--- v2 (2026-06-28)
+++ v3 (2026-10-09)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10830"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Hugo Couture/CAN_MD/JLN_Incertitude_new/balanced_can_md/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{538F5F8F-0CF4-594F-8D37-CF738FAF6B4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A148D28-0DE6-F24A-B11D-A5FBFFE23C04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="67880" yWindow="-9840" windowWidth="28040" windowHeight="17440" xr2:uid="{D43DEF23-E500-BC4E-A2D4-ECBC55B8D1E2}"/>
   </bookViews>
   <sheets>
     <sheet name="uncertainty_series" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>CAN_unc_h1</t>
   </si>
   <si>
     <t>CAN_unc_h3</t>
   </si>
   <si>
     <t>CAN_unc_h12</t>
   </si>
   <si>
     <t>QC_unc_h1</t>
   </si>
   <si>
@@ -929,54 +929,54 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{088B100D-7859-1A40-B482-FA3E2FFF2058}">
-  <dimension ref="A1:P540"/>
+  <dimension ref="A1:P544"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A506" workbookViewId="0">
-      <selection activeCell="A506" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A515" workbookViewId="0">
+      <selection activeCell="F549" sqref="F549"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
@@ -992,26993 +992,27193 @@
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29707</v>
       </c>
       <c r="B2">
-        <v>0.89343046622177502</v>
+        <v>0.89408944612994901</v>
       </c>
       <c r="C2">
-        <v>0.99314773773050702</v>
+        <v>0.99312387408887604</v>
       </c>
       <c r="D2">
-        <v>1.0335606796196599</v>
+        <v>1.03658875388203</v>
       </c>
       <c r="E2">
-        <v>0.82976888099234003</v>
+        <v>0.82894693217601401</v>
       </c>
       <c r="F2">
-        <v>0.92214290535687105</v>
+        <v>0.92277624854089302</v>
       </c>
       <c r="G2">
-        <v>0.92518055111785003</v>
+        <v>0.92739623959505502</v>
       </c>
       <c r="H2">
-        <v>0.87134501325716895</v>
+        <v>0.87595986983673901</v>
       </c>
       <c r="I2">
-        <v>0.99536232538123404</v>
+        <v>1.00042352968902</v>
       </c>
       <c r="J2">
-        <v>0.98236982948080598</v>
+        <v>0.98588914068604705</v>
       </c>
       <c r="K2">
-        <v>0.84073319323958995</v>
+        <v>0.83951534398860495</v>
       </c>
       <c r="L2">
-        <v>0.96133640789689201</v>
+        <v>0.95925185375897903</v>
       </c>
       <c r="M2">
-        <v>0.98302786537972198</v>
+        <v>0.98005565782818704</v>
       </c>
       <c r="N2">
-        <v>0.88167719477093798</v>
+        <v>0.87802170911747102</v>
       </c>
       <c r="O2">
-        <v>0.96092732395536495</v>
+        <v>0.95683616088947199</v>
       </c>
       <c r="P2">
-        <v>0.95135520738024304</v>
+        <v>0.95023185626515205</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>29738</v>
       </c>
       <c r="B3">
-        <v>0.902558740183659</v>
+        <v>0.90307949540306098</v>
       </c>
       <c r="C3">
-        <v>1.00173092286087</v>
+        <v>1.0019738761906301</v>
       </c>
       <c r="D3">
-        <v>1.0403613171083499</v>
+        <v>1.0437886038597901</v>
       </c>
       <c r="E3">
-        <v>0.84915009461539903</v>
+        <v>0.84935793434446005</v>
       </c>
       <c r="F3">
-        <v>0.93402623185792499</v>
+        <v>0.93511657308152396</v>
       </c>
       <c r="G3">
-        <v>0.92910462523978399</v>
+        <v>0.93138358458523596</v>
       </c>
       <c r="H3">
-        <v>0.89474762089160298</v>
+        <v>0.89990172866018403</v>
       </c>
       <c r="I3">
-        <v>1.0090831508557601</v>
+        <v>1.0145820835246999</v>
       </c>
       <c r="J3">
-        <v>0.98841699829943797</v>
+        <v>0.992067889179858</v>
       </c>
       <c r="K3">
-        <v>0.83597281104785703</v>
+        <v>0.83736493930718603</v>
       </c>
       <c r="L3">
-        <v>0.96194457751821605</v>
+        <v>0.96169522142201103</v>
       </c>
       <c r="M3">
-        <v>0.98520062631698702</v>
+        <v>0.982707352951397</v>
       </c>
       <c r="N3">
-        <v>0.905193208691077</v>
+        <v>0.90155901762041701</v>
       </c>
       <c r="O3">
-        <v>0.97431360066883999</v>
+        <v>0.97077972584217598</v>
       </c>
       <c r="P3">
-        <v>0.954191407828482</v>
+        <v>0.953198862348551</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>29768</v>
       </c>
       <c r="B4">
-        <v>0.91156112663766897</v>
+        <v>0.91256488317964801</v>
       </c>
       <c r="C4">
-        <v>1.01340713440773</v>
+        <v>1.0138630435846201</v>
       </c>
       <c r="D4">
-        <v>1.0524220087748499</v>
+        <v>1.0562624731264101</v>
       </c>
       <c r="E4">
-        <v>0.87272598541184399</v>
+        <v>0.87302116022367304</v>
       </c>
       <c r="F4">
-        <v>0.95427012134438505</v>
+        <v>0.95519069901183795</v>
       </c>
       <c r="G4">
-        <v>0.93420745590037901</v>
+        <v>0.93645204356034395</v>
       </c>
       <c r="H4">
-        <v>0.90385749128035997</v>
+        <v>0.90756326951264299</v>
       </c>
       <c r="I4">
-        <v>1.01660661767245</v>
+        <v>1.02091414261322</v>
       </c>
       <c r="J4">
-        <v>0.99570279658306005</v>
+        <v>0.99893149599032405</v>
       </c>
       <c r="K4">
-        <v>0.844808165025419</v>
+        <v>0.84625781149043999</v>
       </c>
       <c r="L4">
-        <v>0.96986197095483195</v>
+        <v>0.97005605744318202</v>
       </c>
       <c r="M4">
-        <v>0.98870290974970299</v>
+        <v>0.98614907575683597</v>
       </c>
       <c r="N4">
-        <v>0.91317615971946198</v>
+        <v>0.90947648255607605</v>
       </c>
       <c r="O4">
-        <v>0.98131960587082301</v>
+        <v>0.97773017030701903</v>
       </c>
       <c r="P4">
-        <v>0.95763922104289001</v>
+        <v>0.95651939648511297</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>29799</v>
       </c>
       <c r="B5">
-        <v>0.91814298918918902</v>
+        <v>0.91935807836212402</v>
       </c>
       <c r="C5">
-        <v>1.0184086392855001</v>
+        <v>1.0190328537892701</v>
       </c>
       <c r="D5">
-        <v>1.0535913063599101</v>
+        <v>1.05732502109614</v>
       </c>
       <c r="E5">
-        <v>0.88873927843768796</v>
+        <v>0.88861252619766995</v>
       </c>
       <c r="F5">
-        <v>0.96875184400342296</v>
+        <v>0.96985032929360804</v>
       </c>
       <c r="G5">
-        <v>0.93903652860410602</v>
+        <v>0.94142919933764801</v>
       </c>
       <c r="H5">
-        <v>0.90451851970447406</v>
+        <v>0.90858842996377698</v>
       </c>
       <c r="I5">
-        <v>1.0209117855507299</v>
+        <v>1.02578408865062</v>
       </c>
       <c r="J5">
-        <v>0.99975586857201704</v>
+        <v>1.0033555747018399</v>
       </c>
       <c r="K5">
-        <v>0.85399060897506995</v>
+        <v>0.85662250288541697</v>
       </c>
       <c r="L5">
-        <v>0.97606327611899901</v>
+        <v>0.97689215974347199</v>
       </c>
       <c r="M5">
-        <v>0.99087147639567796</v>
+        <v>0.98813869127227505</v>
       </c>
       <c r="N5">
-        <v>0.91832380446844897</v>
+        <v>0.91297042299326103</v>
       </c>
       <c r="O5">
-        <v>0.98367297576998702</v>
+        <v>0.97943567666167997</v>
       </c>
       <c r="P5">
-        <v>0.95875797055924905</v>
+        <v>0.95756585095450497</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>29830</v>
       </c>
       <c r="B6">
-        <v>0.93076479486850905</v>
+        <v>0.93197455362652704</v>
       </c>
       <c r="C6">
-        <v>1.0271309923951899</v>
+        <v>1.0280688104290201</v>
       </c>
       <c r="D6">
-        <v>1.0573056168749599</v>
+        <v>1.0614417771503499</v>
       </c>
       <c r="E6">
-        <v>0.91578574235446897</v>
+        <v>0.9159278459836</v>
       </c>
       <c r="F6">
-        <v>0.98802553263356596</v>
+        <v>0.98890949638861003</v>
       </c>
       <c r="G6">
-        <v>0.94336787311762305</v>
+        <v>0.94602176290694096</v>
       </c>
       <c r="H6">
-        <v>0.92678449854587097</v>
+        <v>0.93230855653886502</v>
       </c>
       <c r="I6">
-        <v>1.0371269991080001</v>
+        <v>1.04293772366125</v>
       </c>
       <c r="J6">
-        <v>1.00622276135824</v>
+        <v>1.01003645267366</v>
       </c>
       <c r="K6">
-        <v>0.865867599669087</v>
+        <v>0.86724941131626299</v>
       </c>
       <c r="L6">
-        <v>0.98689067318928003</v>
+        <v>0.98804197906402202</v>
       </c>
       <c r="M6">
-        <v>0.99537142961701697</v>
+        <v>0.99317364341677905</v>
       </c>
       <c r="N6">
-        <v>0.93293371517068702</v>
+        <v>0.92640773074968896</v>
       </c>
       <c r="O6">
-        <v>0.99323640442873296</v>
+        <v>0.98858047189617904</v>
       </c>
       <c r="P6">
-        <v>0.96136885733697497</v>
+        <v>0.96012613236424005</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>29860</v>
       </c>
       <c r="B7">
-        <v>0.94695752496666896</v>
+        <v>0.94826005670986402</v>
       </c>
       <c r="C7">
-        <v>1.03968295181857</v>
+        <v>1.04075234924434</v>
       </c>
       <c r="D7">
-        <v>1.0649447528868501</v>
+        <v>1.0696861204445101</v>
       </c>
       <c r="E7">
-        <v>0.91875412718974003</v>
+        <v>0.91984866355933703</v>
       </c>
       <c r="F7">
-        <v>0.99524131973360097</v>
+        <v>0.99678172175054902</v>
       </c>
       <c r="G7">
-        <v>0.94782077886327398</v>
+        <v>0.95084483003571696</v>
       </c>
       <c r="H7">
-        <v>0.96028397867888604</v>
+        <v>0.96429722961007103</v>
       </c>
       <c r="I7">
-        <v>1.06326043911778</v>
+        <v>1.0680151013197401</v>
       </c>
       <c r="J7">
-        <v>1.01473980318436</v>
+        <v>1.0183298841913899</v>
       </c>
       <c r="K7">
-        <v>0.88851666216290204</v>
+        <v>0.88769102579807502</v>
       </c>
       <c r="L7">
-        <v>1.0071821179476701</v>
+        <v>1.0075222603245</v>
       </c>
       <c r="M7">
-        <v>1.0030244230355201</v>
+        <v>1.00055758077229</v>
       </c>
       <c r="N7">
-        <v>0.96786151342475202</v>
+        <v>0.96275763840137196</v>
       </c>
       <c r="O7">
-        <v>1.0143220415549301</v>
+        <v>1.01031247607691</v>
       </c>
       <c r="P7">
-        <v>0.96576933504849904</v>
+        <v>0.96475525762268499</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>29891</v>
       </c>
       <c r="B8">
-        <v>0.96636259689690496</v>
+        <v>0.96823854371948903</v>
       </c>
       <c r="C8">
-        <v>1.0539896474243799</v>
+        <v>1.0554713318325299</v>
       </c>
       <c r="D8">
-        <v>1.0760534633501699</v>
+        <v>1.0813163373066501</v>
       </c>
       <c r="E8">
-        <v>0.94303924185499999</v>
+        <v>0.94459499625449705</v>
       </c>
       <c r="F8">
-        <v>1.01459081438965</v>
+        <v>1.0154094282739401</v>
       </c>
       <c r="G8">
-        <v>0.953239572574475</v>
+        <v>0.956164924222349</v>
       </c>
       <c r="H8">
-        <v>0.950788739106186</v>
+        <v>0.95217465694631798</v>
       </c>
       <c r="I8">
-        <v>1.06614322797867</v>
+        <v>1.0692337389600799</v>
       </c>
       <c r="J8">
-        <v>1.0192719722547201</v>
+        <v>1.02246541317682</v>
       </c>
       <c r="K8">
-        <v>0.91188968129770598</v>
+        <v>0.91113045238051005</v>
       </c>
       <c r="L8">
-        <v>1.0293143394406701</v>
+        <v>1.02979292995489</v>
       </c>
       <c r="M8">
-        <v>1.01100002552644</v>
+        <v>1.0084167094454699</v>
       </c>
       <c r="N8">
-        <v>0.95537847447984603</v>
+        <v>0.95207937356022598</v>
       </c>
       <c r="O8">
-        <v>1.01954442919247</v>
+        <v>1.01616332439795</v>
       </c>
       <c r="P8">
-        <v>0.96994429841863705</v>
+        <v>0.96892190663664901</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>29921</v>
       </c>
       <c r="B9">
-        <v>0.93427598235473797</v>
+        <v>0.93487347044732505</v>
       </c>
       <c r="C9">
-        <v>1.0325121599176601</v>
+        <v>1.0329579294445099</v>
       </c>
       <c r="D9">
-        <v>1.0640381678836</v>
+        <v>1.06865310676777</v>
       </c>
       <c r="E9">
-        <v>0.95497532795827</v>
+        <v>0.95620411124680904</v>
       </c>
       <c r="F9">
-        <v>1.0215445942605399</v>
+        <v>1.02220748505169</v>
       </c>
       <c r="G9">
-        <v>0.95387720947713694</v>
+        <v>0.95635507214264603</v>
       </c>
       <c r="H9">
-        <v>0.92753413644161697</v>
+        <v>0.92962843686508101</v>
       </c>
       <c r="I9">
-        <v>1.0432832002293</v>
+        <v>1.04657523131153</v>
       </c>
       <c r="J9">
-        <v>1.0116738783804899</v>
+        <v>1.01491303449163</v>
       </c>
       <c r="K9">
-        <v>0.90012288527265205</v>
+        <v>0.89768217690345697</v>
       </c>
       <c r="L9">
-        <v>1.02118477395989</v>
+        <v>1.02029403395054</v>
       </c>
       <c r="M9">
-        <v>1.01150919920756</v>
+        <v>1.0085771531790599</v>
       </c>
       <c r="N9">
-        <v>0.92754732428793796</v>
+        <v>0.92503356402668102</v>
       </c>
       <c r="O9">
-        <v>1.0027249033997301</v>
+        <v>1.00067231544621</v>
       </c>
       <c r="P9">
-        <v>0.96742889397529497</v>
+        <v>0.966924318229886</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>29952</v>
       </c>
       <c r="B10">
-        <v>0.91757880277346204</v>
+        <v>0.91739369364965095</v>
       </c>
       <c r="C10">
-        <v>1.0167244668736699</v>
+        <v>1.01664306060988</v>
       </c>
       <c r="D10">
-        <v>1.05256262203795</v>
+        <v>1.05676074606492</v>
       </c>
       <c r="E10">
-        <v>0.93578161725657105</v>
+        <v>0.93693420585520204</v>
       </c>
       <c r="F10">
-        <v>1.00802505981418</v>
+        <v>1.00959742028076</v>
       </c>
       <c r="G10">
-        <v>0.95046975077640805</v>
+        <v>0.95304593855745101</v>
       </c>
       <c r="H10">
-        <v>0.90473019153735501</v>
+        <v>0.90909824039256903</v>
       </c>
       <c r="I10">
-        <v>1.021641419274</v>
+        <v>1.02660781012972</v>
       </c>
       <c r="J10">
-        <v>1.00125395622694</v>
+        <v>1.0047308711151199</v>
       </c>
       <c r="K10">
-        <v>0.89917363166484199</v>
+        <v>0.89747816593000196</v>
       </c>
       <c r="L10">
-        <v>1.0151395206979901</v>
+        <v>1.0143637944275901</v>
       </c>
       <c r="M10">
-        <v>1.0094868951159801</v>
+        <v>1.00635208215699</v>
       </c>
       <c r="N10">
-        <v>0.92067013909361195</v>
+        <v>0.91906975050991202</v>
       </c>
       <c r="O10">
-        <v>0.99542420519928998</v>
+        <v>0.99427328646155899</v>
       </c>
       <c r="P10">
-        <v>0.96610399066880104</v>
+        <v>0.96572097953496305</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>29983</v>
       </c>
       <c r="B11">
-        <v>0.91408197911327205</v>
+        <v>0.91368316189697796</v>
       </c>
       <c r="C11">
-        <v>1.01003914214156</v>
+        <v>1.00964112133541</v>
       </c>
       <c r="D11">
-        <v>1.04162366465875</v>
+        <v>1.04530063982661</v>
       </c>
       <c r="E11">
-        <v>0.94454332789819895</v>
+        <v>0.94563301881152295</v>
       </c>
       <c r="F11">
-        <v>1.0060078276109099</v>
+        <v>1.0073921522221301</v>
       </c>
       <c r="G11">
-        <v>0.94744075120613402</v>
+        <v>0.94968220028878902</v>
       </c>
       <c r="H11">
-        <v>0.911782855272118</v>
+        <v>0.91435055715481905</v>
       </c>
       <c r="I11">
-        <v>1.02209433214913</v>
+        <v>1.02577367775549</v>
       </c>
       <c r="J11">
-        <v>0.99500207848254796</v>
+        <v>0.99800983287468803</v>
       </c>
       <c r="K11">
-        <v>0.911779224165295</v>
+        <v>0.90991689628913297</v>
       </c>
       <c r="L11">
-        <v>1.0173601449124801</v>
+        <v>1.0162327918249101</v>
       </c>
       <c r="M11">
-        <v>1.0084673786504901</v>
+        <v>1.0051897798526199</v>
       </c>
       <c r="N11">
-        <v>0.90759692148716098</v>
+        <v>0.906538392457509</v>
       </c>
       <c r="O11">
-        <v>0.98876077589035805</v>
+        <v>0.98710192075347103</v>
       </c>
       <c r="P11">
-        <v>0.96491567531398004</v>
+        <v>0.96447273253589105</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30011</v>
       </c>
       <c r="B12">
-        <v>0.90992805944103505</v>
+        <v>0.91003586834705896</v>
       </c>
       <c r="C12">
-        <v>1.00243875264116</v>
+        <v>1.00253326178635</v>
       </c>
       <c r="D12">
-        <v>1.0346521529905699</v>
+        <v>1.0380753272297301</v>
       </c>
       <c r="E12">
-        <v>0.92890145214430297</v>
+        <v>0.93078122851908796</v>
       </c>
       <c r="F12">
-        <v>0.995544764036978</v>
+        <v>0.99729997455892205</v>
       </c>
       <c r="G12">
-        <v>0.94378664975665405</v>
+        <v>0.94558520735965301</v>
       </c>
       <c r="H12">
-        <v>0.92359372255279704</v>
+        <v>0.92513374892433298</v>
       </c>
       <c r="I12">
-        <v>1.0221719037488699</v>
+        <v>1.02510686150927</v>
       </c>
       <c r="J12">
-        <v>0.99250894954551405</v>
+        <v>0.99509486938591696</v>
       </c>
       <c r="K12">
-        <v>0.92701713784578499</v>
+        <v>0.92525449104886404</v>
       </c>
       <c r="L12">
-        <v>1.0199008173714601</v>
+        <v>1.0182699928916901</v>
       </c>
       <c r="M12">
-        <v>1.0065302789824999</v>
+        <v>1.0031915517430801</v>
       </c>
       <c r="N12">
-        <v>0.91172581581808299</v>
+        <v>0.912307710775485</v>
       </c>
       <c r="O12">
-        <v>0.98903604000930401</v>
+        <v>0.98834078173686701</v>
       </c>
       <c r="P12">
-        <v>0.96397874340519996</v>
+        <v>0.96363242584838904</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30042</v>
       </c>
       <c r="B13">
-        <v>0.90128892169104902</v>
+        <v>0.90133931577640902</v>
       </c>
       <c r="C13">
-        <v>0.99673512936372499</v>
+        <v>0.99652785446871395</v>
       </c>
       <c r="D13">
-        <v>1.03085017519573</v>
+        <v>1.0337804165903399</v>
       </c>
       <c r="E13">
-        <v>0.93261435284771599</v>
+        <v>0.93498782881231202</v>
       </c>
       <c r="F13">
-        <v>0.998190505730984</v>
+        <v>0.999872178228988</v>
       </c>
       <c r="G13">
-        <v>0.94319018664271803</v>
+        <v>0.944502149309702</v>
       </c>
       <c r="H13">
-        <v>0.89172974166615804</v>
+        <v>0.89307777353155204</v>
       </c>
       <c r="I13">
-        <v>1.0051398883935301</v>
+        <v>1.0074876544467899</v>
       </c>
       <c r="J13">
-        <v>0.99000922534323799</v>
+        <v>0.99215116309262497</v>
       </c>
       <c r="K13">
-        <v>0.92862555317193995</v>
+        <v>0.92638360828292399</v>
       </c>
       <c r="L13">
-        <v>1.02528492825537</v>
+        <v>1.0228960639325599</v>
       </c>
       <c r="M13">
-        <v>1.0049420663725499</v>
+        <v>1.00109482254977</v>
       </c>
       <c r="N13">
-        <v>0.93019755566225004</v>
+        <v>0.92926244238728395</v>
       </c>
       <c r="O13">
-        <v>0.99893662006564099</v>
+        <v>0.99725817616499601</v>
       </c>
       <c r="P13">
-        <v>0.96527664758249399</v>
+        <v>0.96483481783341896</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>30072</v>
       </c>
       <c r="B14">
-        <v>0.90434579480885502</v>
+        <v>0.90437538762529701</v>
       </c>
       <c r="C14">
-        <v>0.997350302161503</v>
+        <v>0.99694265044374297</v>
       </c>
       <c r="D14">
-        <v>1.03124216256183</v>
+        <v>1.03412227131229</v>
       </c>
       <c r="E14">
-        <v>0.93274305635297905</v>
+        <v>0.93529722928301695</v>
       </c>
       <c r="F14">
-        <v>0.99894122270255004</v>
+        <v>1.0001623703415901</v>
       </c>
       <c r="G14">
-        <v>0.94456333333462705</v>
+        <v>0.94554095108098002</v>
       </c>
       <c r="H14">
-        <v>0.891726405816055</v>
+        <v>0.89257036688869895</v>
       </c>
       <c r="I14">
-        <v>1.0049521385799001</v>
+        <v>1.00642419756123</v>
       </c>
       <c r="J14">
-        <v>0.98984800091811698</v>
+        <v>0.99170415996739503</v>
       </c>
       <c r="K14">
-        <v>0.91878207738824902</v>
+        <v>0.91394251475046395</v>
       </c>
       <c r="L14">
-        <v>1.0213361443829601</v>
+        <v>1.01732940747183</v>
       </c>
       <c r="M14">
-        <v>1.00343400991037</v>
+        <v>0.99925461791978898</v>
       </c>
       <c r="N14">
-        <v>0.94862215953552798</v>
+        <v>0.94580335867457399</v>
       </c>
       <c r="O14">
-        <v>1.0077634600438401</v>
+        <v>1.0047535264476</v>
       </c>
       <c r="P14">
-        <v>0.96621284453174705</v>
+        <v>0.96553265403594202</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>30103</v>
       </c>
       <c r="B15">
-        <v>0.90256109824794395</v>
+        <v>0.90265668498457496</v>
       </c>
       <c r="C15">
-        <v>0.99786058478603501</v>
+        <v>0.99748954900832598</v>
       </c>
       <c r="D15">
-        <v>1.03633864382247</v>
+        <v>1.03934011270987</v>
       </c>
       <c r="E15">
-        <v>0.93815900027042698</v>
+        <v>0.94065898020239003</v>
       </c>
       <c r="F15">
-        <v>1.0059746281430999</v>
+        <v>1.0072047568787501</v>
       </c>
       <c r="G15">
-        <v>0.94823671577262802</v>
+        <v>0.94906572237046705</v>
       </c>
       <c r="H15">
-        <v>0.89150123414826798</v>
+        <v>0.89100262671187502</v>
       </c>
       <c r="I15">
-        <v>1.0020270172057999</v>
+        <v>1.0021323398988899</v>
       </c>
       <c r="J15">
-        <v>0.99224363161857299</v>
+        <v>0.99344559333833504</v>
       </c>
       <c r="K15">
-        <v>0.91150582703248895</v>
+        <v>0.90705056855905897</v>
       </c>
       <c r="L15">
-        <v>1.0150303065474999</v>
+        <v>1.0111322417853601</v>
       </c>
       <c r="M15">
-        <v>1.00199724154694</v>
+        <v>0.99784004497940704</v>
       </c>
       <c r="N15">
-        <v>0.95504695708407905</v>
+        <v>0.95326025100493395</v>
       </c>
       <c r="O15">
-        <v>1.01522243544519</v>
+        <v>1.0129810123265801</v>
       </c>
       <c r="P15">
-        <v>0.96780480042289196</v>
+        <v>0.96706439102012298</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>30133</v>
       </c>
       <c r="B16">
-        <v>0.89759753201944004</v>
+        <v>0.89792915965007902</v>
       </c>
       <c r="C16">
-        <v>0.99368303716141504</v>
+        <v>0.99346292781338097</v>
       </c>
       <c r="D16">
-        <v>1.0351928518530999</v>
+        <v>1.0382115575761599</v>
       </c>
       <c r="E16">
-        <v>0.95684686324086998</v>
+        <v>0.96007647993067302</v>
       </c>
       <c r="F16">
-        <v>1.0215682496327401</v>
+        <v>1.02351893260398</v>
       </c>
       <c r="G16">
-        <v>0.95295176831132</v>
+        <v>0.95373134642343904</v>
       </c>
       <c r="H16">
-        <v>0.88839520540273298</v>
+        <v>0.88811408258390601</v>
       </c>
       <c r="I16">
-        <v>0.99592984763064196</v>
+        <v>0.99616388931349398</v>
       </c>
       <c r="J16">
-        <v>0.99216977019167296</v>
+        <v>0.99335876887922803</v>
       </c>
       <c r="K16">
-        <v>0.89983877685583702</v>
+        <v>0.89557299574795202</v>
       </c>
       <c r="L16">
-        <v>1.00594248261063</v>
+        <v>1.0022094637121799</v>
       </c>
       <c r="M16">
-        <v>0.99924957174161699</v>
+        <v>0.99528415604042297</v>
       </c>
       <c r="N16">
-        <v>0.94671149782886299</v>
+        <v>0.94717144159535205</v>
       </c>
       <c r="O16">
-        <v>1.0102918749074601</v>
+        <v>1.00944839004075</v>
       </c>
       <c r="P16">
-        <v>0.96660247240614505</v>
+        <v>0.96597470639412697</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>30164</v>
       </c>
       <c r="B17">
-        <v>0.89656664101414296</v>
+        <v>0.89719043991149905</v>
       </c>
       <c r="C17">
-        <v>0.99065266364865701</v>
+        <v>0.99048189392265196</v>
       </c>
       <c r="D17">
-        <v>1.03411776878391</v>
+        <v>1.0370204127807301</v>
       </c>
       <c r="E17">
-        <v>0.93735638242291897</v>
+        <v>0.94006853755397501</v>
       </c>
       <c r="F17">
-        <v>1.00508449862752</v>
+        <v>1.00624415417643</v>
       </c>
       <c r="G17">
-        <v>0.95155196057810498</v>
+        <v>0.95198249240103106</v>
       </c>
       <c r="H17">
-        <v>0.88800216679108301</v>
+        <v>0.88725089632408305</v>
       </c>
       <c r="I17">
-        <v>0.99127667074821402</v>
+        <v>0.99115045098941701</v>
       </c>
       <c r="J17">
-        <v>0.990285314717682</v>
+        <v>0.99133139675005999</v>
       </c>
       <c r="K17">
-        <v>0.90337653993385303</v>
+        <v>0.899696462895195</v>
       </c>
       <c r="L17">
-        <v>1.0062386257126701</v>
+        <v>1.00254931801449</v>
       </c>
       <c r="M17">
-        <v>0.99816817191757801</v>
+        <v>0.99426260257547405</v>
       </c>
       <c r="N17">
-        <v>0.93374156399957697</v>
+        <v>0.93528873824221104</v>
       </c>
       <c r="O17">
-        <v>0.99648360636407596</v>
+        <v>0.99597647756472996</v>
       </c>
       <c r="P17">
-        <v>0.96278714742926996</v>
+        <v>0.96198078434578205</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>30195</v>
       </c>
       <c r="B18">
-        <v>0.87928901982326202</v>
+        <v>0.87955822367734804</v>
       </c>
       <c r="C18">
-        <v>0.97359279612404004</v>
+        <v>0.97341741808118798</v>
       </c>
       <c r="D18">
-        <v>1.0216753361775699</v>
+        <v>1.0242374098390701</v>
       </c>
       <c r="E18">
-        <v>0.89124303624585799</v>
+        <v>0.89301164271931599</v>
       </c>
       <c r="F18">
-        <v>0.97382326587481305</v>
+        <v>0.97514065749094903</v>
       </c>
       <c r="G18">
-        <v>0.94490080883931804</v>
+        <v>0.94554378139183004</v>
       </c>
       <c r="H18">
-        <v>0.87430262347891496</v>
+        <v>0.87403766892508905</v>
       </c>
       <c r="I18">
-        <v>0.97723389910699399</v>
+        <v>0.97757356641883297</v>
       </c>
       <c r="J18">
-        <v>0.98179032273913702</v>
+        <v>0.98290013587735503</v>
       </c>
       <c r="K18">
-        <v>0.89373140279018903</v>
+        <v>0.88823909117145405</v>
       </c>
       <c r="L18">
-        <v>0.99383262007362305</v>
+        <v>0.989074522899831</v>
       </c>
       <c r="M18">
-        <v>0.99283239717878302</v>
+        <v>0.98891811712086397</v>
       </c>
       <c r="N18">
-        <v>0.90970854992082495</v>
+        <v>0.91129135131126104</v>
       </c>
       <c r="O18">
-        <v>0.97444762669573004</v>
+        <v>0.97461782575976696</v>
       </c>
       <c r="P18">
-        <v>0.954605603454178</v>
+        <v>0.95419847725895501</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>30225</v>
       </c>
       <c r="B19">
-        <v>0.87450772235360097</v>
+        <v>0.87480634060558105</v>
       </c>
       <c r="C19">
-        <v>0.96627054715605198</v>
+        <v>0.96591207052866701</v>
       </c>
       <c r="D19">
-        <v>1.0136142389125999</v>
+        <v>1.0158695386771599</v>
       </c>
       <c r="E19">
-        <v>0.87880591828127597</v>
+        <v>0.88209608308406695</v>
       </c>
       <c r="F19">
-        <v>0.96265456263779803</v>
+        <v>0.96527695974069705</v>
       </c>
       <c r="G19">
-        <v>0.94257144353759403</v>
+        <v>0.943821840915121</v>
       </c>
       <c r="H19">
-        <v>0.88576819152167197</v>
+        <v>0.88509876382896402</v>
       </c>
       <c r="I19">
-        <v>0.98115212623798298</v>
+        <v>0.98124353563488098</v>
       </c>
       <c r="J19">
-        <v>0.977423995341688</v>
+        <v>0.97848673732001401</v>
       </c>
       <c r="K19">
-        <v>0.89663033347995702</v>
+        <v>0.88999687493851698</v>
       </c>
       <c r="L19">
-        <v>0.98849358444219704</v>
+        <v>0.98237913884067396</v>
       </c>
       <c r="M19">
-        <v>0.98678354687169301</v>
+        <v>0.98249743841271298</v>
       </c>
       <c r="N19">
-        <v>0.89473540237115401</v>
+        <v>0.89703741212872301</v>
       </c>
       <c r="O19">
-        <v>0.962395144318968</v>
+        <v>0.96309580393702499</v>
       </c>
       <c r="P19">
-        <v>0.94968187824306405</v>
+        <v>0.949412032876221</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>30256</v>
       </c>
       <c r="B20">
-        <v>0.85315326526699398</v>
+        <v>0.85399185058034999</v>
       </c>
       <c r="C20">
-        <v>0.94676596059099205</v>
+        <v>0.94655153943523596</v>
       </c>
       <c r="D20">
-        <v>1.0026997387694201</v>
+        <v>1.0047328499902499</v>
       </c>
       <c r="E20">
-        <v>0.87565705942687</v>
+        <v>0.87929335132576003</v>
       </c>
       <c r="F20">
-        <v>0.95740320924421196</v>
+        <v>0.96001955259748795</v>
       </c>
       <c r="G20">
-        <v>0.94010461937655099</v>
+        <v>0.94123525493874904</v>
       </c>
       <c r="H20">
-        <v>0.84390697730313002</v>
+        <v>0.84537723557438804</v>
       </c>
       <c r="I20">
-        <v>0.94916314760342102</v>
+        <v>0.95060634973399805</v>
       </c>
       <c r="J20">
-        <v>0.96686869133054598</v>
+        <v>0.96844256912317594</v>
       </c>
       <c r="K20">
-        <v>0.87327911700027305</v>
+        <v>0.86632491353514696</v>
       </c>
       <c r="L20">
-        <v>0.96665418915060897</v>
+        <v>0.96010539263161798</v>
       </c>
       <c r="M20">
-        <v>0.97930473622379599</v>
+        <v>0.974660863817852</v>
       </c>
       <c r="N20">
-        <v>0.869778748198614</v>
+        <v>0.87235718470304902</v>
       </c>
       <c r="O20">
-        <v>0.94702596884388401</v>
+        <v>0.94770279756639597</v>
       </c>
       <c r="P20">
-        <v>0.945275606948911</v>
+        <v>0.94510793731872</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>30286</v>
       </c>
       <c r="B21">
-        <v>0.840211013754117</v>
+        <v>0.84078150872294399</v>
       </c>
       <c r="C21">
-        <v>0.93510471401300399</v>
+        <v>0.934651500392782</v>
       </c>
       <c r="D21">
-        <v>0.996044257330988</v>
+        <v>0.99777315747803497</v>
       </c>
       <c r="E21">
-        <v>0.89239523516098296</v>
+        <v>0.89470436273199305</v>
       </c>
       <c r="F21">
-        <v>0.96518453643385604</v>
+        <v>0.96676700468716104</v>
       </c>
       <c r="G21">
-        <v>0.94035759643823102</v>
+        <v>0.94105865106470099</v>
       </c>
       <c r="H21">
-        <v>0.81973823291006098</v>
+        <v>0.82145691952792599</v>
       </c>
       <c r="I21">
-        <v>0.92845730916727298</v>
+        <v>0.93019103238805201</v>
       </c>
       <c r="J21">
-        <v>0.95853226554247495</v>
+        <v>0.96010300278593297</v>
       </c>
       <c r="K21">
-        <v>0.86822968808651002</v>
+        <v>0.86103303749867799</v>
       </c>
       <c r="L21">
-        <v>0.95947129846242596</v>
+        <v>0.95238090259712205</v>
       </c>
       <c r="M21">
-        <v>0.97581579039355504</v>
+        <v>0.97060604552775098</v>
       </c>
       <c r="N21">
-        <v>0.86590763703878104</v>
+        <v>0.86949662012889595</v>
       </c>
       <c r="O21">
-        <v>0.94244436775734997</v>
+        <v>0.94413846154782499</v>
       </c>
       <c r="P21">
-        <v>0.94249201404275595</v>
+        <v>0.94264270258120597</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>30317</v>
       </c>
       <c r="B22">
-        <v>0.83356355278857697</v>
+        <v>0.833681494743857</v>
       </c>
       <c r="C22">
-        <v>0.92651031008487705</v>
+        <v>0.92589984651345403</v>
       </c>
       <c r="D22">
-        <v>0.989474832416809</v>
+        <v>0.99115540205757202</v>
       </c>
       <c r="E22">
-        <v>0.88722488930434595</v>
+        <v>0.88720992540083599</v>
       </c>
       <c r="F22">
-        <v>0.95308701256411399</v>
+        <v>0.95291872021494495</v>
       </c>
       <c r="G22">
-        <v>0.93557283773269295</v>
+        <v>0.93545771543211298</v>
       </c>
       <c r="H22">
-        <v>0.82196645566789595</v>
+        <v>0.82380970311273705</v>
       </c>
       <c r="I22">
-        <v>0.92579736819696801</v>
+        <v>0.92755196039302001</v>
       </c>
       <c r="J22">
-        <v>0.95316473912122301</v>
+        <v>0.95477119557768797</v>
       </c>
       <c r="K22">
-        <v>0.86261691972865595</v>
+        <v>0.85553137481635</v>
       </c>
       <c r="L22">
-        <v>0.95187918304395203</v>
+        <v>0.94469584139109397</v>
       </c>
       <c r="M22">
-        <v>0.97205208195497605</v>
+        <v>0.96671080779777296</v>
       </c>
       <c r="N22">
-        <v>0.84509362013353995</v>
+        <v>0.84720686508963905</v>
       </c>
       <c r="O22">
-        <v>0.92840258242436602</v>
+        <v>0.92946440703327105</v>
       </c>
       <c r="P22">
-        <v>0.93899482157493896</v>
+        <v>0.93920696003089998</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>30348</v>
       </c>
       <c r="B23">
-        <v>0.82249975677272202</v>
+        <v>0.82256811176927602</v>
       </c>
       <c r="C23">
-        <v>0.91697358200064405</v>
+        <v>0.91626899130277395</v>
       </c>
       <c r="D23">
-        <v>0.98225460527775399</v>
+        <v>0.98363374037149098</v>
       </c>
       <c r="E23">
-        <v>0.86235070082990295</v>
+        <v>0.86249553631275599</v>
       </c>
       <c r="F23">
-        <v>0.93505580209306305</v>
+        <v>0.93478412949457201</v>
       </c>
       <c r="G23">
-        <v>0.93202100672727894</v>
+        <v>0.93130102566779105</v>
       </c>
       <c r="H23">
-        <v>0.81855050421900599</v>
+        <v>0.82003542204059998</v>
       </c>
       <c r="I23">
-        <v>0.92040646064615295</v>
+        <v>0.92202452154862202</v>
       </c>
       <c r="J23">
-        <v>0.94742099794767398</v>
+        <v>0.948981962096757</v>
       </c>
       <c r="K23">
-        <v>0.84007126127833898</v>
+        <v>0.83428698182963001</v>
       </c>
       <c r="L23">
-        <v>0.93727122102303095</v>
+        <v>0.93081023365423299</v>
       </c>
       <c r="M23">
-        <v>0.96712213601729802</v>
+        <v>0.96171795504363</v>
       </c>
       <c r="N23">
-        <v>0.831772603746043</v>
+        <v>0.83323783880568103</v>
       </c>
       <c r="O23">
-        <v>0.91872946633243602</v>
+        <v>0.91955946491555296</v>
       </c>
       <c r="P23">
-        <v>0.93591051426924898</v>
+        <v>0.93635019677597797</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>30376</v>
       </c>
       <c r="B24">
-        <v>0.82244189787716304</v>
+        <v>0.82258142765127895</v>
       </c>
       <c r="C24">
-        <v>0.91424701470881098</v>
+        <v>0.91368119273538195</v>
       </c>
       <c r="D24">
-        <v>0.97739823186896502</v>
+        <v>0.97864826199858101</v>
       </c>
       <c r="E24">
-        <v>0.85139150263248897</v>
+        <v>0.85399808059063798</v>
       </c>
       <c r="F24">
-        <v>0.92546818572868195</v>
+        <v>0.92634890534098202</v>
       </c>
       <c r="G24">
-        <v>0.93103638410787004</v>
+        <v>0.93019847012332302</v>
       </c>
       <c r="H24">
-        <v>0.84758889403816795</v>
+        <v>0.84917243892090899</v>
       </c>
       <c r="I24">
-        <v>0.93226064126177799</v>
+        <v>0.93411484140162904</v>
       </c>
       <c r="J24">
-        <v>0.94408542092383096</v>
+        <v>0.94578926423007703</v>
       </c>
       <c r="K24">
-        <v>0.82567464654707501</v>
+        <v>0.81979004784030796</v>
       </c>
       <c r="L24">
-        <v>0.927192639910417</v>
+        <v>0.92073813605969501</v>
       </c>
       <c r="M24">
-        <v>0.96355554345474403</v>
+        <v>0.957979594050687</v>
       </c>
       <c r="N24">
-        <v>0.83648032140199002</v>
+        <v>0.83744345774914397</v>
       </c>
       <c r="O24">
-        <v>0.918995685135651</v>
+        <v>0.91953594292065899</v>
       </c>
       <c r="P24">
-        <v>0.93421044799616804</v>
+        <v>0.93477225781967099</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>30407</v>
       </c>
       <c r="B25">
-        <v>0.80588404378198197</v>
+        <v>0.80599987157323605</v>
       </c>
       <c r="C25">
-        <v>0.90033922776354502</v>
+        <v>0.89966225795008403</v>
       </c>
       <c r="D25">
-        <v>0.97121661384871805</v>
+        <v>0.97213135162934805</v>
       </c>
       <c r="E25">
-        <v>0.81864788676631195</v>
+        <v>0.82077674300241799</v>
       </c>
       <c r="F25">
-        <v>0.910686748153818</v>
+        <v>0.911528126920922</v>
       </c>
       <c r="G25">
-        <v>0.92955195793204104</v>
+        <v>0.92837595915746995</v>
       </c>
       <c r="H25">
-        <v>0.82343504161228098</v>
+        <v>0.82528659625420897</v>
       </c>
       <c r="I25">
-        <v>0.91495010741629101</v>
+        <v>0.91678278860200102</v>
       </c>
       <c r="J25">
-        <v>0.93939988064100899</v>
+        <v>0.94105625722144404</v>
       </c>
       <c r="K25">
-        <v>0.81571397364741405</v>
+        <v>0.81092218603508903</v>
       </c>
       <c r="L25">
-        <v>0.91362187442338205</v>
+        <v>0.90765996942850702</v>
       </c>
       <c r="M25">
-        <v>0.95876318171201902</v>
+        <v>0.95307294146549604</v>
       </c>
       <c r="N25">
-        <v>0.83713361749729498</v>
+        <v>0.83974237011614195</v>
       </c>
       <c r="O25">
-        <v>0.91703091995033403</v>
+        <v>0.91874662377583605</v>
       </c>
       <c r="P25">
-        <v>0.93301986948600402</v>
+        <v>0.93369107435718901</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>30437</v>
       </c>
       <c r="B26">
-        <v>0.80207295996623396</v>
+        <v>0.80202613615351503</v>
       </c>
       <c r="C26">
-        <v>0.89458289097788801</v>
+        <v>0.89377238540302295</v>
       </c>
       <c r="D26">
-        <v>0.96756466197859603</v>
+        <v>0.96847343358819504</v>
       </c>
       <c r="E26">
-        <v>0.80546114740986197</v>
+        <v>0.80863040138474596</v>
       </c>
       <c r="F26">
-        <v>0.90110860276806504</v>
+        <v>0.90320930553670398</v>
       </c>
       <c r="G26">
-        <v>0.92906509176363605</v>
+        <v>0.92812860283100496</v>
       </c>
       <c r="H26">
-        <v>0.80669830163251299</v>
+        <v>0.80866175139000995</v>
       </c>
       <c r="I26">
-        <v>0.90530780081209195</v>
+        <v>0.906843842675639</v>
       </c>
       <c r="J26">
-        <v>0.93558029250729302</v>
+        <v>0.93687221178053903</v>
       </c>
       <c r="K26">
-        <v>0.80030467802698402</v>
+        <v>0.79605125475420402</v>
       </c>
       <c r="L26">
-        <v>0.90247662818700203</v>
+        <v>0.89685547511998998</v>
       </c>
       <c r="M26">
-        <v>0.95492674731040394</v>
+        <v>0.94912527596328</v>
       </c>
       <c r="N26">
-        <v>0.83125531907828498</v>
+        <v>0.83456936513364999</v>
       </c>
       <c r="O26">
-        <v>0.91444025237949</v>
+        <v>0.91678804205453102</v>
       </c>
       <c r="P26">
-        <v>0.93167093393570599</v>
+        <v>0.932582876442133</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>30468</v>
       </c>
       <c r="B27">
-        <v>0.79158352234455798</v>
+        <v>0.79164737832740695</v>
       </c>
       <c r="C27">
-        <v>0.88716150661909998</v>
+        <v>0.88638387118453099</v>
       </c>
       <c r="D27">
-        <v>0.963822437359385</v>
+        <v>0.96452969458841398</v>
       </c>
       <c r="E27">
-        <v>0.80251584683739197</v>
+        <v>0.80526964314657101</v>
       </c>
       <c r="F27">
-        <v>0.89810483286661003</v>
+        <v>0.89937639295595995</v>
       </c>
       <c r="G27">
-        <v>0.92702437997812603</v>
+        <v>0.92550828496569004</v>
       </c>
       <c r="H27">
-        <v>0.80785511001557697</v>
+        <v>0.80909304261452597</v>
       </c>
       <c r="I27">
-        <v>0.90203701794501301</v>
+        <v>0.90337287268190103</v>
       </c>
       <c r="J27">
-        <v>0.93251753763240497</v>
+        <v>0.93375791310905099</v>
       </c>
       <c r="K27">
-        <v>0.78858850027341698</v>
+        <v>0.78471625740448503</v>
       </c>
       <c r="L27">
-        <v>0.89299576040951101</v>
+        <v>0.887855210172244</v>
       </c>
       <c r="M27">
-        <v>0.95160083498061698</v>
+        <v>0.94574705323847996</v>
       </c>
       <c r="N27">
-        <v>0.82907339738392805</v>
+        <v>0.83339338337769397</v>
       </c>
       <c r="O27">
-        <v>0.91212578837656599</v>
+        <v>0.91531748928426404</v>
       </c>
       <c r="P27">
-        <v>0.93107118141992495</v>
+        <v>0.93202168719470002</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>30498</v>
       </c>
       <c r="B28">
-        <v>0.78185432343614802</v>
+        <v>0.78185243640187996</v>
       </c>
       <c r="C28">
-        <v>0.87849995368993905</v>
+        <v>0.87756740650391496</v>
       </c>
       <c r="D28">
-        <v>0.96118316567210105</v>
+        <v>0.96192403546151795</v>
       </c>
       <c r="E28">
-        <v>0.80261371953890603</v>
+        <v>0.80414487685084801</v>
       </c>
       <c r="F28">
-        <v>0.89428723317641101</v>
+        <v>0.89504168586598898</v>
       </c>
       <c r="G28">
-        <v>0.92498598862602399</v>
+        <v>0.92319743245275998</v>
       </c>
       <c r="H28">
-        <v>0.79170083859916396</v>
+        <v>0.79392092764090305</v>
       </c>
       <c r="I28">
-        <v>0.88692903490567598</v>
+        <v>0.88848524398873097</v>
       </c>
       <c r="J28">
-        <v>0.92888722829672699</v>
+        <v>0.929910268958553</v>
       </c>
       <c r="K28">
-        <v>0.78958800468589097</v>
+        <v>0.78600029981673902</v>
       </c>
       <c r="L28">
-        <v>0.89027954616480498</v>
+        <v>0.88563397698267998</v>
       </c>
       <c r="M28">
-        <v>0.95079124794199599</v>
+        <v>0.94521171823902395</v>
       </c>
       <c r="N28">
-        <v>0.84165126272866098</v>
+        <v>0.84372795790577504</v>
       </c>
       <c r="O28">
-        <v>0.91395364350767705</v>
+        <v>0.91576062421472504</v>
       </c>
       <c r="P28">
-        <v>0.93085668387278098</v>
+        <v>0.93138802979050594</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>30529</v>
       </c>
       <c r="B29">
-        <v>0.77764765680060799</v>
+        <v>0.77736081743805696</v>
       </c>
       <c r="C29">
-        <v>0.87411045605997295</v>
+        <v>0.87287947432879998</v>
       </c>
       <c r="D29">
-        <v>0.95971179210320701</v>
+        <v>0.960324741940911</v>
       </c>
       <c r="E29">
-        <v>0.80476489558763298</v>
+        <v>0.80669126180059403</v>
       </c>
       <c r="F29">
-        <v>0.893888362606438</v>
+        <v>0.89477504625155602</v>
       </c>
       <c r="G29">
-        <v>0.92441045540633104</v>
+        <v>0.92266078972333798</v>
       </c>
       <c r="H29">
-        <v>0.78687843199926799</v>
+        <v>0.78894012147814097</v>
       </c>
       <c r="I29">
-        <v>0.88366141967672596</v>
+        <v>0.88462648932471599</v>
       </c>
       <c r="J29">
-        <v>0.92753704806816994</v>
+        <v>0.92826848630025605</v>
       </c>
       <c r="K29">
-        <v>0.77677385336742699</v>
+        <v>0.77281089679055204</v>
       </c>
       <c r="L29">
-        <v>0.88257629935967197</v>
+        <v>0.87809916600450499</v>
       </c>
       <c r="M29">
-        <v>0.94843418623748499</v>
+        <v>0.94300387829424703</v>
       </c>
       <c r="N29">
-        <v>0.82363059869126598</v>
+        <v>0.82575201350465199</v>
       </c>
       <c r="O29">
-        <v>0.90506773162724097</v>
+        <v>0.906700325199153</v>
       </c>
       <c r="P29">
-        <v>0.92929236915823499</v>
+        <v>0.92970700233051495</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>30560</v>
       </c>
       <c r="B30">
-        <v>0.77437726879215796</v>
+        <v>0.773493029367884</v>
       </c>
       <c r="C30">
-        <v>0.86867368933294897</v>
+        <v>0.867136859975706</v>
       </c>
       <c r="D30">
-        <v>0.95818168396156</v>
+        <v>0.95880754871530305</v>
       </c>
       <c r="E30">
-        <v>0.78725154452421298</v>
+        <v>0.78714290877676996</v>
       </c>
       <c r="F30">
-        <v>0.88109413630099898</v>
+        <v>0.88106846829086605</v>
       </c>
       <c r="G30">
-        <v>0.91947155809718695</v>
+        <v>0.91787023726465</v>
       </c>
       <c r="H30">
-        <v>0.77815348249836203</v>
+        <v>0.78014572590231801</v>
       </c>
       <c r="I30">
-        <v>0.87264180415804804</v>
+        <v>0.87363762520094101</v>
       </c>
       <c r="J30">
-        <v>0.92431089291785096</v>
+        <v>0.92496523349741999</v>
       </c>
       <c r="K30">
-        <v>0.77229545552079104</v>
+        <v>0.76754267868800996</v>
       </c>
       <c r="L30">
-        <v>0.87543495636948199</v>
+        <v>0.87101964970202495</v>
       </c>
       <c r="M30">
-        <v>0.94517862037870104</v>
+        <v>0.94013886339859198</v>
       </c>
       <c r="N30">
-        <v>0.81069504831869099</v>
+        <v>0.812438396159885</v>
       </c>
       <c r="O30">
-        <v>0.89577669420119599</v>
+        <v>0.897151074003261</v>
       </c>
       <c r="P30">
-        <v>0.92760369257888997</v>
+        <v>0.92773940514955999</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>30590</v>
       </c>
       <c r="B31">
-        <v>0.76394000583135502</v>
+        <v>0.76299651387337597</v>
       </c>
       <c r="C31">
-        <v>0.860510180670089</v>
+        <v>0.85892877552499003</v>
       </c>
       <c r="D31">
-        <v>0.95401259756520196</v>
+        <v>0.95459231136670897</v>
       </c>
       <c r="E31">
-        <v>0.77313709332022695</v>
+        <v>0.77335294118421805</v>
       </c>
       <c r="F31">
-        <v>0.86800964278902004</v>
+        <v>0.86834833201747896</v>
       </c>
       <c r="G31">
-        <v>0.91485482850134003</v>
+        <v>0.913640711599505</v>
       </c>
       <c r="H31">
-        <v>0.77975785451869595</v>
+        <v>0.78105516827242705</v>
       </c>
       <c r="I31">
-        <v>0.86827252184437098</v>
+        <v>0.86909966321794097</v>
       </c>
       <c r="J31">
-        <v>0.92085333468823005</v>
+        <v>0.92132583514048905</v>
       </c>
       <c r="K31">
-        <v>0.76238041001031498</v>
+        <v>0.75915387856332195</v>
       </c>
       <c r="L31">
-        <v>0.86423432697110703</v>
+        <v>0.860735711161425</v>
       </c>
       <c r="M31">
-        <v>0.93921084533395904</v>
+        <v>0.93442477606416097</v>
       </c>
       <c r="N31">
-        <v>0.80980429387474895</v>
+        <v>0.81075734013119505</v>
       </c>
       <c r="O31">
-        <v>0.89301153237553998</v>
+        <v>0.89382412545937295</v>
       </c>
       <c r="P31">
-        <v>0.92601812617993695</v>
+        <v>0.92592847982717497</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>30621</v>
       </c>
       <c r="B32">
-        <v>0.75879092958274197</v>
+        <v>0.75789059601618203</v>
       </c>
       <c r="C32">
-        <v>0.85586758174324395</v>
+        <v>0.85410265019135401</v>
       </c>
       <c r="D32">
-        <v>0.95295677155881997</v>
+        <v>0.95345147545391595</v>
       </c>
       <c r="E32">
-        <v>0.76498934477927905</v>
+        <v>0.76390968994750996</v>
       </c>
       <c r="F32">
-        <v>0.86506332932308505</v>
+        <v>0.86451764378520501</v>
       </c>
       <c r="G32">
-        <v>0.91323732299649896</v>
+        <v>0.91198918725481304</v>
       </c>
       <c r="H32">
-        <v>0.75790849083516099</v>
+        <v>0.75855830851345796</v>
       </c>
       <c r="I32">
-        <v>0.85349209542388804</v>
+        <v>0.85384029501066405</v>
       </c>
       <c r="J32">
-        <v>0.91859981069615504</v>
+        <v>0.91898194125641297</v>
       </c>
       <c r="K32">
-        <v>0.76414649429867099</v>
+        <v>0.76101635048067995</v>
       </c>
       <c r="L32">
-        <v>0.8611523244507</v>
+        <v>0.85756114538817496</v>
       </c>
       <c r="M32">
-        <v>0.93630325134384096</v>
+        <v>0.93137651720728298</v>
       </c>
       <c r="N32">
-        <v>0.81665435700265898</v>
+        <v>0.81668426631633395</v>
       </c>
       <c r="O32">
-        <v>0.89580683442132603</v>
+        <v>0.89614678753189003</v>
       </c>
       <c r="P32">
-        <v>0.92621677836084604</v>
+        <v>0.92584769278233703</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>30651</v>
       </c>
       <c r="B33">
-        <v>0.75891347389418295</v>
+        <v>0.75781951828029903</v>
       </c>
       <c r="C33">
-        <v>0.85573547916025305</v>
+        <v>0.85391559229699798</v>
       </c>
       <c r="D33">
-        <v>0.95348242802816896</v>
+        <v>0.95408310279965103</v>
       </c>
       <c r="E33">
-        <v>0.77083304623434201</v>
+        <v>0.76945508792024997</v>
       </c>
       <c r="F33">
-        <v>0.86962248834542699</v>
+        <v>0.86892447340587597</v>
       </c>
       <c r="G33">
-        <v>0.91332537455373797</v>
+        <v>0.912378135044143</v>
       </c>
       <c r="H33">
-        <v>0.74942479432499398</v>
+        <v>0.74947729054004697</v>
       </c>
       <c r="I33">
-        <v>0.84569532983604701</v>
+        <v>0.84546343389367495</v>
       </c>
       <c r="J33">
-        <v>0.91828481447329502</v>
+        <v>0.91851475629953505</v>
       </c>
       <c r="K33">
-        <v>0.76363864426452699</v>
+        <v>0.76109230443554399</v>
       </c>
       <c r="L33">
-        <v>0.86300541542586295</v>
+        <v>0.85964258748960898</v>
       </c>
       <c r="M33">
-        <v>0.93581829363164504</v>
+        <v>0.93085114689212201</v>
       </c>
       <c r="N33">
-        <v>0.81396808141683197</v>
+        <v>0.81475791177666601</v>
       </c>
       <c r="O33">
-        <v>0.89778603119023304</v>
+        <v>0.89856151326911204</v>
       </c>
       <c r="P33">
-        <v>0.92718337214207502</v>
+        <v>0.92702916318518302</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>30682</v>
       </c>
       <c r="B34">
-        <v>0.76074127715206896</v>
+        <v>0.759466298848546</v>
       </c>
       <c r="C34">
-        <v>0.85747827942017496</v>
+        <v>0.85579815114393898</v>
       </c>
       <c r="D34">
-        <v>0.95431519967223699</v>
+        <v>0.95505416024553502</v>
       </c>
       <c r="E34">
-        <v>0.79403888539423895</v>
+        <v>0.79147705948749303</v>
       </c>
       <c r="F34">
-        <v>0.882864585540591</v>
+        <v>0.881547402468152</v>
       </c>
       <c r="G34">
-        <v>0.91573663090075297</v>
+        <v>0.91491765553344095</v>
       </c>
       <c r="H34">
-        <v>0.73825972907445603</v>
+        <v>0.73781175969612001</v>
       </c>
       <c r="I34">
-        <v>0.83963999646924803</v>
+        <v>0.83879814454957102</v>
       </c>
       <c r="J34">
-        <v>0.91849570704216799</v>
+        <v>0.91840421722400101</v>
       </c>
       <c r="K34">
-        <v>0.76658970253790104</v>
+        <v>0.76398632941052202</v>
       </c>
       <c r="L34">
-        <v>0.86460299073354696</v>
+        <v>0.86120863979329099</v>
       </c>
       <c r="M34">
-        <v>0.93485181956365704</v>
+        <v>0.92996582996720201</v>
       </c>
       <c r="N34">
-        <v>0.82086234728247498</v>
+        <v>0.82089857229844898</v>
       </c>
       <c r="O34">
-        <v>0.90359605368165297</v>
+        <v>0.903992892475177</v>
       </c>
       <c r="P34">
-        <v>0.92818427819685501</v>
+        <v>0.92802523304372297</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>30713</v>
       </c>
       <c r="B35">
-        <v>0.75928242392803202</v>
+        <v>0.75835988419838596</v>
       </c>
       <c r="C35">
-        <v>0.85824097938927102</v>
+        <v>0.85672622412986899</v>
       </c>
       <c r="D35">
-        <v>0.95747310346914805</v>
+        <v>0.95836414589006003</v>
       </c>
       <c r="E35">
-        <v>0.793087447323369</v>
+        <v>0.79140284924718096</v>
       </c>
       <c r="F35">
-        <v>0.88087896676933497</v>
+        <v>0.87968191159657505</v>
       </c>
       <c r="G35">
-        <v>0.91527622256375396</v>
+        <v>0.91441651506347899</v>
       </c>
       <c r="H35">
-        <v>0.72711014118040496</v>
+        <v>0.72656976848323496</v>
       </c>
       <c r="I35">
-        <v>0.83192120452504803</v>
+        <v>0.830925820338142</v>
       </c>
       <c r="J35">
-        <v>0.91869941991820603</v>
+        <v>0.91854293708185697</v>
       </c>
       <c r="K35">
-        <v>0.77480532734667296</v>
+        <v>0.771768182681971</v>
       </c>
       <c r="L35">
-        <v>0.869541367619176</v>
+        <v>0.86591449289497602</v>
       </c>
       <c r="M35">
-        <v>0.93558568135087505</v>
+        <v>0.93065952003255104</v>
       </c>
       <c r="N35">
-        <v>0.83073043290509296</v>
+        <v>0.83015594466791998</v>
       </c>
       <c r="O35">
-        <v>0.91189243050895197</v>
+        <v>0.91176146928858703</v>
       </c>
       <c r="P35">
-        <v>0.93014304997612995</v>
+        <v>0.929915298538182</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>30742</v>
       </c>
       <c r="B36">
-        <v>0.76636582692526201</v>
+        <v>0.76540725858776504</v>
       </c>
       <c r="C36">
-        <v>0.86451083825798603</v>
+        <v>0.86291398929743002</v>
       </c>
       <c r="D36">
-        <v>0.96246238265442796</v>
+        <v>0.96355165093597905</v>
       </c>
       <c r="E36">
-        <v>0.783527454659527</v>
+        <v>0.78183694840915396</v>
       </c>
       <c r="F36">
-        <v>0.87815201933331799</v>
+        <v>0.87707241634823596</v>
       </c>
       <c r="G36">
-        <v>0.91509755350668598</v>
+        <v>0.91432560727871204</v>
       </c>
       <c r="H36">
-        <v>0.73042761945758095</v>
+        <v>0.73035520176674695</v>
       </c>
       <c r="I36">
-        <v>0.83429617689563096</v>
+        <v>0.83340672273007799</v>
       </c>
       <c r="J36">
-        <v>0.92076938917838502</v>
+        <v>0.92057944356319998</v>
       </c>
       <c r="K36">
-        <v>0.78187785361724105</v>
+        <v>0.778591161429394</v>
       </c>
       <c r="L36">
-        <v>0.87252541771542702</v>
+        <v>0.86882452019397305</v>
       </c>
       <c r="M36">
-        <v>0.934593975915889</v>
+        <v>0.92975305001588504</v>
       </c>
       <c r="N36">
-        <v>0.84135462655065896</v>
+        <v>0.83999707311412197</v>
       </c>
       <c r="O36">
-        <v>0.91818146278128598</v>
+        <v>0.91715825329615397</v>
       </c>
       <c r="P36">
-        <v>0.93138995598613294</v>
+        <v>0.93083745160669995</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>30773</v>
       </c>
       <c r="B37">
-        <v>0.76686085681814198</v>
+        <v>0.76608507042527096</v>
       </c>
       <c r="C37">
-        <v>0.86440782604830602</v>
+        <v>0.863020975387641</v>
       </c>
       <c r="D37">
-        <v>0.96347975667443497</v>
+        <v>0.96470926684212199</v>
       </c>
       <c r="E37">
-        <v>0.77281570865663696</v>
+        <v>0.77163601083257005</v>
       </c>
       <c r="F37">
-        <v>0.870329252356287</v>
+        <v>0.86985838303451901</v>
       </c>
       <c r="G37">
-        <v>0.91338475650050599</v>
+        <v>0.91283351566089199</v>
       </c>
       <c r="H37">
-        <v>0.73704734232515601</v>
+        <v>0.73717287804077003</v>
       </c>
       <c r="I37">
-        <v>0.83556297746613994</v>
+        <v>0.83457959575011897</v>
       </c>
       <c r="J37">
-        <v>0.92073046077267395</v>
+        <v>0.92034371461347098</v>
       </c>
       <c r="K37">
-        <v>0.77975322157203497</v>
+        <v>0.77711849877180705</v>
       </c>
       <c r="L37">
-        <v>0.86824362776457897</v>
+        <v>0.86491871146289701</v>
       </c>
       <c r="M37">
-        <v>0.93283854884629103</v>
+        <v>0.92814694279033905</v>
       </c>
       <c r="N37">
-        <v>0.82670201845372604</v>
+        <v>0.82645420365106503</v>
       </c>
       <c r="O37">
-        <v>0.90530988525687495</v>
+        <v>0.90502315651451803</v>
       </c>
       <c r="P37">
-        <v>0.92810502110807802</v>
+        <v>0.92768967165831895</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>30803</v>
       </c>
       <c r="B38">
-        <v>0.76953251371532805</v>
+        <v>0.76833708725430905</v>
       </c>
       <c r="C38">
-        <v>0.87032794118059897</v>
+        <v>0.86850731892201405</v>
       </c>
       <c r="D38">
-        <v>0.96917352809166701</v>
+        <v>0.97047316451503596</v>
       </c>
       <c r="E38">
-        <v>0.76779459987153298</v>
+        <v>0.76672454630777298</v>
       </c>
       <c r="F38">
-        <v>0.866472673826573</v>
+        <v>0.86602803664124195</v>
       </c>
       <c r="G38">
-        <v>0.91149880014064399</v>
+        <v>0.91100169975654699</v>
       </c>
       <c r="H38">
-        <v>0.73620778503633</v>
+        <v>0.73580497371258802</v>
       </c>
       <c r="I38">
-        <v>0.84063860461897999</v>
+        <v>0.839243698363629</v>
       </c>
       <c r="J38">
-        <v>0.92331384097310298</v>
+        <v>0.92287020250287699</v>
       </c>
       <c r="K38">
-        <v>0.77280299000916497</v>
+        <v>0.77001215303223303</v>
       </c>
       <c r="L38">
-        <v>0.86836613190515299</v>
+        <v>0.86487314260388304</v>
       </c>
       <c r="M38">
-        <v>0.93385397120740898</v>
+        <v>0.92919310967340396</v>
       </c>
       <c r="N38">
-        <v>0.81780748339898102</v>
+        <v>0.818020783142416</v>
       </c>
       <c r="O38">
-        <v>0.90181409073555197</v>
+        <v>0.90168754213195801</v>
       </c>
       <c r="P38">
-        <v>0.92763378629308002</v>
+        <v>0.92718951657201598</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>30834</v>
       </c>
       <c r="B39">
-        <v>0.76556857804185396</v>
+        <v>0.76453156389289301</v>
       </c>
       <c r="C39">
-        <v>0.86900010806000305</v>
+        <v>0.867295481666708</v>
       </c>
       <c r="D39">
-        <v>0.96793796970431201</v>
+        <v>0.96919804673830801</v>
       </c>
       <c r="E39">
-        <v>0.76298844285169298</v>
+        <v>0.76272367331256596</v>
       </c>
       <c r="F39">
-        <v>0.86351096693808305</v>
+        <v>0.86347168926669604</v>
       </c>
       <c r="G39">
-        <v>0.909378579617935</v>
+        <v>0.90902257009127896</v>
       </c>
       <c r="H39">
-        <v>0.728398941649682</v>
+        <v>0.727269388253176</v>
       </c>
       <c r="I39">
-        <v>0.83806434584863398</v>
+        <v>0.83642484902854797</v>
       </c>
       <c r="J39">
-        <v>0.92272373070243197</v>
+        <v>0.92238695716636598</v>
       </c>
       <c r="K39">
-        <v>0.76280047867554002</v>
+        <v>0.76122877357880903</v>
       </c>
       <c r="L39">
-        <v>0.86321126644630897</v>
+        <v>0.860242989981293</v>
       </c>
       <c r="M39">
-        <v>0.93331489417487701</v>
+        <v>0.92863601285377895</v>
       </c>
       <c r="N39">
-        <v>0.80653137764546001</v>
+        <v>0.80718899894848595</v>
       </c>
       <c r="O39">
-        <v>0.89287680689123095</v>
+        <v>0.89333777082543198</v>
       </c>
       <c r="P39">
-        <v>0.92453099831389096</v>
+        <v>0.92442610498938804</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>30864</v>
       </c>
       <c r="B40">
-        <v>0.76612757185244995</v>
+        <v>0.76516865266553302</v>
       </c>
       <c r="C40">
-        <v>0.87082891830404896</v>
+        <v>0.86927965808979202</v>
       </c>
       <c r="D40">
-        <v>0.96726033347669305</v>
+        <v>0.96857503319779703</v>
       </c>
       <c r="E40">
-        <v>0.76543641426398301</v>
+        <v>0.76603646239688705</v>
       </c>
       <c r="F40">
-        <v>0.86150291494873499</v>
+        <v>0.86210866880871695</v>
       </c>
       <c r="G40">
-        <v>0.90824066990517005</v>
+        <v>0.90801462182929604</v>
       </c>
       <c r="H40">
-        <v>0.71488935639998996</v>
+        <v>0.71542802112262704</v>
       </c>
       <c r="I40">
-        <v>0.83447778521210403</v>
+        <v>0.83399522370412205</v>
       </c>
       <c r="J40">
-        <v>0.92221036899581799</v>
+        <v>0.92223397560164999</v>
       </c>
       <c r="K40">
-        <v>0.75757742934780603</v>
+        <v>0.75559005847720395</v>
       </c>
       <c r="L40">
-        <v>0.86130673108741895</v>
+        <v>0.85813832992324801</v>
       </c>
       <c r="M40">
-        <v>0.93312885221879904</v>
+        <v>0.92874064739517104</v>
       </c>
       <c r="N40">
-        <v>0.80866610914596904</v>
+        <v>0.80952876546283403</v>
       </c>
       <c r="O40">
-        <v>0.89322045078594303</v>
+        <v>0.89406945357301304</v>
       </c>
       <c r="P40">
-        <v>0.923679155945207</v>
+        <v>0.92373814474812799</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>30895</v>
       </c>
       <c r="B41">
-        <v>0.767815725199399</v>
+        <v>0.76736201320379704</v>
       </c>
       <c r="C41">
-        <v>0.87099716785237902</v>
+        <v>0.86983169275794503</v>
       </c>
       <c r="D41">
-        <v>0.96656733460736299</v>
+        <v>0.96781153984336299</v>
       </c>
       <c r="E41">
-        <v>0.77550630779343099</v>
+        <v>0.77692496712844705</v>
       </c>
       <c r="F41">
-        <v>0.863041349516804</v>
+        <v>0.863951406883392</v>
       </c>
       <c r="G41">
-        <v>0.90860271195453701</v>
+        <v>0.90845232114762797</v>
       </c>
       <c r="H41">
-        <v>0.725496543443922</v>
+        <v>0.72597787708842898</v>
       </c>
       <c r="I41">
-        <v>0.84221540003440498</v>
+        <v>0.84205644561020199</v>
       </c>
       <c r="J41">
-        <v>0.92436235827831503</v>
+        <v>0.92458061235984701</v>
       </c>
       <c r="K41">
-        <v>0.75385503727612302</v>
+        <v>0.75140982148743196</v>
       </c>
       <c r="L41">
-        <v>0.860154934047202</v>
+        <v>0.85680948684116998</v>
       </c>
       <c r="M41">
-        <v>0.93365304656245196</v>
+        <v>0.929323716941589</v>
       </c>
       <c r="N41">
-        <v>0.80049548322516995</v>
+        <v>0.80216126068466698</v>
       </c>
       <c r="O41">
-        <v>0.88744311008818999</v>
+        <v>0.88823259152837397</v>
       </c>
       <c r="P41">
-        <v>0.92293117900294497</v>
+        <v>0.92271406597794203</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>30926</v>
       </c>
       <c r="B42">
-        <v>0.764485166353567</v>
+        <v>0.76400837788965603</v>
       </c>
       <c r="C42">
-        <v>0.86761563090458704</v>
+        <v>0.86645789009084595</v>
       </c>
       <c r="D42">
-        <v>0.96361350132938095</v>
+        <v>0.96476511167170398</v>
       </c>
       <c r="E42">
-        <v>0.76514617047962896</v>
+        <v>0.76657482801079102</v>
       </c>
       <c r="F42">
-        <v>0.85934104760284002</v>
+        <v>0.86040678977162599</v>
       </c>
       <c r="G42">
-        <v>0.90665563931181303</v>
+        <v>0.90659920044629105</v>
       </c>
       <c r="H42">
-        <v>0.72536310927876801</v>
+        <v>0.72622912012423502</v>
       </c>
       <c r="I42">
-        <v>0.84175548977414305</v>
+        <v>0.84185610073680295</v>
       </c>
       <c r="J42">
-        <v>0.92385962610584604</v>
+        <v>0.924198759224929</v>
       </c>
       <c r="K42">
-        <v>0.74705722354980997</v>
+        <v>0.74509467700782495</v>
       </c>
       <c r="L42">
-        <v>0.85556440347275198</v>
+        <v>0.85261108099888205</v>
       </c>
       <c r="M42">
-        <v>0.93204023958021898</v>
+        <v>0.92798904426467099</v>
       </c>
       <c r="N42">
-        <v>0.79555077039696698</v>
+        <v>0.79727845100892503</v>
       </c>
       <c r="O42">
-        <v>0.88211473769538995</v>
+        <v>0.88291929235992705</v>
       </c>
       <c r="P42">
-        <v>0.92111358835474799</v>
+        <v>0.92075769760465398</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>30956</v>
       </c>
       <c r="B43">
-        <v>0.76978270559119</v>
+        <v>0.76974554900998804</v>
       </c>
       <c r="C43">
-        <v>0.86985901792619202</v>
+        <v>0.869101587147315</v>
       </c>
       <c r="D43">
-        <v>0.96350633835084598</v>
+        <v>0.96476566776193395</v>
       </c>
       <c r="E43">
-        <v>0.76949560934154904</v>
+        <v>0.77159808276207797</v>
       </c>
       <c r="F43">
-        <v>0.85737364209952904</v>
+        <v>0.85883502412735502</v>
       </c>
       <c r="G43">
-        <v>0.90583021389821305</v>
+        <v>0.90586084561666402</v>
       </c>
       <c r="H43">
-        <v>0.76436041227715801</v>
+        <v>0.76588251033304899</v>
       </c>
       <c r="I43">
-        <v>0.86203002966277897</v>
+        <v>0.862749051348494</v>
       </c>
       <c r="J43">
-        <v>0.92676819402349997</v>
+        <v>0.92747244376925098</v>
       </c>
       <c r="K43">
-        <v>0.74953946092970503</v>
+        <v>0.74745790006728796</v>
       </c>
       <c r="L43">
-        <v>0.85612952793465202</v>
+        <v>0.85361847352470799</v>
       </c>
       <c r="M43">
-        <v>0.93191855051545203</v>
+        <v>0.92842267946697399</v>
       </c>
       <c r="N43">
-        <v>0.80150766492835002</v>
+        <v>0.804390619706432</v>
       </c>
       <c r="O43">
-        <v>0.88208206035067405</v>
+        <v>0.88355878090519502</v>
       </c>
       <c r="P43">
-        <v>0.92018920702136897</v>
+        <v>0.91996313139803099</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>30987</v>
       </c>
       <c r="B44">
-        <v>0.77034705267746795</v>
+        <v>0.77004897255883697</v>
       </c>
       <c r="C44">
-        <v>0.87080080866034704</v>
+        <v>0.86995107011430095</v>
       </c>
       <c r="D44">
-        <v>0.96575044191746495</v>
+        <v>0.96713133300007104</v>
       </c>
       <c r="E44">
-        <v>0.77072953598920202</v>
+        <v>0.77124420367258495</v>
       </c>
       <c r="F44">
-        <v>0.85967514899387298</v>
+        <v>0.86029464932199795</v>
       </c>
       <c r="G44">
-        <v>0.90741738227037005</v>
+        <v>0.90761206363723401</v>
       </c>
       <c r="H44">
-        <v>0.75363208497996503</v>
+        <v>0.75449195698615001</v>
       </c>
       <c r="I44">
-        <v>0.859835201744797</v>
+        <v>0.86008775879882304</v>
       </c>
       <c r="J44">
-        <v>0.92929861773945499</v>
+        <v>0.92995684947860702</v>
       </c>
       <c r="K44">
-        <v>0.74872526895425695</v>
+        <v>0.74641282100044903</v>
       </c>
       <c r="L44">
-        <v>0.85565443960246701</v>
+        <v>0.85278391724300895</v>
       </c>
       <c r="M44">
-        <v>0.93244893800957096</v>
+        <v>0.92903601144824899</v>
       </c>
       <c r="N44">
-        <v>0.79399342442030596</v>
+        <v>0.79622138546354304</v>
       </c>
       <c r="O44">
-        <v>0.88217967955160603</v>
+        <v>0.88315028690309905</v>
       </c>
       <c r="P44">
-        <v>0.92103888107396803</v>
+        <v>0.92059935477377397</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>31017</v>
       </c>
       <c r="B45">
-        <v>0.764543410555384</v>
+        <v>0.76451733711273395</v>
       </c>
       <c r="C45">
-        <v>0.86952530126415795</v>
+        <v>0.86904102010714501</v>
       </c>
       <c r="D45">
-        <v>0.96653250005626401</v>
+        <v>0.96811882632934698</v>
       </c>
       <c r="E45">
-        <v>0.76807324618905104</v>
+        <v>0.76798730220308498</v>
       </c>
       <c r="F45">
-        <v>0.86481525533826298</v>
+        <v>0.86548737332196801</v>
       </c>
       <c r="G45">
-        <v>0.91068644983945102</v>
+        <v>0.91126574251683901</v>
       </c>
       <c r="H45">
-        <v>0.74077558670691102</v>
+        <v>0.74204628209113899</v>
       </c>
       <c r="I45">
-        <v>0.85375403883601497</v>
+        <v>0.85425930296048702</v>
       </c>
       <c r="J45">
-        <v>0.929822167106098</v>
+        <v>0.93049071415956697</v>
       </c>
       <c r="K45">
-        <v>0.75302142261357496</v>
+        <v>0.75122587756960502</v>
       </c>
       <c r="L45">
-        <v>0.86150152144729597</v>
+        <v>0.85868666684859596</v>
       </c>
       <c r="M45">
-        <v>0.93413730943906903</v>
+        <v>0.93087960322174901</v>
       </c>
       <c r="N45">
-        <v>0.79385117941278605</v>
+        <v>0.79616463884487798</v>
       </c>
       <c r="O45">
-        <v>0.88530621287205402</v>
+        <v>0.88618569158167504</v>
       </c>
       <c r="P45">
-        <v>0.92198129589200395</v>
+        <v>0.92152226118338798</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>31048</v>
       </c>
       <c r="B46">
-        <v>0.77052291051107302</v>
+        <v>0.77003835806076903</v>
       </c>
       <c r="C46">
-        <v>0.87706366419226001</v>
+        <v>0.87609749974831197</v>
       </c>
       <c r="D46">
-        <v>0.97177795269702505</v>
+        <v>0.97362669367458299</v>
       </c>
       <c r="E46">
-        <v>0.77019178445685099</v>
+        <v>0.76985709288494297</v>
       </c>
       <c r="F46">
-        <v>0.86847962141705304</v>
+        <v>0.86864289254888405</v>
       </c>
       <c r="G46">
-        <v>0.91346264057592896</v>
+        <v>0.91406896498990298</v>
       </c>
       <c r="H46">
-        <v>0.74385853538303603</v>
+        <v>0.74560694073034695</v>
       </c>
       <c r="I46">
-        <v>0.85790734432714899</v>
+        <v>0.858590844040798</v>
       </c>
       <c r="J46">
-        <v>0.93125635548853003</v>
+        <v>0.93221763324156803</v>
       </c>
       <c r="K46">
-        <v>0.77247507416525396</v>
+        <v>0.77145997498666097</v>
       </c>
       <c r="L46">
-        <v>0.87751865183989297</v>
+        <v>0.87471240909266901</v>
       </c>
       <c r="M46">
-        <v>0.93883410045371396</v>
+        <v>0.93569969030724998</v>
       </c>
       <c r="N46">
-        <v>0.79142206784935099</v>
+        <v>0.79203243578901705</v>
       </c>
       <c r="O46">
-        <v>0.88724093791689296</v>
+        <v>0.88680347963014905</v>
       </c>
       <c r="P46">
-        <v>0.92330189448633404</v>
+        <v>0.92253915753411098</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>31079</v>
       </c>
       <c r="B47">
-        <v>0.78165442796346196</v>
+        <v>0.78100428793187104</v>
       </c>
       <c r="C47">
-        <v>0.88706635274797696</v>
+        <v>0.88591145738108101</v>
       </c>
       <c r="D47">
-        <v>0.98108971357704899</v>
+        <v>0.983392816345663</v>
       </c>
       <c r="E47">
-        <v>0.78287727253107298</v>
+        <v>0.78403927434242904</v>
       </c>
       <c r="F47">
-        <v>0.87343496607965798</v>
+        <v>0.87409366232381203</v>
       </c>
       <c r="G47">
-        <v>0.91636265981257203</v>
+        <v>0.91711282068145294</v>
       </c>
       <c r="H47">
-        <v>0.743424223685764</v>
+        <v>0.74409126048834995</v>
       </c>
       <c r="I47">
-        <v>0.85810353552266705</v>
+        <v>0.85818563304604301</v>
       </c>
       <c r="J47">
-        <v>0.93401363125395098</v>
+        <v>0.93491962840683696</v>
       </c>
       <c r="K47">
-        <v>0.77516123535278603</v>
+        <v>0.77313142253520195</v>
       </c>
       <c r="L47">
-        <v>0.88313722864879196</v>
+        <v>0.87975469791202399</v>
       </c>
       <c r="M47">
-        <v>0.94229058024567602</v>
+        <v>0.93945099468307203</v>
       </c>
       <c r="N47">
-        <v>0.80025951037926801</v>
+        <v>0.79995046762442401</v>
       </c>
       <c r="O47">
-        <v>0.89499673236481203</v>
+        <v>0.89376701982465101</v>
       </c>
       <c r="P47">
-        <v>0.92595851171294996</v>
+        <v>0.92487507853362105</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>31107</v>
       </c>
       <c r="B48">
-        <v>0.77287260091207199</v>
+        <v>0.77212904081295597</v>
       </c>
       <c r="C48">
-        <v>0.879569610221692</v>
+        <v>0.87821030423388202</v>
       </c>
       <c r="D48">
-        <v>0.97600083334028898</v>
+        <v>0.97796231890409402</v>
       </c>
       <c r="E48">
-        <v>0.76793794080231303</v>
+        <v>0.76882460930535801</v>
       </c>
       <c r="F48">
-        <v>0.86529742984907199</v>
+        <v>0.86564023099759002</v>
       </c>
       <c r="G48">
-        <v>0.91269910880653804</v>
+        <v>0.91303053186047201</v>
       </c>
       <c r="H48">
-        <v>0.723409872648069</v>
+        <v>0.72408165310907002</v>
       </c>
       <c r="I48">
-        <v>0.84485233865138298</v>
+        <v>0.84441874343010603</v>
       </c>
       <c r="J48">
-        <v>0.93010459922127697</v>
+        <v>0.93078413710282704</v>
       </c>
       <c r="K48">
-        <v>0.75877955658393503</v>
+        <v>0.75736550035278305</v>
       </c>
       <c r="L48">
-        <v>0.87128863128973799</v>
+        <v>0.86913899993509802</v>
       </c>
       <c r="M48">
-        <v>0.93999547804359296</v>
+        <v>0.93810505528044197</v>
       </c>
       <c r="N48">
-        <v>0.80066893983589205</v>
+        <v>0.80151360017209805</v>
       </c>
       <c r="O48">
-        <v>0.89191709806247899</v>
+        <v>0.89120704233210002</v>
       </c>
       <c r="P48">
-        <v>0.92331615076736195</v>
+        <v>0.92227313813717304</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>31138</v>
       </c>
       <c r="B49">
-        <v>0.76231598706127301</v>
+        <v>0.76126544630013104</v>
       </c>
       <c r="C49">
-        <v>0.86913681764273498</v>
+        <v>0.86754821072613397</v>
       </c>
       <c r="D49">
-        <v>0.96882640725176905</v>
+        <v>0.97029434892752298</v>
       </c>
       <c r="E49">
-        <v>0.77480620544325296</v>
+        <v>0.77549817688677702</v>
       </c>
       <c r="F49">
-        <v>0.86610811701275203</v>
+        <v>0.86640141722957698</v>
       </c>
       <c r="G49">
-        <v>0.91108872796933404</v>
+        <v>0.91120467786261505</v>
       </c>
       <c r="H49">
-        <v>0.71796133059559497</v>
+        <v>0.71894779151911203</v>
       </c>
       <c r="I49">
-        <v>0.83578313508004598</v>
+        <v>0.83583194786353099</v>
       </c>
       <c r="J49">
-        <v>0.92402122453848701</v>
+        <v>0.92486946080631305</v>
       </c>
       <c r="K49">
-        <v>0.74945466871795496</v>
+        <v>0.749001363624063</v>
       </c>
       <c r="L49">
-        <v>0.86078402186071701</v>
+        <v>0.85936865082688196</v>
       </c>
       <c r="M49">
-        <v>0.93696026779300401</v>
+        <v>0.93516125263796301</v>
       </c>
       <c r="N49">
-        <v>0.79500931624584004</v>
+        <v>0.79577354914014198</v>
       </c>
       <c r="O49">
-        <v>0.88693901827736099</v>
+        <v>0.88614356266017402</v>
       </c>
       <c r="P49">
-        <v>0.92097817226597201</v>
+        <v>0.91989849107716104</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>31168</v>
       </c>
       <c r="B50">
-        <v>0.75118724227750999</v>
+        <v>0.75024497015596303</v>
       </c>
       <c r="C50">
-        <v>0.85944913824759395</v>
+        <v>0.85788218119646198</v>
       </c>
       <c r="D50">
-        <v>0.96284303213429401</v>
+        <v>0.96405966457220604</v>
       </c>
       <c r="E50">
-        <v>0.76725161366349903</v>
+        <v>0.76693518465461497</v>
       </c>
       <c r="F50">
-        <v>0.85801199801446504</v>
+        <v>0.85743921945385904</v>
       </c>
       <c r="G50">
-        <v>0.90831635842499403</v>
+        <v>0.90802392983449898</v>
       </c>
       <c r="H50">
-        <v>0.70896871870726497</v>
+        <v>0.710757796256001</v>
       </c>
       <c r="I50">
-        <v>0.82980951279993198</v>
+        <v>0.830477487335473</v>
       </c>
       <c r="J50">
-        <v>0.92020344763426098</v>
+        <v>0.92115146681986704</v>
       </c>
       <c r="K50">
-        <v>0.74549088520826601</v>
+        <v>0.745606460122199</v>
       </c>
       <c r="L50">
-        <v>0.85861175162070802</v>
+        <v>0.85764326080801301</v>
       </c>
       <c r="M50">
-        <v>0.935743201457514</v>
+        <v>0.93409473897749296</v>
       </c>
       <c r="N50">
-        <v>0.78467526607895199</v>
+        <v>0.78592861911303502</v>
       </c>
       <c r="O50">
-        <v>0.87560500903125904</v>
+        <v>0.87537567809926797</v>
       </c>
       <c r="P50">
-        <v>0.91783159685887195</v>
+        <v>0.91708300786091401</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>31199</v>
       </c>
       <c r="B51">
-        <v>0.740909448305614</v>
+        <v>0.74002322175950896</v>
       </c>
       <c r="C51">
-        <v>0.84952755089211096</v>
+        <v>0.84796407467444901</v>
       </c>
       <c r="D51">
-        <v>0.95774282463370197</v>
+        <v>0.95879564143027096</v>
       </c>
       <c r="E51">
-        <v>0.76568966472480005</v>
+        <v>0.76541774347326497</v>
       </c>
       <c r="F51">
-        <v>0.85330038688800403</v>
+        <v>0.85269915803164498</v>
       </c>
       <c r="G51">
-        <v>0.90765929622083896</v>
+        <v>0.90694552902560399</v>
       </c>
       <c r="H51">
-        <v>0.69844721451837799</v>
+        <v>0.69983380026671105</v>
       </c>
       <c r="I51">
-        <v>0.81899962368665302</v>
+        <v>0.81952310521968597</v>
       </c>
       <c r="J51">
-        <v>0.91562832830844398</v>
+        <v>0.91654746687976296</v>
       </c>
       <c r="K51">
-        <v>0.74200297461473996</v>
+        <v>0.74096117398531103</v>
       </c>
       <c r="L51">
-        <v>0.85633289545343205</v>
+        <v>0.85483214435668797</v>
       </c>
       <c r="M51">
-        <v>0.93551095269293605</v>
+        <v>0.93385520687576395</v>
       </c>
       <c r="N51">
-        <v>0.77365458499813999</v>
+        <v>0.77592890769443101</v>
       </c>
       <c r="O51">
-        <v>0.866509838248536</v>
+        <v>0.86720180309131101</v>
       </c>
       <c r="P51">
-        <v>0.91534332795311402</v>
+        <v>0.91481934664634101</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>31229</v>
       </c>
       <c r="B52">
-        <v>0.73528097138610804</v>
+        <v>0.73474440387039597</v>
       </c>
       <c r="C52">
-        <v>0.84364334539015495</v>
+        <v>0.84220298065938004</v>
       </c>
       <c r="D52">
-        <v>0.95437775267550096</v>
+        <v>0.95520713115998201</v>
       </c>
       <c r="E52">
-        <v>0.76258837380462396</v>
+        <v>0.763852942507525</v>
       </c>
       <c r="F52">
-        <v>0.85324851565619197</v>
+        <v>0.85343220908550999</v>
       </c>
       <c r="G52">
-        <v>0.90802747914347703</v>
+        <v>0.90717550088269505</v>
       </c>
       <c r="H52">
-        <v>0.69408067419020902</v>
+        <v>0.69501787345194199</v>
       </c>
       <c r="I52">
-        <v>0.81478856336011996</v>
+        <v>0.81479036731569798</v>
       </c>
       <c r="J52">
-        <v>0.91267735475628697</v>
+        <v>0.91337627220439399</v>
       </c>
       <c r="K52">
-        <v>0.74385173235326596</v>
+        <v>0.743047868934399</v>
       </c>
       <c r="L52">
-        <v>0.85535786623605503</v>
+        <v>0.85421647474901596</v>
       </c>
       <c r="M52">
-        <v>0.93439364839580796</v>
+        <v>0.93293425793005702</v>
       </c>
       <c r="N52">
-        <v>0.75908600690954098</v>
+        <v>0.76122180992446498</v>
       </c>
       <c r="O52">
-        <v>0.85674198720518402</v>
+        <v>0.85757582462704296</v>
       </c>
       <c r="P52">
-        <v>0.91332763918230098</v>
+        <v>0.91292406591028497</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>31260</v>
       </c>
       <c r="B53">
-        <v>0.72913720198656795</v>
+        <v>0.72872247906579002</v>
       </c>
       <c r="C53">
-        <v>0.83755456197506095</v>
+        <v>0.83621889881405997</v>
       </c>
       <c r="D53">
-        <v>0.95098412067563598</v>
+        <v>0.95167260066912496</v>
       </c>
       <c r="E53">
-        <v>0.75687837576678396</v>
+        <v>0.75776746920010196</v>
       </c>
       <c r="F53">
-        <v>0.85076353732939802</v>
+        <v>0.85093493150951205</v>
       </c>
       <c r="G53">
-        <v>0.90774808707510002</v>
+        <v>0.90675738234070902</v>
       </c>
       <c r="H53">
-        <v>0.68170183697857001</v>
+        <v>0.68188303550166396</v>
       </c>
       <c r="I53">
-        <v>0.80403141093707597</v>
+        <v>0.803516786606568</v>
       </c>
       <c r="J53">
-        <v>0.909677939575534</v>
+        <v>0.91027794653303196</v>
       </c>
       <c r="K53">
-        <v>0.73821020093240097</v>
+        <v>0.73759059361253898</v>
       </c>
       <c r="L53">
-        <v>0.84907488631236805</v>
+        <v>0.84826673481830095</v>
       </c>
       <c r="M53">
-        <v>0.93212533133172204</v>
+        <v>0.930894005782962</v>
       </c>
       <c r="N53">
-        <v>0.75005540993363695</v>
+        <v>0.75162566626642602</v>
       </c>
       <c r="O53">
-        <v>0.85029040654182997</v>
+        <v>0.85064607873706899</v>
       </c>
       <c r="P53">
-        <v>0.91223005293904003</v>
+        <v>0.91171871871988297</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>31291</v>
       </c>
       <c r="B54">
-        <v>0.73462083071134898</v>
+        <v>0.73435958050472905</v>
       </c>
       <c r="C54">
-        <v>0.84121232560695403</v>
+        <v>0.84002763233688305</v>
       </c>
       <c r="D54">
-        <v>0.95117416590056503</v>
+        <v>0.95197766516612303</v>
       </c>
       <c r="E54">
-        <v>0.74742386180200204</v>
+        <v>0.74744867693750505</v>
       </c>
       <c r="F54">
-        <v>0.84864714166195798</v>
+        <v>0.84795118276550696</v>
       </c>
       <c r="G54">
-        <v>0.90870932663269599</v>
+        <v>0.90734540707676703</v>
       </c>
       <c r="H54">
-        <v>0.68502290642524899</v>
+        <v>0.68524581498987602</v>
       </c>
       <c r="I54">
-        <v>0.80707837072925703</v>
+        <v>0.80648914774395297</v>
       </c>
       <c r="J54">
-        <v>0.90984953052043804</v>
+        <v>0.91026446458460597</v>
       </c>
       <c r="K54">
-        <v>0.73502984752316203</v>
+        <v>0.73523202825411504</v>
       </c>
       <c r="L54">
-        <v>0.84651393360528104</v>
+        <v>0.84635508431641504</v>
       </c>
       <c r="M54">
-        <v>0.93002967416159599</v>
+        <v>0.92922046680066395</v>
       </c>
       <c r="N54">
-        <v>0.75236553385026705</v>
+        <v>0.75291692658362797</v>
       </c>
       <c r="O54">
-        <v>0.85265791237280097</v>
+        <v>0.85253203847347603</v>
       </c>
       <c r="P54">
-        <v>0.913179973615596</v>
+        <v>0.912578278493552</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>31321</v>
       </c>
       <c r="B55">
-        <v>0.74381748648863</v>
+        <v>0.74341939353460396</v>
       </c>
       <c r="C55">
-        <v>0.84715912348312195</v>
+        <v>0.84620790302526006</v>
       </c>
       <c r="D55">
-        <v>0.95298048740862695</v>
+        <v>0.95392069374633004</v>
       </c>
       <c r="E55">
-        <v>0.74400152932450003</v>
+        <v>0.744360168340225</v>
       </c>
       <c r="F55">
-        <v>0.84888895793309205</v>
+        <v>0.84854211908274102</v>
       </c>
       <c r="G55">
-        <v>0.90904190647053296</v>
+        <v>0.90759045413708195</v>
       </c>
       <c r="H55">
-        <v>0.69856043703374904</v>
+        <v>0.69881034335467795</v>
       </c>
       <c r="I55">
-        <v>0.81342998995856997</v>
+        <v>0.81301641367240696</v>
       </c>
       <c r="J55">
-        <v>0.91134014238967498</v>
+        <v>0.91157998792151695</v>
       </c>
       <c r="K55">
-        <v>0.73481791586715905</v>
+        <v>0.73552933944967902</v>
       </c>
       <c r="L55">
-        <v>0.84832184784740305</v>
+        <v>0.84840845391244901</v>
       </c>
       <c r="M55">
-        <v>0.92979887311566201</v>
+        <v>0.92903110896718499</v>
       </c>
       <c r="N55">
-        <v>0.75896106078616699</v>
+        <v>0.75983501048698299</v>
       </c>
       <c r="O55">
-        <v>0.85477664706046397</v>
+        <v>0.85492210686385905</v>
       </c>
       <c r="P55">
-        <v>0.91330480853159601</v>
+        <v>0.91275965118348701</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>31352</v>
       </c>
       <c r="B56">
-        <v>0.74705623065364801</v>
+        <v>0.74708828788666104</v>
       </c>
       <c r="C56">
-        <v>0.85213332277208498</v>
+        <v>0.85138376732685495</v>
       </c>
       <c r="D56">
-        <v>0.95660642861062095</v>
+        <v>0.95760932800920295</v>
       </c>
       <c r="E56">
-        <v>0.74885535799004199</v>
+        <v>0.74976856567497596</v>
       </c>
       <c r="F56">
-        <v>0.85280584111473201</v>
+        <v>0.85297498895540302</v>
       </c>
       <c r="G56">
-        <v>0.91135829995690698</v>
+        <v>0.90984335998807198</v>
       </c>
       <c r="H56">
-        <v>0.68972961084586504</v>
+        <v>0.68941011550094899</v>
       </c>
       <c r="I56">
-        <v>0.81055236871702396</v>
+        <v>0.80959258052529703</v>
       </c>
       <c r="J56">
-        <v>0.91271580918221196</v>
+        <v>0.91284250830359803</v>
       </c>
       <c r="K56">
-        <v>0.74250053957318196</v>
+        <v>0.74352024346411105</v>
       </c>
       <c r="L56">
-        <v>0.854641746980216</v>
+        <v>0.85474936698842796</v>
       </c>
       <c r="M56">
-        <v>0.93180958578073503</v>
+        <v>0.93104084168892398</v>
       </c>
       <c r="N56">
-        <v>0.75292723162156905</v>
+        <v>0.75319475658104595</v>
       </c>
       <c r="O56">
-        <v>0.851337601539362</v>
+        <v>0.851284253538233</v>
       </c>
       <c r="P56">
-        <v>0.91288157186848795</v>
+        <v>0.91237282050582003</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>31382</v>
       </c>
       <c r="B57">
-        <v>0.75772924527915597</v>
+        <v>0.75759634937808995</v>
       </c>
       <c r="C57">
-        <v>0.86204627747555296</v>
+        <v>0.86129480761854504</v>
       </c>
       <c r="D57">
-        <v>0.96283040691803901</v>
+        <v>0.96401550775753297</v>
       </c>
       <c r="E57">
-        <v>0.76790104112178503</v>
+        <v>0.76690113306171903</v>
       </c>
       <c r="F57">
-        <v>0.86321002087139098</v>
+        <v>0.86215360133709296</v>
       </c>
       <c r="G57">
-        <v>0.91357654734335503</v>
+        <v>0.91174140833603801</v>
       </c>
       <c r="H57">
-        <v>0.68345892287225696</v>
+        <v>0.68222809692164799</v>
       </c>
       <c r="I57">
-        <v>0.80880832890519905</v>
+        <v>0.80743664734124798</v>
       </c>
       <c r="J57">
-        <v>0.91552643321535898</v>
+        <v>0.91544514321763204</v>
       </c>
       <c r="K57">
-        <v>0.75541116650182005</v>
+        <v>0.756704523868448</v>
       </c>
       <c r="L57">
-        <v>0.86495027161148996</v>
+        <v>0.86517361160888095</v>
       </c>
       <c r="M57">
-        <v>0.93498566431968799</v>
+        <v>0.93451609065005004</v>
       </c>
       <c r="N57">
-        <v>0.75880982777098105</v>
+        <v>0.75931260482194896</v>
       </c>
       <c r="O57">
-        <v>0.85560651591585801</v>
+        <v>0.855643041444207</v>
       </c>
       <c r="P57">
-        <v>0.91479251151118401</v>
+        <v>0.91416744462914901</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>31413</v>
       </c>
       <c r="B58">
-        <v>0.77880518266984899</v>
+        <v>0.77829808978346005</v>
       </c>
       <c r="C58">
-        <v>0.87986530127092399</v>
+        <v>0.878786039332487</v>
       </c>
       <c r="D58">
-        <v>0.97245835937142799</v>
+        <v>0.97369902955651699</v>
       </c>
       <c r="E58">
-        <v>0.78770220431039695</v>
+        <v>0.78619317967872504</v>
       </c>
       <c r="F58">
-        <v>0.87975283546229399</v>
+        <v>0.87818944792394804</v>
       </c>
       <c r="G58">
-        <v>0.916316104144552</v>
+        <v>0.91452939312664305</v>
       </c>
       <c r="H58">
-        <v>0.68825281314351905</v>
+        <v>0.686282292378533</v>
       </c>
       <c r="I58">
-        <v>0.81749924464687496</v>
+        <v>0.81551878953482104</v>
       </c>
       <c r="J58">
-        <v>0.92124692952609699</v>
+        <v>0.92103358248276102</v>
       </c>
       <c r="K58">
-        <v>0.77997321934582697</v>
+        <v>0.78093313252278296</v>
       </c>
       <c r="L58">
-        <v>0.88363356345372301</v>
+        <v>0.88372228365989303</v>
       </c>
       <c r="M58">
-        <v>0.94008069156307805</v>
+        <v>0.93996076271292806</v>
       </c>
       <c r="N58">
-        <v>0.770416088166195</v>
+        <v>0.770123060472378</v>
       </c>
       <c r="O58">
-        <v>0.86541014583548403</v>
+        <v>0.86457137311243204</v>
       </c>
       <c r="P58">
-        <v>0.91842096864598</v>
+        <v>0.91739325571173702</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>31444</v>
       </c>
       <c r="B59">
-        <v>0.78499144834955303</v>
+        <v>0.78430637609653497</v>
       </c>
       <c r="C59">
-        <v>0.88644225453279701</v>
+        <v>0.88509583292454697</v>
       </c>
       <c r="D59">
-        <v>0.97452961084262302</v>
+        <v>0.97549922669106603</v>
       </c>
       <c r="E59">
-        <v>0.78675523297013605</v>
+        <v>0.78628299862290696</v>
       </c>
       <c r="F59">
-        <v>0.87647214867827405</v>
+        <v>0.87515222166474105</v>
       </c>
       <c r="G59">
-        <v>0.91584568001824496</v>
+        <v>0.91391259494189603</v>
       </c>
       <c r="H59">
-        <v>0.69467271333955904</v>
+        <v>0.69276173874878699</v>
       </c>
       <c r="I59">
-        <v>0.82419995223492004</v>
+        <v>0.82196581649559597</v>
       </c>
       <c r="J59">
-        <v>0.92373776775524397</v>
+        <v>0.92348155630315998</v>
       </c>
       <c r="K59">
-        <v>0.79514966702999801</v>
+        <v>0.79506425131718395</v>
       </c>
       <c r="L59">
-        <v>0.89570948591636701</v>
+        <v>0.89527138662128702</v>
       </c>
       <c r="M59">
-        <v>0.94314203278469999</v>
+        <v>0.943195578422936</v>
       </c>
       <c r="N59">
-        <v>0.77853610183820998</v>
+        <v>0.77752120852787798</v>
       </c>
       <c r="O59">
-        <v>0.86916275138644405</v>
+        <v>0.86796406051192598</v>
       </c>
       <c r="P59">
-        <v>0.91821900231339104</v>
+        <v>0.91730886770464004</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>31472</v>
       </c>
       <c r="B60">
-        <v>0.79649784625355802</v>
+        <v>0.79532992649914802</v>
       </c>
       <c r="C60">
-        <v>0.89393892683641396</v>
+        <v>0.89233106582807897</v>
       </c>
       <c r="D60">
-        <v>0.97511588250699199</v>
+        <v>0.975948031779861</v>
       </c>
       <c r="E60">
-        <v>0.78081247189757497</v>
+        <v>0.779955425560241</v>
       </c>
       <c r="F60">
-        <v>0.87334019586350697</v>
+        <v>0.87203268030150605</v>
       </c>
       <c r="G60">
-        <v>0.91622236259063305</v>
+        <v>0.914085139843832</v>
       </c>
       <c r="H60">
-        <v>0.709310215566478</v>
+        <v>0.70705757374445199</v>
       </c>
       <c r="I60">
-        <v>0.83294737484336401</v>
+        <v>0.83089412528574702</v>
       </c>
       <c r="J60">
-        <v>0.92446672282327402</v>
+        <v>0.92450352946510095</v>
       </c>
       <c r="K60">
-        <v>0.80893728362308703</v>
+        <v>0.80882558310637098</v>
       </c>
       <c r="L60">
-        <v>0.906231553583834</v>
+        <v>0.90607404794577395</v>
       </c>
       <c r="M60">
-        <v>0.94631727436103397</v>
+        <v>0.94652269527723998</v>
       </c>
       <c r="N60">
-        <v>0.80466847403977304</v>
+        <v>0.80274172927496201</v>
       </c>
       <c r="O60">
-        <v>0.881817818748167</v>
+        <v>0.87990397780722596</v>
       </c>
       <c r="P60">
-        <v>0.91969912880706595</v>
+        <v>0.91859110561698598</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>31503</v>
       </c>
       <c r="B61">
-        <v>0.796186841283402</v>
+        <v>0.79547607464633996</v>
       </c>
       <c r="C61">
-        <v>0.89233254984620602</v>
+        <v>0.89097044637897904</v>
       </c>
       <c r="D61">
-        <v>0.97334217561640302</v>
+        <v>0.97411881513894005</v>
       </c>
       <c r="E61">
-        <v>0.77697724492997799</v>
+        <v>0.77630231786025405</v>
       </c>
       <c r="F61">
-        <v>0.87196400344133396</v>
+        <v>0.87068460162425498</v>
       </c>
       <c r="G61">
-        <v>0.91778303637512204</v>
+        <v>0.91522112889082397</v>
       </c>
       <c r="H61">
-        <v>0.72780388907790805</v>
+        <v>0.72637324738817499</v>
       </c>
       <c r="I61">
-        <v>0.84566649599421295</v>
+        <v>0.844356939947984</v>
       </c>
       <c r="J61">
-        <v>0.92735753044959002</v>
+        <v>0.92774820513643896</v>
       </c>
       <c r="K61">
-        <v>0.80858982170592997</v>
+        <v>0.80943083029865304</v>
       </c>
       <c r="L61">
-        <v>0.90631077299211904</v>
+        <v>0.90697455659124504</v>
       </c>
       <c r="M61">
-        <v>0.94727503107696798</v>
+        <v>0.94767216344740501</v>
       </c>
       <c r="N61">
-        <v>0.81203483264933296</v>
+        <v>0.80882848251848904</v>
       </c>
       <c r="O61">
-        <v>0.88746722680878998</v>
+        <v>0.88453005378588101</v>
       </c>
       <c r="P61">
-        <v>0.92114290180532998</v>
+        <v>0.91981364483718597</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>31533</v>
       </c>
       <c r="B62">
-        <v>0.78608115391146205</v>
+        <v>0.78533661921126596</v>
       </c>
       <c r="C62">
-        <v>0.88353535997664701</v>
+        <v>0.88212844199131402</v>
       </c>
       <c r="D62">
-        <v>0.96880218281839703</v>
+        <v>0.96962854408891597</v>
       </c>
       <c r="E62">
-        <v>0.76691413966023703</v>
+        <v>0.76524686043620305</v>
       </c>
       <c r="F62">
-        <v>0.86681361610190699</v>
+        <v>0.86476438702691605</v>
       </c>
       <c r="G62">
-        <v>0.91830382708268898</v>
+        <v>0.91531049900889805</v>
       </c>
       <c r="H62">
-        <v>0.72205216041076903</v>
+        <v>0.72214134033225397</v>
       </c>
       <c r="I62">
-        <v>0.84285146551982004</v>
+        <v>0.84258828831808896</v>
       </c>
       <c r="J62">
-        <v>0.92636772838023895</v>
+        <v>0.92707622169324599</v>
       </c>
       <c r="K62">
-        <v>0.81617565114938995</v>
+        <v>0.81675426661128603</v>
       </c>
       <c r="L62">
-        <v>0.90613532082795401</v>
+        <v>0.90695610216023703</v>
       </c>
       <c r="M62">
-        <v>0.94653305355387896</v>
+        <v>0.94701874246490902</v>
       </c>
       <c r="N62">
-        <v>0.80264443367244998</v>
+        <v>0.79927477750616505</v>
       </c>
       <c r="O62">
-        <v>0.88157503734309095</v>
+        <v>0.87869138911076605</v>
       </c>
       <c r="P62">
-        <v>0.92026865946117797</v>
+        <v>0.91892337631057797</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>31564</v>
       </c>
       <c r="B63">
-        <v>0.77005160176801901</v>
+        <v>0.76893518573353503</v>
       </c>
       <c r="C63">
-        <v>0.87204932790116696</v>
+        <v>0.87062979953393005</v>
       </c>
       <c r="D63">
-        <v>0.96462901565117998</v>
+        <v>0.96552481395644796</v>
       </c>
       <c r="E63">
-        <v>0.76577771498563696</v>
+        <v>0.76347144119491905</v>
       </c>
       <c r="F63">
-        <v>0.86405882656730004</v>
+        <v>0.86165323212362799</v>
       </c>
       <c r="G63">
-        <v>0.91878136767005103</v>
+        <v>0.91550565116250104</v>
       </c>
       <c r="H63">
-        <v>0.722012841993242</v>
+        <v>0.72353302054931501</v>
       </c>
       <c r="I63">
-        <v>0.84344666813459201</v>
+        <v>0.844316421556497</v>
       </c>
       <c r="J63">
-        <v>0.92756905454942995</v>
+        <v>0.928385902353979</v>
       </c>
       <c r="K63">
-        <v>0.79358767892028503</v>
+        <v>0.79485321715103197</v>
       </c>
       <c r="L63">
-        <v>0.89455014519612797</v>
+        <v>0.89563874005197097</v>
       </c>
       <c r="M63">
-        <v>0.94374768833973899</v>
+        <v>0.94397282072090205</v>
       </c>
       <c r="N63">
-        <v>0.79073541110214096</v>
+        <v>0.787518686046629</v>
       </c>
       <c r="O63">
-        <v>0.87632455926641994</v>
+        <v>0.87378608910825695</v>
       </c>
       <c r="P63">
-        <v>0.92000792177734103</v>
+        <v>0.91863320592027697</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>31594</v>
       </c>
       <c r="B64">
-        <v>0.76218597669227295</v>
+        <v>0.76097674784007796</v>
       </c>
       <c r="C64">
-        <v>0.86565016997185595</v>
+        <v>0.86397701810275396</v>
       </c>
       <c r="D64">
-        <v>0.96139596148982698</v>
+        <v>0.96230030245307696</v>
       </c>
       <c r="E64">
-        <v>0.76949401036588405</v>
+        <v>0.768863538331791</v>
       </c>
       <c r="F64">
-        <v>0.86473916417614904</v>
+        <v>0.86288106107809603</v>
       </c>
       <c r="G64">
-        <v>0.91930301989921004</v>
+        <v>0.91587901726700804</v>
       </c>
       <c r="H64">
-        <v>0.72807666301961105</v>
+        <v>0.72988543036744702</v>
       </c>
       <c r="I64">
-        <v>0.84903148312033305</v>
+        <v>0.84961991604213505</v>
       </c>
       <c r="J64">
-        <v>0.92871117392908997</v>
+        <v>0.92945391485099804</v>
       </c>
       <c r="K64">
-        <v>0.78250303798806597</v>
+        <v>0.78251045470702196</v>
       </c>
       <c r="L64">
-        <v>0.885650207333602</v>
+        <v>0.88572595109326302</v>
       </c>
       <c r="M64">
-        <v>0.94100433419406904</v>
+        <v>0.94099110856224699</v>
       </c>
       <c r="N64">
-        <v>0.79676183758628105</v>
+        <v>0.795032910646155</v>
       </c>
       <c r="O64">
-        <v>0.87790364887132</v>
+        <v>0.87618420970413602</v>
       </c>
       <c r="P64">
-        <v>0.91965920932832901</v>
+        <v>0.91837866791895995</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>31625</v>
       </c>
       <c r="B65">
-        <v>0.75435419309162599</v>
+        <v>0.75340845135216605</v>
       </c>
       <c r="C65">
-        <v>0.85901289605501197</v>
+        <v>0.85758561908809805</v>
       </c>
       <c r="D65">
-        <v>0.95843068545214904</v>
+        <v>0.95933252995763296</v>
       </c>
       <c r="E65">
-        <v>0.76608655481090104</v>
+        <v>0.76615772473505295</v>
       </c>
       <c r="F65">
-        <v>0.86547138040265903</v>
+        <v>0.86451042534988298</v>
       </c>
       <c r="G65">
-        <v>0.92105466803575597</v>
+        <v>0.91794210280559796</v>
       </c>
       <c r="H65">
-        <v>0.73428266358471395</v>
+        <v>0.73636157446568795</v>
       </c>
       <c r="I65">
-        <v>0.852550282033119</v>
+        <v>0.85355730541903796</v>
       </c>
       <c r="J65">
-        <v>0.93112193252799702</v>
+        <v>0.93207109388615805</v>
       </c>
       <c r="K65">
-        <v>0.77051200952237897</v>
+        <v>0.77056992037367</v>
       </c>
       <c r="L65">
-        <v>0.87575501925632304</v>
+        <v>0.87594030901775399</v>
       </c>
       <c r="M65">
-        <v>0.93902666848031702</v>
+        <v>0.93891983106739496</v>
       </c>
       <c r="N65">
-        <v>0.81074908496980702</v>
+        <v>0.81031000005684795</v>
       </c>
       <c r="O65">
-        <v>0.88371415912365203</v>
+        <v>0.88234941128924105</v>
       </c>
       <c r="P65">
-        <v>0.92021276881341796</v>
+        <v>0.91884150258519404</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>31656</v>
       </c>
       <c r="B66">
-        <v>0.754452266162008</v>
+        <v>0.75355678133221304</v>
       </c>
       <c r="C66">
-        <v>0.85805837994836698</v>
+        <v>0.85675425770681501</v>
       </c>
       <c r="D66">
-        <v>0.95841949563762696</v>
+        <v>0.95942300938555802</v>
       </c>
       <c r="E66">
-        <v>0.76350434130679201</v>
+        <v>0.76394698027220498</v>
       </c>
       <c r="F66">
-        <v>0.86309209893407501</v>
+        <v>0.86259157603275405</v>
       </c>
       <c r="G66">
-        <v>0.92128858438598205</v>
+        <v>0.91842026987352499</v>
       </c>
       <c r="H66">
-        <v>0.74420041749857802</v>
+        <v>0.74562090443822804</v>
       </c>
       <c r="I66">
-        <v>0.85884995438149403</v>
+        <v>0.85962024969800399</v>
       </c>
       <c r="J66">
-        <v>0.93576371663906799</v>
+        <v>0.93655080602890695</v>
       </c>
       <c r="K66">
-        <v>0.77099885749088104</v>
+        <v>0.77091886719395797</v>
       </c>
       <c r="L66">
-        <v>0.87520357842908503</v>
+        <v>0.87511997742984304</v>
       </c>
       <c r="M66">
-        <v>0.93949615008648202</v>
+        <v>0.93917907168605097</v>
       </c>
       <c r="N66">
-        <v>0.81412261041711298</v>
+        <v>0.81398788186493798</v>
       </c>
       <c r="O66">
-        <v>0.88531664249577402</v>
+        <v>0.88471637288449201</v>
       </c>
       <c r="P66">
-        <v>0.92100874824979595</v>
+        <v>0.91961589429924795</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>31686</v>
       </c>
       <c r="B67">
-        <v>0.75530275047100204</v>
+        <v>0.75420078353540099</v>
       </c>
       <c r="C67">
-        <v>0.85721775982190596</v>
+        <v>0.85559824757632297</v>
       </c>
       <c r="D67">
-        <v>0.95805657491499396</v>
+        <v>0.95881280689685999</v>
       </c>
       <c r="E67">
-        <v>0.76566315114209005</v>
+        <v>0.76620014890881705</v>
       </c>
       <c r="F67">
-        <v>0.86308673343131703</v>
+        <v>0.86252971423957803</v>
       </c>
       <c r="G67">
-        <v>0.92039401053373304</v>
+        <v>0.91774295670217099</v>
       </c>
       <c r="H67">
-        <v>0.75823730342754803</v>
+        <v>0.75969253483571897</v>
       </c>
       <c r="I67">
-        <v>0.86203068313064102</v>
+        <v>0.86306106205407696</v>
       </c>
       <c r="J67">
-        <v>0.93362327444177196</v>
+        <v>0.93452337588377699</v>
       </c>
       <c r="K67">
-        <v>0.76502957935232696</v>
+        <v>0.76466351176757497</v>
       </c>
       <c r="L67">
-        <v>0.87058094817085796</v>
+        <v>0.86940445089695395</v>
       </c>
       <c r="M67">
-        <v>0.93840794182315801</v>
+        <v>0.937268054783435</v>
       </c>
       <c r="N67">
-        <v>0.81573838107903096</v>
+        <v>0.815167761804932</v>
       </c>
       <c r="O67">
-        <v>0.88612366973386503</v>
+        <v>0.88542460267341705</v>
       </c>
       <c r="P67">
-        <v>0.92128510068581504</v>
+        <v>0.91989170948532095</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>31717</v>
       </c>
       <c r="B68">
-        <v>0.75856258033380197</v>
+        <v>0.75751162461134602</v>
       </c>
       <c r="C68">
-        <v>0.85839004065247904</v>
+        <v>0.85682344727300197</v>
       </c>
       <c r="D68">
-        <v>0.96004845893846502</v>
+        <v>0.96089057827621605</v>
       </c>
       <c r="E68">
-        <v>0.77251270670795202</v>
+        <v>0.77369352522599699</v>
       </c>
       <c r="F68">
-        <v>0.86589236628904398</v>
+        <v>0.86589682774179999</v>
       </c>
       <c r="G68">
-        <v>0.92101013693128397</v>
+        <v>0.918712182177022</v>
       </c>
       <c r="H68">
-        <v>0.76193837522524199</v>
+        <v>0.76285828194274297</v>
       </c>
       <c r="I68">
-        <v>0.85981358872256597</v>
+        <v>0.86067768169284697</v>
       </c>
       <c r="J68">
-        <v>0.93300666959492395</v>
+        <v>0.93381973806604401</v>
       </c>
       <c r="K68">
-        <v>0.76141742726906103</v>
+        <v>0.75959968211065199</v>
       </c>
       <c r="L68">
-        <v>0.86750911594885105</v>
+        <v>0.86545474807829603</v>
       </c>
       <c r="M68">
-        <v>0.93862283988904105</v>
+        <v>0.93737741585506895</v>
       </c>
       <c r="N68">
-        <v>0.81665749492906203</v>
+        <v>0.81540200073160396</v>
       </c>
       <c r="O68">
-        <v>0.88620703140857304</v>
+        <v>0.88537660569707</v>
       </c>
       <c r="P68">
-        <v>0.92170306096051802</v>
+        <v>0.92031906504569705</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>31747</v>
       </c>
       <c r="B69">
-        <v>0.76388566209661102</v>
+        <v>0.76262674592381996</v>
       </c>
       <c r="C69">
-        <v>0.86524554292176503</v>
+        <v>0.863626171306211</v>
       </c>
       <c r="D69">
-        <v>0.96494672807358195</v>
+        <v>0.96596596290769698</v>
       </c>
       <c r="E69">
-        <v>0.78358612136220795</v>
+        <v>0.78418384247438699</v>
       </c>
       <c r="F69">
-        <v>0.87845158718721295</v>
+        <v>0.87864137420475596</v>
       </c>
       <c r="G69">
-        <v>0.92500795235274802</v>
+        <v>0.92323400033340797</v>
       </c>
       <c r="H69">
-        <v>0.76039756636851197</v>
+        <v>0.76094028125217394</v>
       </c>
       <c r="I69">
-        <v>0.86229012137300098</v>
+        <v>0.86279262292498904</v>
       </c>
       <c r="J69">
-        <v>0.93482019935674199</v>
+        <v>0.93554861700769798</v>
       </c>
       <c r="K69">
-        <v>0.76357595212956897</v>
+        <v>0.76093280289788101</v>
       </c>
       <c r="L69">
-        <v>0.87063786337252802</v>
+        <v>0.867813007762396</v>
       </c>
       <c r="M69">
-        <v>0.94079472160797395</v>
+        <v>0.93916374655012202</v>
       </c>
       <c r="N69">
-        <v>0.81077377678206297</v>
+        <v>0.80876604264158403</v>
       </c>
       <c r="O69">
-        <v>0.88732061446573396</v>
+        <v>0.88583004121074405</v>
       </c>
       <c r="P69">
-        <v>0.92286375417802902</v>
+        <v>0.92133357483051603</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>31778</v>
       </c>
       <c r="B70">
-        <v>0.77326742757362799</v>
+        <v>0.77220333771707494</v>
       </c>
       <c r="C70">
-        <v>0.87611264032692204</v>
+        <v>0.87450120079103899</v>
       </c>
       <c r="D70">
-        <v>0.97330256677296201</v>
+        <v>0.97472051440457497</v>
       </c>
       <c r="E70">
-        <v>0.81232204921624196</v>
+        <v>0.81200256548350602</v>
       </c>
       <c r="F70">
-        <v>0.89893339721771504</v>
+        <v>0.89892676518267201</v>
       </c>
       <c r="G70">
-        <v>0.93068035256842396</v>
+        <v>0.92936565370148805</v>
       </c>
       <c r="H70">
-        <v>0.75446697178328104</v>
+        <v>0.75581780308175806</v>
       </c>
       <c r="I70">
-        <v>0.86091046673240001</v>
+        <v>0.86177439580342097</v>
       </c>
       <c r="J70">
-        <v>0.93558121992483201</v>
+        <v>0.93659139814197501</v>
       </c>
       <c r="K70">
-        <v>0.77133633413291502</v>
+        <v>0.76887977244792105</v>
       </c>
       <c r="L70">
-        <v>0.87797284627565697</v>
+        <v>0.87493514540613104</v>
       </c>
       <c r="M70">
-        <v>0.94378886136867901</v>
+        <v>0.94183017054012397</v>
       </c>
       <c r="N70">
-        <v>0.81324013285422403</v>
+        <v>0.81206083144309404</v>
       </c>
       <c r="O70">
-        <v>0.89287510894463296</v>
+        <v>0.89183166920272094</v>
       </c>
       <c r="P70">
-        <v>0.92489977912037402</v>
+        <v>0.92351062933349204</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>31809</v>
       </c>
       <c r="B71">
-        <v>0.77994198121755698</v>
+        <v>0.77888932674135303</v>
       </c>
       <c r="C71">
-        <v>0.88009255549345</v>
+        <v>0.87824111880662603</v>
       </c>
       <c r="D71">
-        <v>0.97577337292139898</v>
+        <v>0.977208465136851</v>
       </c>
       <c r="E71">
-        <v>0.81623516183505795</v>
+        <v>0.81678935846091205</v>
       </c>
       <c r="F71">
-        <v>0.90062064259483499</v>
+        <v>0.90115757696811205</v>
       </c>
       <c r="G71">
-        <v>0.932064706604944</v>
+        <v>0.93122405993689505</v>
       </c>
       <c r="H71">
-        <v>0.75056213260202298</v>
+        <v>0.75122313264004803</v>
       </c>
       <c r="I71">
-        <v>0.86337049495054097</v>
+        <v>0.863453675829983</v>
       </c>
       <c r="J71">
-        <v>0.93856247698306605</v>
+        <v>0.939240991743305</v>
       </c>
       <c r="K71">
-        <v>0.77795193954477204</v>
+        <v>0.77480147792495302</v>
       </c>
       <c r="L71">
-        <v>0.88521267090209999</v>
+        <v>0.88177435816096505</v>
       </c>
       <c r="M71">
-        <v>0.94727143284366799</v>
+        <v>0.945320386069612</v>
       </c>
       <c r="N71">
-        <v>0.81218861246018703</v>
+        <v>0.81169252798524905</v>
       </c>
       <c r="O71">
-        <v>0.89546688256393103</v>
+        <v>0.89496864228747597</v>
       </c>
       <c r="P71">
-        <v>0.92670647775708104</v>
+        <v>0.92547232843453198</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>31837</v>
       </c>
       <c r="B72">
-        <v>0.77603898384998704</v>
+        <v>0.77463524163534403</v>
       </c>
       <c r="C72">
-        <v>0.87992796750808899</v>
+        <v>0.87787724848805204</v>
       </c>
       <c r="D72">
-        <v>0.97628453582631503</v>
+        <v>0.97764077184503095</v>
       </c>
       <c r="E72">
-        <v>0.80277145158831498</v>
+        <v>0.80337827220522195</v>
       </c>
       <c r="F72">
-        <v>0.89581544236884003</v>
+        <v>0.89662945947154604</v>
       </c>
       <c r="G72">
-        <v>0.92968991833423897</v>
+        <v>0.92909117658893903</v>
       </c>
       <c r="H72">
-        <v>0.76724478993830103</v>
+        <v>0.76728063554010395</v>
       </c>
       <c r="I72">
-        <v>0.87516682319090799</v>
+        <v>0.87485239210649801</v>
       </c>
       <c r="J72">
-        <v>0.94302445202670604</v>
+        <v>0.94378059413297799</v>
       </c>
       <c r="K72">
-        <v>0.783110750988398</v>
+        <v>0.78011628908812303</v>
       </c>
       <c r="L72">
-        <v>0.88939029929799895</v>
+        <v>0.88612214805837397</v>
       </c>
       <c r="M72">
-        <v>0.94902090740610101</v>
+        <v>0.94697314753274198</v>
       </c>
       <c r="N72">
-        <v>0.80618300052415204</v>
+        <v>0.80562027282722204</v>
       </c>
       <c r="O72">
-        <v>0.88983585442770097</v>
+        <v>0.88913465798505498</v>
       </c>
       <c r="P72">
-        <v>0.92468203449979003</v>
+        <v>0.92348752263920997</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>31868</v>
       </c>
       <c r="B73">
-        <v>0.77793819684142695</v>
+        <v>0.77653332784320195</v>
       </c>
       <c r="C73">
-        <v>0.88357059227891699</v>
+        <v>0.88151477639224796</v>
       </c>
       <c r="D73">
-        <v>0.97956792533176495</v>
+        <v>0.98111235277000797</v>
       </c>
       <c r="E73">
-        <v>0.79219377711696004</v>
+        <v>0.792102898718128</v>
       </c>
       <c r="F73">
-        <v>0.88660495222265401</v>
+        <v>0.88662591311410899</v>
       </c>
       <c r="G73">
-        <v>0.92468011378089798</v>
+        <v>0.92388312033540199</v>
       </c>
       <c r="H73">
-        <v>0.76896861073078804</v>
+        <v>0.768251708948686</v>
       </c>
       <c r="I73">
-        <v>0.87521804006675097</v>
+        <v>0.87440578745068398</v>
       </c>
       <c r="J73">
-        <v>0.93928833331506001</v>
+        <v>0.93979871047707197</v>
       </c>
       <c r="K73">
-        <v>0.799800036065895</v>
+        <v>0.79716412082888</v>
       </c>
       <c r="L73">
-        <v>0.90008293788752602</v>
+        <v>0.89741044798400105</v>
       </c>
       <c r="M73">
-        <v>0.95197187071528899</v>
+        <v>0.95037448336865804</v>
       </c>
       <c r="N73">
-        <v>0.80350712433925897</v>
+        <v>0.80443904478000905</v>
       </c>
       <c r="O73">
-        <v>0.88727526907860799</v>
+        <v>0.88755712464289804</v>
       </c>
       <c r="P73">
-        <v>0.92306000695041801</v>
+        <v>0.92209829874369298</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>31898</v>
       </c>
       <c r="B74">
-        <v>0.77111675262162205</v>
+        <v>0.77013296219415595</v>
       </c>
       <c r="C74">
-        <v>0.87722142220029098</v>
+        <v>0.87550005621396099</v>
       </c>
       <c r="D74">
-        <v>0.97359346866593299</v>
+        <v>0.97504035446078696</v>
       </c>
       <c r="E74">
-        <v>0.76406980788034795</v>
+        <v>0.76512781799093399</v>
       </c>
       <c r="F74">
-        <v>0.86857718753784596</v>
+        <v>0.86952180725303396</v>
       </c>
       <c r="G74">
-        <v>0.919959448776694</v>
+        <v>0.91937714532583104</v>
       </c>
       <c r="H74">
-        <v>0.75082244031555301</v>
+        <v>0.75115681378348997</v>
       </c>
       <c r="I74">
-        <v>0.86405124986779003</v>
+        <v>0.86381483367309897</v>
       </c>
       <c r="J74">
-        <v>0.93441846702766895</v>
+        <v>0.93500382400486903</v>
       </c>
       <c r="K74">
-        <v>0.79947245410461298</v>
+        <v>0.79765380236940298</v>
       </c>
       <c r="L74">
-        <v>0.90294350572289195</v>
+        <v>0.90115683587470796</v>
       </c>
       <c r="M74">
-        <v>0.95344957478724301</v>
+        <v>0.95231578166194397</v>
       </c>
       <c r="N74">
-        <v>0.80523197613289799</v>
+        <v>0.80664527127758001</v>
       </c>
       <c r="O74">
-        <v>0.88605507632935698</v>
+        <v>0.88651624975214804</v>
       </c>
       <c r="P74">
-        <v>0.92182672931915399</v>
+        <v>0.92101689015407795</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>31929</v>
       </c>
       <c r="B75">
-        <v>0.76854085753333401</v>
+        <v>0.76763852039945302</v>
       </c>
       <c r="C75">
-        <v>0.87518754236637597</v>
+        <v>0.87342985625929903</v>
       </c>
       <c r="D75">
-        <v>0.97063308705775697</v>
+        <v>0.97208582817365696</v>
       </c>
       <c r="E75">
-        <v>0.75608110674114803</v>
+        <v>0.75712535295695604</v>
       </c>
       <c r="F75">
-        <v>0.862128930500492</v>
+        <v>0.86282774025279596</v>
       </c>
       <c r="G75">
-        <v>0.91756671764828701</v>
+        <v>0.91680323450455303</v>
       </c>
       <c r="H75">
-        <v>0.73642392215918595</v>
+        <v>0.73714995982697995</v>
       </c>
       <c r="I75">
-        <v>0.85647256150325002</v>
+        <v>0.85615189510372602</v>
       </c>
       <c r="J75">
-        <v>0.93035639731891695</v>
+        <v>0.93087807488839203</v>
       </c>
       <c r="K75">
-        <v>0.79696089933771297</v>
+        <v>0.79623232002332101</v>
       </c>
       <c r="L75">
-        <v>0.90514456024538203</v>
+        <v>0.90395928276162196</v>
       </c>
       <c r="M75">
-        <v>0.95467044211248697</v>
+        <v>0.95359048803950097</v>
       </c>
       <c r="N75">
-        <v>0.79545010504616798</v>
+        <v>0.79717301353796199</v>
       </c>
       <c r="O75">
-        <v>0.88026148506063095</v>
+        <v>0.88069166008847599</v>
       </c>
       <c r="P75">
-        <v>0.92073775810498604</v>
+        <v>0.91994685088602701</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>31959</v>
       </c>
       <c r="B76">
-        <v>0.77684390381099899</v>
+        <v>0.775760388121565</v>
       </c>
       <c r="C76">
-        <v>0.87938456498157502</v>
+        <v>0.87763683766264999</v>
       </c>
       <c r="D76">
-        <v>0.97064577677664499</v>
+        <v>0.97220842778633298</v>
       </c>
       <c r="E76">
-        <v>0.76814398833727404</v>
+        <v>0.76899082202359104</v>
       </c>
       <c r="F76">
-        <v>0.86979645736832001</v>
+        <v>0.87000108753511296</v>
       </c>
       <c r="G76">
-        <v>0.91793907956284104</v>
+        <v>0.91688693887381001</v>
       </c>
       <c r="H76">
-        <v>0.71983677499238297</v>
+        <v>0.72147291080411502</v>
       </c>
       <c r="I76">
-        <v>0.85010096595866902</v>
+        <v>0.85038193980457299</v>
       </c>
       <c r="J76">
-        <v>0.92769128809829904</v>
+        <v>0.928395078722968</v>
       </c>
       <c r="K76">
-        <v>0.79122912665270895</v>
+        <v>0.79005094081711102</v>
       </c>
       <c r="L76">
-        <v>0.90268587543002998</v>
+        <v>0.90151569242282303</v>
       </c>
       <c r="M76">
-        <v>0.95380736994027804</v>
+        <v>0.95300272491762095</v>
       </c>
       <c r="N76">
-        <v>0.80882738422600897</v>
+        <v>0.81148891935274803</v>
       </c>
       <c r="O76">
-        <v>0.88848882170822996</v>
+        <v>0.88930403689747395</v>
       </c>
       <c r="P76">
-        <v>0.92224087629960205</v>
+        <v>0.92142110972810298</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>31990</v>
       </c>
       <c r="B77">
-        <v>0.76433738391698902</v>
+        <v>0.76408143141033702</v>
       </c>
       <c r="C77">
-        <v>0.87122690950374304</v>
+        <v>0.86999805831698396</v>
       </c>
       <c r="D77">
-        <v>0.96893371097442405</v>
+        <v>0.97048530363318297</v>
       </c>
       <c r="E77">
-        <v>0.76704043641658104</v>
+        <v>0.77044434859657596</v>
       </c>
       <c r="F77">
-        <v>0.86768566859206797</v>
+        <v>0.86957216404676396</v>
       </c>
       <c r="G77">
-        <v>0.91914896679096103</v>
+        <v>0.91832920042134503</v>
       </c>
       <c r="H77">
-        <v>0.70612573750663599</v>
+        <v>0.70791564057290302</v>
       </c>
       <c r="I77">
-        <v>0.836450253924923</v>
+        <v>0.83683007634326201</v>
       </c>
       <c r="J77">
-        <v>0.92425903224369599</v>
+        <v>0.92487638981794396</v>
       </c>
       <c r="K77">
-        <v>0.78493602560499698</v>
+        <v>0.78455683087847095</v>
       </c>
       <c r="L77">
-        <v>0.89624984158592602</v>
+        <v>0.89549980624910397</v>
       </c>
       <c r="M77">
-        <v>0.95261223519397398</v>
+        <v>0.95180769797758402</v>
       </c>
       <c r="N77">
-        <v>0.79593975531054595</v>
+        <v>0.80001242260031902</v>
       </c>
       <c r="O77">
-        <v>0.88364253091865597</v>
+        <v>0.88556401590421197</v>
       </c>
       <c r="P77">
-        <v>0.92298952770432896</v>
+        <v>0.92222604636499805</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>32021</v>
       </c>
       <c r="B78">
-        <v>0.76562771860439105</v>
+        <v>0.76579715791630198</v>
       </c>
       <c r="C78">
-        <v>0.87196778703159095</v>
+        <v>0.87131274861056496</v>
       </c>
       <c r="D78">
-        <v>0.96939353600825795</v>
+        <v>0.97113396730264501</v>
       </c>
       <c r="E78">
-        <v>0.75462453782105599</v>
+        <v>0.75783268421497996</v>
       </c>
       <c r="F78">
-        <v>0.85935805608122195</v>
+        <v>0.86174908554970198</v>
       </c>
       <c r="G78">
-        <v>0.91648462749746695</v>
+        <v>0.91612317168425506</v>
       </c>
       <c r="H78">
-        <v>0.70508744383050803</v>
+        <v>0.70747869395796803</v>
       </c>
       <c r="I78">
-        <v>0.83423716493804201</v>
+        <v>0.83498871236244199</v>
       </c>
       <c r="J78">
-        <v>0.92355170857444502</v>
+        <v>0.92439152214032605</v>
       </c>
       <c r="K78">
-        <v>0.79286780616619401</v>
+        <v>0.793091778644609</v>
       </c>
       <c r="L78">
-        <v>0.89859369596358696</v>
+        <v>0.898805099194663</v>
       </c>
       <c r="M78">
-        <v>0.953114545861519</v>
+        <v>0.95265696181354398</v>
       </c>
       <c r="N78">
-        <v>0.79718990698822201</v>
+        <v>0.80055456164559902</v>
       </c>
       <c r="O78">
-        <v>0.88296858773637299</v>
+        <v>0.88490135523852598</v>
       </c>
       <c r="P78">
-        <v>0.92296327484478902</v>
+        <v>0.92211016303736404</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>32051</v>
       </c>
       <c r="B79">
-        <v>0.77551042331698705</v>
+        <v>0.77569016998958695</v>
       </c>
       <c r="C79">
-        <v>0.87644511483138299</v>
+        <v>0.87582957751694901</v>
       </c>
       <c r="D79">
-        <v>0.97045979781934599</v>
+        <v>0.97208115290223396</v>
       </c>
       <c r="E79">
-        <v>0.76122239002736403</v>
+        <v>0.76473700721098203</v>
       </c>
       <c r="F79">
-        <v>0.85785164960928495</v>
+        <v>0.85982840325957999</v>
       </c>
       <c r="G79">
-        <v>0.91479061962166097</v>
+        <v>0.91414630378209205</v>
       </c>
       <c r="H79">
-        <v>0.71524607322119205</v>
+        <v>0.71684601714419505</v>
       </c>
       <c r="I79">
-        <v>0.83771005473777904</v>
+        <v>0.83807054285876703</v>
       </c>
       <c r="J79">
-        <v>0.92290567701415804</v>
+        <v>0.923452390432565</v>
       </c>
       <c r="K79">
-        <v>0.78921691057966803</v>
+        <v>0.78993972088708697</v>
       </c>
       <c r="L79">
-        <v>0.89845704268678805</v>
+        <v>0.89928114948856896</v>
       </c>
       <c r="M79">
-        <v>0.95506041960726396</v>
+        <v>0.95468304023970096</v>
       </c>
       <c r="N79">
-        <v>0.800784294827245</v>
+        <v>0.80454514177307501</v>
       </c>
       <c r="O79">
-        <v>0.88205069187371998</v>
+        <v>0.88409606415909003</v>
       </c>
       <c r="P79">
-        <v>0.92163953099729601</v>
+        <v>0.92094225109521899</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>32082</v>
       </c>
       <c r="B80">
-        <v>0.76347845827308403</v>
+        <v>0.76406859762924095</v>
       </c>
       <c r="C80">
-        <v>0.86654098730482898</v>
+        <v>0.86617829479395603</v>
       </c>
       <c r="D80">
-        <v>0.96482996929670894</v>
+        <v>0.96647606108118</v>
       </c>
       <c r="E80">
-        <v>0.75095893621833498</v>
+        <v>0.75386212848150702</v>
       </c>
       <c r="F80">
-        <v>0.85185841633116799</v>
+        <v>0.85330247176528995</v>
       </c>
       <c r="G80">
-        <v>0.91274593296498796</v>
+        <v>0.91181101543733201</v>
       </c>
       <c r="H80">
-        <v>0.720934435223342</v>
+        <v>0.72259940360043295</v>
       </c>
       <c r="I80">
-        <v>0.83754028211939302</v>
+        <v>0.83814838847648698</v>
       </c>
       <c r="J80">
-        <v>0.92278613793472097</v>
+        <v>0.92341932412565797</v>
       </c>
       <c r="K80">
-        <v>0.781749009523519</v>
+        <v>0.78323104429570201</v>
       </c>
       <c r="L80">
-        <v>0.89323847214298802</v>
+        <v>0.89463703551960505</v>
       </c>
       <c r="M80">
-        <v>0.95582296903465902</v>
+        <v>0.95560142756389799</v>
       </c>
       <c r="N80">
-        <v>0.78638517233476501</v>
+        <v>0.79004120466677596</v>
       </c>
       <c r="O80">
-        <v>0.87543900657987195</v>
+        <v>0.87780602620239301</v>
       </c>
       <c r="P80">
-        <v>0.92067680922671502</v>
+        <v>0.92017900531394403</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>32112</v>
       </c>
       <c r="B81">
-        <v>0.75130411258271701</v>
+        <v>0.75126338492716505</v>
       </c>
       <c r="C81">
-        <v>0.85839717731645804</v>
+        <v>0.85792598705390999</v>
       </c>
       <c r="D81">
-        <v>0.96123188016848005</v>
+        <v>0.96281365416087505</v>
       </c>
       <c r="E81">
-        <v>0.74609811491168498</v>
+        <v>0.74689820749236702</v>
       </c>
       <c r="F81">
-        <v>0.84850017454608595</v>
+        <v>0.84897036306192697</v>
       </c>
       <c r="G81">
-        <v>0.91124851932292406</v>
+        <v>0.91018377823906904</v>
       </c>
       <c r="H81">
-        <v>0.72687240615331095</v>
+        <v>0.72784009303819797</v>
       </c>
       <c r="I81">
-        <v>0.83854256924443904</v>
+        <v>0.83874221279761596</v>
       </c>
       <c r="J81">
-        <v>0.92299392788165002</v>
+        <v>0.92348035591586497</v>
       </c>
       <c r="K81">
-        <v>0.77992149522843202</v>
+        <v>0.78099583109388304</v>
       </c>
       <c r="L81">
-        <v>0.89388544806370096</v>
+        <v>0.89511242993713203</v>
       </c>
       <c r="M81">
-        <v>0.95923439538272603</v>
+        <v>0.95892822649190101</v>
       </c>
       <c r="N81">
-        <v>0.77267066551171004</v>
+        <v>0.77539229537671595</v>
       </c>
       <c r="O81">
-        <v>0.86676531356699604</v>
+        <v>0.86930896574711802</v>
       </c>
       <c r="P81">
-        <v>0.91930399573190502</v>
+        <v>0.91919856035701097</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>32143</v>
       </c>
       <c r="B82">
-        <v>0.75069870059659105</v>
+        <v>0.75063858143226103</v>
       </c>
       <c r="C82">
-        <v>0.85764002452106203</v>
+        <v>0.85708246737927796</v>
       </c>
       <c r="D82">
-        <v>0.96052053779611402</v>
+        <v>0.96204512697217104</v>
       </c>
       <c r="E82">
-        <v>0.74430292101261597</v>
+        <v>0.74411849297422505</v>
       </c>
       <c r="F82">
-        <v>0.84625549488786</v>
+        <v>0.84620886228398096</v>
       </c>
       <c r="G82">
-        <v>0.90991377728790401</v>
+        <v>0.90904272339251002</v>
       </c>
       <c r="H82">
-        <v>0.73946623925258304</v>
+        <v>0.74093056349356001</v>
       </c>
       <c r="I82">
-        <v>0.84593078500580599</v>
+        <v>0.846231596201932</v>
       </c>
       <c r="J82">
-        <v>0.92462526055036498</v>
+        <v>0.92523081734270696</v>
       </c>
       <c r="K82">
-        <v>0.78603963742156802</v>
+        <v>0.78724191637450902</v>
       </c>
       <c r="L82">
-        <v>0.900445703461211</v>
+        <v>0.90143903369001399</v>
       </c>
       <c r="M82">
-        <v>0.96398260638528499</v>
+        <v>0.96341484160086999</v>
       </c>
       <c r="N82">
-        <v>0.76238593332841798</v>
+        <v>0.76619276246666501</v>
       </c>
       <c r="O82">
-        <v>0.86062363277143505</v>
+        <v>0.86360275138465203</v>
       </c>
       <c r="P82">
-        <v>0.91865178487446197</v>
+        <v>0.91854320860023098</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>32174</v>
       </c>
       <c r="B83">
-        <v>0.75210418373128096</v>
+        <v>0.75188089874048003</v>
       </c>
       <c r="C83">
-        <v>0.85704626123145899</v>
+        <v>0.85638435335253804</v>
       </c>
       <c r="D83">
-        <v>0.95971875518093797</v>
+        <v>0.96134354571776304</v>
       </c>
       <c r="E83">
-        <v>0.74663038629602396</v>
+        <v>0.74672366442105997</v>
       </c>
       <c r="F83">
-        <v>0.84307472171150599</v>
+        <v>0.84278216655317595</v>
       </c>
       <c r="G83">
-        <v>0.90823365817134105</v>
+        <v>0.90730780584978699</v>
       </c>
       <c r="H83">
-        <v>0.73504874208945103</v>
+        <v>0.73580146043122696</v>
       </c>
       <c r="I83">
-        <v>0.84737896423756698</v>
+        <v>0.84721980581687395</v>
       </c>
       <c r="J83">
-        <v>0.92881924172671604</v>
+        <v>0.92928803457210296</v>
       </c>
       <c r="K83">
-        <v>0.78820235686564899</v>
+        <v>0.788768254130502</v>
       </c>
       <c r="L83">
-        <v>0.90236980652924503</v>
+        <v>0.90280314002467799</v>
       </c>
       <c r="M83">
-        <v>0.96544107648259903</v>
+        <v>0.96454448646231306</v>
       </c>
       <c r="N83">
-        <v>0.76874952138226305</v>
+        <v>0.77135569370517398</v>
       </c>
       <c r="O83">
-        <v>0.86393034471917196</v>
+        <v>0.86615512444227005</v>
       </c>
       <c r="P83">
-        <v>0.91981914051259395</v>
+        <v>0.91960059197452004</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>32203</v>
       </c>
       <c r="B84">
-        <v>0.75398771786437502</v>
+        <v>0.75338397744991503</v>
       </c>
       <c r="C84">
-        <v>0.85602732283173899</v>
+        <v>0.85520890448593101</v>
       </c>
       <c r="D84">
-        <v>0.95808124618782098</v>
+        <v>0.95981694567010301</v>
       </c>
       <c r="E84">
-        <v>0.74199687366618405</v>
+        <v>0.74250980776876696</v>
       </c>
       <c r="F84">
-        <v>0.84212937451252401</v>
+        <v>0.84242539045326903</v>
       </c>
       <c r="G84">
-        <v>0.90711363451283</v>
+        <v>0.90643809222944605</v>
       </c>
       <c r="H84">
-        <v>0.73248546951709403</v>
+        <v>0.73398926944524101</v>
       </c>
       <c r="I84">
-        <v>0.84679954687553305</v>
+        <v>0.84733852455080405</v>
       </c>
       <c r="J84">
-        <v>0.92973822460284405</v>
+        <v>0.93050106042829095</v>
       </c>
       <c r="K84">
-        <v>0.78430438036702699</v>
+        <v>0.78452432473070299</v>
       </c>
       <c r="L84">
-        <v>0.89643865668815204</v>
+        <v>0.896559428046517</v>
       </c>
       <c r="M84">
-        <v>0.96127006886507704</v>
+        <v>0.96018501920332</v>
       </c>
       <c r="N84">
-        <v>0.77284238072399902</v>
+        <v>0.77476533420263105</v>
       </c>
       <c r="O84">
-        <v>0.86406153151757603</v>
+        <v>0.86607416064379095</v>
       </c>
       <c r="P84">
-        <v>0.91920016082466904</v>
+        <v>0.91910939253482304</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>32234</v>
       </c>
       <c r="B85">
-        <v>0.74712320908454399</v>
+        <v>0.74646929201010004</v>
       </c>
       <c r="C85">
-        <v>0.84933282690630396</v>
+        <v>0.84845396409579399</v>
       </c>
       <c r="D85">
-        <v>0.95610432421513702</v>
+        <v>0.95775021385041204</v>
       </c>
       <c r="E85">
-        <v>0.73089462619190504</v>
+        <v>0.73118147095703501</v>
       </c>
       <c r="F85">
-        <v>0.83622065418118496</v>
+        <v>0.83643867570473096</v>
       </c>
       <c r="G85">
-        <v>0.90630496528538895</v>
+        <v>0.90559370080208801</v>
       </c>
       <c r="H85">
-        <v>0.73568338820642198</v>
+        <v>0.737012182041615</v>
       </c>
       <c r="I85">
-        <v>0.84635441778494802</v>
+        <v>0.84698540358234098</v>
       </c>
       <c r="J85">
-        <v>0.930682707299895</v>
+        <v>0.93157956847099299</v>
       </c>
       <c r="K85">
-        <v>0.77552760128863196</v>
+        <v>0.77600864509132295</v>
       </c>
       <c r="L85">
-        <v>0.88566648339494902</v>
+        <v>0.88588554247933904</v>
       </c>
       <c r="M85">
-        <v>0.95719200235725799</v>
+        <v>0.95586998554686697</v>
       </c>
       <c r="N85">
-        <v>0.76868343415414997</v>
+        <v>0.77058224383489704</v>
       </c>
       <c r="O85">
-        <v>0.85970728974816901</v>
+        <v>0.86182260693116897</v>
       </c>
       <c r="P85">
-        <v>0.91896746906114901</v>
+        <v>0.91874652859075201</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>32264</v>
       </c>
       <c r="B86">
-        <v>0.73700403920288005</v>
+        <v>0.73631608608776</v>
       </c>
       <c r="C86">
-        <v>0.84210675658513701</v>
+        <v>0.841101404603252</v>
       </c>
       <c r="D86">
-        <v>0.95268894249938996</v>
+        <v>0.95399628248839197</v>
       </c>
       <c r="E86">
-        <v>0.71981421656552602</v>
+        <v>0.72033675115647899</v>
       </c>
       <c r="F86">
-        <v>0.82971715414292302</v>
+        <v>0.83036147220669398</v>
       </c>
       <c r="G86">
-        <v>0.905716581914773</v>
+        <v>0.905052834008096</v>
       </c>
       <c r="H86">
-        <v>0.73267217881598501</v>
+        <v>0.73333547505466501</v>
       </c>
       <c r="I86">
-        <v>0.84065144003446701</v>
+        <v>0.84105545164664397</v>
       </c>
       <c r="J86">
-        <v>0.92732255425048504</v>
+        <v>0.92816550256575403</v>
       </c>
       <c r="K86">
-        <v>0.76468974751794305</v>
+        <v>0.765011273103128</v>
       </c>
       <c r="L86">
-        <v>0.87855956150935</v>
+        <v>0.87862990939893604</v>
       </c>
       <c r="M86">
-        <v>0.955089074140126</v>
+        <v>0.953718883930328</v>
       </c>
       <c r="N86">
-        <v>0.769860002037839</v>
+        <v>0.77215721190789899</v>
       </c>
       <c r="O86">
-        <v>0.86089101815380198</v>
+        <v>0.86307022323749005</v>
       </c>
       <c r="P86">
-        <v>0.92030712686476601</v>
+        <v>0.91994428012625096</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>32295</v>
       </c>
       <c r="B87">
-        <v>0.72901815520184199</v>
+        <v>0.72847258673602699</v>
       </c>
       <c r="C87">
-        <v>0.83752724378516896</v>
+        <v>0.83644304678024295</v>
       </c>
       <c r="D87">
-        <v>0.95108464806120296</v>
+        <v>0.95239193464649696</v>
       </c>
       <c r="E87">
-        <v>0.72316666758413395</v>
+        <v>0.72446331711282397</v>
       </c>
       <c r="F87">
-        <v>0.83079472091356998</v>
+        <v>0.83176901631036204</v>
       </c>
       <c r="G87">
-        <v>0.90663884489007096</v>
+        <v>0.90587739004720702</v>
       </c>
       <c r="H87">
-        <v>0.71315757534749402</v>
+        <v>0.71419339120635705</v>
       </c>
       <c r="I87">
-        <v>0.82984706036758304</v>
+        <v>0.83018217865649202</v>
       </c>
       <c r="J87">
-        <v>0.92462929207147804</v>
+        <v>0.92537268846106302</v>
       </c>
       <c r="K87">
-        <v>0.76126172664863601</v>
+        <v>0.76178109383012005</v>
       </c>
       <c r="L87">
-        <v>0.87404415253939305</v>
+        <v>0.87399535020693697</v>
       </c>
       <c r="M87">
-        <v>0.95194900374186997</v>
+        <v>0.95034435087791802</v>
       </c>
       <c r="N87">
-        <v>0.77101920168896698</v>
+        <v>0.77349184494357204</v>
       </c>
       <c r="O87">
-        <v>0.86397976660572695</v>
+        <v>0.86613464430398301</v>
       </c>
       <c r="P87">
-        <v>0.92185360937695204</v>
+        <v>0.92118293028770704</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>32325</v>
       </c>
       <c r="B88">
-        <v>0.72893100547449596</v>
+        <v>0.72827019095691903</v>
       </c>
       <c r="C88">
-        <v>0.83837311162212502</v>
+        <v>0.83713411295544204</v>
       </c>
       <c r="D88">
-        <v>0.95176325715188903</v>
+        <v>0.95306322005170097</v>
       </c>
       <c r="E88">
-        <v>0.74270175783719505</v>
+        <v>0.74580324651469199</v>
       </c>
       <c r="F88">
-        <v>0.841825263972519</v>
+        <v>0.84396771282618599</v>
       </c>
       <c r="G88">
-        <v>0.90860351725145205</v>
+        <v>0.90817023415090403</v>
       </c>
       <c r="H88">
-        <v>0.71602975546830905</v>
+        <v>0.71706957156460605</v>
       </c>
       <c r="I88">
-        <v>0.83283579725606205</v>
+        <v>0.83284150312593197</v>
       </c>
       <c r="J88">
-        <v>0.92402683428301202</v>
+        <v>0.92454376203532895</v>
       </c>
       <c r="K88">
-        <v>0.75983324839953004</v>
+        <v>0.75898265936437403</v>
       </c>
       <c r="L88">
-        <v>0.87242016723873095</v>
+        <v>0.87174639441560897</v>
       </c>
       <c r="M88">
-        <v>0.95026675243218195</v>
+        <v>0.94873207398745696</v>
       </c>
       <c r="N88">
-        <v>0.77784420952621303</v>
+        <v>0.780531996947743</v>
       </c>
       <c r="O88">
-        <v>0.86614591630864401</v>
+        <v>0.86812859276304399</v>
       </c>
       <c r="P88">
-        <v>0.92087627845819298</v>
+        <v>0.91995815839641204</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>32356</v>
       </c>
       <c r="B89">
-        <v>0.72623505895895002</v>
+        <v>0.72543876975025001</v>
       </c>
       <c r="C89">
-        <v>0.83755053944688396</v>
+        <v>0.83606238788471099</v>
       </c>
       <c r="D89">
-        <v>0.95224464578012202</v>
+        <v>0.95340375759502105</v>
       </c>
       <c r="E89">
-        <v>0.73945382738580001</v>
+        <v>0.74413773249151005</v>
       </c>
       <c r="F89">
-        <v>0.838249693913942</v>
+        <v>0.84131150356933304</v>
       </c>
       <c r="G89">
-        <v>0.90660563599455302</v>
+        <v>0.90632582892453195</v>
       </c>
       <c r="H89">
-        <v>0.71568011038863599</v>
+        <v>0.71701942966493004</v>
       </c>
       <c r="I89">
-        <v>0.83274594622392395</v>
+        <v>0.83291848943312496</v>
       </c>
       <c r="J89">
-        <v>0.92434987581877504</v>
+        <v>0.92492970342582004</v>
       </c>
       <c r="K89">
-        <v>0.75778918858030997</v>
+        <v>0.75629352890957702</v>
       </c>
       <c r="L89">
-        <v>0.87064629230977197</v>
+        <v>0.86953144828429496</v>
       </c>
       <c r="M89">
-        <v>0.94966655921439502</v>
+        <v>0.94798208377853699</v>
       </c>
       <c r="N89">
-        <v>0.76692020631131996</v>
+        <v>0.76950069116223896</v>
       </c>
       <c r="O89">
-        <v>0.86261667813554899</v>
+        <v>0.86437505410055604</v>
       </c>
       <c r="P89">
-        <v>0.92050064748998595</v>
+        <v>0.91962261611809404</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>32387</v>
       </c>
       <c r="B90">
-        <v>0.72583749408139397</v>
+        <v>0.72509897589402605</v>
       </c>
       <c r="C90">
-        <v>0.83620677966828605</v>
+        <v>0.83475756722114203</v>
       </c>
       <c r="D90">
-        <v>0.94949273582677296</v>
+        <v>0.95061087495868801</v>
       </c>
       <c r="E90">
-        <v>0.73457748235840203</v>
+        <v>0.73972966729094403</v>
       </c>
       <c r="F90">
-        <v>0.83353659195309304</v>
+        <v>0.83711943259967303</v>
       </c>
       <c r="G90">
-        <v>0.90450244024447501</v>
+        <v>0.90461151737339995</v>
       </c>
       <c r="H90">
-        <v>0.71693076141886602</v>
+        <v>0.71866240655450997</v>
       </c>
       <c r="I90">
-        <v>0.83576711221047995</v>
+        <v>0.83606944610151701</v>
       </c>
       <c r="J90">
-        <v>0.92600919019891403</v>
+        <v>0.92665917287046495</v>
       </c>
       <c r="K90">
-        <v>0.75495473340189301</v>
+        <v>0.75370593718520196</v>
       </c>
       <c r="L90">
-        <v>0.869219706853533</v>
+        <v>0.86834081244984895</v>
       </c>
       <c r="M90">
-        <v>0.94851167654858903</v>
+        <v>0.946868573571919</v>
       </c>
       <c r="N90">
-        <v>0.76965619193022505</v>
+        <v>0.77214938574936898</v>
       </c>
       <c r="O90">
-        <v>0.86282672028312002</v>
+        <v>0.86442904154220301</v>
       </c>
       <c r="P90">
-        <v>0.92018327439917202</v>
+        <v>0.91923040435792502</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>32417</v>
       </c>
       <c r="B91">
-        <v>0.72746397208157598</v>
+        <v>0.72687375731533699</v>
       </c>
       <c r="C91">
-        <v>0.83812706129552506</v>
+        <v>0.83666270404672904</v>
       </c>
       <c r="D91">
-        <v>0.94957229225710604</v>
+        <v>0.95068000860815105</v>
       </c>
       <c r="E91">
-        <v>0.73859512976266795</v>
+        <v>0.74321334367512304</v>
       </c>
       <c r="F91">
-        <v>0.83752948908203295</v>
+        <v>0.84072510871270001</v>
       </c>
       <c r="G91">
-        <v>0.90417242646269003</v>
+        <v>0.90436329158872397</v>
       </c>
       <c r="H91">
-        <v>0.72723023090102901</v>
+        <v>0.72957219997660805</v>
       </c>
       <c r="I91">
-        <v>0.83996332520080497</v>
+        <v>0.84104238477551196</v>
       </c>
       <c r="J91">
-        <v>0.92450914534173201</v>
+        <v>0.925425331704263</v>
       </c>
       <c r="K91">
-        <v>0.75215153976778104</v>
+        <v>0.75225958777542501</v>
       </c>
       <c r="L91">
-        <v>0.86807636450980796</v>
+        <v>0.86794049778069104</v>
       </c>
       <c r="M91">
-        <v>0.94773233431685699</v>
+        <v>0.94627859944260595</v>
       </c>
       <c r="N91">
-        <v>0.76645111085019402</v>
+        <v>0.76980360441831697</v>
       </c>
       <c r="O91">
-        <v>0.860958619992791</v>
+        <v>0.86304569546474297</v>
       </c>
       <c r="P91">
-        <v>0.919750033485072</v>
+        <v>0.91897002128440997</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>32448</v>
       </c>
       <c r="B92">
-        <v>0.72801846282245697</v>
+        <v>0.72751439489625902</v>
       </c>
       <c r="C92">
-        <v>0.839098192388257</v>
+        <v>0.837563464792207</v>
       </c>
       <c r="D92">
-        <v>0.95086747846741104</v>
+        <v>0.95215153543214004</v>
       </c>
       <c r="E92">
-        <v>0.73290392529028503</v>
+        <v>0.736923632357257</v>
       </c>
       <c r="F92">
-        <v>0.83698312049105905</v>
+        <v>0.84006590095512501</v>
       </c>
       <c r="G92">
-        <v>0.90373247573024895</v>
+        <v>0.90409725812338704</v>
       </c>
       <c r="H92">
-        <v>0.71134778710723501</v>
+        <v>0.71362976916700505</v>
       </c>
       <c r="I92">
-        <v>0.83197426656516105</v>
+        <v>0.83307675206653198</v>
       </c>
       <c r="J92">
-        <v>0.92363426036888696</v>
+        <v>0.92457535701396398</v>
       </c>
       <c r="K92">
-        <v>0.74772379216595497</v>
+        <v>0.74900698741611904</v>
       </c>
       <c r="L92">
-        <v>0.86541020408965597</v>
+        <v>0.865751132866874</v>
       </c>
       <c r="M92">
-        <v>0.94690235227184605</v>
+        <v>0.94553517403331999</v>
       </c>
       <c r="N92">
-        <v>0.76536368377072905</v>
+        <v>0.76869470958070296</v>
       </c>
       <c r="O92">
-        <v>0.861792100460404</v>
+        <v>0.86360492777644104</v>
       </c>
       <c r="P92">
-        <v>0.92062778580919102</v>
+        <v>0.919759127659321</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>32478</v>
       </c>
       <c r="B93">
-        <v>0.72736066155600898</v>
+        <v>0.72660511943373796</v>
       </c>
       <c r="C93">
-        <v>0.84040699267163499</v>
+        <v>0.83884747605158005</v>
       </c>
       <c r="D93">
-        <v>0.95072352250645997</v>
+        <v>0.95199014612495703</v>
       </c>
       <c r="E93">
-        <v>0.73377999381001102</v>
+        <v>0.737861258898868</v>
       </c>
       <c r="F93">
-        <v>0.83949652226498195</v>
+        <v>0.84265228109961998</v>
       </c>
       <c r="G93">
-        <v>0.903248328556149</v>
+        <v>0.90390787993979405</v>
       </c>
       <c r="H93">
-        <v>0.71854314816695197</v>
+        <v>0.72121011905247301</v>
       </c>
       <c r="I93">
-        <v>0.83716390749506997</v>
+        <v>0.83866591481114905</v>
       </c>
       <c r="J93">
-        <v>0.92436319974414205</v>
+        <v>0.92578051225891</v>
       </c>
       <c r="K93">
-        <v>0.74440114820446102</v>
+        <v>0.74526232406047899</v>
       </c>
       <c r="L93">
-        <v>0.86514930145638103</v>
+        <v>0.86563759729414202</v>
       </c>
       <c r="M93">
-        <v>0.94732022909899605</v>
+        <v>0.94625892286426505</v>
       </c>
       <c r="N93">
-        <v>0.77671554718214397</v>
+        <v>0.78069066940366405</v>
       </c>
       <c r="O93">
-        <v>0.87010565254585204</v>
+        <v>0.87248002600135099</v>
       </c>
       <c r="P93">
-        <v>0.92296726406409302</v>
+        <v>0.92217981209504696</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>32509</v>
       </c>
       <c r="B94">
-        <v>0.73366243018890998</v>
+        <v>0.73305494753922595</v>
       </c>
       <c r="C94">
-        <v>0.84488234434155896</v>
+        <v>0.84326036111593505</v>
       </c>
       <c r="D94">
-        <v>0.95143150172857804</v>
+        <v>0.95264860812726904</v>
       </c>
       <c r="E94">
-        <v>0.74748166727871201</v>
+        <v>0.75037645833396904</v>
       </c>
       <c r="F94">
-        <v>0.847955773853448</v>
+        <v>0.85009875481619201</v>
       </c>
       <c r="G94">
-        <v>0.90374143745184798</v>
+        <v>0.90443420411355202</v>
       </c>
       <c r="H94">
-        <v>0.74568743273376104</v>
+        <v>0.74747562392914602</v>
       </c>
       <c r="I94">
-        <v>0.85381320613574496</v>
+        <v>0.85451937417977097</v>
       </c>
       <c r="J94">
-        <v>0.92683972714261698</v>
+        <v>0.92823672665774104</v>
       </c>
       <c r="K94">
-        <v>0.74340989821286196</v>
+        <v>0.74398577318437997</v>
       </c>
       <c r="L94">
-        <v>0.865720485397804</v>
+        <v>0.86576847656669498</v>
       </c>
       <c r="M94">
-        <v>0.94672789038695704</v>
+        <v>0.94544624902496399</v>
       </c>
       <c r="N94">
-        <v>0.79755564762257602</v>
+        <v>0.80286106703869498</v>
       </c>
       <c r="O94">
-        <v>0.88552619924436804</v>
+        <v>0.88851865249563</v>
       </c>
       <c r="P94">
-        <v>0.92746081624469701</v>
+        <v>0.92670402644328698</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>32540</v>
       </c>
       <c r="B95">
-        <v>0.73979394965689405</v>
+        <v>0.73921638832214498</v>
       </c>
       <c r="C95">
-        <v>0.84811381593673396</v>
+        <v>0.84657476990701397</v>
       </c>
       <c r="D95">
-        <v>0.95351466224727599</v>
+        <v>0.95487912134661301</v>
       </c>
       <c r="E95">
-        <v>0.78383741128999496</v>
+        <v>0.78584543752426195</v>
       </c>
       <c r="F95">
-        <v>0.86720532687254903</v>
+        <v>0.86805650573599202</v>
       </c>
       <c r="G95">
-        <v>0.90541842329441802</v>
+        <v>0.90573800816633099</v>
       </c>
       <c r="H95">
-        <v>0.743091597672487</v>
+        <v>0.74454768337723698</v>
       </c>
       <c r="I95">
-        <v>0.85594532459977501</v>
+        <v>0.85637125097405098</v>
       </c>
       <c r="J95">
-        <v>0.92938884423824997</v>
+        <v>0.930671760155795</v>
       </c>
       <c r="K95">
-        <v>0.74241220166877298</v>
+        <v>0.74347290270988897</v>
       </c>
       <c r="L95">
-        <v>0.86505230640701902</v>
+        <v>0.86533513776475701</v>
       </c>
       <c r="M95">
-        <v>0.94729164823836598</v>
+        <v>0.94587233927388403</v>
       </c>
       <c r="N95">
-        <v>0.80761570810636896</v>
+        <v>0.81174385974626595</v>
       </c>
       <c r="O95">
-        <v>0.89663886700760598</v>
+        <v>0.89884618423665297</v>
       </c>
       <c r="P95">
-        <v>0.93167584327467201</v>
+        <v>0.93061124215088198</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>32568</v>
       </c>
       <c r="B96">
-        <v>0.73414038927328895</v>
+        <v>0.73333080729595301</v>
       </c>
       <c r="C96">
-        <v>0.84356181868826996</v>
+        <v>0.84189247555713398</v>
       </c>
       <c r="D96">
-        <v>0.950845723393135</v>
+        <v>0.95195749186356005</v>
       </c>
       <c r="E96">
-        <v>0.76956606564990004</v>
+        <v>0.77116168221911296</v>
       </c>
       <c r="F96">
-        <v>0.86153715590226798</v>
+        <v>0.86259858883408902</v>
       </c>
       <c r="G96">
-        <v>0.90397113463282597</v>
+        <v>0.90436843598255201</v>
       </c>
       <c r="H96">
-        <v>0.73917155047306804</v>
+        <v>0.74128431171596298</v>
       </c>
       <c r="I96">
-        <v>0.85356509922968304</v>
+        <v>0.854602870600908</v>
       </c>
       <c r="J96">
-        <v>0.92752482422918803</v>
+        <v>0.92894534293095499</v>
       </c>
       <c r="K96">
-        <v>0.73862477255622105</v>
+        <v>0.73906613675469002</v>
       </c>
       <c r="L96">
-        <v>0.86139301569689297</v>
+        <v>0.86092082859349295</v>
       </c>
       <c r="M96">
-        <v>0.94543773281886301</v>
+        <v>0.94356567555926696</v>
       </c>
       <c r="N96">
-        <v>0.80284898466643395</v>
+        <v>0.80726938625267997</v>
       </c>
       <c r="O96">
-        <v>0.88832879043263702</v>
+        <v>0.89089032645914701</v>
       </c>
       <c r="P96">
-        <v>0.92851699692761003</v>
+        <v>0.92773772577343205</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>32599</v>
       </c>
       <c r="B97">
-        <v>0.72965964106853898</v>
+        <v>0.72879933791469498</v>
       </c>
       <c r="C97">
-        <v>0.84008992275323902</v>
+        <v>0.83844243525989104</v>
       </c>
       <c r="D97">
-        <v>0.94786458466879198</v>
+        <v>0.94887925069773205</v>
       </c>
       <c r="E97">
-        <v>0.75697561106885103</v>
+        <v>0.75845402310704801</v>
       </c>
       <c r="F97">
-        <v>0.85433249474755901</v>
+        <v>0.85544088106961802</v>
       </c>
       <c r="G97">
-        <v>0.90322960298719601</v>
+        <v>0.90342077349560901</v>
       </c>
       <c r="H97">
-        <v>0.72569716231582904</v>
+        <v>0.72819801867011702</v>
       </c>
       <c r="I97">
-        <v>0.84703690386966801</v>
+        <v>0.84836681242101097</v>
       </c>
       <c r="J97">
-        <v>0.92693584327592005</v>
+        <v>0.928240044393283</v>
       </c>
       <c r="K97">
-        <v>0.74115001768348199</v>
+        <v>0.74040859129633696</v>
       </c>
       <c r="L97">
-        <v>0.86327558342938504</v>
+        <v>0.86170893477261401</v>
       </c>
       <c r="M97">
-        <v>0.94584529836185005</v>
+        <v>0.94332056442794898</v>
       </c>
       <c r="N97">
-        <v>0.78817467007305897</v>
+        <v>0.791284221697096</v>
       </c>
       <c r="O97">
-        <v>0.88050721240824004</v>
+        <v>0.88226946409426399</v>
       </c>
       <c r="P97">
-        <v>0.927435911129187</v>
+        <v>0.926510883325524</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>32629</v>
       </c>
       <c r="B98">
-        <v>0.72906034493160199</v>
+        <v>0.72795003882907205</v>
       </c>
       <c r="C98">
-        <v>0.84034616054514899</v>
+        <v>0.83850656129809797</v>
       </c>
       <c r="D98">
-        <v>0.94702642921966795</v>
+        <v>0.94787934971006205</v>
       </c>
       <c r="E98">
-        <v>0.75474606631173702</v>
+        <v>0.75541456646899396</v>
       </c>
       <c r="F98">
-        <v>0.85000640068329802</v>
+        <v>0.85034730697805405</v>
       </c>
       <c r="G98">
-        <v>0.90287162819314604</v>
+        <v>0.90263447189766999</v>
       </c>
       <c r="H98">
-        <v>0.71819119690539901</v>
+        <v>0.72028022709815798</v>
       </c>
       <c r="I98">
-        <v>0.84541951520588798</v>
+        <v>0.84649821538308201</v>
       </c>
       <c r="J98">
-        <v>0.92513927795477902</v>
+        <v>0.92634731498265099</v>
       </c>
       <c r="K98">
-        <v>0.75499537360936098</v>
+        <v>0.75399478194356395</v>
       </c>
       <c r="L98">
-        <v>0.87467515088002301</v>
+        <v>0.872312392333637</v>
       </c>
       <c r="M98">
-        <v>0.94930653425795497</v>
+        <v>0.94626126355287499</v>
       </c>
       <c r="N98">
-        <v>0.78196975637100896</v>
+        <v>0.783961157254351</v>
       </c>
       <c r="O98">
-        <v>0.88173634590405603</v>
+        <v>0.88282859180005802</v>
       </c>
       <c r="P98">
-        <v>0.92848932751401103</v>
+        <v>0.92759163818493695</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>32660</v>
       </c>
       <c r="B99">
-        <v>0.71995478083414199</v>
+        <v>0.718514072290377</v>
       </c>
       <c r="C99">
-        <v>0.83166377328263696</v>
+        <v>0.82947112030190695</v>
       </c>
       <c r="D99">
-        <v>0.94335101566549595</v>
+        <v>0.94394667202277804</v>
       </c>
       <c r="E99">
-        <v>0.73963097584108495</v>
+        <v>0.74063945135451303</v>
       </c>
       <c r="F99">
-        <v>0.84128255708606203</v>
+        <v>0.84170021546665896</v>
       </c>
       <c r="G99">
-        <v>0.901545620441773</v>
+        <v>0.90094740343982904</v>
       </c>
       <c r="H99">
-        <v>0.70666554786758295</v>
+        <v>0.70998423744550598</v>
       </c>
       <c r="I99">
-        <v>0.83166611611327201</v>
+        <v>0.833676793630719</v>
       </c>
       <c r="J99">
-        <v>0.91975689088150503</v>
+        <v>0.921034786198068</v>
       </c>
       <c r="K99">
-        <v>0.744015969543942</v>
+        <v>0.74182295408349896</v>
       </c>
       <c r="L99">
-        <v>0.86449374366361798</v>
+        <v>0.86148873210437904</v>
       </c>
       <c r="M99">
-        <v>0.94682122990225703</v>
+        <v>0.94352159986512996</v>
       </c>
       <c r="N99">
-        <v>0.77045743987075499</v>
+        <v>0.77165333202171904</v>
       </c>
       <c r="O99">
-        <v>0.87413606916652498</v>
+        <v>0.87490509506166303</v>
       </c>
       <c r="P99">
-        <v>0.92721896977652896</v>
+        <v>0.92632084523378</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>32690</v>
       </c>
       <c r="B100">
-        <v>0.716856741620857</v>
+        <v>0.71497206938875102</v>
       </c>
       <c r="C100">
-        <v>0.82826309150112698</v>
+        <v>0.82589926395352498</v>
       </c>
       <c r="D100">
-        <v>0.94156491674951104</v>
+        <v>0.94221571777833801</v>
       </c>
       <c r="E100">
-        <v>0.72906967931313504</v>
+        <v>0.72960431392276903</v>
       </c>
       <c r="F100">
-        <v>0.83199445655483295</v>
+        <v>0.83240865599546598</v>
       </c>
       <c r="G100">
-        <v>0.89969445464582998</v>
+        <v>0.89893423327657995</v>
       </c>
       <c r="H100">
-        <v>0.7038990933482</v>
+        <v>0.70805727838324695</v>
       </c>
       <c r="I100">
-        <v>0.82779158441688305</v>
+        <v>0.83017549588486295</v>
       </c>
       <c r="J100">
-        <v>0.917591501040108</v>
+        <v>0.91875661763537098</v>
       </c>
       <c r="K100">
-        <v>0.74191595709428804</v>
+        <v>0.73958843489348802</v>
       </c>
       <c r="L100">
-        <v>0.86247336116875395</v>
+        <v>0.85969879069004795</v>
       </c>
       <c r="M100">
-        <v>0.94627739241380004</v>
+        <v>0.94315225378704004</v>
       </c>
       <c r="N100">
-        <v>0.77713883428084496</v>
+        <v>0.77744457183177196</v>
       </c>
       <c r="O100">
-        <v>0.87867348505019705</v>
+        <v>0.87924315619496196</v>
       </c>
       <c r="P100">
-        <v>0.92868633743038498</v>
+        <v>0.92771827505623705</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>32721</v>
       </c>
       <c r="B101">
-        <v>0.71330784597241004</v>
+        <v>0.71180587238730497</v>
       </c>
       <c r="C101">
-        <v>0.82407010686216098</v>
+        <v>0.82191773843670102</v>
       </c>
       <c r="D101">
-        <v>0.93973836531903099</v>
+        <v>0.94040230217882803</v>
       </c>
       <c r="E101">
-        <v>0.72417539555310595</v>
+        <v>0.72500136552156202</v>
       </c>
       <c r="F101">
-        <v>0.82762247046445803</v>
+        <v>0.82799461224703996</v>
       </c>
       <c r="G101">
-        <v>0.89880463958025802</v>
+        <v>0.89797942078658499</v>
       </c>
       <c r="H101">
-        <v>0.711773957485903</v>
+        <v>0.71551252783165298</v>
       </c>
       <c r="I101">
-        <v>0.82813966771093195</v>
+        <v>0.83048122323011897</v>
       </c>
       <c r="J101">
-        <v>0.91500991812698695</v>
+        <v>0.91613906701689596</v>
       </c>
       <c r="K101">
-        <v>0.73404231566295997</v>
+        <v>0.73272700522549905</v>
       </c>
       <c r="L101">
-        <v>0.85692995961388996</v>
+        <v>0.85457286897610596</v>
       </c>
       <c r="M101">
-        <v>0.94642593192344304</v>
+        <v>0.94323726645151296</v>
       </c>
       <c r="N101">
-        <v>0.77951624011153897</v>
+        <v>0.779541964225689</v>
       </c>
       <c r="O101">
-        <v>0.88105256007180199</v>
+        <v>0.88131863252735498</v>
       </c>
       <c r="P101">
-        <v>0.92987112084177004</v>
+        <v>0.92880888116753502</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>32752</v>
       </c>
       <c r="B102">
-        <v>0.71286401493400797</v>
+        <v>0.71153700148953003</v>
       </c>
       <c r="C102">
-        <v>0.82105348407152201</v>
+        <v>0.81903246106596606</v>
       </c>
       <c r="D102">
-        <v>0.93849407296890996</v>
+        <v>0.93919368110565105</v>
       </c>
       <c r="E102">
-        <v>0.71903682772213595</v>
+        <v>0.72026646117646598</v>
       </c>
       <c r="F102">
-        <v>0.81892348875850696</v>
+        <v>0.81968097199043699</v>
       </c>
       <c r="G102">
-        <v>0.89633592452789002</v>
+        <v>0.89562951319876205</v>
       </c>
       <c r="H102">
-        <v>0.72222980448142404</v>
+        <v>0.726424796553647</v>
       </c>
       <c r="I102">
-        <v>0.831048988635126</v>
+        <v>0.83355117821965397</v>
       </c>
       <c r="J102">
-        <v>0.91346983692658301</v>
+        <v>0.91457080419632997</v>
       </c>
       <c r="K102">
-        <v>0.73224296147755896</v>
+        <v>0.73176803643559096</v>
       </c>
       <c r="L102">
-        <v>0.85338062291176398</v>
+        <v>0.85142223167188802</v>
       </c>
       <c r="M102">
-        <v>0.94524739594515705</v>
+        <v>0.94210092507635801</v>
       </c>
       <c r="N102">
-        <v>0.78330460761802101</v>
+        <v>0.78256688169260802</v>
       </c>
       <c r="O102">
-        <v>0.88107810814558196</v>
+        <v>0.88065245253716096</v>
       </c>
       <c r="P102">
-        <v>0.92981352281817897</v>
+        <v>0.92859997672615602</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>32782</v>
       </c>
       <c r="B103">
-        <v>0.71434793054693002</v>
+        <v>0.71312274741762705</v>
       </c>
       <c r="C103">
-        <v>0.82133415263901699</v>
+        <v>0.81929168124066198</v>
       </c>
       <c r="D103">
-        <v>0.93802487564091996</v>
+        <v>0.93870066560841403</v>
       </c>
       <c r="E103">
-        <v>0.71658132665178897</v>
+        <v>0.71821442011425796</v>
       </c>
       <c r="F103">
-        <v>0.81457473292897498</v>
+        <v>0.81543524978524295</v>
       </c>
       <c r="G103">
-        <v>0.89423216467490396</v>
+        <v>0.89358182319458901</v>
       </c>
       <c r="H103">
-        <v>0.74511502993317602</v>
+        <v>0.74791826265619898</v>
       </c>
       <c r="I103">
-        <v>0.83991038792042305</v>
+        <v>0.841572269653035</v>
       </c>
       <c r="J103">
-        <v>0.91179534327897205</v>
+        <v>0.9126064118253</v>
       </c>
       <c r="K103">
-        <v>0.73686708313695304</v>
+        <v>0.73654759923760205</v>
       </c>
       <c r="L103">
-        <v>0.85467764586760098</v>
+        <v>0.85281325017725595</v>
       </c>
       <c r="M103">
-        <v>0.94584666025777797</v>
+        <v>0.94286751943513503</v>
       </c>
       <c r="N103">
-        <v>0.80016338943308096</v>
+        <v>0.79978752053816105</v>
       </c>
       <c r="O103">
-        <v>0.88511428775569101</v>
+        <v>0.88456280450474301</v>
       </c>
       <c r="P103">
-        <v>0.92898078370633896</v>
+        <v>0.92772338285380895</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>32813</v>
       </c>
       <c r="B104">
-        <v>0.71539519135348995</v>
+        <v>0.71467885737050096</v>
       </c>
       <c r="C104">
-        <v>0.822964623114667</v>
+        <v>0.82119313483895495</v>
       </c>
       <c r="D104">
-        <v>0.93942305489169697</v>
+        <v>0.94025052061421999</v>
       </c>
       <c r="E104">
-        <v>0.70906287944201396</v>
+        <v>0.71148108292857504</v>
       </c>
       <c r="F104">
-        <v>0.81229478956700396</v>
+        <v>0.81366635123891395</v>
       </c>
       <c r="G104">
-        <v>0.894732907572101</v>
+        <v>0.89429959870575104</v>
       </c>
       <c r="H104">
-        <v>0.72684152736164498</v>
+        <v>0.73011492086864305</v>
       </c>
       <c r="I104">
-        <v>0.83249533777197504</v>
+        <v>0.83446267937739005</v>
       </c>
       <c r="J104">
-        <v>0.91072834497562205</v>
+        <v>0.911835059736537</v>
       </c>
       <c r="K104">
-        <v>0.727916275006532</v>
+        <v>0.72748115783998402</v>
       </c>
       <c r="L104">
-        <v>0.85270743712807795</v>
+        <v>0.85115161968123998</v>
       </c>
       <c r="M104">
-        <v>0.94704289830367905</v>
+        <v>0.94443148582654801</v>
       </c>
       <c r="N104">
-        <v>0.79797224751100204</v>
+        <v>0.79772436043160799</v>
       </c>
       <c r="O104">
-        <v>0.88853063944362998</v>
+        <v>0.88793900660462899</v>
       </c>
       <c r="P104">
-        <v>0.93050407331847496</v>
+        <v>0.92917537617322798</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>32843</v>
       </c>
       <c r="B105">
-        <v>0.71742625194621201</v>
+        <v>0.71710926159775601</v>
       </c>
       <c r="C105">
-        <v>0.82764470735728701</v>
+        <v>0.82629033283626296</v>
       </c>
       <c r="D105">
-        <v>0.94259201761087996</v>
+        <v>0.94352662627776496</v>
       </c>
       <c r="E105">
-        <v>0.71573502026429103</v>
+        <v>0.71916182408794305</v>
       </c>
       <c r="F105">
-        <v>0.81612390296232096</v>
+        <v>0.81808223575891403</v>
       </c>
       <c r="G105">
-        <v>0.89671693902348504</v>
+        <v>0.896491991238762</v>
       </c>
       <c r="H105">
-        <v>0.72435447614595505</v>
+        <v>0.72771767946352195</v>
       </c>
       <c r="I105">
-        <v>0.83586182610974602</v>
+        <v>0.83789828437363501</v>
       </c>
       <c r="J105">
-        <v>0.91268454749872496</v>
+        <v>0.91393561874212204</v>
       </c>
       <c r="K105">
-        <v>0.73502637237262802</v>
+        <v>0.73496841612854802</v>
       </c>
       <c r="L105">
-        <v>0.85953308485925395</v>
+        <v>0.85882796415051998</v>
       </c>
       <c r="M105">
-        <v>0.95034292340177895</v>
+        <v>0.94825664101818796</v>
       </c>
       <c r="N105">
-        <v>0.80360430663512405</v>
+        <v>0.803998217734749</v>
       </c>
       <c r="O105">
-        <v>0.89242283220173402</v>
+        <v>0.89220902172886396</v>
       </c>
       <c r="P105">
-        <v>0.93120938435511502</v>
+        <v>0.92986737656821805</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>32874</v>
       </c>
       <c r="B106">
-        <v>0.73044500685340397</v>
+        <v>0.73003647502551605</v>
       </c>
       <c r="C106">
-        <v>0.839574007698351</v>
+        <v>0.83817009556688704</v>
       </c>
       <c r="D106">
-        <v>0.94892920050557905</v>
+        <v>0.94999232699960001</v>
       </c>
       <c r="E106">
-        <v>0.72126002940880896</v>
+        <v>0.72431759591480405</v>
       </c>
       <c r="F106">
-        <v>0.82288712049622204</v>
+        <v>0.82470706884266098</v>
       </c>
       <c r="G106">
-        <v>0.89833624161873105</v>
+        <v>0.89818472431613605</v>
       </c>
       <c r="H106">
-        <v>0.74483776508053401</v>
+        <v>0.74768584887634204</v>
       </c>
       <c r="I106">
-        <v>0.85246334577331495</v>
+        <v>0.85399444374341105</v>
       </c>
       <c r="J106">
-        <v>0.91789565473271495</v>
+        <v>0.91902687741709399</v>
       </c>
       <c r="K106">
-        <v>0.74528539218338896</v>
+        <v>0.74556797235125805</v>
       </c>
       <c r="L106">
-        <v>0.86988728816565597</v>
+        <v>0.86954543399595197</v>
       </c>
       <c r="M106">
-        <v>0.95432526455820699</v>
+        <v>0.95251220239336198</v>
       </c>
       <c r="N106">
-        <v>0.82136016324122196</v>
+        <v>0.82121102689759895</v>
       </c>
       <c r="O106">
-        <v>0.90538264069475805</v>
+        <v>0.90488356735976405</v>
       </c>
       <c r="P106">
-        <v>0.93341854256086698</v>
+        <v>0.93192583653316996</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>32905</v>
       </c>
       <c r="B107">
-        <v>0.73380131425997397</v>
+        <v>0.73334112248698102</v>
       </c>
       <c r="C107">
-        <v>0.84322601220932303</v>
+        <v>0.84191873077371204</v>
       </c>
       <c r="D107">
-        <v>0.95367401003927699</v>
+        <v>0.95497606953811998</v>
       </c>
       <c r="E107">
-        <v>0.71738557385159196</v>
+        <v>0.71899281397174797</v>
       </c>
       <c r="F107">
-        <v>0.82463741731752904</v>
+        <v>0.82555720318013104</v>
       </c>
       <c r="G107">
-        <v>0.898449749588628</v>
+        <v>0.89818410116513403</v>
       </c>
       <c r="H107">
-        <v>0.73136783557743701</v>
+        <v>0.73376687163995402</v>
       </c>
       <c r="I107">
-        <v>0.84624594630750105</v>
+        <v>0.84740725868456601</v>
       </c>
       <c r="J107">
-        <v>0.92243464723370805</v>
+        <v>0.92344435065184305</v>
       </c>
       <c r="K107">
-        <v>0.74662692873548397</v>
+        <v>0.74616291095252596</v>
       </c>
       <c r="L107">
-        <v>0.87080424331396</v>
+        <v>0.87001221529403705</v>
       </c>
       <c r="M107">
-        <v>0.95478582177832005</v>
+        <v>0.95297793531069996</v>
       </c>
       <c r="N107">
-        <v>0.81852187685735001</v>
+        <v>0.82043623903454199</v>
       </c>
       <c r="O107">
-        <v>0.90229063854323799</v>
+        <v>0.90301025742958496</v>
       </c>
       <c r="P107">
-        <v>0.93314042131937502</v>
+        <v>0.93188536785427101</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>32933</v>
       </c>
       <c r="B108">
-        <v>0.73260186033331298</v>
+        <v>0.73249143703344799</v>
       </c>
       <c r="C108">
-        <v>0.84011473125803804</v>
+        <v>0.83915902333500003</v>
       </c>
       <c r="D108">
-        <v>0.95297533667825396</v>
+        <v>0.95446541120954498</v>
       </c>
       <c r="E108">
-        <v>0.72551275373017898</v>
+        <v>0.72727879033474196</v>
       </c>
       <c r="F108">
-        <v>0.83134652393631603</v>
+        <v>0.83248190135174205</v>
       </c>
       <c r="G108">
-        <v>0.90033151233342101</v>
+        <v>0.89978410387280405</v>
       </c>
       <c r="H108">
-        <v>0.736973248289856</v>
+        <v>0.73982389029565498</v>
       </c>
       <c r="I108">
-        <v>0.84705408755217604</v>
+        <v>0.84861520349271902</v>
       </c>
       <c r="J108">
-        <v>0.92515568598992504</v>
+        <v>0.92623293751568103</v>
       </c>
       <c r="K108">
-        <v>0.74767928019109298</v>
+        <v>0.74664648362011599</v>
       </c>
       <c r="L108">
-        <v>0.86806084145028295</v>
+        <v>0.86709064419706405</v>
       </c>
       <c r="M108">
-        <v>0.95370018553213398</v>
+        <v>0.95196943137253898</v>
       </c>
       <c r="N108">
-        <v>0.79649216299196302</v>
+        <v>0.79802953177427804</v>
       </c>
       <c r="O108">
-        <v>0.89109928202431699</v>
+        <v>0.89198855009762601</v>
       </c>
       <c r="P108">
-        <v>0.93250239437075699</v>
+        <v>0.93136262679360204</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>32964</v>
       </c>
       <c r="B109">
-        <v>0.73604333057906401</v>
+        <v>0.73585526874930796</v>
       </c>
       <c r="C109">
-        <v>0.84154765814315002</v>
+        <v>0.84079070041830095</v>
       </c>
       <c r="D109">
-        <v>0.95421847586450403</v>
+        <v>0.95591222053710301</v>
       </c>
       <c r="E109">
-        <v>0.73618910358845002</v>
+        <v>0.73745861893844999</v>
       </c>
       <c r="F109">
-        <v>0.83600946236632501</v>
+        <v>0.83714407564832005</v>
       </c>
       <c r="G109">
-        <v>0.90151896425337197</v>
+        <v>0.90097987675535596</v>
       </c>
       <c r="H109">
-        <v>0.74936269985263904</v>
+        <v>0.75135790980852202</v>
       </c>
       <c r="I109">
-        <v>0.85646071982606797</v>
+        <v>0.85761147815604999</v>
       </c>
       <c r="J109">
-        <v>0.93089019189361</v>
+        <v>0.93199258196025003</v>
       </c>
       <c r="K109">
-        <v>0.74891578255422198</v>
+        <v>0.74836835816282798</v>
       </c>
       <c r="L109">
-        <v>0.86700897119891995</v>
+        <v>0.86639744179016298</v>
       </c>
       <c r="M109">
-        <v>0.95273550137834695</v>
+        <v>0.950961132470582</v>
       </c>
       <c r="N109">
-        <v>0.794730789049095</v>
+        <v>0.79575355855214802</v>
       </c>
       <c r="O109">
-        <v>0.89057921541304397</v>
+        <v>0.89144627370940899</v>
       </c>
       <c r="P109">
-        <v>0.93308964038210995</v>
+        <v>0.93193528140316895</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>32994</v>
       </c>
       <c r="B110">
-        <v>0.73621722824943303</v>
+        <v>0.73632699506314103</v>
       </c>
       <c r="C110">
-        <v>0.84303146532184703</v>
+        <v>0.84270825543844496</v>
       </c>
       <c r="D110">
-        <v>0.95269648292624498</v>
+        <v>0.95430488361788701</v>
       </c>
       <c r="E110">
-        <v>0.74565602601813497</v>
+        <v>0.74629027118785096</v>
       </c>
       <c r="F110">
-        <v>0.84406995912774796</v>
+        <v>0.84468208230679198</v>
       </c>
       <c r="G110">
-        <v>0.90188864499975396</v>
+        <v>0.90103340904912399</v>
       </c>
       <c r="H110">
-        <v>0.76184992246644601</v>
+        <v>0.76421821779992405</v>
       </c>
       <c r="I110">
-        <v>0.86840164886395499</v>
+        <v>0.86978883822096997</v>
       </c>
       <c r="J110">
-        <v>0.93738694213104701</v>
+        <v>0.93870181860055801</v>
       </c>
       <c r="K110">
-        <v>0.749406336240653</v>
+        <v>0.74891784047354504</v>
       </c>
       <c r="L110">
-        <v>0.86819875237718203</v>
+        <v>0.86765484956255801</v>
       </c>
       <c r="M110">
-        <v>0.95292788274929496</v>
+        <v>0.95100090320526398</v>
       </c>
       <c r="N110">
-        <v>0.79848026682318296</v>
+        <v>0.79867005483483899</v>
       </c>
       <c r="O110">
-        <v>0.89439136231512595</v>
+        <v>0.89462136809502901</v>
       </c>
       <c r="P110">
-        <v>0.93476794017368003</v>
+        <v>0.93347963771054598</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>33025</v>
       </c>
       <c r="B111">
-        <v>0.73545778622458702</v>
+        <v>0.73556552501675199</v>
       </c>
       <c r="C111">
-        <v>0.84328655087765603</v>
+        <v>0.84280866416056199</v>
       </c>
       <c r="D111">
-        <v>0.951254512818965</v>
+        <v>0.95272544814234505</v>
       </c>
       <c r="E111">
-        <v>0.76084895168180799</v>
+        <v>0.76183004000284704</v>
       </c>
       <c r="F111">
-        <v>0.85487283345589005</v>
+        <v>0.85543979173508999</v>
       </c>
       <c r="G111">
-        <v>0.902352842115971</v>
+        <v>0.90122287176780802</v>
       </c>
       <c r="H111">
-        <v>0.77552165349032998</v>
+        <v>0.77686629606525504</v>
       </c>
       <c r="I111">
-        <v>0.88398965249758799</v>
+        <v>0.88476911891682697</v>
       </c>
       <c r="J111">
-        <v>0.94521985673694797</v>
+        <v>0.94651027993924997</v>
       </c>
       <c r="K111">
-        <v>0.753023035967468</v>
+        <v>0.75313702595194498</v>
       </c>
       <c r="L111">
-        <v>0.86929250854422102</v>
+        <v>0.86887720806638502</v>
       </c>
       <c r="M111">
-        <v>0.952322669192737</v>
+        <v>0.95020327421485595</v>
       </c>
       <c r="N111">
-        <v>0.79302346876269303</v>
+        <v>0.79283898412689302</v>
       </c>
       <c r="O111">
-        <v>0.89292899800179004</v>
+        <v>0.89273223025686299</v>
       </c>
       <c r="P111">
-        <v>0.93544688822729904</v>
+        <v>0.93405578067033801</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>33055</v>
       </c>
       <c r="B112">
-        <v>0.74564908447075295</v>
+        <v>0.74564388899457501</v>
       </c>
       <c r="C112">
-        <v>0.85025800959509501</v>
+        <v>0.84977745030920904</v>
       </c>
       <c r="D112">
-        <v>0.95167889099048597</v>
+        <v>0.95322335778893996</v>
       </c>
       <c r="E112">
-        <v>0.79061706118696395</v>
+        <v>0.79166861987540604</v>
       </c>
       <c r="F112">
-        <v>0.87009429440324704</v>
+        <v>0.87058863688881005</v>
       </c>
       <c r="G112">
-        <v>0.90390401429451295</v>
+        <v>0.90245274523066399</v>
       </c>
       <c r="H112">
-        <v>0.79319404205199395</v>
+        <v>0.794414893665772</v>
       </c>
       <c r="I112">
-        <v>0.89878775935091704</v>
+        <v>0.899580271768184</v>
       </c>
       <c r="J112">
-        <v>0.94763650607127103</v>
+        <v>0.94912464884899495</v>
       </c>
       <c r="K112">
-        <v>0.75792169641490204</v>
+        <v>0.75717090947101895</v>
       </c>
       <c r="L112">
-        <v>0.87405232257432597</v>
+        <v>0.873078229688662</v>
       </c>
       <c r="M112">
-        <v>0.95266583266371596</v>
+        <v>0.95047044989128704</v>
       </c>
       <c r="N112">
-        <v>0.79623393782485896</v>
+        <v>0.79538464127469</v>
       </c>
       <c r="O112">
-        <v>0.89524495883085597</v>
+        <v>0.89462007122935205</v>
       </c>
       <c r="P112">
-        <v>0.936318934812707</v>
+        <v>0.93496179437545301</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>33086</v>
       </c>
       <c r="B113">
-        <v>0.75326156426038204</v>
+        <v>0.75383360231696295</v>
       </c>
       <c r="C113">
-        <v>0.85654180532514801</v>
+        <v>0.85642816858829596</v>
       </c>
       <c r="D113">
-        <v>0.95374569123651698</v>
+        <v>0.95538148407970203</v>
       </c>
       <c r="E113">
-        <v>0.79225055802161604</v>
+        <v>0.79311292133599998</v>
       </c>
       <c r="F113">
-        <v>0.87124261766766498</v>
+        <v>0.87149352956999104</v>
       </c>
       <c r="G113">
-        <v>0.90440102988832605</v>
+        <v>0.90279111218917596</v>
       </c>
       <c r="H113">
-        <v>0.80657215276245298</v>
+        <v>0.807484120782617</v>
       </c>
       <c r="I113">
-        <v>0.90995536008818501</v>
+        <v>0.91074757098554504</v>
       </c>
       <c r="J113">
-        <v>0.94996736496801204</v>
+        <v>0.95156830834801598</v>
       </c>
       <c r="K113">
-        <v>0.76668703031916596</v>
+        <v>0.76742830144590501</v>
       </c>
       <c r="L113">
-        <v>0.88068882155779704</v>
+        <v>0.88057701026896096</v>
       </c>
       <c r="M113">
-        <v>0.95389478216989998</v>
+        <v>0.95169787134327699</v>
       </c>
       <c r="N113">
-        <v>0.80445649710264</v>
+        <v>0.80352886234592102</v>
       </c>
       <c r="O113">
-        <v>0.90202755545229696</v>
+        <v>0.90127432351949699</v>
       </c>
       <c r="P113">
-        <v>0.93849146150451102</v>
+        <v>0.93710341687764598</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>33117</v>
       </c>
       <c r="B114">
-        <v>0.76292724865240502</v>
+        <v>0.76378670992997499</v>
       </c>
       <c r="C114">
-        <v>0.86390901674785003</v>
+        <v>0.86413511526071196</v>
       </c>
       <c r="D114">
-        <v>0.95551108140156205</v>
+        <v>0.95743185039269596</v>
       </c>
       <c r="E114">
-        <v>0.79569903029234301</v>
+        <v>0.79515784952768498</v>
       </c>
       <c r="F114">
-        <v>0.87735517168310495</v>
+        <v>0.87675759848079005</v>
       </c>
       <c r="G114">
-        <v>0.90618888743838</v>
+        <v>0.90427320607722805</v>
       </c>
       <c r="H114">
-        <v>0.82886750286563504</v>
+        <v>0.83001771857096296</v>
       </c>
       <c r="I114">
-        <v>0.928279244909477</v>
+        <v>0.92930039901654804</v>
       </c>
       <c r="J114">
-        <v>0.95447107057221703</v>
+        <v>0.95630457034735195</v>
       </c>
       <c r="K114">
-        <v>0.781092208479234</v>
+        <v>0.78103190823302404</v>
       </c>
       <c r="L114">
-        <v>0.89126230654537697</v>
+        <v>0.89106994158642205</v>
       </c>
       <c r="M114">
-        <v>0.956237176305898</v>
+        <v>0.954069456487737</v>
       </c>
       <c r="N114">
-        <v>0.80253180143381198</v>
+        <v>0.80272118578701201</v>
       </c>
       <c r="O114">
-        <v>0.90203556804373097</v>
+        <v>0.90195629686058798</v>
       </c>
       <c r="P114">
-        <v>0.93834174071440701</v>
+        <v>0.93705465909074304</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>33147</v>
       </c>
       <c r="B115">
-        <v>0.77737211962302899</v>
+        <v>0.77847704955632702</v>
       </c>
       <c r="C115">
-        <v>0.87470922727614997</v>
+        <v>0.87505876830710005</v>
       </c>
       <c r="D115">
-        <v>0.95745723944769201</v>
+        <v>0.95956568809270304</v>
       </c>
       <c r="E115">
-        <v>0.81672953587047503</v>
+        <v>0.81833974230189999</v>
       </c>
       <c r="F115">
-        <v>0.88796369807648701</v>
+        <v>0.88839351298443903</v>
       </c>
       <c r="G115">
-        <v>0.90860999744397797</v>
+        <v>0.90681737558419795</v>
       </c>
       <c r="H115">
-        <v>0.86908892037059204</v>
+        <v>0.870522462724027</v>
       </c>
       <c r="I115">
-        <v>0.95577714412085901</v>
+        <v>0.95726272658892997</v>
       </c>
       <c r="J115">
-        <v>0.96040855806144598</v>
+        <v>0.96264937623985403</v>
       </c>
       <c r="K115">
-        <v>0.798045411302022</v>
+        <v>0.79756977795898298</v>
       </c>
       <c r="L115">
-        <v>0.90660844918708094</v>
+        <v>0.90609942144522004</v>
       </c>
       <c r="M115">
-        <v>0.96212954297499398</v>
+        <v>0.95994717495415804</v>
       </c>
       <c r="N115">
-        <v>0.81512984188730397</v>
+        <v>0.81660266732067999</v>
       </c>
       <c r="O115">
-        <v>0.90733278119771599</v>
+        <v>0.90783261780564695</v>
       </c>
       <c r="P115">
-        <v>0.937994179537332</v>
+        <v>0.93694740485386296</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>33178</v>
       </c>
       <c r="B116">
-        <v>0.79371776350762302</v>
+        <v>0.79461171347505499</v>
       </c>
       <c r="C116">
-        <v>0.889754058932551</v>
+        <v>0.89005292281481796</v>
       </c>
       <c r="D116">
-        <v>0.96160036691289097</v>
+        <v>0.96400539939406604</v>
       </c>
       <c r="E116">
-        <v>0.82418804680496704</v>
+        <v>0.82436088861238299</v>
       </c>
       <c r="F116">
-        <v>0.89697352801823405</v>
+        <v>0.89678600082790105</v>
       </c>
       <c r="G116">
-        <v>0.91009599584681999</v>
+        <v>0.90865960286589897</v>
       </c>
       <c r="H116">
-        <v>0.89378645480904095</v>
+        <v>0.89518335884133005</v>
       </c>
       <c r="I116">
-        <v>0.98031352910124303</v>
+        <v>0.98208148249270799</v>
       </c>
       <c r="J116">
-        <v>0.96823771842955297</v>
+        <v>0.97062992833101003</v>
       </c>
       <c r="K116">
-        <v>0.81612038888924099</v>
+        <v>0.81484246373285196</v>
       </c>
       <c r="L116">
-        <v>0.92778458536931496</v>
+        <v>0.92701941216442496</v>
       </c>
       <c r="M116">
-        <v>0.96951968857541204</v>
+        <v>0.96726940499982905</v>
       </c>
       <c r="N116">
-        <v>0.83753245245985997</v>
+        <v>0.8393535225348</v>
       </c>
       <c r="O116">
-        <v>0.92326833730415003</v>
+        <v>0.92363084824822905</v>
       </c>
       <c r="P116">
-        <v>0.94028650034875105</v>
+        <v>0.93906785874946297</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>33208</v>
       </c>
       <c r="B117">
-        <v>0.814202149854375</v>
+        <v>0.81486106882246301</v>
       </c>
       <c r="C117">
-        <v>0.90943326901961596</v>
+        <v>0.90983775844693504</v>
       </c>
       <c r="D117">
-        <v>0.966752626696607</v>
+        <v>0.96959359256257105</v>
       </c>
       <c r="E117">
-        <v>0.852670912232395</v>
+        <v>0.85223780180092601</v>
       </c>
       <c r="F117">
-        <v>0.91770071627641503</v>
+        <v>0.91755249721476295</v>
       </c>
       <c r="G117">
-        <v>0.91460215676784895</v>
+        <v>0.91376655211850299</v>
       </c>
       <c r="H117">
-        <v>0.910168714249181</v>
+        <v>0.91206773570881305</v>
       </c>
       <c r="I117">
-        <v>1.0073927172325401</v>
+        <v>1.0098985300796599</v>
       </c>
       <c r="J117">
-        <v>0.97690575845910199</v>
+        <v>0.97952758217578395</v>
       </c>
       <c r="K117">
-        <v>0.85226139752402996</v>
+        <v>0.84982440027251005</v>
       </c>
       <c r="L117">
-        <v>0.96242803976743496</v>
+        <v>0.96090576490235702</v>
       </c>
       <c r="M117">
-        <v>0.98128639537494999</v>
+        <v>0.97888939433715405</v>
       </c>
       <c r="N117">
-        <v>0.86088184318373195</v>
+        <v>0.86242261584097901</v>
       </c>
       <c r="O117">
-        <v>0.94316896205546297</v>
+        <v>0.94284776475967602</v>
       </c>
       <c r="P117">
-        <v>0.94301287356102903</v>
+        <v>0.94173827253727505</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>33239</v>
       </c>
       <c r="B118">
-        <v>0.87122614926351205</v>
+        <v>0.87019782802333601</v>
       </c>
       <c r="C118">
-        <v>0.95042282018049096</v>
+        <v>0.95026480821744397</v>
       </c>
       <c r="D118">
-        <v>0.97586740582425302</v>
+        <v>0.97933226964084596</v>
       </c>
       <c r="E118">
-        <v>0.932156912478879</v>
+        <v>0.93365535656314602</v>
       </c>
       <c r="F118">
-        <v>0.95082750385072701</v>
+        <v>0.95126297387895098</v>
       </c>
       <c r="G118">
-        <v>0.92030028657256302</v>
+        <v>0.920079313186981</v>
       </c>
       <c r="H118">
-        <v>0.96295700967012099</v>
+        <v>0.96347371527626902</v>
       </c>
       <c r="I118">
-        <v>1.06039741860335</v>
+        <v>1.0639274348151899</v>
       </c>
       <c r="J118">
-        <v>0.98784861553083003</v>
+        <v>0.99109326516293805</v>
       </c>
       <c r="K118">
-        <v>0.89938513227068695</v>
+        <v>0.89683416830247498</v>
       </c>
       <c r="L118">
-        <v>1.0048934257365101</v>
+        <v>1.00298081571049</v>
       </c>
       <c r="M118">
-        <v>0.99290320475276606</v>
+        <v>0.99043399496381201</v>
       </c>
       <c r="N118">
-        <v>0.93944793135207005</v>
+        <v>0.94153463277502503</v>
       </c>
       <c r="O118">
-        <v>0.99016321138080499</v>
+        <v>0.98884195058387803</v>
       </c>
       <c r="P118">
-        <v>0.94897525240918701</v>
+        <v>0.94758454386958801</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>33270</v>
       </c>
       <c r="B119">
-        <v>0.83467300438648195</v>
+        <v>0.83327012809145895</v>
       </c>
       <c r="C119">
-        <v>0.92718066928340803</v>
+        <v>0.92651828838376205</v>
       </c>
       <c r="D119">
-        <v>0.97146193805450798</v>
+        <v>0.97456396881753404</v>
       </c>
       <c r="E119">
-        <v>0.86948682813192801</v>
+        <v>0.87266851205243501</v>
       </c>
       <c r="F119">
-        <v>0.92789550278768296</v>
+        <v>0.93004629504492198</v>
       </c>
       <c r="G119">
-        <v>0.91625816531967397</v>
+        <v>0.91615922638244995</v>
       </c>
       <c r="H119">
-        <v>0.91358672076538705</v>
+        <v>0.91439264447271495</v>
       </c>
       <c r="I119">
-        <v>1.0280002584246</v>
+        <v>1.03065626007419</v>
       </c>
       <c r="J119">
-        <v>0.98310678172460098</v>
+        <v>0.98616954626569697</v>
       </c>
       <c r="K119">
-        <v>0.88154684925183402</v>
+        <v>0.87838592966124296</v>
       </c>
       <c r="L119">
-        <v>0.99081755442880903</v>
+        <v>0.98881455751655101</v>
       </c>
       <c r="M119">
-        <v>0.99216614348477306</v>
+        <v>0.98955920688631405</v>
       </c>
       <c r="N119">
-        <v>0.898240005749535</v>
+        <v>0.89966308752470003</v>
       </c>
       <c r="O119">
-        <v>0.97144376635040797</v>
+        <v>0.96967590836755002</v>
       </c>
       <c r="P119">
-        <v>0.94914224487091303</v>
+        <v>0.94763789168924195</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>33298</v>
       </c>
       <c r="B120">
-        <v>0.80121438267464995</v>
+        <v>0.80063321106144703</v>
       </c>
       <c r="C120">
-        <v>0.89859806799100395</v>
+        <v>0.89820293929905803</v>
       </c>
       <c r="D120">
-        <v>0.96701948223642498</v>
+        <v>0.96998434129241995</v>
       </c>
       <c r="E120">
-        <v>0.82627471072470904</v>
+        <v>0.82849208150833897</v>
       </c>
       <c r="F120">
-        <v>0.90226887088124996</v>
+        <v>0.90449789939904102</v>
       </c>
       <c r="G120">
-        <v>0.91188412318800904</v>
+        <v>0.91162638161634302</v>
       </c>
       <c r="H120">
-        <v>0.86764606677465095</v>
+        <v>0.86888259010186197</v>
       </c>
       <c r="I120">
-        <v>0.98202472218321502</v>
+        <v>0.98453594840323</v>
       </c>
       <c r="J120">
-        <v>0.973007878647276</v>
+        <v>0.97596628640278005</v>
       </c>
       <c r="K120">
-        <v>0.84583271975747398</v>
+        <v>0.84292948020972103</v>
       </c>
       <c r="L120">
-        <v>0.95913013741138797</v>
+        <v>0.95732133321977797</v>
       </c>
       <c r="M120">
-        <v>0.98478249191624301</v>
+        <v>0.98228739340778803</v>
       </c>
       <c r="N120">
-        <v>0.86871702239901805</v>
+        <v>0.869436965238924</v>
       </c>
       <c r="O120">
-        <v>0.95088923142176396</v>
+        <v>0.94958310168970905</v>
       </c>
       <c r="P120">
-        <v>0.94763020637163298</v>
+        <v>0.94605876934888899</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>33329</v>
       </c>
       <c r="B121">
-        <v>0.77701650678891099</v>
+        <v>0.77762760212964499</v>
       </c>
       <c r="C121">
-        <v>0.87551894127124197</v>
+        <v>0.87557252106634798</v>
       </c>
       <c r="D121">
-        <v>0.95988122161045097</v>
+        <v>0.96242235991134095</v>
       </c>
       <c r="E121">
-        <v>0.798333979191163</v>
+        <v>0.80072216282938902</v>
       </c>
       <c r="F121">
-        <v>0.88035912860730803</v>
+        <v>0.88213020678494103</v>
       </c>
       <c r="G121">
-        <v>0.90674630666132405</v>
+        <v>0.90618488134376396</v>
       </c>
       <c r="H121">
-        <v>0.82923312795443405</v>
+        <v>0.83172142296664198</v>
       </c>
       <c r="I121">
-        <v>0.94214166432851199</v>
+        <v>0.94493778729127798</v>
       </c>
       <c r="J121">
-        <v>0.962347672895562</v>
+        <v>0.965227381444974</v>
       </c>
       <c r="K121">
-        <v>0.82585911405899304</v>
+        <v>0.82457726051440505</v>
       </c>
       <c r="L121">
-        <v>0.93890419438649897</v>
+        <v>0.93745927498320303</v>
       </c>
       <c r="M121">
-        <v>0.98036369495365705</v>
+        <v>0.97775989666691498</v>
       </c>
       <c r="N121">
-        <v>0.83933360944817004</v>
+        <v>0.83891006789804701</v>
       </c>
       <c r="O121">
-        <v>0.92739080376789396</v>
+        <v>0.926220477569627</v>
       </c>
       <c r="P121">
-        <v>0.94260686356219603</v>
+        <v>0.94110963391928504</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>33359</v>
       </c>
       <c r="B122">
-        <v>0.75143768016430801</v>
+        <v>0.75242412229829603</v>
       </c>
       <c r="C122">
-        <v>0.85380061436173404</v>
+        <v>0.85387188584213203</v>
       </c>
       <c r="D122">
-        <v>0.95321309001115995</v>
+        <v>0.95545203532819301</v>
       </c>
       <c r="E122">
-        <v>0.76349790088529501</v>
+        <v>0.76714946968012099</v>
       </c>
       <c r="F122">
-        <v>0.85398638206532296</v>
+        <v>0.85619872506042705</v>
       </c>
       <c r="G122">
-        <v>0.89921330613997696</v>
+        <v>0.89857594971344101</v>
       </c>
       <c r="H122">
-        <v>0.80428161947176502</v>
+        <v>0.80712512001771597</v>
       </c>
       <c r="I122">
-        <v>0.91491254703323299</v>
+        <v>0.91761737496380802</v>
       </c>
       <c r="J122">
-        <v>0.954444094465559</v>
+        <v>0.95720542275265896</v>
       </c>
       <c r="K122">
-        <v>0.80823718149869395</v>
+        <v>0.80804023184010398</v>
       </c>
       <c r="L122">
-        <v>0.91841765431282496</v>
+        <v>0.917020808944365</v>
       </c>
       <c r="M122">
-        <v>0.97216703130107196</v>
+        <v>0.969187042469007</v>
       </c>
       <c r="N122">
-        <v>0.81763575177571202</v>
+        <v>0.818690508437528</v>
       </c>
       <c r="O122">
-        <v>0.90946108688748095</v>
+        <v>0.90951627118224398</v>
       </c>
       <c r="P122">
-        <v>0.93870303582668901</v>
+        <v>0.93738464390882303</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>33390</v>
       </c>
       <c r="B123">
-        <v>0.73208766632333999</v>
+        <v>0.73311530270030301</v>
       </c>
       <c r="C123">
-        <v>0.83685124316230797</v>
+        <v>0.83683259412641797</v>
       </c>
       <c r="D123">
-        <v>0.94729528540819397</v>
+        <v>0.94927199317038302</v>
       </c>
       <c r="E123">
-        <v>0.746740095355101</v>
+        <v>0.75041620534487397</v>
       </c>
       <c r="F123">
-        <v>0.83823732233241799</v>
+        <v>0.84014927910241999</v>
       </c>
       <c r="G123">
-        <v>0.89371891262522396</v>
+        <v>0.89291196853414001</v>
       </c>
       <c r="H123">
-        <v>0.77490130989130501</v>
+        <v>0.77817999715848696</v>
       </c>
       <c r="I123">
-        <v>0.88683244695410102</v>
+        <v>0.889585973454735</v>
       </c>
       <c r="J123">
-        <v>0.94425505605475102</v>
+        <v>0.94681574518299805</v>
       </c>
       <c r="K123">
-        <v>0.784280985804649</v>
+        <v>0.78527724036159297</v>
       </c>
       <c r="L123">
-        <v>0.89631421843008996</v>
+        <v>0.89557816951685099</v>
       </c>
       <c r="M123">
-        <v>0.96272971467439294</v>
+        <v>0.95973483665691595</v>
       </c>
       <c r="N123">
-        <v>0.79386445154643903</v>
+        <v>0.79623866642998298</v>
       </c>
       <c r="O123">
-        <v>0.89175204196370506</v>
+        <v>0.89294681556816202</v>
       </c>
       <c r="P123">
-        <v>0.93419199449764001</v>
+        <v>0.93312894159188398</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>33420</v>
       </c>
       <c r="B124">
-        <v>0.721773576404515</v>
+        <v>0.722886861423511</v>
       </c>
       <c r="C124">
-        <v>0.82697263788280495</v>
+        <v>0.82692553709383199</v>
       </c>
       <c r="D124">
-        <v>0.94286948793971603</v>
+        <v>0.94455129752809197</v>
       </c>
       <c r="E124">
-        <v>0.75099147881110495</v>
+        <v>0.75519060178214403</v>
       </c>
       <c r="F124">
-        <v>0.83605416668228005</v>
+        <v>0.83855409075007104</v>
       </c>
       <c r="G124">
-        <v>0.89157130398224005</v>
+        <v>0.89071976114635998</v>
       </c>
       <c r="H124">
-        <v>0.75258386526535304</v>
+        <v>0.75603677636733801</v>
       </c>
       <c r="I124">
-        <v>0.866838802745587</v>
+        <v>0.86952498613705198</v>
       </c>
       <c r="J124">
-        <v>0.93658386570934005</v>
+        <v>0.93887085531652603</v>
       </c>
       <c r="K124">
-        <v>0.777641617246424</v>
+        <v>0.77760399532555002</v>
       </c>
       <c r="L124">
-        <v>0.88651801919829998</v>
+        <v>0.88512853122041801</v>
       </c>
       <c r="M124">
-        <v>0.95712488523179295</v>
+        <v>0.95396439474468797</v>
       </c>
       <c r="N124">
-        <v>0.76838677100820296</v>
+        <v>0.771151134162118</v>
       </c>
       <c r="O124">
-        <v>0.87312944094993195</v>
+        <v>0.87488584434091599</v>
       </c>
       <c r="P124">
-        <v>0.93001272895552201</v>
+        <v>0.92918730465522004</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>33451</v>
       </c>
       <c r="B125">
-        <v>0.71281396028469801</v>
+        <v>0.71350871932832405</v>
       </c>
       <c r="C125">
-        <v>0.82061588997490698</v>
+        <v>0.82050370065025302</v>
       </c>
       <c r="D125">
-        <v>0.94105746511119304</v>
+        <v>0.94268128912837301</v>
       </c>
       <c r="E125">
-        <v>0.74620773910272198</v>
+        <v>0.74894267602349496</v>
       </c>
       <c r="F125">
-        <v>0.83705706296902205</v>
+        <v>0.83882624057566402</v>
       </c>
       <c r="G125">
-        <v>0.89184439674038896</v>
+        <v>0.89090221181843798</v>
       </c>
       <c r="H125">
-        <v>0.73271721277846602</v>
+        <v>0.73587427702441899</v>
       </c>
       <c r="I125">
-        <v>0.84995593692322602</v>
+        <v>0.85277084765035605</v>
       </c>
       <c r="J125">
-        <v>0.93106125323539302</v>
+        <v>0.933242244272671</v>
       </c>
       <c r="K125">
-        <v>0.76233879048961095</v>
+        <v>0.76151878428917497</v>
       </c>
       <c r="L125">
-        <v>0.87495370896366498</v>
+        <v>0.87367220574233595</v>
       </c>
       <c r="M125">
-        <v>0.95269785547006802</v>
+        <v>0.949709183216363</v>
       </c>
       <c r="N125">
-        <v>0.75521808891212405</v>
+        <v>0.75660846942919002</v>
       </c>
       <c r="O125">
-        <v>0.86223350844436397</v>
+        <v>0.86341130922652398</v>
       </c>
       <c r="P125">
-        <v>0.92645884112337595</v>
+        <v>0.92558255626679298</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>33482</v>
       </c>
       <c r="B126">
-        <v>0.71432993364688402</v>
+        <v>0.714625156380025</v>
       </c>
       <c r="C126">
-        <v>0.82192210462961002</v>
+        <v>0.82150145825153198</v>
       </c>
       <c r="D126">
-        <v>0.94132339844386104</v>
+        <v>0.94290333590403297</v>
       </c>
       <c r="E126">
-        <v>0.74798393930870799</v>
+        <v>0.75073045121934301</v>
       </c>
       <c r="F126">
-        <v>0.84202628858237705</v>
+        <v>0.84349865841098803</v>
       </c>
       <c r="G126">
-        <v>0.89443131513830199</v>
+        <v>0.89362301287525303</v>
       </c>
       <c r="H126">
-        <v>0.72848410855418899</v>
+        <v>0.73136036077155198</v>
       </c>
       <c r="I126">
-        <v>0.84611605623830699</v>
+        <v>0.84838267542650803</v>
       </c>
       <c r="J126">
-        <v>0.92703912158630997</v>
+        <v>0.92919907777782396</v>
       </c>
       <c r="K126">
-        <v>0.75742332192043105</v>
+        <v>0.75601952927481597</v>
       </c>
       <c r="L126">
-        <v>0.87140016088155003</v>
+        <v>0.86972783613322002</v>
       </c>
       <c r="M126">
-        <v>0.94944015813828397</v>
+        <v>0.94646682648687197</v>
       </c>
       <c r="N126">
-        <v>0.746171622222225</v>
+        <v>0.74745724521609402</v>
       </c>
       <c r="O126">
-        <v>0.85416930996146201</v>
+        <v>0.85527559103316098</v>
       </c>
       <c r="P126">
-        <v>0.92325893544391602</v>
+        <v>0.92243311566628405</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>33512</v>
       </c>
       <c r="B127">
-        <v>0.71831543743921</v>
+        <v>0.71847494266442602</v>
       </c>
       <c r="C127">
-        <v>0.82457643943333803</v>
+        <v>0.82402894071411104</v>
       </c>
       <c r="D127">
-        <v>0.94363671964630502</v>
+        <v>0.94521136175658604</v>
       </c>
       <c r="E127">
-        <v>0.74161162709760498</v>
+        <v>0.74363938963119303</v>
       </c>
       <c r="F127">
-        <v>0.83895863975909102</v>
+        <v>0.83991759764638296</v>
       </c>
       <c r="G127">
-        <v>0.89561154555502198</v>
+        <v>0.89482057274516102</v>
       </c>
       <c r="H127">
-        <v>0.72525922983088797</v>
+        <v>0.72770492155064104</v>
       </c>
       <c r="I127">
-        <v>0.84059709105914504</v>
+        <v>0.84283634280564301</v>
       </c>
       <c r="J127">
-        <v>0.92419258960385198</v>
+        <v>0.92632752829889897</v>
       </c>
       <c r="K127">
-        <v>0.75150912948358095</v>
+        <v>0.75078898319157406</v>
       </c>
       <c r="L127">
-        <v>0.86688712943227597</v>
+        <v>0.86534533690207305</v>
       </c>
       <c r="M127">
-        <v>0.94715402769051005</v>
+        <v>0.944139270346534</v>
       </c>
       <c r="N127">
-        <v>0.74090688942082406</v>
+        <v>0.74251901311520196</v>
       </c>
       <c r="O127">
-        <v>0.84967801657126996</v>
+        <v>0.85094725158761997</v>
       </c>
       <c r="P127">
-        <v>0.92150671235155601</v>
+        <v>0.92058997641704399</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>33543</v>
       </c>
       <c r="B128">
-        <v>0.71945537478976795</v>
+        <v>0.71933609639710905</v>
       </c>
       <c r="C128">
-        <v>0.82630212158469596</v>
+        <v>0.82553876533802295</v>
       </c>
       <c r="D128">
-        <v>0.94329208531617703</v>
+        <v>0.945032570556813</v>
       </c>
       <c r="E128">
-        <v>0.734830987368296</v>
+        <v>0.73511375899403397</v>
       </c>
       <c r="F128">
-        <v>0.83457331162779702</v>
+        <v>0.83428476004156005</v>
       </c>
       <c r="G128">
-        <v>0.89348592758038803</v>
+        <v>0.89257119458632195</v>
       </c>
       <c r="H128">
-        <v>0.71189759198875102</v>
+        <v>0.71454554853373198</v>
       </c>
       <c r="I128">
-        <v>0.83510067546764</v>
+        <v>0.83747681014706998</v>
       </c>
       <c r="J128">
-        <v>0.92198871348141198</v>
+        <v>0.92415225455254502</v>
       </c>
       <c r="K128">
-        <v>0.75432222732554899</v>
+        <v>0.75332350483964705</v>
       </c>
       <c r="L128">
-        <v>0.870401764588559</v>
+        <v>0.86867404117017799</v>
       </c>
       <c r="M128">
-        <v>0.94620660762035103</v>
+        <v>0.94307303329237502</v>
       </c>
       <c r="N128">
-        <v>0.74958715296710998</v>
+        <v>0.75175062932775505</v>
       </c>
       <c r="O128">
-        <v>0.85383327790888996</v>
+        <v>0.85576031525241303</v>
       </c>
       <c r="P128">
-        <v>0.92161700887709097</v>
+        <v>0.92082635225876497</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>33573</v>
       </c>
       <c r="B129">
-        <v>0.72360635898709502</v>
+        <v>0.72291210452261701</v>
       </c>
       <c r="C129">
-        <v>0.83155684680458597</v>
+        <v>0.83034976534646998</v>
       </c>
       <c r="D129">
-        <v>0.94426786589767397</v>
+        <v>0.94581986938499796</v>
       </c>
       <c r="E129">
-        <v>0.73529299727904796</v>
+        <v>0.73508072419098403</v>
       </c>
       <c r="F129">
-        <v>0.82990822161509203</v>
+        <v>0.828962869556092</v>
       </c>
       <c r="G129">
-        <v>0.88966090481251003</v>
+        <v>0.88886279160572801</v>
       </c>
       <c r="H129">
-        <v>0.71104835813433198</v>
+        <v>0.71343986305901297</v>
       </c>
       <c r="I129">
-        <v>0.83772039963317402</v>
+        <v>0.839703988361717</v>
       </c>
       <c r="J129">
-        <v>0.920413746438141</v>
+        <v>0.92279671474924696</v>
       </c>
       <c r="K129">
-        <v>0.75354450763532499</v>
+        <v>0.752702310951049</v>
       </c>
       <c r="L129">
-        <v>0.87074844628836201</v>
+        <v>0.86894646555299504</v>
       </c>
       <c r="M129">
-        <v>0.94596055626567199</v>
+        <v>0.94263860199470795</v>
       </c>
       <c r="N129">
-        <v>0.76158348623442695</v>
+        <v>0.76374681362685404</v>
       </c>
       <c r="O129">
-        <v>0.86146117529259103</v>
+        <v>0.86317401962792595</v>
       </c>
       <c r="P129">
-        <v>0.92250162013644699</v>
+        <v>0.92172305457735804</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>33604</v>
       </c>
       <c r="B130">
-        <v>0.72291916414000001</v>
+        <v>0.72222953466040996</v>
       </c>
       <c r="C130">
-        <v>0.82896592503898603</v>
+        <v>0.82769696948587201</v>
       </c>
       <c r="D130">
-        <v>0.94422903950708403</v>
+        <v>0.94569102227866797</v>
       </c>
       <c r="E130">
-        <v>0.72467552884265596</v>
+        <v>0.72516956255240095</v>
       </c>
       <c r="F130">
-        <v>0.82069802800560998</v>
+        <v>0.81994328867847899</v>
       </c>
       <c r="G130">
-        <v>0.887228002871152</v>
+        <v>0.88629455800718204</v>
       </c>
       <c r="H130">
-        <v>0.705809937513869</v>
+        <v>0.70871021229970999</v>
       </c>
       <c r="I130">
-        <v>0.82637450050379102</v>
+        <v>0.82856296235719296</v>
       </c>
       <c r="J130">
-        <v>0.91680917146469298</v>
+        <v>0.91935540981910402</v>
       </c>
       <c r="K130">
-        <v>0.73913482639197603</v>
+        <v>0.73707551754829503</v>
       </c>
       <c r="L130">
-        <v>0.858184111402856</v>
+        <v>0.85609908804652202</v>
       </c>
       <c r="M130">
-        <v>0.94303950502789302</v>
+        <v>0.93990247110872904</v>
       </c>
       <c r="N130">
-        <v>0.77587366354375298</v>
+        <v>0.77638190263060902</v>
       </c>
       <c r="O130">
-        <v>0.86732319700776395</v>
+        <v>0.86835195645974905</v>
       </c>
       <c r="P130">
-        <v>0.92394469174892002</v>
+        <v>0.92299468333539203</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>33635</v>
       </c>
       <c r="B131">
-        <v>0.71921086608081997</v>
+        <v>0.71879692144156804</v>
       </c>
       <c r="C131">
-        <v>0.82561534765759503</v>
+        <v>0.82438732271010196</v>
       </c>
       <c r="D131">
-        <v>0.94398794877663506</v>
+        <v>0.94535754774320202</v>
       </c>
       <c r="E131">
-        <v>0.698813380536083</v>
+        <v>0.69856838224605999</v>
       </c>
       <c r="F131">
-        <v>0.80549167134658395</v>
+        <v>0.80472533420154002</v>
       </c>
       <c r="G131">
-        <v>0.88383673242525995</v>
+        <v>0.88292629806884404</v>
       </c>
       <c r="H131">
-        <v>0.70542325832911701</v>
+        <v>0.70847428566799697</v>
       </c>
       <c r="I131">
-        <v>0.82223214319136595</v>
+        <v>0.82429319535130596</v>
       </c>
       <c r="J131">
-        <v>0.91571512180468395</v>
+        <v>0.91799002069521896</v>
       </c>
       <c r="K131">
-        <v>0.72968738091650098</v>
+        <v>0.72732537237041295</v>
       </c>
       <c r="L131">
-        <v>0.85018561504672696</v>
+        <v>0.84793639918396202</v>
       </c>
       <c r="M131">
-        <v>0.93967824780513598</v>
+        <v>0.93671628499874204</v>
       </c>
       <c r="N131">
-        <v>0.77113264227687595</v>
+        <v>0.772197326799968</v>
       </c>
       <c r="O131">
-        <v>0.86650727248402704</v>
+        <v>0.86768791591203398</v>
       </c>
       <c r="P131">
-        <v>0.92582803285090098</v>
+        <v>0.92471463359426698</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>33664</v>
       </c>
       <c r="B132">
-        <v>0.72189793846040395</v>
+        <v>0.72147316544048601</v>
       </c>
       <c r="C132">
-        <v>0.82526360272215504</v>
+        <v>0.82410284734744899</v>
       </c>
       <c r="D132">
-        <v>0.94407970744961001</v>
+        <v>0.94551316086554205</v>
       </c>
       <c r="E132">
-        <v>0.68880540894104103</v>
+        <v>0.69015460150834596</v>
       </c>
       <c r="F132">
-        <v>0.79827842672032601</v>
+        <v>0.79882959617461602</v>
       </c>
       <c r="G132">
-        <v>0.88160040057559996</v>
+        <v>0.88100547171703103</v>
       </c>
       <c r="H132">
-        <v>0.71501570891730404</v>
+        <v>0.71828250363620805</v>
       </c>
       <c r="I132">
-        <v>0.82275640062079802</v>
+        <v>0.82526571615118005</v>
       </c>
       <c r="J132">
-        <v>0.91277458576789094</v>
+        <v>0.91513401409286499</v>
       </c>
       <c r="K132">
-        <v>0.73083184009541502</v>
+        <v>0.728650007199662</v>
       </c>
       <c r="L132">
-        <v>0.84823798520558402</v>
+        <v>0.84607403966044603</v>
       </c>
       <c r="M132">
-        <v>0.93821116442826702</v>
+        <v>0.93531280808546002</v>
       </c>
       <c r="N132">
-        <v>0.77092495312444898</v>
+        <v>0.77161058650595105</v>
       </c>
       <c r="O132">
-        <v>0.86264424688726904</v>
+        <v>0.86371693096374502</v>
       </c>
       <c r="P132">
-        <v>0.92365132194279298</v>
+        <v>0.92253132553404205</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>33695</v>
       </c>
       <c r="B133">
-        <v>0.72423780587661801</v>
+        <v>0.72376168658497098</v>
       </c>
       <c r="C133">
-        <v>0.82619309826534004</v>
+        <v>0.82512281083924299</v>
       </c>
       <c r="D133">
-        <v>0.94382064580934999</v>
+        <v>0.94521999373069798</v>
       </c>
       <c r="E133">
-        <v>0.68995900904482899</v>
+        <v>0.69170834030147799</v>
       </c>
       <c r="F133">
-        <v>0.79554076868742896</v>
+        <v>0.79649097487485399</v>
       </c>
       <c r="G133">
-        <v>0.88092302045526505</v>
+        <v>0.88043498962218703</v>
       </c>
       <c r="H133">
-        <v>0.72105664304345296</v>
+        <v>0.72409274670245705</v>
       </c>
       <c r="I133">
-        <v>0.821779552550993</v>
+        <v>0.82422707889653402</v>
       </c>
       <c r="J133">
-        <v>0.91002556249055</v>
+        <v>0.91240557791971699</v>
       </c>
       <c r="K133">
-        <v>0.72218103939901501</v>
+        <v>0.71985576087500402</v>
       </c>
       <c r="L133">
-        <v>0.83470090431656796</v>
+        <v>0.83246872384220105</v>
       </c>
       <c r="M133">
-        <v>0.93181711883637397</v>
+        <v>0.92877677741464404</v>
       </c>
       <c r="N133">
-        <v>0.77060386587469598</v>
+        <v>0.77176422418899404</v>
       </c>
       <c r="O133">
-        <v>0.86307764473917403</v>
+        <v>0.86453897808590296</v>
       </c>
       <c r="P133">
-        <v>0.92359697719975598</v>
+        <v>0.92244748206939797</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>33725</v>
       </c>
       <c r="B134">
-        <v>0.722790806122944</v>
+        <v>0.72230009609410994</v>
       </c>
       <c r="C134">
-        <v>0.82651491609485395</v>
+        <v>0.82533462328322704</v>
       </c>
       <c r="D134">
-        <v>0.94419595204781703</v>
+        <v>0.94547015146441105</v>
       </c>
       <c r="E134">
-        <v>0.68762022216184904</v>
+        <v>0.68899840909998999</v>
       </c>
       <c r="F134">
-        <v>0.79680439929178903</v>
+        <v>0.79752250475169495</v>
       </c>
       <c r="G134">
-        <v>0.88036706611184801</v>
+        <v>0.87976740098225703</v>
       </c>
       <c r="H134">
-        <v>0.69886817086084296</v>
+        <v>0.70254924561367604</v>
       </c>
       <c r="I134">
-        <v>0.80903710829659603</v>
+        <v>0.81128887504503699</v>
       </c>
       <c r="J134">
-        <v>0.907422207334321</v>
+        <v>0.90949072416744103</v>
       </c>
       <c r="K134">
-        <v>0.70895021333689801</v>
+        <v>0.70694419595217195</v>
       </c>
       <c r="L134">
-        <v>0.82570578047114296</v>
+        <v>0.823761603933442</v>
       </c>
       <c r="M134">
-        <v>0.92668535784705697</v>
+        <v>0.923764428554947</v>
       </c>
       <c r="N134">
-        <v>0.77606128277330899</v>
+        <v>0.77756436493749004</v>
       </c>
       <c r="O134">
-        <v>0.86712784514592101</v>
+        <v>0.86848093601964105</v>
       </c>
       <c r="P134">
-        <v>0.92382092615175504</v>
+        <v>0.92265686270561198</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>33756</v>
       </c>
       <c r="B135">
-        <v>0.72040154443619997</v>
+        <v>0.72008442603210598</v>
       </c>
       <c r="C135">
-        <v>0.82632243165137997</v>
+        <v>0.82535644860044299</v>
       </c>
       <c r="D135">
-        <v>0.94498316041538299</v>
+        <v>0.94624273869458497</v>
       </c>
       <c r="E135">
-        <v>0.68966269361616594</v>
+        <v>0.69013598538773802</v>
       </c>
       <c r="F135">
-        <v>0.79681509841970699</v>
+        <v>0.79696771135842104</v>
       </c>
       <c r="G135">
-        <v>0.87986678566700305</v>
+        <v>0.87908694756244798</v>
       </c>
       <c r="H135">
-        <v>0.69717393542339701</v>
+        <v>0.69998661201677803</v>
       </c>
       <c r="I135">
-        <v>0.80714453123764696</v>
+        <v>0.80885148208957203</v>
       </c>
       <c r="J135">
-        <v>0.90684723155468105</v>
+        <v>0.90875834433749103</v>
       </c>
       <c r="K135">
-        <v>0.69434397194111397</v>
+        <v>0.69284338774190501</v>
       </c>
       <c r="L135">
-        <v>0.817338518599806</v>
+        <v>0.815941818483648</v>
       </c>
       <c r="M135">
-        <v>0.92330554960364697</v>
+        <v>0.92060989951879901</v>
       </c>
       <c r="N135">
-        <v>0.77460265805857398</v>
+        <v>0.777700640855292</v>
       </c>
       <c r="O135">
-        <v>0.868612998171992</v>
+        <v>0.87123774986597402</v>
       </c>
       <c r="P135">
-        <v>0.92475313290295802</v>
+        <v>0.92380950435051001</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>33786</v>
       </c>
       <c r="B136">
-        <v>0.72193492056070296</v>
+        <v>0.72147186149949805</v>
       </c>
       <c r="C136">
-        <v>0.82859937201085998</v>
+        <v>0.827403766390297</v>
       </c>
       <c r="D136">
-        <v>0.94795100962243495</v>
+        <v>0.94909514058492295</v>
       </c>
       <c r="E136">
-        <v>0.70358673591710397</v>
+        <v>0.70463062304051005</v>
       </c>
       <c r="F136">
-        <v>0.80352881852816804</v>
+        <v>0.80403800414962601</v>
       </c>
       <c r="G136">
-        <v>0.88133136349743901</v>
+        <v>0.88070255349125504</v>
       </c>
       <c r="H136">
-        <v>0.68140771116825705</v>
+        <v>0.68407897028622899</v>
       </c>
       <c r="I136">
-        <v>0.79870141765026803</v>
+        <v>0.80020373337060602</v>
       </c>
       <c r="J136">
-        <v>0.90730136533237704</v>
+        <v>0.90902846615718003</v>
       </c>
       <c r="K136">
-        <v>0.69020829607384604</v>
+        <v>0.68805541484890798</v>
       </c>
       <c r="L136">
-        <v>0.81401007042706097</v>
+        <v>0.81205734598345602</v>
       </c>
       <c r="M136">
-        <v>0.92112923118794698</v>
+        <v>0.91829746974493598</v>
       </c>
       <c r="N136">
-        <v>0.77795365145445206</v>
+        <v>0.78129520968221</v>
       </c>
       <c r="O136">
-        <v>0.87129174887896399</v>
+        <v>0.87382841936682498</v>
       </c>
       <c r="P136">
-        <v>0.92593896526842101</v>
+        <v>0.92483878452105095</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>33817</v>
       </c>
       <c r="B137">
-        <v>0.72584131246636896</v>
+        <v>0.72543512049408498</v>
       </c>
       <c r="C137">
-        <v>0.83332453579266097</v>
+        <v>0.83213423675406795</v>
       </c>
       <c r="D137">
-        <v>0.952201423172087</v>
+        <v>0.95351303944898003</v>
       </c>
       <c r="E137">
-        <v>0.703136865769592</v>
+        <v>0.70366474658208</v>
       </c>
       <c r="F137">
-        <v>0.80806021299119102</v>
+        <v>0.80815337485596495</v>
       </c>
       <c r="G137">
-        <v>0.88155980035143899</v>
+        <v>0.88099100991950197</v>
       </c>
       <c r="H137">
-        <v>0.68528325653570699</v>
+        <v>0.68708974686825097</v>
       </c>
       <c r="I137">
-        <v>0.80184331934762998</v>
+        <v>0.80271340538560398</v>
       </c>
       <c r="J137">
-        <v>0.90913133225363496</v>
+        <v>0.91075605184181596</v>
       </c>
       <c r="K137">
-        <v>0.69008047180723298</v>
+        <v>0.68793179812178296</v>
       </c>
       <c r="L137">
-        <v>0.81471607083321596</v>
+        <v>0.81261842626756298</v>
       </c>
       <c r="M137">
-        <v>0.92093536592226199</v>
+        <v>0.91799015004413598</v>
       </c>
       <c r="N137">
-        <v>0.77627449213350797</v>
+        <v>0.77932292300023898</v>
       </c>
       <c r="O137">
-        <v>0.86988284379504499</v>
+        <v>0.87187221441257101</v>
       </c>
       <c r="P137">
-        <v>0.92425379431334398</v>
+        <v>0.922925635408406</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>33848</v>
       </c>
       <c r="B138">
-        <v>0.73975291773742002</v>
+        <v>0.73923905206559304</v>
       </c>
       <c r="C138">
-        <v>0.84624433473564198</v>
+        <v>0.84489912134933898</v>
       </c>
       <c r="D138">
-        <v>0.96070495097351905</v>
+        <v>0.96224921331987601</v>
       </c>
       <c r="E138">
-        <v>0.70513998297665403</v>
+        <v>0.70679939786535995</v>
       </c>
       <c r="F138">
-        <v>0.81252642161653499</v>
+        <v>0.81329632506976601</v>
       </c>
       <c r="G138">
-        <v>0.88262784590733201</v>
+        <v>0.88221153734985103</v>
       </c>
       <c r="H138">
-        <v>0.68571535290206298</v>
+        <v>0.68759302027932501</v>
       </c>
       <c r="I138">
-        <v>0.80451755284708304</v>
+        <v>0.80529338644301396</v>
       </c>
       <c r="J138">
-        <v>0.91030907750525902</v>
+        <v>0.91196161893236904</v>
       </c>
       <c r="K138">
-        <v>0.69902236371860504</v>
+        <v>0.69722647253753101</v>
       </c>
       <c r="L138">
-        <v>0.82147861653980503</v>
+        <v>0.81924828379524495</v>
       </c>
       <c r="M138">
-        <v>0.92267327428962598</v>
+        <v>0.91955362566227095</v>
       </c>
       <c r="N138">
-        <v>0.79611107324436203</v>
+        <v>0.79805865312605995</v>
       </c>
       <c r="O138">
-        <v>0.87970044573209905</v>
+        <v>0.88061631709024202</v>
       </c>
       <c r="P138">
-        <v>0.92406556087953196</v>
+        <v>0.92233805021128501</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>33878</v>
       </c>
       <c r="B139">
-        <v>0.74929619983937901</v>
+        <v>0.74856322846379098</v>
       </c>
       <c r="C139">
-        <v>0.85283256237836702</v>
+        <v>0.85133166598380705</v>
       </c>
       <c r="D139">
-        <v>0.96130973922945595</v>
+        <v>0.96286858302623501</v>
       </c>
       <c r="E139">
-        <v>0.71207312532052003</v>
+        <v>0.71464595359291905</v>
       </c>
       <c r="F139">
-        <v>0.81576017160095904</v>
+        <v>0.81690402331726897</v>
       </c>
       <c r="G139">
-        <v>0.88188658645026397</v>
+        <v>0.88132554389454898</v>
       </c>
       <c r="H139">
-        <v>0.69222948954953301</v>
+        <v>0.69469477116113199</v>
       </c>
       <c r="I139">
-        <v>0.80711584973468997</v>
+        <v>0.80822958074717699</v>
       </c>
       <c r="J139">
-        <v>0.90758479101215095</v>
+        <v>0.90925485590718302</v>
       </c>
       <c r="K139">
-        <v>0.70692772661868097</v>
+        <v>0.70527168713640498</v>
       </c>
       <c r="L139">
-        <v>0.82691307853915197</v>
+        <v>0.82479808132448496</v>
       </c>
       <c r="M139">
-        <v>0.92371525307278102</v>
+        <v>0.92052928755624996</v>
       </c>
       <c r="N139">
-        <v>0.82338837836409795</v>
+        <v>0.82390247847491005</v>
       </c>
       <c r="O139">
-        <v>0.89082764828485705</v>
+        <v>0.89072429454269197</v>
       </c>
       <c r="P139">
-        <v>0.92421832238297696</v>
+        <v>0.92235425431422502</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>33909</v>
       </c>
       <c r="B140">
-        <v>0.74931162719714495</v>
+        <v>0.74884510276590199</v>
       </c>
       <c r="C140">
-        <v>0.85465493669149595</v>
+        <v>0.85314625343167405</v>
       </c>
       <c r="D140">
-        <v>0.96231895046013505</v>
+        <v>0.96404215077531796</v>
       </c>
       <c r="E140">
-        <v>0.72310361975468296</v>
+        <v>0.72560957524362502</v>
       </c>
       <c r="F140">
-        <v>0.82516078894977796</v>
+        <v>0.82589081353045402</v>
       </c>
       <c r="G140">
-        <v>0.881467576958889</v>
+        <v>0.88104053613995303</v>
       </c>
       <c r="H140">
-        <v>0.67755184938170498</v>
+        <v>0.68062516170758003</v>
       </c>
       <c r="I140">
-        <v>0.801323745513838</v>
+        <v>0.802956199076726</v>
       </c>
       <c r="J140">
-        <v>0.90567455761806903</v>
+        <v>0.90748533779417195</v>
       </c>
       <c r="K140">
-        <v>0.715930762455674</v>
+        <v>0.71440166383585801</v>
       </c>
       <c r="L140">
-        <v>0.83538957764384802</v>
+        <v>0.83311396763977097</v>
       </c>
       <c r="M140">
-        <v>0.92607670602076197</v>
+        <v>0.92291200618719804</v>
       </c>
       <c r="N140">
-        <v>0.81203645653547396</v>
+        <v>0.81363490056653398</v>
       </c>
       <c r="O140">
-        <v>0.88939250829632699</v>
+        <v>0.88979396182221204</v>
       </c>
       <c r="P140">
-        <v>0.92485959498664405</v>
+        <v>0.92310225861780304</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>33939</v>
       </c>
       <c r="B141">
-        <v>0.74503481049481801</v>
+        <v>0.74448348809121101</v>
       </c>
       <c r="C141">
-        <v>0.85038901184159099</v>
+        <v>0.84893301983956404</v>
       </c>
       <c r="D141">
-        <v>0.95806878705780096</v>
+        <v>0.95956621258485997</v>
       </c>
       <c r="E141">
-        <v>0.70890961949776599</v>
+        <v>0.71159587391665002</v>
       </c>
       <c r="F141">
-        <v>0.81441612269486396</v>
+        <v>0.81550158216943103</v>
       </c>
       <c r="G141">
-        <v>0.87670777296235203</v>
+        <v>0.87649695056240196</v>
       </c>
       <c r="H141">
-        <v>0.67847128001685397</v>
+        <v>0.68163117716976895</v>
       </c>
       <c r="I141">
-        <v>0.80414259993136605</v>
+        <v>0.80552087523512905</v>
       </c>
       <c r="J141">
-        <v>0.90516438492846096</v>
+        <v>0.90692229519473799</v>
       </c>
       <c r="K141">
-        <v>0.72128913495441005</v>
+        <v>0.72018012108872098</v>
       </c>
       <c r="L141">
-        <v>0.84161237237006703</v>
+        <v>0.83976808088841604</v>
       </c>
       <c r="M141">
-        <v>0.92938448793336303</v>
+        <v>0.92619844424048703</v>
       </c>
       <c r="N141">
-        <v>0.80997706225895205</v>
+        <v>0.812076107139725</v>
       </c>
       <c r="O141">
-        <v>0.891624492271336</v>
+        <v>0.89225673823562901</v>
       </c>
       <c r="P141">
-        <v>0.92578356402026896</v>
+        <v>0.92390600858256899</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>33970</v>
       </c>
       <c r="B142">
-        <v>0.73509988839794604</v>
+        <v>0.734663319023387</v>
       </c>
       <c r="C142">
-        <v>0.84069900034320499</v>
+        <v>0.83926466700695901</v>
       </c>
       <c r="D142">
-        <v>0.95186557075245404</v>
+        <v>0.95304814066696297</v>
       </c>
       <c r="E142">
-        <v>0.69839590095484805</v>
+        <v>0.70002507206946896</v>
       </c>
       <c r="F142">
-        <v>0.80182773474928404</v>
+        <v>0.802057947156396</v>
       </c>
       <c r="G142">
-        <v>0.87151360413381496</v>
+        <v>0.871049764294763</v>
       </c>
       <c r="H142">
-        <v>0.68686739596080004</v>
+        <v>0.69012605897829704</v>
       </c>
       <c r="I142">
-        <v>0.80617646325992398</v>
+        <v>0.80757783468816702</v>
       </c>
       <c r="J142">
-        <v>0.90501542146432501</v>
+        <v>0.90675278415276395</v>
       </c>
       <c r="K142">
-        <v>0.72926395374970698</v>
+        <v>0.72897892800580699</v>
       </c>
       <c r="L142">
-        <v>0.84474874558236501</v>
+        <v>0.84367203453334905</v>
       </c>
       <c r="M142">
-        <v>0.93139658337227005</v>
+        <v>0.92874152986923797</v>
       </c>
       <c r="N142">
-        <v>0.81072666074826005</v>
+        <v>0.81430650519120396</v>
       </c>
       <c r="O142">
-        <v>0.89152150585324497</v>
+        <v>0.89323483303409601</v>
       </c>
       <c r="P142">
-        <v>0.92561603031041395</v>
+        <v>0.92394023384555202</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>34001</v>
       </c>
       <c r="B143">
-        <v>0.72907977004965396</v>
+        <v>0.72817046452881895</v>
       </c>
       <c r="C143">
-        <v>0.83294899116314702</v>
+        <v>0.831150370445916</v>
       </c>
       <c r="D143">
-        <v>0.94751138440286198</v>
+        <v>0.94844399986894001</v>
       </c>
       <c r="E143">
-        <v>0.67399502484741203</v>
+        <v>0.67395449465879897</v>
       </c>
       <c r="F143">
-        <v>0.78332163280089695</v>
+        <v>0.78275281798863305</v>
       </c>
       <c r="G143">
-        <v>0.86598459424867802</v>
+        <v>0.86544338437415103</v>
       </c>
       <c r="H143">
-        <v>0.68763143902273405</v>
+        <v>0.68960774775045297</v>
       </c>
       <c r="I143">
-        <v>0.80203326547688603</v>
+        <v>0.802610451348722</v>
       </c>
       <c r="J143">
-        <v>0.90415986414796801</v>
+        <v>0.90554872172688405</v>
       </c>
       <c r="K143">
-        <v>0.73474883412956904</v>
+        <v>0.73515418887976303</v>
       </c>
       <c r="L143">
-        <v>0.84770565987792101</v>
+        <v>0.84697270510505096</v>
       </c>
       <c r="M143">
-        <v>0.93384703978714501</v>
+        <v>0.93117271218969699</v>
       </c>
       <c r="N143">
-        <v>0.80782635751494902</v>
+        <v>0.80910753257464996</v>
       </c>
       <c r="O143">
-        <v>0.88778723571704199</v>
+        <v>0.88827158348731905</v>
       </c>
       <c r="P143">
-        <v>0.92512851464490098</v>
+        <v>0.92329961610502997</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>34029</v>
       </c>
       <c r="B144">
-        <v>0.72308059940754299</v>
+        <v>0.72197241941027901</v>
       </c>
       <c r="C144">
-        <v>0.82706454306650901</v>
+        <v>0.82498847303744105</v>
       </c>
       <c r="D144">
-        <v>0.94377291036388999</v>
+        <v>0.94430476419655196</v>
       </c>
       <c r="E144">
-        <v>0.67058737312712202</v>
+        <v>0.66985839854896101</v>
       </c>
       <c r="F144">
-        <v>0.77756448361622499</v>
+        <v>0.77682626303230795</v>
       </c>
       <c r="G144">
-        <v>0.86309850923641496</v>
+        <v>0.86282174957729196</v>
       </c>
       <c r="H144">
-        <v>0.69346215587091797</v>
+        <v>0.69517250986934498</v>
       </c>
       <c r="I144">
-        <v>0.80198331127390599</v>
+        <v>0.80243410842331897</v>
       </c>
       <c r="J144">
-        <v>0.90352396984302497</v>
+        <v>0.90485230763524005</v>
       </c>
       <c r="K144">
-        <v>0.73794087228319905</v>
+        <v>0.738382092179238</v>
       </c>
       <c r="L144">
-        <v>0.85230019999634599</v>
+        <v>0.85170701062685095</v>
       </c>
       <c r="M144">
-        <v>0.93687360301111899</v>
+        <v>0.93425205562929803</v>
       </c>
       <c r="N144">
-        <v>0.80197973335995898</v>
+        <v>0.80310574244883104</v>
       </c>
       <c r="O144">
-        <v>0.88296467284631996</v>
+        <v>0.88341412153307897</v>
       </c>
       <c r="P144">
-        <v>0.92360882208718398</v>
+        <v>0.92188572249814904</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>34060</v>
       </c>
       <c r="B145">
-        <v>0.71715452774240696</v>
+        <v>0.71615473386137996</v>
       </c>
       <c r="C145">
-        <v>0.82021899686414801</v>
+        <v>0.81837285736096399</v>
       </c>
       <c r="D145">
-        <v>0.94053373868798795</v>
+        <v>0.94109717947048099</v>
       </c>
       <c r="E145">
-        <v>0.67289584885714804</v>
+        <v>0.6729452596837</v>
       </c>
       <c r="F145">
-        <v>0.77408246309376405</v>
+        <v>0.77352543135255802</v>
       </c>
       <c r="G145">
-        <v>0.86159091332290105</v>
+        <v>0.86129059709112399</v>
       </c>
       <c r="H145">
-        <v>0.70337007746514602</v>
+        <v>0.70430603692827698</v>
       </c>
       <c r="I145">
-        <v>0.80441154072643095</v>
+        <v>0.80463917118879202</v>
       </c>
       <c r="J145">
-        <v>0.90364531463282705</v>
+        <v>0.90507248112303296</v>
       </c>
       <c r="K145">
-        <v>0.72458279138567305</v>
+        <v>0.72501437651143097</v>
       </c>
       <c r="L145">
-        <v>0.84032811593268597</v>
+        <v>0.84001828219892705</v>
       </c>
       <c r="M145">
-        <v>0.93347670354395296</v>
+        <v>0.93085688312176995</v>
       </c>
       <c r="N145">
-        <v>0.79842424864939798</v>
+        <v>0.79866639568404196</v>
       </c>
       <c r="O145">
-        <v>0.88074678356732305</v>
+        <v>0.88086616408819196</v>
       </c>
       <c r="P145">
-        <v>0.92352843144846097</v>
+        <v>0.92168962866760396</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>34090</v>
       </c>
       <c r="B146">
-        <v>0.70727416953734501</v>
+        <v>0.70640888381067601</v>
       </c>
       <c r="C146">
-        <v>0.81287127627391498</v>
+        <v>0.81112825478533102</v>
       </c>
       <c r="D146">
-        <v>0.93671699278356602</v>
+        <v>0.93703298750846098</v>
       </c>
       <c r="E146">
-        <v>0.67746728723421201</v>
+        <v>0.67726504376744101</v>
       </c>
       <c r="F146">
-        <v>0.77487110254660196</v>
+        <v>0.77449964082984502</v>
       </c>
       <c r="G146">
-        <v>0.85944011514657903</v>
+        <v>0.85926699409298801</v>
       </c>
       <c r="H146">
-        <v>0.68425652501586498</v>
+        <v>0.68611211239259695</v>
       </c>
       <c r="I146">
-        <v>0.79604710795062805</v>
+        <v>0.79680732647178798</v>
       </c>
       <c r="J146">
-        <v>0.903938436017513</v>
+        <v>0.90528865161430705</v>
       </c>
       <c r="K146">
-        <v>0.71337408264156998</v>
+        <v>0.71493662082672804</v>
       </c>
       <c r="L146">
-        <v>0.82808829844018395</v>
+        <v>0.828353566919519</v>
       </c>
       <c r="M146">
-        <v>0.92697986362775397</v>
+        <v>0.924316294809164</v>
       </c>
       <c r="N146">
-        <v>0.79519787910184303</v>
+        <v>0.79643413586146805</v>
       </c>
       <c r="O146">
-        <v>0.87840509341010098</v>
+        <v>0.87906481084146904</v>
       </c>
       <c r="P146">
-        <v>0.92262010168425101</v>
+        <v>0.92084932666389596</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>34121</v>
       </c>
       <c r="B147">
-        <v>0.70134370351589403</v>
+        <v>0.70050332938187698</v>
       </c>
       <c r="C147">
-        <v>0.80784348655847504</v>
+        <v>0.80627347770010904</v>
       </c>
       <c r="D147">
-        <v>0.93425727065337705</v>
+        <v>0.93466437346502296</v>
       </c>
       <c r="E147">
-        <v>0.66266056076280699</v>
+        <v>0.66263579218410895</v>
       </c>
       <c r="F147">
-        <v>0.76368839694875801</v>
+        <v>0.76363580275672405</v>
       </c>
       <c r="G147">
-        <v>0.85715562505697196</v>
+        <v>0.85700138533300696</v>
       </c>
       <c r="H147">
-        <v>0.68005446558793103</v>
+        <v>0.68168414813418898</v>
       </c>
       <c r="I147">
-        <v>0.79504149532606405</v>
+        <v>0.795684979568271</v>
       </c>
       <c r="J147">
-        <v>0.905145288867924</v>
+        <v>0.90642099204000004</v>
       </c>
       <c r="K147">
-        <v>0.70516837497128704</v>
+        <v>0.70642020715849796</v>
       </c>
       <c r="L147">
-        <v>0.82055410404429696</v>
+        <v>0.82105410583138405</v>
       </c>
       <c r="M147">
-        <v>0.92290668468827797</v>
+        <v>0.920380915810737</v>
       </c>
       <c r="N147">
-        <v>0.78584001295085304</v>
+        <v>0.78669017232720695</v>
       </c>
       <c r="O147">
-        <v>0.87035711453524001</v>
+        <v>0.87099128651604996</v>
       </c>
       <c r="P147">
-        <v>0.92028576260334705</v>
+        <v>0.91853844379927996</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>34151</v>
       </c>
       <c r="B148">
-        <v>0.70230573678399799</v>
+        <v>0.70158427919718502</v>
       </c>
       <c r="C148">
-        <v>0.80917773246310498</v>
+        <v>0.80775757244408897</v>
       </c>
       <c r="D148">
-        <v>0.93412881609730902</v>
+        <v>0.93457072890636805</v>
       </c>
       <c r="E148">
-        <v>0.66635511088273003</v>
+        <v>0.66734038714600996</v>
       </c>
       <c r="F148">
-        <v>0.76465035023717398</v>
+        <v>0.76505018460293805</v>
       </c>
       <c r="G148">
-        <v>0.85730036425499301</v>
+        <v>0.85732731239833004</v>
       </c>
       <c r="H148">
-        <v>0.680396351422771</v>
+        <v>0.68265046599516199</v>
       </c>
       <c r="I148">
-        <v>0.79450007613039597</v>
+        <v>0.79549957606297705</v>
       </c>
       <c r="J148">
-        <v>0.90426811919027394</v>
+        <v>0.905705424437101</v>
       </c>
       <c r="K148">
-        <v>0.69078487609925299</v>
+        <v>0.69162359175175403</v>
       </c>
       <c r="L148">
-        <v>0.80932216004647195</v>
+        <v>0.80956331291536499</v>
       </c>
       <c r="M148">
-        <v>0.91834309527490299</v>
+        <v>0.91564744393666897</v>
       </c>
       <c r="N148">
-        <v>0.77982921788996096</v>
+        <v>0.78056356215453504</v>
       </c>
       <c r="O148">
-        <v>0.86707028136170505</v>
+        <v>0.86740634699881503</v>
       </c>
       <c r="P148">
-        <v>0.91958484442888599</v>
+        <v>0.91763328126122301</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>34182</v>
       </c>
       <c r="B149">
-        <v>0.700947632757974</v>
+        <v>0.69992825484593602</v>
       </c>
       <c r="C149">
-        <v>0.809024755799574</v>
+        <v>0.80746567341544195</v>
       </c>
       <c r="D149">
-        <v>0.933118367408315</v>
+        <v>0.93356745455558598</v>
       </c>
       <c r="E149">
-        <v>0.66181017536554698</v>
+        <v>0.66210234011776503</v>
       </c>
       <c r="F149">
-        <v>0.76596326155994598</v>
+        <v>0.76593353320287505</v>
       </c>
       <c r="G149">
-        <v>0.85794331593224804</v>
+        <v>0.85788551849637096</v>
       </c>
       <c r="H149">
-        <v>0.68500413490978496</v>
+        <v>0.68610520099841299</v>
       </c>
       <c r="I149">
-        <v>0.797863580767464</v>
+        <v>0.79806475853097703</v>
       </c>
       <c r="J149">
-        <v>0.90217193602310997</v>
+        <v>0.90338055537981399</v>
       </c>
       <c r="K149">
-        <v>0.67522097917924695</v>
+        <v>0.67646027699579903</v>
       </c>
       <c r="L149">
-        <v>0.79752190087639996</v>
+        <v>0.79800765992413403</v>
       </c>
       <c r="M149">
-        <v>0.91364937002365598</v>
+        <v>0.91092438854425495</v>
       </c>
       <c r="N149">
-        <v>0.77259232332058603</v>
+        <v>0.77111259200793003</v>
       </c>
       <c r="O149">
-        <v>0.86045828788940903</v>
+        <v>0.85933351510803302</v>
       </c>
       <c r="P149">
-        <v>0.91639480653739702</v>
+        <v>0.91448108117966098</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>34213</v>
       </c>
       <c r="B150">
-        <v>0.70281100887677295</v>
+        <v>0.70202852856349396</v>
       </c>
       <c r="C150">
-        <v>0.80941345552395805</v>
+        <v>0.80808618668578802</v>
       </c>
       <c r="D150">
-        <v>0.93209156638977797</v>
+        <v>0.93279515976662797</v>
       </c>
       <c r="E150">
-        <v>0.66602874091190301</v>
+        <v>0.66585653456383698</v>
       </c>
       <c r="F150">
-        <v>0.77049190402133105</v>
+        <v>0.76994635768949404</v>
       </c>
       <c r="G150">
-        <v>0.85859844445274902</v>
+        <v>0.85849767289300705</v>
       </c>
       <c r="H150">
-        <v>0.68778170315555398</v>
+        <v>0.68945255825989504</v>
       </c>
       <c r="I150">
-        <v>0.80009601165987398</v>
+        <v>0.800922120648206</v>
       </c>
       <c r="J150">
-        <v>0.90110712904713197</v>
+        <v>0.90258150476104504</v>
       </c>
       <c r="K150">
-        <v>0.67302450286244697</v>
+        <v>0.67416349656874497</v>
       </c>
       <c r="L150">
-        <v>0.79578173511427297</v>
+        <v>0.79610952655480705</v>
       </c>
       <c r="M150">
-        <v>0.91199148296495103</v>
+        <v>0.90931302880249698</v>
       </c>
       <c r="N150">
-        <v>0.758799273006598</v>
+        <v>0.75826986256214102</v>
       </c>
       <c r="O150">
-        <v>0.85165992577593896</v>
+        <v>0.85115316419504805</v>
       </c>
       <c r="P150">
-        <v>0.91372595392332201</v>
+        <v>0.912029073146291</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>34243</v>
       </c>
       <c r="B151">
-        <v>0.70663587299028996</v>
+        <v>0.70557599840406804</v>
       </c>
       <c r="C151">
-        <v>0.81285531439021297</v>
+        <v>0.81119218506434398</v>
       </c>
       <c r="D151">
-        <v>0.93230500434874597</v>
+        <v>0.93294811080720597</v>
       </c>
       <c r="E151">
-        <v>0.68630843696297195</v>
+        <v>0.68580844467909796</v>
       </c>
       <c r="F151">
-        <v>0.78367332665601197</v>
+        <v>0.783044804392104</v>
       </c>
       <c r="G151">
-        <v>0.86034378710946702</v>
+        <v>0.860326880435343</v>
       </c>
       <c r="H151">
-        <v>0.69799621306309501</v>
+        <v>0.699487365175123</v>
       </c>
       <c r="I151">
-        <v>0.80917549665138</v>
+        <v>0.809700617106485</v>
       </c>
       <c r="J151">
-        <v>0.90288046472433003</v>
+        <v>0.90400234756576803</v>
       </c>
       <c r="K151">
-        <v>0.67558217293674006</v>
+        <v>0.67685949440566995</v>
       </c>
       <c r="L151">
-        <v>0.79669784006422095</v>
+        <v>0.797053871680941</v>
       </c>
       <c r="M151">
-        <v>0.91088258401253497</v>
+        <v>0.90823827999593498</v>
       </c>
       <c r="N151">
-        <v>0.75977023335376703</v>
+        <v>0.75983494377453997</v>
       </c>
       <c r="O151">
-        <v>0.84977937578001395</v>
+        <v>0.84965326151628995</v>
       </c>
       <c r="P151">
-        <v>0.91097518336139804</v>
+        <v>0.90953829788844298</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>34274</v>
       </c>
       <c r="B152">
-        <v>0.70928376997569698</v>
+        <v>0.70798009749888302</v>
       </c>
       <c r="C152">
-        <v>0.81597010181793705</v>
+        <v>0.81393363451790501</v>
       </c>
       <c r="D152">
-        <v>0.93342425114319105</v>
+        <v>0.93401282930267904</v>
       </c>
       <c r="E152">
-        <v>0.699338346045139</v>
+        <v>0.69855923628164396</v>
       </c>
       <c r="F152">
-        <v>0.79106331624176296</v>
+        <v>0.79000370664988295</v>
       </c>
       <c r="G152">
-        <v>0.862336496803356</v>
+        <v>0.86237007605246796</v>
       </c>
       <c r="H152">
-        <v>0.69566998142928804</v>
+        <v>0.69643642690645802</v>
       </c>
       <c r="I152">
-        <v>0.81073624049821702</v>
+        <v>0.81080670593264403</v>
       </c>
       <c r="J152">
-        <v>0.90153021726016902</v>
+        <v>0.90243819511100098</v>
       </c>
       <c r="K152">
-        <v>0.67721539353363902</v>
+        <v>0.67900184963004595</v>
       </c>
       <c r="L152">
-        <v>0.79922446491146004</v>
+        <v>0.79959580573193001</v>
       </c>
       <c r="M152">
-        <v>0.91023775288511</v>
+        <v>0.907376150349257</v>
       </c>
       <c r="N152">
-        <v>0.75998201143872202</v>
+        <v>0.75974826448334398</v>
       </c>
       <c r="O152">
-        <v>0.851386605074401</v>
+        <v>0.85110696146299403</v>
       </c>
       <c r="P152">
-        <v>0.91009940480109497</v>
+        <v>0.90887902150698496</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>34304</v>
       </c>
       <c r="B153">
-        <v>0.70792284220480495</v>
+        <v>0.70632614114601799</v>
       </c>
       <c r="C153">
-        <v>0.81957605648721299</v>
+        <v>0.81713094905907602</v>
       </c>
       <c r="D153">
-        <v>0.93396082943939096</v>
+        <v>0.934327790182509</v>
       </c>
       <c r="E153">
-        <v>0.70006476897012904</v>
+        <v>0.69792918141449001</v>
       </c>
       <c r="F153">
-        <v>0.79617502629093795</v>
+        <v>0.794218498978846</v>
       </c>
       <c r="G153">
-        <v>0.86483813033374202</v>
+        <v>0.86472384630729304</v>
       </c>
       <c r="H153">
-        <v>0.70020649443641203</v>
+        <v>0.70056113383972396</v>
       </c>
       <c r="I153">
-        <v>0.82132516149366996</v>
+        <v>0.82078109878934202</v>
       </c>
       <c r="J153">
-        <v>0.90256635415708297</v>
+        <v>0.90327674939595703</v>
       </c>
       <c r="K153">
-        <v>0.66948927848186002</v>
+        <v>0.67179377737374002</v>
       </c>
       <c r="L153">
-        <v>0.79783220131733801</v>
+        <v>0.79817237612136704</v>
       </c>
       <c r="M153">
-        <v>0.909187218487577</v>
+        <v>0.90612398521444804</v>
       </c>
       <c r="N153">
-        <v>0.75306395199427101</v>
+        <v>0.75291430992368003</v>
       </c>
       <c r="O153">
-        <v>0.84969752903369999</v>
+        <v>0.84900097044216005</v>
       </c>
       <c r="P153">
-        <v>0.91000746073055006</v>
+        <v>0.90878076479176195</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>34335</v>
       </c>
       <c r="B154">
-        <v>0.71744990806184294</v>
+        <v>0.71570795071432802</v>
       </c>
       <c r="C154">
-        <v>0.82545835738293605</v>
+        <v>0.82305170737576605</v>
       </c>
       <c r="D154">
-        <v>0.93696924552646099</v>
+        <v>0.93736733899197699</v>
       </c>
       <c r="E154">
-        <v>0.72134906592028303</v>
+        <v>0.717620287339505</v>
       </c>
       <c r="F154">
-        <v>0.80840878105573499</v>
+        <v>0.80570522277598799</v>
       </c>
       <c r="G154">
-        <v>0.86834293058548695</v>
+        <v>0.86815616425514397</v>
       </c>
       <c r="H154">
-        <v>0.70793749030564401</v>
+        <v>0.708693854595148</v>
       </c>
       <c r="I154">
-        <v>0.82507325476080695</v>
+        <v>0.824689202016885</v>
       </c>
       <c r="J154">
-        <v>0.90260156178579598</v>
+        <v>0.90336179199446198</v>
       </c>
       <c r="K154">
-        <v>0.66843772852153904</v>
+        <v>0.67024748801289102</v>
       </c>
       <c r="L154">
-        <v>0.79412135579739196</v>
+        <v>0.79437175216911704</v>
       </c>
       <c r="M154">
-        <v>0.90689123923127601</v>
+        <v>0.90397881634197497</v>
       </c>
       <c r="N154">
-        <v>0.74517828937144903</v>
+        <v>0.74478404052331304</v>
       </c>
       <c r="O154">
-        <v>0.84567972957726101</v>
+        <v>0.84477877042046601</v>
       </c>
       <c r="P154">
-        <v>0.90899266291992098</v>
+        <v>0.90773739709408696</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>34366</v>
       </c>
       <c r="B155">
-        <v>0.73100443918038205</v>
+        <v>0.72928639951920604</v>
       </c>
       <c r="C155">
-        <v>0.83549088669240401</v>
+        <v>0.83313177520210402</v>
       </c>
       <c r="D155">
-        <v>0.94248085428268102</v>
+        <v>0.94306958753331305</v>
       </c>
       <c r="E155">
-        <v>0.76026319352181504</v>
+        <v>0.75835770822245996</v>
       </c>
       <c r="F155">
-        <v>0.81968146327880498</v>
+        <v>0.81721355345088997</v>
       </c>
       <c r="G155">
-        <v>0.86970118777767103</v>
+        <v>0.86994073239809</v>
       </c>
       <c r="H155">
-        <v>0.72680208359038101</v>
+        <v>0.72646497283532596</v>
       </c>
       <c r="I155">
-        <v>0.83801683751775202</v>
+        <v>0.83711674776451594</v>
       </c>
       <c r="J155">
-        <v>0.90454116103787796</v>
+        <v>0.90518670555828795</v>
       </c>
       <c r="K155">
-        <v>0.67232388813041899</v>
+        <v>0.67337493951125105</v>
       </c>
       <c r="L155">
-        <v>0.798121742945332</v>
+        <v>0.79770920494062203</v>
       </c>
       <c r="M155">
-        <v>0.90700011909789102</v>
+        <v>0.90388196403520504</v>
       </c>
       <c r="N155">
-        <v>0.75533687849147502</v>
+        <v>0.75519392522055295</v>
       </c>
       <c r="O155">
-        <v>0.85073773285179199</v>
+        <v>0.85005881402727401</v>
       </c>
       <c r="P155">
-        <v>0.90946429644334803</v>
+        <v>0.90833003793520395</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>34394</v>
       </c>
       <c r="B156">
-        <v>0.73773219369896104</v>
+        <v>0.73608372924635002</v>
       </c>
       <c r="C156">
-        <v>0.84299246954599905</v>
+        <v>0.84065665563879299</v>
       </c>
       <c r="D156">
-        <v>0.94741668472940399</v>
+        <v>0.94803521258522006</v>
       </c>
       <c r="E156">
-        <v>0.73868584038015495</v>
+        <v>0.73639158888359602</v>
       </c>
       <c r="F156">
-        <v>0.82252463462255898</v>
+        <v>0.82054617994575196</v>
       </c>
       <c r="G156">
-        <v>0.87082108996051599</v>
+        <v>0.871106538617754</v>
       </c>
       <c r="H156">
-        <v>0.72283599570993895</v>
+        <v>0.722047051577836</v>
       </c>
       <c r="I156">
-        <v>0.83368190134889297</v>
+        <v>0.832369303433241</v>
       </c>
       <c r="J156">
-        <v>0.90321399840775896</v>
+        <v>0.90357377502279002</v>
       </c>
       <c r="K156">
-        <v>0.68173143113671497</v>
+        <v>0.68246889058943205</v>
       </c>
       <c r="L156">
-        <v>0.79981445064151002</v>
+        <v>0.79954170346777298</v>
       </c>
       <c r="M156">
-        <v>0.904904234418064</v>
+        <v>0.90208187575697196</v>
       </c>
       <c r="N156">
-        <v>0.76361599433165295</v>
+        <v>0.76355008529975998</v>
       </c>
       <c r="O156">
-        <v>0.85545135957122898</v>
+        <v>0.85481676539393803</v>
       </c>
       <c r="P156">
-        <v>0.91038917660082197</v>
+        <v>0.909291120368658</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>34425</v>
       </c>
       <c r="B157">
-        <v>0.73212018903989895</v>
+        <v>0.73011210473214105</v>
       </c>
       <c r="C157">
-        <v>0.83651412344135201</v>
+        <v>0.83408208502737902</v>
       </c>
       <c r="D157">
-        <v>0.94232142586740897</v>
+        <v>0.94263804142844498</v>
       </c>
       <c r="E157">
-        <v>0.73642066982562104</v>
+        <v>0.73382452139740195</v>
       </c>
       <c r="F157">
-        <v>0.82569387943620198</v>
+        <v>0.82346625270376705</v>
       </c>
       <c r="G157">
-        <v>0.87152402291155395</v>
+        <v>0.87158939912356403</v>
       </c>
       <c r="H157">
-        <v>0.70753313152092301</v>
+        <v>0.70594805911168002</v>
       </c>
       <c r="I157">
-        <v>0.82032213858423797</v>
+        <v>0.81849071390244599</v>
       </c>
       <c r="J157">
-        <v>0.899360256868043</v>
+        <v>0.89947466908471096</v>
       </c>
       <c r="K157">
-        <v>0.676902659490766</v>
+        <v>0.67784888240853003</v>
       </c>
       <c r="L157">
-        <v>0.79434838485177806</v>
+        <v>0.79432650493892099</v>
       </c>
       <c r="M157">
-        <v>0.90310800341675002</v>
+        <v>0.90051612732488795</v>
       </c>
       <c r="N157">
-        <v>0.77244370609311197</v>
+        <v>0.77198609107271798</v>
       </c>
       <c r="O157">
-        <v>0.85541951079386103</v>
+        <v>0.85462928629803603</v>
       </c>
       <c r="P157">
-        <v>0.90916842406074405</v>
+        <v>0.90812142838495102</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>34455</v>
       </c>
       <c r="B158">
-        <v>0.72447126622992897</v>
+        <v>0.72267587784242404</v>
       </c>
       <c r="C158">
-        <v>0.82948065926044001</v>
+        <v>0.82707532804998196</v>
       </c>
       <c r="D158">
-        <v>0.93972634517575404</v>
+        <v>0.93995877657049698</v>
       </c>
       <c r="E158">
-        <v>0.73016924396449601</v>
+        <v>0.729482987215189</v>
       </c>
       <c r="F158">
-        <v>0.81676521439659699</v>
+        <v>0.81518857290493396</v>
       </c>
       <c r="G158">
-        <v>0.86941913024975803</v>
+        <v>0.86957756921475804</v>
       </c>
       <c r="H158">
-        <v>0.69820203259861202</v>
+        <v>0.69650592673429501</v>
       </c>
       <c r="I158">
-        <v>0.80925400093354605</v>
+        <v>0.80699203368563199</v>
       </c>
       <c r="J158">
-        <v>0.89570386734485197</v>
+        <v>0.89556258663868804</v>
       </c>
       <c r="K158">
-        <v>0.66593557821694005</v>
+        <v>0.66759712686677797</v>
       </c>
       <c r="L158">
-        <v>0.78689832154239603</v>
+        <v>0.78731398800946395</v>
       </c>
       <c r="M158">
-        <v>0.90136100539559005</v>
+        <v>0.89872358180905698</v>
       </c>
       <c r="N158">
-        <v>0.74633820170800602</v>
+        <v>0.74676413874691605</v>
       </c>
       <c r="O158">
-        <v>0.84251504752866602</v>
+        <v>0.84290223719592605</v>
       </c>
       <c r="P158">
-        <v>0.90776420342473996</v>
+        <v>0.90685442369080504</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>34486</v>
       </c>
       <c r="B159">
-        <v>0.71870245562194701</v>
+        <v>0.71674915049063503</v>
       </c>
       <c r="C159">
-        <v>0.82497321764549003</v>
+        <v>0.82246584213378304</v>
       </c>
       <c r="D159">
-        <v>0.939450549178524</v>
+        <v>0.93950777925273599</v>
       </c>
       <c r="E159">
-        <v>0.71795446581113398</v>
+        <v>0.71649958202022801</v>
       </c>
       <c r="F159">
-        <v>0.80852997859697395</v>
+        <v>0.80686086900798604</v>
       </c>
       <c r="G159">
-        <v>0.86804016074833801</v>
+        <v>0.86822267799792596</v>
       </c>
       <c r="H159">
-        <v>0.68252537283113102</v>
+        <v>0.68031507972954697</v>
       </c>
       <c r="I159">
-        <v>0.79506796404341396</v>
+        <v>0.79231232628980597</v>
       </c>
       <c r="J159">
-        <v>0.893421735860637</v>
+        <v>0.89285523265684397</v>
       </c>
       <c r="K159">
-        <v>0.66228830706306097</v>
+        <v>0.66384710360353905</v>
       </c>
       <c r="L159">
-        <v>0.78280185771149702</v>
+        <v>0.783420505443986</v>
       </c>
       <c r="M159">
-        <v>0.89841734893293901</v>
+        <v>0.895893299340487</v>
       </c>
       <c r="N159">
-        <v>0.73222591154585204</v>
+        <v>0.73385855385994803</v>
       </c>
       <c r="O159">
-        <v>0.83224767007447398</v>
+        <v>0.83350801061532498</v>
       </c>
       <c r="P159">
-        <v>0.90625675673835104</v>
+        <v>0.90530112519283201</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>34516</v>
       </c>
       <c r="B160">
-        <v>0.712646709509003</v>
+        <v>0.71076332734694803</v>
       </c>
       <c r="C160">
-        <v>0.82007699344607399</v>
+        <v>0.81760185429696997</v>
       </c>
       <c r="D160">
-        <v>0.93905663232528302</v>
+        <v>0.93918489316361298</v>
       </c>
       <c r="E160">
-        <v>0.71205527811862102</v>
+        <v>0.71160326617896996</v>
       </c>
       <c r="F160">
-        <v>0.804408529707626</v>
+        <v>0.80352903148477595</v>
       </c>
       <c r="G160">
-        <v>0.86734893691370196</v>
+        <v>0.86756021240548697</v>
       </c>
       <c r="H160">
-        <v>0.67128830141780105</v>
+        <v>0.66936364980281504</v>
       </c>
       <c r="I160">
-        <v>0.78452342223642002</v>
+        <v>0.78173417690444902</v>
       </c>
       <c r="J160">
-        <v>0.89100599591313401</v>
+        <v>0.89035317015028304</v>
       </c>
       <c r="K160">
-        <v>0.66582784204718004</v>
+        <v>0.66706213783353396</v>
       </c>
       <c r="L160">
-        <v>0.78103819892380899</v>
+        <v>0.78173027135411399</v>
       </c>
       <c r="M160">
-        <v>0.89565800994493905</v>
+        <v>0.89348231966956204</v>
       </c>
       <c r="N160">
-        <v>0.72379623592040199</v>
+        <v>0.72491524867127599</v>
       </c>
       <c r="O160">
-        <v>0.82600518255143696</v>
+        <v>0.82707746660698001</v>
       </c>
       <c r="P160">
-        <v>0.90515309847728398</v>
+        <v>0.90414294573019505</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>34547</v>
       </c>
       <c r="B161">
-        <v>0.70431344929987105</v>
+        <v>0.70258066957952003</v>
       </c>
       <c r="C161">
-        <v>0.81404054772879597</v>
+        <v>0.81165646138358105</v>
       </c>
       <c r="D161">
-        <v>0.93595662024138604</v>
+        <v>0.936120879446115</v>
       </c>
       <c r="E161">
-        <v>0.69763553869804196</v>
+        <v>0.696941159693232</v>
       </c>
       <c r="F161">
-        <v>0.796802251463539</v>
+        <v>0.79620662571850798</v>
       </c>
       <c r="G161">
-        <v>0.86622969148821105</v>
+        <v>0.86650747154866703</v>
       </c>
       <c r="H161">
-        <v>0.66832076586653799</v>
+        <v>0.66582025038713699</v>
       </c>
       <c r="I161">
-        <v>0.78211096101514399</v>
+        <v>0.77901824826444899</v>
       </c>
       <c r="J161">
-        <v>0.89012900218254198</v>
+        <v>0.88940973872184104</v>
       </c>
       <c r="K161">
-        <v>0.66771988496942303</v>
+        <v>0.66962367481663299</v>
       </c>
       <c r="L161">
-        <v>0.78057396322126005</v>
+        <v>0.78195582483277604</v>
       </c>
       <c r="M161">
-        <v>0.89436199289878604</v>
+        <v>0.892463885533469</v>
       </c>
       <c r="N161">
-        <v>0.71977294122754598</v>
+        <v>0.72073695419905504</v>
       </c>
       <c r="O161">
-        <v>0.82404415915273499</v>
+        <v>0.82472777247006501</v>
       </c>
       <c r="P161">
-        <v>0.90475188124413297</v>
+        <v>0.903697525182659</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>34578</v>
       </c>
       <c r="B162">
-        <v>0.69806668400635297</v>
+        <v>0.69646666151279901</v>
       </c>
       <c r="C162">
-        <v>0.80968365758073901</v>
+        <v>0.80743398902373498</v>
       </c>
       <c r="D162">
-        <v>0.93338407204990903</v>
+        <v>0.93357783437944697</v>
       </c>
       <c r="E162">
-        <v>0.68765541817100095</v>
+        <v>0.68771764064961505</v>
       </c>
       <c r="F162">
-        <v>0.78801985256641305</v>
+        <v>0.788004628884174</v>
       </c>
       <c r="G162">
-        <v>0.86426138483884996</v>
+        <v>0.86470225044645399</v>
       </c>
       <c r="H162">
-        <v>0.66211546417425404</v>
+        <v>0.66068926144415696</v>
       </c>
       <c r="I162">
-        <v>0.77862708693518001</v>
+        <v>0.776384637979605</v>
       </c>
       <c r="J162">
-        <v>0.89052152786851302</v>
+        <v>0.89011198984766404</v>
       </c>
       <c r="K162">
-        <v>0.66806167750927503</v>
+        <v>0.67032219709271401</v>
       </c>
       <c r="L162">
-        <v>0.78227658325348903</v>
+        <v>0.78390266466910097</v>
       </c>
       <c r="M162">
-        <v>0.89460256469625099</v>
+        <v>0.892757566122521</v>
       </c>
       <c r="N162">
-        <v>0.72313235174766499</v>
+        <v>0.72421886874241403</v>
       </c>
       <c r="O162">
-        <v>0.82774550720631002</v>
+        <v>0.82854280941446201</v>
       </c>
       <c r="P162">
-        <v>0.90589144587121595</v>
+        <v>0.904880597176277</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>34608</v>
       </c>
       <c r="B163">
-        <v>0.69621173936088299</v>
+        <v>0.694523733741649</v>
       </c>
       <c r="C163">
-        <v>0.80949416572247701</v>
+        <v>0.80709404731670598</v>
       </c>
       <c r="D163">
-        <v>0.93259831850914598</v>
+        <v>0.93283512534854995</v>
       </c>
       <c r="E163">
-        <v>0.68614858118279698</v>
+        <v>0.68627122391721795</v>
       </c>
       <c r="F163">
-        <v>0.78583246214547298</v>
+        <v>0.78570229452455298</v>
       </c>
       <c r="G163">
-        <v>0.86333403102716599</v>
+        <v>0.86358283286822701</v>
       </c>
       <c r="H163">
-        <v>0.66010317317217004</v>
+        <v>0.65881562799716498</v>
       </c>
       <c r="I163">
-        <v>0.78405356264132298</v>
+        <v>0.78153245797278903</v>
       </c>
       <c r="J163">
-        <v>0.89198408164549803</v>
+        <v>0.89152691297849196</v>
       </c>
       <c r="K163">
-        <v>0.674482309879467</v>
+        <v>0.67658003375877196</v>
       </c>
       <c r="L163">
-        <v>0.78842835041130699</v>
+        <v>0.78971797405326905</v>
       </c>
       <c r="M163">
-        <v>0.89653493394091699</v>
+        <v>0.89458552450325401</v>
       </c>
       <c r="N163">
-        <v>0.72714801051697298</v>
+        <v>0.72782310330752797</v>
       </c>
       <c r="O163">
-        <v>0.83102488211333503</v>
+        <v>0.83140346353345995</v>
       </c>
       <c r="P163">
-        <v>0.90698283247987799</v>
+        <v>0.90594177351467098</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>34639</v>
       </c>
       <c r="B164">
-        <v>0.70156369900223903</v>
+        <v>0.699928503576289</v>
       </c>
       <c r="C164">
-        <v>0.81440223267136902</v>
+        <v>0.81188023867372205</v>
       </c>
       <c r="D164">
-        <v>0.93507618222239497</v>
+        <v>0.93552719067150902</v>
       </c>
       <c r="E164">
-        <v>0.69083111499727201</v>
+        <v>0.69265226753459896</v>
       </c>
       <c r="F164">
-        <v>0.78775796044742896</v>
+        <v>0.78833228581437098</v>
       </c>
       <c r="G164">
-        <v>0.863528847313487</v>
+        <v>0.86384810676841695</v>
       </c>
       <c r="H164">
-        <v>0.67120580574004396</v>
+        <v>0.66914880865299997</v>
       </c>
       <c r="I164">
-        <v>0.795386824278001</v>
+        <v>0.79229919054660303</v>
       </c>
       <c r="J164">
-        <v>0.89380008985127402</v>
+        <v>0.89336291942873602</v>
       </c>
       <c r="K164">
-        <v>0.67930674322088003</v>
+        <v>0.68149121469705998</v>
       </c>
       <c r="L164">
-        <v>0.79425836523112203</v>
+        <v>0.79522497877444398</v>
       </c>
       <c r="M164">
-        <v>0.89784450163084095</v>
+        <v>0.89561750899630299</v>
       </c>
       <c r="N164">
-        <v>0.73705114921103798</v>
+        <v>0.73704466502323296</v>
       </c>
       <c r="O164">
-        <v>0.83797732134248304</v>
+        <v>0.83770258344927295</v>
       </c>
       <c r="P164">
-        <v>0.90861361790549</v>
+        <v>0.90750627445355303</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>34669</v>
       </c>
       <c r="B165">
-        <v>0.69823623991352102</v>
+        <v>0.69628077144573297</v>
       </c>
       <c r="C165">
-        <v>0.81363984858645799</v>
+        <v>0.81092513777997299</v>
       </c>
       <c r="D165">
-        <v>0.93711592182804204</v>
+        <v>0.93739543200366504</v>
       </c>
       <c r="E165">
-        <v>0.68427027005693397</v>
+        <v>0.68683196056258999</v>
       </c>
       <c r="F165">
-        <v>0.78615199070861097</v>
+        <v>0.78745184837434801</v>
       </c>
       <c r="G165">
-        <v>0.86310350684719594</v>
+        <v>0.86354152976172405</v>
       </c>
       <c r="H165">
-        <v>0.66164267067791604</v>
+        <v>0.66021357868767905</v>
       </c>
       <c r="I165">
-        <v>0.78764794541289596</v>
+        <v>0.784769026294167</v>
       </c>
       <c r="J165">
-        <v>0.89340957485015104</v>
+        <v>0.89276117398305099</v>
       </c>
       <c r="K165">
-        <v>0.673436412312576</v>
+        <v>0.67489617965077997</v>
       </c>
       <c r="L165">
-        <v>0.79078590937775495</v>
+        <v>0.79142770089510595</v>
       </c>
       <c r="M165">
-        <v>0.89888837500546903</v>
+        <v>0.89662827081811602</v>
       </c>
       <c r="N165">
-        <v>0.74849076694307004</v>
+        <v>0.74832572619275595</v>
       </c>
       <c r="O165">
-        <v>0.84417147293425498</v>
+        <v>0.84371175034748702</v>
       </c>
       <c r="P165">
-        <v>0.91050059035197195</v>
+        <v>0.90930637410063697</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>34700</v>
       </c>
       <c r="B166">
-        <v>0.69543473151552804</v>
+        <v>0.69359227894406095</v>
       </c>
       <c r="C166">
-        <v>0.80943911152585901</v>
+        <v>0.80676378945152405</v>
       </c>
       <c r="D166">
-        <v>0.93475693756042699</v>
+        <v>0.934894895474912</v>
       </c>
       <c r="E166">
-        <v>0.67557732275848104</v>
+        <v>0.67766320677819802</v>
       </c>
       <c r="F166">
-        <v>0.77979990235475904</v>
+        <v>0.78066863467038505</v>
       </c>
       <c r="G166">
-        <v>0.86080845320449795</v>
+        <v>0.86102089526622405</v>
       </c>
       <c r="H166">
-        <v>0.65624864983793196</v>
+        <v>0.65500623790222601</v>
       </c>
       <c r="I166">
-        <v>0.78123522754885699</v>
+        <v>0.77866020603675201</v>
       </c>
       <c r="J166">
-        <v>0.89038404482311495</v>
+        <v>0.88986024578334</v>
       </c>
       <c r="K166">
-        <v>0.67945194575340295</v>
+        <v>0.67962384317526803</v>
       </c>
       <c r="L166">
-        <v>0.79344546080511402</v>
+        <v>0.79299918411516201</v>
       </c>
       <c r="M166">
-        <v>0.90188787389034697</v>
+        <v>0.89929098991581502</v>
       </c>
       <c r="N166">
-        <v>0.76124797931246901</v>
+        <v>0.76049529948776695</v>
       </c>
       <c r="O166">
-        <v>0.85094552207878205</v>
+        <v>0.85036610837808102</v>
       </c>
       <c r="P166">
-        <v>0.91234390940141197</v>
+        <v>0.91116301124222498</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>34731</v>
       </c>
       <c r="B167">
-        <v>0.69075827275138002</v>
+        <v>0.68968339964885605</v>
       </c>
       <c r="C167">
-        <v>0.80434974592171704</v>
+        <v>0.80227569042375402</v>
       </c>
       <c r="D167">
-        <v>0.93311779935376005</v>
+        <v>0.93330234564055203</v>
       </c>
       <c r="E167">
-        <v>0.67598260933773702</v>
+        <v>0.67687535052080094</v>
       </c>
       <c r="F167">
-        <v>0.77951307291762095</v>
+        <v>0.77966467096077996</v>
       </c>
       <c r="G167">
-        <v>0.85929477629509798</v>
+        <v>0.85964210177254397</v>
       </c>
       <c r="H167">
-        <v>0.64827425854638498</v>
+        <v>0.64785123170365999</v>
       </c>
       <c r="I167">
-        <v>0.77283487819496</v>
+        <v>0.77075211200627003</v>
       </c>
       <c r="J167">
-        <v>0.88903367090150498</v>
+        <v>0.88846720064856899</v>
       </c>
       <c r="K167">
-        <v>0.68254154876982198</v>
+        <v>0.68199562398389901</v>
       </c>
       <c r="L167">
-        <v>0.79687090690055196</v>
+        <v>0.79591520284137696</v>
       </c>
       <c r="M167">
-        <v>0.90635855607905103</v>
+        <v>0.90356744650390897</v>
       </c>
       <c r="N167">
-        <v>0.76818833383362894</v>
+        <v>0.76854417508824202</v>
       </c>
       <c r="O167">
-        <v>0.85554691563680296</v>
+        <v>0.85529079835566801</v>
       </c>
       <c r="P167">
-        <v>0.91418593604720599</v>
+        <v>0.91289788801912397</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>34759</v>
       </c>
       <c r="B168">
-        <v>0.68565287694161203</v>
+        <v>0.684550618113</v>
       </c>
       <c r="C168">
-        <v>0.79823291554374298</v>
+        <v>0.79625468020805901</v>
       </c>
       <c r="D168">
-        <v>0.92876070731066396</v>
+        <v>0.92885089680649002</v>
       </c>
       <c r="E168">
-        <v>0.684086431992037</v>
+        <v>0.68531857834878296</v>
       </c>
       <c r="F168">
-        <v>0.77953376933869101</v>
+        <v>0.78012085959317301</v>
       </c>
       <c r="G168">
-        <v>0.85661971404065695</v>
+        <v>0.85723034109730201</v>
       </c>
       <c r="H168">
-        <v>0.64921092799029101</v>
+        <v>0.64924250872568401</v>
       </c>
       <c r="I168">
-        <v>0.77043763251177</v>
+        <v>0.76881325809277901</v>
       </c>
       <c r="J168">
-        <v>0.88741984357820203</v>
+        <v>0.88677328628616503</v>
       </c>
       <c r="K168">
-        <v>0.67419695904135402</v>
+        <v>0.674659247332274</v>
       </c>
       <c r="L168">
-        <v>0.79194373343193003</v>
+        <v>0.79143340834076703</v>
       </c>
       <c r="M168">
-        <v>0.90677401341183494</v>
+        <v>0.903773682581271</v>
       </c>
       <c r="N168">
-        <v>0.76036004217302</v>
+        <v>0.76215025952882798</v>
       </c>
       <c r="O168">
-        <v>0.84909258918880703</v>
+        <v>0.85029893597753703</v>
       </c>
       <c r="P168">
-        <v>0.91363110553467197</v>
+        <v>0.91272695541307003</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>34790</v>
       </c>
       <c r="B169">
-        <v>0.68446969159999105</v>
+        <v>0.68314759141697401</v>
       </c>
       <c r="C169">
-        <v>0.79510405565903497</v>
+        <v>0.79306370895967704</v>
       </c>
       <c r="D169">
-        <v>0.92596700074399596</v>
+        <v>0.92604696190832303</v>
       </c>
       <c r="E169">
-        <v>0.67708138738545498</v>
+        <v>0.67909975050364402</v>
       </c>
       <c r="F169">
-        <v>0.774604478950907</v>
+        <v>0.77560450981418105</v>
       </c>
       <c r="G169">
-        <v>0.85402445698321905</v>
+        <v>0.85478358701601598</v>
       </c>
       <c r="H169">
-        <v>0.66092105182981598</v>
+        <v>0.66071884621011401</v>
       </c>
       <c r="I169">
-        <v>0.77666512455547898</v>
+        <v>0.77491172237553996</v>
       </c>
       <c r="J169">
-        <v>0.88846407686745399</v>
+        <v>0.88772591565092296</v>
       </c>
       <c r="K169">
-        <v>0.66945701171732697</v>
+        <v>0.67012004016764204</v>
       </c>
       <c r="L169">
-        <v>0.78736799594754503</v>
+        <v>0.78693906567921801</v>
       </c>
       <c r="M169">
-        <v>0.90561319134655804</v>
+        <v>0.90237000499850994</v>
       </c>
       <c r="N169">
-        <v>0.75948345876050505</v>
+        <v>0.76255627803419801</v>
       </c>
       <c r="O169">
-        <v>0.84200787342859096</v>
+        <v>0.84400803610280095</v>
       </c>
       <c r="P169">
-        <v>0.91101583773635397</v>
+        <v>0.91015659991867903</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>34820</v>
       </c>
       <c r="B170">
-        <v>0.67688477047610995</v>
+        <v>0.67513110724301495</v>
       </c>
       <c r="C170">
-        <v>0.79083284488456795</v>
+        <v>0.78836887620656604</v>
       </c>
       <c r="D170">
-        <v>0.92441761553933599</v>
+        <v>0.92435715808862695</v>
       </c>
       <c r="E170">
-        <v>0.66182493809343201</v>
+        <v>0.66195896236145801</v>
       </c>
       <c r="F170">
-        <v>0.76495171137048301</v>
+        <v>0.76498148987449799</v>
       </c>
       <c r="G170">
-        <v>0.85165582287276598</v>
+        <v>0.85219634252988397</v>
       </c>
       <c r="H170">
-        <v>0.65262621604724702</v>
+        <v>0.65172445956125602</v>
       </c>
       <c r="I170">
-        <v>0.773340441710479</v>
+        <v>0.77082736564447596</v>
       </c>
       <c r="J170">
-        <v>0.889302748025941</v>
+        <v>0.88837750549207695</v>
       </c>
       <c r="K170">
-        <v>0.66497231808422497</v>
+        <v>0.66589259078836904</v>
       </c>
       <c r="L170">
-        <v>0.78612187789260402</v>
+        <v>0.78568271069861395</v>
       </c>
       <c r="M170">
-        <v>0.90564861512903505</v>
+        <v>0.90225622697004104</v>
       </c>
       <c r="N170">
-        <v>0.73518038555441301</v>
+        <v>0.73825773078045198</v>
       </c>
       <c r="O170">
-        <v>0.83076882400952601</v>
+        <v>0.83253713670687102</v>
       </c>
       <c r="P170">
-        <v>0.909963177679874</v>
+        <v>0.90887173181367498</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>34851</v>
       </c>
       <c r="B171">
-        <v>0.67741415135977601</v>
+        <v>0.67559997221525303</v>
       </c>
       <c r="C171">
-        <v>0.79146431030971298</v>
+        <v>0.78899603667683504</v>
       </c>
       <c r="D171">
-        <v>0.92425386886522198</v>
+        <v>0.92429048921603196</v>
       </c>
       <c r="E171">
-        <v>0.65843961415904595</v>
+        <v>0.65852906076550299</v>
       </c>
       <c r="F171">
-        <v>0.75934234391497102</v>
+        <v>0.75916185061351604</v>
       </c>
       <c r="G171">
-        <v>0.84964161151966999</v>
+        <v>0.85008803581732295</v>
       </c>
       <c r="H171">
-        <v>0.65330994673250198</v>
+        <v>0.65198184426791705</v>
       </c>
       <c r="I171">
-        <v>0.77513801866774301</v>
+        <v>0.77241943895249299</v>
       </c>
       <c r="J171">
-        <v>0.88972199516386896</v>
+        <v>0.88891526756861505</v>
       </c>
       <c r="K171">
-        <v>0.66534561027497496</v>
+        <v>0.66577050463249798</v>
       </c>
       <c r="L171">
-        <v>0.78791203152831502</v>
+        <v>0.78724443719332604</v>
       </c>
       <c r="M171">
-        <v>0.906086164073865</v>
+        <v>0.90269650583209005</v>
       </c>
       <c r="N171">
-        <v>0.72974064293817198</v>
+        <v>0.73197365039853401</v>
       </c>
       <c r="O171">
-        <v>0.82872341483668299</v>
+        <v>0.83003107847074198</v>
       </c>
       <c r="P171">
-        <v>0.91043825779126597</v>
+        <v>0.90928331271470597</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>34881</v>
       </c>
       <c r="B172">
-        <v>0.68182349128270003</v>
+        <v>0.68009271630567303</v>
       </c>
       <c r="C172">
-        <v>0.79302765841127698</v>
+        <v>0.79068657595284597</v>
       </c>
       <c r="D172">
-        <v>0.92433141245002504</v>
+        <v>0.92445200637573599</v>
       </c>
       <c r="E172">
-        <v>0.660721357603405</v>
+        <v>0.66199683486248995</v>
       </c>
       <c r="F172">
-        <v>0.75714613434589795</v>
+        <v>0.75786679996022999</v>
       </c>
       <c r="G172">
-        <v>0.84765198591354696</v>
+        <v>0.84799800067497799</v>
       </c>
       <c r="H172">
-        <v>0.66057712479601804</v>
+        <v>0.65856756182146103</v>
       </c>
       <c r="I172">
-        <v>0.77816570289203202</v>
+        <v>0.77504325670651497</v>
       </c>
       <c r="J172">
-        <v>0.88965335547671698</v>
+        <v>0.88877208122358697</v>
       </c>
       <c r="K172">
-        <v>0.66760732629981301</v>
+        <v>0.66751979176021103</v>
       </c>
       <c r="L172">
-        <v>0.787881785185923</v>
+        <v>0.78676618951338095</v>
       </c>
       <c r="M172">
-        <v>0.90511604242959298</v>
+        <v>0.90137283945189794</v>
       </c>
       <c r="N172">
-        <v>0.72987441219771698</v>
+        <v>0.73179949917796305</v>
       </c>
       <c r="O172">
-        <v>0.830053961431373</v>
+        <v>0.831583902663105</v>
       </c>
       <c r="P172">
-        <v>0.91122653220106098</v>
+        <v>0.91015923691677303</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>34912</v>
       </c>
       <c r="B173">
-        <v>0.68125379471146497</v>
+        <v>0.67968871181331403</v>
       </c>
       <c r="C173">
-        <v>0.79172334918726905</v>
+        <v>0.78958556711692596</v>
       </c>
       <c r="D173">
-        <v>0.92331756374546803</v>
+        <v>0.92351238569340699</v>
       </c>
       <c r="E173">
-        <v>0.65979322914038796</v>
+        <v>0.66020965437295098</v>
       </c>
       <c r="F173">
-        <v>0.75630074425059401</v>
+        <v>0.75671234404524401</v>
       </c>
       <c r="G173">
-        <v>0.84670681699884898</v>
+        <v>0.846941945437929</v>
       </c>
       <c r="H173">
-        <v>0.672585420151526</v>
+        <v>0.67070061777795598</v>
       </c>
       <c r="I173">
-        <v>0.78437265146939295</v>
+        <v>0.78143174205969501</v>
       </c>
       <c r="J173">
-        <v>0.88982087152609401</v>
+        <v>0.88904080332675095</v>
       </c>
       <c r="K173">
-        <v>0.66459368605398095</v>
+        <v>0.66483264000804998</v>
       </c>
       <c r="L173">
-        <v>0.78353745168148403</v>
+        <v>0.78262985699626497</v>
       </c>
       <c r="M173">
-        <v>0.90246250469534295</v>
+        <v>0.89865743389639396</v>
       </c>
       <c r="N173">
-        <v>0.72627161564148202</v>
+        <v>0.72816221372727297</v>
       </c>
       <c r="O173">
-        <v>0.82867485037316901</v>
+        <v>0.830368078997473</v>
       </c>
       <c r="P173">
-        <v>0.91146112090728104</v>
+        <v>0.91050837967346199</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>34943</v>
       </c>
       <c r="B174">
-        <v>0.67994216192716705</v>
+        <v>0.67879578960249998</v>
       </c>
       <c r="C174">
-        <v>0.79139163293167902</v>
+        <v>0.78956444588958097</v>
       </c>
       <c r="D174">
-        <v>0.92443913518422405</v>
+        <v>0.92479659541576598</v>
       </c>
       <c r="E174">
-        <v>0.64940477818739195</v>
+        <v>0.65035774156902404</v>
       </c>
       <c r="F174">
-        <v>0.75122689274829901</v>
+        <v>0.75227324821834596</v>
       </c>
       <c r="G174">
-        <v>0.84673375782136395</v>
+        <v>0.84719582584667497</v>
       </c>
       <c r="H174">
-        <v>0.65309893767149896</v>
+        <v>0.65227234550264201</v>
       </c>
       <c r="I174">
-        <v>0.77296355125598903</v>
+        <v>0.77091913697993697</v>
       </c>
       <c r="J174">
-        <v>0.89002347827646999</v>
+        <v>0.88950589422808402</v>
       </c>
       <c r="K174">
-        <v>0.66784654751455796</v>
+        <v>0.66846847104490703</v>
       </c>
       <c r="L174">
-        <v>0.78331787736224001</v>
+        <v>0.78244270204900102</v>
       </c>
       <c r="M174">
-        <v>0.90110476700662501</v>
+        <v>0.89719464180242703</v>
       </c>
       <c r="N174">
-        <v>0.74024778291490601</v>
+        <v>0.74247890514842696</v>
       </c>
       <c r="O174">
-        <v>0.83684746753363004</v>
+        <v>0.83882784516144504</v>
       </c>
       <c r="P174">
-        <v>0.91360722604625499</v>
+        <v>0.91264973518069903</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>34973</v>
       </c>
       <c r="B175">
-        <v>0.68350748263323702</v>
+        <v>0.68258060005921894</v>
       </c>
       <c r="C175">
-        <v>0.796059480259803</v>
+        <v>0.79415423859162404</v>
       </c>
       <c r="D175">
-        <v>0.92765581241241502</v>
+        <v>0.92793774604863399</v>
       </c>
       <c r="E175">
-        <v>0.65373127916840301</v>
+        <v>0.65459871954340498</v>
       </c>
       <c r="F175">
-        <v>0.755901562370487</v>
+        <v>0.756736364967171</v>
       </c>
       <c r="G175">
-        <v>0.84889668207535995</v>
+        <v>0.84934681186342398</v>
       </c>
       <c r="H175">
-        <v>0.64415250221442899</v>
+        <v>0.64309951131812504</v>
       </c>
       <c r="I175">
-        <v>0.77167755592060705</v>
+        <v>0.76932855785866505</v>
       </c>
       <c r="J175">
-        <v>0.89271517819669299</v>
+        <v>0.89207778848882602</v>
       </c>
       <c r="K175">
-        <v>0.67394828155789699</v>
+        <v>0.67484173396602198</v>
       </c>
       <c r="L175">
-        <v>0.78847944312653195</v>
+        <v>0.78753910855655396</v>
       </c>
       <c r="M175">
-        <v>0.90097717592674198</v>
+        <v>0.89703893402978696</v>
       </c>
       <c r="N175">
-        <v>0.744640921731757</v>
+        <v>0.74805553701293204</v>
       </c>
       <c r="O175">
-        <v>0.84175300993294799</v>
+        <v>0.84436563228677997</v>
       </c>
       <c r="P175">
-        <v>0.91573330920374096</v>
+        <v>0.91477080220992502</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>35004</v>
       </c>
       <c r="B176">
-        <v>0.68909079991678301</v>
+        <v>0.68798647773116595</v>
       </c>
       <c r="C176">
-        <v>0.79855636028113097</v>
+        <v>0.79632376373645897</v>
       </c>
       <c r="D176">
-        <v>0.92872929416262195</v>
+        <v>0.92890211571707204</v>
       </c>
       <c r="E176">
-        <v>0.65470850474562703</v>
+        <v>0.65544763464453604</v>
       </c>
       <c r="F176">
-        <v>0.75951555772586199</v>
+        <v>0.75991196922910698</v>
       </c>
       <c r="G176">
-        <v>0.85034052554325401</v>
+        <v>0.85059239541426002</v>
       </c>
       <c r="H176">
-        <v>0.64145450543927096</v>
+        <v>0.63969620036488495</v>
       </c>
       <c r="I176">
-        <v>0.77417066273700097</v>
+        <v>0.77132072253930695</v>
       </c>
       <c r="J176">
-        <v>0.89575807815615205</v>
+        <v>0.89502458586312095</v>
       </c>
       <c r="K176">
-        <v>0.68860066425751498</v>
+        <v>0.68879853867055096</v>
       </c>
       <c r="L176">
-        <v>0.79561434770370398</v>
+        <v>0.79439701142184904</v>
       </c>
       <c r="M176">
-        <v>0.90244539877832897</v>
+        <v>0.89866246941449701</v>
       </c>
       <c r="N176">
-        <v>0.74706417346633402</v>
+        <v>0.75120546962979795</v>
       </c>
       <c r="O176">
-        <v>0.83998689234236301</v>
+        <v>0.84267973011916697</v>
       </c>
       <c r="P176">
-        <v>0.91329306877328398</v>
+        <v>0.91247676358645002</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>35034</v>
       </c>
       <c r="B177">
-        <v>0.68627097056601905</v>
+        <v>0.68483298127784098</v>
       </c>
       <c r="C177">
-        <v>0.79915206763559199</v>
+        <v>0.79658572316694598</v>
       </c>
       <c r="D177">
-        <v>0.92646746888953402</v>
+        <v>0.92644353390234702</v>
       </c>
       <c r="E177">
-        <v>0.65762608784125998</v>
+        <v>0.65900793658794099</v>
       </c>
       <c r="F177">
-        <v>0.76157452304679196</v>
+        <v>0.76226620872334805</v>
       </c>
       <c r="G177">
-        <v>0.85074501239010303</v>
+        <v>0.85116947241030105</v>
       </c>
       <c r="H177">
-        <v>0.63438495167783504</v>
+        <v>0.63293674277843803</v>
       </c>
       <c r="I177">
-        <v>0.77542927307776499</v>
+        <v>0.77209647675452697</v>
       </c>
       <c r="J177">
-        <v>0.89740667133572005</v>
+        <v>0.89659457593204195</v>
       </c>
       <c r="K177">
-        <v>0.67996539054795202</v>
+        <v>0.68082896867880605</v>
       </c>
       <c r="L177">
-        <v>0.79500914505598497</v>
+        <v>0.79442018662050695</v>
       </c>
       <c r="M177">
-        <v>0.90248807281863497</v>
+        <v>0.89915158195253098</v>
       </c>
       <c r="N177">
-        <v>0.73251361044352403</v>
+        <v>0.73631013332393402</v>
       </c>
       <c r="O177">
-        <v>0.832569727098043</v>
+        <v>0.83486680903113297</v>
       </c>
       <c r="P177">
-        <v>0.91096789103029197</v>
+        <v>0.91025259436285599</v>
       </c>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>35065</v>
       </c>
       <c r="B178">
-        <v>0.68062681117216195</v>
+        <v>0.67913175364136402</v>
       </c>
       <c r="C178">
-        <v>0.79398853757987697</v>
+        <v>0.79154875490660603</v>
       </c>
       <c r="D178">
-        <v>0.92455782974459799</v>
+        <v>0.92450399416772699</v>
       </c>
       <c r="E178">
-        <v>0.64775277023837596</v>
+        <v>0.64855125803184499</v>
       </c>
       <c r="F178">
-        <v>0.75585218304876001</v>
+        <v>0.75621751835350004</v>
       </c>
       <c r="G178">
-        <v>0.85024281634019006</v>
+        <v>0.85050815705796901</v>
       </c>
       <c r="H178">
-        <v>0.63401844235066496</v>
+        <v>0.63198694877973305</v>
       </c>
       <c r="I178">
-        <v>0.77001799865326404</v>
+        <v>0.76656442299479699</v>
       </c>
       <c r="J178">
-        <v>0.89627740113277199</v>
+        <v>0.89552358306179303</v>
       </c>
       <c r="K178">
-        <v>0.67223892586280598</v>
+        <v>0.67300136727505999</v>
       </c>
       <c r="L178">
-        <v>0.78958336537138496</v>
+        <v>0.789190113372368</v>
       </c>
       <c r="M178">
-        <v>0.90152458921539602</v>
+        <v>0.89834463605158799</v>
       </c>
       <c r="N178">
-        <v>0.727927835205602</v>
+        <v>0.73092946831747796</v>
       </c>
       <c r="O178">
-        <v>0.827645596946046</v>
+        <v>0.82956993348164498</v>
       </c>
       <c r="P178">
-        <v>0.90929678419700199</v>
+        <v>0.90852087682397897</v>
       </c>
     </row>
     <row r="179" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A179" s="1">
         <v>35096</v>
       </c>
       <c r="B179">
-        <v>0.676723935622355</v>
+        <v>0.67545839746314695</v>
       </c>
       <c r="C179">
-        <v>0.79044384792950795</v>
+        <v>0.78809865212182995</v>
       </c>
       <c r="D179">
-        <v>0.92303356842166295</v>
+        <v>0.922865511849154</v>
       </c>
       <c r="E179">
-        <v>0.64727787157627203</v>
+        <v>0.64805358114253298</v>
       </c>
       <c r="F179">
-        <v>0.75515391050154101</v>
+        <v>0.75582127968840096</v>
       </c>
       <c r="G179">
-        <v>0.84979242478120598</v>
+        <v>0.85032841947884796</v>
       </c>
       <c r="H179">
-        <v>0.63640534941161397</v>
+        <v>0.63501295821478698</v>
       </c>
       <c r="I179">
-        <v>0.76980197282052198</v>
+        <v>0.76692596020241</v>
       </c>
       <c r="J179">
-        <v>0.89660680077328703</v>
+        <v>0.89598042716231496</v>
       </c>
       <c r="K179">
-        <v>0.66899052427405103</v>
+        <v>0.66983153226815895</v>
       </c>
       <c r="L179">
-        <v>0.78775273146221103</v>
+        <v>0.78757610794183697</v>
       </c>
       <c r="M179">
-        <v>0.90214889817435395</v>
+        <v>0.89909156426953396</v>
       </c>
       <c r="N179">
-        <v>0.71890611535015203</v>
+        <v>0.72082489671036098</v>
       </c>
       <c r="O179">
-        <v>0.82382315471113698</v>
+        <v>0.82501791654745504</v>
       </c>
       <c r="P179">
-        <v>0.90926549821515401</v>
+        <v>0.908464429805658</v>
       </c>
     </row>
     <row r="180" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A180" s="1">
         <v>35125</v>
       </c>
       <c r="B180">
-        <v>0.68370264640046297</v>
+        <v>0.68237351595113904</v>
       </c>
       <c r="C180">
-        <v>0.79354982650068395</v>
+        <v>0.79144105763904504</v>
       </c>
       <c r="D180">
-        <v>0.92338528667559105</v>
+        <v>0.92340580581079701</v>
       </c>
       <c r="E180">
-        <v>0.64849859177900304</v>
+        <v>0.64930824528217002</v>
       </c>
       <c r="F180">
-        <v>0.75551675914952598</v>
+        <v>0.75615952094099803</v>
       </c>
       <c r="G180">
-        <v>0.849600288714491</v>
+        <v>0.85016005518761595</v>
       </c>
       <c r="H180">
-        <v>0.65256658116883803</v>
+        <v>0.65143511656411102</v>
       </c>
       <c r="I180">
-        <v>0.77577287280670204</v>
+        <v>0.77325443528737203</v>
       </c>
       <c r="J180">
-        <v>0.89438787115096097</v>
+        <v>0.89393646598854604</v>
       </c>
       <c r="K180">
-        <v>0.678698932719634</v>
+        <v>0.67969848168161495</v>
       </c>
       <c r="L180">
-        <v>0.793564739818858</v>
+        <v>0.79367264772332102</v>
       </c>
       <c r="M180">
-        <v>0.90432122347542498</v>
+        <v>0.90141523326937201</v>
       </c>
       <c r="N180">
-        <v>0.71835207843339599</v>
+        <v>0.71861597118487897</v>
       </c>
       <c r="O180">
-        <v>0.82353811491634299</v>
+        <v>0.82398921736190001</v>
       </c>
       <c r="P180">
-        <v>0.90983045037986499</v>
+        <v>0.90904639195310899</v>
       </c>
     </row>
     <row r="181" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A181" s="1">
         <v>35156</v>
       </c>
       <c r="B181">
-        <v>0.68413284728129597</v>
+        <v>0.68292637331531603</v>
       </c>
       <c r="C181">
-        <v>0.79313016840376704</v>
+        <v>0.79097613182177895</v>
       </c>
       <c r="D181">
-        <v>0.92393627535238698</v>
+        <v>0.92399459544366702</v>
       </c>
       <c r="E181">
-        <v>0.65469393146912502</v>
+        <v>0.65551482765776203</v>
       </c>
       <c r="F181">
-        <v>0.75721350250263197</v>
+        <v>0.757717040830169</v>
       </c>
       <c r="G181">
-        <v>0.84924654109448305</v>
+        <v>0.84980392129621996</v>
       </c>
       <c r="H181">
-        <v>0.65676382678129197</v>
+        <v>0.65592166547834896</v>
       </c>
       <c r="I181">
-        <v>0.77648591241658504</v>
+        <v>0.77385851488639001</v>
       </c>
       <c r="J181">
-        <v>0.89318010667870595</v>
+        <v>0.89265944856654</v>
       </c>
       <c r="K181">
-        <v>0.683346199798603</v>
+        <v>0.68484080211127496</v>
       </c>
       <c r="L181">
-        <v>0.79661618246950106</v>
+        <v>0.79684003239032397</v>
       </c>
       <c r="M181">
-        <v>0.90573744716742</v>
+        <v>0.9027780242672</v>
       </c>
       <c r="N181">
-        <v>0.73253567496225602</v>
+        <v>0.73311929678194598</v>
       </c>
       <c r="O181">
-        <v>0.82909942233525102</v>
+        <v>0.82946635456961304</v>
       </c>
       <c r="P181">
-        <v>0.91048643673603202</v>
+        <v>0.909703093731562</v>
       </c>
     </row>
     <row r="182" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A182" s="1">
         <v>35186</v>
       </c>
       <c r="B182">
-        <v>0.68528981362015895</v>
+        <v>0.68401741966549801</v>
       </c>
       <c r="C182">
-        <v>0.79421237214389995</v>
+        <v>0.79192080883989302</v>
       </c>
       <c r="D182">
-        <v>0.92449924732757605</v>
+        <v>0.92451159346803702</v>
       </c>
       <c r="E182">
-        <v>0.674636978194051</v>
+        <v>0.67584778547564295</v>
       </c>
       <c r="F182">
-        <v>0.76916027573317802</v>
+        <v>0.76937826737097104</v>
       </c>
       <c r="G182">
-        <v>0.850946854534671</v>
+        <v>0.85166091040299796</v>
       </c>
       <c r="H182">
-        <v>0.65054588678376102</v>
+        <v>0.65005587392351505</v>
       </c>
       <c r="I182">
-        <v>0.771383787075403</v>
+        <v>0.76903458860616902</v>
       </c>
       <c r="J182">
-        <v>0.89201830946494398</v>
+        <v>0.89144707114737598</v>
       </c>
       <c r="K182">
-        <v>0.68941283643422702</v>
+        <v>0.691949178784112</v>
       </c>
       <c r="L182">
-        <v>0.802498747672164</v>
+        <v>0.80328725906253395</v>
       </c>
       <c r="M182">
-        <v>0.90824586707519805</v>
+        <v>0.90530013983799695</v>
       </c>
       <c r="N182">
-        <v>0.72718985484034504</v>
+        <v>0.72740476055433001</v>
       </c>
       <c r="O182">
-        <v>0.82826409436112902</v>
+        <v>0.82838226111148505</v>
       </c>
       <c r="P182">
-        <v>0.91015430140450504</v>
+        <v>0.90934666829882604</v>
       </c>
     </row>
     <row r="183" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A183" s="1">
         <v>35217</v>
       </c>
       <c r="B183">
-        <v>0.68809784319238798</v>
+        <v>0.68664520489356096</v>
       </c>
       <c r="C183">
-        <v>0.79726284654737201</v>
+        <v>0.79489900060655005</v>
       </c>
       <c r="D183">
-        <v>0.92509172122405103</v>
+        <v>0.92517865629936302</v>
       </c>
       <c r="E183">
-        <v>0.687176500013568</v>
+        <v>0.687140933949278</v>
       </c>
       <c r="F183">
-        <v>0.77860868332600897</v>
+        <v>0.77814180310824799</v>
       </c>
       <c r="G183">
-        <v>0.85349084759015803</v>
+        <v>0.85430394426513701</v>
       </c>
       <c r="H183">
-        <v>0.64971928573879301</v>
+        <v>0.64832553053993003</v>
       </c>
       <c r="I183">
-        <v>0.77506563154057095</v>
+        <v>0.77234033221277198</v>
       </c>
       <c r="J183">
-        <v>0.89291031894810102</v>
+        <v>0.89224719030030297</v>
       </c>
       <c r="K183">
-        <v>0.69355357225037795</v>
+        <v>0.69510363988256296</v>
       </c>
       <c r="L183">
-        <v>0.80669703950600102</v>
+        <v>0.80691472959561195</v>
       </c>
       <c r="M183">
-        <v>0.90950064765917704</v>
+        <v>0.90641979639761405</v>
       </c>
       <c r="N183">
-        <v>0.73455648958289399</v>
+        <v>0.734824926249245</v>
       </c>
       <c r="O183">
-        <v>0.83244874434204597</v>
+        <v>0.83247098354981997</v>
       </c>
       <c r="P183">
-        <v>0.90950149763037802</v>
+        <v>0.90856011101243195</v>
       </c>
     </row>
     <row r="184" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A184" s="1">
         <v>35247</v>
       </c>
       <c r="B184">
-        <v>0.68941755207824096</v>
+        <v>0.68784841402497199</v>
       </c>
       <c r="C184">
-        <v>0.79860035882170199</v>
+        <v>0.79623653768672498</v>
       </c>
       <c r="D184">
-        <v>0.92605939811414995</v>
+        <v>0.92632662557002199</v>
       </c>
       <c r="E184">
-        <v>0.69700405894331297</v>
+        <v>0.69718858718472798</v>
       </c>
       <c r="F184">
-        <v>0.78422372651014705</v>
+        <v>0.78407162979217704</v>
       </c>
       <c r="G184">
-        <v>0.85427637105328202</v>
+        <v>0.855278220201238</v>
       </c>
       <c r="H184">
-        <v>0.64633629441137996</v>
+        <v>0.64559464199447703</v>
       </c>
       <c r="I184">
-        <v>0.77394317413585101</v>
+        <v>0.77187454724256299</v>
       </c>
       <c r="J184">
-        <v>0.89253022721678499</v>
+        <v>0.89203997034093296</v>
       </c>
       <c r="K184">
-        <v>0.69902462828743395</v>
+        <v>0.69940085927710605</v>
       </c>
       <c r="L184">
-        <v>0.80852011588530603</v>
+        <v>0.80799629935983897</v>
       </c>
       <c r="M184">
-        <v>0.90813103359173797</v>
+        <v>0.90474857739855097</v>
       </c>
       <c r="N184">
-        <v>0.74070660367177499</v>
+        <v>0.74041641442897399</v>
       </c>
       <c r="O184">
-        <v>0.83640339706670097</v>
+        <v>0.83607682865258903</v>
       </c>
       <c r="P184">
-        <v>0.90991844194332505</v>
+        <v>0.90896501189832601</v>
       </c>
     </row>
     <row r="185" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A185" s="1">
         <v>35278</v>
       </c>
       <c r="B185">
-        <v>0.68484434518226001</v>
+        <v>0.68354245305116201</v>
       </c>
       <c r="C185">
-        <v>0.79677713069908795</v>
+        <v>0.79450305938536703</v>
       </c>
       <c r="D185">
-        <v>0.92746115863910805</v>
+        <v>0.92781727145816195</v>
       </c>
       <c r="E185">
-        <v>0.68162605576848201</v>
+        <v>0.68202727239750705</v>
       </c>
       <c r="F185">
-        <v>0.778461068362028</v>
+        <v>0.77875465448734804</v>
       </c>
       <c r="G185">
-        <v>0.853609305178608</v>
+        <v>0.85484783605375902</v>
       </c>
       <c r="H185">
-        <v>0.64849179619672004</v>
+        <v>0.64717317902396398</v>
       </c>
       <c r="I185">
-        <v>0.774437748592814</v>
+        <v>0.77198260773819205</v>
       </c>
       <c r="J185">
-        <v>0.89288199463599505</v>
+        <v>0.89220129163686701</v>
       </c>
       <c r="K185">
-        <v>0.68950610729761497</v>
+        <v>0.68968018086688798</v>
       </c>
       <c r="L185">
-        <v>0.80300682080280505</v>
+        <v>0.80237228003290695</v>
       </c>
       <c r="M185">
-        <v>0.90704456232583097</v>
+        <v>0.90356607162103697</v>
       </c>
       <c r="N185">
-        <v>0.73443378233685097</v>
+        <v>0.73448426742949002</v>
       </c>
       <c r="O185">
-        <v>0.83602770248390101</v>
+        <v>0.83597675850021702</v>
       </c>
       <c r="P185">
-        <v>0.91038503665243797</v>
+        <v>0.90950389784295305</v>
       </c>
     </row>
     <row r="186" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A186" s="1">
         <v>35309</v>
       </c>
       <c r="B186">
-        <v>0.687152543249687</v>
+        <v>0.68577985732089497</v>
       </c>
       <c r="C186">
-        <v>0.79746247384733804</v>
+        <v>0.795153509557046</v>
       </c>
       <c r="D186">
-        <v>0.92791758647096201</v>
+        <v>0.92815738821292404</v>
       </c>
       <c r="E186">
-        <v>0.67870196753182699</v>
+        <v>0.67918566755938603</v>
       </c>
       <c r="F186">
-        <v>0.77738040538032505</v>
+        <v>0.77803324052920797</v>
       </c>
       <c r="G186">
-        <v>0.85385545230155702</v>
+        <v>0.85541213072510602</v>
       </c>
       <c r="H186">
-        <v>0.65665579302073596</v>
+        <v>0.65471642887536097</v>
       </c>
       <c r="I186">
-        <v>0.77812273072912397</v>
+        <v>0.77526293467811302</v>
       </c>
       <c r="J186">
-        <v>0.89414401637264096</v>
+        <v>0.89314678567252104</v>
       </c>
       <c r="K186">
-        <v>0.68969806455310301</v>
+        <v>0.69015375686872504</v>
       </c>
       <c r="L186">
-        <v>0.80346965188541497</v>
+        <v>0.80277737733124199</v>
       </c>
       <c r="M186">
-        <v>0.90808148739852401</v>
+        <v>0.90443638260008097</v>
       </c>
       <c r="N186">
-        <v>0.73115471084426498</v>
+        <v>0.73094828641544496</v>
       </c>
       <c r="O186">
-        <v>0.83418342364849296</v>
+        <v>0.83394132848235902</v>
       </c>
       <c r="P186">
-        <v>0.910834274704589</v>
+        <v>0.90994403643711896</v>
       </c>
     </row>
     <row r="187" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A187" s="1">
         <v>35339</v>
       </c>
       <c r="B187">
-        <v>0.69680366969475105</v>
+        <v>0.69539374499194295</v>
       </c>
       <c r="C187">
-        <v>0.80415926555219097</v>
+        <v>0.80182168235484697</v>
       </c>
       <c r="D187">
-        <v>0.93078581491624102</v>
+        <v>0.93110055590373197</v>
       </c>
       <c r="E187">
-        <v>0.67170372857112304</v>
+        <v>0.67203488222587504</v>
       </c>
       <c r="F187">
-        <v>0.77341268580393596</v>
+        <v>0.77390242146593802</v>
       </c>
       <c r="G187">
-        <v>0.85373402661344999</v>
+        <v>0.85550747663084703</v>
       </c>
       <c r="H187">
-        <v>0.67652194187436698</v>
+        <v>0.67491334462149399</v>
       </c>
       <c r="I187">
-        <v>0.78871787178241803</v>
+        <v>0.78578494151447098</v>
       </c>
       <c r="J187">
-        <v>0.89469555556577396</v>
+        <v>0.89354747319540895</v>
       </c>
       <c r="K187">
-        <v>0.70102353735926803</v>
+        <v>0.70171164435177202</v>
       </c>
       <c r="L187">
-        <v>0.812204285291933</v>
+        <v>0.81151453001992802</v>
       </c>
       <c r="M187">
-        <v>0.91082480958934098</v>
+        <v>0.90725270007840297</v>
       </c>
       <c r="N187">
-        <v>0.73891598909706402</v>
+        <v>0.73814796710890296</v>
       </c>
       <c r="O187">
-        <v>0.83895230030993395</v>
+        <v>0.83816175851242003</v>
       </c>
       <c r="P187">
-        <v>0.91306981928618702</v>
+        <v>0.91209736324091994</v>
       </c>
     </row>
     <row r="188" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A188" s="1">
         <v>35370</v>
       </c>
       <c r="B188">
-        <v>0.70120382085525601</v>
+        <v>0.69999642756992997</v>
       </c>
       <c r="C188">
-        <v>0.80644135478347201</v>
+        <v>0.80408834387899497</v>
       </c>
       <c r="D188">
-        <v>0.93071112276110302</v>
+        <v>0.93091547414215003</v>
       </c>
       <c r="E188">
-        <v>0.67344012939162301</v>
+        <v>0.67336793828735597</v>
       </c>
       <c r="F188">
-        <v>0.77274139492453398</v>
+        <v>0.77293296289229796</v>
       </c>
       <c r="G188">
-        <v>0.85308897434694497</v>
+        <v>0.85504226197939404</v>
       </c>
       <c r="H188">
-        <v>0.67575339877864404</v>
+        <v>0.67513145770782301</v>
       </c>
       <c r="I188">
-        <v>0.78784043646107604</v>
+        <v>0.78532110370618402</v>
       </c>
       <c r="J188">
-        <v>0.89546753133846502</v>
+        <v>0.89429429892399703</v>
       </c>
       <c r="K188">
-        <v>0.711822402446327</v>
+        <v>0.71255197217146005</v>
       </c>
       <c r="L188">
-        <v>0.81939142163565404</v>
+        <v>0.81867369150047897</v>
       </c>
       <c r="M188">
-        <v>0.91457077206154802</v>
+        <v>0.91101284392225201</v>
       </c>
       <c r="N188">
-        <v>0.74113995420369505</v>
+        <v>0.74111469028902499</v>
       </c>
       <c r="O188">
-        <v>0.838504555585736</v>
+        <v>0.83830142532398499</v>
       </c>
       <c r="P188">
-        <v>0.91255148878438797</v>
+        <v>0.91170239699121602</v>
       </c>
     </row>
     <row r="189" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A189" s="1">
         <v>35400</v>
       </c>
       <c r="B189">
-        <v>0.69597475840785705</v>
+        <v>0.69503919889038901</v>
       </c>
       <c r="C189">
-        <v>0.80514950718124401</v>
+        <v>0.80293232261012204</v>
       </c>
       <c r="D189">
-        <v>0.928838185322585</v>
+        <v>0.92901146856041295</v>
       </c>
       <c r="E189">
-        <v>0.67300325285246898</v>
+        <v>0.673786071339736</v>
       </c>
       <c r="F189">
-        <v>0.77033922994874504</v>
+        <v>0.77092570992254705</v>
       </c>
       <c r="G189">
-        <v>0.85240013985123997</v>
+        <v>0.85424486852826498</v>
       </c>
       <c r="H189">
-        <v>0.66255704011812599</v>
+        <v>0.66239983681566905</v>
       </c>
       <c r="I189">
-        <v>0.78493750311148003</v>
+        <v>0.78257362569458799</v>
       </c>
       <c r="J189">
-        <v>0.89626795035756901</v>
+        <v>0.89509677842762703</v>
       </c>
       <c r="K189">
-        <v>0.69608275609283998</v>
+        <v>0.69685550768372495</v>
       </c>
       <c r="L189">
-        <v>0.81344202560486401</v>
+        <v>0.812920854967631</v>
       </c>
       <c r="M189">
-        <v>0.91585606928640095</v>
+        <v>0.91257932433087097</v>
       </c>
       <c r="N189">
-        <v>0.73605439680645002</v>
+        <v>0.73477392359992999</v>
       </c>
       <c r="O189">
-        <v>0.83867368787250995</v>
+        <v>0.83748513888791498</v>
       </c>
       <c r="P189">
-        <v>0.91291536230835302</v>
+        <v>0.91194302847757802</v>
       </c>
     </row>
     <row r="190" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A190" s="1">
         <v>35431</v>
       </c>
       <c r="B190">
-        <v>0.70198734263319496</v>
+        <v>0.70095353864502696</v>
       </c>
       <c r="C190">
-        <v>0.80891799653655305</v>
+        <v>0.80666212781336899</v>
       </c>
       <c r="D190">
-        <v>0.92758032932725598</v>
+        <v>0.92766915113912596</v>
       </c>
       <c r="E190">
-        <v>0.66786510477433203</v>
+        <v>0.66930185431892397</v>
       </c>
       <c r="F190">
-        <v>0.76948244153687595</v>
+        <v>0.77053941749446397</v>
       </c>
       <c r="G190">
-        <v>0.85296264812837796</v>
+        <v>0.85453262229703697</v>
       </c>
       <c r="H190">
-        <v>0.66310553497978997</v>
+        <v>0.66206065448031404</v>
       </c>
       <c r="I190">
-        <v>0.78874339423976603</v>
+        <v>0.78590349691681505</v>
       </c>
       <c r="J190">
-        <v>0.89758101718366401</v>
+        <v>0.89658978364690001</v>
       </c>
       <c r="K190">
-        <v>0.69828928279617997</v>
+        <v>0.69818536628714201</v>
       </c>
       <c r="L190">
-        <v>0.816794007574699</v>
+        <v>0.81557476564357601</v>
       </c>
       <c r="M190">
-        <v>0.91909514589312902</v>
+        <v>0.91578772700135003</v>
       </c>
       <c r="N190">
-        <v>0.74721006795246003</v>
+        <v>0.74333639759572601</v>
       </c>
       <c r="O190">
-        <v>0.84455661282390404</v>
+        <v>0.84153764816435295</v>
       </c>
       <c r="P190">
-        <v>0.91346006603512098</v>
+        <v>0.91209475375042404</v>
       </c>
     </row>
     <row r="191" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A191" s="1">
         <v>35462</v>
       </c>
       <c r="B191">
-        <v>0.69680108141337005</v>
+        <v>0.69647242883998695</v>
       </c>
       <c r="C191">
-        <v>0.80517580847589199</v>
+        <v>0.80356897813424599</v>
       </c>
       <c r="D191">
-        <v>0.92692958519559598</v>
+        <v>0.92720925354925099</v>
       </c>
       <c r="E191">
-        <v>0.65981246443488095</v>
+        <v>0.66090895296962504</v>
       </c>
       <c r="F191">
-        <v>0.76447126256829401</v>
+        <v>0.76560642609101504</v>
       </c>
       <c r="G191">
-        <v>0.85221203425723502</v>
+        <v>0.85366328939787095</v>
       </c>
       <c r="H191">
-        <v>0.66565499024639097</v>
+        <v>0.66525637743991295</v>
       </c>
       <c r="I191">
-        <v>0.78811920055926299</v>
+        <v>0.78584913315349303</v>
       </c>
       <c r="J191">
-        <v>0.897761359684208</v>
+        <v>0.89700184999485399</v>
       </c>
       <c r="K191">
-        <v>0.70011606676860605</v>
+        <v>0.69969681404947204</v>
       </c>
       <c r="L191">
-        <v>0.81578513828545096</v>
+        <v>0.81461109134753196</v>
       </c>
       <c r="M191">
-        <v>0.91835804500779605</v>
+        <v>0.915381959215536</v>
       </c>
       <c r="N191">
-        <v>0.74256063855933696</v>
+        <v>0.74149070656466698</v>
       </c>
       <c r="O191">
-        <v>0.84115493286798004</v>
+        <v>0.83985938260540105</v>
       </c>
       <c r="P191">
-        <v>0.91368592550141203</v>
+        <v>0.91252313644281102</v>
       </c>
     </row>
     <row r="192" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A192" s="1">
         <v>35490</v>
       </c>
       <c r="B192">
-        <v>0.70240480531875704</v>
+        <v>0.70203588468793798</v>
       </c>
       <c r="C192">
-        <v>0.80768031459703404</v>
+        <v>0.80630769930095603</v>
       </c>
       <c r="D192">
-        <v>0.92778582090629502</v>
+        <v>0.92824308619385798</v>
       </c>
       <c r="E192">
-        <v>0.66422480525482397</v>
+        <v>0.66697178561274195</v>
       </c>
       <c r="F192">
-        <v>0.76787302376339295</v>
+        <v>0.76968087718865097</v>
       </c>
       <c r="G192">
-        <v>0.85371761699404902</v>
+        <v>0.85519144547715298</v>
       </c>
       <c r="H192">
-        <v>0.66887870249464298</v>
+        <v>0.66755157996762104</v>
       </c>
       <c r="I192">
-        <v>0.78994090980134302</v>
+        <v>0.78709713265564496</v>
       </c>
       <c r="J192">
-        <v>0.89881996385162699</v>
+        <v>0.89797477377664503</v>
       </c>
       <c r="K192">
-        <v>0.70423826681464696</v>
+        <v>0.70415170833113405</v>
       </c>
       <c r="L192">
-        <v>0.81782046121362995</v>
+        <v>0.81705823462522897</v>
       </c>
       <c r="M192">
-        <v>0.91789842098884</v>
+        <v>0.91501906647355402</v>
       </c>
       <c r="N192">
-        <v>0.73920938710423001</v>
+        <v>0.73840947574958304</v>
       </c>
       <c r="O192">
-        <v>0.83871522796138998</v>
+        <v>0.83775236354793503</v>
       </c>
       <c r="P192">
-        <v>0.91386247672091403</v>
+        <v>0.91267749149327704</v>
       </c>
     </row>
     <row r="193" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A193" s="1">
         <v>35521</v>
       </c>
       <c r="B193">
-        <v>0.71563443298434803</v>
+        <v>0.71522768527269098</v>
       </c>
       <c r="C193">
-        <v>0.81305504100169201</v>
+        <v>0.81172960592419796</v>
       </c>
       <c r="D193">
-        <v>0.92941033732133005</v>
+        <v>0.92999716477989902</v>
       </c>
       <c r="E193">
-        <v>0.66251054745291005</v>
+        <v>0.66455630810268196</v>
       </c>
       <c r="F193">
-        <v>0.76974236718933198</v>
+        <v>0.77134989205045301</v>
       </c>
       <c r="G193">
-        <v>0.85631097571911197</v>
+        <v>0.85787642992320801</v>
       </c>
       <c r="H193">
-        <v>0.67404000498680805</v>
+        <v>0.67317682230467502</v>
       </c>
       <c r="I193">
-        <v>0.79327424315858097</v>
+        <v>0.79039651891555396</v>
       </c>
       <c r="J193">
-        <v>0.90159893697139704</v>
+        <v>0.90079066522864903</v>
       </c>
       <c r="K193">
-        <v>0.700428117841009</v>
+        <v>0.70032056115708996</v>
       </c>
       <c r="L193">
-        <v>0.81481385716945998</v>
+        <v>0.814151200186228</v>
       </c>
       <c r="M193">
-        <v>0.91855082202807004</v>
+        <v>0.91590450776670496</v>
       </c>
       <c r="N193">
-        <v>0.74309311932403699</v>
+        <v>0.74181234060571399</v>
       </c>
       <c r="O193">
-        <v>0.84253827673854498</v>
+        <v>0.84096279956661202</v>
       </c>
       <c r="P193">
-        <v>0.91506168911414798</v>
+        <v>0.91359571355037394</v>
       </c>
     </row>
     <row r="194" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A194" s="1">
         <v>35551</v>
       </c>
       <c r="B194">
-        <v>0.70808337244216601</v>
+        <v>0.70717058240949604</v>
       </c>
       <c r="C194">
-        <v>0.81085916468243902</v>
+        <v>0.80928188569142101</v>
       </c>
       <c r="D194">
-        <v>0.92912091171067401</v>
+        <v>0.92957532009811805</v>
       </c>
       <c r="E194">
-        <v>0.66396513413854996</v>
+        <v>0.665199514521847</v>
       </c>
       <c r="F194">
-        <v>0.77062540235419996</v>
+        <v>0.771992364152426</v>
       </c>
       <c r="G194">
-        <v>0.85842548657148798</v>
+        <v>0.86006005222775295</v>
       </c>
       <c r="H194">
-        <v>0.67499788317633902</v>
+        <v>0.67364109182657494</v>
       </c>
       <c r="I194">
-        <v>0.79225549210318202</v>
+        <v>0.78922195485965096</v>
       </c>
       <c r="J194">
-        <v>0.90158255431498202</v>
+        <v>0.90090755433893899</v>
       </c>
       <c r="K194">
-        <v>0.69317465993511695</v>
+        <v>0.69324001600653895</v>
       </c>
       <c r="L194">
-        <v>0.81109830987797804</v>
+        <v>0.81060576654068695</v>
       </c>
       <c r="M194">
-        <v>0.91685200915383802</v>
+        <v>0.91445784910955297</v>
       </c>
       <c r="N194">
-        <v>0.74120277313466298</v>
+        <v>0.74049423469998898</v>
       </c>
       <c r="O194">
-        <v>0.84363509071166498</v>
+        <v>0.842487143492062</v>
       </c>
       <c r="P194">
-        <v>0.91651072069253903</v>
+        <v>0.91494293035362095</v>
       </c>
     </row>
     <row r="195" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A195" s="1">
         <v>35582</v>
       </c>
       <c r="B195">
-        <v>0.70475646898550404</v>
+        <v>0.70377613128037597</v>
       </c>
       <c r="C195">
-        <v>0.81036741416395197</v>
+        <v>0.808794595691953</v>
       </c>
       <c r="D195">
-        <v>0.92983908193905196</v>
+        <v>0.93039677526346998</v>
       </c>
       <c r="E195">
-        <v>0.664893213424951</v>
+        <v>0.66660472738912302</v>
       </c>
       <c r="F195">
-        <v>0.76907011786135804</v>
+        <v>0.77096952284189402</v>
       </c>
       <c r="G195">
-        <v>0.85892534975266899</v>
+        <v>0.86085841325685497</v>
       </c>
       <c r="H195">
-        <v>0.67533643921062603</v>
+        <v>0.674859733270884</v>
       </c>
       <c r="I195">
-        <v>0.79333941410129805</v>
+        <v>0.79096687268282795</v>
       </c>
       <c r="J195">
-        <v>0.902422047023277</v>
+        <v>0.90191060255773103</v>
       </c>
       <c r="K195">
-        <v>0.69099704202693801</v>
+        <v>0.69124339010749702</v>
       </c>
       <c r="L195">
-        <v>0.80971636771116995</v>
+        <v>0.80930969400116104</v>
       </c>
       <c r="M195">
-        <v>0.91689246980399097</v>
+        <v>0.91454672252216196</v>
       </c>
       <c r="N195">
-        <v>0.74286890984296305</v>
+        <v>0.74196749601423495</v>
       </c>
       <c r="O195">
-        <v>0.84682513858874597</v>
+        <v>0.84582219270597303</v>
       </c>
       <c r="P195">
-        <v>0.91857370105619895</v>
+        <v>0.91699804754316905</v>
       </c>
     </row>
     <row r="196" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A196" s="1">
         <v>35612</v>
       </c>
       <c r="B196">
-        <v>0.70950254790930001</v>
+        <v>0.70856222269518998</v>
       </c>
       <c r="C196">
-        <v>0.81423807013289695</v>
+        <v>0.81260972087608996</v>
       </c>
       <c r="D196">
-        <v>0.93186956768286999</v>
+        <v>0.93256860511943795</v>
       </c>
       <c r="E196">
-        <v>0.67689378073468598</v>
+        <v>0.67936089279786505</v>
       </c>
       <c r="F196">
-        <v>0.77178818864172805</v>
+        <v>0.77385435772795397</v>
       </c>
       <c r="G196">
-        <v>0.85971336059621495</v>
+        <v>0.86194197147545704</v>
       </c>
       <c r="H196">
-        <v>0.68962009227394006</v>
+        <v>0.68869299258820305</v>
       </c>
       <c r="I196">
-        <v>0.80377634538758702</v>
+        <v>0.80095036041296497</v>
       </c>
       <c r="J196">
-        <v>0.90422920489674397</v>
+        <v>0.90350775765382896</v>
       </c>
       <c r="K196">
-        <v>0.69979699909101301</v>
+        <v>0.69963409861210701</v>
       </c>
       <c r="L196">
-        <v>0.81550486946355205</v>
+        <v>0.81480332588815396</v>
       </c>
       <c r="M196">
-        <v>0.91931867422501101</v>
+        <v>0.91695696097277402</v>
       </c>
       <c r="N196">
-        <v>0.75165875530746196</v>
+        <v>0.75116846147194205</v>
       </c>
       <c r="O196">
-        <v>0.85214308849244302</v>
+        <v>0.85156040647548203</v>
       </c>
       <c r="P196">
-        <v>0.920388232381677</v>
+        <v>0.918841928766158</v>
       </c>
     </row>
     <row r="197" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A197" s="1">
         <v>35643</v>
       </c>
       <c r="B197">
-        <v>0.70369848463831997</v>
+        <v>0.70295705620172999</v>
       </c>
       <c r="C197">
-        <v>0.81102624135249801</v>
+        <v>0.80953366387542802</v>
       </c>
       <c r="D197">
-        <v>0.93145444465460203</v>
+        <v>0.93209595885072904</v>
       </c>
       <c r="E197">
-        <v>0.66743376780286501</v>
+        <v>0.66924438080871795</v>
       </c>
       <c r="F197">
-        <v>0.76969102989358196</v>
+        <v>0.77159098601730203</v>
       </c>
       <c r="G197">
-        <v>0.86036573588557197</v>
+        <v>0.86266332641693899</v>
       </c>
       <c r="H197">
-        <v>0.68437044023943305</v>
+        <v>0.68234799181788097</v>
       </c>
       <c r="I197">
-        <v>0.79798470330797899</v>
+        <v>0.79463199754395897</v>
       </c>
       <c r="J197">
-        <v>0.90288566041615304</v>
+        <v>0.90196660239317605</v>
       </c>
       <c r="K197">
-        <v>0.70380652815761902</v>
+        <v>0.704420623714752</v>
       </c>
       <c r="L197">
-        <v>0.82147213301085498</v>
+        <v>0.82100762170049502</v>
       </c>
       <c r="M197">
-        <v>0.92269745549075199</v>
+        <v>0.92004530567779597</v>
       </c>
       <c r="N197">
-        <v>0.75342916019113504</v>
+        <v>0.75344776708277095</v>
       </c>
       <c r="O197">
-        <v>0.85382577569743501</v>
+        <v>0.85349053258123297</v>
       </c>
       <c r="P197">
-        <v>0.92116392177532203</v>
+        <v>0.91962700857839796</v>
       </c>
     </row>
     <row r="198" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A198" s="1">
         <v>35674</v>
       </c>
       <c r="B198">
-        <v>0.70163879967264697</v>
+        <v>0.70079125691985</v>
       </c>
       <c r="C198">
-        <v>0.809131188057165</v>
+        <v>0.80773632087909497</v>
       </c>
       <c r="D198">
-        <v>0.93196120949454098</v>
+        <v>0.93264541917458299</v>
       </c>
       <c r="E198">
-        <v>0.67258027719166502</v>
+        <v>0.67409347206102599</v>
       </c>
       <c r="F198">
-        <v>0.77426221209163604</v>
+        <v>0.77656551599670098</v>
       </c>
       <c r="G198">
-        <v>0.86214691689301004</v>
+        <v>0.86466855132986797</v>
       </c>
       <c r="H198">
-        <v>0.667318331661509</v>
+        <v>0.66623841585545096</v>
       </c>
       <c r="I198">
-        <v>0.78757997829560999</v>
+        <v>0.78484164783624699</v>
       </c>
       <c r="J198">
-        <v>0.90198335562578902</v>
+        <v>0.90103342832358801</v>
       </c>
       <c r="K198">
-        <v>0.710125742111543</v>
+        <v>0.71099783044100795</v>
       </c>
       <c r="L198">
-        <v>0.82675071990999005</v>
+        <v>0.82637223667816195</v>
       </c>
       <c r="M198">
-        <v>0.92548569890156196</v>
+        <v>0.92266529350788296</v>
       </c>
       <c r="N198">
-        <v>0.75848862913860005</v>
+        <v>0.75956870102792096</v>
       </c>
       <c r="O198">
-        <v>0.85591400723427402</v>
+        <v>0.85615702107691705</v>
       </c>
       <c r="P198">
-        <v>0.92111054134973003</v>
+        <v>0.91951864234103098</v>
       </c>
     </row>
     <row r="199" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A199" s="1">
         <v>35704</v>
       </c>
       <c r="B199">
-        <v>0.703623261450952</v>
+        <v>0.70300313497802502</v>
       </c>
       <c r="C199">
-        <v>0.81175555002889799</v>
+        <v>0.81051284259088596</v>
       </c>
       <c r="D199">
-        <v>0.93415806029868798</v>
+        <v>0.93498205379598098</v>
       </c>
       <c r="E199">
-        <v>0.68485312230880002</v>
+        <v>0.68673555926830498</v>
       </c>
       <c r="F199">
-        <v>0.78486494472822599</v>
+        <v>0.78758822437534104</v>
       </c>
       <c r="G199">
-        <v>0.86484609199081697</v>
+        <v>0.86762367951984598</v>
       </c>
       <c r="H199">
-        <v>0.66662631255488902</v>
+        <v>0.66540807720148398</v>
       </c>
       <c r="I199">
-        <v>0.78840351993257096</v>
+        <v>0.78570550411343398</v>
       </c>
       <c r="J199">
-        <v>0.90375842519668304</v>
+        <v>0.902891297092699</v>
       </c>
       <c r="K199">
-        <v>0.72515156672345604</v>
+        <v>0.72572341240695604</v>
       </c>
       <c r="L199">
-        <v>0.83857863978331004</v>
+        <v>0.83791317695231904</v>
       </c>
       <c r="M199">
-        <v>0.93130684545291598</v>
+        <v>0.92846495588059597</v>
       </c>
       <c r="N199">
-        <v>0.76170994897001698</v>
+        <v>0.76300162419252104</v>
       </c>
       <c r="O199">
-        <v>0.85871547262526504</v>
+        <v>0.85933783762614901</v>
       </c>
       <c r="P199">
-        <v>0.92264846736443096</v>
+        <v>0.92123854213286405</v>
       </c>
     </row>
     <row r="200" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A200" s="1">
         <v>35735</v>
       </c>
       <c r="B200">
-        <v>0.70989279056273902</v>
+        <v>0.70920030946339896</v>
       </c>
       <c r="C200">
-        <v>0.81750387387599499</v>
+        <v>0.81598901086476305</v>
       </c>
       <c r="D200">
-        <v>0.93635276685387403</v>
+        <v>0.93717348799894695</v>
       </c>
       <c r="E200">
-        <v>0.70867229127661502</v>
+        <v>0.71093737973302096</v>
       </c>
       <c r="F200">
-        <v>0.80165610035181201</v>
+        <v>0.80435337972160403</v>
       </c>
       <c r="G200">
-        <v>0.86846070831082001</v>
+        <v>0.871460912280419</v>
       </c>
       <c r="H200">
-        <v>0.67339006078333297</v>
+        <v>0.67221248430897096</v>
       </c>
       <c r="I200">
-        <v>0.79619879301517005</v>
+        <v>0.79316738218487903</v>
       </c>
       <c r="J200">
-        <v>0.90766247246686005</v>
+        <v>0.90671946419873295</v>
       </c>
       <c r="K200">
-        <v>0.73193567569736095</v>
+        <v>0.73188897659853802</v>
       </c>
       <c r="L200">
-        <v>0.84742660892163102</v>
+        <v>0.84637597291923905</v>
       </c>
       <c r="M200">
-        <v>0.93654424091169997</v>
+        <v>0.93352091579053498</v>
       </c>
       <c r="N200">
-        <v>0.76538325947612096</v>
+        <v>0.76626479724957297</v>
       </c>
       <c r="O200">
-        <v>0.86161836356645904</v>
+        <v>0.86190520979959795</v>
       </c>
       <c r="P200">
-        <v>0.92358216751585098</v>
+        <v>0.92216178886204403</v>
       </c>
     </row>
     <row r="201" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A201" s="1">
         <v>35765</v>
       </c>
       <c r="B201">
-        <v>0.72112375097328496</v>
+        <v>0.72024582176032603</v>
       </c>
       <c r="C201">
-        <v>0.82558745604654105</v>
+        <v>0.82389452085660897</v>
       </c>
       <c r="D201">
-        <v>0.93880938054553598</v>
+        <v>0.93962726711103095</v>
       </c>
       <c r="E201">
-        <v>0.74280348607809898</v>
+        <v>0.744909787600465</v>
       </c>
       <c r="F201">
-        <v>0.82586299138234498</v>
+        <v>0.82849306150112401</v>
       </c>
       <c r="G201">
-        <v>0.87351851497918398</v>
+        <v>0.87687997011849395</v>
       </c>
       <c r="H201">
-        <v>0.67862054706879205</v>
+        <v>0.67661564063817403</v>
       </c>
       <c r="I201">
-        <v>0.79860930155223797</v>
+        <v>0.79500631652364695</v>
       </c>
       <c r="J201">
-        <v>0.90667779071422105</v>
+        <v>0.90571385004981697</v>
       </c>
       <c r="K201">
-        <v>0.73076060361190398</v>
+        <v>0.73116622703454603</v>
       </c>
       <c r="L201">
-        <v>0.84825619891189497</v>
+        <v>0.84730115659947602</v>
       </c>
       <c r="M201">
-        <v>0.93764307771595901</v>
+        <v>0.93458549311781702</v>
       </c>
       <c r="N201">
-        <v>0.77029385863331201</v>
+        <v>0.77175567233831999</v>
       </c>
       <c r="O201">
-        <v>0.86786522961201895</v>
+        <v>0.86835937824869802</v>
       </c>
       <c r="P201">
-        <v>0.92655844979125601</v>
+        <v>0.92518588200567298</v>
       </c>
     </row>
     <row r="202" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A202" s="1">
         <v>35796</v>
       </c>
       <c r="B202">
-        <v>0.731121580264392</v>
+        <v>0.72997582352191404</v>
       </c>
       <c r="C202">
-        <v>0.83210651802715596</v>
+        <v>0.83037044656004</v>
       </c>
       <c r="D202">
-        <v>0.93929360571515397</v>
+        <v>0.940008957777277</v>
       </c>
       <c r="E202">
-        <v>0.81898012431063505</v>
+        <v>0.82102030497531298</v>
       </c>
       <c r="F202">
-        <v>0.86923281227037597</v>
+        <v>0.87165425192344703</v>
       </c>
       <c r="G202">
-        <v>0.88149968526452605</v>
+        <v>0.88528279546966404</v>
       </c>
       <c r="H202">
-        <v>0.67437698212761399</v>
+        <v>0.67254048611140704</v>
       </c>
       <c r="I202">
-        <v>0.79587232787074202</v>
+        <v>0.792317058222616</v>
       </c>
       <c r="J202">
-        <v>0.90512732276156105</v>
+        <v>0.90410134008373799</v>
       </c>
       <c r="K202">
-        <v>0.74444365425649695</v>
+        <v>0.74437135119550502</v>
       </c>
       <c r="L202">
-        <v>0.85795700808362196</v>
+        <v>0.85666009748977401</v>
       </c>
       <c r="M202">
-        <v>0.94124699720578098</v>
+        <v>0.93815253515891806</v>
       </c>
       <c r="N202">
-        <v>0.777122070491715</v>
+        <v>0.77763995827148902</v>
       </c>
       <c r="O202">
-        <v>0.873041107265213</v>
+        <v>0.87284292821776699</v>
       </c>
       <c r="P202">
-        <v>0.92874388500014005</v>
+        <v>0.92713693742714498</v>
       </c>
     </row>
     <row r="203" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A203" s="1">
         <v>35827</v>
       </c>
       <c r="B203">
-        <v>0.73047624664056199</v>
+        <v>0.72952903875037201</v>
       </c>
       <c r="C203">
-        <v>0.83152597548624296</v>
+        <v>0.829973764663272</v>
       </c>
       <c r="D203">
-        <v>0.93902525787188196</v>
+        <v>0.93959108341186304</v>
       </c>
       <c r="E203">
-        <v>0.79796142353985899</v>
+        <v>0.80045270676653202</v>
       </c>
       <c r="F203">
-        <v>0.86382071552630202</v>
+        <v>0.86658597600780796</v>
       </c>
       <c r="G203">
-        <v>0.88155452067932205</v>
+        <v>0.88491337460403996</v>
       </c>
       <c r="H203">
-        <v>0.683970727268298</v>
+        <v>0.68191050659496899</v>
       </c>
       <c r="I203">
-        <v>0.800000121465127</v>
+        <v>0.796268274034174</v>
       </c>
       <c r="J203">
-        <v>0.90438499522984594</v>
+        <v>0.90337306371211701</v>
       </c>
       <c r="K203">
-        <v>0.76209189287094004</v>
+        <v>0.76199775430389904</v>
       </c>
       <c r="L203">
-        <v>0.86945899758765899</v>
+        <v>0.86786087016143998</v>
       </c>
       <c r="M203">
-        <v>0.946413571187669</v>
+        <v>0.94303209316474501</v>
       </c>
       <c r="N203">
-        <v>0.76686771658041297</v>
+        <v>0.76688722818925503</v>
       </c>
       <c r="O203">
-        <v>0.86433645659033498</v>
+        <v>0.86415866462187896</v>
       </c>
       <c r="P203">
-        <v>0.92656951653700903</v>
+        <v>0.92507370162300695</v>
       </c>
     </row>
     <row r="204" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A204" s="1">
         <v>35855</v>
       </c>
       <c r="B204">
-        <v>0.72124307905429297</v>
+        <v>0.72044088712118604</v>
       </c>
       <c r="C204">
-        <v>0.82431884516238696</v>
+        <v>0.82277750083048995</v>
       </c>
       <c r="D204">
-        <v>0.93667599544399405</v>
+        <v>0.93711675105160896</v>
       </c>
       <c r="E204">
-        <v>0.77888172861225402</v>
+        <v>0.78059847516490399</v>
       </c>
       <c r="F204">
-        <v>0.85163134136790297</v>
+        <v>0.85377392600774404</v>
       </c>
       <c r="G204">
-        <v>0.87756308797215699</v>
+        <v>0.88028395821509497</v>
       </c>
       <c r="H204">
-        <v>0.67485596229516698</v>
+        <v>0.67379882126076995</v>
       </c>
       <c r="I204">
-        <v>0.79067266557789295</v>
+        <v>0.78782109307618997</v>
       </c>
       <c r="J204">
-        <v>0.90114893703065202</v>
+        <v>0.90033176968155204</v>
       </c>
       <c r="K204">
-        <v>0.758768709965709</v>
+        <v>0.75869617073242501</v>
       </c>
       <c r="L204">
-        <v>0.86394847371484895</v>
+        <v>0.86194456132182895</v>
       </c>
       <c r="M204">
-        <v>0.94189912904591599</v>
+        <v>0.93826418260407896</v>
       </c>
       <c r="N204">
-        <v>0.768235137608689</v>
+        <v>0.76864793925570896</v>
       </c>
       <c r="O204">
-        <v>0.86197188840475503</v>
+        <v>0.86182686785736995</v>
       </c>
       <c r="P204">
-        <v>0.925993796077767</v>
+        <v>0.92445354881856501</v>
       </c>
     </row>
     <row r="205" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A205" s="1">
         <v>35886</v>
       </c>
       <c r="B205">
-        <v>0.71932880392222998</v>
+        <v>0.71860727072255604</v>
       </c>
       <c r="C205">
-        <v>0.82166838403382203</v>
+        <v>0.82026575438240901</v>
       </c>
       <c r="D205">
-        <v>0.93563058087652895</v>
+        <v>0.93603234324893003</v>
       </c>
       <c r="E205">
-        <v>0.73719977223135702</v>
+        <v>0.73919623244857402</v>
       </c>
       <c r="F205">
-        <v>0.82654848112322798</v>
+        <v>0.82862493317427899</v>
       </c>
       <c r="G205">
-        <v>0.87389836309967095</v>
+        <v>0.87628233249998</v>
       </c>
       <c r="H205">
-        <v>0.68337641203825505</v>
+        <v>0.68268057821139705</v>
       </c>
       <c r="I205">
-        <v>0.79431381825886305</v>
+        <v>0.79202522336874503</v>
       </c>
       <c r="J205">
-        <v>0.90056778764146195</v>
+        <v>0.89986407994548501</v>
       </c>
       <c r="K205">
-        <v>0.76514335256533705</v>
+        <v>0.76537192706079804</v>
       </c>
       <c r="L205">
-        <v>0.86624064121389199</v>
+        <v>0.86372674727760002</v>
       </c>
       <c r="M205">
-        <v>0.94050242507514303</v>
+        <v>0.93640309716187597</v>
       </c>
       <c r="N205">
-        <v>0.76498093741764495</v>
+        <v>0.765652496669042</v>
       </c>
       <c r="O205">
-        <v>0.86148007375108304</v>
+        <v>0.86136378440160999</v>
       </c>
       <c r="P205">
-        <v>0.92660797307081599</v>
+        <v>0.92497448427871298</v>
       </c>
     </row>
     <row r="206" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A206" s="1">
         <v>35916</v>
       </c>
       <c r="B206">
-        <v>0.71835699445902601</v>
+        <v>0.71779921841140204</v>
       </c>
       <c r="C206">
-        <v>0.82080673245477498</v>
+        <v>0.81950674159805503</v>
       </c>
       <c r="D206">
-        <v>0.93499511785771205</v>
+        <v>0.93534308582183501</v>
       </c>
       <c r="E206">
-        <v>0.71490496219850397</v>
+        <v>0.71777579291862303</v>
       </c>
       <c r="F206">
-        <v>0.81002706110196099</v>
+        <v>0.812530517254903</v>
       </c>
       <c r="G206">
-        <v>0.86981519201722801</v>
+        <v>0.87215628023759095</v>
       </c>
       <c r="H206">
-        <v>0.68658077322288003</v>
+        <v>0.685614872207579</v>
       </c>
       <c r="I206">
-        <v>0.79634952285125704</v>
+        <v>0.79356475133940096</v>
       </c>
       <c r="J206">
-        <v>0.90101365717889803</v>
+        <v>0.89994682586475805</v>
       </c>
       <c r="K206">
-        <v>0.76530608384401499</v>
+        <v>0.76520171884572696</v>
       </c>
       <c r="L206">
-        <v>0.86540508934459603</v>
+        <v>0.86281573006606505</v>
       </c>
       <c r="M206">
-        <v>0.938265656991768</v>
+        <v>0.93413853397660795</v>
       </c>
       <c r="N206">
-        <v>0.76828623869769497</v>
+        <v>0.769075606175323</v>
       </c>
       <c r="O206">
-        <v>0.86324576151951804</v>
+        <v>0.86293806220370795</v>
       </c>
       <c r="P206">
-        <v>0.92572164034805304</v>
+        <v>0.92387993998606499</v>
       </c>
     </row>
     <row r="207" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A207" s="1">
         <v>35947</v>
       </c>
       <c r="B207">
-        <v>0.71869350132743604</v>
+        <v>0.71803568769808102</v>
       </c>
       <c r="C207">
-        <v>0.822654068067039</v>
+        <v>0.82106582808823003</v>
       </c>
       <c r="D207">
-        <v>0.93641990215088</v>
+        <v>0.93662393400593502</v>
       </c>
       <c r="E207">
-        <v>0.70589803029134401</v>
+        <v>0.70847145872358797</v>
       </c>
       <c r="F207">
-        <v>0.80399789488771101</v>
+        <v>0.805894790524323</v>
       </c>
       <c r="G207">
-        <v>0.86826246909050098</v>
+        <v>0.87043089838020404</v>
       </c>
       <c r="H207">
-        <v>0.69685835993795497</v>
+        <v>0.69631598823224305</v>
       </c>
       <c r="I207">
-        <v>0.80588876276404098</v>
+        <v>0.80328579981229897</v>
       </c>
       <c r="J207">
-        <v>0.90254383571949903</v>
+        <v>0.90154546285187598</v>
       </c>
       <c r="K207">
-        <v>0.75386693225717805</v>
+        <v>0.75303055384177897</v>
       </c>
       <c r="L207">
-        <v>0.85962398858029299</v>
+        <v>0.85707162552153104</v>
       </c>
       <c r="M207">
-        <v>0.93768441628078802</v>
+        <v>0.93371710442015399</v>
       </c>
       <c r="N207">
-        <v>0.76608826617160197</v>
+        <v>0.76690510846410698</v>
       </c>
       <c r="O207">
-        <v>0.86250182793138896</v>
+        <v>0.86196202564501501</v>
       </c>
       <c r="P207">
-        <v>0.92534233152631096</v>
+        <v>0.92349022533199299</v>
       </c>
     </row>
     <row r="208" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A208" s="1">
         <v>35977</v>
       </c>
       <c r="B208">
-        <v>0.72708652348704605</v>
+        <v>0.726418461234838</v>
       </c>
       <c r="C208">
-        <v>0.82761188274944197</v>
+        <v>0.82610454902687802</v>
       </c>
       <c r="D208">
-        <v>0.93838344401053397</v>
+        <v>0.93864181666905799</v>
       </c>
       <c r="E208">
-        <v>0.71371124946810405</v>
+        <v>0.71556038639334396</v>
       </c>
       <c r="F208">
-        <v>0.80556113100743298</v>
+        <v>0.80683565394300205</v>
       </c>
       <c r="G208">
-        <v>0.86839300789517804</v>
+        <v>0.87031653497936901</v>
       </c>
       <c r="H208">
-        <v>0.69807986335956596</v>
+        <v>0.69789474617607505</v>
       </c>
       <c r="I208">
-        <v>0.80765005370785703</v>
+        <v>0.80552295323965495</v>
       </c>
       <c r="J208">
-        <v>0.90358860253275397</v>
+        <v>0.90273490853975003</v>
       </c>
       <c r="K208">
-        <v>0.75357719410866997</v>
+        <v>0.75344085341317801</v>
       </c>
       <c r="L208">
-        <v>0.85728254789597802</v>
+        <v>0.85555131712090404</v>
       </c>
       <c r="M208">
-        <v>0.93608490520919296</v>
+        <v>0.93249284999483195</v>
       </c>
       <c r="N208">
-        <v>0.77353058359545401</v>
+        <v>0.77361857272966805</v>
       </c>
       <c r="O208">
-        <v>0.86602681092997003</v>
+        <v>0.86529025098730705</v>
       </c>
       <c r="P208">
-        <v>0.92549463193072801</v>
+        <v>0.92354867682130404</v>
       </c>
     </row>
     <row r="209" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A209" s="1">
         <v>36008</v>
       </c>
       <c r="B209">
-        <v>0.733351695531827</v>
+        <v>0.73272739293933098</v>
       </c>
       <c r="C209">
-        <v>0.83396199118185599</v>
+        <v>0.83256910856747302</v>
       </c>
       <c r="D209">
-        <v>0.94137027899774095</v>
+        <v>0.94164867461436297</v>
       </c>
       <c r="E209">
-        <v>0.70457802450470897</v>
+        <v>0.70511489932918603</v>
       </c>
       <c r="F209">
-        <v>0.80245558694271302</v>
+        <v>0.80279138122053895</v>
       </c>
       <c r="G209">
-        <v>0.86712912573476997</v>
+        <v>0.86853044581901895</v>
       </c>
       <c r="H209">
-        <v>0.69783407072709303</v>
+        <v>0.69755494139267704</v>
       </c>
       <c r="I209">
-        <v>0.80997048320537501</v>
+        <v>0.80783927496688601</v>
       </c>
       <c r="J209">
-        <v>0.90556821247026997</v>
+        <v>0.90483773722411798</v>
       </c>
       <c r="K209">
-        <v>0.74315829897590502</v>
+        <v>0.74215633879890897</v>
       </c>
       <c r="L209">
-        <v>0.85336287906272601</v>
+        <v>0.85176186599095105</v>
       </c>
       <c r="M209">
-        <v>0.93537234826832205</v>
+        <v>0.93187189693172601</v>
       </c>
       <c r="N209">
-        <v>0.76530399999685195</v>
+        <v>0.76609996706517403</v>
       </c>
       <c r="O209">
-        <v>0.86273924360205401</v>
+        <v>0.86245335455101901</v>
       </c>
       <c r="P209">
-        <v>0.925820339019778</v>
+        <v>0.92404161546973695</v>
       </c>
     </row>
     <row r="210" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A210" s="1">
         <v>36039</v>
       </c>
       <c r="B210">
-        <v>0.74351833812000301</v>
+        <v>0.74264792015790304</v>
       </c>
       <c r="C210">
-        <v>0.84261289953532104</v>
+        <v>0.84134065462096796</v>
       </c>
       <c r="D210">
-        <v>0.944106097342301</v>
+        <v>0.94448038466293205</v>
       </c>
       <c r="E210">
-        <v>0.70247629987473104</v>
+        <v>0.70320143172071303</v>
       </c>
       <c r="F210">
-        <v>0.80107487136648203</v>
+        <v>0.80124827128046505</v>
       </c>
       <c r="G210">
-        <v>0.86681610935182196</v>
+        <v>0.86785851512032697</v>
       </c>
       <c r="H210">
-        <v>0.69231888689876298</v>
+        <v>0.69351577793043795</v>
       </c>
       <c r="I210">
-        <v>0.81306093847931404</v>
+        <v>0.81176955474482804</v>
       </c>
       <c r="J210">
-        <v>0.90782961307414001</v>
+        <v>0.90726818251922903</v>
       </c>
       <c r="K210">
-        <v>0.74151009496307996</v>
+        <v>0.74099685196142195</v>
       </c>
       <c r="L210">
-        <v>0.85466353870728795</v>
+        <v>0.853526562039851</v>
       </c>
       <c r="M210">
-        <v>0.93549920123460295</v>
+        <v>0.93230903231001505</v>
       </c>
       <c r="N210">
-        <v>0.770879712410667</v>
+        <v>0.77178862213298804</v>
       </c>
       <c r="O210">
-        <v>0.86997897164287297</v>
+        <v>0.86964230614666405</v>
       </c>
       <c r="P210">
-        <v>0.92805718971811402</v>
+        <v>0.926363354074074</v>
       </c>
     </row>
     <row r="211" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A211" s="1">
         <v>36069</v>
       </c>
       <c r="B211">
-        <v>0.74584999224623805</v>
+        <v>0.74555257159539101</v>
       </c>
       <c r="C211">
-        <v>0.84380926651571297</v>
+        <v>0.84286491163618704</v>
       </c>
       <c r="D211">
-        <v>0.94342985464152695</v>
+        <v>0.94406703956961802</v>
       </c>
       <c r="E211">
-        <v>0.69921128852850101</v>
+        <v>0.70136255042771101</v>
       </c>
       <c r="F211">
-        <v>0.79997855576159405</v>
+        <v>0.80104972421547405</v>
       </c>
       <c r="G211">
-        <v>0.86670133359562396</v>
+        <v>0.86774334989900404</v>
       </c>
       <c r="H211">
-        <v>0.71089287348516705</v>
+        <v>0.71154837441184604</v>
       </c>
       <c r="I211">
-        <v>0.82648377544792095</v>
+        <v>0.82510805269183696</v>
       </c>
       <c r="J211">
-        <v>0.90994968661531805</v>
+        <v>0.90958269569583805</v>
       </c>
       <c r="K211">
-        <v>0.73565840176187502</v>
+        <v>0.73561118047247198</v>
       </c>
       <c r="L211">
-        <v>0.84824332198668495</v>
+        <v>0.84774047875374703</v>
       </c>
       <c r="M211">
-        <v>0.931514194757463</v>
+        <v>0.92868083799676304</v>
       </c>
       <c r="N211">
-        <v>0.77359066589102898</v>
+        <v>0.77462822740264303</v>
       </c>
       <c r="O211">
-        <v>0.87132700703697796</v>
+        <v>0.87085494016626697</v>
       </c>
       <c r="P211">
-        <v>0.92765465140874603</v>
+        <v>0.92595128516427005</v>
       </c>
     </row>
     <row r="212" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A212" s="1">
         <v>36100</v>
       </c>
       <c r="B212">
-        <v>0.73540432609636397</v>
+        <v>0.73528258251547995</v>
       </c>
       <c r="C212">
-        <v>0.83640460058214705</v>
+        <v>0.83541998933485895</v>
       </c>
       <c r="D212">
-        <v>0.94131299136815605</v>
+        <v>0.94182720065699699</v>
       </c>
       <c r="E212">
-        <v>0.69176665191375097</v>
+        <v>0.69355044024757595</v>
       </c>
       <c r="F212">
-        <v>0.79270228573825696</v>
+        <v>0.79324012648980602</v>
       </c>
       <c r="G212">
-        <v>0.86493350443666195</v>
+        <v>0.86547749607226698</v>
       </c>
       <c r="H212">
-        <v>0.70707558040207497</v>
+        <v>0.70678585157134499</v>
       </c>
       <c r="I212">
-        <v>0.82381597092148795</v>
+        <v>0.82194150554469803</v>
       </c>
       <c r="J212">
-        <v>0.91143740883845903</v>
+        <v>0.91087487617829899</v>
       </c>
       <c r="K212">
-        <v>0.72326661152570504</v>
+        <v>0.72247861620958098</v>
       </c>
       <c r="L212">
-        <v>0.83802048136912699</v>
+        <v>0.83711495436317396</v>
       </c>
       <c r="M212">
-        <v>0.92759304865179504</v>
+        <v>0.92477463616115596</v>
       </c>
       <c r="N212">
-        <v>0.77712466663829305</v>
+        <v>0.77790621059987697</v>
       </c>
       <c r="O212">
-        <v>0.87228685533022599</v>
+        <v>0.87187043585834301</v>
       </c>
       <c r="P212">
-        <v>0.92753791555973297</v>
+        <v>0.9258910629339</v>
       </c>
     </row>
     <row r="213" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A213" s="1">
         <v>36130</v>
       </c>
       <c r="B213">
-        <v>0.73099236271895496</v>
+        <v>0.73049280944124495</v>
       </c>
       <c r="C213">
-        <v>0.83157394256156003</v>
+        <v>0.83056805794492705</v>
       </c>
       <c r="D213">
-        <v>0.93878160182961901</v>
+        <v>0.93914115834959999</v>
       </c>
       <c r="E213">
-        <v>0.69262622227259296</v>
+        <v>0.69394551814154504</v>
       </c>
       <c r="F213">
-        <v>0.79046008176203797</v>
+        <v>0.79089522331503403</v>
       </c>
       <c r="G213">
-        <v>0.86375181200750395</v>
+        <v>0.86413169049525895</v>
       </c>
       <c r="H213">
-        <v>0.71081695232416398</v>
+        <v>0.71082454776473702</v>
       </c>
       <c r="I213">
-        <v>0.82281853022906604</v>
+        <v>0.82110501058947205</v>
       </c>
       <c r="J213">
-        <v>0.91208674516528998</v>
+        <v>0.91154491606016996</v>
       </c>
       <c r="K213">
-        <v>0.71144630590927405</v>
+        <v>0.71101125355054495</v>
       </c>
       <c r="L213">
-        <v>0.82773931273180201</v>
+        <v>0.82679768641974705</v>
       </c>
       <c r="M213">
-        <v>0.92426990718701796</v>
+        <v>0.92127242235215201</v>
       </c>
       <c r="N213">
-        <v>0.78506952739726799</v>
+        <v>0.78516264523985402</v>
       </c>
       <c r="O213">
-        <v>0.87765262407550504</v>
+        <v>0.87732023786579605</v>
       </c>
       <c r="P213">
-        <v>0.92874409077415099</v>
+        <v>0.92723332781384304</v>
       </c>
     </row>
     <row r="214" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A214" s="1">
         <v>36161</v>
       </c>
       <c r="B214">
-        <v>0.73000300550292996</v>
+        <v>0.72905998850076903</v>
       </c>
       <c r="C214">
-        <v>0.82929541381004601</v>
+        <v>0.82795122005696598</v>
       </c>
       <c r="D214">
-        <v>0.93784235734158405</v>
+        <v>0.93801460384870095</v>
       </c>
       <c r="E214">
-        <v>0.703353707997321</v>
+        <v>0.70338906002333401</v>
       </c>
       <c r="F214">
-        <v>0.79705747993728404</v>
+        <v>0.79673341737517001</v>
       </c>
       <c r="G214">
-        <v>0.86500219243155796</v>
+        <v>0.86507927134256202</v>
       </c>
       <c r="H214">
-        <v>0.71726547724447898</v>
+        <v>0.71845491184260102</v>
       </c>
       <c r="I214">
-        <v>0.82138652463615103</v>
+        <v>0.82031018109555098</v>
       </c>
       <c r="J214">
-        <v>0.91123911008829495</v>
+        <v>0.91085632797095495</v>
       </c>
       <c r="K214">
-        <v>0.70598915101646398</v>
+        <v>0.70549282622402698</v>
       </c>
       <c r="L214">
-        <v>0.81935702035932101</v>
+        <v>0.81824154984392605</v>
       </c>
       <c r="M214">
-        <v>0.91971434135343799</v>
+        <v>0.91669220765151005</v>
       </c>
       <c r="N214">
-        <v>0.786138310903297</v>
+        <v>0.78585829389755502</v>
       </c>
       <c r="O214">
-        <v>0.87648811197079401</v>
+        <v>0.87629546138168701</v>
       </c>
       <c r="P214">
-        <v>0.928721140755293</v>
+        <v>0.927443747464475</v>
       </c>
     </row>
     <row r="215" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A215" s="1">
         <v>36192</v>
       </c>
       <c r="B215">
-        <v>0.72322051439564905</v>
+        <v>0.72242008066534802</v>
       </c>
       <c r="C215">
-        <v>0.82337532579694905</v>
+        <v>0.82192922343765895</v>
       </c>
       <c r="D215">
-        <v>0.93725729012464898</v>
+        <v>0.937309860961965</v>
       </c>
       <c r="E215">
-        <v>0.70247623534180104</v>
+        <v>0.70299976828095301</v>
       </c>
       <c r="F215">
-        <v>0.79507743950854204</v>
+        <v>0.79508928270329005</v>
       </c>
       <c r="G215">
-        <v>0.86495993178750596</v>
+        <v>0.86518858078692495</v>
       </c>
       <c r="H215">
-        <v>0.71161139377993099</v>
+        <v>0.71245277248576699</v>
       </c>
       <c r="I215">
-        <v>0.81666058728122504</v>
+        <v>0.81529733991595998</v>
       </c>
       <c r="J215">
-        <v>0.91059069282987004</v>
+        <v>0.910208326592719</v>
       </c>
       <c r="K215">
-        <v>0.70707548350475302</v>
+        <v>0.70575855105950402</v>
       </c>
       <c r="L215">
-        <v>0.815749014734651</v>
+        <v>0.81420292788649495</v>
       </c>
       <c r="M215">
-        <v>0.91598811332887298</v>
+        <v>0.91305672079063804</v>
       </c>
       <c r="N215">
-        <v>0.769156471709871</v>
+        <v>0.770113211581954</v>
       </c>
       <c r="O215">
-        <v>0.86499327528709902</v>
+        <v>0.86557905919483302</v>
       </c>
       <c r="P215">
-        <v>0.92596738812368096</v>
+        <v>0.92480058499356899</v>
       </c>
     </row>
     <row r="216" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A216" s="1">
         <v>36220</v>
       </c>
       <c r="B216">
-        <v>0.71833951584195999</v>
+        <v>0.71702608395753198</v>
       </c>
       <c r="C216">
-        <v>0.820518185230244</v>
+        <v>0.81865823574201602</v>
       </c>
       <c r="D216">
-        <v>0.93763477211649304</v>
+        <v>0.93759341978000699</v>
       </c>
       <c r="E216">
-        <v>0.71545550867137997</v>
+        <v>0.71583993164450399</v>
       </c>
       <c r="F216">
-        <v>0.80027085469647796</v>
+        <v>0.79973265297651097</v>
       </c>
       <c r="G216">
-        <v>0.86484841435298598</v>
+        <v>0.864854274773183</v>
       </c>
       <c r="H216">
-        <v>0.70945719985399402</v>
+        <v>0.70938404717575398</v>
       </c>
       <c r="I216">
-        <v>0.814410851526855</v>
+        <v>0.81246574933590099</v>
       </c>
       <c r="J216">
-        <v>0.91051698818818005</v>
+        <v>0.910064575632616</v>
       </c>
       <c r="K216">
-        <v>0.70362749068658104</v>
+        <v>0.70298480319685996</v>
       </c>
       <c r="L216">
-        <v>0.81063271006516002</v>
+        <v>0.80918779738505797</v>
       </c>
       <c r="M216">
-        <v>0.91314702606142395</v>
+        <v>0.90990065104101603</v>
       </c>
       <c r="N216">
-        <v>0.769320366090264</v>
+        <v>0.77028186115915498</v>
       </c>
       <c r="O216">
-        <v>0.86416745742330203</v>
+        <v>0.86480204011022999</v>
       </c>
       <c r="P216">
-        <v>0.92534358440553</v>
+        <v>0.92424429142452602</v>
       </c>
     </row>
     <row r="217" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A217" s="1">
         <v>36251</v>
       </c>
       <c r="B217">
-        <v>0.71424768267373295</v>
+        <v>0.71297122615697495</v>
       </c>
       <c r="C217">
-        <v>0.81781463805753896</v>
+        <v>0.81578249732330499</v>
       </c>
       <c r="D217">
-        <v>0.93603591270555397</v>
+        <v>0.93587980976296004</v>
       </c>
       <c r="E217">
-        <v>0.70938089849312103</v>
+        <v>0.70959544739353697</v>
       </c>
       <c r="F217">
-        <v>0.79920050612319005</v>
+        <v>0.79886854115112804</v>
       </c>
       <c r="G217">
-        <v>0.86535378320439005</v>
+        <v>0.86547666473590201</v>
       </c>
       <c r="H217">
-        <v>0.70104182309323204</v>
+        <v>0.70162581582978201</v>
       </c>
       <c r="I217">
-        <v>0.80873772479739203</v>
+        <v>0.80708913569848695</v>
       </c>
       <c r="J217">
-        <v>0.90989587796054205</v>
+        <v>0.90951864346370404</v>
       </c>
       <c r="K217">
-        <v>0.70184863832454203</v>
+        <v>0.70110119243882396</v>
       </c>
       <c r="L217">
-        <v>0.81012559096926096</v>
+        <v>0.80844876019357204</v>
       </c>
       <c r="M217">
-        <v>0.91233636072531599</v>
+        <v>0.90897605794108705</v>
       </c>
       <c r="N217">
-        <v>0.77136648820904097</v>
+        <v>0.77254031436418402</v>
       </c>
       <c r="O217">
-        <v>0.86441492429912603</v>
+        <v>0.86517931808084603</v>
       </c>
       <c r="P217">
-        <v>0.92399767389630505</v>
+        <v>0.92291863659703399</v>
       </c>
     </row>
     <row r="218" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A218" s="1">
         <v>36281</v>
       </c>
       <c r="B218">
-        <v>0.70267735832297196</v>
+        <v>0.70163768060524001</v>
       </c>
       <c r="C218">
-        <v>0.80910459226423603</v>
+        <v>0.80722434297030798</v>
       </c>
       <c r="D218">
-        <v>0.93311273062549904</v>
+        <v>0.93293099365005405</v>
       </c>
       <c r="E218">
-        <v>0.69761031490185899</v>
+        <v>0.69933992614507201</v>
       </c>
       <c r="F218">
-        <v>0.79362579741251904</v>
+        <v>0.79469561632809405</v>
       </c>
       <c r="G218">
-        <v>0.865024707937877</v>
+        <v>0.86564995633707997</v>
       </c>
       <c r="H218">
-        <v>0.68531722087397295</v>
+        <v>0.68550601039535197</v>
       </c>
       <c r="I218">
-        <v>0.79828469747595499</v>
+        <v>0.79669734859024799</v>
       </c>
       <c r="J218">
-        <v>0.90830127411628903</v>
+        <v>0.90784191952808901</v>
       </c>
       <c r="K218">
-        <v>0.70137944357265802</v>
+        <v>0.70021186456189199</v>
       </c>
       <c r="L218">
-        <v>0.80926275463035902</v>
+        <v>0.807323975767962</v>
       </c>
       <c r="M218">
-        <v>0.91330559280995705</v>
+        <v>0.90975814173346203</v>
       </c>
       <c r="N218">
-        <v>0.76638026778270196</v>
+        <v>0.76709270480246095</v>
       </c>
       <c r="O218">
-        <v>0.86110026540413798</v>
+        <v>0.86157832893365305</v>
       </c>
       <c r="P218">
-        <v>0.922348750409684</v>
+        <v>0.92114592801057904</v>
       </c>
     </row>
     <row r="219" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A219" s="1">
         <v>36312</v>
       </c>
       <c r="B219">
-        <v>0.69992520712582296</v>
+        <v>0.69879817024094104</v>
       </c>
       <c r="C219">
-        <v>0.80770215850079796</v>
+        <v>0.805613422891158</v>
       </c>
       <c r="D219">
-        <v>0.93233766969241905</v>
+        <v>0.93213341629795399</v>
       </c>
       <c r="E219">
-        <v>0.70422244612907703</v>
+        <v>0.70566148448788202</v>
       </c>
       <c r="F219">
-        <v>0.79780684977694205</v>
+        <v>0.79875298752249002</v>
       </c>
       <c r="G219">
-        <v>0.86608777970680795</v>
+        <v>0.86674343412602795</v>
       </c>
       <c r="H219">
-        <v>0.67512211224085905</v>
+        <v>0.67490807197621205</v>
       </c>
       <c r="I219">
-        <v>0.79348770284931402</v>
+        <v>0.79128374299314297</v>
       </c>
       <c r="J219">
-        <v>0.90787719042931503</v>
+        <v>0.90729180468690296</v>
       </c>
       <c r="K219">
-        <v>0.70087437663744701</v>
+        <v>0.69919568379793196</v>
       </c>
       <c r="L219">
-        <v>0.81144593324070102</v>
+        <v>0.80913131884062495</v>
       </c>
       <c r="M219">
-        <v>0.915342249447192</v>
+        <v>0.91165331855206</v>
       </c>
       <c r="N219">
-        <v>0.75663525826650102</v>
+        <v>0.75761909575147102</v>
       </c>
       <c r="O219">
-        <v>0.855648355077124</v>
+        <v>0.85627344201906597</v>
       </c>
       <c r="P219">
-        <v>0.92082701487916396</v>
+        <v>0.91955937033312596</v>
       </c>
     </row>
     <row r="220" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A220" s="1">
         <v>36342</v>
       </c>
       <c r="B220">
-        <v>0.69960246670823001</v>
+        <v>0.69836048278422802</v>
       </c>
       <c r="C220">
-        <v>0.80833671727665002</v>
+        <v>0.80622128098134904</v>
       </c>
       <c r="D220">
-        <v>0.93236885860937702</v>
+        <v>0.93223447267606696</v>
       </c>
       <c r="E220">
-        <v>0.69747551238444105</v>
+        <v>0.699138049554208</v>
       </c>
       <c r="F220">
-        <v>0.79341281483022197</v>
+        <v>0.79461615991254697</v>
       </c>
       <c r="G220">
-        <v>0.86687140836202803</v>
+        <v>0.86740762765755497</v>
       </c>
       <c r="H220">
-        <v>0.670618403508219</v>
+        <v>0.67131649861053799</v>
       </c>
       <c r="I220">
-        <v>0.78864311699440504</v>
+        <v>0.78724077810292603</v>
       </c>
       <c r="J220">
-        <v>0.90552047656484502</v>
+        <v>0.90525450296322196</v>
       </c>
       <c r="K220">
-        <v>0.69895498499294995</v>
+        <v>0.69697271418570805</v>
       </c>
       <c r="L220">
-        <v>0.812174201923201</v>
+        <v>0.80938790592297505</v>
       </c>
       <c r="M220">
-        <v>0.91880973258623799</v>
+        <v>0.91479743188427998</v>
       </c>
       <c r="N220">
-        <v>0.75459155474997897</v>
+        <v>0.75510479101922101</v>
       </c>
       <c r="O220">
-        <v>0.85400290411928603</v>
+        <v>0.85432394964912295</v>
       </c>
       <c r="P220">
-        <v>0.92045915339065698</v>
+        <v>0.91921178253330604</v>
       </c>
     </row>
     <row r="221" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A221" s="1">
         <v>36373</v>
       </c>
       <c r="B221">
-        <v>0.70028812258572604</v>
+        <v>0.69858026619774904</v>
       </c>
       <c r="C221">
-        <v>0.81036017961320095</v>
+        <v>0.80790754991134806</v>
       </c>
       <c r="D221">
-        <v>0.93365099108430905</v>
+        <v>0.93354112702677405</v>
       </c>
       <c r="E221">
-        <v>0.69948118197499798</v>
+        <v>0.70045726428044597</v>
       </c>
       <c r="F221">
-        <v>0.79791405799864501</v>
+        <v>0.79875612751987901</v>
       </c>
       <c r="G221">
-        <v>0.86972776091852899</v>
+        <v>0.87023273076350605</v>
       </c>
       <c r="H221">
-        <v>0.66726361505665699</v>
+        <v>0.66821460290533297</v>
       </c>
       <c r="I221">
-        <v>0.79038340044629396</v>
+        <v>0.78907659701223498</v>
       </c>
       <c r="J221">
-        <v>0.90605585015523604</v>
+        <v>0.90592915337032198</v>
       </c>
       <c r="K221">
-        <v>0.70628933203212796</v>
+        <v>0.70326458134019099</v>
       </c>
       <c r="L221">
-        <v>0.81944469027563704</v>
+        <v>0.81586045249005901</v>
       </c>
       <c r="M221">
-        <v>0.92303351268468403</v>
+        <v>0.91863408020787096</v>
       </c>
       <c r="N221">
-        <v>0.75529852296307098</v>
+        <v>0.75540650128380304</v>
       </c>
       <c r="O221">
-        <v>0.85459697228451303</v>
+        <v>0.85463849171524797</v>
       </c>
       <c r="P221">
-        <v>0.92074298422906697</v>
+        <v>0.91953926324982205</v>
       </c>
     </row>
     <row r="222" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A222" s="1">
         <v>36404</v>
       </c>
       <c r="B222">
-        <v>0.70556216492859103</v>
+        <v>0.70335848528959299</v>
       </c>
       <c r="C222">
-        <v>0.81368502170781098</v>
+        <v>0.81089088989277003</v>
       </c>
       <c r="D222">
-        <v>0.93508554314667502</v>
+        <v>0.93496466590612703</v>
       </c>
       <c r="E222">
-        <v>0.70571937306847499</v>
+        <v>0.70549021560949599</v>
       </c>
       <c r="F222">
-        <v>0.80312455914606096</v>
+        <v>0.80337961215280296</v>
       </c>
       <c r="G222">
-        <v>0.87220490974892695</v>
+        <v>0.87276435846311795</v>
       </c>
       <c r="H222">
-        <v>0.66244661712377095</v>
+        <v>0.66375762220360501</v>
       </c>
       <c r="I222">
-        <v>0.78849950162833604</v>
+        <v>0.78749240525954201</v>
       </c>
       <c r="J222">
-        <v>0.90680377232384901</v>
+        <v>0.90663488017508198</v>
       </c>
       <c r="K222">
-        <v>0.719796375045748</v>
+        <v>0.71690852192529397</v>
       </c>
       <c r="L222">
-        <v>0.83021184630318101</v>
+        <v>0.826610856175791</v>
       </c>
       <c r="M222">
-        <v>0.92723514802904194</v>
+        <v>0.92283246821134302</v>
       </c>
       <c r="N222">
-        <v>0.76432795690183297</v>
+        <v>0.76404426303863704</v>
       </c>
       <c r="O222">
-        <v>0.86058940923386196</v>
+        <v>0.860307098263286</v>
       </c>
       <c r="P222">
-        <v>0.92218042499419195</v>
+        <v>0.92095764756734899</v>
       </c>
     </row>
     <row r="223" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A223" s="1">
         <v>36434</v>
       </c>
       <c r="B223">
-        <v>0.70938981728374795</v>
+        <v>0.70709422593317495</v>
       </c>
       <c r="C223">
-        <v>0.81718784475097195</v>
+        <v>0.81433725913500599</v>
       </c>
       <c r="D223">
-        <v>0.93751735658214697</v>
+        <v>0.93743514066507405</v>
       </c>
       <c r="E223">
-        <v>0.70120996158612303</v>
+        <v>0.70064405036598798</v>
       </c>
       <c r="F223">
-        <v>0.79936424041276599</v>
+        <v>0.79904542319523197</v>
       </c>
       <c r="G223">
-        <v>0.87266551868076703</v>
+        <v>0.87278966940289204</v>
       </c>
       <c r="H223">
-        <v>0.66282139142549501</v>
+        <v>0.66393076901756598</v>
       </c>
       <c r="I223">
-        <v>0.79075431966197496</v>
+        <v>0.789534634287546</v>
       </c>
       <c r="J223">
-        <v>0.908999996578298</v>
+        <v>0.908735777212484</v>
       </c>
       <c r="K223">
-        <v>0.72982844031410399</v>
+        <v>0.72687278715232595</v>
       </c>
       <c r="L223">
-        <v>0.83774206775608995</v>
+        <v>0.83446266126181301</v>
       </c>
       <c r="M223">
-        <v>0.93111030444544796</v>
+        <v>0.92695696302313701</v>
       </c>
       <c r="N223">
-        <v>0.77627452593336099</v>
+        <v>0.77565067266692</v>
       </c>
       <c r="O223">
-        <v>0.866269575289357</v>
+        <v>0.86577436639922001</v>
       </c>
       <c r="P223">
-        <v>0.92206329530095599</v>
+        <v>0.92088926079625799</v>
       </c>
     </row>
     <row r="224" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A224" s="1">
         <v>36465</v>
       </c>
       <c r="B224">
-        <v>0.71661394434805104</v>
+        <v>0.714573230369554</v>
       </c>
       <c r="C224">
-        <v>0.82270621140237399</v>
+        <v>0.82005112555601201</v>
       </c>
       <c r="D224">
-        <v>0.94039728697374003</v>
+        <v>0.94053363946371105</v>
       </c>
       <c r="E224">
-        <v>0.703355999452</v>
+        <v>0.70261279067790805</v>
       </c>
       <c r="F224">
-        <v>0.80136200555782</v>
+        <v>0.80074459374993701</v>
       </c>
       <c r="G224">
-        <v>0.87405941579689495</v>
+        <v>0.873986942507603</v>
       </c>
       <c r="H224">
-        <v>0.67130821142053498</v>
+        <v>0.67254271624769202</v>
       </c>
       <c r="I224">
-        <v>0.79851349752393896</v>
+        <v>0.79741372432884505</v>
       </c>
       <c r="J224">
-        <v>0.91289754153867997</v>
+        <v>0.91260022198866197</v>
       </c>
       <c r="K224">
-        <v>0.73328009096408697</v>
+        <v>0.73019459645012397</v>
       </c>
       <c r="L224">
-        <v>0.84045755118286503</v>
+        <v>0.83698221192997002</v>
       </c>
       <c r="M224">
-        <v>0.93146487180130899</v>
+        <v>0.92715614724119699</v>
       </c>
       <c r="N224">
-        <v>0.77230468596399304</v>
+        <v>0.77147042529648602</v>
       </c>
       <c r="O224">
-        <v>0.86349704661955695</v>
+        <v>0.86291890201742905</v>
       </c>
       <c r="P224">
-        <v>0.92146929205018102</v>
+        <v>0.92035077752685801</v>
       </c>
     </row>
     <row r="225" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A225" s="1">
         <v>36495</v>
       </c>
       <c r="B225">
-        <v>0.72096137445063802</v>
+        <v>0.71912376698763603</v>
       </c>
       <c r="C225">
-        <v>0.82573940351695896</v>
+        <v>0.82327848977328699</v>
       </c>
       <c r="D225">
-        <v>0.940995531993849</v>
+        <v>0.94112944212933902</v>
       </c>
       <c r="E225">
-        <v>0.69817002925454097</v>
+        <v>0.69741326731673603</v>
       </c>
       <c r="F225">
-        <v>0.79922092333134398</v>
+        <v>0.79856778492389402</v>
       </c>
       <c r="G225">
-        <v>0.87538498266077902</v>
+        <v>0.87514333329318705</v>
       </c>
       <c r="H225">
-        <v>0.68507910320576804</v>
+        <v>0.68697302327449705</v>
       </c>
       <c r="I225">
-        <v>0.80723454239137304</v>
+        <v>0.80665088456415901</v>
       </c>
       <c r="J225">
-        <v>0.91401250051999605</v>
+        <v>0.91389609048590104</v>
       </c>
       <c r="K225">
-        <v>0.72871149065074603</v>
+        <v>0.72649242621564503</v>
       </c>
       <c r="L225">
-        <v>0.83832867352839702</v>
+        <v>0.83536744793737405</v>
       </c>
       <c r="M225">
-        <v>0.93174617284517403</v>
+        <v>0.92738253098676104</v>
       </c>
       <c r="N225">
-        <v>0.77197256426655403</v>
+        <v>0.77047334117113497</v>
       </c>
       <c r="O225">
-        <v>0.86529210505775001</v>
+        <v>0.86400336769147701</v>
       </c>
       <c r="P225">
-        <v>0.92197183466547905</v>
+        <v>0.92069255823149598</v>
       </c>
     </row>
     <row r="226" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A226" s="1">
         <v>36526</v>
       </c>
       <c r="B226">
-        <v>0.73251050687438102</v>
+        <v>0.73040163929742696</v>
       </c>
       <c r="C226">
-        <v>0.83404560038557596</v>
+        <v>0.83132525033287497</v>
       </c>
       <c r="D226">
-        <v>0.94412903869514597</v>
+        <v>0.94441292291583501</v>
       </c>
       <c r="E226">
-        <v>0.69593584542270703</v>
+        <v>0.69501674099926003</v>
       </c>
       <c r="F226">
-        <v>0.79877978633256497</v>
+        <v>0.79812030959786295</v>
       </c>
       <c r="G226">
-        <v>0.87666724370775295</v>
+        <v>0.87634462257870505</v>
       </c>
       <c r="H226">
-        <v>0.69717143399675696</v>
+        <v>0.69887619797284695</v>
       </c>
       <c r="I226">
-        <v>0.81931913275962898</v>
+        <v>0.81857843979747102</v>
       </c>
       <c r="J226">
-        <v>0.91670920665001798</v>
+        <v>0.91655498366075105</v>
       </c>
       <c r="K226">
-        <v>0.737596612173535</v>
+        <v>0.73553380036419003</v>
       </c>
       <c r="L226">
-        <v>0.84547818967676702</v>
+        <v>0.84219844543962097</v>
       </c>
       <c r="M226">
-        <v>0.93529321168575197</v>
+        <v>0.93070799553422101</v>
       </c>
       <c r="N226">
-        <v>0.78105887576718602</v>
+        <v>0.77814468148691296</v>
       </c>
       <c r="O226">
-        <v>0.87473281412029302</v>
+        <v>0.87235668283059298</v>
       </c>
       <c r="P226">
-        <v>0.92439911435333599</v>
+        <v>0.92297204005563904</v>
       </c>
     </row>
     <row r="227" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A227" s="1">
         <v>36557</v>
       </c>
       <c r="B227">
-        <v>0.74919337263494101</v>
+        <v>0.74746130384828702</v>
       </c>
       <c r="C227">
-        <v>0.84538570487679998</v>
+        <v>0.84292711541729104</v>
       </c>
       <c r="D227">
-        <v>0.94796009935110503</v>
+        <v>0.94837695766102004</v>
       </c>
       <c r="E227">
-        <v>0.70764375201019003</v>
+        <v>0.70864196945779701</v>
       </c>
       <c r="F227">
-        <v>0.80405692339520396</v>
+        <v>0.80443169134154702</v>
       </c>
       <c r="G227">
-        <v>0.878689223121637</v>
+        <v>0.87806299331636395</v>
       </c>
       <c r="H227">
-        <v>0.71804019771481498</v>
+        <v>0.71979976926390299</v>
       </c>
       <c r="I227">
-        <v>0.83691143308252602</v>
+        <v>0.83609288161680795</v>
       </c>
       <c r="J227">
-        <v>0.92015539526519197</v>
+        <v>0.92005788031311198</v>
       </c>
       <c r="K227">
-        <v>0.74030750463952599</v>
+        <v>0.73909064638445299</v>
       </c>
       <c r="L227">
-        <v>0.85152359581147596</v>
+        <v>0.84837428347002097</v>
       </c>
       <c r="M227">
-        <v>0.93889477411030497</v>
+        <v>0.93420253431830502</v>
       </c>
       <c r="N227">
-        <v>0.79053650659049002</v>
+        <v>0.78778600260604503</v>
       </c>
       <c r="O227">
-        <v>0.88380084455906105</v>
+        <v>0.881009220031713</v>
       </c>
       <c r="P227">
-        <v>0.92632937908521296</v>
+        <v>0.92468153752501303</v>
       </c>
     </row>
     <row r="228" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A228" s="1">
         <v>36586</v>
       </c>
       <c r="B228">
-        <v>0.74559237246009302</v>
+        <v>0.74412402327933302</v>
       </c>
       <c r="C228">
-        <v>0.84400929385729095</v>
+        <v>0.84177785426622498</v>
       </c>
       <c r="D228">
-        <v>0.95027597701567201</v>
+        <v>0.95087340972654</v>
       </c>
       <c r="E228">
-        <v>0.70935435707525496</v>
+        <v>0.71024542309357797</v>
       </c>
       <c r="F228">
-        <v>0.80528558764545</v>
+        <v>0.80565893849596903</v>
       </c>
       <c r="G228">
-        <v>0.87690003082080203</v>
+        <v>0.87621756126416706</v>
       </c>
       <c r="H228">
-        <v>0.72616745886019896</v>
+        <v>0.72832819478450495</v>
       </c>
       <c r="I228">
-        <v>0.83799239664449798</v>
+        <v>0.83785632955814604</v>
       </c>
       <c r="J228">
-        <v>0.91808297800941197</v>
+        <v>0.91818968825756597</v>
       </c>
       <c r="K228">
-        <v>0.73817424230014395</v>
+        <v>0.73765171758098502</v>
       </c>
       <c r="L228">
-        <v>0.84946980948298201</v>
+        <v>0.84728997047449195</v>
       </c>
       <c r="M228">
-        <v>0.93880186541353405</v>
+        <v>0.93448482775961295</v>
       </c>
       <c r="N228">
-        <v>0.79603163561926504</v>
+        <v>0.79412582243944696</v>
       </c>
       <c r="O228">
-        <v>0.88756088907584096</v>
+        <v>0.88557025486944796</v>
       </c>
       <c r="P228">
-        <v>0.92791200347546299</v>
+        <v>0.92636092404404402</v>
       </c>
     </row>
     <row r="229" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A229" s="1">
         <v>36617</v>
       </c>
       <c r="B229">
-        <v>0.74878743008849002</v>
+        <v>0.74718966065921899</v>
       </c>
       <c r="C229">
-        <v>0.84350288269283602</v>
+        <v>0.84104663511657596</v>
       </c>
       <c r="D229">
-        <v>0.94930089443893495</v>
+        <v>0.94983550675762196</v>
       </c>
       <c r="E229">
-        <v>0.71103067375751505</v>
+        <v>0.71289714259772397</v>
       </c>
       <c r="F229">
-        <v>0.80073000713201903</v>
+        <v>0.80112618142587999</v>
       </c>
       <c r="G229">
-        <v>0.87427568210348905</v>
+        <v>0.873692584293846</v>
       </c>
       <c r="H229">
-        <v>0.74498415161376597</v>
+        <v>0.74747124825657596</v>
       </c>
       <c r="I229">
-        <v>0.84622213234207999</v>
+        <v>0.84675547993523803</v>
       </c>
       <c r="J229">
-        <v>0.91771649570459202</v>
+        <v>0.91801104910418196</v>
       </c>
       <c r="K229">
-        <v>0.75054948456742199</v>
+        <v>0.75034181985413295</v>
       </c>
       <c r="L229">
-        <v>0.85669706637819398</v>
+        <v>0.85485470903231398</v>
       </c>
       <c r="M229">
-        <v>0.94177529253277303</v>
+        <v>0.93761744253258195</v>
       </c>
       <c r="N229">
-        <v>0.79894148560284595</v>
+        <v>0.797718499477022</v>
       </c>
       <c r="O229">
-        <v>0.88415790690836604</v>
+        <v>0.88245701804648202</v>
       </c>
       <c r="P229">
-        <v>0.92565495332507697</v>
+        <v>0.92420724941564103</v>
       </c>
     </row>
     <row r="230" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A230" s="1">
         <v>36647</v>
       </c>
       <c r="B230">
-        <v>0.73685732863264197</v>
+        <v>0.73530092836998595</v>
       </c>
       <c r="C230">
-        <v>0.83735237853198297</v>
+        <v>0.834800393325701</v>
       </c>
       <c r="D230">
-        <v>0.94798847391268504</v>
+        <v>0.94832862784356098</v>
       </c>
       <c r="E230">
-        <v>0.70053420748895501</v>
+        <v>0.70114192534358999</v>
       </c>
       <c r="F230">
-        <v>0.79761489464442203</v>
+        <v>0.79761589169162606</v>
       </c>
       <c r="G230">
-        <v>0.87364953579923499</v>
+        <v>0.87327721188853502</v>
       </c>
       <c r="H230">
-        <v>0.71464290563579103</v>
+        <v>0.71843362006144995</v>
       </c>
       <c r="I230">
-        <v>0.82574339563065102</v>
+        <v>0.82695507747772401</v>
       </c>
       <c r="J230">
-        <v>0.916194547379104</v>
+        <v>0.91661172479000597</v>
       </c>
       <c r="K230">
-        <v>0.76003793337018299</v>
+        <v>0.75937543695957399</v>
       </c>
       <c r="L230">
-        <v>0.86482066938883995</v>
+        <v>0.86264131835657198</v>
       </c>
       <c r="M230">
-        <v>0.94660145038173604</v>
+        <v>0.94231273834516704</v>
       </c>
       <c r="N230">
-        <v>0.78987987645172897</v>
+        <v>0.78899347660647101</v>
       </c>
       <c r="O230">
-        <v>0.87720653157775696</v>
+        <v>0.87630310814813295</v>
       </c>
       <c r="P230">
-        <v>0.92362514626347103</v>
+        <v>0.92237345093379397</v>
       </c>
     </row>
     <row r="231" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A231" s="1">
         <v>36678</v>
       </c>
       <c r="B231">
-        <v>0.72571974776509396</v>
+        <v>0.72460351224738095</v>
       </c>
       <c r="C231">
-        <v>0.82920645841349305</v>
+        <v>0.82690929155390303</v>
       </c>
       <c r="D231">
-        <v>0.94651354788726605</v>
+        <v>0.94669061055302495</v>
       </c>
       <c r="E231">
-        <v>0.70128251022218802</v>
+        <v>0.70129908371349603</v>
       </c>
       <c r="F231">
-        <v>0.79672221048616398</v>
+        <v>0.79651237932783603</v>
       </c>
       <c r="G231">
-        <v>0.87359087810931502</v>
+        <v>0.87335119741717904</v>
       </c>
       <c r="H231">
-        <v>0.69742124711327202</v>
+        <v>0.70088262954651304</v>
       </c>
       <c r="I231">
-        <v>0.81224842570929201</v>
+        <v>0.81319939879102399</v>
       </c>
       <c r="J231">
-        <v>0.916327654409132</v>
+        <v>0.916485885564298</v>
       </c>
       <c r="K231">
-        <v>0.76159616682526798</v>
+        <v>0.760912646484878</v>
       </c>
       <c r="L231">
-        <v>0.86870624128830498</v>
+        <v>0.86654574682449503</v>
       </c>
       <c r="M231">
-        <v>0.95039514849569096</v>
+        <v>0.94602376183220604</v>
       </c>
       <c r="N231">
-        <v>0.79119627531208703</v>
+        <v>0.79219746246799505</v>
       </c>
       <c r="O231">
-        <v>0.87767644410013501</v>
+        <v>0.87803989406268801</v>
       </c>
       <c r="P231">
-        <v>0.92320691471929806</v>
+        <v>0.92209317780094802</v>
       </c>
     </row>
     <row r="232" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A232" s="1">
         <v>36708</v>
       </c>
       <c r="B232">
-        <v>0.72739830032524799</v>
+        <v>0.72647550520660897</v>
       </c>
       <c r="C232">
-        <v>0.828143906407802</v>
+        <v>0.82608992514859603</v>
       </c>
       <c r="D232">
-        <v>0.94562041706196998</v>
+        <v>0.94585417161198004</v>
       </c>
       <c r="E232">
-        <v>0.71110833839452903</v>
+        <v>0.71151775228977399</v>
       </c>
       <c r="F232">
-        <v>0.80211003474509301</v>
+        <v>0.80209518500257204</v>
       </c>
       <c r="G232">
-        <v>0.87487048968497105</v>
+        <v>0.87479133667017395</v>
       </c>
       <c r="H232">
-        <v>0.69431391259274</v>
+        <v>0.69795375824450501</v>
       </c>
       <c r="I232">
-        <v>0.81044418843148902</v>
+        <v>0.81137197024421803</v>
       </c>
       <c r="J232">
-        <v>0.91790021690989099</v>
+        <v>0.91785609845513105</v>
       </c>
       <c r="K232">
-        <v>0.776411770316358</v>
+        <v>0.77594604250745303</v>
       </c>
       <c r="L232">
-        <v>0.87815275685199301</v>
+        <v>0.87650390022346203</v>
       </c>
       <c r="M232">
-        <v>0.95470035827214395</v>
+        <v>0.950640165448843</v>
       </c>
       <c r="N232">
-        <v>0.81729399678458003</v>
+        <v>0.81864299908586002</v>
       </c>
       <c r="O232">
-        <v>0.89090238355564599</v>
+        <v>0.89176941213033301</v>
       </c>
       <c r="P232">
-        <v>0.92430253267879203</v>
+        <v>0.923399370433861</v>
       </c>
     </row>
     <row r="233" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A233" s="1">
         <v>36739</v>
       </c>
       <c r="B233">
-        <v>0.72819827430582096</v>
+        <v>0.72727262939333104</v>
       </c>
       <c r="C233">
-        <v>0.83041475943541099</v>
+        <v>0.82851278195188804</v>
       </c>
       <c r="D233">
-        <v>0.94639159651084703</v>
+        <v>0.94663494677571802</v>
       </c>
       <c r="E233">
-        <v>0.71913267057634001</v>
+        <v>0.71862569520992503</v>
       </c>
       <c r="F233">
-        <v>0.81219343722283499</v>
+        <v>0.81189368887212099</v>
       </c>
       <c r="G233">
-        <v>0.87766852324859301</v>
+        <v>0.87762138639044196</v>
       </c>
       <c r="H233">
-        <v>0.696319823506239</v>
+        <v>0.69910910272442395</v>
       </c>
       <c r="I233">
-        <v>0.81226373107667704</v>
+        <v>0.81226106420019395</v>
       </c>
       <c r="J233">
-        <v>0.91890730635854001</v>
+        <v>0.918470712573484</v>
       </c>
       <c r="K233">
-        <v>0.77861941620554198</v>
+        <v>0.77892200246795795</v>
       </c>
       <c r="L233">
-        <v>0.88461379283117803</v>
+        <v>0.88358161256577605</v>
       </c>
       <c r="M233">
-        <v>0.95782576147587195</v>
+        <v>0.95404067735257703</v>
       </c>
       <c r="N233">
-        <v>0.81047396652123804</v>
+        <v>0.81249042903863999</v>
       </c>
       <c r="O233">
-        <v>0.88809324303332304</v>
+        <v>0.88935599778199503</v>
       </c>
       <c r="P233">
-        <v>0.92411040285659996</v>
+        <v>0.92332783961570897</v>
       </c>
     </row>
     <row r="234" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A234" s="1">
         <v>36770</v>
       </c>
       <c r="B234">
-        <v>0.73437028972950302</v>
+        <v>0.73330505559695103</v>
       </c>
       <c r="C234">
-        <v>0.83617193800061596</v>
+        <v>0.83431227460892299</v>
       </c>
       <c r="D234">
-        <v>0.94848866823835598</v>
+        <v>0.94879405383290205</v>
       </c>
       <c r="E234">
-        <v>0.72920550723175204</v>
+        <v>0.72795116543851601</v>
       </c>
       <c r="F234">
-        <v>0.82162164679531602</v>
+        <v>0.82118653350451398</v>
       </c>
       <c r="G234">
-        <v>0.87972963993946396</v>
+        <v>0.87979272787673402</v>
       </c>
       <c r="H234">
-        <v>0.70883867947193502</v>
+        <v>0.71206758318307095</v>
       </c>
       <c r="I234">
-        <v>0.819229701675246</v>
+        <v>0.81949340996510001</v>
       </c>
       <c r="J234">
-        <v>0.91972605441505795</v>
+        <v>0.91923380861244697</v>
       </c>
       <c r="K234">
-        <v>0.79874564240480606</v>
+        <v>0.79907046178671903</v>
       </c>
       <c r="L234">
-        <v>0.90139318561894</v>
+        <v>0.90048244236591601</v>
       </c>
       <c r="M234">
-        <v>0.964687731514699</v>
+        <v>0.96116797466880599</v>
       </c>
       <c r="N234">
-        <v>0.81450338436670899</v>
+        <v>0.81764862758349399</v>
       </c>
       <c r="O234">
-        <v>0.89122355089564098</v>
+        <v>0.89267216506534997</v>
       </c>
       <c r="P234">
-        <v>0.92539342331563101</v>
+        <v>0.92444734371458503</v>
       </c>
     </row>
     <row r="235" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A235" s="1">
         <v>36800</v>
       </c>
       <c r="B235">
-        <v>0.74284128839886399</v>
+        <v>0.74170835281637104</v>
       </c>
       <c r="C235">
-        <v>0.84206310462103495</v>
+        <v>0.84007819149331997</v>
       </c>
       <c r="D235">
-        <v>0.95117506245225403</v>
+        <v>0.95142552665485403</v>
       </c>
       <c r="E235">
-        <v>0.73529171422780504</v>
+        <v>0.73369435336841604</v>
       </c>
       <c r="F235">
-        <v>0.82658491282524804</v>
+        <v>0.825962199089603</v>
       </c>
       <c r="G235">
-        <v>0.87915263539822497</v>
+        <v>0.87910341881603904</v>
       </c>
       <c r="H235">
-        <v>0.73246895938380197</v>
+        <v>0.73529285291622604</v>
       </c>
       <c r="I235">
-        <v>0.83124357523276005</v>
+        <v>0.831398165454722</v>
       </c>
       <c r="J235">
-        <v>0.92069751833633595</v>
+        <v>0.92008692361714195</v>
       </c>
       <c r="K235">
-        <v>0.83354239745576397</v>
+        <v>0.83386165903950404</v>
       </c>
       <c r="L235">
-        <v>0.92498613743714098</v>
+        <v>0.92411298950156995</v>
       </c>
       <c r="M235">
-        <v>0.97293172613433099</v>
+        <v>0.96968806748926595</v>
       </c>
       <c r="N235">
-        <v>0.81678073952902897</v>
+        <v>0.81978620419195702</v>
       </c>
       <c r="O235">
-        <v>0.892758426574502</v>
+        <v>0.89418549002432401</v>
       </c>
       <c r="P235">
-        <v>0.92589160476431798</v>
+        <v>0.92491205636261398</v>
       </c>
     </row>
     <row r="236" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A236" s="1">
         <v>36831</v>
       </c>
       <c r="B236">
-        <v>0.75023785987907299</v>
+        <v>0.74919128819373104</v>
       </c>
       <c r="C236">
-        <v>0.84882929833637599</v>
+        <v>0.84690744169064602</v>
       </c>
       <c r="D236">
-        <v>0.95557019162862</v>
+        <v>0.95593472186514195</v>
       </c>
       <c r="E236">
-        <v>0.74187243930816504</v>
+        <v>0.74156691793795904</v>
       </c>
       <c r="F236">
-        <v>0.83386570523783599</v>
+        <v>0.83355514324407498</v>
       </c>
       <c r="G236">
-        <v>0.88003396597612304</v>
+        <v>0.87992500434808096</v>
       </c>
       <c r="H236">
-        <v>0.72445358180656205</v>
+        <v>0.72635877042053298</v>
       </c>
       <c r="I236">
-        <v>0.83267610260650804</v>
+        <v>0.83258154438604903</v>
       </c>
       <c r="J236">
-        <v>0.92325504525067503</v>
+        <v>0.92262497220471196</v>
       </c>
       <c r="K236">
-        <v>0.85191403730364601</v>
+        <v>0.85251833990417303</v>
       </c>
       <c r="L236">
-        <v>0.94397484987607405</v>
+        <v>0.94328541805494703</v>
       </c>
       <c r="M236">
-        <v>0.98274517206739798</v>
+        <v>0.97952532059112496</v>
       </c>
       <c r="N236">
-        <v>0.83031688762017697</v>
+        <v>0.83240171818957098</v>
       </c>
       <c r="O236">
-        <v>0.90011270883046302</v>
+        <v>0.90113389345811801</v>
       </c>
       <c r="P236">
-        <v>0.92749529806488795</v>
+        <v>0.92641716826282305</v>
       </c>
     </row>
     <row r="237" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A237" s="1">
         <v>36861</v>
       </c>
       <c r="B237">
-        <v>0.76428031334108804</v>
+        <v>0.76303961566428602</v>
       </c>
       <c r="C237">
-        <v>0.86070601038067596</v>
+        <v>0.85865517158671401</v>
       </c>
       <c r="D237">
-        <v>0.96010292114108098</v>
+        <v>0.96056880856841897</v>
       </c>
       <c r="E237">
-        <v>0.75481276713790302</v>
+        <v>0.75366100161236105</v>
       </c>
       <c r="F237">
-        <v>0.84425599646147798</v>
+        <v>0.84354917468831103</v>
       </c>
       <c r="G237">
-        <v>0.88170228178938503</v>
+        <v>0.88139594880296002</v>
       </c>
       <c r="H237">
-        <v>0.72374157433414399</v>
+        <v>0.72536754086833699</v>
       </c>
       <c r="I237">
-        <v>0.83704989722206002</v>
+        <v>0.836350586637847</v>
       </c>
       <c r="J237">
-        <v>0.92413055180203596</v>
+        <v>0.923320874758496</v>
       </c>
       <c r="K237">
-        <v>0.88587530931450897</v>
+        <v>0.88689574047360198</v>
       </c>
       <c r="L237">
-        <v>0.97737297122028299</v>
+        <v>0.97703336434495003</v>
       </c>
       <c r="M237">
-        <v>0.99780879708383197</v>
+        <v>0.99470233362165605</v>
       </c>
       <c r="N237">
-        <v>0.850561044557261</v>
+        <v>0.85308916444169602</v>
       </c>
       <c r="O237">
-        <v>0.91184007981078596</v>
+        <v>0.91302655664997101</v>
       </c>
       <c r="P237">
-        <v>0.93043691946353302</v>
+        <v>0.92960828314035904</v>
       </c>
     </row>
     <row r="238" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A238" s="1">
         <v>36892</v>
       </c>
       <c r="B238">
-        <v>0.77861516161139899</v>
+        <v>0.777594300607101</v>
       </c>
       <c r="C238">
-        <v>0.87194386140445101</v>
+        <v>0.86971919707861101</v>
       </c>
       <c r="D238">
-        <v>0.96232979012206099</v>
+        <v>0.96266625291354802</v>
       </c>
       <c r="E238">
-        <v>0.75391766487798795</v>
+        <v>0.75312086559457203</v>
       </c>
       <c r="F238">
-        <v>0.84309621407368196</v>
+        <v>0.84224519068477599</v>
       </c>
       <c r="G238">
-        <v>0.88092170988335405</v>
+        <v>0.88047226528354305</v>
       </c>
       <c r="H238">
-        <v>0.73819022124345302</v>
+        <v>0.73907633797714101</v>
       </c>
       <c r="I238">
-        <v>0.85112417886576797</v>
+        <v>0.849477197976795</v>
       </c>
       <c r="J238">
-        <v>0.92620924100745805</v>
+        <v>0.92515919276757297</v>
       </c>
       <c r="K238">
-        <v>0.94102693258919201</v>
+        <v>0.94183573181595104</v>
       </c>
       <c r="L238">
-        <v>1.0252764401530701</v>
+        <v>1.02466898482738</v>
       </c>
       <c r="M238">
-        <v>1.01606578934006</v>
+        <v>1.0129996110025801</v>
       </c>
       <c r="N238">
-        <v>0.88572043936860501</v>
+        <v>0.88942418457523997</v>
       </c>
       <c r="O238">
-        <v>0.93155850527628004</v>
+        <v>0.93339069672243102</v>
       </c>
       <c r="P238">
-        <v>0.93201583802279997</v>
+        <v>0.93132330725663404</v>
       </c>
     </row>
     <row r="239" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A239" s="1">
         <v>36923</v>
       </c>
       <c r="B239">
-        <v>0.782798750330153</v>
+        <v>0.78162342785584604</v>
       </c>
       <c r="C239">
-        <v>0.87155413488574696</v>
+        <v>0.86908893813355304</v>
       </c>
       <c r="D239">
-        <v>0.96124116326237696</v>
+        <v>0.961582345856133</v>
       </c>
       <c r="E239">
-        <v>0.75124143372576702</v>
+        <v>0.75050597568858901</v>
       </c>
       <c r="F239">
-        <v>0.837844663423155</v>
+        <v>0.83689979004021398</v>
       </c>
       <c r="G239">
-        <v>0.87980231036700995</v>
+        <v>0.87921620514971699</v>
       </c>
       <c r="H239">
-        <v>0.74449726739552902</v>
+        <v>0.74711419959397096</v>
       </c>
       <c r="I239">
-        <v>0.85241110145464705</v>
+        <v>0.85147907849552995</v>
       </c>
       <c r="J239">
-        <v>0.92677186118309096</v>
+        <v>0.92586937569855299</v>
       </c>
       <c r="K239">
-        <v>0.95152575043150101</v>
+        <v>0.95183183064446497</v>
       </c>
       <c r="L239">
-        <v>1.03121887573844</v>
+        <v>1.0298659956062199</v>
       </c>
       <c r="M239">
-        <v>1.0167991793848301</v>
+        <v>1.01354388038762</v>
       </c>
       <c r="N239">
-        <v>0.94950138879373702</v>
+        <v>0.95081687551941596</v>
       </c>
       <c r="O239">
-        <v>0.95142958682664103</v>
+        <v>0.952329159111857</v>
       </c>
       <c r="P239">
-        <v>0.93180220923206303</v>
+        <v>0.93126915315839998</v>
       </c>
     </row>
     <row r="240" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A240" s="1">
         <v>36951</v>
       </c>
       <c r="B240">
-        <v>0.77337370331375599</v>
+        <v>0.77256380041325201</v>
       </c>
       <c r="C240">
-        <v>0.86577419387326304</v>
+        <v>0.86373179912231701</v>
       </c>
       <c r="D240">
-        <v>0.959989482535197</v>
+        <v>0.96038993560713704</v>
       </c>
       <c r="E240">
-        <v>0.74171542257159395</v>
+        <v>0.74226756751416101</v>
       </c>
       <c r="F240">
-        <v>0.82882778192025996</v>
+        <v>0.82862319083744496</v>
       </c>
       <c r="G240">
-        <v>0.87748256812067504</v>
+        <v>0.877160505971322</v>
       </c>
       <c r="H240">
-        <v>0.74538671804408996</v>
+        <v>0.74770151810616303</v>
       </c>
       <c r="I240">
-        <v>0.85113258632269295</v>
+        <v>0.85061279716717397</v>
       </c>
       <c r="J240">
-        <v>0.92590692466676106</v>
+        <v>0.92527161220014698</v>
       </c>
       <c r="K240">
-        <v>0.95663098474438601</v>
+        <v>0.95591277193429802</v>
       </c>
       <c r="L240">
-        <v>1.03465680488419</v>
+        <v>1.03231968305514</v>
       </c>
       <c r="M240">
-        <v>1.0180375266383599</v>
+        <v>1.01435825371276</v>
       </c>
       <c r="N240">
-        <v>0.927275811177809</v>
+        <v>0.92947372348055901</v>
       </c>
       <c r="O240">
-        <v>0.94311593227660895</v>
+        <v>0.94462790700374499</v>
       </c>
       <c r="P240">
-        <v>0.93007399540796498</v>
+        <v>0.92965627023330399</v>
       </c>
     </row>
     <row r="241" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A241" s="1">
         <v>36982</v>
       </c>
       <c r="B241">
-        <v>0.77260766532994996</v>
+        <v>0.771905318521518</v>
       </c>
       <c r="C241">
-        <v>0.86449285760719397</v>
+        <v>0.86276457905938497</v>
       </c>
       <c r="D241">
-        <v>0.95884034016233899</v>
+        <v>0.95930550875998299</v>
       </c>
       <c r="E241">
-        <v>0.74725278202330603</v>
+        <v>0.74781199409441701</v>
       </c>
       <c r="F241">
-        <v>0.82700017062421305</v>
+        <v>0.82676400504125402</v>
       </c>
       <c r="G241">
-        <v>0.87714073383459301</v>
+        <v>0.87724288155908803</v>
       </c>
       <c r="H241">
-        <v>0.72958340210690198</v>
+        <v>0.73123142274479302</v>
       </c>
       <c r="I241">
-        <v>0.84300104920937702</v>
+        <v>0.84225879222573197</v>
       </c>
       <c r="J241">
-        <v>0.92537053770253797</v>
+        <v>0.92462559926275401</v>
       </c>
       <c r="K241">
-        <v>0.97389051923665204</v>
+        <v>0.97425265951757101</v>
       </c>
       <c r="L241">
-        <v>1.04790058896852</v>
+        <v>1.0463397308029301</v>
       </c>
       <c r="M241">
-        <v>1.0232142626493099</v>
+        <v>1.0197047056720501</v>
       </c>
       <c r="N241">
-        <v>0.92884962338343102</v>
+        <v>0.93125407108418901</v>
       </c>
       <c r="O241">
-        <v>0.944340058049567</v>
+        <v>0.94631278392403995</v>
       </c>
       <c r="P241">
-        <v>0.92954417685216295</v>
+        <v>0.92932310970936105</v>
       </c>
     </row>
     <row r="242" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A242" s="1">
         <v>37012</v>
       </c>
       <c r="B242">
-        <v>0.77240225814943198</v>
+        <v>0.77180066201479702</v>
       </c>
       <c r="C242">
-        <v>0.86649521371268101</v>
+        <v>0.86488503408176798</v>
       </c>
       <c r="D242">
-        <v>0.95965927814347896</v>
+        <v>0.96014867743045595</v>
       </c>
       <c r="E242">
-        <v>0.74234761511049696</v>
+        <v>0.74232043624608102</v>
       </c>
       <c r="F242">
-        <v>0.83041710901302601</v>
+        <v>0.830146242785466</v>
       </c>
       <c r="G242">
-        <v>0.879482420855489</v>
+        <v>0.87980730516189198</v>
       </c>
       <c r="H242">
-        <v>0.720564908369418</v>
+        <v>0.72200721703395099</v>
       </c>
       <c r="I242">
-        <v>0.83847617008331898</v>
+        <v>0.83746877653451202</v>
       </c>
       <c r="J242">
-        <v>0.92433016455360595</v>
+        <v>0.92350301644354105</v>
       </c>
       <c r="K242">
-        <v>1.00597290835525</v>
+        <v>1.0059865163224599</v>
       </c>
       <c r="L242">
-        <v>1.07529865471237</v>
+        <v>1.07419068226614</v>
       </c>
       <c r="M242">
-        <v>1.0339561815912699</v>
+        <v>1.03082106165827</v>
       </c>
       <c r="N242">
-        <v>0.88514174298828696</v>
+        <v>0.88703379781450498</v>
       </c>
       <c r="O242">
-        <v>0.92912164502364003</v>
+        <v>0.93043806312606703</v>
       </c>
       <c r="P242">
-        <v>0.92829712842468404</v>
+        <v>0.92779495685245095</v>
       </c>
     </row>
     <row r="243" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A243" s="1">
         <v>37043</v>
       </c>
       <c r="B243">
-        <v>0.77010882515868395</v>
+        <v>0.76997048568785798</v>
       </c>
       <c r="C243">
-        <v>0.86552653904584798</v>
+        <v>0.86424425095537005</v>
       </c>
       <c r="D243">
-        <v>0.96050365859553199</v>
+        <v>0.96115494077036001</v>
       </c>
       <c r="E243">
-        <v>0.75119725039556395</v>
+        <v>0.75244991918827098</v>
       </c>
       <c r="F243">
-        <v>0.83085799956352802</v>
+        <v>0.83123650866978704</v>
       </c>
       <c r="G243">
-        <v>0.88025518913704304</v>
+        <v>0.880659504186173</v>
       </c>
       <c r="H243">
-        <v>0.72141831027779402</v>
+        <v>0.72249953900032804</v>
       </c>
       <c r="I243">
-        <v>0.83858303017412605</v>
+        <v>0.83766331032667296</v>
       </c>
       <c r="J243">
-        <v>0.92436934423834105</v>
+        <v>0.92365018658564602</v>
       </c>
       <c r="K243">
-        <v>0.991541361353663</v>
+        <v>0.99319293599119296</v>
       </c>
       <c r="L243">
-        <v>1.06577889682516</v>
+        <v>1.0661321874388301</v>
       </c>
       <c r="M243">
-        <v>1.0321681943211301</v>
+        <v>1.02951114787477</v>
       </c>
       <c r="N243">
-        <v>0.86949838891837095</v>
+        <v>0.87147787126022203</v>
       </c>
       <c r="O243">
-        <v>0.92266504733399002</v>
+        <v>0.92404324404649396</v>
       </c>
       <c r="P243">
-        <v>0.92785411804082096</v>
+        <v>0.92728900235482303</v>
       </c>
     </row>
     <row r="244" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A244" s="1">
         <v>37073</v>
       </c>
       <c r="B244">
-        <v>0.76944039404425002</v>
+        <v>0.76922571858772104</v>
       </c>
       <c r="C244">
-        <v>0.86561961800055398</v>
+        <v>0.86442737588565099</v>
       </c>
       <c r="D244">
-        <v>0.96232841487590404</v>
+        <v>0.96306758124266101</v>
       </c>
       <c r="E244">
-        <v>0.74139996533862595</v>
+        <v>0.74422865686674999</v>
       </c>
       <c r="F244">
-        <v>0.82631385573622695</v>
+        <v>0.82791423813906495</v>
       </c>
       <c r="G244">
-        <v>0.88153516620313499</v>
+        <v>0.88213689404225903</v>
       </c>
       <c r="H244">
-        <v>0.71881953323858705</v>
+        <v>0.719499832905103</v>
       </c>
       <c r="I244">
-        <v>0.83786267863236596</v>
+        <v>0.83656245576092303</v>
       </c>
       <c r="J244">
-        <v>0.925658421674867</v>
+        <v>0.924724135287329</v>
       </c>
       <c r="K244">
-        <v>0.98523960870861405</v>
+        <v>0.98658593476412104</v>
       </c>
       <c r="L244">
-        <v>1.0588711735245999</v>
+        <v>1.0588541566560901</v>
       </c>
       <c r="M244">
-        <v>1.0287754701690801</v>
+        <v>1.0259036318966299</v>
       </c>
       <c r="N244">
-        <v>0.86612775513250095</v>
+        <v>0.86757395763985601</v>
       </c>
       <c r="O244">
-        <v>0.91958120760107098</v>
+        <v>0.92089412245344604</v>
       </c>
       <c r="P244">
-        <v>0.928269986712696</v>
+        <v>0.92764319379442195</v>
       </c>
     </row>
     <row r="245" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A245" s="1">
         <v>37104</v>
       </c>
       <c r="B245">
-        <v>0.76894390429566495</v>
+        <v>0.76890840135938998</v>
       </c>
       <c r="C245">
-        <v>0.86667004971227402</v>
+        <v>0.86572907410660405</v>
       </c>
       <c r="D245">
-        <v>0.96428456588104405</v>
+        <v>0.965200615771033</v>
       </c>
       <c r="E245">
-        <v>0.73322727897767404</v>
+        <v>0.73514614208701901</v>
       </c>
       <c r="F245">
-        <v>0.82521790832240105</v>
+        <v>0.82688427101657602</v>
       </c>
       <c r="G245">
-        <v>0.88395537276694403</v>
+        <v>0.88451948210287301</v>
       </c>
       <c r="H245">
-        <v>0.72446956815061403</v>
+        <v>0.723472976439823</v>
       </c>
       <c r="I245">
-        <v>0.84130386240088495</v>
+        <v>0.83862863490990902</v>
       </c>
       <c r="J245">
-        <v>0.92707358569770504</v>
+        <v>0.92566266840259204</v>
       </c>
       <c r="K245">
-        <v>0.97709745381540203</v>
+        <v>0.97799123660671095</v>
       </c>
       <c r="L245">
-        <v>1.0483180989190299</v>
+        <v>1.04786371029047</v>
       </c>
       <c r="M245">
-        <v>1.0233983603721999</v>
+        <v>1.0203663881763501</v>
       </c>
       <c r="N245">
-        <v>0.86600970307138303</v>
+        <v>0.866350008056058</v>
       </c>
       <c r="O245">
-        <v>0.92027988045409304</v>
+        <v>0.92052361898846602</v>
       </c>
       <c r="P245">
-        <v>0.92810497585350304</v>
+        <v>0.92727456859312696</v>
       </c>
     </row>
     <row r="246" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A246" s="1">
         <v>37135</v>
       </c>
       <c r="B246">
-        <v>0.78014723202473402</v>
+        <v>0.77971822517610601</v>
       </c>
       <c r="C246">
-        <v>0.87637467887311704</v>
+        <v>0.87530127945867497</v>
       </c>
       <c r="D246">
-        <v>0.96727274485260495</v>
+        <v>0.96824960084279998</v>
       </c>
       <c r="E246">
-        <v>0.73139272947616196</v>
+        <v>0.73282918708750999</v>
       </c>
       <c r="F246">
-        <v>0.82809312316167505</v>
+        <v>0.82922058050219905</v>
       </c>
       <c r="G246">
-        <v>0.88514777868917704</v>
+        <v>0.88587034523891495</v>
       </c>
       <c r="H246">
-        <v>0.73678352704059502</v>
+        <v>0.73541047977361196</v>
       </c>
       <c r="I246">
-        <v>0.85210842131960396</v>
+        <v>0.84930638328982</v>
       </c>
       <c r="J246">
-        <v>0.92935358551993397</v>
+        <v>0.92793197248432602</v>
       </c>
       <c r="K246">
-        <v>0.97951409450438898</v>
+        <v>0.97900517602653403</v>
       </c>
       <c r="L246">
-        <v>1.04938300405478</v>
+        <v>1.04806735651345</v>
       </c>
       <c r="M246">
-        <v>1.0221433826622099</v>
+        <v>1.0188462348965801</v>
       </c>
       <c r="N246">
-        <v>0.84846412826582696</v>
+        <v>0.848518121823019</v>
       </c>
       <c r="O246">
-        <v>0.91338856183057204</v>
+        <v>0.91344954489028896</v>
       </c>
       <c r="P246">
-        <v>0.92770063149691695</v>
+        <v>0.92670817620078205</v>
       </c>
     </row>
     <row r="247" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A247" s="1">
         <v>37165</v>
       </c>
       <c r="B247">
-        <v>0.78415465595217804</v>
+        <v>0.78363279143717801</v>
       </c>
       <c r="C247">
-        <v>0.88195001595929701</v>
+        <v>0.88061619277331904</v>
       </c>
       <c r="D247">
-        <v>0.96761077674013696</v>
+        <v>0.96866309555705699</v>
       </c>
       <c r="E247">
-        <v>0.73401736164582398</v>
+        <v>0.73503096029193504</v>
       </c>
       <c r="F247">
-        <v>0.83273211127689795</v>
+        <v>0.83336952889409699</v>
       </c>
       <c r="G247">
-        <v>0.88674505404262205</v>
+        <v>0.88775924208170598</v>
       </c>
       <c r="H247">
-        <v>0.753375982679513</v>
+        <v>0.75215917572915503</v>
       </c>
       <c r="I247">
-        <v>0.86972822111740899</v>
+        <v>0.86679844270023898</v>
       </c>
       <c r="J247">
-        <v>0.93390582207695205</v>
+        <v>0.93266281688001595</v>
       </c>
       <c r="K247">
-        <v>1.00250602253503</v>
+        <v>1.0016315015443</v>
       </c>
       <c r="L247">
-        <v>1.06547962607517</v>
+        <v>1.0640359579937899</v>
       </c>
       <c r="M247">
-        <v>1.0254834672541899</v>
+        <v>1.0222842344457601</v>
       </c>
       <c r="N247">
-        <v>0.85854528378718298</v>
+        <v>0.85952701392352004</v>
       </c>
       <c r="O247">
-        <v>0.91962934417032705</v>
+        <v>0.91972201811830501</v>
       </c>
       <c r="P247">
-        <v>0.92825452974594003</v>
+        <v>0.92726498135003199</v>
       </c>
     </row>
     <row r="248" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A248" s="1">
         <v>37196</v>
       </c>
       <c r="B248">
-        <v>0.784740789184179</v>
+        <v>0.78434216313537697</v>
       </c>
       <c r="C248">
-        <v>0.88209414035547895</v>
+        <v>0.88085620841117096</v>
       </c>
       <c r="D248">
-        <v>0.96660291514502905</v>
+        <v>0.96767175553467299</v>
       </c>
       <c r="E248">
-        <v>0.73579085743652095</v>
+        <v>0.73681779488731303</v>
       </c>
       <c r="F248">
-        <v>0.83406065105216098</v>
+        <v>0.83455900278657102</v>
       </c>
       <c r="G248">
-        <v>0.88728122770095197</v>
+        <v>0.88812608992471698</v>
       </c>
       <c r="H248">
-        <v>0.76313317281991999</v>
+        <v>0.76147129927815804</v>
       </c>
       <c r="I248">
-        <v>0.87927038787465295</v>
+        <v>0.876349508680351</v>
       </c>
       <c r="J248">
-        <v>0.93808763353828994</v>
+        <v>0.937113828526699</v>
       </c>
       <c r="K248">
-        <v>1.01410506395031</v>
+        <v>1.01432688900706</v>
       </c>
       <c r="L248">
-        <v>1.07774773619505</v>
+        <v>1.07733949913504</v>
       </c>
       <c r="M248">
-        <v>1.03210350670741</v>
+        <v>1.02918824853961</v>
       </c>
       <c r="N248">
-        <v>0.86216040596441901</v>
+        <v>0.86237530977815102</v>
       </c>
       <c r="O248">
-        <v>0.92081124652686197</v>
+        <v>0.92030217430473404</v>
       </c>
       <c r="P248">
-        <v>0.92763734125942598</v>
+        <v>0.926492578184966</v>
       </c>
     </row>
     <row r="249" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A249" s="1">
         <v>37226</v>
       </c>
       <c r="B249">
-        <v>0.77176769991973704</v>
+        <v>0.77156036812295004</v>
       </c>
       <c r="C249">
-        <v>0.87327677626074496</v>
+        <v>0.87237337294480399</v>
       </c>
       <c r="D249">
-        <v>0.96238043570709497</v>
+        <v>0.96337364632522504</v>
       </c>
       <c r="E249">
-        <v>0.73596136237186305</v>
+        <v>0.73544696230988504</v>
       </c>
       <c r="F249">
-        <v>0.83853910360915196</v>
+        <v>0.83840462613089595</v>
       </c>
       <c r="G249">
-        <v>0.88902974295583603</v>
+        <v>0.88987456026406897</v>
       </c>
       <c r="H249">
-        <v>0.75548341026586996</v>
+        <v>0.75369877728844403</v>
       </c>
       <c r="I249">
-        <v>0.87708656431760701</v>
+        <v>0.874163209852441</v>
       </c>
       <c r="J249">
-        <v>0.94069293698719603</v>
+        <v>0.93964101915410603</v>
       </c>
       <c r="K249">
-        <v>0.96444065727692496</v>
+        <v>0.96355103575752998</v>
       </c>
       <c r="L249">
-        <v>1.04152585745522</v>
+        <v>1.0413473135948901</v>
       </c>
       <c r="M249">
-        <v>1.0202042165387599</v>
+        <v>1.0176416744292101</v>
       </c>
       <c r="N249">
-        <v>0.84221119043530301</v>
+        <v>0.84353212392135202</v>
       </c>
       <c r="O249">
-        <v>0.91081020423959902</v>
+        <v>0.91100518033501698</v>
       </c>
       <c r="P249">
-        <v>0.92641784875534305</v>
+        <v>0.92535326636264703</v>
       </c>
     </row>
     <row r="250" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A250" s="1">
         <v>37257</v>
       </c>
       <c r="B250">
-        <v>0.76815969004763496</v>
+        <v>0.767810161340158</v>
       </c>
       <c r="C250">
-        <v>0.86852359993176997</v>
+        <v>0.86774192660965299</v>
       </c>
       <c r="D250">
-        <v>0.96003734316415201</v>
+        <v>0.960950779658304</v>
       </c>
       <c r="E250">
-        <v>0.74129173337941701</v>
+        <v>0.74171462801712396</v>
       </c>
       <c r="F250">
-        <v>0.83911290620554502</v>
+        <v>0.83942327441514297</v>
       </c>
       <c r="G250">
-        <v>0.88977955457490099</v>
+        <v>0.89068378447761698</v>
       </c>
       <c r="H250">
-        <v>0.76538989912998001</v>
+        <v>0.76379415662519501</v>
       </c>
       <c r="I250">
-        <v>0.88081073425205902</v>
+        <v>0.87852020966336497</v>
       </c>
       <c r="J250">
-        <v>0.94325826458564799</v>
+        <v>0.94236557117845299</v>
       </c>
       <c r="K250">
-        <v>0.93817142852620405</v>
+        <v>0.93780462520256502</v>
       </c>
       <c r="L250">
-        <v>1.0187439069180599</v>
+        <v>1.0192695913544101</v>
       </c>
       <c r="M250">
-        <v>1.0117372726467799</v>
+        <v>1.0095848871406199</v>
       </c>
       <c r="N250">
-        <v>0.833425822587052</v>
+        <v>0.83388266149447199</v>
       </c>
       <c r="O250">
-        <v>0.90449998001142096</v>
+        <v>0.90432997270914295</v>
       </c>
       <c r="P250">
-        <v>0.92518653957410002</v>
+        <v>0.923984348643199</v>
       </c>
     </row>
     <row r="251" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A251" s="1">
         <v>37288</v>
       </c>
       <c r="B251">
-        <v>0.76391188649861697</v>
+        <v>0.76342044032380496</v>
       </c>
       <c r="C251">
-        <v>0.86422748563992902</v>
+        <v>0.863612774166863</v>
       </c>
       <c r="D251">
-        <v>0.95825119794713598</v>
+        <v>0.95933831740145403</v>
       </c>
       <c r="E251">
-        <v>0.75310585361967997</v>
+        <v>0.75236111221990298</v>
       </c>
       <c r="F251">
-        <v>0.84334942258499901</v>
+        <v>0.84295468092938397</v>
       </c>
       <c r="G251">
-        <v>0.88975750882058302</v>
+        <v>0.89043703191966905</v>
       </c>
       <c r="H251">
-        <v>0.77096644911462398</v>
+        <v>0.76971676362083796</v>
       </c>
       <c r="I251">
-        <v>0.88318935624337902</v>
+        <v>0.881767043563362</v>
       </c>
       <c r="J251">
-        <v>0.94329851433176004</v>
+        <v>0.942730509441711</v>
       </c>
       <c r="K251">
-        <v>0.91501069480641195</v>
+        <v>0.91462572443540902</v>
       </c>
       <c r="L251">
-        <v>0.99866484488196605</v>
+        <v>0.99900771160674895</v>
       </c>
       <c r="M251">
-        <v>1.0040864848108999</v>
+        <v>1.0019745378626199</v>
       </c>
       <c r="N251">
-        <v>0.81961585605695797</v>
+        <v>0.81977065135472504</v>
       </c>
       <c r="O251">
-        <v>0.89793432183131705</v>
+        <v>0.89730342047707601</v>
       </c>
       <c r="P251">
-        <v>0.92432825400487595</v>
+        <v>0.92286932929530296</v>
       </c>
     </row>
     <row r="252" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A252" s="1">
         <v>37316</v>
       </c>
       <c r="B252">
-        <v>0.76417439693921296</v>
+        <v>0.76360593250627096</v>
       </c>
       <c r="C252">
-        <v>0.864050887836744</v>
+        <v>0.86317452807033002</v>
       </c>
       <c r="D252">
-        <v>0.95804443612594103</v>
+        <v>0.95913369349044797</v>
       </c>
       <c r="E252">
-        <v>0.74749963828965305</v>
+        <v>0.74757482445522205</v>
       </c>
       <c r="F252">
-        <v>0.84193202037665005</v>
+        <v>0.84198321179146596</v>
       </c>
       <c r="G252">
-        <v>0.88984122733541304</v>
+        <v>0.89039760068303697</v>
       </c>
       <c r="H252">
-        <v>0.78026687621048796</v>
+        <v>0.78026808972804595</v>
       </c>
       <c r="I252">
-        <v>0.88839709968232405</v>
+        <v>0.88758147808823495</v>
       </c>
       <c r="J252">
-        <v>0.94092806224537096</v>
+        <v>0.94082696255555098</v>
       </c>
       <c r="K252">
-        <v>0.89663880725668199</v>
+        <v>0.89429204617582603</v>
       </c>
       <c r="L252">
-        <v>0.981461423430397</v>
+        <v>0.97990764544111797</v>
       </c>
       <c r="M252">
-        <v>0.99523217137828901</v>
+        <v>0.99238849017507103</v>
       </c>
       <c r="N252">
-        <v>0.819926434464192</v>
+        <v>0.82095926616530401</v>
       </c>
       <c r="O252">
-        <v>0.89751155822932005</v>
+        <v>0.89687097006900096</v>
       </c>
       <c r="P252">
-        <v>0.92418353076291904</v>
+        <v>0.922504311700306</v>
       </c>
     </row>
     <row r="253" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A253" s="1">
         <v>37347</v>
       </c>
       <c r="B253">
-        <v>0.764885617929563</v>
+        <v>0.76390612178084505</v>
       </c>
       <c r="C253">
-        <v>0.86036655386877303</v>
+        <v>0.85927075985017298</v>
       </c>
       <c r="D253">
-        <v>0.95467897475215902</v>
+        <v>0.95591239661425897</v>
       </c>
       <c r="E253">
-        <v>0.74581800750576099</v>
+        <v>0.74579329061264898</v>
       </c>
       <c r="F253">
-        <v>0.83972838893917501</v>
+        <v>0.8397923849915</v>
       </c>
       <c r="G253">
-        <v>0.889593854878724</v>
+        <v>0.89014065506247697</v>
       </c>
       <c r="H253">
-        <v>0.76453570619673294</v>
+        <v>0.76577225567213003</v>
       </c>
       <c r="I253">
-        <v>0.87622501487972204</v>
+        <v>0.87554661774263798</v>
       </c>
       <c r="J253">
-        <v>0.93768347682451303</v>
+        <v>0.93744505109724796</v>
       </c>
       <c r="K253">
-        <v>0.88025577015249501</v>
+        <v>0.878122753196517</v>
       </c>
       <c r="L253">
-        <v>0.96466493749800097</v>
+        <v>0.962209971124527</v>
       </c>
       <c r="M253">
-        <v>0.98685971914902804</v>
+        <v>0.98349511871759199</v>
       </c>
       <c r="N253">
-        <v>0.81135299459876398</v>
+        <v>0.81297380614786496</v>
       </c>
       <c r="O253">
-        <v>0.89119966417914998</v>
+        <v>0.89102145375134101</v>
       </c>
       <c r="P253">
-        <v>0.92260607039470299</v>
+        <v>0.92101343694931503</v>
       </c>
     </row>
     <row r="254" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A254" s="1">
         <v>37377</v>
       </c>
       <c r="B254">
-        <v>0.75321837782489498</v>
+        <v>0.75214385909141901</v>
       </c>
       <c r="C254">
-        <v>0.84947529896855101</v>
+        <v>0.84817885915430302</v>
       </c>
       <c r="D254">
-        <v>0.95115382399331905</v>
+        <v>0.95225382505898604</v>
       </c>
       <c r="E254">
-        <v>0.74775640405390997</v>
+        <v>0.74669097750871705</v>
       </c>
       <c r="F254">
-        <v>0.83640750308216205</v>
+        <v>0.83565863959778697</v>
       </c>
       <c r="G254">
-        <v>0.88762667058756795</v>
+        <v>0.887799987541953</v>
       </c>
       <c r="H254">
-        <v>0.74702054338425306</v>
+        <v>0.74900033477009098</v>
       </c>
       <c r="I254">
-        <v>0.85935914074558795</v>
+        <v>0.85892480575970698</v>
       </c>
       <c r="J254">
-        <v>0.93492464472605497</v>
+        <v>0.93468766002780501</v>
       </c>
       <c r="K254">
-        <v>0.86415222673193504</v>
+        <v>0.86141083098205595</v>
       </c>
       <c r="L254">
-        <v>0.94791608583837506</v>
+        <v>0.94488712850887302</v>
       </c>
       <c r="M254">
-        <v>0.97976920343112694</v>
+        <v>0.97622687198229896</v>
       </c>
       <c r="N254">
-        <v>0.79164799875390202</v>
+        <v>0.79236115494702397</v>
       </c>
       <c r="O254">
-        <v>0.87782927282452206</v>
+        <v>0.87735717194264595</v>
       </c>
       <c r="P254">
-        <v>0.92139642563283697</v>
+        <v>0.919716746334167</v>
       </c>
     </row>
     <row r="255" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A255" s="1">
         <v>37408</v>
       </c>
       <c r="B255">
-        <v>0.73993486136046005</v>
+        <v>0.73946861160514699</v>
       </c>
       <c r="C255">
-        <v>0.84042843316510696</v>
+        <v>0.83909691337134995</v>
       </c>
       <c r="D255">
-        <v>0.94817161467895394</v>
+        <v>0.94888939263789596</v>
       </c>
       <c r="E255">
-        <v>0.74073211605954303</v>
+        <v>0.73924185373357199</v>
       </c>
       <c r="F255">
-        <v>0.82797277898760402</v>
+        <v>0.82648537009114498</v>
       </c>
       <c r="G255">
-        <v>0.88497983061764496</v>
+        <v>0.88458659552420005</v>
       </c>
       <c r="H255">
-        <v>0.74185208168535599</v>
+        <v>0.74361455148627897</v>
       </c>
       <c r="I255">
-        <v>0.85224409301948501</v>
+        <v>0.85181867183427895</v>
       </c>
       <c r="J255">
-        <v>0.93377351998872404</v>
+        <v>0.93349376054384903</v>
       </c>
       <c r="K255">
-        <v>0.85586528538717299</v>
+        <v>0.85354081888206101</v>
       </c>
       <c r="L255">
-        <v>0.939544704087383</v>
+        <v>0.93653861628831603</v>
       </c>
       <c r="M255">
-        <v>0.97612225994505397</v>
+        <v>0.97255195893385005</v>
       </c>
       <c r="N255">
-        <v>0.77849835482390395</v>
+        <v>0.77966094574552702</v>
       </c>
       <c r="O255">
-        <v>0.87090976104272899</v>
+        <v>0.87064111298731395</v>
       </c>
       <c r="P255">
-        <v>0.92150238183608202</v>
+        <v>0.91981397337769899</v>
       </c>
     </row>
     <row r="256" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A256" s="1">
         <v>37438</v>
       </c>
       <c r="B256">
-        <v>0.73848362681902302</v>
+        <v>0.73820282222849598</v>
       </c>
       <c r="C256">
-        <v>0.83773078909469001</v>
+        <v>0.83655497210149299</v>
       </c>
       <c r="D256">
-        <v>0.94716761165199903</v>
+        <v>0.94776772634890105</v>
       </c>
       <c r="E256">
-        <v>0.75082498794696595</v>
+        <v>0.74872287602544696</v>
       </c>
       <c r="F256">
-        <v>0.82835837175929805</v>
+        <v>0.82629186139954502</v>
       </c>
       <c r="G256">
-        <v>0.88468311834826996</v>
+        <v>0.88385674019019</v>
       </c>
       <c r="H256">
-        <v>0.75244827965237704</v>
+        <v>0.75527166380090704</v>
       </c>
       <c r="I256">
-        <v>0.854687655544215</v>
+        <v>0.85507632105907105</v>
       </c>
       <c r="J256">
-        <v>0.93416886222988504</v>
+        <v>0.93404968434725999</v>
       </c>
       <c r="K256">
-        <v>0.85167449523755101</v>
+        <v>0.85100383892278497</v>
       </c>
       <c r="L256">
-        <v>0.93595829532661401</v>
+        <v>0.93381490132096401</v>
       </c>
       <c r="M256">
-        <v>0.97654133719695202</v>
+        <v>0.97282671515553998</v>
       </c>
       <c r="N256">
-        <v>0.76545840658082998</v>
+        <v>0.767365648734184</v>
       </c>
       <c r="O256">
-        <v>0.86157711432038098</v>
+        <v>0.861830673873067</v>
       </c>
       <c r="P256">
-        <v>0.92022384997502604</v>
+        <v>0.91857838240375</v>
       </c>
     </row>
     <row r="257" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A257" s="1">
         <v>37469</v>
       </c>
       <c r="B257">
-        <v>0.73315821482935795</v>
+        <v>0.732490303154397</v>
       </c>
       <c r="C257">
-        <v>0.83539736693912303</v>
+        <v>0.83397010310571096</v>
       </c>
       <c r="D257">
-        <v>0.94554250311045296</v>
+        <v>0.94607250568315004</v>
       </c>
       <c r="E257">
-        <v>0.73373549366465396</v>
+        <v>0.73070573068182099</v>
       </c>
       <c r="F257">
-        <v>0.82287866537701104</v>
+        <v>0.820579040019777</v>
       </c>
       <c r="G257">
-        <v>0.88524724498639695</v>
+        <v>0.88415066957904098</v>
       </c>
       <c r="H257">
-        <v>0.77180577639950498</v>
+        <v>0.77334906094265699</v>
       </c>
       <c r="I257">
-        <v>0.86429601646905796</v>
+        <v>0.864108757854676</v>
       </c>
       <c r="J257">
-        <v>0.93559641749573597</v>
+        <v>0.93546960295474202</v>
       </c>
       <c r="K257">
-        <v>0.84854204711404901</v>
+        <v>0.84789951470612401</v>
       </c>
       <c r="L257">
-        <v>0.93755264412724404</v>
+        <v>0.93579687789573496</v>
       </c>
       <c r="M257">
-        <v>0.97796422314761999</v>
+        <v>0.97439740455584201</v>
       </c>
       <c r="N257">
-        <v>0.75688044875421301</v>
+        <v>0.75781167642615499</v>
       </c>
       <c r="O257">
-        <v>0.85634089704067395</v>
+        <v>0.85582426391836097</v>
       </c>
       <c r="P257">
-        <v>0.91944982993110302</v>
+        <v>0.91779421124170002</v>
       </c>
     </row>
     <row r="258" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A258" s="1">
         <v>37500</v>
       </c>
       <c r="B258">
-        <v>0.73109432523700302</v>
+        <v>0.730724323277123</v>
       </c>
       <c r="C258">
-        <v>0.83531297195472798</v>
+        <v>0.83404074148850904</v>
       </c>
       <c r="D258">
-        <v>0.94552858063846801</v>
+        <v>0.94612500393822396</v>
       </c>
       <c r="E258">
-        <v>0.72457799293057601</v>
+        <v>0.72117382195776503</v>
       </c>
       <c r="F258">
-        <v>0.82130154041094305</v>
+        <v>0.81888950113466896</v>
       </c>
       <c r="G258">
-        <v>0.88622396484916099</v>
+        <v>0.884977222660976</v>
       </c>
       <c r="H258">
-        <v>0.76800552954563195</v>
+        <v>0.77015503023549303</v>
       </c>
       <c r="I258">
-        <v>0.86408548181179801</v>
+        <v>0.86414186670664805</v>
       </c>
       <c r="J258">
-        <v>0.93490477038653197</v>
+        <v>0.93499057536069596</v>
       </c>
       <c r="K258">
-        <v>0.85153765176123397</v>
+        <v>0.85312380672826704</v>
       </c>
       <c r="L258">
-        <v>0.94375963163648902</v>
+        <v>0.94319408868029797</v>
       </c>
       <c r="M258">
-        <v>0.981587146045929</v>
+        <v>0.97820042219912895</v>
       </c>
       <c r="N258">
-        <v>0.75120511977754001</v>
+        <v>0.75206257851834002</v>
       </c>
       <c r="O258">
-        <v>0.853268361247003</v>
+        <v>0.85279687902824397</v>
       </c>
       <c r="P258">
-        <v>0.91901791156868795</v>
+        <v>0.91739956420462199</v>
       </c>
     </row>
     <row r="259" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A259" s="1">
         <v>37530</v>
       </c>
       <c r="B259">
-        <v>0.73105118626733601</v>
+        <v>0.73086542657471398</v>
       </c>
       <c r="C259">
-        <v>0.83588526431905896</v>
+        <v>0.83472334882441501</v>
       </c>
       <c r="D259">
-        <v>0.94518375259922705</v>
+        <v>0.94582629311669697</v>
       </c>
       <c r="E259">
-        <v>0.73188074551561599</v>
+        <v>0.73020281744561499</v>
       </c>
       <c r="F259">
-        <v>0.82745102680154503</v>
+        <v>0.82552239357983503</v>
       </c>
       <c r="G259">
-        <v>0.88857028729827603</v>
+        <v>0.88686848790160699</v>
       </c>
       <c r="H259">
-        <v>0.77387414065296301</v>
+        <v>0.77690295924675401</v>
       </c>
       <c r="I259">
-        <v>0.86793488704776101</v>
+        <v>0.86836013665122502</v>
       </c>
       <c r="J259">
-        <v>0.93482649633071502</v>
+        <v>0.93504275891114697</v>
       </c>
       <c r="K259">
-        <v>0.83269657305838796</v>
+        <v>0.83352631308932201</v>
       </c>
       <c r="L259">
-        <v>0.92979648179154994</v>
+        <v>0.92937914168540303</v>
       </c>
       <c r="M259">
-        <v>0.97722591596136998</v>
+        <v>0.97404278047431803</v>
       </c>
       <c r="N259">
-        <v>0.75622562932519499</v>
+        <v>0.75750506198463796</v>
       </c>
       <c r="O259">
-        <v>0.85584091112149296</v>
+        <v>0.85558006534330699</v>
       </c>
       <c r="P259">
-        <v>0.91920649841258995</v>
+        <v>0.91775604426146395</v>
       </c>
     </row>
     <row r="260" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A260" s="1">
         <v>37561</v>
       </c>
       <c r="B260">
-        <v>0.73253723082539801</v>
+        <v>0.73274409358863901</v>
       </c>
       <c r="C260">
-        <v>0.83629696818806898</v>
+        <v>0.83516055159817004</v>
       </c>
       <c r="D260">
-        <v>0.94519549890613797</v>
+        <v>0.94576191495128004</v>
       </c>
       <c r="E260">
-        <v>0.74773647655007802</v>
+        <v>0.74560562140406195</v>
       </c>
       <c r="F260">
-        <v>0.83906019185262104</v>
+        <v>0.83666095240963101</v>
       </c>
       <c r="G260">
-        <v>0.89283049956892402</v>
+        <v>0.89088783943609395</v>
       </c>
       <c r="H260">
-        <v>0.79827557379665104</v>
+        <v>0.80217897826590501</v>
       </c>
       <c r="I260">
-        <v>0.87941124421051997</v>
+        <v>0.88037624550404203</v>
       </c>
       <c r="J260">
-        <v>0.93396205861855597</v>
+        <v>0.93434178769943499</v>
       </c>
       <c r="K260">
-        <v>0.79762235678391202</v>
+        <v>0.79769356639278499</v>
       </c>
       <c r="L260">
-        <v>0.90273314331129995</v>
+        <v>0.90140931308733696</v>
       </c>
       <c r="M260">
-        <v>0.96670122442543704</v>
+        <v>0.96316095940686297</v>
       </c>
       <c r="N260">
-        <v>0.75179754755314498</v>
+        <v>0.75294093933134698</v>
       </c>
       <c r="O260">
-        <v>0.85343049186680997</v>
+        <v>0.85310274913532902</v>
       </c>
       <c r="P260">
-        <v>0.91872044731144797</v>
+        <v>0.91717810444381398</v>
       </c>
     </row>
     <row r="261" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A261" s="1">
         <v>37591</v>
       </c>
       <c r="B261">
-        <v>0.74010420626747198</v>
+        <v>0.73996082611458303</v>
       </c>
       <c r="C261">
-        <v>0.84252435955158</v>
+        <v>0.84121713912377205</v>
       </c>
       <c r="D261">
-        <v>0.94665855959547496</v>
+        <v>0.94717207235442802</v>
       </c>
       <c r="E261">
-        <v>0.76587454343984995</v>
+        <v>0.76424707804583203</v>
       </c>
       <c r="F261">
-        <v>0.85069934311206397</v>
+        <v>0.84856740125438501</v>
       </c>
       <c r="G261">
-        <v>0.89655162260151999</v>
+        <v>0.89433484266496899</v>
       </c>
       <c r="H261">
-        <v>0.85379501643289701</v>
+        <v>0.85574245773192803</v>
       </c>
       <c r="I261">
-        <v>0.90699676488841596</v>
+        <v>0.90759491451641505</v>
       </c>
       <c r="J261">
-        <v>0.93538647615121295</v>
+        <v>0.93600133180727196</v>
       </c>
       <c r="K261">
-        <v>0.77397236040593598</v>
+        <v>0.77280441302681502</v>
       </c>
       <c r="L261">
-        <v>0.88486693205782396</v>
+        <v>0.88246919980315897</v>
       </c>
       <c r="M261">
-        <v>0.95864677553127298</v>
+        <v>0.95470565220947801</v>
       </c>
       <c r="N261">
-        <v>0.75340838685434997</v>
+        <v>0.75474155819467803</v>
       </c>
       <c r="O261">
-        <v>0.85820083795879099</v>
+        <v>0.85768119665257003</v>
       </c>
       <c r="P261">
-        <v>0.92011890403281904</v>
+        <v>0.918526904548564</v>
       </c>
     </row>
     <row r="262" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A262" s="1">
         <v>37622</v>
       </c>
       <c r="B262">
-        <v>0.74357591224904496</v>
+        <v>0.74334980116103699</v>
       </c>
       <c r="C262">
-        <v>0.84513816149299303</v>
+        <v>0.84367753644445398</v>
       </c>
       <c r="D262">
-        <v>0.94843518107590397</v>
+        <v>0.94885854128704805</v>
       </c>
       <c r="E262">
-        <v>0.78366961806209801</v>
+        <v>0.78119835914198199</v>
       </c>
       <c r="F262">
-        <v>0.85968813991130499</v>
+        <v>0.85674881008053405</v>
       </c>
       <c r="G262">
-        <v>0.897627659914075</v>
+        <v>0.89517994056001904</v>
       </c>
       <c r="H262">
-        <v>0.84595207039305498</v>
+        <v>0.84750293095178197</v>
       </c>
       <c r="I262">
-        <v>0.90195576143099199</v>
+        <v>0.90238678849571996</v>
       </c>
       <c r="J262">
-        <v>0.93426173380238198</v>
+        <v>0.93497594286229102</v>
       </c>
       <c r="K262">
-        <v>0.76130615752414199</v>
+        <v>0.75958874181801805</v>
       </c>
       <c r="L262">
-        <v>0.87548015905583498</v>
+        <v>0.87250312147473297</v>
       </c>
       <c r="M262">
-        <v>0.95405549883359797</v>
+        <v>0.95007944960736601</v>
       </c>
       <c r="N262">
-        <v>0.75798352381790601</v>
+        <v>0.76021938711701398</v>
       </c>
       <c r="O262">
-        <v>0.86168863869103596</v>
+        <v>0.86142435425450004</v>
       </c>
       <c r="P262">
-        <v>0.92085518116870801</v>
+        <v>0.91913662558096598</v>
       </c>
     </row>
     <row r="263" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A263" s="1">
         <v>37653</v>
       </c>
       <c r="B263">
-        <v>0.73869489864596805</v>
+        <v>0.73868540304964503</v>
       </c>
       <c r="C263">
-        <v>0.84353054229231195</v>
+        <v>0.84199761065632595</v>
       </c>
       <c r="D263">
-        <v>0.94886984110346795</v>
+        <v>0.94917108773238101</v>
       </c>
       <c r="E263">
-        <v>0.79441388974789195</v>
+        <v>0.792645175415439</v>
       </c>
       <c r="F263">
-        <v>0.86454757180548902</v>
+        <v>0.861855600599715</v>
       </c>
       <c r="G263">
-        <v>0.89871975671704996</v>
+        <v>0.89643946894580995</v>
       </c>
       <c r="H263">
-        <v>0.80144545547036095</v>
+        <v>0.80388161339618103</v>
       </c>
       <c r="I263">
-        <v>0.88208548095457895</v>
+        <v>0.88228059499983302</v>
       </c>
       <c r="J263">
-        <v>0.93281929905175598</v>
+        <v>0.93350074621353396</v>
       </c>
       <c r="K263">
-        <v>0.75126742881154096</v>
+        <v>0.74857026853834097</v>
       </c>
       <c r="L263">
-        <v>0.86697527411483599</v>
+        <v>0.86350864048768705</v>
       </c>
       <c r="M263">
-        <v>0.95141892398454997</v>
+        <v>0.94731824973554801</v>
       </c>
       <c r="N263">
-        <v>0.76699557961199105</v>
+        <v>0.76868273344826799</v>
       </c>
       <c r="O263">
-        <v>0.867656279799497</v>
+        <v>0.86731868043571603</v>
       </c>
       <c r="P263">
-        <v>0.92242242666710905</v>
+        <v>0.92084443895257695</v>
       </c>
     </row>
     <row r="264" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A264" s="1">
         <v>37681</v>
       </c>
       <c r="B264">
-        <v>0.74710843892850698</v>
+        <v>0.74715000691022704</v>
       </c>
       <c r="C264">
-        <v>0.84952692927786699</v>
+        <v>0.84803961258484795</v>
       </c>
       <c r="D264">
-        <v>0.95092717517532899</v>
+        <v>0.95126995396515002</v>
       </c>
       <c r="E264">
-        <v>0.80538029256589305</v>
+        <v>0.80454204831726295</v>
       </c>
       <c r="F264">
-        <v>0.87619750986793798</v>
+        <v>0.87394888757716005</v>
       </c>
       <c r="G264">
-        <v>0.90215985392034403</v>
+        <v>0.89979563295684495</v>
       </c>
       <c r="H264">
-        <v>0.79042870206517502</v>
+        <v>0.79315337872524005</v>
       </c>
       <c r="I264">
-        <v>0.87697801279197196</v>
+        <v>0.87735569062170804</v>
       </c>
       <c r="J264">
-        <v>0.93218039247224704</v>
+        <v>0.93319935551253397</v>
       </c>
       <c r="K264">
-        <v>0.754940733544473</v>
+        <v>0.75283132843240097</v>
       </c>
       <c r="L264">
-        <v>0.86948226624013603</v>
+        <v>0.86604717656762598</v>
       </c>
       <c r="M264">
-        <v>0.95121684151816399</v>
+        <v>0.94682888309833202</v>
       </c>
       <c r="N264">
-        <v>0.77865652040212197</v>
+        <v>0.77918590642260199</v>
       </c>
       <c r="O264">
-        <v>0.87242236628213099</v>
+        <v>0.87122657947752702</v>
       </c>
       <c r="P264">
-        <v>0.92158965607160104</v>
+        <v>0.91989880568952498</v>
       </c>
     </row>
     <row r="265" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A265" s="1">
         <v>37712</v>
       </c>
       <c r="B265">
-        <v>0.76176953661300995</v>
+        <v>0.76177031964251196</v>
       </c>
       <c r="C265">
-        <v>0.858156528420703</v>
+        <v>0.85679776508304295</v>
       </c>
       <c r="D265">
-        <v>0.95214946889673602</v>
+        <v>0.95265034120178704</v>
       </c>
       <c r="E265">
-        <v>0.80986746152760702</v>
+        <v>0.810049767358757</v>
       </c>
       <c r="F265">
-        <v>0.87707155138203097</v>
+        <v>0.87549890019103704</v>
       </c>
       <c r="G265">
-        <v>0.90234700127610901</v>
+        <v>0.900274228547852</v>
       </c>
       <c r="H265">
-        <v>0.81015077358202803</v>
+        <v>0.81213123923115704</v>
       </c>
       <c r="I265">
-        <v>0.89070707113331105</v>
+        <v>0.89103243663102605</v>
       </c>
       <c r="J265">
-        <v>0.93420139013048598</v>
+        <v>0.93534277895822804</v>
       </c>
       <c r="K265">
-        <v>0.76024656635697296</v>
+        <v>0.75967564127444098</v>
       </c>
       <c r="L265">
-        <v>0.87357032178396898</v>
+        <v>0.87053008966198098</v>
       </c>
       <c r="M265">
-        <v>0.95125524784142801</v>
+        <v>0.94673931897097197</v>
       </c>
       <c r="N265">
-        <v>0.78003993326146903</v>
+        <v>0.78142731908329399</v>
       </c>
       <c r="O265">
-        <v>0.87386712630614605</v>
+        <v>0.87315802295183298</v>
       </c>
       <c r="P265">
-        <v>0.92166586798490402</v>
+        <v>0.91989668084401599</v>
       </c>
     </row>
     <row r="266" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A266" s="1">
         <v>37742</v>
       </c>
       <c r="B266">
-        <v>0.74871522210471098</v>
+        <v>0.74871116361041401</v>
       </c>
       <c r="C266">
-        <v>0.84905169601263297</v>
+        <v>0.84778466698199795</v>
       </c>
       <c r="D266">
-        <v>0.95079361815983099</v>
+        <v>0.95130826075879305</v>
       </c>
       <c r="E266">
-        <v>0.77785878641913897</v>
+        <v>0.77704318337409595</v>
       </c>
       <c r="F266">
-        <v>0.85843561513931899</v>
+        <v>0.85713624544280098</v>
       </c>
       <c r="G266">
-        <v>0.89643586742088399</v>
+        <v>0.89487704569177995</v>
       </c>
       <c r="H266">
-        <v>0.76496575115460796</v>
+        <v>0.76814578633033104</v>
       </c>
       <c r="I266">
-        <v>0.86444333643029903</v>
+        <v>0.86514295150985498</v>
       </c>
       <c r="J266">
-        <v>0.93058580978580097</v>
+        <v>0.93157237435449403</v>
       </c>
       <c r="K266">
-        <v>0.75697819579435699</v>
+        <v>0.75649829004768698</v>
       </c>
       <c r="L266">
-        <v>0.86936051468282804</v>
+        <v>0.86570654717544204</v>
       </c>
       <c r="M266">
-        <v>0.94869473978891095</v>
+        <v>0.94365150000150699</v>
       </c>
       <c r="N266">
-        <v>0.774519714875749</v>
+        <v>0.77602327789746595</v>
       </c>
       <c r="O266">
-        <v>0.86892703235305302</v>
+        <v>0.86894787701445098</v>
       </c>
       <c r="P266">
-        <v>0.92151908406710403</v>
+        <v>0.91995802122528303</v>
       </c>
     </row>
     <row r="267" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A267" s="1">
         <v>37773</v>
       </c>
       <c r="B267">
-        <v>0.74460789629927404</v>
+        <v>0.74464145678620797</v>
       </c>
       <c r="C267">
-        <v>0.84573274480895699</v>
+        <v>0.84457508629435196</v>
       </c>
       <c r="D267">
-        <v>0.94950739933718598</v>
+        <v>0.95021035506915696</v>
       </c>
       <c r="E267">
-        <v>0.78142164634715705</v>
+        <v>0.78013100455139694</v>
       </c>
       <c r="F267">
-        <v>0.85631077857007498</v>
+        <v>0.85494770679913201</v>
       </c>
       <c r="G267">
-        <v>0.89305495010143698</v>
+        <v>0.89213859142891505</v>
       </c>
       <c r="H267">
-        <v>0.74183447971261096</v>
+        <v>0.74457931553482704</v>
       </c>
       <c r="I267">
-        <v>0.85013324136184198</v>
+        <v>0.85087415710660697</v>
       </c>
       <c r="J267">
-        <v>0.92652638013042299</v>
+        <v>0.92774533818809701</v>
       </c>
       <c r="K267">
-        <v>0.75422864556823699</v>
+        <v>0.75270726210149697</v>
       </c>
       <c r="L267">
-        <v>0.86550956202532703</v>
+        <v>0.86117165575739896</v>
       </c>
       <c r="M267">
-        <v>0.94556112719185803</v>
+        <v>0.94037645333587805</v>
       </c>
       <c r="N267">
-        <v>0.76556464087863296</v>
+        <v>0.76632384662080599</v>
       </c>
       <c r="O267">
-        <v>0.86444315195744204</v>
+        <v>0.86402693686711496</v>
       </c>
       <c r="P267">
-        <v>0.92123196544877595</v>
+        <v>0.91961670121987604</v>
       </c>
     </row>
     <row r="268" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A268" s="1">
         <v>37803</v>
       </c>
       <c r="B268">
-        <v>0.74003161824597696</v>
+        <v>0.74020145064067</v>
       </c>
       <c r="C268">
-        <v>0.84456657823599002</v>
+        <v>0.84352977537527296</v>
       </c>
       <c r="D268">
-        <v>0.94877628850576201</v>
+        <v>0.94953916353059298</v>
       </c>
       <c r="E268">
-        <v>0.77133117982995802</v>
+        <v>0.76921596450045704</v>
       </c>
       <c r="F268">
-        <v>0.85428623442558804</v>
+        <v>0.85297431292201698</v>
       </c>
       <c r="G268">
-        <v>0.89187409088947001</v>
+        <v>0.89149287462294202</v>
       </c>
       <c r="H268">
-        <v>0.72879346590433303</v>
+        <v>0.73159029023831701</v>
       </c>
       <c r="I268">
-        <v>0.84310164128824705</v>
+        <v>0.84361016479319695</v>
       </c>
       <c r="J268">
-        <v>0.92383107588939595</v>
+        <v>0.92505903888415397</v>
       </c>
       <c r="K268">
-        <v>0.74650397088204101</v>
+        <v>0.743519460364653</v>
       </c>
       <c r="L268">
-        <v>0.86035551859937998</v>
+        <v>0.85531197695333605</v>
       </c>
       <c r="M268">
-        <v>0.94365410320183796</v>
+        <v>0.93826766683700102</v>
       </c>
       <c r="N268">
-        <v>0.76265917970370201</v>
+        <v>0.76407602280074904</v>
       </c>
       <c r="O268">
-        <v>0.86526641868809895</v>
+        <v>0.86496952576451702</v>
       </c>
       <c r="P268">
-        <v>0.92221414277662295</v>
+        <v>0.92054555788759296</v>
       </c>
     </row>
     <row r="269" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A269" s="1">
         <v>37834</v>
       </c>
       <c r="B269">
-        <v>0.74534713216706305</v>
+        <v>0.74516643719785802</v>
       </c>
       <c r="C269">
-        <v>0.84773737667883897</v>
+        <v>0.84642561978612596</v>
       </c>
       <c r="D269">
-        <v>0.94767728514393601</v>
+        <v>0.94835736633924494</v>
       </c>
       <c r="E269">
-        <v>0.75118903555079097</v>
+        <v>0.74991073023392996</v>
       </c>
       <c r="F269">
-        <v>0.843287124452196</v>
+        <v>0.84261531702178805</v>
       </c>
       <c r="G269">
-        <v>0.89091105137106297</v>
+        <v>0.89115516547044404</v>
       </c>
       <c r="H269">
-        <v>0.74545632646742199</v>
+        <v>0.74760106824636097</v>
       </c>
       <c r="I269">
-        <v>0.85715470466075305</v>
+        <v>0.85716224832670396</v>
       </c>
       <c r="J269">
-        <v>0.92414020646279704</v>
+        <v>0.92519953827178403</v>
       </c>
       <c r="K269">
-        <v>0.74267737866007999</v>
+        <v>0.74062157661585604</v>
       </c>
       <c r="L269">
-        <v>0.85882849824025598</v>
+        <v>0.85411172229886101</v>
       </c>
       <c r="M269">
-        <v>0.94201081124840003</v>
+        <v>0.93651040123866203</v>
       </c>
       <c r="N269">
-        <v>0.76923833639764405</v>
+        <v>0.77012798798360205</v>
       </c>
       <c r="O269">
-        <v>0.86853771585071404</v>
+        <v>0.86793677121617696</v>
       </c>
       <c r="P269">
-        <v>0.92386724272488296</v>
+        <v>0.92237913114484604</v>
       </c>
     </row>
     <row r="270" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A270" s="1">
         <v>37865</v>
       </c>
       <c r="B270">
-        <v>0.74224481360806205</v>
+        <v>0.74155336907665503</v>
       </c>
       <c r="C270">
-        <v>0.84799303190811304</v>
+        <v>0.84631987662923602</v>
       </c>
       <c r="D270">
-        <v>0.94679871202509802</v>
+        <v>0.94749349904285596</v>
       </c>
       <c r="E270">
-        <v>0.73294223113307699</v>
+        <v>0.73321748949072196</v>
       </c>
       <c r="F270">
-        <v>0.83049974307516605</v>
+        <v>0.83086969236737196</v>
       </c>
       <c r="G270">
-        <v>0.88641893909940195</v>
+        <v>0.88706732533059796</v>
       </c>
       <c r="H270">
-        <v>0.73624804487627804</v>
+        <v>0.73922436973917205</v>
       </c>
       <c r="I270">
-        <v>0.85665905039835499</v>
+        <v>0.85697265825645297</v>
       </c>
       <c r="J270">
-        <v>0.92381897768768295</v>
+        <v>0.92499117254658703</v>
       </c>
       <c r="K270">
-        <v>0.73554131961778402</v>
+        <v>0.73349759590070096</v>
       </c>
       <c r="L270">
-        <v>0.85678350915525203</v>
+        <v>0.85230537466077805</v>
       </c>
       <c r="M270">
-        <v>0.940262318599696</v>
+        <v>0.93484557648598299</v>
       </c>
       <c r="N270">
-        <v>0.77755292153448696</v>
+        <v>0.77807305927833004</v>
       </c>
       <c r="O270">
-        <v>0.87695498602539201</v>
+        <v>0.87579606434667001</v>
       </c>
       <c r="P270">
-        <v>0.92564561588060401</v>
+        <v>0.92403641357001898</v>
       </c>
     </row>
     <row r="271" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A271" s="1">
         <v>37895</v>
       </c>
       <c r="B271">
-        <v>0.73306267267147895</v>
+        <v>0.73222906620923001</v>
       </c>
       <c r="C271">
-        <v>0.84275122589059104</v>
+        <v>0.84096772490324501</v>
       </c>
       <c r="D271">
-        <v>0.94564562863785495</v>
+        <v>0.94632443692011803</v>
       </c>
       <c r="E271">
-        <v>0.71462623212195597</v>
+        <v>0.71692063057649602</v>
       </c>
       <c r="F271">
-        <v>0.81862894302081801</v>
+        <v>0.82003351347736497</v>
       </c>
       <c r="G271">
-        <v>0.88268958701005196</v>
+        <v>0.88349052135235495</v>
       </c>
       <c r="H271">
-        <v>0.72096004258131896</v>
+        <v>0.72402498406542004</v>
       </c>
       <c r="I271">
-        <v>0.85222644711754103</v>
+        <v>0.85257059884538899</v>
       </c>
       <c r="J271">
-        <v>0.92522261028501895</v>
+        <v>0.92670372077818597</v>
       </c>
       <c r="K271">
-        <v>0.72699548154567295</v>
+        <v>0.72512332678501801</v>
       </c>
       <c r="L271">
-        <v>0.85057672843634302</v>
+        <v>0.84653183417849398</v>
       </c>
       <c r="M271">
-        <v>0.93789022895211405</v>
+        <v>0.93267393965087098</v>
       </c>
       <c r="N271">
-        <v>0.78895526610389699</v>
+        <v>0.78995144184479704</v>
       </c>
       <c r="O271">
-        <v>0.88608525754190304</v>
+        <v>0.885360434421394</v>
       </c>
       <c r="P271">
-        <v>0.92819570934943896</v>
+        <v>0.92669234467878303</v>
       </c>
     </row>
     <row r="272" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A272" s="1">
         <v>37926</v>
       </c>
       <c r="B272">
-        <v>0.72402876738479804</v>
+        <v>0.72295344267439998</v>
       </c>
       <c r="C272">
-        <v>0.83516083226761395</v>
+        <v>0.833288510358551</v>
       </c>
       <c r="D272">
-        <v>0.945082187892621</v>
+        <v>0.94574070542794897</v>
       </c>
       <c r="E272">
-        <v>0.71074918863343595</v>
+        <v>0.71358620027618502</v>
       </c>
       <c r="F272">
-        <v>0.81313886352103404</v>
+        <v>0.815164508941424</v>
       </c>
       <c r="G272">
-        <v>0.88052643642092798</v>
+        <v>0.88160235602512205</v>
       </c>
       <c r="H272">
-        <v>0.70838498507492098</v>
+        <v>0.71056289486097202</v>
       </c>
       <c r="I272">
-        <v>0.84057068783351296</v>
+        <v>0.84076062151491904</v>
       </c>
       <c r="J272">
-        <v>0.92532705510970403</v>
+        <v>0.92666620273648703</v>
       </c>
       <c r="K272">
-        <v>0.71900886307772305</v>
+        <v>0.71753356505428401</v>
       </c>
       <c r="L272">
-        <v>0.84265753480193994</v>
+        <v>0.83903673960206704</v>
       </c>
       <c r="M272">
-        <v>0.93515481404225398</v>
+        <v>0.92991382522491695</v>
       </c>
       <c r="N272">
-        <v>0.78819540304015201</v>
+        <v>0.78893182003366602</v>
       </c>
       <c r="O272">
-        <v>0.88277604528526699</v>
+        <v>0.88208568093809703</v>
       </c>
       <c r="P272">
-        <v>0.92810779339124505</v>
+        <v>0.92650260421950204</v>
       </c>
     </row>
     <row r="273" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A273" s="1">
         <v>37956</v>
       </c>
       <c r="B273">
-        <v>0.71820110636081302</v>
+        <v>0.71682576231531103</v>
       </c>
       <c r="C273">
-        <v>0.83057698136640201</v>
+        <v>0.82842220354832297</v>
       </c>
       <c r="D273">
-        <v>0.94516066001794197</v>
+        <v>0.94571698990625597</v>
       </c>
       <c r="E273">
-        <v>0.70396015207831697</v>
+        <v>0.70675144131371603</v>
       </c>
       <c r="F273">
-        <v>0.80875480582965498</v>
+        <v>0.81045802091465302</v>
       </c>
       <c r="G273">
-        <v>0.87922558944929796</v>
+        <v>0.88043428476137697</v>
       </c>
       <c r="H273">
-        <v>0.70261468664789495</v>
+        <v>0.70473892319090503</v>
       </c>
       <c r="I273">
-        <v>0.83126651383088701</v>
+        <v>0.83094519032083203</v>
       </c>
       <c r="J273">
-        <v>0.92437199962813499</v>
+        <v>0.92542228542928795</v>
       </c>
       <c r="K273">
-        <v>0.71757641971057295</v>
+        <v>0.71626016709838103</v>
       </c>
       <c r="L273">
-        <v>0.83673565412001205</v>
+        <v>0.83337527368799702</v>
       </c>
       <c r="M273">
-        <v>0.93364827088504598</v>
+        <v>0.92869352051871901</v>
       </c>
       <c r="N273">
-        <v>0.79511014686354498</v>
+        <v>0.79487670795045595</v>
       </c>
       <c r="O273">
-        <v>0.88700319316994902</v>
+        <v>0.88573882167649498</v>
       </c>
       <c r="P273">
-        <v>0.92967495491124397</v>
+        <v>0.92785609753121201</v>
       </c>
     </row>
     <row r="274" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A274" s="1">
         <v>37987</v>
       </c>
       <c r="B274">
-        <v>0.71878332541563605</v>
+        <v>0.717494026762175</v>
       </c>
       <c r="C274">
-        <v>0.828493980860594</v>
+        <v>0.82648143720530698</v>
       </c>
       <c r="D274">
-        <v>0.94572953203441701</v>
+        <v>0.94628715964625199</v>
       </c>
       <c r="E274">
-        <v>0.69999917991881699</v>
+        <v>0.70381048447014105</v>
       </c>
       <c r="F274">
-        <v>0.803415707240977</v>
+        <v>0.80603020567137895</v>
       </c>
       <c r="G274">
-        <v>0.87759249106807702</v>
+        <v>0.879323163589396</v>
       </c>
       <c r="H274">
-        <v>0.70323240188372205</v>
+        <v>0.70481576990583805</v>
       </c>
       <c r="I274">
-        <v>0.82259365951479102</v>
+        <v>0.82197296364801997</v>
       </c>
       <c r="J274">
-        <v>0.92317347407644001</v>
+        <v>0.92400014308593603</v>
       </c>
       <c r="K274">
-        <v>0.715541511278877</v>
+        <v>0.71372946227577105</v>
       </c>
       <c r="L274">
-        <v>0.83447642302764802</v>
+        <v>0.83131472200309398</v>
       </c>
       <c r="M274">
-        <v>0.93349957680262796</v>
+        <v>0.92885541238098701</v>
       </c>
       <c r="N274">
-        <v>0.805276012610743</v>
+        <v>0.80436636187134802</v>
       </c>
       <c r="O274">
-        <v>0.89202575387704097</v>
+        <v>0.89078965011625399</v>
       </c>
       <c r="P274">
-        <v>0.93082755685928198</v>
+        <v>0.928980942193946</v>
       </c>
     </row>
     <row r="275" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A275" s="1">
         <v>38018</v>
       </c>
       <c r="B275">
-        <v>0.71621797135717502</v>
+        <v>0.71510097302272702</v>
       </c>
       <c r="C275">
-        <v>0.82453152177559796</v>
+        <v>0.82259005133986096</v>
       </c>
       <c r="D275">
-        <v>0.94493215542909803</v>
+        <v>0.945264764987646</v>
       </c>
       <c r="E275">
-        <v>0.69499150650227204</v>
+        <v>0.69719589107109903</v>
       </c>
       <c r="F275">
-        <v>0.79852383986137099</v>
+        <v>0.80024434143811496</v>
       </c>
       <c r="G275">
-        <v>0.87601896483925101</v>
+        <v>0.87755175499456695</v>
       </c>
       <c r="H275">
-        <v>0.68827385117298601</v>
+        <v>0.69008778023116202</v>
       </c>
       <c r="I275">
-        <v>0.81187018438901004</v>
+        <v>0.81166830437693505</v>
       </c>
       <c r="J275">
-        <v>0.92225483891568305</v>
+        <v>0.92319226521398901</v>
       </c>
       <c r="K275">
-        <v>0.71831429918615297</v>
+        <v>0.71639359030552596</v>
       </c>
       <c r="L275">
-        <v>0.83243854885348501</v>
+        <v>0.82924859008610396</v>
       </c>
       <c r="M275">
-        <v>0.93172718147953604</v>
+        <v>0.92687607116795301</v>
       </c>
       <c r="N275">
-        <v>0.79776862867515996</v>
+        <v>0.79709066111446603</v>
       </c>
       <c r="O275">
-        <v>0.883208660790472</v>
+        <v>0.88211715966083104</v>
       </c>
       <c r="P275">
-        <v>0.92773961632195701</v>
+        <v>0.92603437683492895</v>
       </c>
     </row>
     <row r="276" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A276" s="1">
         <v>38047</v>
       </c>
       <c r="B276">
-        <v>0.71486547495844499</v>
+        <v>0.71330524661821704</v>
       </c>
       <c r="C276">
-        <v>0.82496683750488997</v>
+        <v>0.822694377036993</v>
       </c>
       <c r="D276">
-        <v>0.94539546986900402</v>
+        <v>0.94550087092921198</v>
       </c>
       <c r="E276">
-        <v>0.69988310013333799</v>
+        <v>0.70062258582294501</v>
       </c>
       <c r="F276">
-        <v>0.80012190273967898</v>
+        <v>0.80091216692136202</v>
       </c>
       <c r="G276">
-        <v>0.87549548959101797</v>
+        <v>0.87673137345659702</v>
       </c>
       <c r="H276">
-        <v>0.68620030376180197</v>
+        <v>0.68751538510562604</v>
       </c>
       <c r="I276">
-        <v>0.81233254633909902</v>
+        <v>0.811682938040869</v>
       </c>
       <c r="J276">
-        <v>0.92344243871564202</v>
+        <v>0.924465575005192</v>
       </c>
       <c r="K276">
-        <v>0.71318333885444396</v>
+        <v>0.71159579860907296</v>
       </c>
       <c r="L276">
-        <v>0.83197254690433398</v>
+        <v>0.82908763072680802</v>
       </c>
       <c r="M276">
-        <v>0.93269397705547696</v>
+        <v>0.927825099130138</v>
       </c>
       <c r="N276">
-        <v>0.79171656532001</v>
+        <v>0.79113548374744003</v>
       </c>
       <c r="O276">
-        <v>0.878083498912268</v>
+        <v>0.87722417860687996</v>
       </c>
       <c r="P276">
-        <v>0.92579119967914303</v>
+        <v>0.92437880979653597</v>
       </c>
     </row>
     <row r="277" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A277" s="1">
         <v>38078</v>
       </c>
       <c r="B277">
-        <v>0.72181018860233304</v>
+        <v>0.72003247949062499</v>
       </c>
       <c r="C277">
-        <v>0.829253836902764</v>
+        <v>0.82690574586204502</v>
       </c>
       <c r="D277">
-        <v>0.94678783516177401</v>
+        <v>0.94696537485299603</v>
       </c>
       <c r="E277">
-        <v>0.71455663566073502</v>
+        <v>0.71530679452385904</v>
       </c>
       <c r="F277">
-        <v>0.80454964317306998</v>
+        <v>0.80482317573126005</v>
       </c>
       <c r="G277">
-        <v>0.876283842080535</v>
+        <v>0.87713977020544498</v>
       </c>
       <c r="H277">
-        <v>0.68855812242192105</v>
+        <v>0.68959121376293697</v>
       </c>
       <c r="I277">
-        <v>0.81594246690986105</v>
+        <v>0.81534472016959203</v>
       </c>
       <c r="J277">
-        <v>0.92468936746410002</v>
+        <v>0.92588309725981899</v>
       </c>
       <c r="K277">
-        <v>0.71995798803214905</v>
+        <v>0.71835947755954699</v>
       </c>
       <c r="L277">
-        <v>0.83910872906912004</v>
+        <v>0.83620214579153296</v>
       </c>
       <c r="M277">
-        <v>0.93553476249020395</v>
+        <v>0.93070757133940896</v>
       </c>
       <c r="N277">
-        <v>0.80473482194587498</v>
+        <v>0.80324892757413902</v>
       </c>
       <c r="O277">
-        <v>0.883643213659279</v>
+        <v>0.88254260161907105</v>
       </c>
       <c r="P277">
-        <v>0.92617794563698996</v>
+        <v>0.92480702083669597</v>
       </c>
     </row>
     <row r="278" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A278" s="1">
         <v>38108</v>
       </c>
       <c r="B278">
-        <v>0.72297611444052601</v>
+        <v>0.720887096803144</v>
       </c>
       <c r="C278">
-        <v>0.83207575241104503</v>
+        <v>0.82950589328463398</v>
       </c>
       <c r="D278">
-        <v>0.94614998038033404</v>
+        <v>0.94630992051682405</v>
       </c>
       <c r="E278">
-        <v>0.71532471701206601</v>
+        <v>0.71569798915349803</v>
       </c>
       <c r="F278">
-        <v>0.80449633972824797</v>
+        <v>0.80421518709266604</v>
       </c>
       <c r="G278">
-        <v>0.87632798514867005</v>
+        <v>0.87703073509310503</v>
       </c>
       <c r="H278">
-        <v>0.690327302414939</v>
+        <v>0.69093807942961705</v>
       </c>
       <c r="I278">
-        <v>0.82307968440301205</v>
+        <v>0.82201129783148297</v>
       </c>
       <c r="J278">
-        <v>0.92586457012587198</v>
+        <v>0.92711110486531301</v>
       </c>
       <c r="K278">
-        <v>0.73116706847741098</v>
+        <v>0.73021846543825697</v>
       </c>
       <c r="L278">
-        <v>0.84902451039321503</v>
+        <v>0.84667010393798703</v>
       </c>
       <c r="M278">
-        <v>0.93877718594102599</v>
+        <v>0.93431321709582504</v>
       </c>
       <c r="N278">
-        <v>0.79400910953676396</v>
+        <v>0.79314751697608898</v>
       </c>
       <c r="O278">
-        <v>0.88354310706583905</v>
+        <v>0.88251328283904595</v>
       </c>
       <c r="P278">
-        <v>0.92729594590261999</v>
+        <v>0.92591222328873501</v>
       </c>
     </row>
     <row r="279" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A279" s="1">
         <v>38139</v>
       </c>
       <c r="B279">
-        <v>0.71913510262730895</v>
+        <v>0.71726146478500996</v>
       </c>
       <c r="C279">
-        <v>0.82907551080881203</v>
+        <v>0.826562040902458</v>
       </c>
       <c r="D279">
-        <v>0.94515184228701998</v>
+        <v>0.94531935740155904</v>
       </c>
       <c r="E279">
-        <v>0.71004432899254599</v>
+        <v>0.710711537959823</v>
       </c>
       <c r="F279">
-        <v>0.80440584826327099</v>
+        <v>0.80407810128938795</v>
       </c>
       <c r="G279">
-        <v>0.87757765429554002</v>
+        <v>0.87799058331808</v>
       </c>
       <c r="H279">
-        <v>0.68936124872629001</v>
+        <v>0.690507014062543</v>
       </c>
       <c r="I279">
-        <v>0.82071599708458998</v>
+        <v>0.82030408795266396</v>
       </c>
       <c r="J279">
-        <v>0.92559769495519995</v>
+        <v>0.92707219721168299</v>
       </c>
       <c r="K279">
-        <v>0.73671461493628698</v>
+        <v>0.73519318279984602</v>
       </c>
       <c r="L279">
-        <v>0.853274125007908</v>
+        <v>0.85080362473462001</v>
       </c>
       <c r="M279">
-        <v>0.94195174566714002</v>
+        <v>0.93748581589868396</v>
       </c>
       <c r="N279">
-        <v>0.79026922770327301</v>
+        <v>0.79041036435474199</v>
       </c>
       <c r="O279">
-        <v>0.88212221327017104</v>
+        <v>0.88165944999078805</v>
       </c>
       <c r="P279">
-        <v>0.92666850743594897</v>
+        <v>0.92532134705546998</v>
       </c>
     </row>
     <row r="280" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A280" s="1">
         <v>38169</v>
       </c>
       <c r="B280">
-        <v>0.71507369010981503</v>
+        <v>0.71357838488033698</v>
       </c>
       <c r="C280">
-        <v>0.82511168214056796</v>
+        <v>0.82284649818086497</v>
       </c>
       <c r="D280">
-        <v>0.94428485334803502</v>
+        <v>0.94457782599651896</v>
       </c>
       <c r="E280">
-        <v>0.71118203523308599</v>
+        <v>0.712396351221807</v>
       </c>
       <c r="F280">
-        <v>0.80642207645171005</v>
+        <v>0.807110261898489</v>
       </c>
       <c r="G280">
-        <v>0.87959302996603805</v>
+        <v>0.88010365474608698</v>
       </c>
       <c r="H280">
-        <v>0.68426394105988297</v>
+        <v>0.68684099252494502</v>
       </c>
       <c r="I280">
-        <v>0.81519333218772405</v>
+        <v>0.81526975172749905</v>
       </c>
       <c r="J280">
-        <v>0.92472439467676404</v>
+        <v>0.92617150734865605</v>
       </c>
       <c r="K280">
-        <v>0.74145558649180598</v>
+        <v>0.74151061528539697</v>
       </c>
       <c r="L280">
-        <v>0.85596590177070397</v>
+        <v>0.85412655298068796</v>
       </c>
       <c r="M280">
-        <v>0.94244503689700998</v>
+        <v>0.93811396294583305</v>
       </c>
       <c r="N280">
-        <v>0.77378065579772304</v>
+        <v>0.77353481437777805</v>
       </c>
       <c r="O280">
-        <v>0.87101233991943205</v>
+        <v>0.87042146795532804</v>
       </c>
       <c r="P280">
-        <v>0.92463202885048001</v>
+        <v>0.92340389396272604</v>
       </c>
     </row>
     <row r="281" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A281" s="1">
         <v>38200</v>
       </c>
       <c r="B281">
-        <v>0.71388676109343596</v>
+        <v>0.71318875768699697</v>
       </c>
       <c r="C281">
-        <v>0.82305134384133505</v>
+        <v>0.82108611198155002</v>
       </c>
       <c r="D281">
-        <v>0.944096392038139</v>
+        <v>0.94448829691884295</v>
       </c>
       <c r="E281">
-        <v>0.71432083865145402</v>
+        <v>0.71665527837147103</v>
       </c>
       <c r="F281">
-        <v>0.81161378784603</v>
+        <v>0.81294074078912504</v>
       </c>
       <c r="G281">
-        <v>0.88191648867075001</v>
+        <v>0.88233678831845497</v>
       </c>
       <c r="H281">
-        <v>0.67660445937059999</v>
+        <v>0.67913154986081503</v>
       </c>
       <c r="I281">
-        <v>0.80728507356114199</v>
+        <v>0.80740599812594704</v>
       </c>
       <c r="J281">
-        <v>0.92248787197441795</v>
+        <v>0.92414000679371799</v>
       </c>
       <c r="K281">
-        <v>0.74253317077154801</v>
+        <v>0.74255186646040205</v>
       </c>
       <c r="L281">
-        <v>0.85449221379806595</v>
+        <v>0.85266897639109396</v>
       </c>
       <c r="M281">
-        <v>0.94080523198309896</v>
+        <v>0.93671983080141596</v>
       </c>
       <c r="N281">
-        <v>0.76968141673610002</v>
+        <v>0.76910771009549495</v>
       </c>
       <c r="O281">
-        <v>0.86716652205459999</v>
+        <v>0.86617505103005998</v>
       </c>
       <c r="P281">
-        <v>0.92473744013122705</v>
+        <v>0.92326443291757099</v>
       </c>
     </row>
     <row r="282" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A282" s="1">
         <v>38231</v>
       </c>
       <c r="B282">
-        <v>0.71180791667472199</v>
+        <v>0.71115608352220705</v>
       </c>
       <c r="C282">
-        <v>0.82307840895436701</v>
+        <v>0.82121378748868401</v>
       </c>
       <c r="D282">
-        <v>0.94479710132845496</v>
+        <v>0.94522390375837095</v>
       </c>
       <c r="E282">
-        <v>0.72801858970155897</v>
+        <v>0.730887777289976</v>
       </c>
       <c r="F282">
-        <v>0.82234014238652897</v>
+        <v>0.82426702831145104</v>
       </c>
       <c r="G282">
-        <v>0.88548821982984305</v>
+        <v>0.88583574897894501</v>
       </c>
       <c r="H282">
-        <v>0.671039687131322</v>
+        <v>0.67445377119777306</v>
       </c>
       <c r="I282">
-        <v>0.80128458605481401</v>
+        <v>0.80176475543183401</v>
       </c>
       <c r="J282">
-        <v>0.92049747529009796</v>
+        <v>0.92205363723159495</v>
       </c>
       <c r="K282">
-        <v>0.73381011599926804</v>
+        <v>0.73413740847124098</v>
       </c>
       <c r="L282">
-        <v>0.84892265177972903</v>
+        <v>0.84730351979251906</v>
       </c>
       <c r="M282">
-        <v>0.93873955765518302</v>
+        <v>0.93465576032077302</v>
       </c>
       <c r="N282">
-        <v>0.76980854568308299</v>
+        <v>0.77010300514378505</v>
       </c>
       <c r="O282">
-        <v>0.86612421655421701</v>
+        <v>0.86559371117622796</v>
       </c>
       <c r="P282">
-        <v>0.92490809589066603</v>
+        <v>0.92332419988095504</v>
       </c>
     </row>
     <row r="283" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A283" s="1">
         <v>38261</v>
       </c>
       <c r="B283">
-        <v>0.71828736834986995</v>
+        <v>0.71793043684913505</v>
       </c>
       <c r="C283">
-        <v>0.82760075252147502</v>
+        <v>0.82604582863526499</v>
       </c>
       <c r="D283">
-        <v>0.94688521746529397</v>
+        <v>0.94758080832998803</v>
       </c>
       <c r="E283">
-        <v>0.73835612728125499</v>
+        <v>0.74198997744922401</v>
       </c>
       <c r="F283">
-        <v>0.83064474470342597</v>
+        <v>0.83314515697976199</v>
       </c>
       <c r="G283">
-        <v>0.88951300632527397</v>
+        <v>0.88960919860304799</v>
       </c>
       <c r="H283">
-        <v>0.67069770981082499</v>
+        <v>0.67398966831893703</v>
       </c>
       <c r="I283">
-        <v>0.79971717112728302</v>
+        <v>0.80013754032495599</v>
       </c>
       <c r="J283">
-        <v>0.91846144549033704</v>
+        <v>0.91989834892936195</v>
       </c>
       <c r="K283">
-        <v>0.73088364350632395</v>
+        <v>0.73099701351400104</v>
       </c>
       <c r="L283">
-        <v>0.846483671901336</v>
+        <v>0.84471275346595898</v>
       </c>
       <c r="M283">
-        <v>0.93804351202893899</v>
+        <v>0.93381796039244702</v>
       </c>
       <c r="N283">
-        <v>0.77998553386777802</v>
+        <v>0.78064158379679605</v>
       </c>
       <c r="O283">
-        <v>0.87377822409834005</v>
+        <v>0.87330663836008404</v>
       </c>
       <c r="P283">
-        <v>0.92707537612298396</v>
+        <v>0.92540797217767601</v>
       </c>
     </row>
     <row r="284" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A284" s="1">
         <v>38292</v>
       </c>
       <c r="B284">
-        <v>0.72613835297090801</v>
+        <v>0.72600360823450105</v>
       </c>
       <c r="C284">
-        <v>0.83259423297841495</v>
+        <v>0.83117851337431703</v>
       </c>
       <c r="D284">
-        <v>0.94747567259225496</v>
+        <v>0.94817057914879099</v>
       </c>
       <c r="E284">
-        <v>0.74465139888335596</v>
+        <v>0.75024972888644403</v>
       </c>
       <c r="F284">
-        <v>0.83804757207673697</v>
+        <v>0.84113882861789302</v>
       </c>
       <c r="G284">
-        <v>0.89038828703273198</v>
+        <v>0.89057563072367296</v>
       </c>
       <c r="H284">
-        <v>0.67632643652881097</v>
+        <v>0.67961236317574603</v>
       </c>
       <c r="I284">
-        <v>0.80181036787193005</v>
+        <v>0.80216961512917195</v>
       </c>
       <c r="J284">
-        <v>0.91749550055531404</v>
+        <v>0.91892251540919401</v>
       </c>
       <c r="K284">
-        <v>0.73281543132086302</v>
+        <v>0.73269992713434395</v>
       </c>
       <c r="L284">
-        <v>0.84546310370753897</v>
+        <v>0.843578902355825</v>
       </c>
       <c r="M284">
-        <v>0.93713818265772297</v>
+        <v>0.93305146241475001</v>
       </c>
       <c r="N284">
-        <v>0.77924447822673104</v>
+        <v>0.779939210189184</v>
       </c>
       <c r="O284">
-        <v>0.87617177257613799</v>
+        <v>0.87585914346173799</v>
       </c>
       <c r="P284">
-        <v>0.92845880922978297</v>
+        <v>0.92675738514241102</v>
       </c>
     </row>
     <row r="285" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A285" s="1">
         <v>38322</v>
       </c>
       <c r="B285">
-        <v>0.72307197332628304</v>
+        <v>0.72281037964389605</v>
       </c>
       <c r="C285">
-        <v>0.83221645189612703</v>
+        <v>0.83066560960026603</v>
       </c>
       <c r="D285">
-        <v>0.94600014781119701</v>
+        <v>0.94649277757487604</v>
       </c>
       <c r="E285">
-        <v>0.75464456126551704</v>
+        <v>0.75952654159795896</v>
       </c>
       <c r="F285">
-        <v>0.84528788072674099</v>
+        <v>0.84770517107125098</v>
       </c>
       <c r="G285">
-        <v>0.89208475403738896</v>
+        <v>0.89212089249265802</v>
       </c>
       <c r="H285">
-        <v>0.67752701847767405</v>
+        <v>0.68060096893718902</v>
       </c>
       <c r="I285">
-        <v>0.80345691566920896</v>
+        <v>0.80352792773970105</v>
       </c>
       <c r="J285">
-        <v>0.91670486970818499</v>
+        <v>0.91811838562819603</v>
       </c>
       <c r="K285">
-        <v>0.72926164157078399</v>
+        <v>0.72878810514317505</v>
       </c>
       <c r="L285">
-        <v>0.84569843098975594</v>
+        <v>0.84383127107832001</v>
       </c>
       <c r="M285">
-        <v>0.937697364467308</v>
+        <v>0.93408128720845396</v>
       </c>
       <c r="N285">
-        <v>0.781764833102775</v>
+        <v>0.78312107223606697</v>
       </c>
       <c r="O285">
-        <v>0.87869712492145602</v>
+        <v>0.87883541712815505</v>
       </c>
       <c r="P285">
-        <v>0.930629094485382</v>
+        <v>0.92913975097198398</v>
       </c>
     </row>
     <row r="286" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A286" s="1">
         <v>38353</v>
       </c>
       <c r="B286">
-        <v>0.72642645908801395</v>
+        <v>0.72650045750804804</v>
       </c>
       <c r="C286">
-        <v>0.83290970911361595</v>
+        <v>0.83171348080246998</v>
       </c>
       <c r="D286">
-        <v>0.94579724720292602</v>
+        <v>0.94631983592567004</v>
       </c>
       <c r="E286">
-        <v>0.75589010929370104</v>
+        <v>0.75950384179458597</v>
       </c>
       <c r="F286">
-        <v>0.84358431835795</v>
+        <v>0.84563699504136902</v>
       </c>
       <c r="G286">
-        <v>0.88963352542435703</v>
+        <v>0.88976665789829301</v>
       </c>
       <c r="H286">
-        <v>0.68084597381148504</v>
+        <v>0.68277806391192297</v>
       </c>
       <c r="I286">
-        <v>0.80234235689825895</v>
+        <v>0.80158074459808004</v>
       </c>
       <c r="J286">
-        <v>0.91652230704067605</v>
+        <v>0.91755488763375503</v>
       </c>
       <c r="K286">
-        <v>0.73650073534716898</v>
+        <v>0.73596993621631801</v>
       </c>
       <c r="L286">
-        <v>0.84900170100030803</v>
+        <v>0.84718593589996305</v>
       </c>
       <c r="M286">
-        <v>0.93921125084692503</v>
+        <v>0.93597002096370596</v>
       </c>
       <c r="N286">
-        <v>0.77906345611825101</v>
+        <v>0.77996313536644302</v>
       </c>
       <c r="O286">
-        <v>0.87760055563802397</v>
+        <v>0.87800626007415905</v>
       </c>
       <c r="P286">
-        <v>0.93219910702672204</v>
+        <v>0.93092034896368103</v>
       </c>
     </row>
     <row r="287" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A287" s="1">
         <v>38384</v>
       </c>
       <c r="B287">
-        <v>0.724758906379948</v>
+        <v>0.72458102101352395</v>
       </c>
       <c r="C287">
-        <v>0.83197950138451504</v>
+        <v>0.83070668208064702</v>
       </c>
       <c r="D287">
-        <v>0.94592081222893398</v>
+        <v>0.94637737658356202</v>
       </c>
       <c r="E287">
-        <v>0.74943068292372494</v>
+        <v>0.75175250866389898</v>
       </c>
       <c r="F287">
-        <v>0.83629041312883301</v>
+        <v>0.83721125746861802</v>
       </c>
       <c r="G287">
-        <v>0.88709189469025795</v>
+        <v>0.88698750261304105</v>
       </c>
       <c r="H287">
-        <v>0.68763734075096306</v>
+        <v>0.68956130423055395</v>
       </c>
       <c r="I287">
-        <v>0.80233579487443696</v>
+        <v>0.80152629871730396</v>
       </c>
       <c r="J287">
-        <v>0.91484254371768303</v>
+        <v>0.91578146967326002</v>
       </c>
       <c r="K287">
-        <v>0.74795308792765502</v>
+        <v>0.74674767445596801</v>
       </c>
       <c r="L287">
-        <v>0.85667583191253605</v>
+        <v>0.85429327958553103</v>
       </c>
       <c r="M287">
-        <v>0.94334361886041396</v>
+        <v>0.94014921289684805</v>
       </c>
       <c r="N287">
-        <v>0.78175669457988195</v>
+        <v>0.78289363828805703</v>
       </c>
       <c r="O287">
-        <v>0.87905431795987299</v>
+        <v>0.87933321296552702</v>
       </c>
       <c r="P287">
-        <v>0.93392302304440999</v>
+        <v>0.93256274598556999</v>
       </c>
     </row>
     <row r="288" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A288" s="1">
         <v>38412</v>
       </c>
       <c r="B288">
-        <v>0.72855863459008097</v>
+        <v>0.72818919952325201</v>
       </c>
       <c r="C288">
-        <v>0.83509474732762701</v>
+        <v>0.83383488697178998</v>
       </c>
       <c r="D288">
-        <v>0.94673042730774204</v>
+        <v>0.94716580216396096</v>
       </c>
       <c r="E288">
-        <v>0.76826781229520602</v>
+        <v>0.77052392667285197</v>
       </c>
       <c r="F288">
-        <v>0.84325536470991402</v>
+        <v>0.84379820850603404</v>
       </c>
       <c r="G288">
-        <v>0.88719565516840104</v>
+        <v>0.88712489691554697</v>
       </c>
       <c r="H288">
-        <v>0.69082721362437904</v>
+        <v>0.69344500506894702</v>
       </c>
       <c r="I288">
-        <v>0.80139425406946696</v>
+        <v>0.80110838282956998</v>
       </c>
       <c r="J288">
-        <v>0.91380087574523705</v>
+        <v>0.91477198790905001</v>
       </c>
       <c r="K288">
-        <v>0.75860838559198096</v>
+        <v>0.75746313700835399</v>
       </c>
       <c r="L288">
-        <v>0.86473072473408397</v>
+        <v>0.86252767227900895</v>
       </c>
       <c r="M288">
-        <v>0.94773543808371796</v>
+        <v>0.94454252145441697</v>
       </c>
       <c r="N288">
-        <v>0.79053514055364404</v>
+        <v>0.790350049263148</v>
       </c>
       <c r="O288">
-        <v>0.88458189404557297</v>
+        <v>0.88430713082717405</v>
       </c>
       <c r="P288">
-        <v>0.93608279302864505</v>
+        <v>0.934668356877844</v>
       </c>
     </row>
     <row r="289" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A289" s="1">
         <v>38443</v>
       </c>
       <c r="B289">
-        <v>0.73358712572324802</v>
+        <v>0.73320294484627102</v>
       </c>
       <c r="C289">
-        <v>0.836596969115731</v>
+        <v>0.83555889536189099</v>
       </c>
       <c r="D289">
-        <v>0.94698409159357</v>
+        <v>0.94746728709745498</v>
       </c>
       <c r="E289">
-        <v>0.77381404842295498</v>
+        <v>0.77492907990631099</v>
       </c>
       <c r="F289">
-        <v>0.84759963846041797</v>
+        <v>0.84736732028620498</v>
       </c>
       <c r="G289">
-        <v>0.88711118607971096</v>
+        <v>0.88678389011132797</v>
       </c>
       <c r="H289">
-        <v>0.69115979285885398</v>
+        <v>0.69408160641296002</v>
       </c>
       <c r="I289">
-        <v>0.79958508016004204</v>
+        <v>0.79968180996518201</v>
       </c>
       <c r="J289">
-        <v>0.91364301986264496</v>
+        <v>0.91452987057561397</v>
       </c>
       <c r="K289">
-        <v>0.77013637457631201</v>
+        <v>0.76940619674687205</v>
       </c>
       <c r="L289">
-        <v>0.87353603697552595</v>
+        <v>0.87159257835888804</v>
       </c>
       <c r="M289">
-        <v>0.95266090729998998</v>
+        <v>0.94952305410799398</v>
       </c>
       <c r="N289">
-        <v>0.78543406932762905</v>
+        <v>0.78480816728775704</v>
       </c>
       <c r="O289">
-        <v>0.88384195260160403</v>
+        <v>0.88343973816139598</v>
       </c>
       <c r="P289">
-        <v>0.93879817382435604</v>
+        <v>0.93723141725641801</v>
       </c>
     </row>
     <row r="290" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A290" s="1">
         <v>38473</v>
       </c>
       <c r="B290">
-        <v>0.73386684829137205</v>
+        <v>0.73359870218479895</v>
       </c>
       <c r="C290">
-        <v>0.83592469094005095</v>
+        <v>0.83501368930386699</v>
       </c>
       <c r="D290">
-        <v>0.946661682992187</v>
+        <v>0.94705947999116802</v>
       </c>
       <c r="E290">
-        <v>0.76690984126679995</v>
+        <v>0.76773326877516901</v>
       </c>
       <c r="F290">
-        <v>0.84660621267760205</v>
+        <v>0.84647779876373996</v>
       </c>
       <c r="G290">
-        <v>0.88739513301255701</v>
+        <v>0.88678866028336001</v>
       </c>
       <c r="H290">
-        <v>0.68400674040145504</v>
+        <v>0.68751863592802198</v>
       </c>
       <c r="I290">
-        <v>0.79703686749846703</v>
+        <v>0.79775839828027295</v>
       </c>
       <c r="J290">
-        <v>0.91482794441978199</v>
+        <v>0.91575840885774995</v>
       </c>
       <c r="K290">
-        <v>0.77703925827070697</v>
+        <v>0.77722009262835901</v>
       </c>
       <c r="L290">
-        <v>0.88179247115966097</v>
+        <v>0.88055801141623102</v>
       </c>
       <c r="M290">
-        <v>0.95814357092501501</v>
+        <v>0.95520120167525602</v>
       </c>
       <c r="N290">
-        <v>0.77576511971446904</v>
+        <v>0.77530954304800903</v>
       </c>
       <c r="O290">
-        <v>0.87836723438530295</v>
+        <v>0.87800731302597901</v>
       </c>
       <c r="P290">
-        <v>0.93844796189750501</v>
+        <v>0.93674824004809099</v>
       </c>
     </row>
     <row r="291" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A291" s="1">
         <v>38504</v>
       </c>
       <c r="B291">
-        <v>0.73783826881383396</v>
+        <v>0.73742564804543798</v>
       </c>
       <c r="C291">
-        <v>0.83850541886704599</v>
+        <v>0.83730693998908501</v>
       </c>
       <c r="D291">
-        <v>0.94818569362805105</v>
+        <v>0.94844185445724505</v>
       </c>
       <c r="E291">
-        <v>0.75126492011044099</v>
+        <v>0.74983070594637502</v>
       </c>
       <c r="F291">
-        <v>0.83824294498691698</v>
+        <v>0.83678638376705405</v>
       </c>
       <c r="G291">
-        <v>0.88578261641739697</v>
+        <v>0.88487832080588402</v>
       </c>
       <c r="H291">
-        <v>0.68942275729056102</v>
+        <v>0.69253328629171795</v>
       </c>
       <c r="I291">
-        <v>0.802013011243492</v>
+        <v>0.80236876665049806</v>
       </c>
       <c r="J291">
-        <v>0.91701040057593097</v>
+        <v>0.91774051123508504</v>
       </c>
       <c r="K291">
-        <v>0.79478435446305995</v>
+        <v>0.79572853228332896</v>
       </c>
       <c r="L291">
-        <v>0.89934159666157898</v>
+        <v>0.89850180411226599</v>
       </c>
       <c r="M291">
-        <v>0.96717242822575999</v>
+        <v>0.96439083114969903</v>
       </c>
       <c r="N291">
-        <v>0.77621036373112895</v>
+        <v>0.77687318244077597</v>
       </c>
       <c r="O291">
-        <v>0.87753890541272095</v>
+        <v>0.87753365380679504</v>
       </c>
       <c r="P291">
-        <v>0.93760737205634803</v>
+        <v>0.93571853204709599</v>
       </c>
     </row>
     <row r="292" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A292" s="1">
         <v>38534</v>
       </c>
       <c r="B292">
-        <v>0.74591596200024701</v>
+        <v>0.74531554557147905</v>
       </c>
       <c r="C292">
-        <v>0.84461430641535895</v>
+        <v>0.84332091970513101</v>
       </c>
       <c r="D292">
-        <v>0.95139750376648402</v>
+        <v>0.95180740867355496</v>
       </c>
       <c r="E292">
-        <v>0.75106687987001297</v>
+        <v>0.74857026142243899</v>
       </c>
       <c r="F292">
-        <v>0.83752393676471604</v>
+        <v>0.83536798102062504</v>
       </c>
       <c r="G292">
-        <v>0.88586088046697598</v>
+        <v>0.88490141274482603</v>
       </c>
       <c r="H292">
-        <v>0.70191087913541805</v>
+        <v>0.70443939333782002</v>
       </c>
       <c r="I292">
-        <v>0.81248372436753602</v>
+        <v>0.81265068057666601</v>
       </c>
       <c r="J292">
-        <v>0.91950834536536097</v>
+        <v>0.92029986860259905</v>
       </c>
       <c r="K292">
-        <v>0.81820327745329602</v>
+        <v>0.81918207708858004</v>
       </c>
       <c r="L292">
-        <v>0.92021504764940898</v>
+        <v>0.91940084593012295</v>
       </c>
       <c r="M292">
-        <v>0.97737278233213898</v>
+        <v>0.974865901602333</v>
       </c>
       <c r="N292">
-        <v>0.78162953832881299</v>
+        <v>0.78228637259837996</v>
       </c>
       <c r="O292">
-        <v>0.87975489513743799</v>
+        <v>0.87977706086067198</v>
       </c>
       <c r="P292">
-        <v>0.93659496315939605</v>
+        <v>0.93468261323511603</v>
       </c>
     </row>
     <row r="293" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A293" s="1">
         <v>38565</v>
       </c>
       <c r="B293">
-        <v>0.75213246694741998</v>
+        <v>0.75087358234017099</v>
       </c>
       <c r="C293">
-        <v>0.85148724447460999</v>
+        <v>0.84981876266496603</v>
       </c>
       <c r="D293">
-        <v>0.95456463387214396</v>
+        <v>0.95504535494990395</v>
       </c>
       <c r="E293">
-        <v>0.75198739399310499</v>
+        <v>0.74835903496184297</v>
       </c>
       <c r="F293">
-        <v>0.83655877735908102</v>
+        <v>0.83371253812889501</v>
       </c>
       <c r="G293">
-        <v>0.88605525629369797</v>
+        <v>0.88519602914516404</v>
       </c>
       <c r="H293">
-        <v>0.70371693107079902</v>
+        <v>0.70593181303980501</v>
       </c>
       <c r="I293">
-        <v>0.82107571076521202</v>
+        <v>0.82113229895776196</v>
       </c>
       <c r="J293">
-        <v>0.92137740920383504</v>
+        <v>0.92221234608053104</v>
       </c>
       <c r="K293">
-        <v>0.83550936275305998</v>
+        <v>0.83550267911071496</v>
       </c>
       <c r="L293">
-        <v>0.93995919210947199</v>
+        <v>0.93913262666702202</v>
       </c>
       <c r="M293">
-        <v>0.98698206613191097</v>
+        <v>0.98488389507587304</v>
       </c>
       <c r="N293">
-        <v>0.79198370951080699</v>
+        <v>0.79168645044860697</v>
       </c>
       <c r="O293">
-        <v>0.88559024672911901</v>
+        <v>0.88479061672486603</v>
       </c>
       <c r="P293">
-        <v>0.93668176598080899</v>
+        <v>0.93459754986239596</v>
       </c>
     </row>
     <row r="294" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A294" s="1">
         <v>38596</v>
       </c>
       <c r="B294">
-        <v>0.76224278862695005</v>
+        <v>0.76091208380373199</v>
       </c>
       <c r="C294">
-        <v>0.86281837599630495</v>
+        <v>0.86115223667197005</v>
       </c>
       <c r="D294">
-        <v>0.95856388068979603</v>
+        <v>0.959154674705333</v>
       </c>
       <c r="E294">
-        <v>0.75964119849427003</v>
+        <v>0.75631645533541303</v>
       </c>
       <c r="F294">
-        <v>0.83863363165517202</v>
+        <v>0.83564950664847104</v>
       </c>
       <c r="G294">
-        <v>0.88600761760769298</v>
+        <v>0.88514079899964004</v>
       </c>
       <c r="H294">
-        <v>0.71390092271783001</v>
+        <v>0.71554126848657695</v>
       </c>
       <c r="I294">
-        <v>0.836502704449684</v>
+        <v>0.83626004238388496</v>
       </c>
       <c r="J294">
-        <v>0.92483433006891402</v>
+        <v>0.92568102162708299</v>
       </c>
       <c r="K294">
-        <v>0.86106535897034797</v>
+        <v>0.86168195481469301</v>
       </c>
       <c r="L294">
-        <v>0.96912234038238398</v>
+        <v>0.96901428311105298</v>
       </c>
       <c r="M294">
-        <v>1.00098237107045</v>
+        <v>0.99928149731127003</v>
       </c>
       <c r="N294">
-        <v>0.796531679004988</v>
+        <v>0.796188141224899</v>
       </c>
       <c r="O294">
-        <v>0.89299191474294903</v>
+        <v>0.89147281721629201</v>
       </c>
       <c r="P294">
-        <v>0.93775751633965898</v>
+        <v>0.93556425340974902</v>
       </c>
     </row>
     <row r="295" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A295" s="1">
         <v>38626</v>
       </c>
       <c r="B295">
-        <v>0.76206924230073703</v>
+        <v>0.76086720448353595</v>
       </c>
       <c r="C295">
-        <v>0.86390821173640997</v>
+        <v>0.862232163633323</v>
       </c>
       <c r="D295">
-        <v>0.95920317810347999</v>
+        <v>0.95986245235880696</v>
       </c>
       <c r="E295">
-        <v>0.75818299171379999</v>
+        <v>0.75418605829220597</v>
       </c>
       <c r="F295">
-        <v>0.83560008602125702</v>
+        <v>0.83184080802322202</v>
       </c>
       <c r="G295">
-        <v>0.88538115832337005</v>
+        <v>0.88413793838263299</v>
       </c>
       <c r="H295">
-        <v>0.72348195976683305</v>
+        <v>0.72455933690032703</v>
       </c>
       <c r="I295">
-        <v>0.84855948918659496</v>
+        <v>0.84801934068153295</v>
       </c>
       <c r="J295">
-        <v>0.92824740277769502</v>
+        <v>0.92900518631556195</v>
       </c>
       <c r="K295">
-        <v>0.86294534112882404</v>
+        <v>0.86484034452532899</v>
       </c>
       <c r="L295">
-        <v>0.97512455730223901</v>
+        <v>0.97573594322416102</v>
       </c>
       <c r="M295">
-        <v>1.00351189950654</v>
+        <v>1.0020709077674901</v>
       </c>
       <c r="N295">
-        <v>0.82011094807844898</v>
+        <v>0.81817574815465099</v>
       </c>
       <c r="O295">
-        <v>0.90691585555328103</v>
+        <v>0.90420707234018804</v>
       </c>
       <c r="P295">
-        <v>0.93951329684112495</v>
+        <v>0.93718302080737204</v>
       </c>
     </row>
     <row r="296" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A296" s="1">
         <v>38657</v>
       </c>
       <c r="B296">
-        <v>0.75873479871796701</v>
+        <v>0.75845528027634002</v>
       </c>
       <c r="C296">
-        <v>0.86112145020036102</v>
+        <v>0.85955629154162905</v>
       </c>
       <c r="D296">
-        <v>0.95954449377775997</v>
+        <v>0.96010360502143999</v>
       </c>
       <c r="E296">
-        <v>0.73899622323143299</v>
+        <v>0.73682826963442105</v>
       </c>
       <c r="F296">
-        <v>0.82979519950049596</v>
+        <v>0.82697030105418001</v>
       </c>
       <c r="G296">
-        <v>0.884572480234881</v>
+        <v>0.88329406861558102</v>
       </c>
       <c r="H296">
-        <v>0.73553814704732101</v>
+        <v>0.73614329190195404</v>
       </c>
       <c r="I296">
-        <v>0.85319078374294599</v>
+        <v>0.852219556445027</v>
       </c>
       <c r="J296">
-        <v>0.92998551630545401</v>
+        <v>0.93071965226550801</v>
       </c>
       <c r="K296">
-        <v>0.86793764827833098</v>
+        <v>0.87028295386622301</v>
       </c>
       <c r="L296">
-        <v>0.97623347386119597</v>
+        <v>0.97692062002558899</v>
       </c>
       <c r="M296">
-        <v>1.00332134253167</v>
+        <v>1.00184483309008</v>
       </c>
       <c r="N296">
-        <v>0.81600051145840202</v>
+        <v>0.81489939719079996</v>
       </c>
       <c r="O296">
-        <v>0.90457485620746803</v>
+        <v>0.90241376573773002</v>
       </c>
       <c r="P296">
-        <v>0.93946609533798997</v>
+        <v>0.93716805721943197</v>
       </c>
     </row>
     <row r="297" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A297" s="1">
         <v>38687</v>
       </c>
       <c r="B297">
-        <v>0.75271615939374503</v>
+        <v>0.752702529916358</v>
       </c>
       <c r="C297">
-        <v>0.85932638766937697</v>
+        <v>0.85815918804733005</v>
       </c>
       <c r="D297">
-        <v>0.95901644919029305</v>
+        <v>0.95963418931214395</v>
       </c>
       <c r="E297">
-        <v>0.72875593029851304</v>
+        <v>0.72902926785556199</v>
       </c>
       <c r="F297">
-        <v>0.82553503595045796</v>
+        <v>0.82447783550005105</v>
       </c>
       <c r="G297">
-        <v>0.88443083554284896</v>
+        <v>0.88340960882254604</v>
       </c>
       <c r="H297">
-        <v>0.74147056265616695</v>
+        <v>0.74260091725206101</v>
       </c>
       <c r="I297">
-        <v>0.85969794200567795</v>
+        <v>0.85898940986844696</v>
       </c>
       <c r="J297">
-        <v>0.93330305645461298</v>
+        <v>0.93413084466025398</v>
       </c>
       <c r="K297">
-        <v>0.884624587808999</v>
+        <v>0.88805436987628095</v>
       </c>
       <c r="L297">
-        <v>0.98868884569872995</v>
+        <v>0.99030561695245301</v>
       </c>
       <c r="M297">
-        <v>1.0084258078674699</v>
+        <v>1.0073400376574899</v>
       </c>
       <c r="N297">
-        <v>0.81638742411869802</v>
+        <v>0.81532302356209196</v>
       </c>
       <c r="O297">
-        <v>0.90646518992006897</v>
+        <v>0.90421358045108402</v>
       </c>
       <c r="P297">
-        <v>0.94093315697008595</v>
+        <v>0.938483530284979</v>
       </c>
     </row>
     <row r="298" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A298" s="1">
         <v>38718</v>
       </c>
       <c r="B298">
-        <v>0.75589673945428504</v>
+        <v>0.75546670901051804</v>
       </c>
       <c r="C298">
-        <v>0.86092151792822602</v>
+        <v>0.859670662483211</v>
       </c>
       <c r="D298">
-        <v>0.96005281592466696</v>
+        <v>0.96077247989215797</v>
       </c>
       <c r="E298">
-        <v>0.73850916815088097</v>
+        <v>0.73956727621314799</v>
       </c>
       <c r="F298">
-        <v>0.82965213920022696</v>
+        <v>0.82891027280791596</v>
       </c>
       <c r="G298">
-        <v>0.88460244835367696</v>
+        <v>0.88373049866144604</v>
       </c>
       <c r="H298">
-        <v>0.75854006606623003</v>
+        <v>0.75964161344301795</v>
       </c>
       <c r="I298">
-        <v>0.86899156268358602</v>
+        <v>0.86833859660329205</v>
       </c>
       <c r="J298">
-        <v>0.93644006434267402</v>
+        <v>0.93725051571997597</v>
       </c>
       <c r="K298">
-        <v>0.89623353198421096</v>
+        <v>0.89811529996682404</v>
       </c>
       <c r="L298">
-        <v>0.99724239378475099</v>
+        <v>0.99759145209984701</v>
       </c>
       <c r="M298">
-        <v>1.01222555642416</v>
+        <v>1.0106278920984699</v>
       </c>
       <c r="N298">
-        <v>0.81884368164261501</v>
+        <v>0.81652868224169095</v>
       </c>
       <c r="O298">
-        <v>0.90820045769744395</v>
+        <v>0.90592759781576404</v>
       </c>
       <c r="P298">
-        <v>0.94244880419032895</v>
+        <v>0.94010498864206604</v>
       </c>
     </row>
     <row r="299" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A299" s="1">
         <v>38749</v>
       </c>
       <c r="B299">
-        <v>0.75321359503919005</v>
+        <v>0.75344431078472196</v>
       </c>
       <c r="C299">
-        <v>0.86004598126735998</v>
+        <v>0.85921210959458505</v>
       </c>
       <c r="D299">
-        <v>0.960787718061203</v>
+        <v>0.96165859479832705</v>
       </c>
       <c r="E299">
-        <v>0.73142918016433101</v>
+        <v>0.731647875024656</v>
       </c>
       <c r="F299">
-        <v>0.82673108566589304</v>
+        <v>0.82606561928238398</v>
       </c>
       <c r="G299">
-        <v>0.88546881275907596</v>
+        <v>0.88477400228622805</v>
       </c>
       <c r="H299">
-        <v>0.75366148961377699</v>
+        <v>0.75556946018773097</v>
       </c>
       <c r="I299">
-        <v>0.86530217057970504</v>
+        <v>0.86499053900810496</v>
       </c>
       <c r="J299">
-        <v>0.93502767535558196</v>
+        <v>0.93588430158423297</v>
       </c>
       <c r="K299">
-        <v>0.90667074484001997</v>
+        <v>0.908144971134904</v>
       </c>
       <c r="L299">
-        <v>1.0033977242477501</v>
+        <v>1.0030859557123999</v>
       </c>
       <c r="M299">
-        <v>1.01323903058646</v>
+        <v>1.01128764136703</v>
       </c>
       <c r="N299">
-        <v>0.81074174545784194</v>
+        <v>0.809461516686246</v>
       </c>
       <c r="O299">
-        <v>0.90426668151866196</v>
+        <v>0.90277438167590696</v>
       </c>
       <c r="P299">
-        <v>0.94169246182851796</v>
+        <v>0.93965037863552003</v>
       </c>
     </row>
     <row r="300" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A300" s="1">
         <v>38777</v>
       </c>
       <c r="B300">
-        <v>0.75533972792649196</v>
+        <v>0.75551690387779102</v>
       </c>
       <c r="C300">
-        <v>0.86108244332281603</v>
+        <v>0.86034005085935805</v>
       </c>
       <c r="D300">
-        <v>0.96183581520330996</v>
+        <v>0.96272693386114605</v>
       </c>
       <c r="E300">
-        <v>0.73168309964729805</v>
+        <v>0.73223609763386899</v>
       </c>
       <c r="F300">
-        <v>0.82667063850256794</v>
+        <v>0.82656418660137898</v>
       </c>
       <c r="G300">
-        <v>0.88633935916450901</v>
+        <v>0.88588270205556796</v>
       </c>
       <c r="H300">
-        <v>0.76201815012497898</v>
+        <v>0.76376835079338201</v>
       </c>
       <c r="I300">
-        <v>0.86821909333552305</v>
+        <v>0.86761211662948601</v>
       </c>
       <c r="J300">
-        <v>0.93460484854442205</v>
+        <v>0.93524561787434402</v>
       </c>
       <c r="K300">
-        <v>0.90501842229546503</v>
+        <v>0.90609998012805104</v>
       </c>
       <c r="L300">
-        <v>1.0032186177315801</v>
+        <v>1.0027488891060199</v>
       </c>
       <c r="M300">
-        <v>1.0139892468346099</v>
+        <v>1.01201163804182</v>
       </c>
       <c r="N300">
-        <v>0.81121048651780003</v>
+        <v>0.81018357664991503</v>
       </c>
       <c r="O300">
-        <v>0.90318948953329503</v>
+        <v>0.90187288296514201</v>
       </c>
       <c r="P300">
-        <v>0.94126635472808795</v>
+        <v>0.93939478025690704</v>
       </c>
     </row>
     <row r="301" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A301" s="1">
         <v>38808</v>
       </c>
       <c r="B301">
-        <v>0.76081489563735805</v>
+        <v>0.76173223388493205</v>
       </c>
       <c r="C301">
-        <v>0.86255535384846405</v>
+        <v>0.86229028599158997</v>
       </c>
       <c r="D301">
-        <v>0.96245657451208899</v>
+        <v>0.96354120451006997</v>
       </c>
       <c r="E301">
-        <v>0.74241763510191106</v>
+        <v>0.743646786035421</v>
       </c>
       <c r="F301">
-        <v>0.83083011073421997</v>
+        <v>0.83125231185815596</v>
       </c>
       <c r="G301">
-        <v>0.888171702332192</v>
+        <v>0.88792351159862803</v>
       </c>
       <c r="H301">
-        <v>0.76698005196353503</v>
+        <v>0.76907661831749796</v>
       </c>
       <c r="I301">
-        <v>0.86540560125118404</v>
+        <v>0.86489979460973698</v>
       </c>
       <c r="J301">
-        <v>0.93272837021375299</v>
+        <v>0.93298825519957795</v>
       </c>
       <c r="K301">
-        <v>0.90656952872186902</v>
+        <v>0.90876925318112101</v>
       </c>
       <c r="L301">
-        <v>1.0027406625925199</v>
+        <v>1.0028339549476299</v>
       </c>
       <c r="M301">
-        <v>1.01347871544391</v>
+        <v>1.0113746821757701</v>
       </c>
       <c r="N301">
-        <v>0.81161933697981503</v>
+        <v>0.81256834171626002</v>
       </c>
       <c r="O301">
-        <v>0.90178938353166205</v>
+        <v>0.90183049929340897</v>
       </c>
       <c r="P301">
-        <v>0.940929752847527</v>
+        <v>0.93916201006734701</v>
       </c>
     </row>
     <row r="302" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A302" s="1">
         <v>38838</v>
       </c>
       <c r="B302">
-        <v>0.75437993119762103</v>
+        <v>0.75487056450996903</v>
       </c>
       <c r="C302">
-        <v>0.85971925274684702</v>
+        <v>0.85896024581282004</v>
       </c>
       <c r="D302">
-        <v>0.96255420752537901</v>
+        <v>0.96345949778074003</v>
       </c>
       <c r="E302">
-        <v>0.73239215462579399</v>
+        <v>0.73432092862258502</v>
       </c>
       <c r="F302">
-        <v>0.82563681085832097</v>
+        <v>0.82632657389191699</v>
       </c>
       <c r="G302">
-        <v>0.88664495732578796</v>
+        <v>0.88626014799286101</v>
       </c>
       <c r="H302">
-        <v>0.76610876534626304</v>
+        <v>0.76839482016201199</v>
       </c>
       <c r="I302">
-        <v>0.86405412170356999</v>
+        <v>0.86355174170775595</v>
       </c>
       <c r="J302">
-        <v>0.93179792908576498</v>
+        <v>0.93197678539780504</v>
       </c>
       <c r="K302">
-        <v>0.89902815997426999</v>
+        <v>0.90033237003937605</v>
       </c>
       <c r="L302">
-        <v>0.99721678149475601</v>
+        <v>0.99627153814925595</v>
       </c>
       <c r="M302">
-        <v>1.0120668880549999</v>
+        <v>1.0093826991406301</v>
       </c>
       <c r="N302">
-        <v>0.80803025756038704</v>
+        <v>0.80860931917106205</v>
       </c>
       <c r="O302">
-        <v>0.89952881222622805</v>
+        <v>0.89915977593535701</v>
       </c>
       <c r="P302">
-        <v>0.93966880276332898</v>
+        <v>0.93778558881311103</v>
       </c>
     </row>
     <row r="303" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A303" s="1">
         <v>38869</v>
       </c>
       <c r="B303">
-        <v>0.75114848748132401</v>
+        <v>0.75164689765898496</v>
       </c>
       <c r="C303">
-        <v>0.85764955999137304</v>
+        <v>0.856898580814203</v>
       </c>
       <c r="D303">
-        <v>0.96251970992526303</v>
+        <v>0.96346851747321405</v>
       </c>
       <c r="E303">
-        <v>0.72367289628117903</v>
+        <v>0.72549864351410098</v>
       </c>
       <c r="F303">
-        <v>0.81503782256295998</v>
+        <v>0.81531761160463501</v>
       </c>
       <c r="G303">
-        <v>0.88388526882456098</v>
+        <v>0.88331540939685405</v>
       </c>
       <c r="H303">
-        <v>0.75079580047004701</v>
+        <v>0.75471632854366399</v>
       </c>
       <c r="I303">
-        <v>0.85525097573855102</v>
+        <v>0.85598597867891002</v>
       </c>
       <c r="J303">
-        <v>0.93050983617862004</v>
+        <v>0.93106946356721998</v>
       </c>
       <c r="K303">
-        <v>0.88515282115798799</v>
+        <v>0.88519868364712395</v>
       </c>
       <c r="L303">
-        <v>0.990470536277688</v>
+        <v>0.98910366814523099</v>
       </c>
       <c r="M303">
-        <v>1.0125637753896</v>
+        <v>1.00989628054005</v>
       </c>
       <c r="N303">
-        <v>0.80644737289115498</v>
+        <v>0.80811711656252105</v>
       </c>
       <c r="O303">
-        <v>0.90010566581961304</v>
+        <v>0.90058203437298801</v>
       </c>
       <c r="P303">
-        <v>0.93960847020503702</v>
+        <v>0.93791853855057905</v>
       </c>
     </row>
     <row r="304" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A304" s="1">
         <v>38899</v>
       </c>
       <c r="B304">
-        <v>0.75213360744827495</v>
+        <v>0.75219755943181599</v>
       </c>
       <c r="C304">
-        <v>0.85624829270379899</v>
+        <v>0.85512486145008304</v>
       </c>
       <c r="D304">
-        <v>0.96274755404240397</v>
+        <v>0.96360338728181405</v>
       </c>
       <c r="E304">
-        <v>0.71262287608524</v>
+        <v>0.71424144889894503</v>
       </c>
       <c r="F304">
-        <v>0.80654312896357605</v>
+        <v>0.80695190010379103</v>
       </c>
       <c r="G304">
-        <v>0.88232955770503196</v>
+        <v>0.88179611024948201</v>
       </c>
       <c r="H304">
-        <v>0.74082773720021899</v>
+        <v>0.744512967614546</v>
       </c>
       <c r="I304">
-        <v>0.84730677118057696</v>
+        <v>0.84816393830445602</v>
       </c>
       <c r="J304">
-        <v>0.92909195102870501</v>
+        <v>0.92978894789609001</v>
       </c>
       <c r="K304">
-        <v>0.88609067225411797</v>
+        <v>0.88479080087956197</v>
       </c>
       <c r="L304">
-        <v>0.98624736777730304</v>
+        <v>0.98400718974682799</v>
       </c>
       <c r="M304">
-        <v>1.0117683034271701</v>
+        <v>1.00897855509629</v>
       </c>
       <c r="N304">
-        <v>0.80649746430158797</v>
+        <v>0.80788968199418898</v>
       </c>
       <c r="O304">
-        <v>0.89838695384567402</v>
+        <v>0.89888761654451299</v>
       </c>
       <c r="P304">
-        <v>0.94035639592220399</v>
+        <v>0.93869071069135901</v>
       </c>
     </row>
     <row r="305" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A305" s="1">
         <v>38930</v>
       </c>
       <c r="B305">
-        <v>0.746342153332759</v>
+        <v>0.74597926881298704</v>
       </c>
       <c r="C305">
-        <v>0.85448534654319896</v>
+        <v>0.85318549204733896</v>
       </c>
       <c r="D305">
-        <v>0.96128505496529004</v>
+        <v>0.96204158728924305</v>
       </c>
       <c r="E305">
-        <v>0.69551871243549801</v>
+        <v>0.69679374992134901</v>
       </c>
       <c r="F305">
-        <v>0.79681030245319995</v>
+        <v>0.79694627191567102</v>
       </c>
       <c r="G305">
-        <v>0.87912530863589899</v>
+        <v>0.87855552283517702</v>
       </c>
       <c r="H305">
-        <v>0.72246224800923298</v>
+        <v>0.72645912191768303</v>
       </c>
       <c r="I305">
-        <v>0.83588360101032499</v>
+        <v>0.83692377578086596</v>
       </c>
       <c r="J305">
-        <v>0.92767179094108798</v>
+        <v>0.92852710956364604</v>
       </c>
       <c r="K305">
-        <v>0.86471983140151598</v>
+        <v>0.86241598282826004</v>
       </c>
       <c r="L305">
-        <v>0.972384599863784</v>
+        <v>0.96911679303000997</v>
       </c>
       <c r="M305">
-        <v>1.0053346661553699</v>
+        <v>1.0020770348771499</v>
       </c>
       <c r="N305">
-        <v>0.80464575879074995</v>
+        <v>0.80579213806250605</v>
       </c>
       <c r="O305">
-        <v>0.90370369293681796</v>
+        <v>0.90409312593383995</v>
       </c>
       <c r="P305">
-        <v>0.94359644387121699</v>
+        <v>0.94188397100577503</v>
       </c>
     </row>
     <row r="306" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A306" s="1">
         <v>38961</v>
       </c>
       <c r="B306">
-        <v>0.753904210777949</v>
+        <v>0.75270347951710803</v>
       </c>
       <c r="C306">
-        <v>0.85918407767995997</v>
+        <v>0.85773906232677399</v>
       </c>
       <c r="D306">
-        <v>0.96195483435476303</v>
+        <v>0.96286627735781605</v>
       </c>
       <c r="E306">
-        <v>0.70727260396145197</v>
+        <v>0.70817408311135899</v>
       </c>
       <c r="F306">
-        <v>0.80005627313049499</v>
+        <v>0.79980242240428601</v>
       </c>
       <c r="G306">
-        <v>0.87846480499317903</v>
+        <v>0.87789025523250197</v>
       </c>
       <c r="H306">
-        <v>0.72440572604894904</v>
+        <v>0.72744093551665301</v>
       </c>
       <c r="I306">
-        <v>0.83909820015092096</v>
+        <v>0.84001196446974602</v>
       </c>
       <c r="J306">
-        <v>0.927628259071408</v>
+        <v>0.928660526505526</v>
       </c>
       <c r="K306">
-        <v>0.85815246858862104</v>
+        <v>0.85632383573430004</v>
       </c>
       <c r="L306">
-        <v>0.96735077141704795</v>
+        <v>0.96464656131729498</v>
       </c>
       <c r="M306">
-        <v>1.0015524661834601</v>
+        <v>0.99845188043022803</v>
       </c>
       <c r="N306">
-        <v>0.81195032032299597</v>
+        <v>0.81302905927297697</v>
       </c>
       <c r="O306">
-        <v>0.90765320758924295</v>
+        <v>0.90802116416758405</v>
       </c>
       <c r="P306">
-        <v>0.94226314145617696</v>
+        <v>0.94056567664620305</v>
       </c>
     </row>
     <row r="307" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A307" s="1">
         <v>38991</v>
       </c>
       <c r="B307">
-        <v>0.74683900983309603</v>
+        <v>0.74567500136126297</v>
       </c>
       <c r="C307">
-        <v>0.85276655431141402</v>
+        <v>0.85113510958641403</v>
       </c>
       <c r="D307">
-        <v>0.95907134925624704</v>
+        <v>0.95981592115954295</v>
       </c>
       <c r="E307">
-        <v>0.69462682443589696</v>
+        <v>0.695235416566228</v>
       </c>
       <c r="F307">
-        <v>0.79966396871287804</v>
+        <v>0.79932581129324598</v>
       </c>
       <c r="G307">
-        <v>0.87909491078037805</v>
+        <v>0.878558943746923</v>
       </c>
       <c r="H307">
-        <v>0.71934643570509504</v>
+        <v>0.72233959905055001</v>
       </c>
       <c r="I307">
-        <v>0.83320109544254695</v>
+        <v>0.83373060178408198</v>
       </c>
       <c r="J307">
-        <v>0.92610251503582497</v>
+        <v>0.92694297729180197</v>
       </c>
       <c r="K307">
-        <v>0.84344180361247201</v>
+        <v>0.84116670498888702</v>
       </c>
       <c r="L307">
-        <v>0.94969820642611003</v>
+        <v>0.94640082732557296</v>
       </c>
       <c r="M307">
-        <v>0.993121203612084</v>
+        <v>0.989732666290847</v>
       </c>
       <c r="N307">
-        <v>0.805535109938465</v>
+        <v>0.80625888847410798</v>
       </c>
       <c r="O307">
-        <v>0.90106127490697097</v>
+        <v>0.90154130091295803</v>
       </c>
       <c r="P307">
-        <v>0.94036377500673696</v>
+        <v>0.93886774885902202</v>
       </c>
     </row>
     <row r="308" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A308" s="1">
         <v>39022</v>
       </c>
       <c r="B308">
-        <v>0.74897152909139997</v>
+        <v>0.74813276837217801</v>
       </c>
       <c r="C308">
-        <v>0.85261455711498502</v>
+        <v>0.850947115268614</v>
       </c>
       <c r="D308">
-        <v>0.957432537644617</v>
+        <v>0.95799150949295198</v>
       </c>
       <c r="E308">
-        <v>0.700347606869826</v>
+        <v>0.70006098566578101</v>
       </c>
       <c r="F308">
-        <v>0.80383914682064606</v>
+        <v>0.80266429736600897</v>
       </c>
       <c r="G308">
-        <v>0.87988368769332703</v>
+        <v>0.87894554699820104</v>
       </c>
       <c r="H308">
-        <v>0.72466993325273998</v>
+        <v>0.72646154387452899</v>
       </c>
       <c r="I308">
-        <v>0.83215021888920904</v>
+        <v>0.832072947536311</v>
       </c>
       <c r="J308">
-        <v>0.92410132518905397</v>
+        <v>0.92488639893137303</v>
       </c>
       <c r="K308">
-        <v>0.827896616332084</v>
+        <v>0.82590166051364999</v>
       </c>
       <c r="L308">
-        <v>0.93120055709766703</v>
+        <v>0.92770176507744895</v>
       </c>
       <c r="M308">
-        <v>0.98533613883626903</v>
+        <v>0.98154911707487702</v>
       </c>
       <c r="N308">
-        <v>0.81739474124346201</v>
+        <v>0.819539161188375</v>
       </c>
       <c r="O308">
-        <v>0.903090768270982</v>
+        <v>0.90414816904473405</v>
       </c>
       <c r="P308">
-        <v>0.94014072938596704</v>
+        <v>0.93866440893279801</v>
       </c>
     </row>
     <row r="309" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A309" s="1">
         <v>39052</v>
       </c>
       <c r="B309">
-        <v>0.74612709584320802</v>
+        <v>0.744945949033049</v>
       </c>
       <c r="C309">
-        <v>0.85050226979289201</v>
+        <v>0.84855300193448902</v>
       </c>
       <c r="D309">
-        <v>0.95654836163297396</v>
+        <v>0.95706737571457701</v>
       </c>
       <c r="E309">
-        <v>0.71161503047385699</v>
+        <v>0.710539123203343</v>
       </c>
       <c r="F309">
-        <v>0.81167533167943795</v>
+        <v>0.80991805149503704</v>
       </c>
       <c r="G309">
-        <v>0.881138306639486</v>
+        <v>0.88011739388445498</v>
       </c>
       <c r="H309">
-        <v>0.73289338465691101</v>
+        <v>0.73493021520586299</v>
       </c>
       <c r="I309">
-        <v>0.83656004275238605</v>
+        <v>0.83613845112704499</v>
       </c>
       <c r="J309">
-        <v>0.92435732095550105</v>
+        <v>0.92508841828491195</v>
       </c>
       <c r="K309">
-        <v>0.81649137977886699</v>
+        <v>0.81583583869195797</v>
       </c>
       <c r="L309">
-        <v>0.92275521983983999</v>
+        <v>0.91986740541333201</v>
       </c>
       <c r="M309">
-        <v>0.98030219050475298</v>
+        <v>0.97655578669371601</v>
       </c>
       <c r="N309">
-        <v>0.81046275713920102</v>
+        <v>0.81242070575129299</v>
       </c>
       <c r="O309">
-        <v>0.89974457620034098</v>
+        <v>0.90078056060043799</v>
       </c>
       <c r="P309">
-        <v>0.93996609241401197</v>
+        <v>0.938563948014149</v>
       </c>
     </row>
     <row r="310" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A310" s="1">
         <v>39083</v>
       </c>
       <c r="B310">
-        <v>0.74016387342658696</v>
+        <v>0.73880962688490204</v>
       </c>
       <c r="C310">
-        <v>0.84712635640818301</v>
+        <v>0.84495034512545397</v>
       </c>
       <c r="D310">
-        <v>0.95531994446280399</v>
+        <v>0.95570545416239905</v>
       </c>
       <c r="E310">
-        <v>0.72236170914553599</v>
+        <v>0.71959610089422499</v>
       </c>
       <c r="F310">
-        <v>0.82045403202981904</v>
+        <v>0.817746343171044</v>
       </c>
       <c r="G310">
-        <v>0.88243804641508405</v>
+        <v>0.881336376352992</v>
       </c>
       <c r="H310">
-        <v>0.73282836715531696</v>
+        <v>0.73569542509540697</v>
       </c>
       <c r="I310">
-        <v>0.83685057126810403</v>
+        <v>0.83678225240502202</v>
       </c>
       <c r="J310">
-        <v>0.92508406876948401</v>
+        <v>0.92587933476884199</v>
       </c>
       <c r="K310">
-        <v>0.80156254789598902</v>
+        <v>0.80034594709149598</v>
       </c>
       <c r="L310">
-        <v>0.91368875479350697</v>
+        <v>0.91096301309368699</v>
       </c>
       <c r="M310">
-        <v>0.97652261578830701</v>
+        <v>0.97288003078168295</v>
       </c>
       <c r="N310">
-        <v>0.80212841171133498</v>
+        <v>0.802513089876007</v>
       </c>
       <c r="O310">
-        <v>0.89367908157699505</v>
+        <v>0.89353283425678998</v>
       </c>
       <c r="P310">
-        <v>0.93871894952825896</v>
+        <v>0.93705983858943398</v>
       </c>
     </row>
     <row r="311" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A311" s="1">
         <v>39114</v>
       </c>
       <c r="B311">
-        <v>0.73843161585265904</v>
+        <v>0.73681527526400703</v>
       </c>
       <c r="C311">
-        <v>0.84734927101718105</v>
+        <v>0.84493236497658597</v>
       </c>
       <c r="D311">
-        <v>0.95616668241565095</v>
+        <v>0.95649375299357697</v>
       </c>
       <c r="E311">
-        <v>0.72415665141674801</v>
+        <v>0.72102174838588495</v>
       </c>
       <c r="F311">
-        <v>0.82051528032302001</v>
+        <v>0.81727511934750496</v>
       </c>
       <c r="G311">
-        <v>0.88358742565422199</v>
+        <v>0.88233901584165397</v>
       </c>
       <c r="H311">
-        <v>0.73101205133029501</v>
+        <v>0.73270647608065698</v>
       </c>
       <c r="I311">
-        <v>0.84013105102859098</v>
+        <v>0.83942351086529898</v>
       </c>
       <c r="J311">
-        <v>0.92699202193771202</v>
+        <v>0.92778075962422302</v>
       </c>
       <c r="K311">
-        <v>0.79942492720075098</v>
+        <v>0.79769360384015497</v>
       </c>
       <c r="L311">
-        <v>0.91222961368581201</v>
+        <v>0.90946606945460295</v>
       </c>
       <c r="M311">
-        <v>0.97515256208613998</v>
+        <v>0.971473694868354</v>
       </c>
       <c r="N311">
-        <v>0.78702285592977494</v>
+        <v>0.78658211837541703</v>
       </c>
       <c r="O311">
-        <v>0.88609113674249895</v>
+        <v>0.88526313024277103</v>
       </c>
       <c r="P311">
-        <v>0.93779539577986304</v>
+        <v>0.93606796414846205</v>
       </c>
     </row>
     <row r="312" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A312" s="1">
         <v>39142</v>
       </c>
       <c r="B312">
-        <v>0.738567292268556</v>
+        <v>0.737057737129304</v>
       </c>
       <c r="C312">
-        <v>0.850261724420318</v>
+        <v>0.84789937055055498</v>
       </c>
       <c r="D312">
-        <v>0.95913285855687602</v>
+        <v>0.95959655608593197</v>
       </c>
       <c r="E312">
-        <v>0.71452306250180997</v>
+        <v>0.71138043273903195</v>
       </c>
       <c r="F312">
-        <v>0.81276011892681499</v>
+        <v>0.80934725915764805</v>
       </c>
       <c r="G312">
-        <v>0.88242312719239102</v>
+        <v>0.88095499101746899</v>
       </c>
       <c r="H312">
-        <v>0.74137240285690498</v>
+        <v>0.74272466113923497</v>
       </c>
       <c r="I312">
-        <v>0.847032093006583</v>
+        <v>0.84587497538867595</v>
       </c>
       <c r="J312">
-        <v>0.929583488413534</v>
+        <v>0.930143769658199</v>
       </c>
       <c r="K312">
-        <v>0.79893727029560402</v>
+        <v>0.79814109051749105</v>
       </c>
       <c r="L312">
-        <v>0.91356593992672597</v>
+        <v>0.91153941422914997</v>
       </c>
       <c r="M312">
-        <v>0.97651184822610204</v>
+        <v>0.97293486120357897</v>
       </c>
       <c r="N312">
-        <v>0.78305436693900599</v>
+        <v>0.78341081407957003</v>
       </c>
       <c r="O312">
-        <v>0.886483947242106</v>
+        <v>0.88623880136120803</v>
       </c>
       <c r="P312">
-        <v>0.93890752573342995</v>
+        <v>0.93742270240360004</v>
       </c>
     </row>
     <row r="313" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A313" s="1">
         <v>39173</v>
       </c>
       <c r="B313">
-        <v>0.73688400585504799</v>
+        <v>0.73567356863060995</v>
       </c>
       <c r="C313">
-        <v>0.84637045102289699</v>
+        <v>0.84429117458200398</v>
       </c>
       <c r="D313">
-        <v>0.95734060706689394</v>
+        <v>0.95784784760571795</v>
       </c>
       <c r="E313">
-        <v>0.70671773785196601</v>
+        <v>0.70339272472501702</v>
       </c>
       <c r="F313">
-        <v>0.80447918504308702</v>
+        <v>0.80153426803382799</v>
       </c>
       <c r="G313">
-        <v>0.88090239132844494</v>
+        <v>0.87958550386809897</v>
       </c>
       <c r="H313">
-        <v>0.74719360037091198</v>
+        <v>0.74836883797764897</v>
       </c>
       <c r="I313">
-        <v>0.84946205851587497</v>
+        <v>0.84828752677455799</v>
       </c>
       <c r="J313">
-        <v>0.93010438383315797</v>
+        <v>0.93050233432796103</v>
       </c>
       <c r="K313">
-        <v>0.79737980389006102</v>
+        <v>0.79738367054386605</v>
       </c>
       <c r="L313">
-        <v>0.91327605679049495</v>
+        <v>0.91175422129639005</v>
       </c>
       <c r="M313">
-        <v>0.97781139703367104</v>
+        <v>0.97434629311228804</v>
       </c>
       <c r="N313">
-        <v>0.792133220679758</v>
+        <v>0.79287132424456397</v>
       </c>
       <c r="O313">
-        <v>0.88977605918008396</v>
+        <v>0.88987546793233396</v>
       </c>
       <c r="P313">
-        <v>0.93915250503908099</v>
+        <v>0.93769878301697196</v>
       </c>
     </row>
     <row r="314" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A314" s="1">
         <v>39203</v>
       </c>
       <c r="B314">
-        <v>0.73976190847827195</v>
+        <v>0.73835893426508004</v>
       </c>
       <c r="C314">
-        <v>0.84732653515978495</v>
+        <v>0.84504143987088298</v>
       </c>
       <c r="D314">
-        <v>0.95774618622174001</v>
+        <v>0.95814601246547404</v>
       </c>
       <c r="E314">
-        <v>0.69459026694929604</v>
+        <v>0.69283022386059401</v>
       </c>
       <c r="F314">
-        <v>0.79688955270943795</v>
+        <v>0.79506077021438804</v>
       </c>
       <c r="G314">
-        <v>0.87985989051470304</v>
+        <v>0.87886864437293799</v>
       </c>
       <c r="H314">
-        <v>0.73932843387182501</v>
+        <v>0.73946104203514396</v>
       </c>
       <c r="I314">
-        <v>0.84797914542727004</v>
+        <v>0.84568661641309995</v>
       </c>
       <c r="J314">
-        <v>0.93228734892863696</v>
+        <v>0.93224373685792905</v>
       </c>
       <c r="K314">
-        <v>0.79668419258548495</v>
+        <v>0.79686555926783198</v>
       </c>
       <c r="L314">
-        <v>0.91203815889959405</v>
+        <v>0.91070096475502904</v>
       </c>
       <c r="M314">
-        <v>0.97650285458405595</v>
+        <v>0.97300907231937495</v>
       </c>
       <c r="N314">
-        <v>0.79905417307081295</v>
+        <v>0.79957834829654495</v>
       </c>
       <c r="O314">
-        <v>0.89562586532774102</v>
+        <v>0.89589768495228495</v>
       </c>
       <c r="P314">
-        <v>0.94132898490190098</v>
+        <v>0.939936880795045</v>
       </c>
     </row>
     <row r="315" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A315" s="1">
         <v>39234</v>
       </c>
       <c r="B315">
-        <v>0.74161202335177701</v>
+        <v>0.74003923043069997</v>
       </c>
       <c r="C315">
-        <v>0.84873688333456099</v>
+        <v>0.84638233466160895</v>
       </c>
       <c r="D315">
-        <v>0.95742668085662996</v>
+        <v>0.95772077008650303</v>
       </c>
       <c r="E315">
-        <v>0.70544567400278801</v>
+        <v>0.70461715447636697</v>
       </c>
       <c r="F315">
-        <v>0.79985887233028397</v>
+        <v>0.79840392563177898</v>
       </c>
       <c r="G315">
-        <v>0.88124040363572897</v>
+        <v>0.88034290166694196</v>
       </c>
       <c r="H315">
-        <v>0.74584695009635504</v>
+        <v>0.74558803815111596</v>
       </c>
       <c r="I315">
-        <v>0.85328112127257705</v>
+        <v>0.85072171178242295</v>
       </c>
       <c r="J315">
-        <v>0.934357625398896</v>
+        <v>0.934278808348315</v>
       </c>
       <c r="K315">
-        <v>0.78375420156889797</v>
+        <v>0.78447557085170805</v>
       </c>
       <c r="L315">
-        <v>0.904841551151642</v>
+        <v>0.90412767578310005</v>
       </c>
       <c r="M315">
-        <v>0.97598653058412599</v>
+        <v>0.97284818633855996</v>
       </c>
       <c r="N315">
-        <v>0.78632277837317899</v>
+        <v>0.78560957294967104</v>
       </c>
       <c r="O315">
-        <v>0.88742689529611296</v>
+        <v>0.88723833528391105</v>
       </c>
       <c r="P315">
-        <v>0.93902453210531101</v>
+        <v>0.93775400847815304</v>
       </c>
     </row>
     <row r="316" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A316" s="1">
         <v>39264</v>
       </c>
       <c r="B316">
-        <v>0.74359507375579004</v>
+        <v>0.74214635455188005</v>
       </c>
       <c r="C316">
-        <v>0.84954202602818196</v>
+        <v>0.84723328344330295</v>
       </c>
       <c r="D316">
-        <v>0.95761883947515603</v>
+        <v>0.95784170528415102</v>
       </c>
       <c r="E316">
-        <v>0.71636738867463601</v>
+        <v>0.71622118462391804</v>
       </c>
       <c r="F316">
-        <v>0.80444585159104298</v>
+        <v>0.80376492460627302</v>
       </c>
       <c r="G316">
-        <v>0.88350481244989398</v>
+        <v>0.882796804967098</v>
       </c>
       <c r="H316">
-        <v>0.73586700507849501</v>
+        <v>0.73584172511573198</v>
       </c>
       <c r="I316">
-        <v>0.84802468491122296</v>
+        <v>0.84575304168418797</v>
       </c>
       <c r="J316">
-        <v>0.93393275652410701</v>
+        <v>0.933866966445146</v>
       </c>
       <c r="K316">
-        <v>0.78108925999512302</v>
+        <v>0.78259567879695902</v>
       </c>
       <c r="L316">
-        <v>0.90168475745049703</v>
+        <v>0.90182562153102896</v>
       </c>
       <c r="M316">
-        <v>0.97590845406608995</v>
+        <v>0.97322092713108399</v>
       </c>
       <c r="N316">
-        <v>0.78019732050804702</v>
+        <v>0.78042400644411003</v>
       </c>
       <c r="O316">
-        <v>0.88184725231675798</v>
+        <v>0.88232998254333905</v>
       </c>
       <c r="P316">
-        <v>0.93697867663318202</v>
+        <v>0.93598652726515597</v>
       </c>
     </row>
     <row r="317" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A317" s="1">
         <v>39295</v>
       </c>
       <c r="B317">
-        <v>0.74741378457821395</v>
+        <v>0.74545103734802098</v>
       </c>
       <c r="C317">
-        <v>0.85339948261512899</v>
+        <v>0.85078991712533902</v>
       </c>
       <c r="D317">
-        <v>0.95929243529476305</v>
+        <v>0.95948644952763695</v>
       </c>
       <c r="E317">
-        <v>0.70984858419264596</v>
+        <v>0.71075226951041204</v>
       </c>
       <c r="F317">
-        <v>0.80300595308644596</v>
+        <v>0.80300031486139101</v>
       </c>
       <c r="G317">
-        <v>0.886865504380836</v>
+        <v>0.88633282294760196</v>
       </c>
       <c r="H317">
-        <v>0.73599505285667699</v>
+        <v>0.73592213827062003</v>
       </c>
       <c r="I317">
-        <v>0.85097822266622902</v>
+        <v>0.84848226636761104</v>
       </c>
       <c r="J317">
-        <v>0.93421643959303502</v>
+        <v>0.93403413483570297</v>
       </c>
       <c r="K317">
-        <v>0.77998374422201899</v>
+        <v>0.78101956335808997</v>
       </c>
       <c r="L317">
-        <v>0.90151661617096801</v>
+        <v>0.90139097015310499</v>
       </c>
       <c r="M317">
-        <v>0.97565530142581602</v>
+        <v>0.97304912426134804</v>
       </c>
       <c r="N317">
-        <v>0.76882412166810199</v>
+        <v>0.76874728559623795</v>
       </c>
       <c r="O317">
-        <v>0.87481291231923597</v>
+        <v>0.87480007896870204</v>
       </c>
       <c r="P317">
-        <v>0.93480399586452201</v>
+        <v>0.93381026347937701</v>
       </c>
     </row>
     <row r="318" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A318" s="1">
         <v>39326</v>
       </c>
       <c r="B318">
-        <v>0.74625564721178195</v>
+        <v>0.743992190960863</v>
       </c>
       <c r="C318">
-        <v>0.85489452413837197</v>
+        <v>0.85197828749073101</v>
       </c>
       <c r="D318">
-        <v>0.96019204948936498</v>
+        <v>0.96042678387231895</v>
       </c>
       <c r="E318">
-        <v>0.70047944194459399</v>
+        <v>0.70090714812046895</v>
       </c>
       <c r="F318">
-        <v>0.80594666004892102</v>
+        <v>0.80633364253441298</v>
       </c>
       <c r="G318">
-        <v>0.89119057524205902</v>
+        <v>0.89111461304198503</v>
       </c>
       <c r="H318">
-        <v>0.73023144391620598</v>
+        <v>0.73062963990430896</v>
       </c>
       <c r="I318">
-        <v>0.84911546426222995</v>
+        <v>0.84669384457234298</v>
       </c>
       <c r="J318">
-        <v>0.93398465598993696</v>
+        <v>0.93383273996575</v>
       </c>
       <c r="K318">
-        <v>0.77623929112980194</v>
+        <v>0.77641158207691796</v>
       </c>
       <c r="L318">
-        <v>0.89861494115353802</v>
+        <v>0.89796325876845395</v>
       </c>
       <c r="M318">
-        <v>0.97321546779550905</v>
+        <v>0.97046954588107803</v>
       </c>
       <c r="N318">
-        <v>0.76743016658106</v>
+        <v>0.76744488591981097</v>
       </c>
       <c r="O318">
-        <v>0.87385156441586997</v>
+        <v>0.87398871027352898</v>
       </c>
       <c r="P318">
-        <v>0.93381996566622905</v>
+        <v>0.93323413462143101</v>
       </c>
     </row>
     <row r="319" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A319" s="1">
         <v>39356</v>
       </c>
       <c r="B319">
-        <v>0.75376801591513998</v>
+        <v>0.75156194635157902</v>
       </c>
       <c r="C319">
-        <v>0.86082862559651896</v>
+        <v>0.85792400102754296</v>
       </c>
       <c r="D319">
-        <v>0.96232145397336999</v>
+        <v>0.96249965048208397</v>
       </c>
       <c r="E319">
-        <v>0.69782308481871202</v>
+        <v>0.69966672863022095</v>
       </c>
       <c r="F319">
-        <v>0.80721501157094899</v>
+        <v>0.80830333275822597</v>
       </c>
       <c r="G319">
-        <v>0.89270790804787303</v>
+        <v>0.89253153372481797</v>
       </c>
       <c r="H319">
-        <v>0.73594863047153203</v>
+        <v>0.73645934550294201</v>
       </c>
       <c r="I319">
-        <v>0.85637110936632499</v>
+        <v>0.85414145102466998</v>
       </c>
       <c r="J319">
-        <v>0.93607337321486195</v>
+        <v>0.93626584839782301</v>
       </c>
       <c r="K319">
-        <v>0.78297392097881102</v>
+        <v>0.78443454395802903</v>
       </c>
       <c r="L319">
-        <v>0.90336513026568599</v>
+        <v>0.90342947144598396</v>
       </c>
       <c r="M319">
-        <v>0.97449985020805796</v>
+        <v>0.97188719225150499</v>
       </c>
       <c r="N319">
-        <v>0.76931200470978001</v>
+        <v>0.77005744357544703</v>
       </c>
       <c r="O319">
-        <v>0.871953635797315</v>
+        <v>0.87241121992848603</v>
       </c>
       <c r="P319">
-        <v>0.93230493048685004</v>
+        <v>0.93184399616820002</v>
       </c>
     </row>
     <row r="320" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A320" s="1">
         <v>39387</v>
       </c>
       <c r="B320">
-        <v>0.75668249521255904</v>
+        <v>0.75469371439159005</v>
       </c>
       <c r="C320">
-        <v>0.86083710631421195</v>
+        <v>0.85813352844022905</v>
       </c>
       <c r="D320">
-        <v>0.96202898953904603</v>
+        <v>0.96226875646371102</v>
       </c>
       <c r="E320">
-        <v>0.70907183953146602</v>
+        <v>0.710484518332686</v>
       </c>
       <c r="F320">
-        <v>0.81269768700483103</v>
+        <v>0.81353253232922296</v>
       </c>
       <c r="G320">
-        <v>0.89272321977423696</v>
+        <v>0.892502126925247</v>
       </c>
       <c r="H320">
-        <v>0.74226732241742799</v>
+        <v>0.74210153293498404</v>
       </c>
       <c r="I320">
-        <v>0.85985706442154797</v>
+        <v>0.85736469944523497</v>
       </c>
       <c r="J320">
-        <v>0.93765801484643896</v>
+        <v>0.93799246581880502</v>
       </c>
       <c r="K320">
-        <v>0.78134079693819902</v>
+        <v>0.78272761921141498</v>
       </c>
       <c r="L320">
-        <v>0.90002597021997699</v>
+        <v>0.90039664962629595</v>
       </c>
       <c r="M320">
-        <v>0.97365767095726496</v>
+        <v>0.97128394705772303</v>
       </c>
       <c r="N320">
-        <v>0.76577031212301905</v>
+        <v>0.76820077267543896</v>
       </c>
       <c r="O320">
-        <v>0.86486097866906897</v>
+        <v>0.86640426209036903</v>
       </c>
       <c r="P320">
-        <v>0.92960034663886504</v>
+        <v>0.92933613034684304</v>
       </c>
     </row>
     <row r="321" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A321" s="1">
         <v>39417</v>
       </c>
       <c r="B321">
-        <v>0.75791125443608898</v>
+        <v>0.75651617968799301</v>
       </c>
       <c r="C321">
-        <v>0.864504823342785</v>
+        <v>0.862200318475835</v>
       </c>
       <c r="D321">
-        <v>0.963834978834891</v>
+        <v>0.96432692098097195</v>
       </c>
       <c r="E321">
-        <v>0.71311382965016101</v>
+        <v>0.71269427340216795</v>
       </c>
       <c r="F321">
-        <v>0.81643338239276497</v>
+        <v>0.81598613146630306</v>
       </c>
       <c r="G321">
-        <v>0.89190367595330899</v>
+        <v>0.89151247828187696</v>
       </c>
       <c r="H321">
-        <v>0.75710167805713702</v>
+        <v>0.75804660939758906</v>
       </c>
       <c r="I321">
-        <v>0.86959588088935502</v>
+        <v>0.86762305092715297</v>
       </c>
       <c r="J321">
-        <v>0.93933825017999995</v>
+        <v>0.93974918235866001</v>
       </c>
       <c r="K321">
-        <v>0.78833117179295997</v>
+        <v>0.79105475103777001</v>
       </c>
       <c r="L321">
-        <v>0.90707532158651505</v>
+        <v>0.90844083470278902</v>
       </c>
       <c r="M321">
-        <v>0.97689130600736995</v>
+        <v>0.97490972620220695</v>
       </c>
       <c r="N321">
-        <v>0.75481609075737899</v>
+        <v>0.75884240214757204</v>
       </c>
       <c r="O321">
-        <v>0.86010080676174905</v>
+        <v>0.86282640090265506</v>
       </c>
       <c r="P321">
-        <v>0.92814308422541103</v>
+        <v>0.92816952741731695</v>
       </c>
     </row>
     <row r="322" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A322" s="1">
         <v>39448</v>
       </c>
       <c r="B322">
-        <v>0.76276969728947497</v>
+        <v>0.76113700440371301</v>
       </c>
       <c r="C322">
-        <v>0.866697609134642</v>
+        <v>0.86440604165336199</v>
       </c>
       <c r="D322">
-        <v>0.96676530845140496</v>
+        <v>0.96749867739154205</v>
       </c>
       <c r="E322">
-        <v>0.72242315832715498</v>
+        <v>0.72198402283946606</v>
       </c>
       <c r="F322">
-        <v>0.81749580591650395</v>
+        <v>0.81672499912561103</v>
       </c>
       <c r="G322">
-        <v>0.89069177095469598</v>
+        <v>0.89028129298972702</v>
       </c>
       <c r="H322">
-        <v>0.74755410640526299</v>
+        <v>0.74877764592678098</v>
       </c>
       <c r="I322">
-        <v>0.86056554685887698</v>
+        <v>0.85915731044670895</v>
       </c>
       <c r="J322">
-        <v>0.93911333299196897</v>
+        <v>0.93963070499282297</v>
       </c>
       <c r="K322">
-        <v>0.78870849754605798</v>
+        <v>0.79082103242959201</v>
       </c>
       <c r="L322">
-        <v>0.90670314776923999</v>
+        <v>0.907723432832229</v>
       </c>
       <c r="M322">
-        <v>0.97839449497993003</v>
+        <v>0.97641128339804195</v>
       </c>
       <c r="N322">
-        <v>0.75498507886286403</v>
+        <v>0.75868505860233804</v>
       </c>
       <c r="O322">
-        <v>0.859042924925568</v>
+        <v>0.86214638029318602</v>
       </c>
       <c r="P322">
-        <v>0.92702371557336605</v>
+        <v>0.92715023350633796</v>
       </c>
     </row>
     <row r="323" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A323" s="1">
         <v>39479</v>
       </c>
       <c r="B323">
-        <v>0.76048457585722595</v>
+        <v>0.75879347414842302</v>
       </c>
       <c r="C323">
-        <v>0.86594307665214698</v>
+        <v>0.86374607295789596</v>
       </c>
       <c r="D323">
-        <v>0.968057306450961</v>
+        <v>0.968863367786723</v>
       </c>
       <c r="E323">
-        <v>0.70560702784973095</v>
+        <v>0.70286857200919295</v>
       </c>
       <c r="F323">
-        <v>0.81054487665144304</v>
+        <v>0.80865331350751601</v>
       </c>
       <c r="G323">
-        <v>0.88973065661158102</v>
+        <v>0.88913686476723097</v>
       </c>
       <c r="H323">
-        <v>0.73407037802910402</v>
+        <v>0.73601553716714097</v>
       </c>
       <c r="I323">
-        <v>0.848934950354583</v>
+        <v>0.84843199410039205</v>
       </c>
       <c r="J323">
-        <v>0.93676370431828504</v>
+        <v>0.937452989071339</v>
       </c>
       <c r="K323">
-        <v>0.79674544838129702</v>
+        <v>0.79863455861770005</v>
       </c>
       <c r="L323">
-        <v>0.91300223397033098</v>
+        <v>0.91395372069164404</v>
       </c>
       <c r="M323">
-        <v>0.98328057494577203</v>
+        <v>0.98137269542807104</v>
       </c>
       <c r="N323">
-        <v>0.74762060022460497</v>
+        <v>0.750163146461163</v>
       </c>
       <c r="O323">
-        <v>0.85501218529179501</v>
+        <v>0.85746859671571696</v>
       </c>
       <c r="P323">
-        <v>0.92652926491654497</v>
+        <v>0.92650162858099605</v>
       </c>
     </row>
     <row r="324" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A324" s="1">
         <v>39508</v>
       </c>
       <c r="B324">
-        <v>0.76696175790445298</v>
+        <v>0.76513193892057496</v>
       </c>
       <c r="C324">
-        <v>0.87185688099623704</v>
+        <v>0.86964200167292005</v>
       </c>
       <c r="D324">
-        <v>0.97157439551679903</v>
+        <v>0.97243487440189702</v>
       </c>
       <c r="E324">
-        <v>0.70288330993078796</v>
+        <v>0.70027141165546403</v>
       </c>
       <c r="F324">
-        <v>0.81050172060524395</v>
+        <v>0.80873694230240101</v>
       </c>
       <c r="G324">
-        <v>0.88962301173663905</v>
+        <v>0.88924207745805794</v>
       </c>
       <c r="H324">
-        <v>0.72267119531954105</v>
+        <v>0.72530327222313395</v>
       </c>
       <c r="I324">
-        <v>0.84077138752848701</v>
+        <v>0.84073087761184395</v>
       </c>
       <c r="J324">
-        <v>0.93341915619623494</v>
+        <v>0.93436322133601102</v>
       </c>
       <c r="K324">
-        <v>0.80570342826218</v>
+        <v>0.80798142969174302</v>
       </c>
       <c r="L324">
-        <v>0.919775845839782</v>
+        <v>0.92095686834560098</v>
       </c>
       <c r="M324">
-        <v>0.986818246728142</v>
+        <v>0.98479236342070098</v>
       </c>
       <c r="N324">
-        <v>0.75537799393673799</v>
+        <v>0.75773716997657503</v>
       </c>
       <c r="O324">
-        <v>0.85977923169151804</v>
+        <v>0.86190182838602802</v>
       </c>
       <c r="P324">
-        <v>0.92758576311244001</v>
+        <v>0.92766491582435295</v>
       </c>
     </row>
     <row r="325" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A325" s="1">
         <v>39539</v>
       </c>
       <c r="B325">
-        <v>0.77471301632110301</v>
+        <v>0.77275586669505403</v>
       </c>
       <c r="C325">
-        <v>0.878564555760313</v>
+        <v>0.87629555908301604</v>
       </c>
       <c r="D325">
-        <v>0.97309956850190404</v>
+        <v>0.97408550306592701</v>
       </c>
       <c r="E325">
-        <v>0.714704938343251</v>
+        <v>0.71154266167236302</v>
       </c>
       <c r="F325">
-        <v>0.81575936972993701</v>
+        <v>0.81387583461364998</v>
       </c>
       <c r="G325">
-        <v>0.89018321772484599</v>
+        <v>0.89011367895009197</v>
       </c>
       <c r="H325">
-        <v>0.72893047410590095</v>
+        <v>0.73144186233719599</v>
       </c>
       <c r="I325">
-        <v>0.845765066997479</v>
+        <v>0.84556123090241098</v>
       </c>
       <c r="J325">
-        <v>0.93321390700161</v>
+        <v>0.93438634156658495</v>
       </c>
       <c r="K325">
-        <v>0.81798518822343602</v>
+        <v>0.82015509907003203</v>
       </c>
       <c r="L325">
-        <v>0.93210832900725904</v>
+        <v>0.93329481800228198</v>
       </c>
       <c r="M325">
-        <v>0.992029375269597</v>
+        <v>0.99022240667713601</v>
       </c>
       <c r="N325">
-        <v>0.77557471258543298</v>
+        <v>0.77747121183163903</v>
       </c>
       <c r="O325">
-        <v>0.87101473988008504</v>
+        <v>0.87272735067567597</v>
       </c>
       <c r="P325">
-        <v>0.92901628952119697</v>
+        <v>0.92907663871370805</v>
       </c>
     </row>
     <row r="326" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A326" s="1">
         <v>39569</v>
       </c>
       <c r="B326">
-        <v>0.78068412598963599</v>
+        <v>0.77868657951500497</v>
       </c>
       <c r="C326">
-        <v>0.88291449618774098</v>
+        <v>0.88048337257127895</v>
       </c>
       <c r="D326">
-        <v>0.97425806425162098</v>
+        <v>0.97524038786239498</v>
       </c>
       <c r="E326">
-        <v>0.72670253854684297</v>
+        <v>0.72443931308464904</v>
       </c>
       <c r="F326">
-        <v>0.81922215183407598</v>
+        <v>0.81742795292855197</v>
       </c>
       <c r="G326">
-        <v>0.88892523259285094</v>
+        <v>0.88897357201934202</v>
       </c>
       <c r="H326">
-        <v>0.73443686740945102</v>
+        <v>0.73692316326669804</v>
       </c>
       <c r="I326">
-        <v>0.85114309219425699</v>
+        <v>0.85108948214286995</v>
       </c>
       <c r="J326">
-        <v>0.93411221556748403</v>
+        <v>0.93528982337972399</v>
       </c>
       <c r="K326">
-        <v>0.82892937588204296</v>
+        <v>0.83052470289236502</v>
       </c>
       <c r="L326">
-        <v>0.94098805026847998</v>
+        <v>0.94183763743812299</v>
       </c>
       <c r="M326">
-        <v>0.994546312095689</v>
+        <v>0.99271018755266105</v>
       </c>
       <c r="N326">
-        <v>0.76673565809309896</v>
+        <v>0.76839581980759997</v>
       </c>
       <c r="O326">
-        <v>0.86880164902406398</v>
+        <v>0.87052523813057103</v>
       </c>
       <c r="P326">
-        <v>0.93017853124389505</v>
+        <v>0.93035180412844698</v>
       </c>
     </row>
     <row r="327" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A327" s="1">
         <v>39600</v>
       </c>
       <c r="B327">
-        <v>0.77537240934047102</v>
+        <v>0.77365392493915797</v>
       </c>
       <c r="C327">
-        <v>0.88036833208120902</v>
+        <v>0.87812438215273703</v>
       </c>
       <c r="D327">
-        <v>0.97335421851622805</v>
+        <v>0.97433631507466001</v>
       </c>
       <c r="E327">
-        <v>0.72083658473339696</v>
+        <v>0.71843668389909399</v>
       </c>
       <c r="F327">
-        <v>0.81519228703659397</v>
+        <v>0.81311261935805001</v>
       </c>
       <c r="G327">
-        <v>0.88579980182185603</v>
+        <v>0.88578730527023797</v>
       </c>
       <c r="H327">
-        <v>0.74682855259543801</v>
+        <v>0.74880413451349503</v>
       </c>
       <c r="I327">
-        <v>0.858753694916771</v>
+        <v>0.85849099407126495</v>
       </c>
       <c r="J327">
-        <v>0.93483899780459001</v>
+        <v>0.93601643813200697</v>
       </c>
       <c r="K327">
-        <v>0.83521215236979995</v>
+        <v>0.83575707021047896</v>
       </c>
       <c r="L327">
-        <v>0.94815030804148204</v>
+        <v>0.94869369027756301</v>
       </c>
       <c r="M327">
-        <v>0.99797412316985801</v>
+        <v>0.996292134589148</v>
       </c>
       <c r="N327">
-        <v>0.76706638423540396</v>
+        <v>0.76893367558283998</v>
       </c>
       <c r="O327">
-        <v>0.86909289729594796</v>
+        <v>0.87073979945970104</v>
       </c>
       <c r="P327">
-        <v>0.93057473629787901</v>
+        <v>0.93080942135048705</v>
       </c>
     </row>
     <row r="328" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A328" s="1">
         <v>39630</v>
       </c>
       <c r="B328">
-        <v>0.78867902969363901</v>
+        <v>0.787248764824516</v>
       </c>
       <c r="C328">
-        <v>0.88779061514831004</v>
+        <v>0.88586956634212799</v>
       </c>
       <c r="D328">
-        <v>0.97501401034188795</v>
+        <v>0.97597417102127704</v>
       </c>
       <c r="E328">
-        <v>0.73092935254647695</v>
+        <v>0.72961921490979997</v>
       </c>
       <c r="F328">
-        <v>0.82008787142662498</v>
+        <v>0.81870685939114496</v>
       </c>
       <c r="G328">
-        <v>0.88372498037883396</v>
+        <v>0.88396109127405598</v>
       </c>
       <c r="H328">
-        <v>0.77890048605349005</v>
+        <v>0.77928641829960899</v>
       </c>
       <c r="I328">
-        <v>0.87678085027949304</v>
+        <v>0.87627438197322705</v>
       </c>
       <c r="J328">
-        <v>0.93671371488191402</v>
+        <v>0.93800425821842703</v>
       </c>
       <c r="K328">
-        <v>0.84556745439224001</v>
+        <v>0.84675988944995295</v>
       </c>
       <c r="L328">
-        <v>0.95552922778673399</v>
+        <v>0.95597187295185704</v>
       </c>
       <c r="M328">
-        <v>0.99975340443645799</v>
+        <v>0.99779667533356498</v>
       </c>
       <c r="N328">
-        <v>0.78641277220109096</v>
+        <v>0.78743098007934698</v>
       </c>
       <c r="O328">
-        <v>0.88088212771601004</v>
+        <v>0.88176250992550598</v>
       </c>
       <c r="P328">
-        <v>0.93283001862673498</v>
+        <v>0.93290017446294404</v>
       </c>
     </row>
     <row r="329" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A329" s="1">
         <v>39661</v>
       </c>
       <c r="B329">
-        <v>0.79845154871656399</v>
+        <v>0.79713230993048401</v>
       </c>
       <c r="C329">
-        <v>0.89775975515175399</v>
+        <v>0.89576842555824499</v>
       </c>
       <c r="D329">
-        <v>0.97786256241359204</v>
+        <v>0.97880885415485797</v>
       </c>
       <c r="E329">
-        <v>0.73812854224202296</v>
+        <v>0.73772691963255099</v>
       </c>
       <c r="F329">
-        <v>0.82206675650164795</v>
+        <v>0.82105458153281896</v>
       </c>
       <c r="G329">
-        <v>0.88224989419707101</v>
+        <v>0.88298170108353402</v>
       </c>
       <c r="H329">
-        <v>0.77258691336443897</v>
+        <v>0.77408284855523901</v>
       </c>
       <c r="I329">
-        <v>0.88017202738827005</v>
+        <v>0.87968187985537505</v>
       </c>
       <c r="J329">
-        <v>0.93830149833216303</v>
+        <v>0.93950386974000899</v>
       </c>
       <c r="K329">
-        <v>0.85456176327724898</v>
+        <v>0.85636948448479999</v>
       </c>
       <c r="L329">
-        <v>0.96487305416322999</v>
+        <v>0.96492782018123902</v>
       </c>
       <c r="M329">
-        <v>1.00071526023396</v>
+        <v>0.99836815204569496</v>
       </c>
       <c r="N329">
-        <v>0.792416939097912</v>
+        <v>0.7935382853088</v>
       </c>
       <c r="O329">
-        <v>0.89196832228545397</v>
+        <v>0.89297101769132903</v>
       </c>
       <c r="P329">
-        <v>0.93653676300606903</v>
+        <v>0.93671203037880602</v>
       </c>
     </row>
     <row r="330" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A330" s="1">
         <v>39692</v>
       </c>
       <c r="B330">
-        <v>0.81514513503144503</v>
+        <v>0.81357405210289502</v>
       </c>
       <c r="C330">
-        <v>0.91210121134989897</v>
+        <v>0.91001557577811099</v>
       </c>
       <c r="D330">
-        <v>0.98165637970265696</v>
+        <v>0.98257832067432005</v>
       </c>
       <c r="E330">
-        <v>0.73493594187497102</v>
+        <v>0.73368831970076198</v>
       </c>
       <c r="F330">
-        <v>0.82539165568081896</v>
+        <v>0.82442943897422005</v>
       </c>
       <c r="G330">
-        <v>0.88184127397144896</v>
+        <v>0.88310250474363305</v>
       </c>
       <c r="H330">
-        <v>0.79514968991645296</v>
+        <v>0.79501126122501198</v>
       </c>
       <c r="I330">
-        <v>0.90104025985063096</v>
+        <v>0.90006287280389996</v>
       </c>
       <c r="J330">
-        <v>0.943295625490567</v>
+        <v>0.94467573193524401</v>
       </c>
       <c r="K330">
-        <v>0.86394920752181004</v>
+        <v>0.86661285469176097</v>
       </c>
       <c r="L330">
-        <v>0.97698727566558397</v>
+        <v>0.97756493220981699</v>
       </c>
       <c r="M330">
-        <v>1.00392479407062</v>
+        <v>1.0016423003214601</v>
       </c>
       <c r="N330">
-        <v>0.81507346072665299</v>
+        <v>0.81579158952474096</v>
       </c>
       <c r="O330">
-        <v>0.91369813379276799</v>
+        <v>0.91404500713608094</v>
       </c>
       <c r="P330">
-        <v>0.94257403899073</v>
+        <v>0.94244831702584597</v>
       </c>
     </row>
     <row r="331" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A331" s="1">
         <v>39722</v>
       </c>
       <c r="B331">
-        <v>0.84638066861805505</v>
+        <v>0.84498993845988801</v>
       </c>
       <c r="C331">
-        <v>0.93830648420853902</v>
+        <v>0.93625809428907503</v>
       </c>
       <c r="D331">
-        <v>0.98822951742513598</v>
+        <v>0.98932845227973898</v>
       </c>
       <c r="E331">
-        <v>0.76411174228808698</v>
+        <v>0.76257856693547499</v>
       </c>
       <c r="F331">
-        <v>0.84301054711597301</v>
+        <v>0.84159081042902995</v>
       </c>
       <c r="G331">
-        <v>0.88282682389189404</v>
+        <v>0.88431532704071203</v>
       </c>
       <c r="H331">
-        <v>0.82580118350181997</v>
+        <v>0.82519228849927595</v>
       </c>
       <c r="I331">
-        <v>0.93337672591790999</v>
+        <v>0.93273616185281905</v>
       </c>
       <c r="J331">
-        <v>0.94809887645556301</v>
+        <v>0.94973484909192996</v>
       </c>
       <c r="K331">
-        <v>0.87025192835251297</v>
+        <v>0.87428648635677497</v>
       </c>
       <c r="L331">
-        <v>0.98832855385718599</v>
+        <v>0.98927409264291799</v>
       </c>
       <c r="M331">
-        <v>1.00407597439625</v>
+        <v>1.0016944988804599</v>
       </c>
       <c r="N331">
-        <v>0.87265315647102304</v>
+        <v>0.87283046988933999</v>
       </c>
       <c r="O331">
-        <v>0.95699790363692405</v>
+        <v>0.95610125250782196</v>
       </c>
       <c r="P331">
-        <v>0.95166934737643705</v>
+        <v>0.95127691938363501</v>
       </c>
     </row>
     <row r="332" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A332" s="1">
         <v>39753</v>
       </c>
       <c r="B332">
-        <v>0.86210679700414405</v>
+        <v>0.86103515821597998</v>
       </c>
       <c r="C332">
-        <v>0.95033074005663898</v>
+        <v>0.94858878593427498</v>
       </c>
       <c r="D332">
-        <v>0.99227416982552596</v>
+        <v>0.99373599324134698</v>
       </c>
       <c r="E332">
-        <v>0.77354780256907596</v>
+        <v>0.77024163194079298</v>
       </c>
       <c r="F332">
-        <v>0.85470795994111304</v>
+        <v>0.85266593875218799</v>
       </c>
       <c r="G332">
-        <v>0.88431344395976197</v>
+        <v>0.88588550534216004</v>
       </c>
       <c r="H332">
-        <v>0.83626692911961598</v>
+        <v>0.83454428004446701</v>
       </c>
       <c r="I332">
-        <v>0.94433324260231599</v>
+        <v>0.94348110156965403</v>
       </c>
       <c r="J332">
-        <v>0.95178212560382602</v>
+        <v>0.953190416518643</v>
       </c>
       <c r="K332">
-        <v>0.86316482291566399</v>
+        <v>0.866378022331597</v>
       </c>
       <c r="L332">
-        <v>0.98152147016893798</v>
+        <v>0.98208490772488999</v>
       </c>
       <c r="M332">
-        <v>0.99810760971058599</v>
+        <v>0.99581542031324399</v>
       </c>
       <c r="N332">
-        <v>0.90309440785384998</v>
+        <v>0.90435477245620999</v>
       </c>
       <c r="O332">
-        <v>0.97817210420228795</v>
+        <v>0.97727235846670601</v>
       </c>
       <c r="P332">
-        <v>0.95706367214016197</v>
+        <v>0.95652657050689804</v>
       </c>
     </row>
     <row r="333" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A333" s="1">
         <v>39783</v>
       </c>
       <c r="B333">
-        <v>0.859449524590984</v>
+        <v>0.85781924434895096</v>
       </c>
       <c r="C333">
-        <v>0.95326549550627204</v>
+        <v>0.95111510387471598</v>
       </c>
       <c r="D333">
-        <v>0.99261646657895397</v>
+        <v>0.99403200306934203</v>
       </c>
       <c r="E333">
-        <v>0.78244912242917897</v>
+        <v>0.77918054985862095</v>
       </c>
       <c r="F333">
-        <v>0.86158177957549997</v>
+        <v>0.86075486204089102</v>
       </c>
       <c r="G333">
-        <v>0.88478542536148497</v>
+        <v>0.88734030377261197</v>
       </c>
       <c r="H333">
-        <v>0.85376148663179197</v>
+        <v>0.85252528441577902</v>
       </c>
       <c r="I333">
-        <v>0.96167808089651396</v>
+        <v>0.961151345936329</v>
       </c>
       <c r="J333">
-        <v>0.95407831902316798</v>
+        <v>0.95552353804279899</v>
       </c>
       <c r="K333">
-        <v>0.86462882873524605</v>
+        <v>0.86622266194716802</v>
       </c>
       <c r="L333">
-        <v>0.98218951796654697</v>
+        <v>0.98210355008881101</v>
       </c>
       <c r="M333">
-        <v>0.99655989102103804</v>
+        <v>0.99436401775275796</v>
       </c>
       <c r="N333">
-        <v>0.92301539407792199</v>
+        <v>0.92510471725605803</v>
       </c>
       <c r="O333">
-        <v>0.99436178541931997</v>
+        <v>0.99330618993909303</v>
       </c>
       <c r="P333">
-        <v>0.96021064228188502</v>
+        <v>0.95954571028753699</v>
       </c>
     </row>
     <row r="334" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A334" s="1">
         <v>39814</v>
       </c>
       <c r="B334">
-        <v>0.85184659536616103</v>
+        <v>0.85096198351420005</v>
       </c>
       <c r="C334">
-        <v>0.94219602225347399</v>
+        <v>0.94013557679244797</v>
       </c>
       <c r="D334">
-        <v>0.98972301140930996</v>
+        <v>0.99097936614362903</v>
       </c>
       <c r="E334">
-        <v>0.77337335457861101</v>
+        <v>0.77130580752283695</v>
       </c>
       <c r="F334">
-        <v>0.85632862107841601</v>
+        <v>0.85634621047862902</v>
       </c>
       <c r="G334">
-        <v>0.88336337059181103</v>
+        <v>0.886058824811089</v>
       </c>
       <c r="H334">
-        <v>0.87610178944341899</v>
+        <v>0.87305369097230001</v>
       </c>
       <c r="I334">
-        <v>0.96494994973524195</v>
+        <v>0.96254354612997295</v>
       </c>
       <c r="J334">
-        <v>0.95530596750719299</v>
+        <v>0.95625615701019895</v>
       </c>
       <c r="K334">
-        <v>0.87511397030357096</v>
+        <v>0.87506698609644795</v>
       </c>
       <c r="L334">
-        <v>0.98231980623273696</v>
+        <v>0.98006378998823396</v>
       </c>
       <c r="M334">
-        <v>0.99722125373221604</v>
+        <v>0.99404747336430199</v>
       </c>
       <c r="N334">
-        <v>0.91792012051217498</v>
+        <v>0.92257153051774499</v>
       </c>
       <c r="O334">
-        <v>0.98973206875087205</v>
+        <v>0.99003288761832897</v>
       </c>
       <c r="P334">
-        <v>0.960476601344599</v>
+        <v>0.95951569947257198</v>
       </c>
     </row>
     <row r="335" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A335" s="1">
         <v>39845</v>
       </c>
       <c r="B335">
-        <v>0.830706501174587</v>
+        <v>0.82987674145726997</v>
       </c>
       <c r="C335">
-        <v>0.92572139288753297</v>
+        <v>0.92414292947162502</v>
       </c>
       <c r="D335">
-        <v>0.98502533646928403</v>
+        <v>0.98646029675664904</v>
       </c>
       <c r="E335">
-        <v>0.76174447620774799</v>
+        <v>0.76057519607022395</v>
       </c>
       <c r="F335">
-        <v>0.84821402149913105</v>
+        <v>0.84945252218964495</v>
       </c>
       <c r="G335">
-        <v>0.88258249391528598</v>
+        <v>0.88570541745220099</v>
       </c>
       <c r="H335">
-        <v>0.86050996652143596</v>
+        <v>0.85799752286636699</v>
       </c>
       <c r="I335">
-        <v>0.95014665570929302</v>
+        <v>0.94744708264366695</v>
       </c>
       <c r="J335">
-        <v>0.95386816203273805</v>
+        <v>0.954689694868322</v>
       </c>
       <c r="K335">
-        <v>0.86520182233776899</v>
+        <v>0.86290084469146799</v>
       </c>
       <c r="L335">
-        <v>0.96969461624853004</v>
+        <v>0.96641301761970899</v>
       </c>
       <c r="M335">
-        <v>0.99478389045652604</v>
+        <v>0.99136742556362401</v>
       </c>
       <c r="N335">
-        <v>0.89195790384547002</v>
+        <v>0.89544601027278103</v>
       </c>
       <c r="O335">
-        <v>0.97256002972923306</v>
+        <v>0.97313350738840498</v>
       </c>
       <c r="P335">
-        <v>0.95915345812780095</v>
+        <v>0.95810331349443201</v>
       </c>
     </row>
     <row r="336" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A336" s="1">
         <v>39873</v>
       </c>
       <c r="B336">
-        <v>0.81971050627678499</v>
+        <v>0.81892244581573004</v>
       </c>
       <c r="C336">
-        <v>0.91294254440831601</v>
+        <v>0.91154479404925803</v>
       </c>
       <c r="D336">
-        <v>0.97936308025887997</v>
+        <v>0.98083354105530896</v>
       </c>
       <c r="E336">
-        <v>0.74819101896934204</v>
+        <v>0.74852346183630503</v>
       </c>
       <c r="F336">
-        <v>0.83658305886616602</v>
+        <v>0.838510618398152</v>
       </c>
       <c r="G336">
-        <v>0.87981500793624401</v>
+        <v>0.88293697377490299</v>
       </c>
       <c r="H336">
-        <v>0.83895191735670405</v>
+        <v>0.83782740013240697</v>
       </c>
       <c r="I336">
-        <v>0.93356327162297204</v>
+        <v>0.93143378735778803</v>
       </c>
       <c r="J336">
-        <v>0.95162546107713497</v>
+        <v>0.95236847952960602</v>
       </c>
       <c r="K336">
-        <v>0.86214234517349597</v>
+        <v>0.86125115502640004</v>
       </c>
       <c r="L336">
-        <v>0.96248360078153905</v>
+        <v>0.96022540243148102</v>
       </c>
       <c r="M336">
-        <v>0.99327351614197601</v>
+        <v>0.99007628925719704</v>
       </c>
       <c r="N336">
-        <v>0.87295244509599301</v>
+        <v>0.87619098575882404</v>
       </c>
       <c r="O336">
-        <v>0.94993341361213601</v>
+        <v>0.95049405551674104</v>
       </c>
       <c r="P336">
-        <v>0.95260632279519297</v>
+        <v>0.95163948527717601</v>
       </c>
     </row>
     <row r="337" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A337" s="1">
         <v>39904</v>
       </c>
       <c r="B337">
-        <v>0.81200673345645702</v>
+        <v>0.81108934995081405</v>
       </c>
       <c r="C337">
-        <v>0.90299632697813603</v>
+        <v>0.90142323508719602</v>
       </c>
       <c r="D337">
-        <v>0.97549532472494604</v>
+        <v>0.97694126975386097</v>
       </c>
       <c r="E337">
-        <v>0.73656991308018505</v>
+        <v>0.73826228619100598</v>
       </c>
       <c r="F337">
-        <v>0.82455421671312601</v>
+        <v>0.82704821350343904</v>
       </c>
       <c r="G337">
-        <v>0.87784605857051501</v>
+        <v>0.88084732490908202</v>
       </c>
       <c r="H337">
-        <v>0.84130490425047</v>
+        <v>0.84020600201652595</v>
       </c>
       <c r="I337">
-        <v>0.92403216148079403</v>
+        <v>0.92190585536870195</v>
       </c>
       <c r="J337">
-        <v>0.94937394846926704</v>
+        <v>0.94999975488536803</v>
       </c>
       <c r="K337">
-        <v>0.85123032102001805</v>
+        <v>0.85047068908714796</v>
       </c>
       <c r="L337">
-        <v>0.94966803763646201</v>
+        <v>0.94769193950455199</v>
       </c>
       <c r="M337">
-        <v>0.98939338510582897</v>
+        <v>0.98654211972260397</v>
       </c>
       <c r="N337">
-        <v>0.84926939358478803</v>
+        <v>0.85114748238370996</v>
       </c>
       <c r="O337">
-        <v>0.93208754473325095</v>
+        <v>0.93253173800337796</v>
       </c>
       <c r="P337">
-        <v>0.94815044084351996</v>
+        <v>0.94718984076141699</v>
       </c>
     </row>
     <row r="338" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A338" s="1">
         <v>39934</v>
       </c>
       <c r="B338">
-        <v>0.80333119633581695</v>
+        <v>0.80217131387673501</v>
       </c>
       <c r="C338">
-        <v>0.89302673400671795</v>
+        <v>0.89134821529237296</v>
       </c>
       <c r="D338">
-        <v>0.97018627064570995</v>
+        <v>0.97160089808629801</v>
       </c>
       <c r="E338">
-        <v>0.73577797883462503</v>
+        <v>0.73822012532052905</v>
       </c>
       <c r="F338">
-        <v>0.81586941646996503</v>
+        <v>0.81849526923105498</v>
       </c>
       <c r="G338">
-        <v>0.87470719958059795</v>
+        <v>0.87792668090187698</v>
       </c>
       <c r="H338">
-        <v>0.82029752477012796</v>
+        <v>0.820497472069601</v>
       </c>
       <c r="I338">
-        <v>0.91020463124031203</v>
+        <v>0.90832925191083302</v>
       </c>
       <c r="J338">
-        <v>0.94558338772222394</v>
+        <v>0.94614954646898797</v>
       </c>
       <c r="K338">
-        <v>0.82578301850299796</v>
+        <v>0.82576236828390104</v>
       </c>
       <c r="L338">
-        <v>0.93207383532100196</v>
+        <v>0.93066971450040503</v>
       </c>
       <c r="M338">
-        <v>0.98296534284772097</v>
+        <v>0.98034900311594797</v>
       </c>
       <c r="N338">
-        <v>0.83804835206343897</v>
+        <v>0.83872267604942097</v>
       </c>
       <c r="O338">
-        <v>0.92423691477655801</v>
+        <v>0.92455750978221896</v>
       </c>
       <c r="P338">
-        <v>0.94602181869656399</v>
+        <v>0.94518559755454801</v>
       </c>
     </row>
     <row r="339" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A339" s="1">
         <v>39965</v>
       </c>
       <c r="B339">
-        <v>0.78127370139927199</v>
+        <v>0.78044731377753795</v>
       </c>
       <c r="C339">
-        <v>0.877359455519373</v>
+        <v>0.875816410512121</v>
       </c>
       <c r="D339">
-        <v>0.96423976738567896</v>
+        <v>0.96549488519402105</v>
       </c>
       <c r="E339">
-        <v>0.70184067048298004</v>
+        <v>0.70415109710896895</v>
       </c>
       <c r="F339">
-        <v>0.79634006865628504</v>
+        <v>0.799336867082999</v>
       </c>
       <c r="G339">
-        <v>0.87179082444933598</v>
+        <v>0.87503534879151301</v>
       </c>
       <c r="H339">
-        <v>0.79131101124821501</v>
+        <v>0.79162255805456805</v>
       </c>
       <c r="I339">
-        <v>0.89055010048337901</v>
+        <v>0.88869060405376499</v>
       </c>
       <c r="J339">
-        <v>0.94233164523698099</v>
+        <v>0.94269103638016505</v>
       </c>
       <c r="K339">
-        <v>0.80811650874890395</v>
+        <v>0.80909671149455498</v>
       </c>
       <c r="L339">
-        <v>0.91796883560410203</v>
+        <v>0.91738774001697299</v>
       </c>
       <c r="M339">
-        <v>0.97709114902570804</v>
+        <v>0.97469160949352396</v>
       </c>
       <c r="N339">
-        <v>0.83648675210475598</v>
+        <v>0.83599956142710996</v>
       </c>
       <c r="O339">
-        <v>0.91953882888882599</v>
+        <v>0.91968334129179696</v>
       </c>
       <c r="P339">
-        <v>0.94293997007514696</v>
+        <v>0.942282706888669</v>
       </c>
     </row>
     <row r="340" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A340" s="1">
         <v>39995</v>
       </c>
       <c r="B340">
-        <v>0.77287851295822896</v>
+        <v>0.77206167539760395</v>
       </c>
       <c r="C340">
-        <v>0.87019531523306204</v>
+        <v>0.86867132041815798</v>
       </c>
       <c r="D340">
-        <v>0.96059360929584203</v>
+        <v>0.96174783994783197</v>
       </c>
       <c r="E340">
-        <v>0.69920038597610301</v>
+        <v>0.70233846535016198</v>
       </c>
       <c r="F340">
-        <v>0.79033894103318003</v>
+        <v>0.79361122117880301</v>
       </c>
       <c r="G340">
-        <v>0.87064117078945802</v>
+        <v>0.87403149434503902</v>
       </c>
       <c r="H340">
-        <v>0.78460190600588298</v>
+        <v>0.78360597777272001</v>
       </c>
       <c r="I340">
-        <v>0.88521312461439305</v>
+        <v>0.88233838707573597</v>
       </c>
       <c r="J340">
-        <v>0.93976715524686405</v>
+        <v>0.94000345962888898</v>
       </c>
       <c r="K340">
-        <v>0.80239727662621196</v>
+        <v>0.80416397712014298</v>
       </c>
       <c r="L340">
-        <v>0.91398243668062895</v>
+        <v>0.91404834502933496</v>
       </c>
       <c r="M340">
-        <v>0.97529027494196596</v>
+        <v>0.97311529253142903</v>
       </c>
       <c r="N340">
-        <v>0.84469956164000304</v>
+        <v>0.84470871006442305</v>
       </c>
       <c r="O340">
-        <v>0.92067808384250605</v>
+        <v>0.92090477842468699</v>
       </c>
       <c r="P340">
-        <v>0.94052627066000805</v>
+        <v>0.93993295262631904</v>
       </c>
     </row>
     <row r="341" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A341" s="1">
         <v>40026</v>
       </c>
       <c r="B341">
-        <v>0.76100161446496495</v>
+        <v>0.76046969045637003</v>
       </c>
       <c r="C341">
-        <v>0.86216862867056498</v>
+        <v>0.86072344837028703</v>
       </c>
       <c r="D341">
-        <v>0.95782514119487605</v>
+        <v>0.95875313347663105</v>
       </c>
       <c r="E341">
-        <v>0.67742501251252596</v>
+        <v>0.68104311474636003</v>
       </c>
       <c r="F341">
-        <v>0.78103399003134</v>
+        <v>0.78494749497145699</v>
       </c>
       <c r="G341">
-        <v>0.86927005814580205</v>
+        <v>0.87279406914914404</v>
       </c>
       <c r="H341">
-        <v>0.75315086622420502</v>
+        <v>0.753117369036438</v>
       </c>
       <c r="I341">
-        <v>0.86400675205404998</v>
+        <v>0.86173435339982196</v>
       </c>
       <c r="J341">
-        <v>0.93603348280367404</v>
+        <v>0.93643572671311004</v>
       </c>
       <c r="K341">
-        <v>0.800971872271943</v>
+        <v>0.80315196990785898</v>
       </c>
       <c r="L341">
-        <v>0.91001653462070697</v>
+        <v>0.91049168510158995</v>
       </c>
       <c r="M341">
-        <v>0.97173405332599205</v>
+        <v>0.96962854219762395</v>
       </c>
       <c r="N341">
-        <v>0.82821413314806203</v>
+        <v>0.82769518214043503</v>
       </c>
       <c r="O341">
-        <v>0.910866666501426</v>
+        <v>0.91059669695392398</v>
       </c>
       <c r="P341">
-        <v>0.93719532018088902</v>
+        <v>0.93654611386341002</v>
       </c>
     </row>
     <row r="342" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A342" s="1">
         <v>40057</v>
       </c>
       <c r="B342">
-        <v>0.76012520069085199</v>
+        <v>0.75946421335583103</v>
       </c>
       <c r="C342">
-        <v>0.85957236732252595</v>
+        <v>0.858116749199754</v>
       </c>
       <c r="D342">
-        <v>0.95649431055431799</v>
+        <v>0.95745191466531299</v>
       </c>
       <c r="E342">
-        <v>0.67719471831629496</v>
+        <v>0.68203342034758796</v>
       </c>
       <c r="F342">
-        <v>0.77971425984161502</v>
+        <v>0.78393613435443399</v>
       </c>
       <c r="G342">
-        <v>0.86870016185125198</v>
+        <v>0.87195680298256495</v>
       </c>
       <c r="H342">
-        <v>0.753785277141923</v>
+        <v>0.75423498350028095</v>
       </c>
       <c r="I342">
-        <v>0.86341693242331796</v>
+        <v>0.86162146899556502</v>
       </c>
       <c r="J342">
-        <v>0.93536042451622803</v>
+        <v>0.93611258993923696</v>
       </c>
       <c r="K342">
-        <v>0.80562348564864095</v>
+        <v>0.808813701629712</v>
       </c>
       <c r="L342">
-        <v>0.90694050577826502</v>
+        <v>0.90783605066262896</v>
       </c>
       <c r="M342">
-        <v>0.96916446261318001</v>
+        <v>0.96701550225594601</v>
       </c>
       <c r="N342">
-        <v>0.81803081384684595</v>
+        <v>0.81904251790059801</v>
       </c>
       <c r="O342">
-        <v>0.90365638805578796</v>
+        <v>0.90458610184617505</v>
       </c>
       <c r="P342">
-        <v>0.93541670656162101</v>
+        <v>0.93505021544674005</v>
       </c>
     </row>
     <row r="343" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A343" s="1">
         <v>40087</v>
       </c>
       <c r="B343">
-        <v>0.75605115676109202</v>
+        <v>0.75480834798585394</v>
       </c>
       <c r="C343">
-        <v>0.85838151150466202</v>
+        <v>0.85665489236412695</v>
       </c>
       <c r="D343">
-        <v>0.95496053026474803</v>
+        <v>0.95603261602806699</v>
       </c>
       <c r="E343">
-        <v>0.66805516986629598</v>
+        <v>0.67126767512056595</v>
       </c>
       <c r="F343">
-        <v>0.77619084372464597</v>
+        <v>0.77948791008478802</v>
       </c>
       <c r="G343">
-        <v>0.86835497271436002</v>
+        <v>0.87138030613708395</v>
       </c>
       <c r="H343">
-        <v>0.73986315574609196</v>
+        <v>0.74152285820034403</v>
       </c>
       <c r="I343">
-        <v>0.85837219679783106</v>
+        <v>0.85768004346577997</v>
       </c>
       <c r="J343">
-        <v>0.93385529870936901</v>
+        <v>0.93527562313167401</v>
       </c>
       <c r="K343">
-        <v>0.80134437615687903</v>
+        <v>0.80414366008169902</v>
       </c>
       <c r="L343">
-        <v>0.90877909103547405</v>
+        <v>0.90948907979850102</v>
       </c>
       <c r="M343">
-        <v>0.96708884067360801</v>
+        <v>0.96472873456318897</v>
       </c>
       <c r="N343">
-        <v>0.81579080806511906</v>
+        <v>0.81564107135317199</v>
       </c>
       <c r="O343">
-        <v>0.90020788510542005</v>
+        <v>0.90006756490239703</v>
       </c>
       <c r="P343">
-        <v>0.931714357550262</v>
+        <v>0.93120589524637398</v>
       </c>
     </row>
     <row r="344" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A344" s="1">
         <v>40118</v>
       </c>
       <c r="B344">
-        <v>0.75328698949678496</v>
+        <v>0.751379346221975</v>
       </c>
       <c r="C344">
-        <v>0.85818535760056003</v>
+        <v>0.85596500341928194</v>
       </c>
       <c r="D344">
-        <v>0.95547577480390999</v>
+        <v>0.95663155876027295</v>
       </c>
       <c r="E344">
-        <v>0.67381736004000403</v>
+        <v>0.67676736375874802</v>
       </c>
       <c r="F344">
-        <v>0.77801135662348897</v>
+        <v>0.78102696985898901</v>
       </c>
       <c r="G344">
-        <v>0.86775052947921905</v>
+        <v>0.87059743129726697</v>
       </c>
       <c r="H344">
-        <v>0.73654955885677997</v>
+        <v>0.73712438046960005</v>
       </c>
       <c r="I344">
-        <v>0.86288366585229204</v>
+        <v>0.86166637753225706</v>
       </c>
       <c r="J344">
-        <v>0.93474312571141704</v>
+        <v>0.936302031291532</v>
       </c>
       <c r="K344">
-        <v>0.79543633921134105</v>
+        <v>0.79737979553398497</v>
       </c>
       <c r="L344">
-        <v>0.90690645859997898</v>
+        <v>0.90687203492011303</v>
       </c>
       <c r="M344">
-        <v>0.96338007680214999</v>
+        <v>0.96067093688763805</v>
       </c>
       <c r="N344">
-        <v>0.81166852685838997</v>
+        <v>0.81022006391516899</v>
       </c>
       <c r="O344">
-        <v>0.896044797170235</v>
+        <v>0.895449595560179</v>
       </c>
       <c r="P344">
-        <v>0.92826123860722598</v>
+        <v>0.92771472380088005</v>
       </c>
     </row>
     <row r="345" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A345" s="1">
         <v>40148</v>
       </c>
       <c r="B345">
-        <v>0.75083444127839905</v>
+        <v>0.74842372336752006</v>
       </c>
       <c r="C345">
-        <v>0.85895865076283495</v>
+        <v>0.85616814529836105</v>
       </c>
       <c r="D345">
-        <v>0.95478563718978904</v>
+        <v>0.95574727826414796</v>
       </c>
       <c r="E345">
-        <v>0.677496106104861</v>
+        <v>0.68064480679799999</v>
       </c>
       <c r="F345">
-        <v>0.78359397431045796</v>
+        <v>0.78622438279516604</v>
       </c>
       <c r="G345">
-        <v>0.86970530930920198</v>
+        <v>0.87237256793798601</v>
       </c>
       <c r="H345">
-        <v>0.73470337906351402</v>
+        <v>0.73618163824559402</v>
       </c>
       <c r="I345">
-        <v>0.86472517232141899</v>
+        <v>0.86369527767225496</v>
       </c>
       <c r="J345">
-        <v>0.93589448843795298</v>
+        <v>0.93757560513086702</v>
       </c>
       <c r="K345">
-        <v>0.79129154714073202</v>
+        <v>0.79271771934653001</v>
       </c>
       <c r="L345">
-        <v>0.90377114252258794</v>
+        <v>0.90315243523544397</v>
       </c>
       <c r="M345">
-        <v>0.95896761740747205</v>
+        <v>0.95599412222529501</v>
       </c>
       <c r="N345">
-        <v>0.80946681142944499</v>
+        <v>0.80874210972954796</v>
       </c>
       <c r="O345">
-        <v>0.89548751579577301</v>
+        <v>0.89446354134357597</v>
       </c>
       <c r="P345">
-        <v>0.92629840369753202</v>
+        <v>0.92566481692570202</v>
       </c>
     </row>
     <row r="346" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A346" s="1">
         <v>40179</v>
       </c>
       <c r="B346">
-        <v>0.74208403585776095</v>
+        <v>0.73937691520644</v>
       </c>
       <c r="C346">
-        <v>0.85090727808536404</v>
+        <v>0.84777644541372899</v>
       </c>
       <c r="D346">
-        <v>0.95250301188202502</v>
+        <v>0.95327860531007802</v>
       </c>
       <c r="E346">
-        <v>0.67675267955958096</v>
+        <v>0.68001447464484899</v>
       </c>
       <c r="F346">
-        <v>0.78665491789288</v>
+        <v>0.78906054869989595</v>
       </c>
       <c r="G346">
-        <v>0.87222192855172398</v>
+        <v>0.87440054672856904</v>
       </c>
       <c r="H346">
-        <v>0.72749673844489804</v>
+        <v>0.72875862304044303</v>
       </c>
       <c r="I346">
-        <v>0.85247798605009195</v>
+        <v>0.85106365054132005</v>
       </c>
       <c r="J346">
-        <v>0.93353376593409898</v>
+        <v>0.93495539981469</v>
       </c>
       <c r="K346">
-        <v>0.78884009983132797</v>
+        <v>0.78831101035440199</v>
       </c>
       <c r="L346">
-        <v>0.89700819153255396</v>
+        <v>0.89536233022759204</v>
       </c>
       <c r="M346">
-        <v>0.95392868711007806</v>
+        <v>0.95092711391973395</v>
       </c>
       <c r="N346">
-        <v>0.80093265243604195</v>
+        <v>0.799180937382868</v>
       </c>
       <c r="O346">
-        <v>0.88586215617563902</v>
+        <v>0.88448336802253302</v>
       </c>
       <c r="P346">
-        <v>0.92395643820447504</v>
+        <v>0.92327586850347099</v>
       </c>
     </row>
     <row r="347" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A347" s="1">
         <v>40210</v>
       </c>
       <c r="B347">
-        <v>0.73773721542711901</v>
+        <v>0.73505585353366898</v>
       </c>
       <c r="C347">
-        <v>0.844185027619198</v>
+        <v>0.84104286877488998</v>
       </c>
       <c r="D347">
-        <v>0.95121249979838796</v>
+        <v>0.95183315038277005</v>
       </c>
       <c r="E347">
-        <v>0.67654703927875603</v>
+        <v>0.67919405586602799</v>
       </c>
       <c r="F347">
-        <v>0.78592184829844802</v>
+        <v>0.78804384603339495</v>
       </c>
       <c r="G347">
-        <v>0.87367461978773397</v>
+        <v>0.87557770928628398</v>
       </c>
       <c r="H347">
-        <v>0.73799684007857302</v>
+        <v>0.740476188473428</v>
       </c>
       <c r="I347">
-        <v>0.85050960301604495</v>
+        <v>0.85020768007995695</v>
       </c>
       <c r="J347">
-        <v>0.93380376752274397</v>
+        <v>0.93551456251778597</v>
       </c>
       <c r="K347">
-        <v>0.78702720584345798</v>
+        <v>0.78702388963810299</v>
       </c>
       <c r="L347">
-        <v>0.88757220901140199</v>
+        <v>0.88660604336883597</v>
       </c>
       <c r="M347">
-        <v>0.94827476852590298</v>
+        <v>0.945518236529447</v>
       </c>
       <c r="N347">
-        <v>0.80173738354489998</v>
+        <v>0.80100083238096997</v>
       </c>
       <c r="O347">
-        <v>0.87975853988795205</v>
+        <v>0.87940415346732703</v>
       </c>
       <c r="P347">
-        <v>0.92273765452752499</v>
+        <v>0.92206950956606204</v>
       </c>
     </row>
     <row r="348" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A348" s="1">
         <v>40238</v>
       </c>
       <c r="B348">
-        <v>0.73291192529220694</v>
+        <v>0.73014932854285297</v>
       </c>
       <c r="C348">
-        <v>0.83870651136513996</v>
+        <v>0.83537338754572199</v>
       </c>
       <c r="D348">
-        <v>0.95070165899310599</v>
+        <v>0.95115129695955003</v>
       </c>
       <c r="E348">
-        <v>0.68594680169796396</v>
+        <v>0.68776661655104498</v>
       </c>
       <c r="F348">
-        <v>0.79067331955426001</v>
+        <v>0.79220038791518199</v>
       </c>
       <c r="G348">
-        <v>0.87579814503527897</v>
+        <v>0.87750485423645397</v>
       </c>
       <c r="H348">
-        <v>0.72986641280712505</v>
+        <v>0.73140450305867499</v>
       </c>
       <c r="I348">
-        <v>0.84027311628345003</v>
+        <v>0.83952189052100801</v>
       </c>
       <c r="J348">
-        <v>0.93111267234515005</v>
+        <v>0.93264890320524196</v>
       </c>
       <c r="K348">
-        <v>0.77344817529411403</v>
+        <v>0.77348276129735904</v>
       </c>
       <c r="L348">
-        <v>0.87501659594400405</v>
+        <v>0.87421868647426604</v>
       </c>
       <c r="M348">
-        <v>0.94415834283645395</v>
+        <v>0.94154078074984904</v>
       </c>
       <c r="N348">
-        <v>0.797934371789219</v>
+        <v>0.79666401763509298</v>
       </c>
       <c r="O348">
-        <v>0.87263660699456003</v>
+        <v>0.87208498100349396</v>
       </c>
       <c r="P348">
-        <v>0.92085827025832701</v>
+        <v>0.92026590815653297</v>
       </c>
     </row>
     <row r="349" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A349" s="1">
         <v>40269</v>
       </c>
       <c r="B349">
-        <v>0.72833915886152001</v>
+        <v>0.72586591454539495</v>
       </c>
       <c r="C349">
-        <v>0.83369743616056502</v>
+        <v>0.83066801327581696</v>
       </c>
       <c r="D349">
-        <v>0.94857221415975401</v>
+        <v>0.949027356079713</v>
       </c>
       <c r="E349">
-        <v>0.68569372653685701</v>
+        <v>0.68619559645194494</v>
       </c>
       <c r="F349">
-        <v>0.78994209487336997</v>
+        <v>0.79062176069517498</v>
       </c>
       <c r="G349">
-        <v>0.87623147349650299</v>
+        <v>0.87738349429428997</v>
       </c>
       <c r="H349">
-        <v>0.74234389711460602</v>
+        <v>0.74321250012065398</v>
       </c>
       <c r="I349">
-        <v>0.84360756274958204</v>
+        <v>0.84240846992848595</v>
       </c>
       <c r="J349">
-        <v>0.93104728988006702</v>
+        <v>0.932643131887813</v>
       </c>
       <c r="K349">
-        <v>0.76322888830036895</v>
+        <v>0.763428788815537</v>
       </c>
       <c r="L349">
-        <v>0.86311010386208697</v>
+        <v>0.86239517859423298</v>
       </c>
       <c r="M349">
-        <v>0.94022698161784701</v>
+        <v>0.93760302939158502</v>
       </c>
       <c r="N349">
-        <v>0.78571392809853002</v>
+        <v>0.78543668568043301</v>
       </c>
       <c r="O349">
-        <v>0.86580461017258403</v>
+        <v>0.86576681086478202</v>
       </c>
       <c r="P349">
-        <v>0.92008849413444105</v>
+        <v>0.91943424647782501</v>
       </c>
     </row>
     <row r="350" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A350" s="1">
         <v>40299</v>
       </c>
       <c r="B350">
-        <v>0.72530127469244499</v>
+        <v>0.72278463265794202</v>
       </c>
       <c r="C350">
-        <v>0.83168332685994395</v>
+        <v>0.82874881932283795</v>
       </c>
       <c r="D350">
-        <v>0.94704071542807799</v>
+        <v>0.94744134879383501</v>
       </c>
       <c r="E350">
-        <v>0.69425514234557095</v>
+        <v>0.69471339870320103</v>
       </c>
       <c r="F350">
-        <v>0.79624400211436297</v>
+        <v>0.79677520594983797</v>
       </c>
       <c r="G350">
-        <v>0.87775462372706403</v>
+        <v>0.87851168132956303</v>
       </c>
       <c r="H350">
-        <v>0.73864152849657305</v>
+        <v>0.73945106722477705</v>
       </c>
       <c r="I350">
-        <v>0.839008609429161</v>
+        <v>0.83789323637163104</v>
       </c>
       <c r="J350">
-        <v>0.92975808440286001</v>
+        <v>0.93129655678947398</v>
       </c>
       <c r="K350">
-        <v>0.74190385404687398</v>
+        <v>0.74126906104537904</v>
       </c>
       <c r="L350">
-        <v>0.85170642510764505</v>
+        <v>0.85040560014795696</v>
       </c>
       <c r="M350">
-        <v>0.93710197576061205</v>
+        <v>0.93420420065846299</v>
       </c>
       <c r="N350">
-        <v>0.77223904330677495</v>
+        <v>0.77111992102878302</v>
       </c>
       <c r="O350">
-        <v>0.86152809569599598</v>
+        <v>0.86135133069676695</v>
       </c>
       <c r="P350">
-        <v>0.92060883267040705</v>
+        <v>0.91995983402192105</v>
       </c>
     </row>
     <row r="351" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A351" s="1">
         <v>40330</v>
       </c>
       <c r="B351">
-        <v>0.72922322933987305</v>
+        <v>0.72701968793043303</v>
       </c>
       <c r="C351">
-        <v>0.83474743740230195</v>
+        <v>0.83212292695372403</v>
       </c>
       <c r="D351">
-        <v>0.94629353214021905</v>
+        <v>0.94677675883677404</v>
       </c>
       <c r="E351">
-        <v>0.69769009156872996</v>
+        <v>0.69847174612400698</v>
       </c>
       <c r="F351">
-        <v>0.79931398731116499</v>
+        <v>0.79999360759082305</v>
       </c>
       <c r="G351">
-        <v>0.87988940010061401</v>
+        <v>0.880576832629546</v>
       </c>
       <c r="H351">
-        <v>0.73261696178115099</v>
+        <v>0.73390502363884202</v>
       </c>
       <c r="I351">
-        <v>0.83555160249525895</v>
+        <v>0.834994898822082</v>
       </c>
       <c r="J351">
-        <v>0.92845041609753798</v>
+        <v>0.93032963050384998</v>
       </c>
       <c r="K351">
-        <v>0.731989314119037</v>
+        <v>0.73129715825307295</v>
       </c>
       <c r="L351">
-        <v>0.84444049829658996</v>
+        <v>0.84320413958913498</v>
       </c>
       <c r="M351">
-        <v>0.935013275024005</v>
+        <v>0.93211630490837705</v>
       </c>
       <c r="N351">
-        <v>0.77415290981099305</v>
+        <v>0.77447198899673297</v>
       </c>
       <c r="O351">
-        <v>0.86286629621403799</v>
+        <v>0.86392678220725505</v>
       </c>
       <c r="P351">
-        <v>0.92210125995774805</v>
+        <v>0.92170817529979598</v>
       </c>
     </row>
     <row r="352" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A352" s="1">
         <v>40360</v>
       </c>
       <c r="B352">
-        <v>0.72434831435114599</v>
+        <v>0.72233322729815796</v>
       </c>
       <c r="C352">
-        <v>0.82876021462777805</v>
+        <v>0.82630856489028703</v>
       </c>
       <c r="D352">
-        <v>0.94471205733109598</v>
+        <v>0.94523829649763103</v>
       </c>
       <c r="E352">
-        <v>0.71079021214450899</v>
+        <v>0.71131473101361997</v>
       </c>
       <c r="F352">
-        <v>0.80786977235414803</v>
+        <v>0.80841796166290703</v>
       </c>
       <c r="G352">
-        <v>0.88292621823870299</v>
+        <v>0.88349637118250401</v>
       </c>
       <c r="H352">
-        <v>0.73909781357936999</v>
+        <v>0.74044816388152701</v>
       </c>
       <c r="I352">
-        <v>0.83671250805138697</v>
+        <v>0.83603216552938098</v>
       </c>
       <c r="J352">
-        <v>0.92804152920702199</v>
+        <v>0.92965562318585504</v>
       </c>
       <c r="K352">
-        <v>0.72425815492932999</v>
+        <v>0.72311762903278398</v>
       </c>
       <c r="L352">
-        <v>0.83777093491953702</v>
+        <v>0.83631713893610604</v>
       </c>
       <c r="M352">
-        <v>0.93351252682711106</v>
+        <v>0.93051243781635595</v>
       </c>
       <c r="N352">
-        <v>0.79294009740253701</v>
+        <v>0.79356717975998303</v>
       </c>
       <c r="O352">
-        <v>0.87209206752804802</v>
+        <v>0.87359968766227902</v>
       </c>
       <c r="P352">
-        <v>0.92417472739852102</v>
+        <v>0.92378977077326596</v>
       </c>
     </row>
     <row r="353" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A353" s="1">
         <v>40391</v>
       </c>
       <c r="B353">
-        <v>0.71676385013587596</v>
+        <v>0.71441501376991801</v>
       </c>
       <c r="C353">
-        <v>0.82397401022519801</v>
+        <v>0.82129773608552303</v>
       </c>
       <c r="D353">
-        <v>0.94340478711981701</v>
+        <v>0.94393797829822901</v>
       </c>
       <c r="E353">
-        <v>0.70378797514939695</v>
+        <v>0.70317891020916601</v>
       </c>
       <c r="F353">
-        <v>0.80871160233238204</v>
+        <v>0.80889039844148503</v>
       </c>
       <c r="G353">
-        <v>0.88491849590180305</v>
+        <v>0.88543633117124898</v>
       </c>
       <c r="H353">
-        <v>0.73767531598893898</v>
+        <v>0.73948060515367997</v>
       </c>
       <c r="I353">
-        <v>0.83548897118199805</v>
+        <v>0.83484984132281903</v>
       </c>
       <c r="J353">
-        <v>0.92644863004918598</v>
+        <v>0.92797827463803895</v>
       </c>
       <c r="K353">
-        <v>0.71854963022444696</v>
+        <v>0.71678218102114399</v>
       </c>
       <c r="L353">
-        <v>0.83352331679132396</v>
+        <v>0.83176645041411501</v>
       </c>
       <c r="M353">
-        <v>0.93250826423414401</v>
+        <v>0.929541446604227</v>
       </c>
       <c r="N353">
-        <v>0.78308850038018096</v>
+        <v>0.78440489964594695</v>
       </c>
       <c r="O353">
-        <v>0.86754376628924301</v>
+        <v>0.86917171136438898</v>
       </c>
       <c r="P353">
-        <v>0.92229200197338201</v>
+        <v>0.92182470917556103</v>
       </c>
     </row>
     <row r="354" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A354" s="1">
         <v>40422</v>
       </c>
       <c r="B354">
-        <v>0.71550007651879</v>
+        <v>0.71371489379088604</v>
       </c>
       <c r="C354">
-        <v>0.82307344212279698</v>
+        <v>0.82073746051313801</v>
       </c>
       <c r="D354">
-        <v>0.94253270058345695</v>
+        <v>0.94317238490023902</v>
       </c>
       <c r="E354">
-        <v>0.70807677569559502</v>
+        <v>0.70841268823274695</v>
       </c>
       <c r="F354">
-        <v>0.81331702780286796</v>
+        <v>0.81400164707110201</v>
       </c>
       <c r="G354">
-        <v>0.88708061903275903</v>
+        <v>0.887536704267882</v>
       </c>
       <c r="H354">
-        <v>0.72909034192391997</v>
+        <v>0.730907906682978</v>
       </c>
       <c r="I354">
-        <v>0.83378608663311105</v>
+        <v>0.83305228546195897</v>
       </c>
       <c r="J354">
-        <v>0.925488951490956</v>
+        <v>0.92694910711564604</v>
       </c>
       <c r="K354">
-        <v>0.71566514010381099</v>
+        <v>0.71497484684811397</v>
       </c>
       <c r="L354">
-        <v>0.83126880336062103</v>
+        <v>0.82955968994779605</v>
       </c>
       <c r="M354">
-        <v>0.93200605551132099</v>
+        <v>0.92882546948510503</v>
       </c>
       <c r="N354">
-        <v>0.78127398146239502</v>
+        <v>0.78319734644545103</v>
       </c>
       <c r="O354">
-        <v>0.86667846558878303</v>
+        <v>0.86843347189377296</v>
       </c>
       <c r="P354">
-        <v>0.92124597909636297</v>
+        <v>0.92080916549293501</v>
       </c>
     </row>
     <row r="355" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A355" s="1">
         <v>40452</v>
       </c>
       <c r="B355">
-        <v>0.72096270962629405</v>
+        <v>0.71918462088023904</v>
       </c>
       <c r="C355">
-        <v>0.826098068397075</v>
+        <v>0.82359837190969298</v>
       </c>
       <c r="D355">
-        <v>0.942851914276992</v>
+        <v>0.94353968851271197</v>
       </c>
       <c r="E355">
-        <v>0.70857802082410604</v>
+        <v>0.71004722410959498</v>
       </c>
       <c r="F355">
-        <v>0.81228053592131899</v>
+        <v>0.81360475165326995</v>
       </c>
       <c r="G355">
-        <v>0.88648329684895999</v>
+        <v>0.88698962317379904</v>
       </c>
       <c r="H355">
-        <v>0.72652639293576304</v>
+        <v>0.72798797515839397</v>
       </c>
       <c r="I355">
-        <v>0.83549829566275002</v>
+        <v>0.83411669960613799</v>
       </c>
       <c r="J355">
-        <v>0.92475690680418698</v>
+        <v>0.92611528733272697</v>
       </c>
       <c r="K355">
-        <v>0.71934372395426205</v>
+        <v>0.71916894116866004</v>
       </c>
       <c r="L355">
-        <v>0.83476261683212105</v>
+        <v>0.83326269116529705</v>
       </c>
       <c r="M355">
-        <v>0.93353163247608395</v>
+        <v>0.93057697230703396</v>
       </c>
       <c r="N355">
-        <v>0.79365215333343397</v>
+        <v>0.79473998177286498</v>
       </c>
       <c r="O355">
-        <v>0.87153766555777501</v>
+        <v>0.872211239059132</v>
       </c>
       <c r="P355">
-        <v>0.92101770537591499</v>
+        <v>0.92045072419488605</v>
       </c>
     </row>
     <row r="356" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A356" s="1">
         <v>40483</v>
       </c>
       <c r="B356">
-        <v>0.72499367180511598</v>
+        <v>0.72311784870569196</v>
       </c>
       <c r="C356">
-        <v>0.82825708198901704</v>
+        <v>0.82553717709565</v>
       </c>
       <c r="D356">
-        <v>0.94246325040511902</v>
+        <v>0.94311434844600195</v>
       </c>
       <c r="E356">
-        <v>0.70194199048308703</v>
+        <v>0.70241003214099895</v>
       </c>
       <c r="F356">
-        <v>0.810000300835932</v>
+        <v>0.81083717275349998</v>
       </c>
       <c r="G356">
-        <v>0.88524591057482005</v>
+        <v>0.88593881575020805</v>
       </c>
       <c r="H356">
-        <v>0.73111901537103396</v>
+        <v>0.733093552760956</v>
       </c>
       <c r="I356">
-        <v>0.83916585447944403</v>
+        <v>0.83825271254807798</v>
       </c>
       <c r="J356">
-        <v>0.92471551877942904</v>
+        <v>0.92615112727412097</v>
       </c>
       <c r="K356">
-        <v>0.726983078908359</v>
+        <v>0.72598581939866502</v>
       </c>
       <c r="L356">
-        <v>0.84069282065931406</v>
+        <v>0.83836103784149196</v>
       </c>
       <c r="M356">
-        <v>0.93550295166649899</v>
+        <v>0.93220172596136497</v>
       </c>
       <c r="N356">
-        <v>0.79069359337919198</v>
+        <v>0.79168286114627795</v>
       </c>
       <c r="O356">
-        <v>0.87459666370463596</v>
+        <v>0.87500890519900898</v>
       </c>
       <c r="P356">
-        <v>0.92198594339530204</v>
+        <v>0.92125842257506596</v>
       </c>
     </row>
     <row r="357" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A357" s="1">
         <v>40513</v>
       </c>
       <c r="B357">
-        <v>0.72346458319515805</v>
+        <v>0.72141234745787597</v>
       </c>
       <c r="C357">
-        <v>0.82954815824311601</v>
+        <v>0.82664203550942805</v>
       </c>
       <c r="D357">
-        <v>0.942126055216158</v>
+        <v>0.94281885925058195</v>
       </c>
       <c r="E357">
-        <v>0.705856372828088</v>
+        <v>0.70634243251262896</v>
       </c>
       <c r="F357">
-        <v>0.81675404719353994</v>
+        <v>0.81778019208930897</v>
       </c>
       <c r="G357">
-        <v>0.88586994271834796</v>
+        <v>0.88690965178369896</v>
       </c>
       <c r="H357">
-        <v>0.72416776629540203</v>
+        <v>0.72675407966716099</v>
       </c>
       <c r="I357">
-        <v>0.83838385151413097</v>
+        <v>0.83770694960412295</v>
       </c>
       <c r="J357">
-        <v>0.92519009898406401</v>
+        <v>0.92666316174016605</v>
       </c>
       <c r="K357">
-        <v>0.72782790427908495</v>
+        <v>0.72810074959675597</v>
       </c>
       <c r="L357">
-        <v>0.84510773299354303</v>
+        <v>0.84345274158762795</v>
       </c>
       <c r="M357">
-        <v>0.93702436242250897</v>
+        <v>0.93394454735250199</v>
       </c>
       <c r="N357">
-        <v>0.79398925809114296</v>
+        <v>0.79437752268045503</v>
       </c>
       <c r="O357">
-        <v>0.87965161436708394</v>
+        <v>0.87947311442856202</v>
       </c>
       <c r="P357">
-        <v>0.92281879922046794</v>
+        <v>0.92204509621421804</v>
       </c>
     </row>
     <row r="358" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A358" s="1">
         <v>40544</v>
       </c>
       <c r="B358">
-        <v>0.71998944729803205</v>
+        <v>0.718034481898017</v>
       </c>
       <c r="C358">
-        <v>0.82869045706529298</v>
+        <v>0.82607711357631297</v>
       </c>
       <c r="D358">
-        <v>0.94195776275845</v>
+        <v>0.94269750875783798</v>
       </c>
       <c r="E358">
-        <v>0.69718557636184098</v>
+        <v>0.69794842888421704</v>
       </c>
       <c r="F358">
-        <v>0.80824204721128701</v>
+        <v>0.80939704914914301</v>
       </c>
       <c r="G358">
-        <v>0.88237489122293</v>
+        <v>0.88355730152697598</v>
       </c>
       <c r="H358">
-        <v>0.73435568066123402</v>
+        <v>0.73705372739808095</v>
       </c>
       <c r="I358">
-        <v>0.84895101302557696</v>
+        <v>0.84844389088944705</v>
       </c>
       <c r="J358">
-        <v>0.92728522503240896</v>
+        <v>0.928967205535978</v>
       </c>
       <c r="K358">
-        <v>0.73050998279368795</v>
+        <v>0.73082377436809898</v>
       </c>
       <c r="L358">
-        <v>0.85063977996555595</v>
+        <v>0.84897063485484603</v>
       </c>
       <c r="M358">
-        <v>0.93964157116065095</v>
+        <v>0.93621454235708501</v>
       </c>
       <c r="N358">
-        <v>0.78019403593370795</v>
+        <v>0.77947217028440596</v>
       </c>
       <c r="O358">
-        <v>0.87466839131653695</v>
+        <v>0.87365269207194796</v>
       </c>
       <c r="P358">
-        <v>0.922181953636945</v>
+        <v>0.92121381371689504</v>
       </c>
     </row>
     <row r="359" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A359" s="1">
         <v>40575</v>
       </c>
       <c r="B359">
-        <v>0.71755873428655104</v>
+        <v>0.715865600475454</v>
       </c>
       <c r="C359">
-        <v>0.82912878769125198</v>
+        <v>0.82686948841489805</v>
       </c>
       <c r="D359">
-        <v>0.94225145619236395</v>
+        <v>0.94304340156747501</v>
       </c>
       <c r="E359">
-        <v>0.69423918240676796</v>
+        <v>0.69601712305080798</v>
       </c>
       <c r="F359">
-        <v>0.80373978450343997</v>
+        <v>0.80566800683569695</v>
       </c>
       <c r="G359">
-        <v>0.88050467993549097</v>
+        <v>0.88199289311242102</v>
       </c>
       <c r="H359">
-        <v>0.74543616849139405</v>
+        <v>0.74770789677245897</v>
       </c>
       <c r="I359">
-        <v>0.86015979105513796</v>
+        <v>0.85978779721524401</v>
       </c>
       <c r="J359">
-        <v>0.93156024045835895</v>
+        <v>0.93328533320088802</v>
       </c>
       <c r="K359">
-        <v>0.74497743757893198</v>
+        <v>0.74557716476931502</v>
       </c>
       <c r="L359">
-        <v>0.86288121347575397</v>
+        <v>0.86158400334172602</v>
       </c>
       <c r="M359">
-        <v>0.94538935907182198</v>
+        <v>0.94208535424829198</v>
       </c>
       <c r="N359">
-        <v>0.77328620857839403</v>
+        <v>0.77159349600253602</v>
       </c>
       <c r="O359">
-        <v>0.87203425701956705</v>
+        <v>0.87059555749490503</v>
       </c>
       <c r="P359">
-        <v>0.92205710018513998</v>
+        <v>0.92112279926590002</v>
       </c>
     </row>
     <row r="360" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A360" s="1">
         <v>40603</v>
       </c>
       <c r="B360">
-        <v>0.72807567237339799</v>
+        <v>0.72654558011943204</v>
       </c>
       <c r="C360">
-        <v>0.83678057283246798</v>
+        <v>0.83463001467601405</v>
       </c>
       <c r="D360">
-        <v>0.944312850099713</v>
+        <v>0.94521955437167104</v>
       </c>
       <c r="E360">
-        <v>0.72066038793890397</v>
+        <v>0.72259539487362701</v>
       </c>
       <c r="F360">
-        <v>0.81349334924000005</v>
+        <v>0.81518047990660203</v>
       </c>
       <c r="G360">
-        <v>0.88080580118942697</v>
+        <v>0.88254880970213401</v>
       </c>
       <c r="H360">
-        <v>0.75544300556426602</v>
+        <v>0.75661825591157195</v>
       </c>
       <c r="I360">
-        <v>0.87159928220619698</v>
+        <v>0.87082876121137398</v>
       </c>
       <c r="J360">
-        <v>0.93233369629265395</v>
+        <v>0.934080687573697</v>
       </c>
       <c r="K360">
-        <v>0.75392939543437199</v>
+        <v>0.75441870967050295</v>
       </c>
       <c r="L360">
-        <v>0.87602205350899098</v>
+        <v>0.87436733849079196</v>
       </c>
       <c r="M360">
-        <v>0.95047884096165303</v>
+        <v>0.94691011584135598</v>
       </c>
       <c r="N360">
-        <v>0.78043459221061295</v>
+        <v>0.77890645245923995</v>
       </c>
       <c r="O360">
-        <v>0.878763971447309</v>
+        <v>0.87727918007179095</v>
       </c>
       <c r="P360">
-        <v>0.92359011711361805</v>
+        <v>0.92270976293838003</v>
       </c>
     </row>
     <row r="361" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A361" s="1">
         <v>40634</v>
       </c>
       <c r="B361">
-        <v>0.72618391882627897</v>
+        <v>0.72531385360262002</v>
       </c>
       <c r="C361">
-        <v>0.83455809686740501</v>
+        <v>0.83267342184417603</v>
       </c>
       <c r="D361">
-        <v>0.94318662509190099</v>
+        <v>0.94399516170202502</v>
       </c>
       <c r="E361">
-        <v>0.71437520321634296</v>
+        <v>0.71648826946280897</v>
       </c>
       <c r="F361">
-        <v>0.81172379232763403</v>
+        <v>0.81370251151234996</v>
       </c>
       <c r="G361">
-        <v>0.87987290875712298</v>
+        <v>0.88194697124482002</v>
       </c>
       <c r="H361">
-        <v>0.76385100866377798</v>
+        <v>0.76542092868191103</v>
       </c>
       <c r="I361">
-        <v>0.87251265167300696</v>
+        <v>0.87162691164728801</v>
       </c>
       <c r="J361">
-        <v>0.93162598960605103</v>
+        <v>0.93317985926845304</v>
       </c>
       <c r="K361">
-        <v>0.77384286800820001</v>
+        <v>0.77430055468429704</v>
       </c>
       <c r="L361">
-        <v>0.88681095338169103</v>
+        <v>0.88474467187644201</v>
       </c>
       <c r="M361">
-        <v>0.95420324611389895</v>
+        <v>0.95029224302353399</v>
       </c>
       <c r="N361">
-        <v>0.78228659747026097</v>
+        <v>0.78249720280457502</v>
       </c>
       <c r="O361">
-        <v>0.87626998950643498</v>
+        <v>0.87592260099087504</v>
       </c>
       <c r="P361">
-        <v>0.92390883625937203</v>
+        <v>0.92309221100685102</v>
       </c>
     </row>
     <row r="362" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A362" s="1">
         <v>40664</v>
       </c>
       <c r="B362">
-        <v>0.72569881892368204</v>
+        <v>0.72455672646003899</v>
       </c>
       <c r="C362">
-        <v>0.83690224080014297</v>
+        <v>0.83472954600934401</v>
       </c>
       <c r="D362">
-        <v>0.94362510620359397</v>
+        <v>0.944379628849083</v>
       </c>
       <c r="E362">
-        <v>0.71992229068227698</v>
+        <v>0.72055815486974695</v>
       </c>
       <c r="F362">
-        <v>0.81937478783688</v>
+        <v>0.82018002906231102</v>
       </c>
       <c r="G362">
-        <v>0.88066449909696798</v>
+        <v>0.88279206980407299</v>
       </c>
       <c r="H362">
-        <v>0.75594574182425001</v>
+        <v>0.75877055285175998</v>
       </c>
       <c r="I362">
-        <v>0.87123573508747498</v>
+        <v>0.87080252847165796</v>
       </c>
       <c r="J362">
-        <v>0.93151288376242902</v>
+        <v>0.93317638564808603</v>
       </c>
       <c r="K362">
-        <v>0.77200382524036304</v>
+        <v>0.77186873487180896</v>
       </c>
       <c r="L362">
-        <v>0.88905221645235999</v>
+        <v>0.88652148399389497</v>
       </c>
       <c r="M362">
-        <v>0.95437440206881097</v>
+        <v>0.95046674674193998</v>
       </c>
       <c r="N362">
-        <v>0.78143191247826405</v>
+        <v>0.78265438544752997</v>
       </c>
       <c r="O362">
-        <v>0.87883670088826804</v>
+        <v>0.87880544513645098</v>
       </c>
       <c r="P362">
-        <v>0.92530221969542803</v>
+        <v>0.92453426459923704</v>
       </c>
     </row>
     <row r="363" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A363" s="1">
         <v>40695</v>
       </c>
       <c r="B363">
-        <v>0.72587945999120795</v>
+        <v>0.72470662743524805</v>
       </c>
       <c r="C363">
-        <v>0.83835504594717603</v>
+        <v>0.836198506670494</v>
       </c>
       <c r="D363">
-        <v>0.94402869541068302</v>
+        <v>0.94501510355694895</v>
       </c>
       <c r="E363">
-        <v>0.72886899271110495</v>
+        <v>0.72945453887289102</v>
       </c>
       <c r="F363">
-        <v>0.81999023613146305</v>
+        <v>0.82050075483581097</v>
       </c>
       <c r="G363">
-        <v>0.87964349325816105</v>
+        <v>0.88174485165208005</v>
       </c>
       <c r="H363">
-        <v>0.74064091209076399</v>
+        <v>0.74286610802509401</v>
       </c>
       <c r="I363">
-        <v>0.86808317831578796</v>
+        <v>0.867746723200439</v>
       </c>
       <c r="J363">
-        <v>0.93074037603412996</v>
+        <v>0.93231936131194204</v>
       </c>
       <c r="K363">
-        <v>0.76756413615104202</v>
+        <v>0.768152472510927</v>
       </c>
       <c r="L363">
-        <v>0.88621871177498102</v>
+        <v>0.88417885410114205</v>
       </c>
       <c r="M363">
-        <v>0.95309105686896001</v>
+        <v>0.94908905494404305</v>
       </c>
       <c r="N363">
-        <v>0.78629178121870702</v>
+        <v>0.78706672048612003</v>
       </c>
       <c r="O363">
-        <v>0.88209937300723096</v>
+        <v>0.88152601338288195</v>
       </c>
       <c r="P363">
-        <v>0.92619617329133597</v>
+        <v>0.92538809217729701</v>
       </c>
     </row>
     <row r="364" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A364" s="1">
         <v>40725</v>
       </c>
       <c r="B364">
-        <v>0.71105584238729602</v>
+        <v>0.71038999877137199</v>
       </c>
       <c r="C364">
-        <v>0.82799025652946501</v>
+        <v>0.82613151962244402</v>
       </c>
       <c r="D364">
-        <v>0.94121401879786903</v>
+        <v>0.94210125806412404</v>
       </c>
       <c r="E364">
-        <v>0.70361635138913303</v>
+        <v>0.704467470839516</v>
       </c>
       <c r="F364">
-        <v>0.80653264042468797</v>
+        <v>0.80792074531369296</v>
       </c>
       <c r="G364">
-        <v>0.877422416724006</v>
+        <v>0.879751911502197</v>
       </c>
       <c r="H364">
-        <v>0.71755512560672097</v>
+        <v>0.72047073969023501</v>
       </c>
       <c r="I364">
-        <v>0.84790146531100896</v>
+        <v>0.84740053944159799</v>
       </c>
       <c r="J364">
-        <v>0.92685859593061404</v>
+        <v>0.92821676449564505</v>
       </c>
       <c r="K364">
-        <v>0.75623517852773703</v>
+        <v>0.75637482730864602</v>
       </c>
       <c r="L364">
-        <v>0.87501661148474097</v>
+        <v>0.87292095369637102</v>
       </c>
       <c r="M364">
-        <v>0.95163287995588497</v>
+        <v>0.94768044097076398</v>
       </c>
       <c r="N364">
-        <v>0.76977426659284698</v>
+        <v>0.77041916695951096</v>
       </c>
       <c r="O364">
-        <v>0.87345265905715597</v>
+        <v>0.87291946309614299</v>
       </c>
       <c r="P364">
-        <v>0.92596841002082597</v>
+        <v>0.92506196789831996</v>
       </c>
     </row>
     <row r="365" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A365" s="1">
         <v>40756</v>
       </c>
       <c r="B365">
-        <v>0.70714621546340695</v>
+        <v>0.706429730734495</v>
       </c>
       <c r="C365">
-        <v>0.82319411194286896</v>
+        <v>0.82128922361843304</v>
       </c>
       <c r="D365">
-        <v>0.94001437123330001</v>
+        <v>0.940846552294619</v>
       </c>
       <c r="E365">
-        <v>0.68961985579747898</v>
+        <v>0.69207097145770102</v>
       </c>
       <c r="F365">
-        <v>0.79854721825488695</v>
+        <v>0.801474189693829</v>
       </c>
       <c r="G365">
-        <v>0.87656551826736095</v>
+        <v>0.87947252180264301</v>
       </c>
       <c r="H365">
-        <v>0.71485198953208395</v>
+        <v>0.71735580390254605</v>
       </c>
       <c r="I365">
-        <v>0.83958701986110795</v>
+        <v>0.83881545344679698</v>
       </c>
       <c r="J365">
-        <v>0.92456396197770296</v>
+        <v>0.92574285739372197</v>
       </c>
       <c r="K365">
-        <v>0.75716543183528595</v>
+        <v>0.75639389583004002</v>
       </c>
       <c r="L365">
-        <v>0.871266097910808</v>
+        <v>0.86896302199152697</v>
       </c>
       <c r="M365">
-        <v>0.95100545373743495</v>
+        <v>0.94711800560946002</v>
       </c>
       <c r="N365">
-        <v>0.76908939543755295</v>
+        <v>0.77040723079934703</v>
       </c>
       <c r="O365">
-        <v>0.87326775723936301</v>
+        <v>0.87338352795881402</v>
       </c>
       <c r="P365">
-        <v>0.92668432213243301</v>
+        <v>0.92565504263507703</v>
       </c>
     </row>
     <row r="366" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A366" s="1">
         <v>40787</v>
       </c>
       <c r="B366">
-        <v>0.71110234841206599</v>
+        <v>0.71059868602966503</v>
       </c>
       <c r="C366">
-        <v>0.82413322473889805</v>
+        <v>0.82246257778871701</v>
       </c>
       <c r="D366">
-        <v>0.94022924768252902</v>
+        <v>0.94118162268942196</v>
       </c>
       <c r="E366">
-        <v>0.689227004176583</v>
+        <v>0.69303794388243301</v>
       </c>
       <c r="F366">
-        <v>0.79910395924288902</v>
+        <v>0.80306589702400599</v>
       </c>
       <c r="G366">
-        <v>0.87724961794507805</v>
+        <v>0.88068612165138804</v>
       </c>
       <c r="H366">
-        <v>0.716569071736611</v>
+        <v>0.71964243964087704</v>
       </c>
       <c r="I366">
-        <v>0.83812253757883903</v>
+        <v>0.83788067957636803</v>
       </c>
       <c r="J366">
-        <v>0.92449424301157801</v>
+        <v>0.92583765239157001</v>
       </c>
       <c r="K366">
-        <v>0.76361884211823206</v>
+        <v>0.76260300075267395</v>
       </c>
       <c r="L366">
-        <v>0.87761938023813402</v>
+        <v>0.87543838735969204</v>
       </c>
       <c r="M366">
-        <v>0.95374621660641501</v>
+        <v>0.949964930261323</v>
       </c>
       <c r="N366">
-        <v>0.76210966490080301</v>
+        <v>0.76384614552154495</v>
       </c>
       <c r="O366">
-        <v>0.869396315644413</v>
+        <v>0.87002834994893496</v>
       </c>
       <c r="P366">
-        <v>0.92539033409814597</v>
+        <v>0.92455215741059005</v>
       </c>
     </row>
     <row r="367" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A367" s="1">
         <v>40817</v>
       </c>
       <c r="B367">
-        <v>0.71034994870269497</v>
+        <v>0.70971582607718398</v>
       </c>
       <c r="C367">
-        <v>0.82325981245261604</v>
+        <v>0.82165168039819103</v>
       </c>
       <c r="D367">
-        <v>0.93959222559038102</v>
+        <v>0.94048823652770597</v>
       </c>
       <c r="E367">
-        <v>0.69421222356666001</v>
+        <v>0.69789023129377503</v>
       </c>
       <c r="F367">
-        <v>0.80306874404198703</v>
+        <v>0.80673539183771803</v>
       </c>
       <c r="G367">
-        <v>0.87833375516282897</v>
+        <v>0.88167747305287303</v>
       </c>
       <c r="H367">
-        <v>0.71146466556541399</v>
+        <v>0.71477286877769797</v>
       </c>
       <c r="I367">
-        <v>0.83387318637454899</v>
+        <v>0.83386655597449599</v>
       </c>
       <c r="J367">
-        <v>0.92350002135703002</v>
+        <v>0.92483730509411399</v>
       </c>
       <c r="K367">
-        <v>0.77146331330406703</v>
+        <v>0.76986973354787502</v>
       </c>
       <c r="L367">
-        <v>0.88355532978322004</v>
+        <v>0.88117737861314704</v>
       </c>
       <c r="M367">
-        <v>0.95616785800314097</v>
+        <v>0.95223618481626804</v>
       </c>
       <c r="N367">
-        <v>0.75938908849569697</v>
+        <v>0.76114224154716703</v>
       </c>
       <c r="O367">
-        <v>0.86500208352631802</v>
+        <v>0.86570538847190803</v>
       </c>
       <c r="P367">
-        <v>0.92419025882344996</v>
+        <v>0.92343552953582897</v>
       </c>
     </row>
     <row r="368" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A368" s="1">
         <v>40848</v>
       </c>
       <c r="B368">
-        <v>0.72419966376790501</v>
+        <v>0.72430128722354703</v>
       </c>
       <c r="C368">
-        <v>0.82903804951110305</v>
+        <v>0.82817472657659397</v>
       </c>
       <c r="D368">
-        <v>0.94063746086484501</v>
+        <v>0.94163368943956505</v>
       </c>
       <c r="E368">
-        <v>0.70047905499375396</v>
+        <v>0.70482745232042598</v>
       </c>
       <c r="F368">
-        <v>0.80660372706440897</v>
+        <v>0.81079749983492999</v>
       </c>
       <c r="G368">
-        <v>0.87895006444465396</v>
+        <v>0.88258882802129901</v>
       </c>
       <c r="H368">
-        <v>0.70426626484655397</v>
+        <v>0.70699326709976795</v>
       </c>
       <c r="I368">
-        <v>0.83285159337556802</v>
+        <v>0.83234750041529004</v>
       </c>
       <c r="J368">
-        <v>0.923930592224951</v>
+        <v>0.92520866812979097</v>
       </c>
       <c r="K368">
-        <v>0.78818792482300504</v>
+        <v>0.78659410713870703</v>
       </c>
       <c r="L368">
-        <v>0.89216699022203905</v>
+        <v>0.88990300255505606</v>
       </c>
       <c r="M368">
-        <v>0.956051075624611</v>
+        <v>0.95228846144852897</v>
       </c>
       <c r="N368">
-        <v>0.76164282094884705</v>
+        <v>0.763331898892737</v>
       </c>
       <c r="O368">
-        <v>0.86652815297897301</v>
+        <v>0.86709038366018998</v>
       </c>
       <c r="P368">
-        <v>0.92380506012959396</v>
+        <v>0.92297247353281497</v>
       </c>
     </row>
     <row r="369" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A369" s="1">
         <v>40878</v>
       </c>
       <c r="B369">
-        <v>0.72639943500463999</v>
+        <v>0.72624530859118397</v>
       </c>
       <c r="C369">
-        <v>0.83521315278308095</v>
+        <v>0.83405012064942297</v>
       </c>
       <c r="D369">
-        <v>0.94144267794001701</v>
+        <v>0.94255585878125203</v>
       </c>
       <c r="E369">
-        <v>0.72258369027810299</v>
+        <v>0.72708035010009198</v>
       </c>
       <c r="F369">
-        <v>0.81754454096900597</v>
+        <v>0.82148018801913003</v>
       </c>
       <c r="G369">
-        <v>0.87943790920167197</v>
+        <v>0.88326748308205905</v>
       </c>
       <c r="H369">
-        <v>0.71226341861544096</v>
+        <v>0.713883083581064</v>
       </c>
       <c r="I369">
-        <v>0.84460954610316696</v>
+        <v>0.84345485366580197</v>
       </c>
       <c r="J369">
-        <v>0.92496595229369505</v>
+        <v>0.92630209108292905</v>
       </c>
       <c r="K369">
-        <v>0.78518006917883298</v>
+        <v>0.78467788396635996</v>
       </c>
       <c r="L369">
-        <v>0.892458238425614</v>
+        <v>0.89073172901430797</v>
       </c>
       <c r="M369">
-        <v>0.95442510024232596</v>
+        <v>0.95079034219652803</v>
       </c>
       <c r="N369">
-        <v>0.77682672567780597</v>
+        <v>0.77862707444618295</v>
       </c>
       <c r="O369">
-        <v>0.87536158745611403</v>
+        <v>0.87580725821678596</v>
       </c>
       <c r="P369">
-        <v>0.92344295809875299</v>
+        <v>0.92265507163072602</v>
       </c>
     </row>
     <row r="370" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A370" s="1">
         <v>40909</v>
       </c>
       <c r="B370">
-        <v>0.71537035823813799</v>
+        <v>0.71531199490422603</v>
       </c>
       <c r="C370">
-        <v>0.82805776051923397</v>
+        <v>0.82702213354232701</v>
       </c>
       <c r="D370">
-        <v>0.94018105515474004</v>
+        <v>0.94123021745329605</v>
       </c>
       <c r="E370">
-        <v>0.72973463288722196</v>
+        <v>0.73479344322138596</v>
       </c>
       <c r="F370">
-        <v>0.82042221480479005</v>
+        <v>0.82470732262900603</v>
       </c>
       <c r="G370">
-        <v>0.87954845347981603</v>
+        <v>0.88377608981040301</v>
       </c>
       <c r="H370">
-        <v>0.69357575124279203</v>
+        <v>0.69587079563436705</v>
       </c>
       <c r="I370">
-        <v>0.82744355753273002</v>
+        <v>0.82690855000139796</v>
       </c>
       <c r="J370">
-        <v>0.92126762285725605</v>
+        <v>0.92258744680364402</v>
       </c>
       <c r="K370">
-        <v>0.763766151394765</v>
+        <v>0.76447243467200299</v>
       </c>
       <c r="L370">
-        <v>0.878228999901561</v>
+        <v>0.87738507870303595</v>
       </c>
       <c r="M370">
-        <v>0.95125397632959896</v>
+        <v>0.94755770106140003</v>
       </c>
       <c r="N370">
-        <v>0.75868852042259805</v>
+        <v>0.76187895522340698</v>
       </c>
       <c r="O370">
-        <v>0.86460377149201095</v>
+        <v>0.86594955356945802</v>
       </c>
       <c r="P370">
-        <v>0.92200212505431201</v>
+        <v>0.92124795633276901</v>
       </c>
     </row>
     <row r="371" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A371" s="1">
         <v>40940</v>
       </c>
       <c r="B371">
-        <v>0.71015887694741298</v>
+        <v>0.71036228385155098</v>
       </c>
       <c r="C371">
-        <v>0.82291666343887304</v>
+        <v>0.82194390060938005</v>
       </c>
       <c r="D371">
-        <v>0.93882203455106195</v>
+        <v>0.939649585824883</v>
       </c>
       <c r="E371">
-        <v>0.71378088389611904</v>
+        <v>0.71705409816155796</v>
       </c>
       <c r="F371">
-        <v>0.81400836754174299</v>
+        <v>0.81791811747727805</v>
       </c>
       <c r="G371">
-        <v>0.878642500514762</v>
+        <v>0.88253032766795003</v>
       </c>
       <c r="H371">
-        <v>0.69258947438714102</v>
+        <v>0.69566002430608198</v>
       </c>
       <c r="I371">
-        <v>0.82324610425394595</v>
+        <v>0.82339853044673605</v>
       </c>
       <c r="J371">
-        <v>0.91950780607882998</v>
+        <v>0.92099450591420196</v>
       </c>
       <c r="K371">
-        <v>0.75973468333009697</v>
+        <v>0.76134321116495596</v>
       </c>
       <c r="L371">
-        <v>0.87368016631771905</v>
+        <v>0.87326376951005502</v>
       </c>
       <c r="M371">
-        <v>0.94963106171102296</v>
+        <v>0.94598700002760205</v>
       </c>
       <c r="N371">
-        <v>0.75312958860428603</v>
+        <v>0.75806885419987302</v>
       </c>
       <c r="O371">
-        <v>0.85886806319384201</v>
+        <v>0.86107546628332399</v>
       </c>
       <c r="P371">
-        <v>0.91955226228845699</v>
+        <v>0.91881567124600705</v>
       </c>
     </row>
     <row r="372" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A372" s="1">
         <v>40969</v>
       </c>
       <c r="B372">
-        <v>0.70613866567003003</v>
+        <v>0.70624352226450404</v>
       </c>
       <c r="C372">
-        <v>0.81933267523041797</v>
+        <v>0.81826079575119604</v>
       </c>
       <c r="D372">
-        <v>0.93743682826852504</v>
+        <v>0.93821106289055101</v>
       </c>
       <c r="E372">
-        <v>0.71036299063473396</v>
+        <v>0.71474616187502804</v>
       </c>
       <c r="F372">
-        <v>0.81155908157475398</v>
+        <v>0.81585928742061098</v>
       </c>
       <c r="G372">
-        <v>0.87780939034501404</v>
+        <v>0.88138999699116605</v>
       </c>
       <c r="H372">
-        <v>0.68917567925237999</v>
+        <v>0.69274217292823903</v>
       </c>
       <c r="I372">
-        <v>0.82074139109893596</v>
+        <v>0.82116129801761395</v>
       </c>
       <c r="J372">
-        <v>0.91920994412448898</v>
+        <v>0.92097706023814097</v>
       </c>
       <c r="K372">
-        <v>0.75418661201759796</v>
+        <v>0.754816340853248</v>
       </c>
       <c r="L372">
-        <v>0.86864784106384696</v>
+        <v>0.86773172400237497</v>
       </c>
       <c r="M372">
-        <v>0.94769337783078</v>
+        <v>0.94386294389201997</v>
       </c>
       <c r="N372">
-        <v>0.74689418193024104</v>
+        <v>0.751846863543296</v>
       </c>
       <c r="O372">
-        <v>0.85123236017332204</v>
+        <v>0.85355664043444601</v>
       </c>
       <c r="P372">
-        <v>0.91680978626712495</v>
+        <v>0.91625944909778301</v>
       </c>
     </row>
     <row r="373" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A373" s="1">
         <v>41000</v>
       </c>
       <c r="B373">
-        <v>0.70493048955931203</v>
+        <v>0.70471486168564701</v>
       </c>
       <c r="C373">
-        <v>0.81680929757573495</v>
+        <v>0.81553899772145799</v>
       </c>
       <c r="D373">
-        <v>0.93579981879136198</v>
+        <v>0.93650864866245398</v>
       </c>
       <c r="E373">
-        <v>0.70780587741038503</v>
+        <v>0.711003338219107</v>
       </c>
       <c r="F373">
-        <v>0.80774393698852598</v>
+        <v>0.81111864043362603</v>
       </c>
       <c r="G373">
-        <v>0.87694947100088805</v>
+        <v>0.88022465332304101</v>
       </c>
       <c r="H373">
-        <v>0.69593175300898102</v>
+        <v>0.69999971946973405</v>
       </c>
       <c r="I373">
-        <v>0.82378110059140797</v>
+        <v>0.82444885334558304</v>
       </c>
       <c r="J373">
-        <v>0.91919296030703801</v>
+        <v>0.92103436175769304</v>
       </c>
       <c r="K373">
-        <v>0.75032569695626805</v>
+        <v>0.75068548856277495</v>
       </c>
       <c r="L373">
-        <v>0.86210659065545203</v>
+        <v>0.86106599144918206</v>
       </c>
       <c r="M373">
-        <v>0.94269110589237803</v>
+        <v>0.93896899021574298</v>
       </c>
       <c r="N373">
-        <v>0.73808403768659803</v>
+        <v>0.74097470093903195</v>
       </c>
       <c r="O373">
-        <v>0.84372255042353905</v>
+        <v>0.84483182610823604</v>
       </c>
       <c r="P373">
-        <v>0.91361143232178998</v>
+        <v>0.913018957938588</v>
       </c>
     </row>
     <row r="374" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A374" s="1">
         <v>41030</v>
       </c>
       <c r="B374">
-        <v>0.70100818596631398</v>
+        <v>0.70062222928711904</v>
       </c>
       <c r="C374">
-        <v>0.81578136611963203</v>
+        <v>0.81443674743289496</v>
       </c>
       <c r="D374">
-        <v>0.93538931793380298</v>
+        <v>0.93598440655366599</v>
       </c>
       <c r="E374">
-        <v>0.70017786118603698</v>
+        <v>0.70246950682245801</v>
       </c>
       <c r="F374">
-        <v>0.80132316795248204</v>
+        <v>0.80349315861980797</v>
       </c>
       <c r="G374">
-        <v>0.87444193970832595</v>
+        <v>0.876937811231706</v>
       </c>
       <c r="H374">
-        <v>0.70018684318536695</v>
+        <v>0.70381560217491101</v>
       </c>
       <c r="I374">
-        <v>0.82912885087996602</v>
+        <v>0.829944686419674</v>
       </c>
       <c r="J374">
-        <v>0.92007562964197198</v>
+        <v>0.92209174211362599</v>
       </c>
       <c r="K374">
-        <v>0.73996505291142101</v>
+        <v>0.74023528334585897</v>
       </c>
       <c r="L374">
-        <v>0.856344030915965</v>
+        <v>0.85563657094521095</v>
       </c>
       <c r="M374">
-        <v>0.93920031888102595</v>
+        <v>0.93572867589516995</v>
       </c>
       <c r="N374">
-        <v>0.73936229330091296</v>
+        <v>0.74049852597057197</v>
       </c>
       <c r="O374">
-        <v>0.84437749411339003</v>
+        <v>0.84458303988058903</v>
       </c>
       <c r="P374">
-        <v>0.91200904043011699</v>
+        <v>0.91142226934688597</v>
       </c>
     </row>
     <row r="375" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A375" s="1">
         <v>41061</v>
       </c>
       <c r="B375">
-        <v>0.70245372668935302</v>
+        <v>0.70182760765861796</v>
       </c>
       <c r="C375">
-        <v>0.81451793455169097</v>
+        <v>0.81281311791050304</v>
       </c>
       <c r="D375">
-        <v>0.93470171347544495</v>
+        <v>0.93511829453711603</v>
       </c>
       <c r="E375">
-        <v>0.69375187548443995</v>
+        <v>0.69594681918340295</v>
       </c>
       <c r="F375">
-        <v>0.79329937335908096</v>
+        <v>0.79473919413330496</v>
       </c>
       <c r="G375">
-        <v>0.87170949001919895</v>
+        <v>0.87352487687524305</v>
       </c>
       <c r="H375">
-        <v>0.70322870725933195</v>
+        <v>0.70578129715401805</v>
       </c>
       <c r="I375">
-        <v>0.83066683251717599</v>
+        <v>0.83090618606202704</v>
       </c>
       <c r="J375">
-        <v>0.92042478104002701</v>
+        <v>0.92236503331201403</v>
       </c>
       <c r="K375">
-        <v>0.73450071353129798</v>
+        <v>0.73369242948022795</v>
       </c>
       <c r="L375">
-        <v>0.84894062159241801</v>
+        <v>0.84765706689235298</v>
       </c>
       <c r="M375">
-        <v>0.93449449983252797</v>
+        <v>0.93107701063731096</v>
       </c>
       <c r="N375">
-        <v>0.74141446342723005</v>
+        <v>0.74037390576865403</v>
       </c>
       <c r="O375">
-        <v>0.84407652405895495</v>
+        <v>0.84301676299365602</v>
       </c>
       <c r="P375">
-        <v>0.91133552383718897</v>
+        <v>0.91068207279865898</v>
       </c>
     </row>
     <row r="376" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A376" s="1">
         <v>41091</v>
       </c>
       <c r="B376">
-        <v>0.69648338890768902</v>
+        <v>0.69593965382461298</v>
       </c>
       <c r="C376">
-        <v>0.80924452236279398</v>
+        <v>0.80758170454552602</v>
       </c>
       <c r="D376">
-        <v>0.93287501102344295</v>
+        <v>0.93319260422877104</v>
       </c>
       <c r="E376">
-        <v>0.68753356070404503</v>
+        <v>0.687844379248155</v>
       </c>
       <c r="F376">
-        <v>0.79112150730480102</v>
+        <v>0.79160780253267404</v>
       </c>
       <c r="G376">
-        <v>0.87085086145512602</v>
+        <v>0.87209464524113101</v>
       </c>
       <c r="H376">
-        <v>0.69883858360416995</v>
+        <v>0.70216661953792703</v>
       </c>
       <c r="I376">
-        <v>0.82279135938885395</v>
+        <v>0.82326183669271003</v>
       </c>
       <c r="J376">
-        <v>0.91923850629139703</v>
+        <v>0.92126742680557805</v>
       </c>
       <c r="K376">
-        <v>0.72551514620979596</v>
+        <v>0.72404587370145101</v>
       </c>
       <c r="L376">
-        <v>0.83959035806853999</v>
+        <v>0.838192738561091</v>
       </c>
       <c r="M376">
-        <v>0.93086486304454497</v>
+        <v>0.92764889364076197</v>
       </c>
       <c r="N376">
-        <v>0.73858290577724695</v>
+        <v>0.73762373348874399</v>
       </c>
       <c r="O376">
-        <v>0.84023218331110305</v>
+        <v>0.83957257915135297</v>
       </c>
       <c r="P376">
-        <v>0.91066301934068405</v>
+        <v>0.910141582426371</v>
       </c>
     </row>
     <row r="377" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A377" s="1">
         <v>41122</v>
       </c>
       <c r="B377">
-        <v>0.69271493996880695</v>
+        <v>0.69210036961806698</v>
       </c>
       <c r="C377">
-        <v>0.80559599098865797</v>
+        <v>0.80386608783812796</v>
       </c>
       <c r="D377">
-        <v>0.93137793615053799</v>
+        <v>0.931608291159994</v>
       </c>
       <c r="E377">
-        <v>0.68083232841074404</v>
+        <v>0.68154870872713602</v>
       </c>
       <c r="F377">
-        <v>0.785312261854197</v>
+        <v>0.78615533600797904</v>
       </c>
       <c r="G377">
-        <v>0.86898809200565996</v>
+        <v>0.87013483400520297</v>
       </c>
       <c r="H377">
-        <v>0.70481276095954104</v>
+        <v>0.70845223629082898</v>
       </c>
       <c r="I377">
-        <v>0.81951157967711896</v>
+        <v>0.82018653568597599</v>
       </c>
       <c r="J377">
-        <v>0.91649807523638305</v>
+        <v>0.91865951530454804</v>
       </c>
       <c r="K377">
-        <v>0.71722040300340895</v>
+        <v>0.71633958725191005</v>
       </c>
       <c r="L377">
-        <v>0.83278470193324305</v>
+        <v>0.83142460709368704</v>
       </c>
       <c r="M377">
-        <v>0.92898430531348397</v>
+        <v>0.92560594422815901</v>
       </c>
       <c r="N377">
-        <v>0.73977448304218796</v>
+        <v>0.73959610657166597</v>
       </c>
       <c r="O377">
-        <v>0.840613513822005</v>
+        <v>0.84070907856135402</v>
       </c>
       <c r="P377">
-        <v>0.91081953064907395</v>
+        <v>0.91031501780247004</v>
       </c>
     </row>
     <row r="378" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A378" s="1">
         <v>41153</v>
       </c>
       <c r="B378">
-        <v>0.69017087724672299</v>
+        <v>0.68956073674880802</v>
       </c>
       <c r="C378">
-        <v>0.802635719780326</v>
+        <v>0.800845377696351</v>
       </c>
       <c r="D378">
-        <v>0.93062421691034203</v>
+        <v>0.93084087623501999</v>
       </c>
       <c r="E378">
-        <v>0.66997827391035103</v>
+        <v>0.67002994994399301</v>
       </c>
       <c r="F378">
-        <v>0.77816070168195695</v>
+        <v>0.77859005782117496</v>
       </c>
       <c r="G378">
-        <v>0.86773922050777696</v>
+        <v>0.86883851774939103</v>
       </c>
       <c r="H378">
-        <v>0.71069984688794197</v>
+        <v>0.71389805934485095</v>
       </c>
       <c r="I378">
-        <v>0.82097954970036402</v>
+        <v>0.82121852674839702</v>
       </c>
       <c r="J378">
-        <v>0.91520702821537903</v>
+        <v>0.91732579689161997</v>
       </c>
       <c r="K378">
-        <v>0.71239801095799604</v>
+        <v>0.711725384948385</v>
       </c>
       <c r="L378">
-        <v>0.82901183993962102</v>
+        <v>0.82757160490062898</v>
       </c>
       <c r="M378">
-        <v>0.92699587431060404</v>
+        <v>0.92344891058316403</v>
       </c>
       <c r="N378">
-        <v>0.73921724144847401</v>
+        <v>0.73912283969345804</v>
       </c>
       <c r="O378">
-        <v>0.84094814941586404</v>
+        <v>0.84112248818770896</v>
       </c>
       <c r="P378">
-        <v>0.91119769765278702</v>
+        <v>0.91064025013785899</v>
       </c>
     </row>
     <row r="379" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A379" s="1">
         <v>41183</v>
       </c>
       <c r="B379">
-        <v>0.688892241145875</v>
+        <v>0.68820495103464296</v>
       </c>
       <c r="C379">
-        <v>0.80183540611451498</v>
+        <v>0.80000418301326304</v>
       </c>
       <c r="D379">
-        <v>0.92906914573482402</v>
+        <v>0.92932238611960905</v>
       </c>
       <c r="E379">
-        <v>0.66687948777685602</v>
+        <v>0.66753841964787697</v>
       </c>
       <c r="F379">
-        <v>0.774900002865619</v>
+        <v>0.77551619372202896</v>
       </c>
       <c r="G379">
-        <v>0.86671468964862197</v>
+        <v>0.86795780100494602</v>
       </c>
       <c r="H379">
-        <v>0.70739508311677002</v>
+        <v>0.70990127352994503</v>
       </c>
       <c r="I379">
-        <v>0.82159710493144</v>
+        <v>0.82142899357525001</v>
       </c>
       <c r="J379">
-        <v>0.91475912974298101</v>
+        <v>0.91679133838135796</v>
       </c>
       <c r="K379">
-        <v>0.713387847559106</v>
+        <v>0.71284751919784695</v>
       </c>
       <c r="L379">
-        <v>0.82970442016427803</v>
+        <v>0.828129065383022</v>
       </c>
       <c r="M379">
-        <v>0.926771418364296</v>
+        <v>0.92315377557662903</v>
       </c>
       <c r="N379">
-        <v>0.74078377639190995</v>
+        <v>0.74139910573899304</v>
       </c>
       <c r="O379">
-        <v>0.842088309956879</v>
+        <v>0.84255809509716695</v>
       </c>
       <c r="P379">
-        <v>0.91169423880008205</v>
+        <v>0.91110591412450403</v>
       </c>
     </row>
     <row r="380" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A380" s="1">
         <v>41214</v>
       </c>
       <c r="B380">
-        <v>0.69800883191666696</v>
+        <v>0.69698507213736205</v>
       </c>
       <c r="C380">
-        <v>0.80837258370633003</v>
+        <v>0.80630010845455002</v>
       </c>
       <c r="D380">
-        <v>0.92955298843123202</v>
+        <v>0.92994033123586295</v>
       </c>
       <c r="E380">
-        <v>0.66373813717284402</v>
+        <v>0.66314296669614803</v>
       </c>
       <c r="F380">
-        <v>0.77240731833440401</v>
+        <v>0.77232787032174199</v>
       </c>
       <c r="G380">
-        <v>0.866246194242135</v>
+        <v>0.86741476644287896</v>
       </c>
       <c r="H380">
-        <v>0.70669098836248301</v>
+        <v>0.70923399888915595</v>
       </c>
       <c r="I380">
-        <v>0.82770310432624505</v>
+        <v>0.827436609900429</v>
       </c>
       <c r="J380">
-        <v>0.91617914662996802</v>
+        <v>0.91828900107568201</v>
       </c>
       <c r="K380">
-        <v>0.728484266126875</v>
+        <v>0.72909934887971395</v>
       </c>
       <c r="L380">
-        <v>0.84131295895690095</v>
+        <v>0.84005018542996901</v>
       </c>
       <c r="M380">
-        <v>0.92989627449169998</v>
+        <v>0.926259690441814</v>
       </c>
       <c r="N380">
-        <v>0.75169948223972805</v>
+        <v>0.75303581572974698</v>
       </c>
       <c r="O380">
-        <v>0.84811348176556201</v>
+        <v>0.84895867580496198</v>
       </c>
       <c r="P380">
-        <v>0.91252819247700401</v>
+        <v>0.91210031503812306</v>
       </c>
     </row>
     <row r="381" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A381" s="1">
         <v>41244</v>
       </c>
       <c r="B381">
-        <v>0.70352536495345097</v>
+        <v>0.70247064543162097</v>
       </c>
       <c r="C381">
-        <v>0.81438499441331902</v>
+        <v>0.81234558992046602</v>
       </c>
       <c r="D381">
-        <v>0.93086155438482299</v>
+        <v>0.931372338439166</v>
       </c>
       <c r="E381">
-        <v>0.66678666767809103</v>
+        <v>0.66687847991345295</v>
       </c>
       <c r="F381">
-        <v>0.774108039100877</v>
+        <v>0.77402158239234298</v>
       </c>
       <c r="G381">
-        <v>0.86720866328059498</v>
+        <v>0.86842518641611799</v>
       </c>
       <c r="H381">
-        <v>0.70501186948051098</v>
+        <v>0.707673876677956</v>
       </c>
       <c r="I381">
-        <v>0.83442965958093596</v>
+        <v>0.83461618128549897</v>
       </c>
       <c r="J381">
-        <v>0.91756431289184504</v>
+        <v>0.91991388254633699</v>
       </c>
       <c r="K381">
-        <v>0.72849873542993904</v>
+        <v>0.72818282567231396</v>
       </c>
       <c r="L381">
-        <v>0.844965300966805</v>
+        <v>0.84300387675719801</v>
       </c>
       <c r="M381">
-        <v>0.92956282793047396</v>
+        <v>0.92584803644825797</v>
       </c>
       <c r="N381">
-        <v>0.75785142202382505</v>
+        <v>0.75884220725496898</v>
       </c>
       <c r="O381">
-        <v>0.85260138556215304</v>
+        <v>0.85334719354954303</v>
       </c>
       <c r="P381">
-        <v>0.91224294192980204</v>
+        <v>0.91183518178323397</v>
       </c>
     </row>
     <row r="382" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A382" s="1">
         <v>41275</v>
       </c>
       <c r="B382">
-        <v>0.69848445850033203</v>
+        <v>0.69720665779519497</v>
       </c>
       <c r="C382">
-        <v>0.81119192863282197</v>
+        <v>0.80910252898016399</v>
       </c>
       <c r="D382">
-        <v>0.93139005781496098</v>
+        <v>0.93184562845880603</v>
       </c>
       <c r="E382">
-        <v>0.66231646005043499</v>
+        <v>0.66250970317423097</v>
       </c>
       <c r="F382">
-        <v>0.77188895945421598</v>
+        <v>0.77216013778690695</v>
       </c>
       <c r="G382">
-        <v>0.86615035260575501</v>
+        <v>0.86756988952333602</v>
       </c>
       <c r="H382">
-        <v>0.68833857148845901</v>
+        <v>0.69138465661996595</v>
       </c>
       <c r="I382">
-        <v>0.82209238844899002</v>
+        <v>0.82259362383977497</v>
       </c>
       <c r="J382">
-        <v>0.91646973466075399</v>
+        <v>0.91882791893753601</v>
       </c>
       <c r="K382">
-        <v>0.71887979219315101</v>
+        <v>0.71684776720489696</v>
       </c>
       <c r="L382">
-        <v>0.83922223777456895</v>
+        <v>0.83647694308403697</v>
       </c>
       <c r="M382">
-        <v>0.92874449340111698</v>
+        <v>0.92491009761750798</v>
       </c>
       <c r="N382">
-        <v>0.75010474969847096</v>
+        <v>0.75163147380595796</v>
       </c>
       <c r="O382">
-        <v>0.848256760148561</v>
+        <v>0.84971311577893704</v>
       </c>
       <c r="P382">
-        <v>0.91088199757769495</v>
+        <v>0.91066216393782295</v>
       </c>
     </row>
     <row r="383" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A383" s="1">
         <v>41306</v>
       </c>
       <c r="B383">
-        <v>0.702583931413304</v>
+        <v>0.70102467506206301</v>
       </c>
       <c r="C383">
-        <v>0.81400747099327897</v>
+        <v>0.81193809196183897</v>
       </c>
       <c r="D383">
-        <v>0.93219194507005299</v>
+        <v>0.93262176141967701</v>
       </c>
       <c r="E383">
-        <v>0.67940332334508702</v>
+        <v>0.68053045245021704</v>
       </c>
       <c r="F383">
-        <v>0.77551490113649402</v>
+        <v>0.77588659874638399</v>
       </c>
       <c r="G383">
-        <v>0.86493524673779199</v>
+        <v>0.86637601285445598</v>
       </c>
       <c r="H383">
-        <v>0.68260557616898998</v>
+        <v>0.68472657259929404</v>
       </c>
       <c r="I383">
-        <v>0.81938625736599302</v>
+        <v>0.81957365297983797</v>
       </c>
       <c r="J383">
-        <v>0.91615543547364597</v>
+        <v>0.91832402533396595</v>
       </c>
       <c r="K383">
-        <v>0.72197851891213605</v>
+        <v>0.71967316981750895</v>
       </c>
       <c r="L383">
-        <v>0.84308947584356397</v>
+        <v>0.84041851342588703</v>
       </c>
       <c r="M383">
-        <v>0.93072038181741401</v>
+        <v>0.92703471971552298</v>
       </c>
       <c r="N383">
-        <v>0.76217702600446102</v>
+        <v>0.76460406836150796</v>
       </c>
       <c r="O383">
-        <v>0.85363469850455997</v>
+        <v>0.85562761570648305</v>
       </c>
       <c r="P383">
-        <v>0.91129416632846905</v>
+        <v>0.91108635074266398</v>
       </c>
     </row>
     <row r="384" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A384" s="1">
         <v>41334</v>
       </c>
       <c r="B384">
-        <v>0.68878867254631304</v>
+        <v>0.68716242842175201</v>
       </c>
       <c r="C384">
-        <v>0.80214565822156103</v>
+        <v>0.79986209051794199</v>
       </c>
       <c r="D384">
-        <v>0.92788382888563403</v>
+        <v>0.92817399688965097</v>
       </c>
       <c r="E384">
-        <v>0.66805819638992003</v>
+        <v>0.66908023533349203</v>
       </c>
       <c r="F384">
-        <v>0.77237718807130495</v>
+        <v>0.77308454734006404</v>
       </c>
       <c r="G384">
-        <v>0.86452321324708503</v>
+        <v>0.865884411077672</v>
       </c>
       <c r="H384">
-        <v>0.66344573490099601</v>
+        <v>0.66585022990787601</v>
       </c>
       <c r="I384">
-        <v>0.79973538721090298</v>
+        <v>0.79947018043422102</v>
       </c>
       <c r="J384">
-        <v>0.91095966737748402</v>
+        <v>0.91283981084147303</v>
       </c>
       <c r="K384">
-        <v>0.72209470610113102</v>
+        <v>0.72114138611685696</v>
       </c>
       <c r="L384">
-        <v>0.83917253864592301</v>
+        <v>0.83677091646395296</v>
       </c>
       <c r="M384">
-        <v>0.929329101274326</v>
+        <v>0.92555315370908997</v>
       </c>
       <c r="N384">
-        <v>0.76353498189122604</v>
+        <v>0.76495289171269698</v>
       </c>
       <c r="O384">
-        <v>0.85064920571965097</v>
+        <v>0.85229912388140705</v>
       </c>
       <c r="P384">
-        <v>0.91073580061589499</v>
+        <v>0.91051670265033102</v>
       </c>
     </row>
     <row r="385" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A385" s="1">
         <v>41365</v>
       </c>
       <c r="B385">
-        <v>0.68404591307635398</v>
+        <v>0.68220057294314396</v>
       </c>
       <c r="C385">
-        <v>0.79488240994660098</v>
+        <v>0.792499370044769</v>
       </c>
       <c r="D385">
-        <v>0.92432960309908996</v>
+        <v>0.92450365138947899</v>
       </c>
       <c r="E385">
-        <v>0.66218752063274899</v>
+        <v>0.66238302658287496</v>
       </c>
       <c r="F385">
-        <v>0.76973154238542496</v>
+        <v>0.76991505290399198</v>
       </c>
       <c r="G385">
-        <v>0.86296767000945096</v>
+        <v>0.86383211380769898</v>
       </c>
       <c r="H385">
-        <v>0.65687821433620297</v>
+        <v>0.65921818381614405</v>
       </c>
       <c r="I385">
-        <v>0.78697233356752205</v>
+        <v>0.78675376565549504</v>
       </c>
       <c r="J385">
-        <v>0.90609508117274795</v>
+        <v>0.90790623300123596</v>
       </c>
       <c r="K385">
-        <v>0.72018388273867895</v>
+        <v>0.71816486067689</v>
       </c>
       <c r="L385">
-        <v>0.835057285425165</v>
+        <v>0.83207007981761805</v>
       </c>
       <c r="M385">
-        <v>0.92727349714427598</v>
+        <v>0.92330956160377498</v>
       </c>
       <c r="N385">
-        <v>0.77541772741096104</v>
+        <v>0.77691492173269605</v>
       </c>
       <c r="O385">
-        <v>0.85000897229088601</v>
+        <v>0.85215495157926002</v>
       </c>
       <c r="P385">
-        <v>0.90962538161488804</v>
+        <v>0.909488837978079</v>
       </c>
     </row>
     <row r="386" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A386" s="1">
         <v>41395</v>
       </c>
       <c r="B386">
-        <v>0.67629540638805996</v>
+        <v>0.67446362198275001</v>
       </c>
       <c r="C386">
-        <v>0.78829061664654698</v>
+        <v>0.78578046635393495</v>
       </c>
       <c r="D386">
-        <v>0.92203800570365302</v>
+        <v>0.92200565998777895</v>
       </c>
       <c r="E386">
-        <v>0.66216901398104799</v>
+        <v>0.66210171857903</v>
       </c>
       <c r="F386">
-        <v>0.76976310975745399</v>
+        <v>0.76979456311787398</v>
       </c>
       <c r="G386">
-        <v>0.86171034161149496</v>
+        <v>0.86234487717355901</v>
       </c>
       <c r="H386">
-        <v>0.63738112149770798</v>
+        <v>0.64074389660437803</v>
       </c>
       <c r="I386">
-        <v>0.77134941172465898</v>
+        <v>0.77153883782418398</v>
       </c>
       <c r="J386">
-        <v>0.90258361103248796</v>
+        <v>0.90416863260467495</v>
       </c>
       <c r="K386">
-        <v>0.71988966935722498</v>
+        <v>0.71813749250125902</v>
       </c>
       <c r="L386">
-        <v>0.83181042315155795</v>
+        <v>0.82910786057209696</v>
       </c>
       <c r="M386">
-        <v>0.92413727761294395</v>
+        <v>0.92037193600452905</v>
       </c>
       <c r="N386">
-        <v>0.75130417498079505</v>
+        <v>0.75226743949531205</v>
       </c>
       <c r="O386">
-        <v>0.839459600629617</v>
+        <v>0.84098778612002401</v>
       </c>
       <c r="P386">
-        <v>0.90921053410085295</v>
+        <v>0.90872489752581498</v>
       </c>
     </row>
     <row r="387" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A387" s="1">
         <v>41426</v>
       </c>
       <c r="B387">
-        <v>0.67246630096695104</v>
+        <v>0.67114891121293796</v>
       </c>
       <c r="C387">
-        <v>0.78655820422435896</v>
+        <v>0.78425019098442605</v>
       </c>
       <c r="D387">
-        <v>0.92088103057297399</v>
+        <v>0.92084219648476395</v>
       </c>
       <c r="E387">
-        <v>0.67180058236385598</v>
+        <v>0.67274882423452798</v>
       </c>
       <c r="F387">
-        <v>0.77604610890921499</v>
+        <v>0.77631033405265903</v>
       </c>
       <c r="G387">
-        <v>0.86215732188563499</v>
+        <v>0.86276630098580198</v>
       </c>
       <c r="H387">
-        <v>0.63109996032467497</v>
+        <v>0.63491204884549002</v>
       </c>
       <c r="I387">
-        <v>0.766720255588624</v>
+        <v>0.76684086374621097</v>
       </c>
       <c r="J387">
-        <v>0.90091456464502595</v>
+        <v>0.90239661806359595</v>
       </c>
       <c r="K387">
-        <v>0.71776150892195401</v>
+        <v>0.71693423959074998</v>
       </c>
       <c r="L387">
-        <v>0.82911124283042004</v>
+        <v>0.82689652196920005</v>
       </c>
       <c r="M387">
-        <v>0.92199512876980905</v>
+        <v>0.91830610816657798</v>
       </c>
       <c r="N387">
-        <v>0.73228766030732695</v>
+        <v>0.73391395763577805</v>
       </c>
       <c r="O387">
-        <v>0.83140886949203696</v>
+        <v>0.83292290953822401</v>
       </c>
       <c r="P387">
-        <v>0.90896789779336895</v>
+        <v>0.90845216954561203</v>
       </c>
     </row>
     <row r="388" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A388" s="1">
         <v>41456</v>
       </c>
       <c r="B388">
-        <v>0.67010058515648396</v>
+        <v>0.668828517126282</v>
       </c>
       <c r="C388">
-        <v>0.78331760086642599</v>
+        <v>0.78104861351739197</v>
       </c>
       <c r="D388">
-        <v>0.91998143705566704</v>
+        <v>0.91996944137440795</v>
       </c>
       <c r="E388">
-        <v>0.66169153873082498</v>
+        <v>0.66216706273769699</v>
       </c>
       <c r="F388">
-        <v>0.76850454405260904</v>
+        <v>0.76857055030760102</v>
       </c>
       <c r="G388">
-        <v>0.86135008959519299</v>
+        <v>0.86175808200202197</v>
       </c>
       <c r="H388">
-        <v>0.63267411445320598</v>
+        <v>0.63674907572984596</v>
       </c>
       <c r="I388">
-        <v>0.76434184196949495</v>
+        <v>0.76475982577375001</v>
       </c>
       <c r="J388">
-        <v>0.89977261388729501</v>
+        <v>0.90121901997216902</v>
       </c>
       <c r="K388">
-        <v>0.71700989452399999</v>
+        <v>0.71579275209583504</v>
       </c>
       <c r="L388">
-        <v>0.826846160100557</v>
+        <v>0.82426810852968302</v>
       </c>
       <c r="M388">
-        <v>0.92261490110588296</v>
+        <v>0.91884524742701001</v>
       </c>
       <c r="N388">
-        <v>0.72083938347175402</v>
+        <v>0.72326291082276495</v>
       </c>
       <c r="O388">
-        <v>0.823312831076628</v>
+        <v>0.82526800457544403</v>
       </c>
       <c r="P388">
-        <v>0.90801913810213397</v>
+        <v>0.90749735692132105</v>
       </c>
     </row>
     <row r="389" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A389" s="1">
         <v>41487</v>
       </c>
       <c r="B389">
-        <v>0.66557575616901798</v>
+        <v>0.66416963091445902</v>
       </c>
       <c r="C389">
-        <v>0.78070314251805495</v>
+        <v>0.77828522876781203</v>
       </c>
       <c r="D389">
-        <v>0.919159888416621</v>
+        <v>0.91899872239698699</v>
       </c>
       <c r="E389">
-        <v>0.65142349632060603</v>
+        <v>0.65155658982337095</v>
       </c>
       <c r="F389">
-        <v>0.76150303772753603</v>
+        <v>0.76151917149294501</v>
       </c>
       <c r="G389">
-        <v>0.85936304653762896</v>
+        <v>0.85962858591418301</v>
       </c>
       <c r="H389">
-        <v>0.62558422894711796</v>
+        <v>0.62895857444277703</v>
       </c>
       <c r="I389">
-        <v>0.75882476479393701</v>
+        <v>0.75879917906314598</v>
       </c>
       <c r="J389">
-        <v>0.89855913093331496</v>
+        <v>0.89988622883263303</v>
       </c>
       <c r="K389">
-        <v>0.72235245464912001</v>
+        <v>0.7217349457344</v>
       </c>
       <c r="L389">
-        <v>0.83352363326239398</v>
+        <v>0.83098027865560498</v>
       </c>
       <c r="M389">
-        <v>0.92576533446864795</v>
+        <v>0.92189956103431103</v>
       </c>
       <c r="N389">
-        <v>0.70853929267233395</v>
+        <v>0.711604593939548</v>
       </c>
       <c r="O389">
-        <v>0.81620296255988201</v>
+        <v>0.81882274939757105</v>
       </c>
       <c r="P389">
-        <v>0.90705883413527499</v>
+        <v>0.90668984239672401</v>
       </c>
     </row>
     <row r="390" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A390" s="1">
         <v>41518</v>
       </c>
       <c r="B390">
-        <v>0.67210361076647296</v>
+        <v>0.67077093884802796</v>
       </c>
       <c r="C390">
-        <v>0.78490319739216097</v>
+        <v>0.78276450255165697</v>
       </c>
       <c r="D390">
-        <v>0.92079569830755803</v>
+        <v>0.92071447660683503</v>
       </c>
       <c r="E390">
-        <v>0.65103973219104705</v>
+        <v>0.65073495406497806</v>
       </c>
       <c r="F390">
-        <v>0.76166784229740603</v>
+        <v>0.76142670877648599</v>
       </c>
       <c r="G390">
-        <v>0.86011485080489503</v>
+        <v>0.86013335272154301</v>
       </c>
       <c r="H390">
-        <v>0.63279513739180204</v>
+        <v>0.63633342934304504</v>
       </c>
       <c r="I390">
-        <v>0.76346869869952205</v>
+        <v>0.76360913529239605</v>
       </c>
       <c r="J390">
-        <v>0.89957585677884899</v>
+        <v>0.90087987298484395</v>
       </c>
       <c r="K390">
-        <v>0.716649820427263</v>
+        <v>0.716177729011655</v>
       </c>
       <c r="L390">
-        <v>0.82996814150897602</v>
+        <v>0.82774636672000301</v>
       </c>
       <c r="M390">
-        <v>0.925322104975832</v>
+        <v>0.92143950779489503</v>
       </c>
       <c r="N390">
-        <v>0.708152640729518</v>
+        <v>0.71159062081809898</v>
       </c>
       <c r="O390">
-        <v>0.81583581897183799</v>
+        <v>0.818951236621693</v>
       </c>
       <c r="P390">
-        <v>0.90650047071765505</v>
+        <v>0.90626719267005795</v>
       </c>
     </row>
     <row r="391" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A391" s="1">
         <v>41548</v>
       </c>
       <c r="B391">
-        <v>0.67719898706860104</v>
+        <v>0.67562124738749896</v>
       </c>
       <c r="C391">
-        <v>0.78799666374879396</v>
+        <v>0.78571926285516103</v>
       </c>
       <c r="D391">
-        <v>0.92228287740330805</v>
+        <v>0.92228421867602395</v>
       </c>
       <c r="E391">
-        <v>0.66675113460602098</v>
+        <v>0.66665968055182601</v>
       </c>
       <c r="F391">
-        <v>0.76972753680275097</v>
+        <v>0.76905806655555198</v>
       </c>
       <c r="G391">
-        <v>0.86247699398129996</v>
+        <v>0.86209121280424394</v>
       </c>
       <c r="H391">
-        <v>0.644946075399776</v>
+        <v>0.64862060662794496</v>
       </c>
       <c r="I391">
-        <v>0.77356038028285901</v>
+        <v>0.77402020445234199</v>
       </c>
       <c r="J391">
-        <v>0.89995775919587395</v>
+        <v>0.90152423404195803</v>
       </c>
       <c r="K391">
-        <v>0.72050692936233895</v>
+        <v>0.72081771913468995</v>
       </c>
       <c r="L391">
-        <v>0.83104709349573402</v>
+        <v>0.82935650667553396</v>
       </c>
       <c r="M391">
-        <v>0.92624621474009605</v>
+        <v>0.92241870620434496</v>
       </c>
       <c r="N391">
-        <v>0.72285944618125897</v>
+        <v>0.72635057905239098</v>
       </c>
       <c r="O391">
-        <v>0.82419498814939696</v>
+        <v>0.82720492671497503</v>
       </c>
       <c r="P391">
-        <v>0.90765018106238404</v>
+        <v>0.90755199880479498</v>
       </c>
     </row>
     <row r="392" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A392" s="1">
         <v>41579</v>
       </c>
       <c r="B392">
-        <v>0.67596091938306802</v>
+        <v>0.674244861020866</v>
       </c>
       <c r="C392">
-        <v>0.78941626537920695</v>
+        <v>0.786963214316445</v>
       </c>
       <c r="D392">
-        <v>0.92176406134175803</v>
+        <v>0.92170850938773696</v>
       </c>
       <c r="E392">
-        <v>0.668834360182748</v>
+        <v>0.66777894852228004</v>
       </c>
       <c r="F392">
-        <v>0.77295982307615696</v>
+        <v>0.77186903273761398</v>
       </c>
       <c r="G392">
-        <v>0.86303698423571396</v>
+        <v>0.86257903607383102</v>
       </c>
       <c r="H392">
-        <v>0.64853526061401101</v>
+        <v>0.65226352999279302</v>
       </c>
       <c r="I392">
-        <v>0.779747426072537</v>
+        <v>0.780124324143607</v>
       </c>
       <c r="J392">
-        <v>0.90108128776908503</v>
+        <v>0.90270688850410097</v>
       </c>
       <c r="K392">
-        <v>0.71224570674342103</v>
+        <v>0.71281797224897203</v>
       </c>
       <c r="L392">
-        <v>0.82999427671015802</v>
+        <v>0.82863374855129301</v>
       </c>
       <c r="M392">
-        <v>0.92874075122224597</v>
+        <v>0.92498965717370696</v>
       </c>
       <c r="N392">
-        <v>0.72665453584340201</v>
+        <v>0.72935121172766104</v>
       </c>
       <c r="O392">
-        <v>0.82897596995015499</v>
+        <v>0.83130455345661503</v>
       </c>
       <c r="P392">
-        <v>0.90835870614259795</v>
+        <v>0.90816383060121697</v>
       </c>
     </row>
     <row r="393" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A393" s="1">
         <v>41609</v>
       </c>
       <c r="B393">
-        <v>0.68334170808869399</v>
+        <v>0.68176533972216102</v>
       </c>
       <c r="C393">
-        <v>0.795540334342699</v>
+        <v>0.79310662380755803</v>
       </c>
       <c r="D393">
-        <v>0.92288250279535899</v>
+        <v>0.92287087385490096</v>
       </c>
       <c r="E393">
-        <v>0.68358407507166696</v>
+        <v>0.68185354942668397</v>
       </c>
       <c r="F393">
-        <v>0.78018358518122599</v>
+        <v>0.77876412338791101</v>
       </c>
       <c r="G393">
-        <v>0.86473888534049803</v>
+        <v>0.864343285229903</v>
       </c>
       <c r="H393">
-        <v>0.65465847798382304</v>
+        <v>0.658659325657316</v>
       </c>
       <c r="I393">
-        <v>0.78913914398198504</v>
+        <v>0.78957568495846198</v>
       </c>
       <c r="J393">
-        <v>0.90305828279253897</v>
+        <v>0.90472649463949895</v>
       </c>
       <c r="K393">
-        <v>0.71656501722332799</v>
+        <v>0.716278122513611</v>
       </c>
       <c r="L393">
-        <v>0.83738022225317998</v>
+        <v>0.83598554392511804</v>
       </c>
       <c r="M393">
-        <v>0.93313061665792096</v>
+        <v>0.92963773313404396</v>
       </c>
       <c r="N393">
-        <v>0.73767069639489202</v>
+        <v>0.74098768112883895</v>
       </c>
       <c r="O393">
-        <v>0.83701785707991305</v>
+        <v>0.839402823775524</v>
       </c>
       <c r="P393">
-        <v>0.90941372049159097</v>
+        <v>0.90917998850668202</v>
       </c>
     </row>
     <row r="394" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A394" s="1">
         <v>41640</v>
       </c>
       <c r="B394">
-        <v>0.68480385775470598</v>
+        <v>0.68286238424782797</v>
       </c>
       <c r="C394">
-        <v>0.79669832389366801</v>
+        <v>0.79407829622800397</v>
       </c>
       <c r="D394">
-        <v>0.92380620436526295</v>
+        <v>0.92380854176842797</v>
       </c>
       <c r="E394">
-        <v>0.67608502829544503</v>
+        <v>0.67467152758029802</v>
       </c>
       <c r="F394">
-        <v>0.77677619894484196</v>
+        <v>0.77560222269059997</v>
       </c>
       <c r="G394">
-        <v>0.86474645038746301</v>
+        <v>0.86459396237317898</v>
       </c>
       <c r="H394">
-        <v>0.66884947274223105</v>
+        <v>0.67203052723696799</v>
       </c>
       <c r="I394">
-        <v>0.79674555677663395</v>
+        <v>0.79662877542025001</v>
       </c>
       <c r="J394">
-        <v>0.90513903484334102</v>
+        <v>0.90659484359239395</v>
       </c>
       <c r="K394">
-        <v>0.72739113584850601</v>
+        <v>0.72679972418807803</v>
       </c>
       <c r="L394">
-        <v>0.84409161642145603</v>
+        <v>0.84262032006516696</v>
       </c>
       <c r="M394">
-        <v>0.93814597345711304</v>
+        <v>0.93489777737881796</v>
       </c>
       <c r="N394">
-        <v>0.73024636660337505</v>
+        <v>0.73394399733785998</v>
       </c>
       <c r="O394">
-        <v>0.83402917899762996</v>
+        <v>0.836815914649509</v>
       </c>
       <c r="P394">
-        <v>0.90841850770215504</v>
+        <v>0.908293677442782</v>
       </c>
     </row>
     <row r="395" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A395" s="1">
         <v>41671</v>
       </c>
       <c r="B395">
-        <v>0.694703898747702</v>
+        <v>0.69287209388537296</v>
       </c>
       <c r="C395">
-        <v>0.800837232027513</v>
+        <v>0.79828949113553405</v>
       </c>
       <c r="D395">
-        <v>0.92485737644402999</v>
+        <v>0.92500951270741405</v>
       </c>
       <c r="E395">
-        <v>0.67716560413818405</v>
+        <v>0.67637144626970103</v>
       </c>
       <c r="F395">
-        <v>0.77715230548092296</v>
+        <v>0.77656195503685299</v>
       </c>
       <c r="G395">
-        <v>0.86691490533542204</v>
+        <v>0.86702716254575296</v>
       </c>
       <c r="H395">
-        <v>0.69275557132778098</v>
+        <v>0.69452257139739804</v>
       </c>
       <c r="I395">
-        <v>0.811568627047762</v>
+        <v>0.81070138140136605</v>
       </c>
       <c r="J395">
-        <v>0.90961527479484805</v>
+        <v>0.91087642558909199</v>
       </c>
       <c r="K395">
-        <v>0.74394440073881996</v>
+        <v>0.74265068624973896</v>
       </c>
       <c r="L395">
-        <v>0.85672728540666299</v>
+        <v>0.85514916217475101</v>
       </c>
       <c r="M395">
-        <v>0.94333875646125398</v>
+        <v>0.940340042912713</v>
       </c>
       <c r="N395">
-        <v>0.74139377589873101</v>
+        <v>0.74397488580794302</v>
       </c>
       <c r="O395">
-        <v>0.83930288554356303</v>
+        <v>0.84142930354576495</v>
       </c>
       <c r="P395">
-        <v>0.90879361307944595</v>
+        <v>0.90863576607753305</v>
       </c>
     </row>
     <row r="396" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A396" s="1">
         <v>41699</v>
       </c>
       <c r="B396">
-        <v>0.68814012770636601</v>
+        <v>0.68635606746076205</v>
       </c>
       <c r="C396">
-        <v>0.79660168530291198</v>
+        <v>0.79422220421192702</v>
       </c>
       <c r="D396">
-        <v>0.92376100451808696</v>
+        <v>0.92383811167051799</v>
       </c>
       <c r="E396">
-        <v>0.65704198986084505</v>
+        <v>0.65673315632589002</v>
       </c>
       <c r="F396">
-        <v>0.76558420542008898</v>
+        <v>0.76549254329678695</v>
       </c>
       <c r="G396">
-        <v>0.86467052288493396</v>
+        <v>0.86473227244745199</v>
       </c>
       <c r="H396">
-        <v>0.70526064279590295</v>
+        <v>0.70703643728860799</v>
       </c>
       <c r="I396">
-        <v>0.81338444335544902</v>
+        <v>0.81240242348273894</v>
       </c>
       <c r="J396">
-        <v>0.91090843963406398</v>
+        <v>0.911873796386928</v>
       </c>
       <c r="K396">
-        <v>0.76132334544172398</v>
+        <v>0.75966119828908096</v>
       </c>
       <c r="L396">
-        <v>0.87091920133507605</v>
+        <v>0.86917393153684297</v>
       </c>
       <c r="M396">
-        <v>0.951046358170618</v>
+        <v>0.94790728794395296</v>
       </c>
       <c r="N396">
-        <v>0.73937960834913397</v>
+        <v>0.742231160828703</v>
       </c>
       <c r="O396">
-        <v>0.83746639803454503</v>
+        <v>0.84010552345416301</v>
       </c>
       <c r="P396">
-        <v>0.90902144235701998</v>
+        <v>0.90913952958398703</v>
       </c>
     </row>
     <row r="397" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A397" s="1">
         <v>41730</v>
       </c>
       <c r="B397">
-        <v>0.68949133981950905</v>
+        <v>0.68747418180361097</v>
       </c>
       <c r="C397">
-        <v>0.79538471784605802</v>
+        <v>0.79290614043852703</v>
       </c>
       <c r="D397">
-        <v>0.92214376048145497</v>
+        <v>0.92210966266927397</v>
       </c>
       <c r="E397">
-        <v>0.65558825715012103</v>
+        <v>0.65630116886713197</v>
       </c>
       <c r="F397">
-        <v>0.76384185248173297</v>
+        <v>0.76440017343827105</v>
       </c>
       <c r="G397">
-        <v>0.863926994699867</v>
+        <v>0.86396725845739797</v>
       </c>
       <c r="H397">
-        <v>0.73117727601286298</v>
+        <v>0.73254263005182396</v>
       </c>
       <c r="I397">
-        <v>0.82573888945956098</v>
+        <v>0.82493701512779605</v>
       </c>
       <c r="J397">
-        <v>0.91252868517560104</v>
+        <v>0.91358913946675302</v>
       </c>
       <c r="K397">
-        <v>0.76258863956768597</v>
+        <v>0.76094865348938001</v>
       </c>
       <c r="L397">
-        <v>0.86845061814654201</v>
+        <v>0.86674827145340305</v>
       </c>
       <c r="M397">
-        <v>0.94961120893044204</v>
+        <v>0.94630706827839195</v>
       </c>
       <c r="N397">
-        <v>0.75472144938532004</v>
+        <v>0.75659811064051796</v>
       </c>
       <c r="O397">
-        <v>0.84395881462021605</v>
+        <v>0.84596157380131598</v>
       </c>
       <c r="P397">
-        <v>0.91066369613348996</v>
+        <v>0.91058079995091801</v>
       </c>
     </row>
     <row r="398" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A398" s="1">
         <v>41760</v>
       </c>
       <c r="B398">
-        <v>0.68511878524744596</v>
+        <v>0.68307816124180198</v>
       </c>
       <c r="C398">
-        <v>0.79383828729313399</v>
+        <v>0.79105459329757999</v>
       </c>
       <c r="D398">
-        <v>0.92123846832117995</v>
+        <v>0.92110676566845995</v>
       </c>
       <c r="E398">
-        <v>0.65680182754619598</v>
+        <v>0.65728710072809005</v>
       </c>
       <c r="F398">
-        <v>0.76595519607282903</v>
+        <v>0.76641093759548495</v>
       </c>
       <c r="G398">
-        <v>0.86361193434354799</v>
+        <v>0.86385293638761596</v>
       </c>
       <c r="H398">
-        <v>0.71390359341486298</v>
+        <v>0.71508340211701305</v>
       </c>
       <c r="I398">
-        <v>0.82050669228196405</v>
+        <v>0.81869980836171496</v>
       </c>
       <c r="J398">
-        <v>0.91198480811147598</v>
+        <v>0.91259633193244605</v>
       </c>
       <c r="K398">
-        <v>0.759459562577116</v>
+        <v>0.75764600685384798</v>
       </c>
       <c r="L398">
-        <v>0.86697346586431501</v>
+        <v>0.86435714868085201</v>
       </c>
       <c r="M398">
-        <v>0.94694889617772204</v>
+        <v>0.94311076584001596</v>
       </c>
       <c r="N398">
-        <v>0.74923933552709898</v>
+        <v>0.75071545874909296</v>
       </c>
       <c r="O398">
-        <v>0.84112284418278804</v>
+        <v>0.84266442466054803</v>
       </c>
       <c r="P398">
-        <v>0.91015313811415099</v>
+        <v>0.90996515708396197</v>
       </c>
     </row>
     <row r="399" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A399" s="1">
         <v>41791</v>
       </c>
       <c r="B399">
-        <v>0.68359671438632197</v>
+        <v>0.68185443689116398</v>
       </c>
       <c r="C399">
-        <v>0.79528664966428297</v>
+        <v>0.79248621279911102</v>
       </c>
       <c r="D399">
-        <v>0.92155615136407798</v>
+        <v>0.92138859737266898</v>
       </c>
       <c r="E399">
-        <v>0.65916544124008403</v>
+        <v>0.65983034677433705</v>
       </c>
       <c r="F399">
-        <v>0.76857213647379596</v>
+        <v>0.76872282877947395</v>
       </c>
       <c r="G399">
-        <v>0.86371129805473801</v>
+        <v>0.86403567239850199</v>
       </c>
       <c r="H399">
-        <v>0.69756370445151605</v>
+        <v>0.69922520354547502</v>
       </c>
       <c r="I399">
-        <v>0.81523004932128695</v>
+        <v>0.81345223543106204</v>
       </c>
       <c r="J399">
-        <v>0.91044960626501703</v>
+        <v>0.91118651128716599</v>
       </c>
       <c r="K399">
-        <v>0.76411959161130405</v>
+        <v>0.76283365471461295</v>
       </c>
       <c r="L399">
-        <v>0.87104010149633904</v>
+        <v>0.86819912767269802</v>
       </c>
       <c r="M399">
-        <v>0.94664631985365799</v>
+        <v>0.94249277347010896</v>
       </c>
       <c r="N399">
-        <v>0.73375862183402496</v>
+        <v>0.73446375222321603</v>
       </c>
       <c r="O399">
-        <v>0.83566106419264097</v>
+        <v>0.83630475016629902</v>
       </c>
       <c r="P399">
-        <v>0.90958325263005202</v>
+        <v>0.90918289559888998</v>
       </c>
     </row>
     <row r="400" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A400" s="1">
         <v>41821</v>
       </c>
       <c r="B400">
-        <v>0.68489989262205797</v>
+        <v>0.68319043556803605</v>
       </c>
       <c r="C400">
-        <v>0.79652438031367301</v>
+        <v>0.79363433399312</v>
       </c>
       <c r="D400">
-        <v>0.92296793943884403</v>
+        <v>0.92284148534839605</v>
       </c>
       <c r="E400">
-        <v>0.66256473710415498</v>
+        <v>0.66324715227689102</v>
       </c>
       <c r="F400">
-        <v>0.77007155260441695</v>
+        <v>0.77010082835816496</v>
       </c>
       <c r="G400">
-        <v>0.86431208119247505</v>
+        <v>0.86489215647671902</v>
       </c>
       <c r="H400">
-        <v>0.70996848607598395</v>
+        <v>0.71128499516355803</v>
       </c>
       <c r="I400">
-        <v>0.82201380180524197</v>
+        <v>0.82012342306122799</v>
       </c>
       <c r="J400">
-        <v>0.91145056734957797</v>
+        <v>0.91220136252551198</v>
       </c>
       <c r="K400">
-        <v>0.75840591348855102</v>
+        <v>0.75649385533248004</v>
       </c>
       <c r="L400">
-        <v>0.86391453425454601</v>
+        <v>0.860388637664532</v>
       </c>
       <c r="M400">
-        <v>0.94114196622628299</v>
+        <v>0.93669765892649204</v>
       </c>
       <c r="N400">
-        <v>0.74059655394493096</v>
+        <v>0.74092199521900504</v>
       </c>
       <c r="O400">
-        <v>0.83983663935938802</v>
+        <v>0.84009944182923701</v>
       </c>
       <c r="P400">
-        <v>0.91096991128237603</v>
+        <v>0.91057756562485703</v>
       </c>
     </row>
     <row r="401" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A401" s="1">
         <v>41852</v>
       </c>
       <c r="B401">
-        <v>0.68468329882205303</v>
+        <v>0.68294736440427695</v>
       </c>
       <c r="C401">
-        <v>0.79989048923814998</v>
+        <v>0.79686963971019298</v>
       </c>
       <c r="D401">
-        <v>0.92570053883382997</v>
+        <v>0.92544938406966004</v>
       </c>
       <c r="E401">
-        <v>0.66491618193881097</v>
+        <v>0.66401697899664003</v>
       </c>
       <c r="F401">
-        <v>0.77520816364548095</v>
+        <v>0.77441379276381705</v>
       </c>
       <c r="G401">
-        <v>0.86654536015269301</v>
+        <v>0.866990937877826</v>
       </c>
       <c r="H401">
-        <v>0.70741723676675905</v>
+        <v>0.70831628049778705</v>
       </c>
       <c r="I401">
-        <v>0.82406179655620204</v>
+        <v>0.82169572324652995</v>
       </c>
       <c r="J401">
-        <v>0.91287910702506903</v>
+        <v>0.91339851421600604</v>
       </c>
       <c r="K401">
-        <v>0.74840788150106596</v>
+        <v>0.74664954395128003</v>
       </c>
       <c r="L401">
-        <v>0.85631815502318798</v>
+        <v>0.85270002355691599</v>
       </c>
       <c r="M401">
-        <v>0.93683397077359698</v>
+        <v>0.932226122007077</v>
       </c>
       <c r="N401">
-        <v>0.74272742777342105</v>
+        <v>0.74318953777020902</v>
       </c>
       <c r="O401">
-        <v>0.84670739857275201</v>
+        <v>0.84675569224025504</v>
       </c>
       <c r="P401">
-        <v>0.91372902998606598</v>
+        <v>0.91331938106824895</v>
       </c>
     </row>
     <row r="402" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A402" s="1">
         <v>41883</v>
       </c>
       <c r="B402">
-        <v>0.68993346529846999</v>
+        <v>0.688430053363562</v>
       </c>
       <c r="C402">
-        <v>0.80437219036545904</v>
+        <v>0.80167468734521297</v>
       </c>
       <c r="D402">
-        <v>0.92873914927048695</v>
+        <v>0.92858113651224305</v>
       </c>
       <c r="E402">
-        <v>0.67137298076380303</v>
+        <v>0.670660441876063</v>
       </c>
       <c r="F402">
-        <v>0.78132334935617898</v>
+        <v>0.78053924070137104</v>
       </c>
       <c r="G402">
-        <v>0.86894790581183501</v>
+        <v>0.86948157350936195</v>
       </c>
       <c r="H402">
-        <v>0.70613235386448403</v>
+        <v>0.70677562875454503</v>
       </c>
       <c r="I402">
-        <v>0.82391280723004101</v>
+        <v>0.8212170664399</v>
       </c>
       <c r="J402">
-        <v>0.91319333136069603</v>
+        <v>0.91336933036675505</v>
       </c>
       <c r="K402">
-        <v>0.73381165708199803</v>
+        <v>0.73302387370212596</v>
       </c>
       <c r="L402">
-        <v>0.84764592383757997</v>
+        <v>0.84511771799647695</v>
       </c>
       <c r="M402">
-        <v>0.93390449511071705</v>
+        <v>0.92972731576780099</v>
       </c>
       <c r="N402">
-        <v>0.74868045108944603</v>
+        <v>0.749662494000221</v>
       </c>
       <c r="O402">
-        <v>0.85062704287240398</v>
+        <v>0.85098109578557302</v>
       </c>
       <c r="P402">
-        <v>0.91526446617758295</v>
+        <v>0.91485466162423001</v>
       </c>
     </row>
     <row r="403" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A403" s="1">
         <v>41913</v>
       </c>
       <c r="B403">
-        <v>0.695546499760333</v>
+        <v>0.69385218794570003</v>
       </c>
       <c r="C403">
-        <v>0.80899479825112897</v>
+        <v>0.80638164863863604</v>
       </c>
       <c r="D403">
-        <v>0.93177939564068002</v>
+        <v>0.93185906583449196</v>
       </c>
       <c r="E403">
-        <v>0.67918969721429601</v>
+        <v>0.67808944587030895</v>
       </c>
       <c r="F403">
-        <v>0.78546552084953902</v>
+        <v>0.78461718187233398</v>
       </c>
       <c r="G403">
-        <v>0.86983683349983099</v>
+        <v>0.87060485983600899</v>
       </c>
       <c r="H403">
-        <v>0.69922095893622604</v>
+        <v>0.70013162472275203</v>
       </c>
       <c r="I403">
-        <v>0.82028904663048197</v>
+        <v>0.81806389882118602</v>
       </c>
       <c r="J403">
-        <v>0.912641021957175</v>
+        <v>0.91281616619835804</v>
       </c>
       <c r="K403">
-        <v>0.73590308320619702</v>
+        <v>0.73469144221585503</v>
       </c>
       <c r="L403">
-        <v>0.84790657918197399</v>
+        <v>0.84584156640866504</v>
       </c>
       <c r="M403">
-        <v>0.93295904784984496</v>
+        <v>0.92945835358233697</v>
       </c>
       <c r="N403">
-        <v>0.76393151176520602</v>
+        <v>0.76463172450869299</v>
       </c>
       <c r="O403">
-        <v>0.86142147618290998</v>
+        <v>0.86168566930124202</v>
       </c>
       <c r="P403">
-        <v>0.91760890435477604</v>
+        <v>0.91722295920839902</v>
       </c>
     </row>
     <row r="404" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A404" s="1">
         <v>41944</v>
       </c>
       <c r="B404">
-        <v>0.70921026550640098</v>
+        <v>0.70749956695931304</v>
       </c>
       <c r="C404">
-        <v>0.82039009288387599</v>
+        <v>0.81771624516399699</v>
       </c>
       <c r="D404">
-        <v>0.93490127743322704</v>
+        <v>0.93508878941549201</v>
       </c>
       <c r="E404">
-        <v>0.70505188929539497</v>
+        <v>0.70216155879450204</v>
       </c>
       <c r="F404">
-        <v>0.80058269166408602</v>
+        <v>0.79837778133284798</v>
       </c>
       <c r="G404">
-        <v>0.87218650118263996</v>
+        <v>0.87310570547246602</v>
       </c>
       <c r="H404">
-        <v>0.70488934593039698</v>
+        <v>0.70589767990388297</v>
       </c>
       <c r="I404">
-        <v>0.83020380724035403</v>
+        <v>0.82756938177196404</v>
       </c>
       <c r="J404">
-        <v>0.91505731256873302</v>
+        <v>0.91503057474044402</v>
       </c>
       <c r="K404">
-        <v>0.737476199803071</v>
+        <v>0.73680370900870695</v>
       </c>
       <c r="L404">
-        <v>0.85148472686897603</v>
+        <v>0.85003641920512796</v>
       </c>
       <c r="M404">
-        <v>0.93224213109827303</v>
+        <v>0.92912480013445398</v>
       </c>
       <c r="N404">
-        <v>0.77296354269981205</v>
+        <v>0.77433163683206097</v>
       </c>
       <c r="O404">
-        <v>0.868892714004599</v>
+        <v>0.86945647317724495</v>
       </c>
       <c r="P404">
-        <v>0.92005914661577504</v>
+        <v>0.919764138331991</v>
       </c>
     </row>
     <row r="405" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A405" s="1">
         <v>41974</v>
       </c>
       <c r="B405">
-        <v>0.72220195797063003</v>
+        <v>0.72057117294109796</v>
       </c>
       <c r="C405">
-        <v>0.83106117329493701</v>
+        <v>0.82852902176679799</v>
       </c>
       <c r="D405">
-        <v>0.93981886531440695</v>
+        <v>0.94017249426670901</v>
       </c>
       <c r="E405">
-        <v>0.72700325851803205</v>
+        <v>0.72328779235275797</v>
       </c>
       <c r="F405">
-        <v>0.81234921300755403</v>
+        <v>0.80975753397370498</v>
       </c>
       <c r="G405">
-        <v>0.87576742381068995</v>
+        <v>0.87679613706546999</v>
       </c>
       <c r="H405">
-        <v>0.69902891669346801</v>
+        <v>0.699276377475615</v>
       </c>
       <c r="I405">
-        <v>0.83142047971739097</v>
+        <v>0.82855480134411696</v>
       </c>
       <c r="J405">
-        <v>0.91568359150253298</v>
+        <v>0.91557198702825004</v>
       </c>
       <c r="K405">
-        <v>0.73900946239882304</v>
+        <v>0.73863572230744201</v>
       </c>
       <c r="L405">
-        <v>0.85375404104181796</v>
+        <v>0.85285004017395505</v>
       </c>
       <c r="M405">
-        <v>0.93051709420582496</v>
+        <v>0.927892372685311</v>
       </c>
       <c r="N405">
-        <v>0.79114876847536098</v>
+        <v>0.79179141999707303</v>
       </c>
       <c r="O405">
-        <v>0.88114090905251496</v>
+        <v>0.88127353452438695</v>
       </c>
       <c r="P405">
-        <v>0.92251941099017598</v>
+        <v>0.92215742310631099</v>
       </c>
     </row>
     <row r="406" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A406" s="1">
         <v>42005</v>
       </c>
       <c r="B406">
-        <v>0.732953972499512</v>
+        <v>0.73175096985112198</v>
       </c>
       <c r="C406">
-        <v>0.83964463861984395</v>
+        <v>0.83748700064485104</v>
       </c>
       <c r="D406">
-        <v>0.94458135784354103</v>
+        <v>0.94513864558070104</v>
       </c>
       <c r="E406">
-        <v>0.71911944645628301</v>
+        <v>0.71471167882612796</v>
       </c>
       <c r="F406">
-        <v>0.81590338026243903</v>
+        <v>0.81317663836224596</v>
       </c>
       <c r="G406">
-        <v>0.87775852643351004</v>
+        <v>0.878860817581959</v>
       </c>
       <c r="H406">
-        <v>0.69878958789205103</v>
+        <v>0.69851754743732497</v>
       </c>
       <c r="I406">
-        <v>0.83187873689474601</v>
+        <v>0.82873993940934998</v>
       </c>
       <c r="J406">
-        <v>0.91644782973222005</v>
+        <v>0.91626580520567902</v>
       </c>
       <c r="K406">
-        <v>0.749627777279124</v>
+        <v>0.75018116223096099</v>
       </c>
       <c r="L406">
-        <v>0.86006190308660402</v>
+        <v>0.85975586886950295</v>
       </c>
       <c r="M406">
-        <v>0.930369207603162</v>
+        <v>0.92796157681012104</v>
       </c>
       <c r="N406">
-        <v>0.79026683955827004</v>
+        <v>0.79343294692705002</v>
       </c>
       <c r="O406">
-        <v>0.88318879287667595</v>
+        <v>0.88498797759944303</v>
       </c>
       <c r="P406">
-        <v>0.92399677502876898</v>
+        <v>0.92394291287232699</v>
       </c>
     </row>
     <row r="407" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A407" s="1">
         <v>42036</v>
       </c>
       <c r="B407">
-        <v>0.73884265276990202</v>
+        <v>0.73751924017635095</v>
       </c>
       <c r="C407">
-        <v>0.84292369197151196</v>
+        <v>0.84084823395909503</v>
       </c>
       <c r="D407">
-        <v>0.94616838172214901</v>
+        <v>0.94689997736225795</v>
       </c>
       <c r="E407">
-        <v>0.72755002747689501</v>
+        <v>0.72370016561152595</v>
       </c>
       <c r="F407">
-        <v>0.818786945607899</v>
+        <v>0.81618968137078396</v>
       </c>
       <c r="G407">
-        <v>0.87907501565384605</v>
+        <v>0.88026528344299104</v>
       </c>
       <c r="H407">
-        <v>0.70844529553416902</v>
+        <v>0.70821536025629195</v>
       </c>
       <c r="I407">
-        <v>0.83674790957530498</v>
+        <v>0.83369130155321802</v>
       </c>
       <c r="J407">
-        <v>0.91722008488572004</v>
+        <v>0.916930275963736</v>
       </c>
       <c r="K407">
-        <v>0.75967739691968605</v>
+        <v>0.76041783250515205</v>
       </c>
       <c r="L407">
-        <v>0.86741468077210204</v>
+        <v>0.86759412542442904</v>
       </c>
       <c r="M407">
-        <v>0.93177316715997904</v>
+        <v>0.92965623978416301</v>
       </c>
       <c r="N407">
-        <v>0.79318226287046201</v>
+        <v>0.79732963704203297</v>
       </c>
       <c r="O407">
-        <v>0.88388307043694103</v>
+        <v>0.88644773874086102</v>
       </c>
       <c r="P407">
-        <v>0.92408750999978295</v>
+        <v>0.924166871988508</v>
       </c>
     </row>
     <row r="408" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A408" s="1">
         <v>42064</v>
       </c>
       <c r="B408">
-        <v>0.73864643009916398</v>
+        <v>0.73790303919756295</v>
       </c>
       <c r="C408">
-        <v>0.84125322932610702</v>
+        <v>0.83944820886663896</v>
       </c>
       <c r="D408">
-        <v>0.94699192153586997</v>
+        <v>0.94777321239581402</v>
       </c>
       <c r="E408">
-        <v>0.71558320938146902</v>
+        <v>0.71337831296825605</v>
       </c>
       <c r="F408">
-        <v>0.81462328278083196</v>
+        <v>0.81319277644622501</v>
       </c>
       <c r="G408">
-        <v>0.879687400426579</v>
+        <v>0.88081039907024306</v>
       </c>
       <c r="H408">
-        <v>0.71405707507237703</v>
+        <v>0.71378245138009799</v>
       </c>
       <c r="I408">
-        <v>0.83735767605898903</v>
+        <v>0.83432559471624901</v>
       </c>
       <c r="J408">
-        <v>0.91628886755113303</v>
+        <v>0.91612955266401597</v>
       </c>
       <c r="K408">
-        <v>0.75148467760251902</v>
+        <v>0.75455727694936203</v>
       </c>
       <c r="L408">
-        <v>0.86021869123992301</v>
+        <v>0.86188274766465101</v>
       </c>
       <c r="M408">
-        <v>0.93105659070665103</v>
+        <v>0.92941089908914898</v>
       </c>
       <c r="N408">
-        <v>0.79303010655929496</v>
+        <v>0.79603657153278995</v>
       </c>
       <c r="O408">
-        <v>0.88263861301508695</v>
+        <v>0.88463795742450402</v>
       </c>
       <c r="P408">
-        <v>0.92484860351292897</v>
+        <v>0.92476001944942998</v>
       </c>
     </row>
     <row r="409" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A409" s="1">
         <v>42095</v>
       </c>
       <c r="B409">
-        <v>0.73331244793848105</v>
+        <v>0.73225433524729899</v>
       </c>
       <c r="C409">
-        <v>0.83977149555512998</v>
+        <v>0.83792113741281504</v>
       </c>
       <c r="D409">
-        <v>0.94466681420707199</v>
+        <v>0.94537838106084304</v>
       </c>
       <c r="E409">
-        <v>0.71287402357287499</v>
+        <v>0.71118679927083694</v>
       </c>
       <c r="F409">
-        <v>0.81553200948721605</v>
+        <v>0.81456911599285897</v>
       </c>
       <c r="G409">
-        <v>0.88171799470690504</v>
+        <v>0.88261126548276603</v>
       </c>
       <c r="H409">
-        <v>0.717646985689119</v>
+        <v>0.71744485884381004</v>
       </c>
       <c r="I409">
-        <v>0.84134099390481998</v>
+        <v>0.83857147539795596</v>
       </c>
       <c r="J409">
-        <v>0.91776777540312904</v>
+        <v>0.917819513592258</v>
       </c>
       <c r="K409">
-        <v>0.73548935543064098</v>
+        <v>0.73906993009827404</v>
       </c>
       <c r="L409">
-        <v>0.85106909941275</v>
+        <v>0.85317886054750502</v>
       </c>
       <c r="M409">
-        <v>0.92868514653512801</v>
+        <v>0.92711114741146705</v>
       </c>
       <c r="N409">
-        <v>0.79112559563068696</v>
+        <v>0.79454478613988799</v>
       </c>
       <c r="O409">
-        <v>0.88244395750038895</v>
+        <v>0.88431502332239198</v>
       </c>
       <c r="P409">
-        <v>0.92554238439532999</v>
+        <v>0.92537279768478298</v>
       </c>
     </row>
     <row r="410" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A410" s="1">
         <v>42125</v>
       </c>
       <c r="B410">
-        <v>0.72026247866896798</v>
+        <v>0.71887433300102999</v>
       </c>
       <c r="C410">
-        <v>0.82872296246559796</v>
+        <v>0.82657674600028797</v>
       </c>
       <c r="D410">
-        <v>0.94036462945227794</v>
+        <v>0.94100614121642401</v>
       </c>
       <c r="E410">
-        <v>0.70271245641382996</v>
+        <v>0.70204879150922495</v>
       </c>
       <c r="F410">
-        <v>0.81113133202426702</v>
+        <v>0.81071479892457599</v>
       </c>
       <c r="G410">
-        <v>0.88366983745328498</v>
+        <v>0.88451724805265597</v>
       </c>
       <c r="H410">
-        <v>0.70619778790091803</v>
+        <v>0.70630822806873195</v>
       </c>
       <c r="I410">
-        <v>0.83234947999689002</v>
+        <v>0.82957997266295402</v>
       </c>
       <c r="J410">
-        <v>0.91757751950845601</v>
+        <v>0.917696513465042</v>
       </c>
       <c r="K410">
-        <v>0.72208833403319905</v>
+        <v>0.72561946498656305</v>
       </c>
       <c r="L410">
-        <v>0.83930849260555795</v>
+        <v>0.84151728068172904</v>
       </c>
       <c r="M410">
-        <v>0.92616121637079496</v>
+        <v>0.92489907312054898</v>
       </c>
       <c r="N410">
-        <v>0.78112521881666097</v>
+        <v>0.78563632498014302</v>
       </c>
       <c r="O410">
-        <v>0.87323672612389303</v>
+        <v>0.875801456567736</v>
       </c>
       <c r="P410">
-        <v>0.92297372137100098</v>
+        <v>0.92293556346952799</v>
       </c>
     </row>
     <row r="411" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A411" s="1">
         <v>42156</v>
       </c>
       <c r="B411">
-        <v>0.710907874244601</v>
+        <v>0.70973305719737401</v>
       </c>
       <c r="C411">
-        <v>0.82054248402154395</v>
+        <v>0.81834712507793705</v>
       </c>
       <c r="D411">
-        <v>0.93808574154731805</v>
+        <v>0.93862839052217195</v>
       </c>
       <c r="E411">
-        <v>0.70532787083722503</v>
+        <v>0.70492027868511498</v>
       </c>
       <c r="F411">
-        <v>0.80912325982977196</v>
+        <v>0.80913632190857898</v>
       </c>
       <c r="G411">
-        <v>0.88466967638086802</v>
+        <v>0.88540524302407997</v>
       </c>
       <c r="H411">
-        <v>0.69061778850772604</v>
+        <v>0.69103163922063404</v>
       </c>
       <c r="I411">
-        <v>0.81998195569124399</v>
+        <v>0.81711063499306003</v>
       </c>
       <c r="J411">
-        <v>0.91673417632065102</v>
+        <v>0.91678886781462798</v>
       </c>
       <c r="K411">
-        <v>0.71124022301856005</v>
+        <v>0.71487479280866395</v>
       </c>
       <c r="L411">
-        <v>0.83111475500425303</v>
+        <v>0.83353192816779298</v>
       </c>
       <c r="M411">
-        <v>0.92443205054058997</v>
+        <v>0.92349223313548301</v>
       </c>
       <c r="N411">
-        <v>0.764992269113973</v>
+        <v>0.76846122252433302</v>
       </c>
       <c r="O411">
-        <v>0.86214659464995602</v>
+        <v>0.86411317943746002</v>
       </c>
       <c r="P411">
-        <v>0.92053121974379604</v>
+        <v>0.92027313873000705</v>
       </c>
     </row>
     <row r="412" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A412" s="1">
         <v>42186</v>
       </c>
       <c r="B412">
-        <v>0.70810072832070003</v>
+        <v>0.70719728362878398</v>
       </c>
       <c r="C412">
-        <v>0.81594384524683605</v>
+        <v>0.81417799164155003</v>
       </c>
       <c r="D412">
-        <v>0.93653076352963305</v>
+        <v>0.937101252534146</v>
       </c>
       <c r="E412">
-        <v>0.68716250077380003</v>
+        <v>0.68838363355191801</v>
       </c>
       <c r="F412">
-        <v>0.79842605027789204</v>
+        <v>0.79945651324641698</v>
       </c>
       <c r="G412">
-        <v>0.88292884298742202</v>
+        <v>0.88364559085760497</v>
       </c>
       <c r="H412">
-        <v>0.68906095517057697</v>
+        <v>0.69042794360238802</v>
       </c>
       <c r="I412">
-        <v>0.81504974396011998</v>
+        <v>0.81313164008928496</v>
       </c>
       <c r="J412">
-        <v>0.91583536898097895</v>
+        <v>0.91612663009049</v>
       </c>
       <c r="K412">
-        <v>0.71088079263433601</v>
+        <v>0.71425449260707297</v>
       </c>
       <c r="L412">
-        <v>0.82946955656217702</v>
+        <v>0.83186519608923304</v>
       </c>
       <c r="M412">
-        <v>0.92449403934317997</v>
+        <v>0.92375146844443701</v>
       </c>
       <c r="N412">
-        <v>0.74992601235087897</v>
+        <v>0.75296409061722103</v>
       </c>
       <c r="O412">
-        <v>0.85210773219068603</v>
+        <v>0.85420801449913597</v>
       </c>
       <c r="P412">
-        <v>0.91876267470987205</v>
+        <v>0.91852892852881995</v>
       </c>
     </row>
     <row r="413" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A413" s="1">
         <v>42217</v>
       </c>
       <c r="B413">
-        <v>0.70200367148805198</v>
+        <v>0.70108313013206702</v>
       </c>
       <c r="C413">
-        <v>0.81179522443380503</v>
+        <v>0.81028057849544999</v>
       </c>
       <c r="D413">
-        <v>0.93431062403223497</v>
+        <v>0.93481695244701102</v>
       </c>
       <c r="E413">
-        <v>0.68500071530978102</v>
+        <v>0.68700631331436901</v>
       </c>
       <c r="F413">
-        <v>0.79432623511401401</v>
+        <v>0.79603841714091705</v>
       </c>
       <c r="G413">
-        <v>0.88127827173264295</v>
+        <v>0.88225510743534696</v>
       </c>
       <c r="H413">
-        <v>0.68468818798322395</v>
+        <v>0.68627144878288404</v>
       </c>
       <c r="I413">
-        <v>0.81034682743239095</v>
+        <v>0.80911104401959499</v>
       </c>
       <c r="J413">
-        <v>0.91614765984689495</v>
+        <v>0.91677067296919801</v>
       </c>
       <c r="K413">
-        <v>0.718190289723589</v>
+        <v>0.72107320366345995</v>
       </c>
       <c r="L413">
-        <v>0.83447603724386898</v>
+        <v>0.83671328289637603</v>
       </c>
       <c r="M413">
-        <v>0.92665144426142798</v>
+        <v>0.925743365893829</v>
       </c>
       <c r="N413">
-        <v>0.74487561297174398</v>
+        <v>0.74730330814461099</v>
       </c>
       <c r="O413">
-        <v>0.84763192135719101</v>
+        <v>0.84954804173694998</v>
       </c>
       <c r="P413">
-        <v>0.91805811473436805</v>
+        <v>0.91780021630560005</v>
       </c>
     </row>
     <row r="414" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A414" s="1">
         <v>42248</v>
       </c>
       <c r="B414">
-        <v>0.70429393464021095</v>
+        <v>0.703467929422122</v>
       </c>
       <c r="C414">
-        <v>0.81321335908118497</v>
+        <v>0.81198461470441097</v>
       </c>
       <c r="D414">
-        <v>0.933615868339847</v>
+        <v>0.93429411946788699</v>
       </c>
       <c r="E414">
-        <v>0.68385602154334901</v>
+        <v>0.68561114978198501</v>
       </c>
       <c r="F414">
-        <v>0.79356267483773202</v>
+        <v>0.79512090998141804</v>
       </c>
       <c r="G414">
-        <v>0.88016974740158005</v>
+        <v>0.88126977039673904</v>
       </c>
       <c r="H414">
-        <v>0.68139698825721295</v>
+        <v>0.68354115101288404</v>
       </c>
       <c r="I414">
-        <v>0.80924567372980205</v>
+        <v>0.80857321138659499</v>
       </c>
       <c r="J414">
-        <v>0.91660515505140105</v>
+        <v>0.91765305013184695</v>
       </c>
       <c r="K414">
-        <v>0.72494833248695101</v>
+        <v>0.72815364463860199</v>
       </c>
       <c r="L414">
-        <v>0.84183161919495098</v>
+        <v>0.84454649875767895</v>
       </c>
       <c r="M414">
-        <v>0.93060171654240598</v>
+        <v>0.93010304958453105</v>
       </c>
       <c r="N414">
-        <v>0.74236196360965701</v>
+        <v>0.74515099731040302</v>
       </c>
       <c r="O414">
-        <v>0.84651379417109396</v>
+        <v>0.84876111064460102</v>
       </c>
       <c r="P414">
-        <v>0.91799134349225797</v>
+        <v>0.91790714621620895</v>
       </c>
     </row>
     <row r="415" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A415" s="1">
         <v>42278</v>
       </c>
       <c r="B415">
-        <v>0.70605882892524396</v>
+        <v>0.70523479162373703</v>
       </c>
       <c r="C415">
-        <v>0.81384730905712899</v>
+        <v>0.81248368762170298</v>
       </c>
       <c r="D415">
-        <v>0.93380577877404103</v>
+        <v>0.93456361700534496</v>
       </c>
       <c r="E415">
-        <v>0.68736264259157498</v>
+        <v>0.68868049729022895</v>
       </c>
       <c r="F415">
-        <v>0.796287540907473</v>
+        <v>0.79771133593598598</v>
       </c>
       <c r="G415">
-        <v>0.88043456820311405</v>
+        <v>0.88160742750021204</v>
       </c>
       <c r="H415">
-        <v>0.67951417765071198</v>
+        <v>0.68176048276758405</v>
       </c>
       <c r="I415">
-        <v>0.80721731240992201</v>
+        <v>0.80667621732764405</v>
       </c>
       <c r="J415">
-        <v>0.91593353595994598</v>
+        <v>0.91702230824444797</v>
       </c>
       <c r="K415">
-        <v>0.74328740568096596</v>
+        <v>0.746667189316638</v>
       </c>
       <c r="L415">
-        <v>0.85486305801561502</v>
+        <v>0.85773086517250496</v>
       </c>
       <c r="M415">
-        <v>0.93632667076501697</v>
+        <v>0.93599652650253595</v>
       </c>
       <c r="N415">
-        <v>0.75010858448999895</v>
+        <v>0.75205805825877903</v>
       </c>
       <c r="O415">
-        <v>0.85008101474824305</v>
+        <v>0.85188878339340202</v>
       </c>
       <c r="P415">
-        <v>0.91734039904964204</v>
+        <v>0.91725867558292795</v>
       </c>
     </row>
     <row r="416" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A416" s="1">
         <v>42309</v>
       </c>
       <c r="B416">
-        <v>0.71040650950615702</v>
+        <v>0.70945993540813401</v>
       </c>
       <c r="C416">
-        <v>0.81861442890526304</v>
+        <v>0.81716734592325702</v>
       </c>
       <c r="D416">
-        <v>0.93425223998620699</v>
+        <v>0.93507020128125995</v>
       </c>
       <c r="E416">
-        <v>0.70157445364712301</v>
+        <v>0.70197776859740901</v>
       </c>
       <c r="F416">
-        <v>0.80398469639667902</v>
+        <v>0.80469684169995304</v>
       </c>
       <c r="G416">
-        <v>0.88089471412207698</v>
+        <v>0.88224592496666798</v>
       </c>
       <c r="H416">
-        <v>0.676430660985745</v>
+        <v>0.67866064607791299</v>
       </c>
       <c r="I416">
-        <v>0.80987446598416202</v>
+        <v>0.80896134266044295</v>
       </c>
       <c r="J416">
-        <v>0.91694841610706201</v>
+        <v>0.91779207266505103</v>
       </c>
       <c r="K416">
-        <v>0.76695408065637705</v>
+        <v>0.77126397372739197</v>
       </c>
       <c r="L416">
-        <v>0.87394440478295099</v>
+        <v>0.87704037138588398</v>
       </c>
       <c r="M416">
-        <v>0.94379304707929501</v>
+        <v>0.94344177276829999</v>
       </c>
       <c r="N416">
-        <v>0.74463881490233397</v>
+        <v>0.74745609904274601</v>
       </c>
       <c r="O416">
-        <v>0.84624558165436603</v>
+        <v>0.84814098601662002</v>
       </c>
       <c r="P416">
-        <v>0.91671060284065597</v>
+        <v>0.91658147884202801</v>
       </c>
     </row>
     <row r="417" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A417" s="1">
         <v>42339</v>
       </c>
       <c r="B417">
-        <v>0.71819465580337305</v>
+        <v>0.71706389268897497</v>
       </c>
       <c r="C417">
-        <v>0.82502421341307097</v>
+        <v>0.82338895178659199</v>
       </c>
       <c r="D417">
-        <v>0.93516851409745105</v>
+        <v>0.935933786396561</v>
       </c>
       <c r="E417">
-        <v>0.71395309339244095</v>
+        <v>0.71258836306873796</v>
       </c>
       <c r="F417">
-        <v>0.81150083205405299</v>
+        <v>0.81097540570468996</v>
       </c>
       <c r="G417">
-        <v>0.88131003898293503</v>
+        <v>0.88221649993834905</v>
       </c>
       <c r="H417">
-        <v>0.68463725440877699</v>
+        <v>0.68667815959054301</v>
       </c>
       <c r="I417">
-        <v>0.81648994852518997</v>
+        <v>0.81519379635828504</v>
       </c>
       <c r="J417">
-        <v>0.91749833328024399</v>
+        <v>0.91826263764703497</v>
       </c>
       <c r="K417">
-        <v>0.77811382200270796</v>
+        <v>0.78157873616094797</v>
       </c>
       <c r="L417">
-        <v>0.88744742771420904</v>
+        <v>0.89045440756117</v>
       </c>
       <c r="M417">
-        <v>0.94987047930062196</v>
+        <v>0.950014902276337</v>
       </c>
       <c r="N417">
-        <v>0.74467463279641799</v>
+        <v>0.74525417947303996</v>
       </c>
       <c r="O417">
-        <v>0.84740144250690197</v>
+        <v>0.84762486910352997</v>
       </c>
       <c r="P417">
-        <v>0.91698074775499205</v>
+        <v>0.91668416432591804</v>
       </c>
     </row>
     <row r="418" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A418" s="1">
         <v>42370</v>
       </c>
       <c r="B418">
-        <v>0.71787168786901201</v>
+        <v>0.71690491814084101</v>
       </c>
       <c r="C418">
-        <v>0.82378634307381104</v>
+        <v>0.822406390908754</v>
       </c>
       <c r="D418">
-        <v>0.93447964918649795</v>
+        <v>0.93536262078094401</v>
       </c>
       <c r="E418">
-        <v>0.70122139508068904</v>
+        <v>0.70010893969287202</v>
       </c>
       <c r="F418">
-        <v>0.80482803373660206</v>
+        <v>0.80461004457551899</v>
       </c>
       <c r="G418">
-        <v>0.87835661886556604</v>
+        <v>0.87918411831626997</v>
       </c>
       <c r="H418">
-        <v>0.69894345851001904</v>
+        <v>0.70082601541332501</v>
       </c>
       <c r="I418">
-        <v>0.82113182778367699</v>
+        <v>0.82003591280347599</v>
       </c>
       <c r="J418">
-        <v>0.91681540888115098</v>
+        <v>0.91763398469811097</v>
       </c>
       <c r="K418">
-        <v>0.78509590029813603</v>
+        <v>0.78723813087500605</v>
       </c>
       <c r="L418">
-        <v>0.890552886542476</v>
+        <v>0.89361981588617001</v>
       </c>
       <c r="M418">
-        <v>0.95170780140212596</v>
+        <v>0.952333548382991</v>
       </c>
       <c r="N418">
-        <v>0.73944528462805703</v>
+        <v>0.73922539804964205</v>
       </c>
       <c r="O418">
-        <v>0.84315612245304505</v>
+        <v>0.84333138521563999</v>
       </c>
       <c r="P418">
-        <v>0.91631180429217496</v>
+        <v>0.916196082143657</v>
       </c>
     </row>
     <row r="419" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A419" s="1">
         <v>42401</v>
       </c>
       <c r="B419">
-        <v>0.72178558114984503</v>
+        <v>0.72051998304040499</v>
       </c>
       <c r="C419">
-        <v>0.82484242296821797</v>
+        <v>0.82337520521165097</v>
       </c>
       <c r="D419">
-        <v>0.93426998564745001</v>
+        <v>0.93519490610788203</v>
       </c>
       <c r="E419">
-        <v>0.70077723867300001</v>
+        <v>0.69996192466926799</v>
       </c>
       <c r="F419">
-        <v>0.80198713193229099</v>
+        <v>0.80229519082342704</v>
       </c>
       <c r="G419">
-        <v>0.87621010982372904</v>
+        <v>0.87738737221760499</v>
       </c>
       <c r="H419">
-        <v>0.697215235607761</v>
+        <v>0.69914198728265797</v>
       </c>
       <c r="I419">
-        <v>0.82000072053596895</v>
+        <v>0.818634490387951</v>
       </c>
       <c r="J419">
-        <v>0.91795848753478604</v>
+        <v>0.91879455548635802</v>
       </c>
       <c r="K419">
-        <v>0.787070091957222</v>
+        <v>0.79073267101913403</v>
       </c>
       <c r="L419">
-        <v>0.89086793962140698</v>
+        <v>0.89550807531632204</v>
       </c>
       <c r="M419">
-        <v>0.95283550521876303</v>
+        <v>0.95443347136717804</v>
       </c>
       <c r="N419">
-        <v>0.74608982822234304</v>
+        <v>0.74656211076637302</v>
       </c>
       <c r="O419">
-        <v>0.84663798974470295</v>
+        <v>0.84724308008177995</v>
       </c>
       <c r="P419">
-        <v>0.91730988434563998</v>
+        <v>0.91721563006540296</v>
       </c>
     </row>
     <row r="420" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A420" s="1">
         <v>42430</v>
       </c>
       <c r="B420">
-        <v>0.71888899376790905</v>
+        <v>0.71779058864994405</v>
       </c>
       <c r="C420">
-        <v>0.82271125546995605</v>
+        <v>0.82114271702590902</v>
       </c>
       <c r="D420">
-        <v>0.93456111891063598</v>
+        <v>0.93533788295688203</v>
       </c>
       <c r="E420">
-        <v>0.69297302866704302</v>
+        <v>0.69327595584382296</v>
       </c>
       <c r="F420">
-        <v>0.79711263547299605</v>
+        <v>0.79783060021220598</v>
       </c>
       <c r="G420">
-        <v>0.87548801579970903</v>
+        <v>0.87654067083199705</v>
       </c>
       <c r="H420">
-        <v>0.70226280238563099</v>
+        <v>0.70352279242882798</v>
       </c>
       <c r="I420">
-        <v>0.821589470433436</v>
+        <v>0.81952323583910403</v>
       </c>
       <c r="J420">
-        <v>0.91938523151905704</v>
+        <v>0.92016079660686501</v>
       </c>
       <c r="K420">
-        <v>0.78587542409702105</v>
+        <v>0.791146899070714</v>
       </c>
       <c r="L420">
-        <v>0.89176648866768304</v>
+        <v>0.89745597281883505</v>
       </c>
       <c r="M420">
-        <v>0.95516039005876496</v>
+        <v>0.95740594644486998</v>
       </c>
       <c r="N420">
-        <v>0.749611799847969</v>
+        <v>0.74998755882006396</v>
       </c>
       <c r="O420">
-        <v>0.84859487369398101</v>
+        <v>0.84944106741360803</v>
       </c>
       <c r="P420">
-        <v>0.91712750908270102</v>
+        <v>0.91715844322898399</v>
       </c>
     </row>
     <row r="421" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A421" s="1">
         <v>42461</v>
       </c>
       <c r="B421">
-        <v>0.71176072080002195</v>
+        <v>0.71047856920758201</v>
       </c>
       <c r="C421">
-        <v>0.81683521309752405</v>
+        <v>0.81510416020976895</v>
       </c>
       <c r="D421">
-        <v>0.93331592409205499</v>
+        <v>0.93398425353487902</v>
       </c>
       <c r="E421">
-        <v>0.67992343297733304</v>
+        <v>0.680981074218166</v>
       </c>
       <c r="F421">
-        <v>0.78963565524460699</v>
+        <v>0.79061851405762296</v>
       </c>
       <c r="G421">
-        <v>0.87541690489711999</v>
+        <v>0.87648209444509995</v>
       </c>
       <c r="H421">
-        <v>0.70210966776797101</v>
+        <v>0.703271272384421</v>
       </c>
       <c r="I421">
-        <v>0.81748951613924603</v>
+        <v>0.81529148526027295</v>
       </c>
       <c r="J421">
-        <v>0.91992265929809303</v>
+        <v>0.920801608511714</v>
       </c>
       <c r="K421">
-        <v>0.78554991686748998</v>
+        <v>0.78977257609005902</v>
       </c>
       <c r="L421">
-        <v>0.89224561042703099</v>
+        <v>0.89750467456235505</v>
       </c>
       <c r="M421">
-        <v>0.95697994233952799</v>
+        <v>0.95963118402013103</v>
       </c>
       <c r="N421">
-        <v>0.74770691483254204</v>
+        <v>0.74789291693320503</v>
       </c>
       <c r="O421">
-        <v>0.84773410540945604</v>
+        <v>0.84825036232900197</v>
       </c>
       <c r="P421">
-        <v>0.91769358385407396</v>
+        <v>0.91753912073847199</v>
       </c>
     </row>
     <row r="422" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A422" s="1">
         <v>42491</v>
       </c>
       <c r="B422">
-        <v>0.71122974461176303</v>
+        <v>0.71011593079026003</v>
       </c>
       <c r="C422">
-        <v>0.81679341131050898</v>
+        <v>0.81511685462858596</v>
       </c>
       <c r="D422">
-        <v>0.93376229840073299</v>
+        <v>0.93438031663629895</v>
       </c>
       <c r="E422">
-        <v>0.68313335831770805</v>
+        <v>0.68407315467878105</v>
       </c>
       <c r="F422">
-        <v>0.79036219829992405</v>
+        <v>0.79101775108702699</v>
       </c>
       <c r="G422">
-        <v>0.87616829313203304</v>
+        <v>0.87710833057864301</v>
       </c>
       <c r="H422">
-        <v>0.71109645575886005</v>
+        <v>0.71214187263331896</v>
       </c>
       <c r="I422">
-        <v>0.82313244228264704</v>
+        <v>0.82049832796634303</v>
       </c>
       <c r="J422">
-        <v>0.92277404392002904</v>
+        <v>0.92338031625360495</v>
       </c>
       <c r="K422">
-        <v>0.787600553246665</v>
+        <v>0.79168546560539899</v>
       </c>
       <c r="L422">
-        <v>0.89377199392699203</v>
+        <v>0.89901956637433</v>
       </c>
       <c r="M422">
-        <v>0.95778187070002696</v>
+        <v>0.96072133476314003</v>
       </c>
       <c r="N422">
-        <v>0.74079005216083504</v>
+        <v>0.74161028615207703</v>
       </c>
       <c r="O422">
-        <v>0.84427403957651803</v>
+        <v>0.84537574965489704</v>
       </c>
       <c r="P422">
-        <v>0.91832266447966504</v>
+        <v>0.91828801539986604</v>
       </c>
     </row>
     <row r="423" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A423" s="1">
         <v>42522</v>
       </c>
       <c r="B423">
-        <v>0.70807260626940205</v>
+        <v>0.70740215754883895</v>
       </c>
       <c r="C423">
-        <v>0.81465659436291904</v>
+        <v>0.81337729989987995</v>
       </c>
       <c r="D423">
-        <v>0.93378864463228595</v>
+        <v>0.93445777857443502</v>
       </c>
       <c r="E423">
-        <v>0.69261260749878995</v>
+        <v>0.69443641905195697</v>
       </c>
       <c r="F423">
-        <v>0.79143354476782701</v>
+        <v>0.79262905820894003</v>
       </c>
       <c r="G423">
-        <v>0.87645193737608296</v>
+        <v>0.87747515382161501</v>
       </c>
       <c r="H423">
-        <v>0.69148070892201496</v>
+        <v>0.69353231333580301</v>
       </c>
       <c r="I423">
-        <v>0.81310265513805902</v>
+        <v>0.81123418362658095</v>
       </c>
       <c r="J423">
-        <v>0.92108633164442699</v>
+        <v>0.92192300494317203</v>
       </c>
       <c r="K423">
-        <v>0.77387992394266403</v>
+        <v>0.77877089813075995</v>
       </c>
       <c r="L423">
-        <v>0.88585476062007196</v>
+        <v>0.89151072712208901</v>
       </c>
       <c r="M423">
-        <v>0.95641011676746601</v>
+        <v>0.95927670089939898</v>
       </c>
       <c r="N423">
-        <v>0.72833803759384097</v>
+        <v>0.72948370436134702</v>
       </c>
       <c r="O423">
-        <v>0.83649518343805795</v>
+        <v>0.83791270226806602</v>
       </c>
       <c r="P423">
-        <v>0.916181528009399</v>
+        <v>0.916288826125505</v>
       </c>
     </row>
     <row r="424" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A424" s="1">
         <v>42552</v>
       </c>
       <c r="B424">
-        <v>0.70801784623392106</v>
+        <v>0.70691868220533804</v>
       </c>
       <c r="C424">
-        <v>0.81329367064317004</v>
+        <v>0.81171358200251997</v>
       </c>
       <c r="D424">
-        <v>0.93279396344036103</v>
+        <v>0.93348033316730095</v>
       </c>
       <c r="E424">
-        <v>0.69795887565827897</v>
+        <v>0.69999029390383105</v>
       </c>
       <c r="F424">
-        <v>0.79646252768445003</v>
+        <v>0.79774817639640105</v>
       </c>
       <c r="G424">
-        <v>0.87876599285793799</v>
+        <v>0.87976755653750405</v>
       </c>
       <c r="H424">
-        <v>0.69058609368372303</v>
+        <v>0.69270967290202301</v>
       </c>
       <c r="I424">
-        <v>0.81309037087699798</v>
+        <v>0.81148598194672195</v>
       </c>
       <c r="J424">
-        <v>0.92098375907264696</v>
+        <v>0.92187640576179697</v>
       </c>
       <c r="K424">
-        <v>0.77203017039922495</v>
+        <v>0.77691516530073201</v>
       </c>
       <c r="L424">
-        <v>0.88217574474354199</v>
+        <v>0.887528133168347</v>
       </c>
       <c r="M424">
-        <v>0.95511269316021297</v>
+        <v>0.95776448303513395</v>
       </c>
       <c r="N424">
-        <v>0.72222413304927602</v>
+        <v>0.72299279030723396</v>
       </c>
       <c r="O424">
-        <v>0.83206267115154997</v>
+        <v>0.833271788198092</v>
       </c>
       <c r="P424">
-        <v>0.91485394249404905</v>
+        <v>0.91495108818646498</v>
       </c>
     </row>
     <row r="425" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A425" s="1">
         <v>42583</v>
       </c>
       <c r="B425">
-        <v>0.70074974594134198</v>
+        <v>0.69977220478205004</v>
       </c>
       <c r="C425">
-        <v>0.80865530804042796</v>
+        <v>0.80687009481957805</v>
       </c>
       <c r="D425">
-        <v>0.93127908753618605</v>
+        <v>0.93171710935957597</v>
       </c>
       <c r="E425">
-        <v>0.69841250416844403</v>
+        <v>0.69979312762396395</v>
       </c>
       <c r="F425">
-        <v>0.80241918634532505</v>
+        <v>0.80361814506769103</v>
       </c>
       <c r="G425">
-        <v>0.88227324307197197</v>
+        <v>0.88317576400568298</v>
       </c>
       <c r="H425">
-        <v>0.68343013585062795</v>
+        <v>0.68552279454068099</v>
       </c>
       <c r="I425">
-        <v>0.80647207410567601</v>
+        <v>0.80482310778671995</v>
       </c>
       <c r="J425">
-        <v>0.91916323240592701</v>
+        <v>0.92010269707548098</v>
       </c>
       <c r="K425">
-        <v>0.75726933728159695</v>
+        <v>0.76259393867987002</v>
       </c>
       <c r="L425">
-        <v>0.87020648556260805</v>
+        <v>0.875665745594012</v>
       </c>
       <c r="M425">
-        <v>0.95198727162851704</v>
+        <v>0.95433398850017503</v>
       </c>
       <c r="N425">
-        <v>0.71668242357684298</v>
+        <v>0.71821791468831797</v>
       </c>
       <c r="O425">
-        <v>0.82747109395068597</v>
+        <v>0.82919537850093505</v>
       </c>
       <c r="P425">
-        <v>0.91350484459407399</v>
+        <v>0.91373498470557202</v>
       </c>
     </row>
     <row r="426" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A426" s="1">
         <v>42614</v>
       </c>
       <c r="B426">
-        <v>0.69877214841380098</v>
+        <v>0.69787394411105397</v>
       </c>
       <c r="C426">
-        <v>0.80670053769214201</v>
+        <v>0.80504541740841695</v>
       </c>
       <c r="D426">
-        <v>0.93127739454125102</v>
+        <v>0.93165069684106705</v>
       </c>
       <c r="E426">
-        <v>0.70052005682746499</v>
+        <v>0.70170729711630997</v>
       </c>
       <c r="F426">
-        <v>0.80609615804367896</v>
+        <v>0.807606539197253</v>
       </c>
       <c r="G426">
-        <v>0.88588721147925897</v>
+        <v>0.88681931832442895</v>
       </c>
       <c r="H426">
-        <v>0.67356668200765901</v>
+        <v>0.67584627603041303</v>
       </c>
       <c r="I426">
-        <v>0.80061539987127095</v>
+        <v>0.79909969599048802</v>
       </c>
       <c r="J426">
-        <v>0.91928751253729002</v>
+        <v>0.92028641888786999</v>
       </c>
       <c r="K426">
-        <v>0.74758179581074302</v>
+        <v>0.75253391147431403</v>
       </c>
       <c r="L426">
-        <v>0.86286421802379298</v>
+        <v>0.86779027057136804</v>
       </c>
       <c r="M426">
-        <v>0.95048475555440304</v>
+        <v>0.95213817167947601</v>
       </c>
       <c r="N426">
-        <v>0.72401087221544702</v>
+        <v>0.72555736650313996</v>
       </c>
       <c r="O426">
-        <v>0.82920178887234597</v>
+        <v>0.83095853915207696</v>
       </c>
       <c r="P426">
-        <v>0.91267899296446597</v>
+        <v>0.912938390230702</v>
       </c>
     </row>
     <row r="427" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A427" s="1">
         <v>42644</v>
       </c>
       <c r="B427">
-        <v>0.70140624873998303</v>
+        <v>0.69987519030343803</v>
       </c>
       <c r="C427">
-        <v>0.81069100166444297</v>
+        <v>0.80840265934003697</v>
       </c>
       <c r="D427">
-        <v>0.93321845719376895</v>
+        <v>0.93344923976426697</v>
       </c>
       <c r="E427">
-        <v>0.70683098812574296</v>
+        <v>0.707377171010517</v>
       </c>
       <c r="F427">
-        <v>0.81439790344345697</v>
+        <v>0.814848849989257</v>
       </c>
       <c r="G427">
-        <v>0.88816485271082102</v>
+        <v>0.88856080737043297</v>
       </c>
       <c r="H427">
-        <v>0.668897173991163</v>
+        <v>0.67147693558143295</v>
       </c>
       <c r="I427">
-        <v>0.80144489060888902</v>
+        <v>0.79977451339107497</v>
       </c>
       <c r="J427">
-        <v>0.92144551823107701</v>
+        <v>0.922469520071444</v>
       </c>
       <c r="K427">
-        <v>0.74456563384320695</v>
+        <v>0.74849315534886496</v>
       </c>
       <c r="L427">
-        <v>0.86273106748692197</v>
+        <v>0.86664007487559402</v>
       </c>
       <c r="M427">
-        <v>0.948807977066912</v>
+        <v>0.949926633145599</v>
       </c>
       <c r="N427">
-        <v>0.72241898545362704</v>
+        <v>0.72398135524253804</v>
       </c>
       <c r="O427">
-        <v>0.82931267564439703</v>
+        <v>0.83077124104584299</v>
       </c>
       <c r="P427">
-        <v>0.91246115162596497</v>
+        <v>0.91268901252965595</v>
       </c>
     </row>
     <row r="428" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A428" s="1">
         <v>42675</v>
       </c>
       <c r="B428">
-        <v>0.70842236496533195</v>
+        <v>0.70657678384309297</v>
       </c>
       <c r="C428">
-        <v>0.81804136777091996</v>
+        <v>0.81545244483176105</v>
       </c>
       <c r="D428">
-        <v>0.935891064662285</v>
+        <v>0.93608996110295595</v>
       </c>
       <c r="E428">
-        <v>0.72141186839179805</v>
+        <v>0.72225160180654402</v>
       </c>
       <c r="F428">
-        <v>0.82225184271865803</v>
+        <v>0.82218294472409903</v>
       </c>
       <c r="G428">
-        <v>0.88805699253577597</v>
+        <v>0.88826096185554804</v>
       </c>
       <c r="H428">
-        <v>0.66406301780406096</v>
+        <v>0.66651428734061002</v>
       </c>
       <c r="I428">
-        <v>0.80596217848850205</v>
+        <v>0.80414275097966303</v>
       </c>
       <c r="J428">
-        <v>0.92309707499923899</v>
+        <v>0.92407440506678395</v>
       </c>
       <c r="K428">
-        <v>0.74894670508205297</v>
+        <v>0.75209642799533005</v>
       </c>
       <c r="L428">
-        <v>0.86528052607719697</v>
+        <v>0.86871218987232501</v>
       </c>
       <c r="M428">
-        <v>0.94707104425057598</v>
+        <v>0.94787189938399596</v>
       </c>
       <c r="N428">
-        <v>0.72892976755550498</v>
+        <v>0.72982202018221098</v>
       </c>
       <c r="O428">
-        <v>0.83595571519775802</v>
+        <v>0.836806346182281</v>
       </c>
       <c r="P428">
-        <v>0.91363129374503005</v>
+        <v>0.91385485011037104</v>
       </c>
     </row>
     <row r="429" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A429" s="1">
         <v>42705</v>
       </c>
       <c r="B429">
-        <v>0.70544335616717901</v>
+        <v>0.70394547328604795</v>
       </c>
       <c r="C429">
-        <v>0.81737415570892802</v>
+        <v>0.81503423720442703</v>
       </c>
       <c r="D429">
-        <v>0.93725557042428898</v>
+        <v>0.93747320659294697</v>
       </c>
       <c r="E429">
-        <v>0.71634750339022701</v>
+        <v>0.71664274864691202</v>
       </c>
       <c r="F429">
-        <v>0.81608623568512395</v>
+        <v>0.81587628764243803</v>
       </c>
       <c r="G429">
-        <v>0.88646302342758199</v>
+        <v>0.88661471804088099</v>
       </c>
       <c r="H429">
-        <v>0.66150860077678697</v>
+        <v>0.66466034089098103</v>
       </c>
       <c r="I429">
-        <v>0.80475851499022599</v>
+        <v>0.80374386802595299</v>
       </c>
       <c r="J429">
-        <v>0.922395344144184</v>
+        <v>0.92372217615196694</v>
       </c>
       <c r="K429">
-        <v>0.73532244431954896</v>
+        <v>0.73821586530138195</v>
       </c>
       <c r="L429">
-        <v>0.85650685155288298</v>
+        <v>0.859647711663171</v>
       </c>
       <c r="M429">
-        <v>0.94333427146511295</v>
+        <v>0.94352855468124597</v>
       </c>
       <c r="N429">
-        <v>0.724310577089472</v>
+        <v>0.72443215655090998</v>
       </c>
       <c r="O429">
-        <v>0.83404605558201295</v>
+        <v>0.83463221436997204</v>
       </c>
       <c r="P429">
-        <v>0.91255844966433597</v>
+        <v>0.91278009372076496</v>
       </c>
     </row>
     <row r="430" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A430" s="1">
         <v>42736</v>
       </c>
       <c r="B430">
-        <v>0.70857903127672806</v>
+        <v>0.70683736182027002</v>
       </c>
       <c r="C430">
-        <v>0.82052709628659604</v>
+        <v>0.81804739792125403</v>
       </c>
       <c r="D430">
-        <v>0.93942239043665099</v>
+        <v>0.93973486023133501</v>
       </c>
       <c r="E430">
-        <v>0.70555720637230801</v>
+        <v>0.70652787030325503</v>
       </c>
       <c r="F430">
-        <v>0.80743071388506304</v>
+        <v>0.80757209172203204</v>
       </c>
       <c r="G430">
-        <v>0.88440520401745903</v>
+        <v>0.88452573062113904</v>
       </c>
       <c r="H430">
-        <v>0.667911558612724</v>
+        <v>0.67059860626918</v>
       </c>
       <c r="I430">
-        <v>0.81282457507060102</v>
+        <v>0.81162240447122802</v>
       </c>
       <c r="J430">
-        <v>0.92222281482634505</v>
+        <v>0.92373568749824397</v>
       </c>
       <c r="K430">
-        <v>0.73550672746387202</v>
+        <v>0.73934403756689404</v>
       </c>
       <c r="L430">
-        <v>0.85570439075132099</v>
+        <v>0.85915753546118401</v>
       </c>
       <c r="M430">
-        <v>0.94197411429946798</v>
+        <v>0.94199749895292695</v>
       </c>
       <c r="N430">
-        <v>0.73358970361772302</v>
+        <v>0.73354367513426999</v>
       </c>
       <c r="O430">
-        <v>0.83947271397657497</v>
+        <v>0.83964565812332204</v>
       </c>
       <c r="P430">
-        <v>0.91322776907955105</v>
+        <v>0.91343154308904395</v>
       </c>
     </row>
     <row r="431" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A431" s="1">
         <v>42767</v>
       </c>
       <c r="B431">
-        <v>0.70168211598772801</v>
+        <v>0.69975304289913398</v>
       </c>
       <c r="C431">
-        <v>0.81480061673596305</v>
+        <v>0.81227572368817502</v>
       </c>
       <c r="D431">
-        <v>0.93887861701360698</v>
+        <v>0.93911958930546602</v>
       </c>
       <c r="E431">
-        <v>0.694389221013331</v>
+        <v>0.69543540154148398</v>
       </c>
       <c r="F431">
-        <v>0.804196929133</v>
+        <v>0.80469561026777303</v>
       </c>
       <c r="G431">
-        <v>0.88476191353602696</v>
+        <v>0.88507970280949699</v>
       </c>
       <c r="H431">
-        <v>0.67041132844627604</v>
+        <v>0.67360042054938196</v>
       </c>
       <c r="I431">
-        <v>0.80946824136989803</v>
+        <v>0.80866840412287999</v>
       </c>
       <c r="J431">
-        <v>0.920804728826354</v>
+        <v>0.92262527325785704</v>
       </c>
       <c r="K431">
-        <v>0.720253035330778</v>
+        <v>0.72390504507263398</v>
       </c>
       <c r="L431">
-        <v>0.84026037222088301</v>
+        <v>0.84316851587000896</v>
       </c>
       <c r="M431">
-        <v>0.93531423578615103</v>
+        <v>0.93489681819165604</v>
       </c>
       <c r="N431">
-        <v>0.73040150174220497</v>
+        <v>0.73082474993749302</v>
       </c>
       <c r="O431">
-        <v>0.83672730989585098</v>
+        <v>0.83736442922972198</v>
       </c>
       <c r="P431">
-        <v>0.91331135956771003</v>
+        <v>0.91347659610518395</v>
       </c>
     </row>
     <row r="432" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A432" s="1">
         <v>42795</v>
       </c>
       <c r="B432">
-        <v>0.69098431586029496</v>
+        <v>0.68946310958990598</v>
       </c>
       <c r="C432">
-        <v>0.80507408830648797</v>
+        <v>0.80286479643071695</v>
       </c>
       <c r="D432">
-        <v>0.93557896798234397</v>
+        <v>0.93580682365844603</v>
       </c>
       <c r="E432">
-        <v>0.68329627811844396</v>
+        <v>0.68488417269233304</v>
       </c>
       <c r="F432">
-        <v>0.79697238941558901</v>
+        <v>0.79798055150916802</v>
       </c>
       <c r="G432">
-        <v>0.88395793818457402</v>
+        <v>0.88426263525148296</v>
       </c>
       <c r="H432">
-        <v>0.67554105398870001</v>
+        <v>0.67884781613061596</v>
       </c>
       <c r="I432">
-        <v>0.80616875666003296</v>
+        <v>0.80554729435677497</v>
       </c>
       <c r="J432">
-        <v>0.92010066884186104</v>
+        <v>0.92178833659755699</v>
       </c>
       <c r="K432">
-        <v>0.71210481899306199</v>
+        <v>0.71494048404773103</v>
       </c>
       <c r="L432">
-        <v>0.82880956548057905</v>
+        <v>0.83112098406567703</v>
       </c>
       <c r="M432">
-        <v>0.92972913937845603</v>
+        <v>0.92908715615253101</v>
       </c>
       <c r="N432">
-        <v>0.73402885001041496</v>
+        <v>0.73456028449162802</v>
       </c>
       <c r="O432">
-        <v>0.83809785895098798</v>
+        <v>0.83896571042650203</v>
       </c>
       <c r="P432">
-        <v>0.91492081417548998</v>
+        <v>0.91506305533045196</v>
       </c>
     </row>
     <row r="433" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A433" s="1">
         <v>42826</v>
       </c>
       <c r="B433">
-        <v>0.68832133078781399</v>
+        <v>0.686754511902405</v>
       </c>
       <c r="C433">
-        <v>0.80127373049373596</v>
+        <v>0.79904634933307395</v>
       </c>
       <c r="D433">
-        <v>0.93418746088008098</v>
+        <v>0.93436261448556601</v>
       </c>
       <c r="E433">
-        <v>0.68818436117309201</v>
+        <v>0.68934016248041996</v>
       </c>
       <c r="F433">
-        <v>0.79690313902120002</v>
+        <v>0.79769067834482699</v>
       </c>
       <c r="G433">
-        <v>0.88202281716714903</v>
+        <v>0.88214805514014405</v>
       </c>
       <c r="H433">
-        <v>0.69294995484573096</v>
+        <v>0.69437162210069803</v>
       </c>
       <c r="I433">
-        <v>0.81194565234938498</v>
+        <v>0.81007771326373201</v>
       </c>
       <c r="J433">
-        <v>0.92278945258451595</v>
+        <v>0.92400194642619304</v>
       </c>
       <c r="K433">
-        <v>0.70458924409365997</v>
+        <v>0.70702885325499498</v>
       </c>
       <c r="L433">
-        <v>0.82043333686923903</v>
+        <v>0.822344356529502</v>
       </c>
       <c r="M433">
-        <v>0.92573515304934595</v>
+        <v>0.92488450129357003</v>
       </c>
       <c r="N433">
-        <v>0.73306684557642099</v>
+        <v>0.73405739218402799</v>
       </c>
       <c r="O433">
-        <v>0.83591335320761795</v>
+        <v>0.83731225219445704</v>
       </c>
       <c r="P433">
-        <v>0.91617309613576603</v>
+        <v>0.91630085382270798</v>
       </c>
     </row>
     <row r="434" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A434" s="1">
         <v>42856</v>
       </c>
       <c r="B434">
-        <v>0.69311078264048098</v>
+        <v>0.69147944620715196</v>
       </c>
       <c r="C434">
-        <v>0.80371691066587603</v>
+        <v>0.80141467793064403</v>
       </c>
       <c r="D434">
-        <v>0.93493111129154405</v>
+        <v>0.935096575067487</v>
       </c>
       <c r="E434">
-        <v>0.70475489767194399</v>
+        <v>0.705721548130544</v>
       </c>
       <c r="F434">
-        <v>0.80685565281570004</v>
+        <v>0.80719253059982499</v>
       </c>
       <c r="G434">
-        <v>0.88197119393876899</v>
+        <v>0.88202711577054005</v>
       </c>
       <c r="H434">
-        <v>0.70588139959344598</v>
+        <v>0.70738697677428197</v>
       </c>
       <c r="I434">
-        <v>0.81623747413667103</v>
+        <v>0.81440233833456799</v>
       </c>
       <c r="J434">
-        <v>0.92080169957267599</v>
+        <v>0.92196719093764201</v>
       </c>
       <c r="K434">
-        <v>0.69875084861070103</v>
+        <v>0.701118279142665</v>
       </c>
       <c r="L434">
-        <v>0.81381050196716698</v>
+        <v>0.81565404551943199</v>
       </c>
       <c r="M434">
-        <v>0.922988092454469</v>
+        <v>0.922129686340739</v>
       </c>
       <c r="N434">
-        <v>0.73707276326620497</v>
+        <v>0.73905076768756806</v>
       </c>
       <c r="O434">
-        <v>0.83703005150887</v>
+        <v>0.83939387178640601</v>
       </c>
       <c r="P434">
-        <v>0.916931976807419</v>
+        <v>0.91721373590830402</v>
       </c>
     </row>
     <row r="435" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A435" s="1">
         <v>42887</v>
       </c>
       <c r="B435">
-        <v>0.69336112341024403</v>
+        <v>0.69159120330309298</v>
       </c>
       <c r="C435">
-        <v>0.80497751506860005</v>
+        <v>0.80257940645702897</v>
       </c>
       <c r="D435">
-        <v>0.93591902297204899</v>
+        <v>0.93619611445650897</v>
       </c>
       <c r="E435">
-        <v>0.71931550150797896</v>
+        <v>0.72078330474237395</v>
       </c>
       <c r="F435">
-        <v>0.81296274556119896</v>
+        <v>0.81339920251125597</v>
       </c>
       <c r="G435">
-        <v>0.880717538321653</v>
+        <v>0.88064873995927595</v>
       </c>
       <c r="H435">
-        <v>0.69555024504688001</v>
+        <v>0.69848623797228804</v>
       </c>
       <c r="I435">
-        <v>0.80940939213359597</v>
+        <v>0.80840599269583202</v>
       </c>
       <c r="J435">
-        <v>0.91840032274211603</v>
+        <v>0.91957628818739601</v>
       </c>
       <c r="K435">
-        <v>0.69524906438887402</v>
+        <v>0.69739511438497703</v>
       </c>
       <c r="L435">
-        <v>0.81002475094505599</v>
+        <v>0.81167560570684305</v>
       </c>
       <c r="M435">
-        <v>0.92021961514055595</v>
+        <v>0.91931702828353601</v>
       </c>
       <c r="N435">
-        <v>0.72573771866974901</v>
+        <v>0.72916113262306603</v>
       </c>
       <c r="O435">
-        <v>0.83081859809190495</v>
+        <v>0.83382078915340097</v>
       </c>
       <c r="P435">
-        <v>0.91509815013734497</v>
+        <v>0.915387613695404</v>
       </c>
     </row>
     <row r="436" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A436" s="1">
         <v>42917</v>
       </c>
       <c r="B436">
-        <v>0.69595473664423502</v>
+        <v>0.69446346319794705</v>
       </c>
       <c r="C436">
-        <v>0.80525012099492099</v>
+        <v>0.80302774819275402</v>
       </c>
       <c r="D436">
-        <v>0.93568918724883099</v>
+        <v>0.93606526208274099</v>
       </c>
       <c r="E436">
-        <v>0.714649145409053</v>
+        <v>0.71590846325447399</v>
       </c>
       <c r="F436">
-        <v>0.80871841483565499</v>
+        <v>0.80884416815937199</v>
       </c>
       <c r="G436">
-        <v>0.87882468358934296</v>
+        <v>0.87863925869187098</v>
       </c>
       <c r="H436">
-        <v>0.70759676658372195</v>
+        <v>0.70993849145046795</v>
       </c>
       <c r="I436">
-        <v>0.81440389938977997</v>
+        <v>0.813239118061299</v>
       </c>
       <c r="J436">
-        <v>0.91629987731603502</v>
+        <v>0.91744409857832798</v>
       </c>
       <c r="K436">
-        <v>0.70279504947794003</v>
+        <v>0.70480270354520802</v>
       </c>
       <c r="L436">
-        <v>0.81193782241143897</v>
+        <v>0.81324811484556303</v>
       </c>
       <c r="M436">
-        <v>0.91959032869649904</v>
+        <v>0.91851466865923503</v>
       </c>
       <c r="N436">
-        <v>0.72263906811844203</v>
+        <v>0.72722211912886903</v>
       </c>
       <c r="O436">
-        <v>0.828047248756559</v>
+        <v>0.83199865376113202</v>
       </c>
       <c r="P436">
-        <v>0.91428839962547404</v>
+        <v>0.91480771040327502</v>
       </c>
     </row>
     <row r="437" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A437" s="1">
         <v>42948</v>
       </c>
       <c r="B437">
-        <v>0.69079787166374995</v>
+        <v>0.68880277503016096</v>
       </c>
       <c r="C437">
-        <v>0.80210816391902895</v>
+        <v>0.79961384455992601</v>
       </c>
       <c r="D437">
-        <v>0.93521726825537699</v>
+        <v>0.93565224614310605</v>
       </c>
       <c r="E437">
-        <v>0.69915169175726399</v>
+        <v>0.69902868089227199</v>
       </c>
       <c r="F437">
-        <v>0.80187435959814801</v>
+        <v>0.80169457997277305</v>
       </c>
       <c r="G437">
-        <v>0.87839170564185098</v>
+        <v>0.87823743081571704</v>
       </c>
       <c r="H437">
-        <v>0.68951737039261995</v>
+        <v>0.69253513204786499</v>
       </c>
       <c r="I437">
-        <v>0.802439830174141</v>
+        <v>0.801495789851014</v>
       </c>
       <c r="J437">
-        <v>0.91369878161604901</v>
+        <v>0.91493225838894998</v>
       </c>
       <c r="K437">
-        <v>0.70024914366993996</v>
+        <v>0.70046279741931405</v>
       </c>
       <c r="L437">
-        <v>0.81102177223489802</v>
+        <v>0.81142779459265102</v>
       </c>
       <c r="M437">
-        <v>0.91807890297851602</v>
+        <v>0.91663354821824605</v>
       </c>
       <c r="N437">
-        <v>0.72124686557828699</v>
+        <v>0.72536257350321998</v>
       </c>
       <c r="O437">
-        <v>0.82789934295004197</v>
+        <v>0.83184862620989297</v>
       </c>
       <c r="P437">
-        <v>0.913558963931277</v>
+        <v>0.91417143937313705</v>
       </c>
     </row>
     <row r="438" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A438" s="1">
         <v>42979</v>
       </c>
       <c r="B438">
-        <v>0.69007689485580903</v>
+        <v>0.68789259471873199</v>
       </c>
       <c r="C438">
-        <v>0.80177501261046102</v>
+        <v>0.79925143207449501</v>
       </c>
       <c r="D438">
-        <v>0.93591085675937002</v>
+        <v>0.93637083687788203</v>
       </c>
       <c r="E438">
-        <v>0.69731210184675996</v>
+        <v>0.69571000325362797</v>
       </c>
       <c r="F438">
-        <v>0.80218690748319499</v>
+        <v>0.80111355753658497</v>
       </c>
       <c r="G438">
-        <v>0.87840589133736302</v>
+        <v>0.87842963201529201</v>
       </c>
       <c r="H438">
-        <v>0.68274994494945296</v>
+        <v>0.68672267147191601</v>
       </c>
       <c r="I438">
-        <v>0.79648269308840802</v>
+        <v>0.79623373690052202</v>
       </c>
       <c r="J438">
-        <v>0.91201534024413899</v>
+        <v>0.91341360545003403</v>
       </c>
       <c r="K438">
-        <v>0.70486877967422801</v>
+        <v>0.70513669284837599</v>
       </c>
       <c r="L438">
-        <v>0.81441117601250201</v>
+        <v>0.81487819489966196</v>
       </c>
       <c r="M438">
-        <v>0.91814069130905496</v>
+        <v>0.91651606845483102</v>
       </c>
       <c r="N438">
-        <v>0.72704015604244399</v>
+        <v>0.73010151919968802</v>
       </c>
       <c r="O438">
-        <v>0.828559185458418</v>
+        <v>0.83202783849946804</v>
       </c>
       <c r="P438">
-        <v>0.91164357731574996</v>
+        <v>0.91239182552071596</v>
       </c>
     </row>
     <row r="439" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A439" s="1">
         <v>43009</v>
       </c>
       <c r="B439">
-        <v>0.69536520038846406</v>
+        <v>0.69336977051556403</v>
       </c>
       <c r="C439">
-        <v>0.80440103160408905</v>
+        <v>0.80205485744040395</v>
       </c>
       <c r="D439">
-        <v>0.93540763080684197</v>
+        <v>0.93598099035950799</v>
       </c>
       <c r="E439">
-        <v>0.69977106122678301</v>
+        <v>0.699536135973439</v>
       </c>
       <c r="F439">
-        <v>0.80336892146097805</v>
+        <v>0.802895919599385</v>
       </c>
       <c r="G439">
-        <v>0.87849325983445603</v>
+        <v>0.87864930532590202</v>
       </c>
       <c r="H439">
-        <v>0.69182534393050998</v>
+        <v>0.69554419699196801</v>
       </c>
       <c r="I439">
-        <v>0.80169016678290195</v>
+        <v>0.80164400699955396</v>
       </c>
       <c r="J439">
-        <v>0.91240167432128205</v>
+        <v>0.914070456515088</v>
       </c>
       <c r="K439">
-        <v>0.71880006019657805</v>
+        <v>0.71997266169919305</v>
       </c>
       <c r="L439">
-        <v>0.82220738142226502</v>
+        <v>0.82302119865476897</v>
       </c>
       <c r="M439">
-        <v>0.91830902950915505</v>
+        <v>0.91653668169993996</v>
       </c>
       <c r="N439">
-        <v>0.72662204747194004</v>
+        <v>0.72978412344528099</v>
       </c>
       <c r="O439">
-        <v>0.82755889013337403</v>
+        <v>0.83111557048745399</v>
       </c>
       <c r="P439">
-        <v>0.91014581120377702</v>
+        <v>0.91105123764052098</v>
       </c>
     </row>
     <row r="440" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A440" s="1">
         <v>43040</v>
       </c>
       <c r="B440">
-        <v>0.69974823970627698</v>
+        <v>0.69816743028868899</v>
       </c>
       <c r="C440">
-        <v>0.80806098157717599</v>
+        <v>0.80592073937592301</v>
       </c>
       <c r="D440">
-        <v>0.93624659362436702</v>
+        <v>0.93699734485140995</v>
       </c>
       <c r="E440">
-        <v>0.701407905592356</v>
+        <v>0.70083138509977005</v>
       </c>
       <c r="F440">
-        <v>0.80540780841396098</v>
+        <v>0.80450437463047397</v>
       </c>
       <c r="G440">
-        <v>0.87922841756071002</v>
+        <v>0.87907417626131701</v>
       </c>
       <c r="H440">
-        <v>0.69703841532166899</v>
+        <v>0.70010650825843801</v>
       </c>
       <c r="I440">
-        <v>0.81121490135479601</v>
+        <v>0.81053847946143798</v>
       </c>
       <c r="J440">
-        <v>0.915662754036906</v>
+        <v>0.91723172380181195</v>
       </c>
       <c r="K440">
-        <v>0.73045540058181302</v>
+        <v>0.73308174738908205</v>
       </c>
       <c r="L440">
-        <v>0.83155107664084604</v>
+        <v>0.83313744729336103</v>
       </c>
       <c r="M440">
-        <v>0.91962332076780495</v>
+        <v>0.91781118437377895</v>
       </c>
       <c r="N440">
-        <v>0.73528108105999501</v>
+        <v>0.73902983592511895</v>
       </c>
       <c r="O440">
-        <v>0.83046046175788302</v>
+        <v>0.83432989098377097</v>
       </c>
       <c r="P440">
-        <v>0.90967939316032598</v>
+        <v>0.910657736643395</v>
       </c>
     </row>
     <row r="441" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A441" s="1">
         <v>43070</v>
       </c>
       <c r="B441">
-        <v>0.69991421191065195</v>
+        <v>0.69837001453258096</v>
       </c>
       <c r="C441">
-        <v>0.81084116217371105</v>
+        <v>0.80869951069422996</v>
       </c>
       <c r="D441">
-        <v>0.93622571268208998</v>
+        <v>0.93694548952196499</v>
       </c>
       <c r="E441">
-        <v>0.69265924689714697</v>
+        <v>0.69284593676543205</v>
       </c>
       <c r="F441">
-        <v>0.80138522077716801</v>
+        <v>0.80088620407489497</v>
       </c>
       <c r="G441">
-        <v>0.87975565392570698</v>
+        <v>0.87967994844390796</v>
       </c>
       <c r="H441">
-        <v>0.70086079213556496</v>
+        <v>0.70449647267976601</v>
       </c>
       <c r="I441">
-        <v>0.82071144110162197</v>
+        <v>0.82010279364804195</v>
       </c>
       <c r="J441">
-        <v>0.91916157654250397</v>
+        <v>0.92067057049781198</v>
       </c>
       <c r="K441">
-        <v>0.73232378488651495</v>
+        <v>0.73422053953616795</v>
       </c>
       <c r="L441">
-        <v>0.83732190743985102</v>
+        <v>0.83868453816944999</v>
       </c>
       <c r="M441">
-        <v>0.92197455647303295</v>
+        <v>0.92026764750997503</v>
       </c>
       <c r="N441">
-        <v>0.73810109597525697</v>
+        <v>0.74136385551762995</v>
       </c>
       <c r="O441">
-        <v>0.83414179516240905</v>
+        <v>0.83756429898144102</v>
       </c>
       <c r="P441">
-        <v>0.90897112915713396</v>
+        <v>0.90991990328797601</v>
       </c>
     </row>
     <row r="442" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A442" s="1">
         <v>43101</v>
       </c>
       <c r="B442">
-        <v>0.70050776791488001</v>
+        <v>0.69871234496552004</v>
       </c>
       <c r="C442">
-        <v>0.81063294263207997</v>
+        <v>0.80829097253229298</v>
       </c>
       <c r="D442">
-        <v>0.93686834110017403</v>
+        <v>0.93747066141833402</v>
       </c>
       <c r="E442">
-        <v>0.68843030434353603</v>
+        <v>0.68866793066412901</v>
       </c>
       <c r="F442">
-        <v>0.79793156425294898</v>
+        <v>0.79729303752013203</v>
       </c>
       <c r="G442">
-        <v>0.88000672815512404</v>
+        <v>0.87958142792597704</v>
       </c>
       <c r="H442">
-        <v>0.70504207907470995</v>
+        <v>0.70720681942011998</v>
       </c>
       <c r="I442">
-        <v>0.82174383518374505</v>
+        <v>0.82038079512352802</v>
       </c>
       <c r="J442">
-        <v>0.92012907639859498</v>
+        <v>0.92143274648320905</v>
       </c>
       <c r="K442">
-        <v>0.73798020282010601</v>
+        <v>0.73917408325110801</v>
       </c>
       <c r="L442">
-        <v>0.83850485856223</v>
+        <v>0.83947793809392901</v>
       </c>
       <c r="M442">
-        <v>0.92189213793846203</v>
+        <v>0.92013375166224298</v>
       </c>
       <c r="N442">
-        <v>0.73721958407723998</v>
+        <v>0.74161935462866302</v>
       </c>
       <c r="O442">
-        <v>0.83172018995636998</v>
+        <v>0.83580957786940102</v>
       </c>
       <c r="P442">
-        <v>0.90763609153987301</v>
+        <v>0.90858554159099603</v>
       </c>
     </row>
     <row r="443" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A443" s="1">
         <v>43132</v>
       </c>
       <c r="B443">
-        <v>0.69417550211349399</v>
+        <v>0.692750768250604</v>
       </c>
       <c r="C443">
-        <v>0.80447905313159396</v>
+        <v>0.80221349248055196</v>
       </c>
       <c r="D443">
-        <v>0.93609330732789398</v>
+        <v>0.93669624532435702</v>
       </c>
       <c r="E443">
-        <v>0.69295624816788204</v>
+        <v>0.69433850861030899</v>
       </c>
       <c r="F443">
-        <v>0.79862513459879803</v>
+        <v>0.79872451479242101</v>
       </c>
       <c r="G443">
-        <v>0.88125948336334503</v>
+        <v>0.88111849920603402</v>
       </c>
       <c r="H443">
-        <v>0.70702644734363096</v>
+        <v>0.709042503477752</v>
       </c>
       <c r="I443">
-        <v>0.81889571762077695</v>
+        <v>0.81742254401076597</v>
       </c>
       <c r="J443">
-        <v>0.91982773618303904</v>
+        <v>0.92100226223210202</v>
       </c>
       <c r="K443">
-        <v>0.72870943806829303</v>
+        <v>0.73081799126959601</v>
       </c>
       <c r="L443">
-        <v>0.83052875746705002</v>
+        <v>0.831820303747831</v>
       </c>
       <c r="M443">
-        <v>0.92076130335088102</v>
+        <v>0.91885982558725299</v>
       </c>
       <c r="N443">
-        <v>0.73684602144224698</v>
+        <v>0.73948354846669495</v>
       </c>
       <c r="O443">
-        <v>0.827973797862673</v>
+        <v>0.83068771969315702</v>
       </c>
       <c r="P443">
-        <v>0.905826484381969</v>
+        <v>0.90635130544689901</v>
       </c>
     </row>
     <row r="444" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A444" s="1">
         <v>43160</v>
       </c>
       <c r="B444">
-        <v>0.68999720509905305</v>
+        <v>0.68872645647865105</v>
       </c>
       <c r="C444">
-        <v>0.80183616395576895</v>
+        <v>0.79972424286127297</v>
       </c>
       <c r="D444">
-        <v>0.93656488858212505</v>
+        <v>0.93713886154702997</v>
       </c>
       <c r="E444">
-        <v>0.70081217365132598</v>
+        <v>0.70133325157856397</v>
       </c>
       <c r="F444">
-        <v>0.80485300391371495</v>
+        <v>0.80462652939477897</v>
       </c>
       <c r="G444">
-        <v>0.88419966578604803</v>
+        <v>0.88385118322440803</v>
       </c>
       <c r="H444">
-        <v>0.70330356317884302</v>
+        <v>0.70467038849802099</v>
       </c>
       <c r="I444">
-        <v>0.81217544031609001</v>
+        <v>0.81032540522893504</v>
       </c>
       <c r="J444">
-        <v>0.91799547271527804</v>
+        <v>0.91890753534410097</v>
       </c>
       <c r="K444">
-        <v>0.72426739457978295</v>
+        <v>0.72782294840207595</v>
       </c>
       <c r="L444">
-        <v>0.82761105503906396</v>
+        <v>0.82935149729271396</v>
       </c>
       <c r="M444">
-        <v>0.91994034903388899</v>
+        <v>0.91788065677336494</v>
       </c>
       <c r="N444">
-        <v>0.73562640074409202</v>
+        <v>0.73844626241751299</v>
       </c>
       <c r="O444">
-        <v>0.82768376998783</v>
+        <v>0.830266656579842</v>
       </c>
       <c r="P444">
-        <v>0.90525137819277002</v>
+        <v>0.90558986779844197</v>
       </c>
     </row>
     <row r="445" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A445" s="1">
         <v>43191</v>
       </c>
       <c r="B445">
-        <v>0.69176863101881403</v>
+        <v>0.69056433863150302</v>
       </c>
       <c r="C445">
-        <v>0.80374121980797597</v>
+        <v>0.80177776873161699</v>
       </c>
       <c r="D445">
-        <v>0.93844234161569096</v>
+        <v>0.93917254097389102</v>
       </c>
       <c r="E445">
-        <v>0.70420927306725101</v>
+        <v>0.70424617279955304</v>
       </c>
       <c r="F445">
-        <v>0.80746810326801399</v>
+        <v>0.80723081474095904</v>
       </c>
       <c r="G445">
-        <v>0.88766832754949898</v>
+        <v>0.88719100245497495</v>
       </c>
       <c r="H445">
-        <v>0.70484916768799799</v>
+        <v>0.70659081082364805</v>
       </c>
       <c r="I445">
-        <v>0.81263261020484501</v>
+        <v>0.81115322972417203</v>
       </c>
       <c r="J445">
-        <v>0.91875853418334896</v>
+        <v>0.91984911761090105</v>
       </c>
       <c r="K445">
-        <v>0.73430772701267399</v>
+        <v>0.73859475918374895</v>
       </c>
       <c r="L445">
-        <v>0.83344529812943102</v>
+        <v>0.83557224344010295</v>
       </c>
       <c r="M445">
-        <v>0.92150601712231905</v>
+        <v>0.91934956470270202</v>
       </c>
       <c r="N445">
-        <v>0.73408519715964804</v>
+        <v>0.73575310980798903</v>
       </c>
       <c r="O445">
-        <v>0.83003552276926196</v>
+        <v>0.832003217305607</v>
       </c>
       <c r="P445">
-        <v>0.90618386832840103</v>
+        <v>0.906367787316955</v>
       </c>
     </row>
     <row r="446" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A446" s="1">
         <v>43221</v>
       </c>
       <c r="B446">
-        <v>0.69879362731980199</v>
+        <v>0.69738527889252999</v>
       </c>
       <c r="C446">
-        <v>0.80934406531236702</v>
+        <v>0.80747264155258502</v>
       </c>
       <c r="D446">
-        <v>0.93979425606001699</v>
+        <v>0.94073108930379601</v>
       </c>
       <c r="E446">
-        <v>0.70830911355648296</v>
+        <v>0.70743492244080297</v>
       </c>
       <c r="F446">
-        <v>0.81048087426903703</v>
+        <v>0.80941381230123399</v>
       </c>
       <c r="G446">
-        <v>0.88963267670301305</v>
+        <v>0.88900152080941397</v>
       </c>
       <c r="H446">
-        <v>0.69540677422236497</v>
+        <v>0.69801206791507597</v>
       </c>
       <c r="I446">
-        <v>0.80921528660681796</v>
+        <v>0.80813274240028599</v>
       </c>
       <c r="J446">
-        <v>0.92035151086748201</v>
+        <v>0.92124850159689997</v>
       </c>
       <c r="K446">
-        <v>0.72370240653064999</v>
+        <v>0.72566795933363604</v>
       </c>
       <c r="L446">
-        <v>0.826974784340471</v>
+        <v>0.82826682406265995</v>
       </c>
       <c r="M446">
-        <v>0.921247549897944</v>
+        <v>0.91908992007594403</v>
       </c>
       <c r="N446">
-        <v>0.74232940291757699</v>
+        <v>0.74365000122250802</v>
       </c>
       <c r="O446">
-        <v>0.835114784547623</v>
+        <v>0.83698081534239499</v>
       </c>
       <c r="P446">
-        <v>0.90769976290363896</v>
+        <v>0.90790546240470105</v>
       </c>
     </row>
     <row r="447" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A447" s="1">
         <v>43252</v>
       </c>
       <c r="B447">
-        <v>0.70158579024438705</v>
+        <v>0.70008956665255395</v>
       </c>
       <c r="C447">
-        <v>0.81178119493029799</v>
+        <v>0.80984414320813702</v>
       </c>
       <c r="D447">
-        <v>0.93974502502794099</v>
+        <v>0.94060611249630199</v>
       </c>
       <c r="E447">
-        <v>0.72195112082130797</v>
+        <v>0.71913966372824101</v>
       </c>
       <c r="F447">
-        <v>0.81795273030552795</v>
+        <v>0.81551085520214495</v>
       </c>
       <c r="G447">
-        <v>0.89164825531664504</v>
+        <v>0.89093142360878497</v>
       </c>
       <c r="H447">
-        <v>0.68906387618534104</v>
+        <v>0.69145475289699299</v>
       </c>
       <c r="I447">
-        <v>0.808525930463733</v>
+        <v>0.80694912731058499</v>
       </c>
       <c r="J447">
-        <v>0.92220736769487399</v>
+        <v>0.92275842759755999</v>
       </c>
       <c r="K447">
-        <v>0.72018040418469398</v>
+        <v>0.72197759850003995</v>
       </c>
       <c r="L447">
-        <v>0.82449757247841604</v>
+        <v>0.82592138890961198</v>
       </c>
       <c r="M447">
-        <v>0.92082967515964198</v>
+        <v>0.91880699539299504</v>
       </c>
       <c r="N447">
-        <v>0.736503244694236</v>
+        <v>0.73601844347735002</v>
       </c>
       <c r="O447">
-        <v>0.83399159999303096</v>
+        <v>0.83467594019397895</v>
       </c>
       <c r="P447">
-        <v>0.90853119101749702</v>
+        <v>0.90864970726939498</v>
       </c>
     </row>
     <row r="448" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A448" s="1">
         <v>43282</v>
       </c>
       <c r="B448">
-        <v>0.70654334397355301</v>
+        <v>0.70436985519967699</v>
       </c>
       <c r="C448">
-        <v>0.81670155150380996</v>
+        <v>0.81468868077868695</v>
       </c>
       <c r="D448">
-        <v>0.94180696511233597</v>
+        <v>0.94288135868854395</v>
       </c>
       <c r="E448">
-        <v>0.71981028037011596</v>
+        <v>0.71649478269415501</v>
       </c>
       <c r="F448">
-        <v>0.81874712713123399</v>
+        <v>0.81598145571227598</v>
       </c>
       <c r="G448">
-        <v>0.89311795908755498</v>
+        <v>0.89224524218624102</v>
       </c>
       <c r="H448">
-        <v>0.69073459870777099</v>
+        <v>0.69365167533568195</v>
       </c>
       <c r="I448">
-        <v>0.81473939667825901</v>
+        <v>0.81342110977567905</v>
       </c>
       <c r="J448">
-        <v>0.92539480599784496</v>
+        <v>0.92590289399593995</v>
       </c>
       <c r="K448">
-        <v>0.71466399886485299</v>
+        <v>0.71719614869409298</v>
       </c>
       <c r="L448">
-        <v>0.82269072618885097</v>
+        <v>0.82502626202241003</v>
       </c>
       <c r="M448">
-        <v>0.921578558908558</v>
+        <v>0.91981816504290204</v>
       </c>
       <c r="N448">
-        <v>0.74573361678765504</v>
+        <v>0.74256552486757699</v>
       </c>
       <c r="O448">
-        <v>0.83945278192617101</v>
+        <v>0.83904508088281204</v>
       </c>
       <c r="P448">
-        <v>0.91016903493144496</v>
+        <v>0.91038980649716505</v>
       </c>
     </row>
     <row r="449" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A449" s="1">
         <v>43313</v>
       </c>
       <c r="B449">
-        <v>0.70626213805053994</v>
+        <v>0.70383861108988999</v>
       </c>
       <c r="C449">
-        <v>0.82008516748969096</v>
+        <v>0.81783738694746999</v>
       </c>
       <c r="D449">
-        <v>0.94272893752031595</v>
+        <v>0.94372927556100805</v>
       </c>
       <c r="E449">
-        <v>0.71055043061873802</v>
+        <v>0.70810888552629903</v>
       </c>
       <c r="F449">
-        <v>0.81572496551465501</v>
+        <v>0.81343678661806695</v>
       </c>
       <c r="G449">
-        <v>0.89348930958997697</v>
+        <v>0.89260991749265695</v>
       </c>
       <c r="H449">
-        <v>0.69888758830574904</v>
+        <v>0.70081191632218198</v>
       </c>
       <c r="I449">
-        <v>0.82457187488705097</v>
+        <v>0.82247326325642101</v>
       </c>
       <c r="J449">
-        <v>0.92796860680220805</v>
+        <v>0.928254593266993</v>
       </c>
       <c r="K449">
-        <v>0.70790427905285602</v>
+        <v>0.70961690058431603</v>
       </c>
       <c r="L449">
-        <v>0.82300314015046405</v>
+        <v>0.82492258599989499</v>
       </c>
       <c r="M449">
-        <v>0.92351042587310095</v>
+        <v>0.92174560530156402</v>
       </c>
       <c r="N449">
-        <v>0.75058066949745705</v>
+        <v>0.74757611873552998</v>
       </c>
       <c r="O449">
-        <v>0.84594495502529798</v>
+        <v>0.84521361190046895</v>
       </c>
       <c r="P449">
-        <v>0.91224906077359502</v>
+        <v>0.91241174605999698</v>
       </c>
     </row>
     <row r="450" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A450" s="1">
         <v>43344</v>
       </c>
       <c r="B450">
-        <v>0.71963816680286496</v>
+        <v>0.71718306900723205</v>
       </c>
       <c r="C450">
-        <v>0.83043266858201803</v>
+        <v>0.82816507721933896</v>
       </c>
       <c r="D450">
-        <v>0.94542271154048896</v>
+        <v>0.94643706564326502</v>
       </c>
       <c r="E450">
-        <v>0.69696816736811396</v>
+        <v>0.69513327253174095</v>
       </c>
       <c r="F450">
-        <v>0.80968169474049601</v>
+        <v>0.80723625501443497</v>
       </c>
       <c r="G450">
-        <v>0.89396299418653302</v>
+        <v>0.89267508961020603</v>
       </c>
       <c r="H450">
-        <v>0.70983066435231101</v>
+        <v>0.71142988204700697</v>
       </c>
       <c r="I450">
-        <v>0.83395320867408196</v>
+        <v>0.831468335214261</v>
       </c>
       <c r="J450">
-        <v>0.93051477306468999</v>
+        <v>0.93070701554251201</v>
       </c>
       <c r="K450">
-        <v>0.71573725884188899</v>
+        <v>0.71660814092387104</v>
       </c>
       <c r="L450">
-        <v>0.82890115545148502</v>
+        <v>0.83004132336909997</v>
       </c>
       <c r="M450">
-        <v>0.92452784234547403</v>
+        <v>0.92237970262223801</v>
       </c>
       <c r="N450">
-        <v>0.766569708317131</v>
+        <v>0.76380986605178902</v>
       </c>
       <c r="O450">
-        <v>0.85601360201073495</v>
+        <v>0.85543888229923504</v>
       </c>
       <c r="P450">
-        <v>0.914511049222136</v>
+        <v>0.91488412918052697</v>
       </c>
     </row>
     <row r="451" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A451" s="1">
         <v>43374</v>
       </c>
       <c r="B451">
-        <v>0.72534089893738496</v>
+        <v>0.72342219593539103</v>
       </c>
       <c r="C451">
-        <v>0.83587294116489597</v>
+        <v>0.83377697957506103</v>
       </c>
       <c r="D451">
-        <v>0.94763328918725798</v>
+        <v>0.94867779868230695</v>
       </c>
       <c r="E451">
-        <v>0.69004428841196397</v>
+        <v>0.68771205805579405</v>
       </c>
       <c r="F451">
-        <v>0.80701073536065704</v>
+        <v>0.804353896259283</v>
       </c>
       <c r="G451">
-        <v>0.89466216393637898</v>
+        <v>0.89335835352833604</v>
       </c>
       <c r="H451">
-        <v>0.70584730571027299</v>
+        <v>0.70720747555531505</v>
       </c>
       <c r="I451">
-        <v>0.83344381008999002</v>
+        <v>0.83105267891825896</v>
       </c>
       <c r="J451">
-        <v>0.92782486523535401</v>
+        <v>0.92805410407831102</v>
       </c>
       <c r="K451">
-        <v>0.713190223033487</v>
+        <v>0.71361378215353299</v>
       </c>
       <c r="L451">
-        <v>0.82949399775613897</v>
+        <v>0.830268619011578</v>
       </c>
       <c r="M451">
-        <v>0.92495763509990803</v>
+        <v>0.92254556030987001</v>
       </c>
       <c r="N451">
-        <v>0.75967463197396801</v>
+        <v>0.75921746579320504</v>
       </c>
       <c r="O451">
-        <v>0.85604017831837897</v>
+        <v>0.85650975571003196</v>
       </c>
       <c r="P451">
-        <v>0.91459680430207702</v>
+        <v>0.91504537112341899</v>
       </c>
     </row>
     <row r="452" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A452" s="1">
         <v>43405</v>
       </c>
       <c r="B452">
-        <v>0.73335346566699799</v>
+        <v>0.73119028687765497</v>
       </c>
       <c r="C452">
-        <v>0.84269222899909901</v>
+        <v>0.84027191225974496</v>
       </c>
       <c r="D452">
-        <v>0.94902679413150803</v>
+        <v>0.95012454282274195</v>
       </c>
       <c r="E452">
-        <v>0.70243601900885</v>
+        <v>0.70006495525069901</v>
       </c>
       <c r="F452">
-        <v>0.81358518358008902</v>
+        <v>0.81102342174393305</v>
       </c>
       <c r="G452">
-        <v>0.89606322816055795</v>
+        <v>0.89503644856576103</v>
       </c>
       <c r="H452">
-        <v>0.70489826933331101</v>
+        <v>0.70595127924753398</v>
       </c>
       <c r="I452">
-        <v>0.83622145939411596</v>
+        <v>0.83339139750157198</v>
       </c>
       <c r="J452">
-        <v>0.92595033173760399</v>
+        <v>0.92610154044285997</v>
       </c>
       <c r="K452">
-        <v>0.72764250492702498</v>
+        <v>0.72735559917072701</v>
       </c>
       <c r="L452">
-        <v>0.83830258193013896</v>
+        <v>0.83821925287921695</v>
       </c>
       <c r="M452">
-        <v>0.92805496654297104</v>
+        <v>0.92506525437162901</v>
       </c>
       <c r="N452">
-        <v>0.75903411665960696</v>
+        <v>0.76011554839645201</v>
       </c>
       <c r="O452">
-        <v>0.85731270211223398</v>
+        <v>0.85827347762647599</v>
       </c>
       <c r="P452">
-        <v>0.91520697256955197</v>
+        <v>0.91581235564818397</v>
       </c>
     </row>
     <row r="453" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A453" s="1">
         <v>43435</v>
       </c>
       <c r="B453">
-        <v>0.73225032180831096</v>
+        <v>0.730381152239158</v>
       </c>
       <c r="C453">
-        <v>0.84062747155760498</v>
+        <v>0.83844742388080096</v>
       </c>
       <c r="D453">
-        <v>0.95082663385643795</v>
+        <v>0.95196343738809397</v>
       </c>
       <c r="E453">
-        <v>0.70123548257202795</v>
+        <v>0.69823787100114998</v>
       </c>
       <c r="F453">
-        <v>0.81546523768885504</v>
+        <v>0.81331436467347995</v>
       </c>
       <c r="G453">
-        <v>0.89853992423214302</v>
+        <v>0.897512500224385</v>
       </c>
       <c r="H453">
-        <v>0.69800180332642603</v>
+        <v>0.69862854905640603</v>
       </c>
       <c r="I453">
-        <v>0.82660596467657199</v>
+        <v>0.82415784695681005</v>
       </c>
       <c r="J453">
-        <v>0.92362528844988601</v>
+        <v>0.92385963023635198</v>
       </c>
       <c r="K453">
-        <v>0.72890741492963995</v>
+        <v>0.72749247545979301</v>
       </c>
       <c r="L453">
-        <v>0.84063239989253502</v>
+        <v>0.83975050780056104</v>
       </c>
       <c r="M453">
-        <v>0.92962911426711903</v>
+        <v>0.92626192244744998</v>
       </c>
       <c r="N453">
-        <v>0.75324627264722499</v>
+        <v>0.75420122984459803</v>
       </c>
       <c r="O453">
-        <v>0.85338310550543695</v>
+        <v>0.85474392968930302</v>
       </c>
       <c r="P453">
-        <v>0.91454046592509097</v>
+        <v>0.91518237163885596</v>
       </c>
     </row>
     <row r="454" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A454" s="1">
         <v>43466</v>
       </c>
       <c r="B454">
-        <v>0.73093809444057001</v>
+        <v>0.728861711685175</v>
       </c>
       <c r="C454">
-        <v>0.83978753434234898</v>
+        <v>0.83734767530887999</v>
       </c>
       <c r="D454">
-        <v>0.95297052843936902</v>
+        <v>0.954070360689522</v>
       </c>
       <c r="E454">
-        <v>0.70317567310978601</v>
+        <v>0.70030641116930703</v>
       </c>
       <c r="F454">
-        <v>0.81788372965144795</v>
+        <v>0.81612699532262101</v>
       </c>
       <c r="G454">
-        <v>0.90126098639723295</v>
+        <v>0.90052407634729303</v>
       </c>
       <c r="H454">
-        <v>0.70592066794124597</v>
+        <v>0.70619317223012601</v>
       </c>
       <c r="I454">
-        <v>0.82837966520425699</v>
+        <v>0.82558776046522098</v>
       </c>
       <c r="J454">
-        <v>0.92347504323276697</v>
+        <v>0.92343368627056599</v>
       </c>
       <c r="K454">
-        <v>0.73426888832799098</v>
+        <v>0.73346862452712203</v>
       </c>
       <c r="L454">
-        <v>0.84488790705480399</v>
+        <v>0.84388769146786702</v>
       </c>
       <c r="M454">
-        <v>0.93260574570488697</v>
+        <v>0.92913021689365605</v>
       </c>
       <c r="N454">
-        <v>0.75458956382013398</v>
+        <v>0.75403264138723902</v>
       </c>
       <c r="O454">
-        <v>0.85429995320938501</v>
+        <v>0.85458937442414895</v>
       </c>
       <c r="P454">
-        <v>0.91416923190428301</v>
+        <v>0.91453773304658004</v>
       </c>
     </row>
     <row r="455" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A455" s="1">
         <v>43497</v>
       </c>
       <c r="B455">
-        <v>0.73194934603834205</v>
+        <v>0.72989196534560197</v>
       </c>
       <c r="C455">
-        <v>0.84007388330383004</v>
+        <v>0.83748644254569604</v>
       </c>
       <c r="D455">
-        <v>0.95403086012608096</v>
+        <v>0.95502205922865302</v>
       </c>
       <c r="E455">
-        <v>0.72988340894864001</v>
+        <v>0.72809962980329501</v>
       </c>
       <c r="F455">
-        <v>0.83144790193228102</v>
+        <v>0.83028991192993895</v>
       </c>
       <c r="G455">
-        <v>0.90601705891013795</v>
+        <v>0.90560851493696404</v>
       </c>
       <c r="H455">
-        <v>0.70554455558735996</v>
+        <v>0.70534529763859599</v>
       </c>
       <c r="I455">
-        <v>0.82844396412969101</v>
+        <v>0.82513591389424301</v>
       </c>
       <c r="J455">
-        <v>0.92322444557095096</v>
+        <v>0.92296612661543498</v>
       </c>
       <c r="K455">
-        <v>0.75318210243302997</v>
+        <v>0.75129288484495704</v>
       </c>
       <c r="L455">
-        <v>0.85817227068355995</v>
+        <v>0.85636942180036801</v>
       </c>
       <c r="M455">
-        <v>0.93696255238732795</v>
+        <v>0.93305176807970303</v>
       </c>
       <c r="N455">
-        <v>0.75787067303601297</v>
+        <v>0.75770511026009102</v>
       </c>
       <c r="O455">
-        <v>0.85425199193961998</v>
+        <v>0.85440739671254196</v>
       </c>
       <c r="P455">
-        <v>0.91401057849772904</v>
+        <v>0.91439272340712396</v>
       </c>
     </row>
     <row r="456" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A456" s="1">
         <v>43525</v>
       </c>
       <c r="B456">
-        <v>0.72795908407508103</v>
+        <v>0.72578820573428404</v>
       </c>
       <c r="C456">
-        <v>0.838811148326985</v>
+        <v>0.836171270026002</v>
       </c>
       <c r="D456">
-        <v>0.95434232685458198</v>
+        <v>0.95531890706285805</v>
       </c>
       <c r="E456">
-        <v>0.73395594269708297</v>
+        <v>0.733825464283833</v>
       </c>
       <c r="F456">
-        <v>0.84012121239999205</v>
+        <v>0.83979733642714605</v>
       </c>
       <c r="G456">
-        <v>0.91119070280893599</v>
+        <v>0.91069881051468604</v>
       </c>
       <c r="H456">
-        <v>0.70807906714606095</v>
+        <v>0.70835863739841798</v>
       </c>
       <c r="I456">
-        <v>0.83111026276272704</v>
+        <v>0.82780425069568697</v>
       </c>
       <c r="J456">
-        <v>0.92313823534206296</v>
+        <v>0.92287974077627299</v>
       </c>
       <c r="K456">
-        <v>0.75333525136231305</v>
+        <v>0.75215707422172295</v>
       </c>
       <c r="L456">
-        <v>0.86006947085191099</v>
+        <v>0.85836108821178703</v>
       </c>
       <c r="M456">
-        <v>0.93901903636888495</v>
+        <v>0.93492677238330602</v>
       </c>
       <c r="N456">
-        <v>0.75664949881406296</v>
+        <v>0.75614620674069899</v>
       </c>
       <c r="O456">
-        <v>0.85691950826511698</v>
+        <v>0.85678640764216196</v>
       </c>
       <c r="P456">
-        <v>0.91482006429829799</v>
+        <v>0.91494512908768799</v>
       </c>
     </row>
     <row r="457" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A457" s="1">
         <v>43556</v>
       </c>
       <c r="B457">
-        <v>0.73299574987548799</v>
+        <v>0.73125139374092496</v>
       </c>
       <c r="C457">
-        <v>0.84252220357324803</v>
+        <v>0.84038242426507004</v>
       </c>
       <c r="D457">
-        <v>0.95534068813185402</v>
+        <v>0.95633928418741398</v>
       </c>
       <c r="E457">
-        <v>0.75011143685818704</v>
+        <v>0.749680252220009</v>
       </c>
       <c r="F457">
-        <v>0.85522482481615802</v>
+        <v>0.85509236659681398</v>
       </c>
       <c r="G457">
-        <v>0.91749519567174398</v>
+        <v>0.917056059287505</v>
       </c>
       <c r="H457">
-        <v>0.72201985400796398</v>
+        <v>0.72162562342424996</v>
       </c>
       <c r="I457">
-        <v>0.83813274681604699</v>
+        <v>0.83476356397803197</v>
       </c>
       <c r="J457">
-        <v>0.92428904608092</v>
+        <v>0.92401111534675295</v>
       </c>
       <c r="K457">
-        <v>0.75890982339800805</v>
+        <v>0.75798809906617604</v>
       </c>
       <c r="L457">
-        <v>0.86491956560083405</v>
+        <v>0.86343469360984004</v>
       </c>
       <c r="M457">
-        <v>0.942125934791187</v>
+        <v>0.93789505141155904</v>
       </c>
       <c r="N457">
-        <v>0.76771452113369898</v>
+        <v>0.768576814011802</v>
       </c>
       <c r="O457">
-        <v>0.86431755940257304</v>
+        <v>0.86484046107016799</v>
       </c>
       <c r="P457">
-        <v>0.91718102232330601</v>
+        <v>0.917181889007879</v>
       </c>
     </row>
     <row r="458" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A458" s="1">
         <v>43586</v>
       </c>
       <c r="B458">
-        <v>0.73303403369428799</v>
+        <v>0.73128004105460198</v>
       </c>
       <c r="C458">
-        <v>0.84398394096680995</v>
+        <v>0.84177762277481205</v>
       </c>
       <c r="D458">
-        <v>0.95567715742138504</v>
+        <v>0.95671817722686103</v>
       </c>
       <c r="E458">
-        <v>0.76652773855559997</v>
+        <v>0.76457074891401799</v>
       </c>
       <c r="F458">
-        <v>0.86647375354964495</v>
+        <v>0.86498844238388395</v>
       </c>
       <c r="G458">
-        <v>0.92052401818021701</v>
+        <v>0.91967844725032999</v>
       </c>
       <c r="H458">
-        <v>0.72299687155015302</v>
+        <v>0.72315297965776504</v>
       </c>
       <c r="I458">
-        <v>0.84194899404972101</v>
+        <v>0.83882029887931597</v>
       </c>
       <c r="J458">
-        <v>0.92645657891325905</v>
+        <v>0.92623012142267203</v>
       </c>
       <c r="K458">
-        <v>0.763935955600614</v>
+        <v>0.76211113483065696</v>
       </c>
       <c r="L458">
-        <v>0.87202180169903298</v>
+        <v>0.86983100226856702</v>
       </c>
       <c r="M458">
-        <v>0.94660582026539597</v>
+        <v>0.94220952956951598</v>
       </c>
       <c r="N458">
-        <v>0.78212418761828195</v>
+        <v>0.783928902821172</v>
       </c>
       <c r="O458">
-        <v>0.87314479533264899</v>
+        <v>0.87416076146417598</v>
       </c>
       <c r="P458">
-        <v>0.91981275657932204</v>
+        <v>0.919827299846804</v>
       </c>
     </row>
     <row r="459" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A459" s="1">
         <v>43617</v>
       </c>
       <c r="B459">
-        <v>0.73981772892196096</v>
+        <v>0.73787969019800204</v>
       </c>
       <c r="C459">
-        <v>0.85113512726156204</v>
+        <v>0.848888009293158</v>
       </c>
       <c r="D459">
-        <v>0.95810730011878797</v>
+        <v>0.95915282787516198</v>
       </c>
       <c r="E459">
-        <v>0.78324069834848498</v>
+        <v>0.78120786642178197</v>
       </c>
       <c r="F459">
-        <v>0.87744927258876404</v>
+        <v>0.87562780708343202</v>
       </c>
       <c r="G459">
-        <v>0.92365977299305801</v>
+        <v>0.92248076284135205</v>
       </c>
       <c r="H459">
-        <v>0.72568360577727298</v>
+        <v>0.72641775360317595</v>
       </c>
       <c r="I459">
-        <v>0.85119925846758104</v>
+        <v>0.84840938352059803</v>
       </c>
       <c r="J459">
-        <v>0.93089667726759096</v>
+        <v>0.93073289864748598</v>
       </c>
       <c r="K459">
-        <v>0.77911914502065405</v>
+        <v>0.77703327563809599</v>
       </c>
       <c r="L459">
-        <v>0.88771956393684703</v>
+        <v>0.885466016845182</v>
       </c>
       <c r="M459">
-        <v>0.95462678750401697</v>
+        <v>0.95030441678967703</v>
       </c>
       <c r="N459">
-        <v>0.78499956443156704</v>
+        <v>0.78634877863275499</v>
       </c>
       <c r="O459">
-        <v>0.87863247407184497</v>
+        <v>0.87932840613722596</v>
       </c>
       <c r="P459">
-        <v>0.92232294828537897</v>
+        <v>0.92228388514087101</v>
       </c>
     </row>
     <row r="460" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A460" s="1">
         <v>43647</v>
       </c>
       <c r="B460">
-        <v>0.74619569619134096</v>
+        <v>0.74439392032936003</v>
       </c>
       <c r="C460">
-        <v>0.85572962831661203</v>
+        <v>0.85382023609619695</v>
       </c>
       <c r="D460">
-        <v>0.960064045342644</v>
+        <v>0.96121725694825899</v>
       </c>
       <c r="E460">
-        <v>0.79010838311609299</v>
+        <v>0.78765932609548694</v>
       </c>
       <c r="F460">
-        <v>0.88816629478600195</v>
+        <v>0.88595391232522203</v>
       </c>
       <c r="G460">
-        <v>0.92845594507240203</v>
+        <v>0.92673766482344999</v>
       </c>
       <c r="H460">
-        <v>0.74193437107409299</v>
+        <v>0.74325633797736201</v>
       </c>
       <c r="I460">
-        <v>0.86280444891024699</v>
+        <v>0.86059117989704004</v>
       </c>
       <c r="J460">
-        <v>0.93694662316718302</v>
+        <v>0.93669191557739295</v>
       </c>
       <c r="K460">
-        <v>0.77142186583568995</v>
+        <v>0.76853182101254702</v>
       </c>
       <c r="L460">
-        <v>0.88358846669373003</v>
+        <v>0.88105963162341205</v>
       </c>
       <c r="M460">
-        <v>0.95352165963055402</v>
+        <v>0.94921251795716799</v>
       </c>
       <c r="N460">
-        <v>0.78359318052850102</v>
+        <v>0.78619149597953697</v>
       </c>
       <c r="O460">
-        <v>0.881432454651908</v>
+        <v>0.88289607485590604</v>
       </c>
       <c r="P460">
-        <v>0.92518775718734503</v>
+        <v>0.92509741933328204</v>
       </c>
     </row>
     <row r="461" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A461" s="1">
         <v>43678</v>
       </c>
       <c r="B461">
-        <v>0.75376334678230905</v>
+        <v>0.752450063266493</v>
       </c>
       <c r="C461">
-        <v>0.86310194619852698</v>
+        <v>0.86173196438751698</v>
       </c>
       <c r="D461">
-        <v>0.96325549121115706</v>
+        <v>0.96452830358275898</v>
       </c>
       <c r="E461">
-        <v>0.79853693504468004</v>
+        <v>0.79847554099368001</v>
       </c>
       <c r="F461">
-        <v>0.89749628975148699</v>
+        <v>0.89641086919281499</v>
       </c>
       <c r="G461">
-        <v>0.93300979931906503</v>
+        <v>0.93097249662540305</v>
       </c>
       <c r="H461">
-        <v>0.76697742477842201</v>
+        <v>0.76940937899879402</v>
       </c>
       <c r="I461">
-        <v>0.88069827457616601</v>
+        <v>0.87951698971619696</v>
       </c>
       <c r="J461">
-        <v>0.94365064240304797</v>
+        <v>0.943626668718477</v>
       </c>
       <c r="K461">
-        <v>0.77612211442450196</v>
+        <v>0.77371093781197697</v>
       </c>
       <c r="L461">
-        <v>0.88623486122554895</v>
+        <v>0.88413382755201098</v>
       </c>
       <c r="M461">
-        <v>0.95294569211304603</v>
+        <v>0.94894308826929896</v>
       </c>
       <c r="N461">
-        <v>0.798294213731784</v>
+        <v>0.80121115023490797</v>
       </c>
       <c r="O461">
-        <v>0.89167381963536896</v>
+        <v>0.893584279950979</v>
       </c>
       <c r="P461">
-        <v>0.92847414951972196</v>
+        <v>0.92840567626761905</v>
       </c>
     </row>
     <row r="462" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A462" s="1">
         <v>43709</v>
       </c>
       <c r="B462">
-        <v>0.76585889627912995</v>
+        <v>0.76448997538579899</v>
       </c>
       <c r="C462">
-        <v>0.87301003665780696</v>
+        <v>0.87177608853381905</v>
       </c>
       <c r="D462">
-        <v>0.96721020237455402</v>
+        <v>0.96876550278839002</v>
       </c>
       <c r="E462">
-        <v>0.81763995734129202</v>
+        <v>0.81728006341299098</v>
       </c>
       <c r="F462">
-        <v>0.91516342523447203</v>
+        <v>0.91434725428655395</v>
       </c>
       <c r="G462">
-        <v>0.93892837130109397</v>
+        <v>0.93682334113486598</v>
       </c>
       <c r="H462">
-        <v>0.78748129916818699</v>
+        <v>0.78964822842839999</v>
       </c>
       <c r="I462">
-        <v>0.89906333936247496</v>
+        <v>0.89804953767940598</v>
       </c>
       <c r="J462">
-        <v>0.95142234359008104</v>
+        <v>0.95128091733389897</v>
       </c>
       <c r="K462">
-        <v>0.79110362747837903</v>
+        <v>0.78681004509555197</v>
       </c>
       <c r="L462">
-        <v>0.89435874860196696</v>
+        <v>0.89131736342321499</v>
       </c>
       <c r="M462">
-        <v>0.95296470130892796</v>
+        <v>0.94898561770154999</v>
       </c>
       <c r="N462">
-        <v>0.82001044041509397</v>
+        <v>0.82428109228815305</v>
       </c>
       <c r="O462">
-        <v>0.90671230825164295</v>
+        <v>0.90944875121651703</v>
       </c>
       <c r="P462">
-        <v>0.93303228659637105</v>
+        <v>0.93302406476631905</v>
       </c>
     </row>
     <row r="463" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A463" s="1">
         <v>43739</v>
       </c>
       <c r="B463">
-        <v>0.77575946801034501</v>
+        <v>0.77467002486318004</v>
       </c>
       <c r="C463">
-        <v>0.88300263528663403</v>
+        <v>0.88167112605014697</v>
       </c>
       <c r="D463">
-        <v>0.97123457482540798</v>
+        <v>0.97251616191942303</v>
       </c>
       <c r="E463">
-        <v>0.84612063912887603</v>
+        <v>0.84520858964915702</v>
       </c>
       <c r="F463">
-        <v>0.93985327735367596</v>
+        <v>0.93868593634728004</v>
       </c>
       <c r="G463">
-        <v>0.94649534182932404</v>
+        <v>0.94419980293287498</v>
       </c>
       <c r="H463">
-        <v>0.80671401188662795</v>
+        <v>0.80931653371595202</v>
       </c>
       <c r="I463">
-        <v>0.91746810722953298</v>
+        <v>0.917232458218596</v>
       </c>
       <c r="J463">
-        <v>0.95637333897286003</v>
+        <v>0.95639955092668605</v>
       </c>
       <c r="K463">
-        <v>0.79039565818781199</v>
+        <v>0.78547670527090296</v>
       </c>
       <c r="L463">
-        <v>0.89469431920359499</v>
+        <v>0.89068834501285699</v>
       </c>
       <c r="M463">
-        <v>0.95253699207617704</v>
+        <v>0.94818348512084505</v>
       </c>
       <c r="N463">
-        <v>0.83385544660894695</v>
+        <v>0.83856041443651097</v>
       </c>
       <c r="O463">
-        <v>0.91959133090297895</v>
+        <v>0.92249122544287299</v>
       </c>
       <c r="P463">
-        <v>0.93729401069436402</v>
+        <v>0.93747700434150105</v>
       </c>
     </row>
     <row r="464" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A464" s="1">
         <v>43770</v>
       </c>
       <c r="B464">
-        <v>0.79824799201330598</v>
+        <v>0.79762884682495006</v>
       </c>
       <c r="C464">
-        <v>0.90371675171278298</v>
+        <v>0.90245724559504004</v>
       </c>
       <c r="D464">
-        <v>0.97918350360504802</v>
+        <v>0.98036986470403198</v>
       </c>
       <c r="E464">
-        <v>0.902429915280196</v>
+        <v>0.90132901454015102</v>
       </c>
       <c r="F464">
-        <v>0.98187070196959703</v>
+        <v>0.98064451807933295</v>
       </c>
       <c r="G464">
-        <v>0.95761705944304298</v>
+        <v>0.95502824485209403</v>
       </c>
       <c r="H464">
-        <v>0.82549162142688304</v>
+        <v>0.82760413568678204</v>
       </c>
       <c r="I464">
-        <v>0.93899285173610703</v>
+        <v>0.93897440403511401</v>
       </c>
       <c r="J464">
-        <v>0.96365860240689505</v>
+        <v>0.96349106844406096</v>
       </c>
       <c r="K464">
-        <v>0.80205448442621496</v>
+        <v>0.79624479250011504</v>
       </c>
       <c r="L464">
-        <v>0.90561134874129701</v>
+        <v>0.900372567838571</v>
       </c>
       <c r="M464">
-        <v>0.95426257993754104</v>
+        <v>0.94934248849633196</v>
       </c>
       <c r="N464">
-        <v>0.86814030328605696</v>
+        <v>0.87359764482555702</v>
       </c>
       <c r="O464">
-        <v>0.944555324086641</v>
+        <v>0.94762381142625696</v>
       </c>
       <c r="P464">
-        <v>0.94367349727896099</v>
+        <v>0.94369343592088595</v>
       </c>
     </row>
     <row r="465" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A465" s="1">
         <v>43800</v>
       </c>
       <c r="B465">
-        <v>0.83740792590812596</v>
+        <v>0.83699656773422904</v>
       </c>
       <c r="C465">
-        <v>0.93531406390079896</v>
+        <v>0.93419562306986703</v>
       </c>
       <c r="D465">
-        <v>0.99014650448854402</v>
+        <v>0.99144717551697803</v>
       </c>
       <c r="E465">
-        <v>0.94961593217963403</v>
+        <v>0.94955099707851998</v>
       </c>
       <c r="F465">
-        <v>1.0209184253966099</v>
+        <v>1.0204676256635701</v>
       </c>
       <c r="G465">
-        <v>0.96889266970793997</v>
+        <v>0.966108741112359</v>
       </c>
       <c r="H465">
-        <v>0.87182128225889499</v>
+        <v>0.87314893542349903</v>
       </c>
       <c r="I465">
-        <v>0.97681759690375303</v>
+        <v>0.97836179394067102</v>
       </c>
       <c r="J465">
-        <v>0.97415817140992</v>
+        <v>0.97401996651842704</v>
       </c>
       <c r="K465">
-        <v>0.82807617144677903</v>
+        <v>0.82006349910735299</v>
       </c>
       <c r="L465">
-        <v>0.92744773688179305</v>
+        <v>0.91989016962986703</v>
       </c>
       <c r="M465">
-        <v>0.95809479609767401</v>
+        <v>0.95280978407569095</v>
       </c>
       <c r="N465">
-        <v>0.90559063536193396</v>
+        <v>0.91045116206343002</v>
       </c>
       <c r="O465">
-        <v>0.97192354511438395</v>
+        <v>0.97494340614748798</v>
       </c>
       <c r="P465">
-        <v>0.95040094659626895</v>
+        <v>0.95038868937541199</v>
       </c>
     </row>
     <row r="466" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A466" s="1">
         <v>43831</v>
       </c>
       <c r="B466">
-        <v>0.89230552838769694</v>
+        <v>0.89165315551759405</v>
       </c>
       <c r="C466">
-        <v>0.98204929758978998</v>
+        <v>0.98043494535745102</v>
       </c>
       <c r="D466">
-        <v>1.0049145186803801</v>
+        <v>1.0060891168411401</v>
       </c>
       <c r="E466">
-        <v>1.02112338525099</v>
+        <v>1.02051227218936</v>
       </c>
       <c r="F466">
-        <v>1.0805421837996101</v>
+        <v>1.0795574578966201</v>
       </c>
       <c r="G466">
-        <v>0.98342566306998003</v>
+        <v>0.98026072045851198</v>
       </c>
       <c r="H466">
-        <v>0.94566953625546402</v>
+        <v>0.94483727327711098</v>
       </c>
       <c r="I466">
-        <v>1.0378255087060599</v>
+        <v>1.0429452086641999</v>
       </c>
       <c r="J466">
-        <v>0.98895392932473902</v>
+        <v>0.98878979401217504</v>
       </c>
       <c r="K466">
-        <v>0.88276754206499497</v>
+        <v>0.87175101869897398</v>
       </c>
       <c r="L466">
-        <v>0.96970499040370495</v>
+        <v>0.95853736053583705</v>
       </c>
       <c r="M466">
-        <v>0.96477500976296804</v>
+        <v>0.95894849002859095</v>
       </c>
       <c r="N466">
-        <v>0.95879777579755698</v>
+        <v>0.96461260631680201</v>
       </c>
       <c r="O466">
-        <v>1.00915277906767</v>
+        <v>1.0122302270619601</v>
       </c>
       <c r="P466">
-        <v>0.95728474075417302</v>
+        <v>0.95721528397224798</v>
       </c>
     </row>
     <row r="467" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A467" s="1">
         <v>43862</v>
       </c>
       <c r="B467">
-        <v>0.98788684399089599</v>
+        <v>0.987593359266977</v>
       </c>
       <c r="C467">
-        <v>1.06127513393191</v>
+        <v>1.0594832137582599</v>
       </c>
       <c r="D467">
-        <v>1.0225559308393699</v>
+        <v>1.02370341894901</v>
       </c>
       <c r="E467">
-        <v>1.1610366405458901</v>
+        <v>1.1594696377198599</v>
       </c>
       <c r="F467">
-        <v>1.1848957751232301</v>
+        <v>1.18357722941085</v>
       </c>
       <c r="G467">
-        <v>1.0017998603253899</v>
+        <v>0.99848339506160899</v>
       </c>
       <c r="H467">
-        <v>1.06437076747943</v>
+        <v>1.06399486225824</v>
       </c>
       <c r="I467">
-        <v>1.1348097853393799</v>
+        <v>1.15548398119491</v>
       </c>
       <c r="J467">
-        <v>1.00850413395899</v>
+        <v>1.0089174675637</v>
       </c>
       <c r="K467">
-        <v>0.95040132072209704</v>
+        <v>0.93523110977655399</v>
       </c>
       <c r="L467">
-        <v>1.0373526182611399</v>
+        <v>1.01942425174058</v>
       </c>
       <c r="M467">
-        <v>0.97361392350599096</v>
+        <v>0.96737724168665595</v>
       </c>
       <c r="N467">
-        <v>1.0413601758801301</v>
+        <v>1.047080109475</v>
       </c>
       <c r="O467">
-        <v>1.06501979822641</v>
+        <v>1.0671733309995399</v>
       </c>
       <c r="P467">
-        <v>0.96545704164950896</v>
+        <v>0.96531704938811502</v>
       </c>
     </row>
     <row r="468" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A468" s="1">
         <v>43891</v>
       </c>
       <c r="B468">
-        <v>1.1685756769845701</v>
+        <v>1.1672179035421799</v>
       </c>
       <c r="C468">
-        <v>1.20983066383667</v>
+        <v>1.2067265615593099</v>
       </c>
       <c r="D468">
-        <v>1.04901055341262</v>
+        <v>1.0500283245070201</v>
       </c>
       <c r="E468">
-        <v>1.40870490240141</v>
+        <v>1.40881872814666</v>
       </c>
       <c r="F468">
-        <v>1.3667238478108501</v>
+        <v>1.3667936830757901</v>
       </c>
       <c r="G468">
-        <v>1.02763903425379</v>
+        <v>1.0244812065808599</v>
       </c>
       <c r="H468">
-        <v>1.29049647242428</v>
+        <v>1.2865834581148501</v>
       </c>
       <c r="I468">
-        <v>1.3046454394243401</v>
+        <v>1.37183597834978</v>
       </c>
       <c r="J468">
-        <v>1.0325871928866399</v>
+        <v>1.0340009654629201</v>
       </c>
       <c r="K468">
-        <v>1.08383010012541</v>
+        <v>1.0679253701827001</v>
       </c>
       <c r="L468">
-        <v>1.1797728181621301</v>
+        <v>1.14740903035724</v>
       </c>
       <c r="M468">
-        <v>0.98669433416983499</v>
+        <v>0.97973914372284898</v>
       </c>
       <c r="N468">
-        <v>1.17678944082631</v>
+        <v>1.1813899195809301</v>
       </c>
       <c r="O468">
-        <v>1.1574653537198201</v>
+        <v>1.1575944318704501</v>
       </c>
       <c r="P468">
-        <v>0.97650276426709604</v>
+        <v>0.97619283354470698</v>
       </c>
     </row>
     <row r="469" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A469" s="1">
         <v>43922</v>
       </c>
       <c r="B469">
-        <v>1.28404786362937</v>
+        <v>1.28153275945545</v>
       </c>
       <c r="C469">
-        <v>1.3151703738170899</v>
+        <v>1.31088421142598</v>
       </c>
       <c r="D469">
-        <v>1.0629416636539299</v>
+        <v>1.06384783793398</v>
       </c>
       <c r="E469">
-        <v>1.65762894357922</v>
+        <v>1.6612500019030001</v>
       </c>
       <c r="F469">
-        <v>1.5455866972807999</v>
+        <v>1.54710991345237</v>
       </c>
       <c r="G469">
-        <v>1.04942123321407</v>
+        <v>1.0463728520407201</v>
       </c>
       <c r="H469">
-        <v>1.4207204051804101</v>
+        <v>1.41451497218206</v>
       </c>
       <c r="I469">
-        <v>1.3967165406151301</v>
+        <v>1.5316206434391499</v>
       </c>
       <c r="J469">
-        <v>1.04413003932635</v>
+        <v>1.0457387182576701</v>
       </c>
       <c r="K469">
-        <v>1.14359618753313</v>
+        <v>1.1217574883936099</v>
       </c>
       <c r="L469">
-        <v>1.30226874304267</v>
+        <v>1.2533167440258399</v>
       </c>
       <c r="M469">
-        <v>0.99249842762254903</v>
+        <v>0.98500161032966604</v>
       </c>
       <c r="N469">
-        <v>1.2259016861021199</v>
+        <v>1.2296988036444301</v>
       </c>
       <c r="O469">
-        <v>1.2071023532329399</v>
+        <v>1.2056594426740901</v>
       </c>
       <c r="P469">
-        <v>0.98444636004137898</v>
+        <v>0.98393426949935603</v>
       </c>
     </row>
     <row r="470" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A470" s="1">
         <v>43952</v>
       </c>
       <c r="B470">
-        <v>1.19296521348357</v>
+        <v>1.19003044044467</v>
       </c>
       <c r="C470">
-        <v>1.2394150887220501</v>
+        <v>1.2344902904316799</v>
       </c>
       <c r="D470">
-        <v>1.0606361796661801</v>
+        <v>1.0617334124873801</v>
       </c>
       <c r="E470">
-        <v>1.50393128798047</v>
+        <v>1.50970302133193</v>
       </c>
       <c r="F470">
-        <v>1.43289025787784</v>
+        <v>1.4346567572289599</v>
       </c>
       <c r="G470">
-        <v>1.0409899695610301</v>
+        <v>1.0379228581105799</v>
       </c>
       <c r="H470">
-        <v>1.3354196138469001</v>
+        <v>1.3271574316760599</v>
       </c>
       <c r="I470">
-        <v>1.33510753319975</v>
+        <v>1.40731118580308</v>
       </c>
       <c r="J470">
-        <v>1.03711955918748</v>
+        <v>1.0367545174572701</v>
       </c>
       <c r="K470">
-        <v>1.0517145318660199</v>
+        <v>1.0288702232225</v>
       </c>
       <c r="L470">
-        <v>1.1936570201866099</v>
+        <v>1.1587882670946501</v>
       </c>
       <c r="M470">
-        <v>0.98706632787937298</v>
+        <v>0.98008258949134597</v>
       </c>
       <c r="N470">
-        <v>1.1591063966033199</v>
+        <v>1.1581612689068199</v>
       </c>
       <c r="O470">
-        <v>1.16208216477523</v>
+        <v>1.15894835324078</v>
       </c>
       <c r="P470">
-        <v>0.98188111136294798</v>
+        <v>0.98116874761462802</v>
       </c>
     </row>
     <row r="471" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A471" s="1">
         <v>43983</v>
       </c>
       <c r="B471">
-        <v>1.09284723162945</v>
+        <v>1.08974938568303</v>
       </c>
       <c r="C471">
-        <v>1.1507555995734999</v>
+        <v>1.1465922428784601</v>
       </c>
       <c r="D471">
-        <v>1.0529051557940501</v>
+        <v>1.0540752825106301</v>
       </c>
       <c r="E471">
-        <v>1.3393521479178501</v>
+        <v>1.34388329077701</v>
       </c>
       <c r="F471">
-        <v>1.30845989282747</v>
+        <v>1.3084275370989</v>
       </c>
       <c r="G471">
-        <v>1.0265781369867399</v>
+        <v>1.02227450275412</v>
       </c>
       <c r="H471">
-        <v>1.21327256805901</v>
+        <v>1.2051950927433901</v>
       </c>
       <c r="I471">
-        <v>1.2394047610393</v>
+        <v>1.2678474119204299</v>
       </c>
       <c r="J471">
-        <v>1.02511212461434</v>
+        <v>1.02334250966277</v>
       </c>
       <c r="K471">
-        <v>0.97960548700251204</v>
+        <v>0.95622653093263099</v>
       </c>
       <c r="L471">
-        <v>1.09605771598952</v>
+        <v>1.0724297737666699</v>
       </c>
       <c r="M471">
-        <v>0.98181492839333995</v>
+        <v>0.97545354812087204</v>
       </c>
       <c r="N471">
-        <v>1.0685242813926099</v>
+        <v>1.07109815378461</v>
       </c>
       <c r="O471">
-        <v>1.10410086181264</v>
+        <v>1.1041173595229199</v>
       </c>
       <c r="P471">
-        <v>0.97928894611176298</v>
+        <v>0.97861427327427297</v>
       </c>
     </row>
     <row r="472" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A472" s="1">
         <v>44013</v>
       </c>
       <c r="B472">
-        <v>1.0188306158789699</v>
+        <v>1.0159169635316101</v>
       </c>
       <c r="C472">
-        <v>1.09292837899048</v>
+        <v>1.0888171494319701</v>
       </c>
       <c r="D472">
-        <v>1.0482193960809001</v>
+        <v>1.04934763742189</v>
       </c>
       <c r="E472">
-        <v>1.22061738345725</v>
+        <v>1.2202506965195901</v>
       </c>
       <c r="F472">
-        <v>1.22773888207318</v>
+        <v>1.2246208117750199</v>
       </c>
       <c r="G472">
-        <v>1.01759351627952</v>
+        <v>1.0124932423301201</v>
       </c>
       <c r="H472">
-        <v>1.0993896469872799</v>
+        <v>1.0912246836189601</v>
       </c>
       <c r="I472">
-        <v>1.16209145149197</v>
+        <v>1.1694242617985799</v>
       </c>
       <c r="J472">
-        <v>1.0151572955447301</v>
+        <v>1.01224981226456</v>
       </c>
       <c r="K472">
-        <v>0.93205286734377102</v>
+        <v>0.91118748239356395</v>
       </c>
       <c r="L472">
-        <v>1.04083703944165</v>
+        <v>1.0231643977973901</v>
       </c>
       <c r="M472">
-        <v>0.97894571671503605</v>
+        <v>0.97288528548689002</v>
       </c>
       <c r="N472">
-        <v>1.0268247831738799</v>
+        <v>1.0296461355398301</v>
       </c>
       <c r="O472">
-        <v>1.07600175051345</v>
+        <v>1.0758914571223399</v>
       </c>
       <c r="P472">
-        <v>0.98009586770692403</v>
+        <v>0.97890617493149701</v>
       </c>
     </row>
     <row r="473" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A473" s="1">
         <v>44044</v>
       </c>
       <c r="B473">
-        <v>0.98642092183783703</v>
+        <v>0.98447860936627096</v>
       </c>
       <c r="C473">
-        <v>1.06326389907703</v>
+        <v>1.05958636594278</v>
       </c>
       <c r="D473">
-        <v>1.0472604128018299</v>
+        <v>1.0485693685162001</v>
       </c>
       <c r="E473">
-        <v>1.1700517779442201</v>
+        <v>1.1730702185183901</v>
       </c>
       <c r="F473">
-        <v>1.1897091158984501</v>
+        <v>1.1867826450440899</v>
       </c>
       <c r="G473">
-        <v>1.0147304585681201</v>
+        <v>1.0092611469430599</v>
       </c>
       <c r="H473">
-        <v>1.0559848348768199</v>
+        <v>1.04835767252878</v>
       </c>
       <c r="I473">
-        <v>1.1222289395182501</v>
+        <v>1.1216618990442799</v>
       </c>
       <c r="J473">
-        <v>1.0088923064792901</v>
+        <v>1.0060729121219401</v>
       </c>
       <c r="K473">
-        <v>0.91740595852396001</v>
+        <v>0.898128842529335</v>
       </c>
       <c r="L473">
-        <v>1.0175833094923199</v>
+        <v>1.0024548201693499</v>
       </c>
       <c r="M473">
-        <v>0.97799944658235305</v>
+        <v>0.97203556125866997</v>
       </c>
       <c r="N473">
-        <v>1.01518642318039</v>
+        <v>1.0190751592191201</v>
       </c>
       <c r="O473">
-        <v>1.0632487497804</v>
+        <v>1.0637227521686401</v>
       </c>
       <c r="P473">
-        <v>0.97981447372457697</v>
+        <v>0.97829616455622803</v>
       </c>
     </row>
     <row r="474" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A474" s="1">
         <v>44075</v>
       </c>
       <c r="B474">
-        <v>0.98968779268663798</v>
+        <v>0.98791631136554303</v>
       </c>
       <c r="C474">
-        <v>1.0630437784522</v>
+        <v>1.0598764908818099</v>
       </c>
       <c r="D474">
-        <v>1.0555293215832</v>
+        <v>1.0577808538170299</v>
       </c>
       <c r="E474">
-        <v>1.1556097680344199</v>
+        <v>1.1561011027285</v>
       </c>
       <c r="F474">
-        <v>1.1818460385343399</v>
+        <v>1.1775039247861401</v>
       </c>
       <c r="G474">
-        <v>1.01594469320471</v>
+        <v>1.0100210164955501</v>
       </c>
       <c r="H474">
-        <v>1.03887201734213</v>
+        <v>1.0333338733944299</v>
       </c>
       <c r="I474">
-        <v>1.10461267800342</v>
+        <v>1.1022167924297701</v>
       </c>
       <c r="J474">
-        <v>1.00711382057847</v>
+        <v>1.0045680874262199</v>
       </c>
       <c r="K474">
-        <v>0.92890003791573905</v>
+        <v>0.91171082303349804</v>
       </c>
       <c r="L474">
-        <v>1.0198175491102901</v>
+        <v>1.0060885949370499</v>
       </c>
       <c r="M474">
-        <v>0.97948194297102797</v>
+        <v>0.97352124726963396</v>
       </c>
       <c r="N474">
-        <v>1.0433152611783101</v>
+        <v>1.0460752188268001</v>
       </c>
       <c r="O474">
-        <v>1.0792287704683301</v>
+        <v>1.07877822038232</v>
       </c>
       <c r="P474">
-        <v>0.98362326892681395</v>
+        <v>0.98165752695623698</v>
       </c>
     </row>
     <row r="475" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A475" s="1">
         <v>44105</v>
       </c>
       <c r="B475">
-        <v>0.97981822417060205</v>
+        <v>0.97634544283056801</v>
       </c>
       <c r="C475">
-        <v>1.05998812280156</v>
+        <v>1.0557626235439601</v>
       </c>
       <c r="D475">
-        <v>1.07754357200411</v>
+        <v>1.0822312887806</v>
       </c>
       <c r="E475">
-        <v>1.1539469876233399</v>
+        <v>1.1540149423747399</v>
       </c>
       <c r="F475">
-        <v>1.1833885684249901</v>
+        <v>1.1794474223606499</v>
       </c>
       <c r="G475">
-        <v>1.0185566236178401</v>
+        <v>1.01316479932467</v>
       </c>
       <c r="H475">
-        <v>1.0070604416398099</v>
+        <v>1.0046162574495101</v>
       </c>
       <c r="I475">
-        <v>1.0802199020162799</v>
+        <v>1.07820010286438</v>
       </c>
       <c r="J475">
-        <v>1.00365492429818</v>
+        <v>1.00185247186188</v>
       </c>
       <c r="K475">
-        <v>0.95739555958809797</v>
+        <v>0.94322200327828198</v>
       </c>
       <c r="L475">
-        <v>1.0401613235491001</v>
+        <v>1.0288191585742701</v>
       </c>
       <c r="M475">
-        <v>0.98311855548155103</v>
+        <v>0.97724081525014805</v>
       </c>
       <c r="N475">
-        <v>1.0670572311339901</v>
+        <v>1.06854350045484</v>
       </c>
       <c r="O475">
-        <v>1.09563214827079</v>
+        <v>1.0933500140643899</v>
       </c>
       <c r="P475">
-        <v>0.98500549990639596</v>
+        <v>0.98228645382611801</v>
       </c>
     </row>
     <row r="476" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A476" s="1">
         <v>44136</v>
       </c>
       <c r="B476">
-        <v>0.93273684288249803</v>
+        <v>0.92864225319122595</v>
       </c>
       <c r="C476">
-        <v>1.0187969823124401</v>
+        <v>1.0142049833290401</v>
       </c>
       <c r="D476">
-        <v>1.0518153437789599</v>
+        <v>1.05430050430501</v>
       </c>
       <c r="E476">
-        <v>1.08576384274955</v>
+        <v>1.08238088451055</v>
       </c>
       <c r="F476">
-        <v>1.1289622646809601</v>
+        <v>1.1231327766368</v>
       </c>
       <c r="G476">
-        <v>1.00483961280707</v>
+        <v>0.999335096205341</v>
       </c>
       <c r="H476">
-        <v>0.96748327983388305</v>
+        <v>0.96478259724151305</v>
       </c>
       <c r="I476">
-        <v>1.04576348546027</v>
+        <v>1.04262989108591</v>
       </c>
       <c r="J476">
-        <v>0.996228833580032</v>
+        <v>0.99465924792073201</v>
       </c>
       <c r="K476">
-        <v>0.895871824442525</v>
+        <v>0.88141494105325802</v>
       </c>
       <c r="L476">
-        <v>0.99025086737919299</v>
+        <v>0.978566330710128</v>
       </c>
       <c r="M476">
-        <v>0.97429594328422098</v>
+        <v>0.96806667685187697</v>
       </c>
       <c r="N476">
-        <v>1.0100086016018299</v>
+        <v>1.00893742032179</v>
       </c>
       <c r="O476">
-        <v>1.0538354198695401</v>
+        <v>1.0510500652266599</v>
       </c>
       <c r="P476">
-        <v>0.97871943586987298</v>
+        <v>0.97633415829585402</v>
       </c>
     </row>
     <row r="477" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A477" s="1">
         <v>44166</v>
       </c>
       <c r="B477">
-        <v>0.91848188472941805</v>
+        <v>0.91480676010846695</v>
       </c>
       <c r="C477">
-        <v>1.0025687001532599</v>
+        <v>0.99831109000849705</v>
       </c>
       <c r="D477">
-        <v>1.0385614196210899</v>
+        <v>1.0401445982270801</v>
       </c>
       <c r="E477">
-        <v>1.0655149883713699</v>
+        <v>1.0603260874663401</v>
       </c>
       <c r="F477">
-        <v>1.1101374525293499</v>
+        <v>1.1040310829097899</v>
       </c>
       <c r="G477">
-        <v>0.99733522978702205</v>
+        <v>0.99225041395956604</v>
       </c>
       <c r="H477">
-        <v>0.96453451808494395</v>
+        <v>0.960234722484404</v>
       </c>
       <c r="I477">
-        <v>1.0405355471332201</v>
+        <v>1.03644536193118</v>
       </c>
       <c r="J477">
-        <v>0.99470080817912299</v>
+        <v>0.99355270839180598</v>
       </c>
       <c r="K477">
-        <v>0.871761281913634</v>
+        <v>0.85923629873338503</v>
       </c>
       <c r="L477">
-        <v>0.96802870315515399</v>
+        <v>0.95766896414301195</v>
       </c>
       <c r="M477">
-        <v>0.97038372098103698</v>
+        <v>0.96452301565167797</v>
       </c>
       <c r="N477">
-        <v>0.98144793878423298</v>
+        <v>0.978553878241049</v>
       </c>
       <c r="O477">
-        <v>1.03272743849923</v>
+        <v>1.02930524008225</v>
       </c>
       <c r="P477">
-        <v>0.97480302709363198</v>
+        <v>0.972637906861474</v>
       </c>
     </row>
     <row r="478" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A478" s="1">
         <v>44197</v>
       </c>
       <c r="B478">
-        <v>0.91668720028463002</v>
+        <v>0.91338373030501097</v>
       </c>
       <c r="C478">
-        <v>0.99585639500798395</v>
+        <v>0.99223614816460703</v>
       </c>
       <c r="D478">
-        <v>1.0305813949976601</v>
+        <v>1.03203811561335</v>
       </c>
       <c r="E478">
-        <v>1.07782477063041</v>
+        <v>1.07326598406674</v>
       </c>
       <c r="F478">
-        <v>1.11120983139342</v>
+        <v>1.1053038087932401</v>
       </c>
       <c r="G478">
-        <v>0.99431265306037098</v>
+        <v>0.98917416933777302</v>
       </c>
       <c r="H478">
-        <v>0.98315298994857903</v>
+        <v>0.97966694963493295</v>
       </c>
       <c r="I478">
-        <v>1.0516354716451299</v>
+        <v>1.0484609747837299</v>
       </c>
       <c r="J478">
-        <v>0.99605563410666997</v>
+        <v>0.99558335206805304</v>
       </c>
       <c r="K478">
-        <v>0.84518434302335099</v>
+        <v>0.83623991718770097</v>
       </c>
       <c r="L478">
-        <v>0.94608478419507902</v>
+        <v>0.93778869524232999</v>
       </c>
       <c r="M478">
-        <v>0.96325422548671802</v>
+        <v>0.95768221548106902</v>
       </c>
       <c r="N478">
-        <v>0.95372855773078902</v>
+        <v>0.95087890773130801</v>
       </c>
       <c r="O478">
-        <v>1.0152467117770501</v>
+        <v>1.01238126466598</v>
       </c>
       <c r="P478">
-        <v>0.97114242217475399</v>
+        <v>0.96928991458434899</v>
       </c>
     </row>
     <row r="479" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A479" s="1">
         <v>44228</v>
       </c>
       <c r="B479">
-        <v>0.90354599830594295</v>
+        <v>0.90075978027159798</v>
       </c>
       <c r="C479">
-        <v>0.98318727071856005</v>
+        <v>0.97986293832083504</v>
       </c>
       <c r="D479">
-        <v>1.0234301678652</v>
+        <v>1.0244111073176601</v>
       </c>
       <c r="E479">
-        <v>1.03502897319908</v>
+        <v>1.0311358155583701</v>
       </c>
       <c r="F479">
-        <v>1.0782481381335101</v>
+        <v>1.0724585393068899</v>
       </c>
       <c r="G479">
-        <v>0.98506767075678603</v>
+        <v>0.97956432777639302</v>
       </c>
       <c r="H479">
-        <v>0.96829599367046604</v>
+        <v>0.96747909954780698</v>
       </c>
       <c r="I479">
-        <v>1.03666306966399</v>
+        <v>1.0344132713532399</v>
       </c>
       <c r="J479">
-        <v>0.99043329523978096</v>
+        <v>0.99033054754513605</v>
       </c>
       <c r="K479">
-        <v>0.82450923956949396</v>
+        <v>0.81815994928351798</v>
       </c>
       <c r="L479">
-        <v>0.92960068918373995</v>
+        <v>0.92290647962179395</v>
       </c>
       <c r="M479">
-        <v>0.95831212557437895</v>
+        <v>0.95327635032756897</v>
       </c>
       <c r="N479">
-        <v>0.95721756960869298</v>
+        <v>0.95383598507678202</v>
       </c>
       <c r="O479">
-        <v>1.01566399795884</v>
+        <v>1.0127854347090099</v>
       </c>
       <c r="P479">
-        <v>0.970923921378677</v>
+        <v>0.96923135553482798</v>
       </c>
     </row>
     <row r="480" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A480" s="1">
         <v>44256</v>
       </c>
       <c r="B480">
-        <v>0.89259092973405096</v>
+        <v>0.88995055060705197</v>
       </c>
       <c r="C480">
-        <v>0.974082849557662</v>
+        <v>0.97092209209551295</v>
       </c>
       <c r="D480">
-        <v>1.0180931973987299</v>
+        <v>1.0191020845812899</v>
       </c>
       <c r="E480">
-        <v>0.99714203303613802</v>
+        <v>0.99461194183983004</v>
       </c>
       <c r="F480">
-        <v>1.0521018133450599</v>
+        <v>1.04737117969889</v>
       </c>
       <c r="G480">
-        <v>0.97764588382718998</v>
+        <v>0.97235662639734399</v>
       </c>
       <c r="H480">
-        <v>0.99058969577364597</v>
+        <v>0.99087433337337805</v>
       </c>
       <c r="I480">
-        <v>1.0449998162457499</v>
+        <v>1.04327496407979</v>
       </c>
       <c r="J480">
-        <v>0.98803477984213695</v>
+        <v>0.98841953532572702</v>
       </c>
       <c r="K480">
-        <v>0.81616941129032605</v>
+        <v>0.81076390357272698</v>
       </c>
       <c r="L480">
-        <v>0.921651888997011</v>
+        <v>0.91536312981925905</v>
       </c>
       <c r="M480">
-        <v>0.95502646687233705</v>
+        <v>0.950224588945215</v>
       </c>
       <c r="N480">
-        <v>0.93815568818429396</v>
+        <v>0.93401354693620098</v>
       </c>
       <c r="O480">
-        <v>0.99849700418899101</v>
+        <v>0.99529277089624901</v>
       </c>
       <c r="P480">
-        <v>0.96375105516857495</v>
+        <v>0.96246259575325899</v>
       </c>
     </row>
     <row r="481" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A481" s="1">
         <v>44287</v>
       </c>
       <c r="B481">
-        <v>0.88979381442692496</v>
+        <v>0.88761969367773397</v>
       </c>
       <c r="C481">
-        <v>0.96923911703670895</v>
+        <v>0.96619245637469398</v>
       </c>
       <c r="D481">
-        <v>1.0163556423355999</v>
+        <v>1.01737435585435</v>
       </c>
       <c r="E481">
-        <v>1.00345058308837</v>
+        <v>1.0006070780451499</v>
       </c>
       <c r="F481">
-        <v>1.05009437079406</v>
+        <v>1.0449017957075499</v>
       </c>
       <c r="G481">
-        <v>0.976251670564665</v>
+        <v>0.97065589482672499</v>
       </c>
       <c r="H481">
-        <v>0.99044288023069804</v>
+        <v>0.98982043653483698</v>
       </c>
       <c r="I481">
-        <v>1.04123699216162</v>
+        <v>1.0386881764423199</v>
       </c>
       <c r="J481">
-        <v>0.98649022230167505</v>
+        <v>0.98693496838065198</v>
       </c>
       <c r="K481">
-        <v>0.812011798147658</v>
+        <v>0.80971166729617505</v>
       </c>
       <c r="L481">
-        <v>0.91727276453263895</v>
+        <v>0.91259538178525701</v>
       </c>
       <c r="M481">
-        <v>0.954915734754617</v>
+        <v>0.95043957941617796</v>
       </c>
       <c r="N481">
-        <v>0.92987039073541</v>
+        <v>0.92672476298911</v>
       </c>
       <c r="O481">
-        <v>0.98735166676578701</v>
+        <v>0.98488481916006598</v>
       </c>
       <c r="P481">
-        <v>0.95927266985398896</v>
+        <v>0.95813700449448003</v>
       </c>
     </row>
     <row r="482" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A482" s="1">
         <v>44317</v>
       </c>
       <c r="B482">
-        <v>0.86779919269501404</v>
+        <v>0.865652201372626</v>
       </c>
       <c r="C482">
-        <v>0.95186796216443004</v>
+        <v>0.94893465771261998</v>
       </c>
       <c r="D482">
-        <v>1.01025887679983</v>
+        <v>1.0111310288422599</v>
       </c>
       <c r="E482">
-        <v>0.95866068515431502</v>
+        <v>0.95649156200101904</v>
       </c>
       <c r="F482">
-        <v>1.01915758630137</v>
+        <v>1.0146860505551301</v>
       </c>
       <c r="G482">
-        <v>0.96862871098126602</v>
+        <v>0.96308260178689198</v>
       </c>
       <c r="H482">
-        <v>0.91746247014390603</v>
+        <v>0.91744413880181297</v>
       </c>
       <c r="I482">
-        <v>0.99717235907124202</v>
+        <v>0.99473404090109097</v>
       </c>
       <c r="J482">
-        <v>0.97893763711291004</v>
+        <v>0.97922353740603796</v>
       </c>
       <c r="K482">
-        <v>0.79501347528866695</v>
+        <v>0.79179005548746095</v>
       </c>
       <c r="L482">
-        <v>0.90652776136275004</v>
+        <v>0.90192849670466702</v>
       </c>
       <c r="M482">
-        <v>0.95535889388402895</v>
+        <v>0.95075033359205796</v>
       </c>
       <c r="N482">
-        <v>0.91576556578549795</v>
+        <v>0.91569197211751596</v>
       </c>
       <c r="O482">
-        <v>0.97452370951795597</v>
+        <v>0.97426350057562405</v>
       </c>
       <c r="P482">
-        <v>0.95529323035939495</v>
+        <v>0.95448339878642796</v>
       </c>
     </row>
     <row r="483" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A483" s="1">
         <v>44348</v>
       </c>
       <c r="B483">
-        <v>0.85058928536504697</v>
+        <v>0.848201585130263</v>
       </c>
       <c r="C483">
-        <v>0.93966814803313503</v>
+        <v>0.93645599772187904</v>
       </c>
       <c r="D483">
-        <v>1.0059729152271899</v>
+        <v>1.0067178894367601</v>
       </c>
       <c r="E483">
-        <v>0.93158968123942998</v>
+        <v>0.92912720080733602</v>
       </c>
       <c r="F483">
-        <v>1.0003943684521499</v>
+        <v>0.99600152607272896</v>
       </c>
       <c r="G483">
-        <v>0.96099556341070502</v>
+        <v>0.95572977793969105</v>
       </c>
       <c r="H483">
-        <v>0.88983812357604497</v>
+        <v>0.89080875704596596</v>
       </c>
       <c r="I483">
-        <v>0.97826869713644804</v>
+        <v>0.97637883557696603</v>
       </c>
       <c r="J483">
-        <v>0.97569430989810302</v>
+        <v>0.976175388197284</v>
       </c>
       <c r="K483">
-        <v>0.79108972860975302</v>
+        <v>0.787843182205477</v>
       </c>
       <c r="L483">
-        <v>0.90206756619593997</v>
+        <v>0.89761822822702697</v>
       </c>
       <c r="M483">
-        <v>0.95545126653596701</v>
+        <v>0.95066547027860704</v>
       </c>
       <c r="N483">
-        <v>0.91169037101920103</v>
+        <v>0.91155411934534203</v>
       </c>
       <c r="O483">
-        <v>0.97086785744038695</v>
+        <v>0.97012311230738801</v>
       </c>
       <c r="P483">
-        <v>0.954118347680879</v>
+        <v>0.953045445751042</v>
       </c>
     </row>
     <row r="484" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A484" s="1">
         <v>44378</v>
       </c>
       <c r="B484">
-        <v>0.83229333577824205</v>
+        <v>0.83017674145262299</v>
       </c>
       <c r="C484">
-        <v>0.92679500969543005</v>
+        <v>0.92382865965287098</v>
       </c>
       <c r="D484">
-        <v>1.0032414168774899</v>
+        <v>1.0040090250394</v>
       </c>
       <c r="E484">
-        <v>0.89198070964509102</v>
+        <v>0.88927894991689205</v>
       </c>
       <c r="F484">
-        <v>0.968409708391609</v>
+        <v>0.96414045588943298</v>
       </c>
       <c r="G484">
-        <v>0.95214101497723203</v>
+        <v>0.94708659942430595</v>
       </c>
       <c r="H484">
-        <v>0.8697777783317</v>
+        <v>0.871151345442714</v>
       </c>
       <c r="I484">
-        <v>0.96062778364340395</v>
+        <v>0.95909414211605704</v>
       </c>
       <c r="J484">
-        <v>0.97118887464144399</v>
+        <v>0.97190838654730105</v>
       </c>
       <c r="K484">
-        <v>0.795247977834311</v>
+        <v>0.79186543061719195</v>
       </c>
       <c r="L484">
-        <v>0.90418865668227399</v>
+        <v>0.89945682980328601</v>
       </c>
       <c r="M484">
-        <v>0.95869192280806703</v>
+        <v>0.95359705102549297</v>
       </c>
       <c r="N484">
-        <v>0.89730687856483105</v>
+        <v>0.89958147570705604</v>
       </c>
       <c r="O484">
-        <v>0.95877006158139799</v>
+        <v>0.95945733577734105</v>
       </c>
       <c r="P484">
-        <v>0.95113698257337498</v>
+        <v>0.95026346690539099</v>
       </c>
     </row>
     <row r="485" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A485" s="1">
         <v>44409</v>
       </c>
       <c r="B485">
-        <v>0.81790917543350505</v>
+        <v>0.81600605560534401</v>
       </c>
       <c r="C485">
-        <v>0.91625395639746199</v>
+        <v>0.91373296612826604</v>
       </c>
       <c r="D485">
-        <v>1.0000678000921901</v>
+        <v>1.0010975608032799</v>
       </c>
       <c r="E485">
-        <v>0.85362126819214801</v>
+        <v>0.85132433656648299</v>
       </c>
       <c r="F485">
-        <v>0.94159520793465801</v>
+        <v>0.93837520112485795</v>
       </c>
       <c r="G485">
-        <v>0.94610705610854096</v>
+        <v>0.94168782288807495</v>
       </c>
       <c r="H485">
-        <v>0.86026674008121296</v>
+        <v>0.86220622860651197</v>
       </c>
       <c r="I485">
-        <v>0.951108936968309</v>
+        <v>0.95011210015770997</v>
       </c>
       <c r="J485">
-        <v>0.968322283819126</v>
+        <v>0.96938652885943899</v>
       </c>
       <c r="K485">
-        <v>0.78405799832127199</v>
+        <v>0.780721219823444</v>
       </c>
       <c r="L485">
-        <v>0.89484487338614405</v>
+        <v>0.890307863892698</v>
       </c>
       <c r="M485">
-        <v>0.95599394157539197</v>
+        <v>0.95075455932478303</v>
       </c>
       <c r="N485">
-        <v>0.88120443171527096</v>
+        <v>0.88256160973035103</v>
       </c>
       <c r="O485">
-        <v>0.947138364440547</v>
+        <v>0.94764603234165001</v>
       </c>
       <c r="P485">
-        <v>0.948451668340766</v>
+        <v>0.94767629805954101</v>
       </c>
     </row>
     <row r="486" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A486" s="1">
         <v>44440</v>
       </c>
       <c r="B486">
-        <v>0.81661104325253098</v>
+        <v>0.81448099884082303</v>
       </c>
       <c r="C486">
-        <v>0.91455371699077204</v>
+        <v>0.91200171390059104</v>
       </c>
       <c r="D486">
-        <v>0.99800250407100799</v>
+        <v>0.99910043256469006</v>
       </c>
       <c r="E486">
-        <v>0.83905426540229899</v>
+        <v>0.83706842195860098</v>
       </c>
       <c r="F486">
-        <v>0.92920774472244205</v>
+        <v>0.92601459482071402</v>
       </c>
       <c r="G486">
-        <v>0.94160753124241303</v>
+        <v>0.93746731553839602</v>
       </c>
       <c r="H486">
-        <v>0.86305229942833706</v>
+        <v>0.86588616465343704</v>
       </c>
       <c r="I486">
-        <v>0.95209727308387604</v>
+        <v>0.95150187108470596</v>
       </c>
       <c r="J486">
-        <v>0.96654171233945596</v>
+        <v>0.96788000007536201</v>
       </c>
       <c r="K486">
-        <v>0.79032992326740004</v>
+        <v>0.78630040980920701</v>
       </c>
       <c r="L486">
-        <v>0.89599005777695295</v>
+        <v>0.89109927908332198</v>
       </c>
       <c r="M486">
-        <v>0.95488496077921703</v>
+        <v>0.94957305528363101</v>
       </c>
       <c r="N486">
-        <v>0.86064538677782798</v>
+        <v>0.86185751115722098</v>
       </c>
       <c r="O486">
-        <v>0.93555527724101495</v>
+        <v>0.93603091323820897</v>
       </c>
       <c r="P486">
-        <v>0.94643572995857295</v>
+        <v>0.94581129493070404</v>
       </c>
     </row>
     <row r="487" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A487" s="1">
         <v>44470</v>
       </c>
       <c r="B487">
-        <v>0.82407758971069101</v>
+        <v>0.82173099396583804</v>
       </c>
       <c r="C487">
-        <v>0.91948504698709699</v>
+        <v>0.91695117445096597</v>
       </c>
       <c r="D487">
-        <v>0.99946227061533399</v>
+        <v>1.00083514142594</v>
       </c>
       <c r="E487">
-        <v>0.82410480765111804</v>
+        <v>0.82160149911587099</v>
       </c>
       <c r="F487">
-        <v>0.91839136732125504</v>
+        <v>0.91496748592685995</v>
       </c>
       <c r="G487">
-        <v>0.93820349290363203</v>
+        <v>0.93427084645089897</v>
       </c>
       <c r="H487">
-        <v>0.88622062833113802</v>
+        <v>0.88815487302396501</v>
       </c>
       <c r="I487">
-        <v>0.96668775741772595</v>
+        <v>0.96563087926912805</v>
       </c>
       <c r="J487">
-        <v>0.96724417414622399</v>
+        <v>0.96872655437419197</v>
       </c>
       <c r="K487">
-        <v>0.78586720307996105</v>
+        <v>0.78080594801700598</v>
       </c>
       <c r="L487">
-        <v>0.89534050679260901</v>
+        <v>0.89043790353336405</v>
       </c>
       <c r="M487">
-        <v>0.95532674143419805</v>
+        <v>0.95012963544516604</v>
       </c>
       <c r="N487">
-        <v>0.86743134269048106</v>
+        <v>0.86969611160282201</v>
       </c>
       <c r="O487">
-        <v>0.93880206286855195</v>
+        <v>0.94036540840525296</v>
       </c>
       <c r="P487">
-        <v>0.945693451704961</v>
+        <v>0.94553396578706195</v>
       </c>
     </row>
     <row r="488" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A488" s="1">
         <v>44501</v>
       </c>
       <c r="B488">
-        <v>0.82940095436977201</v>
+        <v>0.82686057033029103</v>
       </c>
       <c r="C488">
-        <v>0.92438456925873602</v>
+        <v>0.92182133143695499</v>
       </c>
       <c r="D488">
-        <v>1.0010455878384199</v>
+        <v>1.00224890394493</v>
       </c>
       <c r="E488">
-        <v>0.82277142137687498</v>
+        <v>0.82086269168543102</v>
       </c>
       <c r="F488">
-        <v>0.91690636828851702</v>
+        <v>0.91420231028997501</v>
       </c>
       <c r="G488">
-        <v>0.937630919763772</v>
+        <v>0.93420459020758095</v>
       </c>
       <c r="H488">
-        <v>0.87177817281675596</v>
+        <v>0.87421201165697304</v>
       </c>
       <c r="I488">
-        <v>0.95756286701519699</v>
+        <v>0.95708642345875805</v>
       </c>
       <c r="J488">
-        <v>0.96576423140576895</v>
+        <v>0.96751754519412003</v>
       </c>
       <c r="K488">
-        <v>0.78671527379574302</v>
+        <v>0.78182411765618098</v>
       </c>
       <c r="L488">
-        <v>0.89845871901810503</v>
+        <v>0.89402928417862204</v>
       </c>
       <c r="M488">
-        <v>0.95776121726778995</v>
+        <v>0.95271223311990405</v>
       </c>
       <c r="N488">
-        <v>0.87190081203929304</v>
+        <v>0.87384204688631195</v>
       </c>
       <c r="O488">
-        <v>0.94104323039953397</v>
+        <v>0.942475502133298</v>
       </c>
       <c r="P488">
-        <v>0.945930848782912</v>
+        <v>0.94579837548177204</v>
       </c>
     </row>
     <row r="489" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A489" s="1">
         <v>44531</v>
       </c>
       <c r="B489">
-        <v>0.84066467841007697</v>
+        <v>0.83897219740194495</v>
       </c>
       <c r="C489">
-        <v>0.93418257964074902</v>
+        <v>0.93244246170867595</v>
       </c>
       <c r="D489">
-        <v>1.0043521743206301</v>
+        <v>1.00566473570429</v>
       </c>
       <c r="E489">
-        <v>0.82294590096430598</v>
+        <v>0.82175617933744505</v>
       </c>
       <c r="F489">
-        <v>0.91391028283072595</v>
+        <v>0.91213248901657595</v>
       </c>
       <c r="G489">
-        <v>0.936445036573335</v>
+        <v>0.93375936390494596</v>
       </c>
       <c r="H489">
-        <v>0.89055922921012698</v>
+        <v>0.89292333338366503</v>
       </c>
       <c r="I489">
-        <v>0.97127988450033798</v>
+        <v>0.97135144222884695</v>
       </c>
       <c r="J489">
-        <v>0.96682602113751703</v>
+        <v>0.96880813680995104</v>
       </c>
       <c r="K489">
-        <v>0.79942781698854304</v>
+        <v>0.79474427068478304</v>
       </c>
       <c r="L489">
-        <v>0.91047627803348197</v>
+        <v>0.90645100011780899</v>
       </c>
       <c r="M489">
-        <v>0.96256720573067001</v>
+        <v>0.95756837740004397</v>
       </c>
       <c r="N489">
-        <v>0.87454493274815903</v>
+        <v>0.87532838667042701</v>
       </c>
       <c r="O489">
-        <v>0.94585744226108404</v>
+        <v>0.94680713369842096</v>
       </c>
       <c r="P489">
-        <v>0.94775133110896703</v>
+        <v>0.94765838439365302</v>
       </c>
     </row>
     <row r="490" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A490" s="1">
         <v>44562</v>
       </c>
       <c r="B490">
-        <v>0.85852317339347695</v>
+        <v>0.85735576451290896</v>
       </c>
       <c r="C490">
-        <v>0.94976257624940996</v>
+        <v>0.94826074440050201</v>
       </c>
       <c r="D490">
-        <v>1.00831857880466</v>
+        <v>1.00954573445374</v>
       </c>
       <c r="E490">
-        <v>0.83630804926744595</v>
+        <v>0.83640529520094398</v>
       </c>
       <c r="F490">
-        <v>0.92389859626089899</v>
+        <v>0.92285457547248495</v>
       </c>
       <c r="G490">
-        <v>0.93859356525958504</v>
+        <v>0.93590486042304399</v>
       </c>
       <c r="H490">
-        <v>0.92480608649265394</v>
+        <v>0.92644267634105404</v>
       </c>
       <c r="I490">
-        <v>0.99556057038905199</v>
+        <v>0.995857821396542</v>
       </c>
       <c r="J490">
-        <v>0.96839869970470704</v>
+        <v>0.97063327228183205</v>
       </c>
       <c r="K490">
-        <v>0.80975237380230702</v>
+        <v>0.80619288963615199</v>
       </c>
       <c r="L490">
-        <v>0.92366104083781198</v>
+        <v>0.92072049335313699</v>
       </c>
       <c r="M490">
-        <v>0.96791109691760902</v>
+        <v>0.96341187892635405</v>
       </c>
       <c r="N490">
-        <v>0.89301592379640105</v>
+        <v>0.89452513609802398</v>
       </c>
       <c r="O490">
-        <v>0.96130040491099999</v>
+        <v>0.96202319984104501</v>
       </c>
       <c r="P490">
-        <v>0.94999594258898901</v>
+        <v>0.94996596204758399</v>
       </c>
     </row>
     <row r="491" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A491" s="1">
         <v>44593</v>
       </c>
       <c r="B491">
-        <v>0.86959917393751396</v>
+        <v>0.86869860963050605</v>
       </c>
       <c r="C491">
-        <v>0.95999618955657295</v>
+        <v>0.95848972309613401</v>
       </c>
       <c r="D491">
-        <v>1.0100142949314801</v>
+        <v>1.01122789554506</v>
       </c>
       <c r="E491">
-        <v>0.85171167815544402</v>
+        <v>0.85146326207262002</v>
       </c>
       <c r="F491">
-        <v>0.93548413468107605</v>
+        <v>0.933800258284325</v>
       </c>
       <c r="G491">
-        <v>0.94062611758225201</v>
+        <v>0.93769342435065595</v>
       </c>
       <c r="H491">
-        <v>0.92413064957559299</v>
+        <v>0.92532370776073103</v>
       </c>
       <c r="I491">
-        <v>0.99889227861368202</v>
+        <v>0.99915519274313103</v>
       </c>
       <c r="J491">
-        <v>0.96494015442478298</v>
+        <v>0.96736605158103195</v>
       </c>
       <c r="K491">
-        <v>0.81908224663282903</v>
+        <v>0.81464605126975498</v>
       </c>
       <c r="L491">
-        <v>0.93486091974549901</v>
+        <v>0.93119151643112796</v>
       </c>
       <c r="M491">
-        <v>0.97176113144301202</v>
+        <v>0.96697811404106504</v>
       </c>
       <c r="N491">
-        <v>0.89603213300618201</v>
+        <v>0.897598832160175</v>
       </c>
       <c r="O491">
-        <v>0.96162820439647401</v>
+        <v>0.962069812078856</v>
       </c>
       <c r="P491">
-        <v>0.94772133162939098</v>
+        <v>0.94792094578670705</v>
       </c>
     </row>
     <row r="492" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A492" s="1">
         <v>44621</v>
       </c>
       <c r="B492">
-        <v>0.873104059441969</v>
+        <v>0.87209805243516503</v>
       </c>
       <c r="C492">
-        <v>0.96204453504116105</v>
+        <v>0.96052128695291195</v>
       </c>
       <c r="D492">
-        <v>1.0122437622898299</v>
+        <v>1.0132906226613501</v>
       </c>
       <c r="E492">
-        <v>0.85794410621591599</v>
+        <v>0.85700818083063601</v>
       </c>
       <c r="F492">
-        <v>0.93730932204369999</v>
+        <v>0.93474055185891503</v>
       </c>
       <c r="G492">
-        <v>0.94087027713479798</v>
+        <v>0.93759944512631699</v>
       </c>
       <c r="H492">
-        <v>0.87510958515568704</v>
+        <v>0.87712862933249403</v>
       </c>
       <c r="I492">
-        <v>0.96763901125000396</v>
+        <v>0.96850414099909099</v>
       </c>
       <c r="J492">
-        <v>0.956704477242036</v>
+        <v>0.95927000239298399</v>
       </c>
       <c r="K492">
-        <v>0.81876241741632305</v>
+        <v>0.81370431075905403</v>
       </c>
       <c r="L492">
-        <v>0.93209489366312903</v>
+        <v>0.92861989384354304</v>
       </c>
       <c r="M492">
-        <v>0.97177860980804898</v>
+        <v>0.96738720349257801</v>
       </c>
       <c r="N492">
-        <v>0.90229754808775497</v>
+        <v>0.90342956566107102</v>
       </c>
       <c r="O492">
-        <v>0.96046016155055003</v>
+        <v>0.96114553340880404</v>
       </c>
       <c r="P492">
-        <v>0.94601835976167903</v>
+        <v>0.94641471925552301</v>
       </c>
     </row>
     <row r="493" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A493" s="1">
         <v>44652</v>
       </c>
       <c r="B493">
-        <v>0.855002093131628</v>
+        <v>0.85459938382551504</v>
       </c>
       <c r="C493">
-        <v>0.94890408678072802</v>
+        <v>0.94773130286991103</v>
       </c>
       <c r="D493">
-        <v>1.00877502588983</v>
+        <v>1.0099096409317201</v>
       </c>
       <c r="E493">
-        <v>0.84027733562808504</v>
+        <v>0.83802960870626997</v>
       </c>
       <c r="F493">
-        <v>0.92618141649212404</v>
+        <v>0.92336251085129295</v>
       </c>
       <c r="G493">
-        <v>0.93771151394764596</v>
+        <v>0.934460094854347</v>
       </c>
       <c r="H493">
-        <v>0.831536110324818</v>
+        <v>0.83450061618843396</v>
       </c>
       <c r="I493">
-        <v>0.93285867775852904</v>
+        <v>0.93375895944023701</v>
       </c>
       <c r="J493">
-        <v>0.9468760520267</v>
+        <v>0.94918953428053698</v>
       </c>
       <c r="K493">
-        <v>0.797868712242502</v>
+        <v>0.79349188907715495</v>
       </c>
       <c r="L493">
-        <v>0.92183279702479104</v>
+        <v>0.91926698853693101</v>
       </c>
       <c r="M493">
-        <v>0.97188859085725099</v>
+        <v>0.96776278617194</v>
       </c>
       <c r="N493">
-        <v>0.87286276393008699</v>
+        <v>0.87607905727346103</v>
       </c>
       <c r="O493">
-        <v>0.94260137851631598</v>
+        <v>0.944717212349519</v>
       </c>
       <c r="P493">
-        <v>0.94372123412013897</v>
+        <v>0.94424549783717404</v>
       </c>
     </row>
     <row r="494" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A494" s="1">
         <v>44682</v>
       </c>
       <c r="B494">
-        <v>0.85162961495586798</v>
+        <v>0.85109521652439901</v>
       </c>
       <c r="C494">
-        <v>0.94595563921026105</v>
+        <v>0.94477721259766001</v>
       </c>
       <c r="D494">
-        <v>1.0067078408493</v>
+        <v>1.0077242960438899</v>
       </c>
       <c r="E494">
-        <v>0.82579741768464099</v>
+        <v>0.82522883387222501</v>
       </c>
       <c r="F494">
-        <v>0.91249842466283204</v>
+        <v>0.90980280499116795</v>
       </c>
       <c r="G494">
-        <v>0.93231961362760296</v>
+        <v>0.929175588790911</v>
       </c>
       <c r="H494">
-        <v>0.79538418926131904</v>
+        <v>0.797839231269869</v>
       </c>
       <c r="I494">
-        <v>0.911448898073422</v>
+        <v>0.91161653544433996</v>
       </c>
       <c r="J494">
-        <v>0.94034199776712601</v>
+        <v>0.94249104350082002</v>
       </c>
       <c r="K494">
-        <v>0.78922702545731804</v>
+        <v>0.78762500804449898</v>
       </c>
       <c r="L494">
-        <v>0.915414525626569</v>
+        <v>0.91403817758542105</v>
       </c>
       <c r="M494">
-        <v>0.97021078472002498</v>
+        <v>0.96611753610354201</v>
       </c>
       <c r="N494">
-        <v>0.84771551599331596</v>
+        <v>0.84968309492149696</v>
       </c>
       <c r="O494">
-        <v>0.930895130205459</v>
+        <v>0.93189501677319098</v>
       </c>
       <c r="P494">
-        <v>0.94167163083304695</v>
+        <v>0.94204286970284401</v>
       </c>
     </row>
     <row r="495" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A495" s="1">
         <v>44713</v>
       </c>
       <c r="B495">
-        <v>0.83070470644434102</v>
+        <v>0.83041873752384898</v>
       </c>
       <c r="C495">
-        <v>0.92980131696083401</v>
+        <v>0.92869042559800796</v>
       </c>
       <c r="D495">
-        <v>1.0050604116795601</v>
+        <v>1.00619618864546</v>
       </c>
       <c r="E495">
-        <v>0.79811531523571</v>
+        <v>0.79460880796287303</v>
       </c>
       <c r="F495">
-        <v>0.89635228891725005</v>
+        <v>0.89277328062807404</v>
       </c>
       <c r="G495">
-        <v>0.92976848352111197</v>
+        <v>0.92653165101310697</v>
       </c>
       <c r="H495">
-        <v>0.75514005161207598</v>
+        <v>0.75832712351945297</v>
       </c>
       <c r="I495">
-        <v>0.875867359662445</v>
+        <v>0.87616626333659897</v>
       </c>
       <c r="J495">
-        <v>0.93332503988766802</v>
+        <v>0.93533083928424099</v>
       </c>
       <c r="K495">
-        <v>0.78061947303429302</v>
+        <v>0.78160304164026595</v>
       </c>
       <c r="L495">
-        <v>0.90164780548534496</v>
+        <v>0.90175909770274698</v>
       </c>
       <c r="M495">
-        <v>0.965561293977796</v>
+        <v>0.96194999335454601</v>
       </c>
       <c r="N495">
-        <v>0.828958467728375</v>
+        <v>0.82940041171802903</v>
       </c>
       <c r="O495">
-        <v>0.91257736719074301</v>
+        <v>0.91354343623310097</v>
       </c>
       <c r="P495">
-        <v>0.93830972036582905</v>
+        <v>0.93898004897422005</v>
       </c>
     </row>
     <row r="496" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A496" s="1">
         <v>44743</v>
       </c>
       <c r="B496">
-        <v>0.81654944096146598</v>
+        <v>0.81585798798392895</v>
       </c>
       <c r="C496">
-        <v>0.91959010599212798</v>
+        <v>0.91825027233527401</v>
       </c>
       <c r="D496">
-        <v>1.00346493377542</v>
+        <v>1.00475167060264</v>
       </c>
       <c r="E496">
-        <v>0.78648490749792699</v>
+        <v>0.78196286272547999</v>
       </c>
       <c r="F496">
-        <v>0.88433045297796598</v>
+        <v>0.88039809191323903</v>
       </c>
       <c r="G496">
-        <v>0.925627913175882</v>
+        <v>0.922529128037198</v>
       </c>
       <c r="H496">
-        <v>0.72852733723234597</v>
+        <v>0.73304320530187705</v>
       </c>
       <c r="I496">
-        <v>0.855291104412501</v>
+        <v>0.85624390333101896</v>
       </c>
       <c r="J496">
-        <v>0.92802782997736699</v>
+        <v>0.93013055952619506</v>
       </c>
       <c r="K496">
-        <v>0.76454438455463603</v>
+        <v>0.76499955799323904</v>
       </c>
       <c r="L496">
-        <v>0.88762453478597503</v>
+        <v>0.88812020858810503</v>
       </c>
       <c r="M496">
-        <v>0.96028091601471199</v>
+        <v>0.95699098108984504</v>
       </c>
       <c r="N496">
-        <v>0.81686791751305399</v>
+        <v>0.81857998162641399</v>
       </c>
       <c r="O496">
-        <v>0.90553408129208501</v>
+        <v>0.90748421006396796</v>
       </c>
       <c r="P496">
-        <v>0.93807096593185302</v>
+        <v>0.93883775951951098</v>
       </c>
     </row>
     <row r="497" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A497" s="1">
         <v>44774</v>
       </c>
       <c r="B497">
-        <v>0.80850410445788901</v>
+        <v>0.80743548510558305</v>
       </c>
       <c r="C497">
-        <v>0.91377255325074802</v>
+        <v>0.91180540496075702</v>
       </c>
       <c r="D497">
-        <v>0.99978108812919897</v>
+        <v>1.0006364745785701</v>
       </c>
       <c r="E497">
-        <v>0.76704694005200103</v>
+        <v>0.76332762839770796</v>
       </c>
       <c r="F497">
-        <v>0.86997170749824604</v>
+        <v>0.866493302481807</v>
       </c>
       <c r="G497">
-        <v>0.92052518377878001</v>
+        <v>0.91779994033399603</v>
       </c>
       <c r="H497">
-        <v>0.71683206782064901</v>
+        <v>0.72075957777185995</v>
       </c>
       <c r="I497">
-        <v>0.84788772885821595</v>
+        <v>0.84784850172220405</v>
       </c>
       <c r="J497">
-        <v>0.92491742935901999</v>
+        <v>0.92678992363502499</v>
       </c>
       <c r="K497">
-        <v>0.76007605032062098</v>
+        <v>0.75972743240126706</v>
       </c>
       <c r="L497">
-        <v>0.88095709988160298</v>
+        <v>0.88084182471994599</v>
       </c>
       <c r="M497">
-        <v>0.95663409304271196</v>
+        <v>0.95328398140396498</v>
       </c>
       <c r="N497">
-        <v>0.82175480487043295</v>
+        <v>0.82326001678382599</v>
       </c>
       <c r="O497">
-        <v>0.90854692133485404</v>
+        <v>0.91015015582220704</v>
       </c>
       <c r="P497">
-        <v>0.93884801236757798</v>
+        <v>0.93954722647543798</v>
       </c>
     </row>
     <row r="498" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A498" s="1">
         <v>44805</v>
       </c>
       <c r="B498">
-        <v>0.80649499761541099</v>
+        <v>0.80535463835933996</v>
       </c>
       <c r="C498">
-        <v>0.910779189895777</v>
+        <v>0.90882733499171597</v>
       </c>
       <c r="D498">
-        <v>0.99755719043730395</v>
+        <v>0.99830256196185196</v>
       </c>
       <c r="E498">
-        <v>0.751053839756325</v>
+        <v>0.74988496326054899</v>
       </c>
       <c r="F498">
-        <v>0.856792074142668</v>
+        <v>0.85478883912733405</v>
       </c>
       <c r="G498">
-        <v>0.91753889434370595</v>
+        <v>0.91526324848930796</v>
       </c>
       <c r="H498">
-        <v>0.70697990434329205</v>
+        <v>0.71026514473025204</v>
       </c>
       <c r="I498">
-        <v>0.839037290175627</v>
+        <v>0.83851005529767597</v>
       </c>
       <c r="J498">
-        <v>0.92281370255644901</v>
+        <v>0.92441283941060803</v>
       </c>
       <c r="K498">
-        <v>0.75626414754625304</v>
+        <v>0.75636476787932105</v>
       </c>
       <c r="L498">
-        <v>0.87334172736505999</v>
+        <v>0.87291056173145798</v>
       </c>
       <c r="M498">
-        <v>0.95190672019435696</v>
+        <v>0.94815320910946799</v>
       </c>
       <c r="N498">
-        <v>0.81981786199754703</v>
+        <v>0.82155194769798001</v>
       </c>
       <c r="O498">
-        <v>0.90811214637111204</v>
+        <v>0.90976994898026997</v>
       </c>
       <c r="P498">
-        <v>0.94005973667128995</v>
+        <v>0.94072323313308504</v>
       </c>
     </row>
     <row r="499" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A499" s="1">
         <v>44835</v>
       </c>
       <c r="B499">
-        <v>0.81013953129330096</v>
+        <v>0.80881450829453605</v>
       </c>
       <c r="C499">
-        <v>0.91182916189428298</v>
+        <v>0.91006152761514303</v>
       </c>
       <c r="D499">
-        <v>0.99679818756587901</v>
+        <v>0.99763374160111495</v>
       </c>
       <c r="E499">
-        <v>0.74457828435539597</v>
+        <v>0.74353190069462505</v>
       </c>
       <c r="F499">
-        <v>0.85067864753325295</v>
+        <v>0.84916929607034897</v>
       </c>
       <c r="G499">
-        <v>0.91611961604166303</v>
+        <v>0.91387633183728301</v>
       </c>
       <c r="H499">
-        <v>0.70724021341532906</v>
+        <v>0.70958868865844804</v>
       </c>
       <c r="I499">
-        <v>0.83958322027947496</v>
+        <v>0.83875364409991604</v>
       </c>
       <c r="J499">
-        <v>0.92130022111631704</v>
+        <v>0.92293431245730395</v>
       </c>
       <c r="K499">
-        <v>0.75989591985093696</v>
+        <v>0.76146072281142996</v>
       </c>
       <c r="L499">
-        <v>0.87413398266085196</v>
+        <v>0.87441410234823302</v>
       </c>
       <c r="M499">
-        <v>0.95114391861332703</v>
+        <v>0.94743031440527503</v>
       </c>
       <c r="N499">
-        <v>0.819423669820874</v>
+        <v>0.82167159254206201</v>
       </c>
       <c r="O499">
-        <v>0.91065624377045495</v>
+        <v>0.91267795119449002</v>
       </c>
       <c r="P499">
-        <v>0.941174276378972</v>
+        <v>0.94199522457527796</v>
       </c>
     </row>
     <row r="500" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A500" s="1">
         <v>44866</v>
       </c>
       <c r="B500">
-        <v>0.80554662843390901</v>
+        <v>0.80479884709676897</v>
       </c>
       <c r="C500">
-        <v>0.90719330616212701</v>
+        <v>0.90557904845140003</v>
       </c>
       <c r="D500">
-        <v>0.994695615323692</v>
+        <v>0.99556684623617497</v>
       </c>
       <c r="E500">
-        <v>0.73575571381375804</v>
+        <v>0.73474153356343097</v>
       </c>
       <c r="F500">
-        <v>0.84650715699775003</v>
+        <v>0.84501394058451795</v>
       </c>
       <c r="G500">
-        <v>0.91574071468005103</v>
+        <v>0.913589922022226</v>
       </c>
       <c r="H500">
-        <v>0.70509554898397897</v>
+        <v>0.70655627266690602</v>
       </c>
       <c r="I500">
-        <v>0.83701268508369997</v>
+        <v>0.83539257521792498</v>
       </c>
       <c r="J500">
-        <v>0.91959771397207102</v>
+        <v>0.92095131740602199</v>
       </c>
       <c r="K500">
-        <v>0.76717924046022701</v>
+        <v>0.76906164594288395</v>
       </c>
       <c r="L500">
-        <v>0.87759789857564197</v>
+        <v>0.87775635835716603</v>
       </c>
       <c r="M500">
-        <v>0.95147650708888998</v>
+        <v>0.94766933907810202</v>
       </c>
       <c r="N500">
-        <v>0.82018684561350197</v>
+        <v>0.82202684733811404</v>
       </c>
       <c r="O500">
-        <v>0.90981193875764199</v>
+        <v>0.91128152854683797</v>
       </c>
       <c r="P500">
-        <v>0.93931605718167099</v>
+        <v>0.93990483898784705</v>
       </c>
     </row>
     <row r="501" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A501" s="1">
         <v>44896</v>
       </c>
       <c r="B501">
-        <v>0.80754661093559899</v>
+        <v>0.80654218330203098</v>
       </c>
       <c r="C501">
-        <v>0.90820882739787201</v>
+        <v>0.90640220502983204</v>
       </c>
       <c r="D501">
-        <v>0.99332329664060504</v>
+        <v>0.99413698002777695</v>
       </c>
       <c r="E501">
-        <v>0.74846682259520803</v>
+        <v>0.74814462294343498</v>
       </c>
       <c r="F501">
-        <v>0.84916475273470704</v>
+        <v>0.84779937255441096</v>
       </c>
       <c r="G501">
-        <v>0.91449785595592903</v>
+        <v>0.91230515211108798</v>
       </c>
       <c r="H501">
-        <v>0.70485010600423503</v>
+        <v>0.70597521895315296</v>
       </c>
       <c r="I501">
-        <v>0.84054039704790096</v>
+        <v>0.83878979768357098</v>
       </c>
       <c r="J501">
-        <v>0.91962327324289295</v>
+        <v>0.92089046627138904</v>
       </c>
       <c r="K501">
-        <v>0.77381406990248802</v>
+        <v>0.77434688396877005</v>
       </c>
       <c r="L501">
-        <v>0.88505738933141198</v>
+        <v>0.88442096995937003</v>
       </c>
       <c r="M501">
-        <v>0.95366165796577895</v>
+        <v>0.94963641420412803</v>
       </c>
       <c r="N501">
-        <v>0.82861139927945604</v>
+        <v>0.831350482317746</v>
       </c>
       <c r="O501">
-        <v>0.91438613430127702</v>
+        <v>0.91597397653766899</v>
       </c>
       <c r="P501">
-        <v>0.93816740436589197</v>
+        <v>0.93867166499196497</v>
       </c>
     </row>
     <row r="502" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A502" s="1">
         <v>44927</v>
       </c>
       <c r="B502">
-        <v>0.79632376802309801</v>
+        <v>0.79554094743063597</v>
       </c>
       <c r="C502">
-        <v>0.89986378173056802</v>
+        <v>0.89781576813908104</v>
       </c>
       <c r="D502">
-        <v>0.98875495698681404</v>
+        <v>0.98936291990444802</v>
       </c>
       <c r="E502">
-        <v>0.74619907626529902</v>
+        <v>0.74579343262043996</v>
       </c>
       <c r="F502">
-        <v>0.85004943350855799</v>
+        <v>0.84901994138692405</v>
       </c>
       <c r="G502">
-        <v>0.91364063004930995</v>
+        <v>0.91158963690210304</v>
       </c>
       <c r="H502">
-        <v>0.70782675150948404</v>
+        <v>0.71017745497726004</v>
       </c>
       <c r="I502">
-        <v>0.838712260523231</v>
+        <v>0.836951235251437</v>
       </c>
       <c r="J502">
-        <v>0.91822928531117598</v>
+        <v>0.91950955419228397</v>
       </c>
       <c r="K502">
-        <v>0.77900206485613399</v>
+        <v>0.77961050784965702</v>
       </c>
       <c r="L502">
-        <v>0.88698931209119602</v>
+        <v>0.88582700180011498</v>
       </c>
       <c r="M502">
-        <v>0.95492693060875899</v>
+        <v>0.95076278601937103</v>
       </c>
       <c r="N502">
-        <v>0.82343263800813804</v>
+        <v>0.82464622615901495</v>
       </c>
       <c r="O502">
-        <v>0.90929797306475402</v>
+        <v>0.90987905078311804</v>
       </c>
       <c r="P502">
-        <v>0.93616966697068504</v>
+        <v>0.93649933717821299</v>
       </c>
     </row>
     <row r="503" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A503" s="1">
         <v>44958</v>
       </c>
       <c r="B503">
-        <v>0.785577298957985</v>
+        <v>0.78526655233028098</v>
       </c>
       <c r="C503">
-        <v>0.889436049691537</v>
+        <v>0.887675450877357</v>
       </c>
       <c r="D503">
-        <v>0.98419046066203697</v>
+        <v>0.98461183999282298</v>
       </c>
       <c r="E503">
-        <v>0.74349593192170804</v>
+        <v>0.74289666925130404</v>
       </c>
       <c r="F503">
-        <v>0.84988134681236005</v>
+        <v>0.84881724983171902</v>
       </c>
       <c r="G503">
-        <v>0.91246038306119204</v>
+        <v>0.91066448674760103</v>
       </c>
       <c r="H503">
-        <v>0.69426614731892899</v>
+        <v>0.69733212758774099</v>
       </c>
       <c r="I503">
-        <v>0.822882232980785</v>
+        <v>0.82143202502861701</v>
       </c>
       <c r="J503">
-        <v>0.91555591102371403</v>
+        <v>0.91683317907193196</v>
       </c>
       <c r="K503">
-        <v>0.78722224939980501</v>
+        <v>0.78779261370829501</v>
       </c>
       <c r="L503">
-        <v>0.89033548484963199</v>
+        <v>0.88940404872885404</v>
       </c>
       <c r="M503">
-        <v>0.95709005082631204</v>
+        <v>0.95326956371967497</v>
       </c>
       <c r="N503">
-        <v>0.80950405715437002</v>
+        <v>0.81040800475678798</v>
       </c>
       <c r="O503">
-        <v>0.89998403121507997</v>
+        <v>0.90042637710320095</v>
       </c>
       <c r="P503">
-        <v>0.93364035391798905</v>
+        <v>0.93380191516785205</v>
       </c>
     </row>
     <row r="504" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A504" s="1">
         <v>44986</v>
       </c>
       <c r="B504">
-        <v>0.77706594541180196</v>
+        <v>0.77625441809508999</v>
       </c>
       <c r="C504">
-        <v>0.88169139763654503</v>
+        <v>0.87966386684338205</v>
       </c>
       <c r="D504">
-        <v>0.98046110465202096</v>
+        <v>0.98075862222291899</v>
       </c>
       <c r="E504">
-        <v>0.75286167479501498</v>
+        <v>0.75145171042298498</v>
       </c>
       <c r="F504">
-        <v>0.85391609636834198</v>
+        <v>0.85209214666297906</v>
       </c>
       <c r="G504">
-        <v>0.91040800477845096</v>
+        <v>0.90864586363949595</v>
       </c>
       <c r="H504">
-        <v>0.68188167224378404</v>
+        <v>0.68443977651477605</v>
       </c>
       <c r="I504">
-        <v>0.81090936482928699</v>
+        <v>0.80894881964404197</v>
       </c>
       <c r="J504">
-        <v>0.913163006068617</v>
+        <v>0.91431233707217696</v>
       </c>
       <c r="K504">
-        <v>0.78560179133246899</v>
+        <v>0.78655504066123705</v>
       </c>
       <c r="L504">
-        <v>0.89099344478252196</v>
+        <v>0.89032830469787305</v>
       </c>
       <c r="M504">
-        <v>0.95864132666433299</v>
+        <v>0.95503863632344699</v>
       </c>
       <c r="N504">
-        <v>0.78766201865285501</v>
+        <v>0.78825101885460802</v>
       </c>
       <c r="O504">
-        <v>0.88557738638606198</v>
+        <v>0.88575312822719598</v>
       </c>
       <c r="P504">
-        <v>0.93096421347933001</v>
+        <v>0.93111879219471905</v>
       </c>
     </row>
     <row r="505" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A505" s="1">
         <v>45017</v>
       </c>
       <c r="B505">
-        <v>0.77494321292372004</v>
+        <v>0.77381664431714503</v>
       </c>
       <c r="C505">
-        <v>0.87719552576693705</v>
+        <v>0.87514733166564895</v>
       </c>
       <c r="D505">
-        <v>0.97752738561312702</v>
+        <v>0.97781955281456501</v>
       </c>
       <c r="E505">
-        <v>0.75860216105123102</v>
+        <v>0.75584399921376599</v>
       </c>
       <c r="F505">
-        <v>0.85288843318202701</v>
+        <v>0.85040037631234899</v>
       </c>
       <c r="G505">
-        <v>0.90864883330675195</v>
+        <v>0.90704797851439201</v>
       </c>
       <c r="H505">
-        <v>0.68621274260545595</v>
+        <v>0.68890864023507004</v>
       </c>
       <c r="I505">
-        <v>0.80951458344911698</v>
+        <v>0.80780000168063304</v>
       </c>
       <c r="J505">
-        <v>0.91206318830726496</v>
+        <v>0.91319505545671897</v>
       </c>
       <c r="K505">
-        <v>0.78836931978631497</v>
+        <v>0.78895616957607295</v>
       </c>
       <c r="L505">
-        <v>0.89407105365494499</v>
+        <v>0.89373897647507905</v>
       </c>
       <c r="M505">
-        <v>0.96097746342338397</v>
+        <v>0.95765960741677103</v>
       </c>
       <c r="N505">
-        <v>0.78674492230750004</v>
+        <v>0.78665473684489096</v>
       </c>
       <c r="O505">
-        <v>0.88201481032278295</v>
+        <v>0.88180796952631502</v>
       </c>
       <c r="P505">
-        <v>0.92925375179854597</v>
+        <v>0.92936579942025899</v>
       </c>
     </row>
     <row r="506" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A506" s="1">
         <v>45047</v>
       </c>
       <c r="B506">
-        <v>0.76682135013185504</v>
+        <v>0.76574037713243304</v>
       </c>
       <c r="C506">
-        <v>0.87086732289142899</v>
+        <v>0.86917833368615105</v>
       </c>
       <c r="D506">
-        <v>0.97418218211740404</v>
+        <v>0.97468166926276201</v>
       </c>
       <c r="E506">
-        <v>0.74392328707381605</v>
+        <v>0.74108873923830199</v>
       </c>
       <c r="F506">
-        <v>0.84623051637487101</v>
+        <v>0.84370255102227298</v>
       </c>
       <c r="G506">
-        <v>0.90635063160116502</v>
+        <v>0.904942008265335</v>
       </c>
       <c r="H506">
-        <v>0.68356479541891302</v>
+        <v>0.68568954925080206</v>
       </c>
       <c r="I506">
-        <v>0.80613393313049397</v>
+        <v>0.80421388182466602</v>
       </c>
       <c r="J506">
-        <v>0.91135135148760205</v>
+        <v>0.91241786401305702</v>
       </c>
       <c r="K506">
-        <v>0.77681930954063905</v>
+        <v>0.77619670087620896</v>
       </c>
       <c r="L506">
-        <v>0.88403854269547799</v>
+        <v>0.88342709435980904</v>
       </c>
       <c r="M506">
-        <v>0.95896105044859803</v>
+        <v>0.95560687433530001</v>
       </c>
       <c r="N506">
-        <v>0.78282136881498898</v>
+        <v>0.78317542133255302</v>
       </c>
       <c r="O506">
-        <v>0.87895331716914404</v>
+        <v>0.87907808225850403</v>
       </c>
       <c r="P506">
-        <v>0.92888058143498697</v>
+        <v>0.92887146659261499</v>
       </c>
     </row>
     <row r="507" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A507" s="1">
         <v>45078</v>
       </c>
       <c r="B507">
-        <v>0.76083338942954004</v>
+        <v>0.75960423992144499</v>
       </c>
       <c r="C507">
-        <v>0.86557464202533396</v>
+        <v>0.86382366265738697</v>
       </c>
       <c r="D507">
-        <v>0.971989190768622</v>
+        <v>0.97262987894522102</v>
       </c>
       <c r="E507">
-        <v>0.736495695420601</v>
+        <v>0.73470145054185998</v>
       </c>
       <c r="F507">
-        <v>0.84389348764462102</v>
+        <v>0.84220667074092903</v>
       </c>
       <c r="G507">
-        <v>0.90579930472645498</v>
+        <v>0.90461316261901503</v>
       </c>
       <c r="H507">
-        <v>0.67583861299461601</v>
+        <v>0.67850095416358502</v>
       </c>
       <c r="I507">
-        <v>0.79935468884024696</v>
+        <v>0.797637842601297</v>
       </c>
       <c r="J507">
-        <v>0.91032464332900498</v>
+        <v>0.91133590770685402</v>
       </c>
       <c r="K507">
-        <v>0.77946430849135995</v>
+        <v>0.77907274298461604</v>
       </c>
       <c r="L507">
-        <v>0.88300605710325397</v>
+        <v>0.88259176332478895</v>
       </c>
       <c r="M507">
-        <v>0.95944915377559503</v>
+        <v>0.95618248471186995</v>
       </c>
       <c r="N507">
-        <v>0.78920161001283395</v>
+        <v>0.78966979566089801</v>
       </c>
       <c r="O507">
-        <v>0.88376680081682002</v>
+        <v>0.88408815402631702</v>
       </c>
       <c r="P507">
-        <v>0.93031719728985296</v>
+        <v>0.93020468577415905</v>
       </c>
     </row>
     <row r="508" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A508" s="1">
         <v>45108</v>
       </c>
       <c r="B508">
-        <v>0.76001121882689204</v>
+        <v>0.75844627248288898</v>
       </c>
       <c r="C508">
-        <v>0.86376793931444795</v>
+        <v>0.86198473859224101</v>
       </c>
       <c r="D508">
-        <v>0.97051812032217</v>
+        <v>0.97135538823614498</v>
       </c>
       <c r="E508">
-        <v>0.736302883762607</v>
+        <v>0.73600845124942005</v>
       </c>
       <c r="F508">
-        <v>0.84351380287544497</v>
+        <v>0.84301505743386396</v>
       </c>
       <c r="G508">
-        <v>0.90586648278932103</v>
+        <v>0.90494897332498103</v>
       </c>
       <c r="H508">
-        <v>0.67385069081039095</v>
+        <v>0.67742153180022402</v>
       </c>
       <c r="I508">
-        <v>0.79768522533616804</v>
+        <v>0.79650760677527499</v>
       </c>
       <c r="J508">
-        <v>0.90916797030796703</v>
+        <v>0.91045398468990901</v>
       </c>
       <c r="K508">
-        <v>0.78317466335571695</v>
+        <v>0.78144864872325004</v>
       </c>
       <c r="L508">
-        <v>0.88627692763044696</v>
+        <v>0.88535827458946004</v>
       </c>
       <c r="M508">
-        <v>0.959588808071414</v>
+        <v>0.95639062281402198</v>
       </c>
       <c r="N508">
-        <v>0.80080320492634305</v>
+        <v>0.80018582162174301</v>
       </c>
       <c r="O508">
-        <v>0.89075624191230696</v>
+        <v>0.89039030052592705</v>
       </c>
       <c r="P508">
-        <v>0.93203950848805295</v>
+        <v>0.93179551313586095</v>
       </c>
     </row>
     <row r="509" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A509" s="1">
         <v>45139</v>
       </c>
       <c r="B509">
-        <v>0.75560187030773396</v>
+        <v>0.75440691772755597</v>
       </c>
       <c r="C509">
-        <v>0.86020952752215896</v>
+        <v>0.85875749702992099</v>
       </c>
       <c r="D509">
-        <v>0.96994177250094404</v>
+        <v>0.97091551753802596</v>
       </c>
       <c r="E509">
-        <v>0.74475496441483202</v>
+        <v>0.74530292998442504</v>
       </c>
       <c r="F509">
-        <v>0.84697459258539298</v>
+        <v>0.84682128803179801</v>
       </c>
       <c r="G509">
-        <v>0.90659549004402995</v>
+        <v>0.90586332808700798</v>
       </c>
       <c r="H509">
-        <v>0.672169909261633</v>
+        <v>0.67537706558150101</v>
       </c>
       <c r="I509">
-        <v>0.79639475153783701</v>
+        <v>0.79509433075548497</v>
       </c>
       <c r="J509">
-        <v>0.909387104540472</v>
+        <v>0.91073446567722804</v>
       </c>
       <c r="K509">
-        <v>0.77787591391076805</v>
+        <v>0.77646194009494496</v>
       </c>
       <c r="L509">
-        <v>0.88225909240285305</v>
+        <v>0.88154033444663005</v>
       </c>
       <c r="M509">
-        <v>0.95792742927814101</v>
+        <v>0.954651716887151</v>
       </c>
       <c r="N509">
-        <v>0.80270919608523705</v>
+        <v>0.80199385707923099</v>
       </c>
       <c r="O509">
-        <v>0.89077513887194204</v>
+        <v>0.890338088324233</v>
       </c>
       <c r="P509">
-        <v>0.93207999021368804</v>
+        <v>0.93184525126115403</v>
       </c>
     </row>
     <row r="510" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A510" s="1">
         <v>45170</v>
       </c>
       <c r="B510">
-        <v>0.75631945899627995</v>
+        <v>0.75546270328718101</v>
       </c>
       <c r="C510">
-        <v>0.85925101442704099</v>
+        <v>0.85812764976705003</v>
       </c>
       <c r="D510">
-        <v>0.96913727160248897</v>
+        <v>0.970280882029944</v>
       </c>
       <c r="E510">
-        <v>0.74188236575122701</v>
+        <v>0.74370987834239599</v>
       </c>
       <c r="F510">
-        <v>0.84176276435459596</v>
+        <v>0.84237690245414998</v>
       </c>
       <c r="G510">
-        <v>0.90361731504634801</v>
+        <v>0.90321447870263605</v>
       </c>
       <c r="H510">
-        <v>0.681033350450583</v>
+        <v>0.68431891308520498</v>
       </c>
       <c r="I510">
-        <v>0.80117429071876201</v>
+        <v>0.80036182513111798</v>
       </c>
       <c r="J510">
-        <v>0.90864230280959801</v>
+        <v>0.91022227494796804</v>
       </c>
       <c r="K510">
-        <v>0.773932304671483</v>
+        <v>0.77468092278858802</v>
       </c>
       <c r="L510">
-        <v>0.878724291435104</v>
+        <v>0.879170322645206</v>
       </c>
       <c r="M510">
-        <v>0.95627251620006704</v>
+        <v>0.95311398081408105</v>
       </c>
       <c r="N510">
-        <v>0.81019577124058595</v>
+        <v>0.81110645551516602</v>
       </c>
       <c r="O510">
-        <v>0.89364282069387402</v>
+        <v>0.89406903227141199</v>
       </c>
       <c r="P510">
-        <v>0.932440971930518</v>
+        <v>0.93232691186379801</v>
       </c>
     </row>
     <row r="511" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A511" s="1">
         <v>45200</v>
       </c>
       <c r="B511">
-        <v>0.75295909673944095</v>
+        <v>0.75173119725954496</v>
       </c>
       <c r="C511">
-        <v>0.85687077705785897</v>
+        <v>0.85546691362632199</v>
       </c>
       <c r="D511">
-        <v>0.96959652460026502</v>
+        <v>0.97075187848675504</v>
       </c>
       <c r="E511">
-        <v>0.73026566941143201</v>
+        <v>0.73134856820737304</v>
       </c>
       <c r="F511">
-        <v>0.831038161799728</v>
+        <v>0.83161459498164503</v>
       </c>
       <c r="G511">
-        <v>0.89970779540463997</v>
+        <v>0.89930717327196197</v>
       </c>
       <c r="H511">
-        <v>0.69441039316726805</v>
+        <v>0.69722821810684699</v>
       </c>
       <c r="I511">
-        <v>0.80775882923875197</v>
+        <v>0.80672320781496598</v>
       </c>
       <c r="J511">
-        <v>0.90866009339079701</v>
+        <v>0.91044194220932195</v>
       </c>
       <c r="K511">
-        <v>0.762862745609724</v>
+        <v>0.76450765501486695</v>
       </c>
       <c r="L511">
-        <v>0.871400875671826</v>
+        <v>0.87208198500663703</v>
       </c>
       <c r="M511">
-        <v>0.95332164496358895</v>
+        <v>0.94995597017563704</v>
       </c>
       <c r="N511">
-        <v>0.80708564074035805</v>
+        <v>0.80802836788876597</v>
       </c>
       <c r="O511">
-        <v>0.89161086665371703</v>
+        <v>0.89194929619841001</v>
       </c>
       <c r="P511">
-        <v>0.93047962412812002</v>
+        <v>0.93030928960253001</v>
       </c>
     </row>
     <row r="512" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A512" s="1">
         <v>45231</v>
       </c>
       <c r="B512">
-        <v>0.74849567832822395</v>
+        <v>0.74784315739923801</v>
       </c>
       <c r="C512">
-        <v>0.85397499967048796</v>
+        <v>0.85303517412058205</v>
       </c>
       <c r="D512">
-        <v>0.968688238383833</v>
+        <v>0.96997917910514697</v>
       </c>
       <c r="E512">
-        <v>0.72457038509308003</v>
+        <v>0.72629338117304498</v>
       </c>
       <c r="F512">
-        <v>0.82470311264711604</v>
+        <v>0.82529706901514599</v>
       </c>
       <c r="G512">
-        <v>0.89654010684862995</v>
+        <v>0.89611420666391195</v>
       </c>
       <c r="H512">
-        <v>0.67792660476020195</v>
+        <v>0.68163892009558702</v>
       </c>
       <c r="I512">
-        <v>0.79859743459309596</v>
+        <v>0.79832790668128795</v>
       </c>
       <c r="J512">
-        <v>0.90805834949525599</v>
+        <v>0.91004936094639599</v>
       </c>
       <c r="K512">
-        <v>0.74700720435164003</v>
+        <v>0.74866893990349803</v>
       </c>
       <c r="L512">
-        <v>0.857919181052895</v>
+        <v>0.858734057290231</v>
       </c>
       <c r="M512">
-        <v>0.94792807995394202</v>
+        <v>0.94443681299994198</v>
       </c>
       <c r="N512">
-        <v>0.810116995490476</v>
+        <v>0.80976654962611105</v>
       </c>
       <c r="O512">
-        <v>0.89046464154413096</v>
+        <v>0.89008546504609498</v>
       </c>
       <c r="P512">
-        <v>0.92915428414471501</v>
+        <v>0.92891231110524197</v>
       </c>
     </row>
     <row r="513" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A513" s="1">
         <v>45261</v>
       </c>
       <c r="B513">
-        <v>0.75134738081090702</v>
+        <v>0.75034471916910805</v>
       </c>
       <c r="C513">
-        <v>0.85542773587930399</v>
+        <v>0.85418018165595999</v>
       </c>
       <c r="D513">
-        <v>0.96831891039738005</v>
+        <v>0.96937164516583996</v>
       </c>
       <c r="E513">
-        <v>0.73082455752505004</v>
+        <v>0.73217913535448498</v>
       </c>
       <c r="F513">
-        <v>0.82116161055177905</v>
+        <v>0.82087996789683304</v>
       </c>
       <c r="G513">
-        <v>0.89268875773006395</v>
+        <v>0.89183370118966598</v>
       </c>
       <c r="H513">
-        <v>0.68294677711264296</v>
+        <v>0.686245142189016</v>
       </c>
       <c r="I513">
-        <v>0.80245320214786597</v>
+        <v>0.80228417685355102</v>
       </c>
       <c r="J513">
-        <v>0.90844059444591196</v>
+        <v>0.91048427225494399</v>
       </c>
       <c r="K513">
-        <v>0.73815002824756204</v>
+        <v>0.73997826060438299</v>
       </c>
       <c r="L513">
-        <v>0.85284136009104905</v>
+        <v>0.85396646549811595</v>
       </c>
       <c r="M513">
-        <v>0.94521490981920098</v>
+        <v>0.94173064833190701</v>
       </c>
       <c r="N513">
-        <v>0.814165533233425</v>
+        <v>0.81324566245711505</v>
       </c>
       <c r="O513">
-        <v>0.893023531005809</v>
+        <v>0.89271355607267</v>
       </c>
       <c r="P513">
-        <v>0.92899064522403296</v>
+        <v>0.92903085072233904</v>
       </c>
     </row>
     <row r="514" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A514" s="1">
         <v>45292</v>
       </c>
       <c r="B514">
-        <v>0.74294164507280602</v>
+        <v>0.74186975857370097</v>
       </c>
       <c r="C514">
-        <v>0.84916693595450299</v>
+        <v>0.84811003997840295</v>
       </c>
       <c r="D514">
-        <v>0.96643235291912999</v>
+        <v>0.96744456339575102</v>
       </c>
       <c r="E514">
-        <v>0.72367203927382096</v>
+        <v>0.72307959550539103</v>
       </c>
       <c r="F514">
-        <v>0.81466203862939401</v>
+        <v>0.81417635610644101</v>
       </c>
       <c r="G514">
-        <v>0.88874173045118698</v>
+        <v>0.88823042259137897</v>
       </c>
       <c r="H514">
-        <v>0.67829907138184897</v>
+        <v>0.68153887589603601</v>
       </c>
       <c r="I514">
-        <v>0.79694604435687499</v>
+        <v>0.79766243270252601</v>
       </c>
       <c r="J514">
-        <v>0.90786822718824201</v>
+        <v>0.91012838424454201</v>
       </c>
       <c r="K514">
-        <v>0.73184542624251703</v>
+        <v>0.73304260840219604</v>
       </c>
       <c r="L514">
-        <v>0.84666912063555799</v>
+        <v>0.84763472009504004</v>
       </c>
       <c r="M514">
-        <v>0.94257957108870905</v>
+        <v>0.93898848852061501</v>
       </c>
       <c r="N514">
-        <v>0.80387781564498095</v>
+        <v>0.80351181335605204</v>
       </c>
       <c r="O514">
-        <v>0.88868513105259495</v>
+        <v>0.88900857155764501</v>
       </c>
       <c r="P514">
-        <v>0.92870399371592605</v>
+        <v>0.92883704484682506</v>
       </c>
     </row>
     <row r="515" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A515" s="1">
         <v>45323</v>
       </c>
       <c r="B515">
-        <v>0.73580872879107995</v>
+        <v>0.73514141972309299</v>
       </c>
       <c r="C515">
-        <v>0.84435685060090104</v>
+        <v>0.84329749409911503</v>
       </c>
       <c r="D515">
-        <v>0.96394429068620002</v>
+        <v>0.96487834747844103</v>
       </c>
       <c r="E515">
-        <v>0.70836491780522204</v>
+        <v>0.70725325823643004</v>
       </c>
       <c r="F515">
-        <v>0.80519739361507003</v>
+        <v>0.80426210897595596</v>
       </c>
       <c r="G515">
-        <v>0.88507681899295099</v>
+        <v>0.88452647036112197</v>
       </c>
       <c r="H515">
-        <v>0.68187740647233597</v>
+        <v>0.68565266227280897</v>
       </c>
       <c r="I515">
-        <v>0.79801267859484903</v>
+        <v>0.79864391846508798</v>
       </c>
       <c r="J515">
-        <v>0.90729231286257594</v>
+        <v>0.90965360269654505</v>
       </c>
       <c r="K515">
-        <v>0.73117942102160005</v>
+        <v>0.73379168866580802</v>
       </c>
       <c r="L515">
-        <v>0.84301576938241196</v>
+        <v>0.84475398057097795</v>
       </c>
       <c r="M515">
-        <v>0.94146643073493697</v>
+        <v>0.93818681425605699</v>
       </c>
       <c r="N515">
-        <v>0.79515742254810695</v>
+        <v>0.79617542421281096</v>
       </c>
       <c r="O515">
-        <v>0.88368296380443101</v>
+        <v>0.88451491584055597</v>
       </c>
       <c r="P515">
-        <v>0.92696231733466605</v>
+        <v>0.92714794220576402</v>
       </c>
     </row>
     <row r="516" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A516" s="1">
         <v>45352</v>
       </c>
       <c r="B516">
-        <v>0.73998130402084406</v>
+        <v>0.73917995437300998</v>
       </c>
       <c r="C516">
-        <v>0.84533964657196703</v>
+        <v>0.84403506455501898</v>
       </c>
       <c r="D516">
-        <v>0.96252057686971404</v>
+        <v>0.96341636679420195</v>
       </c>
       <c r="E516">
-        <v>0.70994754434673502</v>
+        <v>0.70829540064382002</v>
       </c>
       <c r="F516">
-        <v>0.80409902585416104</v>
+        <v>0.80249153473110302</v>
       </c>
       <c r="G516">
-        <v>0.88404406711625005</v>
+        <v>0.88339634782896403</v>
       </c>
       <c r="H516">
-        <v>0.693518188147623</v>
+        <v>0.69805076408817501</v>
       </c>
       <c r="I516">
-        <v>0.80572962903485901</v>
+        <v>0.806620355673073</v>
       </c>
       <c r="J516">
-        <v>0.90767030206968202</v>
+        <v>0.91025490540972798</v>
       </c>
       <c r="K516">
-        <v>0.72941483438576304</v>
+        <v>0.73242210602698499</v>
       </c>
       <c r="L516">
-        <v>0.83924737567663499</v>
+        <v>0.84113457020542604</v>
       </c>
       <c r="M516">
-        <v>0.93846172474290201</v>
+        <v>0.93531334357854701</v>
       </c>
       <c r="N516">
-        <v>0.80262936804199803</v>
+        <v>0.80301187102489502</v>
       </c>
       <c r="O516">
-        <v>0.88842102138018597</v>
+        <v>0.88876856813847604</v>
       </c>
       <c r="P516">
-        <v>0.92649707285197003</v>
+        <v>0.92658907441966698</v>
       </c>
     </row>
     <row r="517" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A517" s="1">
         <v>45383</v>
       </c>
       <c r="B517">
-        <v>0.73993838992139804</v>
+        <v>0.73896345377949502</v>
       </c>
       <c r="C517">
-        <v>0.84540089926222795</v>
+        <v>0.84377096481276004</v>
       </c>
       <c r="D517">
-        <v>0.96200671989647701</v>
+        <v>0.96259248554019805</v>
       </c>
       <c r="E517">
-        <v>0.70383465637999298</v>
+        <v>0.70236781376306101</v>
       </c>
       <c r="F517">
-        <v>0.800120746915574</v>
+        <v>0.79895574981025697</v>
       </c>
       <c r="G517">
-        <v>0.88310582532974702</v>
+        <v>0.88274075488493697</v>
       </c>
       <c r="H517">
-        <v>0.69043020775101804</v>
+        <v>0.69513694328595299</v>
       </c>
       <c r="I517">
-        <v>0.80460193386369605</v>
+        <v>0.80530492953300803</v>
       </c>
       <c r="J517">
-        <v>0.90738363038508396</v>
+        <v>0.91016672612585003</v>
       </c>
       <c r="K517">
-        <v>0.72502905216147795</v>
+        <v>0.72798797368150203</v>
       </c>
       <c r="L517">
-        <v>0.83915123004558501</v>
+        <v>0.84093267194277499</v>
       </c>
       <c r="M517">
-        <v>0.93706942176198604</v>
+        <v>0.93396291437420997</v>
       </c>
       <c r="N517">
-        <v>0.81095027394164898</v>
+        <v>0.81093188666331695</v>
       </c>
       <c r="O517">
-        <v>0.89610718820690405</v>
+        <v>0.89613662347996903</v>
       </c>
       <c r="P517">
-        <v>0.92725986660079796</v>
+        <v>0.92729969081733299</v>
       </c>
     </row>
     <row r="518" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A518" s="1">
         <v>45413</v>
       </c>
       <c r="B518">
-        <v>0.73308088607394395</v>
+        <v>0.73209800947976</v>
       </c>
       <c r="C518">
-        <v>0.84147980046589199</v>
+        <v>0.83978658007103102</v>
       </c>
       <c r="D518">
-        <v>0.96092607332766899</v>
+        <v>0.961411582836595</v>
       </c>
       <c r="E518">
-        <v>0.69781064059327103</v>
+        <v>0.69591224803608898</v>
       </c>
       <c r="F518">
-        <v>0.79734928066432398</v>
+        <v>0.79618848324092195</v>
       </c>
       <c r="G518">
-        <v>0.88263055198334195</v>
+        <v>0.88245665313490496</v>
       </c>
       <c r="H518">
-        <v>0.68121276215854998</v>
+        <v>0.68595481546971604</v>
       </c>
       <c r="I518">
-        <v>0.79906952705474299</v>
+        <v>0.79978550631456902</v>
       </c>
       <c r="J518">
-        <v>0.90655436228318198</v>
+        <v>0.90939510432933701</v>
       </c>
       <c r="K518">
-        <v>0.71640824860000696</v>
+        <v>0.71879896336384697</v>
       </c>
       <c r="L518">
-        <v>0.83298928884236101</v>
+        <v>0.83456614406702601</v>
       </c>
       <c r="M518">
-        <v>0.93387260212168</v>
+        <v>0.93091430299800804</v>
       </c>
       <c r="N518">
-        <v>0.80208167477394399</v>
+        <v>0.80172916678710304</v>
       </c>
       <c r="O518">
-        <v>0.887958653291819</v>
+        <v>0.88790762418217095</v>
       </c>
       <c r="P518">
-        <v>0.92538333178699606</v>
+        <v>0.92535111650256896</v>
       </c>
     </row>
     <row r="519" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A519" s="1">
         <v>45444</v>
       </c>
       <c r="B519">
-        <v>0.730057394004482</v>
+        <v>0.72952986169642897</v>
       </c>
       <c r="C519">
-        <v>0.84013866424589601</v>
+        <v>0.83878768953774097</v>
       </c>
       <c r="D519">
-        <v>0.96022024053076105</v>
+        <v>0.96080123202892398</v>
       </c>
       <c r="E519">
-        <v>0.70681398838200205</v>
+        <v>0.70587065039462604</v>
       </c>
       <c r="F519">
-        <v>0.79944615171054101</v>
+        <v>0.79834616411282</v>
       </c>
       <c r="G519">
-        <v>0.88341954288045099</v>
+        <v>0.88321120038679402</v>
       </c>
       <c r="H519">
-        <v>0.67592603971740906</v>
+        <v>0.680989816980202</v>
       </c>
       <c r="I519">
-        <v>0.79625669587792103</v>
+        <v>0.79721786845289599</v>
       </c>
       <c r="J519">
-        <v>0.90623994135234498</v>
+        <v>0.90908055333417404</v>
       </c>
       <c r="K519">
-        <v>0.70858319563148997</v>
+        <v>0.71102050331718303</v>
       </c>
       <c r="L519">
-        <v>0.82908190349947097</v>
+        <v>0.83102218294669306</v>
       </c>
       <c r="M519">
-        <v>0.93234262676062496</v>
+        <v>0.929682596442437</v>
       </c>
       <c r="N519">
-        <v>0.80153659620948103</v>
+        <v>0.80214480161470403</v>
       </c>
       <c r="O519">
-        <v>0.88913967914970105</v>
+        <v>0.88952684494663803</v>
       </c>
       <c r="P519">
-        <v>0.92563233405539602</v>
+        <v>0.92562477669375498</v>
       </c>
     </row>
     <row r="520" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A520" s="1">
         <v>45474</v>
       </c>
       <c r="B520">
-        <v>0.73183326411101701</v>
+        <v>0.73159628019703404</v>
       </c>
       <c r="C520">
-        <v>0.84337301945810506</v>
+        <v>0.84239729428209498</v>
       </c>
       <c r="D520">
-        <v>0.961507148779429</v>
+        <v>0.96231054161371898</v>
       </c>
       <c r="E520">
-        <v>0.69485499062533695</v>
+        <v>0.69506137739382401</v>
       </c>
       <c r="F520">
-        <v>0.79784883181844501</v>
+        <v>0.79787134207074994</v>
       </c>
       <c r="G520">
-        <v>0.883239182786687</v>
+        <v>0.88330220808395798</v>
       </c>
       <c r="H520">
-        <v>0.674103575977956</v>
+        <v>0.67967261329510997</v>
       </c>
       <c r="I520">
-        <v>0.79871484173886897</v>
+        <v>0.79992807841811997</v>
       </c>
       <c r="J520">
-        <v>0.907839803384757</v>
+        <v>0.91072943155172303</v>
       </c>
       <c r="K520">
-        <v>0.71871630380621199</v>
+        <v>0.72117824207580405</v>
       </c>
       <c r="L520">
-        <v>0.83463257843847305</v>
+        <v>0.83672397186165803</v>
       </c>
       <c r="M520">
-        <v>0.93241955775685803</v>
+        <v>0.92988993350473004</v>
       </c>
       <c r="N520">
-        <v>0.80099816559664205</v>
+        <v>0.80006138252692005</v>
       </c>
       <c r="O520">
-        <v>0.88592365415001895</v>
+        <v>0.88534155590655805</v>
       </c>
       <c r="P520">
-        <v>0.92348185488703505</v>
+        <v>0.92339628803149398</v>
       </c>
     </row>
     <row r="521" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A521" s="1">
         <v>45505</v>
       </c>
       <c r="B521">
-        <v>0.73854040083996997</v>
+        <v>0.73820795266987904</v>
       </c>
       <c r="C521">
-        <v>0.84905428138009797</v>
+        <v>0.84803187228336996</v>
       </c>
       <c r="D521">
-        <v>0.96310091810645004</v>
+        <v>0.96406983284497305</v>
       </c>
       <c r="E521">
-        <v>0.69057751645422905</v>
+        <v>0.69081732512851501</v>
       </c>
       <c r="F521">
-        <v>0.79677244582178497</v>
+        <v>0.79660236664540895</v>
       </c>
       <c r="G521">
-        <v>0.88290792530221396</v>
+        <v>0.88266210231632702</v>
       </c>
       <c r="H521">
-        <v>0.67739040697102304</v>
+        <v>0.68234711890691102</v>
       </c>
       <c r="I521">
-        <v>0.80618578351232995</v>
+        <v>0.806536959628814</v>
       </c>
       <c r="J521">
-        <v>0.91042852236278105</v>
+        <v>0.91317050308792103</v>
       </c>
       <c r="K521">
-        <v>0.72663391766548802</v>
+        <v>0.72876053680851804</v>
       </c>
       <c r="L521">
-        <v>0.84075826879374205</v>
+        <v>0.84273271786005199</v>
       </c>
       <c r="M521">
-        <v>0.93290357663453705</v>
+        <v>0.93058402253637795</v>
       </c>
       <c r="N521">
-        <v>0.79414721916901698</v>
+        <v>0.79293030857442004</v>
       </c>
       <c r="O521">
-        <v>0.884262144004891</v>
+        <v>0.88298402780822505</v>
       </c>
       <c r="P521">
-        <v>0.92237070399003596</v>
+        <v>0.921966749811583</v>
       </c>
     </row>
     <row r="522" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A522" s="1">
         <v>45536</v>
       </c>
       <c r="B522">
-        <v>0.74026709821028502</v>
+        <v>0.73978315786625803</v>
       </c>
       <c r="C522">
-        <v>0.85101048826505199</v>
+        <v>0.84991145821493297</v>
       </c>
       <c r="D522">
-        <v>0.964259644740043</v>
+        <v>0.96536922744793296</v>
       </c>
       <c r="E522">
-        <v>0.69058558390172198</v>
+        <v>0.68980823406263303</v>
       </c>
       <c r="F522">
-        <v>0.79843718454885304</v>
+        <v>0.79776697594062296</v>
       </c>
       <c r="G522">
-        <v>0.88298532688063003</v>
+        <v>0.88266290201214004</v>
       </c>
       <c r="H522">
-        <v>0.68239476804285104</v>
+        <v>0.68598753878680596</v>
       </c>
       <c r="I522">
-        <v>0.81066240608530205</v>
+        <v>0.81006074766418601</v>
       </c>
       <c r="J522">
-        <v>0.91317063251013697</v>
+        <v>0.91569871595173802</v>
       </c>
       <c r="K522">
-        <v>0.72591724078875597</v>
+        <v>0.72625674726170997</v>
       </c>
       <c r="L522">
-        <v>0.84043138173077703</v>
+        <v>0.84101278841793303</v>
       </c>
       <c r="M522">
-        <v>0.93116604603977104</v>
+        <v>0.92840631250045502</v>
       </c>
       <c r="N522">
-        <v>0.790003308388328</v>
+        <v>0.78956461624382002</v>
       </c>
       <c r="O522">
-        <v>0.88205382048967895</v>
+        <v>0.88161529002989902</v>
       </c>
       <c r="P522">
-        <v>0.921765876473565</v>
+        <v>0.92157612527466204</v>
       </c>
     </row>
     <row r="523" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A523" s="1">
         <v>45566</v>
       </c>
       <c r="B523">
-        <v>0.73990350213318001</v>
+        <v>0.74024700643219998</v>
       </c>
       <c r="C523">
-        <v>0.85061100084973995</v>
+        <v>0.84970467648325898</v>
       </c>
       <c r="D523">
-        <v>0.96438061329536395</v>
+        <v>0.96536236480971405</v>
       </c>
       <c r="E523">
-        <v>0.70065769603644701</v>
+        <v>0.70012927926410795</v>
       </c>
       <c r="F523">
-        <v>0.80493959660326997</v>
+        <v>0.80429524921954199</v>
       </c>
       <c r="G523">
-        <v>0.88355307007918105</v>
+        <v>0.88347933749457597</v>
       </c>
       <c r="H523">
-        <v>0.68412580217846397</v>
+        <v>0.68818186107009405</v>
       </c>
       <c r="I523">
-        <v>0.81385503318205099</v>
+        <v>0.81337992743562304</v>
       </c>
       <c r="J523">
-        <v>0.91657007927732104</v>
+        <v>0.918976111656162</v>
       </c>
       <c r="K523">
-        <v>0.736948455814042</v>
+        <v>0.737478368749374</v>
       </c>
       <c r="L523">
-        <v>0.84378445538542002</v>
+        <v>0.84418093583433296</v>
       </c>
       <c r="M523">
-        <v>0.93035436323920495</v>
+        <v>0.92737450778959396</v>
       </c>
       <c r="N523">
-        <v>0.78569526622013497</v>
+        <v>0.785936757477112</v>
       </c>
       <c r="O523">
-        <v>0.87811647548142402</v>
+        <v>0.87758515333290199</v>
       </c>
       <c r="P523">
-        <v>0.92113671144368303</v>
+        <v>0.92072187260072302</v>
       </c>
     </row>
     <row r="524" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A524" s="1">
         <v>45597</v>
       </c>
       <c r="B524">
-        <v>0.74272370744425598</v>
+        <v>0.74276909844378802</v>
       </c>
       <c r="C524">
-        <v>0.85317022856118896</v>
+        <v>0.85217200931158199</v>
       </c>
       <c r="D524">
-        <v>0.96389531159762398</v>
+        <v>0.96494784435461101</v>
       </c>
       <c r="E524">
-        <v>0.71581371676360195</v>
+        <v>0.71421644823229202</v>
       </c>
       <c r="F524">
-        <v>0.81597932034389298</v>
+        <v>0.81463981891299297</v>
       </c>
       <c r="G524">
-        <v>0.88494745039318301</v>
+        <v>0.88496218820118999</v>
       </c>
       <c r="H524">
-        <v>0.693718285299043</v>
+        <v>0.69801954555307799</v>
       </c>
       <c r="I524">
-        <v>0.81761921709566199</v>
+        <v>0.81741288807613099</v>
       </c>
       <c r="J524">
-        <v>0.91517819683108204</v>
+        <v>0.91758358849114596</v>
       </c>
       <c r="K524">
-        <v>0.73132901025841501</v>
+        <v>0.73216091702877095</v>
       </c>
       <c r="L524">
-        <v>0.843259788526182</v>
+        <v>0.84378924705035896</v>
       </c>
       <c r="M524">
-        <v>0.93061318525327497</v>
+        <v>0.92758289049150799</v>
       </c>
       <c r="N524">
-        <v>0.77186945098477799</v>
+        <v>0.77175043812961397</v>
       </c>
       <c r="O524">
-        <v>0.869197544201468</v>
+        <v>0.86852634965071396</v>
       </c>
       <c r="P524">
-        <v>0.91877414776448496</v>
+        <v>0.91825649518117203</v>
       </c>
     </row>
     <row r="525" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A525" s="1">
         <v>45627</v>
       </c>
       <c r="B525">
-        <v>0.75388966917775901</v>
+        <v>0.75320132361455205</v>
       </c>
       <c r="C525">
-        <v>0.859506568467858</v>
+        <v>0.85837590626065996</v>
       </c>
       <c r="D525">
-        <v>0.96527491614505601</v>
+        <v>0.96674560344747196</v>
       </c>
       <c r="E525">
-        <v>0.72257463972656</v>
+        <v>0.72097752391395098</v>
       </c>
       <c r="F525">
-        <v>0.81856487096107999</v>
+        <v>0.81728785296574302</v>
       </c>
       <c r="G525">
-        <v>0.88414568583696296</v>
+        <v>0.88424385601588895</v>
       </c>
       <c r="H525">
-        <v>0.68039959934222205</v>
+        <v>0.68472470990280998</v>
       </c>
       <c r="I525">
-        <v>0.81020003479372305</v>
+        <v>0.810274938709587</v>
       </c>
       <c r="J525">
-        <v>0.91318583761971805</v>
+        <v>0.91573959765322399</v>
       </c>
       <c r="K525">
-        <v>0.73671268667591805</v>
+        <v>0.73805528419225497</v>
       </c>
       <c r="L525">
-        <v>0.84785997972937299</v>
+        <v>0.84887531134126204</v>
       </c>
       <c r="M525">
-        <v>0.93313434883574398</v>
+        <v>0.93034115160963404</v>
       </c>
       <c r="N525">
-        <v>0.77807629556579405</v>
+        <v>0.77830711212301595</v>
       </c>
       <c r="O525">
-        <v>0.87116556093257902</v>
+        <v>0.87075823269238395</v>
       </c>
       <c r="P525">
-        <v>0.91802107251518905</v>
+        <v>0.91739791735351495</v>
       </c>
     </row>
     <row r="526" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A526" s="1">
         <v>45658</v>
       </c>
       <c r="B526">
-        <v>0.76010418640183297</v>
+        <v>0.75900023207198197</v>
       </c>
       <c r="C526">
-        <v>0.86301131807989395</v>
+        <v>0.861842170198445</v>
       </c>
       <c r="D526">
-        <v>0.967638922532708</v>
+        <v>0.969439494894757</v>
       </c>
       <c r="E526">
-        <v>0.727036218952271</v>
+        <v>0.72633068554538105</v>
       </c>
       <c r="F526">
-        <v>0.82245474134934404</v>
+        <v>0.82183722505704704</v>
       </c>
       <c r="G526">
-        <v>0.88413799000884696</v>
+        <v>0.88427345837082405</v>
       </c>
       <c r="H526">
-        <v>0.67750586755243303</v>
+        <v>0.68089128026949197</v>
       </c>
       <c r="I526">
-        <v>0.80802538297133397</v>
+        <v>0.80790570341956802</v>
       </c>
       <c r="J526">
-        <v>0.91232243622846498</v>
+        <v>0.91474219646356802</v>
       </c>
       <c r="K526">
-        <v>0.73536090045337399</v>
+        <v>0.73579690877631798</v>
       </c>
       <c r="L526">
-        <v>0.84822048391993798</v>
+        <v>0.84952623954476003</v>
       </c>
       <c r="M526">
-        <v>0.93324278395696103</v>
+        <v>0.930903672214072</v>
       </c>
       <c r="N526">
-        <v>0.78628682032514396</v>
+        <v>0.78569860878164</v>
       </c>
       <c r="O526">
-        <v>0.87341039517546903</v>
+        <v>0.87262095733440703</v>
       </c>
       <c r="P526">
-        <v>0.91775077913467296</v>
+        <v>0.91684279746944797</v>
       </c>
     </row>
     <row r="527" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A527" s="1">
         <v>45689</v>
       </c>
       <c r="B527">
-        <v>0.76549218037909195</v>
+        <v>0.76350881258005199</v>
       </c>
       <c r="C527">
-        <v>0.86570551638200899</v>
+        <v>0.86371004406208496</v>
       </c>
       <c r="D527">
-        <v>0.96617568302273404</v>
+        <v>0.96770938952727603</v>
       </c>
       <c r="E527">
-        <v>0.72381844658762196</v>
+        <v>0.722806419385295</v>
       </c>
       <c r="F527">
-        <v>0.819349479705753</v>
+        <v>0.81841405172482695</v>
       </c>
       <c r="G527">
-        <v>0.88290284870314895</v>
+        <v>0.88272850043573303</v>
       </c>
       <c r="H527">
-        <v>0.67962808496379601</v>
+        <v>0.68358834134928204</v>
       </c>
       <c r="I527">
-        <v>0.80894620891131896</v>
+        <v>0.80857741432896202</v>
       </c>
       <c r="J527">
-        <v>0.91340987618448799</v>
+        <v>0.915645728074587</v>
       </c>
       <c r="K527">
-        <v>0.74523824065996502</v>
+        <v>0.74478002468371296</v>
       </c>
       <c r="L527">
-        <v>0.85329137897556395</v>
+        <v>0.85376408285818595</v>
       </c>
       <c r="M527">
-        <v>0.93531111608400597</v>
+        <v>0.93299519415270804</v>
       </c>
       <c r="N527">
-        <v>0.78260459408316296</v>
+        <v>0.781008511113779</v>
       </c>
       <c r="O527">
-        <v>0.87358046687375002</v>
+        <v>0.87200144357454301</v>
       </c>
       <c r="P527">
-        <v>0.91802248962342303</v>
+        <v>0.91687418099212203</v>
       </c>
     </row>
     <row r="528" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A528" s="1">
         <v>45717</v>
       </c>
       <c r="B528">
-        <v>0.75866213592961995</v>
+        <v>0.75587377093422703</v>
       </c>
       <c r="C528">
-        <v>0.86090989522346895</v>
+        <v>0.85810578937561399</v>
       </c>
       <c r="D528">
-        <v>0.96360989701133604</v>
+        <v>0.96464177124136097</v>
       </c>
       <c r="E528">
-        <v>0.715451082556394</v>
+        <v>0.71504283894897303</v>
       </c>
       <c r="F528">
-        <v>0.81285368728433005</v>
+        <v>0.81189462467491502</v>
       </c>
       <c r="G528">
-        <v>0.88181021344644395</v>
+        <v>0.88121048875719699</v>
       </c>
       <c r="H528">
-        <v>0.68331322213668499</v>
+        <v>0.68641296280585995</v>
       </c>
       <c r="I528">
-        <v>0.80845635825743001</v>
+        <v>0.807302492249791</v>
       </c>
       <c r="J528">
-        <v>0.91348670076446703</v>
+        <v>0.91551498267301001</v>
       </c>
       <c r="K528">
-        <v>0.74776886264592402</v>
+        <v>0.74763990353695498</v>
       </c>
       <c r="L528">
-        <v>0.85466509583704697</v>
+        <v>0.85450822134749205</v>
       </c>
       <c r="M528">
-        <v>0.93741170984612099</v>
+        <v>0.93491672206360299</v>
       </c>
       <c r="N528">
-        <v>0.76792723513349803</v>
+        <v>0.76498898348227995</v>
       </c>
       <c r="O528">
-        <v>0.86380353889959005</v>
+        <v>0.86115060411002597</v>
       </c>
       <c r="P528">
-        <v>0.91655020503504503</v>
+        <v>0.91527441501738005</v>
       </c>
     </row>
     <row r="529" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A529" s="1">
         <v>45748</v>
       </c>
       <c r="B529">
-        <v>0.76301494884440102</v>
+        <v>0.76090166798340497</v>
       </c>
       <c r="C529">
-        <v>0.863890943856224</v>
+        <v>0.86136736382482404</v>
       </c>
       <c r="D529">
-        <v>0.96378913890319695</v>
+        <v>0.96476164744961002</v>
       </c>
       <c r="E529">
-        <v>0.71092336429470304</v>
+        <v>0.70826003075960597</v>
       </c>
       <c r="F529">
-        <v>0.81002479102365099</v>
+        <v>0.80811998525228101</v>
       </c>
       <c r="G529">
-        <v>0.88075145245519604</v>
+        <v>0.87989325184326805</v>
       </c>
       <c r="H529">
-        <v>0.69962032596662604</v>
+        <v>0.70146189676759296</v>
       </c>
       <c r="I529">
-        <v>0.81964520107034899</v>
+        <v>0.81757928946018099</v>
       </c>
       <c r="J529">
-        <v>0.91598983511746701</v>
+        <v>0.91773629264463197</v>
       </c>
       <c r="K529">
-        <v>0.74885935632936895</v>
+        <v>0.74999904728133504</v>
       </c>
       <c r="L529">
-        <v>0.85968546684691505</v>
+        <v>0.86027245240215799</v>
       </c>
       <c r="M529">
-        <v>0.941445143268132</v>
+        <v>0.93939404454495701</v>
       </c>
       <c r="N529">
-        <v>0.77284477956681596</v>
+        <v>0.76943543867463704</v>
       </c>
       <c r="O529">
-        <v>0.86738079262829504</v>
+        <v>0.86401660918307699</v>
       </c>
       <c r="P529">
-        <v>0.91734191502560203</v>
+        <v>0.91593982694159704</v>
       </c>
     </row>
     <row r="530" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A530" s="1">
         <v>45778</v>
       </c>
       <c r="B530">
-        <v>0.75381051098924601</v>
+        <v>0.75241335019273703</v>
       </c>
       <c r="C530">
-        <v>0.85722551863845897</v>
+        <v>0.85508380314992405</v>
       </c>
       <c r="D530">
-        <v>0.96065902767468603</v>
+        <v>0.961547193472156</v>
       </c>
       <c r="E530">
-        <v>0.70790801823135496</v>
+        <v>0.70658669436537802</v>
       </c>
       <c r="F530">
-        <v>0.80917530385153302</v>
+        <v>0.80807919890299296</v>
       </c>
       <c r="G530">
-        <v>0.88140601719590705</v>
+        <v>0.88060592049171305</v>
       </c>
       <c r="H530">
-        <v>0.69507802397998697</v>
+        <v>0.697919124434913</v>
       </c>
       <c r="I530">
-        <v>0.81550364108607498</v>
+        <v>0.81330452441401702</v>
       </c>
       <c r="J530">
-        <v>0.91573435975833695</v>
+        <v>0.91725686703026699</v>
       </c>
       <c r="K530">
-        <v>0.75427296671634303</v>
+        <v>0.75557833464607105</v>
       </c>
       <c r="L530">
-        <v>0.86158274879260999</v>
+        <v>0.86197748838891497</v>
       </c>
       <c r="M530">
-        <v>0.94011144910962996</v>
+        <v>0.938104854672421</v>
       </c>
       <c r="N530">
-        <v>0.77592283383779104</v>
+        <v>0.77180657998958302</v>
       </c>
       <c r="O530">
-        <v>0.86790864990364402</v>
+        <v>0.86419209649141004</v>
       </c>
       <c r="P530">
-        <v>0.91797267342090405</v>
+        <v>0.91658903714793405</v>
       </c>
     </row>
     <row r="531" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A531" s="1">
         <v>45809</v>
       </c>
       <c r="B531">
-        <v>0.74370710697707398</v>
+        <v>0.74287519648521705</v>
       </c>
       <c r="C531">
-        <v>0.85017340070465697</v>
+        <v>0.84858603902225604</v>
       </c>
       <c r="D531">
-        <v>0.957046619850076</v>
+        <v>0.95819153338052299</v>
       </c>
       <c r="E531">
-        <v>0.70638572994765902</v>
+        <v>0.70709701415413295</v>
       </c>
       <c r="F531">
-        <v>0.80979196358181105</v>
+        <v>0.81028458495505695</v>
       </c>
       <c r="G531">
-        <v>0.88150591311152204</v>
+        <v>0.88097101543924194</v>
       </c>
       <c r="H531">
-        <v>0.68546808002009696</v>
+        <v>0.68959757761082496</v>
       </c>
       <c r="I531">
-        <v>0.80781058237857395</v>
+        <v>0.80629820424739496</v>
       </c>
       <c r="J531">
-        <v>0.91302796133622499</v>
+        <v>0.91471248721043397</v>
       </c>
       <c r="K531">
-        <v>0.767900799004401</v>
+        <v>0.77058494347087902</v>
       </c>
       <c r="L531">
-        <v>0.86811245024351902</v>
+        <v>0.86916000709877606</v>
       </c>
       <c r="M531">
-        <v>0.93981496258672204</v>
+        <v>0.93794094649915905</v>
       </c>
       <c r="N531">
-        <v>0.77029331601627404</v>
+        <v>0.765708586071985</v>
       </c>
       <c r="O531">
-        <v>0.86500981134795496</v>
+        <v>0.86118278858009301</v>
       </c>
       <c r="P531">
-        <v>0.91674166430376502</v>
+        <v>0.91544923858582605</v>
       </c>
     </row>
     <row r="532" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A532" s="1">
         <v>45839</v>
       </c>
       <c r="B532">
-        <v>0.73972930285286798</v>
+        <v>0.73948031227142796</v>
       </c>
       <c r="C532">
-        <v>0.84806625783754896</v>
+        <v>0.84691248269883901</v>
       </c>
       <c r="D532">
-        <v>0.95652789537413696</v>
+        <v>0.95781313567344895</v>
       </c>
       <c r="E532">
-        <v>0.71083236519019799</v>
+        <v>0.71398920362941698</v>
       </c>
       <c r="F532">
-        <v>0.81334646428000601</v>
+        <v>0.81551402063071199</v>
       </c>
       <c r="G532">
-        <v>0.88254176942029094</v>
+        <v>0.88243280422103898</v>
       </c>
       <c r="H532">
-        <v>0.67396852891377301</v>
+        <v>0.67757130132929899</v>
       </c>
       <c r="I532">
-        <v>0.80310099684153702</v>
+        <v>0.80109934475552502</v>
       </c>
       <c r="J532">
-        <v>0.912740558139437</v>
+        <v>0.91446942945922705</v>
       </c>
       <c r="K532">
-        <v>0.78017752398393203</v>
+        <v>0.78278913466594702</v>
       </c>
       <c r="L532">
-        <v>0.87445026266187598</v>
+        <v>0.87604762732497499</v>
       </c>
       <c r="M532">
-        <v>0.94001219813845804</v>
+        <v>0.93848392016464299</v>
       </c>
       <c r="N532">
-        <v>0.767446792505035</v>
+        <v>0.76333598298660599</v>
       </c>
       <c r="O532">
-        <v>0.86356933452805595</v>
+        <v>0.859978745017555</v>
       </c>
       <c r="P532">
-        <v>0.91645229894281099</v>
+        <v>0.91506616602058399</v>
       </c>
     </row>
     <row r="533" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A533" s="1">
         <v>45870</v>
       </c>
       <c r="B533">
-        <v>0.74222262131133498</v>
+        <v>0.74210921793450102</v>
       </c>
       <c r="C533">
-        <v>0.85064228146592902</v>
+        <v>0.84951886081690897</v>
       </c>
       <c r="D533">
-        <v>0.95823254437928496</v>
+        <v>0.959541549640062</v>
       </c>
       <c r="E533">
-        <v>0.70796210070708798</v>
+        <v>0.71202546971873304</v>
       </c>
       <c r="F533">
-        <v>0.81248955338217899</v>
+        <v>0.81552636390500899</v>
       </c>
       <c r="G533">
-        <v>0.88366603238765595</v>
+        <v>0.88387556331184003</v>
       </c>
       <c r="H533">
-        <v>0.68096100220217803</v>
+        <v>0.68383555136039498</v>
       </c>
       <c r="I533">
-        <v>0.81184441208399405</v>
+        <v>0.80945974622066297</v>
       </c>
       <c r="J533">
-        <v>0.91563736248552396</v>
+        <v>0.91722348022539002</v>
       </c>
       <c r="K533">
-        <v>0.78948953995603599</v>
+        <v>0.79145816466076002</v>
       </c>
       <c r="L533">
-        <v>0.88072427200999204</v>
+        <v>0.882024194011647</v>
       </c>
       <c r="M533">
-        <v>0.94070727850588198</v>
+        <v>0.93897379021405003</v>
       </c>
       <c r="N533">
-        <v>0.78376246216728995</v>
+        <v>0.78064762415447997</v>
       </c>
       <c r="O533">
-        <v>0.873626746087242</v>
+        <v>0.87044691806786101</v>
       </c>
       <c r="P533">
-        <v>0.91771023422136999</v>
+        <v>0.916182357366085</v>
       </c>
     </row>
     <row r="534" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A534" s="1">
         <v>45901</v>
       </c>
       <c r="B534">
-        <v>0.74151181511025299</v>
+        <v>0.74211883557842995</v>
       </c>
       <c r="C534">
-        <v>0.84907238117430806</v>
+        <v>0.84838941138630897</v>
       </c>
       <c r="D534">
-        <v>0.95942007488024605</v>
+        <v>0.96080541103277695</v>
       </c>
       <c r="E534">
-        <v>0.71534984126905599</v>
+        <v>0.71921028219410599</v>
       </c>
       <c r="F534">
-        <v>0.81742750332742198</v>
+        <v>0.82024168528725205</v>
       </c>
       <c r="G534">
-        <v>0.88636412341307702</v>
+        <v>0.88660660741858799</v>
       </c>
       <c r="H534">
-        <v>0.68838912471484803</v>
+        <v>0.69086106799633196</v>
       </c>
       <c r="I534">
-        <v>0.81340225336208505</v>
+        <v>0.81107463897085796</v>
       </c>
       <c r="J534">
-        <v>0.91699947926968794</v>
+        <v>0.91858007863885305</v>
       </c>
       <c r="K534">
-        <v>0.778727287909737</v>
+        <v>0.78117947873482796</v>
       </c>
       <c r="L534">
-        <v>0.87320134665743399</v>
+        <v>0.87478971908071301</v>
       </c>
       <c r="M534">
-        <v>0.93885466961379405</v>
+        <v>0.93721486940895904</v>
       </c>
       <c r="N534">
-        <v>0.79356338117010305</v>
+        <v>0.79121561435071697</v>
       </c>
       <c r="O534">
-        <v>0.87421240379386</v>
+        <v>0.87145736676865504</v>
       </c>
       <c r="P534">
-        <v>0.91606058136699597</v>
+        <v>0.91419646695872103</v>
       </c>
     </row>
     <row r="535" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A535" s="1">
         <v>45931</v>
       </c>
       <c r="B535">
-        <v>0.74284959027964304</v>
+        <v>0.744162282473259</v>
       </c>
       <c r="C535">
-        <v>0.84985195331609598</v>
+        <v>0.84980809881628305</v>
       </c>
       <c r="D535">
-        <v>0.96093306574634996</v>
+        <v>0.96243947999279</v>
       </c>
       <c r="E535">
-        <v>0.72554700673156702</v>
+        <v>0.73117411405506705</v>
       </c>
       <c r="F535">
-        <v>0.822430518377679</v>
+        <v>0.826754378814477</v>
       </c>
       <c r="G535">
-        <v>0.888604302608479</v>
+        <v>0.88946683800336102</v>
       </c>
       <c r="H535">
-        <v>0.68280295040007499</v>
+        <v>0.68594340704627998</v>
       </c>
       <c r="I535">
-        <v>0.80809173166536397</v>
+        <v>0.80677537332504701</v>
       </c>
       <c r="J535">
-        <v>0.916884962465491</v>
+        <v>0.91869986228631695</v>
       </c>
       <c r="K535">
-        <v>0.76767262430458005</v>
+        <v>0.77061048267341803</v>
       </c>
       <c r="L535">
-        <v>0.86749807946358704</v>
+        <v>0.86956976829043897</v>
       </c>
       <c r="M535">
-        <v>0.93873395677099802</v>
+        <v>0.93739002375866298</v>
       </c>
       <c r="N535">
-        <v>0.79516773028529297</v>
+        <v>0.79333800325757498</v>
       </c>
       <c r="O535">
-        <v>0.87267504715612099</v>
+        <v>0.87016039669626599</v>
       </c>
       <c r="P535">
-        <v>0.91439715904812802</v>
+        <v>0.91227548759259602</v>
       </c>
     </row>
     <row r="536" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A536" s="1">
         <v>45962</v>
       </c>
       <c r="B536">
-        <v>0.74672371926772596</v>
+        <v>0.74926209051422699</v>
       </c>
       <c r="C536">
-        <v>0.85302255059087795</v>
+        <v>0.85410035466587997</v>
       </c>
       <c r="D536">
-        <v>0.96265824768827102</v>
+        <v>0.96458525761189196</v>
       </c>
       <c r="E536">
-        <v>0.74361393015607702</v>
+        <v>0.75102797570767299</v>
       </c>
       <c r="F536">
-        <v>0.83329720440488997</v>
+        <v>0.83890238877879697</v>
       </c>
       <c r="G536">
-        <v>0.89240476688023496</v>
+        <v>0.89400653975368705</v>
       </c>
       <c r="H536">
-        <v>0.69005111048446</v>
+        <v>0.69390426638097003</v>
       </c>
       <c r="I536">
-        <v>0.81294082171587501</v>
+        <v>0.81270488792163398</v>
       </c>
       <c r="J536">
-        <v>0.91666821419922295</v>
+        <v>0.91879929264448801</v>
       </c>
       <c r="K536">
-        <v>0.76274455833129295</v>
+        <v>0.76696608540850897</v>
       </c>
       <c r="L536">
-        <v>0.86680033811083501</v>
+        <v>0.869843218622673</v>
       </c>
       <c r="M536">
-        <v>0.94024265169177101</v>
+        <v>0.93918225368569497</v>
       </c>
       <c r="N536">
-        <v>0.78499793568154197</v>
+        <v>0.78461377464511495</v>
       </c>
       <c r="O536">
-        <v>0.868837043392931</v>
+        <v>0.86698167752917299</v>
       </c>
       <c r="P536">
-        <v>0.91368069169423305</v>
+        <v>0.91148870036423202</v>
       </c>
     </row>
     <row r="537" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A537" s="1">
         <v>45992</v>
       </c>
       <c r="B537">
-        <v>0.75815202914146496</v>
+        <v>0.76163921548000402</v>
       </c>
       <c r="C537">
-        <v>0.86025674934704399</v>
+        <v>0.86260286454218604</v>
       </c>
       <c r="D537">
-        <v>0.96618995961635101</v>
+        <v>0.968785207640117</v>
       </c>
       <c r="E537">
-        <v>0.73999908799949898</v>
+        <v>0.75020464101109896</v>
       </c>
       <c r="F537">
-        <v>0.83541693964275798</v>
+        <v>0.84364163468005304</v>
       </c>
       <c r="G537">
-        <v>0.89593626897291301</v>
+        <v>0.89850751071403301</v>
       </c>
       <c r="H537">
-        <v>0.71270014902352796</v>
+        <v>0.71406780924509194</v>
       </c>
       <c r="I537">
-        <v>0.82979105216411397</v>
+        <v>0.82847104629514201</v>
       </c>
       <c r="J537">
-        <v>0.91887985253062199</v>
+        <v>0.92084830953576802</v>
       </c>
       <c r="K537">
-        <v>0.75309631182335601</v>
+        <v>0.75906796783678498</v>
       </c>
       <c r="L537">
-        <v>0.86182796529872296</v>
+        <v>0.86657166999559698</v>
       </c>
       <c r="M537">
-        <v>0.94058021091503596</v>
+        <v>0.94042355540549505</v>
       </c>
       <c r="N537">
-        <v>0.80032026992048599</v>
+        <v>0.79987862319335701</v>
       </c>
       <c r="O537">
-        <v>0.87950879823815598</v>
+        <v>0.87779130852012999</v>
       </c>
       <c r="P537">
-        <v>0.91555966092356</v>
+        <v>0.91315420345822096</v>
       </c>
     </row>
     <row r="538" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A538" s="1">
         <v>46023</v>
       </c>
       <c r="B538">
-        <v>0.76756714844816698</v>
+        <v>0.77308078493570798</v>
       </c>
       <c r="C538">
-        <v>0.86710418446903503</v>
+        <v>0.871089317037397</v>
       </c>
       <c r="D538">
-        <v>0.96961458858715199</v>
+        <v>0.97295601553437805</v>
       </c>
       <c r="E538">
-        <v>0.73641317675112195</v>
+        <v>0.75003811477207705</v>
       </c>
       <c r="F538">
-        <v>0.83915217012048005</v>
+        <v>0.850506800767862</v>
       </c>
       <c r="G538">
-        <v>0.89958618344760999</v>
+        <v>0.90314914657491696</v>
       </c>
       <c r="H538">
-        <v>0.74166257866553997</v>
+        <v>0.74203211526736201</v>
       </c>
       <c r="I538">
-        <v>0.84739307255381602</v>
+        <v>0.84578600990458697</v>
       </c>
       <c r="J538">
-        <v>0.92123000809435696</v>
+        <v>0.92319109559292001</v>
       </c>
       <c r="K538">
-        <v>0.75766820641119104</v>
+        <v>0.76466597445332496</v>
       </c>
       <c r="L538">
-        <v>0.86463615943602701</v>
+        <v>0.87055881580429295</v>
       </c>
       <c r="M538">
-        <v>0.94235841783484997</v>
+        <v>0.94318169044375699</v>
       </c>
       <c r="N538">
-        <v>0.80113946793880098</v>
+        <v>0.80302143382103697</v>
       </c>
       <c r="O538">
-        <v>0.87935019084219901</v>
+        <v>0.87873828187703396</v>
       </c>
       <c r="P538">
-        <v>0.91498924574066298</v>
+        <v>0.91234124237305902</v>
       </c>
     </row>
     <row r="539" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A539" s="1">
         <v>46054</v>
       </c>
       <c r="B539">
-        <v>0.76979329585357004</v>
+        <v>0.77896269116095995</v>
       </c>
       <c r="C539">
-        <v>0.87100466916682295</v>
+        <v>0.87762801504723498</v>
       </c>
       <c r="D539">
-        <v>0.97107673959629204</v>
+        <v>0.97491572226673096</v>
       </c>
       <c r="E539">
-        <v>0.74678234393330001</v>
+        <v>0.76760223238231895</v>
       </c>
       <c r="F539">
-        <v>0.84852234762557399</v>
+        <v>0.86569390851292405</v>
       </c>
       <c r="G539">
-        <v>0.90359863512521499</v>
+        <v>0.90874527204365996</v>
       </c>
       <c r="H539">
-        <v>0.73626308762857395</v>
+        <v>0.73803609354544797</v>
       </c>
       <c r="I539">
-        <v>0.84463125366348901</v>
+        <v>0.84440303144323803</v>
       </c>
       <c r="J539">
-        <v>0.91957917753862695</v>
+        <v>0.92148611990309504</v>
       </c>
       <c r="K539">
-        <v>0.75961370713687304</v>
+        <v>0.76977723820413402</v>
       </c>
       <c r="L539">
-        <v>0.86940764931153602</v>
+        <v>0.87797359070869496</v>
       </c>
       <c r="M539">
-        <v>0.94660830902186799</v>
+        <v>0.94884203776244802</v>
       </c>
       <c r="N539">
-        <v>0.81009654560560596</v>
+        <v>0.81419382734937495</v>
       </c>
       <c r="O539">
-        <v>0.88568689702797398</v>
+        <v>0.88543055988600505</v>
       </c>
       <c r="P539">
-        <v>0.915507716099908</v>
+        <v>0.91227974365624198</v>
       </c>
     </row>
     <row r="540" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A540" s="1">
         <v>46082</v>
       </c>
       <c r="B540">
-        <v>0.77507040022240503</v>
+        <v>0.78971684947466403</v>
       </c>
       <c r="C540">
-        <v>0.87787334777487103</v>
+        <v>0.88872357410673797</v>
       </c>
       <c r="D540">
-        <v>0.973758629870493</v>
+        <v>0.97868267263776698</v>
       </c>
       <c r="E540">
-        <v>0.74925087482747499</v>
+        <v>0.78171549922860495</v>
       </c>
       <c r="F540">
-        <v>0.85233657196594503</v>
+        <v>0.87802190203470099</v>
       </c>
       <c r="G540">
-        <v>0.90675076599315996</v>
+        <v>0.91396570000609401</v>
       </c>
       <c r="H540">
-        <v>0.72706530665207203</v>
+        <v>0.731485205712609</v>
       </c>
       <c r="I540">
-        <v>0.84467732333467405</v>
+        <v>0.84749157753265503</v>
       </c>
       <c r="J540">
-        <v>0.92058981726241695</v>
+        <v>0.922858497121678</v>
       </c>
       <c r="K540">
-        <v>0.74937412945751702</v>
+        <v>0.76770607859553397</v>
       </c>
       <c r="L540">
-        <v>0.86722563700239896</v>
+        <v>0.88173048617068495</v>
       </c>
       <c r="M540">
-        <v>0.94610793042375296</v>
+        <v>0.95065945737850299</v>
       </c>
       <c r="N540">
-        <v>0.80556576920005496</v>
+        <v>0.81484624953782903</v>
       </c>
       <c r="O540">
-        <v>0.88816442263815698</v>
+        <v>0.88989436479080497</v>
       </c>
       <c r="P540">
-        <v>0.916580253644105</v>
+        <v>0.91305197932563398</v>
+      </c>
+    </row>
+    <row r="541" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A541" s="1">
+        <v>46113</v>
+      </c>
+      <c r="B541">
+        <v>0.78433239803661203</v>
+      </c>
+      <c r="C541">
+        <v>0.88488314848673399</v>
+      </c>
+      <c r="D541">
+        <v>0.97735011817961603</v>
+      </c>
+      <c r="E541">
+        <v>0.78936896681558</v>
+      </c>
+      <c r="F541">
+        <v>0.88344007834142102</v>
+      </c>
+      <c r="G541">
+        <v>0.91430543765723804</v>
+      </c>
+      <c r="H541">
+        <v>0.72729258035504196</v>
+      </c>
+      <c r="I541">
+        <v>0.84255401847644495</v>
+      </c>
+      <c r="J541">
+        <v>0.92141029100370897</v>
+      </c>
+      <c r="K541">
+        <v>0.77106029577679502</v>
+      </c>
+      <c r="L541">
+        <v>0.88245500215709205</v>
+      </c>
+      <c r="M541">
+        <v>0.95233779940968799</v>
+      </c>
+      <c r="N541">
+        <v>0.81938565127645802</v>
+      </c>
+      <c r="O541">
+        <v>0.89000104379499401</v>
+      </c>
+      <c r="P541">
+        <v>0.91277271991049402</v>
+      </c>
+    </row>
+    <row r="542" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A542" s="1">
+        <v>46143</v>
+      </c>
+      <c r="B542">
+        <v>0.77637434363508695</v>
+      </c>
+      <c r="C542">
+        <v>0.87979088903333702</v>
+      </c>
+      <c r="D542">
+        <v>0.97396644198371696</v>
+      </c>
+      <c r="E542">
+        <v>0.78286387796225498</v>
+      </c>
+      <c r="F542">
+        <v>0.87438435804515102</v>
+      </c>
+      <c r="G542">
+        <v>0.91060530899796199</v>
+      </c>
+      <c r="H542">
+        <v>0.72297688001284799</v>
+      </c>
+      <c r="I542">
+        <v>0.84424281523765599</v>
+      </c>
+      <c r="J542">
+        <v>0.92155684075997402</v>
+      </c>
+      <c r="K542">
+        <v>0.76071943308233203</v>
+      </c>
+      <c r="L542">
+        <v>0.87960416955326703</v>
+      </c>
+      <c r="M542">
+        <v>0.95218131605353595</v>
+      </c>
+      <c r="N542">
+        <v>0.80297144214485905</v>
+      </c>
+      <c r="O542">
+        <v>0.88341673866304904</v>
+      </c>
+      <c r="P542">
+        <v>0.91333452109870905</v>
+      </c>
+    </row>
+    <row r="543" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A543" s="1">
+        <v>46174</v>
+      </c>
+      <c r="B543">
+        <v>0.76312197679248905</v>
+      </c>
+      <c r="C543">
+        <v>0.87165479700747905</v>
+      </c>
+      <c r="D543">
+        <v>0.97162985963765203</v>
+      </c>
+      <c r="E543">
+        <v>0.76277885850729699</v>
+      </c>
+      <c r="F543">
+        <v>0.85883458153606795</v>
+      </c>
+      <c r="G543">
+        <v>0.90505111346172895</v>
+      </c>
+      <c r="H543">
+        <v>0.71613975586358203</v>
+      </c>
+      <c r="I543">
+        <v>0.83951366900400703</v>
+      </c>
+      <c r="J543">
+        <v>0.92104910612103497</v>
+      </c>
+      <c r="K543">
+        <v>0.746565133766249</v>
+      </c>
+      <c r="L543">
+        <v>0.87103809599883997</v>
+      </c>
+      <c r="M543">
+        <v>0.94983984002161104</v>
+      </c>
+      <c r="N543">
+        <v>0.77554364570783296</v>
+      </c>
+      <c r="O543">
+        <v>0.86980808648671604</v>
+      </c>
+      <c r="P543">
+        <v>0.91137633718340805</v>
+      </c>
+    </row>
+    <row r="544" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A544" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B544">
+        <v>0.75718568638566797</v>
+      </c>
+      <c r="C544">
+        <v>0.86747237446466896</v>
+      </c>
+      <c r="D544">
+        <v>0.96996720128293501</v>
+      </c>
+      <c r="E544">
+        <v>0.74387627675151102</v>
+      </c>
+      <c r="F544">
+        <v>0.84913118033697299</v>
+      </c>
+      <c r="G544">
+        <v>0.90240682107298598</v>
+      </c>
+      <c r="H544">
+        <v>0.70838262209782299</v>
+      </c>
+      <c r="I544">
+        <v>0.83295791319455403</v>
+      </c>
+      <c r="J544">
+        <v>0.919820566636259</v>
+      </c>
+      <c r="K544">
+        <v>0.74866742913769702</v>
+      </c>
+      <c r="L544">
+        <v>0.87109558081758998</v>
+      </c>
+      <c r="M544">
+        <v>0.949227717624886</v>
+      </c>
+      <c r="N544">
+        <v>0.76008073315560798</v>
+      </c>
+      <c r="O544">
+        <v>0.86150439727047401</v>
+      </c>
+      <c r="P544">
+        <v>0.91042923598777004</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>uncertainty_series</vt:lpstr>