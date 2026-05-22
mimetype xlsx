--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10322"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Hugo Couture/CAN_MD/JLN_Incertitude_new/balanced_can_md/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF7E447B-C85E-524C-B444-1715E240F8D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42A33E04-941A-7D4C-9A6E-73A52A6E4B3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="66540" yWindow="-1860" windowWidth="28040" windowHeight="17440" xr2:uid="{D43DEF23-E500-BC4E-A2D4-ECBC55B8D1E2}"/>
+    <workbookView xWindow="67880" yWindow="-9840" windowWidth="28040" windowHeight="17440" xr2:uid="{D43DEF23-E500-BC4E-A2D4-ECBC55B8D1E2}"/>
   </bookViews>
   <sheets>
     <sheet name="uncertainty_series" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>CAN_unc_h1</t>
   </si>
   <si>
     <t>CAN_unc_h3</t>
   </si>
   <si>
     <t>CAN_unc_h12</t>
   </si>
   <si>
     <t>QC_unc_h1</t>
   </si>
   <si>
     <t>QC_unc_h3</t>
   </si>
@@ -929,51 +929,51 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{088B100D-7859-1A40-B482-FA3E2FFF2058}">
-  <dimension ref="A1:P538"/>
+  <dimension ref="A1:P539"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A506" workbookViewId="0">
       <selection activeCell="A506" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
@@ -992,26893 +992,26943 @@
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29707</v>
       </c>
       <c r="B2">
-        <v>0.89298159834500201</v>
+        <v>0.89382277627954199</v>
       </c>
       <c r="C2">
-        <v>0.98383625971825805</v>
+        <v>0.98404633689626997</v>
       </c>
       <c r="D2">
-        <v>1.02675497388735</v>
+        <v>1.02754062802714</v>
       </c>
       <c r="E2">
-        <v>0.82757865027699595</v>
+        <v>0.83181055664572701</v>
       </c>
       <c r="F2">
-        <v>0.91536412481709395</v>
+        <v>0.91774567184539901</v>
       </c>
       <c r="G2">
-        <v>0.92175499401660899</v>
+        <v>0.92100989714562598</v>
       </c>
       <c r="H2">
-        <v>0.86526470861791205</v>
+        <v>0.86517201136136901</v>
       </c>
       <c r="I2">
-        <v>0.98388294007090704</v>
+        <v>0.98411903409893398</v>
       </c>
       <c r="J2">
-        <v>0.97108694967742804</v>
+        <v>0.97061143983092801</v>
       </c>
       <c r="K2">
-        <v>0.85629214215702698</v>
+        <v>0.86124917296013703</v>
       </c>
       <c r="L2">
-        <v>0.96055966869518195</v>
+        <v>0.96308059639087196</v>
       </c>
       <c r="M2">
-        <v>0.98251242498730196</v>
+        <v>0.98411876871017701</v>
       </c>
       <c r="N2">
-        <v>0.87911807397408703</v>
+        <v>0.87778384958953404</v>
       </c>
       <c r="O2">
-        <v>0.95183756270595798</v>
+        <v>0.94965968083651398</v>
       </c>
       <c r="P2">
-        <v>0.94546639129557597</v>
+        <v>0.94455517882886098</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>29738</v>
       </c>
       <c r="B3">
-        <v>0.90276926872255703</v>
+        <v>0.903760195740409</v>
       </c>
       <c r="C3">
-        <v>0.99370159913564704</v>
+        <v>0.99381329057323597</v>
       </c>
       <c r="D3">
-        <v>1.0335919717323201</v>
+        <v>1.03425682106175</v>
       </c>
       <c r="E3">
-        <v>0.84735876025146095</v>
+        <v>0.85182979823994498</v>
       </c>
       <c r="F3">
-        <v>0.92873492637405197</v>
+        <v>0.93076576445052495</v>
       </c>
       <c r="G3">
-        <v>0.92595818883062198</v>
+        <v>0.92516802864547898</v>
       </c>
       <c r="H3">
-        <v>0.88957775818767704</v>
+        <v>0.89014178641630903</v>
       </c>
       <c r="I3">
-        <v>0.99905191799781801</v>
+        <v>0.99923815497121504</v>
       </c>
       <c r="J3">
-        <v>0.97669251342043895</v>
+        <v>0.97619766952046705</v>
       </c>
       <c r="K3">
-        <v>0.85343743387177895</v>
+        <v>0.85935708979704195</v>
       </c>
       <c r="L3">
-        <v>0.964220410965685</v>
+        <v>0.96740143557871705</v>
       </c>
       <c r="M3">
-        <v>0.98558551323856602</v>
+        <v>0.98749156669733495</v>
       </c>
       <c r="N3">
-        <v>0.90440465995161501</v>
+        <v>0.90366494786060103</v>
       </c>
       <c r="O3">
-        <v>0.96513494556052404</v>
+        <v>0.96299480626895295</v>
       </c>
       <c r="P3">
-        <v>0.94802938309336404</v>
+        <v>0.94690659487199103</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>29768</v>
       </c>
       <c r="B4">
-        <v>0.91094885193074504</v>
+        <v>0.91251872309638404</v>
       </c>
       <c r="C4">
-        <v>1.0056466115000799</v>
+        <v>1.0058678857679999</v>
       </c>
       <c r="D4">
-        <v>1.04536389243802</v>
+        <v>1.04603800091534</v>
       </c>
       <c r="E4">
-        <v>0.87210549055393605</v>
+        <v>0.87676246507507005</v>
       </c>
       <c r="F4">
-        <v>0.94991927841766699</v>
+        <v>0.95189378067334496</v>
       </c>
       <c r="G4">
-        <v>0.93102326455155404</v>
+        <v>0.93030829471491805</v>
       </c>
       <c r="H4">
-        <v>0.89640880468878403</v>
+        <v>0.89730494822112095</v>
       </c>
       <c r="I4">
-        <v>1.00639073462901</v>
+        <v>1.0066318327075601</v>
       </c>
       <c r="J4">
-        <v>0.98294723923286498</v>
+        <v>0.98246896869285305</v>
       </c>
       <c r="K4">
-        <v>0.86107149080675904</v>
+        <v>0.86955929580014901</v>
       </c>
       <c r="L4">
-        <v>0.97186080582444201</v>
+        <v>0.97640179037538399</v>
       </c>
       <c r="M4">
-        <v>0.98883233241717305</v>
+        <v>0.99105949513138702</v>
       </c>
       <c r="N4">
-        <v>0.90932938887305603</v>
+        <v>0.91034533329676504</v>
       </c>
       <c r="O4">
-        <v>0.97046558936121197</v>
+        <v>0.96907092699363795</v>
       </c>
       <c r="P4">
-        <v>0.95128842459354401</v>
+        <v>0.95011819899359895</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>29799</v>
       </c>
       <c r="B5">
-        <v>0.91638773356235004</v>
+        <v>0.91815110423131796</v>
       </c>
       <c r="C5">
-        <v>1.00998086509917</v>
+        <v>1.0104862974958599</v>
       </c>
       <c r="D5">
-        <v>1.04602483314737</v>
+        <v>1.04685331637943</v>
       </c>
       <c r="E5">
-        <v>0.88427723725251794</v>
+        <v>0.89077897181823096</v>
       </c>
       <c r="F5">
-        <v>0.96370369438727299</v>
+        <v>0.96664791335322797</v>
       </c>
       <c r="G5">
-        <v>0.93655749538559996</v>
+        <v>0.93575446896081804</v>
       </c>
       <c r="H5">
-        <v>0.89451469300755004</v>
+        <v>0.89512350812062202</v>
       </c>
       <c r="I5">
-        <v>1.0083731812052199</v>
+        <v>1.00893161537093</v>
       </c>
       <c r="J5">
-        <v>0.98609606993830701</v>
+        <v>0.98580493398525004</v>
       </c>
       <c r="K5">
-        <v>0.86740590375843596</v>
+        <v>0.87644507308075703</v>
       </c>
       <c r="L5">
-        <v>0.97674405927747998</v>
+        <v>0.98180648938735304</v>
       </c>
       <c r="M5">
-        <v>0.99025686535185897</v>
+        <v>0.99258393189965599</v>
       </c>
       <c r="N5">
-        <v>0.90874829343685604</v>
+        <v>0.91085447474911396</v>
       </c>
       <c r="O5">
-        <v>0.97134837400959495</v>
+        <v>0.97019211430366503</v>
       </c>
       <c r="P5">
-        <v>0.95248108326286596</v>
+        <v>0.95115391894095203</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>29830</v>
       </c>
       <c r="B6">
-        <v>0.92968984959663203</v>
+        <v>0.93208534581717395</v>
       </c>
       <c r="C6">
-        <v>1.01918986389319</v>
+        <v>1.0200342522855099</v>
       </c>
       <c r="D6">
-        <v>1.0496759820255701</v>
+        <v>1.05050847464047</v>
       </c>
       <c r="E6">
-        <v>0.91309031162267895</v>
+        <v>0.920725019301734</v>
       </c>
       <c r="F6">
-        <v>0.98398973228540199</v>
+        <v>0.98800533227385601</v>
       </c>
       <c r="G6">
-        <v>0.94113426641660503</v>
+        <v>0.94070587951112405</v>
       </c>
       <c r="H6">
-        <v>0.91820090001191401</v>
+        <v>0.91793513876157995</v>
       </c>
       <c r="I6">
-        <v>1.02441907754745</v>
+        <v>1.02450511599528</v>
       </c>
       <c r="J6">
-        <v>0.99136569544821096</v>
+        <v>0.99104414776143601</v>
       </c>
       <c r="K6">
-        <v>0.87497480277239903</v>
+        <v>0.88376089046347295</v>
       </c>
       <c r="L6">
-        <v>0.98447799672138103</v>
+        <v>0.98964002857872102</v>
       </c>
       <c r="M6">
-        <v>0.99369709877796797</v>
+        <v>0.99613332378308195</v>
       </c>
       <c r="N6">
-        <v>0.92086900759602996</v>
+        <v>0.92284807260321</v>
       </c>
       <c r="O6">
-        <v>0.97973609102283699</v>
+        <v>0.97859277425607105</v>
       </c>
       <c r="P6">
-        <v>0.95532548725551403</v>
+        <v>0.95391426492053799</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>29860</v>
       </c>
       <c r="B7">
-        <v>0.94434078299672797</v>
+        <v>0.94684962104467696</v>
       </c>
       <c r="C7">
-        <v>1.02991719570776</v>
+        <v>1.0308329448895801</v>
       </c>
       <c r="D7">
-        <v>1.05595321433131</v>
+        <v>1.056859001728</v>
       </c>
       <c r="E7">
-        <v>0.91503723399525405</v>
+        <v>0.92290309730165998</v>
       </c>
       <c r="F7">
-        <v>0.99004089719762001</v>
+        <v>0.99422019388716698</v>
       </c>
       <c r="G7">
-        <v>0.94497566054122495</v>
+        <v>0.944569335799464</v>
       </c>
       <c r="H7">
-        <v>0.95186908085031097</v>
+        <v>0.95231401393020398</v>
       </c>
       <c r="I7">
-        <v>1.04916968333384</v>
+        <v>1.0494290941043301</v>
       </c>
       <c r="J7">
-        <v>0.99778905166752196</v>
+        <v>0.99725742760247904</v>
       </c>
       <c r="K7">
-        <v>0.89471945514662699</v>
+        <v>0.90575658566246997</v>
       </c>
       <c r="L7">
-        <v>1.00113650841151</v>
+        <v>1.00764442032382</v>
       </c>
       <c r="M7">
-        <v>0.99930888477664404</v>
+        <v>1.00235893742683</v>
       </c>
       <c r="N7">
-        <v>0.95222202392970501</v>
+        <v>0.95432545565821603</v>
       </c>
       <c r="O7">
-        <v>0.99613646685993196</v>
+        <v>0.99581838576036796</v>
       </c>
       <c r="P7">
-        <v>0.95883596374819902</v>
+        <v>0.95776904142953001</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>29891</v>
       </c>
       <c r="B8">
-        <v>0.96202005444386196</v>
+        <v>0.964722202464531</v>
       </c>
       <c r="C8">
-        <v>1.0426582587406501</v>
+        <v>1.0436381339833301</v>
       </c>
       <c r="D8">
-        <v>1.0660539206575299</v>
+        <v>1.0669700599920799</v>
       </c>
       <c r="E8">
-        <v>0.943256014965284</v>
+        <v>0.95027953767777695</v>
       </c>
       <c r="F8">
-        <v>1.00999894373514</v>
+        <v>1.0141464053942399</v>
       </c>
       <c r="G8">
-        <v>0.95026039282645902</v>
+        <v>0.95002691805294004</v>
       </c>
       <c r="H8">
-        <v>0.94106659506675305</v>
+        <v>0.94202429825114897</v>
       </c>
       <c r="I8">
-        <v>1.0505232520994501</v>
+        <v>1.0509969507707699</v>
       </c>
       <c r="J8">
-        <v>1.00066577978252</v>
+        <v>1.00031052748302</v>
       </c>
       <c r="K8">
-        <v>0.91332658487177099</v>
+        <v>0.92556595972724598</v>
       </c>
       <c r="L8">
-        <v>1.0181604969234801</v>
+        <v>1.02567152376555</v>
       </c>
       <c r="M8">
-        <v>1.0056120913686399</v>
+        <v>1.0088102764023501</v>
       </c>
       <c r="N8">
-        <v>0.93343217140066703</v>
+        <v>0.93773342877086796</v>
       </c>
       <c r="O8">
-        <v>0.99679378329659296</v>
+        <v>0.99802407585769903</v>
       </c>
       <c r="P8">
-        <v>0.96204964456387099</v>
+        <v>0.96138402515772003</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>29921</v>
       </c>
       <c r="B9">
-        <v>0.92999206347025998</v>
+        <v>0.93220949302317202</v>
       </c>
       <c r="C9">
-        <v>1.0217417219423901</v>
+        <v>1.0226994730871299</v>
       </c>
       <c r="D9">
-        <v>1.05454765895749</v>
+        <v>1.0555262719188601</v>
       </c>
       <c r="E9">
-        <v>0.95666922110442698</v>
+        <v>0.95978876977069605</v>
       </c>
       <c r="F9">
-        <v>1.01822868642627</v>
+        <v>1.02066601442579</v>
       </c>
       <c r="G9">
-        <v>0.951578634872149</v>
+        <v>0.95139455887263902</v>
       </c>
       <c r="H9">
-        <v>0.91552627928230501</v>
+        <v>0.91551298230678702</v>
       </c>
       <c r="I9">
-        <v>1.02826607796545</v>
+        <v>1.0282482395477299</v>
       </c>
       <c r="J9">
-        <v>0.99452217384298203</v>
+        <v>0.99404170340563602</v>
       </c>
       <c r="K9">
-        <v>0.90103512707775701</v>
+        <v>0.91388051647253499</v>
       </c>
       <c r="L9">
-        <v>1.01079636511361</v>
+        <v>1.0181241673276</v>
       </c>
       <c r="M9">
-        <v>1.0061842904307801</v>
+        <v>1.0090832500449201</v>
       </c>
       <c r="N9">
-        <v>0.90343727818810904</v>
+        <v>0.90800736655314296</v>
       </c>
       <c r="O9">
-        <v>0.98216177951698702</v>
+        <v>0.98398755423811501</v>
       </c>
       <c r="P9">
-        <v>0.96038264958886899</v>
+        <v>0.95994111559500195</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>29952</v>
       </c>
       <c r="B10">
-        <v>0.91448324685605797</v>
+        <v>0.91663448230699995</v>
       </c>
       <c r="C10">
-        <v>1.0068286799528301</v>
+        <v>1.0080488060456301</v>
       </c>
       <c r="D10">
-        <v>1.0439423236885299</v>
+        <v>1.04502480268466</v>
       </c>
       <c r="E10">
-        <v>0.93683769466770594</v>
+        <v>0.93966033917272795</v>
       </c>
       <c r="F10">
-        <v>1.00483963039193</v>
+        <v>1.00689788412615</v>
       </c>
       <c r="G10">
-        <v>0.94815984101265405</v>
+        <v>0.94808507777180395</v>
       </c>
       <c r="H10">
-        <v>0.89336004099008204</v>
+        <v>0.89187643258070304</v>
       </c>
       <c r="I10">
-        <v>1.0069632048411701</v>
+        <v>1.0063689830624001</v>
       </c>
       <c r="J10">
-        <v>0.98573056821932203</v>
+        <v>0.98524949165652198</v>
       </c>
       <c r="K10">
-        <v>0.90132994994022797</v>
+        <v>0.91064324737092295</v>
       </c>
       <c r="L10">
-        <v>1.0063395865536899</v>
+        <v>1.0116124271615901</v>
       </c>
       <c r="M10">
-        <v>1.0045321508896901</v>
+        <v>1.00685294654591</v>
       </c>
       <c r="N10">
-        <v>0.900217431212749</v>
+        <v>0.90549074567309595</v>
       </c>
       <c r="O10">
-        <v>0.97638985479749496</v>
+        <v>0.97868576066526103</v>
       </c>
       <c r="P10">
-        <v>0.95953097380028995</v>
+        <v>0.95912013929522799</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>29983</v>
       </c>
       <c r="B11">
-        <v>0.91323840698922398</v>
+        <v>0.91546483695518499</v>
       </c>
       <c r="C11">
-        <v>1.0014565215104601</v>
+        <v>1.0028421719849401</v>
       </c>
       <c r="D11">
-        <v>1.0341547139421701</v>
+        <v>1.0353791748496799</v>
       </c>
       <c r="E11">
-        <v>0.94871619026465603</v>
+        <v>0.95328216032580804</v>
       </c>
       <c r="F11">
-        <v>1.0043772178074699</v>
+        <v>1.00730131751981</v>
       </c>
       <c r="G11">
-        <v>0.945627267712286</v>
+        <v>0.94573822489078196</v>
       </c>
       <c r="H11">
-        <v>0.90207142588253297</v>
+        <v>0.90120325399442303</v>
       </c>
       <c r="I11">
-        <v>1.0089052405555301</v>
+        <v>1.0084117998789399</v>
       </c>
       <c r="J11">
-        <v>0.98136462896446197</v>
+        <v>0.980655590120172</v>
       </c>
       <c r="K11">
-        <v>0.91713839625106197</v>
+        <v>0.92439652015141305</v>
       </c>
       <c r="L11">
-        <v>1.0112338799682099</v>
+        <v>1.0154650642685501</v>
       </c>
       <c r="M11">
-        <v>1.0046327331278699</v>
+        <v>1.0068478514352499</v>
       </c>
       <c r="N11">
-        <v>0.89367883542799897</v>
+        <v>0.89850213287208403</v>
       </c>
       <c r="O11">
-        <v>0.974849905603972</v>
+        <v>0.97666132595390298</v>
       </c>
       <c r="P11">
-        <v>0.95939716859213098</v>
+        <v>0.958877737406442</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30011</v>
       </c>
       <c r="B12">
-        <v>0.90959136228911996</v>
+        <v>0.91139802746439902</v>
       </c>
       <c r="C12">
-        <v>0.99498577073439998</v>
+        <v>0.99590534884831905</v>
       </c>
       <c r="D12">
-        <v>1.0279585962598901</v>
+        <v>1.0291241264662301</v>
       </c>
       <c r="E12">
-        <v>0.93499337841951702</v>
+        <v>0.94021422028379498</v>
       </c>
       <c r="F12">
-        <v>0.99523718366509195</v>
+        <v>0.99830066539123796</v>
       </c>
       <c r="G12">
-        <v>0.94205031594953403</v>
+        <v>0.94224447635255704</v>
       </c>
       <c r="H12">
-        <v>0.91472431442096502</v>
+        <v>0.91337739813655305</v>
       </c>
       <c r="I12">
-        <v>1.00995503201968</v>
+        <v>1.00887147323794</v>
       </c>
       <c r="J12">
-        <v>0.97991889086138195</v>
+        <v>0.97902438179684304</v>
       </c>
       <c r="K12">
-        <v>0.93076030720956104</v>
+        <v>0.936154189701905</v>
       </c>
       <c r="L12">
-        <v>1.01431252228388</v>
+        <v>1.0176078181458199</v>
       </c>
       <c r="M12">
-        <v>1.00339391991738</v>
+        <v>1.0052696673588499</v>
       </c>
       <c r="N12">
-        <v>0.900204159341503</v>
+        <v>0.90615473899509003</v>
       </c>
       <c r="O12">
-        <v>0.97788025790763</v>
+        <v>0.97976918647122102</v>
       </c>
       <c r="P12">
-        <v>0.95914990511734</v>
+        <v>0.95857766652656895</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30042</v>
       </c>
       <c r="B13">
-        <v>0.89964759656924798</v>
+        <v>0.90160915582068102</v>
       </c>
       <c r="C13">
-        <v>0.98859833228173599</v>
+        <v>0.98971928285368804</v>
       </c>
       <c r="D13">
-        <v>1.0241404217808601</v>
+        <v>1.02550208810015</v>
       </c>
       <c r="E13">
-        <v>0.93689368450056498</v>
+        <v>0.94143653349892098</v>
       </c>
       <c r="F13">
-        <v>0.99711345145257402</v>
+        <v>0.99976401411789895</v>
       </c>
       <c r="G13">
-        <v>0.94107989448885898</v>
+        <v>0.94151502510963603</v>
       </c>
       <c r="H13">
-        <v>0.884429117463292</v>
+        <v>0.88372227201084197</v>
       </c>
       <c r="I13">
-        <v>0.99345400681960605</v>
+        <v>0.993034875826314</v>
       </c>
       <c r="J13">
-        <v>0.97756177574123804</v>
+        <v>0.97704476416378805</v>
       </c>
       <c r="K13">
-        <v>0.929371580166931</v>
+        <v>0.93562703982797502</v>
       </c>
       <c r="L13">
-        <v>1.0185547330909099</v>
+        <v>1.02195707807641</v>
       </c>
       <c r="M13">
-        <v>1.00177478050687</v>
+        <v>1.0034620667257099</v>
       </c>
       <c r="N13">
-        <v>0.922478792990443</v>
+        <v>0.92736561120186001</v>
       </c>
       <c r="O13">
-        <v>0.98970022168334904</v>
+        <v>0.99122284906847002</v>
       </c>
       <c r="P13">
-        <v>0.96057271758977902</v>
+        <v>0.96001816556444097</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>30072</v>
       </c>
       <c r="B14">
-        <v>0.90349614695151204</v>
+        <v>0.90493225302583302</v>
       </c>
       <c r="C14">
-        <v>0.98927255333763298</v>
+        <v>0.99000351425164101</v>
       </c>
       <c r="D14">
-        <v>1.02464930389991</v>
+        <v>1.0255910210055399</v>
       </c>
       <c r="E14">
-        <v>0.93586122073761802</v>
+        <v>0.93905272355099301</v>
       </c>
       <c r="F14">
-        <v>0.99694834029337798</v>
+        <v>0.99893454391464698</v>
       </c>
       <c r="G14">
-        <v>0.94223443684043595</v>
+        <v>0.94247106031945305</v>
       </c>
       <c r="H14">
-        <v>0.88546431866106401</v>
+        <v>0.88451094190472901</v>
       </c>
       <c r="I14">
-        <v>0.99402298288580804</v>
+        <v>0.99332709580886203</v>
       </c>
       <c r="J14">
-        <v>0.977506142001898</v>
+        <v>0.97679635208438198</v>
       </c>
       <c r="K14">
-        <v>0.92044579635891699</v>
+        <v>0.92484310031511596</v>
       </c>
       <c r="L14">
-        <v>1.01418668359299</v>
+        <v>1.0156334909612199</v>
       </c>
       <c r="M14">
-        <v>0.99984201582823495</v>
+        <v>1.00090006931093</v>
       </c>
       <c r="N14">
-        <v>0.942660464869991</v>
+        <v>0.94715037934467705</v>
       </c>
       <c r="O14">
-        <v>0.99798916152715</v>
+        <v>0.99933498500171303</v>
       </c>
       <c r="P14">
-        <v>0.96125941208353705</v>
+        <v>0.96065357868637902</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>30103</v>
       </c>
       <c r="B15">
-        <v>0.90140507207251597</v>
+        <v>0.90304532121191705</v>
       </c>
       <c r="C15">
-        <v>0.99043921122079304</v>
+        <v>0.99105345576401105</v>
       </c>
       <c r="D15">
-        <v>1.02979631050257</v>
+        <v>1.0305579871347199</v>
       </c>
       <c r="E15">
-        <v>0.94101818421584604</v>
+        <v>0.94417105639730903</v>
       </c>
       <c r="F15">
-        <v>1.0044618170831301</v>
+        <v>1.0067258932104299</v>
       </c>
       <c r="G15">
-        <v>0.94524143267426197</v>
+        <v>0.945881298526145</v>
       </c>
       <c r="H15">
-        <v>0.88699200532088396</v>
+        <v>0.88664568047537196</v>
       </c>
       <c r="I15">
-        <v>0.99205995368827304</v>
+        <v>0.99172313271090495</v>
       </c>
       <c r="J15">
-        <v>0.97908105722296601</v>
+        <v>0.97856980063238996</v>
       </c>
       <c r="K15">
-        <v>0.91301584966384897</v>
+        <v>0.91534830845509196</v>
       </c>
       <c r="L15">
-        <v>1.0084957274959701</v>
+        <v>1.0082736212550301</v>
       </c>
       <c r="M15">
-        <v>0.99812964429287598</v>
+        <v>0.99868451150816095</v>
       </c>
       <c r="N15">
-        <v>0.94840715692638999</v>
+        <v>0.952293966486504</v>
       </c>
       <c r="O15">
-        <v>1.0057046217449701</v>
+        <v>1.0069266027600801</v>
       </c>
       <c r="P15">
-        <v>0.96265389557384196</v>
+        <v>0.96225597136004004</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>30133</v>
       </c>
       <c r="B16">
-        <v>0.89621621747811797</v>
+        <v>0.89798630710576199</v>
       </c>
       <c r="C16">
-        <v>0.98642224696365</v>
+        <v>0.98721610400813697</v>
       </c>
       <c r="D16">
-        <v>1.0286439599716399</v>
+        <v>1.0294105279674</v>
       </c>
       <c r="E16">
-        <v>0.95875520948793203</v>
+        <v>0.96162524466857902</v>
       </c>
       <c r="F16">
-        <v>1.0193657354647401</v>
+        <v>1.02185238696805</v>
       </c>
       <c r="G16">
-        <v>0.94972682255448904</v>
+        <v>0.95056427202763005</v>
       </c>
       <c r="H16">
-        <v>0.88410954995199198</v>
+        <v>0.88409557893822199</v>
       </c>
       <c r="I16">
-        <v>0.98685838153098804</v>
+        <v>0.98715413869797397</v>
       </c>
       <c r="J16">
-        <v>0.97887067012005102</v>
+        <v>0.97862544975739796</v>
       </c>
       <c r="K16">
-        <v>0.89977464124159101</v>
+        <v>0.90274246896389698</v>
       </c>
       <c r="L16">
-        <v>0.99824184022976103</v>
+        <v>0.99859141244809002</v>
       </c>
       <c r="M16">
-        <v>0.99455844597798804</v>
+        <v>0.99537181500838701</v>
       </c>
       <c r="N16">
-        <v>0.93986278556653902</v>
+        <v>0.94325062998740905</v>
       </c>
       <c r="O16">
-        <v>1.00054628216802</v>
+        <v>1.0016080387861599</v>
       </c>
       <c r="P16">
-        <v>0.96169018594964395</v>
+        <v>0.96119185985275202</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>30164</v>
       </c>
       <c r="B17">
-        <v>0.89506960736922803</v>
+        <v>0.89711697118132305</v>
       </c>
       <c r="C17">
-        <v>0.98333187091646601</v>
+        <v>0.98402639942901704</v>
       </c>
       <c r="D17">
-        <v>1.02742737157385</v>
+        <v>1.02805816796258</v>
       </c>
       <c r="E17">
-        <v>0.93875697361503796</v>
+        <v>0.941229882876229</v>
       </c>
       <c r="F17">
-        <v>1.0013267838435</v>
+        <v>1.0036792487477599</v>
       </c>
       <c r="G17">
-        <v>0.94735562869972401</v>
+        <v>0.94832550404871896</v>
       </c>
       <c r="H17">
-        <v>0.88462288444174997</v>
+        <v>0.884901841130735</v>
       </c>
       <c r="I17">
-        <v>0.98312545973187404</v>
+        <v>0.98326238719136905</v>
       </c>
       <c r="J17">
-        <v>0.97706007098699998</v>
+        <v>0.97669562195042903</v>
       </c>
       <c r="K17">
-        <v>0.90266335363932104</v>
+        <v>0.90602470540811197</v>
       </c>
       <c r="L17">
-        <v>0.99827096886362998</v>
+        <v>0.99857719881983298</v>
       </c>
       <c r="M17">
-        <v>0.99332894708002795</v>
+        <v>0.99423970668349904</v>
       </c>
       <c r="N17">
-        <v>0.928696807276153</v>
+        <v>0.93243206730376704</v>
       </c>
       <c r="O17">
-        <v>0.98655828667402301</v>
+        <v>0.98763669742265803</v>
       </c>
       <c r="P17">
-        <v>0.95750569333527202</v>
+        <v>0.95694163808513499</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>30195</v>
       </c>
       <c r="B18">
-        <v>0.877928916271705</v>
+        <v>0.87956162332396104</v>
       </c>
       <c r="C18">
-        <v>0.96672624664689599</v>
+        <v>0.96714797605499303</v>
       </c>
       <c r="D18">
-        <v>1.01572541641083</v>
+        <v>1.01617469718489</v>
       </c>
       <c r="E18">
-        <v>0.89003588744136197</v>
+        <v>0.89172976658760095</v>
       </c>
       <c r="F18">
-        <v>0.96925003755899997</v>
+        <v>0.97100109505246002</v>
       </c>
       <c r="G18">
-        <v>0.94027375403414404</v>
+        <v>0.94141260676826</v>
       </c>
       <c r="H18">
-        <v>0.87090981888399399</v>
+        <v>0.87099073828811702</v>
       </c>
       <c r="I18">
-        <v>0.969289123643025</v>
+        <v>0.96933645592998596</v>
       </c>
       <c r="J18">
-        <v>0.96975598487067005</v>
+        <v>0.96935872319103</v>
       </c>
       <c r="K18">
-        <v>0.89279083427348005</v>
+        <v>0.895926630598463</v>
       </c>
       <c r="L18">
-        <v>0.98622651842900499</v>
+        <v>0.98632853440477197</v>
       </c>
       <c r="M18">
-        <v>0.98813944925799202</v>
+        <v>0.98890150297833901</v>
       </c>
       <c r="N18">
-        <v>0.903480100365054</v>
+        <v>0.90744093512998003</v>
       </c>
       <c r="O18">
-        <v>0.96563730726316799</v>
+        <v>0.96676204511688801</v>
       </c>
       <c r="P18">
-        <v>0.94989215462693299</v>
+        <v>0.949359961788662</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>30225</v>
       </c>
       <c r="B19">
-        <v>0.87415846609400505</v>
+        <v>0.87595460776663503</v>
       </c>
       <c r="C19">
-        <v>0.96055764597438398</v>
+        <v>0.96094993326848199</v>
       </c>
       <c r="D19">
-        <v>1.00867007735875</v>
+        <v>1.0088953370946201</v>
       </c>
       <c r="E19">
-        <v>0.87723316598990997</v>
+        <v>0.87949499847597401</v>
       </c>
       <c r="F19">
-        <v>0.95761677966379399</v>
+        <v>0.95937363971567902</v>
       </c>
       <c r="G19">
-        <v>0.93780149458013295</v>
+        <v>0.93888942965620903</v>
       </c>
       <c r="H19">
-        <v>0.88162550206995904</v>
+        <v>0.881672245435563</v>
       </c>
       <c r="I19">
-        <v>0.97314825409898797</v>
+        <v>0.97328374412524399</v>
       </c>
       <c r="J19">
-        <v>0.96609941399891897</v>
+        <v>0.96577573033128805</v>
       </c>
       <c r="K19">
-        <v>0.894362618241209</v>
+        <v>0.89868221461444697</v>
       </c>
       <c r="L19">
-        <v>0.97971704802766302</v>
+        <v>0.98005516519249902</v>
       </c>
       <c r="M19">
-        <v>0.98137466773943804</v>
+        <v>0.98167695357197704</v>
       </c>
       <c r="N19">
-        <v>0.89266968834909</v>
+        <v>0.89647795395567698</v>
       </c>
       <c r="O19">
-        <v>0.95494241358729703</v>
+        <v>0.955913690953343</v>
       </c>
       <c r="P19">
-        <v>0.94516359710935804</v>
+        <v>0.94447274260507297</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>30256</v>
       </c>
       <c r="B20">
-        <v>0.852541948245232</v>
+        <v>0.85408560015092105</v>
       </c>
       <c r="C20">
-        <v>0.94093968495909197</v>
+        <v>0.94135977612182697</v>
       </c>
       <c r="D20">
-        <v>0.99795279640007095</v>
+        <v>0.99827252410772105</v>
       </c>
       <c r="E20">
-        <v>0.87177808814678903</v>
+        <v>0.87380885364028704</v>
       </c>
       <c r="F20">
-        <v>0.95054145774144705</v>
+        <v>0.95191824546781201</v>
       </c>
       <c r="G20">
-        <v>0.935048874946385</v>
+        <v>0.93598168756049804</v>
       </c>
       <c r="H20">
-        <v>0.83726204277914096</v>
+        <v>0.83814402845656999</v>
       </c>
       <c r="I20">
-        <v>0.94101788527156804</v>
+        <v>0.94196543901705498</v>
       </c>
       <c r="J20">
-        <v>0.95711575961398299</v>
+        <v>0.95698613609062799</v>
       </c>
       <c r="K20">
-        <v>0.872146228767536</v>
+        <v>0.87485893529299297</v>
       </c>
       <c r="L20">
-        <v>0.95814137820325396</v>
+        <v>0.95729755826124796</v>
       </c>
       <c r="M20">
-        <v>0.97343881855931502</v>
+        <v>0.97323609917509801</v>
       </c>
       <c r="N20">
-        <v>0.86704499441577798</v>
+        <v>0.87027399897425295</v>
       </c>
       <c r="O20">
-        <v>0.94030790105319195</v>
+        <v>0.94100224814540001</v>
       </c>
       <c r="P20">
-        <v>0.94067887918821003</v>
+        <v>0.940083879798851</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>30286</v>
       </c>
       <c r="B21">
-        <v>0.83928487703863797</v>
+        <v>0.84018772095204397</v>
       </c>
       <c r="C21">
-        <v>0.92919369217543901</v>
+        <v>0.929242261137606</v>
       </c>
       <c r="D21">
-        <v>0.99155135712718501</v>
+        <v>0.99166339648975099</v>
       </c>
       <c r="E21">
-        <v>0.88697338761233402</v>
+        <v>0.88754223939166399</v>
       </c>
       <c r="F21">
-        <v>0.95775143326891699</v>
+        <v>0.95837322722223195</v>
       </c>
       <c r="G21">
-        <v>0.93515903256746102</v>
+        <v>0.93590384089595902</v>
       </c>
       <c r="H21">
-        <v>0.81354268157686804</v>
+        <v>0.81386173067699896</v>
       </c>
       <c r="I21">
-        <v>0.92095459066055396</v>
+        <v>0.92154008176612101</v>
       </c>
       <c r="J21">
-        <v>0.94983827630625295</v>
+        <v>0.94960913140856895</v>
       </c>
       <c r="K21">
-        <v>0.86657246873064497</v>
+        <v>0.86689205402398894</v>
       </c>
       <c r="L21">
-        <v>0.95080455223487403</v>
+        <v>0.94852138965383803</v>
       </c>
       <c r="M21">
-        <v>0.96960991494349702</v>
+        <v>0.96838651110026797</v>
       </c>
       <c r="N21">
-        <v>0.86599318912116097</v>
+        <v>0.86704811485068101</v>
       </c>
       <c r="O21">
-        <v>0.93738672453601002</v>
+        <v>0.93689680765852601</v>
       </c>
       <c r="P21">
-        <v>0.93809393093720705</v>
+        <v>0.93726793858136503</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>30317</v>
       </c>
       <c r="B22">
-        <v>0.83262566882843003</v>
+        <v>0.83313797565467596</v>
       </c>
       <c r="C22">
-        <v>0.92077173158872205</v>
+        <v>0.92057903499891502</v>
       </c>
       <c r="D22">
-        <v>0.98546466866789595</v>
+        <v>0.98535529163324398</v>
       </c>
       <c r="E22">
-        <v>0.88139181182380699</v>
+        <v>0.88223641335263403</v>
       </c>
       <c r="F22">
-        <v>0.94500477295199503</v>
+        <v>0.94604823723900699</v>
       </c>
       <c r="G22">
-        <v>0.93059979978218099</v>
+        <v>0.93128738520085497</v>
       </c>
       <c r="H22">
-        <v>0.81830322462015403</v>
+        <v>0.81794999427288795</v>
       </c>
       <c r="I22">
-        <v>0.92025663053506601</v>
+        <v>0.92039537873342203</v>
       </c>
       <c r="J22">
-        <v>0.946167060210234</v>
+        <v>0.94584651002033204</v>
       </c>
       <c r="K22">
-        <v>0.86112064233719499</v>
+        <v>0.861580499499768</v>
       </c>
       <c r="L22">
-        <v>0.944231592217742</v>
+        <v>0.94172084492699404</v>
       </c>
       <c r="M22">
-        <v>0.96656516102408896</v>
+        <v>0.964838104771234</v>
       </c>
       <c r="N22">
-        <v>0.84611223748988795</v>
+        <v>0.84652454547759703</v>
       </c>
       <c r="O22">
-        <v>0.92552181867393202</v>
+        <v>0.92439898639782903</v>
       </c>
       <c r="P22">
-        <v>0.93511420839878501</v>
+        <v>0.93404311441169097</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>30348</v>
       </c>
       <c r="B23">
-        <v>0.82151375323264098</v>
+        <v>0.82176872609636997</v>
       </c>
       <c r="C23">
-        <v>0.91101674627243301</v>
+        <v>0.91069076366254997</v>
       </c>
       <c r="D23">
-        <v>0.97838099459460104</v>
+        <v>0.97818290524446705</v>
       </c>
       <c r="E23">
-        <v>0.85697121753694405</v>
+        <v>0.85866084696546796</v>
       </c>
       <c r="F23">
-        <v>0.926416039347702</v>
+        <v>0.92814633991962103</v>
       </c>
       <c r="G23">
-        <v>0.92684605171710099</v>
+        <v>0.92767868117195196</v>
       </c>
       <c r="H23">
-        <v>0.81578420485410996</v>
+        <v>0.81520497884955301</v>
       </c>
       <c r="I23">
-        <v>0.915462415098794</v>
+        <v>0.91530114906430504</v>
       </c>
       <c r="J23">
-        <v>0.94136703666544497</v>
+        <v>0.94086433242790202</v>
       </c>
       <c r="K23">
-        <v>0.83804449961091898</v>
+        <v>0.83901116167746803</v>
       </c>
       <c r="L23">
-        <v>0.92875758549118403</v>
+        <v>0.92677582530941105</v>
       </c>
       <c r="M23">
-        <v>0.96133728878303804</v>
+        <v>0.95961065199792706</v>
       </c>
       <c r="N23">
-        <v>0.83533444934078804</v>
+        <v>0.83567666404046803</v>
       </c>
       <c r="O23">
-        <v>0.91788781048280399</v>
+        <v>0.91659534307630697</v>
       </c>
       <c r="P23">
-        <v>0.932475574021153</v>
+        <v>0.93133406382252804</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>30376</v>
       </c>
       <c r="B24">
-        <v>0.82118735729160697</v>
+        <v>0.821478482604453</v>
       </c>
       <c r="C24">
-        <v>0.90792870160547401</v>
+        <v>0.90756571240067296</v>
       </c>
       <c r="D24">
-        <v>0.97368326261431903</v>
+        <v>0.97355067040576304</v>
       </c>
       <c r="E24">
-        <v>0.84585558749643297</v>
+        <v>0.84843003622591195</v>
       </c>
       <c r="F24">
-        <v>0.91648463405080705</v>
+        <v>0.91882183758543401</v>
       </c>
       <c r="G24">
-        <v>0.926250351625582</v>
+        <v>0.92713796810198201</v>
       </c>
       <c r="H24">
-        <v>0.84534381456444196</v>
+        <v>0.84473702867157596</v>
       </c>
       <c r="I24">
-        <v>0.92772413178211999</v>
+        <v>0.927063650581888</v>
       </c>
       <c r="J24">
-        <v>0.93901786549154398</v>
+        <v>0.938411077817913</v>
       </c>
       <c r="K24">
-        <v>0.822666660578667</v>
+        <v>0.82427147968455305</v>
       </c>
       <c r="L24">
-        <v>0.91739587396003897</v>
+        <v>0.91597030371067201</v>
       </c>
       <c r="M24">
-        <v>0.95738347452177497</v>
+        <v>0.95607804489218595</v>
       </c>
       <c r="N24">
-        <v>0.84163063337395005</v>
+        <v>0.84082658548209399</v>
       </c>
       <c r="O24">
-        <v>0.91949755233196395</v>
+        <v>0.917666951753635</v>
       </c>
       <c r="P24">
-        <v>0.93117548164386299</v>
+        <v>0.92988836966042798</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>30407</v>
       </c>
       <c r="B25">
-        <v>0.80458991421201198</v>
+        <v>0.80473325171072196</v>
       </c>
       <c r="C25">
-        <v>0.89457977911734299</v>
+        <v>0.89398953707871798</v>
       </c>
       <c r="D25">
-        <v>0.96770996172375401</v>
+        <v>0.96744819000718396</v>
       </c>
       <c r="E25">
-        <v>0.81125016138411699</v>
+        <v>0.81344496865893001</v>
       </c>
       <c r="F25">
-        <v>0.90113650170207404</v>
+        <v>0.902886666981636</v>
       </c>
       <c r="G25">
-        <v>0.92447025525740201</v>
+        <v>0.92522450357755903</v>
       </c>
       <c r="H25">
-        <v>0.82451719416086</v>
+        <v>0.82375486564584499</v>
       </c>
       <c r="I25">
-        <v>0.91207530222208899</v>
+        <v>0.91117965187650096</v>
       </c>
       <c r="J25">
-        <v>0.93503581554427595</v>
+        <v>0.93437245590520002</v>
       </c>
       <c r="K25">
-        <v>0.81755122181754103</v>
+        <v>0.81870083113309999</v>
       </c>
       <c r="L25">
-        <v>0.90743134816937598</v>
+        <v>0.90598034882555001</v>
       </c>
       <c r="M25">
-        <v>0.95299461489503901</v>
+        <v>0.95132180201190597</v>
       </c>
       <c r="N25">
-        <v>0.84274697931811204</v>
+        <v>0.84254552956242501</v>
       </c>
       <c r="O25">
-        <v>0.91891428531070596</v>
+        <v>0.91761884838709196</v>
       </c>
       <c r="P25">
-        <v>0.93008375883856598</v>
+        <v>0.92899546617119499</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>30437</v>
       </c>
       <c r="B26">
-        <v>0.80085855553183405</v>
+        <v>0.80089288183377205</v>
       </c>
       <c r="C26">
-        <v>0.88907392665706697</v>
+        <v>0.88840029568088297</v>
       </c>
       <c r="D26">
-        <v>0.96445927669700404</v>
+        <v>0.96407172272806696</v>
       </c>
       <c r="E26">
-        <v>0.80063342907647495</v>
+        <v>0.80192866149082298</v>
       </c>
       <c r="F26">
-        <v>0.89356069286153395</v>
+        <v>0.89473383929601402</v>
       </c>
       <c r="G26">
-        <v>0.924475688270189</v>
+        <v>0.92518895567074899</v>
       </c>
       <c r="H26">
-        <v>0.80688871222120695</v>
+        <v>0.80606348731956601</v>
       </c>
       <c r="I26">
-        <v>0.90183508439814397</v>
+        <v>0.90105283517073198</v>
       </c>
       <c r="J26">
-        <v>0.93167371033330204</v>
+        <v>0.931129558331665</v>
       </c>
       <c r="K26">
-        <v>0.80193972170249805</v>
+        <v>0.80110183031441695</v>
       </c>
       <c r="L26">
-        <v>0.89616668441138403</v>
+        <v>0.89355012151453095</v>
       </c>
       <c r="M26">
-        <v>0.94896834518517803</v>
+        <v>0.94660670272928304</v>
       </c>
       <c r="N26">
-        <v>0.83688842732712099</v>
+        <v>0.83717278617678303</v>
       </c>
       <c r="O26">
-        <v>0.91740894744795198</v>
+        <v>0.91615223843433802</v>
       </c>
       <c r="P26">
-        <v>0.92929567246015399</v>
+        <v>0.92831123064736698</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>30468</v>
       </c>
       <c r="B27">
-        <v>0.79037784056817895</v>
+        <v>0.79023618097284098</v>
       </c>
       <c r="C27">
-        <v>0.88211863906066201</v>
+        <v>0.88141183912658105</v>
       </c>
       <c r="D27">
-        <v>0.96108043834428103</v>
+        <v>0.960727922646882</v>
       </c>
       <c r="E27">
-        <v>0.79939184232015503</v>
+        <v>0.79975356203741899</v>
       </c>
       <c r="F27">
-        <v>0.89248618199537</v>
+        <v>0.89291396386734401</v>
       </c>
       <c r="G27">
-        <v>0.92332810589463499</v>
+        <v>0.92386362754711104</v>
       </c>
       <c r="H27">
-        <v>0.80723508428998703</v>
+        <v>0.80691469489493295</v>
       </c>
       <c r="I27">
-        <v>0.89873797546379697</v>
+        <v>0.897955426204747</v>
       </c>
       <c r="J27">
-        <v>0.92892300480869505</v>
+        <v>0.92837122294083096</v>
       </c>
       <c r="K27">
-        <v>0.78836398949361997</v>
+        <v>0.78668550362791401</v>
       </c>
       <c r="L27">
-        <v>0.88561468578481695</v>
+        <v>0.88205612666814504</v>
       </c>
       <c r="M27">
-        <v>0.94505249864866903</v>
+        <v>0.94217492945341796</v>
       </c>
       <c r="N27">
-        <v>0.83453417122380402</v>
+        <v>0.835488206391378</v>
       </c>
       <c r="O27">
-        <v>0.91486439912406603</v>
+        <v>0.91418540511054303</v>
       </c>
       <c r="P27">
-        <v>0.92873076985437497</v>
+        <v>0.92778029544296503</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>30498</v>
       </c>
       <c r="B28">
-        <v>0.780052032808767</v>
+        <v>0.78017461931864496</v>
       </c>
       <c r="C28">
-        <v>0.87350535743759306</v>
+        <v>0.87290515105995603</v>
       </c>
       <c r="D28">
-        <v>0.95843082089154397</v>
+        <v>0.95813163996667206</v>
       </c>
       <c r="E28">
-        <v>0.79871947119407904</v>
+        <v>0.799462989103357</v>
       </c>
       <c r="F28">
-        <v>0.88898643449368298</v>
+        <v>0.889453144906307</v>
       </c>
       <c r="G28">
-        <v>0.92138515782659702</v>
+        <v>0.92190486630566304</v>
       </c>
       <c r="H28">
-        <v>0.79187344871825904</v>
+        <v>0.790711320197649</v>
       </c>
       <c r="I28">
-        <v>0.88498046224513804</v>
+        <v>0.88377597208654302</v>
       </c>
       <c r="J28">
-        <v>0.92551551433747703</v>
+        <v>0.92510224812450803</v>
       </c>
       <c r="K28">
-        <v>0.78613767811612101</v>
+        <v>0.78459173945256799</v>
       </c>
       <c r="L28">
-        <v>0.88087378693891405</v>
+        <v>0.87731318990123097</v>
       </c>
       <c r="M28">
-        <v>0.94342439581392101</v>
+        <v>0.94035516148468701</v>
       </c>
       <c r="N28">
-        <v>0.84637964492010298</v>
+        <v>0.84928652545343097</v>
       </c>
       <c r="O28">
-        <v>0.91521097293428499</v>
+        <v>0.91558550619101298</v>
       </c>
       <c r="P28">
-        <v>0.92821006846748899</v>
+        <v>0.92731332623037799</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>30529</v>
       </c>
       <c r="B29">
-        <v>0.77542269810970399</v>
+        <v>0.77538932439518804</v>
       </c>
       <c r="C29">
-        <v>0.86884930768784896</v>
+        <v>0.86821097772724098</v>
       </c>
       <c r="D29">
-        <v>0.956745526512918</v>
+        <v>0.95644556622111299</v>
       </c>
       <c r="E29">
-        <v>0.80048588871777404</v>
+        <v>0.80178980432276303</v>
       </c>
       <c r="F29">
-        <v>0.88827400471082896</v>
+        <v>0.88923214371444503</v>
       </c>
       <c r="G29">
-        <v>0.92077145543137695</v>
+        <v>0.92143570697625399</v>
       </c>
       <c r="H29">
-        <v>0.78733261873653704</v>
+        <v>0.78697188048479105</v>
       </c>
       <c r="I29">
-        <v>0.88064502542141998</v>
+        <v>0.88034933202208798</v>
       </c>
       <c r="J29">
-        <v>0.92377207526891503</v>
+        <v>0.92385131064583403</v>
       </c>
       <c r="K29">
-        <v>0.77214191347275496</v>
+        <v>0.77076836704092599</v>
       </c>
       <c r="L29">
-        <v>0.87111330482417104</v>
+        <v>0.86750056983831603</v>
       </c>
       <c r="M29">
-        <v>0.939852605694103</v>
+        <v>0.93659202856080703</v>
       </c>
       <c r="N29">
-        <v>0.82524335401966897</v>
+        <v>0.82796129836728205</v>
       </c>
       <c r="O29">
-        <v>0.90579055262571095</v>
+        <v>0.90611142347712403</v>
       </c>
       <c r="P29">
-        <v>0.92657885629076997</v>
+        <v>0.92583729996306596</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>30560</v>
       </c>
       <c r="B30">
-        <v>0.77203576524282702</v>
+        <v>0.77204479302084095</v>
       </c>
       <c r="C30">
-        <v>0.863992647547002</v>
+        <v>0.86332318689433196</v>
       </c>
       <c r="D30">
-        <v>0.95547001575335799</v>
+        <v>0.955195499131542</v>
       </c>
       <c r="E30">
-        <v>0.78329665245178304</v>
+        <v>0.78471062107927503</v>
       </c>
       <c r="F30">
-        <v>0.87643538385809205</v>
+        <v>0.87723449350235405</v>
       </c>
       <c r="G30">
-        <v>0.91591010678409901</v>
+        <v>0.91667031555607803</v>
       </c>
       <c r="H30">
-        <v>0.778810544611376</v>
+        <v>0.77753896329260297</v>
       </c>
       <c r="I30">
-        <v>0.87086229071658605</v>
+        <v>0.87010422274934696</v>
       </c>
       <c r="J30">
-        <v>0.92097454512188204</v>
+        <v>0.92105135009674499</v>
       </c>
       <c r="K30">
-        <v>0.76578531545296102</v>
+        <v>0.76496776410488398</v>
       </c>
       <c r="L30">
-        <v>0.86356113922957001</v>
+        <v>0.86035387453164602</v>
       </c>
       <c r="M30">
-        <v>0.93618323785347202</v>
+        <v>0.93299023660166402</v>
       </c>
       <c r="N30">
-        <v>0.81134814223183105</v>
+        <v>0.81388809070984602</v>
       </c>
       <c r="O30">
-        <v>0.89623862768776197</v>
+        <v>0.89664264549425099</v>
       </c>
       <c r="P30">
-        <v>0.92490861605414199</v>
+        <v>0.92426394237300602</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>30590</v>
       </c>
       <c r="B31">
-        <v>0.76191278392838402</v>
+        <v>0.76186077427047705</v>
       </c>
       <c r="C31">
-        <v>0.85609609888186899</v>
+        <v>0.85540386247320899</v>
       </c>
       <c r="D31">
-        <v>0.95154437108657297</v>
+        <v>0.951192131430319</v>
       </c>
       <c r="E31">
-        <v>0.77030716659911302</v>
+        <v>0.77046559831276995</v>
       </c>
       <c r="F31">
-        <v>0.864220840925364</v>
+        <v>0.86422399470084799</v>
       </c>
       <c r="G31">
-        <v>0.91154669689538104</v>
+        <v>0.91205295223574101</v>
       </c>
       <c r="H31">
-        <v>0.77964543100596295</v>
+        <v>0.77894488883577495</v>
       </c>
       <c r="I31">
-        <v>0.86659352658163402</v>
+        <v>0.86612893031402105</v>
       </c>
       <c r="J31">
-        <v>0.91802777741296104</v>
+        <v>0.91819817824634398</v>
       </c>
       <c r="K31">
-        <v>0.75621305359558999</v>
+        <v>0.75528704977443295</v>
       </c>
       <c r="L31">
-        <v>0.85330952176028196</v>
+        <v>0.85007474125358795</v>
       </c>
       <c r="M31">
-        <v>0.93088993212042404</v>
+        <v>0.92755945913345805</v>
       </c>
       <c r="N31">
-        <v>0.81254010145779099</v>
+        <v>0.81402771335501101</v>
       </c>
       <c r="O31">
-        <v>0.89468364070188799</v>
+        <v>0.89460569300164094</v>
       </c>
       <c r="P31">
-        <v>0.92340471981638805</v>
+        <v>0.92280398642974604</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>30621</v>
       </c>
       <c r="B32">
-        <v>0.75712621465460594</v>
+        <v>0.75706960247075605</v>
       </c>
       <c r="C32">
-        <v>0.85168867820092398</v>
+        <v>0.85112525336181</v>
       </c>
       <c r="D32">
-        <v>0.95055584425884998</v>
+        <v>0.95027421846682902</v>
       </c>
       <c r="E32">
-        <v>0.76236344248986099</v>
+        <v>0.76352961772592998</v>
       </c>
       <c r="F32">
-        <v>0.86163849653755498</v>
+        <v>0.862271435413547</v>
       </c>
       <c r="G32">
-        <v>0.91001587782325799</v>
+        <v>0.91071678244045595</v>
       </c>
       <c r="H32">
-        <v>0.75744435270289701</v>
+        <v>0.75756376913669299</v>
       </c>
       <c r="I32">
-        <v>0.851670190615198</v>
+        <v>0.85191207286765003</v>
       </c>
       <c r="J32">
-        <v>0.91590493597745803</v>
+        <v>0.91602492801896296</v>
       </c>
       <c r="K32">
-        <v>0.75891072788301395</v>
+        <v>0.75680435968677195</v>
       </c>
       <c r="L32">
-        <v>0.85125206480784898</v>
+        <v>0.84778227271901996</v>
       </c>
       <c r="M32">
-        <v>0.92862943872547199</v>
+        <v>0.92537058044752496</v>
       </c>
       <c r="N32">
-        <v>0.82106941113659204</v>
+        <v>0.82097790580723595</v>
       </c>
       <c r="O32">
-        <v>0.89827408899698502</v>
+        <v>0.89785667999114405</v>
       </c>
       <c r="P32">
-        <v>0.92366786718354799</v>
+        <v>0.92323710487534205</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>30651</v>
       </c>
       <c r="B33">
-        <v>0.75685990549862003</v>
+        <v>0.75697460299965202</v>
       </c>
       <c r="C33">
-        <v>0.85155565197511596</v>
+        <v>0.85120056532204502</v>
       </c>
       <c r="D33">
-        <v>0.951029500466952</v>
+        <v>0.95085673268652404</v>
       </c>
       <c r="E33">
-        <v>0.76914133457384803</v>
+        <v>0.77093628442306605</v>
       </c>
       <c r="F33">
-        <v>0.866997002690304</v>
+        <v>0.86797413645879096</v>
       </c>
       <c r="G33">
-        <v>0.91018236686360898</v>
+        <v>0.91093142190355003</v>
       </c>
       <c r="H33">
-        <v>0.74796461510345602</v>
+        <v>0.74816937963449803</v>
       </c>
       <c r="I33">
-        <v>0.84384101890237595</v>
+        <v>0.84424290294981497</v>
       </c>
       <c r="J33">
-        <v>0.91529431945010797</v>
+        <v>0.91553138483264396</v>
       </c>
       <c r="K33">
-        <v>0.75750874648446198</v>
+        <v>0.75625242107075497</v>
       </c>
       <c r="L33">
-        <v>0.85293609531120096</v>
+        <v>0.84947261926059403</v>
       </c>
       <c r="M33">
-        <v>0.92841412151806602</v>
+        <v>0.925053977306595</v>
       </c>
       <c r="N33">
-        <v>0.81877767986641703</v>
+        <v>0.81843381906629797</v>
       </c>
       <c r="O33">
-        <v>0.900886281020992</v>
+        <v>0.90036077611235299</v>
       </c>
       <c r="P33">
-        <v>0.92501594084988803</v>
+        <v>0.924509453155542</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>30682</v>
       </c>
       <c r="B34">
-        <v>0.75937867890011801</v>
+        <v>0.75935471659819098</v>
       </c>
       <c r="C34">
-        <v>0.85359485626767895</v>
+        <v>0.85325209876254804</v>
       </c>
       <c r="D34">
-        <v>0.95165107733540699</v>
+        <v>0.95153483929754401</v>
       </c>
       <c r="E34">
-        <v>0.79125894744803904</v>
+        <v>0.79279425772191703</v>
       </c>
       <c r="F34">
-        <v>0.87928742122618198</v>
+        <v>0.88029422201627106</v>
       </c>
       <c r="G34">
-        <v>0.91206029753440798</v>
+        <v>0.91275207595309005</v>
       </c>
       <c r="H34">
-        <v>0.73555785411365604</v>
+        <v>0.73556705441135195</v>
       </c>
       <c r="I34">
-        <v>0.83639924805243304</v>
+        <v>0.83679714212840595</v>
       </c>
       <c r="J34">
-        <v>0.91506517489467498</v>
+        <v>0.91531580534564005</v>
       </c>
       <c r="K34">
-        <v>0.75911832700744097</v>
+        <v>0.75763673301247303</v>
       </c>
       <c r="L34">
-        <v>0.854008260020378</v>
+        <v>0.85066313096949997</v>
       </c>
       <c r="M34">
-        <v>0.92785403788168297</v>
+        <v>0.92449982960773103</v>
       </c>
       <c r="N34">
-        <v>0.82537729574213803</v>
+        <v>0.82556652357854399</v>
       </c>
       <c r="O34">
-        <v>0.90632573542523898</v>
+        <v>0.905800698935597</v>
       </c>
       <c r="P34">
-        <v>0.92591254148025104</v>
+        <v>0.92536283935173202</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>30713</v>
       </c>
       <c r="B35">
-        <v>0.75771983466134896</v>
+        <v>0.75792291148706803</v>
       </c>
       <c r="C35">
-        <v>0.85433652359748702</v>
+        <v>0.85405794251227196</v>
       </c>
       <c r="D35">
-        <v>0.954601165527724</v>
+        <v>0.95438466786970999</v>
       </c>
       <c r="E35">
-        <v>0.79156844943513005</v>
+        <v>0.791300573363374</v>
       </c>
       <c r="F35">
-        <v>0.87788022186683101</v>
+        <v>0.87790285548037905</v>
       </c>
       <c r="G35">
-        <v>0.91151472770365705</v>
+        <v>0.91202009574297505</v>
       </c>
       <c r="H35">
-        <v>0.72347731735569798</v>
+        <v>0.72372294829184103</v>
       </c>
       <c r="I35">
-        <v>0.82804827836866202</v>
+        <v>0.828461460833543</v>
       </c>
       <c r="J35">
-        <v>0.91490216756806297</v>
+        <v>0.91513558534932504</v>
       </c>
       <c r="K35">
-        <v>0.76737218629001103</v>
+        <v>0.76607097286551895</v>
       </c>
       <c r="L35">
-        <v>0.85946759141096496</v>
+        <v>0.85612435885284799</v>
       </c>
       <c r="M35">
-        <v>0.928843236492228</v>
+        <v>0.92547209184658996</v>
       </c>
       <c r="N35">
-        <v>0.83250456760834801</v>
+        <v>0.83365162845318497</v>
       </c>
       <c r="O35">
-        <v>0.91283266804450902</v>
+        <v>0.91287447443853098</v>
       </c>
       <c r="P35">
-        <v>0.927586500337227</v>
+        <v>0.92716960883982702</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>30742</v>
       </c>
       <c r="B36">
-        <v>0.76444919410705403</v>
+        <v>0.764901298103558</v>
       </c>
       <c r="C36">
-        <v>0.86052170588259502</v>
+        <v>0.86035225907181001</v>
       </c>
       <c r="D36">
-        <v>0.959699575920401</v>
+        <v>0.95942769008056805</v>
       </c>
       <c r="E36">
-        <v>0.78204440950345999</v>
+        <v>0.78249830160757095</v>
       </c>
       <c r="F36">
-        <v>0.87546045684323803</v>
+        <v>0.87575009176413798</v>
       </c>
       <c r="G36">
-        <v>0.91163490061685304</v>
+        <v>0.91214798447440304</v>
       </c>
       <c r="H36">
-        <v>0.72849401648483203</v>
+        <v>0.72895902618993103</v>
       </c>
       <c r="I36">
-        <v>0.83150786979910496</v>
+        <v>0.83204154182379997</v>
       </c>
       <c r="J36">
-        <v>0.91690556715614802</v>
+        <v>0.91727348295097899</v>
       </c>
       <c r="K36">
-        <v>0.77734869808785201</v>
+        <v>0.77596283565269697</v>
       </c>
       <c r="L36">
-        <v>0.86497306742598801</v>
+        <v>0.86117122564575999</v>
       </c>
       <c r="M36">
-        <v>0.92893468006911095</v>
+        <v>0.92532669151801095</v>
       </c>
       <c r="N36">
-        <v>0.84124084688405598</v>
+        <v>0.84215653777770005</v>
       </c>
       <c r="O36">
-        <v>0.91772803090965904</v>
+        <v>0.91765456955163505</v>
       </c>
       <c r="P36">
-        <v>0.92857866287755897</v>
+        <v>0.92828306236298797</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>30773</v>
       </c>
       <c r="B37">
-        <v>0.76491902286196101</v>
+        <v>0.76550768774192901</v>
       </c>
       <c r="C37">
-        <v>0.86018906650740401</v>
+        <v>0.86003815474582401</v>
       </c>
       <c r="D37">
-        <v>0.960671313437371</v>
+        <v>0.96039952606940104</v>
       </c>
       <c r="E37">
-        <v>0.77182413874282896</v>
+        <v>0.77288110452151304</v>
       </c>
       <c r="F37">
-        <v>0.86815412987756202</v>
+        <v>0.86872719549614297</v>
       </c>
       <c r="G37">
-        <v>0.91017978052162596</v>
+        <v>0.91063324925129197</v>
       </c>
       <c r="H37">
-        <v>0.73511323958415398</v>
+        <v>0.73537957045722302</v>
       </c>
       <c r="I37">
-        <v>0.83281741627587702</v>
+        <v>0.83343698014031697</v>
       </c>
       <c r="J37">
-        <v>0.91640976439485999</v>
+        <v>0.91689647562604704</v>
       </c>
       <c r="K37">
-        <v>0.77674706037730001</v>
+        <v>0.77534398878797195</v>
       </c>
       <c r="L37">
-        <v>0.86111433559689599</v>
+        <v>0.85749711797670303</v>
       </c>
       <c r="M37">
-        <v>0.92688692598571298</v>
+        <v>0.92346603230856805</v>
       </c>
       <c r="N37">
-        <v>0.82712776951090405</v>
+        <v>0.82888166751134795</v>
       </c>
       <c r="O37">
-        <v>0.90535067425686699</v>
+        <v>0.90565799328067598</v>
       </c>
       <c r="P37">
-        <v>0.92542886832320304</v>
+        <v>0.92512287337244803</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>30803</v>
       </c>
       <c r="B38">
-        <v>0.76729861014752998</v>
+        <v>0.76800916214845305</v>
       </c>
       <c r="C38">
-        <v>0.86544693365178904</v>
+        <v>0.86532558887469302</v>
       </c>
       <c r="D38">
-        <v>0.96623372427332499</v>
+        <v>0.96586955037401001</v>
       </c>
       <c r="E38">
-        <v>0.76821423720902104</v>
+        <v>0.76949759114705496</v>
       </c>
       <c r="F38">
-        <v>0.86493287311871503</v>
+        <v>0.86553158975945599</v>
       </c>
       <c r="G38">
-        <v>0.90857151488603105</v>
+        <v>0.90871213327588896</v>
       </c>
       <c r="H38">
-        <v>0.73570236154898105</v>
+        <v>0.73573716763321795</v>
       </c>
       <c r="I38">
-        <v>0.83810377057649399</v>
+        <v>0.83843945513528695</v>
       </c>
       <c r="J38">
-        <v>0.91864856902597303</v>
+        <v>0.91902252961619701</v>
       </c>
       <c r="K38">
-        <v>0.77167528068756897</v>
+        <v>0.77026532578373996</v>
       </c>
       <c r="L38">
-        <v>0.86182962620286996</v>
+        <v>0.857935423398966</v>
       </c>
       <c r="M38">
-        <v>0.92795009355594305</v>
+        <v>0.92435529012157203</v>
       </c>
       <c r="N38">
-        <v>0.81866418988355405</v>
+        <v>0.82010609423910497</v>
       </c>
       <c r="O38">
-        <v>0.90099509821741697</v>
+        <v>0.90150725033427603</v>
       </c>
       <c r="P38">
-        <v>0.92461192186728702</v>
+        <v>0.92432631448548597</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>30834</v>
       </c>
       <c r="B39">
-        <v>0.76422817805911003</v>
+        <v>0.76479547576976703</v>
       </c>
       <c r="C39">
-        <v>0.86484548730159505</v>
+        <v>0.86456113855140604</v>
       </c>
       <c r="D39">
-        <v>0.96567816546212004</v>
+        <v>0.96518164523778205</v>
       </c>
       <c r="E39">
-        <v>0.76364649112018901</v>
+        <v>0.76452182704455696</v>
       </c>
       <c r="F39">
-        <v>0.86243545243060504</v>
+        <v>0.86263135943237401</v>
       </c>
       <c r="G39">
-        <v>0.90683949844187794</v>
+        <v>0.90691660443074196</v>
       </c>
       <c r="H39">
-        <v>0.72769741535293897</v>
+        <v>0.72758889805232596</v>
       </c>
       <c r="I39">
-        <v>0.835997538402107</v>
+        <v>0.83618705061129395</v>
       </c>
       <c r="J39">
-        <v>0.91888152092478304</v>
+        <v>0.91910330430403597</v>
       </c>
       <c r="K39">
-        <v>0.76276956924250805</v>
+        <v>0.76049475229710195</v>
       </c>
       <c r="L39">
-        <v>0.85769413927372995</v>
+        <v>0.85348607967767498</v>
       </c>
       <c r="M39">
-        <v>0.92750349743804505</v>
+        <v>0.92408736722586304</v>
       </c>
       <c r="N39">
-        <v>0.80668578262093604</v>
+        <v>0.80998451046333697</v>
       </c>
       <c r="O39">
-        <v>0.892428278837746</v>
+        <v>0.89400413632387898</v>
       </c>
       <c r="P39">
-        <v>0.92184596159950205</v>
+        <v>0.92165457798745098</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>30864</v>
       </c>
       <c r="B40">
-        <v>0.76474245862638901</v>
+        <v>0.76529045503882398</v>
       </c>
       <c r="C40">
-        <v>0.86649556432377794</v>
+        <v>0.86628175348145198</v>
       </c>
       <c r="D40">
-        <v>0.96509634484338702</v>
+        <v>0.96463931785488</v>
       </c>
       <c r="E40">
-        <v>0.765451123554448</v>
+        <v>0.76600555481467303</v>
       </c>
       <c r="F40">
-        <v>0.86034196050802403</v>
+        <v>0.86034727787746301</v>
       </c>
       <c r="G40">
-        <v>0.90610107411318896</v>
+        <v>0.90613608170404603</v>
       </c>
       <c r="H40">
-        <v>0.71231854308295095</v>
+        <v>0.71250904030954998</v>
       </c>
       <c r="I40">
-        <v>0.83079139187797801</v>
+        <v>0.83156528313537104</v>
       </c>
       <c r="J40">
-        <v>0.91851617125515606</v>
+        <v>0.918847648148579</v>
       </c>
       <c r="K40">
-        <v>0.75742420793316501</v>
+        <v>0.755020788763763</v>
       </c>
       <c r="L40">
-        <v>0.85538145463466198</v>
+        <v>0.85105255758548104</v>
       </c>
       <c r="M40">
-        <v>0.92700236928668101</v>
+        <v>0.92360060216748496</v>
       </c>
       <c r="N40">
-        <v>0.81115958267732802</v>
+        <v>0.81524022290327902</v>
       </c>
       <c r="O40">
-        <v>0.89376410861410605</v>
+        <v>0.89581331314191004</v>
       </c>
       <c r="P40">
-        <v>0.92123011271893995</v>
+        <v>0.92101022499673502</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>30895</v>
       </c>
       <c r="B41">
-        <v>0.76612362087539199</v>
+        <v>0.76654765034702699</v>
       </c>
       <c r="C41">
-        <v>0.86685838079075495</v>
+        <v>0.86646351213640205</v>
       </c>
       <c r="D41">
-        <v>0.96467591445837997</v>
+        <v>0.96414260142591102</v>
       </c>
       <c r="E41">
-        <v>0.77248395298913697</v>
+        <v>0.77451297254644902</v>
       </c>
       <c r="F41">
-        <v>0.86000952586655199</v>
+        <v>0.86120452642033796</v>
       </c>
       <c r="G41">
-        <v>0.90638274836449595</v>
+        <v>0.90675793234491298</v>
       </c>
       <c r="H41">
-        <v>0.722143604336551</v>
+        <v>0.72291581963646501</v>
       </c>
       <c r="I41">
-        <v>0.83826892391248098</v>
+        <v>0.83935976762658304</v>
       </c>
       <c r="J41">
-        <v>0.92065709431716602</v>
+        <v>0.92113460532462099</v>
       </c>
       <c r="K41">
-        <v>0.75372511711088996</v>
+        <v>0.75092473051062802</v>
       </c>
       <c r="L41">
-        <v>0.85411026680753099</v>
+        <v>0.84959422365610704</v>
       </c>
       <c r="M41">
-        <v>0.92715033165495897</v>
+        <v>0.92381541459953598</v>
       </c>
       <c r="N41">
-        <v>0.80342865767662697</v>
+        <v>0.80640965412921395</v>
       </c>
       <c r="O41">
-        <v>0.88869505939597304</v>
+        <v>0.89035127553821902</v>
       </c>
       <c r="P41">
-        <v>0.92069842804230095</v>
+        <v>0.92065085448532402</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>30926</v>
       </c>
       <c r="B42">
-        <v>0.76325123133087702</v>
+        <v>0.76323994604215595</v>
       </c>
       <c r="C42">
-        <v>0.86386009672038799</v>
+        <v>0.86319940799587802</v>
       </c>
       <c r="D42">
-        <v>0.96198355998658602</v>
+        <v>0.96158164335124796</v>
       </c>
       <c r="E42">
-        <v>0.76266202563823304</v>
+        <v>0.76401207056053599</v>
       </c>
       <c r="F42">
-        <v>0.85673528698581802</v>
+        <v>0.85763602697281804</v>
       </c>
       <c r="G42">
-        <v>0.90456201661406699</v>
+        <v>0.90500679058454303</v>
       </c>
       <c r="H42">
-        <v>0.72181121307546403</v>
+        <v>0.72214893083069198</v>
       </c>
       <c r="I42">
-        <v>0.837324781595297</v>
+        <v>0.83828292453181996</v>
       </c>
       <c r="J42">
-        <v>0.92019319342527905</v>
+        <v>0.92080187572528505</v>
       </c>
       <c r="K42">
-        <v>0.74644566377004196</v>
+        <v>0.74396380640527904</v>
       </c>
       <c r="L42">
-        <v>0.84889604640826699</v>
+        <v>0.84472490364479402</v>
       </c>
       <c r="M42">
-        <v>0.92540569509728499</v>
+        <v>0.92217141000541503</v>
       </c>
       <c r="N42">
-        <v>0.79904362531693296</v>
+        <v>0.80039428985360395</v>
       </c>
       <c r="O42">
-        <v>0.88417716057461904</v>
+        <v>0.88463028436691604</v>
       </c>
       <c r="P42">
-        <v>0.91920750293516296</v>
+        <v>0.918901474454909</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>30956</v>
       </c>
       <c r="B43">
-        <v>0.76924826731483298</v>
+        <v>0.76892067779917495</v>
       </c>
       <c r="C43">
-        <v>0.86657155072825498</v>
+        <v>0.86570277065190904</v>
       </c>
       <c r="D43">
-        <v>0.96221230038747396</v>
+        <v>0.96175399177958598</v>
       </c>
       <c r="E43">
-        <v>0.76812958718851199</v>
+        <v>0.76946302160129298</v>
       </c>
       <c r="F43">
-        <v>0.85472160380767404</v>
+        <v>0.85587650066758203</v>
       </c>
       <c r="G43">
-        <v>0.90355788407114901</v>
+        <v>0.90420105707728105</v>
       </c>
       <c r="H43">
-        <v>0.76136872065820405</v>
+        <v>0.76124166843274699</v>
       </c>
       <c r="I43">
-        <v>0.85798116279288394</v>
+        <v>0.85832899364535398</v>
       </c>
       <c r="J43">
-        <v>0.92314258687691098</v>
+        <v>0.92354458883169399</v>
       </c>
       <c r="K43">
-        <v>0.75042933837313996</v>
+        <v>0.74744468748331305</v>
       </c>
       <c r="L43">
-        <v>0.85001327491919898</v>
+        <v>0.84563894395938899</v>
       </c>
       <c r="M43">
-        <v>0.92530640882221704</v>
+        <v>0.92205824003080805</v>
       </c>
       <c r="N43">
-        <v>0.80824265660560801</v>
+        <v>0.80833584784672297</v>
       </c>
       <c r="O43">
-        <v>0.88504179083984802</v>
+        <v>0.88493699417373795</v>
       </c>
       <c r="P43">
-        <v>0.91835812161346397</v>
+        <v>0.91802080179471202</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>30987</v>
       </c>
       <c r="B44">
-        <v>0.77047982102527801</v>
+        <v>0.77015602234417102</v>
       </c>
       <c r="C44">
-        <v>0.868297672816154</v>
+        <v>0.86756991588295895</v>
       </c>
       <c r="D44">
-        <v>0.96485615559888205</v>
+        <v>0.964335901627562</v>
       </c>
       <c r="E44">
-        <v>0.77007415797669698</v>
+        <v>0.77064100788560397</v>
       </c>
       <c r="F44">
-        <v>0.85722313053800303</v>
+        <v>0.85817638080152603</v>
       </c>
       <c r="G44">
-        <v>0.905150386706016</v>
+        <v>0.90558620103035403</v>
       </c>
       <c r="H44">
-        <v>0.75356263626515096</v>
+        <v>0.75411979313728394</v>
       </c>
       <c r="I44">
-        <v>0.85759927494592403</v>
+        <v>0.85866071958366197</v>
       </c>
       <c r="J44">
-        <v>0.92563954636595103</v>
+        <v>0.92617359058994597</v>
       </c>
       <c r="K44">
-        <v>0.74927321521610701</v>
+        <v>0.74590737258646</v>
       </c>
       <c r="L44">
-        <v>0.84919047435871997</v>
+        <v>0.84480381831801898</v>
       </c>
       <c r="M44">
-        <v>0.92579893686776304</v>
+        <v>0.922683319048896</v>
       </c>
       <c r="N44">
-        <v>0.79998836858246103</v>
+        <v>0.80110789192452203</v>
       </c>
       <c r="O44">
-        <v>0.88484395834759599</v>
+        <v>0.88560569032021197</v>
       </c>
       <c r="P44">
-        <v>0.91892277600530603</v>
+        <v>0.91861243990154795</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>31017</v>
       </c>
       <c r="B45">
-        <v>0.76480979430556395</v>
+        <v>0.76483262626095105</v>
       </c>
       <c r="C45">
-        <v>0.86766564450381001</v>
+        <v>0.86709063062334202</v>
       </c>
       <c r="D45">
-        <v>0.96584972792089296</v>
+        <v>0.96537066776885605</v>
       </c>
       <c r="E45">
-        <v>0.76614220129868005</v>
+        <v>0.76763349297504302</v>
       </c>
       <c r="F45">
-        <v>0.86256905855041699</v>
+        <v>0.86361279461402796</v>
       </c>
       <c r="G45">
-        <v>0.90879586236858001</v>
+        <v>0.909126903776589</v>
       </c>
       <c r="H45">
-        <v>0.74071232242304497</v>
+        <v>0.74088654059764503</v>
       </c>
       <c r="I45">
-        <v>0.85231461933677599</v>
+        <v>0.85308721243627805</v>
       </c>
       <c r="J45">
-        <v>0.92658699415745904</v>
+        <v>0.92699378594106396</v>
       </c>
       <c r="K45">
-        <v>0.75148658040572403</v>
+        <v>0.74911123681552605</v>
       </c>
       <c r="L45">
-        <v>0.85468307963659296</v>
+        <v>0.85125963202375698</v>
       </c>
       <c r="M45">
-        <v>0.92776963722797401</v>
+        <v>0.92499767241698105</v>
       </c>
       <c r="N45">
-        <v>0.79777396891860897</v>
+        <v>0.79991149664605798</v>
       </c>
       <c r="O45">
-        <v>0.88704907848992598</v>
+        <v>0.88836942065640401</v>
       </c>
       <c r="P45">
-        <v>0.91970721944793998</v>
+        <v>0.91949771809053404</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>31048</v>
       </c>
       <c r="B46">
-        <v>0.77058316781369995</v>
+        <v>0.77072002927473005</v>
       </c>
       <c r="C46">
-        <v>0.87497919528699097</v>
+        <v>0.87449081975784004</v>
       </c>
       <c r="D46">
-        <v>0.97110241636757499</v>
+        <v>0.970647254379014</v>
       </c>
       <c r="E46">
-        <v>0.76911738224614401</v>
+        <v>0.77135834746284704</v>
       </c>
       <c r="F46">
-        <v>0.86625919261530904</v>
+        <v>0.867753303332506</v>
       </c>
       <c r="G46">
-        <v>0.91145001683615501</v>
+        <v>0.91166669260099098</v>
       </c>
       <c r="H46">
-        <v>0.74264617398667099</v>
+        <v>0.74303944261809796</v>
       </c>
       <c r="I46">
-        <v>0.85594289312406502</v>
+        <v>0.85680496029804798</v>
       </c>
       <c r="J46">
-        <v>0.92790529313133696</v>
+        <v>0.92832322556997904</v>
       </c>
       <c r="K46">
-        <v>0.76997682781313204</v>
+        <v>0.76875683241756598</v>
       </c>
       <c r="L46">
-        <v>0.87067061883171304</v>
+        <v>0.86788333989906197</v>
       </c>
       <c r="M46">
-        <v>0.93310241686659701</v>
+        <v>0.93047423257970396</v>
       </c>
       <c r="N46">
-        <v>0.79463360527208005</v>
+        <v>0.79713975389533298</v>
       </c>
       <c r="O46">
-        <v>0.88790082171067597</v>
+        <v>0.889579385384065</v>
       </c>
       <c r="P46">
-        <v>0.92084214118865204</v>
+        <v>0.92068950912480796</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>31079</v>
       </c>
       <c r="B47">
-        <v>0.782241673932492</v>
+        <v>0.782421421591035</v>
       </c>
       <c r="C47">
-        <v>0.88536195530845396</v>
+        <v>0.88488343731265395</v>
       </c>
       <c r="D47">
-        <v>0.98041712581880802</v>
+        <v>0.97996313393276102</v>
       </c>
       <c r="E47">
-        <v>0.78566340383790401</v>
+        <v>0.78707864099464298</v>
       </c>
       <c r="F47">
-        <v>0.87337173624471198</v>
+        <v>0.87476937540719901</v>
       </c>
       <c r="G47">
-        <v>0.91457255494746503</v>
+        <v>0.91489817997338596</v>
       </c>
       <c r="H47">
-        <v>0.74252221540331398</v>
+        <v>0.744150852906038</v>
       </c>
       <c r="I47">
-        <v>0.85676825333381001</v>
+        <v>0.85842858764073404</v>
       </c>
       <c r="J47">
-        <v>0.93047864783196099</v>
+        <v>0.93123558126118999</v>
       </c>
       <c r="K47">
-        <v>0.77554132704495005</v>
+        <v>0.773802094875917</v>
       </c>
       <c r="L47">
-        <v>0.87830584315734705</v>
+        <v>0.87502402269151103</v>
       </c>
       <c r="M47">
-        <v>0.93655679358289701</v>
+        <v>0.933945377322421</v>
       </c>
       <c r="N47">
-        <v>0.80343749088278804</v>
+        <v>0.80639763458500502</v>
       </c>
       <c r="O47">
-        <v>0.89439724855737801</v>
+        <v>0.89639593616082203</v>
       </c>
       <c r="P47">
-        <v>0.92302135004531405</v>
+        <v>0.92298736817645299</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>31107</v>
       </c>
       <c r="B48">
-        <v>0.77309303704749599</v>
+        <v>0.77293110247839403</v>
       </c>
       <c r="C48">
-        <v>0.87744752423639705</v>
+        <v>0.87672526869615497</v>
       </c>
       <c r="D48">
-        <v>0.97514143888289795</v>
+        <v>0.97468001974604601</v>
       </c>
       <c r="E48">
-        <v>0.77034421320857804</v>
+        <v>0.77207019149955602</v>
       </c>
       <c r="F48">
-        <v>0.86507335879143599</v>
+        <v>0.86620078266880896</v>
       </c>
       <c r="G48">
-        <v>0.91115924643670998</v>
+        <v>0.91121605452896104</v>
       </c>
       <c r="H48">
-        <v>0.72360166888490196</v>
+        <v>0.72486831537109797</v>
       </c>
       <c r="I48">
-        <v>0.84334810436028596</v>
+        <v>0.84508093192674405</v>
       </c>
       <c r="J48">
-        <v>0.92669223049161198</v>
+        <v>0.927583601898049</v>
       </c>
       <c r="K48">
-        <v>0.76193149017166695</v>
+        <v>0.75876676983442104</v>
       </c>
       <c r="L48">
-        <v>0.86775842682496696</v>
+        <v>0.863699328675546</v>
       </c>
       <c r="M48">
-        <v>0.93396386514664098</v>
+        <v>0.93112121648977797</v>
       </c>
       <c r="N48">
-        <v>0.80347616876911299</v>
+        <v>0.80666848950668302</v>
       </c>
       <c r="O48">
-        <v>0.89031224006173704</v>
+        <v>0.89263475191755404</v>
       </c>
       <c r="P48">
-        <v>0.92005781281239696</v>
+        <v>0.91998075101149301</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>31138</v>
       </c>
       <c r="B49">
-        <v>0.76247173360517895</v>
+        <v>0.76290246649867599</v>
       </c>
       <c r="C49">
-        <v>0.86680174152338896</v>
+        <v>0.86644756150871305</v>
       </c>
       <c r="D49">
-        <v>0.96794173885061596</v>
+        <v>0.96740564818375097</v>
       </c>
       <c r="E49">
-        <v>0.77536123172367499</v>
+        <v>0.77771756862751795</v>
       </c>
       <c r="F49">
-        <v>0.86527826783692596</v>
+        <v>0.86683526048655501</v>
       </c>
       <c r="G49">
-        <v>0.90966010527188201</v>
+        <v>0.90989673994739995</v>
       </c>
       <c r="H49">
-        <v>0.71743754980008201</v>
+        <v>0.71883216421608997</v>
       </c>
       <c r="I49">
-        <v>0.83402629869630396</v>
+        <v>0.83575868390171804</v>
       </c>
       <c r="J49">
-        <v>0.92102169564646796</v>
+        <v>0.92196399940344698</v>
       </c>
       <c r="K49">
-        <v>0.75209317373957096</v>
+        <v>0.75054473871976002</v>
       </c>
       <c r="L49">
-        <v>0.85662655445614899</v>
+        <v>0.85353354432259199</v>
       </c>
       <c r="M49">
-        <v>0.93038925978628595</v>
+        <v>0.92784406708976597</v>
       </c>
       <c r="N49">
-        <v>0.79859163992169602</v>
+        <v>0.80326456100031096</v>
       </c>
       <c r="O49">
-        <v>0.88583920521088799</v>
+        <v>0.88892405840148403</v>
       </c>
       <c r="P49">
-        <v>0.917728239735082</v>
+        <v>0.91770314943457698</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>31168</v>
       </c>
       <c r="B50">
-        <v>0.75067539363579605</v>
+        <v>0.75107160079644797</v>
       </c>
       <c r="C50">
-        <v>0.85670557563015903</v>
+        <v>0.85640256907411505</v>
       </c>
       <c r="D50">
-        <v>0.96189745754922795</v>
+        <v>0.96136633751752598</v>
       </c>
       <c r="E50">
-        <v>0.76604855708784902</v>
+        <v>0.76815670003778502</v>
       </c>
       <c r="F50">
-        <v>0.85589567258684196</v>
+        <v>0.85734272797063804</v>
       </c>
       <c r="G50">
-        <v>0.90668820787639404</v>
+        <v>0.90694844503019001</v>
       </c>
       <c r="H50">
-        <v>0.70794779234260896</v>
+        <v>0.70858198507710402</v>
       </c>
       <c r="I50">
-        <v>0.82777521278134103</v>
+        <v>0.82892657217441901</v>
       </c>
       <c r="J50">
-        <v>0.91746422888005397</v>
+        <v>0.91817345137136697</v>
       </c>
       <c r="K50">
-        <v>0.74674920510998299</v>
+        <v>0.74577103329549599</v>
       </c>
       <c r="L50">
-        <v>0.85364942830132096</v>
+        <v>0.85077730519266104</v>
       </c>
       <c r="M50">
-        <v>0.92894752133795599</v>
+        <v>0.92643996225442904</v>
       </c>
       <c r="N50">
-        <v>0.78744702333052996</v>
+        <v>0.79216972949039599</v>
       </c>
       <c r="O50">
-        <v>0.87491816075350504</v>
+        <v>0.87789382727541998</v>
       </c>
       <c r="P50">
-        <v>0.91488483710036095</v>
+        <v>0.91484942646669598</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>31199</v>
       </c>
       <c r="B51">
-        <v>0.74116339640911</v>
+        <v>0.74096353601109799</v>
       </c>
       <c r="C51">
-        <v>0.84714240716724198</v>
+        <v>0.84662511378961103</v>
       </c>
       <c r="D51">
-        <v>0.95683486224816106</v>
+        <v>0.95629131051512395</v>
       </c>
       <c r="E51">
-        <v>0.76356792477366497</v>
+        <v>0.76484574902286195</v>
       </c>
       <c r="F51">
-        <v>0.85021933523843596</v>
+        <v>0.851375608917184</v>
       </c>
       <c r="G51">
-        <v>0.905823587977022</v>
+        <v>0.90597232767657998</v>
       </c>
       <c r="H51">
-        <v>0.69675452571412699</v>
+        <v>0.69761445318465098</v>
       </c>
       <c r="I51">
-        <v>0.81684183600318705</v>
+        <v>0.81825536176785596</v>
       </c>
       <c r="J51">
-        <v>0.91322118191120405</v>
+        <v>0.913993242332795</v>
       </c>
       <c r="K51">
-        <v>0.74315972773851702</v>
+        <v>0.74210924784120003</v>
       </c>
       <c r="L51">
-        <v>0.85139909916642897</v>
+        <v>0.84862359798119702</v>
       </c>
       <c r="M51">
-        <v>0.928705339863788</v>
+        <v>0.92630745244868895</v>
       </c>
       <c r="N51">
-        <v>0.77669037254520701</v>
+        <v>0.78071750467827905</v>
       </c>
       <c r="O51">
-        <v>0.86719420364452104</v>
+        <v>0.86968246110783798</v>
       </c>
       <c r="P51">
-        <v>0.91262275196188203</v>
+        <v>0.91262967978180698</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>31229</v>
       </c>
       <c r="B52">
-        <v>0.73582563916808097</v>
+        <v>0.73597441710413303</v>
       </c>
       <c r="C52">
-        <v>0.84143205146277</v>
+        <v>0.84099589625873905</v>
       </c>
       <c r="D52">
-        <v>0.95355488283502499</v>
+        <v>0.95299591035499798</v>
       </c>
       <c r="E52">
-        <v>0.76103966342316398</v>
+        <v>0.76186895674636801</v>
       </c>
       <c r="F52">
-        <v>0.85014895700050397</v>
+        <v>0.850625872000487</v>
       </c>
       <c r="G52">
-        <v>0.90597399430780201</v>
+        <v>0.90599280140465799</v>
       </c>
       <c r="H52">
-        <v>0.69307410868366803</v>
+        <v>0.69342512639643294</v>
       </c>
       <c r="I52">
-        <v>0.81253629282972595</v>
+        <v>0.81357833649017297</v>
       </c>
       <c r="J52">
-        <v>0.91062807671715396</v>
+        <v>0.91120489983643305</v>
       </c>
       <c r="K52">
-        <v>0.74503038154230194</v>
+        <v>0.74426420774912005</v>
       </c>
       <c r="L52">
-        <v>0.85049027593264004</v>
+        <v>0.847878584171326</v>
       </c>
       <c r="M52">
-        <v>0.92776856888262005</v>
+        <v>0.92541334511033801</v>
       </c>
       <c r="N52">
-        <v>0.76127633365912795</v>
+        <v>0.76461354006152205</v>
       </c>
       <c r="O52">
-        <v>0.8579536856976</v>
+        <v>0.85984843633950903</v>
       </c>
       <c r="P52">
-        <v>0.91090660920593003</v>
+        <v>0.91074763279379201</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>31260</v>
       </c>
       <c r="B53">
-        <v>0.72983251460406895</v>
+        <v>0.72987616942487898</v>
       </c>
       <c r="C53">
-        <v>0.83586039062069695</v>
+        <v>0.83528197478564303</v>
       </c>
       <c r="D53">
-        <v>0.95034236889849799</v>
+        <v>0.94971383521026198</v>
       </c>
       <c r="E53">
-        <v>0.75642391090416405</v>
+        <v>0.75627600001893602</v>
       </c>
       <c r="F53">
-        <v>0.84851310502944199</v>
+        <v>0.84839194572400101</v>
       </c>
       <c r="G53">
-        <v>0.90579347088662299</v>
+        <v>0.90571666154150499</v>
       </c>
       <c r="H53">
-        <v>0.67894764214508896</v>
+        <v>0.679903519158782</v>
       </c>
       <c r="I53">
-        <v>0.80136269214482103</v>
+        <v>0.80264937574360695</v>
       </c>
       <c r="J53">
-        <v>0.90789402066214697</v>
+        <v>0.90847150790041697</v>
       </c>
       <c r="K53">
-        <v>0.73987850097760499</v>
+        <v>0.73893225997620404</v>
       </c>
       <c r="L53">
-        <v>0.84474168838445596</v>
+        <v>0.84231501891468197</v>
       </c>
       <c r="M53">
-        <v>0.92553578433781203</v>
+        <v>0.92325977043537</v>
       </c>
       <c r="N53">
-        <v>0.75222745742318597</v>
+        <v>0.75543025929053498</v>
       </c>
       <c r="O53">
-        <v>0.85181759572286098</v>
+        <v>0.85344857657482898</v>
       </c>
       <c r="P53">
-        <v>0.90986439591869195</v>
+        <v>0.90967662200208199</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>31291</v>
       </c>
       <c r="B54">
-        <v>0.73492356545723103</v>
+        <v>0.73530469899574202</v>
       </c>
       <c r="C54">
-        <v>0.83917548757870297</v>
+        <v>0.83878497663090201</v>
       </c>
       <c r="D54">
-        <v>0.95051508214518998</v>
+        <v>0.94993624303233704</v>
       </c>
       <c r="E54">
-        <v>0.74613650159891398</v>
+        <v>0.74566632622491402</v>
       </c>
       <c r="F54">
-        <v>0.84603668278430899</v>
+        <v>0.84550850818451095</v>
       </c>
       <c r="G54">
-        <v>0.906331256695182</v>
+        <v>0.90639964565656606</v>
       </c>
       <c r="H54">
-        <v>0.68258056413059198</v>
+        <v>0.68446992245726201</v>
       </c>
       <c r="I54">
-        <v>0.80444855475535204</v>
+        <v>0.80637601523563995</v>
       </c>
       <c r="J54">
-        <v>0.90791837986415103</v>
+        <v>0.90853927511786803</v>
       </c>
       <c r="K54">
-        <v>0.735931877820171</v>
+        <v>0.73500142316585104</v>
       </c>
       <c r="L54">
-        <v>0.84109578528498596</v>
+        <v>0.83880651303403098</v>
       </c>
       <c r="M54">
-        <v>0.92310636662850198</v>
+        <v>0.92094221082968897</v>
       </c>
       <c r="N54">
-        <v>0.75363650607931199</v>
+        <v>0.75607182026075903</v>
       </c>
       <c r="O54">
-        <v>0.85410353642918602</v>
+        <v>0.85513848939616499</v>
       </c>
       <c r="P54">
-        <v>0.91074090628980797</v>
+        <v>0.91046823471953897</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>31321</v>
       </c>
       <c r="B55">
-        <v>0.74415502376994003</v>
+        <v>0.74450413397583004</v>
       </c>
       <c r="C55">
-        <v>0.84553248066942299</v>
+        <v>0.84518912621338704</v>
       </c>
       <c r="D55">
-        <v>0.952505006191526</v>
+        <v>0.95197730043014495</v>
       </c>
       <c r="E55">
-        <v>0.74261069167525395</v>
+        <v>0.74258575769661905</v>
       </c>
       <c r="F55">
-        <v>0.84669305166780195</v>
+        <v>0.84652877740723698</v>
       </c>
       <c r="G55">
-        <v>0.90681948457142103</v>
+        <v>0.90703795476822602</v>
       </c>
       <c r="H55">
-        <v>0.69743226423700999</v>
+        <v>0.69895796268144295</v>
       </c>
       <c r="I55">
-        <v>0.81174318072558405</v>
+        <v>0.81332478206498904</v>
       </c>
       <c r="J55">
-        <v>0.90939343394803096</v>
+        <v>0.91005245051841099</v>
       </c>
       <c r="K55">
-        <v>0.73485429445060302</v>
+        <v>0.73374518865415905</v>
       </c>
       <c r="L55">
-        <v>0.84250008162729595</v>
+        <v>0.84031647008668897</v>
       </c>
       <c r="M55">
-        <v>0.92272123981347498</v>
+        <v>0.920731566893354</v>
       </c>
       <c r="N55">
-        <v>0.76033550231865299</v>
+        <v>0.76298035214670701</v>
       </c>
       <c r="O55">
-        <v>0.85642190153087805</v>
+        <v>0.85767294285866502</v>
       </c>
       <c r="P55">
-        <v>0.91085671943070001</v>
+        <v>0.91067634402896003</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>31352</v>
       </c>
       <c r="B56">
-        <v>0.74748701211153001</v>
+        <v>0.74774283894163596</v>
       </c>
       <c r="C56">
-        <v>0.85065790267055896</v>
+        <v>0.85021054073882596</v>
       </c>
       <c r="D56">
-        <v>0.95633791582307204</v>
+        <v>0.95572340988110305</v>
       </c>
       <c r="E56">
-        <v>0.74865399918461695</v>
+        <v>0.74931867249347395</v>
       </c>
       <c r="F56">
-        <v>0.85116173144557505</v>
+        <v>0.85149242140575099</v>
       </c>
       <c r="G56">
-        <v>0.90928053812211895</v>
+        <v>0.90959161798316102</v>
       </c>
       <c r="H56">
-        <v>0.68965369622502704</v>
+        <v>0.690655247630655</v>
       </c>
       <c r="I56">
-        <v>0.80971628421828601</v>
+        <v>0.810875186904919</v>
       </c>
       <c r="J56">
-        <v>0.91112846048761298</v>
+        <v>0.91156351080780496</v>
       </c>
       <c r="K56">
-        <v>0.742351737292404</v>
+        <v>0.74112610716291205</v>
       </c>
       <c r="L56">
-        <v>0.84907572927112096</v>
+        <v>0.84668332762701104</v>
       </c>
       <c r="M56">
-        <v>0.92492220554468296</v>
+        <v>0.92301580679916595</v>
       </c>
       <c r="N56">
-        <v>0.75398661851110005</v>
+        <v>0.75596243273989505</v>
       </c>
       <c r="O56">
-        <v>0.85286428681244897</v>
+        <v>0.85366007452816495</v>
       </c>
       <c r="P56">
-        <v>0.91071033657021305</v>
+        <v>0.91040359192929798</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>31382</v>
       </c>
       <c r="B57">
-        <v>0.75905738878555495</v>
+        <v>0.75936935466109501</v>
       </c>
       <c r="C57">
-        <v>0.86143112906928598</v>
+        <v>0.86094927821898604</v>
       </c>
       <c r="D57">
-        <v>0.96302143445902599</v>
+        <v>0.962330015311606</v>
       </c>
       <c r="E57">
-        <v>0.76814725945040196</v>
+        <v>0.76897109698726596</v>
       </c>
       <c r="F57">
-        <v>0.86221917541910897</v>
+        <v>0.862528872714452</v>
       </c>
       <c r="G57">
-        <v>0.91160106584699796</v>
+        <v>0.91193152043715098</v>
       </c>
       <c r="H57">
-        <v>0.68387510217437497</v>
+        <v>0.684356877783175</v>
       </c>
       <c r="I57">
-        <v>0.80905330322851099</v>
+        <v>0.80977179302260205</v>
       </c>
       <c r="J57">
-        <v>0.91410785598751298</v>
+        <v>0.91432687335262197</v>
       </c>
       <c r="K57">
-        <v>0.75799898108209296</v>
+        <v>0.75715667444426504</v>
       </c>
       <c r="L57">
-        <v>0.86162308976631397</v>
+        <v>0.85915684764933598</v>
       </c>
       <c r="M57">
-        <v>0.92873109496121198</v>
+        <v>0.92663072103684396</v>
       </c>
       <c r="N57">
-        <v>0.76064268898732501</v>
+        <v>0.76229463251720098</v>
       </c>
       <c r="O57">
-        <v>0.85687882085911404</v>
+        <v>0.85745466458689901</v>
       </c>
       <c r="P57">
-        <v>0.91260121033057595</v>
+        <v>0.91216731188333</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>31413</v>
       </c>
       <c r="B58">
-        <v>0.78100039183458003</v>
+        <v>0.78104028574986695</v>
       </c>
       <c r="C58">
-        <v>0.87979307961009601</v>
+        <v>0.87899194008175097</v>
       </c>
       <c r="D58">
-        <v>0.97293725526976704</v>
+        <v>0.97197138720557497</v>
       </c>
       <c r="E58">
-        <v>0.78930821197034895</v>
+        <v>0.789569663405568</v>
       </c>
       <c r="F58">
-        <v>0.88003580151542005</v>
+        <v>0.88006461109839396</v>
       </c>
       <c r="G58">
-        <v>0.91491637140653903</v>
+        <v>0.91513875249549004</v>
       </c>
       <c r="H58">
-        <v>0.69042109570098298</v>
+        <v>0.69042948769119294</v>
       </c>
       <c r="I58">
-        <v>0.81904969486062995</v>
+        <v>0.81945933395469805</v>
       </c>
       <c r="J58">
-        <v>0.91992783894425201</v>
+        <v>0.91991446157238499</v>
       </c>
       <c r="K58">
-        <v>0.78277920836359005</v>
+        <v>0.78191573540065695</v>
       </c>
       <c r="L58">
-        <v>0.88026669200293195</v>
+        <v>0.87748571042087997</v>
       </c>
       <c r="M58">
-        <v>0.93382447743835995</v>
+        <v>0.93160851055872596</v>
       </c>
       <c r="N58">
-        <v>0.77111127811714797</v>
+        <v>0.774489323218022</v>
       </c>
       <c r="O58">
-        <v>0.86508113899035899</v>
+        <v>0.866447311316487</v>
       </c>
       <c r="P58">
-        <v>0.91581906274391101</v>
+        <v>0.91547486573771197</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>31444</v>
       </c>
       <c r="B59">
-        <v>0.78657854173384001</v>
+        <v>0.78665089213829098</v>
       </c>
       <c r="C59">
-        <v>0.885968772356171</v>
+        <v>0.88508424947394204</v>
       </c>
       <c r="D59">
-        <v>0.97535970671275596</v>
+        <v>0.97438388201464099</v>
       </c>
       <c r="E59">
-        <v>0.78766271147048506</v>
+        <v>0.787747829905871</v>
       </c>
       <c r="F59">
-        <v>0.87631647307162897</v>
+        <v>0.87668037949453703</v>
       </c>
       <c r="G59">
-        <v>0.91517913110387505</v>
+        <v>0.915306168030395</v>
       </c>
       <c r="H59">
-        <v>0.69677611059573497</v>
+        <v>0.69621003804417603</v>
       </c>
       <c r="I59">
-        <v>0.82549608235719596</v>
+        <v>0.82541207458310695</v>
       </c>
       <c r="J59">
-        <v>0.92284847425265804</v>
+        <v>0.92274587619580595</v>
       </c>
       <c r="K59">
-        <v>0.79686874419188702</v>
+        <v>0.79559590372630595</v>
       </c>
       <c r="L59">
-        <v>0.89166438949862104</v>
+        <v>0.888389032463335</v>
       </c>
       <c r="M59">
-        <v>0.93691490057928195</v>
+        <v>0.93455973939578596</v>
       </c>
       <c r="N59">
-        <v>0.77643250038873601</v>
+        <v>0.77848734881703796</v>
       </c>
       <c r="O59">
-        <v>0.86834272524846901</v>
+        <v>0.86885524365868905</v>
       </c>
       <c r="P59">
-        <v>0.91595118784229801</v>
+        <v>0.91559990356401799</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>31472</v>
       </c>
       <c r="B60">
-        <v>0.79893952374371802</v>
+        <v>0.79908365535383097</v>
       </c>
       <c r="C60">
-        <v>0.89388830985977297</v>
+        <v>0.89319301691936803</v>
       </c>
       <c r="D60">
-        <v>0.97625344074091103</v>
+        <v>0.97545724899731701</v>
       </c>
       <c r="E60">
-        <v>0.78153136960164704</v>
+        <v>0.78161934503140895</v>
       </c>
       <c r="F60">
-        <v>0.87301936168401895</v>
+        <v>0.87345754386351704</v>
       </c>
       <c r="G60">
-        <v>0.91572830640841996</v>
+        <v>0.91605585759650898</v>
       </c>
       <c r="H60">
-        <v>0.71105455656680805</v>
+        <v>0.711238310683726</v>
       </c>
       <c r="I60">
-        <v>0.83377706587266798</v>
+        <v>0.83438016381869795</v>
       </c>
       <c r="J60">
-        <v>0.92360886969559797</v>
+        <v>0.92393884047209196</v>
       </c>
       <c r="K60">
-        <v>0.81062474434977905</v>
+        <v>0.81013575756426903</v>
       </c>
       <c r="L60">
-        <v>0.90190691516255805</v>
+        <v>0.89928448785351001</v>
       </c>
       <c r="M60">
-        <v>0.94001632127245704</v>
+        <v>0.93770208707419</v>
       </c>
       <c r="N60">
-        <v>0.80370993357780496</v>
+        <v>0.80411994030411005</v>
       </c>
       <c r="O60">
-        <v>0.88129142455835896</v>
+        <v>0.881033028554703</v>
       </c>
       <c r="P60">
-        <v>0.91751844752772205</v>
+        <v>0.91725123627930605</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>31503</v>
       </c>
       <c r="B61">
-        <v>0.79867050500916903</v>
+        <v>0.79868558408322898</v>
       </c>
       <c r="C61">
-        <v>0.89206832332276398</v>
+        <v>0.89136049472231604</v>
       </c>
       <c r="D61">
-        <v>0.97453400034553594</v>
+        <v>0.97388373758142099</v>
       </c>
       <c r="E61">
-        <v>0.77848702409651604</v>
+        <v>0.77802432049015702</v>
       </c>
       <c r="F61">
-        <v>0.871357433249074</v>
+        <v>0.87162704516128597</v>
       </c>
       <c r="G61">
-        <v>0.91745435222865201</v>
+        <v>0.91779796789117896</v>
       </c>
       <c r="H61">
-        <v>0.72979313918669098</v>
+        <v>0.72909004792598697</v>
       </c>
       <c r="I61">
-        <v>0.84728994765404397</v>
+        <v>0.84722573302113802</v>
       </c>
       <c r="J61">
-        <v>0.92691176115157903</v>
+        <v>0.92712614735027499</v>
       </c>
       <c r="K61">
-        <v>0.81014856899801702</v>
+        <v>0.80945717309885701</v>
       </c>
       <c r="L61">
-        <v>0.90111305925820295</v>
+        <v>0.89804234153726503</v>
       </c>
       <c r="M61">
-        <v>0.94131010423627604</v>
+        <v>0.93875863785689595</v>
       </c>
       <c r="N61">
-        <v>0.81039058814971798</v>
+        <v>0.811994714066406</v>
       </c>
       <c r="O61">
-        <v>0.88736469099302695</v>
+        <v>0.88730675777143597</v>
       </c>
       <c r="P61">
-        <v>0.91918128143250999</v>
+        <v>0.91894240585842002</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>31533</v>
       </c>
       <c r="B62">
-        <v>0.78744248950041495</v>
+        <v>0.78770977567616896</v>
       </c>
       <c r="C62">
-        <v>0.88232661670096502</v>
+        <v>0.88194973046530101</v>
       </c>
       <c r="D62">
-        <v>0.96965272076894204</v>
+        <v>0.96923141438156901</v>
       </c>
       <c r="E62">
-        <v>0.76715273561121</v>
+        <v>0.76718996623350599</v>
       </c>
       <c r="F62">
-        <v>0.86530383027857505</v>
+        <v>0.86594995556285403</v>
       </c>
       <c r="G62">
-        <v>0.91820125018680199</v>
+        <v>0.91856487442229096</v>
       </c>
       <c r="H62">
-        <v>0.72668584111729695</v>
+        <v>0.72502635226357603</v>
       </c>
       <c r="I62">
-        <v>0.84505931309550797</v>
+        <v>0.84462321316570999</v>
       </c>
       <c r="J62">
-        <v>0.92615121172077397</v>
+        <v>0.926290145817106</v>
       </c>
       <c r="K62">
-        <v>0.81270056846268701</v>
+        <v>0.81254621034489505</v>
       </c>
       <c r="L62">
-        <v>0.89867727871370795</v>
+        <v>0.89583388284733501</v>
       </c>
       <c r="M62">
-        <v>0.94089506272154599</v>
+        <v>0.93862572614184803</v>
       </c>
       <c r="N62">
-        <v>0.80194750495739797</v>
+        <v>0.80321845560398397</v>
       </c>
       <c r="O62">
-        <v>0.88154277203675302</v>
+        <v>0.88153597877202505</v>
       </c>
       <c r="P62">
-        <v>0.91835591135106098</v>
+        <v>0.91815419819265498</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>31564</v>
       </c>
       <c r="B63">
-        <v>0.77022592637635301</v>
+        <v>0.77070731593809205</v>
       </c>
       <c r="C63">
-        <v>0.87028006096226396</v>
+        <v>0.86998213263406299</v>
       </c>
       <c r="D63">
-        <v>0.96526746437751199</v>
+        <v>0.96477461927923303</v>
       </c>
       <c r="E63">
-        <v>0.76480950236633205</v>
+        <v>0.76518724657537096</v>
       </c>
       <c r="F63">
-        <v>0.86248968691739603</v>
+        <v>0.86311042431181595</v>
       </c>
       <c r="G63">
-        <v>0.91915071095308798</v>
+        <v>0.91936141640308899</v>
       </c>
       <c r="H63">
-        <v>0.72546944008454195</v>
+        <v>0.724477325252745</v>
       </c>
       <c r="I63">
-        <v>0.84525847701307899</v>
+        <v>0.84545582093049798</v>
       </c>
       <c r="J63">
-        <v>0.92729609099700805</v>
+        <v>0.92762982998632204</v>
       </c>
       <c r="K63">
-        <v>0.78969387943253999</v>
+        <v>0.78975368977694105</v>
       </c>
       <c r="L63">
-        <v>0.88709605878285602</v>
+        <v>0.88423745473707904</v>
       </c>
       <c r="M63">
-        <v>0.93857870591973802</v>
+        <v>0.93617174235397904</v>
       </c>
       <c r="N63">
-        <v>0.78734310254464801</v>
+        <v>0.78937024456800498</v>
       </c>
       <c r="O63">
-        <v>0.87578705730975503</v>
+        <v>0.87610285433164703</v>
       </c>
       <c r="P63">
-        <v>0.91843788545412997</v>
+        <v>0.91817756333732703</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>31594</v>
       </c>
       <c r="B64">
-        <v>0.76213381186734896</v>
+        <v>0.76239536698651</v>
       </c>
       <c r="C64">
-        <v>0.86348661899171297</v>
+        <v>0.86315226445273396</v>
       </c>
       <c r="D64">
-        <v>0.96187302084968795</v>
+        <v>0.96140477222561804</v>
       </c>
       <c r="E64">
-        <v>0.77005510260854404</v>
+        <v>0.76994252729280599</v>
       </c>
       <c r="F64">
-        <v>0.86431500581767695</v>
+        <v>0.86457894091447696</v>
       </c>
       <c r="G64">
-        <v>0.92012319747848903</v>
+        <v>0.92018110692823096</v>
       </c>
       <c r="H64">
-        <v>0.73070759342824598</v>
+        <v>0.72987961503368404</v>
       </c>
       <c r="I64">
-        <v>0.850074482209211</v>
+        <v>0.85026042883763298</v>
       </c>
       <c r="J64">
-        <v>0.92842830006473798</v>
+        <v>0.92876501195189998</v>
       </c>
       <c r="K64">
-        <v>0.77766108792769995</v>
+        <v>0.77684877877420799</v>
       </c>
       <c r="L64">
-        <v>0.87722646865918197</v>
+        <v>0.87420731536809904</v>
       </c>
       <c r="M64">
-        <v>0.93569225558041802</v>
+        <v>0.93312930568993102</v>
       </c>
       <c r="N64">
-        <v>0.79471689297634296</v>
+        <v>0.79709138942394098</v>
       </c>
       <c r="O64">
-        <v>0.87756683460449703</v>
+        <v>0.87818493991749402</v>
       </c>
       <c r="P64">
-        <v>0.91835736646742205</v>
+        <v>0.91817943454600004</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>31625</v>
       </c>
       <c r="B65">
-        <v>0.75420827205236096</v>
+        <v>0.75427740664554599</v>
       </c>
       <c r="C65">
-        <v>0.85694150293653804</v>
+        <v>0.85653434832451802</v>
       </c>
       <c r="D65">
-        <v>0.95862514308260804</v>
+        <v>0.95821018993066198</v>
       </c>
       <c r="E65">
-        <v>0.76809291240719701</v>
+        <v>0.768709502760898</v>
       </c>
       <c r="F65">
-        <v>0.86613455208745205</v>
+        <v>0.86669641593012803</v>
       </c>
       <c r="G65">
-        <v>0.922193380406788</v>
+        <v>0.92230734070229303</v>
       </c>
       <c r="H65">
-        <v>0.73791901265023496</v>
+        <v>0.73741729686954205</v>
       </c>
       <c r="I65">
-        <v>0.85468834703984897</v>
+        <v>0.85492169025112197</v>
       </c>
       <c r="J65">
-        <v>0.93103303736409304</v>
+        <v>0.93125040207401399</v>
       </c>
       <c r="K65">
-        <v>0.76634761290810405</v>
+        <v>0.76555807575816104</v>
       </c>
       <c r="L65">
-        <v>0.86776991417525795</v>
+        <v>0.86512028473724301</v>
       </c>
       <c r="M65">
-        <v>0.93374503609854798</v>
+        <v>0.93115333651645704</v>
       </c>
       <c r="N65">
-        <v>0.80845107510481196</v>
+        <v>0.81050623456087101</v>
       </c>
       <c r="O65">
-        <v>0.88410652665492395</v>
+        <v>0.88464378461728499</v>
       </c>
       <c r="P65">
-        <v>0.91903327345400698</v>
+        <v>0.91903642876904401</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>31656</v>
       </c>
       <c r="B66">
-        <v>0.754651797549314</v>
+        <v>0.75455994008181604</v>
       </c>
       <c r="C66">
-        <v>0.85634470365280102</v>
+        <v>0.85564979967703803</v>
       </c>
       <c r="D66">
-        <v>0.95841474266349702</v>
+        <v>0.95789040097795397</v>
       </c>
       <c r="E66">
-        <v>0.766774126687364</v>
+        <v>0.76573241026707894</v>
       </c>
       <c r="F66">
-        <v>0.86444596723650102</v>
+        <v>0.86392820200449005</v>
       </c>
       <c r="G66">
-        <v>0.92229150234186497</v>
+        <v>0.92219527228521003</v>
       </c>
       <c r="H66">
-        <v>0.74961643760942198</v>
+        <v>0.74922005596293195</v>
       </c>
       <c r="I66">
-        <v>0.86265260667236299</v>
+        <v>0.86286325389916496</v>
       </c>
       <c r="J66">
-        <v>0.93547554688982903</v>
+        <v>0.93576343219712099</v>
       </c>
       <c r="K66">
-        <v>0.76694122360829398</v>
+        <v>0.76629914720516901</v>
       </c>
       <c r="L66">
-        <v>0.86769595641917596</v>
+        <v>0.86486167956642501</v>
       </c>
       <c r="M66">
-        <v>0.93425672290439599</v>
+        <v>0.93167718452808901</v>
       </c>
       <c r="N66">
-        <v>0.81497014658679701</v>
+        <v>0.81627143685180104</v>
       </c>
       <c r="O66">
-        <v>0.88712865790102802</v>
+        <v>0.88728304885181797</v>
       </c>
       <c r="P66">
-        <v>0.92009368248835199</v>
+        <v>0.92004831189055802</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>31686</v>
       </c>
       <c r="B67">
-        <v>0.75627917628851005</v>
+        <v>0.75589090429744399</v>
       </c>
       <c r="C67">
-        <v>0.855956715065323</v>
+        <v>0.85518126621170798</v>
       </c>
       <c r="D67">
-        <v>0.95807656595730195</v>
+        <v>0.95751021702297501</v>
       </c>
       <c r="E67">
-        <v>0.76990727432605999</v>
+        <v>0.76698998742188496</v>
       </c>
       <c r="F67">
-        <v>0.86510720028180699</v>
+        <v>0.86371424327122404</v>
       </c>
       <c r="G67">
-        <v>0.92169211264304296</v>
+        <v>0.92138582519972201</v>
       </c>
       <c r="H67">
-        <v>0.76490556673169097</v>
+        <v>0.76455772632960695</v>
       </c>
       <c r="I67">
-        <v>0.86626482225662604</v>
+        <v>0.86669127663759404</v>
       </c>
       <c r="J67">
-        <v>0.93329371397393401</v>
+        <v>0.93375755095427804</v>
       </c>
       <c r="K67">
-        <v>0.76020568240151098</v>
+        <v>0.75845320102783198</v>
       </c>
       <c r="L67">
-        <v>0.86284559633125801</v>
+        <v>0.85948811108484002</v>
       </c>
       <c r="M67">
-        <v>0.93334346985874495</v>
+        <v>0.930561730477239</v>
       </c>
       <c r="N67">
-        <v>0.81846624806925194</v>
+        <v>0.82001548696491</v>
       </c>
       <c r="O67">
-        <v>0.88990826476562701</v>
+        <v>0.890222105591993</v>
       </c>
       <c r="P67">
-        <v>0.920552533992128</v>
+        <v>0.92058424577630205</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>31717</v>
       </c>
       <c r="B68">
-        <v>0.75989074391572697</v>
+        <v>0.75975158829779599</v>
       </c>
       <c r="C68">
-        <v>0.85763384096316297</v>
+        <v>0.85701053992812404</v>
       </c>
       <c r="D68">
-        <v>0.96028692647260505</v>
+        <v>0.95973804410418495</v>
       </c>
       <c r="E68">
-        <v>0.7764711128681</v>
+        <v>0.77401983099284899</v>
       </c>
       <c r="F68">
-        <v>0.86783040140155898</v>
+        <v>0.866274722836053</v>
       </c>
       <c r="G68">
-        <v>0.92216774003503998</v>
+        <v>0.92166871838407904</v>
       </c>
       <c r="H68">
-        <v>0.76841608884961798</v>
+        <v>0.76841761162478495</v>
       </c>
       <c r="I68">
-        <v>0.86476120563723802</v>
+        <v>0.86533451677962803</v>
       </c>
       <c r="J68">
-        <v>0.93246971800258105</v>
+        <v>0.93298014810829299</v>
       </c>
       <c r="K68">
-        <v>0.75884988368152695</v>
+        <v>0.75750915503541305</v>
       </c>
       <c r="L68">
-        <v>0.861774301153861</v>
+        <v>0.85828764781445499</v>
       </c>
       <c r="M68">
-        <v>0.93407800050105505</v>
+        <v>0.93121732950517799</v>
       </c>
       <c r="N68">
-        <v>0.81913721301725495</v>
+        <v>0.82313717198010805</v>
       </c>
       <c r="O68">
-        <v>0.88954695971619502</v>
+        <v>0.89126045655738995</v>
       </c>
       <c r="P68">
-        <v>0.92095325555770502</v>
+        <v>0.92117788024027003</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>31747</v>
       </c>
       <c r="B69">
-        <v>0.76565982288540202</v>
+        <v>0.76559108217907701</v>
       </c>
       <c r="C69">
-        <v>0.86509369150258797</v>
+        <v>0.86450023583167701</v>
       </c>
       <c r="D69">
-        <v>0.96538095408510105</v>
+        <v>0.96484049049521703</v>
       </c>
       <c r="E69">
-        <v>0.78623410324170695</v>
+        <v>0.78417807264509298</v>
       </c>
       <c r="F69">
-        <v>0.87962271906824196</v>
+        <v>0.87843955434341003</v>
       </c>
       <c r="G69">
-        <v>0.92593853272761795</v>
+        <v>0.92547337055804502</v>
       </c>
       <c r="H69">
-        <v>0.76759172487885996</v>
+        <v>0.76736430836225</v>
       </c>
       <c r="I69">
-        <v>0.86725071061754899</v>
+        <v>0.86750178672093303</v>
       </c>
       <c r="J69">
-        <v>0.93422263084831103</v>
+        <v>0.93458651918734703</v>
       </c>
       <c r="K69">
-        <v>0.76217916332834101</v>
+        <v>0.76149110383768104</v>
       </c>
       <c r="L69">
-        <v>0.86581163044380904</v>
+        <v>0.862873871659113</v>
       </c>
       <c r="M69">
-        <v>0.93668974626583601</v>
+        <v>0.93403019695845502</v>
       </c>
       <c r="N69">
-        <v>0.81334752588358095</v>
+        <v>0.81676149372186402</v>
       </c>
       <c r="O69">
-        <v>0.89062305479596104</v>
+        <v>0.89208036609034802</v>
       </c>
       <c r="P69">
-        <v>0.92207799778879396</v>
+        <v>0.92220986854863396</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>31778</v>
       </c>
       <c r="B70">
-        <v>0.77518196039994103</v>
+        <v>0.77533520074794604</v>
       </c>
       <c r="C70">
-        <v>0.87595379944723295</v>
+        <v>0.87542735923068005</v>
       </c>
       <c r="D70">
-        <v>0.97373067393053803</v>
+        <v>0.97320978332302699</v>
       </c>
       <c r="E70">
-        <v>0.81369324974780499</v>
+        <v>0.81317414698622703</v>
       </c>
       <c r="F70">
-        <v>0.89926609700631299</v>
+        <v>0.89919727349160095</v>
       </c>
       <c r="G70">
-        <v>0.93105841441024495</v>
+        <v>0.93090594932288595</v>
       </c>
       <c r="H70">
-        <v>0.76072556572781302</v>
+        <v>0.76088117220719698</v>
       </c>
       <c r="I70">
-        <v>0.86532906041847402</v>
+        <v>0.86575771194679896</v>
       </c>
       <c r="J70">
-        <v>0.93485724386740399</v>
+        <v>0.93526146807189203</v>
       </c>
       <c r="K70">
-        <v>0.76992762149618499</v>
+        <v>0.76890184104189396</v>
       </c>
       <c r="L70">
-        <v>0.87310355873869705</v>
+        <v>0.870212300967796</v>
       </c>
       <c r="M70">
-        <v>0.93986021139122999</v>
+        <v>0.93743376362544795</v>
       </c>
       <c r="N70">
-        <v>0.81897584281330105</v>
+        <v>0.82226585322208701</v>
       </c>
       <c r="O70">
-        <v>0.89757558754521705</v>
+        <v>0.89898190139912604</v>
       </c>
       <c r="P70">
-        <v>0.92417836421417199</v>
+        <v>0.92442793055759398</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>31809</v>
       </c>
       <c r="B71">
-        <v>0.78261987545052203</v>
+        <v>0.78262955849921301</v>
       </c>
       <c r="C71">
-        <v>0.88004785938852603</v>
+        <v>0.87954650168855797</v>
       </c>
       <c r="D71">
-        <v>0.975977161409744</v>
+        <v>0.97555176251690001</v>
       </c>
       <c r="E71">
-        <v>0.820708571655131</v>
+        <v>0.81929367038661005</v>
       </c>
       <c r="F71">
-        <v>0.90133102323588798</v>
+        <v>0.90117175353604295</v>
       </c>
       <c r="G71">
-        <v>0.93182343764624398</v>
+        <v>0.93173449880272696</v>
       </c>
       <c r="H71">
-        <v>0.75683606129112602</v>
+        <v>0.75703178065008003</v>
       </c>
       <c r="I71">
-        <v>0.86727769163201096</v>
+        <v>0.86775068330344796</v>
       </c>
       <c r="J71">
-        <v>0.93746759243461397</v>
+        <v>0.93770556508680603</v>
       </c>
       <c r="K71">
-        <v>0.77668411487081701</v>
+        <v>0.7756149126338</v>
       </c>
       <c r="L71">
-        <v>0.88016602106226405</v>
+        <v>0.87737927128539706</v>
       </c>
       <c r="M71">
-        <v>0.94388285582557596</v>
+        <v>0.94152578884379701</v>
       </c>
       <c r="N71">
-        <v>0.818368747094533</v>
+        <v>0.82144023472912098</v>
       </c>
       <c r="O71">
-        <v>0.90036546571072495</v>
+        <v>0.90162435002242702</v>
       </c>
       <c r="P71">
-        <v>0.92613281090950905</v>
+        <v>0.92636430717710005</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>31837</v>
       </c>
       <c r="B72">
-        <v>0.77862993841414296</v>
+        <v>0.77900535181932196</v>
       </c>
       <c r="C72">
-        <v>0.87944485406664796</v>
+        <v>0.87918843577941197</v>
       </c>
       <c r="D72">
-        <v>0.97609812235382398</v>
+        <v>0.97585571132384297</v>
       </c>
       <c r="E72">
-        <v>0.80647653390468199</v>
+        <v>0.80555325886255003</v>
       </c>
       <c r="F72">
-        <v>0.89682323846390499</v>
+        <v>0.89678726895171701</v>
       </c>
       <c r="G72">
-        <v>0.92942114531469899</v>
+        <v>0.929561530864772</v>
       </c>
       <c r="H72">
-        <v>0.77493645136158096</v>
+        <v>0.77529931946470898</v>
       </c>
       <c r="I72">
-        <v>0.88040750547105495</v>
+        <v>0.88106127196269701</v>
       </c>
       <c r="J72">
-        <v>0.94189985278303401</v>
+        <v>0.94213079224877705</v>
       </c>
       <c r="K72">
-        <v>0.78632546427828098</v>
+        <v>0.78505012420596898</v>
       </c>
       <c r="L72">
-        <v>0.88735931311399496</v>
+        <v>0.88453554172947502</v>
       </c>
       <c r="M72">
-        <v>0.94663529549515102</v>
+        <v>0.94441629525835302</v>
       </c>
       <c r="N72">
-        <v>0.81162624418903195</v>
+        <v>0.81405210225825397</v>
       </c>
       <c r="O72">
-        <v>0.89381585014220899</v>
+        <v>0.89502014494714999</v>
       </c>
       <c r="P72">
-        <v>0.92380155411460796</v>
+        <v>0.924093397616497</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>31868</v>
       </c>
       <c r="B73">
-        <v>0.78118012781084101</v>
+        <v>0.78116573598541506</v>
       </c>
       <c r="C73">
-        <v>0.88303930674616304</v>
+        <v>0.88241642867694303</v>
       </c>
       <c r="D73">
-        <v>0.97961306794657099</v>
+        <v>0.979191404388152</v>
       </c>
       <c r="E73">
-        <v>0.797297198074022</v>
+        <v>0.796435329579395</v>
       </c>
       <c r="F73">
-        <v>0.88877116029150205</v>
+        <v>0.88818843683520698</v>
       </c>
       <c r="G73">
-        <v>0.92444834070784598</v>
+        <v>0.92428944400574597</v>
       </c>
       <c r="H73">
-        <v>0.77597550980763896</v>
+        <v>0.77717102541875904</v>
       </c>
       <c r="I73">
-        <v>0.87949065400337201</v>
+        <v>0.88063119429895098</v>
       </c>
       <c r="J73">
-        <v>0.93788918562019696</v>
+        <v>0.93820371236872202</v>
       </c>
       <c r="K73">
-        <v>0.80403903063289694</v>
+        <v>0.80229932906982004</v>
       </c>
       <c r="L73">
-        <v>0.89754007321171103</v>
+        <v>0.89448609086105901</v>
       </c>
       <c r="M73">
-        <v>0.94954100685938803</v>
+        <v>0.94746575305756398</v>
       </c>
       <c r="N73">
-        <v>0.81165619693765401</v>
+        <v>0.81380381192136098</v>
       </c>
       <c r="O73">
-        <v>0.89146306514985096</v>
+        <v>0.89268151529732997</v>
       </c>
       <c r="P73">
-        <v>0.92208086157784497</v>
+        <v>0.92234371452075903</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>31898</v>
       </c>
       <c r="B74">
-        <v>0.77364341018294902</v>
+        <v>0.77358301224988502</v>
       </c>
       <c r="C74">
-        <v>0.87601042574513699</v>
+        <v>0.87537762781803397</v>
       </c>
       <c r="D74">
-        <v>0.97363784495709405</v>
+        <v>0.97328508492694699</v>
       </c>
       <c r="E74">
-        <v>0.76833278226143897</v>
+        <v>0.76791570171148105</v>
       </c>
       <c r="F74">
-        <v>0.87088969436881503</v>
+        <v>0.87043643063510401</v>
       </c>
       <c r="G74">
-        <v>0.92021293234195101</v>
+        <v>0.92013769738579798</v>
       </c>
       <c r="H74">
-        <v>0.75709000941180704</v>
+        <v>0.75818480671217003</v>
       </c>
       <c r="I74">
-        <v>0.86775502510342195</v>
+        <v>0.86905595024926596</v>
       </c>
       <c r="J74">
-        <v>0.93358198270117398</v>
+        <v>0.93392293613828703</v>
       </c>
       <c r="K74">
-        <v>0.80198081195778104</v>
+        <v>0.79914118483260399</v>
       </c>
       <c r="L74">
-        <v>0.898583948128159</v>
+        <v>0.894670020278589</v>
       </c>
       <c r="M74">
-        <v>0.95050399151017195</v>
+        <v>0.94811821090798498</v>
       </c>
       <c r="N74">
-        <v>0.81140501428873901</v>
+        <v>0.81253576699130403</v>
       </c>
       <c r="O74">
-        <v>0.890423182751514</v>
+        <v>0.891117967718701</v>
       </c>
       <c r="P74">
-        <v>0.92102267009996197</v>
+        <v>0.92117603109922896</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>31929</v>
       </c>
       <c r="B75">
-        <v>0.77035736414967904</v>
+        <v>0.77009806952875304</v>
       </c>
       <c r="C75">
-        <v>0.87347173840571002</v>
+        <v>0.87264044742119895</v>
       </c>
       <c r="D75">
-        <v>0.97094287962429704</v>
+        <v>0.97051096259167802</v>
       </c>
       <c r="E75">
-        <v>0.75922343124251301</v>
+        <v>0.75985999621700695</v>
       </c>
       <c r="F75">
-        <v>0.86420204631954001</v>
+        <v>0.86433204089959503</v>
       </c>
       <c r="G75">
-        <v>0.91817762632998801</v>
+        <v>0.91806375362633297</v>
       </c>
       <c r="H75">
-        <v>0.74048073422556704</v>
+        <v>0.74133338348472699</v>
       </c>
       <c r="I75">
-        <v>0.85832452738912401</v>
+        <v>0.85949209506832702</v>
       </c>
       <c r="J75">
-        <v>0.92945108411863397</v>
+        <v>0.92976677422555598</v>
       </c>
       <c r="K75">
-        <v>0.795050872570506</v>
+        <v>0.79313523323632995</v>
       </c>
       <c r="L75">
-        <v>0.89789654266080898</v>
+        <v>0.89425688427126804</v>
       </c>
       <c r="M75">
-        <v>0.95092349294231304</v>
+        <v>0.94849536098885301</v>
       </c>
       <c r="N75">
-        <v>0.80125387121264302</v>
+        <v>0.80288639327577205</v>
       </c>
       <c r="O75">
-        <v>0.88424180223962301</v>
+        <v>0.88505523849783896</v>
       </c>
       <c r="P75">
-        <v>0.91992738273747499</v>
+        <v>0.92011597353046903</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>31959</v>
       </c>
       <c r="B76">
-        <v>0.77873612380575097</v>
+        <v>0.778354091331806</v>
       </c>
       <c r="C76">
-        <v>0.87710188236146103</v>
+        <v>0.87615045909247002</v>
       </c>
       <c r="D76">
-        <v>0.97113673695105895</v>
+        <v>0.97063006642582705</v>
       </c>
       <c r="E76">
-        <v>0.77159195368636302</v>
+        <v>0.77262905591167497</v>
       </c>
       <c r="F76">
-        <v>0.87104174286164504</v>
+        <v>0.87155316327320598</v>
       </c>
       <c r="G76">
-        <v>0.91831153880887095</v>
+        <v>0.91840904967260895</v>
       </c>
       <c r="H76">
-        <v>0.72302464444304704</v>
+        <v>0.72375013449057102</v>
       </c>
       <c r="I76">
-        <v>0.85097634123148302</v>
+        <v>0.85205358060973202</v>
       </c>
       <c r="J76">
-        <v>0.92702855972903297</v>
+        <v>0.92728733894468296</v>
       </c>
       <c r="K76">
-        <v>0.78878645829527205</v>
+        <v>0.78880509060909998</v>
       </c>
       <c r="L76">
-        <v>0.89390127583975998</v>
+        <v>0.89126767139902097</v>
       </c>
       <c r="M76">
-        <v>0.94934992478133196</v>
+        <v>0.94720304677200695</v>
       </c>
       <c r="N76">
-        <v>0.81579987075247595</v>
+        <v>0.81705596086295196</v>
       </c>
       <c r="O76">
-        <v>0.89198401771697799</v>
+        <v>0.89241342126993595</v>
       </c>
       <c r="P76">
-        <v>0.92128117794251796</v>
+        <v>0.92135508711911496</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>31990</v>
       </c>
       <c r="B77">
-        <v>0.76554875850320803</v>
+        <v>0.765417009175137</v>
       </c>
       <c r="C77">
-        <v>0.86909877664294</v>
+        <v>0.86841935569845796</v>
       </c>
       <c r="D77">
-        <v>0.969458559099456</v>
+        <v>0.96903149771466801</v>
       </c>
       <c r="E77">
-        <v>0.77057641951695399</v>
+        <v>0.77101573781687305</v>
       </c>
       <c r="F77">
-        <v>0.86943536962641199</v>
+        <v>0.869664518923288</v>
       </c>
       <c r="G77">
-        <v>0.91967252477050698</v>
+        <v>0.91965535230481998</v>
       </c>
       <c r="H77">
-        <v>0.70845025160832797</v>
+        <v>0.70943881551185695</v>
       </c>
       <c r="I77">
-        <v>0.836755343073038</v>
+        <v>0.83820309289005202</v>
       </c>
       <c r="J77">
-        <v>0.92332241251741398</v>
+        <v>0.92370115121082097</v>
       </c>
       <c r="K77">
-        <v>0.78106644322511898</v>
+        <v>0.78198854479567204</v>
       </c>
       <c r="L77">
-        <v>0.88648235703524303</v>
+        <v>0.88433333665570701</v>
       </c>
       <c r="M77">
-        <v>0.94749657086991801</v>
+        <v>0.94535025075227297</v>
       </c>
       <c r="N77">
-        <v>0.80327275756609595</v>
+        <v>0.803970215687283</v>
       </c>
       <c r="O77">
-        <v>0.88850744995882402</v>
+        <v>0.88895012965609099</v>
       </c>
       <c r="P77">
-        <v>0.92208195484918398</v>
+        <v>0.92226721639664699</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>32021</v>
       </c>
       <c r="B78">
-        <v>0.76808747626798002</v>
+        <v>0.76800436432225705</v>
       </c>
       <c r="C78">
-        <v>0.87118339220109997</v>
+        <v>0.87043481914529197</v>
       </c>
       <c r="D78">
-        <v>0.97028091077312395</v>
+        <v>0.96981906635642001</v>
       </c>
       <c r="E78">
-        <v>0.75896782475774804</v>
+        <v>0.75933891558777999</v>
       </c>
       <c r="F78">
-        <v>0.86197208035925499</v>
+        <v>0.862185351643177</v>
       </c>
       <c r="G78">
-        <v>0.917024008169256</v>
+        <v>0.917190619187919</v>
       </c>
       <c r="H78">
-        <v>0.70967180500558602</v>
+        <v>0.71112048034200004</v>
       </c>
       <c r="I78">
-        <v>0.83599203727024896</v>
+        <v>0.83771306293756098</v>
       </c>
       <c r="J78">
-        <v>0.92262644017704099</v>
+        <v>0.92320741953568097</v>
       </c>
       <c r="K78">
-        <v>0.79080537746046498</v>
+        <v>0.79303040898662203</v>
       </c>
       <c r="L78">
-        <v>0.89054407995289497</v>
+        <v>0.88909819511365595</v>
       </c>
       <c r="M78">
-        <v>0.94836576017324203</v>
+        <v>0.94648608439425597</v>
       </c>
       <c r="N78">
-        <v>0.807288946623266</v>
+        <v>0.80878318705976104</v>
       </c>
       <c r="O78">
-        <v>0.88874911400078804</v>
+        <v>0.88961532828647805</v>
       </c>
       <c r="P78">
-        <v>0.92194283073165995</v>
+        <v>0.92210456207359504</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>32051</v>
       </c>
       <c r="B79">
-        <v>0.77902445324610703</v>
+        <v>0.77917539801767099</v>
       </c>
       <c r="C79">
-        <v>0.87673653194591195</v>
+        <v>0.87610051362401098</v>
       </c>
       <c r="D79">
-        <v>0.97196855932695903</v>
+        <v>0.97156736028135204</v>
       </c>
       <c r="E79">
-        <v>0.76725206766990395</v>
+        <v>0.76719231823122602</v>
       </c>
       <c r="F79">
-        <v>0.86104661385449199</v>
+        <v>0.86122714401903699</v>
       </c>
       <c r="G79">
-        <v>0.91556711745984598</v>
+        <v>0.91578215762703996</v>
       </c>
       <c r="H79">
-        <v>0.72130256237509804</v>
+        <v>0.72221916201990699</v>
       </c>
       <c r="I79">
-        <v>0.84054615023519297</v>
+        <v>0.84193418451852198</v>
       </c>
       <c r="J79">
-        <v>0.92223300873761305</v>
+        <v>0.92288457316442196</v>
       </c>
       <c r="K79">
-        <v>0.788816049421037</v>
+        <v>0.791180796555921</v>
       </c>
       <c r="L79">
-        <v>0.89167464765545401</v>
+        <v>0.89062851878554505</v>
       </c>
       <c r="M79">
-        <v>0.95048891903715005</v>
+        <v>0.94868039936520099</v>
       </c>
       <c r="N79">
-        <v>0.81266859455640195</v>
+        <v>0.81474125144176901</v>
       </c>
       <c r="O79">
-        <v>0.88945341742488204</v>
+        <v>0.89053222327992099</v>
       </c>
       <c r="P79">
-        <v>0.92075736430559096</v>
+        <v>0.92080416402078402</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>32082</v>
       </c>
       <c r="B80">
-        <v>0.76697440134891803</v>
+        <v>0.76734415175991799</v>
       </c>
       <c r="C80">
-        <v>0.86711746703743398</v>
+        <v>0.86660791269917103</v>
       </c>
       <c r="D80">
-        <v>0.96633674115316204</v>
+        <v>0.96591881840145599</v>
       </c>
       <c r="E80">
-        <v>0.75600068958104605</v>
+        <v>0.75695055481037099</v>
       </c>
       <c r="F80">
-        <v>0.854768371335762</v>
+        <v>0.85562823018532397</v>
       </c>
       <c r="G80">
-        <v>0.91335366568040699</v>
+        <v>0.91388712897878999</v>
       </c>
       <c r="H80">
-        <v>0.72781247358101397</v>
+        <v>0.72831305028279003</v>
       </c>
       <c r="I80">
-        <v>0.84130684833052605</v>
+        <v>0.84236785512465895</v>
       </c>
       <c r="J80">
-        <v>0.92257357133316897</v>
+        <v>0.92318853058516404</v>
       </c>
       <c r="K80">
-        <v>0.78088008942440001</v>
+        <v>0.78283098829581699</v>
       </c>
       <c r="L80">
-        <v>0.88642228068812801</v>
+        <v>0.88525726519117398</v>
       </c>
       <c r="M80">
-        <v>0.95093334308553501</v>
+        <v>0.94930893086666901</v>
       </c>
       <c r="N80">
-        <v>0.79527006899175501</v>
+        <v>0.79918186384685796</v>
       </c>
       <c r="O80">
-        <v>0.88229228245762703</v>
+        <v>0.88406645110063697</v>
       </c>
       <c r="P80">
-        <v>0.91993097427552195</v>
+        <v>0.91982715781916302</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>32112</v>
       </c>
       <c r="B81">
-        <v>0.75399793359943301</v>
+        <v>0.75430434370996002</v>
       </c>
       <c r="C81">
-        <v>0.858800742156685</v>
+        <v>0.85842120473516703</v>
       </c>
       <c r="D81">
-        <v>0.96277553390292803</v>
+        <v>0.96241152282145803</v>
       </c>
       <c r="E81">
-        <v>0.75025085597440899</v>
+        <v>0.75275957717446695</v>
       </c>
       <c r="F81">
-        <v>0.85159505196726104</v>
+        <v>0.85341243887742102</v>
       </c>
       <c r="G81">
-        <v>0.91255171473139496</v>
+        <v>0.91326661801169295</v>
       </c>
       <c r="H81">
-        <v>0.73254353257626104</v>
+        <v>0.73268986023751304</v>
       </c>
       <c r="I81">
-        <v>0.84245343388606797</v>
+        <v>0.843101029466226</v>
       </c>
       <c r="J81">
-        <v>0.92330396541609905</v>
+        <v>0.92379984182119501</v>
       </c>
       <c r="K81">
-        <v>0.779279327387155</v>
+        <v>0.78007704433595004</v>
       </c>
       <c r="L81">
-        <v>0.88795064515473598</v>
+        <v>0.88659839486453496</v>
       </c>
       <c r="M81">
-        <v>0.95417162197105498</v>
+        <v>0.95265567361189396</v>
       </c>
       <c r="N81">
-        <v>0.77991694347721996</v>
+        <v>0.78455980426780003</v>
       </c>
       <c r="O81">
-        <v>0.87345545455952001</v>
+        <v>0.87580965370836195</v>
       </c>
       <c r="P81">
-        <v>0.91874007204007802</v>
+        <v>0.91879535677759205</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>32143</v>
       </c>
       <c r="B82">
-        <v>0.752963437918033</v>
+        <v>0.75320428163228303</v>
       </c>
       <c r="C82">
-        <v>0.85767154428900205</v>
+        <v>0.85732969924524405</v>
       </c>
       <c r="D82">
-        <v>0.96186441405429002</v>
+        <v>0.96147812233310803</v>
       </c>
       <c r="E82">
-        <v>0.747750326335066</v>
+        <v>0.75042504222550099</v>
       </c>
       <c r="F82">
-        <v>0.84894678373747101</v>
+        <v>0.85114993442213005</v>
       </c>
       <c r="G82">
-        <v>0.91114457083626599</v>
+        <v>0.91202458533002995</v>
       </c>
       <c r="H82">
-        <v>0.74446354198134801</v>
+        <v>0.74403428758810197</v>
       </c>
       <c r="I82">
-        <v>0.84935078546170495</v>
+        <v>0.84979472074443896</v>
       </c>
       <c r="J82">
-        <v>0.92513264701450604</v>
+        <v>0.92574000233006204</v>
       </c>
       <c r="K82">
-        <v>0.78430752276135896</v>
+        <v>0.78473261911627601</v>
       </c>
       <c r="L82">
-        <v>0.893992038202442</v>
+        <v>0.89248412300056201</v>
       </c>
       <c r="M82">
-        <v>0.95842624549496502</v>
+        <v>0.95679425013962105</v>
       </c>
       <c r="N82">
-        <v>0.76846926860856402</v>
+        <v>0.77397624141423305</v>
       </c>
       <c r="O82">
-        <v>0.86652205655923997</v>
+        <v>0.869314733526939</v>
       </c>
       <c r="P82">
-        <v>0.91801903987771505</v>
+        <v>0.91804952252348804</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>32174</v>
       </c>
       <c r="B83">
-        <v>0.75450951437004599</v>
+        <v>0.75486044657504803</v>
       </c>
       <c r="C83">
-        <v>0.85679524716064803</v>
+        <v>0.856659967813445</v>
       </c>
       <c r="D83">
-        <v>0.96068789054846304</v>
+        <v>0.96036804795485897</v>
       </c>
       <c r="E83">
-        <v>0.75134396419392802</v>
+        <v>0.75238794543975096</v>
       </c>
       <c r="F83">
-        <v>0.84564733369145695</v>
+        <v>0.84705318879889901</v>
       </c>
       <c r="G83">
-        <v>0.90907671234189602</v>
+        <v>0.90978314439317098</v>
       </c>
       <c r="H83">
-        <v>0.740326266072173</v>
+        <v>0.74054141257399897</v>
       </c>
       <c r="I83">
-        <v>0.85085462176457705</v>
+        <v>0.85193737921763102</v>
       </c>
       <c r="J83">
-        <v>0.92939778577246801</v>
+        <v>0.93012096735710903</v>
       </c>
       <c r="K83">
-        <v>0.78755623408312803</v>
+        <v>0.78802743345078696</v>
       </c>
       <c r="L83">
-        <v>0.89626627973128903</v>
+        <v>0.89481709970327505</v>
       </c>
       <c r="M83">
-        <v>0.95993316313808696</v>
+        <v>0.95817937895539096</v>
       </c>
       <c r="N83">
-        <v>0.77574847069008901</v>
+        <v>0.781590406059262</v>
       </c>
       <c r="O83">
-        <v>0.86932166052338899</v>
+        <v>0.87246073415284597</v>
       </c>
       <c r="P83">
-        <v>0.91896021901439295</v>
+        <v>0.91910283076419297</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>32203</v>
       </c>
       <c r="B84">
-        <v>0.75628844391454797</v>
+        <v>0.75663955706877895</v>
       </c>
       <c r="C84">
-        <v>0.85567435393786295</v>
+        <v>0.85540531511804996</v>
       </c>
       <c r="D84">
-        <v>0.95888979820636799</v>
+        <v>0.95845908150180004</v>
       </c>
       <c r="E84">
-        <v>0.74401513215242099</v>
+        <v>0.74535335994418195</v>
       </c>
       <c r="F84">
-        <v>0.843461088663926</v>
+        <v>0.84442711084060096</v>
       </c>
       <c r="G84">
-        <v>0.90733012733302798</v>
+        <v>0.90791171136742199</v>
       </c>
       <c r="H84">
-        <v>0.73838820418178097</v>
+        <v>0.73921681187808896</v>
       </c>
       <c r="I84">
-        <v>0.85091200073433904</v>
+        <v>0.85238168623180799</v>
       </c>
       <c r="J84">
-        <v>0.93071255433162903</v>
+        <v>0.93136107764197995</v>
       </c>
       <c r="K84">
-        <v>0.78361437494007902</v>
+        <v>0.78499219500811002</v>
       </c>
       <c r="L84">
-        <v>0.89013488638833105</v>
+        <v>0.88924571743594405</v>
       </c>
       <c r="M84">
-        <v>0.955509716737725</v>
+        <v>0.95375024104977602</v>
       </c>
       <c r="N84">
-        <v>0.78057264897571299</v>
+        <v>0.78506347949675703</v>
       </c>
       <c r="O84">
-        <v>0.86937892732178301</v>
+        <v>0.872052342186452</v>
       </c>
       <c r="P84">
-        <v>0.91843623244574102</v>
+        <v>0.91861746977685699</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>32234</v>
       </c>
       <c r="B85">
-        <v>0.74919252820243398</v>
+        <v>0.74952194669530603</v>
       </c>
       <c r="C85">
-        <v>0.84909495951476199</v>
+        <v>0.84879612022392303</v>
       </c>
       <c r="D85">
-        <v>0.95648706814816098</v>
+        <v>0.95608588377686998</v>
       </c>
       <c r="E85">
-        <v>0.73286733601944098</v>
+        <v>0.73384532583186002</v>
       </c>
       <c r="F85">
-        <v>0.83756681901428398</v>
+        <v>0.83810888602896705</v>
       </c>
       <c r="G85">
-        <v>0.90601716012336997</v>
+        <v>0.90644515096484801</v>
       </c>
       <c r="H85">
-        <v>0.74266065228062905</v>
+        <v>0.74346721929840398</v>
       </c>
       <c r="I85">
-        <v>0.85189721426155696</v>
+        <v>0.85303740798902905</v>
       </c>
       <c r="J85">
-        <v>0.931848648590762</v>
+        <v>0.93228238385552098</v>
       </c>
       <c r="K85">
-        <v>0.77597484816681905</v>
+        <v>0.77825694015435298</v>
       </c>
       <c r="L85">
-        <v>0.88058518489426696</v>
+        <v>0.88022243793971899</v>
       </c>
       <c r="M85">
-        <v>0.951354200498849</v>
+        <v>0.94967282944761</v>
       </c>
       <c r="N85">
-        <v>0.77634378102159496</v>
+        <v>0.78106873184024606</v>
       </c>
       <c r="O85">
-        <v>0.86510738293690104</v>
+        <v>0.86767759773734099</v>
       </c>
       <c r="P85">
-        <v>0.91814975178388503</v>
+        <v>0.91828821154123597</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>32264</v>
       </c>
       <c r="B86">
-        <v>0.73806556509996402</v>
+        <v>0.73843320223202003</v>
       </c>
       <c r="C86">
-        <v>0.84126351285373302</v>
+        <v>0.84100715347237698</v>
       </c>
       <c r="D86">
-        <v>0.952747587615977</v>
+        <v>0.95232880304585998</v>
       </c>
       <c r="E86">
-        <v>0.72029366388101501</v>
+        <v>0.72206469255346095</v>
       </c>
       <c r="F86">
-        <v>0.83007419192184095</v>
+        <v>0.831081313436693</v>
       </c>
       <c r="G86">
-        <v>0.90499699785036103</v>
+        <v>0.90561717988179202</v>
       </c>
       <c r="H86">
-        <v>0.73771463432419404</v>
+        <v>0.73839299579010598</v>
       </c>
       <c r="I86">
-        <v>0.84543927803338204</v>
+        <v>0.84624783345939303</v>
       </c>
       <c r="J86">
-        <v>0.92843571914497203</v>
+        <v>0.92869808757639805</v>
       </c>
       <c r="K86">
-        <v>0.76315774136603898</v>
+        <v>0.76499979814695995</v>
       </c>
       <c r="L86">
-        <v>0.87247315184993701</v>
+        <v>0.87165189197072301</v>
       </c>
       <c r="M86">
-        <v>0.94884885462506696</v>
+        <v>0.94697879622511405</v>
       </c>
       <c r="N86">
-        <v>0.77540764509169502</v>
+        <v>0.77900032449584999</v>
       </c>
       <c r="O86">
-        <v>0.86576929592218299</v>
+        <v>0.86791600552884396</v>
       </c>
       <c r="P86">
-        <v>0.91946405687910704</v>
+        <v>0.919757406856759</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>32295</v>
       </c>
       <c r="B87">
-        <v>0.72997944224414502</v>
+        <v>0.73041159009177603</v>
       </c>
       <c r="C87">
-        <v>0.83645076436357602</v>
+        <v>0.83633550014126501</v>
       </c>
       <c r="D87">
-        <v>0.95100668083006301</v>
+        <v>0.95061372402890598</v>
       </c>
       <c r="E87">
-        <v>0.723640691144526</v>
+        <v>0.72520746135510195</v>
       </c>
       <c r="F87">
-        <v>0.83096950801561298</v>
+        <v>0.83157579257361103</v>
       </c>
       <c r="G87">
-        <v>0.90564887709363295</v>
+        <v>0.90607682256320399</v>
       </c>
       <c r="H87">
-        <v>0.71776371857505805</v>
+        <v>0.71858498577997199</v>
       </c>
       <c r="I87">
-        <v>0.83396505360640405</v>
+        <v>0.83524218774418502</v>
       </c>
       <c r="J87">
-        <v>0.92570021780957101</v>
+        <v>0.92618212559931701</v>
       </c>
       <c r="K87">
-        <v>0.75924782930180601</v>
+        <v>0.76018195340633998</v>
       </c>
       <c r="L87">
-        <v>0.86767919300214402</v>
+        <v>0.86636552145504397</v>
       </c>
       <c r="M87">
-        <v>0.94535047920606996</v>
+        <v>0.94337101655064604</v>
       </c>
       <c r="N87">
-        <v>0.776862614655634</v>
+        <v>0.78050669246277904</v>
       </c>
       <c r="O87">
-        <v>0.86904720275927805</v>
+        <v>0.87146155004283199</v>
       </c>
       <c r="P87">
-        <v>0.92091532881032201</v>
+        <v>0.92131079397624005</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>32325</v>
       </c>
       <c r="B88">
-        <v>0.729653436811324</v>
+        <v>0.73014594593168702</v>
       </c>
       <c r="C88">
-        <v>0.83689332329414201</v>
+        <v>0.83681150437365004</v>
       </c>
       <c r="D88">
-        <v>0.95158073559549805</v>
+        <v>0.95111009252929002</v>
       </c>
       <c r="E88">
-        <v>0.74371993373012701</v>
+        <v>0.74520033835487698</v>
       </c>
       <c r="F88">
-        <v>0.84172661393834203</v>
+        <v>0.84233349732835905</v>
       </c>
       <c r="G88">
-        <v>0.907192560217295</v>
+        <v>0.90748436746403605</v>
       </c>
       <c r="H88">
-        <v>0.72167217561208996</v>
+        <v>0.72270458876495203</v>
       </c>
       <c r="I88">
-        <v>0.83779388781111197</v>
+        <v>0.83937088671723803</v>
       </c>
       <c r="J88">
-        <v>0.92543496358899102</v>
+        <v>0.92605277699561495</v>
       </c>
       <c r="K88">
-        <v>0.758128922702341</v>
+        <v>0.75875390188815695</v>
       </c>
       <c r="L88">
-        <v>0.86591581571433895</v>
+        <v>0.86422114738252598</v>
       </c>
       <c r="M88">
-        <v>0.94331481997614097</v>
+        <v>0.94092865976023998</v>
       </c>
       <c r="N88">
-        <v>0.78583357343161198</v>
+        <v>0.78828895517794395</v>
       </c>
       <c r="O88">
-        <v>0.87114188817220295</v>
+        <v>0.87312147572772203</v>
       </c>
       <c r="P88">
-        <v>0.91968537370424197</v>
+        <v>0.92006881457102896</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>32356</v>
       </c>
       <c r="B89">
-        <v>0.72688164155797697</v>
+        <v>0.72764599063073299</v>
       </c>
       <c r="C89">
-        <v>0.83605298037318199</v>
+        <v>0.83614022685008604</v>
       </c>
       <c r="D89">
-        <v>0.95188272823480102</v>
+        <v>0.95138583048587599</v>
       </c>
       <c r="E89">
-        <v>0.73999458457671896</v>
+        <v>0.74170478638986503</v>
       </c>
       <c r="F89">
-        <v>0.83789138756953996</v>
+        <v>0.83876225963253603</v>
       </c>
       <c r="G89">
-        <v>0.90483198836888001</v>
+        <v>0.90515646268094796</v>
       </c>
       <c r="H89">
-        <v>0.72140278545727798</v>
+        <v>0.72301931563799504</v>
       </c>
       <c r="I89">
-        <v>0.83814083480772805</v>
+        <v>0.84007505166000296</v>
       </c>
       <c r="J89">
-        <v>0.925643349250862</v>
+        <v>0.92644571063370795</v>
       </c>
       <c r="K89">
-        <v>0.75552360307993804</v>
+        <v>0.75572691136805503</v>
       </c>
       <c r="L89">
-        <v>0.86268908573020298</v>
+        <v>0.86069996569284901</v>
       </c>
       <c r="M89">
-        <v>0.94169931047634003</v>
+        <v>0.93915940646207896</v>
       </c>
       <c r="N89">
-        <v>0.77411141225033098</v>
+        <v>0.77750714500811402</v>
       </c>
       <c r="O89">
-        <v>0.86797380024135695</v>
+        <v>0.87025608095609996</v>
       </c>
       <c r="P89">
-        <v>0.91918032901121205</v>
+        <v>0.91953912880262101</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>32387</v>
       </c>
       <c r="B90">
-        <v>0.72715648110580799</v>
+        <v>0.72794613435904798</v>
       </c>
       <c r="C90">
-        <v>0.83518975579079502</v>
+        <v>0.83519824946087196</v>
       </c>
       <c r="D90">
-        <v>0.94940251375284701</v>
+        <v>0.94886985858532502</v>
       </c>
       <c r="E90">
-        <v>0.73386605606506605</v>
+        <v>0.73521708340829095</v>
       </c>
       <c r="F90">
-        <v>0.832346451725688</v>
+        <v>0.83282271254699702</v>
       </c>
       <c r="G90">
-        <v>0.90234126489055699</v>
+        <v>0.90262491566233805</v>
       </c>
       <c r="H90">
-        <v>0.72321399362328098</v>
+        <v>0.72436202971022501</v>
       </c>
       <c r="I90">
-        <v>0.84102336285783597</v>
+        <v>0.84266020047385504</v>
       </c>
       <c r="J90">
-        <v>0.92746181194340704</v>
+        <v>0.92817068425049398</v>
       </c>
       <c r="K90">
-        <v>0.75379715638344402</v>
+        <v>0.753914448048843</v>
       </c>
       <c r="L90">
-        <v>0.86212572185025205</v>
+        <v>0.860048681303203</v>
       </c>
       <c r="M90">
-        <v>0.94096002767164499</v>
+        <v>0.93853906042112101</v>
       </c>
       <c r="N90">
-        <v>0.77673445899984195</v>
+        <v>0.781079065992897</v>
       </c>
       <c r="O90">
-        <v>0.86842683562940504</v>
+        <v>0.87130217099037</v>
       </c>
       <c r="P90">
-        <v>0.91907844739620903</v>
+        <v>0.91951791163790797</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>32417</v>
       </c>
       <c r="B91">
-        <v>0.72892104414973002</v>
+        <v>0.72988367980801305</v>
       </c>
       <c r="C91">
-        <v>0.83697785973512195</v>
+        <v>0.83711165611372995</v>
       </c>
       <c r="D91">
-        <v>0.949604982265422</v>
+        <v>0.949060149564109</v>
       </c>
       <c r="E91">
-        <v>0.73746259973612005</v>
+        <v>0.73883544092128495</v>
       </c>
       <c r="F91">
-        <v>0.83548575880018605</v>
+        <v>0.836325963122451</v>
       </c>
       <c r="G91">
-        <v>0.90195971992988699</v>
+        <v>0.90226936892099996</v>
       </c>
       <c r="H91">
-        <v>0.73354428759215695</v>
+        <v>0.73457428682955495</v>
       </c>
       <c r="I91">
-        <v>0.84488986341609795</v>
+        <v>0.84644944028872005</v>
       </c>
       <c r="J91">
-        <v>0.92591479354897299</v>
+        <v>0.92665314476426897</v>
       </c>
       <c r="K91">
-        <v>0.752476868438546</v>
+        <v>0.75310344893971704</v>
       </c>
       <c r="L91">
-        <v>0.86178095002895605</v>
+        <v>0.85991711635885204</v>
       </c>
       <c r="M91">
-        <v>0.94050547810296703</v>
+        <v>0.93818333451568003</v>
       </c>
       <c r="N91">
-        <v>0.77243855760654201</v>
+        <v>0.77660617284657896</v>
       </c>
       <c r="O91">
-        <v>0.86633546351847801</v>
+        <v>0.869180643274854</v>
       </c>
       <c r="P91">
-        <v>0.91898540715255705</v>
+        <v>0.91937266731892198</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>32448</v>
       </c>
       <c r="B92">
-        <v>0.72988292486448803</v>
+        <v>0.73084379084474504</v>
       </c>
       <c r="C92">
-        <v>0.83785146442248903</v>
+        <v>0.83807500124613499</v>
       </c>
       <c r="D92">
-        <v>0.95098055351646804</v>
+        <v>0.95051244996377204</v>
       </c>
       <c r="E92">
-        <v>0.73119781864525901</v>
+        <v>0.73291693335443198</v>
       </c>
       <c r="F92">
-        <v>0.83469261634826297</v>
+        <v>0.83560629737451997</v>
       </c>
       <c r="G92">
-        <v>0.90121227118660696</v>
+        <v>0.90146681029145204</v>
       </c>
       <c r="H92">
-        <v>0.71898007090815097</v>
+        <v>0.71928795959731295</v>
       </c>
       <c r="I92">
-        <v>0.83769257695185095</v>
+        <v>0.83875836307016705</v>
       </c>
       <c r="J92">
-        <v>0.92514548836963395</v>
+        <v>0.92566155627810798</v>
       </c>
       <c r="K92">
-        <v>0.74764626556893299</v>
+        <v>0.74833491019131404</v>
       </c>
       <c r="L92">
-        <v>0.85777830236126995</v>
+        <v>0.85608287070368605</v>
       </c>
       <c r="M92">
-        <v>0.93924310391863997</v>
+        <v>0.93708847037138698</v>
       </c>
       <c r="N92">
-        <v>0.77019949608565397</v>
+        <v>0.77537453794769795</v>
       </c>
       <c r="O92">
-        <v>0.86610733030071796</v>
+        <v>0.86929319508200997</v>
       </c>
       <c r="P92">
-        <v>0.91982454170726502</v>
+        <v>0.92022947678550004</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>32478</v>
       </c>
       <c r="B93">
-        <v>0.72909091147109495</v>
+        <v>0.73053851860213703</v>
       </c>
       <c r="C93">
-        <v>0.83915343045212598</v>
+        <v>0.839664710045953</v>
       </c>
       <c r="D93">
-        <v>0.95093048593842999</v>
+        <v>0.95056004571919805</v>
       </c>
       <c r="E93">
-        <v>0.73139201599301995</v>
+        <v>0.73320878954732205</v>
       </c>
       <c r="F93">
-        <v>0.83732066961259999</v>
+        <v>0.83789901475440698</v>
       </c>
       <c r="G93">
-        <v>0.90100189802224295</v>
+        <v>0.90121330384550902</v>
       </c>
       <c r="H93">
-        <v>0.72643367357045896</v>
+        <v>0.72772784289985104</v>
       </c>
       <c r="I93">
-        <v>0.84321844585674099</v>
+        <v>0.844842434128245</v>
       </c>
       <c r="J93">
-        <v>0.92605254509982105</v>
+        <v>0.92676056435313903</v>
       </c>
       <c r="K93">
-        <v>0.74277051771326796</v>
+        <v>0.744341041261668</v>
       </c>
       <c r="L93">
-        <v>0.85596417134061198</v>
+        <v>0.85470942282558304</v>
       </c>
       <c r="M93">
-        <v>0.93904096156072903</v>
+        <v>0.93716981122196696</v>
       </c>
       <c r="N93">
-        <v>0.78216326321760199</v>
+        <v>0.78713499989368596</v>
       </c>
       <c r="O93">
-        <v>0.87417158800481298</v>
+        <v>0.87743135159963104</v>
       </c>
       <c r="P93">
-        <v>0.92212494321539495</v>
+        <v>0.92257924290104798</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>32509</v>
       </c>
       <c r="B94">
-        <v>0.73595685792747401</v>
+        <v>0.73729929299552999</v>
       </c>
       <c r="C94">
-        <v>0.84392928800043399</v>
+        <v>0.84435871986537603</v>
       </c>
       <c r="D94">
-        <v>0.95187164072568697</v>
+        <v>0.95151260121844305</v>
       </c>
       <c r="E94">
-        <v>0.74496332328133097</v>
+        <v>0.74824351023438396</v>
       </c>
       <c r="F94">
-        <v>0.84544382081715197</v>
+        <v>0.84704927384614004</v>
       </c>
       <c r="G94">
-        <v>0.90156654594187802</v>
+        <v>0.90178574411895496</v>
       </c>
       <c r="H94">
-        <v>0.75307525939153597</v>
+        <v>0.75424442766732003</v>
       </c>
       <c r="I94">
-        <v>0.85998285392074203</v>
+        <v>0.86154274386484597</v>
       </c>
       <c r="J94">
-        <v>0.92879612745533802</v>
+        <v>0.92962386987420897</v>
       </c>
       <c r="K94">
-        <v>0.74119048844564395</v>
+        <v>0.74283189947095396</v>
       </c>
       <c r="L94">
-        <v>0.85574065483930695</v>
+        <v>0.85491999492276805</v>
       </c>
       <c r="M94">
-        <v>0.93823710369896196</v>
+        <v>0.93653139120872897</v>
       </c>
       <c r="N94">
-        <v>0.80430105039591304</v>
+        <v>0.80819948389343699</v>
       </c>
       <c r="O94">
-        <v>0.89046846820728798</v>
+        <v>0.89303375042354505</v>
       </c>
       <c r="P94">
-        <v>0.92687190092660299</v>
+        <v>0.92735008345190795</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>32540</v>
       </c>
       <c r="B95">
-        <v>0.74249072691851203</v>
+        <v>0.74368680074794502</v>
       </c>
       <c r="C95">
-        <v>0.84742706261978096</v>
+        <v>0.84785278276416698</v>
       </c>
       <c r="D95">
-        <v>0.95395940708570004</v>
+        <v>0.95366978594635499</v>
       </c>
       <c r="E95">
-        <v>0.78400088617921604</v>
+        <v>0.78734383768819305</v>
       </c>
       <c r="F95">
-        <v>0.86620536976669105</v>
+        <v>0.86799135320268905</v>
       </c>
       <c r="G95">
-        <v>0.90371612268670798</v>
+        <v>0.90405911764216895</v>
       </c>
       <c r="H95">
-        <v>0.75000059602082803</v>
+        <v>0.75157064291868003</v>
       </c>
       <c r="I95">
-        <v>0.86137009609709203</v>
+        <v>0.86348233315816703</v>
       </c>
       <c r="J95">
-        <v>0.93136068422245</v>
+        <v>0.93245007726259999</v>
       </c>
       <c r="K95">
-        <v>0.74274136675226299</v>
+        <v>0.744031805439199</v>
       </c>
       <c r="L95">
-        <v>0.856980012747103</v>
+        <v>0.85558189393825201</v>
       </c>
       <c r="M95">
-        <v>0.939614778621916</v>
+        <v>0.93778154701942096</v>
       </c>
       <c r="N95">
-        <v>0.81589975530140502</v>
+        <v>0.81919783062446405</v>
       </c>
       <c r="O95">
-        <v>0.90262842764573703</v>
+        <v>0.90470735996604201</v>
       </c>
       <c r="P95">
-        <v>0.93130504005500203</v>
+        <v>0.93163262954718096</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>32568</v>
       </c>
       <c r="B96">
-        <v>0.73602630477674202</v>
+        <v>0.73681129667607803</v>
       </c>
       <c r="C96">
-        <v>0.84234088867246104</v>
+        <v>0.84249997244876695</v>
       </c>
       <c r="D96">
-        <v>0.95159489900504801</v>
+        <v>0.95125238646458399</v>
       </c>
       <c r="E96">
-        <v>0.76875138592494097</v>
+        <v>0.77165966422074705</v>
       </c>
       <c r="F96">
-        <v>0.86064026415792805</v>
+        <v>0.86206762517581104</v>
       </c>
       <c r="G96">
-        <v>0.90236616692316896</v>
+        <v>0.90273355659125498</v>
       </c>
       <c r="H96">
-        <v>0.74462003171689295</v>
+        <v>0.74616895055574595</v>
       </c>
       <c r="I96">
-        <v>0.85806032563561396</v>
+        <v>0.85990276120702902</v>
       </c>
       <c r="J96">
-        <v>0.93007950987411503</v>
+        <v>0.93123043088582502</v>
       </c>
       <c r="K96">
-        <v>0.73812346606565304</v>
+        <v>0.739841063588484</v>
       </c>
       <c r="L96">
-        <v>0.85332694657063901</v>
+        <v>0.852410960898629</v>
       </c>
       <c r="M96">
-        <v>0.93853740295223598</v>
+        <v>0.93696085334354595</v>
       </c>
       <c r="N96">
-        <v>0.81385799644572798</v>
+        <v>0.81430821783173402</v>
       </c>
       <c r="O96">
-        <v>0.89565734541347197</v>
+        <v>0.89603090397770602</v>
       </c>
       <c r="P96">
-        <v>0.92838341184585205</v>
+        <v>0.92855403287245697</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>32599</v>
       </c>
       <c r="B97">
-        <v>0.73117137237246799</v>
+        <v>0.73189694745515099</v>
       </c>
       <c r="C97">
-        <v>0.83851614512876804</v>
+        <v>0.83862332869549705</v>
       </c>
       <c r="D97">
-        <v>0.948541545290991</v>
+        <v>0.94812433844909605</v>
       </c>
       <c r="E97">
-        <v>0.75665663855085696</v>
+        <v>0.75815074325554599</v>
       </c>
       <c r="F97">
-        <v>0.85389257976158806</v>
+        <v>0.85451602255672698</v>
       </c>
       <c r="G97">
-        <v>0.90200459049271797</v>
+        <v>0.90222728101896499</v>
       </c>
       <c r="H97">
-        <v>0.729556049114785</v>
+        <v>0.73091103922907597</v>
       </c>
       <c r="I97">
-        <v>0.85061576404296002</v>
+        <v>0.85248348723509604</v>
       </c>
       <c r="J97">
-        <v>0.929729534982635</v>
+        <v>0.93087099335913903</v>
       </c>
       <c r="K97">
-        <v>0.74006742337083797</v>
+        <v>0.74153067451012</v>
       </c>
       <c r="L97">
-        <v>0.85576238910105595</v>
+        <v>0.854796941589549</v>
       </c>
       <c r="M97">
-        <v>0.93992508484983295</v>
+        <v>0.93833564645415501</v>
       </c>
       <c r="N97">
-        <v>0.797719720549253</v>
+        <v>0.79939333395075196</v>
       </c>
       <c r="O97">
-        <v>0.88824739540962805</v>
+        <v>0.88881915215825902</v>
       </c>
       <c r="P97">
-        <v>0.92746977326202795</v>
+        <v>0.92746077766942903</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>32629</v>
       </c>
       <c r="B98">
-        <v>0.73009924227040501</v>
+        <v>0.73103274147981001</v>
       </c>
       <c r="C98">
-        <v>0.83820682571391802</v>
+        <v>0.83843628602669595</v>
       </c>
       <c r="D98">
-        <v>0.94760424730514803</v>
+        <v>0.947285636247028</v>
       </c>
       <c r="E98">
-        <v>0.75268564347740297</v>
+        <v>0.75447369174420698</v>
       </c>
       <c r="F98">
-        <v>0.84750712775253501</v>
+        <v>0.84838921606447804</v>
       </c>
       <c r="G98">
-        <v>0.90113267996809099</v>
+        <v>0.90146336121730597</v>
       </c>
       <c r="H98">
-        <v>0.72148378577853101</v>
+        <v>0.72337143153056405</v>
       </c>
       <c r="I98">
-        <v>0.84828101826241897</v>
+        <v>0.850276693368892</v>
       </c>
       <c r="J98">
-        <v>0.92810934562752201</v>
+        <v>0.92917682550705705</v>
       </c>
       <c r="K98">
-        <v>0.75391268608568396</v>
+        <v>0.75502130749562701</v>
       </c>
       <c r="L98">
-        <v>0.86735220290396198</v>
+        <v>0.86614304359108996</v>
       </c>
       <c r="M98">
-        <v>0.94444464494512304</v>
+        <v>0.94260456519297398</v>
       </c>
       <c r="N98">
-        <v>0.79213811987398597</v>
+        <v>0.79465792225653298</v>
       </c>
       <c r="O98">
-        <v>0.88980303244301295</v>
+        <v>0.89062472101689105</v>
       </c>
       <c r="P98">
-        <v>0.92860630640154096</v>
+        <v>0.92852076085237101</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>32660</v>
       </c>
       <c r="B99">
-        <v>0.72071792060655804</v>
+        <v>0.72164067419705102</v>
       </c>
       <c r="C99">
-        <v>0.82969610504747604</v>
+        <v>0.82988661558830401</v>
       </c>
       <c r="D99">
-        <v>0.94386833887361099</v>
+        <v>0.94351918889643005</v>
       </c>
       <c r="E99">
-        <v>0.73800482290382496</v>
+        <v>0.73845341328025305</v>
       </c>
       <c r="F99">
-        <v>0.83902557897603303</v>
+        <v>0.83912636396796403</v>
       </c>
       <c r="G99">
-        <v>0.89952534687449504</v>
+        <v>0.89986590619632101</v>
       </c>
       <c r="H99">
-        <v>0.71060665514055299</v>
+        <v>0.71111966524827397</v>
       </c>
       <c r="I99">
-        <v>0.83515358455053301</v>
+        <v>0.83632024724325804</v>
       </c>
       <c r="J99">
-        <v>0.92318479703899503</v>
+        <v>0.92424418613381698</v>
       </c>
       <c r="K99">
-        <v>0.74337495160034595</v>
+        <v>0.74474743834766499</v>
       </c>
       <c r="L99">
-        <v>0.85862331803944703</v>
+        <v>0.85789930142908299</v>
       </c>
       <c r="M99">
-        <v>0.94253204991527195</v>
+        <v>0.94070377100698899</v>
       </c>
       <c r="N99">
-        <v>0.77703415438455703</v>
+        <v>0.78008588958950298</v>
       </c>
       <c r="O99">
-        <v>0.88127566722902695</v>
+        <v>0.88218434871215601</v>
       </c>
       <c r="P99">
-        <v>0.92761902135956198</v>
+        <v>0.92754683366689405</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>32690</v>
       </c>
       <c r="B100">
-        <v>0.71727211496461596</v>
+        <v>0.71843759101270499</v>
       </c>
       <c r="C100">
-        <v>0.82630594267422597</v>
+        <v>0.82660715192344603</v>
       </c>
       <c r="D100">
-        <v>0.941981690032209</v>
+        <v>0.94164091857561205</v>
       </c>
       <c r="E100">
-        <v>0.72501818630857595</v>
+        <v>0.72651021546100203</v>
       </c>
       <c r="F100">
-        <v>0.82838237251695501</v>
+        <v>0.82903705467091005</v>
       </c>
       <c r="G100">
-        <v>0.89723619084375295</v>
+        <v>0.89792411375275805</v>
       </c>
       <c r="H100">
-        <v>0.70618859603972395</v>
+        <v>0.70686866697248896</v>
       </c>
       <c r="I100">
-        <v>0.83087460950101399</v>
+        <v>0.83215559114943605</v>
       </c>
       <c r="J100">
-        <v>0.92115708660241602</v>
+        <v>0.92222454285865896</v>
       </c>
       <c r="K100">
-        <v>0.74257193495099305</v>
+        <v>0.74413407216043703</v>
       </c>
       <c r="L100">
-        <v>0.85817837561198096</v>
+        <v>0.85721920341674396</v>
       </c>
       <c r="M100">
-        <v>0.942523204236838</v>
+        <v>0.94050307918044296</v>
       </c>
       <c r="N100">
-        <v>0.78435698655364305</v>
+        <v>0.78667557541548305</v>
       </c>
       <c r="O100">
-        <v>0.88563951512654104</v>
+        <v>0.88663212542122805</v>
       </c>
       <c r="P100">
-        <v>0.92915928330861097</v>
+        <v>0.92915019041089697</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>32721</v>
       </c>
       <c r="B101">
-        <v>0.71392804860730297</v>
+        <v>0.71469645411776905</v>
       </c>
       <c r="C101">
-        <v>0.82254114740384798</v>
+        <v>0.82270130662716801</v>
       </c>
       <c r="D101">
-        <v>0.94006838620067301</v>
+        <v>0.93980051101178397</v>
       </c>
       <c r="E101">
-        <v>0.719820991893108</v>
+        <v>0.72052408909186005</v>
       </c>
       <c r="F101">
-        <v>0.82356309627611601</v>
+        <v>0.82389725848583395</v>
       </c>
       <c r="G101">
-        <v>0.89603553391194202</v>
+        <v>0.89663646812879405</v>
       </c>
       <c r="H101">
-        <v>0.71255417232496099</v>
+        <v>0.71347404885402399</v>
       </c>
       <c r="I101">
-        <v>0.83049443292191105</v>
+        <v>0.83183881133538795</v>
       </c>
       <c r="J101">
-        <v>0.91865916526888203</v>
+        <v>0.91974449232778099</v>
       </c>
       <c r="K101">
-        <v>0.73551940108598901</v>
+        <v>0.73702944163559103</v>
       </c>
       <c r="L101">
-        <v>0.85380020261188505</v>
+        <v>0.85270515772521904</v>
       </c>
       <c r="M101">
-        <v>0.94280706966424799</v>
+        <v>0.94073384029630602</v>
       </c>
       <c r="N101">
-        <v>0.78546606848763501</v>
+        <v>0.78830177502139098</v>
       </c>
       <c r="O101">
-        <v>0.88797878962092702</v>
+        <v>0.88941539553384996</v>
       </c>
       <c r="P101">
-        <v>0.93049674490239598</v>
+        <v>0.930503071052732</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>32752</v>
       </c>
       <c r="B102">
-        <v>0.71391703007679896</v>
+        <v>0.71462584764649995</v>
       </c>
       <c r="C102">
-        <v>0.82003748815894695</v>
+        <v>0.82019320314182298</v>
       </c>
       <c r="D102">
-        <v>0.93861644074940598</v>
+        <v>0.93831176011678397</v>
       </c>
       <c r="E102">
-        <v>0.71567027913416004</v>
+        <v>0.71670068824327504</v>
       </c>
       <c r="F102">
-        <v>0.815565217938644</v>
+        <v>0.81604123548390906</v>
       </c>
       <c r="G102">
-        <v>0.89325151835323602</v>
+        <v>0.89383363624076195</v>
       </c>
       <c r="H102">
-        <v>0.72382472122292496</v>
+        <v>0.72516249469792904</v>
       </c>
       <c r="I102">
-        <v>0.83367934721941706</v>
+        <v>0.835267191213663</v>
       </c>
       <c r="J102">
-        <v>0.91712008930529598</v>
+        <v>0.91827157400704695</v>
       </c>
       <c r="K102">
-        <v>0.73376198728053299</v>
+        <v>0.73522130099066796</v>
       </c>
       <c r="L102">
-        <v>0.85058269370487605</v>
+        <v>0.84988544531020804</v>
       </c>
       <c r="M102">
-        <v>0.94178247996268605</v>
+        <v>0.93982443945827099</v>
       </c>
       <c r="N102">
-        <v>0.78726507910848897</v>
+        <v>0.789997891852107</v>
       </c>
       <c r="O102">
-        <v>0.886389351106876</v>
+        <v>0.88810365867368302</v>
       </c>
       <c r="P102">
-        <v>0.93001981662855904</v>
+        <v>0.93016295313406205</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>32782</v>
       </c>
       <c r="B103">
-        <v>0.71545388504428198</v>
+        <v>0.71594008997927205</v>
       </c>
       <c r="C103">
-        <v>0.82021620495473901</v>
+        <v>0.82017792265478495</v>
       </c>
       <c r="D103">
-        <v>0.93820645893952404</v>
+        <v>0.937902073809179</v>
       </c>
       <c r="E103">
-        <v>0.71354577277905396</v>
+        <v>0.71470452612364299</v>
       </c>
       <c r="F103">
-        <v>0.81159509803584495</v>
+        <v>0.81206816015920202</v>
       </c>
       <c r="G103">
-        <v>0.89118325504477702</v>
+        <v>0.89183486400009604</v>
       </c>
       <c r="H103">
-        <v>0.746020617653124</v>
+        <v>0.74682712939069895</v>
       </c>
       <c r="I103">
-        <v>0.84190260543708095</v>
+        <v>0.84297554255036</v>
       </c>
       <c r="J103">
-        <v>0.91534392980480495</v>
+        <v>0.91634795639796496</v>
       </c>
       <c r="K103">
-        <v>0.74076155171138602</v>
+        <v>0.74338335866648297</v>
       </c>
       <c r="L103">
-        <v>0.85333618066887096</v>
+        <v>0.85316836149031805</v>
       </c>
       <c r="M103">
-        <v>0.94294574585716695</v>
+        <v>0.94107315027953298</v>
       </c>
       <c r="N103">
-        <v>0.80814789895016004</v>
+        <v>0.80865692543733902</v>
       </c>
       <c r="O103">
-        <v>0.89152224400871305</v>
+        <v>0.892287868007824</v>
       </c>
       <c r="P103">
-        <v>0.92925263742029596</v>
+        <v>0.92936427533138299</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>32813</v>
       </c>
       <c r="B104">
-        <v>0.71731545312273304</v>
+        <v>0.71769317126211096</v>
       </c>
       <c r="C104">
-        <v>0.82207243961797005</v>
+        <v>0.82195618040652496</v>
       </c>
       <c r="D104">
-        <v>0.93970687207814396</v>
+        <v>0.93934672269335195</v>
       </c>
       <c r="E104">
-        <v>0.70701505373182905</v>
+        <v>0.70745690722506205</v>
       </c>
       <c r="F104">
-        <v>0.80944458641611505</v>
+        <v>0.80967708030226004</v>
       </c>
       <c r="G104">
-        <v>0.89146413860995299</v>
+        <v>0.89217099045243398</v>
       </c>
       <c r="H104">
-        <v>0.72917981167357604</v>
+        <v>0.72964031563216103</v>
       </c>
       <c r="I104">
-        <v>0.83503733106561995</v>
+        <v>0.83605032689362602</v>
       </c>
       <c r="J104">
-        <v>0.914340305383465</v>
+        <v>0.91531071877266201</v>
       </c>
       <c r="K104">
-        <v>0.732073464785715</v>
+        <v>0.73480221942998303</v>
       </c>
       <c r="L104">
-        <v>0.85060626977937603</v>
+        <v>0.85084280947165003</v>
       </c>
       <c r="M104">
-        <v>0.94372496967076802</v>
+        <v>0.94227059406688096</v>
       </c>
       <c r="N104">
-        <v>0.80484663889089403</v>
+        <v>0.80714182838930504</v>
       </c>
       <c r="O104">
-        <v>0.89449087822597895</v>
+        <v>0.89614857101026901</v>
       </c>
       <c r="P104">
-        <v>0.93077112118939498</v>
+        <v>0.93091584117627002</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>32843</v>
       </c>
       <c r="B105">
-        <v>0.71964821708443405</v>
+        <v>0.72040396571887999</v>
       </c>
       <c r="C105">
-        <v>0.82701497469611895</v>
+        <v>0.82714371888520299</v>
       </c>
       <c r="D105">
-        <v>0.94306742966311696</v>
+        <v>0.94274783055135603</v>
       </c>
       <c r="E105">
-        <v>0.71347048193592</v>
+        <v>0.71450254621132103</v>
       </c>
       <c r="F105">
-        <v>0.81330341144189899</v>
+        <v>0.81367311275072896</v>
       </c>
       <c r="G105">
-        <v>0.89344209237499295</v>
+        <v>0.89401505680624704</v>
       </c>
       <c r="H105">
-        <v>0.72758638257821195</v>
+        <v>0.72835833892686896</v>
       </c>
       <c r="I105">
-        <v>0.83878251588766195</v>
+        <v>0.840130083330213</v>
       </c>
       <c r="J105">
-        <v>0.91606043474674903</v>
+        <v>0.917040737444485</v>
       </c>
       <c r="K105">
-        <v>0.73757315309497495</v>
+        <v>0.74034187291428799</v>
       </c>
       <c r="L105">
-        <v>0.85635160545244204</v>
+        <v>0.85659113628365702</v>
       </c>
       <c r="M105">
-        <v>0.94627991179259696</v>
+        <v>0.94505530821765404</v>
       </c>
       <c r="N105">
-        <v>0.81111696595678895</v>
+        <v>0.81431160104314704</v>
       </c>
       <c r="O105">
-        <v>0.89849370171893095</v>
+        <v>0.90046542275892305</v>
       </c>
       <c r="P105">
-        <v>0.93124761145412005</v>
+        <v>0.93132824277391801</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>32874</v>
       </c>
       <c r="B106">
-        <v>0.73355032200085701</v>
+        <v>0.73425539797227102</v>
       </c>
       <c r="C106">
-        <v>0.83973360823266696</v>
+        <v>0.83969665446651998</v>
       </c>
       <c r="D106">
-        <v>0.949711122119689</v>
+        <v>0.94919868264542995</v>
       </c>
       <c r="E106">
-        <v>0.719511951156239</v>
+        <v>0.72105384765663305</v>
       </c>
       <c r="F106">
-        <v>0.82102636829703401</v>
+        <v>0.82140911847578901</v>
       </c>
       <c r="G106">
-        <v>0.89521660178336704</v>
+        <v>0.89583866444845295</v>
       </c>
       <c r="H106">
-        <v>0.74816618123416601</v>
+        <v>0.75009916460857595</v>
       </c>
       <c r="I106">
-        <v>0.85647318131164196</v>
+        <v>0.85826391446193695</v>
       </c>
       <c r="J106">
-        <v>0.92123546967063097</v>
+        <v>0.92206975802286495</v>
       </c>
       <c r="K106">
-        <v>0.74572460840202004</v>
+        <v>0.74783576036258803</v>
       </c>
       <c r="L106">
-        <v>0.86512220539629103</v>
+        <v>0.86457620641686606</v>
       </c>
       <c r="M106">
-        <v>0.94968481521230497</v>
+        <v>0.948030042243316</v>
       </c>
       <c r="N106">
-        <v>0.83173711467100198</v>
+        <v>0.83502160029925998</v>
       </c>
       <c r="O106">
-        <v>0.91175497418141305</v>
+        <v>0.91383140047725797</v>
       </c>
       <c r="P106">
-        <v>0.933223649291822</v>
+        <v>0.93332091691502606</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>32905</v>
       </c>
       <c r="B107">
-        <v>0.73820564925333898</v>
+        <v>0.73891885534109203</v>
       </c>
       <c r="C107">
-        <v>0.84444458444960002</v>
+        <v>0.84430099210704102</v>
       </c>
       <c r="D107">
-        <v>0.95487199489263597</v>
+        <v>0.95425019005168199</v>
       </c>
       <c r="E107">
-        <v>0.71737731442124397</v>
+        <v>0.71854215400252497</v>
       </c>
       <c r="F107">
-        <v>0.82392020444180603</v>
+        <v>0.82413060137243699</v>
       </c>
       <c r="G107">
-        <v>0.89544107711402299</v>
+        <v>0.89612088507046905</v>
       </c>
       <c r="H107">
-        <v>0.73534709890215599</v>
+        <v>0.73676270093867602</v>
       </c>
       <c r="I107">
-        <v>0.85092271523805496</v>
+        <v>0.85234760211030103</v>
       </c>
       <c r="J107">
-        <v>0.92550831762783703</v>
+        <v>0.92611940450417096</v>
       </c>
       <c r="K107">
-        <v>0.74787962264880103</v>
+        <v>0.74880329970198301</v>
       </c>
       <c r="L107">
-        <v>0.86639918335323995</v>
+        <v>0.86467958567481595</v>
       </c>
       <c r="M107">
-        <v>0.94956827133513699</v>
+        <v>0.94756186198089998</v>
       </c>
       <c r="N107">
-        <v>0.83197425955634996</v>
+        <v>0.83440438316261001</v>
       </c>
       <c r="O107">
-        <v>0.91026780678971497</v>
+        <v>0.91209892879316201</v>
       </c>
       <c r="P107">
-        <v>0.93292030396866799</v>
+        <v>0.93322676148474104</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>32933</v>
       </c>
       <c r="B108">
-        <v>0.73613567145527803</v>
+        <v>0.73670917048103002</v>
       </c>
       <c r="C108">
-        <v>0.84104221202530804</v>
+        <v>0.84088665357204895</v>
       </c>
       <c r="D108">
-        <v>0.95404005278417603</v>
+        <v>0.95352519742264596</v>
       </c>
       <c r="E108">
-        <v>0.72548970319092998</v>
+        <v>0.72668284556919804</v>
       </c>
       <c r="F108">
-        <v>0.83035375873397999</v>
+        <v>0.83065760318540605</v>
       </c>
       <c r="G108">
-        <v>0.89735267815102004</v>
+        <v>0.89799564300266299</v>
       </c>
       <c r="H108">
-        <v>0.73981100619064899</v>
+        <v>0.74117853860480098</v>
       </c>
       <c r="I108">
-        <v>0.850431521641421</v>
+        <v>0.85190584966038996</v>
       </c>
       <c r="J108">
-        <v>0.92742782529104095</v>
+        <v>0.92823783148329997</v>
       </c>
       <c r="K108">
-        <v>0.748754581378138</v>
+        <v>0.74829138382987603</v>
       </c>
       <c r="L108">
-        <v>0.86412750219067602</v>
+        <v>0.86191334008142395</v>
       </c>
       <c r="M108">
-        <v>0.94823190514350597</v>
+        <v>0.946176601293925</v>
       </c>
       <c r="N108">
-        <v>0.80433246716140006</v>
+        <v>0.80826827703458404</v>
       </c>
       <c r="O108">
-        <v>0.89757603353921001</v>
+        <v>0.90016902330140902</v>
       </c>
       <c r="P108">
-        <v>0.93235967945100795</v>
+        <v>0.93283279702812305</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>32964</v>
       </c>
       <c r="B109">
-        <v>0.73917745246648503</v>
+        <v>0.73976604630965503</v>
       </c>
       <c r="C109">
-        <v>0.84232714218060001</v>
+        <v>0.84226556151772802</v>
       </c>
       <c r="D109">
-        <v>0.95528120746087297</v>
+        <v>0.95468783147950897</v>
       </c>
       <c r="E109">
-        <v>0.73661838934263602</v>
+        <v>0.73778994817777499</v>
       </c>
       <c r="F109">
-        <v>0.83518376613068301</v>
+        <v>0.83564539207095601</v>
       </c>
       <c r="G109">
-        <v>0.89883253057988299</v>
+        <v>0.89951054822216203</v>
       </c>
       <c r="H109">
-        <v>0.75167206391222097</v>
+        <v>0.75252807252561704</v>
       </c>
       <c r="I109">
-        <v>0.85895476142268401</v>
+        <v>0.86043898014200704</v>
       </c>
       <c r="J109">
-        <v>0.932402474003865</v>
+        <v>0.93330020343128794</v>
       </c>
       <c r="K109">
-        <v>0.75136362652825905</v>
+        <v>0.75117506655147603</v>
       </c>
       <c r="L109">
-        <v>0.86385395071323301</v>
+        <v>0.86159240241401602</v>
       </c>
       <c r="M109">
-        <v>0.94739992116938498</v>
+        <v>0.94528943399880205</v>
       </c>
       <c r="N109">
-        <v>0.80344506981765695</v>
+        <v>0.80617620008528401</v>
       </c>
       <c r="O109">
-        <v>0.897353610705936</v>
+        <v>0.89959350264279803</v>
       </c>
       <c r="P109">
-        <v>0.93290819708884998</v>
+        <v>0.93338119740301395</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>32994</v>
       </c>
       <c r="B110">
-        <v>0.73890386385068196</v>
+        <v>0.73964762899098901</v>
       </c>
       <c r="C110">
-        <v>0.84383550191976198</v>
+        <v>0.84378881445862797</v>
       </c>
       <c r="D110">
-        <v>0.95356695371703404</v>
+        <v>0.95292797619992198</v>
       </c>
       <c r="E110">
-        <v>0.74402985300053304</v>
+        <v>0.74607656582717496</v>
       </c>
       <c r="F110">
-        <v>0.84259756384733497</v>
+        <v>0.84358104074235896</v>
       </c>
       <c r="G110">
-        <v>0.89995385562475205</v>
+        <v>0.900650269659795</v>
       </c>
       <c r="H110">
-        <v>0.76356521829686697</v>
+        <v>0.76406297112313604</v>
       </c>
       <c r="I110">
-        <v>0.87062716542296104</v>
+        <v>0.871660704435538</v>
       </c>
       <c r="J110">
-        <v>0.93842407838015496</v>
+        <v>0.93912335792756996</v>
       </c>
       <c r="K110">
-        <v>0.75122100673718595</v>
+        <v>0.75092486881174403</v>
       </c>
       <c r="L110">
-        <v>0.86513898452924198</v>
+        <v>0.86282624607088199</v>
       </c>
       <c r="M110">
-        <v>0.94781797899493803</v>
+        <v>0.945843377723256</v>
       </c>
       <c r="N110">
-        <v>0.80419037139009597</v>
+        <v>0.80720895909443702</v>
       </c>
       <c r="O110">
-        <v>0.89956714913140601</v>
+        <v>0.90174805592366902</v>
       </c>
       <c r="P110">
-        <v>0.93461927894894803</v>
+        <v>0.93508484712630702</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>33025</v>
       </c>
       <c r="B111">
-        <v>0.73773766174790301</v>
+        <v>0.73868526552775404</v>
       </c>
       <c r="C111">
-        <v>0.84371329762481295</v>
+        <v>0.84386461265833401</v>
       </c>
       <c r="D111">
-        <v>0.95186846475526199</v>
+        <v>0.95127053538566897</v>
       </c>
       <c r="E111">
-        <v>0.76018247760039903</v>
+        <v>0.76290445950766095</v>
       </c>
       <c r="F111">
-        <v>0.85458846039758096</v>
+        <v>0.85615918454898199</v>
       </c>
       <c r="G111">
-        <v>0.90149617737819598</v>
+        <v>0.90233022684137598</v>
       </c>
       <c r="H111">
-        <v>0.77778458560859198</v>
+        <v>0.77822668039705301</v>
       </c>
       <c r="I111">
-        <v>0.88655959569776799</v>
+        <v>0.88766944144534798</v>
       </c>
       <c r="J111">
-        <v>0.94579673749647297</v>
+        <v>0.94657174836271996</v>
       </c>
       <c r="K111">
-        <v>0.75345088355603995</v>
+        <v>0.75343967587652905</v>
       </c>
       <c r="L111">
-        <v>0.86554719154473603</v>
+        <v>0.863472273472222</v>
       </c>
       <c r="M111">
-        <v>0.94718183283752699</v>
+        <v>0.94526341641691403</v>
       </c>
       <c r="N111">
-        <v>0.79747111577741603</v>
+        <v>0.80242518878791202</v>
       </c>
       <c r="O111">
-        <v>0.89771219124232904</v>
+        <v>0.90074101611454405</v>
       </c>
       <c r="P111">
-        <v>0.93514588517609998</v>
+        <v>0.93562484650814504</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>33055</v>
       </c>
       <c r="B112">
-        <v>0.74837317061101905</v>
+        <v>0.74911634416889405</v>
       </c>
       <c r="C112">
-        <v>0.85090804389896002</v>
+        <v>0.85083398169448698</v>
       </c>
       <c r="D112">
-        <v>0.95224732800498402</v>
+        <v>0.95160872527072304</v>
       </c>
       <c r="E112">
-        <v>0.79206828714711497</v>
+        <v>0.79499400436849899</v>
       </c>
       <c r="F112">
-        <v>0.87135176264533198</v>
+        <v>0.87302791737282004</v>
       </c>
       <c r="G112">
-        <v>0.90427448239889896</v>
+        <v>0.90494177541256804</v>
       </c>
       <c r="H112">
-        <v>0.79563497417860196</v>
+        <v>0.79627586023598496</v>
       </c>
       <c r="I112">
-        <v>0.90099365704866397</v>
+        <v>0.90196335654236304</v>
       </c>
       <c r="J112">
-        <v>0.94762476582922495</v>
+        <v>0.94839093891609905</v>
       </c>
       <c r="K112">
-        <v>0.759022495009815</v>
+        <v>0.75857546085785099</v>
       </c>
       <c r="L112">
-        <v>0.87093386125828298</v>
+        <v>0.86836421465837299</v>
       </c>
       <c r="M112">
-        <v>0.94796216970767</v>
+        <v>0.94597928916615404</v>
       </c>
       <c r="N112">
-        <v>0.80033631026350305</v>
+        <v>0.80399026131606199</v>
       </c>
       <c r="O112">
-        <v>0.89985467107146599</v>
+        <v>0.90210324746254</v>
       </c>
       <c r="P112">
-        <v>0.93607476357073804</v>
+        <v>0.93643740195451497</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>33086</v>
       </c>
       <c r="B113">
-        <v>0.75627157592711802</v>
+        <v>0.75675299541207397</v>
       </c>
       <c r="C113">
-        <v>0.85686966876038995</v>
+        <v>0.85657116421274904</v>
       </c>
       <c r="D113">
-        <v>0.95417682473929399</v>
+        <v>0.95344654441564802</v>
       </c>
       <c r="E113">
-        <v>0.796514523673159</v>
+        <v>0.79853087697073999</v>
       </c>
       <c r="F113">
-        <v>0.87429937782425204</v>
+        <v>0.87548687846441098</v>
       </c>
       <c r="G113">
-        <v>0.90604599124506402</v>
+        <v>0.90640027017035496</v>
       </c>
       <c r="H113">
-        <v>0.80833814104106405</v>
+        <v>0.80949232278816097</v>
       </c>
       <c r="I113">
-        <v>0.91140669492475301</v>
+        <v>0.91261991524198804</v>
       </c>
       <c r="J113">
-        <v>0.94934910588483901</v>
+        <v>0.95012124873471204</v>
       </c>
       <c r="K113">
-        <v>0.76952118471175901</v>
+        <v>0.76917836753770297</v>
       </c>
       <c r="L113">
-        <v>0.87854126055105897</v>
+        <v>0.87579606294061196</v>
       </c>
       <c r="M113">
-        <v>0.94984331227724805</v>
+        <v>0.94794136378520699</v>
       </c>
       <c r="N113">
-        <v>0.80741740311460597</v>
+        <v>0.81131161460497503</v>
       </c>
       <c r="O113">
-        <v>0.90549206657586401</v>
+        <v>0.907745108768368</v>
       </c>
       <c r="P113">
-        <v>0.93800732940631903</v>
+        <v>0.93836827806733003</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>33117</v>
       </c>
       <c r="B114">
-        <v>0.76618379037090201</v>
+        <v>0.76679466010715402</v>
       </c>
       <c r="C114">
-        <v>0.86404299557999997</v>
+        <v>0.86382354981604104</v>
       </c>
       <c r="D114">
-        <v>0.95603474852061199</v>
+        <v>0.95531882952983704</v>
       </c>
       <c r="E114">
-        <v>0.79836639337240001</v>
+        <v>0.80044214746695697</v>
       </c>
       <c r="F114">
-        <v>0.88011588847942301</v>
+        <v>0.88144732217274702</v>
       </c>
       <c r="G114">
-        <v>0.908806477180233</v>
+        <v>0.90899214475946399</v>
       </c>
       <c r="H114">
-        <v>0.83170248384044398</v>
+        <v>0.83234965235241698</v>
       </c>
       <c r="I114">
-        <v>0.92991013831116498</v>
+        <v>0.93083096960684297</v>
       </c>
       <c r="J114">
-        <v>0.95345883877319304</v>
+        <v>0.95414937758436402</v>
       </c>
       <c r="K114">
-        <v>0.78678881064980899</v>
+        <v>0.78707939484679801</v>
       </c>
       <c r="L114">
-        <v>0.89029885743026604</v>
+        <v>0.88780852495734197</v>
       </c>
       <c r="M114">
-        <v>0.95267977969042905</v>
+        <v>0.95091704127838494</v>
       </c>
       <c r="N114">
-        <v>0.80669825366076697</v>
+        <v>0.80993110249449396</v>
       </c>
       <c r="O114">
-        <v>0.90588942034753805</v>
+        <v>0.90754803838911802</v>
       </c>
       <c r="P114">
-        <v>0.93782167930638305</v>
+        <v>0.93810273378006903</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>33147</v>
       </c>
       <c r="B115">
-        <v>0.78146861094146203</v>
+        <v>0.78202660981055805</v>
       </c>
       <c r="C115">
-        <v>0.87442594020817699</v>
+        <v>0.87410815451067703</v>
       </c>
       <c r="D115">
-        <v>0.95805216916389502</v>
+        <v>0.95733591573704802</v>
       </c>
       <c r="E115">
-        <v>0.82092385428789105</v>
+        <v>0.82465634227931905</v>
       </c>
       <c r="F115">
-        <v>0.89115999554724101</v>
+        <v>0.89320960472315902</v>
       </c>
       <c r="G115">
-        <v>0.91211222131611203</v>
+        <v>0.91220672410050296</v>
       </c>
       <c r="H115">
-        <v>0.87396670795092601</v>
+        <v>0.87384975414584898</v>
       </c>
       <c r="I115">
-        <v>0.95723577903724799</v>
+        <v>0.95761702286319506</v>
       </c>
       <c r="J115">
-        <v>0.95858806176168798</v>
+        <v>0.95910547440808303</v>
       </c>
       <c r="K115">
-        <v>0.80769168067277697</v>
+        <v>0.80681214525489198</v>
       </c>
       <c r="L115">
-        <v>0.906905274251951</v>
+        <v>0.90342517961187596</v>
       </c>
       <c r="M115">
-        <v>0.95931668664646397</v>
+        <v>0.95732877813515405</v>
       </c>
       <c r="N115">
-        <v>0.82203917756032296</v>
+        <v>0.82447022968087302</v>
       </c>
       <c r="O115">
-        <v>0.91123479041646305</v>
+        <v>0.912546545937019</v>
       </c>
       <c r="P115">
-        <v>0.93697016993152105</v>
+        <v>0.93749768112457599</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>33178</v>
       </c>
       <c r="B116">
-        <v>0.79825033860255201</v>
+        <v>0.79916294069118599</v>
       </c>
       <c r="C116">
-        <v>0.88883746604557901</v>
+        <v>0.888589688629154</v>
       </c>
       <c r="D116">
-        <v>0.96230433799826998</v>
+        <v>0.96152406219161601</v>
       </c>
       <c r="E116">
-        <v>0.829122444026689</v>
+        <v>0.83235690113703698</v>
       </c>
       <c r="F116">
-        <v>0.89947446983643498</v>
+        <v>0.90132973719090503</v>
       </c>
       <c r="G116">
-        <v>0.91386535102260702</v>
+        <v>0.91381657207239497</v>
       </c>
       <c r="H116">
-        <v>0.89925830060782697</v>
+        <v>0.89965697021781899</v>
       </c>
       <c r="I116">
-        <v>0.98155894149029299</v>
+        <v>0.98198505501300004</v>
       </c>
       <c r="J116">
-        <v>0.96551309303914501</v>
+        <v>0.96583096479663599</v>
       </c>
       <c r="K116">
-        <v>0.82519326514393598</v>
+        <v>0.82426724492098202</v>
       </c>
       <c r="L116">
-        <v>0.92622938034890201</v>
+        <v>0.92209781558528603</v>
       </c>
       <c r="M116">
-        <v>0.96676903037917095</v>
+        <v>0.96440010485582806</v>
       </c>
       <c r="N116">
-        <v>0.84496135425852303</v>
+        <v>0.84751668169579197</v>
       </c>
       <c r="O116">
-        <v>0.92550616931144403</v>
+        <v>0.92652691784804098</v>
       </c>
       <c r="P116">
-        <v>0.93854857862660601</v>
+        <v>0.93896203290952995</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>33208</v>
       </c>
       <c r="B117">
-        <v>0.81908052718197499</v>
+        <v>0.82016454232245894</v>
       </c>
       <c r="C117">
-        <v>0.90731667715656905</v>
+        <v>0.90711215723625505</v>
       </c>
       <c r="D117">
-        <v>0.96696271430298397</v>
+        <v>0.96617957267471499</v>
       </c>
       <c r="E117">
-        <v>0.85855030699455603</v>
+        <v>0.86065369600580799</v>
       </c>
       <c r="F117">
-        <v>0.91946442146860297</v>
+        <v>0.92098650471544596</v>
       </c>
       <c r="G117">
-        <v>0.91895945759612996</v>
+        <v>0.91864192210667295</v>
       </c>
       <c r="H117">
-        <v>0.91681019814817899</v>
+        <v>0.91646502263178198</v>
       </c>
       <c r="I117">
-        <v>1.0079922742896199</v>
+        <v>1.00785566800236</v>
       </c>
       <c r="J117">
-        <v>0.97348339224888103</v>
+        <v>0.97345378693223605</v>
       </c>
       <c r="K117">
-        <v>0.85622545598588196</v>
+        <v>0.85501269249121603</v>
       </c>
       <c r="L117">
-        <v>0.95610455470572697</v>
+        <v>0.95138196046984802</v>
       </c>
       <c r="M117">
-        <v>0.97750463664910903</v>
+        <v>0.97485524618961295</v>
       </c>
       <c r="N117">
-        <v>0.86543875798314895</v>
+        <v>0.86943510300450499</v>
       </c>
       <c r="O117">
-        <v>0.94201438997613796</v>
+        <v>0.94348857904966998</v>
       </c>
       <c r="P117">
-        <v>0.94074126097255495</v>
+        <v>0.94119530277721597</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>33239</v>
       </c>
       <c r="B118">
-        <v>0.87645033796998195</v>
+        <v>0.87702525008041199</v>
       </c>
       <c r="C118">
-        <v>0.94567721565915397</v>
+        <v>0.94500497912488501</v>
       </c>
       <c r="D118">
-        <v>0.97584772882716198</v>
+        <v>0.97486193031297297</v>
       </c>
       <c r="E118">
-        <v>0.94608228385610804</v>
+        <v>0.94576407638207205</v>
       </c>
       <c r="F118">
-        <v>0.952218518717586</v>
+        <v>0.95297622140078797</v>
       </c>
       <c r="G118">
-        <v>0.92543233926174395</v>
+        <v>0.92481831965089001</v>
       </c>
       <c r="H118">
-        <v>0.96969453258681904</v>
+        <v>0.96910843411745695</v>
       </c>
       <c r="I118">
-        <v>1.0599042862361301</v>
+        <v>1.05978767383723</v>
       </c>
       <c r="J118">
-        <v>0.98359454734280005</v>
+        <v>0.98339962092877498</v>
       </c>
       <c r="K118">
-        <v>0.89786120089924704</v>
+        <v>0.89676601508089404</v>
       </c>
       <c r="L118">
-        <v>0.99037191468096197</v>
+        <v>0.98531079063587601</v>
       </c>
       <c r="M118">
-        <v>0.98746997073609699</v>
+        <v>0.98484886504772096</v>
       </c>
       <c r="N118">
-        <v>0.95057993843704802</v>
+        <v>0.95245322057212101</v>
       </c>
       <c r="O118">
-        <v>0.98689555708745802</v>
+        <v>0.98635378194583601</v>
       </c>
       <c r="P118">
-        <v>0.94633848657312303</v>
+        <v>0.94626178346661505</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>33270</v>
       </c>
       <c r="B119">
-        <v>0.836913811738761</v>
+        <v>0.83712436058376605</v>
       </c>
       <c r="C119">
-        <v>0.92272077209917103</v>
+        <v>0.92179079917960305</v>
       </c>
       <c r="D119">
-        <v>0.97157416637633698</v>
+        <v>0.97048297769273795</v>
       </c>
       <c r="E119">
-        <v>0.88002807424509</v>
+        <v>0.87742637811790702</v>
       </c>
       <c r="F119">
-        <v>0.92971978546753198</v>
+        <v>0.92910483741723304</v>
       </c>
       <c r="G119">
-        <v>0.92089237650682698</v>
+        <v>0.91997935504546602</v>
       </c>
       <c r="H119">
-        <v>0.91684984343765497</v>
+        <v>0.91674060141118596</v>
       </c>
       <c r="I119">
-        <v>1.0262511914021899</v>
+        <v>1.0264812662913501</v>
       </c>
       <c r="J119">
-        <v>0.97957176296461401</v>
+        <v>0.97978594963450705</v>
       </c>
       <c r="K119">
-        <v>0.87133770213287298</v>
+        <v>0.86849958889623502</v>
       </c>
       <c r="L119">
-        <v>0.97288298811948504</v>
+        <v>0.96739768528028303</v>
       </c>
       <c r="M119">
-        <v>0.98493697051709606</v>
+        <v>0.98178266262872405</v>
       </c>
       <c r="N119">
-        <v>0.90587693949139803</v>
+        <v>0.90626912321448205</v>
       </c>
       <c r="O119">
-        <v>0.97192584916489799</v>
+        <v>0.97012381961512195</v>
       </c>
       <c r="P119">
-        <v>0.94757136982156298</v>
+        <v>0.94742035957208504</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>33298</v>
       </c>
       <c r="B120">
-        <v>0.80219181701268405</v>
+        <v>0.80242409815027105</v>
       </c>
       <c r="C120">
-        <v>0.89473247411996004</v>
+        <v>0.89402436595826595</v>
       </c>
       <c r="D120">
-        <v>0.96709408597731805</v>
+        <v>0.96604932189202697</v>
       </c>
       <c r="E120">
-        <v>0.83256276197733103</v>
+        <v>0.83242583543637205</v>
       </c>
       <c r="F120">
-        <v>0.90503414261042503</v>
+        <v>0.90473513764168101</v>
       </c>
       <c r="G120">
-        <v>0.91624234247466496</v>
+        <v>0.91529045676898402</v>
       </c>
       <c r="H120">
-        <v>0.87049490786776496</v>
+        <v>0.86967354704981104</v>
       </c>
       <c r="I120">
-        <v>0.98148186035330898</v>
+        <v>0.98184079543588398</v>
       </c>
       <c r="J120">
-        <v>0.97055421506821404</v>
+        <v>0.97104820530080505</v>
       </c>
       <c r="K120">
-        <v>0.84093715263492896</v>
+        <v>0.83948190530223799</v>
       </c>
       <c r="L120">
-        <v>0.94692360751776605</v>
+        <v>0.94127276251417802</v>
       </c>
       <c r="M120">
-        <v>0.97807621711561199</v>
+        <v>0.97491182566414403</v>
       </c>
       <c r="N120">
-        <v>0.87764177835685697</v>
+        <v>0.87882908389765702</v>
       </c>
       <c r="O120">
-        <v>0.95264357040939696</v>
+        <v>0.95225869726537105</v>
       </c>
       <c r="P120">
-        <v>0.94631293047048404</v>
+        <v>0.94639999058221302</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>33329</v>
       </c>
       <c r="B121">
-        <v>0.77775965162562699</v>
+        <v>0.77768233754623395</v>
       </c>
       <c r="C121">
-        <v>0.87276126325061099</v>
+        <v>0.87208783649578303</v>
       </c>
       <c r="D121">
-        <v>0.95990068657858096</v>
+        <v>0.95900337302427496</v>
       </c>
       <c r="E121">
-        <v>0.80384762054530601</v>
+        <v>0.80469382805087497</v>
       </c>
       <c r="F121">
-        <v>0.88383347740248097</v>
+        <v>0.88393412558047901</v>
       </c>
       <c r="G121">
-        <v>0.91058905929435296</v>
+        <v>0.90985835686564598</v>
       </c>
       <c r="H121">
-        <v>0.83099174345558002</v>
+        <v>0.83026422943732603</v>
       </c>
       <c r="I121">
-        <v>0.94189927711577504</v>
+        <v>0.94243341771912303</v>
       </c>
       <c r="J121">
-        <v>0.960772857202838</v>
+        <v>0.96139465457106199</v>
       </c>
       <c r="K121">
-        <v>0.82261912269030601</v>
+        <v>0.819994989870652</v>
       </c>
       <c r="L121">
-        <v>0.92994949592045795</v>
+        <v>0.92483306774227902</v>
       </c>
       <c r="M121">
-        <v>0.97419562487900901</v>
+        <v>0.97136870343138604</v>
       </c>
       <c r="N121">
-        <v>0.84396922558125698</v>
+        <v>0.84553566710583195</v>
       </c>
       <c r="O121">
-        <v>0.92916470824211395</v>
+        <v>0.92946412749155305</v>
       </c>
       <c r="P121">
-        <v>0.94139540068302097</v>
+        <v>0.94146695031054795</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>33359</v>
       </c>
       <c r="B122">
-        <v>0.751791244464599</v>
+        <v>0.75187393660195101</v>
       </c>
       <c r="C122">
-        <v>0.85138096626488202</v>
+        <v>0.85093000109878703</v>
       </c>
       <c r="D122">
-        <v>0.95302740980651801</v>
+        <v>0.95221130230880002</v>
       </c>
       <c r="E122">
-        <v>0.76929618015923795</v>
+        <v>0.76915909669077598</v>
       </c>
       <c r="F122">
-        <v>0.85840715408236901</v>
+        <v>0.857920309556222</v>
       </c>
       <c r="G122">
-        <v>0.90256922859793498</v>
+        <v>0.90188418207376497</v>
       </c>
       <c r="H122">
-        <v>0.80550524749191699</v>
+        <v>0.80526948861921199</v>
       </c>
       <c r="I122">
-        <v>0.91498940266190398</v>
+        <v>0.91590354395013596</v>
       </c>
       <c r="J122">
-        <v>0.95352667840508898</v>
+        <v>0.95419779412194194</v>
       </c>
       <c r="K122">
-        <v>0.80488051566686902</v>
+        <v>0.80252106461860295</v>
       </c>
       <c r="L122">
-        <v>0.91038563071145795</v>
+        <v>0.90597780595098898</v>
       </c>
       <c r="M122">
-        <v>0.96592879821724298</v>
+        <v>0.96307404242995698</v>
       </c>
       <c r="N122">
-        <v>0.82061130283162298</v>
+        <v>0.82308091773025305</v>
       </c>
       <c r="O122">
-        <v>0.91204018757775596</v>
+        <v>0.91285507078108896</v>
       </c>
       <c r="P122">
-        <v>0.93773456156032897</v>
+        <v>0.93780723569722202</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>33390</v>
       </c>
       <c r="B123">
-        <v>0.73188598509687997</v>
+        <v>0.73224346629779602</v>
       </c>
       <c r="C123">
-        <v>0.83437620795279599</v>
+        <v>0.83408928441883801</v>
       </c>
       <c r="D123">
-        <v>0.94718190424100401</v>
+        <v>0.946402386847079</v>
       </c>
       <c r="E123">
-        <v>0.75243423569263901</v>
+        <v>0.75154656492660599</v>
       </c>
       <c r="F123">
-        <v>0.84318539791053904</v>
+        <v>0.842288250364298</v>
       </c>
       <c r="G123">
-        <v>0.89677779110849498</v>
+        <v>0.89609917940985295</v>
       </c>
       <c r="H123">
-        <v>0.77323826880392299</v>
+        <v>0.77403946282776703</v>
       </c>
       <c r="I123">
-        <v>0.88553936622887297</v>
+        <v>0.887207715820715</v>
       </c>
       <c r="J123">
-        <v>0.94383645885998901</v>
+        <v>0.94475543947509699</v>
       </c>
       <c r="K123">
-        <v>0.78170009649616201</v>
+        <v>0.78024182835731803</v>
       </c>
       <c r="L123">
-        <v>0.88940516715488604</v>
+        <v>0.88571804864652404</v>
       </c>
       <c r="M123">
-        <v>0.95638136700623</v>
+        <v>0.95367273506588102</v>
       </c>
       <c r="N123">
-        <v>0.79839328073762506</v>
+        <v>0.80203999962746697</v>
       </c>
       <c r="O123">
-        <v>0.89607612646103096</v>
+        <v>0.89763112223316199</v>
       </c>
       <c r="P123">
-        <v>0.93344769968447205</v>
+        <v>0.93347126998696595</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>33420</v>
       </c>
       <c r="B124">
-        <v>0.72154170752967095</v>
+        <v>0.72197683442928695</v>
       </c>
       <c r="C124">
-        <v>0.82476360941371696</v>
+        <v>0.82448192403891096</v>
       </c>
       <c r="D124">
-        <v>0.94293860579280497</v>
+        <v>0.94213571518307504</v>
       </c>
       <c r="E124">
-        <v>0.75706544394408404</v>
+        <v>0.75749521350197002</v>
       </c>
       <c r="F124">
-        <v>0.84152723971202903</v>
+        <v>0.84105250290813904</v>
       </c>
       <c r="G124">
-        <v>0.89470171522882302</v>
+        <v>0.89412585202254302</v>
       </c>
       <c r="H124">
-        <v>0.75185253222786397</v>
+        <v>0.752326326153264</v>
       </c>
       <c r="I124">
-        <v>0.86636115817836101</v>
+        <v>0.86796885442424299</v>
       </c>
       <c r="J124">
-        <v>0.93683004565739003</v>
+        <v>0.937880103673571</v>
       </c>
       <c r="K124">
-        <v>0.77542353897763605</v>
+        <v>0.77424547401995103</v>
       </c>
       <c r="L124">
-        <v>0.88065889705429501</v>
+        <v>0.87719902466788202</v>
       </c>
       <c r="M124">
-        <v>0.95095373185120502</v>
+        <v>0.94819059825552798</v>
       </c>
       <c r="N124">
-        <v>0.77247765956617798</v>
+        <v>0.77675463065975503</v>
       </c>
       <c r="O124">
-        <v>0.87817823573823495</v>
+        <v>0.87976154086671898</v>
       </c>
       <c r="P124">
-        <v>0.92962518000558803</v>
+        <v>0.92950941774773699</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>33451</v>
       </c>
       <c r="B125">
-        <v>0.71264624000267995</v>
+        <v>0.71283301670538401</v>
       </c>
       <c r="C125">
-        <v>0.81852476927959406</v>
+        <v>0.81802355724463705</v>
       </c>
       <c r="D125">
-        <v>0.94121768830817498</v>
+        <v>0.94027727514345105</v>
       </c>
       <c r="E125">
-        <v>0.75124020309213801</v>
+        <v>0.75120824840334199</v>
       </c>
       <c r="F125">
-        <v>0.842335878891597</v>
+        <v>0.84185702784243499</v>
       </c>
       <c r="G125">
-        <v>0.89488847621870005</v>
+        <v>0.89447141513182105</v>
       </c>
       <c r="H125">
-        <v>0.73355713856221705</v>
+        <v>0.73262375831115301</v>
       </c>
       <c r="I125">
-        <v>0.85061080675480805</v>
+        <v>0.85117783360173005</v>
       </c>
       <c r="J125">
-        <v>0.93180941684419805</v>
+        <v>0.93250411233721497</v>
       </c>
       <c r="K125">
-        <v>0.76079586492852003</v>
+        <v>0.75901956595377196</v>
       </c>
       <c r="L125">
-        <v>0.86938990315787501</v>
+        <v>0.86558065307077503</v>
       </c>
       <c r="M125">
-        <v>0.94643459470876601</v>
+        <v>0.943313837783464</v>
       </c>
       <c r="N125">
-        <v>0.76070663151260998</v>
+        <v>0.76297170974432305</v>
       </c>
       <c r="O125">
-        <v>0.868290094138922</v>
+        <v>0.86881047818011203</v>
       </c>
       <c r="P125">
-        <v>0.92617022533353999</v>
+        <v>0.92591112240694495</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>33482</v>
       </c>
       <c r="B126">
-        <v>0.714427752792543</v>
+        <v>0.71495370518265899</v>
       </c>
       <c r="C126">
-        <v>0.81988996191011798</v>
+        <v>0.81965234047303803</v>
       </c>
       <c r="D126">
-        <v>0.94164042326446395</v>
+        <v>0.94078741613792205</v>
       </c>
       <c r="E126">
-        <v>0.75362293728832097</v>
+        <v>0.75316271232949605</v>
       </c>
       <c r="F126">
-        <v>0.84762177809526396</v>
+        <v>0.84686598282422998</v>
       </c>
       <c r="G126">
-        <v>0.89786862752602004</v>
+        <v>0.89729290885483304</v>
       </c>
       <c r="H126">
-        <v>0.73085050805489005</v>
+        <v>0.73047176672518599</v>
       </c>
       <c r="I126">
-        <v>0.84754576996686104</v>
+        <v>0.84863026728511004</v>
       </c>
       <c r="J126">
-        <v>0.92815326653097396</v>
+        <v>0.92906006170981903</v>
       </c>
       <c r="K126">
-        <v>0.75641649092886198</v>
+        <v>0.754796440134613</v>
       </c>
       <c r="L126">
-        <v>0.86581075099766402</v>
+        <v>0.86196764664182302</v>
       </c>
       <c r="M126">
-        <v>0.94324597909076902</v>
+        <v>0.94007754573894797</v>
       </c>
       <c r="N126">
-        <v>0.75087515557814899</v>
+        <v>0.75322409263065204</v>
       </c>
       <c r="O126">
-        <v>0.86003554385544301</v>
+        <v>0.86053297832258602</v>
       </c>
       <c r="P126">
-        <v>0.92303242221037296</v>
+        <v>0.92278557865500899</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>33512</v>
       </c>
       <c r="B127">
-        <v>0.71889133707666397</v>
+        <v>0.71949515500232297</v>
       </c>
       <c r="C127">
-        <v>0.82286187838438296</v>
+        <v>0.82277431339173801</v>
       </c>
       <c r="D127">
-        <v>0.94393335352455199</v>
+        <v>0.94321589492746505</v>
       </c>
       <c r="E127">
-        <v>0.74796380603210999</v>
+        <v>0.74801589359263898</v>
       </c>
       <c r="F127">
-        <v>0.84423849301912002</v>
+        <v>0.84401454114534402</v>
       </c>
       <c r="G127">
-        <v>0.89853073760649604</v>
+        <v>0.89822340561430702</v>
       </c>
       <c r="H127">
-        <v>0.72838729557722304</v>
+        <v>0.72847660440599504</v>
       </c>
       <c r="I127">
-        <v>0.84352270859614698</v>
+        <v>0.84469649600355301</v>
       </c>
       <c r="J127">
-        <v>0.92587093937770304</v>
+        <v>0.92662584586674701</v>
       </c>
       <c r="K127">
-        <v>0.75172376513244799</v>
+        <v>0.74947125214924804</v>
       </c>
       <c r="L127">
-        <v>0.86137727584210999</v>
+        <v>0.85724320255007902</v>
       </c>
       <c r="M127">
-        <v>0.94065526450821502</v>
+        <v>0.93749092824452096</v>
       </c>
       <c r="N127">
-        <v>0.74719101871023197</v>
+        <v>0.75015020582573999</v>
       </c>
       <c r="O127">
-        <v>0.85577933090693703</v>
+        <v>0.85679603194416698</v>
       </c>
       <c r="P127">
-        <v>0.92108885600289803</v>
+        <v>0.92095670772848004</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>33543</v>
       </c>
       <c r="B128">
-        <v>0.71974347710786102</v>
+        <v>0.72052241850420395</v>
       </c>
       <c r="C128">
-        <v>0.82417753716057796</v>
+        <v>0.82426195849050099</v>
       </c>
       <c r="D128">
-        <v>0.94359149718266799</v>
+        <v>0.94293938543879396</v>
       </c>
       <c r="E128">
-        <v>0.74130254014970698</v>
+        <v>0.74126784422870395</v>
       </c>
       <c r="F128">
-        <v>0.83942991423524904</v>
+        <v>0.83925355066526897</v>
       </c>
       <c r="G128">
-        <v>0.89609228771189897</v>
+        <v>0.89591374184259998</v>
       </c>
       <c r="H128">
-        <v>0.71527581089640802</v>
+        <v>0.71556651661781501</v>
       </c>
       <c r="I128">
-        <v>0.83805198172033002</v>
+        <v>0.83927471297653999</v>
       </c>
       <c r="J128">
-        <v>0.92428250765680697</v>
+        <v>0.92497558140796698</v>
       </c>
       <c r="K128">
-        <v>0.75302241201516595</v>
+        <v>0.75023586028835099</v>
       </c>
       <c r="L128">
-        <v>0.86378991177106701</v>
+        <v>0.85930363626704998</v>
       </c>
       <c r="M128">
-        <v>0.93939456185557202</v>
+        <v>0.93624698033050702</v>
       </c>
       <c r="N128">
-        <v>0.75530508118501205</v>
+        <v>0.75906779166423499</v>
       </c>
       <c r="O128">
-        <v>0.85981027125987197</v>
+        <v>0.86110206490501195</v>
       </c>
       <c r="P128">
-        <v>0.921264600921049</v>
+        <v>0.92122604429134702</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>33573</v>
       </c>
       <c r="B129">
-        <v>0.723622949087253</v>
+        <v>0.72466165839366103</v>
       </c>
       <c r="C129">
-        <v>0.82884597015310901</v>
+        <v>0.82906803333008405</v>
       </c>
       <c r="D129">
-        <v>0.94445102051068697</v>
+        <v>0.94381809424295304</v>
       </c>
       <c r="E129">
-        <v>0.73972500323415602</v>
+        <v>0.740565886106336</v>
       </c>
       <c r="F129">
-        <v>0.83331826900417805</v>
+        <v>0.83360261640330602</v>
       </c>
       <c r="G129">
-        <v>0.89175815204518805</v>
+        <v>0.89161588176785</v>
       </c>
       <c r="H129">
-        <v>0.71504057590685299</v>
+        <v>0.71554625688164297</v>
       </c>
       <c r="I129">
-        <v>0.841512053476282</v>
+        <v>0.84282370089343905</v>
       </c>
       <c r="J129">
-        <v>0.92340311586898405</v>
+        <v>0.92410325721044695</v>
       </c>
       <c r="K129">
-        <v>0.75097742675143098</v>
+        <v>0.74777156426527902</v>
       </c>
       <c r="L129">
-        <v>0.862135367088535</v>
+        <v>0.85763157140051804</v>
       </c>
       <c r="M129">
-        <v>0.93815193172284805</v>
+        <v>0.935130158743117</v>
       </c>
       <c r="N129">
-        <v>0.766421760460824</v>
+        <v>0.77220891089836596</v>
       </c>
       <c r="O129">
-        <v>0.86631779955277699</v>
+        <v>0.86878385914371803</v>
       </c>
       <c r="P129">
-        <v>0.92176519297759796</v>
+        <v>0.92194676607797599</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>33604</v>
       </c>
       <c r="B130">
-        <v>0.72505482932082099</v>
+        <v>0.72575632666895995</v>
       </c>
       <c r="C130">
-        <v>0.82827023271892297</v>
+        <v>0.82846334972283298</v>
       </c>
       <c r="D130">
-        <v>0.94478197709022105</v>
+        <v>0.94423226193801502</v>
       </c>
       <c r="E130">
-        <v>0.72938455291681004</v>
+        <v>0.72931004230242802</v>
       </c>
       <c r="F130">
-        <v>0.82492353697918497</v>
+        <v>0.82511302873118497</v>
       </c>
       <c r="G130">
-        <v>0.88889294404816699</v>
+        <v>0.88911227725992603</v>
       </c>
       <c r="H130">
-        <v>0.71005941451995402</v>
+        <v>0.71083991787905998</v>
       </c>
       <c r="I130">
-        <v>0.83096643820537897</v>
+        <v>0.83250809455101704</v>
       </c>
       <c r="J130">
-        <v>0.92024906063746004</v>
+        <v>0.921141899693243</v>
       </c>
       <c r="K130">
-        <v>0.74022353423316301</v>
+        <v>0.73670963336352902</v>
       </c>
       <c r="L130">
-        <v>0.85268090590619094</v>
+        <v>0.84811615249091299</v>
       </c>
       <c r="M130">
-        <v>0.93556450436243399</v>
+        <v>0.93232397534045697</v>
       </c>
       <c r="N130">
-        <v>0.782767698538817</v>
+        <v>0.78693563463288696</v>
       </c>
       <c r="O130">
-        <v>0.87270056433124199</v>
+        <v>0.87458848530446298</v>
       </c>
       <c r="P130">
-        <v>0.92330937386397804</v>
+        <v>0.92358682684543003</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>33635</v>
       </c>
       <c r="B131">
-        <v>0.72087838963574802</v>
+        <v>0.72161778578996705</v>
       </c>
       <c r="C131">
-        <v>0.82521816954527905</v>
+        <v>0.82533490345172</v>
       </c>
       <c r="D131">
-        <v>0.94463265104458105</v>
+        <v>0.94412262666848501</v>
       </c>
       <c r="E131">
-        <v>0.70313116484445004</v>
+        <v>0.704072003286486</v>
       </c>
       <c r="F131">
-        <v>0.80952965361778795</v>
+        <v>0.81007739257246303</v>
       </c>
       <c r="G131">
-        <v>0.88495652820399895</v>
+        <v>0.88524230562551198</v>
       </c>
       <c r="H131">
-        <v>0.71098440749740799</v>
+        <v>0.71159169994745197</v>
       </c>
       <c r="I131">
-        <v>0.82795331730227995</v>
+        <v>0.82920545293179304</v>
       </c>
       <c r="J131">
-        <v>0.91932844950945403</v>
+        <v>0.92031630550718002</v>
       </c>
       <c r="K131">
-        <v>0.73072656430759297</v>
+        <v>0.72776782651513605</v>
       </c>
       <c r="L131">
-        <v>0.84535561783101498</v>
+        <v>0.84093036042272096</v>
       </c>
       <c r="M131">
-        <v>0.93289515097094899</v>
+        <v>0.92971642574914104</v>
       </c>
       <c r="N131">
-        <v>0.77723324265354099</v>
+        <v>0.78027818675621496</v>
       </c>
       <c r="O131">
-        <v>0.87272905428678704</v>
+        <v>0.87406316022594799</v>
       </c>
       <c r="P131">
-        <v>0.92536073515601902</v>
+        <v>0.92574797671950304</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>33664</v>
       </c>
       <c r="B132">
-        <v>0.723636866060133</v>
+        <v>0.724038883652386</v>
       </c>
       <c r="C132">
-        <v>0.82516026076565896</v>
+        <v>0.82504314937523304</v>
       </c>
       <c r="D132">
-        <v>0.94488873861758504</v>
+        <v>0.94433171008552497</v>
       </c>
       <c r="E132">
-        <v>0.69539983925644799</v>
+        <v>0.69556261765598804</v>
       </c>
       <c r="F132">
-        <v>0.80334981132359295</v>
+        <v>0.80354283122416703</v>
       </c>
       <c r="G132">
-        <v>0.88263725400886694</v>
+        <v>0.88298327167539903</v>
       </c>
       <c r="H132">
-        <v>0.72090911264586399</v>
+        <v>0.72159628961430999</v>
       </c>
       <c r="I132">
-        <v>0.82848745597598294</v>
+        <v>0.82993909501847096</v>
       </c>
       <c r="J132">
-        <v>0.91644951755815696</v>
+        <v>0.91773879922973201</v>
       </c>
       <c r="K132">
-        <v>0.73220760151424003</v>
+        <v>0.72872905800188204</v>
       </c>
       <c r="L132">
-        <v>0.84421329897438402</v>
+        <v>0.83967870367310204</v>
       </c>
       <c r="M132">
-        <v>0.932432094528021</v>
+        <v>0.92927969112125297</v>
       </c>
       <c r="N132">
-        <v>0.77971784715995895</v>
+        <v>0.78015874785213501</v>
       </c>
       <c r="O132">
-        <v>0.87067004588123698</v>
+        <v>0.87055328838782198</v>
       </c>
       <c r="P132">
-        <v>0.92334024961118399</v>
+        <v>0.92356147201858796</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>33695</v>
       </c>
       <c r="B133">
-        <v>0.72624509698643003</v>
+        <v>0.72690489745589004</v>
       </c>
       <c r="C133">
-        <v>0.82667319001808603</v>
+        <v>0.82667005030937402</v>
       </c>
       <c r="D133">
-        <v>0.94500339368600705</v>
+        <v>0.94451591072799701</v>
       </c>
       <c r="E133">
-        <v>0.69782895597024597</v>
+        <v>0.69848497199940496</v>
       </c>
       <c r="F133">
-        <v>0.80129044319038001</v>
+        <v>0.80200505653191401</v>
       </c>
       <c r="G133">
-        <v>0.88203077543457797</v>
+        <v>0.88245303445794498</v>
       </c>
       <c r="H133">
-        <v>0.72776889921017596</v>
+        <v>0.72849789134135601</v>
       </c>
       <c r="I133">
-        <v>0.82863634498180905</v>
+        <v>0.83005282911098699</v>
       </c>
       <c r="J133">
-        <v>0.91404720866960798</v>
+        <v>0.915473873308429</v>
       </c>
       <c r="K133">
-        <v>0.72486543813181903</v>
+        <v>0.72197606489288302</v>
       </c>
       <c r="L133">
-        <v>0.83178318111621397</v>
+        <v>0.82789305980761596</v>
       </c>
       <c r="M133">
-        <v>0.92653046338403899</v>
+        <v>0.92376874445797197</v>
       </c>
       <c r="N133">
-        <v>0.77808827845291195</v>
+        <v>0.77892068835918205</v>
       </c>
       <c r="O133">
-        <v>0.87113037407359895</v>
+        <v>0.87119672077138</v>
       </c>
       <c r="P133">
-        <v>0.92346906866774203</v>
+        <v>0.92373133964014997</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>33725</v>
       </c>
       <c r="B134">
-        <v>0.72530660306341099</v>
+        <v>0.72584564804287999</v>
       </c>
       <c r="C134">
-        <v>0.82753647311387002</v>
+        <v>0.82748097366357798</v>
       </c>
       <c r="D134">
-        <v>0.94570695876917199</v>
+        <v>0.94520916677678601</v>
       </c>
       <c r="E134">
-        <v>0.69465473928944199</v>
+        <v>0.69591367090192402</v>
       </c>
       <c r="F134">
-        <v>0.802545876759718</v>
+        <v>0.80357048619259497</v>
       </c>
       <c r="G134">
-        <v>0.88179267457478905</v>
+        <v>0.88233989114193601</v>
       </c>
       <c r="H134">
-        <v>0.70717032673572899</v>
+        <v>0.70833546948231796</v>
       </c>
       <c r="I134">
-        <v>0.816686187122593</v>
+        <v>0.81851450503204204</v>
       </c>
       <c r="J134">
-        <v>0.91127754181445397</v>
+        <v>0.91284328697278605</v>
       </c>
       <c r="K134">
-        <v>0.71060187270840502</v>
+        <v>0.70859745485185399</v>
       </c>
       <c r="L134">
-        <v>0.82201054656097405</v>
+        <v>0.81884725882212706</v>
       </c>
       <c r="M134">
-        <v>0.92130665869517303</v>
+        <v>0.91866089052865096</v>
       </c>
       <c r="N134">
-        <v>0.78548763392498899</v>
+        <v>0.78640607409749197</v>
       </c>
       <c r="O134">
-        <v>0.87646912563531798</v>
+        <v>0.87657350564175696</v>
       </c>
       <c r="P134">
-        <v>0.92392331019065399</v>
+        <v>0.92420366188750203</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>33756</v>
       </c>
       <c r="B135">
-        <v>0.72301996100948196</v>
+        <v>0.72358288014140404</v>
       </c>
       <c r="C135">
-        <v>0.82771860717258805</v>
+        <v>0.82767431986766005</v>
       </c>
       <c r="D135">
-        <v>0.946823535570394</v>
+        <v>0.94647098608994995</v>
       </c>
       <c r="E135">
-        <v>0.69816594337592996</v>
+        <v>0.698020008356525</v>
       </c>
       <c r="F135">
-        <v>0.80362838823195804</v>
+        <v>0.80338206791621103</v>
       </c>
       <c r="G135">
-        <v>0.881450645987087</v>
+        <v>0.88166038553085502</v>
       </c>
       <c r="H135">
-        <v>0.70370594730290603</v>
+        <v>0.70555199684806302</v>
       </c>
       <c r="I135">
-        <v>0.81436750513077005</v>
+        <v>0.81673518294820702</v>
       </c>
       <c r="J135">
-        <v>0.91024038598600299</v>
+        <v>0.91200905242957497</v>
       </c>
       <c r="K135">
-        <v>0.69282989952903196</v>
+        <v>0.69213297837621302</v>
       </c>
       <c r="L135">
-        <v>0.81186396920540904</v>
+        <v>0.80928329250957498</v>
       </c>
       <c r="M135">
-        <v>0.91752222664393301</v>
+        <v>0.91507220103518205</v>
       </c>
       <c r="N135">
-        <v>0.78388048948253297</v>
+        <v>0.78496529629239398</v>
       </c>
       <c r="O135">
-        <v>0.87870961827733396</v>
+        <v>0.87867475282206697</v>
       </c>
       <c r="P135">
-        <v>0.92524718463171396</v>
+        <v>0.92552343000031201</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>33786</v>
       </c>
       <c r="B136">
-        <v>0.72503435679628903</v>
+        <v>0.72555220187777403</v>
       </c>
       <c r="C136">
-        <v>0.83021992100619002</v>
+        <v>0.83018451979631402</v>
       </c>
       <c r="D136">
-        <v>0.94995409543742204</v>
+        <v>0.94965525570818299</v>
       </c>
       <c r="E136">
-        <v>0.71486426200511399</v>
+        <v>0.71390726049114195</v>
       </c>
       <c r="F136">
-        <v>0.81160181593232394</v>
+        <v>0.811233959671394</v>
       </c>
       <c r="G136">
-        <v>0.88328008992797502</v>
+        <v>0.88340020403054498</v>
       </c>
       <c r="H136">
-        <v>0.68808659129244198</v>
+        <v>0.68976965200025897</v>
       </c>
       <c r="I136">
-        <v>0.80552803366176795</v>
+        <v>0.80803001960061605</v>
       </c>
       <c r="J136">
-        <v>0.91020593800668503</v>
+        <v>0.91196710989353702</v>
       </c>
       <c r="K136">
-        <v>0.68794486731231996</v>
+        <v>0.68793918386151498</v>
       </c>
       <c r="L136">
-        <v>0.80781197353413003</v>
+        <v>0.80555696202942095</v>
       </c>
       <c r="M136">
-        <v>0.91519561233665503</v>
+        <v>0.91274656249917596</v>
       </c>
       <c r="N136">
-        <v>0.78804842591389301</v>
+        <v>0.78962889002407799</v>
       </c>
       <c r="O136">
-        <v>0.88097155042720698</v>
+        <v>0.88134748993259304</v>
       </c>
       <c r="P136">
-        <v>0.92616105166728402</v>
+        <v>0.92669843365064597</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>33817</v>
       </c>
       <c r="B137">
-        <v>0.72961746978161601</v>
+        <v>0.73026220704776401</v>
       </c>
       <c r="C137">
-        <v>0.83550402093658005</v>
+        <v>0.83550300482247697</v>
       </c>
       <c r="D137">
-        <v>0.95455780871992302</v>
+        <v>0.95417922693808399</v>
       </c>
       <c r="E137">
-        <v>0.71284856276727204</v>
+        <v>0.71326388865677903</v>
       </c>
       <c r="F137">
-        <v>0.81599586186428097</v>
+        <v>0.81643748028883301</v>
       </c>
       <c r="G137">
-        <v>0.88344207665417995</v>
+        <v>0.88363117173754702</v>
       </c>
       <c r="H137">
-        <v>0.69344420003812701</v>
+        <v>0.69556112616501697</v>
       </c>
       <c r="I137">
-        <v>0.809852208313253</v>
+        <v>0.81254446782689904</v>
       </c>
       <c r="J137">
-        <v>0.91191045783513802</v>
+        <v>0.91355958220718003</v>
       </c>
       <c r="K137">
-        <v>0.68845406891230798</v>
+        <v>0.68820430760309004</v>
       </c>
       <c r="L137">
-        <v>0.80871781232481799</v>
+        <v>0.806252630967913</v>
       </c>
       <c r="M137">
-        <v>0.91518038895745502</v>
+        <v>0.91257923615317005</v>
       </c>
       <c r="N137">
-        <v>0.78760020236594996</v>
+        <v>0.78887360743191903</v>
       </c>
       <c r="O137">
-        <v>0.87989802541087703</v>
+        <v>0.88018079776914104</v>
       </c>
       <c r="P137">
-        <v>0.92429643827249597</v>
+        <v>0.92488247788880396</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>33848</v>
       </c>
       <c r="B138">
-        <v>0.74514629614579697</v>
+        <v>0.74588732617744902</v>
       </c>
       <c r="C138">
-        <v>0.84973564592362405</v>
+        <v>0.849674083487021</v>
       </c>
       <c r="D138">
-        <v>0.96399763502039404</v>
+        <v>0.963508043158812</v>
       </c>
       <c r="E138">
-        <v>0.716671434379061</v>
+        <v>0.71666085956040104</v>
       </c>
       <c r="F138">
-        <v>0.82262380025648496</v>
+        <v>0.82264454504672102</v>
       </c>
       <c r="G138">
-        <v>0.88477579782465798</v>
+        <v>0.88477101239086198</v>
       </c>
       <c r="H138">
-        <v>0.69637809110939397</v>
+        <v>0.69856591463533202</v>
       </c>
       <c r="I138">
-        <v>0.814672874665339</v>
+        <v>0.81714028386953497</v>
       </c>
       <c r="J138">
-        <v>0.91322289940367596</v>
+        <v>0.91467284865507803</v>
       </c>
       <c r="K138">
-        <v>0.69781336334265698</v>
+        <v>0.69902141885476099</v>
       </c>
       <c r="L138">
-        <v>0.815572720569961</v>
+        <v>0.81399370942914795</v>
       </c>
       <c r="M138">
-        <v>0.91688944092060698</v>
+        <v>0.91451298338720699</v>
       </c>
       <c r="N138">
-        <v>0.81123818185691099</v>
+        <v>0.81309481406933104</v>
       </c>
       <c r="O138">
-        <v>0.88982842129247497</v>
+        <v>0.89073889520851302</v>
       </c>
       <c r="P138">
-        <v>0.923608453224396</v>
+        <v>0.92441713989700203</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>33878</v>
       </c>
       <c r="B139">
-        <v>0.75322282691937503</v>
+        <v>0.75397922211662405</v>
       </c>
       <c r="C139">
-        <v>0.85482962256629302</v>
+        <v>0.85479787233084503</v>
       </c>
       <c r="D139">
-        <v>0.96408208155588504</v>
+        <v>0.96354141690080697</v>
       </c>
       <c r="E139">
-        <v>0.72320272545430497</v>
+        <v>0.72330912804848502</v>
       </c>
       <c r="F139">
-        <v>0.82478139171461495</v>
+        <v>0.82496830377006902</v>
       </c>
       <c r="G139">
-        <v>0.88390611700383603</v>
+        <v>0.88402750355314197</v>
       </c>
       <c r="H139">
-        <v>0.69983659314140401</v>
+        <v>0.70213186032544295</v>
       </c>
       <c r="I139">
-        <v>0.81490010943240598</v>
+        <v>0.81744030523614497</v>
       </c>
       <c r="J139">
-        <v>0.91030805484022503</v>
+        <v>0.91178838973609699</v>
       </c>
       <c r="K139">
-        <v>0.70224701340363005</v>
+        <v>0.703981548893163</v>
       </c>
       <c r="L139">
-        <v>0.81793957556790597</v>
+        <v>0.81640621430376903</v>
       </c>
       <c r="M139">
-        <v>0.91686065991854004</v>
+        <v>0.91447249627038396</v>
       </c>
       <c r="N139">
-        <v>0.83627595973480495</v>
+        <v>0.83758327734105598</v>
       </c>
       <c r="O139">
-        <v>0.89899088887856105</v>
+        <v>0.90000363903554403</v>
       </c>
       <c r="P139">
-        <v>0.92365043335872599</v>
+        <v>0.92465250455463899</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>33909</v>
       </c>
       <c r="B140">
-        <v>0.75252619796386899</v>
+        <v>0.75317198066208002</v>
       </c>
       <c r="C140">
-        <v>0.85562325866186195</v>
+        <v>0.85544545648977099</v>
       </c>
       <c r="D140">
-        <v>0.96495840058833304</v>
+        <v>0.964291749814435</v>
       </c>
       <c r="E140">
-        <v>0.73275868416642298</v>
+        <v>0.732993624817872</v>
       </c>
       <c r="F140">
-        <v>0.83285578550571104</v>
+        <v>0.83320701297912403</v>
       </c>
       <c r="G140">
-        <v>0.88335109202311402</v>
+        <v>0.88357227108591296</v>
       </c>
       <c r="H140">
-        <v>0.68502853829152799</v>
+        <v>0.68789396530299196</v>
       </c>
       <c r="I140">
-        <v>0.808311713990853</v>
+        <v>0.81136030281309801</v>
       </c>
       <c r="J140">
-        <v>0.90816252231042305</v>
+        <v>0.90973208071800304</v>
       </c>
       <c r="K140">
-        <v>0.70710723993213498</v>
+        <v>0.70811971611536495</v>
       </c>
       <c r="L140">
-        <v>0.82248766917634597</v>
+        <v>0.82054023931506204</v>
       </c>
       <c r="M140">
-        <v>0.91813123288533005</v>
+        <v>0.91555390091702704</v>
       </c>
       <c r="N140">
-        <v>0.82368318531880902</v>
+        <v>0.82657543414404799</v>
       </c>
       <c r="O140">
-        <v>0.89679083051036601</v>
+        <v>0.89822266922633098</v>
       </c>
       <c r="P140">
-        <v>0.92428487523680603</v>
+        <v>0.92513896848411104</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>33939</v>
       </c>
       <c r="B141">
-        <v>0.74688526344580197</v>
+        <v>0.74742827760001695</v>
       </c>
       <c r="C141">
-        <v>0.85027301039724801</v>
+        <v>0.84991025629426498</v>
       </c>
       <c r="D141">
-        <v>0.96023073797705805</v>
+        <v>0.95953045577079898</v>
       </c>
       <c r="E141">
-        <v>0.71633608044778296</v>
+        <v>0.71699494197522196</v>
       </c>
       <c r="F141">
-        <v>0.82100308080402695</v>
+        <v>0.82136828717676402</v>
       </c>
       <c r="G141">
-        <v>0.878848148256134</v>
+        <v>0.87905637259326497</v>
       </c>
       <c r="H141">
-        <v>0.68422250483097902</v>
+        <v>0.68694345365558096</v>
       </c>
       <c r="I141">
-        <v>0.80984070893267801</v>
+        <v>0.81293425432577604</v>
       </c>
       <c r="J141">
-        <v>0.90768739340795301</v>
+        <v>0.90952236864414504</v>
       </c>
       <c r="K141">
-        <v>0.70976644394102095</v>
+        <v>0.71059605865209097</v>
       </c>
       <c r="L141">
-        <v>0.82650779845022604</v>
+        <v>0.82449431725528399</v>
       </c>
       <c r="M141">
-        <v>0.92057678015861599</v>
+        <v>0.91779206473113295</v>
       </c>
       <c r="N141">
-        <v>0.81929526855534196</v>
+        <v>0.82190905652799795</v>
       </c>
       <c r="O141">
-        <v>0.89860388705169403</v>
+        <v>0.899976871888576</v>
       </c>
       <c r="P141">
-        <v>0.92562533968780203</v>
+        <v>0.926438130091913</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>33970</v>
       </c>
       <c r="B142">
-        <v>0.73682958081266103</v>
+        <v>0.73654632231356498</v>
       </c>
       <c r="C142">
-        <v>0.840407354557689</v>
+        <v>0.83961356978519597</v>
       </c>
       <c r="D142">
-        <v>0.953744784555562</v>
+        <v>0.95293845213258399</v>
       </c>
       <c r="E142">
-        <v>0.70393463766148001</v>
+        <v>0.70373923924411597</v>
       </c>
       <c r="F142">
-        <v>0.807311319473763</v>
+        <v>0.80714971729403695</v>
       </c>
       <c r="G142">
-        <v>0.87329880463892096</v>
+        <v>0.87343244153177202</v>
       </c>
       <c r="H142">
-        <v>0.693195629443905</v>
+        <v>0.69500086170280595</v>
       </c>
       <c r="I142">
-        <v>0.81185600247134504</v>
+        <v>0.81438385855677597</v>
       </c>
       <c r="J142">
-        <v>0.90773176593540805</v>
+        <v>0.90947269585669499</v>
       </c>
       <c r="K142">
-        <v>0.71692910763358397</v>
+        <v>0.71742362221681799</v>
       </c>
       <c r="L142">
-        <v>0.82985108765029802</v>
+        <v>0.82809454026334695</v>
       </c>
       <c r="M142">
-        <v>0.92312220290116298</v>
+        <v>0.92030350153194695</v>
       </c>
       <c r="N142">
-        <v>0.82508656766228505</v>
+        <v>0.824937908732989</v>
       </c>
       <c r="O142">
-        <v>0.90115212467224104</v>
+        <v>0.90115531023913098</v>
       </c>
       <c r="P142">
-        <v>0.92600143235703702</v>
+        <v>0.92659330099784498</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>34001</v>
       </c>
       <c r="B143">
-        <v>0.73104575026914898</v>
+        <v>0.730832950888336</v>
       </c>
       <c r="C143">
-        <v>0.83328504611884002</v>
+        <v>0.83263889182333195</v>
       </c>
       <c r="D143">
-        <v>0.94954763699822198</v>
+        <v>0.94875267321380197</v>
       </c>
       <c r="E143">
-        <v>0.67811189817872697</v>
+        <v>0.679209281542689</v>
       </c>
       <c r="F143">
-        <v>0.78795962876558101</v>
+        <v>0.78868448701278904</v>
       </c>
       <c r="G143">
-        <v>0.86754670116513999</v>
+        <v>0.86792472763684603</v>
       </c>
       <c r="H143">
-        <v>0.69328008004842301</v>
+        <v>0.69502912520139604</v>
       </c>
       <c r="I143">
-        <v>0.80748270019687896</v>
+        <v>0.80990205210639699</v>
       </c>
       <c r="J143">
-        <v>0.90686286781106795</v>
+        <v>0.908509721358573</v>
       </c>
       <c r="K143">
-        <v>0.72627484629594496</v>
+        <v>0.72658525498029802</v>
       </c>
       <c r="L143">
-        <v>0.83662525745795902</v>
+        <v>0.83431440539073698</v>
       </c>
       <c r="M143">
-        <v>0.92680121430057205</v>
+        <v>0.92399380986178303</v>
       </c>
       <c r="N143">
-        <v>0.81973008038021999</v>
+        <v>0.81998468767266997</v>
       </c>
       <c r="O143">
-        <v>0.89723540754890896</v>
+        <v>0.89785114116763198</v>
       </c>
       <c r="P143">
-        <v>0.92558684235861999</v>
+        <v>0.92628128391312203</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>34029</v>
       </c>
       <c r="B144">
-        <v>0.72459675164672999</v>
+        <v>0.72471822279526399</v>
       </c>
       <c r="C144">
-        <v>0.82719163843399701</v>
+        <v>0.82680061220423795</v>
       </c>
       <c r="D144">
-        <v>0.94546363913439602</v>
+        <v>0.94477571782224301</v>
       </c>
       <c r="E144">
-        <v>0.67348877840925903</v>
+        <v>0.67586342867261695</v>
       </c>
       <c r="F144">
-        <v>0.78160820881300697</v>
+        <v>0.78279295227270096</v>
       </c>
       <c r="G144">
-        <v>0.86452779546353198</v>
+        <v>0.86487888828619897</v>
       </c>
       <c r="H144">
-        <v>0.69896042560857696</v>
+        <v>0.70072623525210798</v>
       </c>
       <c r="I144">
-        <v>0.80766888203607701</v>
+        <v>0.810104941842687</v>
       </c>
       <c r="J144">
-        <v>0.90639342509793497</v>
+        <v>0.90804669933856796</v>
       </c>
       <c r="K144">
-        <v>0.73123423818909306</v>
+        <v>0.73160497773408195</v>
       </c>
       <c r="L144">
-        <v>0.84318570512362301</v>
+        <v>0.84090091744767004</v>
       </c>
       <c r="M144">
-        <v>0.93084984038965102</v>
+        <v>0.92808117204724505</v>
       </c>
       <c r="N144">
-        <v>0.81335012070522394</v>
+        <v>0.81397515811035703</v>
       </c>
       <c r="O144">
-        <v>0.89291217054177696</v>
+        <v>0.89349495993855799</v>
       </c>
       <c r="P144">
-        <v>0.92416749177864099</v>
+        <v>0.92481770521354001</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>34060</v>
       </c>
       <c r="B145">
-        <v>0.71844298828549902</v>
+        <v>0.71861294133341502</v>
       </c>
       <c r="C145">
-        <v>0.82023782383574695</v>
+        <v>0.82004912051443801</v>
       </c>
       <c r="D145">
-        <v>0.94204628050211403</v>
+        <v>0.94155023050769504</v>
       </c>
       <c r="E145">
-        <v>0.675565834820542</v>
+        <v>0.67863265501395198</v>
       </c>
       <c r="F145">
-        <v>0.77760516450911699</v>
+        <v>0.77954219174265704</v>
       </c>
       <c r="G145">
-        <v>0.86294230678304096</v>
+        <v>0.86342863115084201</v>
       </c>
       <c r="H145">
-        <v>0.70885266304301897</v>
+        <v>0.71022119873641099</v>
       </c>
       <c r="I145">
-        <v>0.81060436097565503</v>
+        <v>0.81284199730300399</v>
       </c>
       <c r="J145">
-        <v>0.90668437244736499</v>
+        <v>0.90838317857489803</v>
       </c>
       <c r="K145">
-        <v>0.71869353269605696</v>
+        <v>0.71868250791233301</v>
       </c>
       <c r="L145">
-        <v>0.83184360657737599</v>
+        <v>0.829847470295065</v>
       </c>
       <c r="M145">
-        <v>0.92711092916297799</v>
+        <v>0.924642845541081</v>
       </c>
       <c r="N145">
-        <v>0.808025736162026</v>
+        <v>0.80947280671344102</v>
       </c>
       <c r="O145">
-        <v>0.88949223946644096</v>
+        <v>0.89088174357888195</v>
       </c>
       <c r="P145">
-        <v>0.92400723726709999</v>
+        <v>0.92482765267080402</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>34090</v>
       </c>
       <c r="B146">
-        <v>0.70834193527279099</v>
+        <v>0.70888087928538801</v>
       </c>
       <c r="C146">
-        <v>0.812485977351038</v>
+        <v>0.81252845200526103</v>
       </c>
       <c r="D146">
-        <v>0.93772941241448404</v>
+        <v>0.93727989325835004</v>
       </c>
       <c r="E146">
-        <v>0.67969406462107496</v>
+        <v>0.68193202889493698</v>
       </c>
       <c r="F146">
-        <v>0.77813838681885505</v>
+        <v>0.779738186095709</v>
       </c>
       <c r="G146">
-        <v>0.86060703439628605</v>
+        <v>0.86106349906132396</v>
       </c>
       <c r="H146">
-        <v>0.68870315884929101</v>
+        <v>0.69084631046007505</v>
       </c>
       <c r="I146">
-        <v>0.80086883852235102</v>
+        <v>0.80356867406548604</v>
       </c>
       <c r="J146">
-        <v>0.90674808733095702</v>
+        <v>0.90842280931433395</v>
       </c>
       <c r="K146">
-        <v>0.70810350004474298</v>
+        <v>0.70889908265769597</v>
       </c>
       <c r="L146">
-        <v>0.82004238010637398</v>
+        <v>0.81851051811625397</v>
       </c>
       <c r="M146">
-        <v>0.92080631630509102</v>
+        <v>0.91840732156365201</v>
       </c>
       <c r="N146">
-        <v>0.80419759693530202</v>
+        <v>0.80745773678571797</v>
       </c>
       <c r="O146">
-        <v>0.88669122605843698</v>
+        <v>0.88900545759707605</v>
       </c>
       <c r="P146">
-        <v>0.923084068357513</v>
+        <v>0.92390412047803905</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>34121</v>
       </c>
       <c r="B147">
-        <v>0.70230829547679896</v>
+        <v>0.70286749274661497</v>
       </c>
       <c r="C147">
-        <v>0.80713611137249597</v>
+        <v>0.80711932944481402</v>
       </c>
       <c r="D147">
-        <v>0.93499803563276296</v>
+        <v>0.93454826522456602</v>
       </c>
       <c r="E147">
-        <v>0.66535409382016697</v>
+        <v>0.66840579810952505</v>
       </c>
       <c r="F147">
-        <v>0.76662305010209697</v>
+        <v>0.76859729253772602</v>
       </c>
       <c r="G147">
-        <v>0.85804202702504595</v>
+        <v>0.85849682891633805</v>
       </c>
       <c r="H147">
-        <v>0.68409074687125904</v>
+        <v>0.68585593287292401</v>
       </c>
       <c r="I147">
-        <v>0.79919599030150601</v>
+        <v>0.80159907296106503</v>
       </c>
       <c r="J147">
-        <v>0.90771840181451302</v>
+        <v>0.90933688732383</v>
       </c>
       <c r="K147">
-        <v>0.70009210344245698</v>
+        <v>0.701106920075523</v>
       </c>
       <c r="L147">
-        <v>0.81250860592601104</v>
+        <v>0.81074902511614899</v>
       </c>
       <c r="M147">
-        <v>0.91701691541479202</v>
+        <v>0.91446426731246899</v>
       </c>
       <c r="N147">
-        <v>0.79237579534760705</v>
+        <v>0.796848868946328</v>
       </c>
       <c r="O147">
-        <v>0.87750687054101395</v>
+        <v>0.88054649854129596</v>
       </c>
       <c r="P147">
-        <v>0.92050244523050495</v>
+        <v>0.92143352310833504</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>34151</v>
       </c>
       <c r="B148">
-        <v>0.70328558663356799</v>
+        <v>0.70396356984896402</v>
       </c>
       <c r="C148">
-        <v>0.80851713663621605</v>
+        <v>0.80852540046974297</v>
       </c>
       <c r="D148">
-        <v>0.93478050583970995</v>
+        <v>0.93435060182138496</v>
       </c>
       <c r="E148">
-        <v>0.66781207528019804</v>
+        <v>0.67144442990377295</v>
       </c>
       <c r="F148">
-        <v>0.76689992376163096</v>
+        <v>0.76927934733068304</v>
       </c>
       <c r="G148">
-        <v>0.85801044145059602</v>
+        <v>0.85857836599883997</v>
       </c>
       <c r="H148">
-        <v>0.68313856631160896</v>
+        <v>0.68508022842384897</v>
       </c>
       <c r="I148">
-        <v>0.79848400889193405</v>
+        <v>0.80082727303890899</v>
       </c>
       <c r="J148">
-        <v>0.90675935433705601</v>
+        <v>0.90826218803935699</v>
       </c>
       <c r="K148">
-        <v>0.68740402380007604</v>
+        <v>0.68767484812771595</v>
       </c>
       <c r="L148">
-        <v>0.80228587862442002</v>
+        <v>0.80009859933487604</v>
       </c>
       <c r="M148">
-        <v>0.91298549972569398</v>
+        <v>0.91020209409171304</v>
       </c>
       <c r="N148">
-        <v>0.78768734856025902</v>
+        <v>0.79058105757219799</v>
       </c>
       <c r="O148">
-        <v>0.87452804118649996</v>
+        <v>0.87674631477980203</v>
       </c>
       <c r="P148">
-        <v>0.91951565877868502</v>
+        <v>0.92023740432904999</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>34182</v>
       </c>
       <c r="B149">
-        <v>0.70171532468005504</v>
+        <v>0.70228212092687603</v>
       </c>
       <c r="C149">
-        <v>0.80810965983459504</v>
+        <v>0.80805320198866004</v>
       </c>
       <c r="D149">
-        <v>0.933768546644967</v>
+        <v>0.93334737721960004</v>
       </c>
       <c r="E149">
-        <v>0.66092332735316395</v>
+        <v>0.66515122318895203</v>
       </c>
       <c r="F149">
-        <v>0.76692060471349399</v>
+        <v>0.76946239172793396</v>
       </c>
       <c r="G149">
-        <v>0.85834677487675903</v>
+        <v>0.85896136666338097</v>
       </c>
       <c r="H149">
-        <v>0.68661158407237499</v>
+        <v>0.68855019890035996</v>
       </c>
       <c r="I149">
-        <v>0.80059276825590497</v>
+        <v>0.80294948242221098</v>
       </c>
       <c r="J149">
-        <v>0.90448603052630805</v>
+        <v>0.90591247700978506</v>
       </c>
       <c r="K149">
-        <v>0.67293675958574295</v>
+        <v>0.67278335072012896</v>
       </c>
       <c r="L149">
-        <v>0.79130274220629204</v>
+        <v>0.78903384685739997</v>
       </c>
       <c r="M149">
-        <v>0.90887671698750905</v>
+        <v>0.90614420546038899</v>
       </c>
       <c r="N149">
-        <v>0.77876591509705795</v>
+        <v>0.78219683231368498</v>
       </c>
       <c r="O149">
-        <v>0.86735215593981796</v>
+        <v>0.86998398782308695</v>
       </c>
       <c r="P149">
-        <v>0.91634763718755596</v>
+        <v>0.91708390579666599</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>34213</v>
       </c>
       <c r="B150">
-        <v>0.70397259177560001</v>
+        <v>0.704704392240878</v>
       </c>
       <c r="C150">
-        <v>0.80863027829172496</v>
+        <v>0.80867690222706401</v>
       </c>
       <c r="D150">
-        <v>0.932735738960625</v>
+        <v>0.93232379120055897</v>
       </c>
       <c r="E150">
-        <v>0.66464284999057499</v>
+        <v>0.66887029651261598</v>
       </c>
       <c r="F150">
-        <v>0.77084188439230705</v>
+        <v>0.77348812127996203</v>
       </c>
       <c r="G150">
-        <v>0.85861192556096699</v>
+        <v>0.85931486871405405</v>
       </c>
       <c r="H150">
-        <v>0.68992913303539205</v>
+        <v>0.69058226741918505</v>
       </c>
       <c r="I150">
-        <v>0.80335572462962801</v>
+        <v>0.804823782060611</v>
       </c>
       <c r="J150">
-        <v>0.90362715792676696</v>
+        <v>0.90475849122934204</v>
       </c>
       <c r="K150">
-        <v>0.67037044122287803</v>
+        <v>0.67128974660616103</v>
       </c>
       <c r="L150">
-        <v>0.78953226756922901</v>
+        <v>0.78794785527178901</v>
       </c>
       <c r="M150">
-        <v>0.90765186399528497</v>
+        <v>0.90516400429686505</v>
       </c>
       <c r="N150">
-        <v>0.76581765001389501</v>
+        <v>0.77009507732043303</v>
       </c>
       <c r="O150">
-        <v>0.85930570778075499</v>
+        <v>0.862253966828052</v>
       </c>
       <c r="P150">
-        <v>0.91387544315538205</v>
+        <v>0.91453866444989995</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>34243</v>
       </c>
       <c r="B151">
-        <v>0.707617568339032</v>
+        <v>0.70832480304923595</v>
       </c>
       <c r="C151">
-        <v>0.81172340803346998</v>
+        <v>0.81173248017719302</v>
       </c>
       <c r="D151">
-        <v>0.93317677681629796</v>
+        <v>0.93271307037254603</v>
       </c>
       <c r="E151">
-        <v>0.68473816552598199</v>
+        <v>0.68900578439217897</v>
       </c>
       <c r="F151">
-        <v>0.78369099232789496</v>
+        <v>0.78620380749828001</v>
       </c>
       <c r="G151">
-        <v>0.86033703030845599</v>
+        <v>0.86100881486026304</v>
       </c>
       <c r="H151">
-        <v>0.69979626029784603</v>
+        <v>0.70051645892366399</v>
       </c>
       <c r="I151">
-        <v>0.81138978991996302</v>
+        <v>0.81286735124438403</v>
       </c>
       <c r="J151">
-        <v>0.90517437075007701</v>
+        <v>0.90624932453082196</v>
       </c>
       <c r="K151">
-        <v>0.67222500414344399</v>
+        <v>0.67329231430728997</v>
       </c>
       <c r="L151">
-        <v>0.78948906083011605</v>
+        <v>0.78801165835300202</v>
       </c>
       <c r="M151">
-        <v>0.90643576852740904</v>
+        <v>0.90403216043386003</v>
       </c>
       <c r="N151">
-        <v>0.76762827149440205</v>
+        <v>0.77207772208530401</v>
       </c>
       <c r="O151">
-        <v>0.85807438841238004</v>
+        <v>0.86085781798803496</v>
       </c>
       <c r="P151">
-        <v>0.91134370980610402</v>
+        <v>0.91184591437845897</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>34274</v>
       </c>
       <c r="B152">
-        <v>0.709575323974588</v>
+        <v>0.71035147447587499</v>
       </c>
       <c r="C152">
-        <v>0.81367699990616804</v>
+        <v>0.81376802344954002</v>
       </c>
       <c r="D152">
-        <v>0.934452898483211</v>
+        <v>0.93404278111065298</v>
       </c>
       <c r="E152">
-        <v>0.69859358604215605</v>
+        <v>0.70265778414443902</v>
       </c>
       <c r="F152">
-        <v>0.79026564948876599</v>
+        <v>0.792849085929203</v>
       </c>
       <c r="G152">
-        <v>0.86217243123777498</v>
+        <v>0.86289376135294704</v>
       </c>
       <c r="H152">
-        <v>0.69692808345458401</v>
+        <v>0.69710502017485398</v>
       </c>
       <c r="I152">
-        <v>0.81186517181181395</v>
+        <v>0.81313945330912296</v>
       </c>
       <c r="J152">
-        <v>0.90357486401701004</v>
+        <v>0.90443809242912798</v>
       </c>
       <c r="K152">
-        <v>0.67360337764094103</v>
+        <v>0.67452504164509397</v>
       </c>
       <c r="L152">
-        <v>0.79025055910570696</v>
+        <v>0.78863419981088501</v>
       </c>
       <c r="M152">
-        <v>0.90559552110341301</v>
+        <v>0.90339107612755998</v>
       </c>
       <c r="N152">
-        <v>0.76734083254282703</v>
+        <v>0.77220751235464502</v>
       </c>
       <c r="O152">
-        <v>0.85927086298449495</v>
+        <v>0.86205319511782397</v>
       </c>
       <c r="P152">
-        <v>0.91076095626460296</v>
+        <v>0.91117788295491697</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>34304</v>
       </c>
       <c r="B153">
-        <v>0.70733288150287199</v>
+        <v>0.70851402409980102</v>
       </c>
       <c r="C153">
-        <v>0.81637140200295</v>
+        <v>0.81663342724926702</v>
       </c>
       <c r="D153">
-        <v>0.93490242099459198</v>
+        <v>0.93454527413246402</v>
       </c>
       <c r="E153">
-        <v>0.69724506893515903</v>
+        <v>0.70314053929883802</v>
       </c>
       <c r="F153">
-        <v>0.79412970841195096</v>
+        <v>0.79752315969064203</v>
       </c>
       <c r="G153">
-        <v>0.86444478183584805</v>
+        <v>0.86511073679665396</v>
       </c>
       <c r="H153">
-        <v>0.70133548296217496</v>
+        <v>0.70130509750010395</v>
       </c>
       <c r="I153">
-        <v>0.821969250405999</v>
+        <v>0.82320130184274798</v>
       </c>
       <c r="J153">
-        <v>0.90456227711599402</v>
+        <v>0.905286302114231</v>
       </c>
       <c r="K153">
-        <v>0.66663276909653402</v>
+        <v>0.66812111751190495</v>
       </c>
       <c r="L153">
-        <v>0.78856062840580798</v>
+        <v>0.78692655912845899</v>
       </c>
       <c r="M153">
-        <v>0.90464773747534599</v>
+        <v>0.90242385618076404</v>
       </c>
       <c r="N153">
-        <v>0.756917900364524</v>
+        <v>0.76388515910171595</v>
       </c>
       <c r="O153">
-        <v>0.855760796359195</v>
+        <v>0.85960105691810595</v>
       </c>
       <c r="P153">
-        <v>0.91044586081037304</v>
+        <v>0.91104472957620097</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>34335</v>
       </c>
       <c r="B154">
-        <v>0.71763362541016495</v>
+        <v>0.71871524023081901</v>
       </c>
       <c r="C154">
-        <v>0.82322649267984105</v>
+        <v>0.82342583360123001</v>
       </c>
       <c r="D154">
-        <v>0.93832436339152703</v>
+        <v>0.93797036638165598</v>
       </c>
       <c r="E154">
-        <v>0.71724100837124305</v>
+        <v>0.72289273949340804</v>
       </c>
       <c r="F154">
-        <v>0.80615835105092304</v>
+        <v>0.80942166856651099</v>
       </c>
       <c r="G154">
-        <v>0.86795786867964397</v>
+        <v>0.868481353756407</v>
       </c>
       <c r="H154">
-        <v>0.70968418162010105</v>
+        <v>0.71030390886547401</v>
       </c>
       <c r="I154">
-        <v>0.82610389839406295</v>
+        <v>0.82765050824780595</v>
       </c>
       <c r="J154">
-        <v>0.90445736529828602</v>
+        <v>0.90528673937425197</v>
       </c>
       <c r="K154">
-        <v>0.66700902244629001</v>
+        <v>0.66844984397518503</v>
       </c>
       <c r="L154">
-        <v>0.78688093247455904</v>
+        <v>0.78568522080024905</v>
       </c>
       <c r="M154">
-        <v>0.90318486782839802</v>
+        <v>0.90118526258952902</v>
       </c>
       <c r="N154">
-        <v>0.75124042615178999</v>
+        <v>0.75647498940267699</v>
       </c>
       <c r="O154">
-        <v>0.85227592783549899</v>
+        <v>0.85534005803645996</v>
       </c>
       <c r="P154">
-        <v>0.90917840457189902</v>
+        <v>0.90969881276626596</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>34366</v>
       </c>
       <c r="B155">
-        <v>0.73312477210798399</v>
+        <v>0.73433263135928295</v>
       </c>
       <c r="C155">
-        <v>0.834350216518845</v>
+        <v>0.83464852419801505</v>
       </c>
       <c r="D155">
-        <v>0.94419500218060104</v>
+        <v>0.94380873693963296</v>
       </c>
       <c r="E155">
-        <v>0.75973777788047203</v>
+        <v>0.76405109108747205</v>
       </c>
       <c r="F155">
-        <v>0.818952438029243</v>
+        <v>0.82219279976001503</v>
       </c>
       <c r="G155">
-        <v>0.86905958791281301</v>
+        <v>0.86978250122979095</v>
       </c>
       <c r="H155">
-        <v>0.728927584792325</v>
+        <v>0.73040650768540205</v>
       </c>
       <c r="I155">
-        <v>0.83934597111373199</v>
+        <v>0.84119232185584303</v>
       </c>
       <c r="J155">
-        <v>0.906162319486434</v>
+        <v>0.90694740792224304</v>
       </c>
       <c r="K155">
-        <v>0.67396215360289002</v>
+        <v>0.67624426241996005</v>
       </c>
       <c r="L155">
-        <v>0.79290428914328004</v>
+        <v>0.79172455223458904</v>
       </c>
       <c r="M155">
-        <v>0.90419565200674001</v>
+        <v>0.90214439938006197</v>
       </c>
       <c r="N155">
-        <v>0.76402626662027695</v>
+        <v>0.769578280114527</v>
       </c>
       <c r="O155">
-        <v>0.85779637176155099</v>
+        <v>0.86088083298498796</v>
       </c>
       <c r="P155">
-        <v>0.90939295582121804</v>
+        <v>0.90990753756763698</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>34394</v>
       </c>
       <c r="B156">
-        <v>0.74105407415354096</v>
+        <v>0.74239350186875697</v>
       </c>
       <c r="C156">
-        <v>0.84327611811635705</v>
+        <v>0.84358999825734204</v>
       </c>
       <c r="D156">
-        <v>0.94935920398473606</v>
+        <v>0.949074733098767</v>
       </c>
       <c r="E156">
-        <v>0.74078667724769798</v>
+        <v>0.74477835105164403</v>
       </c>
       <c r="F156">
-        <v>0.82361422107307303</v>
+        <v>0.82624551788385103</v>
       </c>
       <c r="G156">
-        <v>0.86969866363174897</v>
+        <v>0.87059365889349105</v>
       </c>
       <c r="H156">
-        <v>0.72774043664076604</v>
+        <v>0.72891768278101698</v>
       </c>
       <c r="I156">
-        <v>0.83730678121786495</v>
+        <v>0.83904637142192495</v>
       </c>
       <c r="J156">
-        <v>0.90458739912642305</v>
+        <v>0.90548265646566295</v>
       </c>
       <c r="K156">
-        <v>0.68488919171205298</v>
+        <v>0.68783516876205697</v>
       </c>
       <c r="L156">
-        <v>0.79669364916941099</v>
+        <v>0.79594805965938897</v>
       </c>
       <c r="M156">
-        <v>0.90298638846571899</v>
+        <v>0.90102860684055397</v>
       </c>
       <c r="N156">
-        <v>0.77623765921660803</v>
+        <v>0.77934186183135701</v>
       </c>
       <c r="O156">
-        <v>0.86413206478111804</v>
+        <v>0.86601610380219596</v>
       </c>
       <c r="P156">
-        <v>0.91015253951332997</v>
+        <v>0.91057800899266295</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>34425</v>
       </c>
       <c r="B157">
-        <v>0.73503492553846705</v>
+        <v>0.73671523635082004</v>
       </c>
       <c r="C157">
-        <v>0.83693102527933005</v>
+        <v>0.83753731470639503</v>
       </c>
       <c r="D157">
-        <v>0.94416810740603496</v>
+        <v>0.94400909839272495</v>
       </c>
       <c r="E157">
-        <v>0.73635269772029499</v>
+        <v>0.73903149925349498</v>
       </c>
       <c r="F157">
-        <v>0.82585554228634594</v>
+        <v>0.82763218587049203</v>
       </c>
       <c r="G157">
-        <v>0.87024467727793298</v>
+        <v>0.87106017050993301</v>
       </c>
       <c r="H157">
-        <v>0.71122959708536704</v>
+        <v>0.71232613541092105</v>
       </c>
       <c r="I157">
-        <v>0.82354375349054598</v>
+        <v>0.82523985496798902</v>
       </c>
       <c r="J157">
-        <v>0.901108472995515</v>
+        <v>0.90211823488149701</v>
       </c>
       <c r="K157">
-        <v>0.68048254754549098</v>
+        <v>0.68214483877322196</v>
       </c>
       <c r="L157">
-        <v>0.79181591193047796</v>
+        <v>0.79036833808853602</v>
       </c>
       <c r="M157">
-        <v>0.90124881835108706</v>
+        <v>0.89880042523542603</v>
       </c>
       <c r="N157">
-        <v>0.78389699133246304</v>
+        <v>0.78690974941828595</v>
       </c>
       <c r="O157">
-        <v>0.86372254455639497</v>
+        <v>0.86566793331455005</v>
       </c>
       <c r="P157">
-        <v>0.90873188735361798</v>
+        <v>0.90922774560373398</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>34455</v>
       </c>
       <c r="B158">
-        <v>0.727325736776538</v>
+        <v>0.72874587963195203</v>
       </c>
       <c r="C158">
-        <v>0.83010353588345098</v>
+        <v>0.83070574736273906</v>
       </c>
       <c r="D158">
-        <v>0.94160131745863396</v>
+        <v>0.94161325728276302</v>
       </c>
       <c r="E158">
-        <v>0.73353693583246904</v>
+        <v>0.73556878806257497</v>
       </c>
       <c r="F158">
-        <v>0.818746060277876</v>
+        <v>0.820674461911169</v>
       </c>
       <c r="G158">
-        <v>0.86874234094046798</v>
+        <v>0.86955747160829999</v>
       </c>
       <c r="H158">
-        <v>0.701907759590914</v>
+        <v>0.70273739057264695</v>
       </c>
       <c r="I158">
-        <v>0.81277951589939801</v>
+        <v>0.81421544381321798</v>
       </c>
       <c r="J158">
-        <v>0.89770866865748999</v>
+        <v>0.89879097215472503</v>
       </c>
       <c r="K158">
-        <v>0.66836588415286102</v>
+        <v>0.66932803162363996</v>
       </c>
       <c r="L158">
-        <v>0.78393754281696604</v>
+        <v>0.78221353450648001</v>
       </c>
       <c r="M158">
-        <v>0.89903902699516902</v>
+        <v>0.89636294770383795</v>
       </c>
       <c r="N158">
-        <v>0.75797591950259702</v>
+        <v>0.76016099476377197</v>
       </c>
       <c r="O158">
-        <v>0.85172574451099003</v>
+        <v>0.85321239890124401</v>
       </c>
       <c r="P158">
-        <v>0.90755003620837205</v>
+        <v>0.90794626059227601</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>34486</v>
       </c>
       <c r="B159">
-        <v>0.72197244333520705</v>
+        <v>0.72329299522425194</v>
       </c>
       <c r="C159">
-        <v>0.826322644785347</v>
+        <v>0.82678839643899005</v>
       </c>
       <c r="D159">
-        <v>0.94170025646351696</v>
+        <v>0.94135423813655195</v>
       </c>
       <c r="E159">
-        <v>0.72164012059888805</v>
+        <v>0.72494801757418803</v>
       </c>
       <c r="F159">
-        <v>0.81129070205606701</v>
+        <v>0.81378764283194005</v>
       </c>
       <c r="G159">
-        <v>0.86765482569951802</v>
+        <v>0.86860363868847901</v>
       </c>
       <c r="H159">
-        <v>0.68708272346092503</v>
+        <v>0.68818294471451902</v>
       </c>
       <c r="I159">
-        <v>0.79950923018626496</v>
+        <v>0.80123226505158296</v>
       </c>
       <c r="J159">
-        <v>0.89586992156654</v>
+        <v>0.89689608072120497</v>
       </c>
       <c r="K159">
-        <v>0.66459057873128302</v>
+        <v>0.66478039524420995</v>
       </c>
       <c r="L159">
-        <v>0.78045529081132003</v>
+        <v>0.77828682825051398</v>
       </c>
       <c r="M159">
-        <v>0.89598193891390099</v>
+        <v>0.89318900249660005</v>
       </c>
       <c r="N159">
-        <v>0.74347450443491703</v>
+        <v>0.745663587690367</v>
       </c>
       <c r="O159">
-        <v>0.84132199893651405</v>
+        <v>0.842925335311282</v>
       </c>
       <c r="P159">
-        <v>0.90588717102427097</v>
+        <v>0.90642811152875702</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>34516</v>
       </c>
       <c r="B160">
-        <v>0.71612122899966901</v>
+        <v>0.71723404693473702</v>
       </c>
       <c r="C160">
-        <v>0.821724617327239</v>
+        <v>0.82207988051470404</v>
       </c>
       <c r="D160">
-        <v>0.94142496647477902</v>
+        <v>0.94104603959700195</v>
       </c>
       <c r="E160">
-        <v>0.71758840018285797</v>
+        <v>0.72103916098090404</v>
       </c>
       <c r="F160">
-        <v>0.808822041224182</v>
+        <v>0.81130164471636301</v>
       </c>
       <c r="G160">
-        <v>0.86774712497100204</v>
+        <v>0.86874136631596</v>
       </c>
       <c r="H160">
-        <v>0.67638490846628696</v>
+        <v>0.67765841283501904</v>
       </c>
       <c r="I160">
-        <v>0.78959823413916796</v>
+        <v>0.79128984127217605</v>
       </c>
       <c r="J160">
-        <v>0.89414181250946301</v>
+        <v>0.89505723507465396</v>
       </c>
       <c r="K160">
-        <v>0.66785145948845503</v>
+        <v>0.66716719578905803</v>
       </c>
       <c r="L160">
-        <v>0.77921972486009905</v>
+        <v>0.77647471603159901</v>
       </c>
       <c r="M160">
-        <v>0.89345085622728504</v>
+        <v>0.89046110332012995</v>
       </c>
       <c r="N160">
-        <v>0.73485664514140803</v>
+        <v>0.73662785381941598</v>
       </c>
       <c r="O160">
-        <v>0.83495425838453796</v>
+        <v>0.83620507601926997</v>
       </c>
       <c r="P160">
-        <v>0.90491766857948497</v>
+        <v>0.90544683686139404</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>34547</v>
       </c>
       <c r="B161">
-        <v>0.70698958917625798</v>
+        <v>0.70818036086580005</v>
       </c>
       <c r="C161">
-        <v>0.81507895776365402</v>
+        <v>0.81545281958345905</v>
       </c>
       <c r="D161">
-        <v>0.93790272963991395</v>
+        <v>0.93753899112842698</v>
       </c>
       <c r="E161">
-        <v>0.70112876845369998</v>
+        <v>0.70417555685862498</v>
       </c>
       <c r="F161">
-        <v>0.80055687703936695</v>
+        <v>0.802725690493301</v>
       </c>
       <c r="G161">
-        <v>0.86662906189977795</v>
+        <v>0.86745075204330702</v>
       </c>
       <c r="H161">
-        <v>0.67340449599243501</v>
+        <v>0.67555053588646397</v>
       </c>
       <c r="I161">
-        <v>0.78723004577003397</v>
+        <v>0.78951526400250704</v>
       </c>
       <c r="J161">
-        <v>0.89334302530734999</v>
+        <v>0.89437099544781096</v>
       </c>
       <c r="K161">
-        <v>0.669514065513237</v>
+        <v>0.66965719566309101</v>
       </c>
       <c r="L161">
-        <v>0.77848746429301396</v>
+        <v>0.77615710852348296</v>
       </c>
       <c r="M161">
-        <v>0.89204136859861705</v>
+        <v>0.88915322789595597</v>
       </c>
       <c r="N161">
-        <v>0.72923535513590898</v>
+        <v>0.73175479514273301</v>
       </c>
       <c r="O161">
-        <v>0.83325472508397502</v>
+        <v>0.83443612616673801</v>
       </c>
       <c r="P161">
-        <v>0.90479175378648202</v>
+        <v>0.90513821316637499</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>34578</v>
       </c>
       <c r="B162">
-        <v>0.70060369435718595</v>
+        <v>0.70155478747994304</v>
       </c>
       <c r="C162">
-        <v>0.81046506155361198</v>
+        <v>0.81060232682739097</v>
       </c>
       <c r="D162">
-        <v>0.93510531035748201</v>
+        <v>0.93463925321361896</v>
       </c>
       <c r="E162">
-        <v>0.69033032017016105</v>
+        <v>0.692499037308826</v>
       </c>
       <c r="F162">
-        <v>0.791275272443975</v>
+        <v>0.79264263759654696</v>
       </c>
       <c r="G162">
-        <v>0.86460095003502802</v>
+        <v>0.86507639721929497</v>
       </c>
       <c r="H162">
-        <v>0.66762521576768097</v>
+        <v>0.66908247645077501</v>
       </c>
       <c r="I162">
-        <v>0.78426588244595297</v>
+        <v>0.78613496500409996</v>
       </c>
       <c r="J162">
-        <v>0.893860083188461</v>
+        <v>0.89489377812608495</v>
       </c>
       <c r="K162">
-        <v>0.66959248769941404</v>
+        <v>0.67029246411469701</v>
       </c>
       <c r="L162">
-        <v>0.78005479882593998</v>
+        <v>0.77771827253177295</v>
       </c>
       <c r="M162">
-        <v>0.89224213794523899</v>
+        <v>0.889474679658811</v>
       </c>
       <c r="N162">
-        <v>0.73166581781283901</v>
+        <v>0.73501595078637905</v>
       </c>
       <c r="O162">
-        <v>0.83643383035379404</v>
+        <v>0.83795986452550297</v>
       </c>
       <c r="P162">
-        <v>0.90591574358318505</v>
+        <v>0.90615174888166194</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>34608</v>
       </c>
       <c r="B163">
-        <v>0.69822812932935696</v>
+        <v>0.69911694140635805</v>
       </c>
       <c r="C163">
-        <v>0.80935124300995998</v>
+        <v>0.80945408488928405</v>
       </c>
       <c r="D163">
-        <v>0.93416634204666205</v>
+        <v>0.93369042701618399</v>
       </c>
       <c r="E163">
-        <v>0.68891137352821596</v>
+        <v>0.69114101630972902</v>
       </c>
       <c r="F163">
-        <v>0.78799359840104999</v>
+        <v>0.78961109975088395</v>
       </c>
       <c r="G163">
-        <v>0.86307436253889702</v>
+        <v>0.86369541384128901</v>
       </c>
       <c r="H163">
-        <v>0.66542990649301903</v>
+        <v>0.66685354664998797</v>
       </c>
       <c r="I163">
-        <v>0.788717988028098</v>
+        <v>0.790474890523572</v>
       </c>
       <c r="J163">
-        <v>0.89518469393631495</v>
+        <v>0.89616146708841604</v>
       </c>
       <c r="K163">
-        <v>0.67754385589710397</v>
+        <v>0.678357729374791</v>
       </c>
       <c r="L163">
-        <v>0.78645627745466096</v>
+        <v>0.784479637606318</v>
       </c>
       <c r="M163">
-        <v>0.89445833913331496</v>
+        <v>0.89193770123785798</v>
       </c>
       <c r="N163">
-        <v>0.73581280768646895</v>
+        <v>0.73937860656274601</v>
       </c>
       <c r="O163">
-        <v>0.83935718126182302</v>
+        <v>0.84112116930291503</v>
       </c>
       <c r="P163">
-        <v>0.90690255683350396</v>
+        <v>0.90724615728028701</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>34639</v>
       </c>
       <c r="B164">
-        <v>0.703454835300376</v>
+        <v>0.704262223301234</v>
       </c>
       <c r="C164">
-        <v>0.81345019095947402</v>
+        <v>0.81354697396498799</v>
       </c>
       <c r="D164">
-        <v>0.93667840710463202</v>
+        <v>0.93608621970088901</v>
       </c>
       <c r="E164">
-        <v>0.69431150982104395</v>
+        <v>0.69659934190212802</v>
       </c>
       <c r="F164">
-        <v>0.78982430586534602</v>
+        <v>0.79151911866805802</v>
       </c>
       <c r="G164">
-        <v>0.86318189100985099</v>
+        <v>0.86380733972814705</v>
       </c>
       <c r="H164">
-        <v>0.676908575381724</v>
+        <v>0.678168685812643</v>
       </c>
       <c r="I164">
-        <v>0.79964343208146704</v>
+        <v>0.80139823748487005</v>
       </c>
       <c r="J164">
-        <v>0.89695078961034802</v>
+        <v>0.89788333638278495</v>
       </c>
       <c r="K164">
-        <v>0.68245735679631803</v>
+        <v>0.68425142065049005</v>
       </c>
       <c r="L164">
-        <v>0.79151823176720204</v>
+        <v>0.79045425096084898</v>
       </c>
       <c r="M164">
-        <v>0.89596005353687702</v>
+        <v>0.89384230770636697</v>
       </c>
       <c r="N164">
-        <v>0.74754625726066604</v>
+        <v>0.74891578452533802</v>
       </c>
       <c r="O164">
-        <v>0.84694780668001801</v>
+        <v>0.84709309044160397</v>
       </c>
       <c r="P164">
-        <v>0.90858005473928805</v>
+        <v>0.90864311648826601</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>34669</v>
       </c>
       <c r="B165">
-        <v>0.70004682862860401</v>
+        <v>0.70125414489648297</v>
       </c>
       <c r="C165">
-        <v>0.81328408568602495</v>
+        <v>0.813695674388899</v>
       </c>
       <c r="D165">
-        <v>0.939062855931315</v>
+        <v>0.93858684133005599</v>
       </c>
       <c r="E165">
-        <v>0.68703459580873005</v>
+        <v>0.69054131951391196</v>
       </c>
       <c r="F165">
-        <v>0.78847299690705197</v>
+        <v>0.79052463724095801</v>
       </c>
       <c r="G165">
-        <v>0.86273720435651402</v>
+        <v>0.86337637841773296</v>
       </c>
       <c r="H165">
-        <v>0.66752687332507499</v>
+        <v>0.66836054298186598</v>
       </c>
       <c r="I165">
-        <v>0.79285359299550995</v>
+        <v>0.79457983435011004</v>
       </c>
       <c r="J165">
-        <v>0.896694615774279</v>
+        <v>0.89772705719337498</v>
       </c>
       <c r="K165">
-        <v>0.67807879747954003</v>
+        <v>0.68054477477873998</v>
       </c>
       <c r="L165">
-        <v>0.78984443201939403</v>
+        <v>0.78947016581402396</v>
       </c>
       <c r="M165">
-        <v>0.89757331241239402</v>
+        <v>0.89596989306144703</v>
       </c>
       <c r="N165">
-        <v>0.75960769190390398</v>
+        <v>0.760664931288621</v>
       </c>
       <c r="O165">
-        <v>0.85372543559941605</v>
+        <v>0.85397908170680203</v>
       </c>
       <c r="P165">
-        <v>0.91028979596656401</v>
+        <v>0.91048712064993698</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>34700</v>
       </c>
       <c r="B166">
-        <v>0.69791401817771204</v>
+        <v>0.69902850327725097</v>
       </c>
       <c r="C166">
-        <v>0.80977476546149196</v>
+        <v>0.81017483853289196</v>
       </c>
       <c r="D166">
-        <v>0.93691443772884497</v>
+        <v>0.936454449360546</v>
       </c>
       <c r="E166">
-        <v>0.67766902509729599</v>
+        <v>0.68050681680375502</v>
       </c>
       <c r="F166">
-        <v>0.78198312831112005</v>
+        <v>0.78364849591323904</v>
       </c>
       <c r="G166">
-        <v>0.86030163625512801</v>
+        <v>0.86094319138688302</v>
       </c>
       <c r="H166">
-        <v>0.66044208566155305</v>
+        <v>0.66184515729793503</v>
       </c>
       <c r="I166">
-        <v>0.78573625986237305</v>
+        <v>0.787714412459953</v>
       </c>
       <c r="J166">
-        <v>0.89405290106601998</v>
+        <v>0.89508418401032896</v>
       </c>
       <c r="K166">
-        <v>0.68496584064986699</v>
+        <v>0.68665113697410995</v>
       </c>
       <c r="L166">
-        <v>0.79404115900516103</v>
+        <v>0.79327531991255695</v>
       </c>
       <c r="M166">
-        <v>0.90108132645091599</v>
+        <v>0.89945718233244598</v>
       </c>
       <c r="N166">
-        <v>0.77228547730015495</v>
+        <v>0.77387844103259196</v>
       </c>
       <c r="O166">
-        <v>0.86040107798169596</v>
+        <v>0.86105592951273702</v>
       </c>
       <c r="P166">
-        <v>0.91206964548880398</v>
+        <v>0.91230398262192303</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>34731</v>
       </c>
       <c r="B167">
-        <v>0.69334195254832398</v>
+        <v>0.69413319562853304</v>
       </c>
       <c r="C167">
-        <v>0.80500708372948504</v>
+        <v>0.80519797859336695</v>
       </c>
       <c r="D167">
-        <v>0.93523304188387202</v>
+        <v>0.93469944037278196</v>
       </c>
       <c r="E167">
-        <v>0.67911446382080898</v>
+        <v>0.68036643555033405</v>
       </c>
       <c r="F167">
-        <v>0.78155460730317605</v>
+        <v>0.78259160254211302</v>
       </c>
       <c r="G167">
-        <v>0.85832766272319605</v>
+        <v>0.85924954780551199</v>
       </c>
       <c r="H167">
-        <v>0.651510987465726</v>
+        <v>0.65255106786399797</v>
       </c>
       <c r="I167">
-        <v>0.77713678561915001</v>
+        <v>0.77893185562612199</v>
       </c>
       <c r="J167">
-        <v>0.89298370571507801</v>
+        <v>0.89409022187002596</v>
       </c>
       <c r="K167">
-        <v>0.68840433923572097</v>
+        <v>0.68844989417962599</v>
       </c>
       <c r="L167">
-        <v>0.79777656404376796</v>
+        <v>0.79585570177272302</v>
       </c>
       <c r="M167">
-        <v>0.90494185672304395</v>
+        <v>0.90292838685070198</v>
       </c>
       <c r="N167">
-        <v>0.77926761728948801</v>
+        <v>0.77973892009481804</v>
       </c>
       <c r="O167">
-        <v>0.86537682789744996</v>
+        <v>0.86517498499789502</v>
       </c>
       <c r="P167">
-        <v>0.91391009977009696</v>
+        <v>0.914053224644784</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>34759</v>
       </c>
       <c r="B168">
-        <v>0.68784387761847599</v>
+        <v>0.68878182522498999</v>
       </c>
       <c r="C168">
-        <v>0.79879082372510801</v>
+        <v>0.79897586306706203</v>
       </c>
       <c r="D168">
-        <v>0.93059379932304898</v>
+        <v>0.93004283589557402</v>
       </c>
       <c r="E168">
-        <v>0.68801939287633795</v>
+        <v>0.689356991188257</v>
       </c>
       <c r="F168">
-        <v>0.78245783611600495</v>
+        <v>0.78331760282633001</v>
       </c>
       <c r="G168">
-        <v>0.85581950031314702</v>
+        <v>0.85662504370787595</v>
       </c>
       <c r="H168">
-        <v>0.65158590467951005</v>
+        <v>0.65325505865546296</v>
       </c>
       <c r="I168">
-        <v>0.77390122439467002</v>
+        <v>0.77585145666204602</v>
       </c>
       <c r="J168">
-        <v>0.89154062015783098</v>
+        <v>0.89279448040419296</v>
       </c>
       <c r="K168">
-        <v>0.68098844748019305</v>
+        <v>0.68037971758842297</v>
       </c>
       <c r="L168">
-        <v>0.79326008164301398</v>
+        <v>0.79104737193206198</v>
       </c>
       <c r="M168">
-        <v>0.90489787652306597</v>
+        <v>0.90277879617475698</v>
       </c>
       <c r="N168">
-        <v>0.76965069326381697</v>
+        <v>0.77065103205558205</v>
       </c>
       <c r="O168">
-        <v>0.85887709263669298</v>
+        <v>0.85895457605852399</v>
       </c>
       <c r="P168">
-        <v>0.91367827960334103</v>
+        <v>0.91377015119001803</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>34790</v>
       </c>
       <c r="B169">
-        <v>0.68687399994042797</v>
+        <v>0.68773303931750995</v>
       </c>
       <c r="C169">
-        <v>0.79551660868127405</v>
+        <v>0.79557706520256699</v>
       </c>
       <c r="D169">
-        <v>0.92757053004668999</v>
+        <v>0.92698694153214001</v>
       </c>
       <c r="E169">
-        <v>0.68097694192421898</v>
+        <v>0.68205713014406699</v>
       </c>
       <c r="F169">
-        <v>0.77749468783929698</v>
+        <v>0.77803233153107698</v>
       </c>
       <c r="G169">
-        <v>0.85319479442837198</v>
+        <v>0.85388435389302997</v>
       </c>
       <c r="H169">
-        <v>0.663009789868097</v>
+        <v>0.66518471135466195</v>
       </c>
       <c r="I169">
-        <v>0.77944154641863606</v>
+        <v>0.78160750234169696</v>
       </c>
       <c r="J169">
-        <v>0.89261269810168598</v>
+        <v>0.89396623943442699</v>
       </c>
       <c r="K169">
-        <v>0.67659367955657401</v>
+        <v>0.67616409762605501</v>
       </c>
       <c r="L169">
-        <v>0.78811362052260303</v>
+        <v>0.785715453611049</v>
       </c>
       <c r="M169">
-        <v>0.90285146282578799</v>
+        <v>0.90056461270316202</v>
       </c>
       <c r="N169">
-        <v>0.77243531559245204</v>
+        <v>0.772772008213511</v>
       </c>
       <c r="O169">
-        <v>0.85348077648973497</v>
+        <v>0.85338011713852302</v>
       </c>
       <c r="P169">
-        <v>0.91124005865299995</v>
+        <v>0.91131664165281201</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>34820</v>
       </c>
       <c r="B170">
-        <v>0.67862334450180495</v>
+        <v>0.679431505158829</v>
       </c>
       <c r="C170">
-        <v>0.79044957120079595</v>
+        <v>0.79048753219904</v>
       </c>
       <c r="D170">
-        <v>0.925477706557991</v>
+        <v>0.92485905582526995</v>
       </c>
       <c r="E170">
-        <v>0.66405787844596198</v>
+        <v>0.66454989508843199</v>
       </c>
       <c r="F170">
-        <v>0.76709635629474504</v>
+        <v>0.76735388868918697</v>
       </c>
       <c r="G170">
-        <v>0.85045201748534305</v>
+        <v>0.85119800407927904</v>
       </c>
       <c r="H170">
-        <v>0.65527744255047504</v>
+        <v>0.65708709314399805</v>
       </c>
       <c r="I170">
-        <v>0.77638403566585201</v>
+        <v>0.77843471844164103</v>
       </c>
       <c r="J170">
-        <v>0.89354339447089703</v>
+        <v>0.89483982955774499</v>
       </c>
       <c r="K170">
-        <v>0.670079294787852</v>
+        <v>0.67025411665128298</v>
       </c>
       <c r="L170">
-        <v>0.78482059183072805</v>
+        <v>0.78276313267300701</v>
       </c>
       <c r="M170">
-        <v>0.90189356643045604</v>
+        <v>0.899443543252749</v>
       </c>
       <c r="N170">
-        <v>0.74685401728245904</v>
+        <v>0.74774219501544703</v>
       </c>
       <c r="O170">
-        <v>0.841295713725566</v>
+        <v>0.84137379130943002</v>
       </c>
       <c r="P170">
-        <v>0.91001660764818804</v>
+        <v>0.91008629928190399</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>34851</v>
       </c>
       <c r="B171">
-        <v>0.67892371525114004</v>
+        <v>0.67952758522511703</v>
       </c>
       <c r="C171">
-        <v>0.79057476858091502</v>
+        <v>0.79050870608741297</v>
       </c>
       <c r="D171">
-        <v>0.92514556287586303</v>
+        <v>0.92449891170916498</v>
       </c>
       <c r="E171">
-        <v>0.66025476066357003</v>
+        <v>0.66080297319746095</v>
       </c>
       <c r="F171">
-        <v>0.76069721669727797</v>
+        <v>0.76119236471367002</v>
       </c>
       <c r="G171">
-        <v>0.84848262236188698</v>
+        <v>0.84917685231855999</v>
       </c>
       <c r="H171">
-        <v>0.65645200317218999</v>
+        <v>0.65794677123267697</v>
       </c>
       <c r="I171">
-        <v>0.77897946266215301</v>
+        <v>0.78106557259023301</v>
       </c>
       <c r="J171">
-        <v>0.894509524765286</v>
+        <v>0.89576613271541095</v>
       </c>
       <c r="K171">
-        <v>0.66843595855174998</v>
+        <v>0.66837285177683803</v>
       </c>
       <c r="L171">
-        <v>0.78503416377202795</v>
+        <v>0.78277910629354797</v>
       </c>
       <c r="M171">
-        <v>0.90186320580216806</v>
+        <v>0.89923204489846897</v>
       </c>
       <c r="N171">
-        <v>0.74020165615863198</v>
+        <v>0.74124483934735497</v>
       </c>
       <c r="O171">
-        <v>0.83836669883936199</v>
+        <v>0.83839754773243202</v>
       </c>
       <c r="P171">
-        <v>0.91032380923635203</v>
+        <v>0.91034423725127001</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>34881</v>
       </c>
       <c r="B172">
-        <v>0.68344538855554204</v>
+        <v>0.68425272748005395</v>
       </c>
       <c r="C172">
-        <v>0.79240211710100705</v>
+        <v>0.79238939497433403</v>
       </c>
       <c r="D172">
-        <v>0.92525501784716802</v>
+        <v>0.92457253042170295</v>
       </c>
       <c r="E172">
-        <v>0.66258875399074602</v>
+        <v>0.66403815084178797</v>
       </c>
       <c r="F172">
-        <v>0.75922835133274702</v>
+        <v>0.75977909194545201</v>
       </c>
       <c r="G172">
-        <v>0.84711744845412296</v>
+        <v>0.84764694181626699</v>
       </c>
       <c r="H172">
-        <v>0.66143776453027903</v>
+        <v>0.66367672780323705</v>
       </c>
       <c r="I172">
-        <v>0.78047100720380602</v>
+        <v>0.78291540103948698</v>
       </c>
       <c r="J172">
-        <v>0.89434351569022896</v>
+        <v>0.89562206711439296</v>
       </c>
       <c r="K172">
-        <v>0.66785625169983798</v>
+        <v>0.66786233684471696</v>
       </c>
       <c r="L172">
-        <v>0.78351106421169803</v>
+        <v>0.78103873612545005</v>
       </c>
       <c r="M172">
-        <v>0.90032465713626997</v>
+        <v>0.89753172336210096</v>
       </c>
       <c r="N172">
-        <v>0.74087861025784796</v>
+        <v>0.74327189951147499</v>
       </c>
       <c r="O172">
-        <v>0.83961918822050297</v>
+        <v>0.84036655706353203</v>
       </c>
       <c r="P172">
-        <v>0.91117832877186899</v>
+        <v>0.91134361254565299</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>34912</v>
       </c>
       <c r="B173">
-        <v>0.68290596452464103</v>
+        <v>0.68340588384429402</v>
       </c>
       <c r="C173">
-        <v>0.79145758927542897</v>
+        <v>0.79126079436930596</v>
       </c>
       <c r="D173">
-        <v>0.92452082724130102</v>
+        <v>0.92368466870185795</v>
       </c>
       <c r="E173">
-        <v>0.66162015230371996</v>
+        <v>0.66225273020311604</v>
       </c>
       <c r="F173">
-        <v>0.75863160232776194</v>
+        <v>0.75893412203335997</v>
       </c>
       <c r="G173">
-        <v>0.84650152901081599</v>
+        <v>0.84700769573057599</v>
       </c>
       <c r="H173">
-        <v>0.67203182227668901</v>
+        <v>0.67430267015187695</v>
       </c>
       <c r="I173">
-        <v>0.78569897345047202</v>
+        <v>0.78837678627415897</v>
       </c>
       <c r="J173">
-        <v>0.89438637696616496</v>
+        <v>0.89582132787809698</v>
       </c>
       <c r="K173">
-        <v>0.66237660083350902</v>
+        <v>0.66144639439737396</v>
       </c>
       <c r="L173">
-        <v>0.776938664616314</v>
+        <v>0.77398147016325802</v>
       </c>
       <c r="M173">
-        <v>0.89715515327944595</v>
+        <v>0.89422280846070701</v>
       </c>
       <c r="N173">
-        <v>0.73725537177599498</v>
+        <v>0.73971265075247605</v>
       </c>
       <c r="O173">
-        <v>0.83921590852611705</v>
+        <v>0.83962879177128202</v>
       </c>
       <c r="P173">
-        <v>0.91156491955176999</v>
+        <v>0.91165736164704703</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>34943</v>
       </c>
       <c r="B174">
-        <v>0.68170897990859602</v>
+        <v>0.68220816679924901</v>
       </c>
       <c r="C174">
-        <v>0.791383748536445</v>
+        <v>0.79111464533143405</v>
       </c>
       <c r="D174">
-        <v>0.92586066037175696</v>
+        <v>0.92499295078569799</v>
       </c>
       <c r="E174">
-        <v>0.651721422917236</v>
+        <v>0.65286514323203404</v>
       </c>
       <c r="F174">
-        <v>0.75420416713073701</v>
+        <v>0.75470021969221002</v>
       </c>
       <c r="G174">
-        <v>0.84721430208106596</v>
+        <v>0.847615234115079</v>
       </c>
       <c r="H174">
-        <v>0.65212185172088899</v>
+        <v>0.65369273846002696</v>
       </c>
       <c r="I174">
-        <v>0.77415687573737402</v>
+        <v>0.77653486166869101</v>
       </c>
       <c r="J174">
-        <v>0.89447161331016301</v>
+        <v>0.89589389445321899</v>
       </c>
       <c r="K174">
-        <v>0.66505635598920798</v>
+        <v>0.66471446784618404</v>
       </c>
       <c r="L174">
-        <v>0.77584237346402796</v>
+        <v>0.77324436046006495</v>
       </c>
       <c r="M174">
-        <v>0.89546652812230099</v>
+        <v>0.892797105575456</v>
       </c>
       <c r="N174">
-        <v>0.75275960686842103</v>
+        <v>0.75488532660311602</v>
       </c>
       <c r="O174">
-        <v>0.84786709323156695</v>
+        <v>0.84807244670738802</v>
       </c>
       <c r="P174">
-        <v>0.91380652526369599</v>
+        <v>0.91385371695903606</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>34973</v>
       </c>
       <c r="B175">
-        <v>0.68563461033413797</v>
+        <v>0.68614584026978098</v>
       </c>
       <c r="C175">
-        <v>0.79594416253617495</v>
+        <v>0.79569158525573103</v>
       </c>
       <c r="D175">
-        <v>0.92909735384306302</v>
+        <v>0.92832433763861899</v>
       </c>
       <c r="E175">
-        <v>0.65681886110606802</v>
+        <v>0.65953200532099199</v>
       </c>
       <c r="F175">
-        <v>0.75960843303983405</v>
+        <v>0.76079324834870399</v>
       </c>
       <c r="G175">
-        <v>0.84996716390072902</v>
+        <v>0.85027899793279205</v>
       </c>
       <c r="H175">
-        <v>0.643396314952563</v>
+        <v>0.64535514075260003</v>
       </c>
       <c r="I175">
-        <v>0.77307887292617805</v>
+        <v>0.77558547719947601</v>
       </c>
       <c r="J175">
-        <v>0.89677103071902897</v>
+        <v>0.89814549670784505</v>
       </c>
       <c r="K175">
-        <v>0.67155517085077199</v>
+        <v>0.67044486874545905</v>
       </c>
       <c r="L175">
-        <v>0.78037972334989802</v>
+        <v>0.77769537783914899</v>
       </c>
       <c r="M175">
-        <v>0.89525721012800996</v>
+        <v>0.89266919933134703</v>
       </c>
       <c r="N175">
-        <v>0.75592186241102099</v>
+        <v>0.75654868527791297</v>
       </c>
       <c r="O175">
-        <v>0.85143165091470396</v>
+        <v>0.85087470661514197</v>
       </c>
       <c r="P175">
-        <v>0.91593930895800701</v>
+        <v>0.915885226736739</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>35004</v>
       </c>
       <c r="B176">
-        <v>0.69195776578212098</v>
+        <v>0.69248993562074301</v>
       </c>
       <c r="C176">
-        <v>0.79874990957641001</v>
+        <v>0.79855742226799498</v>
       </c>
       <c r="D176">
-        <v>0.93061453205359501</v>
+        <v>0.92988241423851004</v>
       </c>
       <c r="E176">
-        <v>0.65844964077064405</v>
+        <v>0.66089949166832895</v>
       </c>
       <c r="F176">
-        <v>0.76363248866759503</v>
+        <v>0.76469633319150399</v>
       </c>
       <c r="G176">
-        <v>0.85171842942710396</v>
+        <v>0.851982621031389</v>
       </c>
       <c r="H176">
-        <v>0.642623049602281</v>
+        <v>0.64479808579879505</v>
       </c>
       <c r="I176">
-        <v>0.77668612397541203</v>
+        <v>0.77920380435893599</v>
       </c>
       <c r="J176">
-        <v>0.89996272758481399</v>
+        <v>0.90116948316091094</v>
       </c>
       <c r="K176">
-        <v>0.68840919683167701</v>
+        <v>0.68713019880169901</v>
       </c>
       <c r="L176">
-        <v>0.78747424472160399</v>
+        <v>0.78470396838631995</v>
       </c>
       <c r="M176">
-        <v>0.89617086664298695</v>
+        <v>0.89365204326733105</v>
       </c>
       <c r="N176">
-        <v>0.76103237088339803</v>
+        <v>0.75935952897010195</v>
       </c>
       <c r="O176">
-        <v>0.85112863400748695</v>
+        <v>0.849153940730354</v>
       </c>
       <c r="P176">
-        <v>0.91350928167893397</v>
+        <v>0.91331972543282802</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>35034</v>
       </c>
       <c r="B177">
-        <v>0.68827189363500596</v>
+        <v>0.68899410831792696</v>
       </c>
       <c r="C177">
-        <v>0.79817374843549604</v>
+        <v>0.79817451492824099</v>
       </c>
       <c r="D177">
-        <v>0.92796884816330705</v>
+        <v>0.92732864487327904</v>
       </c>
       <c r="E177">
-        <v>0.66026350534349998</v>
+        <v>0.66364206081541699</v>
       </c>
       <c r="F177">
-        <v>0.76464274539231003</v>
+        <v>0.76603310828724003</v>
       </c>
       <c r="G177">
-        <v>0.85235414310939805</v>
+        <v>0.85250341139176999</v>
       </c>
       <c r="H177">
-        <v>0.63501368807424596</v>
+        <v>0.63797072382792697</v>
       </c>
       <c r="I177">
-        <v>0.77708134954476205</v>
+        <v>0.78036994963657502</v>
       </c>
       <c r="J177">
-        <v>0.90158333911738797</v>
+        <v>0.902961618482787</v>
       </c>
       <c r="K177">
-        <v>0.67875688070617202</v>
+        <v>0.67824901088103395</v>
       </c>
       <c r="L177">
-        <v>0.78516942724623195</v>
+        <v>0.78290702937577195</v>
       </c>
       <c r="M177">
-        <v>0.89585252547076</v>
+        <v>0.89341457707707495</v>
       </c>
       <c r="N177">
-        <v>0.74397062554450499</v>
+        <v>0.74212904560944004</v>
       </c>
       <c r="O177">
-        <v>0.84227293290238203</v>
+        <v>0.84081437578492402</v>
       </c>
       <c r="P177">
-        <v>0.91122811722672703</v>
+        <v>0.91116734382861597</v>
       </c>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>35065</v>
       </c>
       <c r="B178">
-        <v>0.68315442231566403</v>
+        <v>0.683856277846011</v>
       </c>
       <c r="C178">
-        <v>0.79400988234746295</v>
+        <v>0.79401836997806996</v>
       </c>
       <c r="D178">
-        <v>0.92620987924881404</v>
+        <v>0.92561042046961395</v>
       </c>
       <c r="E178">
-        <v>0.64934574238230403</v>
+        <v>0.65187979828012099</v>
       </c>
       <c r="F178">
-        <v>0.75871458800015701</v>
+        <v>0.75964084153211098</v>
       </c>
       <c r="G178">
-        <v>0.85174772732119597</v>
+        <v>0.85185048156599896</v>
       </c>
       <c r="H178">
-        <v>0.63477391967622698</v>
+        <v>0.63745849239038999</v>
       </c>
       <c r="I178">
-        <v>0.772457523809848</v>
+        <v>0.77555246736134198</v>
       </c>
       <c r="J178">
-        <v>0.90053646117921404</v>
+        <v>0.901999264097192</v>
       </c>
       <c r="K178">
-        <v>0.67040243542862599</v>
+        <v>0.67008669695818202</v>
       </c>
       <c r="L178">
-        <v>0.78056026506779397</v>
+        <v>0.77875034704339996</v>
       </c>
       <c r="M178">
-        <v>0.89546175139196205</v>
+        <v>0.89304519591112697</v>
       </c>
       <c r="N178">
-        <v>0.73871182702355898</v>
+        <v>0.7382189421259</v>
       </c>
       <c r="O178">
-        <v>0.83728269594964999</v>
+        <v>0.83659973047515002</v>
       </c>
       <c r="P178">
-        <v>0.90959241104149302</v>
+        <v>0.90957100802558299</v>
       </c>
     </row>
     <row r="179" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A179" s="1">
         <v>35096</v>
       </c>
       <c r="B179">
-        <v>0.67862582899089596</v>
+        <v>0.67922763998189095</v>
       </c>
       <c r="C179">
-        <v>0.79031321032400004</v>
+        <v>0.79026212103762905</v>
       </c>
       <c r="D179">
-        <v>0.92449591589406499</v>
+        <v>0.92382683722519199</v>
       </c>
       <c r="E179">
-        <v>0.64990450486991203</v>
+        <v>0.65167588801000098</v>
       </c>
       <c r="F179">
-        <v>0.75887241128956295</v>
+        <v>0.75918439807792704</v>
       </c>
       <c r="G179">
-        <v>0.85162170291072004</v>
+        <v>0.85161010092512202</v>
       </c>
       <c r="H179">
-        <v>0.63840292456235304</v>
+        <v>0.64028459861708598</v>
       </c>
       <c r="I179">
-        <v>0.77282883654256396</v>
+        <v>0.77546783577896605</v>
       </c>
       <c r="J179">
-        <v>0.90097809375322602</v>
+        <v>0.90233372375860199</v>
       </c>
       <c r="K179">
-        <v>0.66626670695142798</v>
+        <v>0.66631371326116595</v>
       </c>
       <c r="L179">
-        <v>0.77935988177891102</v>
+        <v>0.77772365680750799</v>
       </c>
       <c r="M179">
-        <v>0.89658377307631398</v>
+        <v>0.89416948504070004</v>
       </c>
       <c r="N179">
-        <v>0.72762974819753201</v>
+        <v>0.72796450029866799</v>
       </c>
       <c r="O179">
-        <v>0.83352793706441897</v>
+        <v>0.83320237956329002</v>
       </c>
       <c r="P179">
-        <v>0.90978281991518595</v>
+        <v>0.90976271507940998</v>
       </c>
     </row>
     <row r="180" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A180" s="1">
         <v>35125</v>
       </c>
       <c r="B180">
-        <v>0.68566612312882602</v>
+        <v>0.68626391599937697</v>
       </c>
       <c r="C180">
-        <v>0.79372852962435503</v>
+        <v>0.79370844625762305</v>
       </c>
       <c r="D180">
-        <v>0.92486231854331302</v>
+        <v>0.92424136255837797</v>
       </c>
       <c r="E180">
-        <v>0.65143528561063901</v>
+        <v>0.65319237064831803</v>
       </c>
       <c r="F180">
-        <v>0.75928366356385502</v>
+        <v>0.75988940696974705</v>
       </c>
       <c r="G180">
-        <v>0.85150124613882305</v>
+        <v>0.85154603776379101</v>
       </c>
       <c r="H180">
-        <v>0.65522940432072896</v>
+        <v>0.65719180127133503</v>
       </c>
       <c r="I180">
-        <v>0.77936332795955099</v>
+        <v>0.781942506516909</v>
       </c>
       <c r="J180">
-        <v>0.89874379699830398</v>
+        <v>0.90012385548060003</v>
       </c>
       <c r="K180">
-        <v>0.67652335976544498</v>
+        <v>0.67657115001540902</v>
       </c>
       <c r="L180">
-        <v>0.78622568352771005</v>
+        <v>0.78462643668987697</v>
       </c>
       <c r="M180">
-        <v>0.899295587476165</v>
+        <v>0.89706463285877203</v>
       </c>
       <c r="N180">
-        <v>0.72667812556119504</v>
+        <v>0.72736159184848004</v>
       </c>
       <c r="O180">
-        <v>0.83326174249312102</v>
+        <v>0.83308915553606899</v>
       </c>
       <c r="P180">
-        <v>0.91036229140125402</v>
+        <v>0.91042018892522703</v>
       </c>
     </row>
     <row r="181" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A181" s="1">
         <v>35156</v>
       </c>
       <c r="B181">
-        <v>0.68626195954699099</v>
+        <v>0.68673193734942495</v>
       </c>
       <c r="C181">
-        <v>0.79311496706029305</v>
+        <v>0.79305713851538695</v>
       </c>
       <c r="D181">
-        <v>0.92536744212092503</v>
+        <v>0.92469775170975299</v>
       </c>
       <c r="E181">
-        <v>0.65839707199297703</v>
+        <v>0.65931311450350805</v>
       </c>
       <c r="F181">
-        <v>0.76167972911279602</v>
+        <v>0.761924740268902</v>
       </c>
       <c r="G181">
-        <v>0.85142819540261006</v>
+        <v>0.85136515974766402</v>
       </c>
       <c r="H181">
-        <v>0.66002321199510305</v>
+        <v>0.66223758459148996</v>
       </c>
       <c r="I181">
-        <v>0.78021996378215297</v>
+        <v>0.78289794929910606</v>
       </c>
       <c r="J181">
-        <v>0.89738617567296297</v>
+        <v>0.898746144653502</v>
       </c>
       <c r="K181">
-        <v>0.68077245837576705</v>
+        <v>0.68076285096796196</v>
       </c>
       <c r="L181">
-        <v>0.78895610613630096</v>
+        <v>0.78724270111489503</v>
       </c>
       <c r="M181">
-        <v>0.90057199638043695</v>
+        <v>0.89820863648215898</v>
       </c>
       <c r="N181">
-        <v>0.74235533759351902</v>
+        <v>0.74333773524261804</v>
       </c>
       <c r="O181">
-        <v>0.83916827094829904</v>
+        <v>0.83920802817082696</v>
       </c>
       <c r="P181">
-        <v>0.91098261252923896</v>
+        <v>0.91101722386242301</v>
       </c>
     </row>
     <row r="182" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A182" s="1">
         <v>35186</v>
       </c>
       <c r="B182">
-        <v>0.68735279666581595</v>
+        <v>0.68773018213743098</v>
       </c>
       <c r="C182">
-        <v>0.79397158812949598</v>
+        <v>0.79386452537562402</v>
       </c>
       <c r="D182">
-        <v>0.92577064937414899</v>
+        <v>0.92515314504679602</v>
       </c>
       <c r="E182">
-        <v>0.67955730811454795</v>
+        <v>0.68021271325594601</v>
       </c>
       <c r="F182">
-        <v>0.77429651805522504</v>
+        <v>0.77463358364846102</v>
       </c>
       <c r="G182">
-        <v>0.85356173489978604</v>
+        <v>0.85342645253274996</v>
       </c>
       <c r="H182">
-        <v>0.65345836740857499</v>
+        <v>0.65566810631766304</v>
       </c>
       <c r="I182">
-        <v>0.774895231819273</v>
+        <v>0.77757544479372598</v>
       </c>
       <c r="J182">
-        <v>0.89572345945749798</v>
+        <v>0.89717366058174997</v>
       </c>
       <c r="K182">
-        <v>0.68936300843331599</v>
+        <v>0.68935835606882001</v>
       </c>
       <c r="L182">
-        <v>0.79663181053894305</v>
+        <v>0.794866119699841</v>
       </c>
       <c r="M182">
-        <v>0.90336280412210801</v>
+        <v>0.90102445249518803</v>
       </c>
       <c r="N182">
-        <v>0.73765480266579497</v>
+        <v>0.73789351545966797</v>
       </c>
       <c r="O182">
-        <v>0.83836884347245699</v>
+        <v>0.83813342681613001</v>
       </c>
       <c r="P182">
-        <v>0.91049759869569902</v>
+        <v>0.91054310300933505</v>
       </c>
     </row>
     <row r="183" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A183" s="1">
         <v>35217</v>
       </c>
       <c r="B183">
-        <v>0.69010707473787003</v>
+        <v>0.69045626164083895</v>
       </c>
       <c r="C183">
-        <v>0.79650741952917004</v>
+        <v>0.79631763012221501</v>
       </c>
       <c r="D183">
-        <v>0.92618444129266897</v>
+        <v>0.92548039775757895</v>
       </c>
       <c r="E183">
-        <v>0.69067214044561698</v>
+        <v>0.69239171085781603</v>
       </c>
       <c r="F183">
-        <v>0.78292231835807102</v>
+        <v>0.78372263728860203</v>
       </c>
       <c r="G183">
-        <v>0.85628190242856805</v>
+        <v>0.85619761932060201</v>
       </c>
       <c r="H183">
-        <v>0.65307462396482296</v>
+        <v>0.65470522005640197</v>
       </c>
       <c r="I183">
-        <v>0.77826722445329</v>
+        <v>0.78096552432220501</v>
       </c>
       <c r="J183">
-        <v>0.89629982779867901</v>
+        <v>0.89772235726559602</v>
       </c>
       <c r="K183">
-        <v>0.69415994421121496</v>
+        <v>0.69338481212459502</v>
       </c>
       <c r="L183">
-        <v>0.80065343921368304</v>
+        <v>0.79843945054898302</v>
       </c>
       <c r="M183">
-        <v>0.90475689877065402</v>
+        <v>0.90226258927380798</v>
       </c>
       <c r="N183">
-        <v>0.74350333627018195</v>
+        <v>0.74632756408338297</v>
       </c>
       <c r="O183">
-        <v>0.84057794222775495</v>
+        <v>0.84154649334807397</v>
       </c>
       <c r="P183">
-        <v>0.90936906153184505</v>
+        <v>0.90942682293495303</v>
       </c>
     </row>
     <row r="184" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A184" s="1">
         <v>35247</v>
       </c>
       <c r="B184">
-        <v>0.69118434334250201</v>
+        <v>0.691816736862224</v>
       </c>
       <c r="C184">
-        <v>0.79778970239538305</v>
+        <v>0.79768366730422902</v>
       </c>
       <c r="D184">
-        <v>0.92717990825885299</v>
+        <v>0.92639799117049104</v>
       </c>
       <c r="E184">
-        <v>0.699497654754483</v>
+        <v>0.70154572964831696</v>
       </c>
       <c r="F184">
-        <v>0.78802099472505605</v>
+        <v>0.78850186649300402</v>
       </c>
       <c r="G184">
-        <v>0.85716546437600105</v>
+        <v>0.85678210435225399</v>
       </c>
       <c r="H184">
-        <v>0.649045894771349</v>
+        <v>0.65064342805265396</v>
       </c>
       <c r="I184">
-        <v>0.77665315627209497</v>
+        <v>0.77902335587612404</v>
       </c>
       <c r="J184">
-        <v>0.89562743448922799</v>
+        <v>0.89712832386132901</v>
       </c>
       <c r="K184">
-        <v>0.69842221148844696</v>
+        <v>0.69763081920243597</v>
       </c>
       <c r="L184">
-        <v>0.80200759366928798</v>
+        <v>0.79977448185931999</v>
       </c>
       <c r="M184">
-        <v>0.903216383640573</v>
+        <v>0.90058681875125202</v>
       </c>
       <c r="N184">
-        <v>0.74908870468788502</v>
+        <v>0.75375006675404399</v>
       </c>
       <c r="O184">
-        <v>0.84435332608365499</v>
+        <v>0.84624271144239305</v>
       </c>
       <c r="P184">
-        <v>0.90972083415122795</v>
+        <v>0.90978209338145299</v>
       </c>
     </row>
     <row r="185" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A185" s="1">
         <v>35278</v>
       </c>
       <c r="B185">
-        <v>0.68698321339537205</v>
+        <v>0.68746947569424</v>
       </c>
       <c r="C185">
-        <v>0.79644128189956498</v>
+        <v>0.79608461937275599</v>
       </c>
       <c r="D185">
-        <v>0.92871692759732305</v>
+        <v>0.92782902663468303</v>
       </c>
       <c r="E185">
-        <v>0.68519831597999503</v>
+        <v>0.68656288846055702</v>
       </c>
       <c r="F185">
-        <v>0.78334437234106102</v>
+        <v>0.78331730811989297</v>
       </c>
       <c r="G185">
-        <v>0.85654628924954401</v>
+        <v>0.856020925542616</v>
       </c>
       <c r="H185">
-        <v>0.64941595127060703</v>
+        <v>0.65126523311681495</v>
       </c>
       <c r="I185">
-        <v>0.77624985873015895</v>
+        <v>0.77866129559717401</v>
       </c>
       <c r="J185">
-        <v>0.89567349844012401</v>
+        <v>0.89702052346876704</v>
       </c>
       <c r="K185">
-        <v>0.68994267472890902</v>
+        <v>0.68853506205763404</v>
       </c>
       <c r="L185">
-        <v>0.79784355237292703</v>
+        <v>0.79490406155483095</v>
       </c>
       <c r="M185">
-        <v>0.90247943896003402</v>
+        <v>0.89966177590527596</v>
       </c>
       <c r="N185">
-        <v>0.74313087989616999</v>
+        <v>0.74650699188766401</v>
       </c>
       <c r="O185">
-        <v>0.84425012990957604</v>
+        <v>0.84561971037258599</v>
       </c>
       <c r="P185">
-        <v>0.91000052638907103</v>
+        <v>0.91006501340708801</v>
       </c>
     </row>
     <row r="186" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A186" s="1">
         <v>35309</v>
       </c>
       <c r="B186">
-        <v>0.68925271064262295</v>
+        <v>0.689456995249073</v>
       </c>
       <c r="C186">
-        <v>0.79727780451645403</v>
+        <v>0.79668314045766797</v>
       </c>
       <c r="D186">
-        <v>0.92910393805671299</v>
+        <v>0.92818074470005096</v>
       </c>
       <c r="E186">
-        <v>0.68107561247109005</v>
+        <v>0.68253537766387895</v>
       </c>
       <c r="F186">
-        <v>0.78195513509398595</v>
+        <v>0.78183301813232298</v>
       </c>
       <c r="G186">
-        <v>0.85671844892693105</v>
+        <v>0.85608060527719199</v>
       </c>
       <c r="H186">
-        <v>0.65676617606849597</v>
+        <v>0.65892059367780798</v>
       </c>
       <c r="I186">
-        <v>0.77925299845670803</v>
+        <v>0.7818869024299</v>
       </c>
       <c r="J186">
-        <v>0.89616592289590302</v>
+        <v>0.897641895830535</v>
       </c>
       <c r="K186">
-        <v>0.68918254262910605</v>
+        <v>0.68716536876023504</v>
       </c>
       <c r="L186">
-        <v>0.79775820907185901</v>
+        <v>0.79431037751048805</v>
       </c>
       <c r="M186">
-        <v>0.90287297100514696</v>
+        <v>0.89985639933806305</v>
       </c>
       <c r="N186">
-        <v>0.73633244856854996</v>
+        <v>0.739965703207075</v>
       </c>
       <c r="O186">
-        <v>0.84019424729455405</v>
+        <v>0.84198195531534303</v>
       </c>
       <c r="P186">
-        <v>0.91029913857997402</v>
+        <v>0.91047894796566897</v>
       </c>
     </row>
     <row r="187" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A187" s="1">
         <v>35339</v>
       </c>
       <c r="B187">
-        <v>0.69977282491889903</v>
+        <v>0.699718578001577</v>
       </c>
       <c r="C187">
-        <v>0.80454722734564299</v>
+        <v>0.80389161177630797</v>
       </c>
       <c r="D187">
-        <v>0.93204703104190001</v>
+        <v>0.93116349267795295</v>
       </c>
       <c r="E187">
-        <v>0.67319028213792298</v>
+        <v>0.67439734584143696</v>
       </c>
       <c r="F187">
-        <v>0.77726984991645598</v>
+        <v>0.77694724975321405</v>
       </c>
       <c r="G187">
-        <v>0.85600071843121806</v>
+        <v>0.85525962190244798</v>
       </c>
       <c r="H187">
-        <v>0.67828896306831798</v>
+        <v>0.68014047141003098</v>
       </c>
       <c r="I187">
-        <v>0.79060635530648005</v>
+        <v>0.79311971512285195</v>
       </c>
       <c r="J187">
-        <v>0.89619934278225799</v>
+        <v>0.89764469518049195</v>
       </c>
       <c r="K187">
-        <v>0.69979664872261704</v>
+        <v>0.69850191531579398</v>
       </c>
       <c r="L187">
-        <v>0.80626596555581598</v>
+        <v>0.80341306333927898</v>
       </c>
       <c r="M187">
-        <v>0.90568288620855597</v>
+        <v>0.90277157418646103</v>
       </c>
       <c r="N187">
-        <v>0.74494237931062102</v>
+        <v>0.749193684343467</v>
       </c>
       <c r="O187">
-        <v>0.84430084671301497</v>
+        <v>0.84645663120994896</v>
       </c>
       <c r="P187">
-        <v>0.91248643059492396</v>
+        <v>0.91270531025005597</v>
       </c>
     </row>
     <row r="188" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A188" s="1">
         <v>35370</v>
       </c>
       <c r="B188">
-        <v>0.70365886424591395</v>
+        <v>0.70364139748855603</v>
       </c>
       <c r="C188">
-        <v>0.80630063407322705</v>
+        <v>0.80571933674375096</v>
       </c>
       <c r="D188">
-        <v>0.93161497149564998</v>
+        <v>0.93083422105730496</v>
       </c>
       <c r="E188">
-        <v>0.67322363850241096</v>
+        <v>0.67510175494135305</v>
       </c>
       <c r="F188">
-        <v>0.774778482410026</v>
+        <v>0.77508809989583305</v>
       </c>
       <c r="G188">
-        <v>0.85474249220670995</v>
+        <v>0.85412550211374705</v>
       </c>
       <c r="H188">
-        <v>0.67707133460421498</v>
+        <v>0.67813122725683705</v>
       </c>
       <c r="I188">
-        <v>0.78906717770030899</v>
+        <v>0.791217768575043</v>
       </c>
       <c r="J188">
-        <v>0.89624826582702499</v>
+        <v>0.89763602621690197</v>
       </c>
       <c r="K188">
-        <v>0.70972763265845595</v>
+        <v>0.70765731165968204</v>
       </c>
       <c r="L188">
-        <v>0.81210738996913601</v>
+        <v>0.80852543609712502</v>
       </c>
       <c r="M188">
-        <v>0.90905742554684699</v>
+        <v>0.90585810478978701</v>
       </c>
       <c r="N188">
-        <v>0.74605505740632405</v>
+        <v>0.75006695718203298</v>
       </c>
       <c r="O188">
-        <v>0.84326961726893701</v>
+        <v>0.84502186900191401</v>
       </c>
       <c r="P188">
-        <v>0.91185367928901995</v>
+        <v>0.91191740860013704</v>
       </c>
     </row>
     <row r="189" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A189" s="1">
         <v>35400</v>
       </c>
       <c r="B189">
-        <v>0.69813781235851502</v>
+        <v>0.69807759146913795</v>
       </c>
       <c r="C189">
-        <v>0.80459553027785302</v>
+        <v>0.80388124051950904</v>
       </c>
       <c r="D189">
-        <v>0.92953539387242001</v>
+        <v>0.92862645980854297</v>
       </c>
       <c r="E189">
-        <v>0.67248003734071804</v>
+        <v>0.67417256782413004</v>
       </c>
       <c r="F189">
-        <v>0.77146103406314903</v>
+        <v>0.77147339817085503</v>
       </c>
       <c r="G189">
-        <v>0.85345834110059804</v>
+        <v>0.85281080506740503</v>
       </c>
       <c r="H189">
-        <v>0.66334936819218504</v>
+        <v>0.663724649124948</v>
       </c>
       <c r="I189">
-        <v>0.78500371978586003</v>
+        <v>0.78674983454539404</v>
       </c>
       <c r="J189">
-        <v>0.89610003962026796</v>
+        <v>0.89742459621551796</v>
       </c>
       <c r="K189">
-        <v>0.69364140716071399</v>
+        <v>0.69097805804943901</v>
       </c>
       <c r="L189">
-        <v>0.80498233571088895</v>
+        <v>0.80118263562936998</v>
       </c>
       <c r="M189">
-        <v>0.90973157837329899</v>
+        <v>0.90655712129105903</v>
       </c>
       <c r="N189">
-        <v>0.73976836230368603</v>
+        <v>0.74435178671910796</v>
       </c>
       <c r="O189">
-        <v>0.84312533490118102</v>
+        <v>0.84500379037292095</v>
       </c>
       <c r="P189">
-        <v>0.91218279000277502</v>
+        <v>0.912060435329893</v>
       </c>
     </row>
     <row r="190" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A190" s="1">
         <v>35431</v>
       </c>
       <c r="B190">
-        <v>0.70397592177720703</v>
+        <v>0.70396216835329195</v>
       </c>
       <c r="C190">
-        <v>0.80790218887848997</v>
+        <v>0.80718490765815998</v>
       </c>
       <c r="D190">
-        <v>0.92793095815484905</v>
+        <v>0.92718388424377496</v>
       </c>
       <c r="E190">
-        <v>0.66739927490469098</v>
+        <v>0.66778661471368606</v>
       </c>
       <c r="F190">
-        <v>0.77027134537812503</v>
+        <v>0.76959941386786002</v>
       </c>
       <c r="G190">
-        <v>0.85360620016717104</v>
+        <v>0.85295797359923897</v>
       </c>
       <c r="H190">
-        <v>0.66161349282722004</v>
+        <v>0.66256762566123095</v>
       </c>
       <c r="I190">
-        <v>0.786729862366081</v>
+        <v>0.78860988384210196</v>
       </c>
       <c r="J190">
-        <v>0.89644106807608304</v>
+        <v>0.89770714951946795</v>
       </c>
       <c r="K190">
-        <v>0.69428152165187496</v>
+        <v>0.69301231192508095</v>
       </c>
       <c r="L190">
-        <v>0.80644531249104101</v>
+        <v>0.80321239892006102</v>
       </c>
       <c r="M190">
-        <v>0.91239950443065398</v>
+        <v>0.90935285907230001</v>
       </c>
       <c r="N190">
-        <v>0.75056564265244397</v>
+        <v>0.75474005655352405</v>
       </c>
       <c r="O190">
-        <v>0.84832723341392402</v>
+        <v>0.84968540758058897</v>
       </c>
       <c r="P190">
-        <v>0.91241362025780903</v>
+        <v>0.91208105205074697</v>
       </c>
     </row>
     <row r="191" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A191" s="1">
         <v>35462</v>
       </c>
       <c r="B191">
-        <v>0.69848496876329502</v>
+        <v>0.69873846575951504</v>
       </c>
       <c r="C191">
-        <v>0.80405732358175996</v>
+        <v>0.80356471632442406</v>
       </c>
       <c r="D191">
-        <v>0.92695443053022997</v>
+        <v>0.92625232350985498</v>
       </c>
       <c r="E191">
-        <v>0.65780706059062599</v>
+        <v>0.65839139022148396</v>
       </c>
       <c r="F191">
-        <v>0.76424588848842001</v>
+        <v>0.76383686199789003</v>
       </c>
       <c r="G191">
-        <v>0.85226212837763404</v>
+        <v>0.85180037448972701</v>
       </c>
       <c r="H191">
-        <v>0.66345886550867805</v>
+        <v>0.66457468609596804</v>
       </c>
       <c r="I191">
-        <v>0.78551442703156005</v>
+        <v>0.78744643736519904</v>
       </c>
       <c r="J191">
-        <v>0.895690048571398</v>
+        <v>0.89686899010378096</v>
       </c>
       <c r="K191">
-        <v>0.69721051111218602</v>
+        <v>0.69636754229585895</v>
       </c>
       <c r="L191">
-        <v>0.80627401752916195</v>
+        <v>0.80318964340099896</v>
       </c>
       <c r="M191">
-        <v>0.91227628889684997</v>
+        <v>0.90920955188026198</v>
       </c>
       <c r="N191">
-        <v>0.74805520009191395</v>
+        <v>0.75150880553740895</v>
       </c>
       <c r="O191">
-        <v>0.84555333048940295</v>
+        <v>0.846723988845696</v>
       </c>
       <c r="P191">
-        <v>0.91250803788760804</v>
+        <v>0.91217329804413305</v>
       </c>
     </row>
     <row r="192" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A192" s="1">
         <v>35490</v>
       </c>
       <c r="B192">
-        <v>0.70443383291207395</v>
+        <v>0.70473271948928995</v>
       </c>
       <c r="C192">
-        <v>0.807012878679079</v>
+        <v>0.80650922593394903</v>
       </c>
       <c r="D192">
-        <v>0.927681613821986</v>
+        <v>0.92703409045700202</v>
       </c>
       <c r="E192">
-        <v>0.66274906885396001</v>
+        <v>0.66422784808342705</v>
       </c>
       <c r="F192">
-        <v>0.76762840558573198</v>
+        <v>0.76747591847989605</v>
       </c>
       <c r="G192">
-        <v>0.85353195512999203</v>
+        <v>0.85305597632794905</v>
       </c>
       <c r="H192">
-        <v>0.66744271535616795</v>
+        <v>0.668325425549815</v>
       </c>
       <c r="I192">
-        <v>0.78783171363862903</v>
+        <v>0.78882791655288598</v>
       </c>
       <c r="J192">
-        <v>0.89594386563709505</v>
+        <v>0.89672005776074404</v>
       </c>
       <c r="K192">
-        <v>0.70168520557348002</v>
+        <v>0.70136611361482804</v>
       </c>
       <c r="L192">
-        <v>0.80903023436268096</v>
+        <v>0.80652566657888403</v>
       </c>
       <c r="M192">
-        <v>0.912654686304607</v>
+        <v>0.90977111577290404</v>
       </c>
       <c r="N192">
-        <v>0.74555453453507103</v>
+        <v>0.74779506135005203</v>
       </c>
       <c r="O192">
-        <v>0.84381951921467502</v>
+        <v>0.84421703307155105</v>
       </c>
       <c r="P192">
-        <v>0.91268029078289903</v>
+        <v>0.91233349073937398</v>
       </c>
     </row>
     <row r="193" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A193" s="1">
         <v>35521</v>
       </c>
       <c r="B193">
-        <v>0.71864847385523301</v>
+        <v>0.71920267626129297</v>
       </c>
       <c r="C193">
-        <v>0.81340690690624695</v>
+        <v>0.813223298370921</v>
       </c>
       <c r="D193">
-        <v>0.92928783227638401</v>
+        <v>0.92867927644612902</v>
       </c>
       <c r="E193">
-        <v>0.66083732486652302</v>
+        <v>0.66184207442665199</v>
       </c>
       <c r="F193">
-        <v>0.76909779980207904</v>
+        <v>0.768957346646159</v>
       </c>
       <c r="G193">
-        <v>0.85570098261348204</v>
+        <v>0.855363245011314</v>
       </c>
       <c r="H193">
-        <v>0.67479858535485004</v>
+        <v>0.67562926400549195</v>
       </c>
       <c r="I193">
-        <v>0.79222217945565299</v>
+        <v>0.79349917637033796</v>
       </c>
       <c r="J193">
-        <v>0.89766958761863802</v>
+        <v>0.898343132073814</v>
       </c>
       <c r="K193">
-        <v>0.69949632019114805</v>
+        <v>0.698703564684931</v>
       </c>
       <c r="L193">
-        <v>0.80847990489308896</v>
+        <v>0.80592554226186397</v>
       </c>
       <c r="M193">
-        <v>0.91513551991808795</v>
+        <v>0.91232272957853999</v>
       </c>
       <c r="N193">
-        <v>0.74898849457574501</v>
+        <v>0.75207276539517098</v>
       </c>
       <c r="O193">
-        <v>0.84713091074054803</v>
+        <v>0.84811497274990899</v>
       </c>
       <c r="P193">
-        <v>0.91356954673873703</v>
+        <v>0.91324000207689304</v>
       </c>
     </row>
     <row r="194" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A194" s="1">
         <v>35551</v>
       </c>
       <c r="B194">
-        <v>0.71091866931833703</v>
+        <v>0.71165183059135895</v>
       </c>
       <c r="C194">
-        <v>0.81124111632086504</v>
+        <v>0.81116081241682902</v>
       </c>
       <c r="D194">
-        <v>0.92918436387232295</v>
+        <v>0.92861142665648899</v>
       </c>
       <c r="E194">
-        <v>0.66258958846597404</v>
+        <v>0.66363240905463206</v>
       </c>
       <c r="F194">
-        <v>0.77027842862794005</v>
+        <v>0.77010895573753302</v>
       </c>
       <c r="G194">
-        <v>0.85753918085743297</v>
+        <v>0.85723667657858704</v>
       </c>
       <c r="H194">
-        <v>0.67330251929055596</v>
+        <v>0.67426237579033299</v>
       </c>
       <c r="I194">
-        <v>0.789963311256621</v>
+        <v>0.791545674957151</v>
       </c>
       <c r="J194">
-        <v>0.89798334156931803</v>
+        <v>0.898926145505062</v>
       </c>
       <c r="K194">
-        <v>0.69059813467041797</v>
+        <v>0.69022005449635404</v>
       </c>
       <c r="L194">
-        <v>0.80465833763639005</v>
+        <v>0.80241315409471803</v>
       </c>
       <c r="M194">
-        <v>0.91368653181390902</v>
+        <v>0.91104665832126597</v>
       </c>
       <c r="N194">
-        <v>0.74642880907849396</v>
+        <v>0.74929356383761503</v>
       </c>
       <c r="O194">
-        <v>0.84736604482986699</v>
+        <v>0.848468591812928</v>
       </c>
       <c r="P194">
-        <v>0.91475552826182305</v>
+        <v>0.91447677962196705</v>
       </c>
     </row>
     <row r="195" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A195" s="1">
         <v>35582</v>
       </c>
       <c r="B195">
-        <v>0.70695853246486795</v>
+        <v>0.70766936403276004</v>
       </c>
       <c r="C195">
-        <v>0.81002712830087897</v>
+        <v>0.80991351534727196</v>
       </c>
       <c r="D195">
-        <v>0.92972156504110703</v>
+        <v>0.92913649763925499</v>
       </c>
       <c r="E195">
-        <v>0.66322003835882204</v>
+        <v>0.66408257752947697</v>
       </c>
       <c r="F195">
-        <v>0.76869688756896704</v>
+        <v>0.76848818499629601</v>
       </c>
       <c r="G195">
-        <v>0.85782774814532703</v>
+        <v>0.85743082606097099</v>
       </c>
       <c r="H195">
-        <v>0.67328389684134604</v>
+        <v>0.67458181894452895</v>
       </c>
       <c r="I195">
-        <v>0.79053756925111496</v>
+        <v>0.79241648792266695</v>
       </c>
       <c r="J195">
-        <v>0.89913393089687998</v>
+        <v>0.90016732753699003</v>
       </c>
       <c r="K195">
-        <v>0.68929154461759901</v>
+        <v>0.68837578702411895</v>
       </c>
       <c r="L195">
-        <v>0.80409890267123896</v>
+        <v>0.80143301842266201</v>
       </c>
       <c r="M195">
-        <v>0.91355577309317104</v>
+        <v>0.91064374379523805</v>
       </c>
       <c r="N195">
-        <v>0.74712749886557195</v>
+        <v>0.750591640381574</v>
       </c>
       <c r="O195">
-        <v>0.84965353083650297</v>
+        <v>0.85085959165063096</v>
       </c>
       <c r="P195">
-        <v>0.91665198887684796</v>
+        <v>0.91635003493788802</v>
       </c>
     </row>
     <row r="196" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A196" s="1">
         <v>35612</v>
       </c>
       <c r="B196">
-        <v>0.71206290370326797</v>
+        <v>0.71240281875090194</v>
       </c>
       <c r="C196">
-        <v>0.81393297813332199</v>
+        <v>0.813675928330165</v>
       </c>
       <c r="D196">
-        <v>0.93166181593689501</v>
+        <v>0.93107937888538295</v>
       </c>
       <c r="E196">
-        <v>0.67647231773731498</v>
+        <v>0.67658204013659795</v>
       </c>
       <c r="F196">
-        <v>0.77114818402626195</v>
+        <v>0.77085360805617698</v>
       </c>
       <c r="G196">
-        <v>0.85820048769961799</v>
+        <v>0.85787576495214801</v>
       </c>
       <c r="H196">
-        <v>0.68694104610789997</v>
+        <v>0.688262623490276</v>
       </c>
       <c r="I196">
-        <v>0.80045261996892003</v>
+        <v>0.80238684981567998</v>
       </c>
       <c r="J196">
-        <v>0.90095265224433596</v>
+        <v>0.90192824732913401</v>
       </c>
       <c r="K196">
-        <v>0.69967920992147004</v>
+        <v>0.69870363471227104</v>
       </c>
       <c r="L196">
-        <v>0.81077360129751397</v>
+        <v>0.80779106730955197</v>
       </c>
       <c r="M196">
-        <v>0.91588436725900901</v>
+        <v>0.91283083983635604</v>
       </c>
       <c r="N196">
-        <v>0.75736947405209898</v>
+        <v>0.76054078433349004</v>
       </c>
       <c r="O196">
-        <v>0.856205060999782</v>
+        <v>0.857206544850871</v>
       </c>
       <c r="P196">
-        <v>0.91854879126962496</v>
+        <v>0.91837586772759705</v>
       </c>
     </row>
     <row r="197" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A197" s="1">
         <v>35643</v>
       </c>
       <c r="B197">
-        <v>0.70602758841610702</v>
+        <v>0.70628389729548602</v>
       </c>
       <c r="C197">
-        <v>0.81091777654901598</v>
+        <v>0.81070729789099705</v>
       </c>
       <c r="D197">
-        <v>0.93136440760628003</v>
+        <v>0.93080386251069203</v>
       </c>
       <c r="E197">
-        <v>0.66562516290105</v>
+        <v>0.66665512523337001</v>
       </c>
       <c r="F197">
-        <v>0.76852615025144899</v>
+        <v>0.76868287935013502</v>
       </c>
       <c r="G197">
-        <v>0.858396771767301</v>
+        <v>0.85815666085379705</v>
       </c>
       <c r="H197">
-        <v>0.68071486813221704</v>
+        <v>0.68244510349160903</v>
       </c>
       <c r="I197">
-        <v>0.79445530646039297</v>
+        <v>0.79673039113715405</v>
       </c>
       <c r="J197">
-        <v>0.89972572338210599</v>
+        <v>0.90081929457318599</v>
       </c>
       <c r="K197">
-        <v>0.70441776327655303</v>
+        <v>0.702960309453874</v>
       </c>
       <c r="L197">
-        <v>0.81814692230741803</v>
+        <v>0.81523806182966296</v>
       </c>
       <c r="M197">
-        <v>0.91949557852678998</v>
+        <v>0.91661670321105104</v>
       </c>
       <c r="N197">
-        <v>0.75876295256755599</v>
+        <v>0.76178910692214696</v>
       </c>
       <c r="O197">
-        <v>0.85806014027191002</v>
+        <v>0.859276583891455</v>
       </c>
       <c r="P197">
-        <v>0.91951138925196796</v>
+        <v>0.91967434137553805</v>
       </c>
     </row>
     <row r="198" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A198" s="1">
         <v>35674</v>
       </c>
       <c r="B198">
-        <v>0.70343964750994403</v>
+        <v>0.70402423644863499</v>
       </c>
       <c r="C198">
-        <v>0.80876381464543201</v>
+        <v>0.80869554346658301</v>
       </c>
       <c r="D198">
-        <v>0.93173577210934</v>
+        <v>0.93117273312706705</v>
       </c>
       <c r="E198">
-        <v>0.67115712447023501</v>
+        <v>0.67247505806491203</v>
       </c>
       <c r="F198">
-        <v>0.77345642681048199</v>
+        <v>0.77341824321245201</v>
       </c>
       <c r="G198">
-        <v>0.85999611205464499</v>
+        <v>0.85971349535902097</v>
       </c>
       <c r="H198">
-        <v>0.66248922294389301</v>
+        <v>0.66426473523836804</v>
       </c>
       <c r="I198">
-        <v>0.78310285635731103</v>
+        <v>0.78519497075758005</v>
       </c>
       <c r="J198">
-        <v>0.89857930663535501</v>
+        <v>0.89964787431235704</v>
       </c>
       <c r="K198">
-        <v>0.70873369166125799</v>
+        <v>0.70832725354716797</v>
       </c>
       <c r="L198">
-        <v>0.82227217740640401</v>
+        <v>0.81999899799502296</v>
       </c>
       <c r="M198">
-        <v>0.92179763783237001</v>
+        <v>0.91915109635226</v>
       </c>
       <c r="N198">
-        <v>0.76505830827513799</v>
+        <v>0.768154108752932</v>
       </c>
       <c r="O198">
-        <v>0.86055986165415399</v>
+        <v>0.86208670100365103</v>
       </c>
       <c r="P198">
-        <v>0.91962073022280899</v>
+        <v>0.91979927558840002</v>
       </c>
     </row>
     <row r="199" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A199" s="1">
         <v>35704</v>
       </c>
       <c r="B199">
-        <v>0.70490540160965598</v>
+        <v>0.70578531593302496</v>
       </c>
       <c r="C199">
-        <v>0.81071583201604802</v>
+        <v>0.81079408665050701</v>
       </c>
       <c r="D199">
-        <v>0.93364746591951697</v>
+        <v>0.933082505770371</v>
       </c>
       <c r="E199">
-        <v>0.68517646822112499</v>
+        <v>0.68577425286764404</v>
       </c>
       <c r="F199">
-        <v>0.78456670443580501</v>
+        <v>0.78411177546232702</v>
       </c>
       <c r="G199">
-        <v>0.86261789068541095</v>
+        <v>0.86219007738769005</v>
       </c>
       <c r="H199">
-        <v>0.66053443840110804</v>
+        <v>0.66225855450515203</v>
       </c>
       <c r="I199">
-        <v>0.78317550957750803</v>
+        <v>0.78525273363623804</v>
       </c>
       <c r="J199">
-        <v>0.90029179357586098</v>
+        <v>0.90138843832247395</v>
       </c>
       <c r="K199">
-        <v>0.72234832199723498</v>
+        <v>0.72243380503639398</v>
       </c>
       <c r="L199">
-        <v>0.832964810457961</v>
+        <v>0.83060519822424095</v>
       </c>
       <c r="M199">
-        <v>0.92728867498969803</v>
+        <v>0.92448794043749505</v>
       </c>
       <c r="N199">
-        <v>0.76962233404845104</v>
+        <v>0.77437221622490104</v>
       </c>
       <c r="O199">
-        <v>0.86321852529717202</v>
+        <v>0.86584011955121498</v>
       </c>
       <c r="P199">
-        <v>0.92116899648834105</v>
+        <v>0.921613277371094</v>
       </c>
     </row>
     <row r="200" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A200" s="1">
         <v>35735</v>
       </c>
       <c r="B200">
-        <v>0.71128071850163499</v>
+        <v>0.71209418145556502</v>
       </c>
       <c r="C200">
-        <v>0.81605423172928604</v>
+        <v>0.81593291716979399</v>
       </c>
       <c r="D200">
-        <v>0.93559994448747896</v>
+        <v>0.93496934461006298</v>
       </c>
       <c r="E200">
-        <v>0.71083733403959404</v>
+        <v>0.71101323845456899</v>
       </c>
       <c r="F200">
-        <v>0.80132751697624005</v>
+        <v>0.80058969526634405</v>
       </c>
       <c r="G200">
-        <v>0.86615793548328701</v>
+        <v>0.86549577691935298</v>
       </c>
       <c r="H200">
-        <v>0.66796099353884997</v>
+        <v>0.66928878300314198</v>
       </c>
       <c r="I200">
-        <v>0.79152042520474597</v>
+        <v>0.79323573431884098</v>
       </c>
       <c r="J200">
-        <v>0.90392785814758503</v>
+        <v>0.90491746888306801</v>
       </c>
       <c r="K200">
-        <v>0.72962542754302495</v>
+        <v>0.72971781364463195</v>
       </c>
       <c r="L200">
-        <v>0.84195006052346799</v>
+        <v>0.83910433029109699</v>
       </c>
       <c r="M200">
-        <v>0.93247199538871195</v>
+        <v>0.92941079701507801</v>
       </c>
       <c r="N200">
-        <v>0.77165767930565898</v>
+        <v>0.77859084218809904</v>
       </c>
       <c r="O200">
-        <v>0.86474247569978202</v>
+        <v>0.86866218890772495</v>
       </c>
       <c r="P200">
-        <v>0.92198901364067698</v>
+        <v>0.92255746187135002</v>
       </c>
     </row>
     <row r="201" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A201" s="1">
         <v>35765</v>
       </c>
       <c r="B201">
-        <v>0.72242792201213302</v>
+        <v>0.72310367567167599</v>
       </c>
       <c r="C201">
-        <v>0.82416015960171196</v>
+        <v>0.82382930493847595</v>
       </c>
       <c r="D201">
-        <v>0.93794254377617903</v>
+        <v>0.93716434970848905</v>
       </c>
       <c r="E201">
-        <v>0.74402268072242295</v>
+        <v>0.74501270211318205</v>
       </c>
       <c r="F201">
-        <v>0.82489990271248503</v>
+        <v>0.82442179832871498</v>
       </c>
       <c r="G201">
-        <v>0.87104427348925695</v>
+        <v>0.87029710590596798</v>
       </c>
       <c r="H201">
-        <v>0.67299426057950495</v>
+        <v>0.67396897658480004</v>
       </c>
       <c r="I201">
-        <v>0.79411047126846301</v>
+        <v>0.79550729054367397</v>
       </c>
       <c r="J201">
-        <v>0.90248163099387102</v>
+        <v>0.90347053046630199</v>
       </c>
       <c r="K201">
-        <v>0.72965304119191898</v>
+        <v>0.72854088445753296</v>
       </c>
       <c r="L201">
-        <v>0.84366334061795101</v>
+        <v>0.83995123591208098</v>
       </c>
       <c r="M201">
-        <v>0.93380063699226501</v>
+        <v>0.930667441726444</v>
       </c>
       <c r="N201">
-        <v>0.77466662806651798</v>
+        <v>0.781764197555045</v>
       </c>
       <c r="O201">
-        <v>0.87090351343200001</v>
+        <v>0.874591289997109</v>
       </c>
       <c r="P201">
-        <v>0.92477924440429604</v>
+        <v>0.92525880575983899</v>
       </c>
     </row>
     <row r="202" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A202" s="1">
         <v>35796</v>
       </c>
       <c r="B202">
-        <v>0.73291773987239495</v>
+        <v>0.73314435489489105</v>
       </c>
       <c r="C202">
-        <v>0.83098896926434196</v>
+        <v>0.83042926489695201</v>
       </c>
       <c r="D202">
-        <v>0.93833979027385395</v>
+        <v>0.93754076461320002</v>
       </c>
       <c r="E202">
-        <v>0.82347455146423898</v>
+        <v>0.82283219224289095</v>
       </c>
       <c r="F202">
-        <v>0.86913094698570603</v>
+        <v>0.86817802854058601</v>
       </c>
       <c r="G202">
-        <v>0.878762452167132</v>
+        <v>0.87785236086819696</v>
       </c>
       <c r="H202">
-        <v>0.67067652103892805</v>
+        <v>0.67137969437286305</v>
       </c>
       <c r="I202">
-        <v>0.79236553773392204</v>
+        <v>0.79330761556421003</v>
       </c>
       <c r="J202">
-        <v>0.90054933269645099</v>
+        <v>0.90124674089836798</v>
       </c>
       <c r="K202">
-        <v>0.74571473305966696</v>
+        <v>0.74385094652569494</v>
       </c>
       <c r="L202">
-        <v>0.85502558044102905</v>
+        <v>0.85083584274900903</v>
       </c>
       <c r="M202">
-        <v>0.93816641341917895</v>
+        <v>0.93477306091002499</v>
       </c>
       <c r="N202">
-        <v>0.78165645770035996</v>
+        <v>0.786374952427211</v>
       </c>
       <c r="O202">
-        <v>0.87594416973405698</v>
+        <v>0.87848497754511101</v>
       </c>
       <c r="P202">
-        <v>0.92671357555687295</v>
+        <v>0.92715915291394702</v>
       </c>
     </row>
     <row r="203" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A203" s="1">
         <v>35827</v>
       </c>
       <c r="B203">
-        <v>0.73288276843344402</v>
+        <v>0.73301339565518298</v>
       </c>
       <c r="C203">
-        <v>0.83097262590315102</v>
+        <v>0.830515861255534</v>
       </c>
       <c r="D203">
-        <v>0.93813434394180495</v>
+        <v>0.93740993113832405</v>
       </c>
       <c r="E203">
-        <v>0.80081166006057203</v>
+        <v>0.80110944747979196</v>
       </c>
       <c r="F203">
-        <v>0.86373827708855599</v>
+        <v>0.86303079698075702</v>
       </c>
       <c r="G203">
-        <v>0.87889097638237601</v>
+        <v>0.87815689942361896</v>
       </c>
       <c r="H203">
-        <v>0.68075075132826601</v>
+        <v>0.68160950805220699</v>
       </c>
       <c r="I203">
-        <v>0.796550967609303</v>
+        <v>0.79775136002580205</v>
       </c>
       <c r="J203">
-        <v>0.89979434598205399</v>
+        <v>0.90059320112998498</v>
       </c>
       <c r="K203">
-        <v>0.76723195218653895</v>
+        <v>0.76398586115797495</v>
       </c>
       <c r="L203">
-        <v>0.86932625405765096</v>
+        <v>0.86483059667746698</v>
       </c>
       <c r="M203">
-        <v>0.94419186968875202</v>
+        <v>0.94073406488316302</v>
       </c>
       <c r="N203">
-        <v>0.77389484469498704</v>
+        <v>0.77789666751822095</v>
       </c>
       <c r="O203">
-        <v>0.86888279413117897</v>
+        <v>0.87122971110470004</v>
       </c>
       <c r="P203">
-        <v>0.92471446398924995</v>
+        <v>0.92514024020720598</v>
       </c>
     </row>
     <row r="204" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A204" s="1">
         <v>35855</v>
       </c>
       <c r="B204">
-        <v>0.72343534120799102</v>
+        <v>0.72377739682075204</v>
       </c>
       <c r="C204">
-        <v>0.82405164226469296</v>
+        <v>0.82360397592402501</v>
       </c>
       <c r="D204">
-        <v>0.93603411124706204</v>
+        <v>0.93524517458128298</v>
       </c>
       <c r="E204">
-        <v>0.77823325785561903</v>
+        <v>0.77905007768965995</v>
       </c>
       <c r="F204">
-        <v>0.85062426186909401</v>
+        <v>0.85019605059879699</v>
       </c>
       <c r="G204">
-        <v>0.87497047375570103</v>
+        <v>0.87442875734829295</v>
       </c>
       <c r="H204">
-        <v>0.67121856051731899</v>
+        <v>0.67215103887524497</v>
       </c>
       <c r="I204">
-        <v>0.78656688811373199</v>
+        <v>0.78762637165116001</v>
       </c>
       <c r="J204">
-        <v>0.89636224994753699</v>
+        <v>0.89707209744059702</v>
       </c>
       <c r="K204">
-        <v>0.76125981041344204</v>
+        <v>0.75990519852882299</v>
       </c>
       <c r="L204">
-        <v>0.86266364894210901</v>
+        <v>0.85935992974014797</v>
       </c>
       <c r="M204">
-        <v>0.93917833408224904</v>
+        <v>0.93607797604268095</v>
       </c>
       <c r="N204">
-        <v>0.77569387822958902</v>
+        <v>0.77795431466347198</v>
       </c>
       <c r="O204">
-        <v>0.86752615473372696</v>
+        <v>0.868792946771209</v>
       </c>
       <c r="P204">
-        <v>0.92430421692826903</v>
+        <v>0.92466126190869302</v>
       </c>
     </row>
     <row r="205" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A205" s="1">
         <v>35886</v>
       </c>
       <c r="B205">
-        <v>0.72166957220047301</v>
+        <v>0.721736589791659</v>
       </c>
       <c r="C205">
-        <v>0.82168002777149496</v>
+        <v>0.82112968070035597</v>
       </c>
       <c r="D205">
-        <v>0.93514065850844297</v>
+        <v>0.93434896775332499</v>
       </c>
       <c r="E205">
-        <v>0.73508586011541099</v>
+        <v>0.73552869407561905</v>
       </c>
       <c r="F205">
-        <v>0.82490477178361099</v>
+        <v>0.82447273584638103</v>
       </c>
       <c r="G205">
-        <v>0.87113448034809504</v>
+        <v>0.870730366714076</v>
       </c>
       <c r="H205">
-        <v>0.68061492841569504</v>
+        <v>0.68138140178954398</v>
       </c>
       <c r="I205">
-        <v>0.790328582834252</v>
+        <v>0.79123431611044204</v>
       </c>
       <c r="J205">
-        <v>0.89544637106777403</v>
+        <v>0.89609371890411504</v>
       </c>
       <c r="K205">
-        <v>0.76668561291009796</v>
+        <v>0.76560382988646702</v>
       </c>
       <c r="L205">
-        <v>0.86455239929856498</v>
+        <v>0.86182013596494</v>
       </c>
       <c r="M205">
-        <v>0.93771325652515702</v>
+        <v>0.93489636578922497</v>
       </c>
       <c r="N205">
-        <v>0.77357039970258001</v>
+        <v>0.77612100488359304</v>
       </c>
       <c r="O205">
-        <v>0.86731573603668</v>
+        <v>0.86895789747100005</v>
       </c>
       <c r="P205">
-        <v>0.92494166536910105</v>
+        <v>0.92528620263913997</v>
       </c>
     </row>
     <row r="206" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A206" s="1">
         <v>35916</v>
       </c>
       <c r="B206">
-        <v>0.72019422124673405</v>
+        <v>0.72020147942036505</v>
       </c>
       <c r="C206">
-        <v>0.82055669407538401</v>
+        <v>0.819888242212781</v>
       </c>
       <c r="D206">
-        <v>0.93448865211324905</v>
+        <v>0.93365127617569799</v>
       </c>
       <c r="E206">
-        <v>0.71271532812901806</v>
+        <v>0.71318764834584503</v>
       </c>
       <c r="F206">
-        <v>0.80846062036837496</v>
+        <v>0.80801124991865603</v>
       </c>
       <c r="G206">
-        <v>0.86737874357014599</v>
+        <v>0.86697481364611395</v>
       </c>
       <c r="H206">
-        <v>0.682505880945108</v>
+        <v>0.68301052397552298</v>
       </c>
       <c r="I206">
-        <v>0.791857191020229</v>
+        <v>0.79258333462063202</v>
       </c>
       <c r="J206">
-        <v>0.89563750516006402</v>
+        <v>0.89613471704627201</v>
       </c>
       <c r="K206">
-        <v>0.76823339380446098</v>
+        <v>0.76728354181449498</v>
       </c>
       <c r="L206">
-        <v>0.86478411368147801</v>
+        <v>0.86219405993612797</v>
       </c>
       <c r="M206">
-        <v>0.93576255911455797</v>
+        <v>0.93317302867916496</v>
       </c>
       <c r="N206">
-        <v>0.77475394224752203</v>
+        <v>0.77829861111787901</v>
       </c>
       <c r="O206">
-        <v>0.867581395414046</v>
+        <v>0.86948755136447398</v>
       </c>
       <c r="P206">
-        <v>0.92372598416531704</v>
+        <v>0.92395079920294398</v>
       </c>
     </row>
     <row r="207" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A207" s="1">
         <v>35947</v>
       </c>
       <c r="B207">
-        <v>0.72012124140810996</v>
+        <v>0.72033164420043905</v>
       </c>
       <c r="C207">
-        <v>0.82153976941318496</v>
+        <v>0.82103963659755796</v>
       </c>
       <c r="D207">
-        <v>0.93572854678445705</v>
+        <v>0.93498934444355897</v>
       </c>
       <c r="E207">
-        <v>0.70404867635855795</v>
+        <v>0.704646755548332</v>
       </c>
       <c r="F207">
-        <v>0.80261015914139</v>
+        <v>0.80250034892093702</v>
       </c>
       <c r="G207">
-        <v>0.86609340737356499</v>
+        <v>0.86583292586356797</v>
       </c>
       <c r="H207">
-        <v>0.69394420864582895</v>
+        <v>0.69398091288951302</v>
       </c>
       <c r="I207">
-        <v>0.80156205071951503</v>
+        <v>0.80248257118720601</v>
       </c>
       <c r="J207">
-        <v>0.89722950780714705</v>
+        <v>0.89785581289011596</v>
       </c>
       <c r="K207">
-        <v>0.75573129007031004</v>
+        <v>0.75558380650041301</v>
       </c>
       <c r="L207">
-        <v>0.85688103189913001</v>
+        <v>0.854963278548039</v>
       </c>
       <c r="M207">
-        <v>0.93450060926863099</v>
+        <v>0.93235312475917598</v>
       </c>
       <c r="N207">
-        <v>0.77234300447486803</v>
+        <v>0.77765601200977497</v>
       </c>
       <c r="O207">
-        <v>0.86572702464352602</v>
+        <v>0.86851080015648097</v>
       </c>
       <c r="P207">
-        <v>0.92290464321305199</v>
+        <v>0.92323130791211105</v>
       </c>
     </row>
     <row r="208" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A208" s="1">
         <v>35977</v>
       </c>
       <c r="B208">
-        <v>0.72862235907610995</v>
+        <v>0.72889192151202598</v>
       </c>
       <c r="C208">
-        <v>0.82642855095604795</v>
+        <v>0.82592993504730805</v>
       </c>
       <c r="D208">
-        <v>0.93769331029727898</v>
+        <v>0.93686617073147904</v>
       </c>
       <c r="E208">
-        <v>0.711830109488787</v>
+        <v>0.71220474055018601</v>
       </c>
       <c r="F208">
-        <v>0.80417454568753199</v>
+        <v>0.80397943448050102</v>
       </c>
       <c r="G208">
-        <v>0.86638056124445795</v>
+        <v>0.86607073492341902</v>
       </c>
       <c r="H208">
-        <v>0.69672832194882495</v>
+        <v>0.69696961501435795</v>
       </c>
       <c r="I208">
-        <v>0.80423363572740403</v>
+        <v>0.80524869471191296</v>
       </c>
       <c r="J208">
-        <v>0.89836600660908805</v>
+        <v>0.89890698184370199</v>
       </c>
       <c r="K208">
-        <v>0.75403748532469805</v>
+        <v>0.75391768003030701</v>
       </c>
       <c r="L208">
-        <v>0.85340828302162097</v>
+        <v>0.85138954298295999</v>
       </c>
       <c r="M208">
-        <v>0.93281663266561599</v>
+        <v>0.93056061321316197</v>
       </c>
       <c r="N208">
-        <v>0.780300559983792</v>
+        <v>0.78613144970844295</v>
       </c>
       <c r="O208">
-        <v>0.86880792437945997</v>
+        <v>0.87204736651285697</v>
       </c>
       <c r="P208">
-        <v>0.92280512761712097</v>
+        <v>0.92316342047250499</v>
       </c>
     </row>
     <row r="209" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A209" s="1">
         <v>36008</v>
       </c>
       <c r="B209">
-        <v>0.73533298994255503</v>
+        <v>0.73566969647263902</v>
       </c>
       <c r="C209">
-        <v>0.832864761876426</v>
+        <v>0.83233782868119099</v>
       </c>
       <c r="D209">
-        <v>0.94064497724190199</v>
+        <v>0.93981233447325396</v>
       </c>
       <c r="E209">
-        <v>0.70160154449770296</v>
+        <v>0.70282624403652005</v>
       </c>
       <c r="F209">
-        <v>0.80124860495736805</v>
+        <v>0.80133640934535699</v>
       </c>
       <c r="G209">
-        <v>0.86568269542504095</v>
+        <v>0.86547099452699805</v>
       </c>
       <c r="H209">
-        <v>0.69832092717171501</v>
+        <v>0.69817317207729601</v>
       </c>
       <c r="I209">
-        <v>0.807856353904992</v>
+        <v>0.80882254630261696</v>
       </c>
       <c r="J209">
-        <v>0.90066214748569895</v>
+        <v>0.90119915779283399</v>
       </c>
       <c r="K209">
-        <v>0.74345450637245303</v>
+        <v>0.74376091181599002</v>
       </c>
       <c r="L209">
-        <v>0.84866753595066202</v>
+        <v>0.84684010848308999</v>
       </c>
       <c r="M209">
-        <v>0.931647775453745</v>
+        <v>0.92948149875976604</v>
       </c>
       <c r="N209">
-        <v>0.77400532255904397</v>
+        <v>0.77868889597667301</v>
       </c>
       <c r="O209">
-        <v>0.86676256165319299</v>
+        <v>0.869133870068865</v>
       </c>
       <c r="P209">
-        <v>0.92339960183248404</v>
+        <v>0.92374886891153396</v>
       </c>
     </row>
     <row r="210" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A210" s="1">
         <v>36039</v>
       </c>
       <c r="B210">
-        <v>0.74552820299560696</v>
+        <v>0.74563114204536096</v>
       </c>
       <c r="C210">
-        <v>0.84118234357411803</v>
+        <v>0.84054556249963097</v>
       </c>
       <c r="D210">
-        <v>0.94341891902870201</v>
+        <v>0.94249929119444797</v>
       </c>
       <c r="E210">
-        <v>0.70091375969024405</v>
+        <v>0.70201163709391601</v>
       </c>
       <c r="F210">
-        <v>0.80058294815320696</v>
+        <v>0.80080421056148698</v>
       </c>
       <c r="G210">
-        <v>0.86595142075763698</v>
+        <v>0.86588075856485802</v>
       </c>
       <c r="H210">
-        <v>0.69363040250572106</v>
+        <v>0.69295508805810901</v>
       </c>
       <c r="I210">
-        <v>0.81098094795063802</v>
+        <v>0.81178836284939104</v>
       </c>
       <c r="J210">
-        <v>0.90329616968545601</v>
+        <v>0.90389968070823901</v>
       </c>
       <c r="K210">
-        <v>0.74350868741145804</v>
+        <v>0.74369111107359398</v>
       </c>
       <c r="L210">
-        <v>0.85018957355225599</v>
+        <v>0.84822019358244705</v>
       </c>
       <c r="M210">
-        <v>0.93218247514738295</v>
+        <v>0.92980595640860397</v>
       </c>
       <c r="N210">
-        <v>0.78034637160068598</v>
+        <v>0.78509784916264902</v>
       </c>
       <c r="O210">
-        <v>0.87456186488380905</v>
+        <v>0.87671578862330302</v>
       </c>
       <c r="P210">
-        <v>0.92581307550490399</v>
+        <v>0.92617272433577102</v>
       </c>
     </row>
     <row r="211" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A211" s="1">
         <v>36069</v>
       </c>
       <c r="B211">
-        <v>0.74703751905119598</v>
+        <v>0.74680945438827695</v>
       </c>
       <c r="C211">
-        <v>0.84170830165714905</v>
+        <v>0.84081522121447605</v>
       </c>
       <c r="D211">
-        <v>0.94273110737354204</v>
+        <v>0.94176741915210205</v>
       </c>
       <c r="E211">
-        <v>0.70022599895125304</v>
+        <v>0.70096383389845296</v>
       </c>
       <c r="F211">
-        <v>0.80129978486632303</v>
+        <v>0.80119801289619097</v>
       </c>
       <c r="G211">
-        <v>0.866793599282911</v>
+        <v>0.86659231395855396</v>
       </c>
       <c r="H211">
-        <v>0.71153486199552796</v>
+        <v>0.71072722199383098</v>
       </c>
       <c r="I211">
-        <v>0.82406051295302996</v>
+        <v>0.82450785468629795</v>
       </c>
       <c r="J211">
-        <v>0.90544361054366096</v>
+        <v>0.90603520294927198</v>
       </c>
       <c r="K211">
-        <v>0.73585119541354505</v>
+        <v>0.73502935857737906</v>
       </c>
       <c r="L211">
-        <v>0.84196853400669103</v>
+        <v>0.83908698905846602</v>
       </c>
       <c r="M211">
-        <v>0.92734296092967805</v>
+        <v>0.92467644703135099</v>
       </c>
       <c r="N211">
-        <v>0.78140909868557495</v>
+        <v>0.78620918566763298</v>
       </c>
       <c r="O211">
-        <v>0.87468680945648203</v>
+        <v>0.87675193901348503</v>
       </c>
       <c r="P211">
-        <v>0.92548886478459003</v>
+        <v>0.92580683658637897</v>
       </c>
     </row>
     <row r="212" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A212" s="1">
         <v>36100</v>
       </c>
       <c r="B212">
-        <v>0.73659484569843703</v>
+        <v>0.73644122511376298</v>
       </c>
       <c r="C212">
-        <v>0.83465508123349497</v>
+        <v>0.83388222603539397</v>
       </c>
       <c r="D212">
-        <v>0.94070990535368904</v>
+        <v>0.93974056511886295</v>
       </c>
       <c r="E212">
-        <v>0.693466767254318</v>
+        <v>0.69426916704407704</v>
       </c>
       <c r="F212">
-        <v>0.79496906850956195</v>
+        <v>0.79492947257916002</v>
       </c>
       <c r="G212">
-        <v>0.86558635408349105</v>
+        <v>0.86521830868927396</v>
       </c>
       <c r="H212">
-        <v>0.70712102393412202</v>
+        <v>0.70679029143813599</v>
       </c>
       <c r="I212">
-        <v>0.82133075293159397</v>
+        <v>0.82195452106156197</v>
       </c>
       <c r="J212">
-        <v>0.90691594624522398</v>
+        <v>0.90735320481477399</v>
       </c>
       <c r="K212">
-        <v>0.72130181254709003</v>
+        <v>0.72097961637194596</v>
       </c>
       <c r="L212">
-        <v>0.83104362467064397</v>
+        <v>0.82828763609618306</v>
       </c>
       <c r="M212">
-        <v>0.92328032144489103</v>
+        <v>0.92042344247218399</v>
       </c>
       <c r="N212">
-        <v>0.78531560565180203</v>
+        <v>0.78844624602151603</v>
       </c>
       <c r="O212">
-        <v>0.87623859926592995</v>
+        <v>0.87792266524887297</v>
       </c>
       <c r="P212">
-        <v>0.92556414850192004</v>
+        <v>0.92592436509026599</v>
       </c>
     </row>
     <row r="213" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A213" s="1">
         <v>36130</v>
       </c>
       <c r="B213">
-        <v>0.73145034450844504</v>
+        <v>0.73164235745117601</v>
       </c>
       <c r="C213">
-        <v>0.83016814972285802</v>
+        <v>0.82959317883024897</v>
       </c>
       <c r="D213">
-        <v>0.93814046562770004</v>
+        <v>0.93736881605635003</v>
       </c>
       <c r="E213">
-        <v>0.692618694362509</v>
+        <v>0.69471370750791095</v>
       </c>
       <c r="F213">
-        <v>0.79195158992608805</v>
+        <v>0.79245558355974999</v>
       </c>
       <c r="G213">
-        <v>0.86409421612306503</v>
+        <v>0.86386331041344</v>
       </c>
       <c r="H213">
-        <v>0.70897627620654202</v>
+        <v>0.70909577532175105</v>
       </c>
       <c r="I213">
-        <v>0.81976355906251797</v>
+        <v>0.82050493313250294</v>
       </c>
       <c r="J213">
-        <v>0.90753749147405305</v>
+        <v>0.908059143563689</v>
       </c>
       <c r="K213">
-        <v>0.709672867187359</v>
+        <v>0.70972580429693799</v>
       </c>
       <c r="L213">
-        <v>0.82144234213610401</v>
+        <v>0.81917983496955904</v>
       </c>
       <c r="M213">
-        <v>0.92002507544442202</v>
+        <v>0.91759799639439799</v>
       </c>
       <c r="N213">
-        <v>0.78982332554337098</v>
+        <v>0.79392547098652499</v>
       </c>
       <c r="O213">
-        <v>0.88151642176846101</v>
+        <v>0.88390130327748495</v>
       </c>
       <c r="P213">
-        <v>0.92699922537314605</v>
+        <v>0.92751734500531502</v>
       </c>
     </row>
     <row r="214" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A214" s="1">
         <v>36161</v>
       </c>
       <c r="B214">
-        <v>0.730574257383098</v>
+        <v>0.73069051324399603</v>
       </c>
       <c r="C214">
-        <v>0.82836610983422898</v>
+        <v>0.82783667269807704</v>
       </c>
       <c r="D214">
-        <v>0.93723948166981497</v>
+        <v>0.93655145070625301</v>
       </c>
       <c r="E214">
-        <v>0.70363005441211102</v>
+        <v>0.70517746700306905</v>
       </c>
       <c r="F214">
-        <v>0.79851561945340399</v>
+        <v>0.79893368667037301</v>
       </c>
       <c r="G214">
-        <v>0.865189532440783</v>
+        <v>0.86490212746051998</v>
       </c>
       <c r="H214">
-        <v>0.71433309797914402</v>
+        <v>0.71458200350798995</v>
       </c>
       <c r="I214">
-        <v>0.81801655758894898</v>
+        <v>0.81864154926011501</v>
       </c>
       <c r="J214">
-        <v>0.90663190941239302</v>
+        <v>0.90726067436133695</v>
       </c>
       <c r="K214">
-        <v>0.70296938262691699</v>
+        <v>0.70252632520248304</v>
       </c>
       <c r="L214">
-        <v>0.81232409060117305</v>
+        <v>0.81003088169832205</v>
       </c>
       <c r="M214">
-        <v>0.91476652846455697</v>
+        <v>0.91224580468756999</v>
       </c>
       <c r="N214">
-        <v>0.78982495369112304</v>
+        <v>0.79407991139060796</v>
       </c>
       <c r="O214">
-        <v>0.88102564139847805</v>
+        <v>0.88336665706363604</v>
       </c>
       <c r="P214">
-        <v>0.927360001112562</v>
+        <v>0.927804806933752</v>
       </c>
     </row>
     <row r="215" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A215" s="1">
         <v>36192</v>
       </c>
       <c r="B215">
-        <v>0.72455628978094699</v>
+        <v>0.72449512871205601</v>
       </c>
       <c r="C215">
-        <v>0.82293243636453495</v>
+        <v>0.82238675481147605</v>
       </c>
       <c r="D215">
-        <v>0.93663060120682895</v>
+        <v>0.93596127862888301</v>
       </c>
       <c r="E215">
-        <v>0.70296860857352395</v>
+        <v>0.70440619723736797</v>
       </c>
       <c r="F215">
-        <v>0.79636881901917</v>
+        <v>0.79669889569567198</v>
       </c>
       <c r="G215">
-        <v>0.86493472830443696</v>
+        <v>0.86465751135087299</v>
       </c>
       <c r="H215">
-        <v>0.70930248307488597</v>
+        <v>0.71008119974828299</v>
       </c>
       <c r="I215">
-        <v>0.81378717617738805</v>
+        <v>0.81478437538741899</v>
       </c>
       <c r="J215">
-        <v>0.905842273899504</v>
+        <v>0.90655600166907302</v>
       </c>
       <c r="K215">
-        <v>0.70581990428679497</v>
+        <v>0.70559172781075596</v>
       </c>
       <c r="L215">
-        <v>0.81014614866086998</v>
+        <v>0.80805065197560899</v>
       </c>
       <c r="M215">
-        <v>0.91153066698736895</v>
+        <v>0.90900037446739501</v>
       </c>
       <c r="N215">
-        <v>0.772804653846211</v>
+        <v>0.77656421616483295</v>
       </c>
       <c r="O215">
-        <v>0.869873730792878</v>
+        <v>0.87204032321268099</v>
       </c>
       <c r="P215">
-        <v>0.92473984325668801</v>
+        <v>0.92523606238047396</v>
       </c>
     </row>
     <row r="216" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A216" s="1">
         <v>36220</v>
       </c>
       <c r="B216">
-        <v>0.71958073554838298</v>
+        <v>0.71952839676390901</v>
       </c>
       <c r="C216">
-        <v>0.81994282014305697</v>
+        <v>0.819498903567486</v>
       </c>
       <c r="D216">
-        <v>0.93691278511090104</v>
+        <v>0.93636666800149104</v>
       </c>
       <c r="E216">
-        <v>0.71689001560165599</v>
+        <v>0.71659965334810005</v>
       </c>
       <c r="F216">
-        <v>0.80145515398710498</v>
+        <v>0.80102293970682903</v>
       </c>
       <c r="G216">
-        <v>0.864114584164688</v>
+        <v>0.86378451372077103</v>
       </c>
       <c r="H216">
-        <v>0.70836892184955702</v>
+        <v>0.70912654076864201</v>
       </c>
       <c r="I216">
-        <v>0.81211255359002998</v>
+        <v>0.81310187821645197</v>
       </c>
       <c r="J216">
-        <v>0.90576845870302303</v>
+        <v>0.90644155090131096</v>
       </c>
       <c r="K216">
-        <v>0.70325956828904901</v>
+        <v>0.703047713371585</v>
       </c>
       <c r="L216">
-        <v>0.80566324841091996</v>
+        <v>0.80360131689992598</v>
       </c>
       <c r="M216">
-        <v>0.90873039814582801</v>
+        <v>0.90632503332075798</v>
       </c>
       <c r="N216">
-        <v>0.77360904600261804</v>
+        <v>0.77664961567496704</v>
       </c>
       <c r="O216">
-        <v>0.86950647878003895</v>
+        <v>0.87113497295364295</v>
       </c>
       <c r="P216">
-        <v>0.92422907806369003</v>
+        <v>0.92462568335905604</v>
       </c>
     </row>
     <row r="217" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A217" s="1">
         <v>36251</v>
       </c>
       <c r="B217">
-        <v>0.71559637845991497</v>
+        <v>0.71589880789221005</v>
       </c>
       <c r="C217">
-        <v>0.81701664633214999</v>
+        <v>0.81669805838980403</v>
       </c>
       <c r="D217">
-        <v>0.93516111084492703</v>
+        <v>0.93452369847088101</v>
       </c>
       <c r="E217">
-        <v>0.711273850439891</v>
+        <v>0.71094503483600302</v>
       </c>
       <c r="F217">
-        <v>0.80023639972191896</v>
+        <v>0.79974512297839595</v>
       </c>
       <c r="G217">
-        <v>0.86382002287313597</v>
+        <v>0.863660025979059</v>
       </c>
       <c r="H217">
-        <v>0.70069947481838601</v>
+        <v>0.70165277378063895</v>
       </c>
       <c r="I217">
-        <v>0.80682237932370304</v>
+        <v>0.80793530262983104</v>
       </c>
       <c r="J217">
-        <v>0.90510635625901303</v>
+        <v>0.90574802010787803</v>
       </c>
       <c r="K217">
-        <v>0.69995011760960302</v>
+        <v>0.70080203594368895</v>
       </c>
       <c r="L217">
-        <v>0.80410439017882196</v>
+        <v>0.80285098241783603</v>
       </c>
       <c r="M217">
-        <v>0.90798654522603695</v>
+        <v>0.90576749632382902</v>
       </c>
       <c r="N217">
-        <v>0.77724947833802904</v>
+        <v>0.77977090250555403</v>
       </c>
       <c r="O217">
-        <v>0.87027549116320801</v>
+        <v>0.87159301634813502</v>
       </c>
       <c r="P217">
-        <v>0.92273177422343</v>
+        <v>0.92306792131417104</v>
       </c>
     </row>
     <row r="218" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A218" s="1">
         <v>36281</v>
       </c>
       <c r="B218">
-        <v>0.70386121015910896</v>
+        <v>0.70442135732436695</v>
       </c>
       <c r="C218">
-        <v>0.80832061397071597</v>
+        <v>0.80825513689956896</v>
       </c>
       <c r="D218">
-        <v>0.93221955320029604</v>
+        <v>0.93169574500782404</v>
       </c>
       <c r="E218">
-        <v>0.69913034078508796</v>
+        <v>0.69977496162268604</v>
       </c>
       <c r="F218">
-        <v>0.79444754379665705</v>
+        <v>0.79473699433498401</v>
       </c>
       <c r="G218">
-        <v>0.86311444597602105</v>
+        <v>0.86322363267484703</v>
       </c>
       <c r="H218">
-        <v>0.68407046994941401</v>
+        <v>0.685888270390278</v>
       </c>
       <c r="I218">
-        <v>0.796471105455552</v>
+        <v>0.79843355938126903</v>
       </c>
       <c r="J218">
-        <v>0.90361052532335595</v>
+        <v>0.90449269219888495</v>
       </c>
       <c r="K218">
-        <v>0.69923227979052505</v>
+        <v>0.70018855228379295</v>
       </c>
       <c r="L218">
-        <v>0.80346091616715998</v>
+        <v>0.80244286531985298</v>
       </c>
       <c r="M218">
-        <v>0.90887232477463598</v>
+        <v>0.90674308109323498</v>
       </c>
       <c r="N218">
-        <v>0.77139061737012005</v>
+        <v>0.77510595365985002</v>
       </c>
       <c r="O218">
-        <v>0.866150679970353</v>
+        <v>0.86832079040281596</v>
       </c>
       <c r="P218">
-        <v>0.92096377280839803</v>
+        <v>0.92134709889382804</v>
       </c>
     </row>
     <row r="219" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A219" s="1">
         <v>36312</v>
       </c>
       <c r="B219">
-        <v>0.70088236273467597</v>
+        <v>0.70160868817063504</v>
       </c>
       <c r="C219">
-        <v>0.80653031783280205</v>
+        <v>0.80655167763984204</v>
       </c>
       <c r="D219">
-        <v>0.93131303698369405</v>
+        <v>0.93080135263808095</v>
       </c>
       <c r="E219">
-        <v>0.70519629747745305</v>
+        <v>0.70615926846202604</v>
       </c>
       <c r="F219">
-        <v>0.79847511815553496</v>
+        <v>0.79860350290277804</v>
       </c>
       <c r="G219">
-        <v>0.86365902996194099</v>
+        <v>0.86375354918243996</v>
       </c>
       <c r="H219">
-        <v>0.67567026330813995</v>
+        <v>0.67742493118633895</v>
       </c>
       <c r="I219">
-        <v>0.79230782176241199</v>
+        <v>0.794360004068144</v>
       </c>
       <c r="J219">
-        <v>0.90297321278061604</v>
+        <v>0.90388976220787498</v>
       </c>
       <c r="K219">
-        <v>0.699072513993792</v>
+        <v>0.70040015089344798</v>
       </c>
       <c r="L219">
-        <v>0.80524339940571399</v>
+        <v>0.80444339050282698</v>
       </c>
       <c r="M219">
-        <v>0.91040875500893204</v>
+        <v>0.90830316758223095</v>
       </c>
       <c r="N219">
-        <v>0.76192991951529299</v>
+        <v>0.765465507001588</v>
       </c>
       <c r="O219">
-        <v>0.86035291684142301</v>
+        <v>0.86249652907772401</v>
       </c>
       <c r="P219">
-        <v>0.91924721456004999</v>
+        <v>0.919721951060538</v>
       </c>
     </row>
     <row r="220" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A220" s="1">
         <v>36342</v>
       </c>
       <c r="B220">
-        <v>0.70020787961514797</v>
+        <v>0.70073065259662204</v>
       </c>
       <c r="C220">
-        <v>0.80707311083088595</v>
+        <v>0.80700243665365801</v>
       </c>
       <c r="D220">
-        <v>0.93150740219461703</v>
+        <v>0.93096036163402596</v>
       </c>
       <c r="E220">
-        <v>0.69807416294765301</v>
+        <v>0.69887027794768497</v>
       </c>
       <c r="F220">
-        <v>0.793603732842042</v>
+        <v>0.79376684460176195</v>
       </c>
       <c r="G220">
-        <v>0.86426810145177002</v>
+        <v>0.86453153172996899</v>
       </c>
       <c r="H220">
-        <v>0.66954282250320296</v>
+        <v>0.67116412405384296</v>
       </c>
       <c r="I220">
-        <v>0.78660172533918904</v>
+        <v>0.78881009415773395</v>
       </c>
       <c r="J220">
-        <v>0.90144825127674399</v>
+        <v>0.90255648630080798</v>
       </c>
       <c r="K220">
-        <v>0.69731522591250295</v>
+        <v>0.69773213964789305</v>
       </c>
       <c r="L220">
-        <v>0.80598596706998404</v>
+        <v>0.80470118698284199</v>
       </c>
       <c r="M220">
-        <v>0.91372216128653905</v>
+        <v>0.91149332440174902</v>
       </c>
       <c r="N220">
-        <v>0.75857426232728198</v>
+        <v>0.76225223127498898</v>
       </c>
       <c r="O220">
-        <v>0.85854203601655299</v>
+        <v>0.86075443171252897</v>
       </c>
       <c r="P220">
-        <v>0.91907934316963702</v>
+        <v>0.91961838965881904</v>
       </c>
     </row>
     <row r="221" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A221" s="1">
         <v>36373</v>
       </c>
       <c r="B221">
-        <v>0.701340410982356</v>
+        <v>0.70169477364702604</v>
       </c>
       <c r="C221">
-        <v>0.80933847668803005</v>
+        <v>0.80922844106014702</v>
       </c>
       <c r="D221">
-        <v>0.93282709238441697</v>
+        <v>0.93236172386026805</v>
       </c>
       <c r="E221">
-        <v>0.69997538480470201</v>
+        <v>0.70044156917689304</v>
       </c>
       <c r="F221">
-        <v>0.79795186202172497</v>
+        <v>0.79793253584863</v>
       </c>
       <c r="G221">
-        <v>0.86691530994979904</v>
+        <v>0.86714858189105504</v>
       </c>
       <c r="H221">
-        <v>0.66561985171049198</v>
+        <v>0.66711619682204304</v>
       </c>
       <c r="I221">
-        <v>0.78795528057939102</v>
+        <v>0.79022484985890096</v>
       </c>
       <c r="J221">
-        <v>0.90266040010978199</v>
+        <v>0.90387552838796703</v>
       </c>
       <c r="K221">
-        <v>0.70379696319408203</v>
+        <v>0.705126833407693</v>
       </c>
       <c r="L221">
-        <v>0.81254604275359998</v>
+        <v>0.81226683056390803</v>
       </c>
       <c r="M221">
-        <v>0.91780839997390196</v>
+        <v>0.91603338996338401</v>
       </c>
       <c r="N221">
-        <v>0.75994971446030601</v>
+        <v>0.76357771879582204</v>
       </c>
       <c r="O221">
-        <v>0.85907127428351504</v>
+        <v>0.86132019505577695</v>
       </c>
       <c r="P221">
-        <v>0.91943496000165503</v>
+        <v>0.91996877394038601</v>
       </c>
     </row>
     <row r="222" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A222" s="1">
         <v>36404</v>
       </c>
       <c r="B222">
-        <v>0.70589330902927605</v>
+        <v>0.70644581052578403</v>
       </c>
       <c r="C222">
-        <v>0.81210412000777199</v>
+        <v>0.81214191661227098</v>
       </c>
       <c r="D222">
-        <v>0.93412096866137595</v>
+        <v>0.93370425622488396</v>
       </c>
       <c r="E222">
-        <v>0.70627769954138497</v>
+        <v>0.70636103525896599</v>
       </c>
       <c r="F222">
-        <v>0.80290839140719705</v>
+        <v>0.80268148734080302</v>
       </c>
       <c r="G222">
-        <v>0.86913962748960405</v>
+        <v>0.86938027367471304</v>
       </c>
       <c r="H222">
-        <v>0.660169681017167</v>
+        <v>0.66105751760854403</v>
       </c>
       <c r="I222">
-        <v>0.78588596253714704</v>
+        <v>0.78769027179186002</v>
       </c>
       <c r="J222">
-        <v>0.90394425411957102</v>
+        <v>0.90497749644057202</v>
       </c>
       <c r="K222">
-        <v>0.71702331041016698</v>
+        <v>0.71928140033675503</v>
       </c>
       <c r="L222">
-        <v>0.82301783015887298</v>
+        <v>0.82366186062290803</v>
       </c>
       <c r="M222">
-        <v>0.92195127306705804</v>
+        <v>0.92050571142132598</v>
       </c>
       <c r="N222">
-        <v>0.76878212747775299</v>
+        <v>0.77248024174761798</v>
       </c>
       <c r="O222">
-        <v>0.86430835870233302</v>
+        <v>0.86684999079064395</v>
       </c>
       <c r="P222">
-        <v>0.92069833920964606</v>
+        <v>0.92141390879083696</v>
       </c>
     </row>
     <row r="223" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A223" s="1">
         <v>36434</v>
       </c>
       <c r="B223">
-        <v>0.71053010460506305</v>
+        <v>0.71123100856858201</v>
       </c>
       <c r="C223">
-        <v>0.81600350165124302</v>
+        <v>0.81620157458082898</v>
       </c>
       <c r="D223">
-        <v>0.93674063152762999</v>
+        <v>0.93634769949986596</v>
       </c>
       <c r="E223">
-        <v>0.70171250766832705</v>
+        <v>0.70359551172382695</v>
       </c>
       <c r="F223">
-        <v>0.798917145892443</v>
+        <v>0.79952384045060099</v>
       </c>
       <c r="G223">
-        <v>0.86977489520046203</v>
+        <v>0.86986572091581904</v>
       </c>
       <c r="H223">
-        <v>0.66158629859515705</v>
+        <v>0.66180148248334003</v>
       </c>
       <c r="I223">
-        <v>0.78885253467861105</v>
+        <v>0.79020090929846099</v>
       </c>
       <c r="J223">
-        <v>0.90655991140417103</v>
+        <v>0.90739050505568597</v>
       </c>
       <c r="K223">
-        <v>0.73013880842749701</v>
+        <v>0.73292454932606999</v>
       </c>
       <c r="L223">
-        <v>0.83302771343522197</v>
+        <v>0.83405137076861002</v>
       </c>
       <c r="M223">
-        <v>0.92651336863641798</v>
+        <v>0.925230938536591</v>
       </c>
       <c r="N223">
-        <v>0.78559336509626598</v>
+        <v>0.78813180707691399</v>
       </c>
       <c r="O223">
-        <v>0.87088551169917805</v>
+        <v>0.87322846039491897</v>
       </c>
       <c r="P223">
-        <v>0.92044934632979902</v>
+        <v>0.92117627212041597</v>
       </c>
     </row>
     <row r="224" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A224" s="1">
         <v>36465</v>
       </c>
       <c r="B224">
-        <v>0.71826844861254002</v>
+        <v>0.71910460255741204</v>
       </c>
       <c r="C224">
-        <v>0.82214988991367599</v>
+        <v>0.82235701231192604</v>
       </c>
       <c r="D224">
-        <v>0.94003659804113304</v>
+        <v>0.93955690362120403</v>
       </c>
       <c r="E224">
-        <v>0.70362537962664495</v>
+        <v>0.70526835122038201</v>
       </c>
       <c r="F224">
-        <v>0.80069063065281698</v>
+        <v>0.80114754753352102</v>
       </c>
       <c r="G224">
-        <v>0.87135080999792702</v>
+        <v>0.87124451326543295</v>
       </c>
       <c r="H224">
-        <v>0.67077782825986598</v>
+        <v>0.67107398756222802</v>
       </c>
       <c r="I224">
-        <v>0.79726152798696304</v>
+        <v>0.79847045401943895</v>
       </c>
       <c r="J224">
-        <v>0.91066926220641797</v>
+        <v>0.91133227962326802</v>
       </c>
       <c r="K224">
-        <v>0.73340192884931799</v>
+        <v>0.73687624579757305</v>
       </c>
       <c r="L224">
-        <v>0.83531820712315896</v>
+        <v>0.83707153727445804</v>
       </c>
       <c r="M224">
-        <v>0.92690248058518598</v>
+        <v>0.92603560211299896</v>
       </c>
       <c r="N224">
-        <v>0.78067446241039196</v>
+        <v>0.78365744673801396</v>
       </c>
       <c r="O224">
-        <v>0.86778996675989195</v>
+        <v>0.87004150568846705</v>
       </c>
       <c r="P224">
-        <v>0.92006019728868704</v>
+        <v>0.92058177977577205</v>
       </c>
     </row>
     <row r="225" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A225" s="1">
         <v>36495</v>
       </c>
       <c r="B225">
-        <v>0.72306655290817001</v>
+        <v>0.72408468851696195</v>
       </c>
       <c r="C225">
-        <v>0.82537119181863505</v>
+        <v>0.82559053990188103</v>
       </c>
       <c r="D225">
-        <v>0.94056904624724402</v>
+        <v>0.93999630800771095</v>
       </c>
       <c r="E225">
-        <v>0.69702704080457301</v>
+        <v>0.69955339339729805</v>
       </c>
       <c r="F225">
-        <v>0.79734885785596799</v>
+        <v>0.79822393366767497</v>
       </c>
       <c r="G225">
-        <v>0.87212673685106401</v>
+        <v>0.87200447202450504</v>
       </c>
       <c r="H225">
-        <v>0.685409005914416</v>
+        <v>0.68608557320779695</v>
       </c>
       <c r="I225">
-        <v>0.80680372413579404</v>
+        <v>0.80814431752930904</v>
       </c>
       <c r="J225">
-        <v>0.91178449000051998</v>
+        <v>0.91241713732132601</v>
       </c>
       <c r="K225">
-        <v>0.72861099051327405</v>
+        <v>0.73142786373711099</v>
       </c>
       <c r="L225">
-        <v>0.83275370434288998</v>
+        <v>0.83392716387242705</v>
       </c>
       <c r="M225">
-        <v>0.92709051914156804</v>
+        <v>0.92620341996425704</v>
       </c>
       <c r="N225">
-        <v>0.77773274856492003</v>
+        <v>0.78119850686241599</v>
       </c>
       <c r="O225">
-        <v>0.86884720520389302</v>
+        <v>0.87142866338198399</v>
       </c>
       <c r="P225">
-        <v>0.92039904551909901</v>
+        <v>0.92104465273348801</v>
       </c>
     </row>
     <row r="226" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A226" s="1">
         <v>36526</v>
       </c>
       <c r="B226">
-        <v>0.73448120939759098</v>
+        <v>0.73546182895484502</v>
       </c>
       <c r="C226">
-        <v>0.83314079741173597</v>
+        <v>0.83327305814032004</v>
       </c>
       <c r="D226">
-        <v>0.94356770730812201</v>
+        <v>0.94296099840113301</v>
       </c>
       <c r="E226">
-        <v>0.69387040985788395</v>
+        <v>0.69648675650021896</v>
       </c>
       <c r="F226">
-        <v>0.79571760187513296</v>
+        <v>0.79677449106179099</v>
       </c>
       <c r="G226">
-        <v>0.87280565433650603</v>
+        <v>0.87265515555998796</v>
       </c>
       <c r="H226">
-        <v>0.69787091873528795</v>
+        <v>0.69847644629718897</v>
       </c>
       <c r="I226">
-        <v>0.81861697358167096</v>
+        <v>0.81964705216599498</v>
       </c>
       <c r="J226">
-        <v>0.91428897537796605</v>
+        <v>0.91466680519954102</v>
       </c>
       <c r="K226">
-        <v>0.73597373816318401</v>
+        <v>0.73876192813949104</v>
       </c>
       <c r="L226">
-        <v>0.83844831010401499</v>
+        <v>0.83943410973979304</v>
       </c>
       <c r="M226">
-        <v>0.93029437907287404</v>
+        <v>0.92941722600006105</v>
       </c>
       <c r="N226">
-        <v>0.78498131382648295</v>
+        <v>0.79032482969541096</v>
       </c>
       <c r="O226">
-        <v>0.87690990485369902</v>
+        <v>0.88018916479047205</v>
       </c>
       <c r="P226">
-        <v>0.92271771649214496</v>
+        <v>0.92319656481819001</v>
       </c>
     </row>
     <row r="227" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A227" s="1">
         <v>36557</v>
       </c>
       <c r="B227">
-        <v>0.75136258030421499</v>
+        <v>0.75246928105717004</v>
       </c>
       <c r="C227">
-        <v>0.84407207300201603</v>
+        <v>0.84422701088385899</v>
       </c>
       <c r="D227">
-        <v>0.94687525483082102</v>
+        <v>0.94629777062157505</v>
       </c>
       <c r="E227">
-        <v>0.70579500391898897</v>
+        <v>0.70776154162149396</v>
       </c>
       <c r="F227">
-        <v>0.80054581579072404</v>
+        <v>0.80150607114223404</v>
       </c>
       <c r="G227">
-        <v>0.87443450398802203</v>
+        <v>0.87425427106641296</v>
       </c>
       <c r="H227">
-        <v>0.72092257367407397</v>
+        <v>0.72173534568660302</v>
       </c>
       <c r="I227">
-        <v>0.83743438311677798</v>
+        <v>0.83848767896342202</v>
       </c>
       <c r="J227">
-        <v>0.91742330784085202</v>
+        <v>0.91758954452624497</v>
       </c>
       <c r="K227">
-        <v>0.73827628303648596</v>
+        <v>0.74134126391779398</v>
       </c>
       <c r="L227">
-        <v>0.843333661178719</v>
+        <v>0.84453080946407799</v>
       </c>
       <c r="M227">
-        <v>0.93377238656454697</v>
+        <v>0.93299630388796995</v>
       </c>
       <c r="N227">
-        <v>0.79614298899490099</v>
+        <v>0.80232808414785795</v>
       </c>
       <c r="O227">
-        <v>0.88580306376254103</v>
+        <v>0.88925953402063795</v>
       </c>
       <c r="P227">
-        <v>0.92428290638000599</v>
+        <v>0.92463780549325703</v>
       </c>
     </row>
     <row r="228" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A228" s="1">
         <v>36586</v>
       </c>
       <c r="B228">
-        <v>0.74757555450039603</v>
+        <v>0.74845836660572695</v>
       </c>
       <c r="C228">
-        <v>0.84252390225542095</v>
+        <v>0.842587478387545</v>
       </c>
       <c r="D228">
-        <v>0.94892495383124398</v>
+        <v>0.94838356207297003</v>
       </c>
       <c r="E228">
-        <v>0.70665758072818396</v>
+        <v>0.70905327474537105</v>
       </c>
       <c r="F228">
-        <v>0.80198709538490298</v>
+        <v>0.80307183118888004</v>
       </c>
       <c r="G228">
-        <v>0.87256153178420703</v>
+        <v>0.87250188115684102</v>
       </c>
       <c r="H228">
-        <v>0.72660604730018696</v>
+        <v>0.72732270656502296</v>
       </c>
       <c r="I228">
-        <v>0.837131167949977</v>
+        <v>0.838048403276628</v>
       </c>
       <c r="J228">
-        <v>0.91503622770177395</v>
+        <v>0.91518605230094696</v>
       </c>
       <c r="K228">
-        <v>0.73831757383144303</v>
+        <v>0.74106159748966705</v>
       </c>
       <c r="L228">
-        <v>0.84312749108900198</v>
+        <v>0.84442756829267096</v>
       </c>
       <c r="M228">
-        <v>0.93440701053665498</v>
+        <v>0.93360967584842502</v>
       </c>
       <c r="N228">
-        <v>0.80097096103639898</v>
+        <v>0.80772755993534995</v>
       </c>
       <c r="O228">
-        <v>0.89040692098498397</v>
+        <v>0.89401553292708402</v>
       </c>
       <c r="P228">
-        <v>0.92602975735369397</v>
+        <v>0.92640012949872597</v>
       </c>
     </row>
     <row r="229" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A229" s="1">
         <v>36617</v>
       </c>
       <c r="B229">
-        <v>0.750503939049733</v>
+        <v>0.75106034377773401</v>
       </c>
       <c r="C229">
-        <v>0.84170724563872801</v>
+        <v>0.84151471190393101</v>
       </c>
       <c r="D229">
-        <v>0.94805217337919101</v>
+        <v>0.94744603434836605</v>
       </c>
       <c r="E229">
-        <v>0.70804634992751303</v>
+        <v>0.71026393921600095</v>
       </c>
       <c r="F229">
-        <v>0.79726310678285595</v>
+        <v>0.79845399407861695</v>
       </c>
       <c r="G229">
-        <v>0.87020864674379905</v>
+        <v>0.87020945268212702</v>
       </c>
       <c r="H229">
-        <v>0.74563718750024399</v>
+        <v>0.74621305053973797</v>
       </c>
       <c r="I229">
-        <v>0.84499491872016097</v>
+        <v>0.845564851688828</v>
       </c>
       <c r="J229">
-        <v>0.91441929526152499</v>
+        <v>0.91446043391916598</v>
       </c>
       <c r="K229">
-        <v>0.75156258421796496</v>
+        <v>0.75490546738777398</v>
       </c>
       <c r="L229">
-        <v>0.85017831186494197</v>
+        <v>0.85157027801921104</v>
       </c>
       <c r="M229">
-        <v>0.93711847988318198</v>
+        <v>0.93626884434107305</v>
       </c>
       <c r="N229">
-        <v>0.80451564103159101</v>
+        <v>0.80803530663888001</v>
       </c>
       <c r="O229">
-        <v>0.88765324072067597</v>
+        <v>0.889647010237688</v>
       </c>
       <c r="P229">
-        <v>0.92391153754056898</v>
+        <v>0.92418810962804199</v>
       </c>
     </row>
     <row r="230" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A230" s="1">
         <v>36647</v>
       </c>
       <c r="B230">
-        <v>0.73712806864078995</v>
+        <v>0.73767123414378</v>
       </c>
       <c r="C230">
-        <v>0.83489372433762998</v>
+        <v>0.83474722738322304</v>
       </c>
       <c r="D230">
-        <v>0.94652272387929104</v>
+        <v>0.94591150585088701</v>
       </c>
       <c r="E230">
-        <v>0.69770225322449997</v>
+        <v>0.70053814018238203</v>
       </c>
       <c r="F230">
-        <v>0.79502598401635205</v>
+        <v>0.79641073862898804</v>
       </c>
       <c r="G230">
-        <v>0.87021220697066604</v>
+        <v>0.87010324948676299</v>
       </c>
       <c r="H230">
-        <v>0.712353503853137</v>
+        <v>0.71333980563114396</v>
       </c>
       <c r="I230">
-        <v>0.82320295059784898</v>
+        <v>0.82434248957030798</v>
       </c>
       <c r="J230">
-        <v>0.91296747363671804</v>
+        <v>0.91313837098339501</v>
       </c>
       <c r="K230">
-        <v>0.75723935597371295</v>
+        <v>0.75987609655458999</v>
       </c>
       <c r="L230">
-        <v>0.85651891726079399</v>
+        <v>0.85775441923064899</v>
       </c>
       <c r="M230">
-        <v>0.94161138795743005</v>
+        <v>0.94061255895370699</v>
       </c>
       <c r="N230">
-        <v>0.79364077096105401</v>
+        <v>0.79535703202993802</v>
       </c>
       <c r="O230">
-        <v>0.88037114154190799</v>
+        <v>0.88171657781823298</v>
       </c>
       <c r="P230">
-        <v>0.92216016272498602</v>
+        <v>0.922335811398318</v>
       </c>
     </row>
     <row r="231" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A231" s="1">
         <v>36678</v>
       </c>
       <c r="B231">
-        <v>0.72609119787979703</v>
+        <v>0.726521258022224</v>
       </c>
       <c r="C231">
-        <v>0.82698929888038597</v>
+        <v>0.82670340418145605</v>
       </c>
       <c r="D231">
-        <v>0.94489249825845101</v>
+        <v>0.94412340670476902</v>
       </c>
       <c r="E231">
-        <v>0.69912200792423396</v>
+        <v>0.70119617836667603</v>
       </c>
       <c r="F231">
-        <v>0.79508652412363701</v>
+        <v>0.79600148111387203</v>
       </c>
       <c r="G231">
-        <v>0.87086275678348202</v>
+        <v>0.87058821196117198</v>
       </c>
       <c r="H231">
-        <v>0.69699860591635499</v>
+        <v>0.69687740315421498</v>
       </c>
       <c r="I231">
-        <v>0.81060777723155497</v>
+        <v>0.81124293457822705</v>
       </c>
       <c r="J231">
-        <v>0.91306143240974602</v>
+        <v>0.91338494276386595</v>
       </c>
       <c r="K231">
-        <v>0.75669665416746301</v>
+        <v>0.75948845525723496</v>
       </c>
       <c r="L231">
-        <v>0.86065221085346799</v>
+        <v>0.86174065379017695</v>
       </c>
       <c r="M231">
-        <v>0.94566575343174897</v>
+        <v>0.94466338549917095</v>
       </c>
       <c r="N231">
-        <v>0.79708147288966502</v>
+        <v>0.80027942189549095</v>
       </c>
       <c r="O231">
-        <v>0.88238306826715895</v>
+        <v>0.884334618897481</v>
       </c>
       <c r="P231">
-        <v>0.92170977664836995</v>
+        <v>0.92199976183334897</v>
       </c>
     </row>
     <row r="232" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A232" s="1">
         <v>36708</v>
       </c>
       <c r="B232">
-        <v>0.72760386128622501</v>
+        <v>0.72781505477441899</v>
       </c>
       <c r="C232">
-        <v>0.82580175095399599</v>
+        <v>0.825417504153378</v>
       </c>
       <c r="D232">
-        <v>0.94393752003378795</v>
+        <v>0.94323526224269405</v>
       </c>
       <c r="E232">
-        <v>0.71092602805788696</v>
+        <v>0.711848564878937</v>
       </c>
       <c r="F232">
-        <v>0.80128155283137703</v>
+        <v>0.80174725438200001</v>
       </c>
       <c r="G232">
-        <v>0.87238345903593195</v>
+        <v>0.87218184913409802</v>
       </c>
       <c r="H232">
-        <v>0.69491259200657196</v>
+        <v>0.69480392498749899</v>
       </c>
       <c r="I232">
-        <v>0.80921961980912704</v>
+        <v>0.80985311166662499</v>
       </c>
       <c r="J232">
-        <v>0.91453360498692104</v>
+        <v>0.91482114775003698</v>
       </c>
       <c r="K232">
-        <v>0.77132896277614105</v>
+        <v>0.774492051850735</v>
       </c>
       <c r="L232">
-        <v>0.87044465362909895</v>
+        <v>0.87200896224366597</v>
       </c>
       <c r="M232">
-        <v>0.95018929585651002</v>
+        <v>0.94951241314090695</v>
       </c>
       <c r="N232">
-        <v>0.82621785955977101</v>
+        <v>0.82943692441920702</v>
       </c>
       <c r="O232">
-        <v>0.89711604949433799</v>
+        <v>0.89900589989177104</v>
       </c>
       <c r="P232">
-        <v>0.92303282064040204</v>
+        <v>0.92327608604447697</v>
       </c>
     </row>
     <row r="233" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A233" s="1">
         <v>36739</v>
       </c>
       <c r="B233">
-        <v>0.72803563873856303</v>
+        <v>0.728450355942446</v>
       </c>
       <c r="C233">
-        <v>0.82775387256056898</v>
+        <v>0.82750065316067201</v>
       </c>
       <c r="D233">
-        <v>0.94442867578040901</v>
+        <v>0.94387618897417602</v>
       </c>
       <c r="E233">
-        <v>0.71806697379809803</v>
+        <v>0.71917830248494097</v>
       </c>
       <c r="F233">
-        <v>0.81097499376952897</v>
+        <v>0.81143883623430302</v>
       </c>
       <c r="G233">
-        <v>0.87532237112342104</v>
+        <v>0.87519578911346096</v>
       </c>
       <c r="H233">
-        <v>0.69815667596082698</v>
+        <v>0.69874790194507197</v>
       </c>
       <c r="I233">
-        <v>0.81181690321733901</v>
+        <v>0.81271471927761596</v>
       </c>
       <c r="J233">
-        <v>0.91509936484522203</v>
+        <v>0.91544674944600302</v>
       </c>
       <c r="K233">
-        <v>0.77357432831538897</v>
+        <v>0.77714713502076005</v>
       </c>
       <c r="L233">
-        <v>0.87664524133617405</v>
+        <v>0.87855457950370597</v>
       </c>
       <c r="M233">
-        <v>0.95300113961740196</v>
+        <v>0.95248606845700201</v>
       </c>
       <c r="N233">
-        <v>0.81928237013418104</v>
+        <v>0.82124281874100602</v>
       </c>
       <c r="O233">
-        <v>0.89433742139337902</v>
+        <v>0.89551371181093298</v>
       </c>
       <c r="P233">
-        <v>0.92290302570716098</v>
+        <v>0.92309162724289995</v>
       </c>
     </row>
     <row r="234" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A234" s="1">
         <v>36770</v>
       </c>
       <c r="B234">
-        <v>0.73376458013290302</v>
+        <v>0.73411407975866105</v>
       </c>
       <c r="C234">
-        <v>0.83338990504922095</v>
+        <v>0.83311183449415305</v>
       </c>
       <c r="D234">
-        <v>0.94662115531334201</v>
+        <v>0.94610641388843297</v>
       </c>
       <c r="E234">
-        <v>0.72810405779561904</v>
+        <v>0.72956295138375205</v>
       </c>
       <c r="F234">
-        <v>0.82095177232453598</v>
+        <v>0.82147936241145003</v>
       </c>
       <c r="G234">
-        <v>0.877652875475329</v>
+        <v>0.87764596977276799</v>
       </c>
       <c r="H234">
-        <v>0.70859285136064898</v>
+        <v>0.70958862362171304</v>
       </c>
       <c r="I234">
-        <v>0.81769754866903399</v>
+        <v>0.81895399168959004</v>
       </c>
       <c r="J234">
-        <v>0.91580896258821398</v>
+        <v>0.91636549118622201</v>
       </c>
       <c r="K234">
-        <v>0.79452397961585497</v>
+        <v>0.79792788937173897</v>
       </c>
       <c r="L234">
-        <v>0.89356646530139505</v>
+        <v>0.89539057121018195</v>
       </c>
       <c r="M234">
-        <v>0.96005285320644496</v>
+        <v>0.95958230210974005</v>
       </c>
       <c r="N234">
-        <v>0.82121616301970701</v>
+        <v>0.82270800341495298</v>
       </c>
       <c r="O234">
-        <v>0.89575053092408097</v>
+        <v>0.89664618934278995</v>
       </c>
       <c r="P234">
-        <v>0.92376214488625796</v>
+        <v>0.92395021057696503</v>
       </c>
     </row>
     <row r="235" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A235" s="1">
         <v>36800</v>
       </c>
       <c r="B235">
-        <v>0.74249724580812804</v>
+        <v>0.74285709396352395</v>
       </c>
       <c r="C235">
-        <v>0.83936117468117899</v>
+        <v>0.83903090200409802</v>
       </c>
       <c r="D235">
-        <v>0.94936417939959805</v>
+        <v>0.94878104315425205</v>
       </c>
       <c r="E235">
-        <v>0.73397894293367005</v>
+        <v>0.734839150379064</v>
       </c>
       <c r="F235">
-        <v>0.82617282045761298</v>
+        <v>0.82616004399391796</v>
       </c>
       <c r="G235">
-        <v>0.877438267979474</v>
+        <v>0.87739354952544601</v>
       </c>
       <c r="H235">
-        <v>0.73264115161288501</v>
+        <v>0.73356682485316405</v>
       </c>
       <c r="I235">
-        <v>0.82977480342369303</v>
+        <v>0.83095040633106498</v>
       </c>
       <c r="J235">
-        <v>0.917212341319111</v>
+        <v>0.917762298764081</v>
       </c>
       <c r="K235">
-        <v>0.83141551456680296</v>
+        <v>0.83562476177197698</v>
       </c>
       <c r="L235">
-        <v>0.91857398850680105</v>
+        <v>0.92053341608176598</v>
       </c>
       <c r="M235">
-        <v>0.96875018078188502</v>
+        <v>0.96827016898307905</v>
       </c>
       <c r="N235">
-        <v>0.82308402465183095</v>
+        <v>0.82284971418985098</v>
       </c>
       <c r="O235">
-        <v>0.89664210202719397</v>
+        <v>0.89675962121723596</v>
       </c>
       <c r="P235">
-        <v>0.92406369809244504</v>
+        <v>0.92434885852633197</v>
       </c>
     </row>
     <row r="236" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A236" s="1">
         <v>36831</v>
       </c>
       <c r="B236">
-        <v>0.75065664120581499</v>
+        <v>0.75090383998791699</v>
       </c>
       <c r="C236">
-        <v>0.84619487642358904</v>
+        <v>0.84573699265578095</v>
       </c>
       <c r="D236">
-        <v>0.953877335714859</v>
+        <v>0.953291755184415</v>
       </c>
       <c r="E236">
-        <v>0.74142199976427803</v>
+        <v>0.741715675114762</v>
       </c>
       <c r="F236">
-        <v>0.83351216989177801</v>
+        <v>0.83320764919629298</v>
       </c>
       <c r="G236">
-        <v>0.87865600276002098</v>
+        <v>0.87862916704926197</v>
       </c>
       <c r="H236">
-        <v>0.72444276066596602</v>
+        <v>0.7253461911204</v>
       </c>
       <c r="I236">
-        <v>0.83089432333965996</v>
+        <v>0.83211496379390004</v>
       </c>
       <c r="J236">
-        <v>0.91996584761393296</v>
+        <v>0.92056587885470498</v>
       </c>
       <c r="K236">
-        <v>0.85060901293168001</v>
+        <v>0.85501834069525795</v>
       </c>
       <c r="L236">
-        <v>0.93773780669856099</v>
+        <v>0.93968369353507097</v>
       </c>
       <c r="M236">
-        <v>0.97889525000951805</v>
+        <v>0.97858785095493395</v>
       </c>
       <c r="N236">
-        <v>0.83610984379291897</v>
+        <v>0.83623735401587296</v>
       </c>
       <c r="O236">
-        <v>0.90210634284672497</v>
+        <v>0.90200047499853298</v>
       </c>
       <c r="P236">
-        <v>0.92524455013405804</v>
+        <v>0.92539511410350594</v>
       </c>
     </row>
     <row r="237" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A237" s="1">
         <v>36861</v>
       </c>
       <c r="B237">
-        <v>0.76441434019604904</v>
+        <v>0.76484473049461599</v>
       </c>
       <c r="C237">
-        <v>0.85780735567333599</v>
+        <v>0.85744171232427702</v>
       </c>
       <c r="D237">
-        <v>0.95843235165639196</v>
+        <v>0.957851755982431</v>
       </c>
       <c r="E237">
-        <v>0.75412498289112895</v>
+        <v>0.754806894741746</v>
       </c>
       <c r="F237">
-        <v>0.84368843024610396</v>
+        <v>0.84341891365127997</v>
       </c>
       <c r="G237">
-        <v>0.88022423460908705</v>
+        <v>0.88016215484321703</v>
       </c>
       <c r="H237">
-        <v>0.72342072180815997</v>
+        <v>0.72496601467060695</v>
       </c>
       <c r="I237">
-        <v>0.83497175388188705</v>
+        <v>0.83666358203870395</v>
       </c>
       <c r="J237">
-        <v>0.920912767510217</v>
+        <v>0.92169174689903</v>
       </c>
       <c r="K237">
-        <v>0.88670897507912405</v>
+        <v>0.892121166802612</v>
       </c>
       <c r="L237">
-        <v>0.97179000510020597</v>
+        <v>0.97454556914382295</v>
       </c>
       <c r="M237">
-        <v>0.99424132273624199</v>
+        <v>0.99442744340669498</v>
       </c>
       <c r="N237">
-        <v>0.85396281881385805</v>
+        <v>0.85449853883833904</v>
       </c>
       <c r="O237">
-        <v>0.91301607153569697</v>
+        <v>0.91293794654895999</v>
       </c>
       <c r="P237">
-        <v>0.92832746148005196</v>
+        <v>0.92840119876730198</v>
       </c>
     </row>
     <row r="238" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A238" s="1">
         <v>36892</v>
       </c>
       <c r="B238">
-        <v>0.77991751420369104</v>
+        <v>0.780145941108076</v>
       </c>
       <c r="C238">
-        <v>0.86924108371178399</v>
+        <v>0.86873811169080195</v>
       </c>
       <c r="D238">
-        <v>0.96078948871967196</v>
+        <v>0.96023302511133901</v>
       </c>
       <c r="E238">
-        <v>0.75446788440929102</v>
+        <v>0.7546311673885</v>
       </c>
       <c r="F238">
-        <v>0.84254826313744302</v>
+        <v>0.84232153627335404</v>
       </c>
       <c r="G238">
-        <v>0.87952627633824199</v>
+        <v>0.87959143751040803</v>
       </c>
       <c r="H238">
-        <v>0.73888284932492698</v>
+        <v>0.73995812707647102</v>
       </c>
       <c r="I238">
-        <v>0.84894488529731305</v>
+        <v>0.85027427163266101</v>
       </c>
       <c r="J238">
-        <v>0.92311536163834795</v>
+        <v>0.92380070795558999</v>
       </c>
       <c r="K238">
-        <v>0.94748683666932398</v>
+        <v>0.95149406755354105</v>
       </c>
       <c r="L238">
-        <v>1.0231195341600401</v>
+        <v>1.0249225026980699</v>
       </c>
       <c r="M238">
-        <v>1.0140583702058299</v>
+        <v>1.0142118313784001</v>
       </c>
       <c r="N238">
-        <v>0.88948602441338398</v>
+        <v>0.89055273655234701</v>
       </c>
       <c r="O238">
-        <v>0.93254741479994396</v>
+        <v>0.93208152431251701</v>
       </c>
       <c r="P238">
-        <v>0.92960000452224401</v>
+        <v>0.92953378486877802</v>
       </c>
     </row>
     <row r="239" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A239" s="1">
         <v>36923</v>
       </c>
       <c r="B239">
-        <v>0.78450803541437297</v>
+        <v>0.78527549471404101</v>
       </c>
       <c r="C239">
-        <v>0.86917596843912304</v>
+        <v>0.86896529521344201</v>
       </c>
       <c r="D239">
-        <v>0.95985344270351602</v>
+        <v>0.95940031579207097</v>
       </c>
       <c r="E239">
-        <v>0.75154855065188098</v>
+        <v>0.75275016705310605</v>
       </c>
       <c r="F239">
-        <v>0.83729224689149795</v>
+        <v>0.837498693500206</v>
       </c>
       <c r="G239">
-        <v>0.87848455091585398</v>
+        <v>0.878431572073756</v>
       </c>
       <c r="H239">
-        <v>0.74561447338925202</v>
+        <v>0.74598880599805595</v>
       </c>
       <c r="I239">
-        <v>0.85049033758848602</v>
+        <v>0.85137770530415902</v>
       </c>
       <c r="J239">
-        <v>0.92375434126403999</v>
+        <v>0.92447035790292897</v>
       </c>
       <c r="K239">
-        <v>0.95933027892282996</v>
+        <v>0.96475339631892298</v>
       </c>
       <c r="L239">
-        <v>1.03023161362919</v>
+        <v>1.0330643984678201</v>
       </c>
       <c r="M239">
-        <v>1.0148110291143999</v>
+        <v>1.01557764794366</v>
       </c>
       <c r="N239">
-        <v>0.95779481206828398</v>
+        <v>0.95977490316554503</v>
       </c>
       <c r="O239">
-        <v>0.95307967527765303</v>
+        <v>0.95225608379606996</v>
       </c>
       <c r="P239">
-        <v>0.929165863471062</v>
+        <v>0.92883394336338398</v>
       </c>
     </row>
     <row r="240" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A240" s="1">
         <v>36951</v>
       </c>
       <c r="B240">
-        <v>0.77462950825981303</v>
+        <v>0.77563005096044402</v>
       </c>
       <c r="C240">
-        <v>0.86345167114924903</v>
+        <v>0.86340902002756803</v>
       </c>
       <c r="D240">
-        <v>0.95849696029846798</v>
+        <v>0.95818452226220496</v>
       </c>
       <c r="E240">
-        <v>0.74287878015623698</v>
+        <v>0.744067794096955</v>
       </c>
       <c r="F240">
-        <v>0.82941110100294202</v>
+        <v>0.82974371510748601</v>
       </c>
       <c r="G240">
-        <v>0.87630108035091803</v>
+        <v>0.87625618831227503</v>
       </c>
       <c r="H240">
-        <v>0.74510175131966705</v>
+        <v>0.74514309549042002</v>
       </c>
       <c r="I240">
-        <v>0.84925909131303801</v>
+        <v>0.84950117645927103</v>
       </c>
       <c r="J240">
-        <v>0.92297481523450298</v>
+        <v>0.923487047548189</v>
       </c>
       <c r="K240">
-        <v>0.96526990838759896</v>
+        <v>0.97074395326000895</v>
       </c>
       <c r="L240">
-        <v>1.0345281011604499</v>
+        <v>1.0380555477925</v>
       </c>
       <c r="M240">
-        <v>1.01596950874003</v>
+        <v>1.0171481408245</v>
       </c>
       <c r="N240">
-        <v>0.93365151674178504</v>
+        <v>0.93629920023479396</v>
       </c>
       <c r="O240">
-        <v>0.94423946806265602</v>
+        <v>0.94382863074745604</v>
       </c>
       <c r="P240">
-        <v>0.92749320612807395</v>
+        <v>0.92716737058713194</v>
       </c>
     </row>
     <row r="241" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A241" s="1">
         <v>36982</v>
       </c>
       <c r="B241">
-        <v>0.77409370844091596</v>
+        <v>0.77442693463610401</v>
       </c>
       <c r="C241">
-        <v>0.86243604881508196</v>
+        <v>0.86210737279588001</v>
       </c>
       <c r="D241">
-        <v>0.95735010506010698</v>
+        <v>0.95704650814066405</v>
       </c>
       <c r="E241">
-        <v>0.74926312474665602</v>
+        <v>0.74951752261014504</v>
       </c>
       <c r="F241">
-        <v>0.82730213644676798</v>
+        <v>0.82749800671943896</v>
       </c>
       <c r="G241">
-        <v>0.87557338282408104</v>
+        <v>0.87552195052691995</v>
       </c>
       <c r="H241">
-        <v>0.72795828867590495</v>
+        <v>0.72850363047057098</v>
       </c>
       <c r="I241">
-        <v>0.84031261145792302</v>
+        <v>0.840903819918982</v>
       </c>
       <c r="J241">
-        <v>0.92219464419299302</v>
+        <v>0.92271444333086805</v>
       </c>
       <c r="K241">
-        <v>0.98382244573073696</v>
+        <v>0.988625875206672</v>
       </c>
       <c r="L241">
-        <v>1.0496451832743099</v>
+        <v>1.0525104628814801</v>
       </c>
       <c r="M241">
-        <v>1.0218011264889999</v>
+        <v>1.0228518383887799</v>
       </c>
       <c r="N241">
-        <v>0.93580037236615699</v>
+        <v>0.93565346016485396</v>
       </c>
       <c r="O241">
-        <v>0.94586337195383596</v>
+        <v>0.94435159980604599</v>
       </c>
       <c r="P241">
-        <v>0.92696201917298204</v>
+        <v>0.92656551616857996</v>
       </c>
     </row>
     <row r="242" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A242" s="1">
         <v>37012</v>
       </c>
       <c r="B242">
-        <v>0.77423813897301297</v>
+        <v>0.77458463244136899</v>
       </c>
       <c r="C242">
-        <v>0.86450916261186095</v>
+        <v>0.86412235315877695</v>
       </c>
       <c r="D242">
-        <v>0.95811982718231203</v>
+        <v>0.957703994527486</v>
       </c>
       <c r="E242">
-        <v>0.74590286564053898</v>
+        <v>0.74520854755695298</v>
       </c>
       <c r="F242">
-        <v>0.83169571219683003</v>
+        <v>0.83065967161119802</v>
       </c>
       <c r="G242">
-        <v>0.87766565848760503</v>
+        <v>0.87724787614657596</v>
       </c>
       <c r="H242">
-        <v>0.72068623402629906</v>
+        <v>0.721158944278255</v>
       </c>
       <c r="I242">
-        <v>0.83691141088015597</v>
+        <v>0.83730232397242099</v>
       </c>
       <c r="J242">
-        <v>0.92110009787639302</v>
+        <v>0.92146972255987702</v>
       </c>
       <c r="K242">
-        <v>1.0160545759425399</v>
+        <v>1.0212308477827601</v>
       </c>
       <c r="L242">
-        <v>1.0775703613235901</v>
+        <v>1.08048171421843</v>
       </c>
       <c r="M242">
-        <v>1.0329946425915999</v>
+        <v>1.0340377310806701</v>
       </c>
       <c r="N242">
-        <v>0.89071919783633602</v>
+        <v>0.89135559346280102</v>
       </c>
       <c r="O242">
-        <v>0.92988469979115695</v>
+        <v>0.929145308720985</v>
       </c>
       <c r="P242">
-        <v>0.925452447899203</v>
+        <v>0.92531449913174302</v>
       </c>
     </row>
     <row r="243" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A243" s="1">
         <v>37043</v>
       </c>
       <c r="B243">
-        <v>0.77116383202958805</v>
+        <v>0.77178492707230195</v>
       </c>
       <c r="C243">
-        <v>0.86321032096568795</v>
+        <v>0.862974170552813</v>
       </c>
       <c r="D243">
-        <v>0.95897287412588805</v>
+        <v>0.95854326972424797</v>
       </c>
       <c r="E243">
-        <v>0.753367682037974</v>
+        <v>0.75381578998379195</v>
       </c>
       <c r="F243">
-        <v>0.831001042712469</v>
+        <v>0.83091520222892401</v>
       </c>
       <c r="G243">
-        <v>0.87819123720041103</v>
+        <v>0.87807618954900601</v>
       </c>
       <c r="H243">
-        <v>0.72247576510733802</v>
+        <v>0.723169391199457</v>
       </c>
       <c r="I243">
-        <v>0.83736772206976595</v>
+        <v>0.83808233185980696</v>
       </c>
       <c r="J243">
-        <v>0.92114760537451401</v>
+        <v>0.92164827908415603</v>
       </c>
       <c r="K243">
-        <v>1.0003570553565</v>
+        <v>1.00523064727376</v>
       </c>
       <c r="L243">
-        <v>1.0670883978490899</v>
+        <v>1.0695853800687001</v>
       </c>
       <c r="M243">
-        <v>1.0308481601222701</v>
+        <v>1.03153193006451</v>
       </c>
       <c r="N243">
-        <v>0.87779460962745504</v>
+        <v>0.87904176793766198</v>
       </c>
       <c r="O243">
-        <v>0.92525979179485296</v>
+        <v>0.92502054078840601</v>
       </c>
       <c r="P243">
-        <v>0.92511115095874097</v>
+        <v>0.92520715628773997</v>
       </c>
     </row>
     <row r="244" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A244" s="1">
         <v>37073</v>
       </c>
       <c r="B244">
-        <v>0.77134495599529396</v>
+        <v>0.77161093829656102</v>
       </c>
       <c r="C244">
-        <v>0.86400805109603696</v>
+        <v>0.86365771241167599</v>
       </c>
       <c r="D244">
-        <v>0.961053160062181</v>
+        <v>0.96055723900615098</v>
       </c>
       <c r="E244">
-        <v>0.74354551216171605</v>
+        <v>0.74411043376131003</v>
       </c>
       <c r="F244">
-        <v>0.82642533839140997</v>
+        <v>0.82646567321296804</v>
       </c>
       <c r="G244">
-        <v>0.87984105098418997</v>
+        <v>0.87966089984784301</v>
       </c>
       <c r="H244">
-        <v>0.71857381974616097</v>
+        <v>0.71907088430501098</v>
       </c>
       <c r="I244">
-        <v>0.83542245192720799</v>
+        <v>0.83628700841093995</v>
       </c>
       <c r="J244">
-        <v>0.92185042298786601</v>
+        <v>0.92241023693382196</v>
       </c>
       <c r="K244">
-        <v>0.99421015034927696</v>
+        <v>0.99816281243237104</v>
       </c>
       <c r="L244">
-        <v>1.06029663042318</v>
+        <v>1.0622204550741901</v>
       </c>
       <c r="M244">
-        <v>1.02738241075978</v>
+        <v>1.0277947466964601</v>
       </c>
       <c r="N244">
-        <v>0.87441870751276596</v>
+        <v>0.87472119533397596</v>
       </c>
       <c r="O244">
-        <v>0.9225890877256</v>
+        <v>0.92208753447129399</v>
       </c>
       <c r="P244">
-        <v>0.92558902359998696</v>
+        <v>0.92567173206357001</v>
       </c>
     </row>
     <row r="245" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A245" s="1">
         <v>37104</v>
       </c>
       <c r="B245">
-        <v>0.77102240159737001</v>
+        <v>0.77154017333318303</v>
       </c>
       <c r="C245">
-        <v>0.86516150128062896</v>
+        <v>0.86494752105834904</v>
       </c>
       <c r="D245">
-        <v>0.96305493814975096</v>
+        <v>0.96260915824151905</v>
       </c>
       <c r="E245">
-        <v>0.73384137403763405</v>
+        <v>0.73598160241091004</v>
       </c>
       <c r="F245">
-        <v>0.824847882767197</v>
+        <v>0.82561948803963103</v>
       </c>
       <c r="G245">
-        <v>0.88224758936688397</v>
+        <v>0.88220191206782494</v>
       </c>
       <c r="H245">
-        <v>0.72394631669571097</v>
+        <v>0.72386315027320103</v>
       </c>
       <c r="I245">
-        <v>0.83811829089727796</v>
+        <v>0.83883854533145896</v>
       </c>
       <c r="J245">
-        <v>0.92266908008996396</v>
+        <v>0.92328881482992797</v>
       </c>
       <c r="K245">
-        <v>0.98389929963647205</v>
+        <v>0.98775980532240304</v>
       </c>
       <c r="L245">
-        <v>1.0478038121758899</v>
+        <v>1.04943004090742</v>
       </c>
       <c r="M245">
-        <v>1.0211960383004499</v>
+        <v>1.0213614563419899</v>
       </c>
       <c r="N245">
-        <v>0.87509596383672705</v>
+        <v>0.87546790363454396</v>
       </c>
       <c r="O245">
-        <v>0.92381314486213195</v>
+        <v>0.92352325735261798</v>
       </c>
       <c r="P245">
-        <v>0.92551268000652298</v>
+        <v>0.925702135621296</v>
       </c>
     </row>
     <row r="246" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A246" s="1">
         <v>37135</v>
       </c>
       <c r="B246">
-        <v>0.78219579002860196</v>
+        <v>0.78284875249124397</v>
       </c>
       <c r="C246">
-        <v>0.87491161262189299</v>
+        <v>0.87471677962501104</v>
       </c>
       <c r="D246">
-        <v>0.966213961213371</v>
+        <v>0.96569907394170695</v>
       </c>
       <c r="E246">
-        <v>0.73123737964918301</v>
+        <v>0.73364599799502495</v>
       </c>
       <c r="F246">
-        <v>0.82716418250629697</v>
+        <v>0.82829335227842904</v>
       </c>
       <c r="G246">
-        <v>0.88351409232037803</v>
+        <v>0.883493165587662</v>
       </c>
       <c r="H246">
-        <v>0.73574470393323599</v>
+        <v>0.73637366234998902</v>
       </c>
       <c r="I246">
-        <v>0.84808113132451401</v>
+        <v>0.84907359719415998</v>
       </c>
       <c r="J246">
-        <v>0.92448034842337401</v>
+        <v>0.92495734674123598</v>
       </c>
       <c r="K246">
-        <v>0.98640904204007396</v>
+        <v>0.98902612137757395</v>
       </c>
       <c r="L246">
-        <v>1.0483425579227801</v>
+        <v>1.0489525089854499</v>
       </c>
       <c r="M246">
-        <v>1.01981822921051</v>
+        <v>1.0196854396894699</v>
       </c>
       <c r="N246">
-        <v>0.85490930901266005</v>
+        <v>0.85681630404718401</v>
       </c>
       <c r="O246">
-        <v>0.91516986847308801</v>
+        <v>0.91525667654026899</v>
       </c>
       <c r="P246">
-        <v>0.92487405874529305</v>
+        <v>0.92490524573932098</v>
       </c>
     </row>
     <row r="247" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A247" s="1">
         <v>37165</v>
       </c>
       <c r="B247">
-        <v>0.786628494093638</v>
+        <v>0.78732777382294294</v>
       </c>
       <c r="C247">
-        <v>0.87998054955476501</v>
+        <v>0.87969101870190902</v>
       </c>
       <c r="D247">
-        <v>0.96656758238993801</v>
+        <v>0.96593470510291501</v>
       </c>
       <c r="E247">
-        <v>0.73494925548734802</v>
+        <v>0.73628177256961502</v>
       </c>
       <c r="F247">
-        <v>0.83178966871103499</v>
+        <v>0.83218196744208295</v>
       </c>
       <c r="G247">
-        <v>0.88489732274440502</v>
+        <v>0.88478849796775905</v>
       </c>
       <c r="H247">
-        <v>0.75184429012681997</v>
+        <v>0.75261200438239695</v>
       </c>
       <c r="I247">
-        <v>0.864931230404413</v>
+        <v>0.865864604878962</v>
       </c>
       <c r="J247">
-        <v>0.92886378546677395</v>
+        <v>0.92915856888453097</v>
       </c>
       <c r="K247">
-        <v>1.0083375095845</v>
+        <v>1.01122654998046</v>
       </c>
       <c r="L247">
-        <v>1.0627275609211699</v>
+        <v>1.0630724831832199</v>
       </c>
       <c r="M247">
-        <v>1.0230324908531201</v>
+        <v>1.0226321451153799</v>
       </c>
       <c r="N247">
-        <v>0.86744325608471295</v>
+        <v>0.86908436110496001</v>
       </c>
       <c r="O247">
-        <v>0.92143520643168098</v>
+        <v>0.92153278334579902</v>
       </c>
       <c r="P247">
-        <v>0.92526100107670906</v>
+        <v>0.92539793424379302</v>
       </c>
     </row>
     <row r="248" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A248" s="1">
         <v>37196</v>
       </c>
       <c r="B248">
-        <v>0.78778818760163405</v>
+        <v>0.78839951459921498</v>
       </c>
       <c r="C248">
-        <v>0.88034393191508897</v>
+        <v>0.87989201115576299</v>
       </c>
       <c r="D248">
-        <v>0.96564947219133501</v>
+        <v>0.96487356242406197</v>
       </c>
       <c r="E248">
-        <v>0.73850903643549803</v>
+        <v>0.74037358266497699</v>
       </c>
       <c r="F248">
-        <v>0.83352624580294798</v>
+        <v>0.83418805787501105</v>
       </c>
       <c r="G248">
-        <v>0.88517010921399097</v>
+        <v>0.88512161646176402</v>
       </c>
       <c r="H248">
-        <v>0.76166783998796594</v>
+        <v>0.761807617416705</v>
       </c>
       <c r="I248">
-        <v>0.87478386121603702</v>
+        <v>0.87517044099066998</v>
       </c>
       <c r="J248">
-        <v>0.93294214033636702</v>
+        <v>0.93307154545306903</v>
       </c>
       <c r="K248">
-        <v>1.0232795103697701</v>
+        <v>1.02435721314483</v>
       </c>
       <c r="L248">
-        <v>1.0769492866677099</v>
+        <v>1.0756291019718101</v>
       </c>
       <c r="M248">
-        <v>1.03039533197848</v>
+        <v>1.0295058941192801</v>
       </c>
       <c r="N248">
-        <v>0.87197925395859899</v>
+        <v>0.87320093431453005</v>
       </c>
       <c r="O248">
-        <v>0.922594570481442</v>
+        <v>0.92248232535254504</v>
       </c>
       <c r="P248">
-        <v>0.92436163221336298</v>
+        <v>0.92462654400083699</v>
       </c>
     </row>
     <row r="249" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A249" s="1">
         <v>37226</v>
       </c>
       <c r="B249">
-        <v>0.77489213443537597</v>
+        <v>0.77509602769729402</v>
       </c>
       <c r="C249">
-        <v>0.871753987946566</v>
+        <v>0.87121595304325306</v>
       </c>
       <c r="D249">
-        <v>0.961556769138594</v>
+        <v>0.96081733135068803</v>
       </c>
       <c r="E249">
-        <v>0.73599814504632</v>
+        <v>0.73800568926403798</v>
       </c>
       <c r="F249">
-        <v>0.83643096923215099</v>
+        <v>0.83717270911117603</v>
       </c>
       <c r="G249">
-        <v>0.88655074549408597</v>
+        <v>0.88649161887880601</v>
       </c>
       <c r="H249">
-        <v>0.75581875757484196</v>
+        <v>0.75552584736814898</v>
       </c>
       <c r="I249">
-        <v>0.87294783288700695</v>
+        <v>0.87295143482569304</v>
       </c>
       <c r="J249">
-        <v>0.93475144888747397</v>
+        <v>0.93475432106599499</v>
       </c>
       <c r="K249">
-        <v>0.97163062958144397</v>
+        <v>0.97098103613133602</v>
       </c>
       <c r="L249">
-        <v>1.0394497091569801</v>
+        <v>1.0370442053845199</v>
       </c>
       <c r="M249">
-        <v>1.0182135656226801</v>
+        <v>1.01668660533016</v>
       </c>
       <c r="N249">
-        <v>0.84819213712095498</v>
+        <v>0.84912613778754997</v>
       </c>
       <c r="O249">
-        <v>0.91160262866934005</v>
+        <v>0.91249291282596601</v>
       </c>
       <c r="P249">
-        <v>0.92331841951107196</v>
+        <v>0.92389348155805895</v>
       </c>
     </row>
     <row r="250" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A250" s="1">
         <v>37257</v>
       </c>
       <c r="B250">
-        <v>0.76999051027548404</v>
+        <v>0.77037824786923104</v>
       </c>
       <c r="C250">
-        <v>0.866577774064619</v>
+        <v>0.86619123123262398</v>
       </c>
       <c r="D250">
-        <v>0.95904929123291704</v>
+        <v>0.95824840334023198</v>
       </c>
       <c r="E250">
-        <v>0.74349877811530196</v>
+        <v>0.74530507053189499</v>
       </c>
       <c r="F250">
-        <v>0.83795658831606201</v>
+        <v>0.83872773964412395</v>
       </c>
       <c r="G250">
-        <v>0.88713811234290996</v>
+        <v>0.88694926826117504</v>
       </c>
       <c r="H250">
-        <v>0.76768359091148397</v>
+        <v>0.76818391229846394</v>
       </c>
       <c r="I250">
-        <v>0.87822495168162895</v>
+        <v>0.87849864937894995</v>
       </c>
       <c r="J250">
-        <v>0.93646995413941903</v>
+        <v>0.93631563046862698</v>
       </c>
       <c r="K250">
-        <v>0.94119417599167399</v>
+        <v>0.94029606268784105</v>
       </c>
       <c r="L250">
-        <v>1.0156934675512299</v>
+        <v>1.0129927852824001</v>
       </c>
       <c r="M250">
-        <v>1.0098200408585301</v>
+        <v>1.00774132889938</v>
       </c>
       <c r="N250">
-        <v>0.83856997114214904</v>
+        <v>0.84175756859585305</v>
       </c>
       <c r="O250">
-        <v>0.90450994870966195</v>
+        <v>0.90657794881958698</v>
       </c>
       <c r="P250">
-        <v>0.92210522712774801</v>
+        <v>0.92269435777684505</v>
       </c>
     </row>
     <row r="251" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A251" s="1">
         <v>37288</v>
       </c>
       <c r="B251">
-        <v>0.76535524930433996</v>
+        <v>0.76573272945776705</v>
       </c>
       <c r="C251">
-        <v>0.86214624195353995</v>
+        <v>0.86179793530487203</v>
       </c>
       <c r="D251">
-        <v>0.95722386595140596</v>
+        <v>0.95649939577988297</v>
       </c>
       <c r="E251">
-        <v>0.75540387754357896</v>
+        <v>0.75625481119334304</v>
       </c>
       <c r="F251">
-        <v>0.84253675928824501</v>
+        <v>0.84298525889642195</v>
       </c>
       <c r="G251">
-        <v>0.88749424389931597</v>
+        <v>0.88719531132334395</v>
       </c>
       <c r="H251">
-        <v>0.77233409032106504</v>
+        <v>0.77210406614147298</v>
       </c>
       <c r="I251">
-        <v>0.880324720493604</v>
+        <v>0.88008535857284798</v>
       </c>
       <c r="J251">
-        <v>0.93667562584099495</v>
+        <v>0.93632902638192195</v>
       </c>
       <c r="K251">
-        <v>0.91495454315563696</v>
+        <v>0.91324140079467397</v>
       </c>
       <c r="L251">
-        <v>0.99420122149370904</v>
+        <v>0.99103050429774997</v>
       </c>
       <c r="M251">
-        <v>1.00163312507215</v>
+        <v>0.99942437808626705</v>
       </c>
       <c r="N251">
-        <v>0.82297811223832495</v>
+        <v>0.82620959278769301</v>
       </c>
       <c r="O251">
-        <v>0.89676933637289502</v>
+        <v>0.89897739881742</v>
       </c>
       <c r="P251">
-        <v>0.92087308444368199</v>
+        <v>0.921386201490904</v>
       </c>
     </row>
     <row r="252" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A252" s="1">
         <v>37316</v>
       </c>
       <c r="B252">
-        <v>0.76607583536813195</v>
+        <v>0.76649262550763997</v>
       </c>
       <c r="C252">
-        <v>0.86185515513356403</v>
+        <v>0.86145929475296601</v>
       </c>
       <c r="D252">
-        <v>0.95681316771394798</v>
+        <v>0.95610867129815102</v>
       </c>
       <c r="E252">
-        <v>0.74983158083617096</v>
+        <v>0.75120236889329794</v>
       </c>
       <c r="F252">
-        <v>0.84161451099335705</v>
+        <v>0.84185952272542297</v>
       </c>
       <c r="G252">
-        <v>0.88832338593836702</v>
+        <v>0.88783370489918001</v>
       </c>
       <c r="H252">
-        <v>0.78171990766344102</v>
+        <v>0.78093003966487196</v>
       </c>
       <c r="I252">
-        <v>0.88570484184407405</v>
+        <v>0.88486693097784297</v>
       </c>
       <c r="J252">
-        <v>0.93454153184482303</v>
+        <v>0.93388451423917396</v>
       </c>
       <c r="K252">
-        <v>0.89585834749022697</v>
+        <v>0.89517276476652097</v>
       </c>
       <c r="L252">
-        <v>0.97585605174330203</v>
+        <v>0.97340642936176702</v>
       </c>
       <c r="M252">
-        <v>0.992139409004551</v>
+        <v>0.98997600258920704</v>
       </c>
       <c r="N252">
-        <v>0.82471316325822497</v>
+        <v>0.82745032740388802</v>
       </c>
       <c r="O252">
-        <v>0.89664555465946705</v>
+        <v>0.89826721187056602</v>
       </c>
       <c r="P252">
-        <v>0.92044353543595703</v>
+        <v>0.92078086162637696</v>
       </c>
     </row>
     <row r="253" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A253" s="1">
         <v>37347</v>
       </c>
       <c r="B253">
-        <v>0.76654112664931895</v>
+        <v>0.76686534699857001</v>
       </c>
       <c r="C253">
-        <v>0.85823935676940399</v>
+        <v>0.85780764969260903</v>
       </c>
       <c r="D253">
-        <v>0.95359996615437104</v>
+        <v>0.952828599553875</v>
       </c>
       <c r="E253">
-        <v>0.74689091075215897</v>
+        <v>0.747287832418982</v>
       </c>
       <c r="F253">
-        <v>0.83920899276488203</v>
+        <v>0.83901561609492703</v>
       </c>
       <c r="G253">
-        <v>0.88854877403642996</v>
+        <v>0.88786107549391102</v>
       </c>
       <c r="H253">
-        <v>0.76474024362019399</v>
+        <v>0.76376803856764197</v>
       </c>
       <c r="I253">
-        <v>0.872180278995483</v>
+        <v>0.87167417043092699</v>
       </c>
       <c r="J253">
-        <v>0.93111814500374601</v>
+        <v>0.930658853197876</v>
       </c>
       <c r="K253">
-        <v>0.87771163216694004</v>
+        <v>0.87563573186217403</v>
       </c>
       <c r="L253">
-        <v>0.95764188347059898</v>
+        <v>0.95428852808508802</v>
       </c>
       <c r="M253">
-        <v>0.98314518095123105</v>
+        <v>0.98069424037167496</v>
       </c>
       <c r="N253">
-        <v>0.81413533005808503</v>
+        <v>0.81735610498982203</v>
       </c>
       <c r="O253">
-        <v>0.89011975915880304</v>
+        <v>0.89200322917995301</v>
       </c>
       <c r="P253">
-        <v>0.91913228606038699</v>
+        <v>0.91939991261417298</v>
       </c>
     </row>
     <row r="254" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A254" s="1">
         <v>37377</v>
       </c>
       <c r="B254">
-        <v>0.75428399705321003</v>
+        <v>0.75494238935906999</v>
       </c>
       <c r="C254">
-        <v>0.84798722266284499</v>
+        <v>0.84765467230487401</v>
       </c>
       <c r="D254">
-        <v>0.95043357978998699</v>
+        <v>0.94965450155256004</v>
       </c>
       <c r="E254">
-        <v>0.74754655725947605</v>
+        <v>0.74847198121578196</v>
       </c>
       <c r="F254">
-        <v>0.83619398145871804</v>
+        <v>0.83616011954814096</v>
       </c>
       <c r="G254">
-        <v>0.88694179679268503</v>
+        <v>0.88631498440638401</v>
       </c>
       <c r="H254">
-        <v>0.74692759645364104</v>
+        <v>0.74705999979818005</v>
       </c>
       <c r="I254">
-        <v>0.85577021676512199</v>
+        <v>0.85554062926080299</v>
       </c>
       <c r="J254">
-        <v>0.92845666773374402</v>
+        <v>0.92800517641942204</v>
       </c>
       <c r="K254">
-        <v>0.86185480842008799</v>
+        <v>0.85860961834822902</v>
       </c>
       <c r="L254">
-        <v>0.94243683211576801</v>
+        <v>0.93815524273242401</v>
       </c>
       <c r="M254">
-        <v>0.97619256811552901</v>
+        <v>0.97340046053891105</v>
       </c>
       <c r="N254">
-        <v>0.79222790702328305</v>
+        <v>0.79669298095317898</v>
       </c>
       <c r="O254">
-        <v>0.876950195706095</v>
+        <v>0.87935795652715498</v>
       </c>
       <c r="P254">
-        <v>0.91846123154824599</v>
+        <v>0.91874330092102596</v>
       </c>
     </row>
     <row r="255" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A255" s="1">
         <v>37408</v>
       </c>
       <c r="B255">
-        <v>0.740949384340714</v>
+        <v>0.74122587697292297</v>
       </c>
       <c r="C255">
-        <v>0.83898480443811796</v>
+        <v>0.83849817372248903</v>
       </c>
       <c r="D255">
-        <v>0.94741825849269701</v>
+        <v>0.94668467080918695</v>
       </c>
       <c r="E255">
-        <v>0.74021610904931101</v>
+        <v>0.74232004642083405</v>
       </c>
       <c r="F255">
-        <v>0.82783041890467601</v>
+        <v>0.82856562319971105</v>
       </c>
       <c r="G255">
-        <v>0.88430561219023895</v>
+        <v>0.88381733424958497</v>
       </c>
       <c r="H255">
-        <v>0.73964245466127199</v>
+        <v>0.73925624218522601</v>
       </c>
       <c r="I255">
-        <v>0.84773178375809499</v>
+        <v>0.84722223342441305</v>
       </c>
       <c r="J255">
-        <v>0.92707982644223397</v>
+        <v>0.92657249384919105</v>
       </c>
       <c r="K255">
-        <v>0.85278454728209596</v>
+        <v>0.85020615201555605</v>
       </c>
       <c r="L255">
-        <v>0.93347509064058898</v>
+        <v>0.92956833595452504</v>
       </c>
       <c r="M255">
-        <v>0.97238502035334495</v>
+        <v>0.96961450332091803</v>
       </c>
       <c r="N255">
-        <v>0.780404556499803</v>
+        <v>0.78312730402811404</v>
       </c>
       <c r="O255">
-        <v>0.87211529714380898</v>
+        <v>0.87376286569144401</v>
       </c>
       <c r="P255">
-        <v>0.91894832437079899</v>
+        <v>0.91915379195240599</v>
       </c>
     </row>
     <row r="256" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A256" s="1">
         <v>37438</v>
       </c>
       <c r="B256">
-        <v>0.73907934544563503</v>
+        <v>0.73964962681048896</v>
       </c>
       <c r="C256">
-        <v>0.83612572371048699</v>
+        <v>0.83598929623164098</v>
       </c>
       <c r="D256">
-        <v>0.94650624492840796</v>
+        <v>0.94587523755132796</v>
       </c>
       <c r="E256">
-        <v>0.75181181521731399</v>
+        <v>0.75360411545459904</v>
       </c>
       <c r="F256">
-        <v>0.82909383231271305</v>
+        <v>0.82987530128582998</v>
       </c>
       <c r="G256">
-        <v>0.88418279112908504</v>
+        <v>0.88369555203488603</v>
       </c>
       <c r="H256">
-        <v>0.74970995846118205</v>
+        <v>0.749731740906602</v>
       </c>
       <c r="I256">
-        <v>0.84980006043505496</v>
+        <v>0.84981905487821097</v>
       </c>
       <c r="J256">
-        <v>0.92745822079425599</v>
+        <v>0.92698014158303899</v>
       </c>
       <c r="K256">
-        <v>0.84616559249428602</v>
+        <v>0.84391182519185604</v>
       </c>
       <c r="L256">
-        <v>0.92857513318541796</v>
+        <v>0.92502265125480299</v>
       </c>
       <c r="M256">
-        <v>0.97269676149806295</v>
+        <v>0.969862471452139</v>
       </c>
       <c r="N256">
-        <v>0.76748012781965103</v>
+        <v>0.77004009897439096</v>
       </c>
       <c r="O256">
-        <v>0.86322955123105105</v>
+        <v>0.86489755216169395</v>
       </c>
       <c r="P256">
-        <v>0.91774739265505501</v>
+        <v>0.91789154944189499</v>
       </c>
     </row>
     <row r="257" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A257" s="1">
         <v>37469</v>
       </c>
       <c r="B257">
-        <v>0.73296849197334801</v>
+        <v>0.73371391222605598</v>
       </c>
       <c r="C257">
-        <v>0.83319112597142997</v>
+        <v>0.83310813153372998</v>
       </c>
       <c r="D257">
-        <v>0.94457965849808101</v>
+        <v>0.94399086031692103</v>
       </c>
       <c r="E257">
-        <v>0.73399170091702703</v>
+        <v>0.73624550857638904</v>
       </c>
       <c r="F257">
-        <v>0.82409383900842104</v>
+        <v>0.82480700865022405</v>
       </c>
       <c r="G257">
-        <v>0.88518818267924404</v>
+        <v>0.88474706542091697</v>
       </c>
       <c r="H257">
-        <v>0.76724314652083503</v>
+        <v>0.76654547265773698</v>
       </c>
       <c r="I257">
-        <v>0.85862312931094698</v>
+        <v>0.85807534367430205</v>
       </c>
       <c r="J257">
-        <v>0.92923180166006702</v>
+        <v>0.92871868683742298</v>
       </c>
       <c r="K257">
-        <v>0.84381068616782695</v>
+        <v>0.84266771317197997</v>
       </c>
       <c r="L257">
-        <v>0.93040797871880698</v>
+        <v>0.927352146352177</v>
       </c>
       <c r="M257">
-        <v>0.97417575807956203</v>
+        <v>0.97132535946584098</v>
       </c>
       <c r="N257">
-        <v>0.75866639581547901</v>
+        <v>0.761413314702024</v>
       </c>
       <c r="O257">
-        <v>0.85818919240677005</v>
+        <v>0.86003511864239102</v>
       </c>
       <c r="P257">
-        <v>0.9171034228446</v>
+        <v>0.917271397845692</v>
       </c>
     </row>
     <row r="258" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A258" s="1">
         <v>37500</v>
       </c>
       <c r="B258">
-        <v>0.73063865904278302</v>
+        <v>0.73136510430288204</v>
       </c>
       <c r="C258">
-        <v>0.83275903865279</v>
+        <v>0.83271887651048504</v>
       </c>
       <c r="D258">
-        <v>0.94435774597389699</v>
+        <v>0.943841028453418</v>
       </c>
       <c r="E258">
-        <v>0.72533657324404299</v>
+        <v>0.72688901247454296</v>
       </c>
       <c r="F258">
-        <v>0.82297626166539695</v>
+        <v>0.82309145449668597</v>
       </c>
       <c r="G258">
-        <v>0.88636422546946403</v>
+        <v>0.88567276082618396</v>
       </c>
       <c r="H258">
-        <v>0.76330935609293105</v>
+        <v>0.76302071888317602</v>
       </c>
       <c r="I258">
-        <v>0.85843316207767595</v>
+        <v>0.85821941789089795</v>
       </c>
       <c r="J258">
-        <v>0.92892214701820297</v>
+        <v>0.92852120102907598</v>
       </c>
       <c r="K258">
-        <v>0.84961624350723297</v>
+        <v>0.84930792771318697</v>
       </c>
       <c r="L258">
-        <v>0.93818475435368198</v>
+        <v>0.93546285694880404</v>
       </c>
       <c r="M258">
-        <v>0.97840096742429905</v>
+        <v>0.97542983101465697</v>
       </c>
       <c r="N258">
-        <v>0.75320286456732599</v>
+        <v>0.75658557639977897</v>
       </c>
       <c r="O258">
-        <v>0.85511883365654395</v>
+        <v>0.857321055145573</v>
       </c>
       <c r="P258">
-        <v>0.91677234893623505</v>
+        <v>0.91707697854985604</v>
       </c>
     </row>
     <row r="259" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A259" s="1">
         <v>37530</v>
       </c>
       <c r="B259">
-        <v>0.73023511615579695</v>
+        <v>0.730793798706592</v>
       </c>
       <c r="C259">
-        <v>0.83275828248100703</v>
+        <v>0.83265264143284401</v>
       </c>
       <c r="D259">
-        <v>0.94389172602266003</v>
+        <v>0.94335390098379501</v>
       </c>
       <c r="E259">
-        <v>0.733257210452954</v>
+        <v>0.73478458947110403</v>
       </c>
       <c r="F259">
-        <v>0.82903657070989101</v>
+        <v>0.82931175301375104</v>
       </c>
       <c r="G259">
-        <v>0.88882064284406204</v>
+        <v>0.88807513090758505</v>
       </c>
       <c r="H259">
-        <v>0.76961525997350799</v>
+        <v>0.76870121565574501</v>
       </c>
       <c r="I259">
-        <v>0.86265849920845505</v>
+        <v>0.862031383505655</v>
       </c>
       <c r="J259">
-        <v>0.92898737523883401</v>
+        <v>0.92854597693525798</v>
       </c>
       <c r="K259">
-        <v>0.82965782798143095</v>
+        <v>0.82969431700279805</v>
       </c>
       <c r="L259">
-        <v>0.92266428571231396</v>
+        <v>0.920049310882462</v>
       </c>
       <c r="M259">
-        <v>0.97315957776035</v>
+        <v>0.97007559578022196</v>
       </c>
       <c r="N259">
-        <v>0.76005416262399195</v>
+        <v>0.76289764789233405</v>
       </c>
       <c r="O259">
-        <v>0.85804916325673497</v>
+        <v>0.85988043098642797</v>
       </c>
       <c r="P259">
-        <v>0.91695339671257203</v>
+        <v>0.917238448211389</v>
       </c>
     </row>
     <row r="260" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A260" s="1">
         <v>37561</v>
       </c>
       <c r="B260">
-        <v>0.73223807303086796</v>
+        <v>0.73294342389091904</v>
       </c>
       <c r="C260">
-        <v>0.83310834813131596</v>
+        <v>0.83318199623836098</v>
       </c>
       <c r="D260">
-        <v>0.94383475870206102</v>
+        <v>0.94337592636691803</v>
       </c>
       <c r="E260">
-        <v>0.750253142122985</v>
+        <v>0.75107746354071103</v>
       </c>
       <c r="F260">
-        <v>0.84103583436793306</v>
+        <v>0.84093850254416402</v>
       </c>
       <c r="G260">
-        <v>0.89345955591021897</v>
+        <v>0.89246614394767798</v>
       </c>
       <c r="H260">
-        <v>0.79622245999485997</v>
+        <v>0.79570528256747197</v>
       </c>
       <c r="I260">
-        <v>0.87507170669717904</v>
+        <v>0.87463714946025395</v>
       </c>
       <c r="J260">
-        <v>0.92801122049899498</v>
+        <v>0.92748201496531502</v>
       </c>
       <c r="K260">
-        <v>0.79265803121182898</v>
+        <v>0.79276742270979805</v>
       </c>
       <c r="L260">
-        <v>0.89322481833084</v>
+        <v>0.89103250565967196</v>
       </c>
       <c r="M260">
-        <v>0.96136366267542905</v>
+        <v>0.95855872860983604</v>
       </c>
       <c r="N260">
-        <v>0.75513314957464195</v>
+        <v>0.76010421164904596</v>
       </c>
       <c r="O260">
-        <v>0.85547951306432501</v>
+        <v>0.85795760179201896</v>
       </c>
       <c r="P260">
-        <v>0.91654272753132104</v>
+        <v>0.91674957338919505</v>
       </c>
     </row>
     <row r="261" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A261" s="1">
         <v>37591</v>
       </c>
       <c r="B261">
-        <v>0.73944962280905502</v>
+        <v>0.74041316875577201</v>
       </c>
       <c r="C261">
-        <v>0.83866711845178399</v>
+        <v>0.83885288839595495</v>
       </c>
       <c r="D261">
-        <v>0.94508448737523798</v>
+        <v>0.94465327621286799</v>
       </c>
       <c r="E261">
-        <v>0.76719904986679499</v>
+        <v>0.76855286759381003</v>
       </c>
       <c r="F261">
-        <v>0.85187709564220004</v>
+        <v>0.85178498173656003</v>
       </c>
       <c r="G261">
-        <v>0.89716875089451298</v>
+        <v>0.89588194340555205</v>
       </c>
       <c r="H261">
-        <v>0.84993362781791004</v>
+        <v>0.85030879968907103</v>
       </c>
       <c r="I261">
-        <v>0.90113803003297499</v>
+        <v>0.90081911634692502</v>
       </c>
       <c r="J261">
-        <v>0.92930596428620904</v>
+        <v>0.92873214189207998</v>
       </c>
       <c r="K261">
-        <v>0.76716742129514504</v>
+        <v>0.76772799372298794</v>
       </c>
       <c r="L261">
-        <v>0.87288374811358405</v>
+        <v>0.87096448546476701</v>
       </c>
       <c r="M261">
-        <v>0.952088273227505</v>
+        <v>0.94962574440362701</v>
       </c>
       <c r="N261">
-        <v>0.75640279952156297</v>
+        <v>0.76266311092829597</v>
       </c>
       <c r="O261">
-        <v>0.85980964688128603</v>
+        <v>0.86277192946651404</v>
       </c>
       <c r="P261">
-        <v>0.91770819944633297</v>
+        <v>0.91780335772176402</v>
       </c>
     </row>
     <row r="262" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A262" s="1">
         <v>37622</v>
       </c>
       <c r="B262">
-        <v>0.743088006041844</v>
+        <v>0.74418882574997203</v>
       </c>
       <c r="C262">
-        <v>0.84113737535203903</v>
+        <v>0.84142693758634901</v>
       </c>
       <c r="D262">
-        <v>0.94676572829842298</v>
+        <v>0.94634037596389298</v>
       </c>
       <c r="E262">
-        <v>0.78539917801186299</v>
+        <v>0.78568047642996197</v>
       </c>
       <c r="F262">
-        <v>0.86038490217514396</v>
+        <v>0.85999947897774098</v>
       </c>
       <c r="G262">
-        <v>0.89765738312053001</v>
+        <v>0.89644326637112204</v>
       </c>
       <c r="H262">
-        <v>0.84152484788613802</v>
+        <v>0.84163522977578398</v>
       </c>
       <c r="I262">
-        <v>0.89569891204082697</v>
+        <v>0.89512443658002905</v>
       </c>
       <c r="J262">
-        <v>0.92804238113095405</v>
+        <v>0.92725812088794202</v>
       </c>
       <c r="K262">
-        <v>0.75324382364405695</v>
+        <v>0.75374676590775802</v>
       </c>
       <c r="L262">
-        <v>0.86282441976531199</v>
+        <v>0.86085085853361798</v>
       </c>
       <c r="M262">
-        <v>0.94753540157821903</v>
+        <v>0.945063665428032</v>
       </c>
       <c r="N262">
-        <v>0.76243277437386603</v>
+        <v>0.768672961375226</v>
       </c>
       <c r="O262">
-        <v>0.86327079149558394</v>
+        <v>0.86622310507967004</v>
       </c>
       <c r="P262">
-        <v>0.91814893444087198</v>
+        <v>0.91832873450279195</v>
       </c>
     </row>
     <row r="263" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A263" s="1">
         <v>37653</v>
       </c>
       <c r="B263">
-        <v>0.73894750878189197</v>
+        <v>0.74005992633321205</v>
       </c>
       <c r="C263">
-        <v>0.84003792490863904</v>
+        <v>0.84040257833893905</v>
       </c>
       <c r="D263">
-        <v>0.94721453726854199</v>
+        <v>0.94682787928191703</v>
       </c>
       <c r="E263">
-        <v>0.79581805538358696</v>
+        <v>0.795806464492128</v>
       </c>
       <c r="F263">
-        <v>0.86465794090631998</v>
+        <v>0.86410981246820895</v>
       </c>
       <c r="G263">
-        <v>0.89824740922054602</v>
+        <v>0.89696933809461998</v>
       </c>
       <c r="H263">
-        <v>0.79730500759248302</v>
+        <v>0.79684181869609505</v>
       </c>
       <c r="I263">
-        <v>0.87583692695521997</v>
+        <v>0.87504783895307303</v>
       </c>
       <c r="J263">
-        <v>0.92634158222196294</v>
+        <v>0.92566367917751002</v>
       </c>
       <c r="K263">
-        <v>0.74491939639164495</v>
+        <v>0.74495498952105099</v>
       </c>
       <c r="L263">
-        <v>0.85584143255789003</v>
+        <v>0.85418735430212001</v>
       </c>
       <c r="M263">
-        <v>0.94537479530440005</v>
+        <v>0.94336011719427604</v>
       </c>
       <c r="N263">
-        <v>0.77329210922310998</v>
+        <v>0.77880293952065105</v>
       </c>
       <c r="O263">
-        <v>0.87025859902005898</v>
+        <v>0.87306159102188097</v>
       </c>
       <c r="P263">
-        <v>0.91974499808527399</v>
+        <v>0.91995880166744304</v>
       </c>
     </row>
     <row r="264" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A264" s="1">
         <v>37681</v>
       </c>
       <c r="B264">
-        <v>0.74792793499500398</v>
+        <v>0.74915300261882001</v>
       </c>
       <c r="C264">
-        <v>0.84638967670931198</v>
+        <v>0.84674689058262398</v>
       </c>
       <c r="D264">
-        <v>0.94935212920099699</v>
+        <v>0.94893238126092005</v>
       </c>
       <c r="E264">
-        <v>0.803960832925949</v>
+        <v>0.80494481797141304</v>
       </c>
       <c r="F264">
-        <v>0.87404336401272797</v>
+        <v>0.874048572792677</v>
       </c>
       <c r="G264">
-        <v>0.90103016848750095</v>
+        <v>0.89983362377640697</v>
       </c>
       <c r="H264">
-        <v>0.78790541829749705</v>
+        <v>0.78712719885340099</v>
       </c>
       <c r="I264">
-        <v>0.87096330448064796</v>
+        <v>0.86999430900610497</v>
       </c>
       <c r="J264">
-        <v>0.92507091953787102</v>
+        <v>0.92429612880030998</v>
       </c>
       <c r="K264">
-        <v>0.74881007630479401</v>
+        <v>0.75055437398365799</v>
       </c>
       <c r="L264">
-        <v>0.85938400495353895</v>
+        <v>0.85852890507025903</v>
       </c>
       <c r="M264">
-        <v>0.94635206232458602</v>
+        <v>0.94456326456465101</v>
       </c>
       <c r="N264">
-        <v>0.786099885500958</v>
+        <v>0.79060679048049998</v>
       </c>
       <c r="O264">
-        <v>0.87505760122496101</v>
+        <v>0.87720783599619401</v>
       </c>
       <c r="P264">
-        <v>0.91854140708442999</v>
+        <v>0.91856638064166996</v>
       </c>
     </row>
     <row r="265" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A265" s="1">
         <v>37712</v>
       </c>
       <c r="B265">
-        <v>0.76331400784174097</v>
+        <v>0.76453689077204001</v>
       </c>
       <c r="C265">
-        <v>0.85525931269117095</v>
+        <v>0.85558342387667496</v>
       </c>
       <c r="D265">
-        <v>0.95075314683811196</v>
+        <v>0.95033619428278904</v>
       </c>
       <c r="E265">
-        <v>0.806277097158833</v>
+        <v>0.80691814566954501</v>
       </c>
       <c r="F265">
-        <v>0.87266158540443906</v>
+        <v>0.87270307256513602</v>
       </c>
       <c r="G265">
-        <v>0.90026298406741001</v>
+        <v>0.89919905693833302</v>
       </c>
       <c r="H265">
-        <v>0.80889982588999199</v>
+        <v>0.808527541143226</v>
       </c>
       <c r="I265">
-        <v>0.88474230329361203</v>
+        <v>0.88404593870076498</v>
       </c>
       <c r="J265">
-        <v>0.92625985810976696</v>
+        <v>0.92546098606126803</v>
       </c>
       <c r="K265">
-        <v>0.75550806312173102</v>
+        <v>0.75825964074000096</v>
       </c>
       <c r="L265">
-        <v>0.86381955813375499</v>
+        <v>0.86374479159893203</v>
       </c>
       <c r="M265">
-        <v>0.94687277618088705</v>
+        <v>0.94539351519748605</v>
       </c>
       <c r="N265">
-        <v>0.787777834417834</v>
+        <v>0.79092236187452702</v>
       </c>
       <c r="O265">
-        <v>0.876731724920639</v>
+        <v>0.87821026586152195</v>
       </c>
       <c r="P265">
-        <v>0.91865551492245601</v>
+        <v>0.91870028154790695</v>
       </c>
     </row>
     <row r="266" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A266" s="1">
         <v>37742</v>
       </c>
       <c r="B266">
-        <v>0.75101990553144604</v>
+        <v>0.75283078524000502</v>
       </c>
       <c r="C266">
-        <v>0.84720570432914499</v>
+        <v>0.84787015862883697</v>
       </c>
       <c r="D266">
-        <v>0.94975276409402098</v>
+        <v>0.94948253277898798</v>
       </c>
       <c r="E266">
-        <v>0.77299530584008802</v>
+        <v>0.77486527086783796</v>
       </c>
       <c r="F266">
-        <v>0.85348319627149605</v>
+        <v>0.85382691997313198</v>
       </c>
       <c r="G266">
-        <v>0.89378847141278905</v>
+        <v>0.89278283078466103</v>
       </c>
       <c r="H266">
-        <v>0.76338641038789301</v>
+        <v>0.76323907672111002</v>
       </c>
       <c r="I266">
-        <v>0.85861730706222805</v>
+        <v>0.85841144811951298</v>
       </c>
       <c r="J266">
-        <v>0.92273195112662798</v>
+        <v>0.922289185521593</v>
       </c>
       <c r="K266">
-        <v>0.74917460212568099</v>
+        <v>0.75316917609448897</v>
       </c>
       <c r="L266">
-        <v>0.85835932812973303</v>
+        <v>0.85917049602849904</v>
       </c>
       <c r="M266">
-        <v>0.94440196200507098</v>
+        <v>0.94328867985718501</v>
       </c>
       <c r="N266">
-        <v>0.78024920245948903</v>
+        <v>0.78372837432834097</v>
       </c>
       <c r="O266">
-        <v>0.87200494039671606</v>
+        <v>0.87335841550264004</v>
       </c>
       <c r="P266">
-        <v>0.91889960113875002</v>
+        <v>0.91883096411179799</v>
       </c>
     </row>
     <row r="267" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A267" s="1">
         <v>37773</v>
       </c>
       <c r="B267">
-        <v>0.74626554818656199</v>
+        <v>0.74811697360684504</v>
       </c>
       <c r="C267">
-        <v>0.84343390100256099</v>
+        <v>0.84416661206285104</v>
       </c>
       <c r="D267">
-        <v>0.948531760006466</v>
+        <v>0.94836958225086498</v>
       </c>
       <c r="E267">
-        <v>0.77845289795203798</v>
+        <v>0.77904342784506497</v>
       </c>
       <c r="F267">
-        <v>0.85163641468793005</v>
+        <v>0.85123412443787605</v>
       </c>
       <c r="G267">
-        <v>0.89028280978861996</v>
+        <v>0.88927584450430996</v>
       </c>
       <c r="H267">
-        <v>0.73875770517176298</v>
+        <v>0.73893097833447896</v>
       </c>
       <c r="I267">
-        <v>0.84408212321287901</v>
+        <v>0.84423519561459304</v>
       </c>
       <c r="J267">
-        <v>0.91936511843172897</v>
+        <v>0.91930594222143203</v>
       </c>
       <c r="K267">
-        <v>0.74416181913868995</v>
+        <v>0.74731030099476203</v>
       </c>
       <c r="L267">
-        <v>0.85222903230947</v>
+        <v>0.85286851086117499</v>
       </c>
       <c r="M267">
-        <v>0.94042017979257797</v>
+        <v>0.93924951741184604</v>
       </c>
       <c r="N267">
-        <v>0.77086254514728303</v>
+        <v>0.77559382086066397</v>
       </c>
       <c r="O267">
-        <v>0.86640997965924205</v>
+        <v>0.86836045644464199</v>
       </c>
       <c r="P267">
-        <v>0.91854439570147906</v>
+        <v>0.918442311109399</v>
       </c>
     </row>
     <row r="268" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A268" s="1">
         <v>37803</v>
       </c>
       <c r="B268">
-        <v>0.74146305108641797</v>
+        <v>0.74306372491688599</v>
       </c>
       <c r="C268">
-        <v>0.84253537368911502</v>
+        <v>0.84295842424787204</v>
       </c>
       <c r="D268">
-        <v>0.94813830762835405</v>
+        <v>0.94777211291029595</v>
       </c>
       <c r="E268">
-        <v>0.76695507510786298</v>
+        <v>0.76859821148092899</v>
       </c>
       <c r="F268">
-        <v>0.84960359715572198</v>
+        <v>0.84948234385056398</v>
       </c>
       <c r="G268">
-        <v>0.88902107075318104</v>
+        <v>0.88799996180804497</v>
       </c>
       <c r="H268">
-        <v>0.72452701224176896</v>
+        <v>0.72424200791733695</v>
       </c>
       <c r="I268">
-        <v>0.83625535515302996</v>
+        <v>0.83602081108495396</v>
       </c>
       <c r="J268">
-        <v>0.91684039482017299</v>
+        <v>0.916704871288057</v>
       </c>
       <c r="K268">
-        <v>0.73787160009349195</v>
+        <v>0.74104011906815603</v>
       </c>
       <c r="L268">
-        <v>0.84783720051324696</v>
+        <v>0.84831761249085602</v>
       </c>
       <c r="M268">
-        <v>0.93821007407388402</v>
+        <v>0.93698024711627204</v>
       </c>
       <c r="N268">
-        <v>0.76528702851360797</v>
+        <v>0.770090005482999</v>
       </c>
       <c r="O268">
-        <v>0.86560735514635201</v>
+        <v>0.867906450493937</v>
       </c>
       <c r="P268">
-        <v>0.91936918826189995</v>
+        <v>0.91942412245598504</v>
       </c>
     </row>
     <row r="269" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A269" s="1">
         <v>37834</v>
       </c>
       <c r="B269">
-        <v>0.74642280711994202</v>
+        <v>0.74778908662012</v>
       </c>
       <c r="C269">
-        <v>0.84513944679859698</v>
+        <v>0.84526879356462103</v>
       </c>
       <c r="D269">
-        <v>0.94695492497387601</v>
+        <v>0.94651311260094395</v>
       </c>
       <c r="E269">
-        <v>0.74784754063566905</v>
+        <v>0.74812313299792599</v>
       </c>
       <c r="F269">
-        <v>0.83864929911610198</v>
+        <v>0.83797351490127203</v>
       </c>
       <c r="G269">
-        <v>0.88811757951086401</v>
+        <v>0.88712574827294699</v>
       </c>
       <c r="H269">
-        <v>0.74188872657397698</v>
+        <v>0.74200654731568005</v>
       </c>
       <c r="I269">
-        <v>0.84997648723030905</v>
+        <v>0.84975894776393401</v>
       </c>
       <c r="J269">
-        <v>0.91683307895122801</v>
+        <v>0.91683230968286</v>
       </c>
       <c r="K269">
-        <v>0.73482331615804797</v>
+        <v>0.73793139597899204</v>
       </c>
       <c r="L269">
-        <v>0.84612499400036101</v>
+        <v>0.84670591732900002</v>
       </c>
       <c r="M269">
-        <v>0.93669169684897602</v>
+        <v>0.93543770963787498</v>
       </c>
       <c r="N269">
-        <v>0.77011156969514205</v>
+        <v>0.77514237222362403</v>
       </c>
       <c r="O269">
-        <v>0.86782724320070503</v>
+        <v>0.869955939462147</v>
       </c>
       <c r="P269">
-        <v>0.92096093353967501</v>
+        <v>0.92100642987056902</v>
       </c>
     </row>
     <row r="270" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A270" s="1">
         <v>37865</v>
       </c>
       <c r="B270">
-        <v>0.74321313642157205</v>
+        <v>0.74401004917606495</v>
       </c>
       <c r="C270">
-        <v>0.84469283811337004</v>
+        <v>0.84435517288093698</v>
       </c>
       <c r="D270">
-        <v>0.94598547843803105</v>
+        <v>0.94538300711313705</v>
       </c>
       <c r="E270">
-        <v>0.73116774180422195</v>
+        <v>0.73064006425557704</v>
       </c>
       <c r="F270">
-        <v>0.826787858599768</v>
+        <v>0.82567522676087002</v>
       </c>
       <c r="G270">
-        <v>0.88393067249045099</v>
+        <v>0.88287371629960099</v>
       </c>
       <c r="H270">
-        <v>0.73258557472712105</v>
+        <v>0.73264062134846097</v>
       </c>
       <c r="I270">
-        <v>0.84898463581584804</v>
+        <v>0.84860018301638596</v>
       </c>
       <c r="J270">
-        <v>0.91673742962423999</v>
+        <v>0.91661395701512705</v>
       </c>
       <c r="K270">
-        <v>0.728816592108538</v>
+        <v>0.73164653187207096</v>
       </c>
       <c r="L270">
-        <v>0.84425424951515304</v>
+        <v>0.84442720332130095</v>
       </c>
       <c r="M270">
-        <v>0.93547453142657899</v>
+        <v>0.93409129239485</v>
       </c>
       <c r="N270">
-        <v>0.78226297010068702</v>
+        <v>0.78574607343145497</v>
       </c>
       <c r="O270">
-        <v>0.87735592343830804</v>
+        <v>0.87841386948355404</v>
       </c>
       <c r="P270">
-        <v>0.922751195950409</v>
+        <v>0.92272037114963901</v>
       </c>
     </row>
     <row r="271" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A271" s="1">
         <v>37895</v>
       </c>
       <c r="B271">
-        <v>0.73389219262334704</v>
+        <v>0.73431124230047595</v>
       </c>
       <c r="C271">
-        <v>0.83884235467839796</v>
+        <v>0.83845993821909004</v>
       </c>
       <c r="D271">
-        <v>0.94462137675955504</v>
+        <v>0.94401460943607696</v>
       </c>
       <c r="E271">
-        <v>0.71276381942835898</v>
+        <v>0.71306426666408096</v>
       </c>
       <c r="F271">
-        <v>0.81460798276749102</v>
+        <v>0.81408681493714297</v>
       </c>
       <c r="G271">
-        <v>0.87997840756909096</v>
+        <v>0.87911386077426201</v>
       </c>
       <c r="H271">
-        <v>0.71625637719634105</v>
+        <v>0.71662647313310501</v>
       </c>
       <c r="I271">
-        <v>0.84406547718750002</v>
+        <v>0.84455772879707602</v>
       </c>
       <c r="J271">
-        <v>0.91820954608111505</v>
+        <v>0.91820598677627296</v>
       </c>
       <c r="K271">
-        <v>0.71923117050690299</v>
+        <v>0.72175144620254295</v>
       </c>
       <c r="L271">
-        <v>0.83653698492296003</v>
+        <v>0.836793390159142</v>
       </c>
       <c r="M271">
-        <v>0.93273243549380003</v>
+        <v>0.93125147885352999</v>
       </c>
       <c r="N271">
-        <v>0.79766598479391604</v>
+        <v>0.79985553909255902</v>
       </c>
       <c r="O271">
-        <v>0.888687230496647</v>
+        <v>0.88920856752324295</v>
       </c>
       <c r="P271">
-        <v>0.92544518535029696</v>
+        <v>0.92548684081391497</v>
       </c>
     </row>
     <row r="272" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A272" s="1">
         <v>37926</v>
       </c>
       <c r="B272">
-        <v>0.72463299346059595</v>
+        <v>0.72467772866725499</v>
       </c>
       <c r="C272">
-        <v>0.83128858637426795</v>
+        <v>0.83075646613783005</v>
       </c>
       <c r="D272">
-        <v>0.94402378714292801</v>
+        <v>0.94340256555528801</v>
       </c>
       <c r="E272">
-        <v>0.71012498798059698</v>
+        <v>0.70992980070301404</v>
       </c>
       <c r="F272">
-        <v>0.81023401741897505</v>
+        <v>0.80961873149320596</v>
       </c>
       <c r="G272">
-        <v>0.87804533347566305</v>
+        <v>0.87720873654342901</v>
       </c>
       <c r="H272">
-        <v>0.70467849887287004</v>
+        <v>0.70467225876835304</v>
       </c>
       <c r="I272">
-        <v>0.83364865769063601</v>
+        <v>0.83408007810441298</v>
       </c>
       <c r="J272">
-        <v>0.91879066102959395</v>
+        <v>0.91876562735892797</v>
       </c>
       <c r="K272">
-        <v>0.71018830082787898</v>
+        <v>0.71274029474142997</v>
       </c>
       <c r="L272">
-        <v>0.82763522871057105</v>
+        <v>0.82811037137013899</v>
       </c>
       <c r="M272">
-        <v>0.92900494925835897</v>
+        <v>0.92762744774822803</v>
       </c>
       <c r="N272">
-        <v>0.79677326523076197</v>
+        <v>0.79859752109948501</v>
       </c>
       <c r="O272">
-        <v>0.88516621838878795</v>
+        <v>0.88612740370811505</v>
       </c>
       <c r="P272">
-        <v>0.92557873642189903</v>
+        <v>0.92586381881477398</v>
       </c>
     </row>
     <row r="273" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A273" s="1">
         <v>37956</v>
       </c>
       <c r="B273">
-        <v>0.71819877177341596</v>
+        <v>0.71843079643251095</v>
       </c>
       <c r="C273">
-        <v>0.82704930318382197</v>
+        <v>0.82670033196507497</v>
       </c>
       <c r="D273">
-        <v>0.94397608272070599</v>
+        <v>0.94341166529505904</v>
       </c>
       <c r="E273">
-        <v>0.70252035787028699</v>
+        <v>0.70219040196418703</v>
       </c>
       <c r="F273">
-        <v>0.80618319101533498</v>
+        <v>0.80549727546503502</v>
       </c>
       <c r="G273">
-        <v>0.87663367571508899</v>
+        <v>0.87586779732526998</v>
       </c>
       <c r="H273">
-        <v>0.69746852822219396</v>
+        <v>0.69733308087076196</v>
       </c>
       <c r="I273">
-        <v>0.82430196113135401</v>
+        <v>0.82481162183383405</v>
       </c>
       <c r="J273">
-        <v>0.91800589368129704</v>
+        <v>0.91806120353616805</v>
       </c>
       <c r="K273">
-        <v>0.71060783663668203</v>
+        <v>0.71280034469454101</v>
       </c>
       <c r="L273">
-        <v>0.82384901920769704</v>
+        <v>0.82406499105474795</v>
       </c>
       <c r="M273">
-        <v>0.92746236120989101</v>
+        <v>0.92603576636323903</v>
       </c>
       <c r="N273">
-        <v>0.80129925763898102</v>
+        <v>0.80327921720747397</v>
       </c>
       <c r="O273">
-        <v>0.88921890661159797</v>
+        <v>0.89050166698115696</v>
       </c>
       <c r="P273">
-        <v>0.92712748175641202</v>
+        <v>0.92754463410017995</v>
       </c>
     </row>
     <row r="274" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A274" s="1">
         <v>37987</v>
       </c>
       <c r="B274">
-        <v>0.71884479627500497</v>
+        <v>0.71906294872836196</v>
       </c>
       <c r="C274">
-        <v>0.82579989438083401</v>
+        <v>0.82548909906138601</v>
       </c>
       <c r="D274">
-        <v>0.94457741569568898</v>
+        <v>0.94407843670029301</v>
       </c>
       <c r="E274">
-        <v>0.69864428554020097</v>
+        <v>0.69778751970776898</v>
       </c>
       <c r="F274">
-        <v>0.80172014677888204</v>
+        <v>0.80057688439255703</v>
       </c>
       <c r="G274">
-        <v>0.87476046568701904</v>
+        <v>0.87403367621945804</v>
       </c>
       <c r="H274">
-        <v>0.69734554301420204</v>
+        <v>0.69715946436629705</v>
       </c>
       <c r="I274">
-        <v>0.81635282966242395</v>
+        <v>0.81682705665744604</v>
       </c>
       <c r="J274">
-        <v>0.91663950569289399</v>
+        <v>0.91675675532439305</v>
       </c>
       <c r="K274">
-        <v>0.71034797526717697</v>
+        <v>0.71305890823419404</v>
       </c>
       <c r="L274">
-        <v>0.82472375883830396</v>
+        <v>0.82511828796228903</v>
       </c>
       <c r="M274">
-        <v>0.92816257381345901</v>
+        <v>0.92688146566132601</v>
       </c>
       <c r="N274">
-        <v>0.81035099939613697</v>
+        <v>0.81266424865242104</v>
       </c>
       <c r="O274">
-        <v>0.89384333724504395</v>
+        <v>0.89546262607492999</v>
       </c>
       <c r="P274">
-        <v>0.92830840454383601</v>
+        <v>0.92871080758662805</v>
       </c>
     </row>
     <row r="275" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A275" s="1">
         <v>38018</v>
       </c>
       <c r="B275">
-        <v>0.71707092554516705</v>
+        <v>0.71737276976966802</v>
       </c>
       <c r="C275">
-        <v>0.82247159918190804</v>
+        <v>0.82213997684777296</v>
       </c>
       <c r="D275">
-        <v>0.94368098258201005</v>
+        <v>0.943179174441381</v>
       </c>
       <c r="E275">
-        <v>0.69408796098706804</v>
+        <v>0.69369186932565696</v>
       </c>
       <c r="F275">
-        <v>0.797346325467713</v>
+        <v>0.79646285044910703</v>
       </c>
       <c r="G275">
-        <v>0.87337357691932804</v>
+        <v>0.87270426847927896</v>
       </c>
       <c r="H275">
-        <v>0.684413028187282</v>
+        <v>0.68429800916138395</v>
       </c>
       <c r="I275">
-        <v>0.80646181393156302</v>
+        <v>0.80666855346469002</v>
       </c>
       <c r="J275">
-        <v>0.91565595556443702</v>
+        <v>0.91572566267488598</v>
       </c>
       <c r="K275">
-        <v>0.71606838013023699</v>
+        <v>0.71828939948991199</v>
       </c>
       <c r="L275">
-        <v>0.82463601099422401</v>
+        <v>0.82470052092872603</v>
       </c>
       <c r="M275">
-        <v>0.92658942996305904</v>
+        <v>0.925271630038073</v>
       </c>
       <c r="N275">
-        <v>0.80397403096476905</v>
+        <v>0.80637233870715797</v>
       </c>
       <c r="O275">
-        <v>0.88587787008336805</v>
+        <v>0.88731980777062303</v>
       </c>
       <c r="P275">
-        <v>0.92546564882119398</v>
+        <v>0.92566781986644997</v>
       </c>
     </row>
     <row r="276" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A276" s="1">
         <v>38047</v>
       </c>
       <c r="B276">
-        <v>0.71542876880026895</v>
+        <v>0.71568234742492998</v>
       </c>
       <c r="C276">
-        <v>0.82291266362183402</v>
+        <v>0.82260617093853805</v>
       </c>
       <c r="D276">
-        <v>0.94399705889269803</v>
+        <v>0.94352164275763595</v>
       </c>
       <c r="E276">
-        <v>0.69826215366503597</v>
+        <v>0.69926333956355802</v>
       </c>
       <c r="F276">
-        <v>0.79869706105104799</v>
+        <v>0.79846352046959501</v>
       </c>
       <c r="G276">
-        <v>0.87285313528767705</v>
+        <v>0.87221450929686595</v>
       </c>
       <c r="H276">
-        <v>0.68262279105300905</v>
+        <v>0.68213824731498196</v>
       </c>
       <c r="I276">
-        <v>0.80727755524887501</v>
+        <v>0.80730423361676895</v>
       </c>
       <c r="J276">
-        <v>0.91705241592714504</v>
+        <v>0.91721951777027999</v>
       </c>
       <c r="K276">
-        <v>0.71314365345024799</v>
+        <v>0.71466135561700295</v>
       </c>
       <c r="L276">
-        <v>0.826094930943571</v>
+        <v>0.82609362002998799</v>
       </c>
       <c r="M276">
-        <v>0.92848150221364301</v>
+        <v>0.92713360500397501</v>
       </c>
       <c r="N276">
-        <v>0.79642993387204597</v>
+        <v>0.79857177308079097</v>
       </c>
       <c r="O276">
-        <v>0.88122112422524301</v>
+        <v>0.88239752998689702</v>
       </c>
       <c r="P276">
-        <v>0.923978900481084</v>
+        <v>0.92406563987895496</v>
       </c>
     </row>
     <row r="277" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A277" s="1">
         <v>38078</v>
       </c>
       <c r="B277">
-        <v>0.72228960956187205</v>
+        <v>0.72310236033904296</v>
       </c>
       <c r="C277">
-        <v>0.82712778666169895</v>
+        <v>0.82710875947871298</v>
       </c>
       <c r="D277">
-        <v>0.94534202430240699</v>
+        <v>0.94500033240882797</v>
       </c>
       <c r="E277">
-        <v>0.71324776457175998</v>
+        <v>0.71414350423259498</v>
       </c>
       <c r="F277">
-        <v>0.80313399109924599</v>
+        <v>0.80294805276186099</v>
       </c>
       <c r="G277">
-        <v>0.873762057875489</v>
+        <v>0.87305491343575503</v>
       </c>
       <c r="H277">
-        <v>0.68500813165743402</v>
+        <v>0.68532672201892597</v>
       </c>
       <c r="I277">
-        <v>0.81069672822316496</v>
+        <v>0.81115706041572699</v>
       </c>
       <c r="J277">
-        <v>0.91839293189335303</v>
+        <v>0.91847575508456802</v>
       </c>
       <c r="K277">
-        <v>0.71880512841647604</v>
+        <v>0.72163983516375096</v>
       </c>
       <c r="L277">
-        <v>0.83333773639360098</v>
+        <v>0.83391059646752297</v>
       </c>
       <c r="M277">
-        <v>0.93146794895165497</v>
+        <v>0.93033142557395399</v>
       </c>
       <c r="N277">
-        <v>0.80741624630490705</v>
+        <v>0.81038335868086897</v>
       </c>
       <c r="O277">
-        <v>0.88574134628753798</v>
+        <v>0.88735000778984097</v>
       </c>
       <c r="P277">
-        <v>0.92431606229738195</v>
+        <v>0.924334388346705</v>
       </c>
     </row>
     <row r="278" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A278" s="1">
         <v>38108</v>
       </c>
       <c r="B278">
-        <v>0.72406605855716399</v>
+        <v>0.724709062684462</v>
       </c>
       <c r="C278">
-        <v>0.82975750066790399</v>
+        <v>0.82973478467278405</v>
       </c>
       <c r="D278">
-        <v>0.94461544597532199</v>
+        <v>0.94435006961094003</v>
       </c>
       <c r="E278">
-        <v>0.71380621469257699</v>
+        <v>0.71352156403961298</v>
       </c>
       <c r="F278">
-        <v>0.80205431844116903</v>
+        <v>0.80190980850905602</v>
       </c>
       <c r="G278">
-        <v>0.87336525039740798</v>
+        <v>0.87289459154335602</v>
       </c>
       <c r="H278">
-        <v>0.68807710528530197</v>
+        <v>0.68875167284139904</v>
       </c>
       <c r="I278">
-        <v>0.81843554040632105</v>
+        <v>0.81907141586811705</v>
       </c>
       <c r="J278">
-        <v>0.91959739093192305</v>
+        <v>0.91965243783106898</v>
       </c>
       <c r="K278">
-        <v>0.73154524019507805</v>
+        <v>0.73443057347713103</v>
       </c>
       <c r="L278">
-        <v>0.84432249202976495</v>
+        <v>0.844947573069465</v>
       </c>
       <c r="M278">
-        <v>0.93561737775808795</v>
+        <v>0.93446826211699596</v>
       </c>
       <c r="N278">
-        <v>0.79911460458138295</v>
+        <v>0.80047343135086702</v>
       </c>
       <c r="O278">
-        <v>0.88662350479353502</v>
+        <v>0.88734814686743602</v>
       </c>
       <c r="P278">
-        <v>0.92532489642259197</v>
+        <v>0.92536853772427097</v>
       </c>
     </row>
     <row r="279" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A279" s="1">
         <v>38139</v>
       </c>
       <c r="B279">
-        <v>0.71997025738426002</v>
+        <v>0.72066112710533703</v>
       </c>
       <c r="C279">
-        <v>0.82701965250623999</v>
+        <v>0.82698719329164305</v>
       </c>
       <c r="D279">
-        <v>0.94380091330336902</v>
+        <v>0.94353404161745003</v>
       </c>
       <c r="E279">
-        <v>0.70786933187272805</v>
+        <v>0.70834980213080001</v>
       </c>
       <c r="F279">
-        <v>0.80156106451160503</v>
+        <v>0.801624574776445</v>
       </c>
       <c r="G279">
-        <v>0.87432658825096998</v>
+        <v>0.87375578020873501</v>
       </c>
       <c r="H279">
-        <v>0.68855279916178802</v>
+        <v>0.69045124385165202</v>
       </c>
       <c r="I279">
-        <v>0.81728647641622298</v>
+        <v>0.81859929901304795</v>
       </c>
       <c r="J279">
-        <v>0.91928948613501404</v>
+        <v>0.91935560810646699</v>
       </c>
       <c r="K279">
-        <v>0.73866340029859701</v>
+        <v>0.74250504531026496</v>
       </c>
       <c r="L279">
-        <v>0.85043993057203504</v>
+        <v>0.85167311894509801</v>
       </c>
       <c r="M279">
-        <v>0.93945052501786996</v>
+        <v>0.93855255645433</v>
       </c>
       <c r="N279">
-        <v>0.79283062027421403</v>
+        <v>0.79478755523720401</v>
       </c>
       <c r="O279">
-        <v>0.88427840239597599</v>
+        <v>0.88567874205821695</v>
       </c>
       <c r="P279">
-        <v>0.92463486021519703</v>
+        <v>0.92502414287583901</v>
       </c>
     </row>
     <row r="280" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A280" s="1">
         <v>38169</v>
       </c>
       <c r="B280">
-        <v>0.71534819605047995</v>
+        <v>0.71624684456398502</v>
       </c>
       <c r="C280">
-        <v>0.82268841390599901</v>
+        <v>0.82281683784009896</v>
       </c>
       <c r="D280">
-        <v>0.94269282747762595</v>
+        <v>0.94247886235920997</v>
       </c>
       <c r="E280">
-        <v>0.70795317383049206</v>
+        <v>0.70950126527447699</v>
       </c>
       <c r="F280">
-        <v>0.80327723788654704</v>
+        <v>0.803661904614278</v>
       </c>
       <c r="G280">
-        <v>0.87606162185648595</v>
+        <v>0.87552001923634004</v>
       </c>
       <c r="H280">
-        <v>0.68355478006935899</v>
+        <v>0.68479744160782396</v>
       </c>
       <c r="I280">
-        <v>0.81183139732440601</v>
+        <v>0.81291332456887799</v>
       </c>
       <c r="J280">
-        <v>0.91877853592052805</v>
+        <v>0.91876604455352195</v>
       </c>
       <c r="K280">
-        <v>0.74275020364236799</v>
+        <v>0.74622011152471701</v>
       </c>
       <c r="L280">
-        <v>0.85316825276241104</v>
+        <v>0.854193261755124</v>
       </c>
       <c r="M280">
-        <v>0.94011197674052605</v>
+        <v>0.93928600841955801</v>
       </c>
       <c r="N280">
-        <v>0.77596811163354595</v>
+        <v>0.78033980672271497</v>
       </c>
       <c r="O280">
-        <v>0.87323332212898197</v>
+        <v>0.87559597483485596</v>
       </c>
       <c r="P280">
-        <v>0.92286631305897604</v>
+        <v>0.92327480162982101</v>
       </c>
     </row>
     <row r="281" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A281" s="1">
         <v>38200</v>
       </c>
       <c r="B281">
-        <v>0.71424326740206301</v>
+        <v>0.715077522441256</v>
       </c>
       <c r="C281">
-        <v>0.820234870638058</v>
+        <v>0.82029380558243903</v>
       </c>
       <c r="D281">
-        <v>0.94238668247843205</v>
+        <v>0.94203711492327902</v>
       </c>
       <c r="E281">
-        <v>0.71231832498520897</v>
+        <v>0.71353212725423998</v>
       </c>
       <c r="F281">
-        <v>0.80876356705310604</v>
+        <v>0.80910071281491702</v>
       </c>
       <c r="G281">
-        <v>0.878512728539807</v>
+        <v>0.87779365380790897</v>
       </c>
       <c r="H281">
-        <v>0.67616096487253696</v>
+        <v>0.67739758736275801</v>
       </c>
       <c r="I281">
-        <v>0.80396939818818003</v>
+        <v>0.80539141497403199</v>
       </c>
       <c r="J281">
-        <v>0.91655645168514599</v>
+        <v>0.91667011005510601</v>
       </c>
       <c r="K281">
-        <v>0.742257897667292</v>
+        <v>0.745205820997206</v>
       </c>
       <c r="L281">
-        <v>0.85005222007647097</v>
+        <v>0.85107261269137202</v>
       </c>
       <c r="M281">
-        <v>0.93787167771229496</v>
+        <v>0.936947948398688</v>
       </c>
       <c r="N281">
-        <v>0.77082466345191702</v>
+        <v>0.775351019191449</v>
       </c>
       <c r="O281">
-        <v>0.86838560255166897</v>
+        <v>0.87073860924743696</v>
       </c>
       <c r="P281">
-        <v>0.92280358447487298</v>
+        <v>0.92313028761567595</v>
       </c>
     </row>
     <row r="282" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A282" s="1">
         <v>38231</v>
       </c>
       <c r="B282">
-        <v>0.71189027371634195</v>
+        <v>0.71281582325692505</v>
       </c>
       <c r="C282">
-        <v>0.82019684472083598</v>
+        <v>0.82031133832243697</v>
       </c>
       <c r="D282">
-        <v>0.94305119851901498</v>
+        <v>0.94267267474459304</v>
       </c>
       <c r="E282">
-        <v>0.72573371038377199</v>
+        <v>0.72791418406823905</v>
       </c>
       <c r="F282">
-        <v>0.81968892829880302</v>
+        <v>0.82032548944906802</v>
       </c>
       <c r="G282">
-        <v>0.88178495616153096</v>
+        <v>0.88107319859090105</v>
       </c>
       <c r="H282">
-        <v>0.67153442588075396</v>
+        <v>0.67337048249667297</v>
       </c>
       <c r="I282">
-        <v>0.799417277584484</v>
+        <v>0.80127433844547802</v>
       </c>
       <c r="J282">
-        <v>0.91486445903338098</v>
+        <v>0.91526136904516298</v>
       </c>
       <c r="K282">
-        <v>0.733323927977512</v>
+        <v>0.73668228987785001</v>
       </c>
       <c r="L282">
-        <v>0.84422992662882601</v>
+        <v>0.84529138908411205</v>
       </c>
       <c r="M282">
-        <v>0.93542292760915702</v>
+        <v>0.93432824646011603</v>
       </c>
       <c r="N282">
-        <v>0.77040893316398296</v>
+        <v>0.77467921818707997</v>
       </c>
       <c r="O282">
-        <v>0.86714313158550005</v>
+        <v>0.86924615597009303</v>
       </c>
       <c r="P282">
-        <v>0.92295919706897001</v>
+        <v>0.92327987162748104</v>
       </c>
     </row>
     <row r="283" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A283" s="1">
         <v>38261</v>
       </c>
       <c r="B283">
-        <v>0.71817636452663003</v>
+        <v>0.71911126651522095</v>
       </c>
       <c r="C283">
-        <v>0.82449811343784796</v>
+        <v>0.82458645249229501</v>
       </c>
       <c r="D283">
-        <v>0.94530415688334801</v>
+        <v>0.94484843562490395</v>
       </c>
       <c r="E283">
-        <v>0.73642170451051303</v>
+        <v>0.73911905713006698</v>
       </c>
       <c r="F283">
-        <v>0.82809767733938699</v>
+        <v>0.82901045649064498</v>
       </c>
       <c r="G283">
-        <v>0.88588810015744601</v>
+        <v>0.88503193184246598</v>
       </c>
       <c r="H283">
-        <v>0.67276392631881499</v>
+        <v>0.67437064678132896</v>
       </c>
       <c r="I283">
-        <v>0.79878428229607301</v>
+        <v>0.80040449472016195</v>
       </c>
       <c r="J283">
-        <v>0.91338145583754804</v>
+        <v>0.91372347947295995</v>
       </c>
       <c r="K283">
-        <v>0.72994097153934501</v>
+        <v>0.733060399956038</v>
       </c>
       <c r="L283">
-        <v>0.84108069156810095</v>
+        <v>0.84192027911280098</v>
       </c>
       <c r="M283">
-        <v>0.93430257531382399</v>
+        <v>0.93282312007451396</v>
       </c>
       <c r="N283">
-        <v>0.78287353184321695</v>
+        <v>0.78629504869903599</v>
       </c>
       <c r="O283">
-        <v>0.874798395166964</v>
+        <v>0.87679086531693695</v>
       </c>
       <c r="P283">
-        <v>0.92471769909105805</v>
+        <v>0.92506470364151905</v>
       </c>
     </row>
     <row r="284" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A284" s="1">
         <v>38292</v>
       </c>
       <c r="B284">
-        <v>0.72601275572923796</v>
+        <v>0.72693432023535898</v>
       </c>
       <c r="C284">
-        <v>0.82930263070549304</v>
+        <v>0.82954413206049704</v>
       </c>
       <c r="D284">
-        <v>0.94614900140731595</v>
+        <v>0.94576377229060904</v>
       </c>
       <c r="E284">
-        <v>0.74329973780337</v>
+        <v>0.74486946167281598</v>
       </c>
       <c r="F284">
-        <v>0.83578139636076498</v>
+        <v>0.83589884305512296</v>
       </c>
       <c r="G284">
-        <v>0.88736684315441305</v>
+        <v>0.886170229218332</v>
       </c>
       <c r="H284">
-        <v>0.67661707050325104</v>
+        <v>0.67760656335969705</v>
       </c>
       <c r="I284">
-        <v>0.79992800024567001</v>
+        <v>0.80173610406065599</v>
       </c>
       <c r="J284">
-        <v>0.91318293369507697</v>
+        <v>0.91366153181373599</v>
       </c>
       <c r="K284">
-        <v>0.73005352721764705</v>
+        <v>0.733411206403497</v>
       </c>
       <c r="L284">
-        <v>0.83769891858874701</v>
+        <v>0.83871666561931202</v>
       </c>
       <c r="M284">
-        <v>0.93254348391779596</v>
+        <v>0.93116140784556101</v>
       </c>
       <c r="N284">
-        <v>0.78285626280428799</v>
+        <v>0.787655583713885</v>
       </c>
       <c r="O284">
-        <v>0.87600550439366298</v>
+        <v>0.87914269270239698</v>
       </c>
       <c r="P284">
-        <v>0.925697787771806</v>
+        <v>0.92629524247148798</v>
       </c>
     </row>
     <row r="285" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A285" s="1">
         <v>38322</v>
       </c>
       <c r="B285">
-        <v>0.72199738563803595</v>
+        <v>0.72299361807891804</v>
       </c>
       <c r="C285">
-        <v>0.828615343165094</v>
+        <v>0.82872295932527595</v>
       </c>
       <c r="D285">
-        <v>0.94469095133393099</v>
+        <v>0.944189909171813</v>
       </c>
       <c r="E285">
-        <v>0.75111689650636504</v>
+        <v>0.75427625832475997</v>
       </c>
       <c r="F285">
-        <v>0.84254749076068403</v>
+        <v>0.84325099320119001</v>
       </c>
       <c r="G285">
-        <v>0.88955264463661099</v>
+        <v>0.888216353136007</v>
       </c>
       <c r="H285">
-        <v>0.67646956514606404</v>
+        <v>0.67752444094002295</v>
       </c>
       <c r="I285">
-        <v>0.80116012166585504</v>
+        <v>0.80276278625425201</v>
       </c>
       <c r="J285">
-        <v>0.91315999707029005</v>
+        <v>0.91353005855837499</v>
       </c>
       <c r="K285">
-        <v>0.72376711149797901</v>
+        <v>0.72672108449367601</v>
       </c>
       <c r="L285">
-        <v>0.835853011394737</v>
+        <v>0.83602300948423502</v>
       </c>
       <c r="M285">
-        <v>0.93217870911615197</v>
+        <v>0.93042609221958195</v>
       </c>
       <c r="N285">
-        <v>0.78525597885063203</v>
+        <v>0.79066038961149299</v>
       </c>
       <c r="O285">
-        <v>0.87981249301875497</v>
+        <v>0.88325821358017098</v>
       </c>
       <c r="P285">
-        <v>0.92819547946623304</v>
+        <v>0.928806903254071</v>
       </c>
     </row>
     <row r="286" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A286" s="1">
         <v>38353</v>
       </c>
       <c r="B286">
-        <v>0.72620151661878496</v>
+        <v>0.72735296858678</v>
       </c>
       <c r="C286">
-        <v>0.830557876735183</v>
+        <v>0.83076834111359898</v>
       </c>
       <c r="D286">
-        <v>0.94489709344913198</v>
+        <v>0.94447102163968899</v>
       </c>
       <c r="E286">
-        <v>0.752704728215149</v>
+        <v>0.75520073876895</v>
       </c>
       <c r="F286">
-        <v>0.841349091543238</v>
+        <v>0.84169313353960196</v>
       </c>
       <c r="G286">
-        <v>0.88745208267730902</v>
+        <v>0.88615905119532501</v>
       </c>
       <c r="H286">
-        <v>0.68036143369086899</v>
+        <v>0.68133280423712295</v>
       </c>
       <c r="I286">
-        <v>0.80054942856543898</v>
+        <v>0.80210797819846702</v>
       </c>
       <c r="J286">
-        <v>0.91355316074515303</v>
+        <v>0.91392564792684805</v>
       </c>
       <c r="K286">
-        <v>0.73085134919867101</v>
+        <v>0.73484274628541202</v>
       </c>
       <c r="L286">
-        <v>0.84028816665392503</v>
+        <v>0.84053538282517304</v>
       </c>
       <c r="M286">
-        <v>0.93430495201531205</v>
+        <v>0.93249643941738203</v>
       </c>
       <c r="N286">
-        <v>0.78391446477288895</v>
+        <v>0.78880735297027005</v>
       </c>
       <c r="O286">
-        <v>0.88049430121515704</v>
+        <v>0.88366212293959401</v>
       </c>
       <c r="P286">
-        <v>0.93015764057362804</v>
+        <v>0.93077874385814297</v>
       </c>
     </row>
     <row r="287" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A287" s="1">
         <v>38384</v>
       </c>
       <c r="B287">
-        <v>0.725108742448343</v>
+        <v>0.72605732129461797</v>
       </c>
       <c r="C287">
-        <v>0.83047745299917997</v>
+        <v>0.83056090212452705</v>
       </c>
       <c r="D287">
-        <v>0.94543569467251498</v>
+        <v>0.94491379476721504</v>
       </c>
       <c r="E287">
-        <v>0.74736756874724897</v>
+        <v>0.74954194443028799</v>
       </c>
       <c r="F287">
-        <v>0.83433758541904801</v>
+        <v>0.83482373177754499</v>
       </c>
       <c r="G287">
-        <v>0.88465972116356495</v>
+        <v>0.88360995471415105</v>
       </c>
       <c r="H287">
-        <v>0.68770738232081297</v>
+        <v>0.68937220766363005</v>
       </c>
       <c r="I287">
-        <v>0.80163984952876299</v>
+        <v>0.80329905401373403</v>
       </c>
       <c r="J287">
-        <v>0.91265563515852999</v>
+        <v>0.91301426497291105</v>
       </c>
       <c r="K287">
-        <v>0.74110543919209604</v>
+        <v>0.74448873522646497</v>
       </c>
       <c r="L287">
-        <v>0.84834155163977698</v>
+        <v>0.84851249672999496</v>
       </c>
       <c r="M287">
-        <v>0.93848735408937001</v>
+        <v>0.93664117988595397</v>
       </c>
       <c r="N287">
-        <v>0.78691616538030396</v>
+        <v>0.79167938141772898</v>
       </c>
       <c r="O287">
-        <v>0.88281853720227199</v>
+        <v>0.88583615085532896</v>
       </c>
       <c r="P287">
-        <v>0.93196228711314599</v>
+        <v>0.93272954294270005</v>
       </c>
     </row>
     <row r="288" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A288" s="1">
         <v>38412</v>
       </c>
       <c r="B288">
-        <v>0.72927649100837599</v>
+        <v>0.73012661982515004</v>
       </c>
       <c r="C288">
-        <v>0.833950100141027</v>
+        <v>0.83410000242344795</v>
       </c>
       <c r="D288">
-        <v>0.94621316588758198</v>
+        <v>0.94584674996380702</v>
       </c>
       <c r="E288">
-        <v>0.76660287478284905</v>
+        <v>0.76814987535502699</v>
       </c>
       <c r="F288">
-        <v>0.84139416172429804</v>
+        <v>0.84166801307227002</v>
       </c>
       <c r="G288">
-        <v>0.88452373003792595</v>
+        <v>0.88343956484733399</v>
       </c>
       <c r="H288">
-        <v>0.69103435992615203</v>
+        <v>0.69270042255602204</v>
       </c>
       <c r="I288">
-        <v>0.80109973493078002</v>
+        <v>0.80288030693777601</v>
       </c>
       <c r="J288">
-        <v>0.91185381607279803</v>
+        <v>0.91236315362558496</v>
       </c>
       <c r="K288">
-        <v>0.75251192698820102</v>
+        <v>0.75580449676586703</v>
       </c>
       <c r="L288">
-        <v>0.856807424727415</v>
+        <v>0.85685072221685599</v>
       </c>
       <c r="M288">
-        <v>0.94279161167062298</v>
+        <v>0.94079593246561499</v>
       </c>
       <c r="N288">
-        <v>0.79538982401999003</v>
+        <v>0.79901370568087904</v>
       </c>
       <c r="O288">
-        <v>0.88844396615319998</v>
+        <v>0.89077454662317901</v>
       </c>
       <c r="P288">
-        <v>0.93420718418552495</v>
+        <v>0.93502293954974203</v>
       </c>
     </row>
     <row r="289" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A289" s="1">
         <v>38443</v>
       </c>
       <c r="B289">
-        <v>0.73468999881788699</v>
+        <v>0.73565375167068103</v>
       </c>
       <c r="C289">
-        <v>0.836281554069216</v>
+        <v>0.83647111138570196</v>
       </c>
       <c r="D289">
-        <v>0.94657840854652198</v>
+        <v>0.94621080419819104</v>
       </c>
       <c r="E289">
-        <v>0.77161124271631498</v>
+        <v>0.77185931482334302</v>
       </c>
       <c r="F289">
-        <v>0.84576284386793898</v>
+        <v>0.84530968680435303</v>
       </c>
       <c r="G289">
-        <v>0.88444528346529105</v>
+        <v>0.88314894913071995</v>
       </c>
       <c r="H289">
-        <v>0.69333910238834195</v>
+        <v>0.69465301903870302</v>
       </c>
       <c r="I289">
-        <v>0.80037440936214499</v>
+        <v>0.80203066053477301</v>
       </c>
       <c r="J289">
-        <v>0.91221144751941097</v>
+        <v>0.912793154743888</v>
       </c>
       <c r="K289">
-        <v>0.764527286363894</v>
+        <v>0.76680655996776403</v>
       </c>
       <c r="L289">
-        <v>0.86552630493752503</v>
+        <v>0.86516115130896198</v>
       </c>
       <c r="M289">
-        <v>0.94734704661300395</v>
+        <v>0.94522969317339101</v>
       </c>
       <c r="N289">
-        <v>0.78901396207193897</v>
+        <v>0.79444869654940897</v>
       </c>
       <c r="O289">
-        <v>0.88693157521574395</v>
+        <v>0.88996921987005095</v>
       </c>
       <c r="P289">
-        <v>0.93679868185106496</v>
+        <v>0.93754566651388804</v>
       </c>
     </row>
     <row r="290" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A290" s="1">
         <v>38473</v>
       </c>
       <c r="B290">
-        <v>0.73457295728903405</v>
+        <v>0.73558200380391103</v>
       </c>
       <c r="C290">
-        <v>0.83525272113549098</v>
+        <v>0.83546923281836105</v>
       </c>
       <c r="D290">
-        <v>0.94593602555274303</v>
+        <v>0.94555946986190798</v>
       </c>
       <c r="E290">
-        <v>0.76398012058700304</v>
+        <v>0.76531859732912799</v>
       </c>
       <c r="F290">
-        <v>0.84502693119834704</v>
+        <v>0.84492264940945205</v>
       </c>
       <c r="G290">
-        <v>0.88488297508021496</v>
+        <v>0.883599816225348</v>
       </c>
       <c r="H290">
-        <v>0.68642172956701097</v>
+        <v>0.68825132405950795</v>
       </c>
       <c r="I290">
-        <v>0.79856778504242798</v>
+        <v>0.80045692020274695</v>
       </c>
       <c r="J290">
-        <v>0.91365620259609703</v>
+        <v>0.91423806303161903</v>
       </c>
       <c r="K290">
-        <v>0.77182088251480696</v>
+        <v>0.77374736844841896</v>
       </c>
       <c r="L290">
-        <v>0.87413062386420604</v>
+        <v>0.87327115890884699</v>
       </c>
       <c r="M290">
-        <v>0.95267967894450101</v>
+        <v>0.95026287261982001</v>
       </c>
       <c r="N290">
-        <v>0.77792655492534701</v>
+        <v>0.78339363375902704</v>
       </c>
       <c r="O290">
-        <v>0.88078559948235702</v>
+        <v>0.88397971825244204</v>
       </c>
       <c r="P290">
-        <v>0.93646437908975</v>
+        <v>0.93728155907317601</v>
       </c>
     </row>
     <row r="291" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A291" s="1">
         <v>38504</v>
       </c>
       <c r="B291">
-        <v>0.73892538859776602</v>
+        <v>0.74014129377758597</v>
       </c>
       <c r="C291">
-        <v>0.83763583905998895</v>
+        <v>0.83789462737418996</v>
       </c>
       <c r="D291">
-        <v>0.94726667387893404</v>
+        <v>0.946818272273804</v>
       </c>
       <c r="E291">
-        <v>0.74803152693165198</v>
+        <v>0.74955729549634698</v>
       </c>
       <c r="F291">
-        <v>0.83639263477065795</v>
+        <v>0.83644133960672395</v>
       </c>
       <c r="G291">
-        <v>0.88296884191582403</v>
+        <v>0.88198552037773603</v>
       </c>
       <c r="H291">
-        <v>0.69184250055580199</v>
+        <v>0.69326620109249204</v>
       </c>
       <c r="I291">
-        <v>0.80388149948957</v>
+        <v>0.80538781533649395</v>
       </c>
       <c r="J291">
-        <v>0.916166778669538</v>
+        <v>0.91656100797404905</v>
       </c>
       <c r="K291">
-        <v>0.79097198690916104</v>
+        <v>0.79267814119980495</v>
       </c>
       <c r="L291">
-        <v>0.89277098624597395</v>
+        <v>0.89187293268916701</v>
       </c>
       <c r="M291">
-        <v>0.96199569265139795</v>
+        <v>0.95977369677595903</v>
       </c>
       <c r="N291">
-        <v>0.77822767182410202</v>
+        <v>0.78251013066904396</v>
       </c>
       <c r="O291">
-        <v>0.87949512497736204</v>
+        <v>0.88207637296859798</v>
       </c>
       <c r="P291">
-        <v>0.93519300420672702</v>
+        <v>0.935979122224186</v>
       </c>
     </row>
     <row r="292" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A292" s="1">
         <v>38534</v>
       </c>
       <c r="B292">
-        <v>0.74693936837098496</v>
+        <v>0.74793802061355796</v>
       </c>
       <c r="C292">
-        <v>0.84341517429060298</v>
+        <v>0.84351858725363604</v>
       </c>
       <c r="D292">
-        <v>0.95030629499490404</v>
+        <v>0.94994171846854802</v>
       </c>
       <c r="E292">
-        <v>0.74799805190039403</v>
+        <v>0.74938993841518098</v>
       </c>
       <c r="F292">
-        <v>0.83562044415356096</v>
+        <v>0.83555228188326003</v>
       </c>
       <c r="G292">
-        <v>0.88295277076678003</v>
+        <v>0.88203797903230896</v>
       </c>
       <c r="H292">
-        <v>0.70435926928316295</v>
+        <v>0.70535923556201097</v>
       </c>
       <c r="I292">
-        <v>0.81467880315058805</v>
+        <v>0.81567184693038797</v>
       </c>
       <c r="J292">
-        <v>0.91907419862840301</v>
+        <v>0.91929876009945499</v>
       </c>
       <c r="K292">
-        <v>0.81706988570585504</v>
+        <v>0.81868768577482998</v>
       </c>
       <c r="L292">
-        <v>0.91530219599771201</v>
+        <v>0.91451826465701203</v>
       </c>
       <c r="M292">
-        <v>0.97279338136417004</v>
+        <v>0.97086289903152001</v>
       </c>
       <c r="N292">
-        <v>0.78411301081154094</v>
+        <v>0.78742918775577997</v>
       </c>
       <c r="O292">
-        <v>0.88133267708029395</v>
+        <v>0.88318634948984398</v>
       </c>
       <c r="P292">
-        <v>0.93400577413098096</v>
+        <v>0.93472203031252699</v>
       </c>
     </row>
     <row r="293" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A293" s="1">
         <v>38565</v>
       </c>
       <c r="B293">
-        <v>0.75310469008901804</v>
+        <v>0.75379857012559004</v>
       </c>
       <c r="C293">
-        <v>0.84989892770331998</v>
+        <v>0.84977972744274599</v>
       </c>
       <c r="D293">
-        <v>0.953298038013632</v>
+        <v>0.95283671888633603</v>
       </c>
       <c r="E293">
-        <v>0.74980859149639401</v>
+        <v>0.75114073700452599</v>
       </c>
       <c r="F293">
-        <v>0.83470428091070903</v>
+        <v>0.83461235082058904</v>
       </c>
       <c r="G293">
-        <v>0.88314103425544299</v>
+        <v>0.88216744981775397</v>
       </c>
       <c r="H293">
-        <v>0.70474983712875905</v>
+        <v>0.70541241628908802</v>
       </c>
       <c r="I293">
-        <v>0.82145124888713195</v>
+        <v>0.82218322264226096</v>
       </c>
       <c r="J293">
-        <v>0.92072658617884295</v>
+        <v>0.920950295598991</v>
       </c>
       <c r="K293">
-        <v>0.83598891214687199</v>
+        <v>0.83735426169898397</v>
       </c>
       <c r="L293">
-        <v>0.93569873658999803</v>
+        <v>0.93439263195374</v>
       </c>
       <c r="M293">
-        <v>0.98248050859632197</v>
+        <v>0.98050238269016399</v>
       </c>
       <c r="N293">
-        <v>0.79240768102029202</v>
+        <v>0.795450048214842</v>
       </c>
       <c r="O293">
-        <v>0.88614934556656699</v>
+        <v>0.88749219903891796</v>
       </c>
       <c r="P293">
-        <v>0.93399843831041995</v>
+        <v>0.93458343180158998</v>
       </c>
     </row>
     <row r="294" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A294" s="1">
         <v>38596</v>
       </c>
       <c r="B294">
-        <v>0.76361507443376098</v>
+        <v>0.76395960157096299</v>
       </c>
       <c r="C294">
-        <v>0.860660127332189</v>
+        <v>0.86034809349189301</v>
       </c>
       <c r="D294">
-        <v>0.95704911372686197</v>
+        <v>0.95657384496406705</v>
       </c>
       <c r="E294">
-        <v>0.75756333148674604</v>
+        <v>0.75805968003968605</v>
       </c>
       <c r="F294">
-        <v>0.83588420241828398</v>
+        <v>0.83565954538354503</v>
       </c>
       <c r="G294">
-        <v>0.88336872284893897</v>
+        <v>0.88229242476771097</v>
       </c>
       <c r="H294">
-        <v>0.713519608120328</v>
+        <v>0.71454537631829396</v>
       </c>
       <c r="I294">
-        <v>0.83573564223812002</v>
+        <v>0.836671856671801</v>
       </c>
       <c r="J294">
-        <v>0.92407139346978495</v>
+        <v>0.92428004162873501</v>
       </c>
       <c r="K294">
-        <v>0.86285542653223801</v>
+        <v>0.86413158618865304</v>
       </c>
       <c r="L294">
-        <v>0.96469520583555901</v>
+        <v>0.96346300109904504</v>
       </c>
       <c r="M294">
-        <v>0.99643918761012995</v>
+        <v>0.99481624602687602</v>
       </c>
       <c r="N294">
-        <v>0.79787767585944003</v>
+        <v>0.80075316349973402</v>
       </c>
       <c r="O294">
-        <v>0.89351493222809097</v>
+        <v>0.89444210699637205</v>
       </c>
       <c r="P294">
-        <v>0.93473766938301805</v>
+        <v>0.93538582621477795</v>
       </c>
     </row>
     <row r="295" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A295" s="1">
         <v>38626</v>
       </c>
       <c r="B295">
-        <v>0.76265128507093904</v>
+        <v>0.76297724976368198</v>
       </c>
       <c r="C295">
-        <v>0.86050287120977598</v>
+        <v>0.86020263112823203</v>
       </c>
       <c r="D295">
-        <v>0.957217922651034</v>
+        <v>0.95678117128101903</v>
       </c>
       <c r="E295">
-        <v>0.75557537013804499</v>
+        <v>0.75667978661292601</v>
       </c>
       <c r="F295">
-        <v>0.83202537879314997</v>
+        <v>0.832400345827775</v>
       </c>
       <c r="G295">
-        <v>0.88266364521638696</v>
+        <v>0.88168242679257602</v>
       </c>
       <c r="H295">
-        <v>0.72379654996556597</v>
+        <v>0.72469657106987295</v>
       </c>
       <c r="I295">
-        <v>0.84764864053961497</v>
+        <v>0.84856956698844699</v>
       </c>
       <c r="J295">
-        <v>0.92740022433540303</v>
+        <v>0.92743051301935997</v>
       </c>
       <c r="K295">
-        <v>0.86338017312162396</v>
+        <v>0.86525308233053499</v>
       </c>
       <c r="L295">
-        <v>0.96834440773045904</v>
+        <v>0.967302370000789</v>
       </c>
       <c r="M295">
-        <v>0.99768101237051898</v>
+        <v>0.99643730087205096</v>
       </c>
       <c r="N295">
-        <v>0.82112953036364</v>
+        <v>0.82319232133592202</v>
       </c>
       <c r="O295">
-        <v>0.90651900850240597</v>
+        <v>0.90683114499218198</v>
       </c>
       <c r="P295">
-        <v>0.93621912502597004</v>
+        <v>0.93666575237567495</v>
       </c>
     </row>
     <row r="296" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A296" s="1">
         <v>38657</v>
       </c>
       <c r="B296">
-        <v>0.75887392212883098</v>
+        <v>0.75952421767717304</v>
       </c>
       <c r="C296">
-        <v>0.85725793198386502</v>
+        <v>0.85716390819141297</v>
       </c>
       <c r="D296">
-        <v>0.95741879367721905</v>
+        <v>0.95707859181697796</v>
       </c>
       <c r="E296">
-        <v>0.73834321013044701</v>
+        <v>0.73823373087276201</v>
       </c>
       <c r="F296">
-        <v>0.82747163726707196</v>
+        <v>0.82703909173104895</v>
       </c>
       <c r="G296">
-        <v>0.88211601666731898</v>
+        <v>0.88105451052529904</v>
       </c>
       <c r="H296">
-        <v>0.73519720850863302</v>
+        <v>0.73627005602194395</v>
       </c>
       <c r="I296">
-        <v>0.85239712749011798</v>
+        <v>0.85354439573505103</v>
       </c>
       <c r="J296">
-        <v>0.92922103009186097</v>
+        <v>0.92953059148411998</v>
       </c>
       <c r="K296">
-        <v>0.86510150393833696</v>
+        <v>0.86693096272068304</v>
       </c>
       <c r="L296">
-        <v>0.96738256323215499</v>
+        <v>0.96730934669050195</v>
       </c>
       <c r="M296">
-        <v>0.99674035684899598</v>
+        <v>0.99580532873883598</v>
       </c>
       <c r="N296">
-        <v>0.81920548245949198</v>
+        <v>0.82283708417150703</v>
       </c>
       <c r="O296">
-        <v>0.90437848003347399</v>
+        <v>0.90603375693625299</v>
       </c>
       <c r="P296">
-        <v>0.936436285436826</v>
+        <v>0.93713578499144001</v>
       </c>
     </row>
     <row r="297" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A297" s="1">
         <v>38687</v>
       </c>
       <c r="B297">
-        <v>0.75188646702927897</v>
+        <v>0.75280115007496295</v>
       </c>
       <c r="C297">
-        <v>0.85493751063380496</v>
+        <v>0.85493872574138996</v>
       </c>
       <c r="D297">
-        <v>0.95683081552075</v>
+        <v>0.95641094708946195</v>
       </c>
       <c r="E297">
-        <v>0.72508849483202098</v>
+        <v>0.72703901946041205</v>
       </c>
       <c r="F297">
-        <v>0.82167158116983896</v>
+        <v>0.82196941221110298</v>
       </c>
       <c r="G297">
-        <v>0.88174146701556799</v>
+        <v>0.88074534969592999</v>
       </c>
       <c r="H297">
-        <v>0.74134303260271195</v>
+        <v>0.74175632864261898</v>
       </c>
       <c r="I297">
-        <v>0.85902263787814204</v>
+        <v>0.85997588590742002</v>
       </c>
       <c r="J297">
-        <v>0.93256562703145796</v>
+        <v>0.93298466741675301</v>
       </c>
       <c r="K297">
-        <v>0.87915656991797098</v>
+        <v>0.88182012890483896</v>
       </c>
       <c r="L297">
-        <v>0.97839956926306704</v>
+        <v>0.97850737393757803</v>
       </c>
       <c r="M297">
-        <v>1.00146582540322</v>
+        <v>1.0008697751240201</v>
       </c>
       <c r="N297">
-        <v>0.81590239156682998</v>
+        <v>0.820811424666675</v>
       </c>
       <c r="O297">
-        <v>0.90476454850028698</v>
+        <v>0.90723038282684498</v>
       </c>
       <c r="P297">
-        <v>0.93779522921813196</v>
+        <v>0.93855219376944898</v>
       </c>
     </row>
     <row r="298" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A298" s="1">
         <v>38718</v>
       </c>
       <c r="B298">
-        <v>0.75412739775938098</v>
+        <v>0.75473587506395101</v>
       </c>
       <c r="C298">
-        <v>0.856139229498737</v>
+        <v>0.85598868265602601</v>
       </c>
       <c r="D298">
-        <v>0.95782110904565099</v>
+        <v>0.95738848367432605</v>
       </c>
       <c r="E298">
-        <v>0.73504027550441398</v>
+        <v>0.73591468345661704</v>
       </c>
       <c r="F298">
-        <v>0.82601364424750401</v>
+        <v>0.825724882674575</v>
       </c>
       <c r="G298">
-        <v>0.88197046513458099</v>
+        <v>0.88088094464399103</v>
       </c>
       <c r="H298">
-        <v>0.75950779157082104</v>
+        <v>0.75952068724020705</v>
       </c>
       <c r="I298">
-        <v>0.86919300505673502</v>
+        <v>0.86981408743730004</v>
       </c>
       <c r="J298">
-        <v>0.93562092511061501</v>
+        <v>0.93587776261868705</v>
       </c>
       <c r="K298">
-        <v>0.88978296521746603</v>
+        <v>0.892150315725601</v>
       </c>
       <c r="L298">
-        <v>0.98636559180640404</v>
+        <v>0.98603220322955398</v>
       </c>
       <c r="M298">
-        <v>1.00503468334045</v>
+        <v>1.0044010257543901</v>
       </c>
       <c r="N298">
-        <v>0.81830084895569799</v>
+        <v>0.82259971449166502</v>
       </c>
       <c r="O298">
-        <v>0.90576789811407699</v>
+        <v>0.90796149704426399</v>
       </c>
       <c r="P298">
-        <v>0.93911453084758001</v>
+        <v>0.93993557309032005</v>
       </c>
     </row>
     <row r="299" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A299" s="1">
         <v>38749</v>
       </c>
       <c r="B299">
-        <v>0.75180198459676395</v>
+        <v>0.75211280838835304</v>
       </c>
       <c r="C299">
-        <v>0.85553998531003606</v>
+        <v>0.85522812548268201</v>
       </c>
       <c r="D299">
-        <v>0.95868614213429304</v>
+        <v>0.95820718599146504</v>
       </c>
       <c r="E299">
-        <v>0.72805816161246995</v>
+        <v>0.72806495938529403</v>
       </c>
       <c r="F299">
-        <v>0.82357857665838397</v>
+        <v>0.82242301425875497</v>
       </c>
       <c r="G299">
-        <v>0.88281568119662801</v>
+        <v>0.88145405980649405</v>
       </c>
       <c r="H299">
-        <v>0.75570527362226303</v>
+        <v>0.75564199488178097</v>
       </c>
       <c r="I299">
-        <v>0.86586769832091404</v>
+        <v>0.86632443427100203</v>
       </c>
       <c r="J299">
-        <v>0.93396779245759798</v>
+        <v>0.93423760538790901</v>
       </c>
       <c r="K299">
-        <v>0.89952010618262601</v>
+        <v>0.90124150951470505</v>
       </c>
       <c r="L299">
-        <v>0.99227125962991702</v>
+        <v>0.991735684892045</v>
       </c>
       <c r="M299">
-        <v>1.0059974742484901</v>
+        <v>1.00539555062005</v>
       </c>
       <c r="N299">
-        <v>0.81290537913669503</v>
+        <v>0.816176655246588</v>
       </c>
       <c r="O299">
-        <v>0.90219906324128596</v>
+        <v>0.90396359281761596</v>
       </c>
       <c r="P299">
-        <v>0.93826276600303504</v>
+        <v>0.93899843257778903</v>
       </c>
     </row>
     <row r="300" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A300" s="1">
         <v>38777</v>
       </c>
       <c r="B300">
-        <v>0.75376385862189299</v>
+        <v>0.75415157850134296</v>
       </c>
       <c r="C300">
-        <v>0.85676451116041896</v>
+        <v>0.85655791462584097</v>
       </c>
       <c r="D300">
-        <v>0.95985571374924095</v>
+        <v>0.95941066071831804</v>
       </c>
       <c r="E300">
-        <v>0.72784263800285598</v>
+        <v>0.72785618530821905</v>
       </c>
       <c r="F300">
-        <v>0.82335540033057397</v>
+        <v>0.82222200169463999</v>
       </c>
       <c r="G300">
-        <v>0.88382273183143201</v>
+        <v>0.882436065239947</v>
       </c>
       <c r="H300">
-        <v>0.76181761334272302</v>
+        <v>0.76283713454855495</v>
       </c>
       <c r="I300">
-        <v>0.86715139908891403</v>
+        <v>0.86819003600969702</v>
       </c>
       <c r="J300">
-        <v>0.93273993935862498</v>
+        <v>0.93303505653477103</v>
       </c>
       <c r="K300">
-        <v>0.89753815707628803</v>
+        <v>0.89980754211420899</v>
       </c>
       <c r="L300">
-        <v>0.99164380500534699</v>
+        <v>0.99165037838091696</v>
       </c>
       <c r="M300">
-        <v>1.0062565453968799</v>
+        <v>1.00581809281889</v>
       </c>
       <c r="N300">
-        <v>0.81198434737782799</v>
+        <v>0.81362670169807305</v>
       </c>
       <c r="O300">
-        <v>0.90100896891680604</v>
+        <v>0.90188094565464305</v>
       </c>
       <c r="P300">
-        <v>0.93788826160981897</v>
+        <v>0.938527592007109</v>
       </c>
     </row>
     <row r="301" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A301" s="1">
         <v>38808</v>
       </c>
       <c r="B301">
-        <v>0.75995990447532702</v>
+        <v>0.76028003309819703</v>
       </c>
       <c r="C301">
-        <v>0.85859529997112904</v>
+        <v>0.85841311140265697</v>
       </c>
       <c r="D301">
-        <v>0.96049607798852099</v>
+        <v>0.95997202439176899</v>
       </c>
       <c r="E301">
-        <v>0.74009474187828606</v>
+        <v>0.73962549680149503</v>
       </c>
       <c r="F301">
-        <v>0.82808408003626</v>
+        <v>0.82693829511452999</v>
       </c>
       <c r="G301">
-        <v>0.88579039361081902</v>
+        <v>0.88428577510756701</v>
       </c>
       <c r="H301">
-        <v>0.76775520923211504</v>
+        <v>0.76824747620547096</v>
       </c>
       <c r="I301">
-        <v>0.864084658627568</v>
+        <v>0.86486828954148498</v>
       </c>
       <c r="J301">
-        <v>0.92985380477709101</v>
+        <v>0.93008032079629999</v>
       </c>
       <c r="K301">
-        <v>0.90173692305763897</v>
+        <v>0.90447643800811295</v>
       </c>
       <c r="L301">
-        <v>0.99280070872897697</v>
+        <v>0.99353030457425595</v>
       </c>
       <c r="M301">
-        <v>1.00601405098691</v>
+        <v>1.0058893036652701</v>
       </c>
       <c r="N301">
-        <v>0.81243767623349405</v>
+        <v>0.81481381638082095</v>
       </c>
       <c r="O301">
-        <v>0.89890352940708196</v>
+        <v>0.90011284993097695</v>
       </c>
       <c r="P301">
-        <v>0.93740861122400798</v>
+        <v>0.93804540592602903</v>
       </c>
     </row>
     <row r="302" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A302" s="1">
         <v>38838</v>
       </c>
       <c r="B302">
-        <v>0.75407109717864196</v>
+        <v>0.75450662683816005</v>
       </c>
       <c r="C302">
-        <v>0.85639418070073703</v>
+        <v>0.85629016911815103</v>
       </c>
       <c r="D302">
-        <v>0.96066753710096198</v>
+        <v>0.96023893346240796</v>
       </c>
       <c r="E302">
-        <v>0.73054622482388898</v>
+        <v>0.72885931369217505</v>
       </c>
       <c r="F302">
-        <v>0.82367748248359396</v>
+        <v>0.82181847655601503</v>
       </c>
       <c r="G302">
-        <v>0.88470534056504202</v>
+        <v>0.88322364021466304</v>
       </c>
       <c r="H302">
-        <v>0.76644786921003205</v>
+        <v>0.76697062485255296</v>
       </c>
       <c r="I302">
-        <v>0.86254849201861405</v>
+        <v>0.86314675395117502</v>
       </c>
       <c r="J302">
-        <v>0.92884766067393099</v>
+        <v>0.92901363196207198</v>
       </c>
       <c r="K302">
-        <v>0.89452893827577895</v>
+        <v>0.89787237595108604</v>
       </c>
       <c r="L302">
-        <v>0.98861752906942102</v>
+        <v>0.99015334007856703</v>
       </c>
       <c r="M302">
-        <v>1.0052144074192899</v>
+        <v>1.0053387287017399</v>
       </c>
       <c r="N302">
-        <v>0.81305264921725595</v>
+        <v>0.813578101158005</v>
       </c>
       <c r="O302">
-        <v>0.89896341154586701</v>
+        <v>0.89967863170506801</v>
       </c>
       <c r="P302">
-        <v>0.93644433713664998</v>
+        <v>0.937102397931727</v>
       </c>
     </row>
     <row r="303" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A303" s="1">
         <v>38869</v>
       </c>
       <c r="B303">
-        <v>0.75140526587623502</v>
+        <v>0.75183565530972096</v>
       </c>
       <c r="C303">
-        <v>0.85487297687177299</v>
+        <v>0.85477845340431802</v>
       </c>
       <c r="D303">
-        <v>0.96086391610172694</v>
+        <v>0.96037319518911801</v>
       </c>
       <c r="E303">
-        <v>0.723708423713046</v>
+        <v>0.72156094564684103</v>
       </c>
       <c r="F303">
-        <v>0.81376503874267703</v>
+        <v>0.81194789119521804</v>
       </c>
       <c r="G303">
-        <v>0.88219320657795697</v>
+        <v>0.88072461431097304</v>
       </c>
       <c r="H303">
-        <v>0.75154011631471196</v>
+        <v>0.75131960907981299</v>
       </c>
       <c r="I303">
-        <v>0.85426200942058395</v>
+        <v>0.85471139629341597</v>
       </c>
       <c r="J303">
-        <v>0.92776866739665897</v>
+        <v>0.927843070377804</v>
       </c>
       <c r="K303">
-        <v>0.881351951636689</v>
+        <v>0.88345161892966195</v>
       </c>
       <c r="L303">
-        <v>0.98230655491050101</v>
+        <v>0.982761462267706</v>
       </c>
       <c r="M303">
-        <v>1.0060829024332101</v>
+        <v>1.0058448393317001</v>
       </c>
       <c r="N303">
-        <v>0.80905315145116097</v>
+        <v>0.81064462716271102</v>
       </c>
       <c r="O303">
-        <v>0.89983886445759398</v>
+        <v>0.90103094060856304</v>
       </c>
       <c r="P303">
-        <v>0.93677572774079898</v>
+        <v>0.93751683220639603</v>
       </c>
     </row>
     <row r="304" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A304" s="1">
         <v>38899</v>
       </c>
       <c r="B304">
-        <v>0.75346861671896803</v>
+        <v>0.75405175337062103</v>
       </c>
       <c r="C304">
-        <v>0.85467642226851404</v>
+        <v>0.85468542303321804</v>
       </c>
       <c r="D304">
-        <v>0.96140446354405196</v>
+        <v>0.96089918854015799</v>
       </c>
       <c r="E304">
-        <v>0.71283611904519795</v>
+        <v>0.71076819045662998</v>
       </c>
       <c r="F304">
-        <v>0.80606055794396803</v>
+        <v>0.80411473923521704</v>
       </c>
       <c r="G304">
-        <v>0.881120824347007</v>
+        <v>0.87975385112116899</v>
       </c>
       <c r="H304">
-        <v>0.741031016885072</v>
+        <v>0.74121112051173799</v>
       </c>
       <c r="I304">
-        <v>0.84624216353020598</v>
+        <v>0.84711983375070599</v>
       </c>
       <c r="J304">
-        <v>0.92665285155606703</v>
+        <v>0.92689302989241895</v>
       </c>
       <c r="K304">
-        <v>0.88427559674095702</v>
+        <v>0.88562500688873202</v>
       </c>
       <c r="L304">
-        <v>0.98083236184960698</v>
+        <v>0.98061904939019195</v>
       </c>
       <c r="M304">
-        <v>1.00660678973157</v>
+        <v>1.0059870623974401</v>
       </c>
       <c r="N304">
-        <v>0.80906653292902597</v>
+        <v>0.81082135377168796</v>
       </c>
       <c r="O304">
-        <v>0.89857194089992598</v>
+        <v>0.89945598105924995</v>
       </c>
       <c r="P304">
-        <v>0.93768617101388496</v>
+        <v>0.93835953004621397</v>
       </c>
     </row>
     <row r="305" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A305" s="1">
         <v>38930</v>
       </c>
       <c r="B305">
-        <v>0.747917482498479</v>
+        <v>0.74845120010125099</v>
       </c>
       <c r="C305">
-        <v>0.85310514270721205</v>
+        <v>0.85310654681874298</v>
       </c>
       <c r="D305">
-        <v>0.96000384318852605</v>
+        <v>0.95949995474382099</v>
       </c>
       <c r="E305">
-        <v>0.69348284736638599</v>
+        <v>0.69282634307067803</v>
       </c>
       <c r="F305">
-        <v>0.79530132580616497</v>
+        <v>0.79421840501096697</v>
       </c>
       <c r="G305">
-        <v>0.87763541572791004</v>
+        <v>0.87655513896487602</v>
       </c>
       <c r="H305">
-        <v>0.72254222879173302</v>
+        <v>0.72265261777966106</v>
       </c>
       <c r="I305">
-        <v>0.83473071978076896</v>
+        <v>0.83570425299248496</v>
       </c>
       <c r="J305">
-        <v>0.92540578807741103</v>
+        <v>0.92566716522720704</v>
       </c>
       <c r="K305">
-        <v>0.86403294884090098</v>
+        <v>0.86556738087559004</v>
       </c>
       <c r="L305">
-        <v>0.96681452289782899</v>
+        <v>0.96674326704514701</v>
       </c>
       <c r="M305">
-        <v>0.99999304328536498</v>
+        <v>0.99939498965366902</v>
       </c>
       <c r="N305">
-        <v>0.80775959362177796</v>
+        <v>0.81001713606706904</v>
       </c>
       <c r="O305">
-        <v>0.90443597803332199</v>
+        <v>0.90527463974644096</v>
       </c>
       <c r="P305">
-        <v>0.94099294555310398</v>
+        <v>0.941612943990773</v>
       </c>
     </row>
     <row r="306" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A306" s="1">
         <v>38961</v>
       </c>
       <c r="B306">
-        <v>0.75607702038062996</v>
+        <v>0.75636250466917598</v>
       </c>
       <c r="C306">
-        <v>0.85767129631986705</v>
+        <v>0.85746365332837404</v>
       </c>
       <c r="D306">
-        <v>0.96062104784869295</v>
+        <v>0.95998587468240404</v>
       </c>
       <c r="E306">
-        <v>0.70604193514031799</v>
+        <v>0.70432375164488903</v>
       </c>
       <c r="F306">
-        <v>0.79876806056201799</v>
+        <v>0.79725414838168396</v>
       </c>
       <c r="G306">
-        <v>0.87693961235538598</v>
+        <v>0.87591067942660406</v>
       </c>
       <c r="H306">
-        <v>0.72433037359469998</v>
+        <v>0.72544901740566303</v>
       </c>
       <c r="I306">
-        <v>0.838188200870567</v>
+        <v>0.83948031603239803</v>
       </c>
       <c r="J306">
-        <v>0.92552770344828605</v>
+        <v>0.92572150813056198</v>
       </c>
       <c r="K306">
-        <v>0.85967957503439896</v>
+        <v>0.86134917786365395</v>
       </c>
       <c r="L306">
-        <v>0.96293797640630696</v>
+        <v>0.96309027582917295</v>
       </c>
       <c r="M306">
-        <v>0.99688964558840598</v>
+        <v>0.99638736958215501</v>
       </c>
       <c r="N306">
-        <v>0.818238598231809</v>
+        <v>0.82038852916828797</v>
       </c>
       <c r="O306">
-        <v>0.90872554693255803</v>
+        <v>0.90876003829770702</v>
       </c>
       <c r="P306">
-        <v>0.93940434755386004</v>
+        <v>0.93955818652187895</v>
       </c>
     </row>
     <row r="307" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A307" s="1">
         <v>38991</v>
       </c>
       <c r="B307">
-        <v>0.74940348303251403</v>
+        <v>0.74951282477299497</v>
       </c>
       <c r="C307">
-        <v>0.85189521453899397</v>
+        <v>0.85159585623546297</v>
       </c>
       <c r="D307">
-        <v>0.95786409181159504</v>
+        <v>0.95721035877684402</v>
       </c>
       <c r="E307">
-        <v>0.69437627808003</v>
+        <v>0.69301122623947697</v>
       </c>
       <c r="F307">
-        <v>0.799353285702054</v>
+        <v>0.79777663044575997</v>
       </c>
       <c r="G307">
-        <v>0.87744090478713099</v>
+        <v>0.87646197815484395</v>
       </c>
       <c r="H307">
-        <v>0.718232655393514</v>
+        <v>0.71846438830433601</v>
       </c>
       <c r="I307">
-        <v>0.83172193589802101</v>
+        <v>0.83227629608852505</v>
       </c>
       <c r="J307">
-        <v>0.92407271807410196</v>
+        <v>0.92398823809417796</v>
       </c>
       <c r="K307">
-        <v>0.84742080661591601</v>
+        <v>0.84785201332211402</v>
       </c>
       <c r="L307">
-        <v>0.94774988223313705</v>
+        <v>0.947007367729234</v>
       </c>
       <c r="M307">
-        <v>0.98935895712430499</v>
+        <v>0.98863167745842995</v>
       </c>
       <c r="N307">
-        <v>0.80929802063499101</v>
+        <v>0.81086415442176796</v>
       </c>
       <c r="O307">
-        <v>0.90235237323407003</v>
+        <v>0.90254174610193205</v>
       </c>
       <c r="P307">
-        <v>0.93768422006352203</v>
+        <v>0.93816287041494795</v>
       </c>
     </row>
     <row r="308" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A308" s="1">
         <v>39022</v>
       </c>
       <c r="B308">
-        <v>0.75053466978800498</v>
+        <v>0.75084466182382703</v>
       </c>
       <c r="C308">
-        <v>0.85126922333417399</v>
+        <v>0.85113099272701997</v>
       </c>
       <c r="D308">
-        <v>0.95611658885600903</v>
+        <v>0.95544457540278205</v>
       </c>
       <c r="E308">
-        <v>0.70179936285692102</v>
+        <v>0.70023490571578195</v>
       </c>
       <c r="F308">
-        <v>0.80480775874213495</v>
+        <v>0.802963356107111</v>
       </c>
       <c r="G308">
-        <v>0.878783636269729</v>
+        <v>0.87756011561843394</v>
       </c>
       <c r="H308">
-        <v>0.72293861655319902</v>
+        <v>0.72286172868450904</v>
       </c>
       <c r="I308">
-        <v>0.83055971505585802</v>
+        <v>0.83087920804595305</v>
       </c>
       <c r="J308">
-        <v>0.921791349530939</v>
+        <v>0.92172087842787498</v>
       </c>
       <c r="K308">
-        <v>0.83165190264994504</v>
+        <v>0.83192953069015396</v>
       </c>
       <c r="L308">
-        <v>0.92963268146646005</v>
+        <v>0.92863907048558703</v>
       </c>
       <c r="M308">
-        <v>0.98124458804879799</v>
+        <v>0.98035343484626403</v>
       </c>
       <c r="N308">
-        <v>0.82198576546704405</v>
+        <v>0.82296449379252001</v>
       </c>
       <c r="O308">
-        <v>0.90481178820174202</v>
+        <v>0.90510518239086302</v>
       </c>
       <c r="P308">
-        <v>0.93742970804002002</v>
+        <v>0.93811764390399099</v>
       </c>
     </row>
     <row r="309" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A309" s="1">
         <v>39052</v>
       </c>
       <c r="B309">
-        <v>0.74695044579742997</v>
+        <v>0.74725293694376504</v>
       </c>
       <c r="C309">
-        <v>0.84889380939546299</v>
+        <v>0.848898065220554</v>
       </c>
       <c r="D309">
-        <v>0.95516939844730697</v>
+        <v>0.95459833689027396</v>
       </c>
       <c r="E309">
-        <v>0.71448616879421101</v>
+        <v>0.71246792906697098</v>
       </c>
       <c r="F309">
-        <v>0.81371918574190605</v>
+        <v>0.81147152584796101</v>
       </c>
       <c r="G309">
-        <v>0.88032966720887496</v>
+        <v>0.87910690869300201</v>
       </c>
       <c r="H309">
-        <v>0.73177311750733898</v>
+        <v>0.73202023407850803</v>
       </c>
       <c r="I309">
-        <v>0.83516739410533603</v>
+        <v>0.83604586499457001</v>
       </c>
       <c r="J309">
-        <v>0.92152211511146997</v>
+        <v>0.92165647885394297</v>
       </c>
       <c r="K309">
-        <v>0.82032958976068004</v>
+        <v>0.82080192867325996</v>
       </c>
       <c r="L309">
-        <v>0.92194173227496001</v>
+        <v>0.921388803369526</v>
       </c>
       <c r="M309">
-        <v>0.97669127880484496</v>
+        <v>0.97590987290860798</v>
       </c>
       <c r="N309">
-        <v>0.81223749752008301</v>
+        <v>0.81266721685881405</v>
       </c>
       <c r="O309">
-        <v>0.90070361913962205</v>
+        <v>0.90093395437591295</v>
       </c>
       <c r="P309">
-        <v>0.93759193500007798</v>
+        <v>0.93816644655133696</v>
       </c>
     </row>
     <row r="310" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A310" s="1">
         <v>39083</v>
       </c>
       <c r="B310">
-        <v>0.74016834704919199</v>
+        <v>0.74063832483374903</v>
       </c>
       <c r="C310">
-        <v>0.84493743685104095</v>
+        <v>0.84487031548698799</v>
       </c>
       <c r="D310">
-        <v>0.95377850354143501</v>
+        <v>0.95320405558978505</v>
       </c>
       <c r="E310">
-        <v>0.72459059542321602</v>
+        <v>0.72306620116315101</v>
       </c>
       <c r="F310">
-        <v>0.82209707636728402</v>
+        <v>0.82020947289277502</v>
       </c>
       <c r="G310">
-        <v>0.88164053236700501</v>
+        <v>0.88037965302999799</v>
       </c>
       <c r="H310">
-        <v>0.731925304205436</v>
+        <v>0.73314445403494199</v>
       </c>
       <c r="I310">
-        <v>0.83501458882800095</v>
+        <v>0.83623747684586702</v>
       </c>
       <c r="J310">
-        <v>0.92147625971231495</v>
+        <v>0.92164977478877796</v>
       </c>
       <c r="K310">
-        <v>0.80514756297183299</v>
+        <v>0.80616504032461</v>
       </c>
       <c r="L310">
-        <v>0.91302409076694602</v>
+        <v>0.91260791578579803</v>
       </c>
       <c r="M310">
-        <v>0.97274331735549602</v>
+        <v>0.97196968937774597</v>
       </c>
       <c r="N310">
-        <v>0.79999373554169895</v>
+        <v>0.80295193082326399</v>
       </c>
       <c r="O310">
-        <v>0.89225669291546506</v>
+        <v>0.893625422685979</v>
       </c>
       <c r="P310">
-        <v>0.93623585044842705</v>
+        <v>0.93670673836555396</v>
       </c>
     </row>
     <row r="311" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A311" s="1">
         <v>39114</v>
       </c>
       <c r="B311">
-        <v>0.73790161084377603</v>
+        <v>0.73844638918486505</v>
       </c>
       <c r="C311">
-        <v>0.84428365210765499</v>
+        <v>0.84420468533357895</v>
       </c>
       <c r="D311">
-        <v>0.95428066028524305</v>
+        <v>0.95368859325202404</v>
       </c>
       <c r="E311">
-        <v>0.72405511322150495</v>
+        <v>0.72406974700270699</v>
       </c>
       <c r="F311">
-        <v>0.82089578660603801</v>
+        <v>0.82016845149395301</v>
       </c>
       <c r="G311">
-        <v>0.88293726195492195</v>
+        <v>0.88194431448330901</v>
       </c>
       <c r="H311">
-        <v>0.73164717722440398</v>
+        <v>0.73296417367524602</v>
       </c>
       <c r="I311">
-        <v>0.83849506965373199</v>
+        <v>0.83962112413111201</v>
       </c>
       <c r="J311">
-        <v>0.92257317177525699</v>
+        <v>0.92240720363449602</v>
       </c>
       <c r="K311">
-        <v>0.80100663328347099</v>
+        <v>0.802345406663447</v>
       </c>
       <c r="L311">
-        <v>0.90930449355572196</v>
+        <v>0.90901006013349395</v>
       </c>
       <c r="M311">
-        <v>0.97058497544304301</v>
+        <v>0.96981646506739205</v>
       </c>
       <c r="N311">
-        <v>0.78631504426494503</v>
+        <v>0.78946155316881095</v>
       </c>
       <c r="O311">
-        <v>0.88570471306069098</v>
+        <v>0.88731218683073299</v>
       </c>
       <c r="P311">
-        <v>0.93542210403719905</v>
+        <v>0.93608199517858703</v>
       </c>
     </row>
     <row r="312" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A312" s="1">
         <v>39142</v>
       </c>
       <c r="B312">
-        <v>0.737764800702712</v>
+        <v>0.73891239369526696</v>
       </c>
       <c r="C312">
-        <v>0.84664559008312101</v>
+        <v>0.846948668435763</v>
       </c>
       <c r="D312">
-        <v>0.956873238651753</v>
+        <v>0.95635921993061801</v>
       </c>
       <c r="E312">
-        <v>0.71219904658682998</v>
+        <v>0.71337134774044397</v>
       </c>
       <c r="F312">
-        <v>0.81143017493662295</v>
+        <v>0.81169606315714204</v>
       </c>
       <c r="G312">
-        <v>0.88153515717365905</v>
+        <v>0.88072173840818502</v>
       </c>
       <c r="H312">
-        <v>0.74156553957055404</v>
+        <v>0.74332448284152497</v>
       </c>
       <c r="I312">
-        <v>0.84500153662405597</v>
+        <v>0.84640664970765001</v>
       </c>
       <c r="J312">
-        <v>0.92424507226585895</v>
+        <v>0.92402107088468799</v>
       </c>
       <c r="K312">
-        <v>0.79979838650285895</v>
+        <v>0.80087314876752003</v>
       </c>
       <c r="L312">
-        <v>0.90933461535346605</v>
+        <v>0.90875982853791704</v>
       </c>
       <c r="M312">
-        <v>0.97146826215944404</v>
+        <v>0.97055383747950597</v>
       </c>
       <c r="N312">
-        <v>0.78309382379752202</v>
+        <v>0.78700875806578396</v>
       </c>
       <c r="O312">
-        <v>0.88653011838637996</v>
+        <v>0.88859892072271796</v>
       </c>
       <c r="P312">
-        <v>0.93657130020370105</v>
+        <v>0.93728896337396295</v>
       </c>
     </row>
     <row r="313" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A313" s="1">
         <v>39173</v>
       </c>
       <c r="B313">
-        <v>0.73536863203749603</v>
+        <v>0.73653675887199599</v>
       </c>
       <c r="C313">
-        <v>0.84248748594878897</v>
+        <v>0.84266749797044704</v>
       </c>
       <c r="D313">
-        <v>0.95488025123370801</v>
+        <v>0.95433253694765496</v>
       </c>
       <c r="E313">
-        <v>0.70393234442043295</v>
+        <v>0.70487805487025701</v>
       </c>
       <c r="F313">
-        <v>0.80317301793598805</v>
+        <v>0.80314936545114402</v>
       </c>
       <c r="G313">
-        <v>0.880002134788609</v>
+        <v>0.87896814325390005</v>
       </c>
       <c r="H313">
-        <v>0.745359210293571</v>
+        <v>0.74701758906511295</v>
       </c>
       <c r="I313">
-        <v>0.84584904599840804</v>
+        <v>0.84684479144052105</v>
       </c>
       <c r="J313">
-        <v>0.92460926497445495</v>
+        <v>0.924342433354154</v>
       </c>
       <c r="K313">
-        <v>0.79857806359883099</v>
+        <v>0.79926506122033303</v>
       </c>
       <c r="L313">
-        <v>0.90952863128000505</v>
+        <v>0.908454514461706</v>
       </c>
       <c r="M313">
-        <v>0.97292064643068199</v>
+        <v>0.97173059444225995</v>
       </c>
       <c r="N313">
-        <v>0.79579216807389397</v>
+        <v>0.79886699595556698</v>
       </c>
       <c r="O313">
-        <v>0.89085456908495697</v>
+        <v>0.89278501711771796</v>
       </c>
       <c r="P313">
-        <v>0.93661902906897299</v>
+        <v>0.93746371908572401</v>
       </c>
     </row>
     <row r="314" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A314" s="1">
         <v>39203</v>
       </c>
       <c r="B314">
-        <v>0.73796681350418603</v>
+        <v>0.73891475490087899</v>
       </c>
       <c r="C314">
-        <v>0.84315821875248598</v>
+        <v>0.84332051883085102</v>
       </c>
       <c r="D314">
-        <v>0.955097174040622</v>
+        <v>0.95464562448169998</v>
       </c>
       <c r="E314">
-        <v>0.69148254702433198</v>
+        <v>0.69233582088698198</v>
       </c>
       <c r="F314">
-        <v>0.79522144316999199</v>
+        <v>0.79501449860128903</v>
       </c>
       <c r="G314">
-        <v>0.87882381078705296</v>
+        <v>0.87782994418037996</v>
       </c>
       <c r="H314">
-        <v>0.73598491439894798</v>
+        <v>0.73709849696028795</v>
       </c>
       <c r="I314">
-        <v>0.84328177934705395</v>
+        <v>0.84429593899988797</v>
       </c>
       <c r="J314">
-        <v>0.92664987148129196</v>
+        <v>0.92635823879008605</v>
       </c>
       <c r="K314">
-        <v>0.79697908421398</v>
+        <v>0.79758284156149395</v>
       </c>
       <c r="L314">
-        <v>0.90799675632619703</v>
+        <v>0.907056690732156</v>
       </c>
       <c r="M314">
-        <v>0.97200222212990095</v>
+        <v>0.97076476947067403</v>
       </c>
       <c r="N314">
-        <v>0.80181114164879197</v>
+        <v>0.80444948946512695</v>
       </c>
       <c r="O314">
-        <v>0.89675310433106903</v>
+        <v>0.89839615851807997</v>
       </c>
       <c r="P314">
-        <v>0.938872749758353</v>
+        <v>0.93980569281577997</v>
       </c>
     </row>
     <row r="315" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A315" s="1">
         <v>39234</v>
       </c>
       <c r="B315">
-        <v>0.74007984251922199</v>
+        <v>0.74067711454324603</v>
       </c>
       <c r="C315">
-        <v>0.84458425543471205</v>
+        <v>0.84454998227504896</v>
       </c>
       <c r="D315">
-        <v>0.95472492481167703</v>
+        <v>0.95433147407787999</v>
       </c>
       <c r="E315">
-        <v>0.70167031478527397</v>
+        <v>0.70226871078181896</v>
       </c>
       <c r="F315">
-        <v>0.79725919817664204</v>
+        <v>0.79714605007323203</v>
       </c>
       <c r="G315">
-        <v>0.87995878526353699</v>
+        <v>0.87897544680919704</v>
       </c>
       <c r="H315">
-        <v>0.743445774612289</v>
+        <v>0.74477802524544501</v>
       </c>
       <c r="I315">
-        <v>0.84925166737896196</v>
+        <v>0.85013802643520497</v>
       </c>
       <c r="J315">
-        <v>0.92860491111159305</v>
+        <v>0.92814542017304702</v>
       </c>
       <c r="K315">
-        <v>0.78437793082395701</v>
+        <v>0.78441872794133305</v>
       </c>
       <c r="L315">
-        <v>0.90129415269861701</v>
+        <v>0.90001237704760095</v>
       </c>
       <c r="M315">
-        <v>0.97192785537603399</v>
+        <v>0.97052433118069403</v>
       </c>
       <c r="N315">
-        <v>0.78949460578728003</v>
+        <v>0.79196004170829704</v>
       </c>
       <c r="O315">
-        <v>0.88909953309761003</v>
+        <v>0.89017520313257503</v>
       </c>
       <c r="P315">
-        <v>0.93648219700591895</v>
+        <v>0.93723698965415403</v>
       </c>
     </row>
     <row r="316" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A316" s="1">
         <v>39264</v>
       </c>
       <c r="B316">
-        <v>0.74246512657705099</v>
+        <v>0.74308418924366104</v>
       </c>
       <c r="C316">
-        <v>0.84559670191160596</v>
+        <v>0.84550192104118904</v>
       </c>
       <c r="D316">
-        <v>0.95511474650109196</v>
+        <v>0.95469499140588898</v>
       </c>
       <c r="E316">
-        <v>0.71263617262733203</v>
+        <v>0.71331824703769897</v>
       </c>
       <c r="F316">
-        <v>0.80146860692573196</v>
+        <v>0.80140011371653197</v>
       </c>
       <c r="G316">
-        <v>0.88205059148157905</v>
+        <v>0.88115854661301996</v>
       </c>
       <c r="H316">
-        <v>0.73355638286860003</v>
+        <v>0.73463285150659396</v>
       </c>
       <c r="I316">
-        <v>0.84387393937187505</v>
+        <v>0.84486912024675997</v>
       </c>
       <c r="J316">
-        <v>0.92826734937771704</v>
+        <v>0.92800217615187497</v>
       </c>
       <c r="K316">
-        <v>0.779600868083411</v>
+        <v>0.78030496162821805</v>
       </c>
       <c r="L316">
-        <v>0.89590235994578504</v>
+        <v>0.89505021563916298</v>
       </c>
       <c r="M316">
-        <v>0.97088198836696504</v>
+        <v>0.96956688327509399</v>
       </c>
       <c r="N316">
-        <v>0.78731091745364301</v>
+        <v>0.78911089684381497</v>
       </c>
       <c r="O316">
-        <v>0.88531942252678197</v>
+        <v>0.88579303243472296</v>
       </c>
       <c r="P316">
-        <v>0.93465664089816003</v>
+        <v>0.93523264420946195</v>
       </c>
     </row>
     <row r="317" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A317" s="1">
         <v>39295</v>
       </c>
       <c r="B317">
-        <v>0.74660251358479301</v>
+        <v>0.74724579037480598</v>
       </c>
       <c r="C317">
-        <v>0.84954821176541195</v>
+        <v>0.84948321642078795</v>
       </c>
       <c r="D317">
-        <v>0.95706471263675397</v>
+        <v>0.95668279409721202</v>
       </c>
       <c r="E317">
-        <v>0.70668626810344803</v>
+        <v>0.70657277005405705</v>
       </c>
       <c r="F317">
-        <v>0.80025454099038396</v>
+        <v>0.79995978982304405</v>
       </c>
       <c r="G317">
-        <v>0.88543695802287703</v>
+        <v>0.88452212173173195</v>
       </c>
       <c r="H317">
-        <v>0.73248341648391901</v>
+        <v>0.73318596479755005</v>
       </c>
       <c r="I317">
-        <v>0.846376747113054</v>
+        <v>0.847263980578709</v>
       </c>
       <c r="J317">
-        <v>0.92885046165368801</v>
+        <v>0.92875535369392004</v>
       </c>
       <c r="K317">
-        <v>0.77642673190126998</v>
+        <v>0.77723544719969195</v>
       </c>
       <c r="L317">
-        <v>0.89333464239846005</v>
+        <v>0.89230400783244401</v>
       </c>
       <c r="M317">
-        <v>0.96993870643798996</v>
+        <v>0.96850430453625003</v>
       </c>
       <c r="N317">
-        <v>0.77600281583168196</v>
+        <v>0.77708378968970604</v>
       </c>
       <c r="O317">
-        <v>0.87880743812035</v>
+        <v>0.87892779144843602</v>
       </c>
       <c r="P317">
-        <v>0.93263926449351098</v>
+        <v>0.93311412838692198</v>
       </c>
     </row>
     <row r="318" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A318" s="1">
         <v>39326</v>
       </c>
       <c r="B318">
-        <v>0.74485682459283198</v>
+        <v>0.74553997936994598</v>
       </c>
       <c r="C318">
-        <v>0.85067233947473897</v>
+        <v>0.85054784252865701</v>
       </c>
       <c r="D318">
-        <v>0.95822432111587297</v>
+        <v>0.95776298821709505</v>
       </c>
       <c r="E318">
-        <v>0.696108745914642</v>
+        <v>0.69694637997459297</v>
       </c>
       <c r="F318">
-        <v>0.80295709480488697</v>
+        <v>0.80303521978239101</v>
       </c>
       <c r="G318">
-        <v>0.88951343392470095</v>
+        <v>0.88869826023486298</v>
       </c>
       <c r="H318">
-        <v>0.72404614246518695</v>
+        <v>0.724971414814084</v>
       </c>
       <c r="I318">
-        <v>0.84249003421308899</v>
+        <v>0.84371935880784799</v>
       </c>
       <c r="J318">
-        <v>0.92876635844596001</v>
+        <v>0.92878922418559795</v>
       </c>
       <c r="K318">
-        <v>0.77176024094356099</v>
+        <v>0.77335372382771905</v>
       </c>
       <c r="L318">
-        <v>0.88798193488477095</v>
+        <v>0.88766408194026603</v>
       </c>
       <c r="M318">
-        <v>0.96637630227363702</v>
+        <v>0.96500798497237805</v>
       </c>
       <c r="N318">
-        <v>0.77336168661180804</v>
+        <v>0.77376965098394201</v>
       </c>
       <c r="O318">
-        <v>0.87768157589066897</v>
+        <v>0.87726713249524502</v>
       </c>
       <c r="P318">
-        <v>0.93182473467673799</v>
+        <v>0.93216044800707398</v>
       </c>
     </row>
     <row r="319" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A319" s="1">
         <v>39356</v>
       </c>
       <c r="B319">
-        <v>0.75283559400859401</v>
+        <v>0.75358977102300795</v>
       </c>
       <c r="C319">
-        <v>0.85678083519500603</v>
+        <v>0.85655347254623004</v>
       </c>
       <c r="D319">
-        <v>0.960590996854777</v>
+        <v>0.96016760444945204</v>
       </c>
       <c r="E319">
-        <v>0.69470553834736704</v>
+        <v>0.69620537732194798</v>
       </c>
       <c r="F319">
-        <v>0.80470586825491996</v>
+        <v>0.80531820045714597</v>
       </c>
       <c r="G319">
-        <v>0.891325690943231</v>
+        <v>0.89071395672851095</v>
       </c>
       <c r="H319">
-        <v>0.728942252033424</v>
+        <v>0.72981461445707596</v>
       </c>
       <c r="I319">
-        <v>0.849192911216197</v>
+        <v>0.85023415269807801</v>
       </c>
       <c r="J319">
-        <v>0.93086829962116302</v>
+        <v>0.93091833121891099</v>
       </c>
       <c r="K319">
-        <v>0.77767983385956696</v>
+        <v>0.77918597786031696</v>
       </c>
       <c r="L319">
-        <v>0.89131941556459804</v>
+        <v>0.89104636836930995</v>
       </c>
       <c r="M319">
-        <v>0.96714010779722104</v>
+        <v>0.96577188543791903</v>
       </c>
       <c r="N319">
-        <v>0.77881190393123201</v>
+        <v>0.77932922610107702</v>
       </c>
       <c r="O319">
-        <v>0.87675724302379898</v>
+        <v>0.87619084121782898</v>
       </c>
       <c r="P319">
-        <v>0.93028807849307604</v>
+        <v>0.93047314575194395</v>
       </c>
     </row>
     <row r="320" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A320" s="1">
         <v>39387</v>
       </c>
       <c r="B320">
-        <v>0.75627831986208205</v>
+        <v>0.75670969999556104</v>
       </c>
       <c r="C320">
-        <v>0.85754368512073897</v>
+        <v>0.85709231474911796</v>
       </c>
       <c r="D320">
-        <v>0.96064538795549304</v>
+        <v>0.96011295601578905</v>
       </c>
       <c r="E320">
-        <v>0.70776496286828805</v>
+        <v>0.70953235229289302</v>
       </c>
       <c r="F320">
-        <v>0.81154723217185099</v>
+        <v>0.81208899647543897</v>
       </c>
       <c r="G320">
-        <v>0.89178576527912701</v>
+        <v>0.89121250438013799</v>
       </c>
       <c r="H320">
-        <v>0.73761670991120798</v>
+        <v>0.738467905328966</v>
       </c>
       <c r="I320">
-        <v>0.85443481468199201</v>
+        <v>0.85530038579505097</v>
       </c>
       <c r="J320">
-        <v>0.93253835791983197</v>
+        <v>0.93244243199089705</v>
       </c>
       <c r="K320">
-        <v>0.77762978718286802</v>
+        <v>0.78046977481771995</v>
       </c>
       <c r="L320">
-        <v>0.88885632984613305</v>
+        <v>0.88904375400151303</v>
       </c>
       <c r="M320">
-        <v>0.96616293743248605</v>
+        <v>0.96481974345344701</v>
       </c>
       <c r="N320">
-        <v>0.77406018655069297</v>
+        <v>0.77312250972176899</v>
       </c>
       <c r="O320">
-        <v>0.86990050000608499</v>
+        <v>0.86859260170946495</v>
       </c>
       <c r="P320">
-        <v>0.92785093089480797</v>
+        <v>0.92799185046034505</v>
       </c>
     </row>
     <row r="321" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A321" s="1">
         <v>39417</v>
       </c>
       <c r="B321">
-        <v>0.75809211571930901</v>
+        <v>0.75830452548972105</v>
       </c>
       <c r="C321">
-        <v>0.86174936014210501</v>
+        <v>0.86118118234252194</v>
       </c>
       <c r="D321">
-        <v>0.96268834842234097</v>
+        <v>0.96208024867624298</v>
       </c>
       <c r="E321">
-        <v>0.71311406570168501</v>
+        <v>0.71353200463379995</v>
       </c>
       <c r="F321">
-        <v>0.81627532617740295</v>
+        <v>0.81603507837891398</v>
       </c>
       <c r="G321">
-        <v>0.89124271858010595</v>
+        <v>0.89058226914730798</v>
       </c>
       <c r="H321">
-        <v>0.75570400781964897</v>
+        <v>0.75598289090909299</v>
       </c>
       <c r="I321">
-        <v>0.86626754642359405</v>
+        <v>0.86677968464819799</v>
       </c>
       <c r="J321">
-        <v>0.93418639372967704</v>
+        <v>0.93407953480041195</v>
       </c>
       <c r="K321">
-        <v>0.78467108179132405</v>
+        <v>0.78696989580592402</v>
       </c>
       <c r="L321">
-        <v>0.89549407329859199</v>
+        <v>0.89580449186645705</v>
       </c>
       <c r="M321">
-        <v>0.96920200296954495</v>
+        <v>0.96793881660249204</v>
       </c>
       <c r="N321">
-        <v>0.760511664127969</v>
+        <v>0.76101242358674004</v>
       </c>
       <c r="O321">
-        <v>0.86388797624729896</v>
+        <v>0.86375117974646398</v>
       </c>
       <c r="P321">
-        <v>0.92649549324499203</v>
+        <v>0.92678291048122996</v>
       </c>
     </row>
     <row r="322" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A322" s="1">
         <v>39448</v>
       </c>
       <c r="B322">
-        <v>0.76258742297224102</v>
+        <v>0.76286704039437803</v>
       </c>
       <c r="C322">
-        <v>0.86402379393825701</v>
+        <v>0.86359930868036205</v>
       </c>
       <c r="D322">
-        <v>0.965632259684849</v>
+        <v>0.96503131659373498</v>
       </c>
       <c r="E322">
-        <v>0.72522509052081696</v>
+        <v>0.724184664185345</v>
       </c>
       <c r="F322">
-        <v>0.81851067304242897</v>
+        <v>0.81770874778225999</v>
       </c>
       <c r="G322">
-        <v>0.89067224346467</v>
+        <v>0.88992099965990001</v>
       </c>
       <c r="H322">
-        <v>0.74614043283423903</v>
+        <v>0.74667172883844002</v>
       </c>
       <c r="I322">
-        <v>0.85773785631584198</v>
+        <v>0.85835402373302605</v>
       </c>
       <c r="J322">
-        <v>0.93430345433536699</v>
+        <v>0.93403077311881899</v>
       </c>
       <c r="K322">
-        <v>0.78699133140241095</v>
+        <v>0.78989631059353305</v>
       </c>
       <c r="L322">
-        <v>0.89747168122938403</v>
+        <v>0.89811293685745597</v>
       </c>
       <c r="M322">
-        <v>0.97107440479326401</v>
+        <v>0.97001412575589896</v>
       </c>
       <c r="N322">
-        <v>0.75722354756344001</v>
+        <v>0.75880167564782197</v>
       </c>
       <c r="O322">
-        <v>0.86097687114948296</v>
+        <v>0.86160615170378796</v>
       </c>
       <c r="P322">
-        <v>0.92534242020368096</v>
+        <v>0.92554274252130897</v>
       </c>
     </row>
     <row r="323" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A323" s="1">
         <v>39479</v>
       </c>
       <c r="B323">
-        <v>0.76127095384715204</v>
+        <v>0.76158580101690798</v>
       </c>
       <c r="C323">
-        <v>0.86417423551539196</v>
+        <v>0.86374842999655899</v>
       </c>
       <c r="D323">
-        <v>0.96689365411672101</v>
+        <v>0.96629961132576603</v>
       </c>
       <c r="E323">
-        <v>0.70709543146121501</v>
+        <v>0.70658767530064104</v>
       </c>
       <c r="F323">
-        <v>0.811859346590181</v>
+        <v>0.81104488613288706</v>
       </c>
       <c r="G323">
-        <v>0.88984251708429796</v>
+        <v>0.88908988321712801</v>
       </c>
       <c r="H323">
-        <v>0.73296611137551504</v>
+        <v>0.73290813514308295</v>
       </c>
       <c r="I323">
-        <v>0.84663869579492201</v>
+        <v>0.84702514271648</v>
       </c>
       <c r="J323">
-        <v>0.93236639479755101</v>
+        <v>0.932162717008579</v>
       </c>
       <c r="K323">
-        <v>0.79766292874946298</v>
+        <v>0.79965703489540496</v>
       </c>
       <c r="L323">
-        <v>0.90686850119931395</v>
+        <v>0.90671799662744501</v>
       </c>
       <c r="M323">
-        <v>0.97699662048167102</v>
+        <v>0.97593301892635398</v>
       </c>
       <c r="N323">
-        <v>0.74877155253207694</v>
+        <v>0.75125326022212902</v>
       </c>
       <c r="O323">
-        <v>0.85620341666819799</v>
+        <v>0.85712397369770899</v>
       </c>
       <c r="P323">
-        <v>0.92459891983881703</v>
+        <v>0.92480730451708104</v>
       </c>
     </row>
     <row r="324" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A324" s="1">
         <v>39508</v>
       </c>
       <c r="B324">
-        <v>0.76825525845282305</v>
+        <v>0.76825101737422397</v>
       </c>
       <c r="C324">
-        <v>0.87032793112512197</v>
+        <v>0.86973368614007696</v>
       </c>
       <c r="D324">
-        <v>0.97026947735925795</v>
+        <v>0.96971751913003901</v>
       </c>
       <c r="E324">
-        <v>0.70337190342294098</v>
+        <v>0.70293394408598697</v>
       </c>
       <c r="F324">
-        <v>0.81097608951684297</v>
+        <v>0.81023208721530304</v>
       </c>
       <c r="G324">
-        <v>0.88939649466807602</v>
+        <v>0.888728533486977</v>
       </c>
       <c r="H324">
-        <v>0.72020537354707004</v>
+        <v>0.71987622251598504</v>
       </c>
       <c r="I324">
-        <v>0.83829791113581498</v>
+        <v>0.83835629332169403</v>
       </c>
       <c r="J324">
-        <v>0.929539650158686</v>
+        <v>0.92931523701348395</v>
       </c>
       <c r="K324">
-        <v>0.81080745202646498</v>
+        <v>0.81198299141013497</v>
       </c>
       <c r="L324">
-        <v>0.91695905139412603</v>
+        <v>0.91657565586850798</v>
       </c>
       <c r="M324">
-        <v>0.98175428785970897</v>
+        <v>0.98076837052642896</v>
       </c>
       <c r="N324">
-        <v>0.75704943412677905</v>
+        <v>0.75956304527516005</v>
       </c>
       <c r="O324">
-        <v>0.86099313761585194</v>
+        <v>0.86161945179285804</v>
       </c>
       <c r="P324">
-        <v>0.92559980436714695</v>
+        <v>0.92560222307436402</v>
       </c>
     </row>
     <row r="325" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A325" s="1">
         <v>39539</v>
       </c>
       <c r="B325">
-        <v>0.77717493851341102</v>
+        <v>0.77741621580335596</v>
       </c>
       <c r="C325">
-        <v>0.87719564276987205</v>
+        <v>0.87662343338641102</v>
       </c>
       <c r="D325">
-        <v>0.97169340311757002</v>
+        <v>0.97099317588769896</v>
       </c>
       <c r="E325">
-        <v>0.71518202069742398</v>
+        <v>0.71502844307092805</v>
       </c>
       <c r="F325">
-        <v>0.81545028687310295</v>
+        <v>0.81482367916750298</v>
       </c>
       <c r="G325">
-        <v>0.88953454732996096</v>
+        <v>0.88884411125830798</v>
       </c>
       <c r="H325">
-        <v>0.72506360481375698</v>
+        <v>0.72513483119033395</v>
       </c>
       <c r="I325">
-        <v>0.84241344016340503</v>
+        <v>0.84253177049036898</v>
       </c>
       <c r="J325">
-        <v>0.92957105720690902</v>
+        <v>0.92929580925198996</v>
       </c>
       <c r="K325">
-        <v>0.82665021618707402</v>
+        <v>0.82768987245117798</v>
       </c>
       <c r="L325">
-        <v>0.93211286105272295</v>
+        <v>0.93116107328727205</v>
       </c>
       <c r="M325">
-        <v>0.98845248453206702</v>
+        <v>0.98739951887201904</v>
       </c>
       <c r="N325">
-        <v>0.77917283251227598</v>
+        <v>0.78132350476780799</v>
       </c>
       <c r="O325">
-        <v>0.87233675513142905</v>
+        <v>0.87223876497625596</v>
       </c>
       <c r="P325">
-        <v>0.92697255973785397</v>
+        <v>0.92665634160751198</v>
       </c>
     </row>
     <row r="326" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A326" s="1">
         <v>39569</v>
       </c>
       <c r="B326">
-        <v>0.78442280356674898</v>
+        <v>0.78449737350922299</v>
       </c>
       <c r="C326">
-        <v>0.88218121430469998</v>
+        <v>0.88133095708499198</v>
       </c>
       <c r="D326">
-        <v>0.97289505286529199</v>
+        <v>0.97211149316954604</v>
       </c>
       <c r="E326">
-        <v>0.72542786884389798</v>
+        <v>0.72571045984335203</v>
       </c>
       <c r="F326">
-        <v>0.81747158269993203</v>
+        <v>0.81706449052961705</v>
       </c>
       <c r="G326">
-        <v>0.88793447538311299</v>
+        <v>0.88725919808507603</v>
       </c>
       <c r="H326">
-        <v>0.730875493523232</v>
+        <v>0.731200841102571</v>
       </c>
       <c r="I326">
-        <v>0.84783176616390798</v>
+        <v>0.84756467635854305</v>
       </c>
       <c r="J326">
-        <v>0.93069493940984405</v>
+        <v>0.93023687438831404</v>
       </c>
       <c r="K326">
-        <v>0.84041070012389896</v>
+        <v>0.84082635574818798</v>
       </c>
       <c r="L326">
-        <v>0.94411733948930499</v>
+        <v>0.942451614684229</v>
       </c>
       <c r="M326">
-        <v>0.99201868969413498</v>
+        <v>0.99081270814409395</v>
       </c>
       <c r="N326">
-        <v>0.77033125975641703</v>
+        <v>0.77357321643180599</v>
       </c>
       <c r="O326">
-        <v>0.87066738653991205</v>
+        <v>0.87076710449432104</v>
       </c>
       <c r="P326">
-        <v>0.92835506323920303</v>
+        <v>0.92804182087986298</v>
       </c>
     </row>
     <row r="327" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A327" s="1">
         <v>39600</v>
       </c>
       <c r="B327">
-        <v>0.77836057314241403</v>
+        <v>0.77817669152286895</v>
       </c>
       <c r="C327">
-        <v>0.87938393257937297</v>
+        <v>0.87833347650435101</v>
       </c>
       <c r="D327">
-        <v>0.97190174911298099</v>
+        <v>0.97116230257083502</v>
       </c>
       <c r="E327">
-        <v>0.71995858345938102</v>
+        <v>0.71874066734039199</v>
       </c>
       <c r="F327">
-        <v>0.81406500297612705</v>
+        <v>0.81279883998714397</v>
       </c>
       <c r="G327">
-        <v>0.88479630969672696</v>
+        <v>0.88390996841138603</v>
       </c>
       <c r="H327">
-        <v>0.74346914006712295</v>
+        <v>0.74305573967136895</v>
       </c>
       <c r="I327">
-        <v>0.85562474177904102</v>
+        <v>0.85471935681474398</v>
       </c>
       <c r="J327">
-        <v>0.93124372042167403</v>
+        <v>0.93062080927093704</v>
       </c>
       <c r="K327">
-        <v>0.84477427841522101</v>
+        <v>0.84600022183259804</v>
       </c>
       <c r="L327">
-        <v>0.95073919890651903</v>
+        <v>0.94961227564843198</v>
       </c>
       <c r="M327">
-        <v>0.99598273025800299</v>
+        <v>0.99503040430630496</v>
       </c>
       <c r="N327">
-        <v>0.76948935818147102</v>
+        <v>0.77282019899792698</v>
       </c>
       <c r="O327">
-        <v>0.871188893323391</v>
+        <v>0.87122114451273402</v>
       </c>
       <c r="P327">
-        <v>0.92898720358026499</v>
+        <v>0.92853803985347505</v>
       </c>
     </row>
     <row r="328" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A328" s="1">
         <v>39630</v>
       </c>
       <c r="B328">
-        <v>0.79151572233745804</v>
+        <v>0.79158147599916495</v>
       </c>
       <c r="C328">
-        <v>0.88670188052119503</v>
+        <v>0.88575544376042104</v>
       </c>
       <c r="D328">
-        <v>0.97337686350617403</v>
+        <v>0.97268197006231305</v>
       </c>
       <c r="E328">
-        <v>0.73190657550175597</v>
+        <v>0.73023380071207</v>
       </c>
       <c r="F328">
-        <v>0.81973644534601298</v>
+        <v>0.81832150236635004</v>
       </c>
       <c r="G328">
-        <v>0.88277829641415595</v>
+        <v>0.88189498599867799</v>
       </c>
       <c r="H328">
-        <v>0.77596702022245501</v>
+        <v>0.77566223863929595</v>
       </c>
       <c r="I328">
-        <v>0.87415045879925701</v>
+        <v>0.87305247519708695</v>
       </c>
       <c r="J328">
-        <v>0.93278598037898297</v>
+        <v>0.93219036014684697</v>
       </c>
       <c r="K328">
-        <v>0.85389029290274698</v>
+        <v>0.855043122663533</v>
       </c>
       <c r="L328">
-        <v>0.95732590405008</v>
+        <v>0.95628417895276396</v>
       </c>
       <c r="M328">
-        <v>0.997741785235427</v>
+        <v>0.99685716696719695</v>
       </c>
       <c r="N328">
-        <v>0.78993228206024402</v>
+        <v>0.79166414385798201</v>
       </c>
       <c r="O328">
-        <v>0.88338158220743301</v>
+        <v>0.88235832225391397</v>
       </c>
       <c r="P328">
-        <v>0.93126645224087501</v>
+        <v>0.93064394813580298</v>
       </c>
     </row>
     <row r="329" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A329" s="1">
         <v>39661</v>
       </c>
       <c r="B329">
-        <v>0.80264076611882895</v>
+        <v>0.80281479787496302</v>
       </c>
       <c r="C329">
-        <v>0.89675312770515903</v>
+        <v>0.89572200581528705</v>
       </c>
       <c r="D329">
-        <v>0.97607296175610803</v>
+        <v>0.97536350635005098</v>
       </c>
       <c r="E329">
-        <v>0.73910955834458103</v>
+        <v>0.73755045254580898</v>
       </c>
       <c r="F329">
-        <v>0.82091910384278699</v>
+        <v>0.81956255753836105</v>
       </c>
       <c r="G329">
-        <v>0.88117527293390296</v>
+        <v>0.88021415663931402</v>
       </c>
       <c r="H329">
-        <v>0.77157439291877705</v>
+        <v>0.77185895745254696</v>
       </c>
       <c r="I329">
-        <v>0.87812016254082004</v>
+        <v>0.87706946671066699</v>
       </c>
       <c r="J329">
-        <v>0.93411426575460899</v>
+        <v>0.93354913384077798</v>
       </c>
       <c r="K329">
-        <v>0.86317157342569495</v>
+        <v>0.86391400286337205</v>
       </c>
       <c r="L329">
-        <v>0.96636080892360698</v>
+        <v>0.96465678032529001</v>
       </c>
       <c r="M329">
-        <v>0.99886315554848604</v>
+        <v>0.99771922031966498</v>
       </c>
       <c r="N329">
-        <v>0.79882246661134104</v>
+        <v>0.79925337537823604</v>
       </c>
       <c r="O329">
-        <v>0.89511544654601605</v>
+        <v>0.89336488722044904</v>
       </c>
       <c r="P329">
-        <v>0.93506121027480504</v>
+        <v>0.93452666464807299</v>
       </c>
     </row>
     <row r="330" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A330" s="1">
         <v>39692</v>
       </c>
       <c r="B330">
-        <v>0.82029076848947202</v>
+        <v>0.82043914253818495</v>
       </c>
       <c r="C330">
-        <v>0.91143723143758903</v>
+        <v>0.91004216674632499</v>
       </c>
       <c r="D330">
-        <v>0.98007554297385002</v>
+        <v>0.97925191199297501</v>
       </c>
       <c r="E330">
-        <v>0.73360208080107203</v>
+        <v>0.73286222919726596</v>
       </c>
       <c r="F330">
-        <v>0.82276678571944994</v>
+        <v>0.82145318385209398</v>
       </c>
       <c r="G330">
-        <v>0.88081653978338303</v>
+        <v>0.87970323094552805</v>
       </c>
       <c r="H330">
-        <v>0.79766846721568896</v>
+        <v>0.79738798040353798</v>
       </c>
       <c r="I330">
-        <v>0.90169162537590597</v>
+        <v>0.899421949219677</v>
       </c>
       <c r="J330">
-        <v>0.93894302951067499</v>
+        <v>0.93815581832588502</v>
       </c>
       <c r="K330">
-        <v>0.87429826051406501</v>
+        <v>0.87371139679798104</v>
       </c>
       <c r="L330">
-        <v>0.97894761968409705</v>
+        <v>0.97600395893507497</v>
       </c>
       <c r="M330">
-        <v>1.00233309512025</v>
+        <v>1.00089649803822</v>
       </c>
       <c r="N330">
-        <v>0.82356341168982705</v>
+        <v>0.82295496684329394</v>
       </c>
       <c r="O330">
-        <v>0.91737196700656398</v>
+        <v>0.91449725537026705</v>
       </c>
       <c r="P330">
-        <v>0.94114208328318305</v>
+        <v>0.94049474101853203</v>
       </c>
     </row>
     <row r="331" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A331" s="1">
         <v>39722</v>
       </c>
       <c r="B331">
-        <v>0.85343107310799005</v>
+        <v>0.85377247009900703</v>
       </c>
       <c r="C331">
-        <v>0.93680815297713804</v>
+        <v>0.93566959316286602</v>
       </c>
       <c r="D331">
-        <v>0.98666866562049704</v>
+        <v>0.98587415694636105</v>
       </c>
       <c r="E331">
-        <v>0.76266427204084897</v>
+        <v>0.76337454301778995</v>
       </c>
       <c r="F331">
-        <v>0.83864383460960401</v>
+        <v>0.83874196030458503</v>
       </c>
       <c r="G331">
-        <v>0.88160768731563299</v>
+        <v>0.880904318344916</v>
       </c>
       <c r="H331">
-        <v>0.82877020383622402</v>
+        <v>0.82757816155733999</v>
       </c>
       <c r="I331">
-        <v>0.93275315995918995</v>
+        <v>0.930937691409504</v>
       </c>
       <c r="J331">
-        <v>0.94405874901794296</v>
+        <v>0.94341920447164596</v>
       </c>
       <c r="K331">
-        <v>0.88090960687442899</v>
+        <v>0.87992934692129599</v>
       </c>
       <c r="L331">
-        <v>0.98734416566092198</v>
+        <v>0.98410434962543003</v>
       </c>
       <c r="M331">
-        <v>1.0017154753262101</v>
+        <v>1.0002285187937701</v>
       </c>
       <c r="N331">
-        <v>0.88598907774851599</v>
+        <v>0.88595360086806796</v>
       </c>
       <c r="O331">
-        <v>0.96027307878164203</v>
+        <v>0.95754011396781102</v>
       </c>
       <c r="P331">
-        <v>0.949939706143208</v>
+        <v>0.94939934451984997</v>
       </c>
     </row>
     <row r="332" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A332" s="1">
         <v>39753</v>
       </c>
       <c r="B332">
-        <v>0.87177481731425299</v>
+        <v>0.871844286645866</v>
       </c>
       <c r="C332">
-        <v>0.95030432850250701</v>
+        <v>0.94952970322185803</v>
       </c>
       <c r="D332">
-        <v>0.99114982464705204</v>
+        <v>0.99065663734397502</v>
       </c>
       <c r="E332">
-        <v>0.77385630849125497</v>
+        <v>0.77331034101654395</v>
       </c>
       <c r="F332">
-        <v>0.85085108576593205</v>
+        <v>0.85038760847127204</v>
       </c>
       <c r="G332">
-        <v>0.88355486781394998</v>
+        <v>0.882801989888092</v>
       </c>
       <c r="H332">
-        <v>0.84074222401226395</v>
+        <v>0.83970072591962397</v>
       </c>
       <c r="I332">
-        <v>0.94397739495200095</v>
+        <v>0.94318895724318996</v>
       </c>
       <c r="J332">
-        <v>0.94782056111161805</v>
+        <v>0.94756661306680001</v>
       </c>
       <c r="K332">
-        <v>0.87591045286428504</v>
+        <v>0.87513352135161004</v>
       </c>
       <c r="L332">
-        <v>0.98057604740076298</v>
+        <v>0.97826544167516305</v>
       </c>
       <c r="M332">
-        <v>0.99531873763002499</v>
+        <v>0.99421963350334097</v>
       </c>
       <c r="N332">
-        <v>0.91699653945065696</v>
+        <v>0.91617379010884803</v>
       </c>
       <c r="O332">
-        <v>0.98165569627928495</v>
+        <v>0.97957708438496205</v>
       </c>
       <c r="P332">
-        <v>0.95586323042437604</v>
+        <v>0.95569473009855799</v>
       </c>
     </row>
     <row r="333" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A333" s="1">
         <v>39783</v>
       </c>
       <c r="B333">
-        <v>0.866820231754026</v>
+        <v>0.86712297406041705</v>
       </c>
       <c r="C333">
-        <v>0.95169203217574705</v>
+        <v>0.95109866702010504</v>
       </c>
       <c r="D333">
-        <v>0.99165585915781496</v>
+        <v>0.99126190093366295</v>
       </c>
       <c r="E333">
-        <v>0.78231897462077404</v>
+        <v>0.782296364784138</v>
       </c>
       <c r="F333">
-        <v>0.85790492872556101</v>
+        <v>0.85727934518437299</v>
       </c>
       <c r="G333">
-        <v>0.884204030661909</v>
+        <v>0.88327418272886105</v>
       </c>
       <c r="H333">
-        <v>0.85763748169552401</v>
+        <v>0.85666414252717904</v>
       </c>
       <c r="I333">
-        <v>0.96057283097954604</v>
+        <v>0.960290165923669</v>
       </c>
       <c r="J333">
-        <v>0.95066633447631199</v>
+        <v>0.950582796547364</v>
       </c>
       <c r="K333">
-        <v>0.87274378445553003</v>
+        <v>0.87150601511160497</v>
       </c>
       <c r="L333">
-        <v>0.97762784140370396</v>
+        <v>0.97528181490917898</v>
       </c>
       <c r="M333">
-        <v>0.99313495385551998</v>
+        <v>0.99186639557203804</v>
       </c>
       <c r="N333">
-        <v>0.93484808994916802</v>
+        <v>0.93730561663494005</v>
       </c>
       <c r="O333">
-        <v>0.99685889554581497</v>
+        <v>0.99615111017083302</v>
       </c>
       <c r="P333">
-        <v>0.95943350976263597</v>
+        <v>0.95918257779566096</v>
       </c>
     </row>
     <row r="334" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A334" s="1">
         <v>39814</v>
       </c>
       <c r="B334">
-        <v>0.85835242018857005</v>
+        <v>0.85881981610304003</v>
       </c>
       <c r="C334">
-        <v>0.94102681103425101</v>
+        <v>0.94077835131467902</v>
       </c>
       <c r="D334">
-        <v>0.98898988716791003</v>
+        <v>0.98870388535510201</v>
       </c>
       <c r="E334">
-        <v>0.77725826412491905</v>
+        <v>0.77587128767323299</v>
       </c>
       <c r="F334">
-        <v>0.85623385535067897</v>
+        <v>0.85496245266642601</v>
       </c>
       <c r="G334">
-        <v>0.88377209019844005</v>
+        <v>0.88293292763175801</v>
       </c>
       <c r="H334">
-        <v>0.88079584893552099</v>
+        <v>0.88038990112974802</v>
       </c>
       <c r="I334">
-        <v>0.96546949079450395</v>
+        <v>0.96546895599154903</v>
       </c>
       <c r="J334">
-        <v>0.95231103523799099</v>
+        <v>0.95240276294652304</v>
       </c>
       <c r="K334">
-        <v>0.87780014542824703</v>
+        <v>0.87651069965468298</v>
       </c>
       <c r="L334">
-        <v>0.975887347409646</v>
+        <v>0.97340217137651297</v>
       </c>
       <c r="M334">
-        <v>0.993066465713483</v>
+        <v>0.99159520690371705</v>
       </c>
       <c r="N334">
-        <v>0.93239734387595297</v>
+        <v>0.93118767541507297</v>
       </c>
       <c r="O334">
-        <v>0.99185461776164596</v>
+        <v>0.99067874419630197</v>
       </c>
       <c r="P334">
-        <v>0.95924847917662504</v>
+        <v>0.95919843369970503</v>
       </c>
     </row>
     <row r="335" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A335" s="1">
         <v>39845</v>
       </c>
       <c r="B335">
-        <v>0.83470343036052097</v>
+        <v>0.83536196832765897</v>
       </c>
       <c r="C335">
-        <v>0.92440459327793301</v>
+        <v>0.924215772824031</v>
       </c>
       <c r="D335">
-        <v>0.98442596276865502</v>
+        <v>0.98408968324715795</v>
       </c>
       <c r="E335">
-        <v>0.76219360568484695</v>
+        <v>0.76341882900718205</v>
       </c>
       <c r="F335">
-        <v>0.84777926540388404</v>
+        <v>0.84724517734025195</v>
       </c>
       <c r="G335">
-        <v>0.88247986445197701</v>
+        <v>0.88175063943184395</v>
       </c>
       <c r="H335">
-        <v>0.86273804476251004</v>
+        <v>0.86139397146706898</v>
       </c>
       <c r="I335">
-        <v>0.94969263473882604</v>
+        <v>0.94869258704803305</v>
       </c>
       <c r="J335">
-        <v>0.95101364355139495</v>
+        <v>0.95081520137091002</v>
       </c>
       <c r="K335">
-        <v>0.86973338013417401</v>
+        <v>0.86853446581999605</v>
       </c>
       <c r="L335">
-        <v>0.96452609544794499</v>
+        <v>0.96202700947957398</v>
       </c>
       <c r="M335">
-        <v>0.99035910880159095</v>
+        <v>0.98873411485757601</v>
       </c>
       <c r="N335">
-        <v>0.90193482796242896</v>
+        <v>0.90166575069493005</v>
       </c>
       <c r="O335">
-        <v>0.97576626816372203</v>
+        <v>0.97522934485694401</v>
       </c>
       <c r="P335">
-        <v>0.95823739034837196</v>
+        <v>0.95833499552138501</v>
       </c>
     </row>
     <row r="336" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A336" s="1">
         <v>39873</v>
       </c>
       <c r="B336">
-        <v>0.82143946871337703</v>
+        <v>0.82192978106474202</v>
       </c>
       <c r="C336">
-        <v>0.91062986393467704</v>
+        <v>0.91035111807776703</v>
       </c>
       <c r="D336">
-        <v>0.97850562773713001</v>
+        <v>0.97815182501616205</v>
       </c>
       <c r="E336">
-        <v>0.74842716759932104</v>
+        <v>0.75031188734943499</v>
       </c>
       <c r="F336">
-        <v>0.83559437559514105</v>
+        <v>0.83541503264053796</v>
       </c>
       <c r="G336">
-        <v>0.87904177931706995</v>
+        <v>0.87842476058750296</v>
       </c>
       <c r="H336">
-        <v>0.83979960064412396</v>
+        <v>0.83856804918227801</v>
       </c>
       <c r="I336">
-        <v>0.93240852715393296</v>
+        <v>0.93153926701199996</v>
       </c>
       <c r="J336">
-        <v>0.94869791786221502</v>
+        <v>0.94842630527452099</v>
       </c>
       <c r="K336">
-        <v>0.86231562178204701</v>
+        <v>0.86072972736729902</v>
       </c>
       <c r="L336">
-        <v>0.95572721070771405</v>
+        <v>0.95323796548980699</v>
       </c>
       <c r="M336">
-        <v>0.98866144019562796</v>
+        <v>0.98692279607942301</v>
       </c>
       <c r="N336">
-        <v>0.88015144409843704</v>
+        <v>0.88056093969227001</v>
       </c>
       <c r="O336">
-        <v>0.95344131989652203</v>
+        <v>0.95297311511994698</v>
       </c>
       <c r="P336">
-        <v>0.95183745389582297</v>
+        <v>0.95194981813186996</v>
       </c>
     </row>
     <row r="337" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A337" s="1">
         <v>39904</v>
       </c>
       <c r="B337">
-        <v>0.81311365106335798</v>
+        <v>0.81364437717707305</v>
       </c>
       <c r="C337">
-        <v>0.90100700177093496</v>
+        <v>0.90069235520378399</v>
       </c>
       <c r="D337">
-        <v>0.97468141667538899</v>
+        <v>0.97423697865177095</v>
       </c>
       <c r="E337">
-        <v>0.73588367786530795</v>
+        <v>0.73719329171246395</v>
       </c>
       <c r="F337">
-        <v>0.82293923916373901</v>
+        <v>0.822613536097903</v>
       </c>
       <c r="G337">
-        <v>0.87614339751424797</v>
+        <v>0.87561194882166704</v>
       </c>
       <c r="H337">
-        <v>0.84105495699057098</v>
+        <v>0.84037961384819304</v>
       </c>
       <c r="I337">
-        <v>0.92331815880679702</v>
+        <v>0.92285840054782697</v>
       </c>
       <c r="J337">
-        <v>0.94613061111243502</v>
+        <v>0.94590631758462296</v>
       </c>
       <c r="K337">
-        <v>0.85098880270002697</v>
+        <v>0.85032310480379103</v>
       </c>
       <c r="L337">
-        <v>0.94364341458656098</v>
+        <v>0.94158469764826802</v>
       </c>
       <c r="M337">
-        <v>0.98465696471151898</v>
+        <v>0.98295161425581501</v>
       </c>
       <c r="N337">
-        <v>0.85437709824513797</v>
+        <v>0.85568893590694906</v>
       </c>
       <c r="O337">
-        <v>0.93470545307240605</v>
+        <v>0.93472900651750301</v>
       </c>
       <c r="P337">
-        <v>0.94714540261401603</v>
+        <v>0.94720152276639802</v>
       </c>
     </row>
     <row r="338" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A338" s="1">
         <v>39934</v>
       </c>
       <c r="B338">
-        <v>0.80423325051127703</v>
+        <v>0.80495206915338702</v>
       </c>
       <c r="C338">
-        <v>0.89090607164537705</v>
+        <v>0.89069276139137998</v>
       </c>
       <c r="D338">
-        <v>0.96923173872053703</v>
+        <v>0.96878921115611705</v>
       </c>
       <c r="E338">
-        <v>0.73780740347650897</v>
+        <v>0.73790006286729304</v>
       </c>
       <c r="F338">
-        <v>0.81477870543930297</v>
+        <v>0.81434480225005101</v>
       </c>
       <c r="G338">
-        <v>0.87262120018246303</v>
+        <v>0.87211170509007496</v>
       </c>
       <c r="H338">
-        <v>0.81958868336791701</v>
+        <v>0.81955661201582697</v>
       </c>
       <c r="I338">
-        <v>0.90867835688896104</v>
+        <v>0.90836988719795597</v>
       </c>
       <c r="J338">
-        <v>0.94218058121243797</v>
+        <v>0.94184295364188098</v>
       </c>
       <c r="K338">
-        <v>0.82130426680587498</v>
+        <v>0.82080880320106298</v>
       </c>
       <c r="L338">
-        <v>0.92290398717726896</v>
+        <v>0.92094362114571005</v>
       </c>
       <c r="M338">
-        <v>0.97714070112115003</v>
+        <v>0.97533707762576705</v>
       </c>
       <c r="N338">
-        <v>0.84030501254937096</v>
+        <v>0.84221221621842601</v>
       </c>
       <c r="O338">
-        <v>0.92530051632934796</v>
+        <v>0.92562789054418804</v>
       </c>
       <c r="P338">
-        <v>0.94477471219410503</v>
+        <v>0.94493174960625204</v>
       </c>
     </row>
     <row r="339" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A339" s="1">
         <v>39965</v>
       </c>
       <c r="B339">
-        <v>0.78103992134974998</v>
+        <v>0.78182437646487202</v>
       </c>
       <c r="C339">
-        <v>0.87469236961483099</v>
+        <v>0.87456315993959799</v>
       </c>
       <c r="D339">
-        <v>0.96315908394483796</v>
+        <v>0.96279370242699003</v>
       </c>
       <c r="E339">
-        <v>0.70142735764235398</v>
+        <v>0.70243083394458306</v>
       </c>
       <c r="F339">
-        <v>0.79454489505223103</v>
+        <v>0.79439415352994103</v>
       </c>
       <c r="G339">
-        <v>0.86970866181696305</v>
+        <v>0.86922931782513801</v>
       </c>
       <c r="H339">
-        <v>0.78682744130229398</v>
+        <v>0.78745469701603299</v>
       </c>
       <c r="I339">
-        <v>0.88669115852790503</v>
+        <v>0.88677390533772305</v>
       </c>
       <c r="J339">
-        <v>0.93828981752651397</v>
+        <v>0.93799085293258699</v>
       </c>
       <c r="K339">
-        <v>0.79813786902250305</v>
+        <v>0.79946008209737396</v>
       </c>
       <c r="L339">
-        <v>0.90519061073672802</v>
+        <v>0.90373535568855501</v>
       </c>
       <c r="M339">
-        <v>0.97035611931522703</v>
+        <v>0.96854687108718296</v>
       </c>
       <c r="N339">
-        <v>0.83338599668405999</v>
+        <v>0.83521227786875896</v>
       </c>
       <c r="O339">
-        <v>0.91847871074552201</v>
+        <v>0.91892134311042095</v>
       </c>
       <c r="P339">
-        <v>0.94156165923137802</v>
+        <v>0.94178163995034403</v>
       </c>
     </row>
     <row r="340" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A340" s="1">
         <v>39995</v>
       </c>
       <c r="B340">
-        <v>0.77174414711934003</v>
+        <v>0.772042693553875</v>
       </c>
       <c r="C340">
-        <v>0.866703320287043</v>
+        <v>0.86640075713027997</v>
       </c>
       <c r="D340">
-        <v>0.959277584638905</v>
+        <v>0.95875685828586299</v>
       </c>
       <c r="E340">
-        <v>0.696771392173685</v>
+        <v>0.69805101228137001</v>
       </c>
       <c r="F340">
-        <v>0.78668886038813501</v>
+        <v>0.78696009553541701</v>
       </c>
       <c r="G340">
-        <v>0.86835137603448098</v>
+        <v>0.86792987869032101</v>
       </c>
       <c r="H340">
-        <v>0.78123165506661696</v>
+        <v>0.78189696149006505</v>
       </c>
       <c r="I340">
-        <v>0.88124734607001598</v>
+        <v>0.88165478274680498</v>
       </c>
       <c r="J340">
-        <v>0.93517352091950401</v>
+        <v>0.93493190570025297</v>
       </c>
       <c r="K340">
-        <v>0.78938906152783805</v>
+        <v>0.79135636835830603</v>
       </c>
       <c r="L340">
-        <v>0.89856281567655605</v>
+        <v>0.89773151828421505</v>
       </c>
       <c r="M340">
-        <v>0.96760705183107998</v>
+        <v>0.96603181274091998</v>
       </c>
       <c r="N340">
-        <v>0.84149819224194</v>
+        <v>0.84263936970428099</v>
       </c>
       <c r="O340">
-        <v>0.91835756875017605</v>
+        <v>0.91868752408441801</v>
       </c>
       <c r="P340">
-        <v>0.93866915890098002</v>
+        <v>0.93899519270528398</v>
       </c>
     </row>
     <row r="341" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A341" s="1">
         <v>40026</v>
       </c>
       <c r="B341">
-        <v>0.76054743942278502</v>
+        <v>0.76090367079659604</v>
       </c>
       <c r="C341">
-        <v>0.85890270450165496</v>
+        <v>0.85859961319663902</v>
       </c>
       <c r="D341">
-        <v>0.95637638155708404</v>
+        <v>0.95583672440751299</v>
       </c>
       <c r="E341">
-        <v>0.67374724868256397</v>
+        <v>0.67539725538145301</v>
       </c>
       <c r="F341">
-        <v>0.7776221183766</v>
+        <v>0.77775212354380596</v>
       </c>
       <c r="G341">
-        <v>0.86724149154653596</v>
+        <v>0.86674421795489598</v>
       </c>
       <c r="H341">
-        <v>0.748682219936328</v>
+        <v>0.74906859932305303</v>
       </c>
       <c r="I341">
-        <v>0.85886332158898204</v>
+        <v>0.859261851340688</v>
       </c>
       <c r="J341">
-        <v>0.93125945283209199</v>
+        <v>0.93104410604635501</v>
       </c>
       <c r="K341">
-        <v>0.79024540671751797</v>
+        <v>0.79191715912737004</v>
       </c>
       <c r="L341">
-        <v>0.89582609486518505</v>
+        <v>0.89484863998569797</v>
       </c>
       <c r="M341">
-        <v>0.96423242707486501</v>
+        <v>0.96253338104316899</v>
       </c>
       <c r="N341">
-        <v>0.82877972765169095</v>
+        <v>0.82953557617905904</v>
       </c>
       <c r="O341">
-        <v>0.91036476931878696</v>
+        <v>0.91029193994188995</v>
       </c>
       <c r="P341">
-        <v>0.93534536778668897</v>
+        <v>0.93541670734862903</v>
       </c>
     </row>
     <row r="342" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A342" s="1">
         <v>40057</v>
       </c>
       <c r="B342">
-        <v>0.76058767161468299</v>
+        <v>0.76098282250260796</v>
       </c>
       <c r="C342">
-        <v>0.85696151390036102</v>
+        <v>0.85666656194715196</v>
       </c>
       <c r="D342">
-        <v>0.95535487233817895</v>
+        <v>0.95477817955558597</v>
       </c>
       <c r="E342">
-        <v>0.67667964620959198</v>
+        <v>0.67806191768561497</v>
       </c>
       <c r="F342">
-        <v>0.77825204193064801</v>
+        <v>0.77840238108913595</v>
       </c>
       <c r="G342">
-        <v>0.86745899376045699</v>
+        <v>0.86687871272238703</v>
       </c>
       <c r="H342">
-        <v>0.74848326204677995</v>
+        <v>0.74843373864061702</v>
       </c>
       <c r="I342">
-        <v>0.85772150647611201</v>
+        <v>0.85801657187306302</v>
       </c>
       <c r="J342">
-        <v>0.93081835832427495</v>
+        <v>0.930736691759114</v>
       </c>
       <c r="K342">
-        <v>0.79702677737479299</v>
+        <v>0.79800520918229001</v>
       </c>
       <c r="L342">
-        <v>0.89474312067877804</v>
+        <v>0.89392562550324095</v>
       </c>
       <c r="M342">
-        <v>0.96259377024734405</v>
+        <v>0.96099278334804905</v>
       </c>
       <c r="N342">
-        <v>0.82071527296056301</v>
+        <v>0.82185691048437004</v>
       </c>
       <c r="O342">
-        <v>0.90496385624652198</v>
+        <v>0.90465293910901701</v>
       </c>
       <c r="P342">
-        <v>0.93368853464249701</v>
+        <v>0.93360326751794598</v>
       </c>
     </row>
     <row r="343" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A343" s="1">
         <v>40087</v>
       </c>
       <c r="B343">
-        <v>0.75672200095703002</v>
+        <v>0.75740256176347098</v>
       </c>
       <c r="C343">
-        <v>0.85553565346744098</v>
+        <v>0.85534704031571596</v>
       </c>
       <c r="D343">
-        <v>0.953837824004926</v>
+        <v>0.95336885014105899</v>
       </c>
       <c r="E343">
-        <v>0.66822098316705802</v>
+        <v>0.66922991509235596</v>
       </c>
       <c r="F343">
-        <v>0.77562658995512901</v>
+        <v>0.77544551515433402</v>
       </c>
       <c r="G343">
-        <v>0.86766736214622198</v>
+        <v>0.86703653413843096</v>
       </c>
       <c r="H343">
-        <v>0.73305143910166004</v>
+        <v>0.73285829101800504</v>
       </c>
       <c r="I343">
-        <v>0.85152719275114797</v>
+        <v>0.85168505576985498</v>
       </c>
       <c r="J343">
-        <v>0.92936849659469001</v>
+        <v>0.92931673601439002</v>
       </c>
       <c r="K343">
-        <v>0.79515268169167896</v>
+        <v>0.79590023731370796</v>
       </c>
       <c r="L343">
-        <v>0.89840507894657595</v>
+        <v>0.89729869449457</v>
       </c>
       <c r="M343">
-        <v>0.96127759219838205</v>
+        <v>0.95935594000992097</v>
       </c>
       <c r="N343">
-        <v>0.82173645007362395</v>
+        <v>0.82303765316735999</v>
       </c>
       <c r="O343">
-        <v>0.90254666433826003</v>
+        <v>0.90193714552931503</v>
       </c>
       <c r="P343">
-        <v>0.92969384102833097</v>
+        <v>0.92946420886816195</v>
       </c>
     </row>
     <row r="344" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A344" s="1">
         <v>40118</v>
       </c>
       <c r="B344">
-        <v>0.75354055415522503</v>
+        <v>0.75413268012572199</v>
       </c>
       <c r="C344">
-        <v>0.85435834165517499</v>
+        <v>0.85415324363789902</v>
       </c>
       <c r="D344">
-        <v>0.95445040286487504</v>
+        <v>0.95387723037661099</v>
       </c>
       <c r="E344">
-        <v>0.67542042453601703</v>
+        <v>0.67643471788333598</v>
       </c>
       <c r="F344">
-        <v>0.77782901317777597</v>
+        <v>0.77775569053553295</v>
       </c>
       <c r="G344">
-        <v>0.86722173790065704</v>
+        <v>0.86676641284687805</v>
       </c>
       <c r="H344">
-        <v>0.72796952949179305</v>
+        <v>0.72759300638773505</v>
       </c>
       <c r="I344">
-        <v>0.85404598981726998</v>
+        <v>0.85426070412464705</v>
       </c>
       <c r="J344">
-        <v>0.92970328735927599</v>
+        <v>0.92972360891621997</v>
       </c>
       <c r="K344">
-        <v>0.79109977789191499</v>
+        <v>0.79205574974631199</v>
       </c>
       <c r="L344">
-        <v>0.896415008395542</v>
+        <v>0.89470372118000796</v>
       </c>
       <c r="M344">
-        <v>0.95755683686358495</v>
+        <v>0.95517540875571105</v>
       </c>
       <c r="N344">
-        <v>0.81584330761052504</v>
+        <v>0.81798981131236204</v>
       </c>
       <c r="O344">
-        <v>0.89668706918270202</v>
+        <v>0.89679001154071802</v>
       </c>
       <c r="P344">
-        <v>0.92626842771757401</v>
+        <v>0.92603949172877698</v>
       </c>
     </row>
     <row r="345" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A345" s="1">
         <v>40148</v>
       </c>
       <c r="B345">
-        <v>0.75048202154800103</v>
+        <v>0.75125822341923498</v>
       </c>
       <c r="C345">
-        <v>0.85450798422533902</v>
+        <v>0.85450855341160503</v>
       </c>
       <c r="D345">
-        <v>0.95357530371935295</v>
+        <v>0.95305448691510197</v>
       </c>
       <c r="E345">
-        <v>0.67774785041368901</v>
+        <v>0.68053678220270397</v>
       </c>
       <c r="F345">
-        <v>0.78267509041763395</v>
+        <v>0.78356938836184598</v>
       </c>
       <c r="G345">
-        <v>0.86907370272343498</v>
+        <v>0.86856330288443895</v>
       </c>
       <c r="H345">
-        <v>0.72552832461415295</v>
+        <v>0.72489229872570105</v>
       </c>
       <c r="I345">
-        <v>0.85492872650957896</v>
+        <v>0.85520238942291404</v>
       </c>
       <c r="J345">
-        <v>0.93042856260352902</v>
+        <v>0.93050536000976503</v>
       </c>
       <c r="K345">
-        <v>0.78761314941326999</v>
+        <v>0.78796657195931996</v>
       </c>
       <c r="L345">
-        <v>0.89283796100525004</v>
+        <v>0.89052452407583305</v>
       </c>
       <c r="M345">
-        <v>0.95268172897338499</v>
+        <v>0.95020232155690498</v>
       </c>
       <c r="N345">
-        <v>0.81075320246958804</v>
+        <v>0.81369820404507898</v>
       </c>
       <c r="O345">
-        <v>0.89485952685565195</v>
+        <v>0.89555927441629402</v>
       </c>
       <c r="P345">
-        <v>0.92406386626285997</v>
+        <v>0.92379256020588496</v>
       </c>
     </row>
     <row r="346" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A346" s="1">
         <v>40179</v>
       </c>
       <c r="B346">
-        <v>0.74183930216136396</v>
+        <v>0.74295450573980804</v>
       </c>
       <c r="C346">
-        <v>0.84759269793193504</v>
+        <v>0.84776244340566098</v>
       </c>
       <c r="D346">
-        <v>0.95158984501835098</v>
+        <v>0.95110478440096902</v>
       </c>
       <c r="E346">
-        <v>0.67732188078432298</v>
+        <v>0.68064186984054498</v>
       </c>
       <c r="F346">
-        <v>0.78712843064904503</v>
+        <v>0.78829055985083196</v>
       </c>
       <c r="G346">
-        <v>0.87182812180522695</v>
+        <v>0.87138128302003104</v>
       </c>
       <c r="H346">
-        <v>0.71819389517464005</v>
+        <v>0.71755631202211101</v>
       </c>
       <c r="I346">
-        <v>0.84309453740513596</v>
+        <v>0.84339155415201394</v>
       </c>
       <c r="J346">
-        <v>0.92773899388015202</v>
+        <v>0.92785907632478704</v>
       </c>
       <c r="K346">
-        <v>0.787282125471639</v>
+        <v>0.78845962253213298</v>
       </c>
       <c r="L346">
-        <v>0.88993018155366999</v>
+        <v>0.88758339140624298</v>
       </c>
       <c r="M346">
-        <v>0.94865811684128698</v>
+        <v>0.94613499899967402</v>
       </c>
       <c r="N346">
-        <v>0.80463507926782496</v>
+        <v>0.80807138049097205</v>
       </c>
       <c r="O346">
-        <v>0.88684551065784001</v>
+        <v>0.88814164809893803</v>
       </c>
       <c r="P346">
-        <v>0.92193666376321703</v>
+        <v>0.92178053171530205</v>
       </c>
     </row>
     <row r="347" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A347" s="1">
         <v>40210</v>
       </c>
       <c r="B347">
-        <v>0.73826456546046504</v>
+        <v>0.73899495882397903</v>
       </c>
       <c r="C347">
-        <v>0.84171638746019495</v>
+        <v>0.84172113088754996</v>
       </c>
       <c r="D347">
-        <v>0.95041013880552005</v>
+        <v>0.94980332831855796</v>
       </c>
       <c r="E347">
-        <v>0.67670761609718399</v>
+        <v>0.67891365635006995</v>
       </c>
       <c r="F347">
-        <v>0.78676138025738696</v>
+        <v>0.78733789748005401</v>
       </c>
       <c r="G347">
-        <v>0.87320635911916</v>
+        <v>0.87264654658223695</v>
       </c>
       <c r="H347">
-        <v>0.73190132732887003</v>
+        <v>0.73085982577199904</v>
       </c>
       <c r="I347">
-        <v>0.84323978481991202</v>
+        <v>0.84301574430114401</v>
       </c>
       <c r="J347">
-        <v>0.92802054667251699</v>
+        <v>0.92803581236445798</v>
       </c>
       <c r="K347">
-        <v>0.78788962607999402</v>
+        <v>0.78793913067310095</v>
       </c>
       <c r="L347">
-        <v>0.88281584230488397</v>
+        <v>0.88032568842393</v>
       </c>
       <c r="M347">
-        <v>0.94357108095032105</v>
+        <v>0.94091845233333005</v>
       </c>
       <c r="N347">
-        <v>0.81024978238995204</v>
+        <v>0.81320276491992705</v>
       </c>
       <c r="O347">
-        <v>0.881604822029048</v>
+        <v>0.88351833691533499</v>
       </c>
       <c r="P347">
-        <v>0.92061364158399495</v>
+        <v>0.92080023038440895</v>
       </c>
     </row>
     <row r="348" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A348" s="1">
         <v>40238</v>
       </c>
       <c r="B348">
-        <v>0.733319825256316</v>
+        <v>0.73407801601693201</v>
       </c>
       <c r="C348">
-        <v>0.83637906606722701</v>
+        <v>0.83652123799649203</v>
       </c>
       <c r="D348">
-        <v>0.94988316944803997</v>
+        <v>0.94929366331578702</v>
       </c>
       <c r="E348">
-        <v>0.68773658447596697</v>
+        <v>0.68841927362877398</v>
       </c>
       <c r="F348">
-        <v>0.79208522105956802</v>
+        <v>0.79206227692748898</v>
       </c>
       <c r="G348">
-        <v>0.87538847307068202</v>
+        <v>0.874736486834921</v>
       </c>
       <c r="H348">
-        <v>0.725334900655213</v>
+        <v>0.72402968155429703</v>
       </c>
       <c r="I348">
-        <v>0.83359892474974295</v>
+        <v>0.83347573320885504</v>
       </c>
       <c r="J348">
-        <v>0.92426219193512804</v>
+        <v>0.92430321362171297</v>
       </c>
       <c r="K348">
-        <v>0.77803579402249601</v>
+        <v>0.77784092761238199</v>
       </c>
       <c r="L348">
-        <v>0.87317784865286396</v>
+        <v>0.870870517301509</v>
       </c>
       <c r="M348">
-        <v>0.94035991613230696</v>
+        <v>0.937825855808051</v>
       </c>
       <c r="N348">
-        <v>0.80672512675001595</v>
+        <v>0.80925141472089201</v>
       </c>
       <c r="O348">
-        <v>0.87519655320891099</v>
+        <v>0.876866232145744</v>
       </c>
       <c r="P348">
-        <v>0.91877542153999703</v>
+        <v>0.91902927709269</v>
       </c>
     </row>
     <row r="349" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A349" s="1">
         <v>40269</v>
       </c>
       <c r="B349">
-        <v>0.72885733722286095</v>
+        <v>0.72968760710532798</v>
       </c>
       <c r="C349">
-        <v>0.83203472186695004</v>
+        <v>0.83212084494093996</v>
       </c>
       <c r="D349">
-        <v>0.94793925736231599</v>
+        <v>0.94735467676699803</v>
       </c>
       <c r="E349">
-        <v>0.68978116972404102</v>
+        <v>0.689994940430954</v>
       </c>
       <c r="F349">
-        <v>0.793047799479907</v>
+        <v>0.79265886917261996</v>
       </c>
       <c r="G349">
-        <v>0.87601401402823798</v>
+        <v>0.87517302340895797</v>
       </c>
       <c r="H349">
-        <v>0.73948850986759496</v>
+        <v>0.73997779419614496</v>
       </c>
       <c r="I349">
-        <v>0.83780351049082402</v>
+        <v>0.83839533788596898</v>
       </c>
       <c r="J349">
-        <v>0.92318954236635897</v>
+        <v>0.923206625694039</v>
       </c>
       <c r="K349">
-        <v>0.76717576061331405</v>
+        <v>0.76657874444138796</v>
       </c>
       <c r="L349">
-        <v>0.86154306684012805</v>
+        <v>0.85929346418847596</v>
       </c>
       <c r="M349">
-        <v>0.93637815352635201</v>
+        <v>0.93388602173021595</v>
       </c>
       <c r="N349">
-        <v>0.78818736160875902</v>
+        <v>0.79299270990481596</v>
       </c>
       <c r="O349">
-        <v>0.86704107542584297</v>
+        <v>0.86966757063405098</v>
       </c>
       <c r="P349">
-        <v>0.91779716310609505</v>
+        <v>0.91808624432487296</v>
       </c>
     </row>
     <row r="350" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A350" s="1">
         <v>40299</v>
       </c>
       <c r="B350">
-        <v>0.72468060659055</v>
+        <v>0.72562701130621199</v>
       </c>
       <c r="C350">
-        <v>0.82939281379894703</v>
+        <v>0.82961406024158801</v>
       </c>
       <c r="D350">
-        <v>0.94621520644235602</v>
+        <v>0.94572613086458601</v>
       </c>
       <c r="E350">
-        <v>0.69675144419119595</v>
+        <v>0.69669642565470802</v>
       </c>
       <c r="F350">
-        <v>0.79894743672175905</v>
+        <v>0.79833128598540604</v>
       </c>
       <c r="G350">
-        <v>0.87787667884149401</v>
+        <v>0.87681067711313398</v>
       </c>
       <c r="H350">
-        <v>0.73276589647085</v>
+        <v>0.73232173024389102</v>
       </c>
       <c r="I350">
-        <v>0.83217988249510799</v>
+        <v>0.83240283915687796</v>
       </c>
       <c r="J350">
-        <v>0.92249379858564395</v>
+        <v>0.92260776371931397</v>
       </c>
       <c r="K350">
-        <v>0.74286358299839605</v>
+        <v>0.74373533240800704</v>
       </c>
       <c r="L350">
-        <v>0.84852314512981197</v>
+        <v>0.84708840849601896</v>
       </c>
       <c r="M350">
-        <v>0.93269331640780795</v>
+        <v>0.93029044524287097</v>
       </c>
       <c r="N350">
-        <v>0.77261522548219397</v>
+        <v>0.77747226138576797</v>
       </c>
       <c r="O350">
-        <v>0.86180984638297797</v>
+        <v>0.86445493702849896</v>
       </c>
       <c r="P350">
-        <v>0.91832260534764698</v>
+        <v>0.91866186979449505</v>
       </c>
     </row>
     <row r="351" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A351" s="1">
         <v>40330</v>
       </c>
       <c r="B351">
-        <v>0.72864676812124896</v>
+        <v>0.72949142847142301</v>
       </c>
       <c r="C351">
-        <v>0.83240306964268496</v>
+        <v>0.83262230090413103</v>
       </c>
       <c r="D351">
-        <v>0.94521862425380898</v>
+        <v>0.94475508127632302</v>
       </c>
       <c r="E351">
-        <v>0.69963987933482596</v>
+        <v>0.69982920619228195</v>
       </c>
       <c r="F351">
-        <v>0.80179144461732099</v>
+        <v>0.80126663287220201</v>
       </c>
       <c r="G351">
-        <v>0.88037335431950003</v>
+        <v>0.87921201344333999</v>
       </c>
       <c r="H351">
-        <v>0.72752597289909804</v>
+        <v>0.72733578925721998</v>
       </c>
       <c r="I351">
-        <v>0.82974626030270604</v>
+        <v>0.83023653796712105</v>
       </c>
       <c r="J351">
-        <v>0.92180098339550698</v>
+        <v>0.92211584287049897</v>
       </c>
       <c r="K351">
-        <v>0.73148453808661495</v>
+        <v>0.732491735684068</v>
       </c>
       <c r="L351">
-        <v>0.84052659951640896</v>
+        <v>0.83889693184621705</v>
       </c>
       <c r="M351">
-        <v>0.93068213614387096</v>
+        <v>0.92808580590906098</v>
       </c>
       <c r="N351">
-        <v>0.77303170259033105</v>
+        <v>0.77900837752196195</v>
       </c>
       <c r="O351">
-        <v>0.86259196896632895</v>
+        <v>0.86595291491999604</v>
       </c>
       <c r="P351">
-        <v>0.91980544214722804</v>
+        <v>0.92028243497619899</v>
       </c>
     </row>
     <row r="352" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A352" s="1">
         <v>40360</v>
       </c>
       <c r="B352">
-        <v>0.72379464103064595</v>
+        <v>0.72449643252122498</v>
       </c>
       <c r="C352">
-        <v>0.82638689857271497</v>
+        <v>0.82667009552725101</v>
       </c>
       <c r="D352">
-        <v>0.94352115861623798</v>
+        <v>0.94304903568643506</v>
       </c>
       <c r="E352">
-        <v>0.71246353630858394</v>
+        <v>0.71204521212555805</v>
       </c>
       <c r="F352">
-        <v>0.81057046362605001</v>
+        <v>0.80991735603840898</v>
       </c>
       <c r="G352">
-        <v>0.88369676053086399</v>
+        <v>0.88234029577110096</v>
       </c>
       <c r="H352">
-        <v>0.73370593762388203</v>
+        <v>0.73422298903295902</v>
       </c>
       <c r="I352">
-        <v>0.831318253587913</v>
+        <v>0.83221668845785202</v>
       </c>
       <c r="J352">
-        <v>0.92167301264441703</v>
+        <v>0.92201692519647505</v>
       </c>
       <c r="K352">
-        <v>0.72295751311811496</v>
+        <v>0.72291162477595206</v>
       </c>
       <c r="L352">
-        <v>0.83297174791020001</v>
+        <v>0.83130244331113401</v>
       </c>
       <c r="M352">
-        <v>0.92887064779369199</v>
+        <v>0.92628199695611002</v>
       </c>
       <c r="N352">
-        <v>0.79321405852161797</v>
+        <v>0.79773788914715005</v>
       </c>
       <c r="O352">
-        <v>0.87073603418689505</v>
+        <v>0.87395978181559097</v>
       </c>
       <c r="P352">
-        <v>0.92161415196271601</v>
+        <v>0.92224740910351699</v>
       </c>
     </row>
     <row r="353" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A353" s="1">
         <v>40391</v>
       </c>
       <c r="B353">
-        <v>0.71548523616436799</v>
+        <v>0.71618593025595001</v>
       </c>
       <c r="C353">
-        <v>0.82110377101370102</v>
+        <v>0.82136684296894702</v>
       </c>
       <c r="D353">
-        <v>0.94189559202346396</v>
+        <v>0.94144942747006199</v>
       </c>
       <c r="E353">
-        <v>0.70453292004833101</v>
+        <v>0.70430873002612604</v>
       </c>
       <c r="F353">
-        <v>0.81168019561775195</v>
+        <v>0.81079958364878302</v>
       </c>
       <c r="G353">
-        <v>0.88583629888995896</v>
+        <v>0.88446147805403197</v>
       </c>
       <c r="H353">
-        <v>0.73277776787923299</v>
+        <v>0.73350426709656702</v>
       </c>
       <c r="I353">
-        <v>0.83038622086998903</v>
+        <v>0.83150455249565902</v>
       </c>
       <c r="J353">
-        <v>0.92003669272617306</v>
+        <v>0.92052008352263004</v>
       </c>
       <c r="K353">
-        <v>0.71514898351562095</v>
+        <v>0.71581106042347098</v>
       </c>
       <c r="L353">
-        <v>0.82675958967903296</v>
+        <v>0.82555036097344203</v>
       </c>
       <c r="M353">
-        <v>0.92717651551188396</v>
+        <v>0.92468683595311296</v>
       </c>
       <c r="N353">
-        <v>0.78224219896997205</v>
+        <v>0.78548585773331403</v>
       </c>
       <c r="O353">
-        <v>0.86621228817486295</v>
+        <v>0.86859997132487898</v>
       </c>
       <c r="P353">
-        <v>0.91943428764003199</v>
+        <v>0.91989763310461503</v>
       </c>
     </row>
     <row r="354" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A354" s="1">
         <v>40422</v>
       </c>
       <c r="B354">
-        <v>0.71462034645411099</v>
+        <v>0.71532828082562305</v>
       </c>
       <c r="C354">
-        <v>0.82040770294715004</v>
+        <v>0.82056959383552297</v>
       </c>
       <c r="D354">
-        <v>0.94111042680902801</v>
+        <v>0.94064577662086302</v>
       </c>
       <c r="E354">
-        <v>0.710614612437658</v>
+        <v>0.71141218554210495</v>
       </c>
       <c r="F354">
-        <v>0.81684922667180304</v>
+        <v>0.816823716994869</v>
       </c>
       <c r="G354">
-        <v>0.88818133703122004</v>
+        <v>0.88701640822154904</v>
       </c>
       <c r="H354">
-        <v>0.723901578968006</v>
+        <v>0.72360896942844499</v>
       </c>
       <c r="I354">
-        <v>0.82807268726966299</v>
+        <v>0.828394230305739</v>
       </c>
       <c r="J354">
-        <v>0.919238213003991</v>
+        <v>0.91952004036791002</v>
       </c>
       <c r="K354">
-        <v>0.71189042482811304</v>
+        <v>0.71231422025961399</v>
       </c>
       <c r="L354">
-        <v>0.82363690100122999</v>
+        <v>0.82213471452888598</v>
       </c>
       <c r="M354">
-        <v>0.92627279040133703</v>
+        <v>0.92381951334182799</v>
       </c>
       <c r="N354">
-        <v>0.778594480580871</v>
+        <v>0.78231230917609695</v>
       </c>
       <c r="O354">
-        <v>0.86482167861357395</v>
+        <v>0.867255106685072</v>
       </c>
       <c r="P354">
-        <v>0.91844354871920497</v>
+        <v>0.91891042146456203</v>
       </c>
     </row>
     <row r="355" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A355" s="1">
         <v>40452</v>
       </c>
       <c r="B355">
-        <v>0.71991770322925697</v>
+        <v>0.72060073931343105</v>
       </c>
       <c r="C355">
-        <v>0.82316857375243202</v>
+        <v>0.82332051348588497</v>
       </c>
       <c r="D355">
-        <v>0.94139837279969596</v>
+        <v>0.94093125414543</v>
       </c>
       <c r="E355">
-        <v>0.71332780032975895</v>
+        <v>0.713297031013574</v>
       </c>
       <c r="F355">
-        <v>0.817026011956969</v>
+        <v>0.81642870307482795</v>
       </c>
       <c r="G355">
-        <v>0.88758660901241504</v>
+        <v>0.88643510910574597</v>
       </c>
       <c r="H355">
-        <v>0.72026771274448198</v>
+        <v>0.72127147381113399</v>
       </c>
       <c r="I355">
-        <v>0.82880747730127802</v>
+        <v>0.82983873714730605</v>
       </c>
       <c r="J355">
-        <v>0.91841919759552904</v>
+        <v>0.91876857102788201</v>
       </c>
       <c r="K355">
-        <v>0.71542945223590904</v>
+        <v>0.71579926786916104</v>
       </c>
       <c r="L355">
-        <v>0.82627522347593496</v>
+        <v>0.82490567400699299</v>
       </c>
       <c r="M355">
-        <v>0.92754493938301097</v>
+        <v>0.92521949095311296</v>
       </c>
       <c r="N355">
-        <v>0.79076485444978595</v>
+        <v>0.79442875999711005</v>
       </c>
       <c r="O355">
-        <v>0.86963162617251299</v>
+        <v>0.87167732333039705</v>
       </c>
       <c r="P355">
-        <v>0.91804893324232995</v>
+        <v>0.91847264626952296</v>
       </c>
     </row>
     <row r="356" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A356" s="1">
         <v>40483</v>
       </c>
       <c r="B356">
-        <v>0.72404192825930702</v>
+        <v>0.72481732931417597</v>
       </c>
       <c r="C356">
-        <v>0.82502492437014097</v>
+        <v>0.82520954255847301</v>
       </c>
       <c r="D356">
-        <v>0.94086955481859702</v>
+        <v>0.94047381645520201</v>
       </c>
       <c r="E356">
-        <v>0.70646261568594604</v>
+        <v>0.70671138431791103</v>
       </c>
       <c r="F356">
-        <v>0.81415720199007202</v>
+        <v>0.81361759485993801</v>
       </c>
       <c r="G356">
-        <v>0.88580522825681796</v>
+        <v>0.88484783875760797</v>
       </c>
       <c r="H356">
-        <v>0.72547384386482805</v>
+        <v>0.72615210333079605</v>
       </c>
       <c r="I356">
-        <v>0.83284515078770505</v>
+        <v>0.83383300778166602</v>
       </c>
       <c r="J356">
-        <v>0.91852832201020695</v>
+        <v>0.91889050510041204</v>
       </c>
       <c r="K356">
-        <v>0.72326811944894298</v>
+        <v>0.72385633362778601</v>
       </c>
       <c r="L356">
-        <v>0.83168801551725902</v>
+        <v>0.83056874652356505</v>
       </c>
       <c r="M356">
-        <v>0.92928911318674201</v>
+        <v>0.92694398956175605</v>
       </c>
       <c r="N356">
-        <v>0.78864543710978097</v>
+        <v>0.79237816761984703</v>
       </c>
       <c r="O356">
-        <v>0.87218211390158595</v>
+        <v>0.87417712770543798</v>
       </c>
       <c r="P356">
-        <v>0.91874535590433204</v>
+        <v>0.91916966433377501</v>
       </c>
     </row>
     <row r="357" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A357" s="1">
         <v>40513</v>
       </c>
       <c r="B357">
-        <v>0.72148307447148996</v>
+        <v>0.722554043451761</v>
       </c>
       <c r="C357">
-        <v>0.82496889116797001</v>
+        <v>0.82524867839634497</v>
       </c>
       <c r="D357">
-        <v>0.94032093599746103</v>
+        <v>0.93996366729035097</v>
       </c>
       <c r="E357">
-        <v>0.71077462548129899</v>
+        <v>0.71132105742693896</v>
       </c>
       <c r="F357">
-        <v>0.82073502128338305</v>
+        <v>0.82036035750982195</v>
       </c>
       <c r="G357">
-        <v>0.886048833165891</v>
+        <v>0.88513061396744697</v>
       </c>
       <c r="H357">
-        <v>0.71680164255384304</v>
+        <v>0.717270026572154</v>
       </c>
       <c r="I357">
-        <v>0.83100908512341898</v>
+        <v>0.83178513030424495</v>
       </c>
       <c r="J357">
-        <v>0.91854320605518303</v>
+        <v>0.91898188408958004</v>
       </c>
       <c r="K357">
-        <v>0.72352360910068603</v>
+        <v>0.72487654247109801</v>
       </c>
       <c r="L357">
-        <v>0.83472807318895303</v>
+        <v>0.833906766412565</v>
       </c>
       <c r="M357">
-        <v>0.93027778209165302</v>
+        <v>0.92811077562029498</v>
       </c>
       <c r="N357">
-        <v>0.79174778005940805</v>
+        <v>0.79553511360571205</v>
       </c>
       <c r="O357">
-        <v>0.876305257433318</v>
+        <v>0.87851193919181403</v>
       </c>
       <c r="P357">
-        <v>0.91946297815705802</v>
+        <v>0.91964138238361204</v>
       </c>
     </row>
     <row r="358" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A358" s="1">
         <v>40544</v>
       </c>
       <c r="B358">
-        <v>0.71822083824263305</v>
+        <v>0.71938577888183997</v>
       </c>
       <c r="C358">
-        <v>0.82378624315181703</v>
+        <v>0.82411279963940798</v>
       </c>
       <c r="D358">
-        <v>0.93985782516586402</v>
+        <v>0.93955108928568198</v>
       </c>
       <c r="E358">
-        <v>0.69983662739000196</v>
+        <v>0.70143296847555803</v>
       </c>
       <c r="F358">
-        <v>0.81017291250679802</v>
+        <v>0.810644054797794</v>
       </c>
       <c r="G358">
-        <v>0.88211323013211995</v>
+        <v>0.881432819369103</v>
       </c>
       <c r="H358">
-        <v>0.72881485649893296</v>
+        <v>0.72869556160405802</v>
       </c>
       <c r="I358">
-        <v>0.84219630047632299</v>
+        <v>0.84243939106197596</v>
       </c>
       <c r="J358">
-        <v>0.92044053953376803</v>
+        <v>0.92070993774665599</v>
       </c>
       <c r="K358">
-        <v>0.72233448670962797</v>
+        <v>0.72405302325884802</v>
       </c>
       <c r="L358">
-        <v>0.83712747251565101</v>
+        <v>0.83621267480447004</v>
       </c>
       <c r="M358">
-        <v>0.93229662382968803</v>
+        <v>0.930187805818671</v>
       </c>
       <c r="N358">
-        <v>0.78101340502582095</v>
+        <v>0.78434420881701195</v>
       </c>
       <c r="O358">
-        <v>0.87270583395129098</v>
+        <v>0.874650015659859</v>
       </c>
       <c r="P358">
-        <v>0.91864201106175902</v>
+        <v>0.91881662849066204</v>
       </c>
     </row>
     <row r="359" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A359" s="1">
         <v>40575</v>
       </c>
       <c r="B359">
-        <v>0.71500859345559098</v>
+        <v>0.71628476115721995</v>
       </c>
       <c r="C359">
-        <v>0.82335221388547997</v>
+        <v>0.82373267661681304</v>
       </c>
       <c r="D359">
-        <v>0.93984775753550998</v>
+        <v>0.93960786307948496</v>
       </c>
       <c r="E359">
-        <v>0.696226883090167</v>
+        <v>0.69767094649130301</v>
       </c>
       <c r="F359">
-        <v>0.80499447863153195</v>
+        <v>0.80527608492728397</v>
       </c>
       <c r="G359">
-        <v>0.88000889972116403</v>
+        <v>0.87924304176005796</v>
       </c>
       <c r="H359">
-        <v>0.742597297555327</v>
+        <v>0.743251097657605</v>
       </c>
       <c r="I359">
-        <v>0.85421588395211701</v>
+        <v>0.85497535303912198</v>
       </c>
       <c r="J359">
-        <v>0.92411926673753797</v>
+        <v>0.92438454152681404</v>
       </c>
       <c r="K359">
-        <v>0.73586512159333295</v>
+        <v>0.73838752900041504</v>
       </c>
       <c r="L359">
-        <v>0.84780848103306305</v>
+        <v>0.84728626473028301</v>
       </c>
       <c r="M359">
-        <v>0.93772311201379799</v>
+        <v>0.93583259795127305</v>
       </c>
       <c r="N359">
-        <v>0.77454643950634705</v>
+        <v>0.77832386331931802</v>
       </c>
       <c r="O359">
-        <v>0.87010223862849601</v>
+        <v>0.87179262497670196</v>
       </c>
       <c r="P359">
-        <v>0.91853641853210699</v>
+        <v>0.918596650212126</v>
       </c>
     </row>
     <row r="360" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A360" s="1">
         <v>40603</v>
       </c>
       <c r="B360">
-        <v>0.72537867856149996</v>
+        <v>0.72633792281193699</v>
       </c>
       <c r="C360">
-        <v>0.83017651604492304</v>
+        <v>0.83036515525888499</v>
       </c>
       <c r="D360">
-        <v>0.94176237999179302</v>
+        <v>0.94158536928988501</v>
       </c>
       <c r="E360">
-        <v>0.72232518974263704</v>
+        <v>0.72340223305152795</v>
       </c>
       <c r="F360">
-        <v>0.81316832963233798</v>
+        <v>0.81378848210464205</v>
       </c>
       <c r="G360">
-        <v>0.87994241230633397</v>
+        <v>0.87941523067328498</v>
       </c>
       <c r="H360">
-        <v>0.749105809549099</v>
+        <v>0.75098005851550398</v>
       </c>
       <c r="I360">
-        <v>0.86322740957934996</v>
+        <v>0.86460507424774002</v>
       </c>
       <c r="J360">
-        <v>0.92530386915611895</v>
+        <v>0.92570011303006605</v>
       </c>
       <c r="K360">
-        <v>0.74567507711623604</v>
+        <v>0.74702851091768996</v>
       </c>
       <c r="L360">
-        <v>0.85967211380347197</v>
+        <v>0.85836857303512304</v>
       </c>
       <c r="M360">
-        <v>0.94269951361787696</v>
+        <v>0.94041055486953795</v>
       </c>
       <c r="N360">
-        <v>0.78262703332191896</v>
+        <v>0.78631916638821897</v>
       </c>
       <c r="O360">
-        <v>0.87667910010554495</v>
+        <v>0.87772425582981695</v>
       </c>
       <c r="P360">
-        <v>0.91985182058048698</v>
+        <v>0.91979613831984997</v>
       </c>
     </row>
     <row r="361" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A361" s="1">
         <v>40634</v>
       </c>
       <c r="B361">
-        <v>0.72402183574859402</v>
+        <v>0.72465107557859998</v>
       </c>
       <c r="C361">
-        <v>0.82783416693342604</v>
+        <v>0.827869547966255</v>
       </c>
       <c r="D361">
-        <v>0.94034908781284199</v>
+        <v>0.94008028503550201</v>
       </c>
       <c r="E361">
-        <v>0.71610987947081095</v>
+        <v>0.71698124010839304</v>
       </c>
       <c r="F361">
-        <v>0.81103661833007701</v>
+        <v>0.81137892531012501</v>
       </c>
       <c r="G361">
-        <v>0.87890379056520496</v>
+        <v>0.87835597097685103</v>
       </c>
       <c r="H361">
-        <v>0.75960884045041899</v>
+        <v>0.76068049474105903</v>
       </c>
       <c r="I361">
-        <v>0.86513100509374496</v>
+        <v>0.86617206737170904</v>
       </c>
       <c r="J361">
-        <v>0.92515746816125599</v>
+        <v>0.92551597921384299</v>
       </c>
       <c r="K361">
-        <v>0.76555126606269996</v>
+        <v>0.76768329336736196</v>
       </c>
       <c r="L361">
-        <v>0.87003591874034503</v>
+        <v>0.86911028650143796</v>
       </c>
       <c r="M361">
-        <v>0.94637387596533695</v>
+        <v>0.944124288747757</v>
       </c>
       <c r="N361">
-        <v>0.78678054426958699</v>
+        <v>0.78658844457093302</v>
       </c>
       <c r="O361">
-        <v>0.87477589018728397</v>
+        <v>0.87409111564755504</v>
       </c>
       <c r="P361">
-        <v>0.92006540065165099</v>
+        <v>0.92000418067356904</v>
       </c>
     </row>
     <row r="362" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A362" s="1">
         <v>40664</v>
       </c>
       <c r="B362">
-        <v>0.72436566205914199</v>
+        <v>0.72515660323018705</v>
       </c>
       <c r="C362">
-        <v>0.83018082487322098</v>
+        <v>0.83034005597979599</v>
       </c>
       <c r="D362">
-        <v>0.94069410757582295</v>
+        <v>0.94038531442941597</v>
       </c>
       <c r="E362">
-        <v>0.720273634253213</v>
+        <v>0.72080828444298095</v>
       </c>
       <c r="F362">
-        <v>0.81733115910063503</v>
+        <v>0.81732692328309597</v>
       </c>
       <c r="G362">
-        <v>0.87921106638560897</v>
+        <v>0.87857370216184605</v>
       </c>
       <c r="H362">
-        <v>0.752902221565806</v>
+        <v>0.75325535939648902</v>
       </c>
       <c r="I362">
-        <v>0.86483012629540401</v>
+        <v>0.86563358690477699</v>
       </c>
       <c r="J362">
-        <v>0.92569390792803696</v>
+        <v>0.92597747716825196</v>
       </c>
       <c r="K362">
-        <v>0.76435845857692797</v>
+        <v>0.76613223142583098</v>
       </c>
       <c r="L362">
-        <v>0.87285823731360601</v>
+        <v>0.87208456001143897</v>
       </c>
       <c r="M362">
-        <v>0.94695835688044705</v>
+        <v>0.944684771058518</v>
       </c>
       <c r="N362">
-        <v>0.78884688001853598</v>
+        <v>0.790591415583487</v>
       </c>
       <c r="O362">
-        <v>0.87778691448764001</v>
+        <v>0.87828465424987201</v>
       </c>
       <c r="P362">
-        <v>0.92135524658711798</v>
+        <v>0.92160732799763501</v>
       </c>
     </row>
     <row r="363" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A363" s="1">
         <v>40695</v>
       </c>
       <c r="B363">
-        <v>0.72593511110718301</v>
+        <v>0.72664741466155602</v>
       </c>
       <c r="C363">
-        <v>0.83221131033993301</v>
+        <v>0.83213420414774597</v>
       </c>
       <c r="D363">
-        <v>0.94134203711531705</v>
+        <v>0.94094159666003696</v>
       </c>
       <c r="E363">
-        <v>0.73084910883058796</v>
+        <v>0.73012996017937404</v>
       </c>
       <c r="F363">
-        <v>0.818264551471516</v>
+        <v>0.81787256955884302</v>
       </c>
       <c r="G363">
-        <v>0.87837127404040305</v>
+        <v>0.87778316028952996</v>
       </c>
       <c r="H363">
-        <v>0.73769224442005099</v>
+        <v>0.73770025606107104</v>
       </c>
       <c r="I363">
-        <v>0.86228412333040205</v>
+        <v>0.86260359277675902</v>
       </c>
       <c r="J363">
-        <v>0.92539645577643603</v>
+        <v>0.92544232599035603</v>
       </c>
       <c r="K363">
-        <v>0.76144548690528502</v>
+        <v>0.763682894432689</v>
       </c>
       <c r="L363">
-        <v>0.87131152972464199</v>
+        <v>0.87047788484002298</v>
       </c>
       <c r="M363">
-        <v>0.946418252807675</v>
+        <v>0.943961744050271</v>
       </c>
       <c r="N363">
-        <v>0.79432861644638197</v>
+        <v>0.79760222603765896</v>
       </c>
       <c r="O363">
-        <v>0.88141686841867695</v>
+        <v>0.88228457032263796</v>
       </c>
       <c r="P363">
-        <v>0.92218361147724504</v>
+        <v>0.92250698030155498</v>
       </c>
     </row>
     <row r="364" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A364" s="1">
         <v>40725</v>
       </c>
       <c r="B364">
-        <v>0.71102296102089801</v>
+        <v>0.71203948776256898</v>
       </c>
       <c r="C364">
-        <v>0.82303073681208605</v>
+        <v>0.822958528679543</v>
       </c>
       <c r="D364">
-        <v>0.93875715003631799</v>
+        <v>0.93833190130355104</v>
       </c>
       <c r="E364">
-        <v>0.70805011669833995</v>
+        <v>0.70732882968227795</v>
       </c>
       <c r="F364">
-        <v>0.80762002159408797</v>
+        <v>0.80680558768144095</v>
       </c>
       <c r="G364">
-        <v>0.87647967488187495</v>
+        <v>0.87582628352299097</v>
       </c>
       <c r="H364">
-        <v>0.71697191466108601</v>
+        <v>0.71629333995208999</v>
       </c>
       <c r="I364">
-        <v>0.84370857775270502</v>
+        <v>0.84347674677853102</v>
       </c>
       <c r="J364">
-        <v>0.92160353162906605</v>
+        <v>0.92161957736271904</v>
       </c>
       <c r="K364">
-        <v>0.74935196364872303</v>
+        <v>0.75289714456837697</v>
       </c>
       <c r="L364">
-        <v>0.86135101858075702</v>
+        <v>0.861066306484505</v>
       </c>
       <c r="M364">
-        <v>0.94512636290443697</v>
+        <v>0.94268477695716901</v>
       </c>
       <c r="N364">
-        <v>0.77385552207277797</v>
+        <v>0.77786891341152398</v>
       </c>
       <c r="O364">
-        <v>0.87163848066254201</v>
+        <v>0.873197917970577</v>
       </c>
       <c r="P364">
-        <v>0.92203386474056603</v>
+        <v>0.92248534562646201</v>
       </c>
     </row>
     <row r="365" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A365" s="1">
         <v>40756</v>
       </c>
       <c r="B365">
-        <v>0.707227905918689</v>
+        <v>0.70832928442027798</v>
       </c>
       <c r="C365">
-        <v>0.81871164755292403</v>
+        <v>0.81871110684014303</v>
       </c>
       <c r="D365">
-        <v>0.93751565146989801</v>
+        <v>0.93711509583742003</v>
       </c>
       <c r="E365">
-        <v>0.69387311427420495</v>
+        <v>0.69376715850560999</v>
       </c>
       <c r="F365">
-        <v>0.800139252945124</v>
+        <v>0.79940432678159701</v>
       </c>
       <c r="G365">
-        <v>0.87548408432133296</v>
+        <v>0.87489842326540801</v>
       </c>
       <c r="H365">
-        <v>0.71384417026459501</v>
+        <v>0.71451462040708402</v>
       </c>
       <c r="I365">
-        <v>0.83603015420725202</v>
+        <v>0.83643855326431804</v>
       </c>
       <c r="J365">
-        <v>0.91926247664777005</v>
+        <v>0.91931647896963398</v>
       </c>
       <c r="K365">
-        <v>0.75175690482178903</v>
+        <v>0.75462230927967699</v>
       </c>
       <c r="L365">
-        <v>0.85984956387417799</v>
+        <v>0.85926493317960195</v>
       </c>
       <c r="M365">
-        <v>0.94498145539891198</v>
+        <v>0.94227069799013696</v>
       </c>
       <c r="N365">
-        <v>0.77173980414960897</v>
+        <v>0.77610179895361397</v>
       </c>
       <c r="O365">
-        <v>0.87094902187725398</v>
+        <v>0.87304646387380502</v>
       </c>
       <c r="P365">
-        <v>0.92274635364392799</v>
+        <v>0.92331564147739398</v>
       </c>
     </row>
     <row r="366" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A366" s="1">
         <v>40787</v>
       </c>
       <c r="B366">
-        <v>0.71071362560261997</v>
+        <v>0.71182674444744698</v>
       </c>
       <c r="C366">
-        <v>0.81964865784450902</v>
+        <v>0.81964145473815297</v>
       </c>
       <c r="D366">
-        <v>0.93787416230043497</v>
+        <v>0.93737674589104902</v>
       </c>
       <c r="E366">
-        <v>0.69236080233445696</v>
+        <v>0.69169082936164195</v>
       </c>
       <c r="F366">
-        <v>0.80026552269526796</v>
+        <v>0.799214354306924</v>
       </c>
       <c r="G366">
-        <v>0.87606282904056598</v>
+        <v>0.87538183189247198</v>
       </c>
       <c r="H366">
-        <v>0.71630540466442105</v>
+        <v>0.71650213308556898</v>
       </c>
       <c r="I366">
-        <v>0.835482970880704</v>
+        <v>0.83562050249453002</v>
       </c>
       <c r="J366">
-        <v>0.91952946220229503</v>
+        <v>0.91951884068505896</v>
       </c>
       <c r="K366">
-        <v>0.75951686156995202</v>
+        <v>0.76217905949863096</v>
       </c>
       <c r="L366">
-        <v>0.86776798976101899</v>
+        <v>0.86766330588894103</v>
       </c>
       <c r="M366">
-        <v>0.94804324691775099</v>
+        <v>0.94566286995791304</v>
       </c>
       <c r="N366">
-        <v>0.76247368588706599</v>
+        <v>0.76733352832006596</v>
       </c>
       <c r="O366">
-        <v>0.86681383693405101</v>
+        <v>0.86888064024235601</v>
       </c>
       <c r="P366">
-        <v>0.92181393594944805</v>
+        <v>0.92215961980488004</v>
       </c>
     </row>
     <row r="367" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A367" s="1">
         <v>40817</v>
       </c>
       <c r="B367">
-        <v>0.70937979783571004</v>
+        <v>0.71067557876182497</v>
       </c>
       <c r="C367">
-        <v>0.81840948252225898</v>
+        <v>0.81864774298262499</v>
       </c>
       <c r="D367">
-        <v>0.93739159815415696</v>
+        <v>0.93684638533746201</v>
       </c>
       <c r="E367">
-        <v>0.69624384252572702</v>
+        <v>0.69599405884848797</v>
       </c>
       <c r="F367">
-        <v>0.80341497391892902</v>
+        <v>0.80257623909974496</v>
       </c>
       <c r="G367">
-        <v>0.87722123594549195</v>
+        <v>0.87642818987217797</v>
       </c>
       <c r="H367">
-        <v>0.709741744884545</v>
+        <v>0.70974476994074398</v>
       </c>
       <c r="I367">
-        <v>0.83051357586994301</v>
+        <v>0.83082546725954198</v>
       </c>
       <c r="J367">
-        <v>0.91895312205949697</v>
+        <v>0.91902183098043999</v>
       </c>
       <c r="K367">
-        <v>0.76806750341639995</v>
+        <v>0.77199090744143295</v>
       </c>
       <c r="L367">
-        <v>0.87464114106300195</v>
+        <v>0.87548222260579101</v>
       </c>
       <c r="M367">
-        <v>0.95057982700364196</v>
+        <v>0.94842097559793603</v>
       </c>
       <c r="N367">
-        <v>0.76165871126207296</v>
+        <v>0.76660471699584398</v>
       </c>
       <c r="O367">
-        <v>0.86316484516215097</v>
+        <v>0.86540024611276301</v>
       </c>
       <c r="P367">
-        <v>0.92078249795115996</v>
+        <v>0.92106239832807402</v>
       </c>
     </row>
     <row r="368" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A368" s="1">
         <v>40848</v>
       </c>
       <c r="B368">
-        <v>0.72308466605951105</v>
+        <v>0.72428243948410898</v>
       </c>
       <c r="C368">
-        <v>0.824256496627361</v>
+        <v>0.82449658012308003</v>
       </c>
       <c r="D368">
-        <v>0.93889568270658097</v>
+        <v>0.93834953806476795</v>
       </c>
       <c r="E368">
-        <v>0.70126070287474895</v>
+        <v>0.70201091302810403</v>
       </c>
       <c r="F368">
-        <v>0.80625556955123201</v>
+        <v>0.80602401852540495</v>
       </c>
       <c r="G368">
-        <v>0.87806842488851999</v>
+        <v>0.87727193793788505</v>
       </c>
       <c r="H368">
-        <v>0.70216467437955798</v>
+        <v>0.70215072278957003</v>
       </c>
       <c r="I368">
-        <v>0.82882458216877397</v>
+        <v>0.82931839645474004</v>
       </c>
       <c r="J368">
-        <v>0.91967490392571405</v>
+        <v>0.91989708223852995</v>
       </c>
       <c r="K368">
-        <v>0.78482124736370196</v>
+        <v>0.787669586404108</v>
       </c>
       <c r="L368">
-        <v>0.88375648687127495</v>
+        <v>0.88352126070238202</v>
       </c>
       <c r="M368">
-        <v>0.95099584070177101</v>
+        <v>0.94855292990764595</v>
       </c>
       <c r="N368">
-        <v>0.76219189458019798</v>
+        <v>0.76644816920149395</v>
       </c>
       <c r="O368">
-        <v>0.86436006136046895</v>
+        <v>0.86607048094026295</v>
       </c>
       <c r="P368">
-        <v>0.92021155021508305</v>
+        <v>0.92050018037021897</v>
       </c>
     </row>
     <row r="369" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A369" s="1">
         <v>40878</v>
       </c>
       <c r="B369">
-        <v>0.72585717406547801</v>
+        <v>0.72695297215634103</v>
       </c>
       <c r="C369">
-        <v>0.83042427187846102</v>
+        <v>0.83045255920842298</v>
       </c>
       <c r="D369">
-        <v>0.94011254372147901</v>
+        <v>0.93953093729916604</v>
       </c>
       <c r="E369">
-        <v>0.722616188297177</v>
+        <v>0.72386851933109997</v>
       </c>
       <c r="F369">
-        <v>0.81644396588804502</v>
+        <v>0.81644829313265999</v>
       </c>
       <c r="G369">
-        <v>0.87844769106043497</v>
+        <v>0.877866815760315</v>
       </c>
       <c r="H369">
-        <v>0.71175208561849601</v>
+        <v>0.71158774919340395</v>
       </c>
       <c r="I369">
-        <v>0.84037417606123699</v>
+        <v>0.84072855599333796</v>
       </c>
       <c r="J369">
-        <v>0.92081999889030397</v>
+        <v>0.92102401614052598</v>
       </c>
       <c r="K369">
-        <v>0.78020830601400604</v>
+        <v>0.78166578385151397</v>
       </c>
       <c r="L369">
-        <v>0.88161119125334397</v>
+        <v>0.87986489966733405</v>
       </c>
       <c r="M369">
-        <v>0.94890527718209305</v>
+        <v>0.94575117478710202</v>
       </c>
       <c r="N369">
-        <v>0.77840609988413401</v>
+        <v>0.78320979993024598</v>
       </c>
       <c r="O369">
-        <v>0.87273206243099899</v>
+        <v>0.87433719551544098</v>
       </c>
       <c r="P369">
-        <v>0.91969385412531601</v>
+        <v>0.91982068996989697</v>
       </c>
     </row>
     <row r="370" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A370" s="1">
         <v>40909</v>
       </c>
       <c r="B370">
-        <v>0.71599032248303895</v>
+        <v>0.71675618586497702</v>
       </c>
       <c r="C370">
-        <v>0.82474271786773301</v>
+        <v>0.82458891327443795</v>
       </c>
       <c r="D370">
-        <v>0.93921959366597796</v>
+        <v>0.93851386719149199</v>
       </c>
       <c r="E370">
-        <v>0.73056314357077001</v>
+        <v>0.73126589130589903</v>
       </c>
       <c r="F370">
-        <v>0.82044266790257403</v>
+        <v>0.82039325900410698</v>
       </c>
       <c r="G370">
-        <v>0.87893475984106595</v>
+        <v>0.878335173658505</v>
       </c>
       <c r="H370">
-        <v>0.69286046131822399</v>
+        <v>0.69237107342071302</v>
       </c>
       <c r="I370">
-        <v>0.82341069982872195</v>
+        <v>0.82354698223699396</v>
       </c>
       <c r="J370">
-        <v>0.91743263131870401</v>
+        <v>0.91763504180188304</v>
       </c>
       <c r="K370">
-        <v>0.76038879505569701</v>
+        <v>0.76051291882381999</v>
       </c>
       <c r="L370">
-        <v>0.869453526820398</v>
+        <v>0.86633576143092506</v>
       </c>
       <c r="M370">
-        <v>0.94591101950529</v>
+        <v>0.94223969543979602</v>
       </c>
       <c r="N370">
-        <v>0.75951369725172102</v>
+        <v>0.76476794704403805</v>
       </c>
       <c r="O370">
-        <v>0.86270494622052196</v>
+        <v>0.86475764947936895</v>
       </c>
       <c r="P370">
-        <v>0.91853862298315603</v>
+        <v>0.91872805775292099</v>
       </c>
     </row>
     <row r="371" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A371" s="1">
         <v>40940</v>
       </c>
       <c r="B371">
-        <v>0.71077044345966101</v>
+        <v>0.71142099594344799</v>
       </c>
       <c r="C371">
-        <v>0.81985865476799502</v>
+        <v>0.81970150420622201</v>
       </c>
       <c r="D371">
-        <v>0.937909894908321</v>
+        <v>0.93714736243562502</v>
       </c>
       <c r="E371">
-        <v>0.71483440843856705</v>
+        <v>0.71514565323983303</v>
       </c>
       <c r="F371">
-        <v>0.81560276947786503</v>
+        <v>0.81526458604671004</v>
       </c>
       <c r="G371">
-        <v>0.87879218517109803</v>
+        <v>0.87813803701270599</v>
       </c>
       <c r="H371">
-        <v>0.68985671172715102</v>
+        <v>0.68969860714930598</v>
       </c>
       <c r="I371">
-        <v>0.81808757571420498</v>
+        <v>0.818483400224568</v>
       </c>
       <c r="J371">
-        <v>0.91590367468448297</v>
+        <v>0.91616392047426498</v>
       </c>
       <c r="K371">
-        <v>0.75726483491333296</v>
+        <v>0.75831183240622702</v>
       </c>
       <c r="L371">
-        <v>0.86502154007174104</v>
+        <v>0.86286596307524899</v>
       </c>
       <c r="M371">
-        <v>0.94433590386435196</v>
+        <v>0.94061794500833595</v>
       </c>
       <c r="N371">
-        <v>0.75884152714976505</v>
+        <v>0.762301704509872</v>
       </c>
       <c r="O371">
-        <v>0.85930696328537304</v>
+        <v>0.86097749202901797</v>
       </c>
       <c r="P371">
-        <v>0.91612495817579098</v>
+        <v>0.91639966588486899</v>
       </c>
     </row>
     <row r="372" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A372" s="1">
         <v>40969</v>
       </c>
       <c r="B372">
-        <v>0.70644728254484102</v>
+        <v>0.70726272550726099</v>
       </c>
       <c r="C372">
-        <v>0.81636045764158705</v>
+        <v>0.816276098993028</v>
       </c>
       <c r="D372">
-        <v>0.93677020610288597</v>
+        <v>0.93591463377530504</v>
       </c>
       <c r="E372">
-        <v>0.71112971246612999</v>
+        <v>0.71114706047917597</v>
       </c>
       <c r="F372">
-        <v>0.81293960228099005</v>
+        <v>0.81235519825128999</v>
       </c>
       <c r="G372">
-        <v>0.87788022274691002</v>
+        <v>0.87707447428013496</v>
       </c>
       <c r="H372">
-        <v>0.68549149604366799</v>
+        <v>0.68515422669642401</v>
       </c>
       <c r="I372">
-        <v>0.81544263664198202</v>
+        <v>0.81591714737537202</v>
       </c>
       <c r="J372">
-        <v>0.91586015290565503</v>
+        <v>0.91613701507564405</v>
       </c>
       <c r="K372">
-        <v>0.75455668088426797</v>
+        <v>0.75377322046178696</v>
       </c>
       <c r="L372">
-        <v>0.861912809239476</v>
+        <v>0.85902063329273703</v>
       </c>
       <c r="M372">
-        <v>0.94323129447523202</v>
+        <v>0.93928815982831904</v>
       </c>
       <c r="N372">
-        <v>0.74890166984190099</v>
+        <v>0.75198583110283401</v>
       </c>
       <c r="O372">
-        <v>0.85166108639205296</v>
+        <v>0.85312260433138498</v>
       </c>
       <c r="P372">
-        <v>0.91388705901231004</v>
+        <v>0.91408431458004202</v>
       </c>
     </row>
     <row r="373" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A373" s="1">
         <v>41000</v>
       </c>
       <c r="B373">
-        <v>0.70567403957966301</v>
+        <v>0.70654396726930102</v>
       </c>
       <c r="C373">
-        <v>0.81422589882310603</v>
+        <v>0.81408172666386702</v>
       </c>
       <c r="D373">
-        <v>0.93507006789014302</v>
+        <v>0.93427712425625298</v>
       </c>
       <c r="E373">
-        <v>0.70798100969927402</v>
+        <v>0.70884122852268305</v>
       </c>
       <c r="F373">
-        <v>0.80871245356861898</v>
+        <v>0.80863160613018203</v>
       </c>
       <c r="G373">
-        <v>0.87660452604938299</v>
+        <v>0.87586888313728795</v>
       </c>
       <c r="H373">
-        <v>0.69305687585988296</v>
+        <v>0.69303273407771804</v>
       </c>
       <c r="I373">
-        <v>0.81917346880906405</v>
+        <v>0.81943824993453596</v>
       </c>
       <c r="J373">
-        <v>0.91572522872001405</v>
+        <v>0.91597669688122796</v>
       </c>
       <c r="K373">
-        <v>0.75185951748984303</v>
+        <v>0.75185494111093298</v>
       </c>
       <c r="L373">
-        <v>0.85605269869606004</v>
+        <v>0.85347900743933403</v>
       </c>
       <c r="M373">
-        <v>0.93826874937635996</v>
+        <v>0.93463844294803899</v>
       </c>
       <c r="N373">
-        <v>0.73992880700004204</v>
+        <v>0.74222241328352601</v>
       </c>
       <c r="O373">
-        <v>0.84497577472963803</v>
+        <v>0.84614284996206401</v>
       </c>
       <c r="P373">
-        <v>0.91102335789973499</v>
+        <v>0.91133690478041995</v>
       </c>
     </row>
     <row r="374" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A374" s="1">
         <v>41030</v>
       </c>
       <c r="B374">
-        <v>0.70204766196253998</v>
+        <v>0.70267045066182998</v>
       </c>
       <c r="C374">
-        <v>0.81331557181351899</v>
+        <v>0.81296126038387495</v>
       </c>
       <c r="D374">
-        <v>0.93460502217564101</v>
+        <v>0.93377319943721404</v>
       </c>
       <c r="E374">
-        <v>0.70040621474370002</v>
+        <v>0.70108298851875395</v>
       </c>
       <c r="F374">
-        <v>0.80201478059861897</v>
+        <v>0.801946958610677</v>
       </c>
       <c r="G374">
-        <v>0.87400012047404196</v>
+        <v>0.87332884882706696</v>
       </c>
       <c r="H374">
-        <v>0.69786898998648506</v>
+        <v>0.697400073380813</v>
       </c>
       <c r="I374">
-        <v>0.82507995342290097</v>
+        <v>0.82507166137944199</v>
       </c>
       <c r="J374">
-        <v>0.91674829240798295</v>
+        <v>0.91694067389374401</v>
       </c>
       <c r="K374">
-        <v>0.74149637575528604</v>
+        <v>0.74189729119449199</v>
       </c>
       <c r="L374">
-        <v>0.85061062945384502</v>
+        <v>0.848291563824906</v>
       </c>
       <c r="M374">
-        <v>0.93489811696560299</v>
+        <v>0.93164127541572195</v>
       </c>
       <c r="N374">
-        <v>0.74149048275763096</v>
+        <v>0.74566787036984805</v>
       </c>
       <c r="O374">
-        <v>0.84562599509387404</v>
+        <v>0.847448507672802</v>
       </c>
       <c r="P374">
-        <v>0.90950722592465205</v>
+        <v>0.90971098461313304</v>
       </c>
     </row>
     <row r="375" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A375" s="1">
         <v>41061</v>
       </c>
       <c r="B375">
-        <v>0.70384664124794505</v>
+        <v>0.70456570269837504</v>
       </c>
       <c r="C375">
-        <v>0.81234064070346601</v>
+        <v>0.812000510838919</v>
       </c>
       <c r="D375">
-        <v>0.93399033193440695</v>
+        <v>0.93316679560004701</v>
       </c>
       <c r="E375">
-        <v>0.695698166682297</v>
+        <v>0.69622008316561201</v>
       </c>
       <c r="F375">
-        <v>0.79462021325477095</v>
+        <v>0.79460231044734797</v>
       </c>
       <c r="G375">
-        <v>0.87147073953835497</v>
+        <v>0.87085401902272597</v>
       </c>
       <c r="H375">
-        <v>0.70071086901351998</v>
+        <v>0.70089077047433002</v>
       </c>
       <c r="I375">
-        <v>0.82660295866450495</v>
+        <v>0.82696867796653395</v>
       </c>
       <c r="J375">
-        <v>0.91678913047967203</v>
+        <v>0.91695411772848201</v>
       </c>
       <c r="K375">
-        <v>0.737028395856824</v>
+        <v>0.73748239529996595</v>
       </c>
       <c r="L375">
-        <v>0.84430654387595405</v>
+        <v>0.84231273572651499</v>
       </c>
       <c r="M375">
-        <v>0.93052037042542801</v>
+        <v>0.92760030806119098</v>
       </c>
       <c r="N375">
-        <v>0.74557079120153902</v>
+        <v>0.75094497197614996</v>
       </c>
       <c r="O375">
-        <v>0.84665575085627498</v>
+        <v>0.84860450657478104</v>
       </c>
       <c r="P375">
-        <v>0.90908609355207404</v>
+        <v>0.90908218267877205</v>
       </c>
     </row>
     <row r="376" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A376" s="1">
         <v>41091</v>
       </c>
       <c r="B376">
-        <v>0.69765130336956005</v>
+        <v>0.69857306774126304</v>
       </c>
       <c r="C376">
-        <v>0.80735643809124602</v>
+        <v>0.80716050295126296</v>
       </c>
       <c r="D376">
-        <v>0.93214478063901496</v>
+        <v>0.93137283972131102</v>
       </c>
       <c r="E376">
-        <v>0.68963174391064996</v>
+        <v>0.69004862636878705</v>
       </c>
       <c r="F376">
-        <v>0.79300067588984502</v>
+        <v>0.79281497215497898</v>
       </c>
       <c r="G376">
-        <v>0.87087823923277197</v>
+        <v>0.870091227793652</v>
       </c>
       <c r="H376">
-        <v>0.69686380043936302</v>
+        <v>0.69729171782518895</v>
       </c>
       <c r="I376">
-        <v>0.81961799021992199</v>
+        <v>0.81996353418150703</v>
       </c>
       <c r="J376">
-        <v>0.91573853367468705</v>
+        <v>0.91593436204100798</v>
       </c>
       <c r="K376">
-        <v>0.72712005277888903</v>
+        <v>0.72938565302125902</v>
       </c>
       <c r="L376">
-        <v>0.83452902426407805</v>
+        <v>0.83367605003920198</v>
       </c>
       <c r="M376">
-        <v>0.92664850992627701</v>
+        <v>0.92411145653160298</v>
       </c>
       <c r="N376">
-        <v>0.74351314977385397</v>
+        <v>0.74733712785356698</v>
       </c>
       <c r="O376">
-        <v>0.84355727483760501</v>
+        <v>0.844839228871198</v>
       </c>
       <c r="P376">
-        <v>0.90840390626747503</v>
+        <v>0.908389707343081</v>
       </c>
     </row>
     <row r="377" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A377" s="1">
         <v>41122</v>
       </c>
       <c r="B377">
-        <v>0.69334310239497998</v>
+        <v>0.69415772683338905</v>
       </c>
       <c r="C377">
-        <v>0.80352325629312804</v>
+        <v>0.80347703874621301</v>
       </c>
       <c r="D377">
-        <v>0.93041882240998197</v>
+        <v>0.92981944901019598</v>
       </c>
       <c r="E377">
-        <v>0.68314679587508498</v>
+        <v>0.68495461239443101</v>
       </c>
       <c r="F377">
-        <v>0.78718368811176698</v>
+        <v>0.78779511952926395</v>
       </c>
       <c r="G377">
-        <v>0.86887289832090198</v>
+        <v>0.86818618398052205</v>
       </c>
       <c r="H377">
-        <v>0.70067254233936804</v>
+        <v>0.70093176998866003</v>
       </c>
       <c r="I377">
-        <v>0.81533619688031</v>
+        <v>0.81596856870468404</v>
       </c>
       <c r="J377">
-        <v>0.91312745063877698</v>
+        <v>0.91343245659146199</v>
       </c>
       <c r="K377">
-        <v>0.71822244642085797</v>
+        <v>0.72034317794883895</v>
       </c>
       <c r="L377">
-        <v>0.82767903164344003</v>
+        <v>0.82693157824457697</v>
       </c>
       <c r="M377">
-        <v>0.92465476147590098</v>
+        <v>0.92214385840783997</v>
       </c>
       <c r="N377">
-        <v>0.746097590599617</v>
+        <v>0.74745130731882203</v>
       </c>
       <c r="O377">
-        <v>0.84516649062250804</v>
+        <v>0.84555891676589201</v>
       </c>
       <c r="P377">
-        <v>0.90863493452697097</v>
+        <v>0.908661036171304</v>
       </c>
     </row>
     <row r="378" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A378" s="1">
         <v>41153</v>
       </c>
       <c r="B378">
-        <v>0.69107526669923802</v>
+        <v>0.69173123972342798</v>
       </c>
       <c r="C378">
-        <v>0.800782299807836</v>
+        <v>0.80067411525265697</v>
       </c>
       <c r="D378">
-        <v>0.92970753588029298</v>
+        <v>0.92912514896079001</v>
       </c>
       <c r="E378">
-        <v>0.67286733897984596</v>
+        <v>0.67437327429066596</v>
       </c>
       <c r="F378">
-        <v>0.78080165679644098</v>
+        <v>0.78103039150361198</v>
       </c>
       <c r="G378">
-        <v>0.86762031589954502</v>
+        <v>0.866950752100905</v>
       </c>
       <c r="H378">
-        <v>0.70652773233394806</v>
+        <v>0.706364804219766</v>
       </c>
       <c r="I378">
-        <v>0.81707303870822301</v>
+        <v>0.81753006456202004</v>
       </c>
       <c r="J378">
-        <v>0.91231510759268997</v>
+        <v>0.91280884924955397</v>
       </c>
       <c r="K378">
-        <v>0.71350713377302599</v>
+        <v>0.71501193903222404</v>
       </c>
       <c r="L378">
-        <v>0.82370946832000302</v>
+        <v>0.82281565180383098</v>
       </c>
       <c r="M378">
-        <v>0.92191489083786304</v>
+        <v>0.91950458512222999</v>
       </c>
       <c r="N378">
-        <v>0.74478305183021598</v>
+        <v>0.74620670705339598</v>
       </c>
       <c r="O378">
-        <v>0.84567308782286699</v>
+        <v>0.84603186462586499</v>
       </c>
       <c r="P378">
-        <v>0.90921811539920205</v>
+        <v>0.90928304228227497</v>
       </c>
     </row>
     <row r="379" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A379" s="1">
         <v>41183</v>
       </c>
       <c r="B379">
-        <v>0.69031039333160205</v>
+        <v>0.69076779313540004</v>
       </c>
       <c r="C379">
-        <v>0.80035064129566802</v>
+        <v>0.79992475384916095</v>
       </c>
       <c r="D379">
-        <v>0.92837017408267197</v>
+        <v>0.92772896748223199</v>
       </c>
       <c r="E379">
-        <v>0.66984456202126297</v>
+        <v>0.67100039234400599</v>
       </c>
       <c r="F379">
-        <v>0.77747466392661402</v>
+        <v>0.77768551600659397</v>
       </c>
       <c r="G379">
-        <v>0.86662275483905704</v>
+        <v>0.86608015543579397</v>
       </c>
       <c r="H379">
-        <v>0.70409923208752601</v>
+        <v>0.70403033061586695</v>
       </c>
       <c r="I379">
-        <v>0.81858679228338704</v>
+        <v>0.81866428341879405</v>
       </c>
       <c r="J379">
-        <v>0.91232576711098001</v>
+        <v>0.91271330995923305</v>
       </c>
       <c r="K379">
-        <v>0.71501885741739901</v>
+        <v>0.717309285632036</v>
       </c>
       <c r="L379">
-        <v>0.82419690545151902</v>
+        <v>0.823545118095384</v>
       </c>
       <c r="M379">
-        <v>0.92125253725485001</v>
+        <v>0.91901898944149296</v>
       </c>
       <c r="N379">
-        <v>0.74943683499256597</v>
+        <v>0.75016638415312298</v>
       </c>
       <c r="O379">
-        <v>0.84840193116185403</v>
+        <v>0.84815671230196998</v>
       </c>
       <c r="P379">
-        <v>0.90979055670163</v>
+        <v>0.90987660901356904</v>
       </c>
     </row>
     <row r="380" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A380" s="1">
         <v>41214</v>
       </c>
       <c r="B380">
-        <v>0.70004044852651404</v>
+        <v>0.70037486979461205</v>
       </c>
       <c r="C380">
-        <v>0.80672181739093296</v>
+        <v>0.80632484369274804</v>
       </c>
       <c r="D380">
-        <v>0.92894393406903297</v>
+        <v>0.92834481015674997</v>
       </c>
       <c r="E380">
-        <v>0.66591835709937597</v>
+        <v>0.66715683849825302</v>
       </c>
       <c r="F380">
-        <v>0.77476130755566397</v>
+        <v>0.77498627198376102</v>
       </c>
       <c r="G380">
-        <v>0.86630494545617698</v>
+        <v>0.86572384614420494</v>
       </c>
       <c r="H380">
-        <v>0.70525880892963499</v>
+        <v>0.70579283628399403</v>
       </c>
       <c r="I380">
-        <v>0.82524590150417199</v>
+        <v>0.82578250182428203</v>
       </c>
       <c r="J380">
-        <v>0.91396786959014897</v>
+        <v>0.91423252788039699</v>
       </c>
       <c r="K380">
-        <v>0.73032764825673702</v>
+        <v>0.73264711634673796</v>
       </c>
       <c r="L380">
-        <v>0.83474385957842101</v>
+        <v>0.83403717338863603</v>
       </c>
       <c r="M380">
-        <v>0.92455391642930596</v>
+        <v>0.92239515709769704</v>
       </c>
       <c r="N380">
-        <v>0.76382537509278203</v>
+        <v>0.76415585304370803</v>
       </c>
       <c r="O380">
-        <v>0.85556719352875799</v>
+        <v>0.85495182298035799</v>
       </c>
       <c r="P380">
-        <v>0.91067045244291001</v>
+        <v>0.91070049882522397</v>
       </c>
     </row>
     <row r="381" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A381" s="1">
         <v>41244</v>
       </c>
       <c r="B381">
-        <v>0.70564487776474305</v>
+        <v>0.70579032987350498</v>
       </c>
       <c r="C381">
-        <v>0.81215711884180197</v>
+        <v>0.81170716243132701</v>
       </c>
       <c r="D381">
-        <v>0.930215428378384</v>
+        <v>0.92961451230997705</v>
       </c>
       <c r="E381">
-        <v>0.67006875666672205</v>
+        <v>0.67165596181151099</v>
       </c>
       <c r="F381">
-        <v>0.77634943346170704</v>
+        <v>0.77686623261106302</v>
       </c>
       <c r="G381">
-        <v>0.86729455819034795</v>
+        <v>0.86683648144566505</v>
       </c>
       <c r="H381">
-        <v>0.70483796708371704</v>
+        <v>0.70472144292164496</v>
       </c>
       <c r="I381">
-        <v>0.83242462939728001</v>
+        <v>0.832845852568047</v>
       </c>
       <c r="J381">
-        <v>0.91578966423429298</v>
+        <v>0.91599100192690197</v>
       </c>
       <c r="K381">
-        <v>0.72715667581929699</v>
+        <v>0.73109341054153199</v>
       </c>
       <c r="L381">
-        <v>0.83521844791399003</v>
+        <v>0.835448045521198</v>
       </c>
       <c r="M381">
-        <v>0.92367888843822399</v>
+        <v>0.92168729263377902</v>
       </c>
       <c r="N381">
-        <v>0.77055296466730205</v>
+        <v>0.77017803216201397</v>
       </c>
       <c r="O381">
-        <v>0.85927686631130695</v>
+        <v>0.85851400805734501</v>
       </c>
       <c r="P381">
-        <v>0.91043833627974602</v>
+        <v>0.91040068526150297</v>
       </c>
     </row>
     <row r="382" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A382" s="1">
         <v>41275</v>
       </c>
       <c r="B382">
-        <v>0.69957862499837797</v>
+        <v>0.70009880740575903</v>
       </c>
       <c r="C382">
-        <v>0.80877324674814</v>
+        <v>0.80866024171760897</v>
       </c>
       <c r="D382">
-        <v>0.93076706922246699</v>
+        <v>0.93008331841705305</v>
       </c>
       <c r="E382">
-        <v>0.66484065530538194</v>
+        <v>0.66616499257286299</v>
       </c>
       <c r="F382">
-        <v>0.77439316355758903</v>
+        <v>0.77465932125891801</v>
       </c>
       <c r="G382">
-        <v>0.86651534499159699</v>
+        <v>0.86596778635932803</v>
       </c>
       <c r="H382">
-        <v>0.68886495868504705</v>
+        <v>0.69015233605396198</v>
       </c>
       <c r="I382">
-        <v>0.82134782114562699</v>
+        <v>0.82275912484491298</v>
       </c>
       <c r="J382">
-        <v>0.91504475601905499</v>
+        <v>0.91524802643854397</v>
       </c>
       <c r="K382">
-        <v>0.71155963986699999</v>
+        <v>0.71599916678499897</v>
       </c>
       <c r="L382">
-        <v>0.82647904081828505</v>
+        <v>0.82730619857410403</v>
       </c>
       <c r="M382">
-        <v>0.92179828822091003</v>
+        <v>0.91995154224445097</v>
       </c>
       <c r="N382">
-        <v>0.75909035812812298</v>
+        <v>0.75960718965432095</v>
       </c>
       <c r="O382">
-        <v>0.85402883397575402</v>
+        <v>0.85361707120902697</v>
       </c>
       <c r="P382">
-        <v>0.90896127022254203</v>
+        <v>0.90890148634169898</v>
       </c>
     </row>
     <row r="383" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A383" s="1">
         <v>41306</v>
       </c>
       <c r="B383">
-        <v>0.70484577045473895</v>
+        <v>0.70517969893282495</v>
       </c>
       <c r="C383">
-        <v>0.81215411977322405</v>
+        <v>0.81203288473061996</v>
       </c>
       <c r="D383">
-        <v>0.93168102725972901</v>
+        <v>0.93095892962507998</v>
       </c>
       <c r="E383">
-        <v>0.68384654650154497</v>
+        <v>0.68278599854584998</v>
       </c>
       <c r="F383">
-        <v>0.77843065961108104</v>
+        <v>0.77774006001750695</v>
       </c>
       <c r="G383">
-        <v>0.86560850669077405</v>
+        <v>0.86482357254446696</v>
       </c>
       <c r="H383">
-        <v>0.68486281917829395</v>
+        <v>0.68613020640529998</v>
       </c>
       <c r="I383">
-        <v>0.81925091166296804</v>
+        <v>0.820648301511124</v>
       </c>
       <c r="J383">
-        <v>0.91445355074637003</v>
+        <v>0.91457520657675595</v>
       </c>
       <c r="K383">
-        <v>0.71385618179572996</v>
+        <v>0.717258750539297</v>
       </c>
       <c r="L383">
-        <v>0.82898069161701005</v>
+        <v>0.82939439287313399</v>
       </c>
       <c r="M383">
-        <v>0.92297480129418896</v>
+        <v>0.92110731438545002</v>
       </c>
       <c r="N383">
-        <v>0.77717153181018195</v>
+        <v>0.77773787368812897</v>
       </c>
       <c r="O383">
-        <v>0.861373843244154</v>
+        <v>0.86074900429254597</v>
       </c>
       <c r="P383">
-        <v>0.90925956014236198</v>
+        <v>0.90918593294279404</v>
       </c>
     </row>
     <row r="384" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A384" s="1">
         <v>41334</v>
       </c>
       <c r="B384">
-        <v>0.689870631639245</v>
+        <v>0.68997146139527299</v>
       </c>
       <c r="C384">
-        <v>0.79998557115615898</v>
+        <v>0.799812830827768</v>
       </c>
       <c r="D384">
-        <v>0.92708754442309504</v>
+        <v>0.92633350105940804</v>
       </c>
       <c r="E384">
-        <v>0.67250119892605498</v>
+        <v>0.67134920016232202</v>
       </c>
       <c r="F384">
-        <v>0.775671304971149</v>
+        <v>0.77451277025690302</v>
       </c>
       <c r="G384">
-        <v>0.86519037496732398</v>
+        <v>0.86434889655195102</v>
       </c>
       <c r="H384">
-        <v>0.66431633732310902</v>
+        <v>0.66423457620496196</v>
       </c>
       <c r="I384">
-        <v>0.79854546342264499</v>
+        <v>0.79915214287519398</v>
       </c>
       <c r="J384">
-        <v>0.90866670683990802</v>
+        <v>0.90879065469389797</v>
       </c>
       <c r="K384">
-        <v>0.71055377816844301</v>
+        <v>0.71373368950492599</v>
       </c>
       <c r="L384">
-        <v>0.82327036697098099</v>
+        <v>0.82407902324413695</v>
       </c>
       <c r="M384">
-        <v>0.92082118138814895</v>
+        <v>0.91886886620307395</v>
       </c>
       <c r="N384">
-        <v>0.77687932730258702</v>
+        <v>0.77555461611819299</v>
       </c>
       <c r="O384">
-        <v>0.85797556701955302</v>
+        <v>0.85700346403133498</v>
       </c>
       <c r="P384">
-        <v>0.90886281883871201</v>
+        <v>0.90887917333559598</v>
       </c>
     </row>
     <row r="385" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A385" s="1">
         <v>41365</v>
       </c>
       <c r="B385">
-        <v>0.6847674376913</v>
+        <v>0.685209364340157</v>
       </c>
       <c r="C385">
-        <v>0.79290638526022605</v>
+        <v>0.79291570446515003</v>
       </c>
       <c r="D385">
-        <v>0.92338981502838602</v>
+        <v>0.92266991259515097</v>
       </c>
       <c r="E385">
-        <v>0.66608682914115003</v>
+        <v>0.66472537998761905</v>
       </c>
       <c r="F385">
-        <v>0.77314452665181899</v>
+        <v>0.77169272576870496</v>
       </c>
       <c r="G385">
-        <v>0.86328887339618399</v>
+        <v>0.86265796141791795</v>
       </c>
       <c r="H385">
-        <v>0.65695930236965205</v>
+        <v>0.65723388808835903</v>
       </c>
       <c r="I385">
-        <v>0.78551730297875999</v>
+        <v>0.78643713817123595</v>
       </c>
       <c r="J385">
-        <v>0.90336692179981104</v>
+        <v>0.90351677167572597</v>
       </c>
       <c r="K385">
-        <v>0.70593071539447405</v>
+        <v>0.70836782120649999</v>
       </c>
       <c r="L385">
-        <v>0.81846501507443503</v>
+        <v>0.81836419369952296</v>
       </c>
       <c r="M385">
-        <v>0.918142111568093</v>
+        <v>0.91572748586692398</v>
       </c>
       <c r="N385">
-        <v>0.78955289900188497</v>
+        <v>0.79055216756869995</v>
       </c>
       <c r="O385">
-        <v>0.85602607311049606</v>
+        <v>0.85673262381452098</v>
       </c>
       <c r="P385">
-        <v>0.90773229995210603</v>
+        <v>0.90787204478635897</v>
       </c>
     </row>
     <row r="386" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A386" s="1">
         <v>41395</v>
       </c>
       <c r="B386">
-        <v>0.67579656171233304</v>
+        <v>0.67653225272668904</v>
       </c>
       <c r="C386">
-        <v>0.785768458498869</v>
+        <v>0.78587797833682804</v>
       </c>
       <c r="D386">
-        <v>0.92080542900564699</v>
+        <v>0.92019555719625701</v>
       </c>
       <c r="E386">
-        <v>0.66416260392467297</v>
+        <v>0.663417189514517</v>
       </c>
       <c r="F386">
-        <v>0.77227727233458898</v>
+        <v>0.77112734512033898</v>
       </c>
       <c r="G386">
-        <v>0.86186567478962295</v>
+        <v>0.86132552095582604</v>
       </c>
       <c r="H386">
-        <v>0.63637236817811804</v>
+        <v>0.63671975863861296</v>
       </c>
       <c r="I386">
-        <v>0.76909300674157799</v>
+        <v>0.77003520816243998</v>
       </c>
       <c r="J386">
-        <v>0.899594829454056</v>
+        <v>0.899814755918947</v>
       </c>
       <c r="K386">
-        <v>0.706023944479236</v>
+        <v>0.70783585979286401</v>
       </c>
       <c r="L386">
-        <v>0.81562351881916695</v>
+        <v>0.81464926437350704</v>
       </c>
       <c r="M386">
-        <v>0.91484907614323296</v>
+        <v>0.91220539420147495</v>
       </c>
       <c r="N386">
-        <v>0.75719349339427</v>
+        <v>0.75958907166932299</v>
       </c>
       <c r="O386">
-        <v>0.84328136555799704</v>
+        <v>0.84476072486499598</v>
       </c>
       <c r="P386">
-        <v>0.90699059949514305</v>
+        <v>0.90739461829901202</v>
       </c>
     </row>
     <row r="387" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A387" s="1">
         <v>41426</v>
       </c>
       <c r="B387">
-        <v>0.67201806396839603</v>
+        <v>0.67288009746316102</v>
       </c>
       <c r="C387">
-        <v>0.78409179593842904</v>
+        <v>0.78415386163192102</v>
       </c>
       <c r="D387">
-        <v>0.91964720631063501</v>
+        <v>0.91898085013952202</v>
       </c>
       <c r="E387">
-        <v>0.674448928452971</v>
+        <v>0.67428966886536301</v>
       </c>
       <c r="F387">
-        <v>0.77862768054146003</v>
+        <v>0.77790154562828295</v>
       </c>
       <c r="G387">
-        <v>0.86223345620825198</v>
+        <v>0.86179393912994895</v>
       </c>
       <c r="H387">
-        <v>0.62919470044747505</v>
+        <v>0.62969209488452704</v>
       </c>
       <c r="I387">
-        <v>0.76394442654380601</v>
+        <v>0.76472267706142605</v>
       </c>
       <c r="J387">
-        <v>0.89782932319622599</v>
+        <v>0.89801481685301099</v>
       </c>
       <c r="K387">
-        <v>0.70620039749138397</v>
+        <v>0.70703392479376803</v>
       </c>
       <c r="L387">
-        <v>0.81488617693288901</v>
+        <v>0.81342090985604998</v>
       </c>
       <c r="M387">
-        <v>0.913472562628866</v>
+        <v>0.91075856293577395</v>
       </c>
       <c r="N387">
-        <v>0.73725435569571396</v>
+        <v>0.74060026421355096</v>
       </c>
       <c r="O387">
-        <v>0.83562263191564501</v>
+        <v>0.83734740494558801</v>
       </c>
       <c r="P387">
-        <v>0.90691064012599099</v>
+        <v>0.90731868328759102</v>
       </c>
     </row>
     <row r="388" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A388" s="1">
         <v>41456</v>
       </c>
       <c r="B388">
-        <v>0.67033773298765598</v>
+        <v>0.67092209591332397</v>
       </c>
       <c r="C388">
-        <v>0.78169369810079004</v>
+        <v>0.78155875455754298</v>
       </c>
       <c r="D388">
-        <v>0.91890852300071302</v>
+        <v>0.91818145453961497</v>
       </c>
       <c r="E388">
-        <v>0.66433827944967305</v>
+        <v>0.66424059893416199</v>
       </c>
       <c r="F388">
-        <v>0.77112742604766704</v>
+        <v>0.77069122363301701</v>
       </c>
       <c r="G388">
-        <v>0.86130325171700695</v>
+        <v>0.86109043586304101</v>
       </c>
       <c r="H388">
-        <v>0.63170998093972697</v>
+        <v>0.63240649323326603</v>
       </c>
       <c r="I388">
-        <v>0.76217236701090196</v>
+        <v>0.76270151917706697</v>
       </c>
       <c r="J388">
-        <v>0.89638509092455898</v>
+        <v>0.89636493413884599</v>
       </c>
       <c r="K388">
-        <v>0.70702360180384705</v>
+        <v>0.70861088625706203</v>
       </c>
       <c r="L388">
-        <v>0.81431324922946202</v>
+        <v>0.81353521300532805</v>
       </c>
       <c r="M388">
-        <v>0.91464589140160402</v>
+        <v>0.91219397800370605</v>
       </c>
       <c r="N388">
-        <v>0.72697532620112904</v>
+        <v>0.72930087437817104</v>
       </c>
       <c r="O388">
-        <v>0.82826139388573305</v>
+        <v>0.82955277812723105</v>
       </c>
       <c r="P388">
-        <v>0.90599948373476702</v>
+        <v>0.90638151839273295</v>
       </c>
     </row>
     <row r="389" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A389" s="1">
         <v>41487</v>
       </c>
       <c r="B389">
-        <v>0.66547857005898403</v>
+        <v>0.66608813316281501</v>
       </c>
       <c r="C389">
-        <v>0.77909445075334205</v>
+        <v>0.77898945611368597</v>
       </c>
       <c r="D389">
-        <v>0.918116497439188</v>
+        <v>0.91746033913843095</v>
       </c>
       <c r="E389">
-        <v>0.65229384039413496</v>
+        <v>0.65322428416297396</v>
       </c>
       <c r="F389">
-        <v>0.76354332536945202</v>
+        <v>0.76361992637190002</v>
       </c>
       <c r="G389">
-        <v>0.85932154052696896</v>
+        <v>0.85912124108214505</v>
       </c>
       <c r="H389">
-        <v>0.62333805701909795</v>
+        <v>0.62358540575704102</v>
       </c>
       <c r="I389">
-        <v>0.75623421316635098</v>
+        <v>0.75642265487133997</v>
       </c>
       <c r="J389">
-        <v>0.89513517987607705</v>
+        <v>0.89500369148880299</v>
       </c>
       <c r="K389">
-        <v>0.71399826094490004</v>
+        <v>0.716444100607041</v>
       </c>
       <c r="L389">
-        <v>0.82280764688121799</v>
+        <v>0.82259736958015695</v>
       </c>
       <c r="M389">
-        <v>0.91887532391303195</v>
+        <v>0.916653097441533</v>
       </c>
       <c r="N389">
-        <v>0.71305732566689195</v>
+        <v>0.71567374608391598</v>
       </c>
       <c r="O389">
-        <v>0.82080099426446496</v>
+        <v>0.82231356410581702</v>
       </c>
       <c r="P389">
-        <v>0.90518464896851403</v>
+        <v>0.90550680218463397</v>
       </c>
     </row>
     <row r="390" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A390" s="1">
         <v>41518</v>
       </c>
       <c r="B390">
-        <v>0.67234228177701505</v>
+        <v>0.67309300820108697</v>
       </c>
       <c r="C390">
-        <v>0.783691298773323</v>
+        <v>0.78371804067081596</v>
       </c>
       <c r="D390">
-        <v>0.91984601411052203</v>
+        <v>0.91925778307833095</v>
       </c>
       <c r="E390">
-        <v>0.65029819870473404</v>
+        <v>0.65172661104218799</v>
       </c>
       <c r="F390">
-        <v>0.762834592207566</v>
+        <v>0.76328864248055495</v>
       </c>
       <c r="G390">
-        <v>0.85985886221817798</v>
+        <v>0.85974398043562805</v>
       </c>
       <c r="H390">
-        <v>0.63150275940691403</v>
+        <v>0.63215492629330206</v>
       </c>
       <c r="I390">
-        <v>0.76170566652270699</v>
+        <v>0.76248604528146302</v>
       </c>
       <c r="J390">
-        <v>0.89585854693383304</v>
+        <v>0.89589313308890794</v>
       </c>
       <c r="K390">
-        <v>0.71143610394384504</v>
+        <v>0.71392689784344998</v>
       </c>
       <c r="L390">
-        <v>0.82148799518360105</v>
+        <v>0.82138640485990599</v>
       </c>
       <c r="M390">
-        <v>0.91904461641852897</v>
+        <v>0.91692978452473295</v>
       </c>
       <c r="N390">
-        <v>0.71336019526619898</v>
+        <v>0.71643645565178204</v>
       </c>
       <c r="O390">
-        <v>0.82122931421982504</v>
+        <v>0.82292783305666795</v>
       </c>
       <c r="P390">
-        <v>0.90478047756664504</v>
+        <v>0.90513708259185299</v>
       </c>
     </row>
     <row r="391" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A391" s="1">
         <v>41548</v>
       </c>
       <c r="B391">
-        <v>0.67820862560144501</v>
+        <v>0.67870930617385095</v>
       </c>
       <c r="C391">
-        <v>0.78679506446032199</v>
+        <v>0.78670346672909197</v>
       </c>
       <c r="D391">
-        <v>0.92134942159208799</v>
+        <v>0.92069949476038304</v>
       </c>
       <c r="E391">
-        <v>0.66639839982719695</v>
+        <v>0.66828503958610097</v>
       </c>
       <c r="F391">
-        <v>0.77082980412895397</v>
+        <v>0.77162094249939195</v>
       </c>
       <c r="G391">
-        <v>0.86212722173390899</v>
+        <v>0.86193803317546902</v>
       </c>
       <c r="H391">
-        <v>0.64133004140486405</v>
+        <v>0.64170470197190299</v>
       </c>
       <c r="I391">
-        <v>0.77003011293341606</v>
+        <v>0.77072105669512003</v>
       </c>
       <c r="J391">
-        <v>0.89662395256058003</v>
+        <v>0.89669050426333397</v>
       </c>
       <c r="K391">
-        <v>0.71863818952851599</v>
+        <v>0.71993987760127298</v>
       </c>
       <c r="L391">
-        <v>0.82413453806905701</v>
+        <v>0.82349524987481404</v>
       </c>
       <c r="M391">
-        <v>0.92054025912453097</v>
+        <v>0.91830334202213804</v>
       </c>
       <c r="N391">
-        <v>0.73242765832143797</v>
+        <v>0.73522586028272696</v>
       </c>
       <c r="O391">
-        <v>0.83148486239749997</v>
+        <v>0.83288069253519803</v>
       </c>
       <c r="P391">
-        <v>0.90607365670002804</v>
+        <v>0.906310485832579</v>
       </c>
     </row>
     <row r="392" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A392" s="1">
         <v>41579</v>
       </c>
       <c r="B392">
-        <v>0.67751381904276797</v>
+        <v>0.677973279165061</v>
       </c>
       <c r="C392">
-        <v>0.78825046786937603</v>
+        <v>0.788118325861072</v>
       </c>
       <c r="D392">
-        <v>0.920746185489136</v>
+        <v>0.92011250317403903</v>
       </c>
       <c r="E392">
-        <v>0.66885108786521696</v>
+        <v>0.670713051144326</v>
       </c>
       <c r="F392">
-        <v>0.77398338283878798</v>
+        <v>0.77470497582781395</v>
       </c>
       <c r="G392">
-        <v>0.86284240902265896</v>
+        <v>0.86254471819077305</v>
       </c>
       <c r="H392">
-        <v>0.64444558811650898</v>
+        <v>0.64418202707331396</v>
       </c>
       <c r="I392">
-        <v>0.77554800564266901</v>
+        <v>0.77610454753537605</v>
       </c>
       <c r="J392">
-        <v>0.89783111463353804</v>
+        <v>0.89808405053587104</v>
       </c>
       <c r="K392">
-        <v>0.71210425113490095</v>
+        <v>0.71362561074335495</v>
       </c>
       <c r="L392">
-        <v>0.82445985091956298</v>
+        <v>0.82380872682902995</v>
       </c>
       <c r="M392">
-        <v>0.92358094320858897</v>
+        <v>0.92139330632625505</v>
       </c>
       <c r="N392">
-        <v>0.73712614353954098</v>
+        <v>0.74031746690292199</v>
       </c>
       <c r="O392">
-        <v>0.83625630919895</v>
+        <v>0.83779120759499404</v>
       </c>
       <c r="P392">
-        <v>0.90670432317831895</v>
+        <v>0.90693519991581395</v>
       </c>
     </row>
     <row r="393" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A393" s="1">
         <v>41609</v>
       </c>
       <c r="B393">
-        <v>0.68554613811484799</v>
+        <v>0.68591761425280995</v>
       </c>
       <c r="C393">
-        <v>0.79422101743498197</v>
+        <v>0.79413773539886101</v>
       </c>
       <c r="D393">
-        <v>0.92183715221056695</v>
+        <v>0.92129758131961104</v>
       </c>
       <c r="E393">
-        <v>0.68400833731980604</v>
+        <v>0.684460900525659</v>
       </c>
       <c r="F393">
-        <v>0.78121636254712001</v>
+        <v>0.78109390290873104</v>
       </c>
       <c r="G393">
-        <v>0.86485042796671296</v>
+        <v>0.86449784833437104</v>
       </c>
       <c r="H393">
-        <v>0.65091013645171403</v>
+        <v>0.65100778090422196</v>
       </c>
       <c r="I393">
-        <v>0.78488702843603497</v>
+        <v>0.78568104166533603</v>
       </c>
       <c r="J393">
-        <v>0.89999847089787699</v>
+        <v>0.90028794400326795</v>
       </c>
       <c r="K393">
-        <v>0.71887295029412801</v>
+        <v>0.72054386281957905</v>
       </c>
       <c r="L393">
-        <v>0.83321402287391</v>
+        <v>0.83269180370428897</v>
       </c>
       <c r="M393">
-        <v>0.92889542943273495</v>
+        <v>0.92696303210823705</v>
       </c>
       <c r="N393">
-        <v>0.748022337287224</v>
+        <v>0.75035980192853702</v>
       </c>
       <c r="O393">
-        <v>0.84332814163304604</v>
+        <v>0.84431082485587094</v>
       </c>
       <c r="P393">
-        <v>0.907366558633243</v>
+        <v>0.90750907749804599</v>
       </c>
     </row>
     <row r="394" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A394" s="1">
         <v>41640</v>
       </c>
       <c r="B394">
-        <v>0.68728006936434505</v>
+        <v>0.68743172218801496</v>
       </c>
       <c r="C394">
-        <v>0.79582024885061398</v>
+        <v>0.795503868251765</v>
       </c>
       <c r="D394">
-        <v>0.92288460209390599</v>
+        <v>0.92230808055120195</v>
       </c>
       <c r="E394">
-        <v>0.67722876652643005</v>
+        <v>0.67695882772704996</v>
       </c>
       <c r="F394">
-        <v>0.77822423277205799</v>
+        <v>0.77773788210132999</v>
       </c>
       <c r="G394">
-        <v>0.86466179380430797</v>
+        <v>0.86435201095640102</v>
       </c>
       <c r="H394">
-        <v>0.66635724958938702</v>
+        <v>0.66724998998360996</v>
       </c>
       <c r="I394">
-        <v>0.79377965389607397</v>
+        <v>0.79485049223257098</v>
       </c>
       <c r="J394">
-        <v>0.90227010301314903</v>
+        <v>0.90264575992140805</v>
       </c>
       <c r="K394">
-        <v>0.73263767616390196</v>
+        <v>0.73366098181594797</v>
       </c>
       <c r="L394">
-        <v>0.84301319863101398</v>
+        <v>0.84201476706730904</v>
       </c>
       <c r="M394">
-        <v>0.93513686492798598</v>
+        <v>0.93306835624837203</v>
       </c>
       <c r="N394">
-        <v>0.73952521924751102</v>
+        <v>0.74115012017628601</v>
       </c>
       <c r="O394">
-        <v>0.84004387480978804</v>
+        <v>0.84066473192814495</v>
       </c>
       <c r="P394">
-        <v>0.90639456131738005</v>
+        <v>0.90642544657247304</v>
       </c>
     </row>
     <row r="395" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A395" s="1">
         <v>41671</v>
       </c>
       <c r="B395">
-        <v>0.69763241170887302</v>
+        <v>0.69742725901236802</v>
       </c>
       <c r="C395">
-        <v>0.80008496934874396</v>
+        <v>0.79955250150324197</v>
       </c>
       <c r="D395">
-        <v>0.92391207795786001</v>
+        <v>0.92326763643371501</v>
       </c>
       <c r="E395">
-        <v>0.67844856048812296</v>
+        <v>0.67781572024488801</v>
       </c>
       <c r="F395">
-        <v>0.77891660326714396</v>
+        <v>0.778318386806647</v>
       </c>
       <c r="G395">
-        <v>0.866654803967989</v>
+        <v>0.86641737822279796</v>
       </c>
       <c r="H395">
-        <v>0.68947067423883301</v>
+        <v>0.68984171803684802</v>
       </c>
       <c r="I395">
-        <v>0.80802009950531095</v>
+        <v>0.80872980148971996</v>
       </c>
       <c r="J395">
-        <v>0.906443037596946</v>
+        <v>0.90675386138609904</v>
       </c>
       <c r="K395">
-        <v>0.74861851323984696</v>
+        <v>0.74976516698032003</v>
       </c>
       <c r="L395">
-        <v>0.854966253746961</v>
+        <v>0.85417188990604298</v>
       </c>
       <c r="M395">
-        <v>0.94030054244928296</v>
+        <v>0.93855862676646895</v>
       </c>
       <c r="N395">
-        <v>0.75518868213666801</v>
+        <v>0.75594521054400099</v>
       </c>
       <c r="O395">
-        <v>0.84591520449145996</v>
+        <v>0.84620790235131305</v>
       </c>
       <c r="P395">
-        <v>0.90646664840582403</v>
+        <v>0.906373501484802</v>
       </c>
     </row>
     <row r="396" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A396" s="1">
         <v>41699</v>
       </c>
       <c r="B396">
-        <v>0.68999870823284004</v>
+        <v>0.69012847917167297</v>
       </c>
       <c r="C396">
-        <v>0.79580487494873098</v>
+        <v>0.79534808712036598</v>
       </c>
       <c r="D396">
-        <v>0.92286020318161299</v>
+        <v>0.92230249960777599</v>
       </c>
       <c r="E396">
-        <v>0.65737894969222299</v>
+        <v>0.65732427828325601</v>
       </c>
       <c r="F396">
-        <v>0.76756300555678603</v>
+        <v>0.76681023633001399</v>
       </c>
       <c r="G396">
-        <v>0.86455639557592101</v>
+        <v>0.86426286327675905</v>
       </c>
       <c r="H396">
-        <v>0.70345910474903794</v>
+        <v>0.70443656966927604</v>
       </c>
       <c r="I396">
-        <v>0.81123373394763998</v>
+        <v>0.81196725544660997</v>
       </c>
       <c r="J396">
-        <v>0.90769756167468996</v>
+        <v>0.907993610639659</v>
       </c>
       <c r="K396">
-        <v>0.76576543257040197</v>
+        <v>0.76812783687129105</v>
       </c>
       <c r="L396">
-        <v>0.86966954679059505</v>
+        <v>0.86985707181120797</v>
       </c>
       <c r="M396">
-        <v>0.94851580808670599</v>
+        <v>0.94717719347655405</v>
       </c>
       <c r="N396">
-        <v>0.75009460627114899</v>
+        <v>0.74957733030215201</v>
       </c>
       <c r="O396">
-        <v>0.84439365730857396</v>
+        <v>0.84387133558163097</v>
       </c>
       <c r="P396">
-        <v>0.907108760540981</v>
+        <v>0.90703418059317098</v>
       </c>
     </row>
     <row r="397" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A397" s="1">
         <v>41730</v>
       </c>
       <c r="B397">
-        <v>0.69054016264683704</v>
+        <v>0.69081240369949704</v>
       </c>
       <c r="C397">
-        <v>0.79412626827459698</v>
+        <v>0.79374005409103399</v>
       </c>
       <c r="D397">
-        <v>0.92101556215028502</v>
+        <v>0.92051347808399497</v>
       </c>
       <c r="E397">
-        <v>0.65694760045003697</v>
+        <v>0.65673350628613403</v>
       </c>
       <c r="F397">
-        <v>0.76624658562766301</v>
+        <v>0.76540888954489295</v>
       </c>
       <c r="G397">
-        <v>0.86388554611947799</v>
+        <v>0.86354206379830101</v>
       </c>
       <c r="H397">
-        <v>0.73135106739623101</v>
+        <v>0.732123694663809</v>
       </c>
       <c r="I397">
-        <v>0.82444734799776898</v>
+        <v>0.82502178908380996</v>
       </c>
       <c r="J397">
-        <v>0.90900353496533604</v>
+        <v>0.909134409821581</v>
       </c>
       <c r="K397">
-        <v>0.76813260979533304</v>
+        <v>0.77108645337339599</v>
       </c>
       <c r="L397">
-        <v>0.86833488681457904</v>
+        <v>0.86894539968016604</v>
       </c>
       <c r="M397">
-        <v>0.94772562788253201</v>
+        <v>0.94646778174298096</v>
       </c>
       <c r="N397">
-        <v>0.76224329415553205</v>
+        <v>0.76186392214973397</v>
       </c>
       <c r="O397">
-        <v>0.84956703039819603</v>
+        <v>0.84931928820139602</v>
       </c>
       <c r="P397">
-        <v>0.90862654929595599</v>
+        <v>0.90884790468531196</v>
       </c>
     </row>
     <row r="398" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A398" s="1">
         <v>41760</v>
       </c>
       <c r="B398">
-        <v>0.68566967525998701</v>
+        <v>0.68600799590045403</v>
       </c>
       <c r="C398">
-        <v>0.79192532677338801</v>
+        <v>0.79156824289434702</v>
       </c>
       <c r="D398">
-        <v>0.91982947845840402</v>
+        <v>0.91929479044672202</v>
       </c>
       <c r="E398">
-        <v>0.65723227708041898</v>
+        <v>0.65772325744679405</v>
       </c>
       <c r="F398">
-        <v>0.76758215266068197</v>
+        <v>0.76745802655984297</v>
       </c>
       <c r="G398">
-        <v>0.863328220501</v>
+        <v>0.86333959334232901</v>
       </c>
       <c r="H398">
-        <v>0.71648092668377406</v>
+        <v>0.71738060840482398</v>
       </c>
       <c r="I398">
-        <v>0.81996235778740001</v>
+        <v>0.82072940430013996</v>
       </c>
       <c r="J398">
-        <v>0.90789487102183697</v>
+        <v>0.90809956612462195</v>
       </c>
       <c r="K398">
-        <v>0.76059106437861002</v>
+        <v>0.76333052384706002</v>
       </c>
       <c r="L398">
-        <v>0.863351773400859</v>
+        <v>0.86404401151321597</v>
       </c>
       <c r="M398">
-        <v>0.94424686970514604</v>
+        <v>0.94318233348185698</v>
       </c>
       <c r="N398">
-        <v>0.75409017445349003</v>
+        <v>0.75403886253845098</v>
       </c>
       <c r="O398">
-        <v>0.84504231883043202</v>
+        <v>0.84488850062475396</v>
       </c>
       <c r="P398">
-        <v>0.908078430240021</v>
+        <v>0.90828172032146004</v>
       </c>
     </row>
     <row r="399" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A399" s="1">
         <v>41791</v>
       </c>
       <c r="B399">
-        <v>0.68344603874850895</v>
+        <v>0.68400669089440802</v>
       </c>
       <c r="C399">
-        <v>0.79254532938702604</v>
+        <v>0.79228495015837297</v>
       </c>
       <c r="D399">
-        <v>0.92003046072775896</v>
+        <v>0.91947843320540901</v>
       </c>
       <c r="E399">
-        <v>0.66108109030892903</v>
+        <v>0.66122208757259704</v>
       </c>
       <c r="F399">
-        <v>0.77065603253067905</v>
+        <v>0.77023810953584104</v>
       </c>
       <c r="G399">
-        <v>0.86333990648358805</v>
+        <v>0.86325962061635897</v>
       </c>
       <c r="H399">
-        <v>0.69698787219831304</v>
+        <v>0.69810694223176095</v>
       </c>
       <c r="I399">
-        <v>0.81279854550095598</v>
+        <v>0.81384107465966204</v>
       </c>
       <c r="J399">
-        <v>0.90660949582904005</v>
+        <v>0.90690051984424502</v>
       </c>
       <c r="K399">
-        <v>0.76308684518733305</v>
+        <v>0.76566445075507195</v>
       </c>
       <c r="L399">
-        <v>0.86569582684047797</v>
+        <v>0.86602698973162395</v>
       </c>
       <c r="M399">
-        <v>0.94354820651887095</v>
+        <v>0.94226238852241695</v>
       </c>
       <c r="N399">
-        <v>0.73681794287506996</v>
+        <v>0.73802774174330998</v>
       </c>
       <c r="O399">
-        <v>0.83847516622444895</v>
+        <v>0.83864584128340203</v>
       </c>
       <c r="P399">
-        <v>0.90730094014567797</v>
+        <v>0.90734741002292596</v>
       </c>
     </row>
     <row r="400" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A400" s="1">
         <v>41821</v>
       </c>
       <c r="B400">
-        <v>0.68493358674181903</v>
+        <v>0.68564678309556104</v>
       </c>
       <c r="C400">
-        <v>0.79383936824193901</v>
+        <v>0.79357925070973401</v>
       </c>
       <c r="D400">
-        <v>0.92134429336846502</v>
+        <v>0.92080670712729196</v>
       </c>
       <c r="E400">
-        <v>0.66663951961061696</v>
+        <v>0.66576098256766303</v>
       </c>
       <c r="F400">
-        <v>0.77344599487441501</v>
+        <v>0.77237307694692503</v>
       </c>
       <c r="G400">
-        <v>0.86423706628904795</v>
+        <v>0.863960697899954</v>
       </c>
       <c r="H400">
-        <v>0.70799689400671795</v>
+        <v>0.709454857061524</v>
       </c>
       <c r="I400">
-        <v>0.81932981613480804</v>
+        <v>0.82012028950139404</v>
       </c>
       <c r="J400">
-        <v>0.90768194165573601</v>
+        <v>0.90789091328225802</v>
       </c>
       <c r="K400">
-        <v>0.755527372634199</v>
+        <v>0.75913454192185004</v>
       </c>
       <c r="L400">
-        <v>0.85780952079903505</v>
+        <v>0.85849115386204899</v>
       </c>
       <c r="M400">
-        <v>0.93766342053477203</v>
+        <v>0.93642858910377502</v>
       </c>
       <c r="N400">
-        <v>0.74398450395586402</v>
+        <v>0.74594210645522196</v>
       </c>
       <c r="O400">
-        <v>0.84220318236514602</v>
+        <v>0.84228616971402104</v>
       </c>
       <c r="P400">
-        <v>0.90853170693570495</v>
+        <v>0.90837488143839695</v>
       </c>
     </row>
     <row r="401" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A401" s="1">
         <v>41852</v>
       </c>
       <c r="B401">
-        <v>0.68494998370085802</v>
+        <v>0.68567710734600695</v>
       </c>
       <c r="C401">
-        <v>0.79689198237289904</v>
+        <v>0.79678804324305297</v>
       </c>
       <c r="D401">
-        <v>0.923891949841672</v>
+        <v>0.92354464652590695</v>
       </c>
       <c r="E401">
-        <v>0.66854105218431803</v>
+        <v>0.66883354460337496</v>
       </c>
       <c r="F401">
-        <v>0.77928568528131303</v>
+        <v>0.77873733379897003</v>
       </c>
       <c r="G401">
-        <v>0.86711420211506196</v>
+        <v>0.86683346721363697</v>
       </c>
       <c r="H401">
-        <v>0.70676986387444596</v>
+        <v>0.70739487372389098</v>
       </c>
       <c r="I401">
-        <v>0.82210745725353696</v>
+        <v>0.82260498463783505</v>
       </c>
       <c r="J401">
-        <v>0.90896017377059801</v>
+        <v>0.90905722337653605</v>
       </c>
       <c r="K401">
-        <v>0.74554489280205105</v>
+        <v>0.74835158551467895</v>
       </c>
       <c r="L401">
-        <v>0.84970456405708195</v>
+        <v>0.84995578981991404</v>
       </c>
       <c r="M401">
-        <v>0.93311235566088402</v>
+        <v>0.93201390064633904</v>
       </c>
       <c r="N401">
-        <v>0.74828047861552405</v>
+        <v>0.74942883389681103</v>
       </c>
       <c r="O401">
-        <v>0.84812881861451395</v>
+        <v>0.84803318313905796</v>
       </c>
       <c r="P401">
-        <v>0.91087725969676903</v>
+        <v>0.91070602192734396</v>
       </c>
     </row>
     <row r="402" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A402" s="1">
         <v>41883</v>
       </c>
       <c r="B402">
-        <v>0.69098109743542702</v>
+        <v>0.69146083333796005</v>
       </c>
       <c r="C402">
-        <v>0.80166652343692402</v>
+        <v>0.80147995627578195</v>
       </c>
       <c r="D402">
-        <v>0.926925933647333</v>
+        <v>0.92656068937800595</v>
       </c>
       <c r="E402">
-        <v>0.67608455841209902</v>
+        <v>0.67645083069184697</v>
       </c>
       <c r="F402">
-        <v>0.78572393564001097</v>
+        <v>0.78532558249734497</v>
       </c>
       <c r="G402">
-        <v>0.86983917568313796</v>
+        <v>0.86960818497658499</v>
       </c>
       <c r="H402">
-        <v>0.70723708357874804</v>
+        <v>0.70764443794010001</v>
       </c>
       <c r="I402">
-        <v>0.822547616940146</v>
+        <v>0.822934281353918</v>
       </c>
       <c r="J402">
-        <v>0.90906930475818903</v>
+        <v>0.90916764174823606</v>
       </c>
       <c r="K402">
-        <v>0.73160647239174104</v>
+        <v>0.73338647250287103</v>
       </c>
       <c r="L402">
-        <v>0.84096512187700301</v>
+        <v>0.84100899802366302</v>
       </c>
       <c r="M402">
-        <v>0.929869834996089</v>
+        <v>0.92898240743222404</v>
       </c>
       <c r="N402">
-        <v>0.75425949088172595</v>
+        <v>0.754688896125427</v>
       </c>
       <c r="O402">
-        <v>0.85176607454146203</v>
+        <v>0.85154797346465405</v>
       </c>
       <c r="P402">
-        <v>0.91240939835844503</v>
+        <v>0.91234260516882904</v>
       </c>
     </row>
     <row r="403" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A403" s="1">
         <v>41913</v>
       </c>
       <c r="B403">
-        <v>0.69724122222568996</v>
+        <v>0.69733833349205199</v>
       </c>
       <c r="C403">
-        <v>0.80650975916016898</v>
+        <v>0.80604315971112495</v>
       </c>
       <c r="D403">
-        <v>0.930169411324276</v>
+        <v>0.92967754313390005</v>
       </c>
       <c r="E403">
-        <v>0.68395199654097505</v>
+        <v>0.68449166234928005</v>
       </c>
       <c r="F403">
-        <v>0.78944459120453103</v>
+        <v>0.789420780329947</v>
       </c>
       <c r="G403">
-        <v>0.87048803225937399</v>
+        <v>0.87036007411032801</v>
       </c>
       <c r="H403">
-        <v>0.69883498497097496</v>
+        <v>0.69897003592117402</v>
       </c>
       <c r="I403">
-        <v>0.81814662371327196</v>
+        <v>0.81855048431955302</v>
       </c>
       <c r="J403">
-        <v>0.90924628363174798</v>
+        <v>0.90946587607944096</v>
       </c>
       <c r="K403">
-        <v>0.73414440417471205</v>
+        <v>0.73522448283060104</v>
       </c>
       <c r="L403">
-        <v>0.84090687625991001</v>
+        <v>0.84039422117129303</v>
       </c>
       <c r="M403">
-        <v>0.92872527876026501</v>
+        <v>0.92788830881664797</v>
       </c>
       <c r="N403">
-        <v>0.772993322161725</v>
+        <v>0.77386536866823197</v>
       </c>
       <c r="O403">
-        <v>0.864000628349333</v>
+        <v>0.86392592015154901</v>
       </c>
       <c r="P403">
-        <v>0.914907377010033</v>
+        <v>0.91483823261118402</v>
       </c>
     </row>
     <row r="404" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A404" s="1">
         <v>41944</v>
       </c>
       <c r="B404">
-        <v>0.71074035985960904</v>
+        <v>0.711112883238598</v>
       </c>
       <c r="C404">
-        <v>0.81735106237710298</v>
+        <v>0.81691487248487105</v>
       </c>
       <c r="D404">
-        <v>0.93320414512108896</v>
+        <v>0.93282027484296604</v>
       </c>
       <c r="E404">
-        <v>0.71005454734607698</v>
+        <v>0.711082404064587</v>
       </c>
       <c r="F404">
-        <v>0.80399062044076397</v>
+        <v>0.80448367860868597</v>
       </c>
       <c r="G404">
-        <v>0.87288142315015704</v>
+        <v>0.87292976117066901</v>
       </c>
       <c r="H404">
-        <v>0.70411995856661402</v>
+        <v>0.70445081626373696</v>
       </c>
       <c r="I404">
-        <v>0.82778155586426205</v>
+        <v>0.828418309743024</v>
       </c>
       <c r="J404">
-        <v>0.91233050076587097</v>
+        <v>0.91253421662788503</v>
       </c>
       <c r="K404">
-        <v>0.73706528520090997</v>
+        <v>0.73895088338741899</v>
       </c>
       <c r="L404">
-        <v>0.84451710093188803</v>
+        <v>0.84406560088115601</v>
       </c>
       <c r="M404">
-        <v>0.92830114516456397</v>
+        <v>0.92744647738915498</v>
       </c>
       <c r="N404">
-        <v>0.78021632102327898</v>
+        <v>0.78286881471037795</v>
       </c>
       <c r="O404">
-        <v>0.87112621328008399</v>
+        <v>0.87133746377546195</v>
       </c>
       <c r="P404">
-        <v>0.91739484761674495</v>
+        <v>0.91725064388644895</v>
       </c>
     </row>
     <row r="405" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A405" s="1">
         <v>41974</v>
       </c>
       <c r="B405">
-        <v>0.72327000971302302</v>
+        <v>0.72329305642595498</v>
       </c>
       <c r="C405">
-        <v>0.82764340210739196</v>
+        <v>0.826872484809973</v>
       </c>
       <c r="D405">
-        <v>0.93828237101563405</v>
+        <v>0.93776391627727596</v>
       </c>
       <c r="E405">
-        <v>0.73195175409772195</v>
+        <v>0.73227060525849597</v>
       </c>
       <c r="F405">
-        <v>0.81516481990308198</v>
+        <v>0.81540534556884303</v>
       </c>
       <c r="G405">
-        <v>0.87624820959306504</v>
+        <v>0.87628372438933999</v>
       </c>
       <c r="H405">
-        <v>0.69800436010914002</v>
+        <v>0.69855788331870206</v>
       </c>
       <c r="I405">
-        <v>0.82908161063976904</v>
+        <v>0.82968299880847196</v>
       </c>
       <c r="J405">
-        <v>0.91394699855338302</v>
+        <v>0.91404225729786004</v>
       </c>
       <c r="K405">
-        <v>0.73761943618695003</v>
+        <v>0.739688249474721</v>
       </c>
       <c r="L405">
-        <v>0.84573154781696103</v>
+        <v>0.845108995391191</v>
       </c>
       <c r="M405">
-        <v>0.92648100228381003</v>
+        <v>0.92562532965011701</v>
       </c>
       <c r="N405">
-        <v>0.796473344538567</v>
+        <v>0.80052412351529201</v>
       </c>
       <c r="O405">
-        <v>0.88210468905434103</v>
+        <v>0.88244848826483302</v>
       </c>
       <c r="P405">
-        <v>0.91935464986955695</v>
+        <v>0.91913742518250896</v>
       </c>
     </row>
     <row r="406" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A406" s="1">
         <v>42005</v>
       </c>
       <c r="B406">
-        <v>0.733928049349028</v>
+        <v>0.73397080910130896</v>
       </c>
       <c r="C406">
-        <v>0.83655715914976703</v>
+        <v>0.83574478008837305</v>
       </c>
       <c r="D406">
-        <v>0.94317787732493896</v>
+        <v>0.942655159729342</v>
       </c>
       <c r="E406">
-        <v>0.71924739527151604</v>
+        <v>0.72076242046473005</v>
       </c>
       <c r="F406">
-        <v>0.81612350033316206</v>
+        <v>0.81647225744034602</v>
       </c>
       <c r="G406">
-        <v>0.87762639267624498</v>
+        <v>0.87772757452455097</v>
       </c>
       <c r="H406">
-        <v>0.69665196189068401</v>
+        <v>0.69687900434254002</v>
       </c>
       <c r="I406">
-        <v>0.82908323269756001</v>
+        <v>0.82955873772562905</v>
       </c>
       <c r="J406">
-        <v>0.91515596451511205</v>
+        <v>0.915314156756457</v>
       </c>
       <c r="K406">
-        <v>0.74884133919853002</v>
+        <v>0.74964847762648901</v>
       </c>
       <c r="L406">
-        <v>0.85255529070280101</v>
+        <v>0.85160605218349295</v>
       </c>
       <c r="M406">
-        <v>0.92657340541872701</v>
+        <v>0.92589059575502097</v>
       </c>
       <c r="N406">
-        <v>0.79218610053296901</v>
+        <v>0.79547307973403003</v>
       </c>
       <c r="O406">
-        <v>0.88314047010365404</v>
+        <v>0.88308681358579799</v>
       </c>
       <c r="P406">
-        <v>0.92090287381223801</v>
+        <v>0.92067070960988495</v>
       </c>
     </row>
     <row r="407" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A407" s="1">
         <v>42036</v>
       </c>
       <c r="B407">
-        <v>0.73909967441297297</v>
+        <v>0.73929805586151698</v>
       </c>
       <c r="C407">
-        <v>0.83970954450300095</v>
+        <v>0.838960220247988</v>
       </c>
       <c r="D407">
-        <v>0.94468190284412801</v>
+        <v>0.94408728912454898</v>
       </c>
       <c r="E407">
-        <v>0.72585879606431203</v>
+        <v>0.72677419454555703</v>
       </c>
       <c r="F407">
-        <v>0.81795013112184101</v>
+        <v>0.81788549809483302</v>
       </c>
       <c r="G407">
-        <v>0.87878836510269598</v>
+        <v>0.87865602053696901</v>
       </c>
       <c r="H407">
-        <v>0.70563465435407702</v>
+        <v>0.70650260109202301</v>
       </c>
       <c r="I407">
-        <v>0.83421520429406104</v>
+        <v>0.83483573915506404</v>
       </c>
       <c r="J407">
-        <v>0.91642919702261805</v>
+        <v>0.91666000002074</v>
       </c>
       <c r="K407">
-        <v>0.76289555085483696</v>
+        <v>0.76549745586650997</v>
       </c>
       <c r="L407">
-        <v>0.86188603978845302</v>
+        <v>0.86178355455585098</v>
       </c>
       <c r="M407">
-        <v>0.92830716162468296</v>
+        <v>0.92778112834274595</v>
       </c>
       <c r="N407">
-        <v>0.79401679550475801</v>
+        <v>0.796840466301312</v>
       </c>
       <c r="O407">
-        <v>0.88368404798643496</v>
+        <v>0.88326799456794203</v>
       </c>
       <c r="P407">
-        <v>0.92116280028514497</v>
+        <v>0.92085935096535798</v>
       </c>
     </row>
     <row r="408" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A408" s="1">
         <v>42064</v>
       </c>
       <c r="B408">
-        <v>0.74009524776195201</v>
+        <v>0.74030690406076305</v>
       </c>
       <c r="C408">
-        <v>0.83840032753206295</v>
+        <v>0.83790977591887394</v>
       </c>
       <c r="D408">
-        <v>0.94547129626736004</v>
+        <v>0.94501983292646496</v>
       </c>
       <c r="E408">
-        <v>0.715101851934274</v>
+        <v>0.71620321930442699</v>
       </c>
       <c r="F408">
-        <v>0.81435283304499495</v>
+        <v>0.81439371100721003</v>
       </c>
       <c r="G408">
-        <v>0.87961134479261005</v>
+        <v>0.87949776011504299</v>
       </c>
       <c r="H408">
-        <v>0.70999828465416304</v>
+        <v>0.71058912387583895</v>
       </c>
       <c r="I408">
-        <v>0.83345502729731002</v>
+        <v>0.83440298356675402</v>
       </c>
       <c r="J408">
-        <v>0.91557690782545997</v>
+        <v>0.91608164345901</v>
       </c>
       <c r="K408">
-        <v>0.75610506342046702</v>
+        <v>0.75798069317639605</v>
       </c>
       <c r="L408">
-        <v>0.85531233493825098</v>
+        <v>0.85559883129026904</v>
       </c>
       <c r="M408">
-        <v>0.92774784983566505</v>
+        <v>0.92718926453739603</v>
       </c>
       <c r="N408">
-        <v>0.79554456610000901</v>
+        <v>0.79846609780655797</v>
       </c>
       <c r="O408">
-        <v>0.88359356303582903</v>
+        <v>0.883760897532894</v>
       </c>
       <c r="P408">
-        <v>0.92198416022792495</v>
+        <v>0.92182519557638698</v>
       </c>
     </row>
     <row r="409" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A409" s="1">
         <v>42095</v>
       </c>
       <c r="B409">
-        <v>0.73380239674558401</v>
+        <v>0.73409944230615298</v>
       </c>
       <c r="C409">
-        <v>0.83632329618836099</v>
+        <v>0.83599715446384104</v>
       </c>
       <c r="D409">
-        <v>0.94297981152322297</v>
+        <v>0.94262761133852402</v>
       </c>
       <c r="E409">
-        <v>0.71150277474878298</v>
+        <v>0.71342943985831397</v>
       </c>
       <c r="F409">
-        <v>0.81522740711758801</v>
+        <v>0.81582417048039602</v>
       </c>
       <c r="G409">
-        <v>0.88163842841280604</v>
+        <v>0.88167171122727295</v>
       </c>
       <c r="H409">
-        <v>0.71236924013194103</v>
+        <v>0.71301852053732395</v>
       </c>
       <c r="I409">
-        <v>0.836451988992851</v>
+        <v>0.83783598759607103</v>
       </c>
       <c r="J409">
-        <v>0.91716115556921296</v>
+        <v>0.91773218486076102</v>
       </c>
       <c r="K409">
-        <v>0.73905953577818295</v>
+        <v>0.74184592304964203</v>
       </c>
       <c r="L409">
-        <v>0.84626431546874303</v>
+        <v>0.84677871705641194</v>
       </c>
       <c r="M409">
-        <v>0.92530166123598501</v>
+        <v>0.92458467872877803</v>
       </c>
       <c r="N409">
-        <v>0.79897019364316602</v>
+        <v>0.79969669254011699</v>
       </c>
       <c r="O409">
-        <v>0.88558789457038301</v>
+        <v>0.88529561737401397</v>
       </c>
       <c r="P409">
-        <v>0.92297850603527798</v>
+        <v>0.92276106409271097</v>
       </c>
     </row>
     <row r="410" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A410" s="1">
         <v>42125</v>
       </c>
       <c r="B410">
-        <v>0.72063359165958196</v>
+        <v>0.72088026492704205</v>
       </c>
       <c r="C410">
-        <v>0.82542262915325504</v>
+        <v>0.82523706883236603</v>
       </c>
       <c r="D410">
-        <v>0.93855592760806705</v>
+        <v>0.93825692563276797</v>
       </c>
       <c r="E410">
-        <v>0.70204720185402802</v>
+        <v>0.70436168033189195</v>
       </c>
       <c r="F410">
-        <v>0.81119388913846102</v>
+        <v>0.81230670017812401</v>
       </c>
       <c r="G410">
-        <v>0.88359632647027297</v>
+        <v>0.88372191329420302</v>
       </c>
       <c r="H410">
-        <v>0.69827513090369497</v>
+        <v>0.70024543717004595</v>
       </c>
       <c r="I410">
-        <v>0.82645107468155299</v>
+        <v>0.82901862079393596</v>
       </c>
       <c r="J410">
-        <v>0.91675123219308197</v>
+        <v>0.91758150757080004</v>
       </c>
       <c r="K410">
-        <v>0.72638719621282999</v>
+        <v>0.72783091809089295</v>
       </c>
       <c r="L410">
-        <v>0.83558086218396099</v>
+        <v>0.83565782653208698</v>
       </c>
       <c r="M410">
-        <v>0.92292561940648299</v>
+        <v>0.92210147260696096</v>
       </c>
       <c r="N410">
-        <v>0.78703632251120004</v>
+        <v>0.78774955586386197</v>
       </c>
       <c r="O410">
-        <v>0.87629062189353601</v>
+        <v>0.87612178887617698</v>
       </c>
       <c r="P410">
-        <v>0.92062291087772996</v>
+        <v>0.920363160061625</v>
       </c>
     </row>
     <row r="411" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A411" s="1">
         <v>42156</v>
       </c>
       <c r="B411">
-        <v>0.71058379532861904</v>
+        <v>0.711173609582604</v>
       </c>
       <c r="C411">
-        <v>0.81716769599822203</v>
+        <v>0.81712557131883701</v>
       </c>
       <c r="D411">
-        <v>0.93618831767768695</v>
+        <v>0.93594698842308599</v>
       </c>
       <c r="E411">
-        <v>0.70628443286286602</v>
+        <v>0.70864641710596399</v>
       </c>
       <c r="F411">
-        <v>0.81073557908219396</v>
+        <v>0.81190274420335296</v>
       </c>
       <c r="G411">
-        <v>0.88473559085961495</v>
+        <v>0.88478233411124296</v>
       </c>
       <c r="H411">
-        <v>0.68335848020188406</v>
+        <v>0.68510496987391201</v>
       </c>
       <c r="I411">
-        <v>0.81478351697113804</v>
+        <v>0.81704628576682403</v>
       </c>
       <c r="J411">
-        <v>0.91578741091721405</v>
+        <v>0.91661073028709805</v>
       </c>
       <c r="K411">
-        <v>0.711903631145273</v>
+        <v>0.71428498418354303</v>
       </c>
       <c r="L411">
-        <v>0.82549857458569498</v>
+        <v>0.82584078141005501</v>
       </c>
       <c r="M411">
-        <v>0.92019777609375497</v>
+        <v>0.91947029720587803</v>
       </c>
       <c r="N411">
-        <v>0.767940111178261</v>
+        <v>0.77111996977499198</v>
       </c>
       <c r="O411">
-        <v>0.86366427653729505</v>
+        <v>0.86495837484210503</v>
       </c>
       <c r="P411">
-        <v>0.91789965834385601</v>
+        <v>0.917855196762831</v>
       </c>
     </row>
     <row r="412" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A412" s="1">
         <v>42186</v>
       </c>
       <c r="B412">
-        <v>0.70793232431034003</v>
+        <v>0.70851365414337297</v>
       </c>
       <c r="C412">
-        <v>0.81321503535644601</v>
+        <v>0.81312910563226004</v>
       </c>
       <c r="D412">
-        <v>0.93479591130182005</v>
+        <v>0.93450091615806596</v>
       </c>
       <c r="E412">
-        <v>0.69026734758803798</v>
+        <v>0.69259232768412604</v>
       </c>
       <c r="F412">
-        <v>0.80200563178486495</v>
+        <v>0.80298183973021597</v>
       </c>
       <c r="G412">
-        <v>0.88346268609646605</v>
+        <v>0.88339354824631</v>
       </c>
       <c r="H412">
-        <v>0.68484095770192999</v>
+        <v>0.68691135245559398</v>
       </c>
       <c r="I412">
-        <v>0.81193519588526197</v>
+        <v>0.81418440699863004</v>
       </c>
       <c r="J412">
-        <v>0.91485075202266297</v>
+        <v>0.91554740618952501</v>
       </c>
       <c r="K412">
-        <v>0.710075464791037</v>
+        <v>0.71238785846761399</v>
       </c>
       <c r="L412">
-        <v>0.822942895793082</v>
+        <v>0.82333410231313398</v>
       </c>
       <c r="M412">
-        <v>0.919170979463664</v>
+        <v>0.91861027988493604</v>
       </c>
       <c r="N412">
-        <v>0.75282481840714699</v>
+        <v>0.75601374375583497</v>
       </c>
       <c r="O412">
-        <v>0.85396574446832796</v>
+        <v>0.85547311086780498</v>
       </c>
       <c r="P412">
-        <v>0.916099399151864</v>
+        <v>0.91609015255039605</v>
       </c>
     </row>
     <row r="413" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A413" s="1">
         <v>42217</v>
       </c>
       <c r="B413">
-        <v>0.70254133611886804</v>
+        <v>0.70305571288235302</v>
       </c>
       <c r="C413">
-        <v>0.80979991591170597</v>
+        <v>0.80971058115261996</v>
       </c>
       <c r="D413">
-        <v>0.93285584355435003</v>
+        <v>0.93250759005790196</v>
       </c>
       <c r="E413">
-        <v>0.68887541391196605</v>
+        <v>0.69005671767806398</v>
       </c>
       <c r="F413">
-        <v>0.79861185793444101</v>
+        <v>0.79900245667983205</v>
       </c>
       <c r="G413">
-        <v>0.88181148865566605</v>
+        <v>0.88166952543482402</v>
       </c>
       <c r="H413">
-        <v>0.68050702386678197</v>
+        <v>0.68279214488016404</v>
       </c>
       <c r="I413">
-        <v>0.80769179587330397</v>
+        <v>0.81010573901460403</v>
       </c>
       <c r="J413">
-        <v>0.91524854150764001</v>
+        <v>0.91590323578067501</v>
       </c>
       <c r="K413">
-        <v>0.71727003948791501</v>
+        <v>0.71931107836177999</v>
       </c>
       <c r="L413">
-        <v>0.827616945079099</v>
+        <v>0.82786155973672604</v>
       </c>
       <c r="M413">
-        <v>0.92038900667499501</v>
+        <v>0.91988779020959799</v>
       </c>
       <c r="N413">
-        <v>0.74842450730342103</v>
+        <v>0.75222461499827298</v>
       </c>
       <c r="O413">
-        <v>0.85042952351064105</v>
+        <v>0.85239852901075497</v>
       </c>
       <c r="P413">
-        <v>0.91550967322164001</v>
+        <v>0.91552397031541599</v>
       </c>
     </row>
     <row r="414" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A414" s="1">
         <v>42248</v>
       </c>
       <c r="B414">
-        <v>0.70511915782693402</v>
+        <v>0.70591969683086597</v>
       </c>
       <c r="C414">
-        <v>0.81130387652018199</v>
+        <v>0.81128021276519802</v>
       </c>
       <c r="D414">
-        <v>0.93243268540653002</v>
+        <v>0.93210370538838905</v>
       </c>
       <c r="E414">
-        <v>0.68646343583583702</v>
+        <v>0.68836537782426599</v>
       </c>
       <c r="F414">
-        <v>0.79681594223863705</v>
+        <v>0.79744224178407097</v>
       </c>
       <c r="G414">
-        <v>0.88057021819736103</v>
+        <v>0.88042337814329097</v>
       </c>
       <c r="H414">
-        <v>0.678772467723189</v>
+        <v>0.68034442801686001</v>
       </c>
       <c r="I414">
-        <v>0.80753270029595903</v>
+        <v>0.80933627293465804</v>
       </c>
       <c r="J414">
-        <v>0.91574998782369199</v>
+        <v>0.91635548407364498</v>
       </c>
       <c r="K414">
-        <v>0.72348899623803697</v>
+        <v>0.72560028652866704</v>
       </c>
       <c r="L414">
-        <v>0.83416238574099899</v>
+        <v>0.83444927610927799</v>
       </c>
       <c r="M414">
-        <v>0.92408632735586904</v>
+        <v>0.92349751901697297</v>
       </c>
       <c r="N414">
-        <v>0.74914814646816597</v>
+        <v>0.75315197130542799</v>
       </c>
       <c r="O414">
-        <v>0.850997416442689</v>
+        <v>0.85321137004977199</v>
       </c>
       <c r="P414">
-        <v>0.91566608151218198</v>
+        <v>0.91576340426853298</v>
       </c>
     </row>
     <row r="415" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A415" s="1">
         <v>42278</v>
       </c>
       <c r="B415">
-        <v>0.70668817109720405</v>
+        <v>0.70744132193584897</v>
       </c>
       <c r="C415">
-        <v>0.81169174955184697</v>
+        <v>0.81162842247487799</v>
       </c>
       <c r="D415">
-        <v>0.932771310472577</v>
+        <v>0.93235257186097997</v>
       </c>
       <c r="E415">
-        <v>0.69007157596916202</v>
+        <v>0.69136400334695702</v>
       </c>
       <c r="F415">
-        <v>0.79906622495930302</v>
+        <v>0.79952517204266405</v>
       </c>
       <c r="G415">
-        <v>0.880727666172202</v>
+        <v>0.88064389544705801</v>
       </c>
       <c r="H415">
-        <v>0.67661234667256798</v>
+        <v>0.67898418260510796</v>
       </c>
       <c r="I415">
-        <v>0.80532164879095602</v>
+        <v>0.80776409726128395</v>
       </c>
       <c r="J415">
-        <v>0.91436187382956602</v>
+        <v>0.91510393548574098</v>
       </c>
       <c r="K415">
-        <v>0.740723708734493</v>
+        <v>0.74206075955806095</v>
       </c>
       <c r="L415">
-        <v>0.84639753691694197</v>
+        <v>0.84604018530061997</v>
       </c>
       <c r="M415">
-        <v>0.92953710617618202</v>
+        <v>0.92871415081636499</v>
       </c>
       <c r="N415">
-        <v>0.76164897670033904</v>
+        <v>0.76539710460803601</v>
       </c>
       <c r="O415">
-        <v>0.85647260291764904</v>
+        <v>0.85867668428777399</v>
       </c>
       <c r="P415">
-        <v>0.91526765783095398</v>
+        <v>0.91536572433806296</v>
       </c>
     </row>
     <row r="416" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A416" s="1">
         <v>42309</v>
       </c>
       <c r="B416">
-        <v>0.71084552016714797</v>
+        <v>0.71166552931888505</v>
       </c>
       <c r="C416">
-        <v>0.81625691759483598</v>
+        <v>0.81614893344732098</v>
       </c>
       <c r="D416">
-        <v>0.93334122980811396</v>
+        <v>0.93290650955938703</v>
       </c>
       <c r="E416">
-        <v>0.70458497238117701</v>
+        <v>0.70648254802662402</v>
       </c>
       <c r="F416">
-        <v>0.80684932490183503</v>
+        <v>0.80755543308583899</v>
       </c>
       <c r="G416">
-        <v>0.88138925649449495</v>
+        <v>0.88135158582099504</v>
       </c>
       <c r="H416">
-        <v>0.67226979570744605</v>
+        <v>0.67444095741886301</v>
       </c>
       <c r="I416">
-        <v>0.80619238203448995</v>
+        <v>0.80831259546904399</v>
       </c>
       <c r="J416">
-        <v>0.91488206904929503</v>
+        <v>0.915472575883576</v>
       </c>
       <c r="K416">
-        <v>0.76067250896104099</v>
+        <v>0.76195330683419404</v>
       </c>
       <c r="L416">
-        <v>0.86284069096444505</v>
+        <v>0.86235493272342101</v>
       </c>
       <c r="M416">
-        <v>0.93687442215193595</v>
+        <v>0.936110244899233</v>
       </c>
       <c r="N416">
-        <v>0.75378329381804399</v>
+        <v>0.75767844664214101</v>
       </c>
       <c r="O416">
-        <v>0.85244840545312595</v>
+        <v>0.85449498181475902</v>
       </c>
       <c r="P416">
-        <v>0.91480544583469703</v>
+        <v>0.91489369611399796</v>
       </c>
     </row>
     <row r="417" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A417" s="1">
         <v>42339</v>
       </c>
       <c r="B417">
-        <v>0.718421684353169</v>
+        <v>0.71924407323961204</v>
       </c>
       <c r="C417">
-        <v>0.82220637974271105</v>
+        <v>0.822093270905354</v>
       </c>
       <c r="D417">
-        <v>0.93426084372878304</v>
+        <v>0.93381808050864601</v>
       </c>
       <c r="E417">
-        <v>0.71671140438287995</v>
+        <v>0.71877219882243204</v>
       </c>
       <c r="F417">
-        <v>0.81339133791596496</v>
+        <v>0.81429859848244501</v>
       </c>
       <c r="G417">
-        <v>0.88104148037328001</v>
+        <v>0.881223022674954</v>
       </c>
       <c r="H417">
-        <v>0.67820592528238499</v>
+        <v>0.68071741305628397</v>
       </c>
       <c r="I417">
-        <v>0.81063429603995896</v>
+        <v>0.81300585901658395</v>
       </c>
       <c r="J417">
-        <v>0.91471332361048097</v>
+        <v>0.91537622212610903</v>
       </c>
       <c r="K417">
-        <v>0.770357821325379</v>
+        <v>0.77126164405494302</v>
       </c>
       <c r="L417">
-        <v>0.87531067646725902</v>
+        <v>0.87434017725816204</v>
       </c>
       <c r="M417">
-        <v>0.94316374448095996</v>
+        <v>0.94234762324653498</v>
       </c>
       <c r="N417">
-        <v>0.75056298807483102</v>
+        <v>0.75590721478452605</v>
       </c>
       <c r="O417">
-        <v>0.85157634761955403</v>
+        <v>0.85404529288646502</v>
       </c>
       <c r="P417">
-        <v>0.91481557597436902</v>
+        <v>0.91480874884270302</v>
       </c>
     </row>
     <row r="418" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A418" s="1">
         <v>42370</v>
       </c>
       <c r="B418">
-        <v>0.71818957690285001</v>
+        <v>0.71893984986508697</v>
       </c>
       <c r="C418">
-        <v>0.82137420638085101</v>
+        <v>0.82122185886352095</v>
       </c>
       <c r="D418">
-        <v>0.93366809965637798</v>
+        <v>0.93315768248270603</v>
       </c>
       <c r="E418">
-        <v>0.70338201272755796</v>
+        <v>0.704503340036292</v>
       </c>
       <c r="F418">
-        <v>0.80668502231920503</v>
+        <v>0.80708255907839899</v>
       </c>
       <c r="G418">
-        <v>0.87830164209223804</v>
+        <v>0.87856287293544699</v>
       </c>
       <c r="H418">
-        <v>0.69234021824358505</v>
+        <v>0.69404125219909396</v>
       </c>
       <c r="I418">
-        <v>0.81537852862673399</v>
+        <v>0.81738610974293702</v>
       </c>
       <c r="J418">
-        <v>0.91365008496883005</v>
+        <v>0.91424127509061104</v>
       </c>
       <c r="K418">
-        <v>0.77746367840284103</v>
+        <v>0.77714158359039198</v>
       </c>
       <c r="L418">
-        <v>0.87892791243531798</v>
+        <v>0.87739185462540004</v>
       </c>
       <c r="M418">
-        <v>0.94508705853324204</v>
+        <v>0.94410830919057598</v>
       </c>
       <c r="N418">
-        <v>0.74377196705251702</v>
+        <v>0.74940985257336801</v>
       </c>
       <c r="O418">
-        <v>0.84701557909925695</v>
+        <v>0.84945483643247299</v>
       </c>
       <c r="P418">
-        <v>0.91439507189403102</v>
+        <v>0.91432860756369105</v>
       </c>
     </row>
     <row r="419" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A419" s="1">
         <v>42401</v>
       </c>
       <c r="B419">
-        <v>0.72177443505177097</v>
+        <v>0.72262074007871302</v>
       </c>
       <c r="C419">
-        <v>0.822277331986486</v>
+        <v>0.82212256404611495</v>
       </c>
       <c r="D419">
-        <v>0.93337185132665201</v>
+        <v>0.93294489203476905</v>
       </c>
       <c r="E419">
-        <v>0.702352961185714</v>
+        <v>0.70411092555706301</v>
       </c>
       <c r="F419">
-        <v>0.80396065799929595</v>
+        <v>0.80477646259320601</v>
       </c>
       <c r="G419">
-        <v>0.87639999471295904</v>
+        <v>0.87695925872043101</v>
       </c>
       <c r="H419">
-        <v>0.69345673775036798</v>
+        <v>0.69448244081058097</v>
       </c>
       <c r="I419">
-        <v>0.81581947113212205</v>
+        <v>0.81711085883698997</v>
       </c>
       <c r="J419">
-        <v>0.91455060526235099</v>
+        <v>0.91498161622686902</v>
       </c>
       <c r="K419">
-        <v>0.780291598288402</v>
+        <v>0.77970804251412795</v>
       </c>
       <c r="L419">
-        <v>0.87906631824542603</v>
+        <v>0.87747298647013305</v>
       </c>
       <c r="M419">
-        <v>0.94608825910259597</v>
+        <v>0.94510987228635102</v>
       </c>
       <c r="N419">
-        <v>0.75253230780814695</v>
+        <v>0.75753193865438495</v>
       </c>
       <c r="O419">
-        <v>0.85093927169477401</v>
+        <v>0.85300572488513104</v>
       </c>
       <c r="P419">
-        <v>0.91557264954411799</v>
+        <v>0.91535975075406095</v>
       </c>
     </row>
     <row r="420" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A420" s="1">
         <v>42430</v>
       </c>
       <c r="B420">
-        <v>0.71869192181860897</v>
+        <v>0.71949470167687002</v>
       </c>
       <c r="C420">
-        <v>0.81988383726883696</v>
+        <v>0.81984816938247096</v>
       </c>
       <c r="D420">
-        <v>0.93348700967550502</v>
+        <v>0.93309341354597697</v>
       </c>
       <c r="E420">
-        <v>0.69352680608546302</v>
+        <v>0.69589462137109204</v>
       </c>
       <c r="F420">
-        <v>0.79837070999540005</v>
+        <v>0.79954838516037197</v>
       </c>
       <c r="G420">
-        <v>0.87542692581061099</v>
+        <v>0.87608681766074703</v>
       </c>
       <c r="H420">
-        <v>0.70201944177880404</v>
+        <v>0.70319920798526703</v>
       </c>
       <c r="I420">
-        <v>0.81899846723116099</v>
+        <v>0.82030146584429997</v>
       </c>
       <c r="J420">
-        <v>0.91556669599873597</v>
+        <v>0.91578654920925795</v>
       </c>
       <c r="K420">
-        <v>0.77857713702327203</v>
+        <v>0.77803118577645003</v>
       </c>
       <c r="L420">
-        <v>0.87926173487248305</v>
+        <v>0.87807137958133297</v>
       </c>
       <c r="M420">
-        <v>0.94831567573777897</v>
+        <v>0.94769334629119395</v>
       </c>
       <c r="N420">
-        <v>0.75489738719677502</v>
+        <v>0.75849843903402403</v>
       </c>
       <c r="O420">
-        <v>0.85219856213063505</v>
+        <v>0.85354639624247097</v>
       </c>
       <c r="P420">
-        <v>0.91530591464058897</v>
+        <v>0.91486811107683597</v>
       </c>
     </row>
     <row r="421" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A421" s="1">
         <v>42461</v>
       </c>
       <c r="B421">
-        <v>0.71220164226356597</v>
+        <v>0.71286599183755806</v>
       </c>
       <c r="C421">
-        <v>0.81477270645853295</v>
+        <v>0.81482269283999798</v>
       </c>
       <c r="D421">
-        <v>0.93217575102628802</v>
+        <v>0.93195037869111097</v>
       </c>
       <c r="E421">
-        <v>0.68010368786776398</v>
+        <v>0.68219772223981001</v>
       </c>
       <c r="F421">
-        <v>0.79076056629137004</v>
+        <v>0.79182612585881296</v>
       </c>
       <c r="G421">
-        <v>0.87504847202445402</v>
+        <v>0.87583149620996104</v>
       </c>
       <c r="H421">
-        <v>0.70028790571223598</v>
+        <v>0.70163097076362602</v>
       </c>
       <c r="I421">
-        <v>0.81454710375744399</v>
+        <v>0.81612836828169899</v>
       </c>
       <c r="J421">
-        <v>0.91630721035513896</v>
+        <v>0.91674507746342204</v>
       </c>
       <c r="K421">
-        <v>0.77623617189911698</v>
+        <v>0.77616908845933896</v>
       </c>
       <c r="L421">
-        <v>0.87911912919632296</v>
+        <v>0.87803509646873901</v>
       </c>
       <c r="M421">
-        <v>0.94957496269016795</v>
+        <v>0.94902005366442799</v>
       </c>
       <c r="N421">
-        <v>0.75461538690692098</v>
+        <v>0.75617793621017904</v>
       </c>
       <c r="O421">
-        <v>0.85167246523069295</v>
+        <v>0.85218166996415201</v>
       </c>
       <c r="P421">
-        <v>0.91575201256412198</v>
+        <v>0.91525136490544101</v>
       </c>
     </row>
     <row r="422" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A422" s="1">
         <v>42491</v>
       </c>
       <c r="B422">
-        <v>0.71130934708679705</v>
+        <v>0.71192662030584097</v>
       </c>
       <c r="C422">
-        <v>0.81484654435930903</v>
+        <v>0.81493527542962096</v>
       </c>
       <c r="D422">
-        <v>0.93280044893706704</v>
+        <v>0.932632605256841</v>
       </c>
       <c r="E422">
-        <v>0.68208869736658395</v>
+        <v>0.684179927738928</v>
       </c>
       <c r="F422">
-        <v>0.79045866092919403</v>
+        <v>0.79159390762305604</v>
       </c>
       <c r="G422">
-        <v>0.87525720190586498</v>
+        <v>0.87602498003283502</v>
       </c>
       <c r="H422">
-        <v>0.70813798460895405</v>
+        <v>0.70900087285132496</v>
       </c>
       <c r="I422">
-        <v>0.82062911607038302</v>
+        <v>0.82203520531491703</v>
       </c>
       <c r="J422">
-        <v>0.91940224216000599</v>
+        <v>0.91990362023254901</v>
       </c>
       <c r="K422">
-        <v>0.77730648430883897</v>
+        <v>0.77726962581127301</v>
       </c>
       <c r="L422">
-        <v>0.88026184361224202</v>
+        <v>0.87945118031610603</v>
       </c>
       <c r="M422">
-        <v>0.95012687803763496</v>
+        <v>0.94987243962026302</v>
       </c>
       <c r="N422">
-        <v>0.74816803550977196</v>
+        <v>0.74949489696914495</v>
       </c>
       <c r="O422">
-        <v>0.84884146724862997</v>
+        <v>0.849470126404401</v>
       </c>
       <c r="P422">
-        <v>0.91668986281456</v>
+        <v>0.91638644576783501</v>
       </c>
     </row>
     <row r="423" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A423" s="1">
         <v>42522</v>
       </c>
       <c r="B423">
-        <v>0.70798788912204702</v>
+        <v>0.70856325515032803</v>
       </c>
       <c r="C423">
-        <v>0.81274948519740897</v>
+        <v>0.81269794449050503</v>
       </c>
       <c r="D423">
-        <v>0.93286156471103099</v>
+        <v>0.93265826204779301</v>
       </c>
       <c r="E423">
-        <v>0.69174624830814802</v>
+        <v>0.69409833413517297</v>
       </c>
       <c r="F423">
-        <v>0.79087680148777795</v>
+        <v>0.79248039373258095</v>
       </c>
       <c r="G423">
-        <v>0.87500530153876299</v>
+        <v>0.87585737595005497</v>
       </c>
       <c r="H423">
-        <v>0.68887310902330601</v>
+        <v>0.68956834419747604</v>
       </c>
       <c r="I423">
-        <v>0.81014512540804995</v>
+        <v>0.81121779162542895</v>
       </c>
       <c r="J423">
-        <v>0.91788455725678497</v>
+        <v>0.91826643359182203</v>
       </c>
       <c r="K423">
-        <v>0.76206491044479596</v>
+        <v>0.76289916285347104</v>
       </c>
       <c r="L423">
-        <v>0.87112735166247002</v>
+        <v>0.87096359565401604</v>
       </c>
       <c r="M423">
-        <v>0.94846371070685798</v>
+        <v>0.94832811619985202</v>
       </c>
       <c r="N423">
-        <v>0.73329739438915498</v>
+        <v>0.73588325213786299</v>
       </c>
       <c r="O423">
-        <v>0.84061008484183397</v>
+        <v>0.84169598214415398</v>
       </c>
       <c r="P423">
-        <v>0.91466640115839903</v>
+        <v>0.91437990347988696</v>
       </c>
     </row>
     <row r="424" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A424" s="1">
         <v>42552</v>
       </c>
       <c r="B424">
-        <v>0.70792801344824297</v>
+        <v>0.70830455110378399</v>
       </c>
       <c r="C424">
-        <v>0.81135301207229804</v>
+        <v>0.81108840841061103</v>
       </c>
       <c r="D424">
-        <v>0.93193426722678796</v>
+        <v>0.93169034065538203</v>
       </c>
       <c r="E424">
-        <v>0.69725292700651298</v>
+        <v>0.69944330176275704</v>
       </c>
       <c r="F424">
-        <v>0.79634486859655895</v>
+        <v>0.797913298660063</v>
       </c>
       <c r="G424">
-        <v>0.87742947134083304</v>
+        <v>0.87828618295377103</v>
       </c>
       <c r="H424">
-        <v>0.68825798152159101</v>
+        <v>0.68914043123667201</v>
       </c>
       <c r="I424">
-        <v>0.810168492417222</v>
+        <v>0.81118381712850895</v>
       </c>
       <c r="J424">
-        <v>0.91790471920503003</v>
+        <v>0.91815374028752805</v>
       </c>
       <c r="K424">
-        <v>0.75939853008756097</v>
+        <v>0.76107548678994597</v>
       </c>
       <c r="L424">
-        <v>0.86685436525234105</v>
+        <v>0.86712784675315402</v>
       </c>
       <c r="M424">
-        <v>0.94714320134672902</v>
+        <v>0.94706070195245295</v>
       </c>
       <c r="N424">
-        <v>0.72765019157175004</v>
+        <v>0.73021659320793997</v>
       </c>
       <c r="O424">
-        <v>0.83727541823312501</v>
+        <v>0.83803089645964501</v>
       </c>
       <c r="P424">
-        <v>0.91370175506969398</v>
+        <v>0.91324851858537404</v>
       </c>
     </row>
     <row r="425" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A425" s="1">
         <v>42583</v>
       </c>
       <c r="B425">
-        <v>0.70137870599780805</v>
+        <v>0.70197620684926398</v>
       </c>
       <c r="C425">
-        <v>0.80717845803743005</v>
+        <v>0.80715239474166001</v>
       </c>
       <c r="D425">
-        <v>0.930304750969005</v>
+        <v>0.93021081802264605</v>
       </c>
       <c r="E425">
-        <v>0.69787303249674004</v>
+        <v>0.70022851664788299</v>
       </c>
       <c r="F425">
-        <v>0.80308225340047701</v>
+        <v>0.80460333333680401</v>
       </c>
       <c r="G425">
-        <v>0.88110906765530095</v>
+        <v>0.88201764583062203</v>
       </c>
       <c r="H425">
-        <v>0.67834958226967701</v>
+        <v>0.67926360739151803</v>
       </c>
       <c r="I425">
-        <v>0.80190575471540204</v>
+        <v>0.80285407487736904</v>
       </c>
       <c r="J425">
-        <v>0.91566142074148504</v>
+        <v>0.91597510455351805</v>
       </c>
       <c r="K425">
-        <v>0.74800434895885204</v>
+        <v>0.74984799777066202</v>
       </c>
       <c r="L425">
-        <v>0.85739608003620305</v>
+        <v>0.85780276203517103</v>
       </c>
       <c r="M425">
-        <v>0.94433043617270795</v>
+        <v>0.94411700776773499</v>
       </c>
       <c r="N425">
-        <v>0.72439627493137504</v>
+        <v>0.72668893334190199</v>
       </c>
       <c r="O425">
-        <v>0.83405566536330999</v>
+        <v>0.83483101929890702</v>
       </c>
       <c r="P425">
-        <v>0.912470833371127</v>
+        <v>0.91207870069300301</v>
       </c>
     </row>
     <row r="426" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A426" s="1">
         <v>42614</v>
       </c>
       <c r="B426">
-        <v>0.69985490835671804</v>
+        <v>0.70049133798858298</v>
       </c>
       <c r="C426">
-        <v>0.80559578279759003</v>
+        <v>0.80571641627822599</v>
       </c>
       <c r="D426">
-        <v>0.93039394409229403</v>
+        <v>0.93034107984477399</v>
       </c>
       <c r="E426">
-        <v>0.70173547970013195</v>
+        <v>0.703613997944883</v>
       </c>
       <c r="F426">
-        <v>0.80818988752432597</v>
+        <v>0.80952507871827795</v>
       </c>
       <c r="G426">
-        <v>0.88498075640944196</v>
+        <v>0.88597574285093605</v>
       </c>
       <c r="H426">
-        <v>0.66863940242161002</v>
+        <v>0.66968650440194299</v>
       </c>
       <c r="I426">
-        <v>0.79637333857898696</v>
+        <v>0.79778318271751303</v>
       </c>
       <c r="J426">
-        <v>0.91558890693012396</v>
+        <v>0.91594403481702702</v>
       </c>
       <c r="K426">
-        <v>0.73964267425137098</v>
+        <v>0.74121503629679597</v>
       </c>
       <c r="L426">
-        <v>0.85100139718394097</v>
+        <v>0.85118387834490605</v>
       </c>
       <c r="M426">
-        <v>0.94292128244479001</v>
+        <v>0.94243471071270202</v>
       </c>
       <c r="N426">
-        <v>0.73467973175874202</v>
+        <v>0.73661187729415101</v>
       </c>
       <c r="O426">
-        <v>0.83728598074830196</v>
+        <v>0.83796459071706497</v>
       </c>
       <c r="P426">
-        <v>0.91188811297552197</v>
+        <v>0.91144827301776299</v>
       </c>
     </row>
     <row r="427" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A427" s="1">
         <v>42644</v>
       </c>
       <c r="B427">
-        <v>0.70269173894725501</v>
+        <v>0.70309161923516506</v>
       </c>
       <c r="C427">
-        <v>0.80960883242624904</v>
+        <v>0.80958580972723504</v>
       </c>
       <c r="D427">
-        <v>0.93234253034500902</v>
+        <v>0.932205038056514</v>
       </c>
       <c r="E427">
-        <v>0.70862976037115299</v>
+        <v>0.71106764083937701</v>
       </c>
       <c r="F427">
-        <v>0.81680390507124601</v>
+        <v>0.81824980677006598</v>
       </c>
       <c r="G427">
-        <v>0.88733393775008995</v>
+        <v>0.88821383891565397</v>
       </c>
       <c r="H427">
-        <v>0.66625817283143596</v>
+        <v>0.66804686410917902</v>
       </c>
       <c r="I427">
-        <v>0.79852132354729399</v>
+        <v>0.80058193746376904</v>
       </c>
       <c r="J427">
-        <v>0.91752913168300898</v>
+        <v>0.91792789898154004</v>
       </c>
       <c r="K427">
-        <v>0.73723603256508996</v>
+        <v>0.73791919270237905</v>
       </c>
       <c r="L427">
-        <v>0.85073963421133703</v>
+        <v>0.85058843329304901</v>
       </c>
       <c r="M427">
-        <v>0.94120148330982001</v>
+        <v>0.94056217223890404</v>
       </c>
       <c r="N427">
-        <v>0.73490401108480996</v>
+        <v>0.73602781507747295</v>
       </c>
       <c r="O427">
-        <v>0.83886253238499897</v>
+        <v>0.83896351392022595</v>
       </c>
       <c r="P427">
-        <v>0.91201391678007204</v>
+        <v>0.91153609148735504</v>
       </c>
     </row>
     <row r="428" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A428" s="1">
         <v>42675</v>
       </c>
       <c r="B428">
-        <v>0.70944636204764</v>
+        <v>0.70981248224068805</v>
       </c>
       <c r="C428">
-        <v>0.81604607506378901</v>
+        <v>0.81597191744757003</v>
       </c>
       <c r="D428">
-        <v>0.93456843633172904</v>
+        <v>0.93456722410147797</v>
       </c>
       <c r="E428">
-        <v>0.72557053864367904</v>
+        <v>0.72686911080205097</v>
       </c>
       <c r="F428">
-        <v>0.82519721470468999</v>
+        <v>0.82625934216056596</v>
       </c>
       <c r="G428">
-        <v>0.88747091478863704</v>
+        <v>0.88828141904358004</v>
       </c>
       <c r="H428">
-        <v>0.66263170842761199</v>
+        <v>0.664078551099337</v>
       </c>
       <c r="I428">
-        <v>0.80222304023690705</v>
+        <v>0.80425383629286396</v>
       </c>
       <c r="J428">
-        <v>0.91798023354754699</v>
+        <v>0.91841691251948698</v>
       </c>
       <c r="K428">
-        <v>0.74218758886626202</v>
+        <v>0.74323019620303099</v>
       </c>
       <c r="L428">
-        <v>0.85315675808310198</v>
+        <v>0.85298606427127999</v>
       </c>
       <c r="M428">
-        <v>0.94013545774076501</v>
+        <v>0.93931971084466104</v>
       </c>
       <c r="N428">
-        <v>0.74335040023627996</v>
+        <v>0.74368405138002402</v>
       </c>
       <c r="O428">
-        <v>0.846571340544236</v>
+        <v>0.84591111258821206</v>
       </c>
       <c r="P428">
-        <v>0.91338229447349994</v>
+        <v>0.91285846619354705</v>
       </c>
     </row>
     <row r="429" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A429" s="1">
         <v>42705</v>
       </c>
       <c r="B429">
-        <v>0.70675350831961603</v>
+        <v>0.70722471327904002</v>
       </c>
       <c r="C429">
-        <v>0.81529460755073002</v>
+        <v>0.81535364186272297</v>
       </c>
       <c r="D429">
-        <v>0.93576753905892496</v>
+        <v>0.93579015920946795</v>
       </c>
       <c r="E429">
-        <v>0.72139564041538795</v>
+        <v>0.72214061461383405</v>
       </c>
       <c r="F429">
-        <v>0.81924967715518904</v>
+        <v>0.81976067665534402</v>
       </c>
       <c r="G429">
-        <v>0.88570721269729402</v>
+        <v>0.88636171387755602</v>
       </c>
       <c r="H429">
-        <v>0.66053910669574001</v>
+        <v>0.66176197472628595</v>
       </c>
       <c r="I429">
-        <v>0.80124357775537003</v>
+        <v>0.80324324581232598</v>
       </c>
       <c r="J429">
-        <v>0.91701887380981595</v>
+        <v>0.91745246253015</v>
       </c>
       <c r="K429">
-        <v>0.72990376100496202</v>
+        <v>0.73081325802897201</v>
       </c>
       <c r="L429">
-        <v>0.845152927474906</v>
+        <v>0.844939197616566</v>
       </c>
       <c r="M429">
-        <v>0.93715407041151899</v>
+        <v>0.93607680364274504</v>
       </c>
       <c r="N429">
-        <v>0.73830918484534203</v>
+        <v>0.73925802654081896</v>
       </c>
       <c r="O429">
-        <v>0.84475371363706397</v>
+        <v>0.84458654878350503</v>
       </c>
       <c r="P429">
-        <v>0.91236383517446096</v>
+        <v>0.91190628493918302</v>
       </c>
     </row>
     <row r="430" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A430" s="1">
         <v>42736</v>
       </c>
       <c r="B430">
-        <v>0.71150091178364705</v>
+        <v>0.71178375306387798</v>
       </c>
       <c r="C430">
-        <v>0.81886857772629795</v>
+        <v>0.81871173943369902</v>
       </c>
       <c r="D430">
-        <v>0.93824722330027299</v>
+        <v>0.93817854074256102</v>
       </c>
       <c r="E430">
-        <v>0.71142790353780905</v>
+        <v>0.71137434960813795</v>
       </c>
       <c r="F430">
-        <v>0.81041983601698198</v>
+        <v>0.81077079968699595</v>
       </c>
       <c r="G430">
-        <v>0.88367442131621898</v>
+        <v>0.884401124384393</v>
       </c>
       <c r="H430">
-        <v>0.66809639059126302</v>
+        <v>0.66879724722371203</v>
       </c>
       <c r="I430">
-        <v>0.80942536261749398</v>
+        <v>0.81103429398314097</v>
       </c>
       <c r="J430">
-        <v>0.91723381549453897</v>
+        <v>0.91757009725663297</v>
       </c>
       <c r="K430">
-        <v>0.73360919849348605</v>
+        <v>0.73453864356176801</v>
       </c>
       <c r="L430">
-        <v>0.84651643032673396</v>
+        <v>0.84590883895856495</v>
       </c>
       <c r="M430">
-        <v>0.93741495574675504</v>
+        <v>0.93628335333369705</v>
       </c>
       <c r="N430">
-        <v>0.75165424528328595</v>
+        <v>0.75286345793079301</v>
       </c>
       <c r="O430">
-        <v>0.85135331946316894</v>
+        <v>0.85130252277011798</v>
       </c>
       <c r="P430">
-        <v>0.91302963364259204</v>
+        <v>0.91261569808736698</v>
       </c>
     </row>
     <row r="431" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A431" s="1">
         <v>42767</v>
       </c>
       <c r="B431">
-        <v>0.70271440868294199</v>
+        <v>0.70308924339377599</v>
       </c>
       <c r="C431">
-        <v>0.81245842405815105</v>
+        <v>0.81234107382183496</v>
       </c>
       <c r="D431">
-        <v>0.93743608786531796</v>
+        <v>0.93734031772713799</v>
       </c>
       <c r="E431">
-        <v>0.69862638832848101</v>
+        <v>0.69925579558218898</v>
       </c>
       <c r="F431">
-        <v>0.80723526483660002</v>
+        <v>0.80762436198465903</v>
       </c>
       <c r="G431">
-        <v>0.88390059378180597</v>
+        <v>0.88470147106275998</v>
       </c>
       <c r="H431">
-        <v>0.67142802833871096</v>
+        <v>0.67188971120817798</v>
       </c>
       <c r="I431">
-        <v>0.80687753706185195</v>
+        <v>0.80838353865088597</v>
       </c>
       <c r="J431">
-        <v>0.91613411872998096</v>
+        <v>0.91657594838032397</v>
       </c>
       <c r="K431">
-        <v>0.71778152693229003</v>
+        <v>0.718590749413063</v>
       </c>
       <c r="L431">
-        <v>0.83099407254125601</v>
+        <v>0.83064937583950404</v>
       </c>
       <c r="M431">
-        <v>0.93027854096072304</v>
+        <v>0.92914972563324705</v>
       </c>
       <c r="N431">
-        <v>0.74394415264196001</v>
+        <v>0.74548437697910697</v>
       </c>
       <c r="O431">
-        <v>0.84714036722457398</v>
+        <v>0.84729820945511003</v>
       </c>
       <c r="P431">
-        <v>0.913146495894126</v>
+        <v>0.91269630804288904</v>
       </c>
     </row>
     <row r="432" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A432" s="1">
         <v>42795</v>
       </c>
       <c r="B432">
-        <v>0.69122014439307</v>
+        <v>0.69202988808966104</v>
       </c>
       <c r="C432">
-        <v>0.80295736264514095</v>
+        <v>0.80299259251189503</v>
       </c>
       <c r="D432">
-        <v>0.93412903733276698</v>
+        <v>0.93389491564308502</v>
       </c>
       <c r="E432">
-        <v>0.68608453981924</v>
+        <v>0.68679656326596505</v>
       </c>
       <c r="F432">
-        <v>0.79939947308942705</v>
+        <v>0.79976295419679699</v>
       </c>
       <c r="G432">
-        <v>0.88251315721979195</v>
+        <v>0.88344475150337898</v>
       </c>
       <c r="H432">
-        <v>0.67494538252905001</v>
+        <v>0.67638105538011595</v>
       </c>
       <c r="I432">
-        <v>0.80326805081747399</v>
+        <v>0.80500485385370402</v>
       </c>
       <c r="J432">
-        <v>0.91542614279663903</v>
+        <v>0.91580827025090294</v>
       </c>
       <c r="K432">
-        <v>0.70916829180671204</v>
+        <v>0.710242008487875</v>
       </c>
       <c r="L432">
-        <v>0.82062720201097406</v>
+        <v>0.82004645222638495</v>
       </c>
       <c r="M432">
-        <v>0.92494203298811195</v>
+        <v>0.92354678239778698</v>
       </c>
       <c r="N432">
-        <v>0.74514462455345398</v>
+        <v>0.74747897079002501</v>
       </c>
       <c r="O432">
-        <v>0.848020214916264</v>
+        <v>0.84880854122040295</v>
       </c>
       <c r="P432">
-        <v>0.91487123094937595</v>
+        <v>0.91454962111811799</v>
       </c>
     </row>
     <row r="433" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A433" s="1">
         <v>42826</v>
       </c>
       <c r="B433">
-        <v>0.68850839816384202</v>
+        <v>0.68920644270056297</v>
       </c>
       <c r="C433">
-        <v>0.79973980818761403</v>
+        <v>0.79967101082676395</v>
       </c>
       <c r="D433">
-        <v>0.93272102849772098</v>
+        <v>0.93242899955339997</v>
       </c>
       <c r="E433">
-        <v>0.69127167276284696</v>
+        <v>0.69215622601790205</v>
       </c>
       <c r="F433">
-        <v>0.80000019491371199</v>
+        <v>0.80049530997947504</v>
       </c>
       <c r="G433">
-        <v>0.880587737216324</v>
+        <v>0.88153069682946605</v>
       </c>
       <c r="H433">
-        <v>0.69296197946854798</v>
+        <v>0.69446215418733404</v>
       </c>
       <c r="I433">
-        <v>0.81008773118761301</v>
+        <v>0.81160739053476205</v>
       </c>
       <c r="J433">
-        <v>0.91792369296420295</v>
+        <v>0.91830263843626103</v>
       </c>
       <c r="K433">
-        <v>0.70107705940818299</v>
+        <v>0.70204107606257704</v>
       </c>
       <c r="L433">
-        <v>0.81272778816312896</v>
+        <v>0.81195687009175999</v>
       </c>
       <c r="M433">
-        <v>0.92033526890089101</v>
+        <v>0.919025947647925</v>
       </c>
       <c r="N433">
-        <v>0.74282791366195899</v>
+        <v>0.74630262791104496</v>
       </c>
       <c r="O433">
-        <v>0.84548347203193097</v>
+        <v>0.84733078305467402</v>
       </c>
       <c r="P433">
-        <v>0.91625684910281002</v>
+        <v>0.91614125158816795</v>
       </c>
     </row>
     <row r="434" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A434" s="1">
         <v>42856</v>
       </c>
       <c r="B434">
-        <v>0.69374731386334998</v>
+        <v>0.69443852021415498</v>
       </c>
       <c r="C434">
-        <v>0.80260770175308904</v>
+        <v>0.80271234184695694</v>
       </c>
       <c r="D434">
-        <v>0.93354166098646396</v>
+        <v>0.93334280671251302</v>
       </c>
       <c r="E434">
-        <v>0.70707070458965604</v>
+        <v>0.70798932673542803</v>
       </c>
       <c r="F434">
-        <v>0.80982904855767401</v>
+        <v>0.81039019775329202</v>
       </c>
       <c r="G434">
-        <v>0.88057003959943203</v>
+        <v>0.881535141869765</v>
       </c>
       <c r="H434">
-        <v>0.70567105017062404</v>
+        <v>0.70674676020586702</v>
       </c>
       <c r="I434">
-        <v>0.81487521010872899</v>
+        <v>0.81624847865009098</v>
       </c>
       <c r="J434">
-        <v>0.91684774502520205</v>
+        <v>0.91723768746460299</v>
       </c>
       <c r="K434">
-        <v>0.69523990612643405</v>
+        <v>0.69603821901790397</v>
       </c>
       <c r="L434">
-        <v>0.80639499046168295</v>
+        <v>0.80573633820990698</v>
       </c>
       <c r="M434">
-        <v>0.91745146085693796</v>
+        <v>0.91623863101583003</v>
       </c>
       <c r="N434">
-        <v>0.74676030740653199</v>
+        <v>0.74992219016925898</v>
       </c>
       <c r="O434">
-        <v>0.84663713080621195</v>
+        <v>0.848603899128205</v>
       </c>
       <c r="P434">
-        <v>0.91732250758354295</v>
+        <v>0.91720418352709299</v>
       </c>
     </row>
     <row r="435" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A435" s="1">
         <v>42887</v>
       </c>
       <c r="B435">
-        <v>0.69378560589562399</v>
+        <v>0.69460432376372805</v>
       </c>
       <c r="C435">
-        <v>0.804119501217604</v>
+        <v>0.80420168488269295</v>
       </c>
       <c r="D435">
-        <v>0.934716294307123</v>
+        <v>0.93448812582399399</v>
       </c>
       <c r="E435">
-        <v>0.72102641743041396</v>
+        <v>0.72239713473756895</v>
       </c>
       <c r="F435">
-        <v>0.81599446431145894</v>
+        <v>0.81679954847777902</v>
       </c>
       <c r="G435">
-        <v>0.87955351119527403</v>
+        <v>0.88063766734706095</v>
       </c>
       <c r="H435">
-        <v>0.69346918116733602</v>
+        <v>0.69440070813576504</v>
       </c>
       <c r="I435">
-        <v>0.80754238873923201</v>
+        <v>0.808987982054301</v>
       </c>
       <c r="J435">
-        <v>0.91530257621559596</v>
+        <v>0.91586958288606901</v>
       </c>
       <c r="K435">
-        <v>0.69316903270861996</v>
+        <v>0.69350159318923699</v>
       </c>
       <c r="L435">
-        <v>0.80435232338343499</v>
+        <v>0.80350981156866996</v>
       </c>
       <c r="M435">
-        <v>0.914974325680322</v>
+        <v>0.91377254025232701</v>
       </c>
       <c r="N435">
-        <v>0.73270951317439204</v>
+        <v>0.73724772714445996</v>
       </c>
       <c r="O435">
-        <v>0.84027301645979002</v>
+        <v>0.84250195801774097</v>
       </c>
       <c r="P435">
-        <v>0.91570819027740602</v>
+        <v>0.91562343753393804</v>
       </c>
     </row>
     <row r="436" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A436" s="1">
         <v>42917</v>
       </c>
       <c r="B436">
-        <v>0.69621325253702804</v>
+        <v>0.69687474213935496</v>
       </c>
       <c r="C436">
-        <v>0.80461777459730499</v>
+        <v>0.80460878725720397</v>
       </c>
       <c r="D436">
-        <v>0.93465441873933597</v>
+        <v>0.93433315979516796</v>
       </c>
       <c r="E436">
-        <v>0.717796267159441</v>
+        <v>0.718416279862368</v>
       </c>
       <c r="F436">
-        <v>0.81231186156054003</v>
+        <v>0.81270038684579404</v>
       </c>
       <c r="G436">
-        <v>0.87771433627950601</v>
+        <v>0.87857249921799796</v>
       </c>
       <c r="H436">
-        <v>0.70419729232508299</v>
+        <v>0.70547615563144495</v>
       </c>
       <c r="I436">
-        <v>0.81209276593654001</v>
+        <v>0.81364893557753004</v>
       </c>
       <c r="J436">
-        <v>0.91384320877974501</v>
+        <v>0.91440545012366203</v>
       </c>
       <c r="K436">
-        <v>0.69951901151066997</v>
+        <v>0.69985108166169796</v>
       </c>
       <c r="L436">
-        <v>0.80640596119641295</v>
+        <v>0.80560473625024098</v>
       </c>
       <c r="M436">
-        <v>0.91422975784043403</v>
+        <v>0.91292433649934601</v>
       </c>
       <c r="N436">
-        <v>0.73010354027033797</v>
+        <v>0.73495524104214405</v>
       </c>
       <c r="O436">
-        <v>0.83785974303370803</v>
+        <v>0.84013744057647899</v>
       </c>
       <c r="P436">
-        <v>0.91498920423637797</v>
+        <v>0.91495794149966203</v>
       </c>
     </row>
     <row r="437" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A437" s="1">
         <v>42948</v>
       </c>
       <c r="B437">
-        <v>0.69068792816992497</v>
+        <v>0.69141631850465501</v>
       </c>
       <c r="C437">
-        <v>0.80134592994119302</v>
+        <v>0.80143555105733</v>
       </c>
       <c r="D437">
-        <v>0.93428182067882104</v>
+        <v>0.93392826981810895</v>
       </c>
       <c r="E437">
-        <v>0.700740371706291</v>
+        <v>0.70120839706250604</v>
       </c>
       <c r="F437">
-        <v>0.80494130172489198</v>
+        <v>0.80518138712504905</v>
       </c>
       <c r="G437">
-        <v>0.87710186888505004</v>
+        <v>0.87793208463810801</v>
       </c>
       <c r="H437">
-        <v>0.68592870504257797</v>
+        <v>0.68744357607532103</v>
       </c>
       <c r="I437">
-        <v>0.79991463834737597</v>
+        <v>0.80162378797813705</v>
       </c>
       <c r="J437">
-        <v>0.91157694645507403</v>
+        <v>0.91218697754059497</v>
       </c>
       <c r="K437">
-        <v>0.69551812014514602</v>
+        <v>0.69690560304261495</v>
       </c>
       <c r="L437">
-        <v>0.80435841120802098</v>
+        <v>0.80417643514321802</v>
       </c>
       <c r="M437">
-        <v>0.91215036388732496</v>
+        <v>0.91094992618064596</v>
       </c>
       <c r="N437">
-        <v>0.72835265005394501</v>
+        <v>0.73229773561551603</v>
       </c>
       <c r="O437">
-        <v>0.83735040809317896</v>
+        <v>0.83947130564161199</v>
       </c>
       <c r="P437">
-        <v>0.91407564795196306</v>
+        <v>0.91409055495782099</v>
       </c>
     </row>
     <row r="438" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A438" s="1">
         <v>42979</v>
       </c>
       <c r="B438">
-        <v>0.69000319992667103</v>
+        <v>0.69068969797268098</v>
       </c>
       <c r="C438">
-        <v>0.80101464264813904</v>
+        <v>0.80102542958866496</v>
       </c>
       <c r="D438">
-        <v>0.93510967273338896</v>
+        <v>0.93472276877278204</v>
       </c>
       <c r="E438">
-        <v>0.70011279106188196</v>
+        <v>0.70049709283855199</v>
       </c>
       <c r="F438">
-        <v>0.805947769129714</v>
+        <v>0.80618636867655102</v>
       </c>
       <c r="G438">
-        <v>0.87701225779507497</v>
+        <v>0.87795455204072703</v>
       </c>
       <c r="H438">
-        <v>0.67999753233869797</v>
+        <v>0.68102524585693902</v>
       </c>
       <c r="I438">
-        <v>0.79454775533132105</v>
+        <v>0.79605562435355803</v>
       </c>
       <c r="J438">
-        <v>0.91013764149603305</v>
+        <v>0.91070816346240901</v>
       </c>
       <c r="K438">
-        <v>0.69941059819557105</v>
+        <v>0.70059293993347505</v>
       </c>
       <c r="L438">
-        <v>0.80733535226445297</v>
+        <v>0.80688863914515296</v>
       </c>
       <c r="M438">
-        <v>0.91209327505742299</v>
+        <v>0.91076663167173899</v>
       </c>
       <c r="N438">
-        <v>0.73393709525390605</v>
+        <v>0.73656326444717102</v>
       </c>
       <c r="O438">
-        <v>0.83734120118343103</v>
+        <v>0.83852336599725896</v>
       </c>
       <c r="P438">
-        <v>0.91215235366130198</v>
+        <v>0.911871355308016</v>
       </c>
     </row>
     <row r="439" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A439" s="1">
         <v>43009</v>
       </c>
       <c r="B439">
-        <v>0.69559041442362002</v>
+        <v>0.69600366864377405</v>
       </c>
       <c r="C439">
-        <v>0.80363802724194899</v>
+        <v>0.803480277122123</v>
       </c>
       <c r="D439">
-        <v>0.93458929693963899</v>
+        <v>0.93415733698207903</v>
       </c>
       <c r="E439">
-        <v>0.70331876822177897</v>
+        <v>0.70378505412821601</v>
       </c>
       <c r="F439">
-        <v>0.80746661266265196</v>
+        <v>0.80784188646721</v>
       </c>
       <c r="G439">
-        <v>0.87759237615087604</v>
+        <v>0.87841605359527797</v>
       </c>
       <c r="H439">
-        <v>0.68910944448584399</v>
+        <v>0.69026001922110403</v>
       </c>
       <c r="I439">
-        <v>0.79990777393019896</v>
+        <v>0.80171464955418603</v>
       </c>
       <c r="J439">
-        <v>0.91052716999653105</v>
+        <v>0.91124669054976504</v>
       </c>
       <c r="K439">
-        <v>0.71379719168336997</v>
+        <v>0.71449845703084303</v>
       </c>
       <c r="L439">
-        <v>0.81528194806834997</v>
+        <v>0.81425477395124402</v>
       </c>
       <c r="M439">
-        <v>0.91252316473916495</v>
+        <v>0.91089074403475601</v>
       </c>
       <c r="N439">
-        <v>0.73231313593763003</v>
+        <v>0.73460485380041296</v>
       </c>
       <c r="O439">
-        <v>0.83563599866000204</v>
+        <v>0.83660182360480195</v>
       </c>
       <c r="P439">
-        <v>0.91046006801914503</v>
+        <v>0.91017329903431199</v>
       </c>
     </row>
     <row r="440" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A440" s="1">
         <v>43040</v>
       </c>
       <c r="B440">
-        <v>0.70040560999146295</v>
+        <v>0.70107012730457496</v>
       </c>
       <c r="C440">
-        <v>0.80708816224047597</v>
+        <v>0.80709422519158702</v>
       </c>
       <c r="D440">
-        <v>0.93539409389027295</v>
+        <v>0.93505772550795596</v>
       </c>
       <c r="E440">
-        <v>0.70552739261019604</v>
+        <v>0.70710820501930105</v>
       </c>
       <c r="F440">
-        <v>0.80995777892452303</v>
+        <v>0.81083769586208398</v>
       </c>
       <c r="G440">
-        <v>0.87878745149307702</v>
+        <v>0.87974088135936701</v>
       </c>
       <c r="H440">
-        <v>0.69552170574407202</v>
+        <v>0.69708063170661205</v>
       </c>
       <c r="I440">
-        <v>0.80939741901326601</v>
+        <v>0.81138951958223404</v>
       </c>
       <c r="J440">
-        <v>0.91379423304821605</v>
+        <v>0.91453298091584401</v>
       </c>
       <c r="K440">
-        <v>0.72506725091799196</v>
+        <v>0.72525586182347901</v>
       </c>
       <c r="L440">
-        <v>0.82348141620929305</v>
+        <v>0.82165673183018295</v>
       </c>
       <c r="M440">
-        <v>0.91366388324304204</v>
+        <v>0.91165956874036103</v>
       </c>
       <c r="N440">
-        <v>0.74374686084330899</v>
+        <v>0.74524290519776204</v>
       </c>
       <c r="O440">
-        <v>0.83919795235061101</v>
+        <v>0.83967112675907596</v>
       </c>
       <c r="P440">
-        <v>0.90968595468047897</v>
+        <v>0.90940862098068598</v>
       </c>
     </row>
     <row r="441" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A441" s="1">
         <v>43070</v>
       </c>
       <c r="B441">
-        <v>0.70066950947231399</v>
+        <v>0.70140697905287896</v>
       </c>
       <c r="C441">
-        <v>0.80933589136748596</v>
+        <v>0.809338766806317</v>
       </c>
       <c r="D441">
-        <v>0.93521141985363498</v>
+        <v>0.93483726056917105</v>
       </c>
       <c r="E441">
-        <v>0.69793606313210599</v>
+        <v>0.70025265661418201</v>
       </c>
       <c r="F441">
-        <v>0.80636628208416306</v>
+        <v>0.807705686403141</v>
       </c>
       <c r="G441">
-        <v>0.87998000542759203</v>
+        <v>0.88085734301159802</v>
       </c>
       <c r="H441">
-        <v>0.6989499330208</v>
+        <v>0.70054938204631301</v>
       </c>
       <c r="I441">
-        <v>0.81844241645510796</v>
+        <v>0.82035586069625199</v>
       </c>
       <c r="J441">
-        <v>0.91724329418484196</v>
+        <v>0.91812005880244096</v>
       </c>
       <c r="K441">
-        <v>0.72544771839104105</v>
+        <v>0.72584258351498498</v>
       </c>
       <c r="L441">
-        <v>0.82798254631536305</v>
+        <v>0.82636496442268803</v>
       </c>
       <c r="M441">
-        <v>0.91582810657383795</v>
+        <v>0.91386700342879201</v>
       </c>
       <c r="N441">
-        <v>0.74774424253371496</v>
+        <v>0.75001531530560395</v>
       </c>
       <c r="O441">
-        <v>0.84172228245424796</v>
+        <v>0.84264349919537096</v>
       </c>
       <c r="P441">
-        <v>0.90820580631672498</v>
+        <v>0.90811315631141099</v>
       </c>
     </row>
     <row r="442" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A442" s="1">
         <v>43101</v>
       </c>
       <c r="B442">
-        <v>0.70197634019578603</v>
+        <v>0.70271222547468104</v>
       </c>
       <c r="C442">
-        <v>0.80979712890904498</v>
+        <v>0.80976521493578402</v>
       </c>
       <c r="D442">
-        <v>0.93583308362338202</v>
+        <v>0.93537179349339505</v>
       </c>
       <c r="E442">
-        <v>0.69471644321303905</v>
+        <v>0.69694762450285097</v>
       </c>
       <c r="F442">
-        <v>0.80376530452596795</v>
+        <v>0.80526098595155104</v>
       </c>
       <c r="G442">
-        <v>0.880444832756061</v>
+        <v>0.88139140517151404</v>
       </c>
       <c r="H442">
-        <v>0.70276565252001799</v>
+        <v>0.70476472198718798</v>
       </c>
       <c r="I442">
-        <v>0.81989771478043905</v>
+        <v>0.82208468972051196</v>
       </c>
       <c r="J442">
-        <v>0.91809593158845504</v>
+        <v>0.91902388446303196</v>
       </c>
       <c r="K442">
-        <v>0.73227868227867698</v>
+        <v>0.73201489874355197</v>
       </c>
       <c r="L442">
-        <v>0.83042077486493004</v>
+        <v>0.82832487083761797</v>
       </c>
       <c r="M442">
-        <v>0.91605034916832195</v>
+        <v>0.91375858881278504</v>
       </c>
       <c r="N442">
-        <v>0.75095086056431404</v>
+        <v>0.75146080796801995</v>
       </c>
       <c r="O442">
-        <v>0.84107128044677204</v>
+        <v>0.84137442482987401</v>
       </c>
       <c r="P442">
-        <v>0.90712040088162205</v>
+        <v>0.90704634502213399</v>
       </c>
     </row>
     <row r="443" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A443" s="1">
         <v>43132</v>
       </c>
       <c r="B443">
-        <v>0.69566306247823495</v>
+        <v>0.69615040529708405</v>
       </c>
       <c r="C443">
-        <v>0.80376873339488497</v>
+        <v>0.80367781252169401</v>
       </c>
       <c r="D443">
-        <v>0.935028517528812</v>
+        <v>0.93458267110661497</v>
       </c>
       <c r="E443">
-        <v>0.70088814235510799</v>
+        <v>0.70260037506456696</v>
       </c>
       <c r="F443">
-        <v>0.80592927301359196</v>
+        <v>0.80703343692098894</v>
       </c>
       <c r="G443">
-        <v>0.88241953479706603</v>
+        <v>0.88309552471948605</v>
       </c>
       <c r="H443">
-        <v>0.70594402335463402</v>
+        <v>0.707305844926858</v>
       </c>
       <c r="I443">
-        <v>0.81741721789177202</v>
+        <v>0.81953236016972697</v>
       </c>
       <c r="J443">
-        <v>0.91737472380097895</v>
+        <v>0.91844140733406399</v>
       </c>
       <c r="K443">
-        <v>0.72457903767901899</v>
+        <v>0.723540637728602</v>
       </c>
       <c r="L443">
-        <v>0.82420844355294998</v>
+        <v>0.82179337860831303</v>
       </c>
       <c r="M443">
-        <v>0.91513500301072204</v>
+        <v>0.91266139875471397</v>
       </c>
       <c r="N443">
-        <v>0.74967069419770904</v>
+        <v>0.75043061499556396</v>
       </c>
       <c r="O443">
-        <v>0.83642711644163603</v>
+        <v>0.83699433124661604</v>
       </c>
       <c r="P443">
-        <v>0.90504694185871104</v>
+        <v>0.90509572471645305</v>
       </c>
     </row>
     <row r="444" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A444" s="1">
         <v>43160</v>
       </c>
       <c r="B444">
-        <v>0.69140424683366497</v>
+        <v>0.69156295359243602</v>
       </c>
       <c r="C444">
-        <v>0.80150553345464803</v>
+        <v>0.80126372713156702</v>
       </c>
       <c r="D444">
-        <v>0.93553130636025805</v>
+        <v>0.93518882772078005</v>
       </c>
       <c r="E444">
-        <v>0.70774884758983803</v>
+        <v>0.70927670595416403</v>
       </c>
       <c r="F444">
-        <v>0.811950888413286</v>
+        <v>0.81298552328729201</v>
       </c>
       <c r="G444">
-        <v>0.88561459645196405</v>
+        <v>0.88608273979741303</v>
       </c>
       <c r="H444">
-        <v>0.70109530123566</v>
+        <v>0.70157701249272197</v>
       </c>
       <c r="I444">
-        <v>0.81007226942348498</v>
+        <v>0.81144462610980295</v>
       </c>
       <c r="J444">
-        <v>0.91511200027980999</v>
+        <v>0.91600267681778802</v>
       </c>
       <c r="K444">
-        <v>0.72255174361951402</v>
+        <v>0.72164161967524498</v>
       </c>
       <c r="L444">
-        <v>0.82354619592450695</v>
+        <v>0.82087448074624803</v>
       </c>
       <c r="M444">
-        <v>0.91483503197252902</v>
+        <v>0.91216710691470704</v>
       </c>
       <c r="N444">
-        <v>0.74817628806596104</v>
+        <v>0.74712119923128595</v>
       </c>
       <c r="O444">
-        <v>0.835981951726539</v>
+        <v>0.83579462605428601</v>
       </c>
       <c r="P444">
-        <v>0.90423854444527096</v>
+        <v>0.90425687026223101</v>
       </c>
     </row>
     <row r="445" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A445" s="1">
         <v>43191</v>
       </c>
       <c r="B445">
-        <v>0.69295915003011199</v>
+        <v>0.69335386005799704</v>
       </c>
       <c r="C445">
-        <v>0.80358722716682496</v>
+        <v>0.80347801105735694</v>
       </c>
       <c r="D445">
-        <v>0.93762318613474704</v>
+        <v>0.93728538819326901</v>
       </c>
       <c r="E445">
-        <v>0.70916290286287897</v>
+        <v>0.71154497769076197</v>
       </c>
       <c r="F445">
-        <v>0.81393053167483798</v>
+        <v>0.81545872198432701</v>
       </c>
       <c r="G445">
-        <v>0.88900048242021801</v>
+        <v>0.88973725549345595</v>
       </c>
       <c r="H445">
-        <v>0.703436923047285</v>
+        <v>0.70490759633075595</v>
       </c>
       <c r="I445">
-        <v>0.81141285818338105</v>
+        <v>0.81312044615927204</v>
       </c>
       <c r="J445">
-        <v>0.915511421015203</v>
+        <v>0.91631699146762502</v>
       </c>
       <c r="K445">
-        <v>0.73360026172085002</v>
+        <v>0.73346845789543003</v>
       </c>
       <c r="L445">
-        <v>0.83038939934217504</v>
+        <v>0.82780075965707101</v>
       </c>
       <c r="M445">
-        <v>0.91638162828943104</v>
+        <v>0.91385195441876199</v>
       </c>
       <c r="N445">
-        <v>0.74482851670595296</v>
+        <v>0.74607024498800301</v>
       </c>
       <c r="O445">
-        <v>0.83641640779125304</v>
+        <v>0.83755403751612001</v>
       </c>
       <c r="P445">
-        <v>0.90499900936809197</v>
+        <v>0.90507036565566201</v>
       </c>
     </row>
     <row r="446" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A446" s="1">
         <v>43221</v>
       </c>
       <c r="B446">
-        <v>0.70066752523725495</v>
+        <v>0.70063147732889997</v>
       </c>
       <c r="C446">
-        <v>0.80988985325515706</v>
+        <v>0.80966094795679999</v>
       </c>
       <c r="D446">
-        <v>0.93926132025261</v>
+        <v>0.938917774568932</v>
       </c>
       <c r="E446">
-        <v>0.712640346951806</v>
+        <v>0.71381525411912605</v>
       </c>
       <c r="F446">
-        <v>0.815920602432334</v>
+        <v>0.81692998953295104</v>
       </c>
       <c r="G446">
-        <v>0.89085406458136895</v>
+        <v>0.89148307998157295</v>
       </c>
       <c r="H446">
-        <v>0.69542681117961802</v>
+        <v>0.69689531349367095</v>
       </c>
       <c r="I446">
-        <v>0.80843882434258296</v>
+        <v>0.81022126234885805</v>
       </c>
       <c r="J446">
-        <v>0.91642066108221698</v>
+        <v>0.91704632626643701</v>
       </c>
       <c r="K446">
-        <v>0.72545520692211496</v>
+        <v>0.72509235425341001</v>
       </c>
       <c r="L446">
-        <v>0.82590962612573504</v>
+        <v>0.82356435639949799</v>
       </c>
       <c r="M446">
-        <v>0.91694560094143396</v>
+        <v>0.91458734401415098</v>
       </c>
       <c r="N446">
-        <v>0.75233574168903605</v>
+        <v>0.75368671305416701</v>
       </c>
       <c r="O446">
-        <v>0.84092208305121197</v>
+        <v>0.84243948755768905</v>
       </c>
       <c r="P446">
-        <v>0.90643055012472695</v>
+        <v>0.906718122083772</v>
       </c>
     </row>
     <row r="447" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A447" s="1">
         <v>43252</v>
       </c>
       <c r="B447">
-        <v>0.70318626913819804</v>
+        <v>0.703488787070915</v>
       </c>
       <c r="C447">
-        <v>0.81221534621392</v>
+        <v>0.81225813229754396</v>
       </c>
       <c r="D447">
-        <v>0.939175135744022</v>
+        <v>0.93891127813794795</v>
       </c>
       <c r="E447">
-        <v>0.72593228573874902</v>
+        <v>0.72602453916972298</v>
       </c>
       <c r="F447">
-        <v>0.82303633090214301</v>
+        <v>0.82348999898614195</v>
       </c>
       <c r="G447">
-        <v>0.89290581048808604</v>
+        <v>0.89345221844064504</v>
       </c>
       <c r="H447">
-        <v>0.69102578716166696</v>
+        <v>0.69225481287484403</v>
       </c>
       <c r="I447">
-        <v>0.80795048047839002</v>
+        <v>0.80964394102233594</v>
       </c>
       <c r="J447">
-        <v>0.91732605857195804</v>
+        <v>0.91788327755242705</v>
       </c>
       <c r="K447">
-        <v>0.72211463768428497</v>
+        <v>0.72256963444846301</v>
       </c>
       <c r="L447">
-        <v>0.82334632782707295</v>
+        <v>0.82142655669459896</v>
       </c>
       <c r="M447">
-        <v>0.91646739627120799</v>
+        <v>0.91415176906296503</v>
       </c>
       <c r="N447">
-        <v>0.74356239604735397</v>
+        <v>0.74543228936767802</v>
       </c>
       <c r="O447">
-        <v>0.83981468179037599</v>
+        <v>0.84148662509146299</v>
       </c>
       <c r="P447">
-        <v>0.90753085935328204</v>
+        <v>0.90780135400892603</v>
       </c>
     </row>
     <row r="448" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A448" s="1">
         <v>43282</v>
       </c>
       <c r="B448">
-        <v>0.707992755591064</v>
+        <v>0.70818675591465496</v>
       </c>
       <c r="C448">
-        <v>0.81676468994001805</v>
+        <v>0.81676985314529105</v>
       </c>
       <c r="D448">
-        <v>0.94131179296821399</v>
+        <v>0.94106663823500802</v>
       </c>
       <c r="E448">
-        <v>0.725279945968202</v>
+        <v>0.72378812671805504</v>
       </c>
       <c r="F448">
-        <v>0.82398842675469897</v>
+        <v>0.82358356402711597</v>
       </c>
       <c r="G448">
-        <v>0.89437488664492004</v>
+        <v>0.89478682677463295</v>
       </c>
       <c r="H448">
-        <v>0.69291904405397697</v>
+        <v>0.69428236678496702</v>
       </c>
       <c r="I448">
-        <v>0.81363765082187101</v>
+        <v>0.81525667496282095</v>
       </c>
       <c r="J448">
-        <v>0.91997573433539104</v>
+        <v>0.92037704326921499</v>
       </c>
       <c r="K448">
-        <v>0.71762220491006101</v>
+        <v>0.71800190633781502</v>
       </c>
       <c r="L448">
-        <v>0.82168208943237298</v>
+        <v>0.81978288359144302</v>
       </c>
       <c r="M448">
-        <v>0.917062015435264</v>
+        <v>0.91474522062951702</v>
       </c>
       <c r="N448">
-        <v>0.75269785046821003</v>
+        <v>0.75373527184705302</v>
       </c>
       <c r="O448">
-        <v>0.84451949164848805</v>
+        <v>0.84582860367296797</v>
       </c>
       <c r="P448">
-        <v>0.90939099989735594</v>
+        <v>0.90946290582373202</v>
       </c>
     </row>
     <row r="449" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A449" s="1">
         <v>43313</v>
       </c>
       <c r="B449">
-        <v>0.70711576328687697</v>
+        <v>0.70737777774927602</v>
       </c>
       <c r="C449">
-        <v>0.81922184254063302</v>
+        <v>0.81919919490101301</v>
       </c>
       <c r="D449">
-        <v>0.94201066949214196</v>
+        <v>0.94177419445994703</v>
       </c>
       <c r="E449">
-        <v>0.71561783603481899</v>
+        <v>0.71459162950626998</v>
       </c>
       <c r="F449">
-        <v>0.82046317049052797</v>
+        <v>0.81999091033827498</v>
       </c>
       <c r="G449">
-        <v>0.89465751020777495</v>
+        <v>0.89499705633080795</v>
       </c>
       <c r="H449">
-        <v>0.69943179524801202</v>
+        <v>0.70071532138465498</v>
       </c>
       <c r="I449">
-        <v>0.82179777172276602</v>
+        <v>0.82315333822444303</v>
       </c>
       <c r="J449">
-        <v>0.92211875381738595</v>
+        <v>0.92231792451374095</v>
       </c>
       <c r="K449">
-        <v>0.70926071578971694</v>
+        <v>0.70865779062543099</v>
       </c>
       <c r="L449">
-        <v>0.819842700759846</v>
+        <v>0.81738386946529795</v>
       </c>
       <c r="M449">
-        <v>0.91791263525757905</v>
+        <v>0.915468065304338</v>
       </c>
       <c r="N449">
-        <v>0.75374904792862096</v>
+        <v>0.75487897457599695</v>
       </c>
       <c r="O449">
-        <v>0.849522988408145</v>
+        <v>0.85071631020738103</v>
       </c>
       <c r="P449">
-        <v>0.91126752322032201</v>
+        <v>0.91130268249147905</v>
       </c>
     </row>
     <row r="450" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A450" s="1">
         <v>43344</v>
       </c>
       <c r="B450">
-        <v>0.72021352504738401</v>
+        <v>0.72116543887200302</v>
       </c>
       <c r="C450">
-        <v>0.82896762190627904</v>
+        <v>0.829312632870148</v>
       </c>
       <c r="D450">
-        <v>0.94466491947471898</v>
+        <v>0.94443156305837195</v>
       </c>
       <c r="E450">
-        <v>0.698746752608431</v>
+        <v>0.70027618857030505</v>
       </c>
       <c r="F450">
-        <v>0.81210298562962202</v>
+        <v>0.81305585845399198</v>
       </c>
       <c r="G450">
-        <v>0.89477146441984201</v>
+        <v>0.89542185594604096</v>
       </c>
       <c r="H450">
-        <v>0.71076346061415996</v>
+        <v>0.71286257638545403</v>
       </c>
       <c r="I450">
-        <v>0.83108104284626605</v>
+        <v>0.83292903561101606</v>
       </c>
       <c r="J450">
-        <v>0.92424794556556999</v>
+        <v>0.92444800166956698</v>
       </c>
       <c r="K450">
-        <v>0.71603791615638801</v>
+        <v>0.71664781414656198</v>
       </c>
       <c r="L450">
-        <v>0.82407589256837199</v>
+        <v>0.822017488950604</v>
       </c>
       <c r="M450">
-        <v>0.91812062927786697</v>
+        <v>0.91580739655159804</v>
       </c>
       <c r="N450">
-        <v>0.77071672631023203</v>
+        <v>0.77197735948811097</v>
       </c>
       <c r="O450">
-        <v>0.85975798393209302</v>
+        <v>0.86078101600774104</v>
       </c>
       <c r="P450">
-        <v>0.91372636155841003</v>
+        <v>0.91365157456128698</v>
       </c>
     </row>
     <row r="451" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A451" s="1">
         <v>43374</v>
       </c>
       <c r="B451">
-        <v>0.72653425768705804</v>
+        <v>0.72757447163570799</v>
       </c>
       <c r="C451">
-        <v>0.83459175495484705</v>
+        <v>0.83495835813382302</v>
       </c>
       <c r="D451">
-        <v>0.94712664720348205</v>
+        <v>0.94686686424890398</v>
       </c>
       <c r="E451">
-        <v>0.69167042484063401</v>
+        <v>0.69381917234639601</v>
       </c>
       <c r="F451">
-        <v>0.80884184659286296</v>
+        <v>0.81028594078132998</v>
       </c>
       <c r="G451">
-        <v>0.89511868349161305</v>
+        <v>0.89594546550442999</v>
       </c>
       <c r="H451">
-        <v>0.70380372899607901</v>
+        <v>0.70560103456540102</v>
       </c>
       <c r="I451">
-        <v>0.82931440945164603</v>
+        <v>0.83104158445474396</v>
       </c>
       <c r="J451">
-        <v>0.92212539445391595</v>
+        <v>0.92235743697252803</v>
       </c>
       <c r="K451">
-        <v>0.71483125843992501</v>
+        <v>0.71502741050084395</v>
       </c>
       <c r="L451">
-        <v>0.82460600216742497</v>
+        <v>0.82245223971783998</v>
       </c>
       <c r="M451">
-        <v>0.91851279049339996</v>
+        <v>0.91640087403324599</v>
       </c>
       <c r="N451">
-        <v>0.76478426783406095</v>
+        <v>0.766191897582014</v>
       </c>
       <c r="O451">
-        <v>0.86147935554731503</v>
+        <v>0.86198791230648897</v>
       </c>
       <c r="P451">
-        <v>0.91403536564889998</v>
+        <v>0.91378078621811698</v>
       </c>
     </row>
     <row r="452" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A452" s="1">
         <v>43405</v>
       </c>
       <c r="B452">
-        <v>0.73557429454441003</v>
+        <v>0.73665726116406005</v>
       </c>
       <c r="C452">
-        <v>0.84161293906647905</v>
+        <v>0.84185713907515902</v>
       </c>
       <c r="D452">
-        <v>0.94877544414783599</v>
+        <v>0.94849843838666903</v>
       </c>
       <c r="E452">
-        <v>0.70291829067107703</v>
+        <v>0.70467220244544804</v>
       </c>
       <c r="F452">
-        <v>0.81422378970537501</v>
+        <v>0.81557475262039802</v>
       </c>
       <c r="G452">
-        <v>0.89619324948785295</v>
+        <v>0.89703261316303495</v>
       </c>
       <c r="H452">
-        <v>0.70275243883407301</v>
+        <v>0.70503456317866198</v>
       </c>
       <c r="I452">
-        <v>0.83161285450650402</v>
+        <v>0.83361465996638795</v>
       </c>
       <c r="J452">
-        <v>0.92063559040002696</v>
+        <v>0.92089078479976005</v>
       </c>
       <c r="K452">
-        <v>0.73288396540494705</v>
+        <v>0.73071911199358497</v>
       </c>
       <c r="L452">
-        <v>0.83464942351931604</v>
+        <v>0.83158986618436304</v>
       </c>
       <c r="M452">
-        <v>0.92192963652558602</v>
+        <v>0.91959548403497204</v>
       </c>
       <c r="N452">
-        <v>0.76821947599455498</v>
+        <v>0.76942165918711003</v>
       </c>
       <c r="O452">
-        <v>0.86569542515351094</v>
+        <v>0.86557989419973702</v>
       </c>
       <c r="P452">
-        <v>0.91520746473925296</v>
+        <v>0.91483324300056201</v>
       </c>
     </row>
     <row r="453" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A453" s="1">
         <v>43435</v>
       </c>
       <c r="B453">
-        <v>0.73464514956775695</v>
+        <v>0.73574065339195505</v>
       </c>
       <c r="C453">
-        <v>0.840336456497499</v>
+        <v>0.84057554839540305</v>
       </c>
       <c r="D453">
-        <v>0.950684480215224</v>
+        <v>0.95040731137551904</v>
       </c>
       <c r="E453">
-        <v>0.69817741938145705</v>
+        <v>0.70058200840615004</v>
       </c>
       <c r="F453">
-        <v>0.81490420987200496</v>
+        <v>0.81629592651471805</v>
       </c>
       <c r="G453">
-        <v>0.89796542617095698</v>
+        <v>0.898984450066733</v>
       </c>
       <c r="H453">
-        <v>0.69468764102407199</v>
+        <v>0.69656373210850298</v>
       </c>
       <c r="I453">
-        <v>0.82252828262384503</v>
+        <v>0.82440296655816803</v>
       </c>
       <c r="J453">
-        <v>0.91857056722443298</v>
+        <v>0.91905365700239805</v>
       </c>
       <c r="K453">
-        <v>0.73639806098827298</v>
+        <v>0.73425151408387002</v>
       </c>
       <c r="L453">
-        <v>0.83986274684458995</v>
+        <v>0.836963030697086</v>
       </c>
       <c r="M453">
-        <v>0.92451290133700803</v>
+        <v>0.92240668009364701</v>
       </c>
       <c r="N453">
-        <v>0.76031825618662896</v>
+        <v>0.76134581770830601</v>
       </c>
       <c r="O453">
-        <v>0.86094838545406704</v>
+        <v>0.86110338362154404</v>
       </c>
       <c r="P453">
-        <v>0.91464320532265497</v>
+        <v>0.91448770665479595</v>
       </c>
     </row>
     <row r="454" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A454" s="1">
         <v>43466</v>
       </c>
       <c r="B454">
-        <v>0.732458867697653</v>
+        <v>0.73327086551208198</v>
       </c>
       <c r="C454">
-        <v>0.83929932688054198</v>
+        <v>0.83951603805052899</v>
       </c>
       <c r="D454">
-        <v>0.95290716652208596</v>
+        <v>0.95261424601410705</v>
       </c>
       <c r="E454">
-        <v>0.70161466996613397</v>
+        <v>0.703353138248068</v>
       </c>
       <c r="F454">
-        <v>0.81817338688514996</v>
+        <v>0.81944347805839002</v>
       </c>
       <c r="G454">
-        <v>0.900502076311821</v>
+        <v>0.90140543782530602</v>
       </c>
       <c r="H454">
-        <v>0.70410652321082901</v>
+        <v>0.706253205767985</v>
       </c>
       <c r="I454">
-        <v>0.82551948099777495</v>
+        <v>0.827735241249274</v>
       </c>
       <c r="J454">
-        <v>0.91858760677200402</v>
+        <v>0.91911840130936895</v>
       </c>
       <c r="K454">
-        <v>0.73974603591948696</v>
+        <v>0.73934790380493398</v>
       </c>
       <c r="L454">
-        <v>0.843665336101034</v>
+        <v>0.84158534201923796</v>
       </c>
       <c r="M454">
-        <v>0.92777307429617994</v>
+        <v>0.92587034391543399</v>
       </c>
       <c r="N454">
-        <v>0.76173776571075302</v>
+        <v>0.76227256328196802</v>
       </c>
       <c r="O454">
-        <v>0.86179397926133705</v>
+        <v>0.861742164759841</v>
       </c>
       <c r="P454">
-        <v>0.91405114256397302</v>
+        <v>0.91393756774083401</v>
       </c>
     </row>
     <row r="455" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A455" s="1">
         <v>43497</v>
       </c>
       <c r="B455">
-        <v>0.73424738560953995</v>
+        <v>0.73477009329533705</v>
       </c>
       <c r="C455">
-        <v>0.84010814596466599</v>
+        <v>0.84016933064794996</v>
       </c>
       <c r="D455">
-        <v>0.95417234188648903</v>
+        <v>0.95380819855006904</v>
       </c>
       <c r="E455">
-        <v>0.73207511961749105</v>
+        <v>0.73205688787325496</v>
       </c>
       <c r="F455">
-        <v>0.83342298716519503</v>
+        <v>0.83414234733807302</v>
       </c>
       <c r="G455">
-        <v>0.90553536955601299</v>
+        <v>0.90630769458309401</v>
       </c>
       <c r="H455">
-        <v>0.70554784451091801</v>
+        <v>0.707686347847307</v>
       </c>
       <c r="I455">
-        <v>0.826269356954212</v>
+        <v>0.82839644845276394</v>
       </c>
       <c r="J455">
-        <v>0.91826465278904601</v>
+        <v>0.91877682247329895</v>
       </c>
       <c r="K455">
-        <v>0.75643430925049804</v>
+        <v>0.75549214130162401</v>
       </c>
       <c r="L455">
-        <v>0.855877504804192</v>
+        <v>0.85373540615746102</v>
       </c>
       <c r="M455">
-        <v>0.93228343023641003</v>
+        <v>0.93041100835297896</v>
       </c>
       <c r="N455">
-        <v>0.76829373019116798</v>
+        <v>0.768551591112419</v>
       </c>
       <c r="O455">
-        <v>0.86341611187928402</v>
+        <v>0.86286038515475205</v>
       </c>
       <c r="P455">
-        <v>0.91387182651396504</v>
+        <v>0.91365040197817604</v>
       </c>
     </row>
     <row r="456" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A456" s="1">
         <v>43525</v>
       </c>
       <c r="B456">
-        <v>0.72996353102345701</v>
+        <v>0.73082213422057696</v>
       </c>
       <c r="C456">
-        <v>0.83886705857133104</v>
+        <v>0.839084921214308</v>
       </c>
       <c r="D456">
-        <v>0.95470828078720305</v>
+        <v>0.954370272160035</v>
       </c>
       <c r="E456">
-        <v>0.735430531927037</v>
+        <v>0.73682737195235204</v>
       </c>
       <c r="F456">
-        <v>0.842150721511991</v>
+        <v>0.84333789822830396</v>
       </c>
       <c r="G456">
-        <v>0.91071628734291199</v>
+        <v>0.91126598141999204</v>
       </c>
       <c r="H456">
-        <v>0.70722380764882398</v>
+        <v>0.71033286506192805</v>
       </c>
       <c r="I456">
-        <v>0.82820224853489899</v>
+        <v>0.83082156469718604</v>
       </c>
       <c r="J456">
-        <v>0.91827763021765996</v>
+        <v>0.91899988589973902</v>
       </c>
       <c r="K456">
-        <v>0.75760012869254001</v>
+        <v>0.75693736666877298</v>
       </c>
       <c r="L456">
-        <v>0.85932903488956303</v>
+        <v>0.85739963692148002</v>
       </c>
       <c r="M456">
-        <v>0.93502244615569896</v>
+        <v>0.93320804466380802</v>
       </c>
       <c r="N456">
-        <v>0.76553688327403102</v>
+        <v>0.76595804042737103</v>
       </c>
       <c r="O456">
-        <v>0.86461572728546299</v>
+        <v>0.86435314062794899</v>
       </c>
       <c r="P456">
-        <v>0.91431392100761699</v>
+        <v>0.91398277266066896</v>
       </c>
     </row>
     <row r="457" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A457" s="1">
         <v>43556</v>
       </c>
       <c r="B457">
-        <v>0.73478375843754495</v>
+        <v>0.73568048635122596</v>
       </c>
       <c r="C457">
-        <v>0.84321162447750397</v>
+        <v>0.84333377123490005</v>
       </c>
       <c r="D457">
-        <v>0.95610189099551102</v>
+        <v>0.95573929435045402</v>
       </c>
       <c r="E457">
-        <v>0.75303298456072598</v>
+        <v>0.75478060065092401</v>
       </c>
       <c r="F457">
-        <v>0.858749591280352</v>
+        <v>0.86006313349218599</v>
       </c>
       <c r="G457">
-        <v>0.91736493206287195</v>
+        <v>0.91778769477561095</v>
       </c>
       <c r="H457">
-        <v>0.72074122102327898</v>
+        <v>0.72387650317911101</v>
       </c>
       <c r="I457">
-        <v>0.83575476859251996</v>
+        <v>0.83809865575887799</v>
       </c>
       <c r="J457">
-        <v>0.919835202069888</v>
+        <v>0.92060548549633703</v>
       </c>
       <c r="K457">
-        <v>0.76385165067786598</v>
+        <v>0.76398445688496797</v>
       </c>
       <c r="L457">
-        <v>0.86571785641375198</v>
+        <v>0.86415564607595996</v>
       </c>
       <c r="M457">
-        <v>0.93897503836596996</v>
+        <v>0.93713125861527002</v>
       </c>
       <c r="N457">
-        <v>0.77463047066720003</v>
+        <v>0.77597289738292896</v>
       </c>
       <c r="O457">
-        <v>0.87074536507731304</v>
+        <v>0.87097320139881895</v>
       </c>
       <c r="P457">
-        <v>0.91642582165883602</v>
+        <v>0.91628919346361404</v>
       </c>
     </row>
     <row r="458" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A458" s="1">
         <v>43586</v>
       </c>
       <c r="B458">
-        <v>0.73486537990190504</v>
+        <v>0.73590798230366095</v>
       </c>
       <c r="C458">
-        <v>0.84418411338519395</v>
+        <v>0.844587167267839</v>
       </c>
       <c r="D458">
-        <v>0.956574604452474</v>
+        <v>0.95629758505715601</v>
       </c>
       <c r="E458">
-        <v>0.77030385168444004</v>
+        <v>0.77213262760183499</v>
       </c>
       <c r="F458">
-        <v>0.87032361690469995</v>
+        <v>0.87150814292248402</v>
       </c>
       <c r="G458">
-        <v>0.92081286588660205</v>
+        <v>0.92115960768738303</v>
       </c>
       <c r="H458">
-        <v>0.72201336220137002</v>
+        <v>0.72513439618725395</v>
       </c>
       <c r="I458">
-        <v>0.83917659071589401</v>
+        <v>0.84197208492182896</v>
       </c>
       <c r="J458">
-        <v>0.92224002637477898</v>
+        <v>0.92323669735510705</v>
       </c>
       <c r="K458">
-        <v>0.76970797350145503</v>
+        <v>0.77020404648935803</v>
       </c>
       <c r="L458">
-        <v>0.87283061532991102</v>
+        <v>0.87139055790126496</v>
       </c>
       <c r="M458">
-        <v>0.94387000231743301</v>
+        <v>0.94197541264753604</v>
       </c>
       <c r="N458">
-        <v>0.78898407442336904</v>
+        <v>0.79019165189056895</v>
       </c>
       <c r="O458">
-        <v>0.87818483332325004</v>
+        <v>0.87881849230234899</v>
       </c>
       <c r="P458">
-        <v>0.91883706525567099</v>
+        <v>0.91880827379510499</v>
       </c>
     </row>
     <row r="459" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A459" s="1">
         <v>43617</v>
       </c>
       <c r="B459">
-        <v>0.74142089489942198</v>
+        <v>0.74259825925490297</v>
       </c>
       <c r="C459">
-        <v>0.85074859696704597</v>
+        <v>0.85114764107528096</v>
       </c>
       <c r="D459">
-        <v>0.95904238263726205</v>
+        <v>0.95873746725448605</v>
       </c>
       <c r="E459">
-        <v>0.78749691968184599</v>
+        <v>0.78838402654028605</v>
       </c>
       <c r="F459">
-        <v>0.88090246792350801</v>
+        <v>0.881829604138479</v>
       </c>
       <c r="G459">
-        <v>0.92409436069823603</v>
+        <v>0.92450109519030299</v>
       </c>
       <c r="H459">
-        <v>0.72347614222512702</v>
+        <v>0.72735737937894296</v>
       </c>
       <c r="I459">
-        <v>0.84746856198241705</v>
+        <v>0.85079441818889101</v>
       </c>
       <c r="J459">
-        <v>0.92667797117988704</v>
+        <v>0.92784706634414504</v>
       </c>
       <c r="K459">
-        <v>0.78551091962453601</v>
+        <v>0.78563704240145305</v>
       </c>
       <c r="L459">
-        <v>0.888239933292018</v>
+        <v>0.88640959840592504</v>
       </c>
       <c r="M459">
-        <v>0.95233133412196902</v>
+        <v>0.95019361096182398</v>
       </c>
       <c r="N459">
-        <v>0.78891112379816297</v>
+        <v>0.79068423770567897</v>
       </c>
       <c r="O459">
-        <v>0.881621568095591</v>
+        <v>0.88229430549143795</v>
       </c>
       <c r="P459">
-        <v>0.92103899595147298</v>
+        <v>0.92098093201277298</v>
       </c>
     </row>
     <row r="460" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A460" s="1">
         <v>43647</v>
       </c>
       <c r="B460">
-        <v>0.74750480640890804</v>
+        <v>0.74878876937444805</v>
       </c>
       <c r="C460">
-        <v>0.85512734930706302</v>
+        <v>0.855560532307025</v>
       </c>
       <c r="D460">
-        <v>0.96070675924916205</v>
+        <v>0.96031275926459203</v>
       </c>
       <c r="E460">
-        <v>0.79445774930506297</v>
+        <v>0.79490828774754496</v>
       </c>
       <c r="F460">
-        <v>0.89203951294607198</v>
+        <v>0.89245971993862705</v>
       </c>
       <c r="G460">
-        <v>0.92932920924504403</v>
+        <v>0.92962567716034505</v>
       </c>
       <c r="H460">
-        <v>0.74097960009265895</v>
+        <v>0.74429852242871197</v>
       </c>
       <c r="I460">
-        <v>0.86033771708112605</v>
+        <v>0.86348000481856901</v>
       </c>
       <c r="J460">
-        <v>0.93287361195385698</v>
+        <v>0.93412921743809296</v>
       </c>
       <c r="K460">
-        <v>0.77619608824625197</v>
+        <v>0.77656499663298395</v>
       </c>
       <c r="L460">
-        <v>0.88218059678972105</v>
+        <v>0.88016911310953605</v>
       </c>
       <c r="M460">
-        <v>0.95028431526829105</v>
+        <v>0.94789002121227395</v>
       </c>
       <c r="N460">
-        <v>0.78551830187841598</v>
+        <v>0.78763445171013302</v>
       </c>
       <c r="O460">
-        <v>0.88303179792375197</v>
+        <v>0.88404499889996302</v>
       </c>
       <c r="P460">
-        <v>0.92353141442417896</v>
+        <v>0.92356569836033997</v>
       </c>
     </row>
     <row r="461" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A461" s="1">
         <v>43678</v>
       </c>
       <c r="B461">
-        <v>0.75514110123691303</v>
+        <v>0.75614843933651599</v>
       </c>
       <c r="C461">
-        <v>0.86243308884941605</v>
+        <v>0.86266583360669202</v>
       </c>
       <c r="D461">
-        <v>0.96353025442193596</v>
+        <v>0.96308792294914802</v>
       </c>
       <c r="E461">
-        <v>0.80275900873861505</v>
+        <v>0.80224439621765198</v>
       </c>
       <c r="F461">
-        <v>0.90107383208622005</v>
+        <v>0.90094958724719099</v>
       </c>
       <c r="G461">
-        <v>0.93380438099628005</v>
+        <v>0.93409878349891995</v>
       </c>
       <c r="H461">
-        <v>0.766411177685977</v>
+        <v>0.76965365451968804</v>
       </c>
       <c r="I461">
-        <v>0.87881089203064899</v>
+        <v>0.88188145666459195</v>
       </c>
       <c r="J461">
-        <v>0.93956130463753595</v>
+        <v>0.94082216903153304</v>
       </c>
       <c r="K461">
-        <v>0.77945614045246203</v>
+        <v>0.77943543489342204</v>
       </c>
       <c r="L461">
-        <v>0.88361855735168904</v>
+        <v>0.88132856450228003</v>
       </c>
       <c r="M461">
-        <v>0.94944772121746701</v>
+        <v>0.946853641453689</v>
       </c>
       <c r="N461">
-        <v>0.79956360468141496</v>
+        <v>0.80116357542665295</v>
       </c>
       <c r="O461">
-        <v>0.89265820046011002</v>
+        <v>0.89358174359449805</v>
       </c>
       <c r="P461">
-        <v>0.92665135873500504</v>
+        <v>0.92677342841184596</v>
       </c>
     </row>
     <row r="462" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A462" s="1">
         <v>43709</v>
       </c>
       <c r="B462">
-        <v>0.76808343965592996</v>
+        <v>0.76922474585088596</v>
       </c>
       <c r="C462">
-        <v>0.87235675628431697</v>
+        <v>0.87266891391944101</v>
       </c>
       <c r="D462">
-        <v>0.96740541461017704</v>
+        <v>0.96693907649042898</v>
       </c>
       <c r="E462">
-        <v>0.82280141063087298</v>
+        <v>0.822253937825973</v>
       </c>
       <c r="F462">
-        <v>0.91951993126701803</v>
+        <v>0.91912471762471204</v>
       </c>
       <c r="G462">
-        <v>0.94006302401237196</v>
+        <v>0.94022016828894694</v>
       </c>
       <c r="H462">
-        <v>0.78727250502218604</v>
+        <v>0.78978954075864505</v>
       </c>
       <c r="I462">
-        <v>0.89723759665441805</v>
+        <v>0.90012201267270997</v>
       </c>
       <c r="J462">
-        <v>0.947216434176683</v>
+        <v>0.94845396075620603</v>
       </c>
       <c r="K462">
-        <v>0.79530285783292298</v>
+        <v>0.79691334259004898</v>
       </c>
       <c r="L462">
-        <v>0.89181884445650195</v>
+        <v>0.890031414742394</v>
       </c>
       <c r="M462">
-        <v>0.94942340131524705</v>
+        <v>0.94684957419763205</v>
       </c>
       <c r="N462">
-        <v>0.82300490005697902</v>
+        <v>0.82563739963222005</v>
       </c>
       <c r="O462">
-        <v>0.90762419287141904</v>
+        <v>0.90936260558335302</v>
       </c>
       <c r="P462">
-        <v>0.93117459475730402</v>
+        <v>0.93164142384848903</v>
       </c>
     </row>
     <row r="463" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A463" s="1">
         <v>43739</v>
       </c>
       <c r="B463">
-        <v>0.77814788039968197</v>
+        <v>0.77907807643006999</v>
       </c>
       <c r="C463">
-        <v>0.88230969601605203</v>
+        <v>0.88245139828640595</v>
       </c>
       <c r="D463">
-        <v>0.97121854182650003</v>
+        <v>0.97073330485230902</v>
       </c>
       <c r="E463">
-        <v>0.85280584898431799</v>
+        <v>0.85164149863129401</v>
       </c>
       <c r="F463">
-        <v>0.94502490847018805</v>
+        <v>0.94422542386809905</v>
       </c>
       <c r="G463">
-        <v>0.94775576363328795</v>
+        <v>0.94787231870979005</v>
       </c>
       <c r="H463">
-        <v>0.80785810356482901</v>
+        <v>0.81064084418109605</v>
       </c>
       <c r="I463">
-        <v>0.91577164269956002</v>
+        <v>0.91864668919495496</v>
       </c>
       <c r="J463">
-        <v>0.95189024415434298</v>
+        <v>0.95310679886665295</v>
       </c>
       <c r="K463">
-        <v>0.795310925087515</v>
+        <v>0.79634037083878395</v>
       </c>
       <c r="L463">
-        <v>0.89227464447396498</v>
+        <v>0.89051457722335203</v>
       </c>
       <c r="M463">
-        <v>0.94928680874107096</v>
+        <v>0.94679154778444996</v>
       </c>
       <c r="N463">
-        <v>0.83652767286895502</v>
+        <v>0.83973254009476495</v>
       </c>
       <c r="O463">
-        <v>0.92151578956724101</v>
+        <v>0.92322225141711201</v>
       </c>
       <c r="P463">
-        <v>0.93552205941562505</v>
+        <v>0.93617138577140302</v>
       </c>
     </row>
     <row r="464" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A464" s="1">
         <v>43770</v>
       </c>
       <c r="B464">
-        <v>0.80147828912853802</v>
+        <v>0.80216750717095897</v>
       </c>
       <c r="C464">
-        <v>0.90309718684287199</v>
+        <v>0.90295386680970602</v>
       </c>
       <c r="D464">
-        <v>0.97925875266946405</v>
+        <v>0.97882794831818998</v>
       </c>
       <c r="E464">
-        <v>0.90926685636873605</v>
+        <v>0.90772177542374</v>
       </c>
       <c r="F464">
-        <v>0.98695034657011205</v>
+        <v>0.98600458185441198</v>
       </c>
       <c r="G464">
-        <v>0.95933600448115097</v>
+        <v>0.95950115866790497</v>
       </c>
       <c r="H464">
-        <v>0.82576476548560196</v>
+        <v>0.82795283626801996</v>
       </c>
       <c r="I464">
-        <v>0.93644957099640402</v>
+        <v>0.938669307905035</v>
       </c>
       <c r="J464">
-        <v>0.95883764466433796</v>
+        <v>0.96008349363054901</v>
       </c>
       <c r="K464">
-        <v>0.80901655649014304</v>
+        <v>0.80942145211648797</v>
       </c>
       <c r="L464">
-        <v>0.90447462636002396</v>
+        <v>0.90225912694500998</v>
       </c>
       <c r="M464">
-        <v>0.95177871107162504</v>
+        <v>0.94925967841825398</v>
       </c>
       <c r="N464">
-        <v>0.87446019092524296</v>
+        <v>0.876778289162081</v>
       </c>
       <c r="O464">
-        <v>0.94817582554718804</v>
+        <v>0.94925413298623196</v>
       </c>
       <c r="P464">
-        <v>0.94198763489431403</v>
+        <v>0.94264765039724296</v>
       </c>
     </row>
     <row r="465" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A465" s="1">
         <v>43800</v>
       </c>
       <c r="B465">
-        <v>0.84205766203756405</v>
+        <v>0.84260575820382999</v>
       </c>
       <c r="C465">
-        <v>0.93481898594561097</v>
+        <v>0.93458117191877199</v>
       </c>
       <c r="D465">
-        <v>0.99052806006209104</v>
+        <v>0.99014817524266796</v>
       </c>
       <c r="E465">
-        <v>0.95659072897143105</v>
+        <v>0.955689642342752</v>
       </c>
       <c r="F465">
-        <v>1.0254400879626999</v>
+        <v>1.02425236604361</v>
       </c>
       <c r="G465">
-        <v>0.971186624647288</v>
+        <v>0.97105568797021402</v>
       </c>
       <c r="H465">
-        <v>0.87343425855509704</v>
+        <v>0.87486526228320405</v>
       </c>
       <c r="I465">
-        <v>0.97472897306218598</v>
+        <v>0.97657227913165701</v>
       </c>
       <c r="J465">
-        <v>0.96900894905096602</v>
+        <v>0.97025559776776404</v>
       </c>
       <c r="K465">
-        <v>0.83928511938856298</v>
+        <v>0.83933937136422998</v>
       </c>
       <c r="L465">
-        <v>0.92869089555112505</v>
+        <v>0.92584207072222902</v>
       </c>
       <c r="M465">
-        <v>0.95692104369865105</v>
+        <v>0.95441808276617002</v>
       </c>
       <c r="N465">
-        <v>0.91342373620666495</v>
+        <v>0.917532677892264</v>
       </c>
       <c r="O465">
-        <v>0.975620361864449</v>
+        <v>0.97730594428032802</v>
       </c>
       <c r="P465">
-        <v>0.94877320754527705</v>
+        <v>0.94951070775947499</v>
       </c>
     </row>
     <row r="466" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A466" s="1">
         <v>43831</v>
       </c>
       <c r="B466">
-        <v>0.89895001529302698</v>
+        <v>0.89943295728727202</v>
       </c>
       <c r="C466">
-        <v>0.98120284828826498</v>
+        <v>0.98079154808318403</v>
       </c>
       <c r="D466">
-        <v>1.0053317126415</v>
+        <v>1.0049041328713599</v>
       </c>
       <c r="E466">
-        <v>1.02821806669981</v>
+        <v>1.0283388154640001</v>
       </c>
       <c r="F466">
-        <v>1.08190087238623</v>
+        <v>1.0813470495544699</v>
       </c>
       <c r="G466">
-        <v>0.98560399574614999</v>
+        <v>0.98557633642018305</v>
       </c>
       <c r="H466">
-        <v>0.95057003245524596</v>
+        <v>0.952316301300277</v>
       </c>
       <c r="I466">
-        <v>1.03707258488387</v>
+        <v>1.03895118622366</v>
       </c>
       <c r="J466">
-        <v>0.98345449670191298</v>
+        <v>0.98476244723252004</v>
       </c>
       <c r="K466">
-        <v>0.89959010039561904</v>
+        <v>0.89966722877243499</v>
       </c>
       <c r="L466">
-        <v>0.97346787687843905</v>
+        <v>0.97049824236790105</v>
       </c>
       <c r="M466">
-        <v>0.96496404114230805</v>
+        <v>0.96273702646387305</v>
       </c>
       <c r="N466">
-        <v>0.96988363543725797</v>
+        <v>0.971795489560215</v>
       </c>
       <c r="O466">
-        <v>1.01340438941559</v>
+        <v>1.0136295204638099</v>
       </c>
       <c r="P466">
-        <v>0.95568692910279895</v>
+        <v>0.95632831323321998</v>
       </c>
     </row>
     <row r="467" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A467" s="1">
         <v>43862</v>
       </c>
       <c r="B467">
-        <v>0.99885274177744399</v>
+        <v>0.99904076024566302</v>
       </c>
       <c r="C467">
-        <v>1.05908537667633</v>
+        <v>1.0584879803796301</v>
       </c>
       <c r="D467">
-        <v>1.02301326896867</v>
+        <v>1.02256547377845</v>
       </c>
       <c r="E467">
-        <v>1.1717526819358</v>
+        <v>1.17112096219752</v>
       </c>
       <c r="F467">
-        <v>1.1804284993221099</v>
+        <v>1.17902372812054</v>
       </c>
       <c r="G467">
-        <v>1.00467445296115</v>
+        <v>1.0042603227386</v>
       </c>
       <c r="H467">
-        <v>1.0741337979760199</v>
+        <v>1.0755233513300899</v>
       </c>
       <c r="I467">
-        <v>1.13529740575843</v>
+        <v>1.13739099245451</v>
       </c>
       <c r="J467">
-        <v>1.0028377978562999</v>
+        <v>1.0044199729075101</v>
       </c>
       <c r="K467">
-        <v>0.97586281064539704</v>
+        <v>0.97667240994122795</v>
       </c>
       <c r="L467">
-        <v>1.04388658929833</v>
+        <v>1.04049811610662</v>
       </c>
       <c r="M467">
-        <v>0.97618939910387204</v>
+        <v>0.97385942392352798</v>
       </c>
       <c r="N467">
-        <v>1.05980792648522</v>
+        <v>1.05778900461451</v>
       </c>
       <c r="O467">
-        <v>1.06967871445103</v>
+        <v>1.0683632114806301</v>
       </c>
       <c r="P467">
-        <v>0.96347364723892703</v>
+        <v>0.964453389765346</v>
       </c>
     </row>
     <row r="468" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A468" s="1">
         <v>43891</v>
       </c>
       <c r="B468">
-        <v>1.18542244009492</v>
+        <v>1.18587823952673</v>
       </c>
       <c r="C468">
-        <v>1.20106048948213</v>
+        <v>1.200312654058</v>
       </c>
       <c r="D468">
-        <v>1.04967506528141</v>
+        <v>1.0491620149683201</v>
       </c>
       <c r="E468">
-        <v>1.42283872574984</v>
+        <v>1.42454360376655</v>
       </c>
       <c r="F468">
-        <v>1.33987164450282</v>
+        <v>1.3382627915996199</v>
       </c>
       <c r="G468">
-        <v>1.0306334913219599</v>
+        <v>1.03005879306694</v>
       </c>
       <c r="H468">
-        <v>1.3054712618375699</v>
+        <v>1.3062733862482201</v>
       </c>
       <c r="I468">
-        <v>1.30467436721316</v>
+        <v>1.30663728449841</v>
       </c>
       <c r="J468">
-        <v>1.02682090740097</v>
+        <v>1.02885523532505</v>
       </c>
       <c r="K468">
-        <v>1.11981534914223</v>
+        <v>1.12103248660955</v>
       </c>
       <c r="L468">
-        <v>1.18466416745701</v>
+        <v>1.17959522296886</v>
       </c>
       <c r="M468">
-        <v>0.99221697724800595</v>
+        <v>0.98970939210277697</v>
       </c>
       <c r="N468">
-        <v>1.2005888241518501</v>
+        <v>1.1966056992992</v>
       </c>
       <c r="O468">
-        <v>1.16049381336278</v>
+        <v>1.15769127745459</v>
       </c>
       <c r="P468">
-        <v>0.97402180197677002</v>
+        <v>0.97517561645328199</v>
       </c>
     </row>
     <row r="469" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A469" s="1">
         <v>43922</v>
       </c>
       <c r="B469">
-        <v>1.30847313267489</v>
+        <v>1.3089818144424099</v>
       </c>
       <c r="C469">
-        <v>1.29959364035966</v>
+        <v>1.29954303597662</v>
       </c>
       <c r="D469">
-        <v>1.06327833487684</v>
+        <v>1.0628684191814199</v>
       </c>
       <c r="E469">
-        <v>1.6712308910864</v>
+        <v>1.6745639554398499</v>
       </c>
       <c r="F469">
-        <v>1.4868721245333101</v>
+        <v>1.4844045225576099</v>
       </c>
       <c r="G469">
-        <v>1.05180743105319</v>
+        <v>1.0515994215653399</v>
       </c>
       <c r="H469">
-        <v>1.4434349780317</v>
+        <v>1.4427667496169201</v>
       </c>
       <c r="I469">
-        <v>1.39951353025022</v>
+        <v>1.40104700167291</v>
       </c>
       <c r="J469">
-        <v>1.03829638779387</v>
+        <v>1.0405128441478499</v>
       </c>
       <c r="K469">
-        <v>1.1906012271956801</v>
+        <v>1.1930330309044399</v>
       </c>
       <c r="L469">
-        <v>1.3054446324309401</v>
+        <v>1.3005321433471999</v>
       </c>
       <c r="M469">
-        <v>0.99884675915889298</v>
+        <v>0.99657648005041999</v>
       </c>
       <c r="N469">
-        <v>1.2536926406448701</v>
+        <v>1.2491983809600999</v>
       </c>
       <c r="O469">
-        <v>1.2082578165014299</v>
+        <v>1.20565925295488</v>
       </c>
       <c r="P469">
-        <v>0.98180916704043997</v>
+        <v>0.98294002379612999</v>
       </c>
     </row>
     <row r="470" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A470" s="1">
         <v>43952</v>
       </c>
       <c r="B470">
-        <v>1.20513932437081</v>
+        <v>1.2048464683562501</v>
       </c>
       <c r="C470">
-        <v>1.2258955205583899</v>
+        <v>1.2254724800588499</v>
       </c>
       <c r="D470">
-        <v>1.0598948820082099</v>
+        <v>1.0595902233130301</v>
       </c>
       <c r="E470">
-        <v>1.5186846698674701</v>
+        <v>1.5228155258974301</v>
       </c>
       <c r="F470">
-        <v>1.40002250584772</v>
+        <v>1.40049753519306</v>
       </c>
       <c r="G470">
-        <v>1.04176139922101</v>
+        <v>1.0425207621619901</v>
       </c>
       <c r="H470">
-        <v>1.3460725120713199</v>
+        <v>1.3473764555565</v>
       </c>
       <c r="I470">
-        <v>1.33189271454901</v>
+        <v>1.3349697566591801</v>
       </c>
       <c r="J470">
-        <v>1.0303240517549901</v>
+        <v>1.0325638580821701</v>
       </c>
       <c r="K470">
-        <v>1.09076489184909</v>
+        <v>1.09053624824453</v>
       </c>
       <c r="L470">
-        <v>1.1950581127724</v>
+        <v>1.19055425011636</v>
       </c>
       <c r="M470">
-        <v>0.99144121223873605</v>
+        <v>0.98965443419591304</v>
       </c>
       <c r="N470">
-        <v>1.1709154595026301</v>
+        <v>1.16431431636065</v>
       </c>
       <c r="O470">
-        <v>1.15972557413795</v>
+        <v>1.1566137984681999</v>
       </c>
       <c r="P470">
-        <v>0.97920815300774799</v>
+        <v>0.980355204057338</v>
       </c>
     </row>
     <row r="471" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A471" s="1">
         <v>43983</v>
       </c>
       <c r="B471">
-        <v>1.1073074471897799</v>
+        <v>1.1087153285861999</v>
       </c>
       <c r="C471">
-        <v>1.14674058593909</v>
+        <v>1.14679093942947</v>
       </c>
       <c r="D471">
-        <v>1.05216041037418</v>
+        <v>1.0521495886873899</v>
       </c>
       <c r="E471">
-        <v>1.3559015064202</v>
+        <v>1.3606093355975899</v>
       </c>
       <c r="F471">
-        <v>1.2981623898777801</v>
+        <v>1.30028235468909</v>
       </c>
       <c r="G471">
-        <v>1.02718707727639</v>
+        <v>1.02868499107471</v>
       </c>
       <c r="H471">
-        <v>1.2283708915362299</v>
+        <v>1.2301202781382701</v>
       </c>
       <c r="I471">
-        <v>1.24173673425845</v>
+        <v>1.2447158187935701</v>
       </c>
       <c r="J471">
-        <v>1.0192787933034699</v>
+        <v>1.02144397973405</v>
       </c>
       <c r="K471">
-        <v>1.0136837097706399</v>
+        <v>1.0180706124414101</v>
       </c>
       <c r="L471">
-        <v>1.1017898168148299</v>
+        <v>1.09925823142455</v>
       </c>
       <c r="M471">
-        <v>0.98370880447130904</v>
+        <v>0.98197383730746901</v>
       </c>
       <c r="N471">
-        <v>1.0826006741681</v>
+        <v>1.08206589262526</v>
       </c>
       <c r="O471">
-        <v>1.10709748933814</v>
+        <v>1.1062642144749399</v>
       </c>
       <c r="P471">
-        <v>0.97732313679181004</v>
+        <v>0.97849355305277497</v>
       </c>
     </row>
     <row r="472" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A472" s="1">
         <v>44013</v>
       </c>
       <c r="B472">
-        <v>1.03171589767671</v>
+        <v>1.0323717330128099</v>
       </c>
       <c r="C472">
-        <v>1.09236464753219</v>
+        <v>1.0924155471300001</v>
       </c>
       <c r="D472">
-        <v>1.0471960871241</v>
+        <v>1.04763640083429</v>
       </c>
       <c r="E472">
-        <v>1.23436492212902</v>
+        <v>1.2392047035018801</v>
       </c>
       <c r="F472">
-        <v>1.22532513461671</v>
+        <v>1.2287559895164</v>
       </c>
       <c r="G472">
-        <v>1.0173804136664599</v>
+        <v>1.01967814825935</v>
       </c>
       <c r="H472">
-        <v>1.1128310734108</v>
+        <v>1.1152110494602001</v>
       </c>
       <c r="I472">
-        <v>1.1656941167595201</v>
+        <v>1.1687971517659901</v>
       </c>
       <c r="J472">
-        <v>1.0101918511995001</v>
+        <v>1.0121974221446699</v>
       </c>
       <c r="K472">
-        <v>0.96051417185130095</v>
+        <v>0.963006888281429</v>
       </c>
       <c r="L472">
-        <v>1.04447050711328</v>
+        <v>1.04235324750575</v>
       </c>
       <c r="M472">
-        <v>0.97801991293579504</v>
+        <v>0.97611120842679699</v>
       </c>
       <c r="N472">
-        <v>1.0417128648660401</v>
+        <v>1.03495038796018</v>
       </c>
       <c r="O472">
-        <v>1.08070581416768</v>
+        <v>1.0783090646672699</v>
       </c>
       <c r="P472">
-        <v>0.977975690320395</v>
+        <v>0.979344857311651</v>
       </c>
     </row>
     <row r="473" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A473" s="1">
         <v>44044</v>
       </c>
       <c r="B473">
-        <v>0.99829141670449995</v>
+        <v>0.99891102342344495</v>
       </c>
       <c r="C473">
-        <v>1.06450107006717</v>
+        <v>1.0644390082589601</v>
       </c>
       <c r="D473">
-        <v>1.04557270572077</v>
+        <v>1.0460492028564901</v>
       </c>
       <c r="E473">
-        <v>1.1875559922403101</v>
+        <v>1.1939134209709501</v>
       </c>
       <c r="F473">
-        <v>1.1921099293695201</v>
+        <v>1.1970684232011899</v>
       </c>
       <c r="G473">
-        <v>1.0137956832750501</v>
+        <v>1.01692435845978</v>
       </c>
       <c r="H473">
-        <v>1.07042399222452</v>
+        <v>1.0725412989974199</v>
       </c>
       <c r="I473">
-        <v>1.1268548604869</v>
+        <v>1.1296002753565599</v>
       </c>
       <c r="J473">
-        <v>1.00479767185786</v>
+        <v>1.0068858288773399</v>
       </c>
       <c r="K473">
-        <v>0.93643244622813004</v>
+        <v>0.93789421287310504</v>
       </c>
       <c r="L473">
-        <v>1.0177000622460699</v>
+        <v>1.01513377204501</v>
       </c>
       <c r="M473">
-        <v>0.974449618463753</v>
+        <v>0.97233902558243301</v>
       </c>
       <c r="N473">
-        <v>1.02484138729442</v>
+        <v>1.02102656024631</v>
       </c>
       <c r="O473">
-        <v>1.06728397493231</v>
+        <v>1.0661436710821799</v>
       </c>
       <c r="P473">
-        <v>0.97750826072608799</v>
+        <v>0.97904704387110597</v>
       </c>
     </row>
     <row r="474" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A474" s="1">
         <v>44075</v>
       </c>
       <c r="B474">
-        <v>1.0022832004664799</v>
+        <v>1.00250992357151</v>
       </c>
       <c r="C474">
-        <v>1.06650482209885</v>
+        <v>1.0660590395826901</v>
       </c>
       <c r="D474">
-        <v>1.0529995326673001</v>
+        <v>1.0535222049150501</v>
       </c>
       <c r="E474">
-        <v>1.1688763438844501</v>
+        <v>1.1729835785221401</v>
       </c>
       <c r="F474">
-        <v>1.1848282724266901</v>
+        <v>1.1886767919230199</v>
       </c>
       <c r="G474">
-        <v>1.01476278501367</v>
+        <v>1.01760138294322</v>
       </c>
       <c r="H474">
-        <v>1.0494514795354899</v>
+        <v>1.0522747091579701</v>
       </c>
       <c r="I474">
-        <v>1.1092719505420201</v>
+        <v>1.11183741245877</v>
       </c>
       <c r="J474">
-        <v>1.00380044686626</v>
+        <v>1.00571437704684</v>
       </c>
       <c r="K474">
-        <v>0.94064790084298</v>
+        <v>0.94190790101520305</v>
       </c>
       <c r="L474">
-        <v>1.0171225336049301</v>
+        <v>1.0141324472979101</v>
       </c>
       <c r="M474">
-        <v>0.97406231870731996</v>
+        <v>0.97163170804983601</v>
       </c>
       <c r="N474">
-        <v>1.0542466107376101</v>
+        <v>1.0528375712457401</v>
       </c>
       <c r="O474">
-        <v>1.0842367614607</v>
+        <v>1.0840925168979001</v>
       </c>
       <c r="P474">
-        <v>0.98121371435556703</v>
+        <v>0.98287205706542602</v>
       </c>
     </row>
     <row r="475" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A475" s="1">
         <v>44105</v>
       </c>
       <c r="B475">
-        <v>0.99311927387473498</v>
+        <v>0.99210361362758703</v>
       </c>
       <c r="C475">
-        <v>1.06354475496822</v>
+        <v>1.06262583379924</v>
       </c>
       <c r="D475">
-        <v>1.0731926199856401</v>
+        <v>1.0738589419561799</v>
       </c>
       <c r="E475">
-        <v>1.1669259483105301</v>
+        <v>1.16753988642381</v>
       </c>
       <c r="F475">
-        <v>1.18838589626836</v>
+        <v>1.19055546830519</v>
       </c>
       <c r="G475">
-        <v>1.0175392160419801</v>
+        <v>1.02002165508451</v>
       </c>
       <c r="H475">
-        <v>1.0205617117753301</v>
+        <v>1.0222385646951799</v>
       </c>
       <c r="I475">
-        <v>1.0887974447945401</v>
+        <v>1.09112932221645</v>
       </c>
       <c r="J475">
-        <v>1.0010823202192101</v>
+        <v>1.0029683694529199</v>
       </c>
       <c r="K475">
-        <v>0.96644649378345904</v>
+        <v>0.96628629435430502</v>
       </c>
       <c r="L475">
-        <v>1.03452697765514</v>
+        <v>1.0313618820170101</v>
       </c>
       <c r="M475">
-        <v>0.97521941718016303</v>
+        <v>0.97290511410446801</v>
       </c>
       <c r="N475">
-        <v>1.07640642227483</v>
+        <v>1.07476709884309</v>
       </c>
       <c r="O475">
-        <v>1.0989223710775999</v>
+        <v>1.09883023712566</v>
       </c>
       <c r="P475">
-        <v>0.98214652468517305</v>
+        <v>0.98382608227702295</v>
       </c>
     </row>
     <row r="476" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A476" s="1">
         <v>44136</v>
       </c>
       <c r="B476">
-        <v>0.943646593867143</v>
+        <v>0.94248049010115198</v>
       </c>
       <c r="C476">
-        <v>1.02207582126398</v>
+        <v>1.02100571614459</v>
       </c>
       <c r="D476">
-        <v>1.0484968609594401</v>
+        <v>1.04865320185349</v>
       </c>
       <c r="E476">
-        <v>1.09468806885448</v>
+        <v>1.0951867133630599</v>
       </c>
       <c r="F476">
-        <v>1.13271343693367</v>
+        <v>1.13445966515368</v>
       </c>
       <c r="G476">
-        <v>1.0040813667661901</v>
+        <v>1.00612990559051</v>
       </c>
       <c r="H476">
-        <v>0.97615372822211499</v>
+        <v>0.97756336634644103</v>
       </c>
       <c r="I476">
-        <v>1.0515626302421901</v>
+        <v>1.0539127501933101</v>
       </c>
       <c r="J476">
-        <v>0.99368938655041605</v>
+        <v>0.99562354954751797</v>
       </c>
       <c r="K476">
-        <v>0.90026297475191897</v>
+        <v>0.89957473640874996</v>
       </c>
       <c r="L476">
-        <v>0.98277408147769796</v>
+        <v>0.97955466205031505</v>
       </c>
       <c r="M476">
-        <v>0.96429584980953398</v>
+        <v>0.96179184747734503</v>
       </c>
       <c r="N476">
-        <v>1.0184281931627901</v>
+        <v>1.0177847886668201</v>
       </c>
       <c r="O476">
-        <v>1.05681141732668</v>
+        <v>1.05685256610347</v>
       </c>
       <c r="P476">
-        <v>0.97576709270143103</v>
+        <v>0.97708157975337095</v>
       </c>
     </row>
     <row r="477" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A477" s="1">
         <v>44166</v>
       </c>
       <c r="B477">
-        <v>0.92756429221421599</v>
+        <v>0.92675520108285603</v>
       </c>
       <c r="C477">
-        <v>1.0044559136792901</v>
+        <v>1.0037208022563899</v>
       </c>
       <c r="D477">
-        <v>1.03553840367435</v>
+        <v>1.0358357682111301</v>
       </c>
       <c r="E477">
-        <v>1.0735166500350299</v>
+        <v>1.0742151223582099</v>
       </c>
       <c r="F477">
-        <v>1.11342904719155</v>
+        <v>1.11502091268658</v>
       </c>
       <c r="G477">
-        <v>0.99690075472230399</v>
+        <v>0.99841695332052804</v>
       </c>
       <c r="H477">
-        <v>0.97130905674883605</v>
+        <v>0.97298001712597804</v>
       </c>
       <c r="I477">
-        <v>1.0448207328110199</v>
+        <v>1.0477541451275401</v>
       </c>
       <c r="J477">
-        <v>0.99229493330612994</v>
+        <v>0.99435465901932396</v>
       </c>
       <c r="K477">
-        <v>0.87268451324712104</v>
+        <v>0.87025603003920204</v>
       </c>
       <c r="L477">
-        <v>0.95746625624723203</v>
+        <v>0.95353502992913397</v>
       </c>
       <c r="M477">
-        <v>0.95841323408448897</v>
+        <v>0.955882650908909</v>
       </c>
       <c r="N477">
-        <v>0.99098169571019801</v>
+        <v>0.99316402993617803</v>
       </c>
       <c r="O477">
-        <v>1.0357711907103999</v>
+        <v>1.03702989220733</v>
       </c>
       <c r="P477">
-        <v>0.97184217263422401</v>
+        <v>0.97309576967741895</v>
       </c>
     </row>
     <row r="478" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A478" s="1">
         <v>44197</v>
       </c>
       <c r="B478">
-        <v>0.92509802915829198</v>
+        <v>0.92471251844638702</v>
       </c>
       <c r="C478">
-        <v>0.99756689483205796</v>
+        <v>0.99719744380769404</v>
       </c>
       <c r="D478">
-        <v>1.0283129894165299</v>
+        <v>1.02865498593446</v>
       </c>
       <c r="E478">
-        <v>1.0832931297595401</v>
+        <v>1.0836973360492399</v>
       </c>
       <c r="F478">
-        <v>1.11329706020012</v>
+        <v>1.11466722119416</v>
       </c>
       <c r="G478">
-        <v>0.99419591539486796</v>
+        <v>0.99530581116407102</v>
       </c>
       <c r="H478">
-        <v>0.98853666548592101</v>
+        <v>0.988633347388016</v>
       </c>
       <c r="I478">
-        <v>1.0544553892739801</v>
+        <v>1.0567624557269799</v>
       </c>
       <c r="J478">
-        <v>0.99378207707390798</v>
+        <v>0.99572508157552497</v>
       </c>
       <c r="K478">
-        <v>0.844765277292714</v>
+        <v>0.84345446252833101</v>
       </c>
       <c r="L478">
-        <v>0.93574620124094399</v>
+        <v>0.93257491565084305</v>
       </c>
       <c r="M478">
-        <v>0.95225574848670702</v>
+        <v>0.94983382457257803</v>
       </c>
       <c r="N478">
-        <v>0.96103532104763201</v>
+        <v>0.963890739279329</v>
       </c>
       <c r="O478">
-        <v>1.01952831466643</v>
+        <v>1.02095871164371</v>
       </c>
       <c r="P478">
-        <v>0.96883246564654701</v>
+        <v>0.97014851999337004</v>
       </c>
     </row>
     <row r="479" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A479" s="1">
         <v>44228</v>
       </c>
       <c r="B479">
-        <v>0.91116772570644</v>
+        <v>0.91092575845066504</v>
       </c>
       <c r="C479">
-        <v>0.984761523071503</v>
+        <v>0.98449962446383898</v>
       </c>
       <c r="D479">
-        <v>1.0218147662447301</v>
+        <v>1.0220676733277501</v>
       </c>
       <c r="E479">
-        <v>1.0441826494703701</v>
+        <v>1.0446637786705499</v>
       </c>
       <c r="F479">
-        <v>1.0833264831390801</v>
+        <v>1.08426337024525</v>
       </c>
       <c r="G479">
-        <v>0.98618231367536402</v>
+        <v>0.98686669297812102</v>
       </c>
       <c r="H479">
-        <v>0.96979022063721598</v>
+        <v>0.97076537688746101</v>
       </c>
       <c r="I479">
-        <v>1.0365172412180499</v>
+        <v>1.0391321734524099</v>
       </c>
       <c r="J479">
-        <v>0.98784357123642996</v>
+        <v>0.989908133056279</v>
       </c>
       <c r="K479">
-        <v>0.82413686527532903</v>
+        <v>0.82382955970707294</v>
       </c>
       <c r="L479">
-        <v>0.91984268268755398</v>
+        <v>0.91671501804738897</v>
       </c>
       <c r="M479">
-        <v>0.94818671747957595</v>
+        <v>0.94580761901746302</v>
       </c>
       <c r="N479">
-        <v>0.96445620102335095</v>
+        <v>0.96470228207596498</v>
       </c>
       <c r="O479">
-        <v>1.0200690582740199</v>
+        <v>1.02068487285918</v>
       </c>
       <c r="P479">
-        <v>0.96875970820527402</v>
+        <v>0.97020400225778203</v>
       </c>
     </row>
     <row r="480" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A480" s="1">
         <v>44256</v>
       </c>
       <c r="B480">
-        <v>0.89939017864791104</v>
+        <v>0.89938187215064502</v>
       </c>
       <c r="C480">
-        <v>0.974619887217548</v>
+        <v>0.974223896063657</v>
       </c>
       <c r="D480">
-        <v>1.0170828167469601</v>
+        <v>1.01709344786661</v>
       </c>
       <c r="E480">
-        <v>1.0033338055947001</v>
+        <v>1.0044168384291099</v>
       </c>
       <c r="F480">
-        <v>1.05640577150545</v>
+        <v>1.0568174087469799</v>
       </c>
       <c r="G480">
-        <v>0.97939493132606104</v>
+        <v>0.97943349266771096</v>
       </c>
       <c r="H480">
-        <v>0.99061089623328002</v>
+        <v>0.98983793486543903</v>
       </c>
       <c r="I480">
-        <v>1.0430305766728101</v>
+        <v>1.0440377702524199</v>
       </c>
       <c r="J480">
-        <v>0.98531682349979999</v>
+        <v>0.98692989983312196</v>
       </c>
       <c r="K480">
-        <v>0.81619817848893095</v>
+        <v>0.81593352067740499</v>
       </c>
       <c r="L480">
-        <v>0.911895256952862</v>
+        <v>0.90882835461540001</v>
       </c>
       <c r="M480">
-        <v>0.94565753757100102</v>
+        <v>0.94342660684287105</v>
       </c>
       <c r="N480">
-        <v>0.95001688304147802</v>
+        <v>0.94848056447171003</v>
       </c>
       <c r="O480">
-        <v>1.00413103049248</v>
+        <v>1.00409360558723</v>
       </c>
       <c r="P480">
-        <v>0.96160823179143595</v>
+        <v>0.962897280259434</v>
       </c>
     </row>
     <row r="481" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A481" s="1">
         <v>44287</v>
       </c>
       <c r="B481">
-        <v>0.89431522212232595</v>
+        <v>0.89450944470116101</v>
       </c>
       <c r="C481">
-        <v>0.96919980536677697</v>
+        <v>0.96889338771971001</v>
       </c>
       <c r="D481">
-        <v>1.01552125715622</v>
+        <v>1.0154849765787499</v>
       </c>
       <c r="E481">
-        <v>1.0093988321048599</v>
+        <v>1.00973077754743</v>
       </c>
       <c r="F481">
-        <v>1.05456144948583</v>
+        <v>1.05447784019569</v>
       </c>
       <c r="G481">
-        <v>0.97828010523426001</v>
+        <v>0.97803900484248596</v>
       </c>
       <c r="H481">
-        <v>0.98688046407298702</v>
+        <v>0.98661463736423105</v>
       </c>
       <c r="I481">
-        <v>1.03771223434203</v>
+        <v>1.03895655359146</v>
       </c>
       <c r="J481">
-        <v>0.98338263434231898</v>
+        <v>0.98489046830767002</v>
       </c>
       <c r="K481">
-        <v>0.81228557250200395</v>
+        <v>0.81118755355376304</v>
       </c>
       <c r="L481">
-        <v>0.90946398852823396</v>
+        <v>0.90592524032536004</v>
       </c>
       <c r="M481">
-        <v>0.94666881216583998</v>
+        <v>0.94445188480194597</v>
       </c>
       <c r="N481">
-        <v>0.93884888994571702</v>
+        <v>0.93861360342133304</v>
       </c>
       <c r="O481">
-        <v>0.99149281562068703</v>
+        <v>0.99218097935934602</v>
       </c>
       <c r="P481">
-        <v>0.956900052334131</v>
+        <v>0.95834623242388906</v>
       </c>
     </row>
     <row r="482" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A482" s="1">
         <v>44317</v>
       </c>
       <c r="B482">
-        <v>0.87156061567455401</v>
+        <v>0.87214687601984098</v>
       </c>
       <c r="C482">
-        <v>0.95155684920686701</v>
+        <v>0.95163679110674804</v>
       </c>
       <c r="D482">
-        <v>1.00953097883048</v>
+        <v>1.00953389713367</v>
       </c>
       <c r="E482">
-        <v>0.96259776774038797</v>
+        <v>0.96455446320486105</v>
       </c>
       <c r="F482">
-        <v>1.0231025348526199</v>
+        <v>1.0235931448414901</v>
       </c>
       <c r="G482">
-        <v>0.97039577137429001</v>
+        <v>0.97014083213957503</v>
       </c>
       <c r="H482">
-        <v>0.91620304527434904</v>
+        <v>0.91696667076206295</v>
       </c>
       <c r="I482">
-        <v>0.99489934475428898</v>
+        <v>0.99673427251897495</v>
       </c>
       <c r="J482">
-        <v>0.97573786131051399</v>
+        <v>0.97706712407393703</v>
       </c>
       <c r="K482">
-        <v>0.79583003855247902</v>
+        <v>0.79392576439315998</v>
       </c>
       <c r="L482">
-        <v>0.90072555853894898</v>
+        <v>0.89726586992022805</v>
       </c>
       <c r="M482">
-        <v>0.94800123802830305</v>
+        <v>0.94578721427100099</v>
       </c>
       <c r="N482">
-        <v>0.92333657512917999</v>
+        <v>0.92462823163460095</v>
       </c>
       <c r="O482">
-        <v>0.97836591103919401</v>
+        <v>0.97991583290094897</v>
       </c>
       <c r="P482">
-        <v>0.95329586296033697</v>
+        <v>0.95473300066135203</v>
       </c>
     </row>
     <row r="483" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A483" s="1">
         <v>44348</v>
       </c>
       <c r="B483">
-        <v>0.85340995426541999</v>
+        <v>0.85443981626894605</v>
       </c>
       <c r="C483">
-        <v>0.93915213322913005</v>
+        <v>0.93941446309613896</v>
       </c>
       <c r="D483">
-        <v>1.00531200475192</v>
+        <v>1.00527435870656</v>
       </c>
       <c r="E483">
-        <v>0.93145309194032699</v>
+        <v>0.93480982049291395</v>
       </c>
       <c r="F483">
-        <v>1.00212256094323</v>
+        <v>1.0033439010468601</v>
       </c>
       <c r="G483">
-        <v>0.96240152404918899</v>
+        <v>0.96219895931420796</v>
       </c>
       <c r="H483">
-        <v>0.89105664639369098</v>
+        <v>0.89266230123309698</v>
       </c>
       <c r="I483">
-        <v>0.97817685720292502</v>
+        <v>0.98053088278688805</v>
       </c>
       <c r="J483">
-        <v>0.97257626106066597</v>
+        <v>0.97390012447455898</v>
       </c>
       <c r="K483">
-        <v>0.79220605405522604</v>
+        <v>0.79017940486565896</v>
       </c>
       <c r="L483">
-        <v>0.89762807418905599</v>
+        <v>0.89376771640489805</v>
       </c>
       <c r="M483">
-        <v>0.94935015284756996</v>
+        <v>0.94696936887951599</v>
       </c>
       <c r="N483">
-        <v>0.91851206856663803</v>
+        <v>0.92138486431773103</v>
       </c>
       <c r="O483">
-        <v>0.975024459903719</v>
+        <v>0.97718410874542505</v>
       </c>
       <c r="P483">
-        <v>0.95197323409874202</v>
+        <v>0.95348400591485505</v>
       </c>
     </row>
     <row r="484" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A484" s="1">
         <v>44378</v>
       </c>
       <c r="B484">
-        <v>0.83470756352944198</v>
+        <v>0.83547967180767202</v>
       </c>
       <c r="C484">
-        <v>0.92663996460171905</v>
+        <v>0.92676707709654005</v>
       </c>
       <c r="D484">
-        <v>1.0028483994834101</v>
+        <v>1.0027389672793401</v>
       </c>
       <c r="E484">
-        <v>0.89074813731801294</v>
+        <v>0.89280332872602997</v>
       </c>
       <c r="F484">
-        <v>0.96921816350604995</v>
+        <v>0.97026314051380302</v>
       </c>
       <c r="G484">
-        <v>0.95302584354331099</v>
+        <v>0.95317779280502402</v>
       </c>
       <c r="H484">
-        <v>0.87022777978954102</v>
+        <v>0.87088654882057304</v>
       </c>
       <c r="I484">
-        <v>0.96086372329263003</v>
+        <v>0.96255836754632196</v>
       </c>
       <c r="J484">
-        <v>0.96840154315072202</v>
+        <v>0.96951768284093498</v>
       </c>
       <c r="K484">
-        <v>0.79537297865060697</v>
+        <v>0.79366034133601604</v>
       </c>
       <c r="L484">
-        <v>0.90110835119712895</v>
+        <v>0.89775946785970095</v>
       </c>
       <c r="M484">
-        <v>0.95368080532972599</v>
+        <v>0.95134674368821903</v>
       </c>
       <c r="N484">
-        <v>0.90342720855799497</v>
+        <v>0.90780227494267496</v>
       </c>
       <c r="O484">
-        <v>0.963596073763067</v>
+        <v>0.966193226258797</v>
       </c>
       <c r="P484">
-        <v>0.949086358110249</v>
+        <v>0.95058210413453403</v>
       </c>
     </row>
     <row r="485" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A485" s="1">
         <v>44409</v>
       </c>
       <c r="B485">
-        <v>0.81932769788604898</v>
+        <v>0.82049645792028902</v>
       </c>
       <c r="C485">
-        <v>0.91595850915193799</v>
+        <v>0.91642305540093405</v>
       </c>
       <c r="D485">
-        <v>0.99960827567132404</v>
+        <v>0.99965386097972797</v>
       </c>
       <c r="E485">
-        <v>0.85122571299291305</v>
+        <v>0.85329385796080204</v>
       </c>
       <c r="F485">
-        <v>0.942254503232693</v>
+        <v>0.94318772362968695</v>
       </c>
       <c r="G485">
-        <v>0.94698783082587401</v>
+        <v>0.94707152380303805</v>
       </c>
       <c r="H485">
-        <v>0.86107675071604695</v>
+        <v>0.86281259369501895</v>
       </c>
       <c r="I485">
-        <v>0.95211388929987095</v>
+        <v>0.95448655090819001</v>
       </c>
       <c r="J485">
-        <v>0.96570812167180198</v>
+        <v>0.96685482257350197</v>
       </c>
       <c r="K485">
-        <v>0.786314992035275</v>
+        <v>0.78539449262965</v>
       </c>
       <c r="L485">
-        <v>0.89351009048246099</v>
+        <v>0.89068769949723003</v>
       </c>
       <c r="M485">
-        <v>0.95162832360006899</v>
+        <v>0.94939075569518505</v>
       </c>
       <c r="N485">
-        <v>0.88403355545914997</v>
+        <v>0.88961891891306699</v>
       </c>
       <c r="O485">
-        <v>0.95061392460820604</v>
+        <v>0.95410313059901597</v>
       </c>
       <c r="P485">
-        <v>0.94614613647523604</v>
+        <v>0.94786294739539401</v>
       </c>
     </row>
     <row r="486" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A486" s="1">
         <v>44440</v>
       </c>
       <c r="B486">
-        <v>0.81759094132340604</v>
+        <v>0.81906321243753899</v>
       </c>
       <c r="C486">
-        <v>0.91376098442371601</v>
+        <v>0.91446130825111105</v>
       </c>
       <c r="D486">
-        <v>0.99737156940660998</v>
+        <v>0.99751067963640305</v>
       </c>
       <c r="E486">
-        <v>0.83794873475758302</v>
+        <v>0.84073659329169403</v>
       </c>
       <c r="F486">
-        <v>0.93074860571419704</v>
+        <v>0.93199071929286403</v>
       </c>
       <c r="G486">
-        <v>0.94287915555388102</v>
+        <v>0.94296823039164201</v>
       </c>
       <c r="H486">
-        <v>0.864420131479398</v>
+        <v>0.86617849235126398</v>
       </c>
       <c r="I486">
-        <v>0.95287545163078302</v>
+        <v>0.95501277854479005</v>
       </c>
       <c r="J486">
-        <v>0.96427604433352598</v>
+        <v>0.96532382591728505</v>
       </c>
       <c r="K486">
-        <v>0.79108784459664705</v>
+        <v>0.79103663565596305</v>
       </c>
       <c r="L486">
-        <v>0.89354652514573896</v>
+        <v>0.89146142752658297</v>
       </c>
       <c r="M486">
-        <v>0.95033033590568805</v>
+        <v>0.94835296097897703</v>
       </c>
       <c r="N486">
-        <v>0.86244792007682802</v>
+        <v>0.86804970991418395</v>
       </c>
       <c r="O486">
-        <v>0.93862926829424298</v>
+        <v>0.94210068322179197</v>
       </c>
       <c r="P486">
-        <v>0.94419022108548001</v>
+        <v>0.945748254906152</v>
       </c>
     </row>
     <row r="487" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A487" s="1">
         <v>44470</v>
       </c>
       <c r="B487">
-        <v>0.82621453588907701</v>
+        <v>0.82762489915542903</v>
       </c>
       <c r="C487">
-        <v>0.91890621159048202</v>
+        <v>0.91966330902531201</v>
       </c>
       <c r="D487">
-        <v>0.99872996680585402</v>
+        <v>0.99892826479101204</v>
       </c>
       <c r="E487">
-        <v>0.82513150171882799</v>
+        <v>0.82643515435213799</v>
       </c>
       <c r="F487">
-        <v>0.92095271535376999</v>
+        <v>0.921588515818906</v>
       </c>
       <c r="G487">
-        <v>0.93987751487163496</v>
+        <v>0.93978225893870604</v>
       </c>
       <c r="H487">
-        <v>0.88978365460355902</v>
+        <v>0.89066164742031895</v>
       </c>
       <c r="I487">
-        <v>0.96865253268380103</v>
+        <v>0.97024656256146002</v>
       </c>
       <c r="J487">
-        <v>0.96520340472417299</v>
+        <v>0.96618669947741798</v>
       </c>
       <c r="K487">
-        <v>0.79006452624293999</v>
+        <v>0.79001490190542001</v>
       </c>
       <c r="L487">
-        <v>0.89400823573066601</v>
+        <v>0.89167676733566104</v>
       </c>
       <c r="M487">
-        <v>0.95058130787929696</v>
+        <v>0.94842827246440298</v>
       </c>
       <c r="N487">
-        <v>0.86853183107802301</v>
+        <v>0.87366182484433597</v>
       </c>
       <c r="O487">
-        <v>0.94168178846938899</v>
+        <v>0.94478941448350995</v>
       </c>
       <c r="P487">
-        <v>0.94357361365847603</v>
+        <v>0.94505046655701097</v>
       </c>
     </row>
     <row r="488" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A488" s="1">
         <v>44501</v>
       </c>
       <c r="B488">
-        <v>0.83173795559549502</v>
+        <v>0.83342001537638599</v>
       </c>
       <c r="C488">
-        <v>0.92401954781595097</v>
+        <v>0.92492173332536198</v>
       </c>
       <c r="D488">
-        <v>1.00027550867874</v>
+        <v>1.00065422423475</v>
       </c>
       <c r="E488">
-        <v>0.82394412815872298</v>
+        <v>0.82602846040746203</v>
       </c>
       <c r="F488">
-        <v>0.91968187345164698</v>
+        <v>0.92024312758683802</v>
       </c>
       <c r="G488">
-        <v>0.93930323513332803</v>
+        <v>0.93895290317692104</v>
       </c>
       <c r="H488">
-        <v>0.876348771695169</v>
+        <v>0.876760016347639</v>
       </c>
       <c r="I488">
-        <v>0.96037182215170902</v>
+        <v>0.96170936689645403</v>
       </c>
       <c r="J488">
-        <v>0.96355722223315599</v>
+        <v>0.96453045114884906</v>
       </c>
       <c r="K488">
-        <v>0.79243529412242697</v>
+        <v>0.791815614914684</v>
       </c>
       <c r="L488">
-        <v>0.89826523922357304</v>
+        <v>0.89552454778877699</v>
       </c>
       <c r="M488">
-        <v>0.95318551568908605</v>
+        <v>0.95099972229555896</v>
       </c>
       <c r="N488">
-        <v>0.87200134452851197</v>
+        <v>0.87793911143701497</v>
       </c>
       <c r="O488">
-        <v>0.94320803838357303</v>
+        <v>0.94633843915650895</v>
       </c>
       <c r="P488">
-        <v>0.94385628123841003</v>
+        <v>0.94520212847651297</v>
       </c>
     </row>
     <row r="489" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A489" s="1">
         <v>44531</v>
       </c>
       <c r="B489">
-        <v>0.84328491190645805</v>
+        <v>0.84487917559363401</v>
       </c>
       <c r="C489">
-        <v>0.93377847010898896</v>
+        <v>0.93446538580615901</v>
       </c>
       <c r="D489">
-        <v>1.00365691843848</v>
+        <v>1.0039789849862499</v>
       </c>
       <c r="E489">
-        <v>0.82531157646484699</v>
+        <v>0.82681262199249606</v>
       </c>
       <c r="F489">
-        <v>0.91648185425556306</v>
+        <v>0.91671304565938205</v>
       </c>
       <c r="G489">
-        <v>0.93792326891911004</v>
+        <v>0.93731078297436698</v>
       </c>
       <c r="H489">
-        <v>0.89640521450590405</v>
+        <v>0.89718344468128697</v>
       </c>
       <c r="I489">
-        <v>0.974684361599646</v>
+        <v>0.97623403985420398</v>
       </c>
       <c r="J489">
-        <v>0.96444826023697905</v>
+        <v>0.96543879766275298</v>
       </c>
       <c r="K489">
-        <v>0.80512496633282504</v>
+        <v>0.80526661332928196</v>
       </c>
       <c r="L489">
-        <v>0.909339476696159</v>
+        <v>0.90657134561586195</v>
       </c>
       <c r="M489">
-        <v>0.95776261844694799</v>
+        <v>0.95557147472361204</v>
       </c>
       <c r="N489">
-        <v>0.87570687664292901</v>
+        <v>0.88039216299241196</v>
       </c>
       <c r="O489">
-        <v>0.94804722590419199</v>
+        <v>0.94993970914814996</v>
       </c>
       <c r="P489">
-        <v>0.94569820854667597</v>
+        <v>0.94653806926061101</v>
       </c>
     </row>
     <row r="490" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A490" s="1">
         <v>44562</v>
       </c>
       <c r="B490">
-        <v>0.86188621128038201</v>
+        <v>0.86322288908889</v>
       </c>
       <c r="C490">
-        <v>0.94885229936469595</v>
+        <v>0.94921484215614305</v>
       </c>
       <c r="D490">
-        <v>1.00740922716774</v>
+        <v>1.0078306761842399</v>
       </c>
       <c r="E490">
-        <v>0.83683343186230397</v>
+        <v>0.83821888887362295</v>
       </c>
       <c r="F490">
-        <v>0.92407062331627998</v>
+        <v>0.92454140126240603</v>
       </c>
       <c r="G490">
-        <v>0.93961519205433897</v>
+        <v>0.939088418700324</v>
       </c>
       <c r="H490">
-        <v>0.93229037901149703</v>
+        <v>0.93204412312559903</v>
       </c>
       <c r="I490">
-        <v>0.99951713816993004</v>
+        <v>1.0000927972225999</v>
       </c>
       <c r="J490">
-        <v>0.96615557734885704</v>
+        <v>0.96705287538496998</v>
       </c>
       <c r="K490">
-        <v>0.816349364748995</v>
+        <v>0.81569298631042397</v>
       </c>
       <c r="L490">
-        <v>0.92233052428404205</v>
+        <v>0.91868622613678497</v>
       </c>
       <c r="M490">
-        <v>0.96338974650751996</v>
+        <v>0.96118429560410901</v>
       </c>
       <c r="N490">
-        <v>0.90026525261926205</v>
+        <v>0.90351271605738503</v>
       </c>
       <c r="O490">
-        <v>0.96481962262080001</v>
+        <v>0.96552269020084402</v>
       </c>
       <c r="P490">
-        <v>0.94786049345731105</v>
+        <v>0.94850710070493505</v>
       </c>
     </row>
     <row r="491" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A491" s="1">
         <v>44593</v>
       </c>
       <c r="B491">
-        <v>0.87394261851920596</v>
+        <v>0.87490777595678604</v>
       </c>
       <c r="C491">
-        <v>0.95831408385287298</v>
+        <v>0.958522482655638</v>
       </c>
       <c r="D491">
-        <v>1.0090159878149401</v>
+        <v>1.0094798454496201</v>
       </c>
       <c r="E491">
-        <v>0.85391631909142396</v>
+        <v>0.85499004823140301</v>
       </c>
       <c r="F491">
-        <v>0.93535134322961799</v>
+        <v>0.93592840461178695</v>
       </c>
       <c r="G491">
-        <v>0.94170408653280202</v>
+        <v>0.94125483554429101</v>
       </c>
       <c r="H491">
-        <v>0.93037451100707602</v>
+        <v>0.92966103609904704</v>
       </c>
       <c r="I491">
-        <v>1.0013684367157301</v>
+        <v>1.00178238866513</v>
       </c>
       <c r="J491">
-        <v>0.96270462406113899</v>
+        <v>0.96340697445079704</v>
       </c>
       <c r="K491">
-        <v>0.82545490112096498</v>
+        <v>0.82456426480768796</v>
       </c>
       <c r="L491">
-        <v>0.93214816786330001</v>
+        <v>0.92856266248609298</v>
       </c>
       <c r="M491">
-        <v>0.96765487131720596</v>
+        <v>0.965850996399363</v>
       </c>
       <c r="N491">
-        <v>0.90561136974006895</v>
+        <v>0.90661909102794103</v>
       </c>
       <c r="O491">
-        <v>0.96481722879234899</v>
+        <v>0.96415421554661096</v>
       </c>
       <c r="P491">
-        <v>0.94561833249025296</v>
+        <v>0.94600813519421101</v>
       </c>
     </row>
     <row r="492" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A492" s="1">
         <v>44621</v>
       </c>
       <c r="B492">
-        <v>0.87649408906525506</v>
+        <v>0.87758545519118902</v>
       </c>
       <c r="C492">
-        <v>0.95985973035837102</v>
+        <v>0.960163889468305</v>
       </c>
       <c r="D492">
-        <v>1.0113438476613701</v>
+        <v>1.0117220919599299</v>
       </c>
       <c r="E492">
-        <v>0.85749391886557003</v>
+        <v>0.85909024708267201</v>
       </c>
       <c r="F492">
-        <v>0.93519195105806896</v>
+        <v>0.93655030225860503</v>
       </c>
       <c r="G492">
-        <v>0.94135399785169105</v>
+        <v>0.94099584984187301</v>
       </c>
       <c r="H492">
-        <v>0.87754692105257404</v>
+        <v>0.87862586625883099</v>
       </c>
       <c r="I492">
-        <v>0.967657870379107</v>
+        <v>0.96894095406603897</v>
       </c>
       <c r="J492">
-        <v>0.954525450239607</v>
+        <v>0.95513656537643898</v>
       </c>
       <c r="K492">
-        <v>0.82297659386468902</v>
+        <v>0.82036235611546604</v>
       </c>
       <c r="L492">
-        <v>0.92820364734424399</v>
+        <v>0.92426670417357704</v>
       </c>
       <c r="M492">
-        <v>0.96751526724149095</v>
+        <v>0.96550196164264002</v>
       </c>
       <c r="N492">
-        <v>0.91121569498584198</v>
+        <v>0.91478689248404199</v>
       </c>
       <c r="O492">
-        <v>0.96264390681421297</v>
+        <v>0.96290869729362805</v>
       </c>
       <c r="P492">
-        <v>0.94363905316776697</v>
+        <v>0.94399131614131804</v>
       </c>
     </row>
     <row r="493" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A493" s="1">
         <v>44652</v>
       </c>
       <c r="B493">
-        <v>0.85877729004974501</v>
+        <v>0.86049871622667096</v>
       </c>
       <c r="C493">
-        <v>0.94736676706127099</v>
+        <v>0.94781050724149496</v>
       </c>
       <c r="D493">
-        <v>1.0079060616298201</v>
+        <v>1.0081642634497201</v>
       </c>
       <c r="E493">
-        <v>0.83925556757930497</v>
+        <v>0.84257048772191401</v>
       </c>
       <c r="F493">
-        <v>0.92485425327663895</v>
+        <v>0.92641446476352995</v>
       </c>
       <c r="G493">
-        <v>0.93820695175881397</v>
+        <v>0.93781831434802099</v>
       </c>
       <c r="H493">
-        <v>0.83045674059165797</v>
+        <v>0.831331754132698</v>
       </c>
       <c r="I493">
-        <v>0.93145895294749403</v>
+        <v>0.93218581658127697</v>
       </c>
       <c r="J493">
-        <v>0.94469478506139104</v>
+        <v>0.94512392807675705</v>
       </c>
       <c r="K493">
-        <v>0.80596437651195396</v>
+        <v>0.80436064432731202</v>
       </c>
       <c r="L493">
-        <v>0.9199595049657</v>
+        <v>0.91585274063933597</v>
       </c>
       <c r="M493">
-        <v>0.96752869122608998</v>
+        <v>0.96545626972860199</v>
       </c>
       <c r="N493">
-        <v>0.88229789309576101</v>
+        <v>0.88487409160185304</v>
       </c>
       <c r="O493">
-        <v>0.94480753695668696</v>
+        <v>0.945322355210648</v>
       </c>
       <c r="P493">
-        <v>0.94144836139587196</v>
+        <v>0.94191684713906498</v>
       </c>
     </row>
     <row r="494" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A494" s="1">
         <v>44682</v>
       </c>
       <c r="B494">
-        <v>0.85461103054281995</v>
+        <v>0.85625675001806201</v>
       </c>
       <c r="C494">
-        <v>0.94377612448571802</v>
+        <v>0.94416527054737398</v>
       </c>
       <c r="D494">
-        <v>1.0054169881499699</v>
+        <v>1.0056305354968</v>
       </c>
       <c r="E494">
-        <v>0.82188770938621303</v>
+        <v>0.82549631112382404</v>
       </c>
       <c r="F494">
-        <v>0.90933131760645003</v>
+        <v>0.91118620109305504</v>
       </c>
       <c r="G494">
-        <v>0.93222958875607298</v>
+        <v>0.93185605706517405</v>
       </c>
       <c r="H494">
-        <v>0.79694696975467405</v>
+        <v>0.797946002857849</v>
       </c>
       <c r="I494">
-        <v>0.91088345613019805</v>
+        <v>0.91124452663211297</v>
       </c>
       <c r="J494">
-        <v>0.93790435790813198</v>
+        <v>0.93789360353524098</v>
       </c>
       <c r="K494">
-        <v>0.79529189300228798</v>
+        <v>0.79580414749754302</v>
       </c>
       <c r="L494">
-        <v>0.91123763795455404</v>
+        <v>0.90894106925420803</v>
       </c>
       <c r="M494">
-        <v>0.96552609584883098</v>
+        <v>0.96386294033181996</v>
       </c>
       <c r="N494">
-        <v>0.85210168348007798</v>
+        <v>0.85500265516763496</v>
       </c>
       <c r="O494">
-        <v>0.93240299100198798</v>
+        <v>0.93309908608654102</v>
       </c>
       <c r="P494">
-        <v>0.93966110174003403</v>
+        <v>0.94001579993607798</v>
       </c>
     </row>
     <row r="495" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A495" s="1">
         <v>44713</v>
       </c>
       <c r="B495">
-        <v>0.83276877177194297</v>
+        <v>0.83464513688318398</v>
       </c>
       <c r="C495">
-        <v>0.92842211815040399</v>
+        <v>0.92887284800499303</v>
       </c>
       <c r="D495">
-        <v>1.0039043991035901</v>
+        <v>1.00399468805623</v>
       </c>
       <c r="E495">
-        <v>0.79335441858299904</v>
+        <v>0.79558781378560495</v>
       </c>
       <c r="F495">
-        <v>0.89330998082383695</v>
+        <v>0.89420356460966399</v>
       </c>
       <c r="G495">
-        <v>0.92887151752362696</v>
+        <v>0.92842397047556002</v>
       </c>
       <c r="H495">
-        <v>0.75495935808847903</v>
+        <v>0.75592361374844996</v>
       </c>
       <c r="I495">
-        <v>0.875627173528162</v>
+        <v>0.87620254714102497</v>
       </c>
       <c r="J495">
-        <v>0.93094433423193501</v>
+        <v>0.93087570298428102</v>
       </c>
       <c r="K495">
-        <v>0.78581850424296396</v>
+        <v>0.78720679249243197</v>
       </c>
       <c r="L495">
-        <v>0.89957190052119795</v>
+        <v>0.898043602219736</v>
       </c>
       <c r="M495">
-        <v>0.96213775364044596</v>
+        <v>0.96061191111373201</v>
       </c>
       <c r="N495">
-        <v>0.82852674522287595</v>
+        <v>0.832920011935399</v>
       </c>
       <c r="O495">
-        <v>0.91386932394720799</v>
+        <v>0.91536176153495896</v>
       </c>
       <c r="P495">
-        <v>0.93674610631650501</v>
+        <v>0.93701629605299297</v>
       </c>
     </row>
     <row r="496" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A496" s="1">
         <v>44743</v>
       </c>
       <c r="B496">
-        <v>0.81800765798617103</v>
+        <v>0.819679422450316</v>
       </c>
       <c r="C496">
-        <v>0.91812795607730702</v>
+        <v>0.91847564322612896</v>
       </c>
       <c r="D496">
-        <v>1.0024669016800101</v>
+        <v>1.0024448990879999</v>
       </c>
       <c r="E496">
-        <v>0.78260428453639397</v>
+        <v>0.78456163371908205</v>
       </c>
       <c r="F496">
-        <v>0.88238556149796199</v>
+        <v>0.88295508335320805</v>
       </c>
       <c r="G496">
-        <v>0.92479131067957998</v>
+        <v>0.92422425444591205</v>
       </c>
       <c r="H496">
-        <v>0.72611138958376997</v>
+        <v>0.72685970123285903</v>
       </c>
       <c r="I496">
-        <v>0.85378502232251796</v>
+        <v>0.85458825172269104</v>
       </c>
       <c r="J496">
-        <v>0.92620920022204201</v>
+        <v>0.92644266239500805</v>
       </c>
       <c r="K496">
-        <v>0.76634634712632499</v>
+        <v>0.76709962343833105</v>
       </c>
       <c r="L496">
-        <v>0.88404474439588998</v>
+        <v>0.88227220051538702</v>
       </c>
       <c r="M496">
-        <v>0.95635030581224301</v>
+        <v>0.95470316115971599</v>
       </c>
       <c r="N496">
-        <v>0.81863655679972802</v>
+        <v>0.82223772298355702</v>
       </c>
       <c r="O496">
-        <v>0.907769385643587</v>
+        <v>0.90913939700075996</v>
       </c>
       <c r="P496">
-        <v>0.93652924254139203</v>
+        <v>0.93688438909930405</v>
       </c>
     </row>
     <row r="497" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A497" s="1">
         <v>44774</v>
       </c>
       <c r="B497">
-        <v>0.81028182294731899</v>
+        <v>0.81141160169019999</v>
       </c>
       <c r="C497">
-        <v>0.91228645220905102</v>
+        <v>0.91226605766313895</v>
       </c>
       <c r="D497">
-        <v>0.99863497989438499</v>
+        <v>0.99856617102307099</v>
       </c>
       <c r="E497">
-        <v>0.76461148728949102</v>
+        <v>0.76449866779966102</v>
       </c>
       <c r="F497">
-        <v>0.86819776388832504</v>
+        <v>0.86788549118636205</v>
       </c>
       <c r="G497">
-        <v>0.919366472012494</v>
+        <v>0.91880164085052396</v>
       </c>
       <c r="H497">
-        <v>0.71282226271712901</v>
+        <v>0.713147124107673</v>
       </c>
       <c r="I497">
-        <v>0.84509619625543797</v>
+        <v>0.845630278960388</v>
       </c>
       <c r="J497">
-        <v>0.923277797472421</v>
+        <v>0.92341842749516401</v>
       </c>
       <c r="K497">
-        <v>0.76112097438577597</v>
+        <v>0.76238780273467599</v>
       </c>
       <c r="L497">
-        <v>0.87634843799870199</v>
+        <v>0.87479679851645697</v>
       </c>
       <c r="M497">
-        <v>0.95248420678410595</v>
+        <v>0.95084793853158001</v>
       </c>
       <c r="N497">
-        <v>0.82533709814150003</v>
+        <v>0.82866418902832295</v>
       </c>
       <c r="O497">
-        <v>0.91105051483729804</v>
+        <v>0.91204819468159104</v>
       </c>
       <c r="P497">
-        <v>0.93714788984228703</v>
+        <v>0.93713562459858901</v>
       </c>
     </row>
     <row r="498" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A498" s="1">
         <v>44805</v>
       </c>
       <c r="B498">
-        <v>0.807715847642545</v>
+        <v>0.80853452986752805</v>
       </c>
       <c r="C498">
-        <v>0.90916778536468001</v>
+        <v>0.90889679300988502</v>
       </c>
       <c r="D498">
-        <v>0.99636032404268304</v>
+        <v>0.99621874719873005</v>
       </c>
       <c r="E498">
-        <v>0.75010285749097405</v>
+        <v>0.74968685173779803</v>
       </c>
       <c r="F498">
-        <v>0.85575887157521402</v>
+        <v>0.85519884071279195</v>
       </c>
       <c r="G498">
-        <v>0.91611186976590098</v>
+        <v>0.91548867247874099</v>
       </c>
       <c r="H498">
-        <v>0.702373243341056</v>
+        <v>0.70318175038084596</v>
       </c>
       <c r="I498">
-        <v>0.83608070786361399</v>
+        <v>0.83692965611585601</v>
       </c>
       <c r="J498">
-        <v>0.92134662666433198</v>
+        <v>0.92161603658331903</v>
       </c>
       <c r="K498">
-        <v>0.756262728932664</v>
+        <v>0.75776246270195302</v>
       </c>
       <c r="L498">
-        <v>0.86741022891181296</v>
+        <v>0.86570110269448797</v>
       </c>
       <c r="M498">
-        <v>0.94724978137485005</v>
+        <v>0.94543980990110499</v>
       </c>
       <c r="N498">
-        <v>0.819948612468403</v>
+        <v>0.82461256264693095</v>
       </c>
       <c r="O498">
-        <v>0.90844806459205596</v>
+        <v>0.90963087786357499</v>
       </c>
       <c r="P498">
-        <v>0.93784376745760301</v>
+        <v>0.937765310751562</v>
       </c>
     </row>
     <row r="499" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A499" s="1">
         <v>44835</v>
       </c>
       <c r="B499">
-        <v>0.81018371440091597</v>
+        <v>0.81062314278125702</v>
       </c>
       <c r="C499">
-        <v>0.90982071392194397</v>
+        <v>0.90923062308089697</v>
       </c>
       <c r="D499">
-        <v>0.99567840544258301</v>
+        <v>0.99544610190708105</v>
       </c>
       <c r="E499">
-        <v>0.74444304981224496</v>
+        <v>0.74442724688653505</v>
       </c>
       <c r="F499">
-        <v>0.85013499340475296</v>
+        <v>0.84968269024018594</v>
       </c>
       <c r="G499">
-        <v>0.914788409696914</v>
+        <v>0.91414131644993901</v>
       </c>
       <c r="H499">
-        <v>0.70350928245765598</v>
+        <v>0.70347742713724004</v>
       </c>
       <c r="I499">
-        <v>0.83770039593527101</v>
+        <v>0.83779522392189898</v>
       </c>
       <c r="J499">
-        <v>0.92037044026590198</v>
+        <v>0.92036451791451401</v>
       </c>
       <c r="K499">
-        <v>0.75975831851842901</v>
+        <v>0.76052671435770602</v>
       </c>
       <c r="L499">
-        <v>0.86864303871158999</v>
+        <v>0.86617018384280198</v>
       </c>
       <c r="M499">
-        <v>0.946857842678692</v>
+        <v>0.94467483079848702</v>
       </c>
       <c r="N499">
-        <v>0.81756542885886996</v>
+        <v>0.819782579958382</v>
       </c>
       <c r="O499">
-        <v>0.90995058637243897</v>
+        <v>0.90986528255879495</v>
       </c>
       <c r="P499">
-        <v>0.93873132070545295</v>
+        <v>0.93858464942534303</v>
       </c>
     </row>
     <row r="500" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A500" s="1">
         <v>44866</v>
       </c>
       <c r="B500">
-        <v>0.80556956082667297</v>
+        <v>0.80606405965326799</v>
       </c>
       <c r="C500">
-        <v>0.90499737436559502</v>
+        <v>0.90435714978969395</v>
       </c>
       <c r="D500">
-        <v>0.99378367962121295</v>
+        <v>0.99341955587841801</v>
       </c>
       <c r="E500">
-        <v>0.73363871293654803</v>
+        <v>0.734826220639479</v>
       </c>
       <c r="F500">
-        <v>0.84460381696175202</v>
+        <v>0.84477797526186704</v>
       </c>
       <c r="G500">
-        <v>0.913789386710812</v>
+        <v>0.91331584061936999</v>
       </c>
       <c r="H500">
-        <v>0.70114382449990897</v>
+        <v>0.701072794014856</v>
       </c>
       <c r="I500">
-        <v>0.83493637817534705</v>
+        <v>0.83499113329476005</v>
       </c>
       <c r="J500">
-        <v>0.91866992445436302</v>
+        <v>0.91874050054659295</v>
       </c>
       <c r="K500">
-        <v>0.76689258517499204</v>
+        <v>0.76723484149714105</v>
       </c>
       <c r="L500">
-        <v>0.872093442596238</v>
+        <v>0.86933798512397198</v>
       </c>
       <c r="M500">
-        <v>0.94723294598527397</v>
+        <v>0.94478355557399196</v>
       </c>
       <c r="N500">
-        <v>0.81759114254967902</v>
+        <v>0.82014356938168798</v>
       </c>
       <c r="O500">
-        <v>0.90687237444498503</v>
+        <v>0.90690291111310595</v>
       </c>
       <c r="P500">
-        <v>0.93608885187149704</v>
+        <v>0.93583767667156403</v>
       </c>
     </row>
     <row r="501" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A501" s="1">
         <v>44896</v>
       </c>
       <c r="B501">
-        <v>0.80707941395379901</v>
+        <v>0.80705214551302595</v>
       </c>
       <c r="C501">
-        <v>0.90496904330587902</v>
+        <v>0.90408039164565002</v>
       </c>
       <c r="D501">
-        <v>0.99238059359360997</v>
+        <v>0.99196265435088504</v>
       </c>
       <c r="E501">
-        <v>0.74563134627199301</v>
+        <v>0.746165437347446</v>
       </c>
       <c r="F501">
-        <v>0.84644803161225901</v>
+        <v>0.84670486663819799</v>
       </c>
       <c r="G501">
-        <v>0.91237112934898101</v>
+        <v>0.91188476160647203</v>
       </c>
       <c r="H501">
-        <v>0.702242449513517</v>
+        <v>0.70274440315197995</v>
       </c>
       <c r="I501">
-        <v>0.83881610525428596</v>
+        <v>0.83906076812483998</v>
       </c>
       <c r="J501">
-        <v>0.91856675502406404</v>
+        <v>0.91866615642203397</v>
       </c>
       <c r="K501">
-        <v>0.77182456404059796</v>
+        <v>0.77140992936966102</v>
       </c>
       <c r="L501">
-        <v>0.87767790027179804</v>
+        <v>0.87440223474366596</v>
       </c>
       <c r="M501">
-        <v>0.94936832705979701</v>
+        <v>0.94661838026456102</v>
       </c>
       <c r="N501">
-        <v>0.82685325350245298</v>
+        <v>0.82883986069881299</v>
       </c>
       <c r="O501">
-        <v>0.90990265401637804</v>
+        <v>0.90967546366150298</v>
       </c>
       <c r="P501">
-        <v>0.93442617700847097</v>
+        <v>0.93406362180303804</v>
       </c>
     </row>
     <row r="502" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A502" s="1">
         <v>44927</v>
       </c>
       <c r="B502">
-        <v>0.79415890608000705</v>
+        <v>0.79469533896598599</v>
       </c>
       <c r="C502">
-        <v>0.89574927615586597</v>
+        <v>0.89512166258568504</v>
       </c>
       <c r="D502">
-        <v>0.98759897507868499</v>
+        <v>0.98714307332240603</v>
       </c>
       <c r="E502">
-        <v>0.73991943243623504</v>
+        <v>0.74315600839514695</v>
       </c>
       <c r="F502">
-        <v>0.84559880450235303</v>
+        <v>0.84690955203261198</v>
       </c>
       <c r="G502">
-        <v>0.91132787291820905</v>
+        <v>0.91072078618489705</v>
       </c>
       <c r="H502">
-        <v>0.70438666543489603</v>
+        <v>0.70623221996340901</v>
       </c>
       <c r="I502">
-        <v>0.83616903984039304</v>
+        <v>0.837390833000765</v>
       </c>
       <c r="J502">
-        <v>0.91696698822369604</v>
+        <v>0.91735025192369202</v>
       </c>
       <c r="K502">
-        <v>0.77405242029348698</v>
+        <v>0.773671337065442</v>
       </c>
       <c r="L502">
-        <v>0.87845037752894395</v>
+        <v>0.87542853350202399</v>
       </c>
       <c r="M502">
-        <v>0.950417188234987</v>
+        <v>0.94769956154575996</v>
       </c>
       <c r="N502">
-        <v>0.81748195739713903</v>
+        <v>0.82122746073777997</v>
       </c>
       <c r="O502">
-        <v>0.90399287027973096</v>
+        <v>0.90448926935122098</v>
       </c>
       <c r="P502">
-        <v>0.932504563490967</v>
+        <v>0.932023130866244</v>
       </c>
     </row>
     <row r="503" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A503" s="1">
         <v>44958</v>
       </c>
       <c r="B503">
-        <v>0.78444631816793398</v>
+        <v>0.78496153145606995</v>
       </c>
       <c r="C503">
-        <v>0.88647770040360097</v>
+        <v>0.88602448610895401</v>
       </c>
       <c r="D503">
-        <v>0.98314435956062796</v>
+        <v>0.98269014832625101</v>
       </c>
       <c r="E503">
-        <v>0.73827960111962698</v>
+        <v>0.74206679529851804</v>
       </c>
       <c r="F503">
-        <v>0.84632740712745302</v>
+        <v>0.84814595031470597</v>
       </c>
       <c r="G503">
-        <v>0.91039891699525999</v>
+        <v>0.90990445626217997</v>
       </c>
       <c r="H503">
-        <v>0.69158647321393496</v>
+        <v>0.69367837091517703</v>
       </c>
       <c r="I503">
-        <v>0.82078538530496103</v>
+        <v>0.82243710926095404</v>
       </c>
       <c r="J503">
-        <v>0.91430005307983797</v>
+        <v>0.91485826396473002</v>
       </c>
       <c r="K503">
-        <v>0.78461535248464898</v>
+        <v>0.783825723902</v>
       </c>
       <c r="L503">
-        <v>0.88356602948117102</v>
+        <v>0.87988236174075796</v>
       </c>
       <c r="M503">
-        <v>0.95267389851217599</v>
+        <v>0.94984216197028704</v>
       </c>
       <c r="N503">
-        <v>0.80454165973854896</v>
+        <v>0.80771620139261702</v>
       </c>
       <c r="O503">
-        <v>0.89478333755216299</v>
+        <v>0.89610627523642905</v>
       </c>
       <c r="P503">
-        <v>0.93008790084832504</v>
+        <v>0.92985017090492705</v>
       </c>
     </row>
     <row r="504" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A504" s="1">
         <v>44986</v>
       </c>
       <c r="B504">
-        <v>0.77648188445152699</v>
+        <v>0.776906460235809</v>
       </c>
       <c r="C504">
-        <v>0.87961848457993996</v>
+        <v>0.87911383030331602</v>
       </c>
       <c r="D504">
-        <v>0.97969722148823501</v>
+        <v>0.97925912864516795</v>
       </c>
       <c r="E504">
-        <v>0.74961924917693701</v>
+        <v>0.75236988313781095</v>
       </c>
       <c r="F504">
-        <v>0.85115295537934299</v>
+        <v>0.85227954476399204</v>
       </c>
       <c r="G504">
-        <v>0.90838058918331699</v>
+        <v>0.90785052649917697</v>
       </c>
       <c r="H504">
-        <v>0.67984492720253897</v>
+        <v>0.68101274321201899</v>
       </c>
       <c r="I504">
-        <v>0.80949140585290502</v>
+        <v>0.81069051759847099</v>
       </c>
       <c r="J504">
-        <v>0.91191810233843096</v>
+        <v>0.91251992115482305</v>
       </c>
       <c r="K504">
-        <v>0.78523344727312105</v>
+        <v>0.78410444642659005</v>
       </c>
       <c r="L504">
-        <v>0.88635752178415805</v>
+        <v>0.883223566270116</v>
       </c>
       <c r="M504">
-        <v>0.95523962954916697</v>
+        <v>0.95264466668603998</v>
       </c>
       <c r="N504">
-        <v>0.780966474458891</v>
+        <v>0.78572856845559802</v>
       </c>
       <c r="O504">
-        <v>0.88220916450355402</v>
+        <v>0.88416818775088102</v>
       </c>
       <c r="P504">
-        <v>0.92811226502896604</v>
+        <v>0.92785232858414401</v>
       </c>
     </row>
     <row r="505" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A505" s="1">
         <v>45017</v>
       </c>
       <c r="B505">
-        <v>0.77435624758267996</v>
+        <v>0.77509507116992604</v>
       </c>
       <c r="C505">
-        <v>0.87560267248072399</v>
+        <v>0.875361894125958</v>
       </c>
       <c r="D505">
-        <v>0.97715310811726197</v>
+        <v>0.97677244692633103</v>
       </c>
       <c r="E505">
-        <v>0.75789404289500895</v>
+        <v>0.76001104442136103</v>
       </c>
       <c r="F505">
-        <v>0.850863571005257</v>
+        <v>0.85187530467980899</v>
       </c>
       <c r="G505">
-        <v>0.906610253046365</v>
+        <v>0.90619130517826196</v>
       </c>
       <c r="H505">
-        <v>0.68494222460052301</v>
+        <v>0.68602699248020205</v>
       </c>
       <c r="I505">
-        <v>0.80857620315597201</v>
+        <v>0.80998526458674203</v>
       </c>
       <c r="J505">
-        <v>0.91087342208508104</v>
+        <v>0.91156942102945804</v>
       </c>
       <c r="K505">
-        <v>0.78863345435002696</v>
+        <v>0.787126620933981</v>
       </c>
       <c r="L505">
-        <v>0.89027775078854499</v>
+        <v>0.88679502565155899</v>
       </c>
       <c r="M505">
-        <v>0.95789017118327102</v>
+        <v>0.95493844240422099</v>
       </c>
       <c r="N505">
-        <v>0.78004620674053504</v>
+        <v>0.785906728778758</v>
       </c>
       <c r="O505">
-        <v>0.879755654597701</v>
+        <v>0.88246059980521097</v>
       </c>
       <c r="P505">
-        <v>0.92669372768063396</v>
+        <v>0.92648647373981896</v>
       </c>
     </row>
     <row r="506" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A506" s="1">
         <v>45047</v>
       </c>
       <c r="B506">
-        <v>0.76570530659066005</v>
+        <v>0.76642282119352201</v>
       </c>
       <c r="C506">
-        <v>0.86938881837914905</v>
+        <v>0.86926360911161504</v>
       </c>
       <c r="D506">
-        <v>0.97398154647950896</v>
+        <v>0.97361601945503096</v>
       </c>
       <c r="E506">
-        <v>0.74065130112562205</v>
+        <v>0.74311015109929002</v>
       </c>
       <c r="F506">
-        <v>0.84381474444189697</v>
+        <v>0.84470467747783995</v>
       </c>
       <c r="G506">
-        <v>0.90414252002823403</v>
+        <v>0.90368292704201103</v>
       </c>
       <c r="H506">
-        <v>0.68014902475022998</v>
+        <v>0.68091294758980503</v>
       </c>
       <c r="I506">
-        <v>0.80457281523135604</v>
+        <v>0.80601397038858202</v>
       </c>
       <c r="J506">
-        <v>0.90997235497754803</v>
+        <v>0.91083249530778099</v>
       </c>
       <c r="K506">
-        <v>0.77751681186351995</v>
+        <v>0.77579015664425799</v>
       </c>
       <c r="L506">
-        <v>0.88161566802839397</v>
+        <v>0.87803138830049399</v>
       </c>
       <c r="M506">
-        <v>0.95625506663507098</v>
+        <v>0.95326208278175595</v>
       </c>
       <c r="N506">
-        <v>0.77704872631811295</v>
+        <v>0.78374965717195499</v>
       </c>
       <c r="O506">
-        <v>0.87655408466876095</v>
+        <v>0.88001064910410498</v>
       </c>
       <c r="P506">
-        <v>0.926277084598358</v>
+        <v>0.92618731628498696</v>
       </c>
     </row>
     <row r="507" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A507" s="1">
         <v>45078</v>
       </c>
       <c r="B507">
-        <v>0.75998145663668104</v>
+        <v>0.76060539398806004</v>
       </c>
       <c r="C507">
-        <v>0.86421461057846005</v>
+        <v>0.86407584793796399</v>
       </c>
       <c r="D507">
-        <v>0.97179020362396995</v>
+        <v>0.97144914137671901</v>
       </c>
       <c r="E507">
-        <v>0.733225262922785</v>
+        <v>0.73570362527683797</v>
       </c>
       <c r="F507">
-        <v>0.84212676780562201</v>
+        <v>0.84271229529968805</v>
       </c>
       <c r="G507">
-        <v>0.90353409003318597</v>
+        <v>0.90286915456872496</v>
       </c>
       <c r="H507">
-        <v>0.67137767418797401</v>
+        <v>0.67224944547133203</v>
       </c>
       <c r="I507">
-        <v>0.79655009336118199</v>
+        <v>0.7982414622474</v>
       </c>
       <c r="J507">
-        <v>0.90848173434441504</v>
+        <v>0.90933083148600002</v>
       </c>
       <c r="K507">
-        <v>0.782775588923312</v>
+        <v>0.77989481799091898</v>
       </c>
       <c r="L507">
-        <v>0.88242311252010397</v>
+        <v>0.878606186321789</v>
       </c>
       <c r="M507">
-        <v>0.957068733754734</v>
+        <v>0.95406829563437101</v>
       </c>
       <c r="N507">
-        <v>0.78185861401440104</v>
+        <v>0.78848888945602003</v>
       </c>
       <c r="O507">
-        <v>0.880355077683871</v>
+        <v>0.88404222419518597</v>
       </c>
       <c r="P507">
-        <v>0.92760844019188604</v>
+        <v>0.92757064320402505</v>
       </c>
     </row>
     <row r="508" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A508" s="1">
         <v>45108</v>
       </c>
       <c r="B508">
-        <v>0.75987377925993005</v>
+        <v>0.76082535118872896</v>
       </c>
       <c r="C508">
-        <v>0.86289976709928795</v>
+        <v>0.862813338521491</v>
       </c>
       <c r="D508">
-        <v>0.97052232991218101</v>
+        <v>0.97012606987187899</v>
       </c>
       <c r="E508">
-        <v>0.73493552982768595</v>
+        <v>0.73739404623929194</v>
       </c>
       <c r="F508">
-        <v>0.84302697693532502</v>
+        <v>0.84344736889257399</v>
       </c>
       <c r="G508">
-        <v>0.90328024648995597</v>
+        <v>0.90273573357998305</v>
       </c>
       <c r="H508">
-        <v>0.672097534010904</v>
+        <v>0.67368289614780197</v>
       </c>
       <c r="I508">
-        <v>0.79661881559282699</v>
+        <v>0.79840423558909901</v>
       </c>
       <c r="J508">
-        <v>0.90732458548980899</v>
+        <v>0.90810645513467902</v>
       </c>
       <c r="K508">
-        <v>0.78782147596965002</v>
+        <v>0.78539310691183195</v>
       </c>
       <c r="L508">
-        <v>0.88707683714082097</v>
+        <v>0.88305748884437896</v>
       </c>
       <c r="M508">
-        <v>0.95820839803615598</v>
+        <v>0.95502428568818198</v>
       </c>
       <c r="N508">
-        <v>0.79385723463424096</v>
+        <v>0.801012813514143</v>
       </c>
       <c r="O508">
-        <v>0.88700820554047299</v>
+        <v>0.89083315844717004</v>
       </c>
       <c r="P508">
-        <v>0.92944326556258805</v>
+        <v>0.92939704633019404</v>
       </c>
     </row>
     <row r="509" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A509" s="1">
         <v>45139</v>
       </c>
       <c r="B509">
-        <v>0.75493691759273196</v>
+        <v>0.75590659401256699</v>
       </c>
       <c r="C509">
-        <v>0.85898283140902598</v>
+        <v>0.85893587197624599</v>
       </c>
       <c r="D509">
-        <v>0.96976814755433705</v>
+        <v>0.96933259908761504</v>
       </c>
       <c r="E509">
-        <v>0.74269948118608597</v>
+        <v>0.74620906153101796</v>
       </c>
       <c r="F509">
-        <v>0.84571015117125403</v>
+        <v>0.847003214638678</v>
       </c>
       <c r="G509">
-        <v>0.90376436139652006</v>
+        <v>0.90347322592958701</v>
       </c>
       <c r="H509">
-        <v>0.67126749162654797</v>
+        <v>0.67231305275303599</v>
       </c>
       <c r="I509">
-        <v>0.79547345001528402</v>
+        <v>0.79663693723684803</v>
       </c>
       <c r="J509">
-        <v>0.90733560777216105</v>
+        <v>0.90787516583260097</v>
       </c>
       <c r="K509">
-        <v>0.78344634003176705</v>
+        <v>0.78011094322572505</v>
       </c>
       <c r="L509">
-        <v>0.88401762641208703</v>
+        <v>0.87958650181647102</v>
       </c>
       <c r="M509">
-        <v>0.95697527086046097</v>
+        <v>0.95375726756581103</v>
       </c>
       <c r="N509">
-        <v>0.79531657427439495</v>
+        <v>0.80134804961876205</v>
       </c>
       <c r="O509">
-        <v>0.887244987085546</v>
+        <v>0.89053484219271795</v>
       </c>
       <c r="P509">
-        <v>0.92940994277918698</v>
+        <v>0.92934684675453605</v>
       </c>
     </row>
     <row r="510" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A510" s="1">
         <v>45170</v>
       </c>
       <c r="B510">
-        <v>0.75469582920006895</v>
+        <v>0.75566499123488895</v>
       </c>
       <c r="C510">
-        <v>0.85734253224456802</v>
+        <v>0.85726270057438003</v>
       </c>
       <c r="D510">
-        <v>0.96885219397299405</v>
+        <v>0.96840360821443505</v>
       </c>
       <c r="E510">
-        <v>0.73883942755585696</v>
+        <v>0.74030931019808999</v>
       </c>
       <c r="F510">
-        <v>0.84001924756374202</v>
+        <v>0.84055470975392099</v>
       </c>
       <c r="G510">
-        <v>0.90141941367399303</v>
+        <v>0.90115196666212904</v>
       </c>
       <c r="H510">
-        <v>0.67890498043777803</v>
+        <v>0.68027867627010896</v>
       </c>
       <c r="I510">
-        <v>0.79955313119326799</v>
+        <v>0.800783966131554</v>
       </c>
       <c r="J510">
-        <v>0.90619372505123597</v>
+        <v>0.90670905980471395</v>
       </c>
       <c r="K510">
-        <v>0.77754559940498003</v>
+        <v>0.77513549888670996</v>
       </c>
       <c r="L510">
-        <v>0.87899213830136702</v>
+        <v>0.87521362530970304</v>
       </c>
       <c r="M510">
-        <v>0.95500261158292499</v>
+        <v>0.952151567685393</v>
       </c>
       <c r="N510">
-        <v>0.80619154479885702</v>
+        <v>0.81125297522054296</v>
       </c>
       <c r="O510">
-        <v>0.89208518337937603</v>
+        <v>0.89453743656750095</v>
       </c>
       <c r="P510">
-        <v>0.92992155938978405</v>
+        <v>0.92966312050394495</v>
       </c>
     </row>
     <row r="511" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A511" s="1">
         <v>45200</v>
       </c>
       <c r="B511">
-        <v>0.75124390080214498</v>
+        <v>0.75218057754732104</v>
       </c>
       <c r="C511">
-        <v>0.85503507698982295</v>
+        <v>0.85502561491491602</v>
       </c>
       <c r="D511">
-        <v>0.96934029411020906</v>
+        <v>0.96891956872473295</v>
       </c>
       <c r="E511">
-        <v>0.72828247781299704</v>
+        <v>0.73040566019179098</v>
       </c>
       <c r="F511">
-        <v>0.83063064712770596</v>
+        <v>0.83156587410318294</v>
       </c>
       <c r="G511">
-        <v>0.89784152797889705</v>
+        <v>0.89789964623868601</v>
       </c>
       <c r="H511">
-        <v>0.69121397047164002</v>
+        <v>0.69263122928032805</v>
       </c>
       <c r="I511">
-        <v>0.80576376129316296</v>
+        <v>0.80733819079928903</v>
       </c>
       <c r="J511">
-        <v>0.90632987626642203</v>
+        <v>0.90714782109666103</v>
       </c>
       <c r="K511">
-        <v>0.76624848794881995</v>
+        <v>0.76390994364142994</v>
       </c>
       <c r="L511">
-        <v>0.87211046057408503</v>
+        <v>0.86863245359588304</v>
       </c>
       <c r="M511">
-        <v>0.95236040026185198</v>
+        <v>0.94952572882760899</v>
       </c>
       <c r="N511">
-        <v>0.80554142026915698</v>
+        <v>0.80894354774068</v>
       </c>
       <c r="O511">
-        <v>0.89162969179088103</v>
+        <v>0.89341957352271095</v>
       </c>
       <c r="P511">
-        <v>0.92783130985402695</v>
+        <v>0.92767146215214802</v>
       </c>
     </row>
     <row r="512" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A512" s="1">
         <v>45231</v>
       </c>
       <c r="B512">
-        <v>0.74814197119412096</v>
+        <v>0.74885481809921395</v>
       </c>
       <c r="C512">
-        <v>0.85304204541357498</v>
+        <v>0.852964658393635</v>
       </c>
       <c r="D512">
-        <v>0.96855244523665895</v>
+        <v>0.96808676553029305</v>
       </c>
       <c r="E512">
-        <v>0.72532048534110305</v>
+        <v>0.72635987910712696</v>
       </c>
       <c r="F512">
-        <v>0.82609595734080199</v>
+        <v>0.82658846615458004</v>
       </c>
       <c r="G512">
-        <v>0.89475163672173097</v>
+        <v>0.89487210845512399</v>
       </c>
       <c r="H512">
-        <v>0.67703425714562404</v>
+        <v>0.67841223202940404</v>
       </c>
       <c r="I512">
-        <v>0.79800894844041104</v>
+        <v>0.79955823773171197</v>
       </c>
       <c r="J512">
-        <v>0.90608969659503502</v>
+        <v>0.90682017130883597</v>
       </c>
       <c r="K512">
-        <v>0.74989679831529699</v>
+        <v>0.74772041338252704</v>
       </c>
       <c r="L512">
-        <v>0.85759406271784699</v>
+        <v>0.85421428805613697</v>
       </c>
       <c r="M512">
-        <v>0.94612209753065701</v>
+        <v>0.94338229417239505</v>
       </c>
       <c r="N512">
-        <v>0.81372785969773098</v>
+        <v>0.81484169403894802</v>
       </c>
       <c r="O512">
-        <v>0.89320010214124601</v>
+        <v>0.89443948191505596</v>
       </c>
       <c r="P512">
-        <v>0.92695900105180795</v>
+        <v>0.92692629862768305</v>
       </c>
     </row>
     <row r="513" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A513" s="1">
         <v>45261</v>
       </c>
       <c r="B513">
-        <v>0.75156476543633599</v>
+        <v>0.75229194219057205</v>
       </c>
       <c r="C513">
-        <v>0.854297212741015</v>
+        <v>0.854253012306597</v>
       </c>
       <c r="D513">
-        <v>0.96824742100981698</v>
+        <v>0.967740523038358</v>
       </c>
       <c r="E513">
-        <v>0.73272741897269</v>
+        <v>0.73445841092873099</v>
       </c>
       <c r="F513">
-        <v>0.82273466662829697</v>
+        <v>0.82402805868165996</v>
       </c>
       <c r="G513">
-        <v>0.891230564178915</v>
+        <v>0.89151627922524201</v>
       </c>
       <c r="H513">
-        <v>0.68322054275655397</v>
+        <v>0.68467021982767795</v>
       </c>
       <c r="I513">
-        <v>0.80283569603549698</v>
+        <v>0.80436006616378397</v>
       </c>
       <c r="J513">
-        <v>0.90631765338325299</v>
+        <v>0.90701754692875403</v>
       </c>
       <c r="K513">
-        <v>0.740187913676572</v>
+        <v>0.73825921776404002</v>
       </c>
       <c r="L513">
-        <v>0.85059737486963205</v>
+        <v>0.84706679431746001</v>
       </c>
       <c r="M513">
-        <v>0.94309936947218298</v>
+        <v>0.94013175721997699</v>
       </c>
       <c r="N513">
-        <v>0.82306586541135895</v>
+        <v>0.82442206390108497</v>
       </c>
       <c r="O513">
-        <v>0.89684716661674402</v>
+        <v>0.89885210769795898</v>
       </c>
       <c r="P513">
-        <v>0.92694306136759597</v>
+        <v>0.92687983713141098</v>
       </c>
     </row>
     <row r="514" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A514" s="1">
         <v>45292</v>
       </c>
       <c r="B514">
-        <v>0.74269917658834494</v>
+        <v>0.74348390621763305</v>
       </c>
       <c r="C514">
-        <v>0.848226343938279</v>
+        <v>0.84821790248403806</v>
       </c>
       <c r="D514">
-        <v>0.96647200230343</v>
+        <v>0.96587811761976194</v>
       </c>
       <c r="E514">
-        <v>0.72771136891346</v>
+        <v>0.72954515648293194</v>
       </c>
       <c r="F514">
-        <v>0.81869447654696703</v>
+        <v>0.81969185778778897</v>
       </c>
       <c r="G514">
-        <v>0.88822897348686203</v>
+        <v>0.88837151849079299</v>
       </c>
       <c r="H514">
-        <v>0.67843715802515403</v>
+        <v>0.68092877071564095</v>
       </c>
       <c r="I514">
-        <v>0.79806461366104398</v>
+        <v>0.80023723618725595</v>
       </c>
       <c r="J514">
-        <v>0.90560545550808202</v>
+        <v>0.90653616251554403</v>
       </c>
       <c r="K514">
-        <v>0.73145915954380603</v>
+        <v>0.72883444768412398</v>
       </c>
       <c r="L514">
-        <v>0.84338656850416704</v>
+        <v>0.83951843984208196</v>
       </c>
       <c r="M514">
-        <v>0.93992151752919795</v>
+        <v>0.93683219808981</v>
       </c>
       <c r="N514">
-        <v>0.81118004885793304</v>
+        <v>0.81432834399458198</v>
       </c>
       <c r="O514">
-        <v>0.89228773271577</v>
+        <v>0.89556568547599202</v>
       </c>
       <c r="P514">
-        <v>0.92663015415372996</v>
+        <v>0.92681601361410704</v>
       </c>
     </row>
     <row r="515" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A515" s="1">
         <v>45323</v>
       </c>
       <c r="B515">
-        <v>0.73595505143343698</v>
+        <v>0.73681627919152703</v>
       </c>
       <c r="C515">
-        <v>0.84357951568976497</v>
+        <v>0.84371859706452801</v>
       </c>
       <c r="D515">
-        <v>0.96380998567023202</v>
+        <v>0.96331896763129299</v>
       </c>
       <c r="E515">
-        <v>0.70960921186204495</v>
+        <v>0.71152628841429</v>
       </c>
       <c r="F515">
-        <v>0.80773128069199795</v>
+        <v>0.80866368070550299</v>
       </c>
       <c r="G515">
-        <v>0.88467301920576502</v>
+        <v>0.88481797029223297</v>
       </c>
       <c r="H515">
-        <v>0.68270271276196504</v>
+        <v>0.68447281868332099</v>
       </c>
       <c r="I515">
-        <v>0.79941601831188702</v>
+        <v>0.80127597906187398</v>
       </c>
       <c r="J515">
-        <v>0.90514542352828598</v>
+        <v>0.90607039319203797</v>
       </c>
       <c r="K515">
-        <v>0.73144342547838703</v>
+        <v>0.72985378956499602</v>
       </c>
       <c r="L515">
-        <v>0.83973858190139505</v>
+        <v>0.83649773373091696</v>
       </c>
       <c r="M515">
-        <v>0.93867555486438903</v>
+        <v>0.93583150418232897</v>
       </c>
       <c r="N515">
-        <v>0.80184494855076005</v>
+        <v>0.80611783102553702</v>
       </c>
       <c r="O515">
-        <v>0.88719902494812897</v>
+        <v>0.89122328198801604</v>
       </c>
       <c r="P515">
-        <v>0.92472078566205096</v>
+        <v>0.92508333350488403</v>
       </c>
     </row>
     <row r="516" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A516" s="1">
         <v>45352</v>
       </c>
       <c r="B516">
-        <v>0.73934464318840698</v>
+        <v>0.74002845628282399</v>
       </c>
       <c r="C516">
-        <v>0.843725369241209</v>
+        <v>0.84371400781008599</v>
       </c>
       <c r="D516">
-        <v>0.96216717970385202</v>
+        <v>0.96154767607825398</v>
       </c>
       <c r="E516">
-        <v>0.70948159618092499</v>
+        <v>0.71107899296752297</v>
       </c>
       <c r="F516">
-        <v>0.80501649297814903</v>
+        <v>0.80604247445134802</v>
       </c>
       <c r="G516">
-        <v>0.88386858768183296</v>
+        <v>0.88420039280419505</v>
       </c>
       <c r="H516">
-        <v>0.69393751582429697</v>
+        <v>0.69499520498734102</v>
       </c>
       <c r="I516">
-        <v>0.80689009601560702</v>
+        <v>0.80821155393795696</v>
       </c>
       <c r="J516">
-        <v>0.90598050847479705</v>
+        <v>0.90676907442556298</v>
       </c>
       <c r="K516">
-        <v>0.72648800119193901</v>
+        <v>0.72455840240686298</v>
       </c>
       <c r="L516">
-        <v>0.83211002754847896</v>
+        <v>0.82873912888300005</v>
       </c>
       <c r="M516">
-        <v>0.93360665843045199</v>
+        <v>0.93084752319407305</v>
       </c>
       <c r="N516">
-        <v>0.80511922674201897</v>
+        <v>0.81075228858366999</v>
       </c>
       <c r="O516">
-        <v>0.88887357944874501</v>
+        <v>0.89325075357554695</v>
       </c>
       <c r="P516">
-        <v>0.923903499874973</v>
+        <v>0.92425224117784299</v>
       </c>
     </row>
     <row r="517" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A517" s="1">
         <v>45383</v>
       </c>
       <c r="B517">
-        <v>0.73963119698683899</v>
+        <v>0.74030191343639196</v>
       </c>
       <c r="C517">
-        <v>0.84341979688019697</v>
+        <v>0.84324010489614298</v>
       </c>
       <c r="D517">
-        <v>0.96163337498926205</v>
+        <v>0.96090530736048296</v>
       </c>
       <c r="E517">
-        <v>0.70348729069511295</v>
+        <v>0.70496866655977697</v>
       </c>
       <c r="F517">
-        <v>0.80024763552056299</v>
+        <v>0.80152515499734001</v>
       </c>
       <c r="G517">
-        <v>0.88294108425047402</v>
+        <v>0.88345756621628502</v>
       </c>
       <c r="H517">
-        <v>0.69592794951149295</v>
+        <v>0.69727189219000496</v>
       </c>
       <c r="I517">
-        <v>0.80802560163508397</v>
+        <v>0.80920140471767199</v>
       </c>
       <c r="J517">
-        <v>0.90623590917281005</v>
+        <v>0.90677345572152002</v>
       </c>
       <c r="K517">
-        <v>0.71845717498010497</v>
+        <v>0.71809634698996905</v>
       </c>
       <c r="L517">
-        <v>0.82844161693368301</v>
+        <v>0.82544243024564501</v>
       </c>
       <c r="M517">
-        <v>0.93080806717906495</v>
+        <v>0.92806555304064597</v>
       </c>
       <c r="N517">
-        <v>0.80914346237645995</v>
+        <v>0.81522726136589196</v>
       </c>
       <c r="O517">
-        <v>0.89344106915339006</v>
+        <v>0.89785517916486102</v>
       </c>
       <c r="P517">
-        <v>0.92459904117229996</v>
+        <v>0.92495974623774302</v>
       </c>
     </row>
     <row r="518" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A518" s="1">
         <v>45413</v>
       </c>
       <c r="B518">
-        <v>0.73372697154918898</v>
+        <v>0.73425068040040398</v>
       </c>
       <c r="C518">
-        <v>0.84087827404016302</v>
+        <v>0.84059626110367902</v>
       </c>
       <c r="D518">
-        <v>0.96130637835750898</v>
+        <v>0.96058876612913302</v>
       </c>
       <c r="E518">
-        <v>0.69488731540395798</v>
+        <v>0.69665441520695504</v>
       </c>
       <c r="F518">
-        <v>0.79668148233758296</v>
+        <v>0.79809652509554196</v>
       </c>
       <c r="G518">
-        <v>0.88246822797285196</v>
+        <v>0.882961494710786</v>
       </c>
       <c r="H518">
-        <v>0.68663913459817705</v>
+        <v>0.68698978514687703</v>
       </c>
       <c r="I518">
-        <v>0.80300002037016904</v>
+        <v>0.80388286195022096</v>
       </c>
       <c r="J518">
-        <v>0.90644745016439698</v>
+        <v>0.90711028103430602</v>
       </c>
       <c r="K518">
-        <v>0.70764342941582703</v>
+        <v>0.70752657723506496</v>
       </c>
       <c r="L518">
-        <v>0.82160094046002297</v>
+        <v>0.81871593764128903</v>
       </c>
       <c r="M518">
-        <v>0.92676617526036698</v>
+        <v>0.92393520035638899</v>
       </c>
       <c r="N518">
-        <v>0.80216167546488903</v>
+        <v>0.80792123465603205</v>
       </c>
       <c r="O518">
-        <v>0.88815294308297899</v>
+        <v>0.89199391793104599</v>
       </c>
       <c r="P518">
-        <v>0.92363828724862795</v>
+        <v>0.92380697513820798</v>
       </c>
     </row>
     <row r="519" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A519" s="1">
         <v>45444</v>
       </c>
       <c r="B519">
-        <v>0.73041356521607204</v>
+        <v>0.73090835504573803</v>
       </c>
       <c r="C519">
-        <v>0.83945210455713204</v>
+        <v>0.83911414996618305</v>
       </c>
       <c r="D519">
-        <v>0.96085650107994203</v>
+        <v>0.96015930978754505</v>
       </c>
       <c r="E519">
-        <v>0.70529940604249497</v>
+        <v>0.70600090177438501</v>
       </c>
       <c r="F519">
-        <v>0.79937259843383701</v>
+        <v>0.800612034093662</v>
       </c>
       <c r="G519">
-        <v>0.88321348235241404</v>
+        <v>0.88373667902670505</v>
       </c>
       <c r="H519">
-        <v>0.68063573520578402</v>
+        <v>0.68053897896538396</v>
       </c>
       <c r="I519">
-        <v>0.80122980900877705</v>
+        <v>0.801735165711977</v>
       </c>
       <c r="J519">
-        <v>0.907299411545893</v>
+        <v>0.90784275726826702</v>
       </c>
       <c r="K519">
-        <v>0.70049798905581695</v>
+        <v>0.70014909411967896</v>
       </c>
       <c r="L519">
-        <v>0.81837475861088704</v>
+        <v>0.81548084118044095</v>
       </c>
       <c r="M519">
-        <v>0.925246989041416</v>
+        <v>0.92237041213673598</v>
       </c>
       <c r="N519">
-        <v>0.79776648248789594</v>
+        <v>0.80301887854258303</v>
       </c>
       <c r="O519">
-        <v>0.887410768667932</v>
+        <v>0.89063709948690295</v>
       </c>
       <c r="P519">
-        <v>0.92373112673190005</v>
+        <v>0.923739737921212</v>
       </c>
     </row>
     <row r="520" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A520" s="1">
         <v>45474</v>
       </c>
       <c r="B520">
-        <v>0.73125479509989799</v>
+        <v>0.73175831872875297</v>
       </c>
       <c r="C520">
-        <v>0.84212122766133302</v>
+        <v>0.84179774399450502</v>
       </c>
       <c r="D520">
-        <v>0.96239111320507198</v>
+        <v>0.96167983511232102</v>
       </c>
       <c r="E520">
-        <v>0.69078723934185104</v>
+        <v>0.69186419923707598</v>
       </c>
       <c r="F520">
-        <v>0.79575760476128998</v>
+        <v>0.79716979666388099</v>
       </c>
       <c r="G520">
-        <v>0.88244177707011295</v>
+        <v>0.88303399817802397</v>
       </c>
       <c r="H520">
-        <v>0.67469860234492196</v>
+        <v>0.67452608065522202</v>
       </c>
       <c r="I520">
-        <v>0.80081042385505596</v>
+        <v>0.80161353861441298</v>
       </c>
       <c r="J520">
-        <v>0.90916724209882605</v>
+        <v>0.90977772819521296</v>
       </c>
       <c r="K520">
-        <v>0.70943649737160397</v>
+        <v>0.70946949349192001</v>
       </c>
       <c r="L520">
-        <v>0.82270924303984405</v>
+        <v>0.81994843319245303</v>
       </c>
       <c r="M520">
-        <v>0.92457221591861904</v>
+        <v>0.92181901480667305</v>
       </c>
       <c r="N520">
-        <v>0.79720742695658098</v>
+        <v>0.79987073624485805</v>
       </c>
       <c r="O520">
-        <v>0.88271834952370598</v>
+        <v>0.88491971019667404</v>
       </c>
       <c r="P520">
-        <v>0.92115260810689503</v>
+        <v>0.921147779668815</v>
       </c>
     </row>
     <row r="521" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A521" s="1">
         <v>45505</v>
       </c>
       <c r="B521">
-        <v>0.73682591557757304</v>
+        <v>0.73763077295396096</v>
       </c>
       <c r="C521">
-        <v>0.84648283031614202</v>
+        <v>0.84640315388315601</v>
       </c>
       <c r="D521">
-        <v>0.963569963366529</v>
+        <v>0.96302503795169003</v>
       </c>
       <c r="E521">
-        <v>0.68320808389193599</v>
+        <v>0.68589427159526495</v>
       </c>
       <c r="F521">
-        <v>0.79236362141001004</v>
+        <v>0.79472978193519295</v>
       </c>
       <c r="G521">
-        <v>0.88141453294916705</v>
+        <v>0.88212255060424205</v>
       </c>
       <c r="H521">
-        <v>0.67886796859282605</v>
+        <v>0.67912628654792495</v>
       </c>
       <c r="I521">
-        <v>0.80843257650400702</v>
+        <v>0.80953453408434295</v>
       </c>
       <c r="J521">
-        <v>0.91218221721565396</v>
+        <v>0.91282113746059601</v>
       </c>
       <c r="K521">
-        <v>0.71515475078994295</v>
+        <v>0.71441817693821896</v>
       </c>
       <c r="L521">
-        <v>0.82725399258021604</v>
+        <v>0.824488276909081</v>
       </c>
       <c r="M521">
-        <v>0.92515399472957804</v>
+        <v>0.92259265903084897</v>
       </c>
       <c r="N521">
-        <v>0.79052435224609496</v>
+        <v>0.79337515915248702</v>
       </c>
       <c r="O521">
-        <v>0.87992447447274302</v>
+        <v>0.88187010870443605</v>
       </c>
       <c r="P521">
-        <v>0.919573911472505</v>
+        <v>0.91936831443487599</v>
       </c>
     </row>
     <row r="522" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A522" s="1">
         <v>45536</v>
       </c>
       <c r="B522">
-        <v>0.73764794388454902</v>
+        <v>0.738901761538867</v>
       </c>
       <c r="C522">
-        <v>0.84774566551164499</v>
+        <v>0.84792646139032202</v>
       </c>
       <c r="D522">
-        <v>0.96462263505675405</v>
+        <v>0.96418679991546996</v>
       </c>
       <c r="E522">
-        <v>0.68154194202437901</v>
+        <v>0.68464904618276001</v>
       </c>
       <c r="F522">
-        <v>0.79316217837245095</v>
+        <v>0.79547290914068403</v>
       </c>
       <c r="G522">
-        <v>0.88127986833375405</v>
+        <v>0.88192260408057599</v>
       </c>
       <c r="H522">
-        <v>0.68282562296989702</v>
+        <v>0.68326683828674495</v>
       </c>
       <c r="I522">
-        <v>0.81108257445148901</v>
+        <v>0.81235025719774701</v>
       </c>
       <c r="J522">
-        <v>0.91472872580348097</v>
+        <v>0.91548909212736296</v>
       </c>
       <c r="K522">
-        <v>0.711234114579265</v>
+        <v>0.71094234348024499</v>
       </c>
       <c r="L522">
-        <v>0.82518310862776301</v>
+        <v>0.82256736481940196</v>
       </c>
       <c r="M522">
-        <v>0.92362560675803795</v>
+        <v>0.92118064296132296</v>
       </c>
       <c r="N522">
-        <v>0.78409798855013302</v>
+        <v>0.78874656011803101</v>
       </c>
       <c r="O522">
-        <v>0.87746778927820201</v>
+        <v>0.88022183611982097</v>
       </c>
       <c r="P522">
-        <v>0.91929287811424298</v>
+        <v>0.91914413939580797</v>
       </c>
     </row>
     <row r="523" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A523" s="1">
         <v>45566</v>
       </c>
       <c r="B523">
-        <v>0.73701187814360003</v>
+        <v>0.73792852204267501</v>
       </c>
       <c r="C523">
-        <v>0.84698098720517401</v>
+        <v>0.84698901043210595</v>
       </c>
       <c r="D523">
-        <v>0.96446391577150303</v>
+        <v>0.96406749552752102</v>
       </c>
       <c r="E523">
-        <v>0.691016491611807</v>
+        <v>0.69311754492885302</v>
       </c>
       <c r="F523">
-        <v>0.79853588757550398</v>
+        <v>0.80037425157233</v>
       </c>
       <c r="G523">
-        <v>0.881159314296037</v>
+        <v>0.881730315536432</v>
       </c>
       <c r="H523">
-        <v>0.68676702985017801</v>
+        <v>0.68671833259314696</v>
       </c>
       <c r="I523">
-        <v>0.81566906207861001</v>
+        <v>0.81669418716338305</v>
       </c>
       <c r="J523">
-        <v>0.918171119530514</v>
+        <v>0.91882011315435896</v>
       </c>
       <c r="K523">
-        <v>0.71976936160985805</v>
+        <v>0.72031551604092203</v>
       </c>
       <c r="L523">
-        <v>0.82748365068296803</v>
+        <v>0.82539352558177004</v>
       </c>
       <c r="M523">
-        <v>0.92298858130894501</v>
+        <v>0.92058781990087302</v>
       </c>
       <c r="N523">
-        <v>0.78090509604253699</v>
+        <v>0.78409347080454905</v>
       </c>
       <c r="O523">
-        <v>0.87574389999297098</v>
+        <v>0.87704322957395897</v>
       </c>
       <c r="P523">
-        <v>0.91911918530804604</v>
+        <v>0.91862448778444705</v>
       </c>
     </row>
     <row r="524" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A524" s="1">
         <v>45597</v>
       </c>
       <c r="B524">
-        <v>0.73996004309734298</v>
+        <v>0.74049710743784403</v>
       </c>
       <c r="C524">
-        <v>0.84926290654978598</v>
+        <v>0.84902401118280602</v>
       </c>
       <c r="D524">
-        <v>0.96386936459232397</v>
+        <v>0.96338581601066398</v>
       </c>
       <c r="E524">
-        <v>0.70535944298423003</v>
+        <v>0.70757648683312402</v>
       </c>
       <c r="F524">
-        <v>0.80872460018154801</v>
+        <v>0.81051149303527403</v>
       </c>
       <c r="G524">
-        <v>0.88224641188716801</v>
+        <v>0.88276711871138702</v>
       </c>
       <c r="H524">
-        <v>0.69589604176303699</v>
+        <v>0.69617010272559199</v>
       </c>
       <c r="I524">
-        <v>0.81932200676195399</v>
+        <v>0.82046180513881295</v>
       </c>
       <c r="J524">
-        <v>0.91692471438549805</v>
+        <v>0.917776078695</v>
       </c>
       <c r="K524">
-        <v>0.71727939770629101</v>
+        <v>0.71727797980183206</v>
       </c>
       <c r="L524">
-        <v>0.82845094177339196</v>
+        <v>0.82611345764938804</v>
       </c>
       <c r="M524">
-        <v>0.92356117937473703</v>
+        <v>0.92106068118564499</v>
       </c>
       <c r="N524">
-        <v>0.76800244388141403</v>
+        <v>0.77100412733233104</v>
       </c>
       <c r="O524">
-        <v>0.86723891925813601</v>
+        <v>0.86833562081138005</v>
       </c>
       <c r="P524">
-        <v>0.91677451289185596</v>
+        <v>0.91619772716812098</v>
       </c>
     </row>
     <row r="525" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A525" s="1">
         <v>45627</v>
       </c>
       <c r="B525">
-        <v>0.75116327070570099</v>
+        <v>0.75184915429359001</v>
       </c>
       <c r="C525">
-        <v>0.85529859565440003</v>
+        <v>0.85531618254751796</v>
       </c>
       <c r="D525">
-        <v>0.965155033843341</v>
+        <v>0.96487698043987202</v>
       </c>
       <c r="E525">
-        <v>0.71771134904038503</v>
+        <v>0.71937497981782705</v>
       </c>
       <c r="F525">
-        <v>0.81542633747836002</v>
+        <v>0.81693693025231895</v>
       </c>
       <c r="G525">
-        <v>0.88197698325929796</v>
+        <v>0.88244340798941201</v>
       </c>
       <c r="H525">
-        <v>0.68245654107513298</v>
+        <v>0.68335326972841903</v>
       </c>
       <c r="I525">
-        <v>0.81184959681597002</v>
+        <v>0.81356055460503296</v>
       </c>
       <c r="J525">
-        <v>0.91520275117870697</v>
+        <v>0.91605699622457204</v>
       </c>
       <c r="K525">
-        <v>0.72430758962363295</v>
+        <v>0.724829320612285</v>
       </c>
       <c r="L525">
-        <v>0.83477018330249098</v>
+        <v>0.83260158293919695</v>
       </c>
       <c r="M525">
-        <v>0.92646768349489195</v>
+        <v>0.92402299487113804</v>
       </c>
       <c r="N525">
-        <v>0.77637891158505701</v>
+        <v>0.77910128914410304</v>
       </c>
       <c r="O525">
-        <v>0.86939742745788595</v>
+        <v>0.86991990633558502</v>
       </c>
       <c r="P525">
-        <v>0.91585347765638503</v>
+        <v>0.91498248072882904</v>
       </c>
     </row>
     <row r="526" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A526" s="1">
         <v>45658</v>
       </c>
       <c r="B526">
-        <v>0.75824465801030305</v>
+        <v>0.75866696402376199</v>
       </c>
       <c r="C526">
-        <v>0.85966485511048196</v>
+        <v>0.85943283744441001</v>
       </c>
       <c r="D526">
-        <v>0.96793512963320905</v>
+        <v>0.96761841511271596</v>
       </c>
       <c r="E526">
-        <v>0.72170237008846405</v>
+        <v>0.72264059623173105</v>
       </c>
       <c r="F526">
-        <v>0.81989137769887899</v>
+        <v>0.82111237647138802</v>
       </c>
       <c r="G526">
-        <v>0.88223804095204506</v>
+        <v>0.88274342096677805</v>
       </c>
       <c r="H526">
-        <v>0.679302735388574</v>
+        <v>0.67960687749083604</v>
       </c>
       <c r="I526">
-        <v>0.809488355270925</v>
+        <v>0.81073781331101302</v>
       </c>
       <c r="J526">
-        <v>0.91430354975107397</v>
+        <v>0.915004722073264</v>
       </c>
       <c r="K526">
-        <v>0.727188032777354</v>
+        <v>0.72678321105066901</v>
       </c>
       <c r="L526">
-        <v>0.83760826399576305</v>
+        <v>0.83477684462225898</v>
       </c>
       <c r="M526">
-        <v>0.92676370741525405</v>
+        <v>0.92415287864281803</v>
       </c>
       <c r="N526">
-        <v>0.78250078479936103</v>
+        <v>0.78488110453589199</v>
       </c>
       <c r="O526">
-        <v>0.86936155510508695</v>
+        <v>0.86938431510132097</v>
       </c>
       <c r="P526">
-        <v>0.91508168533176204</v>
+        <v>0.91399178979977203</v>
       </c>
     </row>
     <row r="527" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A527" s="1">
         <v>45689</v>
       </c>
       <c r="B527">
-        <v>0.76457346353570499</v>
+        <v>0.76496388106948499</v>
       </c>
       <c r="C527">
-        <v>0.863340296001334</v>
+        <v>0.862997084422365</v>
       </c>
       <c r="D527">
-        <v>0.96665133523401303</v>
+        <v>0.96635754074566205</v>
       </c>
       <c r="E527">
-        <v>0.72015425192736005</v>
+        <v>0.72123489678486896</v>
       </c>
       <c r="F527">
-        <v>0.81834504828113996</v>
+        <v>0.819637148623657</v>
       </c>
       <c r="G527">
-        <v>0.881202714255365</v>
+        <v>0.88178286019223096</v>
       </c>
       <c r="H527">
-        <v>0.68747570131192604</v>
+        <v>0.68803405854863398</v>
       </c>
       <c r="I527">
-        <v>0.81475490842771103</v>
+        <v>0.81598187011258805</v>
       </c>
       <c r="J527">
-        <v>0.915976408887482</v>
+        <v>0.91660873771921003</v>
       </c>
       <c r="K527">
-        <v>0.73939392786662295</v>
+        <v>0.739294573302956</v>
       </c>
       <c r="L527">
-        <v>0.84459552791265702</v>
+        <v>0.84171208462910896</v>
       </c>
       <c r="M527">
-        <v>0.92922057243875</v>
+        <v>0.92678898976624602</v>
       </c>
       <c r="N527">
-        <v>0.78420284181688604</v>
+        <v>0.78484016294313497</v>
       </c>
       <c r="O527">
-        <v>0.87105372341669296</v>
+        <v>0.87059635073871</v>
       </c>
       <c r="P527">
-        <v>0.91499812564679095</v>
+        <v>0.91385247033040196</v>
       </c>
     </row>
     <row r="528" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A528" s="1">
         <v>45717</v>
       </c>
       <c r="B528">
-        <v>0.75678026918894203</v>
+        <v>0.757531416555417</v>
       </c>
       <c r="C528">
-        <v>0.85858089742021804</v>
+        <v>0.85844458067164997</v>
       </c>
       <c r="D528">
-        <v>0.96423400350223298</v>
+        <v>0.96400539873245905</v>
       </c>
       <c r="E528">
-        <v>0.71183194466695499</v>
+        <v>0.71400790759717303</v>
       </c>
       <c r="F528">
-        <v>0.81237185124387601</v>
+        <v>0.81409632012032696</v>
       </c>
       <c r="G528">
-        <v>0.88016627130456204</v>
+        <v>0.880863516118912</v>
       </c>
       <c r="H528">
-        <v>0.69228402036099301</v>
+        <v>0.69297065889915799</v>
       </c>
       <c r="I528">
-        <v>0.81583321859247104</v>
+        <v>0.81688095131553695</v>
       </c>
       <c r="J528">
-        <v>0.91642260124562802</v>
+        <v>0.91687439430000495</v>
       </c>
       <c r="K528">
-        <v>0.74355656456374197</v>
+        <v>0.74451633995273003</v>
       </c>
       <c r="L528">
-        <v>0.84777267001721202</v>
+        <v>0.84557969203464101</v>
       </c>
       <c r="M528">
-        <v>0.931589099015665</v>
+        <v>0.92941574485309397</v>
       </c>
       <c r="N528">
-        <v>0.76662400731421099</v>
+        <v>0.76946741535775298</v>
       </c>
       <c r="O528">
-        <v>0.86289631158866598</v>
+        <v>0.86374105619800601</v>
       </c>
       <c r="P528">
-        <v>0.91417435521826795</v>
+        <v>0.91317623214149402</v>
       </c>
     </row>
     <row r="529" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A529" s="1">
         <v>45748</v>
       </c>
       <c r="B529">
-        <v>0.76146910220752895</v>
+        <v>0.76229242808977205</v>
       </c>
       <c r="C529">
-        <v>0.86189869126905805</v>
+        <v>0.86183446077033998</v>
       </c>
       <c r="D529">
-        <v>0.96473197594487403</v>
+        <v>0.96439147593185204</v>
       </c>
       <c r="E529">
-        <v>0.70898849446763601</v>
+        <v>0.71126596787860397</v>
       </c>
       <c r="F529">
-        <v>0.80968905538781</v>
+        <v>0.81159168067746801</v>
       </c>
       <c r="G529">
-        <v>0.87844920112511904</v>
+        <v>0.87926372214165804</v>
       </c>
       <c r="H529">
-        <v>0.70680761845319895</v>
+        <v>0.70803117555119799</v>
       </c>
       <c r="I529">
-        <v>0.82650125651581896</v>
+        <v>0.82801115528412494</v>
       </c>
       <c r="J529">
-        <v>0.918591396487064</v>
+        <v>0.91909153600423199</v>
       </c>
       <c r="K529">
-        <v>0.74860776779952698</v>
+        <v>0.74901888955558305</v>
       </c>
       <c r="L529">
-        <v>0.85569150137554095</v>
+        <v>0.85384198954760604</v>
       </c>
       <c r="M529">
-        <v>0.93690759368173404</v>
+        <v>0.93487595171048599</v>
       </c>
       <c r="N529">
-        <v>0.76502890387275502</v>
+        <v>0.76913213418358795</v>
       </c>
       <c r="O529">
-        <v>0.86363991994459899</v>
+        <v>0.86523990228327397</v>
       </c>
       <c r="P529">
-        <v>0.91484834728865405</v>
+        <v>0.913878193403586</v>
       </c>
     </row>
     <row r="530" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A530" s="1">
         <v>45778</v>
       </c>
       <c r="B530">
-        <v>0.75129812064977597</v>
+        <v>0.75222764992225999</v>
       </c>
       <c r="C530">
-        <v>0.85458630563566595</v>
+        <v>0.85455045584252098</v>
       </c>
       <c r="D530">
-        <v>0.96130036430336596</v>
+        <v>0.960842348680506</v>
       </c>
       <c r="E530">
-        <v>0.70712819920834102</v>
+        <v>0.70969316721287401</v>
       </c>
       <c r="F530">
-        <v>0.80857905392733198</v>
+        <v>0.81089651718669997</v>
       </c>
       <c r="G530">
-        <v>0.87829017814278498</v>
+        <v>0.87946807426659701</v>
       </c>
       <c r="H530">
-        <v>0.70277313803752495</v>
+        <v>0.70367929712549104</v>
       </c>
       <c r="I530">
-        <v>0.82288780749617496</v>
+        <v>0.82406072609685499</v>
       </c>
       <c r="J530">
-        <v>0.91798942993647104</v>
+        <v>0.91834798119348804</v>
       </c>
       <c r="K530">
-        <v>0.75762924124445796</v>
+        <v>0.75866452019571395</v>
       </c>
       <c r="L530">
-        <v>0.85966015952076502</v>
+        <v>0.85833270728125699</v>
       </c>
       <c r="M530">
-        <v>0.93522065154032097</v>
+        <v>0.93334266738540705</v>
       </c>
       <c r="N530">
-        <v>0.76757466895440996</v>
+        <v>0.77190221339686804</v>
       </c>
       <c r="O530">
-        <v>0.86361943424338905</v>
+        <v>0.86537353320316102</v>
       </c>
       <c r="P530">
-        <v>0.91539607559491099</v>
+        <v>0.91449137529044899</v>
       </c>
     </row>
     <row r="531" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A531" s="1">
         <v>45809</v>
       </c>
       <c r="B531">
-        <v>0.74034074230285296</v>
+        <v>0.74088931701053296</v>
       </c>
       <c r="C531">
-        <v>0.84696408334871498</v>
+        <v>0.84666413897496495</v>
       </c>
       <c r="D531">
-        <v>0.95763219308215797</v>
+        <v>0.95698054969166901</v>
       </c>
       <c r="E531">
-        <v>0.70372391785586597</v>
+        <v>0.70593939297062702</v>
       </c>
       <c r="F531">
-        <v>0.80778685768285896</v>
+        <v>0.810024288902359</v>
       </c>
       <c r="G531">
-        <v>0.87768955255445302</v>
+        <v>0.87899468902265199</v>
       </c>
       <c r="H531">
-        <v>0.68963396827061796</v>
+        <v>0.68993230946131301</v>
       </c>
       <c r="I531">
-        <v>0.81285711531996496</v>
+        <v>0.81360678757543403</v>
       </c>
       <c r="J531">
-        <v>0.91532556431586698</v>
+        <v>0.91567749255853703</v>
       </c>
       <c r="K531">
-        <v>0.76790577079923905</v>
+        <v>0.76894478043953896</v>
       </c>
       <c r="L531">
-        <v>0.86416227908765197</v>
+        <v>0.86274887337806105</v>
       </c>
       <c r="M531">
-        <v>0.93408665949665504</v>
+        <v>0.932158283770538</v>
       </c>
       <c r="N531">
-        <v>0.76353315351412498</v>
+        <v>0.76674475116902796</v>
       </c>
       <c r="O531">
-        <v>0.86160949541986498</v>
+        <v>0.86300392724654496</v>
       </c>
       <c r="P531">
-        <v>0.91462739905717705</v>
+        <v>0.91345788374282899</v>
       </c>
     </row>
     <row r="532" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A532" s="1">
         <v>45839</v>
       </c>
       <c r="B532">
-        <v>0.73546308119641202</v>
+        <v>0.73588674948394295</v>
       </c>
       <c r="C532">
-        <v>0.844405570988365</v>
+        <v>0.84395860454732796</v>
       </c>
       <c r="D532">
-        <v>0.95702143585589805</v>
+        <v>0.95613312413274198</v>
       </c>
       <c r="E532">
-        <v>0.70699125568932197</v>
+        <v>0.710023777900328</v>
       </c>
       <c r="F532">
-        <v>0.81001089278323601</v>
+        <v>0.81298392695149702</v>
       </c>
       <c r="G532">
-        <v>0.87797189200824899</v>
+        <v>0.87946350040930399</v>
       </c>
       <c r="H532">
-        <v>0.67762486821687895</v>
+        <v>0.67733891337566599</v>
       </c>
       <c r="I532">
-        <v>0.80673460200392</v>
+        <v>0.807241274520484</v>
       </c>
       <c r="J532">
-        <v>0.91520756604130205</v>
+        <v>0.91552393578150504</v>
       </c>
       <c r="K532">
-        <v>0.77862690252867195</v>
+        <v>0.779630713859502</v>
       </c>
       <c r="L532">
-        <v>0.868712806276006</v>
+        <v>0.86741593364877401</v>
       </c>
       <c r="M532">
-        <v>0.93326227858516597</v>
+        <v>0.93170531340438101</v>
       </c>
       <c r="N532">
-        <v>0.75916442765785896</v>
+        <v>0.76257949438060302</v>
       </c>
       <c r="O532">
-        <v>0.85961425918796097</v>
+        <v>0.86089809335573797</v>
       </c>
       <c r="P532">
-        <v>0.91444905235357099</v>
+        <v>0.91308074543737106</v>
       </c>
     </row>
     <row r="533" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A533" s="1">
         <v>45870</v>
       </c>
       <c r="B533">
-        <v>0.73636673014519405</v>
+        <v>0.73657421991365701</v>
       </c>
       <c r="C533">
-        <v>0.84520033919481496</v>
+        <v>0.84457756257789396</v>
       </c>
       <c r="D533">
-        <v>0.95805953003162603</v>
+        <v>0.95711563475848604</v>
       </c>
       <c r="E533">
-        <v>0.70298763225421101</v>
+        <v>0.70711406207334004</v>
       </c>
       <c r="F533">
-        <v>0.80784608470123997</v>
+        <v>0.81168314687704901</v>
       </c>
       <c r="G533">
-        <v>0.87773972687304702</v>
+        <v>0.87960927758850604</v>
       </c>
       <c r="H533">
-        <v>0.68713131744501899</v>
+        <v>0.68541153244789199</v>
       </c>
       <c r="I533">
-        <v>0.81652391679254399</v>
+        <v>0.81593578982733606</v>
       </c>
       <c r="J533">
-        <v>0.91836988399184105</v>
+        <v>0.91836796955741595</v>
       </c>
       <c r="K533">
-        <v>0.78157947852578102</v>
+        <v>0.78452034581618701</v>
       </c>
       <c r="L533">
-        <v>0.86982308600518599</v>
+        <v>0.86976871973961301</v>
       </c>
       <c r="M533">
-        <v>0.93227405696739796</v>
+        <v>0.93142456383899697</v>
       </c>
       <c r="N533">
-        <v>0.774280464064939</v>
+        <v>0.77725877032481605</v>
       </c>
       <c r="O533">
-        <v>0.86788999487980401</v>
+        <v>0.86921439718928095</v>
       </c>
       <c r="P533">
-        <v>0.915511139056851</v>
+        <v>0.91416660173943298</v>
       </c>
     </row>
     <row r="534" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A534" s="1">
         <v>45901</v>
       </c>
       <c r="B534">
-        <v>0.73540114393379097</v>
+        <v>0.73527213982713502</v>
       </c>
       <c r="C534">
-        <v>0.84364961332655397</v>
+        <v>0.84283154660189996</v>
       </c>
       <c r="D534">
-        <v>0.95900355442869401</v>
+        <v>0.95779053352837196</v>
       </c>
       <c r="E534">
-        <v>0.71001308840478095</v>
+        <v>0.71525616928235702</v>
       </c>
       <c r="F534">
-        <v>0.81217621779974403</v>
+        <v>0.81715550305919904</v>
       </c>
       <c r="G534">
-        <v>0.87917354007819903</v>
+        <v>0.881352643758611</v>
       </c>
       <c r="H534">
-        <v>0.69590981663899398</v>
+        <v>0.69230033224241105</v>
       </c>
       <c r="I534">
-        <v>0.81991904520541303</v>
+        <v>0.818320955851636</v>
       </c>
       <c r="J534">
-        <v>0.92014180694355596</v>
+        <v>0.920131071316863</v>
       </c>
       <c r="K534">
-        <v>0.76673581330555196</v>
+        <v>0.77160016067834902</v>
       </c>
       <c r="L534">
-        <v>0.86066947231343105</v>
+        <v>0.86267628447373601</v>
       </c>
       <c r="M534">
-        <v>0.92991173102239599</v>
+        <v>0.93017910937897397</v>
       </c>
       <c r="N534">
-        <v>0.78690898484147798</v>
+        <v>0.78973585265702895</v>
       </c>
       <c r="O534">
-        <v>0.86822537650007203</v>
+        <v>0.86984881829057203</v>
       </c>
       <c r="P534">
-        <v>0.913540701798502</v>
+        <v>0.91207285303319696</v>
       </c>
     </row>
     <row r="535" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A535" s="1">
         <v>45931</v>
       </c>
       <c r="B535">
-        <v>0.73567323141849805</v>
+        <v>0.73564533318535896</v>
       </c>
       <c r="C535">
-        <v>0.84293619622947102</v>
+        <v>0.84232258066774401</v>
       </c>
       <c r="D535">
-        <v>0.95947944541862096</v>
+        <v>0.95832664100756404</v>
       </c>
       <c r="E535">
-        <v>0.71722986769897301</v>
+        <v>0.72414375166277001</v>
       </c>
       <c r="F535">
-        <v>0.81432503407144596</v>
+        <v>0.82070661114954402</v>
       </c>
       <c r="G535">
-        <v>0.87942994770859195</v>
+        <v>0.88224479699744895</v>
       </c>
       <c r="H535">
-        <v>0.69433893930791801</v>
+        <v>0.68863280934551396</v>
       </c>
       <c r="I535">
-        <v>0.81774138518442696</v>
+        <v>0.81463993586478001</v>
       </c>
       <c r="J535">
-        <v>0.92056467884826898</v>
+        <v>0.92021664833629502</v>
       </c>
       <c r="K535">
-        <v>0.75482983582040497</v>
+        <v>0.76073306695684295</v>
       </c>
       <c r="L535">
-        <v>0.85363900018771099</v>
+        <v>0.85730313058197805</v>
       </c>
       <c r="M535">
-        <v>0.92880859909268698</v>
+        <v>0.93026071420612699</v>
       </c>
       <c r="N535">
-        <v>0.78776246439221398</v>
+        <v>0.79155021228648204</v>
       </c>
       <c r="O535">
-        <v>0.86573147014065499</v>
+        <v>0.86756794150130701</v>
       </c>
       <c r="P535">
-        <v>0.91169124026249204</v>
+        <v>0.90975134190920703</v>
       </c>
     </row>
     <row r="536" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A536" s="1">
         <v>45962</v>
       </c>
       <c r="B536">
-        <v>0.73750925605205098</v>
+        <v>0.73768412240331105</v>
       </c>
       <c r="C536">
-        <v>0.84375310557885896</v>
+        <v>0.84338815716502502</v>
       </c>
       <c r="D536">
-        <v>0.95991130073890796</v>
+        <v>0.95887445007589001</v>
       </c>
       <c r="E536">
-        <v>0.73228510693111604</v>
+        <v>0.74064604766465003</v>
       </c>
       <c r="F536">
-        <v>0.82048774383024903</v>
+        <v>0.82900699911853903</v>
       </c>
       <c r="G536">
-        <v>0.88058275396998598</v>
+        <v>0.88426779764257402</v>
       </c>
       <c r="H536">
-        <v>0.70442512873116203</v>
+        <v>0.69531530972837796</v>
       </c>
       <c r="I536">
-        <v>0.82350622169377097</v>
+        <v>0.81814282192038401</v>
       </c>
       <c r="J536">
-        <v>0.92070030500024402</v>
+        <v>0.91966626038632204</v>
       </c>
       <c r="K536">
-        <v>0.74788925509130499</v>
+        <v>0.75693949975695296</v>
       </c>
       <c r="L536">
-        <v>0.85033626405768903</v>
+        <v>0.85649583799811002</v>
       </c>
       <c r="M536">
-        <v>0.92873876600108995</v>
+        <v>0.93149188408578498</v>
       </c>
       <c r="N536">
-        <v>0.77524917077381394</v>
+        <v>0.78067859194051703</v>
       </c>
       <c r="O536">
-        <v>0.86117486378386598</v>
+        <v>0.86337397574956598</v>
       </c>
       <c r="P536">
-        <v>0.91097157234595405</v>
+        <v>0.90879601301489199</v>
       </c>
     </row>
     <row r="537" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A537" s="1">
         <v>45992</v>
       </c>
       <c r="B537">
-        <v>0.74608499742676204</v>
+        <v>0.74726599201255295</v>
       </c>
       <c r="C537">
-        <v>0.84776055808539097</v>
+        <v>0.84816299827861397</v>
       </c>
       <c r="D537">
-        <v>0.96192476660611503</v>
+        <v>0.960979718135757</v>
       </c>
       <c r="E537">
-        <v>0.72582598881295501</v>
+        <v>0.73769238281600003</v>
       </c>
       <c r="F537">
-        <v>0.81858663032944901</v>
+        <v>0.82970904642999899</v>
       </c>
       <c r="G537">
-        <v>0.88047182314052297</v>
+        <v>0.885406549574281</v>
       </c>
       <c r="H537">
-        <v>0.72560406906244601</v>
+        <v>0.71512178354781997</v>
       </c>
       <c r="I537">
-        <v>0.83804816977080698</v>
+        <v>0.83159558246970999</v>
       </c>
       <c r="J537">
-        <v>0.92258514733719998</v>
+        <v>0.92068563218382204</v>
       </c>
       <c r="K537">
-        <v>0.73635629682038894</v>
+        <v>0.74933868650125701</v>
       </c>
       <c r="L537">
-        <v>0.84171483343739595</v>
+        <v>0.85157502342177904</v>
       </c>
       <c r="M537">
-        <v>0.92692298428820696</v>
+        <v>0.931735143130767</v>
       </c>
       <c r="N537">
-        <v>0.78705900457873201</v>
+        <v>0.79680317769692699</v>
       </c>
       <c r="O537">
-        <v>0.86948626047131705</v>
+        <v>0.87332034010612103</v>
       </c>
       <c r="P537">
-        <v>0.91256841160873203</v>
+        <v>0.90990161571800499</v>
       </c>
     </row>
     <row r="538" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A538" s="1">
         <v>46023</v>
       </c>
       <c r="B538">
-        <v>0.74951210000985802</v>
+        <v>0.75226162372286398</v>
       </c>
       <c r="C538">
-        <v>0.849505005472318</v>
+        <v>0.850766043437019</v>
       </c>
       <c r="D538">
-        <v>0.96336254897464801</v>
+        <v>0.96238886492768305</v>
       </c>
       <c r="E538">
-        <v>0.71625651967483905</v>
+        <v>0.73154218082892297</v>
       </c>
       <c r="F538">
-        <v>0.81610769252571302</v>
+        <v>0.83050862383039403</v>
       </c>
       <c r="G538">
-        <v>0.88000233211637302</v>
+        <v>0.88630659497391495</v>
       </c>
       <c r="H538">
-        <v>0.75393103845570697</v>
+        <v>0.74180303119491597</v>
       </c>
       <c r="I538">
-        <v>0.85430777632522703</v>
+        <v>0.84617517134211695</v>
       </c>
       <c r="J538">
-        <v>0.92515771308365202</v>
+        <v>0.92232964384906801</v>
       </c>
       <c r="K538">
-        <v>0.73511893060704503</v>
+        <v>0.75302947718074198</v>
       </c>
       <c r="L538">
-        <v>0.83866020052045898</v>
+        <v>0.85295144390981203</v>
       </c>
       <c r="M538">
-        <v>0.92557519382764197</v>
+        <v>0.93306565738044001</v>
       </c>
       <c r="N538">
-        <v>0.78100748064103098</v>
+        <v>0.79558101912804802</v>
       </c>
       <c r="O538">
-        <v>0.86504321391393901</v>
+        <v>0.87097408222628603</v>
       </c>
       <c r="P538">
-        <v>0.91184919530812003</v>
+        <v>0.90880339721687697</v>
+      </c>
+    </row>
+    <row r="539" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A539" s="1">
+        <v>46054</v>
+      </c>
+      <c r="B539">
+        <v>0.74931259354374902</v>
+      </c>
+      <c r="C539">
+        <v>0.84914275747576995</v>
+      </c>
+      <c r="D539">
+        <v>0.96084487809744501</v>
+      </c>
+      <c r="E539">
+        <v>0.73937931499373799</v>
+      </c>
+      <c r="F539">
+        <v>0.83627637354005802</v>
+      </c>
+      <c r="G539">
+        <v>0.886814770680035</v>
+      </c>
+      <c r="H539">
+        <v>0.731488695517714</v>
+      </c>
+      <c r="I539">
+        <v>0.83665761507173697</v>
+      </c>
+      <c r="J539">
+        <v>0.91875679695191703</v>
+      </c>
+      <c r="K539">
+        <v>0.75688002826197098</v>
+      </c>
+      <c r="L539">
+        <v>0.85647635334172301</v>
+      </c>
+      <c r="M539">
+        <v>0.93672541841323098</v>
+      </c>
+      <c r="N539">
+        <v>0.80318431878058905</v>
+      </c>
+      <c r="O539">
+        <v>0.87470220881565897</v>
+      </c>
+      <c r="P539">
+        <v>0.90873529871067005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>uncertainty_series</vt:lpstr>