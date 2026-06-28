--- v1 (2026-05-22)
+++ v2 (2026-06-28)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Hugo Couture/CAN_MD/JLN_Incertitude_new/balanced_can_md/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42A33E04-941A-7D4C-9A6E-73A52A6E4B3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{538F5F8F-0CF4-594F-8D37-CF738FAF6B4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="67880" yWindow="-9840" windowWidth="28040" windowHeight="17440" xr2:uid="{D43DEF23-E500-BC4E-A2D4-ECBC55B8D1E2}"/>
   </bookViews>
   <sheets>
     <sheet name="uncertainty_series" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>CAN_unc_h1</t>
   </si>
   <si>
     <t>CAN_unc_h3</t>
   </si>
   <si>
     <t>CAN_unc_h12</t>
   </si>
   <si>
     <t>QC_unc_h1</t>
   </si>
   <si>
@@ -929,51 +929,51 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{088B100D-7859-1A40-B482-FA3E2FFF2058}">
-  <dimension ref="A1:P539"/>
+  <dimension ref="A1:P540"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A506" workbookViewId="0">
       <selection activeCell="A506" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
@@ -992,26943 +992,26993 @@
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29707</v>
       </c>
       <c r="B2">
-        <v>0.89382277627954199</v>
+        <v>0.89343046622177502</v>
       </c>
       <c r="C2">
-        <v>0.98404633689626997</v>
+        <v>0.99314773773050702</v>
       </c>
       <c r="D2">
-        <v>1.02754062802714</v>
+        <v>1.0335606796196599</v>
       </c>
       <c r="E2">
-        <v>0.83181055664572701</v>
+        <v>0.82976888099234003</v>
       </c>
       <c r="F2">
-        <v>0.91774567184539901</v>
+        <v>0.92214290535687105</v>
       </c>
       <c r="G2">
-        <v>0.92100989714562598</v>
+        <v>0.92518055111785003</v>
       </c>
       <c r="H2">
-        <v>0.86517201136136901</v>
+        <v>0.87134501325716895</v>
       </c>
       <c r="I2">
-        <v>0.98411903409893398</v>
+        <v>0.99536232538123404</v>
       </c>
       <c r="J2">
-        <v>0.97061143983092801</v>
+        <v>0.98236982948080598</v>
       </c>
       <c r="K2">
-        <v>0.86124917296013703</v>
+        <v>0.84073319323958995</v>
       </c>
       <c r="L2">
-        <v>0.96308059639087196</v>
+        <v>0.96133640789689201</v>
       </c>
       <c r="M2">
-        <v>0.98411876871017701</v>
+        <v>0.98302786537972198</v>
       </c>
       <c r="N2">
-        <v>0.87778384958953404</v>
+        <v>0.88167719477093798</v>
       </c>
       <c r="O2">
-        <v>0.94965968083651398</v>
+        <v>0.96092732395536495</v>
       </c>
       <c r="P2">
-        <v>0.94455517882886098</v>
+        <v>0.95135520738024304</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>29738</v>
       </c>
       <c r="B3">
-        <v>0.903760195740409</v>
+        <v>0.902558740183659</v>
       </c>
       <c r="C3">
-        <v>0.99381329057323597</v>
+        <v>1.00173092286087</v>
       </c>
       <c r="D3">
-        <v>1.03425682106175</v>
+        <v>1.0403613171083499</v>
       </c>
       <c r="E3">
-        <v>0.85182979823994498</v>
+        <v>0.84915009461539903</v>
       </c>
       <c r="F3">
-        <v>0.93076576445052495</v>
+        <v>0.93402623185792499</v>
       </c>
       <c r="G3">
-        <v>0.92516802864547898</v>
+        <v>0.92910462523978399</v>
       </c>
       <c r="H3">
-        <v>0.89014178641630903</v>
+        <v>0.89474762089160298</v>
       </c>
       <c r="I3">
-        <v>0.99923815497121504</v>
+        <v>1.0090831508557601</v>
       </c>
       <c r="J3">
-        <v>0.97619766952046705</v>
+        <v>0.98841699829943797</v>
       </c>
       <c r="K3">
-        <v>0.85935708979704195</v>
+        <v>0.83597281104785703</v>
       </c>
       <c r="L3">
-        <v>0.96740143557871705</v>
+        <v>0.96194457751821605</v>
       </c>
       <c r="M3">
-        <v>0.98749156669733495</v>
+        <v>0.98520062631698702</v>
       </c>
       <c r="N3">
-        <v>0.90366494786060103</v>
+        <v>0.905193208691077</v>
       </c>
       <c r="O3">
-        <v>0.96299480626895295</v>
+        <v>0.97431360066883999</v>
       </c>
       <c r="P3">
-        <v>0.94690659487199103</v>
+        <v>0.954191407828482</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>29768</v>
       </c>
       <c r="B4">
-        <v>0.91251872309638404</v>
+        <v>0.91156112663766897</v>
       </c>
       <c r="C4">
-        <v>1.0058678857679999</v>
+        <v>1.01340713440773</v>
       </c>
       <c r="D4">
-        <v>1.04603800091534</v>
+        <v>1.0524220087748499</v>
       </c>
       <c r="E4">
-        <v>0.87676246507507005</v>
+        <v>0.87272598541184399</v>
       </c>
       <c r="F4">
-        <v>0.95189378067334496</v>
+        <v>0.95427012134438505</v>
       </c>
       <c r="G4">
-        <v>0.93030829471491805</v>
+        <v>0.93420745590037901</v>
       </c>
       <c r="H4">
-        <v>0.89730494822112095</v>
+        <v>0.90385749128035997</v>
       </c>
       <c r="I4">
-        <v>1.0066318327075601</v>
+        <v>1.01660661767245</v>
       </c>
       <c r="J4">
-        <v>0.98246896869285305</v>
+        <v>0.99570279658306005</v>
       </c>
       <c r="K4">
-        <v>0.86955929580014901</v>
+        <v>0.844808165025419</v>
       </c>
       <c r="L4">
-        <v>0.97640179037538399</v>
+        <v>0.96986197095483195</v>
       </c>
       <c r="M4">
-        <v>0.99105949513138702</v>
+        <v>0.98870290974970299</v>
       </c>
       <c r="N4">
-        <v>0.91034533329676504</v>
+        <v>0.91317615971946198</v>
       </c>
       <c r="O4">
-        <v>0.96907092699363795</v>
+        <v>0.98131960587082301</v>
       </c>
       <c r="P4">
-        <v>0.95011819899359895</v>
+        <v>0.95763922104289001</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>29799</v>
       </c>
       <c r="B5">
-        <v>0.91815110423131796</v>
+        <v>0.91814298918918902</v>
       </c>
       <c r="C5">
-        <v>1.0104862974958599</v>
+        <v>1.0184086392855001</v>
       </c>
       <c r="D5">
-        <v>1.04685331637943</v>
+        <v>1.0535913063599101</v>
       </c>
       <c r="E5">
-        <v>0.89077897181823096</v>
+        <v>0.88873927843768796</v>
       </c>
       <c r="F5">
-        <v>0.96664791335322797</v>
+        <v>0.96875184400342296</v>
       </c>
       <c r="G5">
-        <v>0.93575446896081804</v>
+        <v>0.93903652860410602</v>
       </c>
       <c r="H5">
-        <v>0.89512350812062202</v>
+        <v>0.90451851970447406</v>
       </c>
       <c r="I5">
-        <v>1.00893161537093</v>
+        <v>1.0209117855507299</v>
       </c>
       <c r="J5">
-        <v>0.98580493398525004</v>
+        <v>0.99975586857201704</v>
       </c>
       <c r="K5">
-        <v>0.87644507308075703</v>
+        <v>0.85399060897506995</v>
       </c>
       <c r="L5">
-        <v>0.98180648938735304</v>
+        <v>0.97606327611899901</v>
       </c>
       <c r="M5">
-        <v>0.99258393189965599</v>
+        <v>0.99087147639567796</v>
       </c>
       <c r="N5">
-        <v>0.91085447474911396</v>
+        <v>0.91832380446844897</v>
       </c>
       <c r="O5">
-        <v>0.97019211430366503</v>
+        <v>0.98367297576998702</v>
       </c>
       <c r="P5">
-        <v>0.95115391894095203</v>
+        <v>0.95875797055924905</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>29830</v>
       </c>
       <c r="B6">
-        <v>0.93208534581717395</v>
+        <v>0.93076479486850905</v>
       </c>
       <c r="C6">
-        <v>1.0200342522855099</v>
+        <v>1.0271309923951899</v>
       </c>
       <c r="D6">
-        <v>1.05050847464047</v>
+        <v>1.0573056168749599</v>
       </c>
       <c r="E6">
-        <v>0.920725019301734</v>
+        <v>0.91578574235446897</v>
       </c>
       <c r="F6">
-        <v>0.98800533227385601</v>
+        <v>0.98802553263356596</v>
       </c>
       <c r="G6">
-        <v>0.94070587951112405</v>
+        <v>0.94336787311762305</v>
       </c>
       <c r="H6">
-        <v>0.91793513876157995</v>
+        <v>0.92678449854587097</v>
       </c>
       <c r="I6">
-        <v>1.02450511599528</v>
+        <v>1.0371269991080001</v>
       </c>
       <c r="J6">
-        <v>0.99104414776143601</v>
+        <v>1.00622276135824</v>
       </c>
       <c r="K6">
-        <v>0.88376089046347295</v>
+        <v>0.865867599669087</v>
       </c>
       <c r="L6">
-        <v>0.98964002857872102</v>
+        <v>0.98689067318928003</v>
       </c>
       <c r="M6">
-        <v>0.99613332378308195</v>
+        <v>0.99537142961701697</v>
       </c>
       <c r="N6">
-        <v>0.92284807260321</v>
+        <v>0.93293371517068702</v>
       </c>
       <c r="O6">
-        <v>0.97859277425607105</v>
+        <v>0.99323640442873296</v>
       </c>
       <c r="P6">
-        <v>0.95391426492053799</v>
+        <v>0.96136885733697497</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>29860</v>
       </c>
       <c r="B7">
-        <v>0.94684962104467696</v>
+        <v>0.94695752496666896</v>
       </c>
       <c r="C7">
-        <v>1.0308329448895801</v>
+        <v>1.03968295181857</v>
       </c>
       <c r="D7">
-        <v>1.056859001728</v>
+        <v>1.0649447528868501</v>
       </c>
       <c r="E7">
-        <v>0.92290309730165998</v>
+        <v>0.91875412718974003</v>
       </c>
       <c r="F7">
-        <v>0.99422019388716698</v>
+        <v>0.99524131973360097</v>
       </c>
       <c r="G7">
-        <v>0.944569335799464</v>
+        <v>0.94782077886327398</v>
       </c>
       <c r="H7">
-        <v>0.95231401393020398</v>
+        <v>0.96028397867888604</v>
       </c>
       <c r="I7">
-        <v>1.0494290941043301</v>
+        <v>1.06326043911778</v>
       </c>
       <c r="J7">
-        <v>0.99725742760247904</v>
+        <v>1.01473980318436</v>
       </c>
       <c r="K7">
-        <v>0.90575658566246997</v>
+        <v>0.88851666216290204</v>
       </c>
       <c r="L7">
-        <v>1.00764442032382</v>
+        <v>1.0071821179476701</v>
       </c>
       <c r="M7">
-        <v>1.00235893742683</v>
+        <v>1.0030244230355201</v>
       </c>
       <c r="N7">
-        <v>0.95432545565821603</v>
+        <v>0.96786151342475202</v>
       </c>
       <c r="O7">
-        <v>0.99581838576036796</v>
+        <v>1.0143220415549301</v>
       </c>
       <c r="P7">
-        <v>0.95776904142953001</v>
+        <v>0.96576933504849904</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>29891</v>
       </c>
       <c r="B8">
-        <v>0.964722202464531</v>
+        <v>0.96636259689690496</v>
       </c>
       <c r="C8">
-        <v>1.0436381339833301</v>
+        <v>1.0539896474243799</v>
       </c>
       <c r="D8">
-        <v>1.0669700599920799</v>
+        <v>1.0760534633501699</v>
       </c>
       <c r="E8">
-        <v>0.95027953767777695</v>
+        <v>0.94303924185499999</v>
       </c>
       <c r="F8">
-        <v>1.0141464053942399</v>
+        <v>1.01459081438965</v>
       </c>
       <c r="G8">
-        <v>0.95002691805294004</v>
+        <v>0.953239572574475</v>
       </c>
       <c r="H8">
-        <v>0.94202429825114897</v>
+        <v>0.950788739106186</v>
       </c>
       <c r="I8">
-        <v>1.0509969507707699</v>
+        <v>1.06614322797867</v>
       </c>
       <c r="J8">
-        <v>1.00031052748302</v>
+        <v>1.0192719722547201</v>
       </c>
       <c r="K8">
-        <v>0.92556595972724598</v>
+        <v>0.91188968129770598</v>
       </c>
       <c r="L8">
-        <v>1.02567152376555</v>
+        <v>1.0293143394406701</v>
       </c>
       <c r="M8">
-        <v>1.0088102764023501</v>
+        <v>1.01100002552644</v>
       </c>
       <c r="N8">
-        <v>0.93773342877086796</v>
+        <v>0.95537847447984603</v>
       </c>
       <c r="O8">
-        <v>0.99802407585769903</v>
+        <v>1.01954442919247</v>
       </c>
       <c r="P8">
-        <v>0.96138402515772003</v>
+        <v>0.96994429841863705</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>29921</v>
       </c>
       <c r="B9">
-        <v>0.93220949302317202</v>
+        <v>0.93427598235473797</v>
       </c>
       <c r="C9">
-        <v>1.0226994730871299</v>
+        <v>1.0325121599176601</v>
       </c>
       <c r="D9">
-        <v>1.0555262719188601</v>
+        <v>1.0640381678836</v>
       </c>
       <c r="E9">
-        <v>0.95978876977069605</v>
+        <v>0.95497532795827</v>
       </c>
       <c r="F9">
-        <v>1.02066601442579</v>
+        <v>1.0215445942605399</v>
       </c>
       <c r="G9">
-        <v>0.95139455887263902</v>
+        <v>0.95387720947713694</v>
       </c>
       <c r="H9">
-        <v>0.91551298230678702</v>
+        <v>0.92753413644161697</v>
       </c>
       <c r="I9">
-        <v>1.0282482395477299</v>
+        <v>1.0432832002293</v>
       </c>
       <c r="J9">
-        <v>0.99404170340563602</v>
+        <v>1.0116738783804899</v>
       </c>
       <c r="K9">
-        <v>0.91388051647253499</v>
+        <v>0.90012288527265205</v>
       </c>
       <c r="L9">
-        <v>1.0181241673276</v>
+        <v>1.02118477395989</v>
       </c>
       <c r="M9">
-        <v>1.0090832500449201</v>
+        <v>1.01150919920756</v>
       </c>
       <c r="N9">
-        <v>0.90800736655314296</v>
+        <v>0.92754732428793796</v>
       </c>
       <c r="O9">
-        <v>0.98398755423811501</v>
+        <v>1.0027249033997301</v>
       </c>
       <c r="P9">
-        <v>0.95994111559500195</v>
+        <v>0.96742889397529497</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>29952</v>
       </c>
       <c r="B10">
-        <v>0.91663448230699995</v>
+        <v>0.91757880277346204</v>
       </c>
       <c r="C10">
-        <v>1.0080488060456301</v>
+        <v>1.0167244668736699</v>
       </c>
       <c r="D10">
-        <v>1.04502480268466</v>
+        <v>1.05256262203795</v>
       </c>
       <c r="E10">
-        <v>0.93966033917272795</v>
+        <v>0.93578161725657105</v>
       </c>
       <c r="F10">
-        <v>1.00689788412615</v>
+        <v>1.00802505981418</v>
       </c>
       <c r="G10">
-        <v>0.94808507777180395</v>
+        <v>0.95046975077640805</v>
       </c>
       <c r="H10">
-        <v>0.89187643258070304</v>
+        <v>0.90473019153735501</v>
       </c>
       <c r="I10">
-        <v>1.0063689830624001</v>
+        <v>1.021641419274</v>
       </c>
       <c r="J10">
-        <v>0.98524949165652198</v>
+        <v>1.00125395622694</v>
       </c>
       <c r="K10">
-        <v>0.91064324737092295</v>
+        <v>0.89917363166484199</v>
       </c>
       <c r="L10">
-        <v>1.0116124271615901</v>
+        <v>1.0151395206979901</v>
       </c>
       <c r="M10">
-        <v>1.00685294654591</v>
+        <v>1.0094868951159801</v>
       </c>
       <c r="N10">
-        <v>0.90549074567309595</v>
+        <v>0.92067013909361195</v>
       </c>
       <c r="O10">
-        <v>0.97868576066526103</v>
+        <v>0.99542420519928998</v>
       </c>
       <c r="P10">
-        <v>0.95912013929522799</v>
+        <v>0.96610399066880104</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>29983</v>
       </c>
       <c r="B11">
-        <v>0.91546483695518499</v>
+        <v>0.91408197911327205</v>
       </c>
       <c r="C11">
-        <v>1.0028421719849401</v>
+        <v>1.01003914214156</v>
       </c>
       <c r="D11">
-        <v>1.0353791748496799</v>
+        <v>1.04162366465875</v>
       </c>
       <c r="E11">
-        <v>0.95328216032580804</v>
+        <v>0.94454332789819895</v>
       </c>
       <c r="F11">
-        <v>1.00730131751981</v>
+        <v>1.0060078276109099</v>
       </c>
       <c r="G11">
-        <v>0.94573822489078196</v>
+        <v>0.94744075120613402</v>
       </c>
       <c r="H11">
-        <v>0.90120325399442303</v>
+        <v>0.911782855272118</v>
       </c>
       <c r="I11">
-        <v>1.0084117998789399</v>
+        <v>1.02209433214913</v>
       </c>
       <c r="J11">
-        <v>0.980655590120172</v>
+        <v>0.99500207848254796</v>
       </c>
       <c r="K11">
-        <v>0.92439652015141305</v>
+        <v>0.911779224165295</v>
       </c>
       <c r="L11">
-        <v>1.0154650642685501</v>
+        <v>1.0173601449124801</v>
       </c>
       <c r="M11">
-        <v>1.0068478514352499</v>
+        <v>1.0084673786504901</v>
       </c>
       <c r="N11">
-        <v>0.89850213287208403</v>
+        <v>0.90759692148716098</v>
       </c>
       <c r="O11">
-        <v>0.97666132595390298</v>
+        <v>0.98876077589035805</v>
       </c>
       <c r="P11">
-        <v>0.958877737406442</v>
+        <v>0.96491567531398004</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30011</v>
       </c>
       <c r="B12">
-        <v>0.91139802746439902</v>
+        <v>0.90992805944103505</v>
       </c>
       <c r="C12">
-        <v>0.99590534884831905</v>
+        <v>1.00243875264116</v>
       </c>
       <c r="D12">
-        <v>1.0291241264662301</v>
+        <v>1.0346521529905699</v>
       </c>
       <c r="E12">
-        <v>0.94021422028379498</v>
+        <v>0.92890145214430297</v>
       </c>
       <c r="F12">
-        <v>0.99830066539123796</v>
+        <v>0.995544764036978</v>
       </c>
       <c r="G12">
-        <v>0.94224447635255704</v>
+        <v>0.94378664975665405</v>
       </c>
       <c r="H12">
-        <v>0.91337739813655305</v>
+        <v>0.92359372255279704</v>
       </c>
       <c r="I12">
-        <v>1.00887147323794</v>
+        <v>1.0221719037488699</v>
       </c>
       <c r="J12">
-        <v>0.97902438179684304</v>
+        <v>0.99250894954551405</v>
       </c>
       <c r="K12">
-        <v>0.936154189701905</v>
+        <v>0.92701713784578499</v>
       </c>
       <c r="L12">
-        <v>1.0176078181458199</v>
+        <v>1.0199008173714601</v>
       </c>
       <c r="M12">
-        <v>1.0052696673588499</v>
+        <v>1.0065302789824999</v>
       </c>
       <c r="N12">
-        <v>0.90615473899509003</v>
+        <v>0.91172581581808299</v>
       </c>
       <c r="O12">
-        <v>0.97976918647122102</v>
+        <v>0.98903604000930401</v>
       </c>
       <c r="P12">
-        <v>0.95857766652656895</v>
+        <v>0.96397874340519996</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30042</v>
       </c>
       <c r="B13">
-        <v>0.90160915582068102</v>
+        <v>0.90128892169104902</v>
       </c>
       <c r="C13">
-        <v>0.98971928285368804</v>
+        <v>0.99673512936372499</v>
       </c>
       <c r="D13">
-        <v>1.02550208810015</v>
+        <v>1.03085017519573</v>
       </c>
       <c r="E13">
-        <v>0.94143653349892098</v>
+        <v>0.93261435284771599</v>
       </c>
       <c r="F13">
-        <v>0.99976401411789895</v>
+        <v>0.998190505730984</v>
       </c>
       <c r="G13">
-        <v>0.94151502510963603</v>
+        <v>0.94319018664271803</v>
       </c>
       <c r="H13">
-        <v>0.88372227201084197</v>
+        <v>0.89172974166615804</v>
       </c>
       <c r="I13">
-        <v>0.993034875826314</v>
+        <v>1.0051398883935301</v>
       </c>
       <c r="J13">
-        <v>0.97704476416378805</v>
+        <v>0.99000922534323799</v>
       </c>
       <c r="K13">
-        <v>0.93562703982797502</v>
+        <v>0.92862555317193995</v>
       </c>
       <c r="L13">
-        <v>1.02195707807641</v>
+        <v>1.02528492825537</v>
       </c>
       <c r="M13">
-        <v>1.0034620667257099</v>
+        <v>1.0049420663725499</v>
       </c>
       <c r="N13">
-        <v>0.92736561120186001</v>
+        <v>0.93019755566225004</v>
       </c>
       <c r="O13">
-        <v>0.99122284906847002</v>
+        <v>0.99893662006564099</v>
       </c>
       <c r="P13">
-        <v>0.96001816556444097</v>
+        <v>0.96527664758249399</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>30072</v>
       </c>
       <c r="B14">
-        <v>0.90493225302583302</v>
+        <v>0.90434579480885502</v>
       </c>
       <c r="C14">
-        <v>0.99000351425164101</v>
+        <v>0.997350302161503</v>
       </c>
       <c r="D14">
-        <v>1.0255910210055399</v>
+        <v>1.03124216256183</v>
       </c>
       <c r="E14">
-        <v>0.93905272355099301</v>
+        <v>0.93274305635297905</v>
       </c>
       <c r="F14">
-        <v>0.99893454391464698</v>
+        <v>0.99894122270255004</v>
       </c>
       <c r="G14">
-        <v>0.94247106031945305</v>
+        <v>0.94456333333462705</v>
       </c>
       <c r="H14">
-        <v>0.88451094190472901</v>
+        <v>0.891726405816055</v>
       </c>
       <c r="I14">
-        <v>0.99332709580886203</v>
+        <v>1.0049521385799001</v>
       </c>
       <c r="J14">
-        <v>0.97679635208438198</v>
+        <v>0.98984800091811698</v>
       </c>
       <c r="K14">
-        <v>0.92484310031511596</v>
+        <v>0.91878207738824902</v>
       </c>
       <c r="L14">
-        <v>1.0156334909612199</v>
+        <v>1.0213361443829601</v>
       </c>
       <c r="M14">
-        <v>1.00090006931093</v>
+        <v>1.00343400991037</v>
       </c>
       <c r="N14">
-        <v>0.94715037934467705</v>
+        <v>0.94862215953552798</v>
       </c>
       <c r="O14">
-        <v>0.99933498500171303</v>
+        <v>1.0077634600438401</v>
       </c>
       <c r="P14">
-        <v>0.96065357868637902</v>
+        <v>0.96621284453174705</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>30103</v>
       </c>
       <c r="B15">
-        <v>0.90304532121191705</v>
+        <v>0.90256109824794395</v>
       </c>
       <c r="C15">
-        <v>0.99105345576401105</v>
+        <v>0.99786058478603501</v>
       </c>
       <c r="D15">
-        <v>1.0305579871347199</v>
+        <v>1.03633864382247</v>
       </c>
       <c r="E15">
-        <v>0.94417105639730903</v>
+        <v>0.93815900027042698</v>
       </c>
       <c r="F15">
-        <v>1.0067258932104299</v>
+        <v>1.0059746281430999</v>
       </c>
       <c r="G15">
-        <v>0.945881298526145</v>
+        <v>0.94823671577262802</v>
       </c>
       <c r="H15">
-        <v>0.88664568047537196</v>
+        <v>0.89150123414826798</v>
       </c>
       <c r="I15">
-        <v>0.99172313271090495</v>
+        <v>1.0020270172057999</v>
       </c>
       <c r="J15">
-        <v>0.97856980063238996</v>
+        <v>0.99224363161857299</v>
       </c>
       <c r="K15">
-        <v>0.91534830845509196</v>
+        <v>0.91150582703248895</v>
       </c>
       <c r="L15">
-        <v>1.0082736212550301</v>
+        <v>1.0150303065474999</v>
       </c>
       <c r="M15">
-        <v>0.99868451150816095</v>
+        <v>1.00199724154694</v>
       </c>
       <c r="N15">
-        <v>0.952293966486504</v>
+        <v>0.95504695708407905</v>
       </c>
       <c r="O15">
-        <v>1.0069266027600801</v>
+        <v>1.01522243544519</v>
       </c>
       <c r="P15">
-        <v>0.96225597136004004</v>
+        <v>0.96780480042289196</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>30133</v>
       </c>
       <c r="B16">
-        <v>0.89798630710576199</v>
+        <v>0.89759753201944004</v>
       </c>
       <c r="C16">
-        <v>0.98721610400813697</v>
+        <v>0.99368303716141504</v>
       </c>
       <c r="D16">
-        <v>1.0294105279674</v>
+        <v>1.0351928518530999</v>
       </c>
       <c r="E16">
-        <v>0.96162524466857902</v>
+        <v>0.95684686324086998</v>
       </c>
       <c r="F16">
-        <v>1.02185238696805</v>
+        <v>1.0215682496327401</v>
       </c>
       <c r="G16">
-        <v>0.95056427202763005</v>
+        <v>0.95295176831132</v>
       </c>
       <c r="H16">
-        <v>0.88409557893822199</v>
+        <v>0.88839520540273298</v>
       </c>
       <c r="I16">
-        <v>0.98715413869797397</v>
+        <v>0.99592984763064196</v>
       </c>
       <c r="J16">
-        <v>0.97862544975739796</v>
+        <v>0.99216977019167296</v>
       </c>
       <c r="K16">
-        <v>0.90274246896389698</v>
+        <v>0.89983877685583702</v>
       </c>
       <c r="L16">
-        <v>0.99859141244809002</v>
+        <v>1.00594248261063</v>
       </c>
       <c r="M16">
-        <v>0.99537181500838701</v>
+        <v>0.99924957174161699</v>
       </c>
       <c r="N16">
-        <v>0.94325062998740905</v>
+        <v>0.94671149782886299</v>
       </c>
       <c r="O16">
-        <v>1.0016080387861599</v>
+        <v>1.0102918749074601</v>
       </c>
       <c r="P16">
-        <v>0.96119185985275202</v>
+        <v>0.96660247240614505</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>30164</v>
       </c>
       <c r="B17">
-        <v>0.89711697118132305</v>
+        <v>0.89656664101414296</v>
       </c>
       <c r="C17">
-        <v>0.98402639942901704</v>
+        <v>0.99065266364865701</v>
       </c>
       <c r="D17">
-        <v>1.02805816796258</v>
+        <v>1.03411776878391</v>
       </c>
       <c r="E17">
-        <v>0.941229882876229</v>
+        <v>0.93735638242291897</v>
       </c>
       <c r="F17">
-        <v>1.0036792487477599</v>
+        <v>1.00508449862752</v>
       </c>
       <c r="G17">
-        <v>0.94832550404871896</v>
+        <v>0.95155196057810498</v>
       </c>
       <c r="H17">
-        <v>0.884901841130735</v>
+        <v>0.88800216679108301</v>
       </c>
       <c r="I17">
-        <v>0.98326238719136905</v>
+        <v>0.99127667074821402</v>
       </c>
       <c r="J17">
-        <v>0.97669562195042903</v>
+        <v>0.990285314717682</v>
       </c>
       <c r="K17">
-        <v>0.90602470540811197</v>
+        <v>0.90337653993385303</v>
       </c>
       <c r="L17">
-        <v>0.99857719881983298</v>
+        <v>1.0062386257126701</v>
       </c>
       <c r="M17">
-        <v>0.99423970668349904</v>
+        <v>0.99816817191757801</v>
       </c>
       <c r="N17">
-        <v>0.93243206730376704</v>
+        <v>0.93374156399957697</v>
       </c>
       <c r="O17">
-        <v>0.98763669742265803</v>
+        <v>0.99648360636407596</v>
       </c>
       <c r="P17">
-        <v>0.95694163808513499</v>
+        <v>0.96278714742926996</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>30195</v>
       </c>
       <c r="B18">
-        <v>0.87956162332396104</v>
+        <v>0.87928901982326202</v>
       </c>
       <c r="C18">
-        <v>0.96714797605499303</v>
+        <v>0.97359279612404004</v>
       </c>
       <c r="D18">
-        <v>1.01617469718489</v>
+        <v>1.0216753361775699</v>
       </c>
       <c r="E18">
-        <v>0.89172976658760095</v>
+        <v>0.89124303624585799</v>
       </c>
       <c r="F18">
-        <v>0.97100109505246002</v>
+        <v>0.97382326587481305</v>
       </c>
       <c r="G18">
-        <v>0.94141260676826</v>
+        <v>0.94490080883931804</v>
       </c>
       <c r="H18">
-        <v>0.87099073828811702</v>
+        <v>0.87430262347891496</v>
       </c>
       <c r="I18">
-        <v>0.96933645592998596</v>
+        <v>0.97723389910699399</v>
       </c>
       <c r="J18">
-        <v>0.96935872319103</v>
+        <v>0.98179032273913702</v>
       </c>
       <c r="K18">
-        <v>0.895926630598463</v>
+        <v>0.89373140279018903</v>
       </c>
       <c r="L18">
-        <v>0.98632853440477197</v>
+        <v>0.99383262007362305</v>
       </c>
       <c r="M18">
-        <v>0.98890150297833901</v>
+        <v>0.99283239717878302</v>
       </c>
       <c r="N18">
-        <v>0.90744093512998003</v>
+        <v>0.90970854992082495</v>
       </c>
       <c r="O18">
-        <v>0.96676204511688801</v>
+        <v>0.97444762669573004</v>
       </c>
       <c r="P18">
-        <v>0.949359961788662</v>
+        <v>0.954605603454178</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>30225</v>
       </c>
       <c r="B19">
-        <v>0.87595460776663503</v>
+        <v>0.87450772235360097</v>
       </c>
       <c r="C19">
-        <v>0.96094993326848199</v>
+        <v>0.96627054715605198</v>
       </c>
       <c r="D19">
-        <v>1.0088953370946201</v>
+        <v>1.0136142389125999</v>
       </c>
       <c r="E19">
-        <v>0.87949499847597401</v>
+        <v>0.87880591828127597</v>
       </c>
       <c r="F19">
-        <v>0.95937363971567902</v>
+        <v>0.96265456263779803</v>
       </c>
       <c r="G19">
-        <v>0.93888942965620903</v>
+        <v>0.94257144353759403</v>
       </c>
       <c r="H19">
-        <v>0.881672245435563</v>
+        <v>0.88576819152167197</v>
       </c>
       <c r="I19">
-        <v>0.97328374412524399</v>
+        <v>0.98115212623798298</v>
       </c>
       <c r="J19">
-        <v>0.96577573033128805</v>
+        <v>0.977423995341688</v>
       </c>
       <c r="K19">
-        <v>0.89868221461444697</v>
+        <v>0.89663033347995702</v>
       </c>
       <c r="L19">
-        <v>0.98005516519249902</v>
+        <v>0.98849358444219704</v>
       </c>
       <c r="M19">
-        <v>0.98167695357197704</v>
+        <v>0.98678354687169301</v>
       </c>
       <c r="N19">
-        <v>0.89647795395567698</v>
+        <v>0.89473540237115401</v>
       </c>
       <c r="O19">
-        <v>0.955913690953343</v>
+        <v>0.962395144318968</v>
       </c>
       <c r="P19">
-        <v>0.94447274260507297</v>
+        <v>0.94968187824306405</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>30256</v>
       </c>
       <c r="B20">
-        <v>0.85408560015092105</v>
+        <v>0.85315326526699398</v>
       </c>
       <c r="C20">
-        <v>0.94135977612182697</v>
+        <v>0.94676596059099205</v>
       </c>
       <c r="D20">
-        <v>0.99827252410772105</v>
+        <v>1.0026997387694201</v>
       </c>
       <c r="E20">
-        <v>0.87380885364028704</v>
+        <v>0.87565705942687</v>
       </c>
       <c r="F20">
-        <v>0.95191824546781201</v>
+        <v>0.95740320924421196</v>
       </c>
       <c r="G20">
-        <v>0.93598168756049804</v>
+        <v>0.94010461937655099</v>
       </c>
       <c r="H20">
-        <v>0.83814402845656999</v>
+        <v>0.84390697730313002</v>
       </c>
       <c r="I20">
-        <v>0.94196543901705498</v>
+        <v>0.94916314760342102</v>
       </c>
       <c r="J20">
-        <v>0.95698613609062799</v>
+        <v>0.96686869133054598</v>
       </c>
       <c r="K20">
-        <v>0.87485893529299297</v>
+        <v>0.87327911700027305</v>
       </c>
       <c r="L20">
-        <v>0.95729755826124796</v>
+        <v>0.96665418915060897</v>
       </c>
       <c r="M20">
-        <v>0.97323609917509801</v>
+        <v>0.97930473622379599</v>
       </c>
       <c r="N20">
-        <v>0.87027399897425295</v>
+        <v>0.869778748198614</v>
       </c>
       <c r="O20">
-        <v>0.94100224814540001</v>
+        <v>0.94702596884388401</v>
       </c>
       <c r="P20">
-        <v>0.940083879798851</v>
+        <v>0.945275606948911</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>30286</v>
       </c>
       <c r="B21">
-        <v>0.84018772095204397</v>
+        <v>0.840211013754117</v>
       </c>
       <c r="C21">
-        <v>0.929242261137606</v>
+        <v>0.93510471401300399</v>
       </c>
       <c r="D21">
-        <v>0.99166339648975099</v>
+        <v>0.996044257330988</v>
       </c>
       <c r="E21">
-        <v>0.88754223939166399</v>
+        <v>0.89239523516098296</v>
       </c>
       <c r="F21">
-        <v>0.95837322722223195</v>
+        <v>0.96518453643385604</v>
       </c>
       <c r="G21">
-        <v>0.93590384089595902</v>
+        <v>0.94035759643823102</v>
       </c>
       <c r="H21">
-        <v>0.81386173067699896</v>
+        <v>0.81973823291006098</v>
       </c>
       <c r="I21">
-        <v>0.92154008176612101</v>
+        <v>0.92845730916727298</v>
       </c>
       <c r="J21">
-        <v>0.94960913140856895</v>
+        <v>0.95853226554247495</v>
       </c>
       <c r="K21">
-        <v>0.86689205402398894</v>
+        <v>0.86822968808651002</v>
       </c>
       <c r="L21">
-        <v>0.94852138965383803</v>
+        <v>0.95947129846242596</v>
       </c>
       <c r="M21">
-        <v>0.96838651110026797</v>
+        <v>0.97581579039355504</v>
       </c>
       <c r="N21">
-        <v>0.86704811485068101</v>
+        <v>0.86590763703878104</v>
       </c>
       <c r="O21">
-        <v>0.93689680765852601</v>
+        <v>0.94244436775734997</v>
       </c>
       <c r="P21">
-        <v>0.93726793858136503</v>
+        <v>0.94249201404275595</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>30317</v>
       </c>
       <c r="B22">
-        <v>0.83313797565467596</v>
+        <v>0.83356355278857697</v>
       </c>
       <c r="C22">
-        <v>0.92057903499891502</v>
+        <v>0.92651031008487705</v>
       </c>
       <c r="D22">
-        <v>0.98535529163324398</v>
+        <v>0.989474832416809</v>
       </c>
       <c r="E22">
-        <v>0.88223641335263403</v>
+        <v>0.88722488930434595</v>
       </c>
       <c r="F22">
-        <v>0.94604823723900699</v>
+        <v>0.95308701256411399</v>
       </c>
       <c r="G22">
-        <v>0.93128738520085497</v>
+        <v>0.93557283773269295</v>
       </c>
       <c r="H22">
-        <v>0.81794999427288795</v>
+        <v>0.82196645566789595</v>
       </c>
       <c r="I22">
-        <v>0.92039537873342203</v>
+        <v>0.92579736819696801</v>
       </c>
       <c r="J22">
-        <v>0.94584651002033204</v>
+        <v>0.95316473912122301</v>
       </c>
       <c r="K22">
-        <v>0.861580499499768</v>
+        <v>0.86261691972865595</v>
       </c>
       <c r="L22">
-        <v>0.94172084492699404</v>
+        <v>0.95187918304395203</v>
       </c>
       <c r="M22">
-        <v>0.964838104771234</v>
+        <v>0.97205208195497605</v>
       </c>
       <c r="N22">
-        <v>0.84652454547759703</v>
+        <v>0.84509362013353995</v>
       </c>
       <c r="O22">
-        <v>0.92439898639782903</v>
+        <v>0.92840258242436602</v>
       </c>
       <c r="P22">
-        <v>0.93404311441169097</v>
+        <v>0.93899482157493896</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>30348</v>
       </c>
       <c r="B23">
-        <v>0.82176872609636997</v>
+        <v>0.82249975677272202</v>
       </c>
       <c r="C23">
-        <v>0.91069076366254997</v>
+        <v>0.91697358200064405</v>
       </c>
       <c r="D23">
-        <v>0.97818290524446705</v>
+        <v>0.98225460527775399</v>
       </c>
       <c r="E23">
-        <v>0.85866084696546796</v>
+        <v>0.86235070082990295</v>
       </c>
       <c r="F23">
-        <v>0.92814633991962103</v>
+        <v>0.93505580209306305</v>
       </c>
       <c r="G23">
-        <v>0.92767868117195196</v>
+        <v>0.93202100672727894</v>
       </c>
       <c r="H23">
-        <v>0.81520497884955301</v>
+        <v>0.81855050421900599</v>
       </c>
       <c r="I23">
-        <v>0.91530114906430504</v>
+        <v>0.92040646064615295</v>
       </c>
       <c r="J23">
-        <v>0.94086433242790202</v>
+        <v>0.94742099794767398</v>
       </c>
       <c r="K23">
-        <v>0.83901116167746803</v>
+        <v>0.84007126127833898</v>
       </c>
       <c r="L23">
-        <v>0.92677582530941105</v>
+        <v>0.93727122102303095</v>
       </c>
       <c r="M23">
-        <v>0.95961065199792706</v>
+        <v>0.96712213601729802</v>
       </c>
       <c r="N23">
-        <v>0.83567666404046803</v>
+        <v>0.831772603746043</v>
       </c>
       <c r="O23">
-        <v>0.91659534307630697</v>
+        <v>0.91872946633243602</v>
       </c>
       <c r="P23">
-        <v>0.93133406382252804</v>
+        <v>0.93591051426924898</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>30376</v>
       </c>
       <c r="B24">
-        <v>0.821478482604453</v>
+        <v>0.82244189787716304</v>
       </c>
       <c r="C24">
-        <v>0.90756571240067296</v>
+        <v>0.91424701470881098</v>
       </c>
       <c r="D24">
-        <v>0.97355067040576304</v>
+        <v>0.97739823186896502</v>
       </c>
       <c r="E24">
-        <v>0.84843003622591195</v>
+        <v>0.85139150263248897</v>
       </c>
       <c r="F24">
-        <v>0.91882183758543401</v>
+        <v>0.92546818572868195</v>
       </c>
       <c r="G24">
-        <v>0.92713796810198201</v>
+        <v>0.93103638410787004</v>
       </c>
       <c r="H24">
-        <v>0.84473702867157596</v>
+        <v>0.84758889403816795</v>
       </c>
       <c r="I24">
-        <v>0.927063650581888</v>
+        <v>0.93226064126177799</v>
       </c>
       <c r="J24">
-        <v>0.938411077817913</v>
+        <v>0.94408542092383096</v>
       </c>
       <c r="K24">
-        <v>0.82427147968455305</v>
+        <v>0.82567464654707501</v>
       </c>
       <c r="L24">
-        <v>0.91597030371067201</v>
+        <v>0.927192639910417</v>
       </c>
       <c r="M24">
-        <v>0.95607804489218595</v>
+        <v>0.96355554345474403</v>
       </c>
       <c r="N24">
-        <v>0.84082658548209399</v>
+        <v>0.83648032140199002</v>
       </c>
       <c r="O24">
-        <v>0.917666951753635</v>
+        <v>0.918995685135651</v>
       </c>
       <c r="P24">
-        <v>0.92988836966042798</v>
+        <v>0.93421044799616804</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>30407</v>
       </c>
       <c r="B25">
-        <v>0.80473325171072196</v>
+        <v>0.80588404378198197</v>
       </c>
       <c r="C25">
-        <v>0.89398953707871798</v>
+        <v>0.90033922776354502</v>
       </c>
       <c r="D25">
-        <v>0.96744819000718396</v>
+        <v>0.97121661384871805</v>
       </c>
       <c r="E25">
-        <v>0.81344496865893001</v>
+        <v>0.81864788676631195</v>
       </c>
       <c r="F25">
-        <v>0.902886666981636</v>
+        <v>0.910686748153818</v>
       </c>
       <c r="G25">
-        <v>0.92522450357755903</v>
+        <v>0.92955195793204104</v>
       </c>
       <c r="H25">
-        <v>0.82375486564584499</v>
+        <v>0.82343504161228098</v>
       </c>
       <c r="I25">
-        <v>0.91117965187650096</v>
+        <v>0.91495010741629101</v>
       </c>
       <c r="J25">
-        <v>0.93437245590520002</v>
+        <v>0.93939988064100899</v>
       </c>
       <c r="K25">
-        <v>0.81870083113309999</v>
+        <v>0.81571397364741405</v>
       </c>
       <c r="L25">
-        <v>0.90598034882555001</v>
+        <v>0.91362187442338205</v>
       </c>
       <c r="M25">
-        <v>0.95132180201190597</v>
+        <v>0.95876318171201902</v>
       </c>
       <c r="N25">
-        <v>0.84254552956242501</v>
+        <v>0.83713361749729498</v>
       </c>
       <c r="O25">
-        <v>0.91761884838709196</v>
+        <v>0.91703091995033403</v>
       </c>
       <c r="P25">
-        <v>0.92899546617119499</v>
+        <v>0.93301986948600402</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>30437</v>
       </c>
       <c r="B26">
-        <v>0.80089288183377205</v>
+        <v>0.80207295996623396</v>
       </c>
       <c r="C26">
-        <v>0.88840029568088297</v>
+        <v>0.89458289097788801</v>
       </c>
       <c r="D26">
-        <v>0.96407172272806696</v>
+        <v>0.96756466197859603</v>
       </c>
       <c r="E26">
-        <v>0.80192866149082298</v>
+        <v>0.80546114740986197</v>
       </c>
       <c r="F26">
-        <v>0.89473383929601402</v>
+        <v>0.90110860276806504</v>
       </c>
       <c r="G26">
-        <v>0.92518895567074899</v>
+        <v>0.92906509176363605</v>
       </c>
       <c r="H26">
-        <v>0.80606348731956601</v>
+        <v>0.80669830163251299</v>
       </c>
       <c r="I26">
-        <v>0.90105283517073198</v>
+        <v>0.90530780081209195</v>
       </c>
       <c r="J26">
-        <v>0.931129558331665</v>
+        <v>0.93558029250729302</v>
       </c>
       <c r="K26">
-        <v>0.80110183031441695</v>
+        <v>0.80030467802698402</v>
       </c>
       <c r="L26">
-        <v>0.89355012151453095</v>
+        <v>0.90247662818700203</v>
       </c>
       <c r="M26">
-        <v>0.94660670272928304</v>
+        <v>0.95492674731040394</v>
       </c>
       <c r="N26">
-        <v>0.83717278617678303</v>
+        <v>0.83125531907828498</v>
       </c>
       <c r="O26">
-        <v>0.91615223843433802</v>
+        <v>0.91444025237949</v>
       </c>
       <c r="P26">
-        <v>0.92831123064736698</v>
+        <v>0.93167093393570599</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>30468</v>
       </c>
       <c r="B27">
-        <v>0.79023618097284098</v>
+        <v>0.79158352234455798</v>
       </c>
       <c r="C27">
-        <v>0.88141183912658105</v>
+        <v>0.88716150661909998</v>
       </c>
       <c r="D27">
-        <v>0.960727922646882</v>
+        <v>0.963822437359385</v>
       </c>
       <c r="E27">
-        <v>0.79975356203741899</v>
+        <v>0.80251584683739197</v>
       </c>
       <c r="F27">
-        <v>0.89291396386734401</v>
+        <v>0.89810483286661003</v>
       </c>
       <c r="G27">
-        <v>0.92386362754711104</v>
+        <v>0.92702437997812603</v>
       </c>
       <c r="H27">
-        <v>0.80691469489493295</v>
+        <v>0.80785511001557697</v>
       </c>
       <c r="I27">
-        <v>0.897955426204747</v>
+        <v>0.90203701794501301</v>
       </c>
       <c r="J27">
-        <v>0.92837122294083096</v>
+        <v>0.93251753763240497</v>
       </c>
       <c r="K27">
-        <v>0.78668550362791401</v>
+        <v>0.78858850027341698</v>
       </c>
       <c r="L27">
-        <v>0.88205612666814504</v>
+        <v>0.89299576040951101</v>
       </c>
       <c r="M27">
-        <v>0.94217492945341796</v>
+        <v>0.95160083498061698</v>
       </c>
       <c r="N27">
-        <v>0.835488206391378</v>
+        <v>0.82907339738392805</v>
       </c>
       <c r="O27">
-        <v>0.91418540511054303</v>
+        <v>0.91212578837656599</v>
       </c>
       <c r="P27">
-        <v>0.92778029544296503</v>
+        <v>0.93107118141992495</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>30498</v>
       </c>
       <c r="B28">
-        <v>0.78017461931864496</v>
+        <v>0.78185432343614802</v>
       </c>
       <c r="C28">
-        <v>0.87290515105995603</v>
+        <v>0.87849995368993905</v>
       </c>
       <c r="D28">
-        <v>0.95813163996667206</v>
+        <v>0.96118316567210105</v>
       </c>
       <c r="E28">
-        <v>0.799462989103357</v>
+        <v>0.80261371953890603</v>
       </c>
       <c r="F28">
-        <v>0.889453144906307</v>
+        <v>0.89428723317641101</v>
       </c>
       <c r="G28">
-        <v>0.92190486630566304</v>
+        <v>0.92498598862602399</v>
       </c>
       <c r="H28">
-        <v>0.790711320197649</v>
+        <v>0.79170083859916396</v>
       </c>
       <c r="I28">
-        <v>0.88377597208654302</v>
+        <v>0.88692903490567598</v>
       </c>
       <c r="J28">
-        <v>0.92510224812450803</v>
+        <v>0.92888722829672699</v>
       </c>
       <c r="K28">
-        <v>0.78459173945256799</v>
+        <v>0.78958800468589097</v>
       </c>
       <c r="L28">
-        <v>0.87731318990123097</v>
+        <v>0.89027954616480498</v>
       </c>
       <c r="M28">
-        <v>0.94035516148468701</v>
+        <v>0.95079124794199599</v>
       </c>
       <c r="N28">
-        <v>0.84928652545343097</v>
+        <v>0.84165126272866098</v>
       </c>
       <c r="O28">
-        <v>0.91558550619101298</v>
+        <v>0.91395364350767705</v>
       </c>
       <c r="P28">
-        <v>0.92731332623037799</v>
+        <v>0.93085668387278098</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>30529</v>
       </c>
       <c r="B29">
-        <v>0.77538932439518804</v>
+        <v>0.77764765680060799</v>
       </c>
       <c r="C29">
-        <v>0.86821097772724098</v>
+        <v>0.87411045605997295</v>
       </c>
       <c r="D29">
-        <v>0.95644556622111299</v>
+        <v>0.95971179210320701</v>
       </c>
       <c r="E29">
-        <v>0.80178980432276303</v>
+        <v>0.80476489558763298</v>
       </c>
       <c r="F29">
-        <v>0.88923214371444503</v>
+        <v>0.893888362606438</v>
       </c>
       <c r="G29">
-        <v>0.92143570697625399</v>
+        <v>0.92441045540633104</v>
       </c>
       <c r="H29">
-        <v>0.78697188048479105</v>
+        <v>0.78687843199926799</v>
       </c>
       <c r="I29">
-        <v>0.88034933202208798</v>
+        <v>0.88366141967672596</v>
       </c>
       <c r="J29">
-        <v>0.92385131064583403</v>
+        <v>0.92753704806816994</v>
       </c>
       <c r="K29">
-        <v>0.77076836704092599</v>
+        <v>0.77677385336742699</v>
       </c>
       <c r="L29">
-        <v>0.86750056983831603</v>
+        <v>0.88257629935967197</v>
       </c>
       <c r="M29">
-        <v>0.93659202856080703</v>
+        <v>0.94843418623748499</v>
       </c>
       <c r="N29">
-        <v>0.82796129836728205</v>
+        <v>0.82363059869126598</v>
       </c>
       <c r="O29">
-        <v>0.90611142347712403</v>
+        <v>0.90506773162724097</v>
       </c>
       <c r="P29">
-        <v>0.92583729996306596</v>
+        <v>0.92929236915823499</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>30560</v>
       </c>
       <c r="B30">
-        <v>0.77204479302084095</v>
+        <v>0.77437726879215796</v>
       </c>
       <c r="C30">
-        <v>0.86332318689433196</v>
+        <v>0.86867368933294897</v>
       </c>
       <c r="D30">
-        <v>0.955195499131542</v>
+        <v>0.95818168396156</v>
       </c>
       <c r="E30">
-        <v>0.78471062107927503</v>
+        <v>0.78725154452421298</v>
       </c>
       <c r="F30">
-        <v>0.87723449350235405</v>
+        <v>0.88109413630099898</v>
       </c>
       <c r="G30">
-        <v>0.91667031555607803</v>
+        <v>0.91947155809718695</v>
       </c>
       <c r="H30">
-        <v>0.77753896329260297</v>
+        <v>0.77815348249836203</v>
       </c>
       <c r="I30">
-        <v>0.87010422274934696</v>
+        <v>0.87264180415804804</v>
       </c>
       <c r="J30">
-        <v>0.92105135009674499</v>
+        <v>0.92431089291785096</v>
       </c>
       <c r="K30">
-        <v>0.76496776410488398</v>
+        <v>0.77229545552079104</v>
       </c>
       <c r="L30">
-        <v>0.86035387453164602</v>
+        <v>0.87543495636948199</v>
       </c>
       <c r="M30">
-        <v>0.93299023660166402</v>
+        <v>0.94517862037870104</v>
       </c>
       <c r="N30">
-        <v>0.81388809070984602</v>
+        <v>0.81069504831869099</v>
       </c>
       <c r="O30">
-        <v>0.89664264549425099</v>
+        <v>0.89577669420119599</v>
       </c>
       <c r="P30">
-        <v>0.92426394237300602</v>
+        <v>0.92760369257888997</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>30590</v>
       </c>
       <c r="B31">
-        <v>0.76186077427047705</v>
+        <v>0.76394000583135502</v>
       </c>
       <c r="C31">
-        <v>0.85540386247320899</v>
+        <v>0.860510180670089</v>
       </c>
       <c r="D31">
-        <v>0.951192131430319</v>
+        <v>0.95401259756520196</v>
       </c>
       <c r="E31">
-        <v>0.77046559831276995</v>
+        <v>0.77313709332022695</v>
       </c>
       <c r="F31">
-        <v>0.86422399470084799</v>
+        <v>0.86800964278902004</v>
       </c>
       <c r="G31">
-        <v>0.91205295223574101</v>
+        <v>0.91485482850134003</v>
       </c>
       <c r="H31">
-        <v>0.77894488883577495</v>
+        <v>0.77975785451869595</v>
       </c>
       <c r="I31">
-        <v>0.86612893031402105</v>
+        <v>0.86827252184437098</v>
       </c>
       <c r="J31">
-        <v>0.91819817824634398</v>
+        <v>0.92085333468823005</v>
       </c>
       <c r="K31">
-        <v>0.75528704977443295</v>
+        <v>0.76238041001031498</v>
       </c>
       <c r="L31">
-        <v>0.85007474125358795</v>
+        <v>0.86423432697110703</v>
       </c>
       <c r="M31">
-        <v>0.92755945913345805</v>
+        <v>0.93921084533395904</v>
       </c>
       <c r="N31">
-        <v>0.81402771335501101</v>
+        <v>0.80980429387474895</v>
       </c>
       <c r="O31">
-        <v>0.89460569300164094</v>
+        <v>0.89301153237553998</v>
       </c>
       <c r="P31">
-        <v>0.92280398642974604</v>
+        <v>0.92601812617993695</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>30621</v>
       </c>
       <c r="B32">
-        <v>0.75706960247075605</v>
+        <v>0.75879092958274197</v>
       </c>
       <c r="C32">
-        <v>0.85112525336181</v>
+        <v>0.85586758174324395</v>
       </c>
       <c r="D32">
-        <v>0.95027421846682902</v>
+        <v>0.95295677155881997</v>
       </c>
       <c r="E32">
-        <v>0.76352961772592998</v>
+        <v>0.76498934477927905</v>
       </c>
       <c r="F32">
-        <v>0.862271435413547</v>
+        <v>0.86506332932308505</v>
       </c>
       <c r="G32">
-        <v>0.91071678244045595</v>
+        <v>0.91323732299649896</v>
       </c>
       <c r="H32">
-        <v>0.75756376913669299</v>
+        <v>0.75790849083516099</v>
       </c>
       <c r="I32">
-        <v>0.85191207286765003</v>
+        <v>0.85349209542388804</v>
       </c>
       <c r="J32">
-        <v>0.91602492801896296</v>
+        <v>0.91859981069615504</v>
       </c>
       <c r="K32">
-        <v>0.75680435968677195</v>
+        <v>0.76414649429867099</v>
       </c>
       <c r="L32">
-        <v>0.84778227271901996</v>
+        <v>0.8611523244507</v>
       </c>
       <c r="M32">
-        <v>0.92537058044752496</v>
+        <v>0.93630325134384096</v>
       </c>
       <c r="N32">
-        <v>0.82097790580723595</v>
+        <v>0.81665435700265898</v>
       </c>
       <c r="O32">
-        <v>0.89785667999114405</v>
+        <v>0.89580683442132603</v>
       </c>
       <c r="P32">
-        <v>0.92323710487534205</v>
+        <v>0.92621677836084604</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>30651</v>
       </c>
       <c r="B33">
-        <v>0.75697460299965202</v>
+        <v>0.75891347389418295</v>
       </c>
       <c r="C33">
-        <v>0.85120056532204502</v>
+        <v>0.85573547916025305</v>
       </c>
       <c r="D33">
-        <v>0.95085673268652404</v>
+        <v>0.95348242802816896</v>
       </c>
       <c r="E33">
-        <v>0.77093628442306605</v>
+        <v>0.77083304623434201</v>
       </c>
       <c r="F33">
-        <v>0.86797413645879096</v>
+        <v>0.86962248834542699</v>
       </c>
       <c r="G33">
-        <v>0.91093142190355003</v>
+        <v>0.91332537455373797</v>
       </c>
       <c r="H33">
-        <v>0.74816937963449803</v>
+        <v>0.74942479432499398</v>
       </c>
       <c r="I33">
-        <v>0.84424290294981497</v>
+        <v>0.84569532983604701</v>
       </c>
       <c r="J33">
-        <v>0.91553138483264396</v>
+        <v>0.91828481447329502</v>
       </c>
       <c r="K33">
-        <v>0.75625242107075497</v>
+        <v>0.76363864426452699</v>
       </c>
       <c r="L33">
-        <v>0.84947261926059403</v>
+        <v>0.86300541542586295</v>
       </c>
       <c r="M33">
-        <v>0.925053977306595</v>
+        <v>0.93581829363164504</v>
       </c>
       <c r="N33">
-        <v>0.81843381906629797</v>
+        <v>0.81396808141683197</v>
       </c>
       <c r="O33">
-        <v>0.90036077611235299</v>
+        <v>0.89778603119023304</v>
       </c>
       <c r="P33">
-        <v>0.924509453155542</v>
+        <v>0.92718337214207502</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>30682</v>
       </c>
       <c r="B34">
-        <v>0.75935471659819098</v>
+        <v>0.76074127715206896</v>
       </c>
       <c r="C34">
-        <v>0.85325209876254804</v>
+        <v>0.85747827942017496</v>
       </c>
       <c r="D34">
-        <v>0.95153483929754401</v>
+        <v>0.95431519967223699</v>
       </c>
       <c r="E34">
-        <v>0.79279425772191703</v>
+        <v>0.79403888539423895</v>
       </c>
       <c r="F34">
-        <v>0.88029422201627106</v>
+        <v>0.882864585540591</v>
       </c>
       <c r="G34">
-        <v>0.91275207595309005</v>
+        <v>0.91573663090075297</v>
       </c>
       <c r="H34">
-        <v>0.73556705441135195</v>
+        <v>0.73825972907445603</v>
       </c>
       <c r="I34">
-        <v>0.83679714212840595</v>
+        <v>0.83963999646924803</v>
       </c>
       <c r="J34">
-        <v>0.91531580534564005</v>
+        <v>0.91849570704216799</v>
       </c>
       <c r="K34">
-        <v>0.75763673301247303</v>
+        <v>0.76658970253790104</v>
       </c>
       <c r="L34">
-        <v>0.85066313096949997</v>
+        <v>0.86460299073354696</v>
       </c>
       <c r="M34">
-        <v>0.92449982960773103</v>
+        <v>0.93485181956365704</v>
       </c>
       <c r="N34">
-        <v>0.82556652357854399</v>
+        <v>0.82086234728247498</v>
       </c>
       <c r="O34">
-        <v>0.905800698935597</v>
+        <v>0.90359605368165297</v>
       </c>
       <c r="P34">
-        <v>0.92536283935173202</v>
+        <v>0.92818427819685501</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>30713</v>
       </c>
       <c r="B35">
-        <v>0.75792291148706803</v>
+        <v>0.75928242392803202</v>
       </c>
       <c r="C35">
-        <v>0.85405794251227196</v>
+        <v>0.85824097938927102</v>
       </c>
       <c r="D35">
-        <v>0.95438466786970999</v>
+        <v>0.95747310346914805</v>
       </c>
       <c r="E35">
-        <v>0.791300573363374</v>
+        <v>0.793087447323369</v>
       </c>
       <c r="F35">
-        <v>0.87790285548037905</v>
+        <v>0.88087896676933497</v>
       </c>
       <c r="G35">
-        <v>0.91202009574297505</v>
+        <v>0.91527622256375396</v>
       </c>
       <c r="H35">
-        <v>0.72372294829184103</v>
+        <v>0.72711014118040496</v>
       </c>
       <c r="I35">
-        <v>0.828461460833543</v>
+        <v>0.83192120452504803</v>
       </c>
       <c r="J35">
-        <v>0.91513558534932504</v>
+        <v>0.91869941991820603</v>
       </c>
       <c r="K35">
-        <v>0.76607097286551895</v>
+        <v>0.77480532734667296</v>
       </c>
       <c r="L35">
-        <v>0.85612435885284799</v>
+        <v>0.869541367619176</v>
       </c>
       <c r="M35">
-        <v>0.92547209184658996</v>
+        <v>0.93558568135087505</v>
       </c>
       <c r="N35">
-        <v>0.83365162845318497</v>
+        <v>0.83073043290509296</v>
       </c>
       <c r="O35">
-        <v>0.91287447443853098</v>
+        <v>0.91189243050895197</v>
       </c>
       <c r="P35">
-        <v>0.92716960883982702</v>
+        <v>0.93014304997612995</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>30742</v>
       </c>
       <c r="B36">
-        <v>0.764901298103558</v>
+        <v>0.76636582692526201</v>
       </c>
       <c r="C36">
-        <v>0.86035225907181001</v>
+        <v>0.86451083825798603</v>
       </c>
       <c r="D36">
-        <v>0.95942769008056805</v>
+        <v>0.96246238265442796</v>
       </c>
       <c r="E36">
-        <v>0.78249830160757095</v>
+        <v>0.783527454659527</v>
       </c>
       <c r="F36">
-        <v>0.87575009176413798</v>
+        <v>0.87815201933331799</v>
       </c>
       <c r="G36">
-        <v>0.91214798447440304</v>
+        <v>0.91509755350668598</v>
       </c>
       <c r="H36">
-        <v>0.72895902618993103</v>
+        <v>0.73042761945758095</v>
       </c>
       <c r="I36">
-        <v>0.83204154182379997</v>
+        <v>0.83429617689563096</v>
       </c>
       <c r="J36">
-        <v>0.91727348295097899</v>
+        <v>0.92076938917838502</v>
       </c>
       <c r="K36">
-        <v>0.77596283565269697</v>
+        <v>0.78187785361724105</v>
       </c>
       <c r="L36">
-        <v>0.86117122564575999</v>
+        <v>0.87252541771542702</v>
       </c>
       <c r="M36">
-        <v>0.92532669151801095</v>
+        <v>0.934593975915889</v>
       </c>
       <c r="N36">
-        <v>0.84215653777770005</v>
+        <v>0.84135462655065896</v>
       </c>
       <c r="O36">
-        <v>0.91765456955163505</v>
+        <v>0.91818146278128598</v>
       </c>
       <c r="P36">
-        <v>0.92828306236298797</v>
+        <v>0.93138995598613294</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>30773</v>
       </c>
       <c r="B37">
-        <v>0.76550768774192901</v>
+        <v>0.76686085681814198</v>
       </c>
       <c r="C37">
-        <v>0.86003815474582401</v>
+        <v>0.86440782604830602</v>
       </c>
       <c r="D37">
-        <v>0.96039952606940104</v>
+        <v>0.96347975667443497</v>
       </c>
       <c r="E37">
-        <v>0.77288110452151304</v>
+        <v>0.77281570865663696</v>
       </c>
       <c r="F37">
-        <v>0.86872719549614297</v>
+        <v>0.870329252356287</v>
       </c>
       <c r="G37">
-        <v>0.91063324925129197</v>
+        <v>0.91338475650050599</v>
       </c>
       <c r="H37">
-        <v>0.73537957045722302</v>
+        <v>0.73704734232515601</v>
       </c>
       <c r="I37">
-        <v>0.83343698014031697</v>
+        <v>0.83556297746613994</v>
       </c>
       <c r="J37">
-        <v>0.91689647562604704</v>
+        <v>0.92073046077267395</v>
       </c>
       <c r="K37">
-        <v>0.77534398878797195</v>
+        <v>0.77975322157203497</v>
       </c>
       <c r="L37">
-        <v>0.85749711797670303</v>
+        <v>0.86824362776457897</v>
       </c>
       <c r="M37">
-        <v>0.92346603230856805</v>
+        <v>0.93283854884629103</v>
       </c>
       <c r="N37">
-        <v>0.82888166751134795</v>
+        <v>0.82670201845372604</v>
       </c>
       <c r="O37">
-        <v>0.90565799328067598</v>
+        <v>0.90530988525687495</v>
       </c>
       <c r="P37">
-        <v>0.92512287337244803</v>
+        <v>0.92810502110807802</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>30803</v>
       </c>
       <c r="B38">
-        <v>0.76800916214845305</v>
+        <v>0.76953251371532805</v>
       </c>
       <c r="C38">
-        <v>0.86532558887469302</v>
+        <v>0.87032794118059897</v>
       </c>
       <c r="D38">
-        <v>0.96586955037401001</v>
+        <v>0.96917352809166701</v>
       </c>
       <c r="E38">
-        <v>0.76949759114705496</v>
+        <v>0.76779459987153298</v>
       </c>
       <c r="F38">
-        <v>0.86553158975945599</v>
+        <v>0.866472673826573</v>
       </c>
       <c r="G38">
-        <v>0.90871213327588896</v>
+        <v>0.91149880014064399</v>
       </c>
       <c r="H38">
-        <v>0.73573716763321795</v>
+        <v>0.73620778503633</v>
       </c>
       <c r="I38">
-        <v>0.83843945513528695</v>
+        <v>0.84063860461897999</v>
       </c>
       <c r="J38">
-        <v>0.91902252961619701</v>
+        <v>0.92331384097310298</v>
       </c>
       <c r="K38">
-        <v>0.77026532578373996</v>
+        <v>0.77280299000916497</v>
       </c>
       <c r="L38">
-        <v>0.857935423398966</v>
+        <v>0.86836613190515299</v>
       </c>
       <c r="M38">
-        <v>0.92435529012157203</v>
+        <v>0.93385397120740898</v>
       </c>
       <c r="N38">
-        <v>0.82010609423910497</v>
+        <v>0.81780748339898102</v>
       </c>
       <c r="O38">
-        <v>0.90150725033427603</v>
+        <v>0.90181409073555197</v>
       </c>
       <c r="P38">
-        <v>0.92432631448548597</v>
+        <v>0.92763378629308002</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>30834</v>
       </c>
       <c r="B39">
-        <v>0.76479547576976703</v>
+        <v>0.76556857804185396</v>
       </c>
       <c r="C39">
-        <v>0.86456113855140604</v>
+        <v>0.86900010806000305</v>
       </c>
       <c r="D39">
-        <v>0.96518164523778205</v>
+        <v>0.96793796970431201</v>
       </c>
       <c r="E39">
-        <v>0.76452182704455696</v>
+        <v>0.76298844285169298</v>
       </c>
       <c r="F39">
-        <v>0.86263135943237401</v>
+        <v>0.86351096693808305</v>
       </c>
       <c r="G39">
-        <v>0.90691660443074196</v>
+        <v>0.909378579617935</v>
       </c>
       <c r="H39">
-        <v>0.72758889805232596</v>
+        <v>0.728398941649682</v>
       </c>
       <c r="I39">
-        <v>0.83618705061129395</v>
+        <v>0.83806434584863398</v>
       </c>
       <c r="J39">
-        <v>0.91910330430403597</v>
+        <v>0.92272373070243197</v>
       </c>
       <c r="K39">
-        <v>0.76049475229710195</v>
+        <v>0.76280047867554002</v>
       </c>
       <c r="L39">
-        <v>0.85348607967767498</v>
+        <v>0.86321126644630897</v>
       </c>
       <c r="M39">
-        <v>0.92408736722586304</v>
+        <v>0.93331489417487701</v>
       </c>
       <c r="N39">
-        <v>0.80998451046333697</v>
+        <v>0.80653137764546001</v>
       </c>
       <c r="O39">
-        <v>0.89400413632387898</v>
+        <v>0.89287680689123095</v>
       </c>
       <c r="P39">
-        <v>0.92165457798745098</v>
+        <v>0.92453099831389096</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>30864</v>
       </c>
       <c r="B40">
-        <v>0.76529045503882398</v>
+        <v>0.76612757185244995</v>
       </c>
       <c r="C40">
-        <v>0.86628175348145198</v>
+        <v>0.87082891830404896</v>
       </c>
       <c r="D40">
-        <v>0.96463931785488</v>
+        <v>0.96726033347669305</v>
       </c>
       <c r="E40">
-        <v>0.76600555481467303</v>
+        <v>0.76543641426398301</v>
       </c>
       <c r="F40">
-        <v>0.86034727787746301</v>
+        <v>0.86150291494873499</v>
       </c>
       <c r="G40">
-        <v>0.90613608170404603</v>
+        <v>0.90824066990517005</v>
       </c>
       <c r="H40">
-        <v>0.71250904030954998</v>
+        <v>0.71488935639998996</v>
       </c>
       <c r="I40">
-        <v>0.83156528313537104</v>
+        <v>0.83447778521210403</v>
       </c>
       <c r="J40">
-        <v>0.918847648148579</v>
+        <v>0.92221036899581799</v>
       </c>
       <c r="K40">
-        <v>0.755020788763763</v>
+        <v>0.75757742934780603</v>
       </c>
       <c r="L40">
-        <v>0.85105255758548104</v>
+        <v>0.86130673108741895</v>
       </c>
       <c r="M40">
-        <v>0.92360060216748496</v>
+        <v>0.93312885221879904</v>
       </c>
       <c r="N40">
-        <v>0.81524022290327902</v>
+        <v>0.80866610914596904</v>
       </c>
       <c r="O40">
-        <v>0.89581331314191004</v>
+        <v>0.89322045078594303</v>
       </c>
       <c r="P40">
-        <v>0.92101022499673502</v>
+        <v>0.923679155945207</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>30895</v>
       </c>
       <c r="B41">
-        <v>0.76654765034702699</v>
+        <v>0.767815725199399</v>
       </c>
       <c r="C41">
-        <v>0.86646351213640205</v>
+        <v>0.87099716785237902</v>
       </c>
       <c r="D41">
-        <v>0.96414260142591102</v>
+        <v>0.96656733460736299</v>
       </c>
       <c r="E41">
-        <v>0.77451297254644902</v>
+        <v>0.77550630779343099</v>
       </c>
       <c r="F41">
-        <v>0.86120452642033796</v>
+        <v>0.863041349516804</v>
       </c>
       <c r="G41">
-        <v>0.90675793234491298</v>
+        <v>0.90860271195453701</v>
       </c>
       <c r="H41">
-        <v>0.72291581963646501</v>
+        <v>0.725496543443922</v>
       </c>
       <c r="I41">
-        <v>0.83935976762658304</v>
+        <v>0.84221540003440498</v>
       </c>
       <c r="J41">
-        <v>0.92113460532462099</v>
+        <v>0.92436235827831503</v>
       </c>
       <c r="K41">
-        <v>0.75092473051062802</v>
+        <v>0.75385503727612302</v>
       </c>
       <c r="L41">
-        <v>0.84959422365610704</v>
+        <v>0.860154934047202</v>
       </c>
       <c r="M41">
-        <v>0.92381541459953598</v>
+        <v>0.93365304656245196</v>
       </c>
       <c r="N41">
-        <v>0.80640965412921395</v>
+        <v>0.80049548322516995</v>
       </c>
       <c r="O41">
-        <v>0.89035127553821902</v>
+        <v>0.88744311008818999</v>
       </c>
       <c r="P41">
-        <v>0.92065085448532402</v>
+        <v>0.92293117900294497</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>30926</v>
       </c>
       <c r="B42">
-        <v>0.76323994604215595</v>
+        <v>0.764485166353567</v>
       </c>
       <c r="C42">
-        <v>0.86319940799587802</v>
+        <v>0.86761563090458704</v>
       </c>
       <c r="D42">
-        <v>0.96158164335124796</v>
+        <v>0.96361350132938095</v>
       </c>
       <c r="E42">
-        <v>0.76401207056053599</v>
+        <v>0.76514617047962896</v>
       </c>
       <c r="F42">
-        <v>0.85763602697281804</v>
+        <v>0.85934104760284002</v>
       </c>
       <c r="G42">
-        <v>0.90500679058454303</v>
+        <v>0.90665563931181303</v>
       </c>
       <c r="H42">
-        <v>0.72214893083069198</v>
+        <v>0.72536310927876801</v>
       </c>
       <c r="I42">
-        <v>0.83828292453181996</v>
+        <v>0.84175548977414305</v>
       </c>
       <c r="J42">
-        <v>0.92080187572528505</v>
+        <v>0.92385962610584604</v>
       </c>
       <c r="K42">
-        <v>0.74396380640527904</v>
+        <v>0.74705722354980997</v>
       </c>
       <c r="L42">
-        <v>0.84472490364479402</v>
+        <v>0.85556440347275198</v>
       </c>
       <c r="M42">
-        <v>0.92217141000541503</v>
+        <v>0.93204023958021898</v>
       </c>
       <c r="N42">
-        <v>0.80039428985360395</v>
+        <v>0.79555077039696698</v>
       </c>
       <c r="O42">
-        <v>0.88463028436691604</v>
+        <v>0.88211473769538995</v>
       </c>
       <c r="P42">
-        <v>0.918901474454909</v>
+        <v>0.92111358835474799</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>30956</v>
       </c>
       <c r="B43">
-        <v>0.76892067779917495</v>
+        <v>0.76978270559119</v>
       </c>
       <c r="C43">
-        <v>0.86570277065190904</v>
+        <v>0.86985901792619202</v>
       </c>
       <c r="D43">
-        <v>0.96175399177958598</v>
+        <v>0.96350633835084598</v>
       </c>
       <c r="E43">
-        <v>0.76946302160129298</v>
+        <v>0.76949560934154904</v>
       </c>
       <c r="F43">
-        <v>0.85587650066758203</v>
+        <v>0.85737364209952904</v>
       </c>
       <c r="G43">
-        <v>0.90420105707728105</v>
+        <v>0.90583021389821305</v>
       </c>
       <c r="H43">
-        <v>0.76124166843274699</v>
+        <v>0.76436041227715801</v>
       </c>
       <c r="I43">
-        <v>0.85832899364535398</v>
+        <v>0.86203002966277897</v>
       </c>
       <c r="J43">
-        <v>0.92354458883169399</v>
+        <v>0.92676819402349997</v>
       </c>
       <c r="K43">
-        <v>0.74744468748331305</v>
+        <v>0.74953946092970503</v>
       </c>
       <c r="L43">
-        <v>0.84563894395938899</v>
+        <v>0.85612952793465202</v>
       </c>
       <c r="M43">
-        <v>0.92205824003080805</v>
+        <v>0.93191855051545203</v>
       </c>
       <c r="N43">
-        <v>0.80833584784672297</v>
+        <v>0.80150766492835002</v>
       </c>
       <c r="O43">
-        <v>0.88493699417373795</v>
+        <v>0.88208206035067405</v>
       </c>
       <c r="P43">
-        <v>0.91802080179471202</v>
+        <v>0.92018920702136897</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>30987</v>
       </c>
       <c r="B44">
-        <v>0.77015602234417102</v>
+        <v>0.77034705267746795</v>
       </c>
       <c r="C44">
-        <v>0.86756991588295895</v>
+        <v>0.87080080866034704</v>
       </c>
       <c r="D44">
-        <v>0.964335901627562</v>
+        <v>0.96575044191746495</v>
       </c>
       <c r="E44">
-        <v>0.77064100788560397</v>
+        <v>0.77072953598920202</v>
       </c>
       <c r="F44">
-        <v>0.85817638080152603</v>
+        <v>0.85967514899387298</v>
       </c>
       <c r="G44">
-        <v>0.90558620103035403</v>
+        <v>0.90741738227037005</v>
       </c>
       <c r="H44">
-        <v>0.75411979313728394</v>
+        <v>0.75363208497996503</v>
       </c>
       <c r="I44">
-        <v>0.85866071958366197</v>
+        <v>0.859835201744797</v>
       </c>
       <c r="J44">
-        <v>0.92617359058994597</v>
+        <v>0.92929861773945499</v>
       </c>
       <c r="K44">
-        <v>0.74590737258646</v>
+        <v>0.74872526895425695</v>
       </c>
       <c r="L44">
-        <v>0.84480381831801898</v>
+        <v>0.85565443960246701</v>
       </c>
       <c r="M44">
-        <v>0.922683319048896</v>
+        <v>0.93244893800957096</v>
       </c>
       <c r="N44">
-        <v>0.80110789192452203</v>
+        <v>0.79399342442030596</v>
       </c>
       <c r="O44">
-        <v>0.88560569032021197</v>
+        <v>0.88217967955160603</v>
       </c>
       <c r="P44">
-        <v>0.91861243990154795</v>
+        <v>0.92103888107396803</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>31017</v>
       </c>
       <c r="B45">
-        <v>0.76483262626095105</v>
+        <v>0.764543410555384</v>
       </c>
       <c r="C45">
-        <v>0.86709063062334202</v>
+        <v>0.86952530126415795</v>
       </c>
       <c r="D45">
-        <v>0.96537066776885605</v>
+        <v>0.96653250005626401</v>
       </c>
       <c r="E45">
-        <v>0.76763349297504302</v>
+        <v>0.76807324618905104</v>
       </c>
       <c r="F45">
-        <v>0.86361279461402796</v>
+        <v>0.86481525533826298</v>
       </c>
       <c r="G45">
-        <v>0.909126903776589</v>
+        <v>0.91068644983945102</v>
       </c>
       <c r="H45">
-        <v>0.74088654059764503</v>
+        <v>0.74077558670691102</v>
       </c>
       <c r="I45">
-        <v>0.85308721243627805</v>
+        <v>0.85375403883601497</v>
       </c>
       <c r="J45">
-        <v>0.92699378594106396</v>
+        <v>0.929822167106098</v>
       </c>
       <c r="K45">
-        <v>0.74911123681552605</v>
+        <v>0.75302142261357496</v>
       </c>
       <c r="L45">
-        <v>0.85125963202375698</v>
+        <v>0.86150152144729597</v>
       </c>
       <c r="M45">
-        <v>0.92499767241698105</v>
+        <v>0.93413730943906903</v>
       </c>
       <c r="N45">
-        <v>0.79991149664605798</v>
+        <v>0.79385117941278605</v>
       </c>
       <c r="O45">
-        <v>0.88836942065640401</v>
+        <v>0.88530621287205402</v>
       </c>
       <c r="P45">
-        <v>0.91949771809053404</v>
+        <v>0.92198129589200395</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>31048</v>
       </c>
       <c r="B46">
-        <v>0.77072002927473005</v>
+        <v>0.77052291051107302</v>
       </c>
       <c r="C46">
-        <v>0.87449081975784004</v>
+        <v>0.87706366419226001</v>
       </c>
       <c r="D46">
-        <v>0.970647254379014</v>
+        <v>0.97177795269702505</v>
       </c>
       <c r="E46">
-        <v>0.77135834746284704</v>
+        <v>0.77019178445685099</v>
       </c>
       <c r="F46">
-        <v>0.867753303332506</v>
+        <v>0.86847962141705304</v>
       </c>
       <c r="G46">
-        <v>0.91166669260099098</v>
+        <v>0.91346264057592896</v>
       </c>
       <c r="H46">
-        <v>0.74303944261809796</v>
+        <v>0.74385853538303603</v>
       </c>
       <c r="I46">
-        <v>0.85680496029804798</v>
+        <v>0.85790734432714899</v>
       </c>
       <c r="J46">
-        <v>0.92832322556997904</v>
+        <v>0.93125635548853003</v>
       </c>
       <c r="K46">
-        <v>0.76875683241756598</v>
+        <v>0.77247507416525396</v>
       </c>
       <c r="L46">
-        <v>0.86788333989906197</v>
+        <v>0.87751865183989297</v>
       </c>
       <c r="M46">
-        <v>0.93047423257970396</v>
+        <v>0.93883410045371396</v>
       </c>
       <c r="N46">
-        <v>0.79713975389533298</v>
+        <v>0.79142206784935099</v>
       </c>
       <c r="O46">
-        <v>0.889579385384065</v>
+        <v>0.88724093791689296</v>
       </c>
       <c r="P46">
-        <v>0.92068950912480796</v>
+        <v>0.92330189448633404</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>31079</v>
       </c>
       <c r="B47">
-        <v>0.782421421591035</v>
+        <v>0.78165442796346196</v>
       </c>
       <c r="C47">
-        <v>0.88488343731265395</v>
+        <v>0.88706635274797696</v>
       </c>
       <c r="D47">
-        <v>0.97996313393276102</v>
+        <v>0.98108971357704899</v>
       </c>
       <c r="E47">
-        <v>0.78707864099464298</v>
+        <v>0.78287727253107298</v>
       </c>
       <c r="F47">
-        <v>0.87476937540719901</v>
+        <v>0.87343496607965798</v>
       </c>
       <c r="G47">
-        <v>0.91489817997338596</v>
+        <v>0.91636265981257203</v>
       </c>
       <c r="H47">
-        <v>0.744150852906038</v>
+        <v>0.743424223685764</v>
       </c>
       <c r="I47">
-        <v>0.85842858764073404</v>
+        <v>0.85810353552266705</v>
       </c>
       <c r="J47">
-        <v>0.93123558126118999</v>
+        <v>0.93401363125395098</v>
       </c>
       <c r="K47">
-        <v>0.773802094875917</v>
+        <v>0.77516123535278603</v>
       </c>
       <c r="L47">
-        <v>0.87502402269151103</v>
+        <v>0.88313722864879196</v>
       </c>
       <c r="M47">
-        <v>0.933945377322421</v>
+        <v>0.94229058024567602</v>
       </c>
       <c r="N47">
-        <v>0.80639763458500502</v>
+        <v>0.80025951037926801</v>
       </c>
       <c r="O47">
-        <v>0.89639593616082203</v>
+        <v>0.89499673236481203</v>
       </c>
       <c r="P47">
-        <v>0.92298736817645299</v>
+        <v>0.92595851171294996</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>31107</v>
       </c>
       <c r="B48">
-        <v>0.77293110247839403</v>
+        <v>0.77287260091207199</v>
       </c>
       <c r="C48">
-        <v>0.87672526869615497</v>
+        <v>0.879569610221692</v>
       </c>
       <c r="D48">
-        <v>0.97468001974604601</v>
+        <v>0.97600083334028898</v>
       </c>
       <c r="E48">
-        <v>0.77207019149955602</v>
+        <v>0.76793794080231303</v>
       </c>
       <c r="F48">
-        <v>0.86620078266880896</v>
+        <v>0.86529742984907199</v>
       </c>
       <c r="G48">
-        <v>0.91121605452896104</v>
+        <v>0.91269910880653804</v>
       </c>
       <c r="H48">
-        <v>0.72486831537109797</v>
+        <v>0.723409872648069</v>
       </c>
       <c r="I48">
-        <v>0.84508093192674405</v>
+        <v>0.84485233865138298</v>
       </c>
       <c r="J48">
-        <v>0.927583601898049</v>
+        <v>0.93010459922127697</v>
       </c>
       <c r="K48">
-        <v>0.75876676983442104</v>
+        <v>0.75877955658393503</v>
       </c>
       <c r="L48">
-        <v>0.863699328675546</v>
+        <v>0.87128863128973799</v>
       </c>
       <c r="M48">
-        <v>0.93112121648977797</v>
+        <v>0.93999547804359296</v>
       </c>
       <c r="N48">
-        <v>0.80666848950668302</v>
+        <v>0.80066893983589205</v>
       </c>
       <c r="O48">
-        <v>0.89263475191755404</v>
+        <v>0.89191709806247899</v>
       </c>
       <c r="P48">
-        <v>0.91998075101149301</v>
+        <v>0.92331615076736195</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>31138</v>
       </c>
       <c r="B49">
-        <v>0.76290246649867599</v>
+        <v>0.76231598706127301</v>
       </c>
       <c r="C49">
-        <v>0.86644756150871305</v>
+        <v>0.86913681764273498</v>
       </c>
       <c r="D49">
-        <v>0.96740564818375097</v>
+        <v>0.96882640725176905</v>
       </c>
       <c r="E49">
-        <v>0.77771756862751795</v>
+        <v>0.77480620544325296</v>
       </c>
       <c r="F49">
-        <v>0.86683526048655501</v>
+        <v>0.86610811701275203</v>
       </c>
       <c r="G49">
-        <v>0.90989673994739995</v>
+        <v>0.91108872796933404</v>
       </c>
       <c r="H49">
-        <v>0.71883216421608997</v>
+        <v>0.71796133059559497</v>
       </c>
       <c r="I49">
-        <v>0.83575868390171804</v>
+        <v>0.83578313508004598</v>
       </c>
       <c r="J49">
-        <v>0.92196399940344698</v>
+        <v>0.92402122453848701</v>
       </c>
       <c r="K49">
-        <v>0.75054473871976002</v>
+        <v>0.74945466871795496</v>
       </c>
       <c r="L49">
-        <v>0.85353354432259199</v>
+        <v>0.86078402186071701</v>
       </c>
       <c r="M49">
-        <v>0.92784406708976597</v>
+        <v>0.93696026779300401</v>
       </c>
       <c r="N49">
-        <v>0.80326456100031096</v>
+        <v>0.79500931624584004</v>
       </c>
       <c r="O49">
-        <v>0.88892405840148403</v>
+        <v>0.88693901827736099</v>
       </c>
       <c r="P49">
-        <v>0.91770314943457698</v>
+        <v>0.92097817226597201</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>31168</v>
       </c>
       <c r="B50">
-        <v>0.75107160079644797</v>
+        <v>0.75118724227750999</v>
       </c>
       <c r="C50">
-        <v>0.85640256907411505</v>
+        <v>0.85944913824759395</v>
       </c>
       <c r="D50">
-        <v>0.96136633751752598</v>
+        <v>0.96284303213429401</v>
       </c>
       <c r="E50">
-        <v>0.76815670003778502</v>
+        <v>0.76725161366349903</v>
       </c>
       <c r="F50">
-        <v>0.85734272797063804</v>
+        <v>0.85801199801446504</v>
       </c>
       <c r="G50">
-        <v>0.90694844503019001</v>
+        <v>0.90831635842499403</v>
       </c>
       <c r="H50">
-        <v>0.70858198507710402</v>
+        <v>0.70896871870726497</v>
       </c>
       <c r="I50">
-        <v>0.82892657217441901</v>
+        <v>0.82980951279993198</v>
       </c>
       <c r="J50">
-        <v>0.91817345137136697</v>
+        <v>0.92020344763426098</v>
       </c>
       <c r="K50">
-        <v>0.74577103329549599</v>
+        <v>0.74549088520826601</v>
       </c>
       <c r="L50">
-        <v>0.85077730519266104</v>
+        <v>0.85861175162070802</v>
       </c>
       <c r="M50">
-        <v>0.92643996225442904</v>
+        <v>0.935743201457514</v>
       </c>
       <c r="N50">
-        <v>0.79216972949039599</v>
+        <v>0.78467526607895199</v>
       </c>
       <c r="O50">
-        <v>0.87789382727541998</v>
+        <v>0.87560500903125904</v>
       </c>
       <c r="P50">
-        <v>0.91484942646669598</v>
+        <v>0.91783159685887195</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>31199</v>
       </c>
       <c r="B51">
-        <v>0.74096353601109799</v>
+        <v>0.740909448305614</v>
       </c>
       <c r="C51">
-        <v>0.84662511378961103</v>
+        <v>0.84952755089211096</v>
       </c>
       <c r="D51">
-        <v>0.95629131051512395</v>
+        <v>0.95774282463370197</v>
       </c>
       <c r="E51">
-        <v>0.76484574902286195</v>
+        <v>0.76568966472480005</v>
       </c>
       <c r="F51">
-        <v>0.851375608917184</v>
+        <v>0.85330038688800403</v>
       </c>
       <c r="G51">
-        <v>0.90597232767657998</v>
+        <v>0.90765929622083896</v>
       </c>
       <c r="H51">
-        <v>0.69761445318465098</v>
+        <v>0.69844721451837799</v>
       </c>
       <c r="I51">
-        <v>0.81825536176785596</v>
+        <v>0.81899962368665302</v>
       </c>
       <c r="J51">
-        <v>0.913993242332795</v>
+        <v>0.91562832830844398</v>
       </c>
       <c r="K51">
-        <v>0.74210924784120003</v>
+        <v>0.74200297461473996</v>
       </c>
       <c r="L51">
-        <v>0.84862359798119702</v>
+        <v>0.85633289545343205</v>
       </c>
       <c r="M51">
-        <v>0.92630745244868895</v>
+        <v>0.93551095269293605</v>
       </c>
       <c r="N51">
-        <v>0.78071750467827905</v>
+        <v>0.77365458499813999</v>
       </c>
       <c r="O51">
-        <v>0.86968246110783798</v>
+        <v>0.866509838248536</v>
       </c>
       <c r="P51">
-        <v>0.91262967978180698</v>
+        <v>0.91534332795311402</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>31229</v>
       </c>
       <c r="B52">
-        <v>0.73597441710413303</v>
+        <v>0.73528097138610804</v>
       </c>
       <c r="C52">
-        <v>0.84099589625873905</v>
+        <v>0.84364334539015495</v>
       </c>
       <c r="D52">
-        <v>0.95299591035499798</v>
+        <v>0.95437775267550096</v>
       </c>
       <c r="E52">
-        <v>0.76186895674636801</v>
+        <v>0.76258837380462396</v>
       </c>
       <c r="F52">
-        <v>0.850625872000487</v>
+        <v>0.85324851565619197</v>
       </c>
       <c r="G52">
-        <v>0.90599280140465799</v>
+        <v>0.90802747914347703</v>
       </c>
       <c r="H52">
-        <v>0.69342512639643294</v>
+        <v>0.69408067419020902</v>
       </c>
       <c r="I52">
-        <v>0.81357833649017297</v>
+        <v>0.81478856336011996</v>
       </c>
       <c r="J52">
-        <v>0.91120489983643305</v>
+        <v>0.91267735475628697</v>
       </c>
       <c r="K52">
-        <v>0.74426420774912005</v>
+        <v>0.74385173235326596</v>
       </c>
       <c r="L52">
-        <v>0.847878584171326</v>
+        <v>0.85535786623605503</v>
       </c>
       <c r="M52">
-        <v>0.92541334511033801</v>
+        <v>0.93439364839580796</v>
       </c>
       <c r="N52">
-        <v>0.76461354006152205</v>
+        <v>0.75908600690954098</v>
       </c>
       <c r="O52">
-        <v>0.85984843633950903</v>
+        <v>0.85674198720518402</v>
       </c>
       <c r="P52">
-        <v>0.91074763279379201</v>
+        <v>0.91332763918230098</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>31260</v>
       </c>
       <c r="B53">
-        <v>0.72987616942487898</v>
+        <v>0.72913720198656795</v>
       </c>
       <c r="C53">
-        <v>0.83528197478564303</v>
+        <v>0.83755456197506095</v>
       </c>
       <c r="D53">
-        <v>0.94971383521026198</v>
+        <v>0.95098412067563598</v>
       </c>
       <c r="E53">
-        <v>0.75627600001893602</v>
+        <v>0.75687837576678396</v>
       </c>
       <c r="F53">
-        <v>0.84839194572400101</v>
+        <v>0.85076353732939802</v>
       </c>
       <c r="G53">
-        <v>0.90571666154150499</v>
+        <v>0.90774808707510002</v>
       </c>
       <c r="H53">
-        <v>0.679903519158782</v>
+        <v>0.68170183697857001</v>
       </c>
       <c r="I53">
-        <v>0.80264937574360695</v>
+        <v>0.80403141093707597</v>
       </c>
       <c r="J53">
-        <v>0.90847150790041697</v>
+        <v>0.909677939575534</v>
       </c>
       <c r="K53">
-        <v>0.73893225997620404</v>
+        <v>0.73821020093240097</v>
       </c>
       <c r="L53">
-        <v>0.84231501891468197</v>
+        <v>0.84907488631236805</v>
       </c>
       <c r="M53">
-        <v>0.92325977043537</v>
+        <v>0.93212533133172204</v>
       </c>
       <c r="N53">
-        <v>0.75543025929053498</v>
+        <v>0.75005540993363695</v>
       </c>
       <c r="O53">
-        <v>0.85344857657482898</v>
+        <v>0.85029040654182997</v>
       </c>
       <c r="P53">
-        <v>0.90967662200208199</v>
+        <v>0.91223005293904003</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>31291</v>
       </c>
       <c r="B54">
-        <v>0.73530469899574202</v>
+        <v>0.73462083071134898</v>
       </c>
       <c r="C54">
-        <v>0.83878497663090201</v>
+        <v>0.84121232560695403</v>
       </c>
       <c r="D54">
-        <v>0.94993624303233704</v>
+        <v>0.95117416590056503</v>
       </c>
       <c r="E54">
-        <v>0.74566632622491402</v>
+        <v>0.74742386180200204</v>
       </c>
       <c r="F54">
-        <v>0.84550850818451095</v>
+        <v>0.84864714166195798</v>
       </c>
       <c r="G54">
-        <v>0.90639964565656606</v>
+        <v>0.90870932663269599</v>
       </c>
       <c r="H54">
-        <v>0.68446992245726201</v>
+        <v>0.68502290642524899</v>
       </c>
       <c r="I54">
-        <v>0.80637601523563995</v>
+        <v>0.80707837072925703</v>
       </c>
       <c r="J54">
-        <v>0.90853927511786803</v>
+        <v>0.90984953052043804</v>
       </c>
       <c r="K54">
-        <v>0.73500142316585104</v>
+        <v>0.73502984752316203</v>
       </c>
       <c r="L54">
-        <v>0.83880651303403098</v>
+        <v>0.84651393360528104</v>
       </c>
       <c r="M54">
-        <v>0.92094221082968897</v>
+        <v>0.93002967416159599</v>
       </c>
       <c r="N54">
-        <v>0.75607182026075903</v>
+        <v>0.75236553385026705</v>
       </c>
       <c r="O54">
-        <v>0.85513848939616499</v>
+        <v>0.85265791237280097</v>
       </c>
       <c r="P54">
-        <v>0.91046823471953897</v>
+        <v>0.913179973615596</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>31321</v>
       </c>
       <c r="B55">
-        <v>0.74450413397583004</v>
+        <v>0.74381748648863</v>
       </c>
       <c r="C55">
-        <v>0.84518912621338704</v>
+        <v>0.84715912348312195</v>
       </c>
       <c r="D55">
-        <v>0.95197730043014495</v>
+        <v>0.95298048740862695</v>
       </c>
       <c r="E55">
-        <v>0.74258575769661905</v>
+        <v>0.74400152932450003</v>
       </c>
       <c r="F55">
-        <v>0.84652877740723698</v>
+        <v>0.84888895793309205</v>
       </c>
       <c r="G55">
-        <v>0.90703795476822602</v>
+        <v>0.90904190647053296</v>
       </c>
       <c r="H55">
-        <v>0.69895796268144295</v>
+        <v>0.69856043703374904</v>
       </c>
       <c r="I55">
-        <v>0.81332478206498904</v>
+        <v>0.81342998995856997</v>
       </c>
       <c r="J55">
-        <v>0.91005245051841099</v>
+        <v>0.91134014238967498</v>
       </c>
       <c r="K55">
-        <v>0.73374518865415905</v>
+        <v>0.73481791586715905</v>
       </c>
       <c r="L55">
-        <v>0.84031647008668897</v>
+        <v>0.84832184784740305</v>
       </c>
       <c r="M55">
-        <v>0.920731566893354</v>
+        <v>0.92979887311566201</v>
       </c>
       <c r="N55">
-        <v>0.76298035214670701</v>
+        <v>0.75896106078616699</v>
       </c>
       <c r="O55">
-        <v>0.85767294285866502</v>
+        <v>0.85477664706046397</v>
       </c>
       <c r="P55">
-        <v>0.91067634402896003</v>
+        <v>0.91330480853159601</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>31352</v>
       </c>
       <c r="B56">
-        <v>0.74774283894163596</v>
+        <v>0.74705623065364801</v>
       </c>
       <c r="C56">
-        <v>0.85021054073882596</v>
+        <v>0.85213332277208498</v>
       </c>
       <c r="D56">
-        <v>0.95572340988110305</v>
+        <v>0.95660642861062095</v>
       </c>
       <c r="E56">
-        <v>0.74931867249347395</v>
+        <v>0.74885535799004199</v>
       </c>
       <c r="F56">
-        <v>0.85149242140575099</v>
+        <v>0.85280584111473201</v>
       </c>
       <c r="G56">
-        <v>0.90959161798316102</v>
+        <v>0.91135829995690698</v>
       </c>
       <c r="H56">
-        <v>0.690655247630655</v>
+        <v>0.68972961084586504</v>
       </c>
       <c r="I56">
-        <v>0.810875186904919</v>
+        <v>0.81055236871702396</v>
       </c>
       <c r="J56">
-        <v>0.91156351080780496</v>
+        <v>0.91271580918221196</v>
       </c>
       <c r="K56">
-        <v>0.74112610716291205</v>
+        <v>0.74250053957318196</v>
       </c>
       <c r="L56">
-        <v>0.84668332762701104</v>
+        <v>0.854641746980216</v>
       </c>
       <c r="M56">
-        <v>0.92301580679916595</v>
+        <v>0.93180958578073503</v>
       </c>
       <c r="N56">
-        <v>0.75596243273989505</v>
+        <v>0.75292723162156905</v>
       </c>
       <c r="O56">
-        <v>0.85366007452816495</v>
+        <v>0.851337601539362</v>
       </c>
       <c r="P56">
-        <v>0.91040359192929798</v>
+        <v>0.91288157186848795</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>31382</v>
       </c>
       <c r="B57">
-        <v>0.75936935466109501</v>
+        <v>0.75772924527915597</v>
       </c>
       <c r="C57">
-        <v>0.86094927821898604</v>
+        <v>0.86204627747555296</v>
       </c>
       <c r="D57">
-        <v>0.962330015311606</v>
+        <v>0.96283040691803901</v>
       </c>
       <c r="E57">
-        <v>0.76897109698726596</v>
+        <v>0.76790104112178503</v>
       </c>
       <c r="F57">
-        <v>0.862528872714452</v>
+        <v>0.86321002087139098</v>
       </c>
       <c r="G57">
-        <v>0.91193152043715098</v>
+        <v>0.91357654734335503</v>
       </c>
       <c r="H57">
-        <v>0.684356877783175</v>
+        <v>0.68345892287225696</v>
       </c>
       <c r="I57">
-        <v>0.80977179302260205</v>
+        <v>0.80880832890519905</v>
       </c>
       <c r="J57">
-        <v>0.91432687335262197</v>
+        <v>0.91552643321535898</v>
       </c>
       <c r="K57">
-        <v>0.75715667444426504</v>
+        <v>0.75541116650182005</v>
       </c>
       <c r="L57">
-        <v>0.85915684764933598</v>
+        <v>0.86495027161148996</v>
       </c>
       <c r="M57">
-        <v>0.92663072103684396</v>
+        <v>0.93498566431968799</v>
       </c>
       <c r="N57">
-        <v>0.76229463251720098</v>
+        <v>0.75880982777098105</v>
       </c>
       <c r="O57">
-        <v>0.85745466458689901</v>
+        <v>0.85560651591585801</v>
       </c>
       <c r="P57">
-        <v>0.91216731188333</v>
+        <v>0.91479251151118401</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>31413</v>
       </c>
       <c r="B58">
-        <v>0.78104028574986695</v>
+        <v>0.77880518266984899</v>
       </c>
       <c r="C58">
-        <v>0.87899194008175097</v>
+        <v>0.87986530127092399</v>
       </c>
       <c r="D58">
-        <v>0.97197138720557497</v>
+        <v>0.97245835937142799</v>
       </c>
       <c r="E58">
-        <v>0.789569663405568</v>
+        <v>0.78770220431039695</v>
       </c>
       <c r="F58">
-        <v>0.88006461109839396</v>
+        <v>0.87975283546229399</v>
       </c>
       <c r="G58">
-        <v>0.91513875249549004</v>
+        <v>0.916316104144552</v>
       </c>
       <c r="H58">
-        <v>0.69042948769119294</v>
+        <v>0.68825281314351905</v>
       </c>
       <c r="I58">
-        <v>0.81945933395469805</v>
+        <v>0.81749924464687496</v>
       </c>
       <c r="J58">
-        <v>0.91991446157238499</v>
+        <v>0.92124692952609699</v>
       </c>
       <c r="K58">
-        <v>0.78191573540065695</v>
+        <v>0.77997321934582697</v>
       </c>
       <c r="L58">
-        <v>0.87748571042087997</v>
+        <v>0.88363356345372301</v>
       </c>
       <c r="M58">
-        <v>0.93160851055872596</v>
+        <v>0.94008069156307805</v>
       </c>
       <c r="N58">
-        <v>0.774489323218022</v>
+        <v>0.770416088166195</v>
       </c>
       <c r="O58">
-        <v>0.866447311316487</v>
+        <v>0.86541014583548403</v>
       </c>
       <c r="P58">
-        <v>0.91547486573771197</v>
+        <v>0.91842096864598</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>31444</v>
       </c>
       <c r="B59">
-        <v>0.78665089213829098</v>
+        <v>0.78499144834955303</v>
       </c>
       <c r="C59">
-        <v>0.88508424947394204</v>
+        <v>0.88644225453279701</v>
       </c>
       <c r="D59">
-        <v>0.97438388201464099</v>
+        <v>0.97452961084262302</v>
       </c>
       <c r="E59">
-        <v>0.787747829905871</v>
+        <v>0.78675523297013605</v>
       </c>
       <c r="F59">
-        <v>0.87668037949453703</v>
+        <v>0.87647214867827405</v>
       </c>
       <c r="G59">
-        <v>0.915306168030395</v>
+        <v>0.91584568001824496</v>
       </c>
       <c r="H59">
-        <v>0.69621003804417603</v>
+        <v>0.69467271333955904</v>
       </c>
       <c r="I59">
-        <v>0.82541207458310695</v>
+        <v>0.82419995223492004</v>
       </c>
       <c r="J59">
-        <v>0.92274587619580595</v>
+        <v>0.92373776775524397</v>
       </c>
       <c r="K59">
-        <v>0.79559590372630595</v>
+        <v>0.79514966702999801</v>
       </c>
       <c r="L59">
-        <v>0.888389032463335</v>
+        <v>0.89570948591636701</v>
       </c>
       <c r="M59">
-        <v>0.93455973939578596</v>
+        <v>0.94314203278469999</v>
       </c>
       <c r="N59">
-        <v>0.77848734881703796</v>
+        <v>0.77853610183820998</v>
       </c>
       <c r="O59">
-        <v>0.86885524365868905</v>
+        <v>0.86916275138644405</v>
       </c>
       <c r="P59">
-        <v>0.91559990356401799</v>
+        <v>0.91821900231339104</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>31472</v>
       </c>
       <c r="B60">
-        <v>0.79908365535383097</v>
+        <v>0.79649784625355802</v>
       </c>
       <c r="C60">
-        <v>0.89319301691936803</v>
+        <v>0.89393892683641396</v>
       </c>
       <c r="D60">
-        <v>0.97545724899731701</v>
+        <v>0.97511588250699199</v>
       </c>
       <c r="E60">
-        <v>0.78161934503140895</v>
+        <v>0.78081247189757497</v>
       </c>
       <c r="F60">
-        <v>0.87345754386351704</v>
+        <v>0.87334019586350697</v>
       </c>
       <c r="G60">
-        <v>0.91605585759650898</v>
+        <v>0.91622236259063305</v>
       </c>
       <c r="H60">
-        <v>0.711238310683726</v>
+        <v>0.709310215566478</v>
       </c>
       <c r="I60">
-        <v>0.83438016381869795</v>
+        <v>0.83294737484336401</v>
       </c>
       <c r="J60">
-        <v>0.92393884047209196</v>
+        <v>0.92446672282327402</v>
       </c>
       <c r="K60">
-        <v>0.81013575756426903</v>
+        <v>0.80893728362308703</v>
       </c>
       <c r="L60">
-        <v>0.89928448785351001</v>
+        <v>0.906231553583834</v>
       </c>
       <c r="M60">
-        <v>0.93770208707419</v>
+        <v>0.94631727436103397</v>
       </c>
       <c r="N60">
-        <v>0.80411994030411005</v>
+        <v>0.80466847403977304</v>
       </c>
       <c r="O60">
-        <v>0.881033028554703</v>
+        <v>0.881817818748167</v>
       </c>
       <c r="P60">
-        <v>0.91725123627930605</v>
+        <v>0.91969912880706595</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>31503</v>
       </c>
       <c r="B61">
-        <v>0.79868558408322898</v>
+        <v>0.796186841283402</v>
       </c>
       <c r="C61">
-        <v>0.89136049472231604</v>
+        <v>0.89233254984620602</v>
       </c>
       <c r="D61">
-        <v>0.97388373758142099</v>
+        <v>0.97334217561640302</v>
       </c>
       <c r="E61">
-        <v>0.77802432049015702</v>
+        <v>0.77697724492997799</v>
       </c>
       <c r="F61">
-        <v>0.87162704516128597</v>
+        <v>0.87196400344133396</v>
       </c>
       <c r="G61">
-        <v>0.91779796789117896</v>
+        <v>0.91778303637512204</v>
       </c>
       <c r="H61">
-        <v>0.72909004792598697</v>
+        <v>0.72780388907790805</v>
       </c>
       <c r="I61">
-        <v>0.84722573302113802</v>
+        <v>0.84566649599421295</v>
       </c>
       <c r="J61">
-        <v>0.92712614735027499</v>
+        <v>0.92735753044959002</v>
       </c>
       <c r="K61">
-        <v>0.80945717309885701</v>
+        <v>0.80858982170592997</v>
       </c>
       <c r="L61">
-        <v>0.89804234153726503</v>
+        <v>0.90631077299211904</v>
       </c>
       <c r="M61">
-        <v>0.93875863785689595</v>
+        <v>0.94727503107696798</v>
       </c>
       <c r="N61">
-        <v>0.811994714066406</v>
+        <v>0.81203483264933296</v>
       </c>
       <c r="O61">
-        <v>0.88730675777143597</v>
+        <v>0.88746722680878998</v>
       </c>
       <c r="P61">
-        <v>0.91894240585842002</v>
+        <v>0.92114290180532998</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>31533</v>
       </c>
       <c r="B62">
-        <v>0.78770977567616896</v>
+        <v>0.78608115391146205</v>
       </c>
       <c r="C62">
-        <v>0.88194973046530101</v>
+        <v>0.88353535997664701</v>
       </c>
       <c r="D62">
-        <v>0.96923141438156901</v>
+        <v>0.96880218281839703</v>
       </c>
       <c r="E62">
-        <v>0.76718996623350599</v>
+        <v>0.76691413966023703</v>
       </c>
       <c r="F62">
-        <v>0.86594995556285403</v>
+        <v>0.86681361610190699</v>
       </c>
       <c r="G62">
-        <v>0.91856487442229096</v>
+        <v>0.91830382708268898</v>
       </c>
       <c r="H62">
-        <v>0.72502635226357603</v>
+        <v>0.72205216041076903</v>
       </c>
       <c r="I62">
-        <v>0.84462321316570999</v>
+        <v>0.84285146551982004</v>
       </c>
       <c r="J62">
-        <v>0.926290145817106</v>
+        <v>0.92636772838023895</v>
       </c>
       <c r="K62">
-        <v>0.81254621034489505</v>
+        <v>0.81617565114938995</v>
       </c>
       <c r="L62">
-        <v>0.89583388284733501</v>
+        <v>0.90613532082795401</v>
       </c>
       <c r="M62">
-        <v>0.93862572614184803</v>
+        <v>0.94653305355387896</v>
       </c>
       <c r="N62">
-        <v>0.80321845560398397</v>
+        <v>0.80264443367244998</v>
       </c>
       <c r="O62">
-        <v>0.88153597877202505</v>
+        <v>0.88157503734309095</v>
       </c>
       <c r="P62">
-        <v>0.91815419819265498</v>
+        <v>0.92026865946117797</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>31564</v>
       </c>
       <c r="B63">
-        <v>0.77070731593809205</v>
+        <v>0.77005160176801901</v>
       </c>
       <c r="C63">
-        <v>0.86998213263406299</v>
+        <v>0.87204932790116696</v>
       </c>
       <c r="D63">
-        <v>0.96477461927923303</v>
+        <v>0.96462901565117998</v>
       </c>
       <c r="E63">
-        <v>0.76518724657537096</v>
+        <v>0.76577771498563696</v>
       </c>
       <c r="F63">
-        <v>0.86311042431181595</v>
+        <v>0.86405882656730004</v>
       </c>
       <c r="G63">
-        <v>0.91936141640308899</v>
+        <v>0.91878136767005103</v>
       </c>
       <c r="H63">
-        <v>0.724477325252745</v>
+        <v>0.722012841993242</v>
       </c>
       <c r="I63">
-        <v>0.84545582093049798</v>
+        <v>0.84344666813459201</v>
       </c>
       <c r="J63">
-        <v>0.92762982998632204</v>
+        <v>0.92756905454942995</v>
       </c>
       <c r="K63">
-        <v>0.78975368977694105</v>
+        <v>0.79358767892028503</v>
       </c>
       <c r="L63">
-        <v>0.88423745473707904</v>
+        <v>0.89455014519612797</v>
       </c>
       <c r="M63">
-        <v>0.93617174235397904</v>
+        <v>0.94374768833973899</v>
       </c>
       <c r="N63">
-        <v>0.78937024456800498</v>
+        <v>0.79073541110214096</v>
       </c>
       <c r="O63">
-        <v>0.87610285433164703</v>
+        <v>0.87632455926641994</v>
       </c>
       <c r="P63">
-        <v>0.91817756333732703</v>
+        <v>0.92000792177734103</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>31594</v>
       </c>
       <c r="B64">
-        <v>0.76239536698651</v>
+        <v>0.76218597669227295</v>
       </c>
       <c r="C64">
-        <v>0.86315226445273396</v>
+        <v>0.86565016997185595</v>
       </c>
       <c r="D64">
-        <v>0.96140477222561804</v>
+        <v>0.96139596148982698</v>
       </c>
       <c r="E64">
-        <v>0.76994252729280599</v>
+        <v>0.76949401036588405</v>
       </c>
       <c r="F64">
-        <v>0.86457894091447696</v>
+        <v>0.86473916417614904</v>
       </c>
       <c r="G64">
-        <v>0.92018110692823096</v>
+        <v>0.91930301989921004</v>
       </c>
       <c r="H64">
-        <v>0.72987961503368404</v>
+        <v>0.72807666301961105</v>
       </c>
       <c r="I64">
-        <v>0.85026042883763298</v>
+        <v>0.84903148312033305</v>
       </c>
       <c r="J64">
-        <v>0.92876501195189998</v>
+        <v>0.92871117392908997</v>
       </c>
       <c r="K64">
-        <v>0.77684877877420799</v>
+        <v>0.78250303798806597</v>
       </c>
       <c r="L64">
-        <v>0.87420731536809904</v>
+        <v>0.885650207333602</v>
       </c>
       <c r="M64">
-        <v>0.93312930568993102</v>
+        <v>0.94100433419406904</v>
       </c>
       <c r="N64">
-        <v>0.79709138942394098</v>
+        <v>0.79676183758628105</v>
       </c>
       <c r="O64">
-        <v>0.87818493991749402</v>
+        <v>0.87790364887132</v>
       </c>
       <c r="P64">
-        <v>0.91817943454600004</v>
+        <v>0.91965920932832901</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>31625</v>
       </c>
       <c r="B65">
-        <v>0.75427740664554599</v>
+        <v>0.75435419309162599</v>
       </c>
       <c r="C65">
-        <v>0.85653434832451802</v>
+        <v>0.85901289605501197</v>
       </c>
       <c r="D65">
-        <v>0.95821018993066198</v>
+        <v>0.95843068545214904</v>
       </c>
       <c r="E65">
-        <v>0.768709502760898</v>
+        <v>0.76608655481090104</v>
       </c>
       <c r="F65">
-        <v>0.86669641593012803</v>
+        <v>0.86547138040265903</v>
       </c>
       <c r="G65">
-        <v>0.92230734070229303</v>
+        <v>0.92105466803575597</v>
       </c>
       <c r="H65">
-        <v>0.73741729686954205</v>
+        <v>0.73428266358471395</v>
       </c>
       <c r="I65">
-        <v>0.85492169025112197</v>
+        <v>0.852550282033119</v>
       </c>
       <c r="J65">
-        <v>0.93125040207401399</v>
+        <v>0.93112193252799702</v>
       </c>
       <c r="K65">
-        <v>0.76555807575816104</v>
+        <v>0.77051200952237897</v>
       </c>
       <c r="L65">
-        <v>0.86512028473724301</v>
+        <v>0.87575501925632304</v>
       </c>
       <c r="M65">
-        <v>0.93115333651645704</v>
+        <v>0.93902666848031702</v>
       </c>
       <c r="N65">
-        <v>0.81050623456087101</v>
+        <v>0.81074908496980702</v>
       </c>
       <c r="O65">
-        <v>0.88464378461728499</v>
+        <v>0.88371415912365203</v>
       </c>
       <c r="P65">
-        <v>0.91903642876904401</v>
+        <v>0.92021276881341796</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>31656</v>
       </c>
       <c r="B66">
-        <v>0.75455994008181604</v>
+        <v>0.754452266162008</v>
       </c>
       <c r="C66">
-        <v>0.85564979967703803</v>
+        <v>0.85805837994836698</v>
       </c>
       <c r="D66">
-        <v>0.95789040097795397</v>
+        <v>0.95841949563762696</v>
       </c>
       <c r="E66">
-        <v>0.76573241026707894</v>
+        <v>0.76350434130679201</v>
       </c>
       <c r="F66">
-        <v>0.86392820200449005</v>
+        <v>0.86309209893407501</v>
       </c>
       <c r="G66">
-        <v>0.92219527228521003</v>
+        <v>0.92128858438598205</v>
       </c>
       <c r="H66">
-        <v>0.74922005596293195</v>
+        <v>0.74420041749857802</v>
       </c>
       <c r="I66">
-        <v>0.86286325389916496</v>
+        <v>0.85884995438149403</v>
       </c>
       <c r="J66">
-        <v>0.93576343219712099</v>
+        <v>0.93576371663906799</v>
       </c>
       <c r="K66">
-        <v>0.76629914720516901</v>
+        <v>0.77099885749088104</v>
       </c>
       <c r="L66">
-        <v>0.86486167956642501</v>
+        <v>0.87520357842908503</v>
       </c>
       <c r="M66">
-        <v>0.93167718452808901</v>
+        <v>0.93949615008648202</v>
       </c>
       <c r="N66">
-        <v>0.81627143685180104</v>
+        <v>0.81412261041711298</v>
       </c>
       <c r="O66">
-        <v>0.88728304885181797</v>
+        <v>0.88531664249577402</v>
       </c>
       <c r="P66">
-        <v>0.92004831189055802</v>
+        <v>0.92100874824979595</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>31686</v>
       </c>
       <c r="B67">
-        <v>0.75589090429744399</v>
+        <v>0.75530275047100204</v>
       </c>
       <c r="C67">
-        <v>0.85518126621170798</v>
+        <v>0.85721775982190596</v>
       </c>
       <c r="D67">
-        <v>0.95751021702297501</v>
+        <v>0.95805657491499396</v>
       </c>
       <c r="E67">
-        <v>0.76698998742188496</v>
+        <v>0.76566315114209005</v>
       </c>
       <c r="F67">
-        <v>0.86371424327122404</v>
+        <v>0.86308673343131703</v>
       </c>
       <c r="G67">
-        <v>0.92138582519972201</v>
+        <v>0.92039401053373304</v>
       </c>
       <c r="H67">
-        <v>0.76455772632960695</v>
+        <v>0.75823730342754803</v>
       </c>
       <c r="I67">
-        <v>0.86669127663759404</v>
+        <v>0.86203068313064102</v>
       </c>
       <c r="J67">
-        <v>0.93375755095427804</v>
+        <v>0.93362327444177196</v>
       </c>
       <c r="K67">
-        <v>0.75845320102783198</v>
+        <v>0.76502957935232696</v>
       </c>
       <c r="L67">
-        <v>0.85948811108484002</v>
+        <v>0.87058094817085796</v>
       </c>
       <c r="M67">
-        <v>0.930561730477239</v>
+        <v>0.93840794182315801</v>
       </c>
       <c r="N67">
-        <v>0.82001548696491</v>
+        <v>0.81573838107903096</v>
       </c>
       <c r="O67">
-        <v>0.890222105591993</v>
+        <v>0.88612366973386503</v>
       </c>
       <c r="P67">
-        <v>0.92058424577630205</v>
+        <v>0.92128510068581504</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>31717</v>
       </c>
       <c r="B68">
-        <v>0.75975158829779599</v>
+        <v>0.75856258033380197</v>
       </c>
       <c r="C68">
-        <v>0.85701053992812404</v>
+        <v>0.85839004065247904</v>
       </c>
       <c r="D68">
-        <v>0.95973804410418495</v>
+        <v>0.96004845893846502</v>
       </c>
       <c r="E68">
-        <v>0.77401983099284899</v>
+        <v>0.77251270670795202</v>
       </c>
       <c r="F68">
-        <v>0.866274722836053</v>
+        <v>0.86589236628904398</v>
       </c>
       <c r="G68">
-        <v>0.92166871838407904</v>
+        <v>0.92101013693128397</v>
       </c>
       <c r="H68">
-        <v>0.76841761162478495</v>
+        <v>0.76193837522524199</v>
       </c>
       <c r="I68">
-        <v>0.86533451677962803</v>
+        <v>0.85981358872256597</v>
       </c>
       <c r="J68">
-        <v>0.93298014810829299</v>
+        <v>0.93300666959492395</v>
       </c>
       <c r="K68">
-        <v>0.75750915503541305</v>
+        <v>0.76141742726906103</v>
       </c>
       <c r="L68">
-        <v>0.85828764781445499</v>
+        <v>0.86750911594885105</v>
       </c>
       <c r="M68">
-        <v>0.93121732950517799</v>
+        <v>0.93862283988904105</v>
       </c>
       <c r="N68">
-        <v>0.82313717198010805</v>
+        <v>0.81665749492906203</v>
       </c>
       <c r="O68">
-        <v>0.89126045655738995</v>
+        <v>0.88620703140857304</v>
       </c>
       <c r="P68">
-        <v>0.92117788024027003</v>
+        <v>0.92170306096051802</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>31747</v>
       </c>
       <c r="B69">
-        <v>0.76559108217907701</v>
+        <v>0.76388566209661102</v>
       </c>
       <c r="C69">
-        <v>0.86450023583167701</v>
+        <v>0.86524554292176503</v>
       </c>
       <c r="D69">
-        <v>0.96484049049521703</v>
+        <v>0.96494672807358195</v>
       </c>
       <c r="E69">
-        <v>0.78417807264509298</v>
+        <v>0.78358612136220795</v>
       </c>
       <c r="F69">
-        <v>0.87843955434341003</v>
+        <v>0.87845158718721295</v>
       </c>
       <c r="G69">
-        <v>0.92547337055804502</v>
+        <v>0.92500795235274802</v>
       </c>
       <c r="H69">
-        <v>0.76736430836225</v>
+        <v>0.76039756636851197</v>
       </c>
       <c r="I69">
-        <v>0.86750178672093303</v>
+        <v>0.86229012137300098</v>
       </c>
       <c r="J69">
-        <v>0.93458651918734703</v>
+        <v>0.93482019935674199</v>
       </c>
       <c r="K69">
-        <v>0.76149110383768104</v>
+        <v>0.76357595212956897</v>
       </c>
       <c r="L69">
-        <v>0.862873871659113</v>
+        <v>0.87063786337252802</v>
       </c>
       <c r="M69">
-        <v>0.93403019695845502</v>
+        <v>0.94079472160797395</v>
       </c>
       <c r="N69">
-        <v>0.81676149372186402</v>
+        <v>0.81077377678206297</v>
       </c>
       <c r="O69">
-        <v>0.89208036609034802</v>
+        <v>0.88732061446573396</v>
       </c>
       <c r="P69">
-        <v>0.92220986854863396</v>
+        <v>0.92286375417802902</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>31778</v>
       </c>
       <c r="B70">
-        <v>0.77533520074794604</v>
+        <v>0.77326742757362799</v>
       </c>
       <c r="C70">
-        <v>0.87542735923068005</v>
+        <v>0.87611264032692204</v>
       </c>
       <c r="D70">
-        <v>0.97320978332302699</v>
+        <v>0.97330256677296201</v>
       </c>
       <c r="E70">
-        <v>0.81317414698622703</v>
+        <v>0.81232204921624196</v>
       </c>
       <c r="F70">
-        <v>0.89919727349160095</v>
+        <v>0.89893339721771504</v>
       </c>
       <c r="G70">
-        <v>0.93090594932288595</v>
+        <v>0.93068035256842396</v>
       </c>
       <c r="H70">
-        <v>0.76088117220719698</v>
+        <v>0.75446697178328104</v>
       </c>
       <c r="I70">
-        <v>0.86575771194679896</v>
+        <v>0.86091046673240001</v>
       </c>
       <c r="J70">
-        <v>0.93526146807189203</v>
+        <v>0.93558121992483201</v>
       </c>
       <c r="K70">
-        <v>0.76890184104189396</v>
+        <v>0.77133633413291502</v>
       </c>
       <c r="L70">
-        <v>0.870212300967796</v>
+        <v>0.87797284627565697</v>
       </c>
       <c r="M70">
-        <v>0.93743376362544795</v>
+        <v>0.94378886136867901</v>
       </c>
       <c r="N70">
-        <v>0.82226585322208701</v>
+        <v>0.81324013285422403</v>
       </c>
       <c r="O70">
-        <v>0.89898190139912604</v>
+        <v>0.89287510894463296</v>
       </c>
       <c r="P70">
-        <v>0.92442793055759398</v>
+        <v>0.92489977912037402</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>31809</v>
       </c>
       <c r="B71">
-        <v>0.78262955849921301</v>
+        <v>0.77994198121755698</v>
       </c>
       <c r="C71">
-        <v>0.87954650168855797</v>
+        <v>0.88009255549345</v>
       </c>
       <c r="D71">
-        <v>0.97555176251690001</v>
+        <v>0.97577337292139898</v>
       </c>
       <c r="E71">
-        <v>0.81929367038661005</v>
+        <v>0.81623516183505795</v>
       </c>
       <c r="F71">
-        <v>0.90117175353604295</v>
+        <v>0.90062064259483499</v>
       </c>
       <c r="G71">
-        <v>0.93173449880272696</v>
+        <v>0.932064706604944</v>
       </c>
       <c r="H71">
-        <v>0.75703178065008003</v>
+        <v>0.75056213260202298</v>
       </c>
       <c r="I71">
-        <v>0.86775068330344796</v>
+        <v>0.86337049495054097</v>
       </c>
       <c r="J71">
-        <v>0.93770556508680603</v>
+        <v>0.93856247698306605</v>
       </c>
       <c r="K71">
-        <v>0.7756149126338</v>
+        <v>0.77795193954477204</v>
       </c>
       <c r="L71">
-        <v>0.87737927128539706</v>
+        <v>0.88521267090209999</v>
       </c>
       <c r="M71">
-        <v>0.94152578884379701</v>
+        <v>0.94727143284366799</v>
       </c>
       <c r="N71">
-        <v>0.82144023472912098</v>
+        <v>0.81218861246018703</v>
       </c>
       <c r="O71">
-        <v>0.90162435002242702</v>
+        <v>0.89546688256393103</v>
       </c>
       <c r="P71">
-        <v>0.92636430717710005</v>
+        <v>0.92670647775708104</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>31837</v>
       </c>
       <c r="B72">
-        <v>0.77900535181932196</v>
+        <v>0.77603898384998704</v>
       </c>
       <c r="C72">
-        <v>0.87918843577941197</v>
+        <v>0.87992796750808899</v>
       </c>
       <c r="D72">
-        <v>0.97585571132384297</v>
+        <v>0.97628453582631503</v>
       </c>
       <c r="E72">
-        <v>0.80555325886255003</v>
+        <v>0.80277145158831498</v>
       </c>
       <c r="F72">
-        <v>0.89678726895171701</v>
+        <v>0.89581544236884003</v>
       </c>
       <c r="G72">
-        <v>0.929561530864772</v>
+        <v>0.92968991833423897</v>
       </c>
       <c r="H72">
-        <v>0.77529931946470898</v>
+        <v>0.76724478993830103</v>
       </c>
       <c r="I72">
-        <v>0.88106127196269701</v>
+        <v>0.87516682319090799</v>
       </c>
       <c r="J72">
-        <v>0.94213079224877705</v>
+        <v>0.94302445202670604</v>
       </c>
       <c r="K72">
-        <v>0.78505012420596898</v>
+        <v>0.783110750988398</v>
       </c>
       <c r="L72">
-        <v>0.88453554172947502</v>
+        <v>0.88939029929799895</v>
       </c>
       <c r="M72">
-        <v>0.94441629525835302</v>
+        <v>0.94902090740610101</v>
       </c>
       <c r="N72">
-        <v>0.81405210225825397</v>
+        <v>0.80618300052415204</v>
       </c>
       <c r="O72">
-        <v>0.89502014494714999</v>
+        <v>0.88983585442770097</v>
       </c>
       <c r="P72">
-        <v>0.924093397616497</v>
+        <v>0.92468203449979003</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>31868</v>
       </c>
       <c r="B73">
-        <v>0.78116573598541506</v>
+        <v>0.77793819684142695</v>
       </c>
       <c r="C73">
-        <v>0.88241642867694303</v>
+        <v>0.88357059227891699</v>
       </c>
       <c r="D73">
-        <v>0.979191404388152</v>
+        <v>0.97956792533176495</v>
       </c>
       <c r="E73">
-        <v>0.796435329579395</v>
+        <v>0.79219377711696004</v>
       </c>
       <c r="F73">
-        <v>0.88818843683520698</v>
+        <v>0.88660495222265401</v>
       </c>
       <c r="G73">
-        <v>0.92428944400574597</v>
+        <v>0.92468011378089798</v>
       </c>
       <c r="H73">
-        <v>0.77717102541875904</v>
+        <v>0.76896861073078804</v>
       </c>
       <c r="I73">
-        <v>0.88063119429895098</v>
+        <v>0.87521804006675097</v>
       </c>
       <c r="J73">
-        <v>0.93820371236872202</v>
+        <v>0.93928833331506001</v>
       </c>
       <c r="K73">
-        <v>0.80229932906982004</v>
+        <v>0.799800036065895</v>
       </c>
       <c r="L73">
-        <v>0.89448609086105901</v>
+        <v>0.90008293788752602</v>
       </c>
       <c r="M73">
-        <v>0.94746575305756398</v>
+        <v>0.95197187071528899</v>
       </c>
       <c r="N73">
-        <v>0.81380381192136098</v>
+        <v>0.80350712433925897</v>
       </c>
       <c r="O73">
-        <v>0.89268151529732997</v>
+        <v>0.88727526907860799</v>
       </c>
       <c r="P73">
-        <v>0.92234371452075903</v>
+        <v>0.92306000695041801</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>31898</v>
       </c>
       <c r="B74">
-        <v>0.77358301224988502</v>
+        <v>0.77111675262162205</v>
       </c>
       <c r="C74">
-        <v>0.87537762781803397</v>
+        <v>0.87722142220029098</v>
       </c>
       <c r="D74">
-        <v>0.97328508492694699</v>
+        <v>0.97359346866593299</v>
       </c>
       <c r="E74">
-        <v>0.76791570171148105</v>
+        <v>0.76406980788034795</v>
       </c>
       <c r="F74">
-        <v>0.87043643063510401</v>
+        <v>0.86857718753784596</v>
       </c>
       <c r="G74">
-        <v>0.92013769738579798</v>
+        <v>0.919959448776694</v>
       </c>
       <c r="H74">
-        <v>0.75818480671217003</v>
+        <v>0.75082244031555301</v>
       </c>
       <c r="I74">
-        <v>0.86905595024926596</v>
+        <v>0.86405124986779003</v>
       </c>
       <c r="J74">
-        <v>0.93392293613828703</v>
+        <v>0.93441846702766895</v>
       </c>
       <c r="K74">
-        <v>0.79914118483260399</v>
+        <v>0.79947245410461298</v>
       </c>
       <c r="L74">
-        <v>0.894670020278589</v>
+        <v>0.90294350572289195</v>
       </c>
       <c r="M74">
-        <v>0.94811821090798498</v>
+        <v>0.95344957478724301</v>
       </c>
       <c r="N74">
-        <v>0.81253576699130403</v>
+        <v>0.80523197613289799</v>
       </c>
       <c r="O74">
-        <v>0.891117967718701</v>
+        <v>0.88605507632935698</v>
       </c>
       <c r="P74">
-        <v>0.92117603109922896</v>
+        <v>0.92182672931915399</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>31929</v>
       </c>
       <c r="B75">
-        <v>0.77009806952875304</v>
+        <v>0.76854085753333401</v>
       </c>
       <c r="C75">
-        <v>0.87264044742119895</v>
+        <v>0.87518754236637597</v>
       </c>
       <c r="D75">
-        <v>0.97051096259167802</v>
+        <v>0.97063308705775697</v>
       </c>
       <c r="E75">
-        <v>0.75985999621700695</v>
+        <v>0.75608110674114803</v>
       </c>
       <c r="F75">
-        <v>0.86433204089959503</v>
+        <v>0.862128930500492</v>
       </c>
       <c r="G75">
-        <v>0.91806375362633297</v>
+        <v>0.91756671764828701</v>
       </c>
       <c r="H75">
-        <v>0.74133338348472699</v>
+        <v>0.73642392215918595</v>
       </c>
       <c r="I75">
-        <v>0.85949209506832702</v>
+        <v>0.85647256150325002</v>
       </c>
       <c r="J75">
-        <v>0.92976677422555598</v>
+        <v>0.93035639731891695</v>
       </c>
       <c r="K75">
-        <v>0.79313523323632995</v>
+        <v>0.79696089933771297</v>
       </c>
       <c r="L75">
-        <v>0.89425688427126804</v>
+        <v>0.90514456024538203</v>
       </c>
       <c r="M75">
-        <v>0.94849536098885301</v>
+        <v>0.95467044211248697</v>
       </c>
       <c r="N75">
-        <v>0.80288639327577205</v>
+        <v>0.79545010504616798</v>
       </c>
       <c r="O75">
-        <v>0.88505523849783896</v>
+        <v>0.88026148506063095</v>
       </c>
       <c r="P75">
-        <v>0.92011597353046903</v>
+        <v>0.92073775810498604</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>31959</v>
       </c>
       <c r="B76">
-        <v>0.778354091331806</v>
+        <v>0.77684390381099899</v>
       </c>
       <c r="C76">
-        <v>0.87615045909247002</v>
+        <v>0.87938456498157502</v>
       </c>
       <c r="D76">
-        <v>0.97063006642582705</v>
+        <v>0.97064577677664499</v>
       </c>
       <c r="E76">
-        <v>0.77262905591167497</v>
+        <v>0.76814398833727404</v>
       </c>
       <c r="F76">
-        <v>0.87155316327320598</v>
+        <v>0.86979645736832001</v>
       </c>
       <c r="G76">
-        <v>0.91840904967260895</v>
+        <v>0.91793907956284104</v>
       </c>
       <c r="H76">
-        <v>0.72375013449057102</v>
+        <v>0.71983677499238297</v>
       </c>
       <c r="I76">
-        <v>0.85205358060973202</v>
+        <v>0.85010096595866902</v>
       </c>
       <c r="J76">
-        <v>0.92728733894468296</v>
+        <v>0.92769128809829904</v>
       </c>
       <c r="K76">
-        <v>0.78880509060909998</v>
+        <v>0.79122912665270895</v>
       </c>
       <c r="L76">
-        <v>0.89126767139902097</v>
+        <v>0.90268587543002998</v>
       </c>
       <c r="M76">
-        <v>0.94720304677200695</v>
+        <v>0.95380736994027804</v>
       </c>
       <c r="N76">
-        <v>0.81705596086295196</v>
+        <v>0.80882738422600897</v>
       </c>
       <c r="O76">
-        <v>0.89241342126993595</v>
+        <v>0.88848882170822996</v>
       </c>
       <c r="P76">
-        <v>0.92135508711911496</v>
+        <v>0.92224087629960205</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>31990</v>
       </c>
       <c r="B77">
-        <v>0.765417009175137</v>
+        <v>0.76433738391698902</v>
       </c>
       <c r="C77">
-        <v>0.86841935569845796</v>
+        <v>0.87122690950374304</v>
       </c>
       <c r="D77">
-        <v>0.96903149771466801</v>
+        <v>0.96893371097442405</v>
       </c>
       <c r="E77">
-        <v>0.77101573781687305</v>
+        <v>0.76704043641658104</v>
       </c>
       <c r="F77">
-        <v>0.869664518923288</v>
+        <v>0.86768566859206797</v>
       </c>
       <c r="G77">
-        <v>0.91965535230481998</v>
+        <v>0.91914896679096103</v>
       </c>
       <c r="H77">
-        <v>0.70943881551185695</v>
+        <v>0.70612573750663599</v>
       </c>
       <c r="I77">
-        <v>0.83820309289005202</v>
+        <v>0.836450253924923</v>
       </c>
       <c r="J77">
-        <v>0.92370115121082097</v>
+        <v>0.92425903224369599</v>
       </c>
       <c r="K77">
-        <v>0.78198854479567204</v>
+        <v>0.78493602560499698</v>
       </c>
       <c r="L77">
-        <v>0.88433333665570701</v>
+        <v>0.89624984158592602</v>
       </c>
       <c r="M77">
-        <v>0.94535025075227297</v>
+        <v>0.95261223519397398</v>
       </c>
       <c r="N77">
-        <v>0.803970215687283</v>
+        <v>0.79593975531054595</v>
       </c>
       <c r="O77">
-        <v>0.88895012965609099</v>
+        <v>0.88364253091865597</v>
       </c>
       <c r="P77">
-        <v>0.92226721639664699</v>
+        <v>0.92298952770432896</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>32021</v>
       </c>
       <c r="B78">
-        <v>0.76800436432225705</v>
+        <v>0.76562771860439105</v>
       </c>
       <c r="C78">
-        <v>0.87043481914529197</v>
+        <v>0.87196778703159095</v>
       </c>
       <c r="D78">
-        <v>0.96981906635642001</v>
+        <v>0.96939353600825795</v>
       </c>
       <c r="E78">
-        <v>0.75933891558777999</v>
+        <v>0.75462453782105599</v>
       </c>
       <c r="F78">
-        <v>0.862185351643177</v>
+        <v>0.85935805608122195</v>
       </c>
       <c r="G78">
-        <v>0.917190619187919</v>
+        <v>0.91648462749746695</v>
       </c>
       <c r="H78">
-        <v>0.71112048034200004</v>
+        <v>0.70508744383050803</v>
       </c>
       <c r="I78">
-        <v>0.83771306293756098</v>
+        <v>0.83423716493804201</v>
       </c>
       <c r="J78">
-        <v>0.92320741953568097</v>
+        <v>0.92355170857444502</v>
       </c>
       <c r="K78">
-        <v>0.79303040898662203</v>
+        <v>0.79286780616619401</v>
       </c>
       <c r="L78">
-        <v>0.88909819511365595</v>
+        <v>0.89859369596358696</v>
       </c>
       <c r="M78">
-        <v>0.94648608439425597</v>
+        <v>0.953114545861519</v>
       </c>
       <c r="N78">
-        <v>0.80878318705976104</v>
+        <v>0.79718990698822201</v>
       </c>
       <c r="O78">
-        <v>0.88961532828647805</v>
+        <v>0.88296858773637299</v>
       </c>
       <c r="P78">
-        <v>0.92210456207359504</v>
+        <v>0.92296327484478902</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>32051</v>
       </c>
       <c r="B79">
-        <v>0.77917539801767099</v>
+        <v>0.77551042331698705</v>
       </c>
       <c r="C79">
-        <v>0.87610051362401098</v>
+        <v>0.87644511483138299</v>
       </c>
       <c r="D79">
-        <v>0.97156736028135204</v>
+        <v>0.97045979781934599</v>
       </c>
       <c r="E79">
-        <v>0.76719231823122602</v>
+        <v>0.76122239002736403</v>
       </c>
       <c r="F79">
-        <v>0.86122714401903699</v>
+        <v>0.85785164960928495</v>
       </c>
       <c r="G79">
-        <v>0.91578215762703996</v>
+        <v>0.91479061962166097</v>
       </c>
       <c r="H79">
-        <v>0.72221916201990699</v>
+        <v>0.71524607322119205</v>
       </c>
       <c r="I79">
-        <v>0.84193418451852198</v>
+        <v>0.83771005473777904</v>
       </c>
       <c r="J79">
-        <v>0.92288457316442196</v>
+        <v>0.92290567701415804</v>
       </c>
       <c r="K79">
-        <v>0.791180796555921</v>
+        <v>0.78921691057966803</v>
       </c>
       <c r="L79">
-        <v>0.89062851878554505</v>
+        <v>0.89845704268678805</v>
       </c>
       <c r="M79">
-        <v>0.94868039936520099</v>
+        <v>0.95506041960726396</v>
       </c>
       <c r="N79">
-        <v>0.81474125144176901</v>
+        <v>0.800784294827245</v>
       </c>
       <c r="O79">
-        <v>0.89053222327992099</v>
+        <v>0.88205069187371998</v>
       </c>
       <c r="P79">
-        <v>0.92080416402078402</v>
+        <v>0.92163953099729601</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>32082</v>
       </c>
       <c r="B80">
-        <v>0.76734415175991799</v>
+        <v>0.76347845827308403</v>
       </c>
       <c r="C80">
-        <v>0.86660791269917103</v>
+        <v>0.86654098730482898</v>
       </c>
       <c r="D80">
-        <v>0.96591881840145599</v>
+        <v>0.96482996929670894</v>
       </c>
       <c r="E80">
-        <v>0.75695055481037099</v>
+        <v>0.75095893621833498</v>
       </c>
       <c r="F80">
-        <v>0.85562823018532397</v>
+        <v>0.85185841633116799</v>
       </c>
       <c r="G80">
-        <v>0.91388712897878999</v>
+        <v>0.91274593296498796</v>
       </c>
       <c r="H80">
-        <v>0.72831305028279003</v>
+        <v>0.720934435223342</v>
       </c>
       <c r="I80">
-        <v>0.84236785512465895</v>
+        <v>0.83754028211939302</v>
       </c>
       <c r="J80">
-        <v>0.92318853058516404</v>
+        <v>0.92278613793472097</v>
       </c>
       <c r="K80">
-        <v>0.78283098829581699</v>
+        <v>0.781749009523519</v>
       </c>
       <c r="L80">
-        <v>0.88525726519117398</v>
+        <v>0.89323847214298802</v>
       </c>
       <c r="M80">
-        <v>0.94930893086666901</v>
+        <v>0.95582296903465902</v>
       </c>
       <c r="N80">
-        <v>0.79918186384685796</v>
+        <v>0.78638517233476501</v>
       </c>
       <c r="O80">
-        <v>0.88406645110063697</v>
+        <v>0.87543900657987195</v>
       </c>
       <c r="P80">
-        <v>0.91982715781916302</v>
+        <v>0.92067680922671502</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>32112</v>
       </c>
       <c r="B81">
-        <v>0.75430434370996002</v>
+        <v>0.75130411258271701</v>
       </c>
       <c r="C81">
-        <v>0.85842120473516703</v>
+        <v>0.85839717731645804</v>
       </c>
       <c r="D81">
-        <v>0.96241152282145803</v>
+        <v>0.96123188016848005</v>
       </c>
       <c r="E81">
-        <v>0.75275957717446695</v>
+        <v>0.74609811491168498</v>
       </c>
       <c r="F81">
-        <v>0.85341243887742102</v>
+        <v>0.84850017454608595</v>
       </c>
       <c r="G81">
-        <v>0.91326661801169295</v>
+        <v>0.91124851932292406</v>
       </c>
       <c r="H81">
-        <v>0.73268986023751304</v>
+        <v>0.72687240615331095</v>
       </c>
       <c r="I81">
-        <v>0.843101029466226</v>
+        <v>0.83854256924443904</v>
       </c>
       <c r="J81">
-        <v>0.92379984182119501</v>
+        <v>0.92299392788165002</v>
       </c>
       <c r="K81">
-        <v>0.78007704433595004</v>
+        <v>0.77992149522843202</v>
       </c>
       <c r="L81">
-        <v>0.88659839486453496</v>
+        <v>0.89388544806370096</v>
       </c>
       <c r="M81">
-        <v>0.95265567361189396</v>
+        <v>0.95923439538272603</v>
       </c>
       <c r="N81">
-        <v>0.78455980426780003</v>
+        <v>0.77267066551171004</v>
       </c>
       <c r="O81">
-        <v>0.87580965370836195</v>
+        <v>0.86676531356699604</v>
       </c>
       <c r="P81">
-        <v>0.91879535677759205</v>
+        <v>0.91930399573190502</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>32143</v>
       </c>
       <c r="B82">
-        <v>0.75320428163228303</v>
+        <v>0.75069870059659105</v>
       </c>
       <c r="C82">
-        <v>0.85732969924524405</v>
+        <v>0.85764002452106203</v>
       </c>
       <c r="D82">
-        <v>0.96147812233310803</v>
+        <v>0.96052053779611402</v>
       </c>
       <c r="E82">
-        <v>0.75042504222550099</v>
+        <v>0.74430292101261597</v>
       </c>
       <c r="F82">
-        <v>0.85114993442213005</v>
+        <v>0.84625549488786</v>
       </c>
       <c r="G82">
-        <v>0.91202458533002995</v>
+        <v>0.90991377728790401</v>
       </c>
       <c r="H82">
-        <v>0.74403428758810197</v>
+        <v>0.73946623925258304</v>
       </c>
       <c r="I82">
-        <v>0.84979472074443896</v>
+        <v>0.84593078500580599</v>
       </c>
       <c r="J82">
-        <v>0.92574000233006204</v>
+        <v>0.92462526055036498</v>
       </c>
       <c r="K82">
-        <v>0.78473261911627601</v>
+        <v>0.78603963742156802</v>
       </c>
       <c r="L82">
-        <v>0.89248412300056201</v>
+        <v>0.900445703461211</v>
       </c>
       <c r="M82">
-        <v>0.95679425013962105</v>
+        <v>0.96398260638528499</v>
       </c>
       <c r="N82">
-        <v>0.77397624141423305</v>
+        <v>0.76238593332841798</v>
       </c>
       <c r="O82">
-        <v>0.869314733526939</v>
+        <v>0.86062363277143505</v>
       </c>
       <c r="P82">
-        <v>0.91804952252348804</v>
+        <v>0.91865178487446197</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>32174</v>
       </c>
       <c r="B83">
-        <v>0.75486044657504803</v>
+        <v>0.75210418373128096</v>
       </c>
       <c r="C83">
-        <v>0.856659967813445</v>
+        <v>0.85704626123145899</v>
       </c>
       <c r="D83">
-        <v>0.96036804795485897</v>
+        <v>0.95971875518093797</v>
       </c>
       <c r="E83">
-        <v>0.75238794543975096</v>
+        <v>0.74663038629602396</v>
       </c>
       <c r="F83">
-        <v>0.84705318879889901</v>
+        <v>0.84307472171150599</v>
       </c>
       <c r="G83">
-        <v>0.90978314439317098</v>
+        <v>0.90823365817134105</v>
       </c>
       <c r="H83">
-        <v>0.74054141257399897</v>
+        <v>0.73504874208945103</v>
       </c>
       <c r="I83">
-        <v>0.85193737921763102</v>
+        <v>0.84737896423756698</v>
       </c>
       <c r="J83">
-        <v>0.93012096735710903</v>
+        <v>0.92881924172671604</v>
       </c>
       <c r="K83">
-        <v>0.78802743345078696</v>
+        <v>0.78820235686564899</v>
       </c>
       <c r="L83">
-        <v>0.89481709970327505</v>
+        <v>0.90236980652924503</v>
       </c>
       <c r="M83">
-        <v>0.95817937895539096</v>
+        <v>0.96544107648259903</v>
       </c>
       <c r="N83">
-        <v>0.781590406059262</v>
+        <v>0.76874952138226305</v>
       </c>
       <c r="O83">
-        <v>0.87246073415284597</v>
+        <v>0.86393034471917196</v>
       </c>
       <c r="P83">
-        <v>0.91910283076419297</v>
+        <v>0.91981914051259395</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>32203</v>
       </c>
       <c r="B84">
-        <v>0.75663955706877895</v>
+        <v>0.75398771786437502</v>
       </c>
       <c r="C84">
-        <v>0.85540531511804996</v>
+        <v>0.85602732283173899</v>
       </c>
       <c r="D84">
-        <v>0.95845908150180004</v>
+        <v>0.95808124618782098</v>
       </c>
       <c r="E84">
-        <v>0.74535335994418195</v>
+        <v>0.74199687366618405</v>
       </c>
       <c r="F84">
-        <v>0.84442711084060096</v>
+        <v>0.84212937451252401</v>
       </c>
       <c r="G84">
-        <v>0.90791171136742199</v>
+        <v>0.90711363451283</v>
       </c>
       <c r="H84">
-        <v>0.73921681187808896</v>
+        <v>0.73248546951709403</v>
       </c>
       <c r="I84">
-        <v>0.85238168623180799</v>
+        <v>0.84679954687553305</v>
       </c>
       <c r="J84">
-        <v>0.93136107764197995</v>
+        <v>0.92973822460284405</v>
       </c>
       <c r="K84">
-        <v>0.78499219500811002</v>
+        <v>0.78430438036702699</v>
       </c>
       <c r="L84">
-        <v>0.88924571743594405</v>
+        <v>0.89643865668815204</v>
       </c>
       <c r="M84">
-        <v>0.95375024104977602</v>
+        <v>0.96127006886507704</v>
       </c>
       <c r="N84">
-        <v>0.78506347949675703</v>
+        <v>0.77284238072399902</v>
       </c>
       <c r="O84">
-        <v>0.872052342186452</v>
+        <v>0.86406153151757603</v>
       </c>
       <c r="P84">
-        <v>0.91861746977685699</v>
+        <v>0.91920016082466904</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>32234</v>
       </c>
       <c r="B85">
-        <v>0.74952194669530603</v>
+        <v>0.74712320908454399</v>
       </c>
       <c r="C85">
-        <v>0.84879612022392303</v>
+        <v>0.84933282690630396</v>
       </c>
       <c r="D85">
-        <v>0.95608588377686998</v>
+        <v>0.95610432421513702</v>
       </c>
       <c r="E85">
-        <v>0.73384532583186002</v>
+        <v>0.73089462619190504</v>
       </c>
       <c r="F85">
-        <v>0.83810888602896705</v>
+        <v>0.83622065418118496</v>
       </c>
       <c r="G85">
-        <v>0.90644515096484801</v>
+        <v>0.90630496528538895</v>
       </c>
       <c r="H85">
-        <v>0.74346721929840398</v>
+        <v>0.73568338820642198</v>
       </c>
       <c r="I85">
-        <v>0.85303740798902905</v>
+        <v>0.84635441778494802</v>
       </c>
       <c r="J85">
-        <v>0.93228238385552098</v>
+        <v>0.930682707299895</v>
       </c>
       <c r="K85">
-        <v>0.77825694015435298</v>
+        <v>0.77552760128863196</v>
       </c>
       <c r="L85">
-        <v>0.88022243793971899</v>
+        <v>0.88566648339494902</v>
       </c>
       <c r="M85">
-        <v>0.94967282944761</v>
+        <v>0.95719200235725799</v>
       </c>
       <c r="N85">
-        <v>0.78106873184024606</v>
+        <v>0.76868343415414997</v>
       </c>
       <c r="O85">
-        <v>0.86767759773734099</v>
+        <v>0.85970728974816901</v>
       </c>
       <c r="P85">
-        <v>0.91828821154123597</v>
+        <v>0.91896746906114901</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>32264</v>
       </c>
       <c r="B86">
-        <v>0.73843320223202003</v>
+        <v>0.73700403920288005</v>
       </c>
       <c r="C86">
-        <v>0.84100715347237698</v>
+        <v>0.84210675658513701</v>
       </c>
       <c r="D86">
-        <v>0.95232880304585998</v>
+        <v>0.95268894249938996</v>
       </c>
       <c r="E86">
-        <v>0.72206469255346095</v>
+        <v>0.71981421656552602</v>
       </c>
       <c r="F86">
-        <v>0.831081313436693</v>
+        <v>0.82971715414292302</v>
       </c>
       <c r="G86">
-        <v>0.90561717988179202</v>
+        <v>0.905716581914773</v>
       </c>
       <c r="H86">
-        <v>0.73839299579010598</v>
+        <v>0.73267217881598501</v>
       </c>
       <c r="I86">
-        <v>0.84624783345939303</v>
+        <v>0.84065144003446701</v>
       </c>
       <c r="J86">
-        <v>0.92869808757639805</v>
+        <v>0.92732255425048504</v>
       </c>
       <c r="K86">
-        <v>0.76499979814695995</v>
+        <v>0.76468974751794305</v>
       </c>
       <c r="L86">
-        <v>0.87165189197072301</v>
+        <v>0.87855956150935</v>
       </c>
       <c r="M86">
-        <v>0.94697879622511405</v>
+        <v>0.955089074140126</v>
       </c>
       <c r="N86">
-        <v>0.77900032449584999</v>
+        <v>0.769860002037839</v>
       </c>
       <c r="O86">
-        <v>0.86791600552884396</v>
+        <v>0.86089101815380198</v>
       </c>
       <c r="P86">
-        <v>0.919757406856759</v>
+        <v>0.92030712686476601</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>32295</v>
       </c>
       <c r="B87">
-        <v>0.73041159009177603</v>
+        <v>0.72901815520184199</v>
       </c>
       <c r="C87">
-        <v>0.83633550014126501</v>
+        <v>0.83752724378516896</v>
       </c>
       <c r="D87">
-        <v>0.95061372402890598</v>
+        <v>0.95108464806120296</v>
       </c>
       <c r="E87">
-        <v>0.72520746135510195</v>
+        <v>0.72316666758413395</v>
       </c>
       <c r="F87">
-        <v>0.83157579257361103</v>
+        <v>0.83079472091356998</v>
       </c>
       <c r="G87">
-        <v>0.90607682256320399</v>
+        <v>0.90663884489007096</v>
       </c>
       <c r="H87">
-        <v>0.71858498577997199</v>
+        <v>0.71315757534749402</v>
       </c>
       <c r="I87">
-        <v>0.83524218774418502</v>
+        <v>0.82984706036758304</v>
       </c>
       <c r="J87">
-        <v>0.92618212559931701</v>
+        <v>0.92462929207147804</v>
       </c>
       <c r="K87">
-        <v>0.76018195340633998</v>
+        <v>0.76126172664863601</v>
       </c>
       <c r="L87">
-        <v>0.86636552145504397</v>
+        <v>0.87404415253939305</v>
       </c>
       <c r="M87">
-        <v>0.94337101655064604</v>
+        <v>0.95194900374186997</v>
       </c>
       <c r="N87">
-        <v>0.78050669246277904</v>
+        <v>0.77101920168896698</v>
       </c>
       <c r="O87">
-        <v>0.87146155004283199</v>
+        <v>0.86397976660572695</v>
       </c>
       <c r="P87">
-        <v>0.92131079397624005</v>
+        <v>0.92185360937695204</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>32325</v>
       </c>
       <c r="B88">
-        <v>0.73014594593168702</v>
+        <v>0.72893100547449596</v>
       </c>
       <c r="C88">
-        <v>0.83681150437365004</v>
+        <v>0.83837311162212502</v>
       </c>
       <c r="D88">
-        <v>0.95111009252929002</v>
+        <v>0.95176325715188903</v>
       </c>
       <c r="E88">
-        <v>0.74520033835487698</v>
+        <v>0.74270175783719505</v>
       </c>
       <c r="F88">
-        <v>0.84233349732835905</v>
+        <v>0.841825263972519</v>
       </c>
       <c r="G88">
-        <v>0.90748436746403605</v>
+        <v>0.90860351725145205</v>
       </c>
       <c r="H88">
-        <v>0.72270458876495203</v>
+        <v>0.71602975546830905</v>
       </c>
       <c r="I88">
-        <v>0.83937088671723803</v>
+        <v>0.83283579725606205</v>
       </c>
       <c r="J88">
-        <v>0.92605277699561495</v>
+        <v>0.92402683428301202</v>
       </c>
       <c r="K88">
-        <v>0.75875390188815695</v>
+        <v>0.75983324839953004</v>
       </c>
       <c r="L88">
-        <v>0.86422114738252598</v>
+        <v>0.87242016723873095</v>
       </c>
       <c r="M88">
-        <v>0.94092865976023998</v>
+        <v>0.95026675243218195</v>
       </c>
       <c r="N88">
-        <v>0.78828895517794395</v>
+        <v>0.77784420952621303</v>
       </c>
       <c r="O88">
-        <v>0.87312147572772203</v>
+        <v>0.86614591630864401</v>
       </c>
       <c r="P88">
-        <v>0.92006881457102896</v>
+        <v>0.92087627845819298</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>32356</v>
       </c>
       <c r="B89">
-        <v>0.72764599063073299</v>
+        <v>0.72623505895895002</v>
       </c>
       <c r="C89">
-        <v>0.83614022685008604</v>
+        <v>0.83755053944688396</v>
       </c>
       <c r="D89">
-        <v>0.95138583048587599</v>
+        <v>0.95224464578012202</v>
       </c>
       <c r="E89">
-        <v>0.74170478638986503</v>
+        <v>0.73945382738580001</v>
       </c>
       <c r="F89">
-        <v>0.83876225963253603</v>
+        <v>0.838249693913942</v>
       </c>
       <c r="G89">
-        <v>0.90515646268094796</v>
+        <v>0.90660563599455302</v>
       </c>
       <c r="H89">
-        <v>0.72301931563799504</v>
+        <v>0.71568011038863599</v>
       </c>
       <c r="I89">
-        <v>0.84007505166000296</v>
+        <v>0.83274594622392395</v>
       </c>
       <c r="J89">
-        <v>0.92644571063370795</v>
+        <v>0.92434987581877504</v>
       </c>
       <c r="K89">
-        <v>0.75572691136805503</v>
+        <v>0.75778918858030997</v>
       </c>
       <c r="L89">
-        <v>0.86069996569284901</v>
+        <v>0.87064629230977197</v>
       </c>
       <c r="M89">
-        <v>0.93915940646207896</v>
+        <v>0.94966655921439502</v>
       </c>
       <c r="N89">
-        <v>0.77750714500811402</v>
+        <v>0.76692020631131996</v>
       </c>
       <c r="O89">
-        <v>0.87025608095609996</v>
+        <v>0.86261667813554899</v>
       </c>
       <c r="P89">
-        <v>0.91953912880262101</v>
+        <v>0.92050064748998595</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>32387</v>
       </c>
       <c r="B90">
-        <v>0.72794613435904798</v>
+        <v>0.72583749408139397</v>
       </c>
       <c r="C90">
-        <v>0.83519824946087196</v>
+        <v>0.83620677966828605</v>
       </c>
       <c r="D90">
-        <v>0.94886985858532502</v>
+        <v>0.94949273582677296</v>
       </c>
       <c r="E90">
-        <v>0.73521708340829095</v>
+        <v>0.73457748235840203</v>
       </c>
       <c r="F90">
-        <v>0.83282271254699702</v>
+        <v>0.83353659195309304</v>
       </c>
       <c r="G90">
-        <v>0.90262491566233805</v>
+        <v>0.90450244024447501</v>
       </c>
       <c r="H90">
-        <v>0.72436202971022501</v>
+        <v>0.71693076141886602</v>
       </c>
       <c r="I90">
-        <v>0.84266020047385504</v>
+        <v>0.83576711221047995</v>
       </c>
       <c r="J90">
-        <v>0.92817068425049398</v>
+        <v>0.92600919019891403</v>
       </c>
       <c r="K90">
-        <v>0.753914448048843</v>
+        <v>0.75495473340189301</v>
       </c>
       <c r="L90">
-        <v>0.860048681303203</v>
+        <v>0.869219706853533</v>
       </c>
       <c r="M90">
-        <v>0.93853906042112101</v>
+        <v>0.94851167654858903</v>
       </c>
       <c r="N90">
-        <v>0.781079065992897</v>
+        <v>0.76965619193022505</v>
       </c>
       <c r="O90">
-        <v>0.87130217099037</v>
+        <v>0.86282672028312002</v>
       </c>
       <c r="P90">
-        <v>0.91951791163790797</v>
+        <v>0.92018327439917202</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>32417</v>
       </c>
       <c r="B91">
-        <v>0.72988367980801305</v>
+        <v>0.72746397208157598</v>
       </c>
       <c r="C91">
-        <v>0.83711165611372995</v>
+        <v>0.83812706129552506</v>
       </c>
       <c r="D91">
-        <v>0.949060149564109</v>
+        <v>0.94957229225710604</v>
       </c>
       <c r="E91">
-        <v>0.73883544092128495</v>
+        <v>0.73859512976266795</v>
       </c>
       <c r="F91">
-        <v>0.836325963122451</v>
+        <v>0.83752948908203295</v>
       </c>
       <c r="G91">
-        <v>0.90226936892099996</v>
+        <v>0.90417242646269003</v>
       </c>
       <c r="H91">
-        <v>0.73457428682955495</v>
+        <v>0.72723023090102901</v>
       </c>
       <c r="I91">
-        <v>0.84644944028872005</v>
+        <v>0.83996332520080497</v>
       </c>
       <c r="J91">
-        <v>0.92665314476426897</v>
+        <v>0.92450914534173201</v>
       </c>
       <c r="K91">
-        <v>0.75310344893971704</v>
+        <v>0.75215153976778104</v>
       </c>
       <c r="L91">
-        <v>0.85991711635885204</v>
+        <v>0.86807636450980796</v>
       </c>
       <c r="M91">
-        <v>0.93818333451568003</v>
+        <v>0.94773233431685699</v>
       </c>
       <c r="N91">
-        <v>0.77660617284657896</v>
+        <v>0.76645111085019402</v>
       </c>
       <c r="O91">
-        <v>0.869180643274854</v>
+        <v>0.860958619992791</v>
       </c>
       <c r="P91">
-        <v>0.91937266731892198</v>
+        <v>0.919750033485072</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>32448</v>
       </c>
       <c r="B92">
-        <v>0.73084379084474504</v>
+        <v>0.72801846282245697</v>
       </c>
       <c r="C92">
-        <v>0.83807500124613499</v>
+        <v>0.839098192388257</v>
       </c>
       <c r="D92">
-        <v>0.95051244996377204</v>
+        <v>0.95086747846741104</v>
       </c>
       <c r="E92">
-        <v>0.73291693335443198</v>
+        <v>0.73290392529028503</v>
       </c>
       <c r="F92">
-        <v>0.83560629737451997</v>
+        <v>0.83698312049105905</v>
       </c>
       <c r="G92">
-        <v>0.90146681029145204</v>
+        <v>0.90373247573024895</v>
       </c>
       <c r="H92">
-        <v>0.71928795959731295</v>
+        <v>0.71134778710723501</v>
       </c>
       <c r="I92">
-        <v>0.83875836307016705</v>
+        <v>0.83197426656516105</v>
       </c>
       <c r="J92">
-        <v>0.92566155627810798</v>
+        <v>0.92363426036888696</v>
       </c>
       <c r="K92">
-        <v>0.74833491019131404</v>
+        <v>0.74772379216595497</v>
       </c>
       <c r="L92">
-        <v>0.85608287070368605</v>
+        <v>0.86541020408965597</v>
       </c>
       <c r="M92">
-        <v>0.93708847037138698</v>
+        <v>0.94690235227184605</v>
       </c>
       <c r="N92">
-        <v>0.77537453794769795</v>
+        <v>0.76536368377072905</v>
       </c>
       <c r="O92">
-        <v>0.86929319508200997</v>
+        <v>0.861792100460404</v>
       </c>
       <c r="P92">
-        <v>0.92022947678550004</v>
+        <v>0.92062778580919102</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>32478</v>
       </c>
       <c r="B93">
-        <v>0.73053851860213703</v>
+        <v>0.72736066155600898</v>
       </c>
       <c r="C93">
-        <v>0.839664710045953</v>
+        <v>0.84040699267163499</v>
       </c>
       <c r="D93">
-        <v>0.95056004571919805</v>
+        <v>0.95072352250645997</v>
       </c>
       <c r="E93">
-        <v>0.73320878954732205</v>
+        <v>0.73377999381001102</v>
       </c>
       <c r="F93">
-        <v>0.83789901475440698</v>
+        <v>0.83949652226498195</v>
       </c>
       <c r="G93">
-        <v>0.90121330384550902</v>
+        <v>0.903248328556149</v>
       </c>
       <c r="H93">
-        <v>0.72772784289985104</v>
+        <v>0.71854314816695197</v>
       </c>
       <c r="I93">
-        <v>0.844842434128245</v>
+        <v>0.83716390749506997</v>
       </c>
       <c r="J93">
-        <v>0.92676056435313903</v>
+        <v>0.92436319974414205</v>
       </c>
       <c r="K93">
-        <v>0.744341041261668</v>
+        <v>0.74440114820446102</v>
       </c>
       <c r="L93">
-        <v>0.85470942282558304</v>
+        <v>0.86514930145638103</v>
       </c>
       <c r="M93">
-        <v>0.93716981122196696</v>
+        <v>0.94732022909899605</v>
       </c>
       <c r="N93">
-        <v>0.78713499989368596</v>
+        <v>0.77671554718214397</v>
       </c>
       <c r="O93">
-        <v>0.87743135159963104</v>
+        <v>0.87010565254585204</v>
       </c>
       <c r="P93">
-        <v>0.92257924290104798</v>
+        <v>0.92296726406409302</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>32509</v>
       </c>
       <c r="B94">
-        <v>0.73729929299552999</v>
+        <v>0.73366243018890998</v>
       </c>
       <c r="C94">
-        <v>0.84435871986537603</v>
+        <v>0.84488234434155896</v>
       </c>
       <c r="D94">
-        <v>0.95151260121844305</v>
+        <v>0.95143150172857804</v>
       </c>
       <c r="E94">
-        <v>0.74824351023438396</v>
+        <v>0.74748166727871201</v>
       </c>
       <c r="F94">
-        <v>0.84704927384614004</v>
+        <v>0.847955773853448</v>
       </c>
       <c r="G94">
-        <v>0.90178574411895496</v>
+        <v>0.90374143745184798</v>
       </c>
       <c r="H94">
-        <v>0.75424442766732003</v>
+        <v>0.74568743273376104</v>
       </c>
       <c r="I94">
-        <v>0.86154274386484597</v>
+        <v>0.85381320613574496</v>
       </c>
       <c r="J94">
-        <v>0.92962386987420897</v>
+        <v>0.92683972714261698</v>
       </c>
       <c r="K94">
-        <v>0.74283189947095396</v>
+        <v>0.74340989821286196</v>
       </c>
       <c r="L94">
-        <v>0.85491999492276805</v>
+        <v>0.865720485397804</v>
       </c>
       <c r="M94">
-        <v>0.93653139120872897</v>
+        <v>0.94672789038695704</v>
       </c>
       <c r="N94">
-        <v>0.80819948389343699</v>
+        <v>0.79755564762257602</v>
       </c>
       <c r="O94">
-        <v>0.89303375042354505</v>
+        <v>0.88552619924436804</v>
       </c>
       <c r="P94">
-        <v>0.92735008345190795</v>
+        <v>0.92746081624469701</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>32540</v>
       </c>
       <c r="B95">
-        <v>0.74368680074794502</v>
+        <v>0.73979394965689405</v>
       </c>
       <c r="C95">
-        <v>0.84785278276416698</v>
+        <v>0.84811381593673396</v>
       </c>
       <c r="D95">
-        <v>0.95366978594635499</v>
+        <v>0.95351466224727599</v>
       </c>
       <c r="E95">
-        <v>0.78734383768819305</v>
+        <v>0.78383741128999496</v>
       </c>
       <c r="F95">
-        <v>0.86799135320268905</v>
+        <v>0.86720532687254903</v>
       </c>
       <c r="G95">
-        <v>0.90405911764216895</v>
+        <v>0.90541842329441802</v>
       </c>
       <c r="H95">
-        <v>0.75157064291868003</v>
+        <v>0.743091597672487</v>
       </c>
       <c r="I95">
-        <v>0.86348233315816703</v>
+        <v>0.85594532459977501</v>
       </c>
       <c r="J95">
-        <v>0.93245007726259999</v>
+        <v>0.92938884423824997</v>
       </c>
       <c r="K95">
-        <v>0.744031805439199</v>
+        <v>0.74241220166877298</v>
       </c>
       <c r="L95">
-        <v>0.85558189393825201</v>
+        <v>0.86505230640701902</v>
       </c>
       <c r="M95">
-        <v>0.93778154701942096</v>
+        <v>0.94729164823836598</v>
       </c>
       <c r="N95">
-        <v>0.81919783062446405</v>
+        <v>0.80761570810636896</v>
       </c>
       <c r="O95">
-        <v>0.90470735996604201</v>
+        <v>0.89663886700760598</v>
       </c>
       <c r="P95">
-        <v>0.93163262954718096</v>
+        <v>0.93167584327467201</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>32568</v>
       </c>
       <c r="B96">
-        <v>0.73681129667607803</v>
+        <v>0.73414038927328895</v>
       </c>
       <c r="C96">
-        <v>0.84249997244876695</v>
+        <v>0.84356181868826996</v>
       </c>
       <c r="D96">
-        <v>0.95125238646458399</v>
+        <v>0.950845723393135</v>
       </c>
       <c r="E96">
-        <v>0.77165966422074705</v>
+        <v>0.76956606564990004</v>
       </c>
       <c r="F96">
-        <v>0.86206762517581104</v>
+        <v>0.86153715590226798</v>
       </c>
       <c r="G96">
-        <v>0.90273355659125498</v>
+        <v>0.90397113463282597</v>
       </c>
       <c r="H96">
-        <v>0.74616895055574595</v>
+        <v>0.73917155047306804</v>
       </c>
       <c r="I96">
-        <v>0.85990276120702902</v>
+        <v>0.85356509922968304</v>
       </c>
       <c r="J96">
-        <v>0.93123043088582502</v>
+        <v>0.92752482422918803</v>
       </c>
       <c r="K96">
-        <v>0.739841063588484</v>
+        <v>0.73862477255622105</v>
       </c>
       <c r="L96">
-        <v>0.852410960898629</v>
+        <v>0.86139301569689297</v>
       </c>
       <c r="M96">
-        <v>0.93696085334354595</v>
+        <v>0.94543773281886301</v>
       </c>
       <c r="N96">
-        <v>0.81430821783173402</v>
+        <v>0.80284898466643395</v>
       </c>
       <c r="O96">
-        <v>0.89603090397770602</v>
+        <v>0.88832879043263702</v>
       </c>
       <c r="P96">
-        <v>0.92855403287245697</v>
+        <v>0.92851699692761003</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>32599</v>
       </c>
       <c r="B97">
-        <v>0.73189694745515099</v>
+        <v>0.72965964106853898</v>
       </c>
       <c r="C97">
-        <v>0.83862332869549705</v>
+        <v>0.84008992275323902</v>
       </c>
       <c r="D97">
-        <v>0.94812433844909605</v>
+        <v>0.94786458466879198</v>
       </c>
       <c r="E97">
-        <v>0.75815074325554599</v>
+        <v>0.75697561106885103</v>
       </c>
       <c r="F97">
-        <v>0.85451602255672698</v>
+        <v>0.85433249474755901</v>
       </c>
       <c r="G97">
-        <v>0.90222728101896499</v>
+        <v>0.90322960298719601</v>
       </c>
       <c r="H97">
-        <v>0.73091103922907597</v>
+        <v>0.72569716231582904</v>
       </c>
       <c r="I97">
-        <v>0.85248348723509604</v>
+        <v>0.84703690386966801</v>
       </c>
       <c r="J97">
-        <v>0.93087099335913903</v>
+        <v>0.92693584327592005</v>
       </c>
       <c r="K97">
-        <v>0.74153067451012</v>
+        <v>0.74115001768348199</v>
       </c>
       <c r="L97">
-        <v>0.854796941589549</v>
+        <v>0.86327558342938504</v>
       </c>
       <c r="M97">
-        <v>0.93833564645415501</v>
+        <v>0.94584529836185005</v>
       </c>
       <c r="N97">
-        <v>0.79939333395075196</v>
+        <v>0.78817467007305897</v>
       </c>
       <c r="O97">
-        <v>0.88881915215825902</v>
+        <v>0.88050721240824004</v>
       </c>
       <c r="P97">
-        <v>0.92746077766942903</v>
+        <v>0.927435911129187</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>32629</v>
       </c>
       <c r="B98">
-        <v>0.73103274147981001</v>
+        <v>0.72906034493160199</v>
       </c>
       <c r="C98">
-        <v>0.83843628602669595</v>
+        <v>0.84034616054514899</v>
       </c>
       <c r="D98">
-        <v>0.947285636247028</v>
+        <v>0.94702642921966795</v>
       </c>
       <c r="E98">
-        <v>0.75447369174420698</v>
+        <v>0.75474606631173702</v>
       </c>
       <c r="F98">
-        <v>0.84838921606447804</v>
+        <v>0.85000640068329802</v>
       </c>
       <c r="G98">
-        <v>0.90146336121730597</v>
+        <v>0.90287162819314604</v>
       </c>
       <c r="H98">
-        <v>0.72337143153056405</v>
+        <v>0.71819119690539901</v>
       </c>
       <c r="I98">
-        <v>0.850276693368892</v>
+        <v>0.84541951520588798</v>
       </c>
       <c r="J98">
-        <v>0.92917682550705705</v>
+        <v>0.92513927795477902</v>
       </c>
       <c r="K98">
-        <v>0.75502130749562701</v>
+        <v>0.75499537360936098</v>
       </c>
       <c r="L98">
-        <v>0.86614304359108996</v>
+        <v>0.87467515088002301</v>
       </c>
       <c r="M98">
-        <v>0.94260456519297398</v>
+        <v>0.94930653425795497</v>
       </c>
       <c r="N98">
-        <v>0.79465792225653298</v>
+        <v>0.78196975637100896</v>
       </c>
       <c r="O98">
-        <v>0.89062472101689105</v>
+        <v>0.88173634590405603</v>
       </c>
       <c r="P98">
-        <v>0.92852076085237101</v>
+        <v>0.92848932751401103</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>32660</v>
       </c>
       <c r="B99">
-        <v>0.72164067419705102</v>
+        <v>0.71995478083414199</v>
       </c>
       <c r="C99">
-        <v>0.82988661558830401</v>
+        <v>0.83166377328263696</v>
       </c>
       <c r="D99">
-        <v>0.94351918889643005</v>
+        <v>0.94335101566549595</v>
       </c>
       <c r="E99">
-        <v>0.73845341328025305</v>
+        <v>0.73963097584108495</v>
       </c>
       <c r="F99">
-        <v>0.83912636396796403</v>
+        <v>0.84128255708606203</v>
       </c>
       <c r="G99">
-        <v>0.89986590619632101</v>
+        <v>0.901545620441773</v>
       </c>
       <c r="H99">
-        <v>0.71111966524827397</v>
+        <v>0.70666554786758295</v>
       </c>
       <c r="I99">
-        <v>0.83632024724325804</v>
+        <v>0.83166611611327201</v>
       </c>
       <c r="J99">
-        <v>0.92424418613381698</v>
+        <v>0.91975689088150503</v>
       </c>
       <c r="K99">
-        <v>0.74474743834766499</v>
+        <v>0.744015969543942</v>
       </c>
       <c r="L99">
-        <v>0.85789930142908299</v>
+        <v>0.86449374366361798</v>
       </c>
       <c r="M99">
-        <v>0.94070377100698899</v>
+        <v>0.94682122990225703</v>
       </c>
       <c r="N99">
-        <v>0.78008588958950298</v>
+        <v>0.77045743987075499</v>
       </c>
       <c r="O99">
-        <v>0.88218434871215601</v>
+        <v>0.87413606916652498</v>
       </c>
       <c r="P99">
-        <v>0.92754683366689405</v>
+        <v>0.92721896977652896</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>32690</v>
       </c>
       <c r="B100">
-        <v>0.71843759101270499</v>
+        <v>0.716856741620857</v>
       </c>
       <c r="C100">
-        <v>0.82660715192344603</v>
+        <v>0.82826309150112698</v>
       </c>
       <c r="D100">
-        <v>0.94164091857561205</v>
+        <v>0.94156491674951104</v>
       </c>
       <c r="E100">
-        <v>0.72651021546100203</v>
+        <v>0.72906967931313504</v>
       </c>
       <c r="F100">
-        <v>0.82903705467091005</v>
+        <v>0.83199445655483295</v>
       </c>
       <c r="G100">
-        <v>0.89792411375275805</v>
+        <v>0.89969445464582998</v>
       </c>
       <c r="H100">
-        <v>0.70686866697248896</v>
+        <v>0.7038990933482</v>
       </c>
       <c r="I100">
-        <v>0.83215559114943605</v>
+        <v>0.82779158441688305</v>
       </c>
       <c r="J100">
-        <v>0.92222454285865896</v>
+        <v>0.917591501040108</v>
       </c>
       <c r="K100">
-        <v>0.74413407216043703</v>
+        <v>0.74191595709428804</v>
       </c>
       <c r="L100">
-        <v>0.85721920341674396</v>
+        <v>0.86247336116875395</v>
       </c>
       <c r="M100">
-        <v>0.94050307918044296</v>
+        <v>0.94627739241380004</v>
       </c>
       <c r="N100">
-        <v>0.78667557541548305</v>
+        <v>0.77713883428084496</v>
       </c>
       <c r="O100">
-        <v>0.88663212542122805</v>
+        <v>0.87867348505019705</v>
       </c>
       <c r="P100">
-        <v>0.92915019041089697</v>
+        <v>0.92868633743038498</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>32721</v>
       </c>
       <c r="B101">
-        <v>0.71469645411776905</v>
+        <v>0.71330784597241004</v>
       </c>
       <c r="C101">
-        <v>0.82270130662716801</v>
+        <v>0.82407010686216098</v>
       </c>
       <c r="D101">
-        <v>0.93980051101178397</v>
+        <v>0.93973836531903099</v>
       </c>
       <c r="E101">
-        <v>0.72052408909186005</v>
+        <v>0.72417539555310595</v>
       </c>
       <c r="F101">
-        <v>0.82389725848583395</v>
+        <v>0.82762247046445803</v>
       </c>
       <c r="G101">
-        <v>0.89663646812879405</v>
+        <v>0.89880463958025802</v>
       </c>
       <c r="H101">
-        <v>0.71347404885402399</v>
+        <v>0.711773957485903</v>
       </c>
       <c r="I101">
-        <v>0.83183881133538795</v>
+        <v>0.82813966771093195</v>
       </c>
       <c r="J101">
-        <v>0.91974449232778099</v>
+        <v>0.91500991812698695</v>
       </c>
       <c r="K101">
-        <v>0.73702944163559103</v>
+        <v>0.73404231566295997</v>
       </c>
       <c r="L101">
-        <v>0.85270515772521904</v>
+        <v>0.85692995961388996</v>
       </c>
       <c r="M101">
-        <v>0.94073384029630602</v>
+        <v>0.94642593192344304</v>
       </c>
       <c r="N101">
-        <v>0.78830177502139098</v>
+        <v>0.77951624011153897</v>
       </c>
       <c r="O101">
-        <v>0.88941539553384996</v>
+        <v>0.88105256007180199</v>
       </c>
       <c r="P101">
-        <v>0.930503071052732</v>
+        <v>0.92987112084177004</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>32752</v>
       </c>
       <c r="B102">
-        <v>0.71462584764649995</v>
+        <v>0.71286401493400797</v>
       </c>
       <c r="C102">
-        <v>0.82019320314182298</v>
+        <v>0.82105348407152201</v>
       </c>
       <c r="D102">
-        <v>0.93831176011678397</v>
+        <v>0.93849407296890996</v>
       </c>
       <c r="E102">
-        <v>0.71670068824327504</v>
+        <v>0.71903682772213595</v>
       </c>
       <c r="F102">
-        <v>0.81604123548390906</v>
+        <v>0.81892348875850696</v>
       </c>
       <c r="G102">
-        <v>0.89383363624076195</v>
+        <v>0.89633592452789002</v>
       </c>
       <c r="H102">
-        <v>0.72516249469792904</v>
+        <v>0.72222980448142404</v>
       </c>
       <c r="I102">
-        <v>0.835267191213663</v>
+        <v>0.831048988635126</v>
       </c>
       <c r="J102">
-        <v>0.91827157400704695</v>
+        <v>0.91346983692658301</v>
       </c>
       <c r="K102">
-        <v>0.73522130099066796</v>
+        <v>0.73224296147755896</v>
       </c>
       <c r="L102">
-        <v>0.84988544531020804</v>
+        <v>0.85338062291176398</v>
       </c>
       <c r="M102">
-        <v>0.93982443945827099</v>
+        <v>0.94524739594515705</v>
       </c>
       <c r="N102">
-        <v>0.789997891852107</v>
+        <v>0.78330460761802101</v>
       </c>
       <c r="O102">
-        <v>0.88810365867368302</v>
+        <v>0.88107810814558196</v>
       </c>
       <c r="P102">
-        <v>0.93016295313406205</v>
+        <v>0.92981352281817897</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>32782</v>
       </c>
       <c r="B103">
-        <v>0.71594008997927205</v>
+        <v>0.71434793054693002</v>
       </c>
       <c r="C103">
-        <v>0.82017792265478495</v>
+        <v>0.82133415263901699</v>
       </c>
       <c r="D103">
-        <v>0.937902073809179</v>
+        <v>0.93802487564091996</v>
       </c>
       <c r="E103">
-        <v>0.71470452612364299</v>
+        <v>0.71658132665178897</v>
       </c>
       <c r="F103">
-        <v>0.81206816015920202</v>
+        <v>0.81457473292897498</v>
       </c>
       <c r="G103">
-        <v>0.89183486400009604</v>
+        <v>0.89423216467490396</v>
       </c>
       <c r="H103">
-        <v>0.74682712939069895</v>
+        <v>0.74511502993317602</v>
       </c>
       <c r="I103">
-        <v>0.84297554255036</v>
+        <v>0.83991038792042305</v>
       </c>
       <c r="J103">
-        <v>0.91634795639796496</v>
+        <v>0.91179534327897205</v>
       </c>
       <c r="K103">
-        <v>0.74338335866648297</v>
+        <v>0.73686708313695304</v>
       </c>
       <c r="L103">
-        <v>0.85316836149031805</v>
+        <v>0.85467764586760098</v>
       </c>
       <c r="M103">
-        <v>0.94107315027953298</v>
+        <v>0.94584666025777797</v>
       </c>
       <c r="N103">
-        <v>0.80865692543733902</v>
+        <v>0.80016338943308096</v>
       </c>
       <c r="O103">
-        <v>0.892287868007824</v>
+        <v>0.88511428775569101</v>
       </c>
       <c r="P103">
-        <v>0.92936427533138299</v>
+        <v>0.92898078370633896</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>32813</v>
       </c>
       <c r="B104">
-        <v>0.71769317126211096</v>
+        <v>0.71539519135348995</v>
       </c>
       <c r="C104">
-        <v>0.82195618040652496</v>
+        <v>0.822964623114667</v>
       </c>
       <c r="D104">
-        <v>0.93934672269335195</v>
+        <v>0.93942305489169697</v>
       </c>
       <c r="E104">
-        <v>0.70745690722506205</v>
+        <v>0.70906287944201396</v>
       </c>
       <c r="F104">
-        <v>0.80967708030226004</v>
+        <v>0.81229478956700396</v>
       </c>
       <c r="G104">
-        <v>0.89217099045243398</v>
+        <v>0.894732907572101</v>
       </c>
       <c r="H104">
-        <v>0.72964031563216103</v>
+        <v>0.72684152736164498</v>
       </c>
       <c r="I104">
-        <v>0.83605032689362602</v>
+        <v>0.83249533777197504</v>
       </c>
       <c r="J104">
-        <v>0.91531071877266201</v>
+        <v>0.91072834497562205</v>
       </c>
       <c r="K104">
-        <v>0.73480221942998303</v>
+        <v>0.727916275006532</v>
       </c>
       <c r="L104">
-        <v>0.85084280947165003</v>
+        <v>0.85270743712807795</v>
       </c>
       <c r="M104">
-        <v>0.94227059406688096</v>
+        <v>0.94704289830367905</v>
       </c>
       <c r="N104">
-        <v>0.80714182838930504</v>
+        <v>0.79797224751100204</v>
       </c>
       <c r="O104">
-        <v>0.89614857101026901</v>
+        <v>0.88853063944362998</v>
       </c>
       <c r="P104">
-        <v>0.93091584117627002</v>
+        <v>0.93050407331847496</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>32843</v>
       </c>
       <c r="B105">
-        <v>0.72040396571887999</v>
+        <v>0.71742625194621201</v>
       </c>
       <c r="C105">
-        <v>0.82714371888520299</v>
+        <v>0.82764470735728701</v>
       </c>
       <c r="D105">
-        <v>0.94274783055135603</v>
+        <v>0.94259201761087996</v>
       </c>
       <c r="E105">
-        <v>0.71450254621132103</v>
+        <v>0.71573502026429103</v>
       </c>
       <c r="F105">
-        <v>0.81367311275072896</v>
+        <v>0.81612390296232096</v>
       </c>
       <c r="G105">
-        <v>0.89401505680624704</v>
+        <v>0.89671693902348504</v>
       </c>
       <c r="H105">
-        <v>0.72835833892686896</v>
+        <v>0.72435447614595505</v>
       </c>
       <c r="I105">
-        <v>0.840130083330213</v>
+        <v>0.83586182610974602</v>
       </c>
       <c r="J105">
-        <v>0.917040737444485</v>
+        <v>0.91268454749872496</v>
       </c>
       <c r="K105">
-        <v>0.74034187291428799</v>
+        <v>0.73502637237262802</v>
       </c>
       <c r="L105">
-        <v>0.85659113628365702</v>
+        <v>0.85953308485925395</v>
       </c>
       <c r="M105">
-        <v>0.94505530821765404</v>
+        <v>0.95034292340177895</v>
       </c>
       <c r="N105">
-        <v>0.81431160104314704</v>
+        <v>0.80360430663512405</v>
       </c>
       <c r="O105">
-        <v>0.90046542275892305</v>
+        <v>0.89242283220173402</v>
       </c>
       <c r="P105">
-        <v>0.93132824277391801</v>
+        <v>0.93120938435511502</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>32874</v>
       </c>
       <c r="B106">
-        <v>0.73425539797227102</v>
+        <v>0.73044500685340397</v>
       </c>
       <c r="C106">
-        <v>0.83969665446651998</v>
+        <v>0.839574007698351</v>
       </c>
       <c r="D106">
-        <v>0.94919868264542995</v>
+        <v>0.94892920050557905</v>
       </c>
       <c r="E106">
-        <v>0.72105384765663305</v>
+        <v>0.72126002940880896</v>
       </c>
       <c r="F106">
-        <v>0.82140911847578901</v>
+        <v>0.82288712049622204</v>
       </c>
       <c r="G106">
-        <v>0.89583866444845295</v>
+        <v>0.89833624161873105</v>
       </c>
       <c r="H106">
-        <v>0.75009916460857595</v>
+        <v>0.74483776508053401</v>
       </c>
       <c r="I106">
-        <v>0.85826391446193695</v>
+        <v>0.85246334577331495</v>
       </c>
       <c r="J106">
-        <v>0.92206975802286495</v>
+        <v>0.91789565473271495</v>
       </c>
       <c r="K106">
-        <v>0.74783576036258803</v>
+        <v>0.74528539218338896</v>
       </c>
       <c r="L106">
-        <v>0.86457620641686606</v>
+        <v>0.86988728816565597</v>
       </c>
       <c r="M106">
-        <v>0.948030042243316</v>
+        <v>0.95432526455820699</v>
       </c>
       <c r="N106">
-        <v>0.83502160029925998</v>
+        <v>0.82136016324122196</v>
       </c>
       <c r="O106">
-        <v>0.91383140047725797</v>
+        <v>0.90538264069475805</v>
       </c>
       <c r="P106">
-        <v>0.93332091691502606</v>
+        <v>0.93341854256086698</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>32905</v>
       </c>
       <c r="B107">
-        <v>0.73891885534109203</v>
+        <v>0.73380131425997397</v>
       </c>
       <c r="C107">
-        <v>0.84430099210704102</v>
+        <v>0.84322601220932303</v>
       </c>
       <c r="D107">
-        <v>0.95425019005168199</v>
+        <v>0.95367401003927699</v>
       </c>
       <c r="E107">
-        <v>0.71854215400252497</v>
+        <v>0.71738557385159196</v>
       </c>
       <c r="F107">
-        <v>0.82413060137243699</v>
+        <v>0.82463741731752904</v>
       </c>
       <c r="G107">
-        <v>0.89612088507046905</v>
+        <v>0.898449749588628</v>
       </c>
       <c r="H107">
-        <v>0.73676270093867602</v>
+        <v>0.73136783557743701</v>
       </c>
       <c r="I107">
-        <v>0.85234760211030103</v>
+        <v>0.84624594630750105</v>
       </c>
       <c r="J107">
-        <v>0.92611940450417096</v>
+        <v>0.92243464723370805</v>
       </c>
       <c r="K107">
-        <v>0.74880329970198301</v>
+        <v>0.74662692873548397</v>
       </c>
       <c r="L107">
-        <v>0.86467958567481595</v>
+        <v>0.87080424331396</v>
       </c>
       <c r="M107">
-        <v>0.94756186198089998</v>
+        <v>0.95478582177832005</v>
       </c>
       <c r="N107">
-        <v>0.83440438316261001</v>
+        <v>0.81852187685735001</v>
       </c>
       <c r="O107">
-        <v>0.91209892879316201</v>
+        <v>0.90229063854323799</v>
       </c>
       <c r="P107">
-        <v>0.93322676148474104</v>
+        <v>0.93314042131937502</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>32933</v>
       </c>
       <c r="B108">
-        <v>0.73670917048103002</v>
+        <v>0.73260186033331298</v>
       </c>
       <c r="C108">
-        <v>0.84088665357204895</v>
+        <v>0.84011473125803804</v>
       </c>
       <c r="D108">
-        <v>0.95352519742264596</v>
+        <v>0.95297533667825396</v>
       </c>
       <c r="E108">
-        <v>0.72668284556919804</v>
+        <v>0.72551275373017898</v>
       </c>
       <c r="F108">
-        <v>0.83065760318540605</v>
+        <v>0.83134652393631603</v>
       </c>
       <c r="G108">
-        <v>0.89799564300266299</v>
+        <v>0.90033151233342101</v>
       </c>
       <c r="H108">
-        <v>0.74117853860480098</v>
+        <v>0.736973248289856</v>
       </c>
       <c r="I108">
-        <v>0.85190584966038996</v>
+        <v>0.84705408755217604</v>
       </c>
       <c r="J108">
-        <v>0.92823783148329997</v>
+        <v>0.92515568598992504</v>
       </c>
       <c r="K108">
-        <v>0.74829138382987603</v>
+        <v>0.74767928019109298</v>
       </c>
       <c r="L108">
-        <v>0.86191334008142395</v>
+        <v>0.86806084145028295</v>
       </c>
       <c r="M108">
-        <v>0.946176601293925</v>
+        <v>0.95370018553213398</v>
       </c>
       <c r="N108">
-        <v>0.80826827703458404</v>
+        <v>0.79649216299196302</v>
       </c>
       <c r="O108">
-        <v>0.90016902330140902</v>
+        <v>0.89109928202431699</v>
       </c>
       <c r="P108">
-        <v>0.93283279702812305</v>
+        <v>0.93250239437075699</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>32964</v>
       </c>
       <c r="B109">
-        <v>0.73976604630965503</v>
+        <v>0.73604333057906401</v>
       </c>
       <c r="C109">
-        <v>0.84226556151772802</v>
+        <v>0.84154765814315002</v>
       </c>
       <c r="D109">
-        <v>0.95468783147950897</v>
+        <v>0.95421847586450403</v>
       </c>
       <c r="E109">
-        <v>0.73778994817777499</v>
+        <v>0.73618910358845002</v>
       </c>
       <c r="F109">
-        <v>0.83564539207095601</v>
+        <v>0.83600946236632501</v>
       </c>
       <c r="G109">
-        <v>0.89951054822216203</v>
+        <v>0.90151896425337197</v>
       </c>
       <c r="H109">
-        <v>0.75252807252561704</v>
+        <v>0.74936269985263904</v>
       </c>
       <c r="I109">
-        <v>0.86043898014200704</v>
+        <v>0.85646071982606797</v>
       </c>
       <c r="J109">
-        <v>0.93330020343128794</v>
+        <v>0.93089019189361</v>
       </c>
       <c r="K109">
-        <v>0.75117506655147603</v>
+        <v>0.74891578255422198</v>
       </c>
       <c r="L109">
-        <v>0.86159240241401602</v>
+        <v>0.86700897119891995</v>
       </c>
       <c r="M109">
-        <v>0.94528943399880205</v>
+        <v>0.95273550137834695</v>
       </c>
       <c r="N109">
-        <v>0.80617620008528401</v>
+        <v>0.794730789049095</v>
       </c>
       <c r="O109">
-        <v>0.89959350264279803</v>
+        <v>0.89057921541304397</v>
       </c>
       <c r="P109">
-        <v>0.93338119740301395</v>
+        <v>0.93308964038210995</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>32994</v>
       </c>
       <c r="B110">
-        <v>0.73964762899098901</v>
+        <v>0.73621722824943303</v>
       </c>
       <c r="C110">
-        <v>0.84378881445862797</v>
+        <v>0.84303146532184703</v>
       </c>
       <c r="D110">
-        <v>0.95292797619992198</v>
+        <v>0.95269648292624498</v>
       </c>
       <c r="E110">
-        <v>0.74607656582717496</v>
+        <v>0.74565602601813497</v>
       </c>
       <c r="F110">
-        <v>0.84358104074235896</v>
+        <v>0.84406995912774796</v>
       </c>
       <c r="G110">
-        <v>0.900650269659795</v>
+        <v>0.90188864499975396</v>
       </c>
       <c r="H110">
-        <v>0.76406297112313604</v>
+        <v>0.76184992246644601</v>
       </c>
       <c r="I110">
-        <v>0.871660704435538</v>
+        <v>0.86840164886395499</v>
       </c>
       <c r="J110">
-        <v>0.93912335792756996</v>
+        <v>0.93738694213104701</v>
       </c>
       <c r="K110">
-        <v>0.75092486881174403</v>
+        <v>0.749406336240653</v>
       </c>
       <c r="L110">
-        <v>0.86282624607088199</v>
+        <v>0.86819875237718203</v>
       </c>
       <c r="M110">
-        <v>0.945843377723256</v>
+        <v>0.95292788274929496</v>
       </c>
       <c r="N110">
-        <v>0.80720895909443702</v>
+        <v>0.79848026682318296</v>
       </c>
       <c r="O110">
-        <v>0.90174805592366902</v>
+        <v>0.89439136231512595</v>
       </c>
       <c r="P110">
-        <v>0.93508484712630702</v>
+        <v>0.93476794017368003</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>33025</v>
       </c>
       <c r="B111">
-        <v>0.73868526552775404</v>
+        <v>0.73545778622458702</v>
       </c>
       <c r="C111">
-        <v>0.84386461265833401</v>
+        <v>0.84328655087765603</v>
       </c>
       <c r="D111">
-        <v>0.95127053538566897</v>
+        <v>0.951254512818965</v>
       </c>
       <c r="E111">
-        <v>0.76290445950766095</v>
+        <v>0.76084895168180799</v>
       </c>
       <c r="F111">
-        <v>0.85615918454898199</v>
+        <v>0.85487283345589005</v>
       </c>
       <c r="G111">
-        <v>0.90233022684137598</v>
+        <v>0.902352842115971</v>
       </c>
       <c r="H111">
-        <v>0.77822668039705301</v>
+        <v>0.77552165349032998</v>
       </c>
       <c r="I111">
-        <v>0.88766944144534798</v>
+        <v>0.88398965249758799</v>
       </c>
       <c r="J111">
-        <v>0.94657174836271996</v>
+        <v>0.94521985673694797</v>
       </c>
       <c r="K111">
-        <v>0.75343967587652905</v>
+        <v>0.753023035967468</v>
       </c>
       <c r="L111">
-        <v>0.863472273472222</v>
+        <v>0.86929250854422102</v>
       </c>
       <c r="M111">
-        <v>0.94526341641691403</v>
+        <v>0.952322669192737</v>
       </c>
       <c r="N111">
-        <v>0.80242518878791202</v>
+        <v>0.79302346876269303</v>
       </c>
       <c r="O111">
-        <v>0.90074101611454405</v>
+        <v>0.89292899800179004</v>
       </c>
       <c r="P111">
-        <v>0.93562484650814504</v>
+        <v>0.93544688822729904</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>33055</v>
       </c>
       <c r="B112">
-        <v>0.74911634416889405</v>
+        <v>0.74564908447075295</v>
       </c>
       <c r="C112">
-        <v>0.85083398169448698</v>
+        <v>0.85025800959509501</v>
       </c>
       <c r="D112">
-        <v>0.95160872527072304</v>
+        <v>0.95167889099048597</v>
       </c>
       <c r="E112">
-        <v>0.79499400436849899</v>
+        <v>0.79061706118696395</v>
       </c>
       <c r="F112">
-        <v>0.87302791737282004</v>
+        <v>0.87009429440324704</v>
       </c>
       <c r="G112">
-        <v>0.90494177541256804</v>
+        <v>0.90390401429451295</v>
       </c>
       <c r="H112">
-        <v>0.79627586023598496</v>
+        <v>0.79319404205199395</v>
       </c>
       <c r="I112">
-        <v>0.90196335654236304</v>
+        <v>0.89878775935091704</v>
       </c>
       <c r="J112">
-        <v>0.94839093891609905</v>
+        <v>0.94763650607127103</v>
       </c>
       <c r="K112">
-        <v>0.75857546085785099</v>
+        <v>0.75792169641490204</v>
       </c>
       <c r="L112">
-        <v>0.86836421465837299</v>
+        <v>0.87405232257432597</v>
       </c>
       <c r="M112">
-        <v>0.94597928916615404</v>
+        <v>0.95266583266371596</v>
       </c>
       <c r="N112">
-        <v>0.80399026131606199</v>
+        <v>0.79623393782485896</v>
       </c>
       <c r="O112">
-        <v>0.90210324746254</v>
+        <v>0.89524495883085597</v>
       </c>
       <c r="P112">
-        <v>0.93643740195451497</v>
+        <v>0.936318934812707</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>33086</v>
       </c>
       <c r="B113">
-        <v>0.75675299541207397</v>
+        <v>0.75326156426038204</v>
       </c>
       <c r="C113">
-        <v>0.85657116421274904</v>
+        <v>0.85654180532514801</v>
       </c>
       <c r="D113">
-        <v>0.95344654441564802</v>
+        <v>0.95374569123651698</v>
       </c>
       <c r="E113">
-        <v>0.79853087697073999</v>
+        <v>0.79225055802161604</v>
       </c>
       <c r="F113">
-        <v>0.87548687846441098</v>
+        <v>0.87124261766766498</v>
       </c>
       <c r="G113">
-        <v>0.90640027017035496</v>
+        <v>0.90440102988832605</v>
       </c>
       <c r="H113">
-        <v>0.80949232278816097</v>
+        <v>0.80657215276245298</v>
       </c>
       <c r="I113">
-        <v>0.91261991524198804</v>
+        <v>0.90995536008818501</v>
       </c>
       <c r="J113">
-        <v>0.95012124873471204</v>
+        <v>0.94996736496801204</v>
       </c>
       <c r="K113">
-        <v>0.76917836753770297</v>
+        <v>0.76668703031916596</v>
       </c>
       <c r="L113">
-        <v>0.87579606294061196</v>
+        <v>0.88068882155779704</v>
       </c>
       <c r="M113">
-        <v>0.94794136378520699</v>
+        <v>0.95389478216989998</v>
       </c>
       <c r="N113">
-        <v>0.81131161460497503</v>
+        <v>0.80445649710264</v>
       </c>
       <c r="O113">
-        <v>0.907745108768368</v>
+        <v>0.90202755545229696</v>
       </c>
       <c r="P113">
-        <v>0.93836827806733003</v>
+        <v>0.93849146150451102</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>33117</v>
       </c>
       <c r="B114">
-        <v>0.76679466010715402</v>
+        <v>0.76292724865240502</v>
       </c>
       <c r="C114">
-        <v>0.86382354981604104</v>
+        <v>0.86390901674785003</v>
       </c>
       <c r="D114">
-        <v>0.95531882952983704</v>
+        <v>0.95551108140156205</v>
       </c>
       <c r="E114">
-        <v>0.80044214746695697</v>
+        <v>0.79569903029234301</v>
       </c>
       <c r="F114">
-        <v>0.88144732217274702</v>
+        <v>0.87735517168310495</v>
       </c>
       <c r="G114">
-        <v>0.90899214475946399</v>
+        <v>0.90618888743838</v>
       </c>
       <c r="H114">
-        <v>0.83234965235241698</v>
+        <v>0.82886750286563504</v>
       </c>
       <c r="I114">
-        <v>0.93083096960684297</v>
+        <v>0.928279244909477</v>
       </c>
       <c r="J114">
-        <v>0.95414937758436402</v>
+        <v>0.95447107057221703</v>
       </c>
       <c r="K114">
-        <v>0.78707939484679801</v>
+        <v>0.781092208479234</v>
       </c>
       <c r="L114">
-        <v>0.88780852495734197</v>
+        <v>0.89126230654537697</v>
       </c>
       <c r="M114">
-        <v>0.95091704127838494</v>
+        <v>0.956237176305898</v>
       </c>
       <c r="N114">
-        <v>0.80993110249449396</v>
+        <v>0.80253180143381198</v>
       </c>
       <c r="O114">
-        <v>0.90754803838911802</v>
+        <v>0.90203556804373097</v>
       </c>
       <c r="P114">
-        <v>0.93810273378006903</v>
+        <v>0.93834174071440701</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>33147</v>
       </c>
       <c r="B115">
-        <v>0.78202660981055805</v>
+        <v>0.77737211962302899</v>
       </c>
       <c r="C115">
-        <v>0.87410815451067703</v>
+        <v>0.87470922727614997</v>
       </c>
       <c r="D115">
-        <v>0.95733591573704802</v>
+        <v>0.95745723944769201</v>
       </c>
       <c r="E115">
-        <v>0.82465634227931905</v>
+        <v>0.81672953587047503</v>
       </c>
       <c r="F115">
-        <v>0.89320960472315902</v>
+        <v>0.88796369807648701</v>
       </c>
       <c r="G115">
-        <v>0.91220672410050296</v>
+        <v>0.90860999744397797</v>
       </c>
       <c r="H115">
-        <v>0.87384975414584898</v>
+        <v>0.86908892037059204</v>
       </c>
       <c r="I115">
-        <v>0.95761702286319506</v>
+        <v>0.95577714412085901</v>
       </c>
       <c r="J115">
-        <v>0.95910547440808303</v>
+        <v>0.96040855806144598</v>
       </c>
       <c r="K115">
-        <v>0.80681214525489198</v>
+        <v>0.798045411302022</v>
       </c>
       <c r="L115">
-        <v>0.90342517961187596</v>
+        <v>0.90660844918708094</v>
       </c>
       <c r="M115">
-        <v>0.95732877813515405</v>
+        <v>0.96212954297499398</v>
       </c>
       <c r="N115">
-        <v>0.82447022968087302</v>
+        <v>0.81512984188730397</v>
       </c>
       <c r="O115">
-        <v>0.912546545937019</v>
+        <v>0.90733278119771599</v>
       </c>
       <c r="P115">
-        <v>0.93749768112457599</v>
+        <v>0.937994179537332</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>33178</v>
       </c>
       <c r="B116">
-        <v>0.79916294069118599</v>
+        <v>0.79371776350762302</v>
       </c>
       <c r="C116">
-        <v>0.888589688629154</v>
+        <v>0.889754058932551</v>
       </c>
       <c r="D116">
-        <v>0.96152406219161601</v>
+        <v>0.96160036691289097</v>
       </c>
       <c r="E116">
-        <v>0.83235690113703698</v>
+        <v>0.82418804680496704</v>
       </c>
       <c r="F116">
-        <v>0.90132973719090503</v>
+        <v>0.89697352801823405</v>
       </c>
       <c r="G116">
-        <v>0.91381657207239497</v>
+        <v>0.91009599584681999</v>
       </c>
       <c r="H116">
-        <v>0.89965697021781899</v>
+        <v>0.89378645480904095</v>
       </c>
       <c r="I116">
-        <v>0.98198505501300004</v>
+        <v>0.98031352910124303</v>
       </c>
       <c r="J116">
-        <v>0.96583096479663599</v>
+        <v>0.96823771842955297</v>
       </c>
       <c r="K116">
-        <v>0.82426724492098202</v>
+        <v>0.81612038888924099</v>
       </c>
       <c r="L116">
-        <v>0.92209781558528603</v>
+        <v>0.92778458536931496</v>
       </c>
       <c r="M116">
-        <v>0.96440010485582806</v>
+        <v>0.96951968857541204</v>
       </c>
       <c r="N116">
-        <v>0.84751668169579197</v>
+        <v>0.83753245245985997</v>
       </c>
       <c r="O116">
-        <v>0.92652691784804098</v>
+        <v>0.92326833730415003</v>
       </c>
       <c r="P116">
-        <v>0.93896203290952995</v>
+        <v>0.94028650034875105</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>33208</v>
       </c>
       <c r="B117">
-        <v>0.82016454232245894</v>
+        <v>0.814202149854375</v>
       </c>
       <c r="C117">
-        <v>0.90711215723625505</v>
+        <v>0.90943326901961596</v>
       </c>
       <c r="D117">
-        <v>0.96617957267471499</v>
+        <v>0.966752626696607</v>
       </c>
       <c r="E117">
-        <v>0.86065369600580799</v>
+        <v>0.852670912232395</v>
       </c>
       <c r="F117">
-        <v>0.92098650471544596</v>
+        <v>0.91770071627641503</v>
       </c>
       <c r="G117">
-        <v>0.91864192210667295</v>
+        <v>0.91460215676784895</v>
       </c>
       <c r="H117">
-        <v>0.91646502263178198</v>
+        <v>0.910168714249181</v>
       </c>
       <c r="I117">
-        <v>1.00785566800236</v>
+        <v>1.0073927172325401</v>
       </c>
       <c r="J117">
-        <v>0.97345378693223605</v>
+        <v>0.97690575845910199</v>
       </c>
       <c r="K117">
-        <v>0.85501269249121603</v>
+        <v>0.85226139752402996</v>
       </c>
       <c r="L117">
-        <v>0.95138196046984802</v>
+        <v>0.96242803976743496</v>
       </c>
       <c r="M117">
-        <v>0.97485524618961295</v>
+        <v>0.98128639537494999</v>
       </c>
       <c r="N117">
-        <v>0.86943510300450499</v>
+        <v>0.86088184318373195</v>
       </c>
       <c r="O117">
-        <v>0.94348857904966998</v>
+        <v>0.94316896205546297</v>
       </c>
       <c r="P117">
-        <v>0.94119530277721597</v>
+        <v>0.94301287356102903</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>33239</v>
       </c>
       <c r="B118">
-        <v>0.87702525008041199</v>
+        <v>0.87122614926351205</v>
       </c>
       <c r="C118">
-        <v>0.94500497912488501</v>
+        <v>0.95042282018049096</v>
       </c>
       <c r="D118">
-        <v>0.97486193031297297</v>
+        <v>0.97586740582425302</v>
       </c>
       <c r="E118">
-        <v>0.94576407638207205</v>
+        <v>0.932156912478879</v>
       </c>
       <c r="F118">
-        <v>0.95297622140078797</v>
+        <v>0.95082750385072701</v>
       </c>
       <c r="G118">
-        <v>0.92481831965089001</v>
+        <v>0.92030028657256302</v>
       </c>
       <c r="H118">
-        <v>0.96910843411745695</v>
+        <v>0.96295700967012099</v>
       </c>
       <c r="I118">
-        <v>1.05978767383723</v>
+        <v>1.06039741860335</v>
       </c>
       <c r="J118">
-        <v>0.98339962092877498</v>
+        <v>0.98784861553083003</v>
       </c>
       <c r="K118">
-        <v>0.89676601508089404</v>
+        <v>0.89938513227068695</v>
       </c>
       <c r="L118">
-        <v>0.98531079063587601</v>
+        <v>1.0048934257365101</v>
       </c>
       <c r="M118">
-        <v>0.98484886504772096</v>
+        <v>0.99290320475276606</v>
       </c>
       <c r="N118">
-        <v>0.95245322057212101</v>
+        <v>0.93944793135207005</v>
       </c>
       <c r="O118">
-        <v>0.98635378194583601</v>
+        <v>0.99016321138080499</v>
       </c>
       <c r="P118">
-        <v>0.94626178346661505</v>
+        <v>0.94897525240918701</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>33270</v>
       </c>
       <c r="B119">
-        <v>0.83712436058376605</v>
+        <v>0.83467300438648195</v>
       </c>
       <c r="C119">
-        <v>0.92179079917960305</v>
+        <v>0.92718066928340803</v>
       </c>
       <c r="D119">
-        <v>0.97048297769273795</v>
+        <v>0.97146193805450798</v>
       </c>
       <c r="E119">
-        <v>0.87742637811790702</v>
+        <v>0.86948682813192801</v>
       </c>
       <c r="F119">
-        <v>0.92910483741723304</v>
+        <v>0.92789550278768296</v>
       </c>
       <c r="G119">
-        <v>0.91997935504546602</v>
+        <v>0.91625816531967397</v>
       </c>
       <c r="H119">
-        <v>0.91674060141118596</v>
+        <v>0.91358672076538705</v>
       </c>
       <c r="I119">
-        <v>1.0264812662913501</v>
+        <v>1.0280002584246</v>
       </c>
       <c r="J119">
-        <v>0.97978594963450705</v>
+        <v>0.98310678172460098</v>
       </c>
       <c r="K119">
-        <v>0.86849958889623502</v>
+        <v>0.88154684925183402</v>
       </c>
       <c r="L119">
-        <v>0.96739768528028303</v>
+        <v>0.99081755442880903</v>
       </c>
       <c r="M119">
-        <v>0.98178266262872405</v>
+        <v>0.99216614348477306</v>
       </c>
       <c r="N119">
-        <v>0.90626912321448205</v>
+        <v>0.898240005749535</v>
       </c>
       <c r="O119">
-        <v>0.97012381961512195</v>
+        <v>0.97144376635040797</v>
       </c>
       <c r="P119">
-        <v>0.94742035957208504</v>
+        <v>0.94914224487091303</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>33298</v>
       </c>
       <c r="B120">
-        <v>0.80242409815027105</v>
+        <v>0.80121438267464995</v>
       </c>
       <c r="C120">
-        <v>0.89402436595826595</v>
+        <v>0.89859806799100395</v>
       </c>
       <c r="D120">
-        <v>0.96604932189202697</v>
+        <v>0.96701948223642498</v>
       </c>
       <c r="E120">
-        <v>0.83242583543637205</v>
+        <v>0.82627471072470904</v>
       </c>
       <c r="F120">
-        <v>0.90473513764168101</v>
+        <v>0.90226887088124996</v>
       </c>
       <c r="G120">
-        <v>0.91529045676898402</v>
+        <v>0.91188412318800904</v>
       </c>
       <c r="H120">
-        <v>0.86967354704981104</v>
+        <v>0.86764606677465095</v>
       </c>
       <c r="I120">
-        <v>0.98184079543588398</v>
+        <v>0.98202472218321502</v>
       </c>
       <c r="J120">
-        <v>0.97104820530080505</v>
+        <v>0.973007878647276</v>
       </c>
       <c r="K120">
-        <v>0.83948190530223799</v>
+        <v>0.84583271975747398</v>
       </c>
       <c r="L120">
-        <v>0.94127276251417802</v>
+        <v>0.95913013741138797</v>
       </c>
       <c r="M120">
-        <v>0.97491182566414403</v>
+        <v>0.98478249191624301</v>
       </c>
       <c r="N120">
-        <v>0.87882908389765702</v>
+        <v>0.86871702239901805</v>
       </c>
       <c r="O120">
-        <v>0.95225869726537105</v>
+        <v>0.95088923142176396</v>
       </c>
       <c r="P120">
-        <v>0.94639999058221302</v>
+        <v>0.94763020637163298</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>33329</v>
       </c>
       <c r="B121">
-        <v>0.77768233754623395</v>
+        <v>0.77701650678891099</v>
       </c>
       <c r="C121">
-        <v>0.87208783649578303</v>
+        <v>0.87551894127124197</v>
       </c>
       <c r="D121">
-        <v>0.95900337302427496</v>
+        <v>0.95988122161045097</v>
       </c>
       <c r="E121">
-        <v>0.80469382805087497</v>
+        <v>0.798333979191163</v>
       </c>
       <c r="F121">
-        <v>0.88393412558047901</v>
+        <v>0.88035912860730803</v>
       </c>
       <c r="G121">
-        <v>0.90985835686564598</v>
+        <v>0.90674630666132405</v>
       </c>
       <c r="H121">
-        <v>0.83026422943732603</v>
+        <v>0.82923312795443405</v>
       </c>
       <c r="I121">
-        <v>0.94243341771912303</v>
+        <v>0.94214166432851199</v>
       </c>
       <c r="J121">
-        <v>0.96139465457106199</v>
+        <v>0.962347672895562</v>
       </c>
       <c r="K121">
-        <v>0.819994989870652</v>
+        <v>0.82585911405899304</v>
       </c>
       <c r="L121">
-        <v>0.92483306774227902</v>
+        <v>0.93890419438649897</v>
       </c>
       <c r="M121">
-        <v>0.97136870343138604</v>
+        <v>0.98036369495365705</v>
       </c>
       <c r="N121">
-        <v>0.84553566710583195</v>
+        <v>0.83933360944817004</v>
       </c>
       <c r="O121">
-        <v>0.92946412749155305</v>
+        <v>0.92739080376789396</v>
       </c>
       <c r="P121">
-        <v>0.94146695031054795</v>
+        <v>0.94260686356219603</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>33359</v>
       </c>
       <c r="B122">
-        <v>0.75187393660195101</v>
+        <v>0.75143768016430801</v>
       </c>
       <c r="C122">
-        <v>0.85093000109878703</v>
+        <v>0.85380061436173404</v>
       </c>
       <c r="D122">
-        <v>0.95221130230880002</v>
+        <v>0.95321309001115995</v>
       </c>
       <c r="E122">
-        <v>0.76915909669077598</v>
+        <v>0.76349790088529501</v>
       </c>
       <c r="F122">
-        <v>0.857920309556222</v>
+        <v>0.85398638206532296</v>
       </c>
       <c r="G122">
-        <v>0.90188418207376497</v>
+        <v>0.89921330613997696</v>
       </c>
       <c r="H122">
-        <v>0.80526948861921199</v>
+        <v>0.80428161947176502</v>
       </c>
       <c r="I122">
-        <v>0.91590354395013596</v>
+        <v>0.91491254703323299</v>
       </c>
       <c r="J122">
-        <v>0.95419779412194194</v>
+        <v>0.954444094465559</v>
       </c>
       <c r="K122">
-        <v>0.80252106461860295</v>
+        <v>0.80823718149869395</v>
       </c>
       <c r="L122">
-        <v>0.90597780595098898</v>
+        <v>0.91841765431282496</v>
       </c>
       <c r="M122">
-        <v>0.96307404242995698</v>
+        <v>0.97216703130107196</v>
       </c>
       <c r="N122">
-        <v>0.82308091773025305</v>
+        <v>0.81763575177571202</v>
       </c>
       <c r="O122">
-        <v>0.91285507078108896</v>
+        <v>0.90946108688748095</v>
       </c>
       <c r="P122">
-        <v>0.93780723569722202</v>
+        <v>0.93870303582668901</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>33390</v>
       </c>
       <c r="B123">
-        <v>0.73224346629779602</v>
+        <v>0.73208766632333999</v>
       </c>
       <c r="C123">
-        <v>0.83408928441883801</v>
+        <v>0.83685124316230797</v>
       </c>
       <c r="D123">
-        <v>0.946402386847079</v>
+        <v>0.94729528540819397</v>
       </c>
       <c r="E123">
-        <v>0.75154656492660599</v>
+        <v>0.746740095355101</v>
       </c>
       <c r="F123">
-        <v>0.842288250364298</v>
+        <v>0.83823732233241799</v>
       </c>
       <c r="G123">
-        <v>0.89609917940985295</v>
+        <v>0.89371891262522396</v>
       </c>
       <c r="H123">
-        <v>0.77403946282776703</v>
+        <v>0.77490130989130501</v>
       </c>
       <c r="I123">
-        <v>0.887207715820715</v>
+        <v>0.88683244695410102</v>
       </c>
       <c r="J123">
-        <v>0.94475543947509699</v>
+        <v>0.94425505605475102</v>
       </c>
       <c r="K123">
-        <v>0.78024182835731803</v>
+        <v>0.784280985804649</v>
       </c>
       <c r="L123">
-        <v>0.88571804864652404</v>
+        <v>0.89631421843008996</v>
       </c>
       <c r="M123">
-        <v>0.95367273506588102</v>
+        <v>0.96272971467439294</v>
       </c>
       <c r="N123">
-        <v>0.80203999962746697</v>
+        <v>0.79386445154643903</v>
       </c>
       <c r="O123">
-        <v>0.89763112223316199</v>
+        <v>0.89175204196370506</v>
       </c>
       <c r="P123">
-        <v>0.93347126998696595</v>
+        <v>0.93419199449764001</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>33420</v>
       </c>
       <c r="B124">
-        <v>0.72197683442928695</v>
+        <v>0.721773576404515</v>
       </c>
       <c r="C124">
-        <v>0.82448192403891096</v>
+        <v>0.82697263788280495</v>
       </c>
       <c r="D124">
-        <v>0.94213571518307504</v>
+        <v>0.94286948793971603</v>
       </c>
       <c r="E124">
-        <v>0.75749521350197002</v>
+        <v>0.75099147881110495</v>
       </c>
       <c r="F124">
-        <v>0.84105250290813904</v>
+        <v>0.83605416668228005</v>
       </c>
       <c r="G124">
-        <v>0.89412585202254302</v>
+        <v>0.89157130398224005</v>
       </c>
       <c r="H124">
-        <v>0.752326326153264</v>
+        <v>0.75258386526535304</v>
       </c>
       <c r="I124">
-        <v>0.86796885442424299</v>
+        <v>0.866838802745587</v>
       </c>
       <c r="J124">
-        <v>0.937880103673571</v>
+        <v>0.93658386570934005</v>
       </c>
       <c r="K124">
-        <v>0.77424547401995103</v>
+        <v>0.777641617246424</v>
       </c>
       <c r="L124">
-        <v>0.87719902466788202</v>
+        <v>0.88651801919829998</v>
       </c>
       <c r="M124">
-        <v>0.94819059825552798</v>
+        <v>0.95712488523179295</v>
       </c>
       <c r="N124">
-        <v>0.77675463065975503</v>
+        <v>0.76838677100820296</v>
       </c>
       <c r="O124">
-        <v>0.87976154086671898</v>
+        <v>0.87312944094993195</v>
       </c>
       <c r="P124">
-        <v>0.92950941774773699</v>
+        <v>0.93001272895552201</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>33451</v>
       </c>
       <c r="B125">
-        <v>0.71283301670538401</v>
+        <v>0.71281396028469801</v>
       </c>
       <c r="C125">
-        <v>0.81802355724463705</v>
+        <v>0.82061588997490698</v>
       </c>
       <c r="D125">
-        <v>0.94027727514345105</v>
+        <v>0.94105746511119304</v>
       </c>
       <c r="E125">
-        <v>0.75120824840334199</v>
+        <v>0.74620773910272198</v>
       </c>
       <c r="F125">
-        <v>0.84185702784243499</v>
+        <v>0.83705706296902205</v>
       </c>
       <c r="G125">
-        <v>0.89447141513182105</v>
+        <v>0.89184439674038896</v>
       </c>
       <c r="H125">
-        <v>0.73262375831115301</v>
+        <v>0.73271721277846602</v>
       </c>
       <c r="I125">
-        <v>0.85117783360173005</v>
+        <v>0.84995593692322602</v>
       </c>
       <c r="J125">
-        <v>0.93250411233721497</v>
+        <v>0.93106125323539302</v>
       </c>
       <c r="K125">
-        <v>0.75901956595377196</v>
+        <v>0.76233879048961095</v>
       </c>
       <c r="L125">
-        <v>0.86558065307077503</v>
+        <v>0.87495370896366498</v>
       </c>
       <c r="M125">
-        <v>0.943313837783464</v>
+        <v>0.95269785547006802</v>
       </c>
       <c r="N125">
-        <v>0.76297170974432305</v>
+        <v>0.75521808891212405</v>
       </c>
       <c r="O125">
-        <v>0.86881047818011203</v>
+        <v>0.86223350844436397</v>
       </c>
       <c r="P125">
-        <v>0.92591112240694495</v>
+        <v>0.92645884112337595</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>33482</v>
       </c>
       <c r="B126">
-        <v>0.71495370518265899</v>
+        <v>0.71432993364688402</v>
       </c>
       <c r="C126">
-        <v>0.81965234047303803</v>
+        <v>0.82192210462961002</v>
       </c>
       <c r="D126">
-        <v>0.94078741613792205</v>
+        <v>0.94132339844386104</v>
       </c>
       <c r="E126">
-        <v>0.75316271232949605</v>
+        <v>0.74798393930870799</v>
       </c>
       <c r="F126">
-        <v>0.84686598282422998</v>
+        <v>0.84202628858237705</v>
       </c>
       <c r="G126">
-        <v>0.89729290885483304</v>
+        <v>0.89443131513830199</v>
       </c>
       <c r="H126">
-        <v>0.73047176672518599</v>
+        <v>0.72848410855418899</v>
       </c>
       <c r="I126">
-        <v>0.84863026728511004</v>
+        <v>0.84611605623830699</v>
       </c>
       <c r="J126">
-        <v>0.92906006170981903</v>
+        <v>0.92703912158630997</v>
       </c>
       <c r="K126">
-        <v>0.754796440134613</v>
+        <v>0.75742332192043105</v>
       </c>
       <c r="L126">
-        <v>0.86196764664182302</v>
+        <v>0.87140016088155003</v>
       </c>
       <c r="M126">
-        <v>0.94007754573894797</v>
+        <v>0.94944015813828397</v>
       </c>
       <c r="N126">
-        <v>0.75322409263065204</v>
+        <v>0.746171622222225</v>
       </c>
       <c r="O126">
-        <v>0.86053297832258602</v>
+        <v>0.85416930996146201</v>
       </c>
       <c r="P126">
-        <v>0.92278557865500899</v>
+        <v>0.92325893544391602</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>33512</v>
       </c>
       <c r="B127">
-        <v>0.71949515500232297</v>
+        <v>0.71831543743921</v>
       </c>
       <c r="C127">
-        <v>0.82277431339173801</v>
+        <v>0.82457643943333803</v>
       </c>
       <c r="D127">
-        <v>0.94321589492746505</v>
+        <v>0.94363671964630502</v>
       </c>
       <c r="E127">
-        <v>0.74801589359263898</v>
+        <v>0.74161162709760498</v>
       </c>
       <c r="F127">
-        <v>0.84401454114534402</v>
+        <v>0.83895863975909102</v>
       </c>
       <c r="G127">
-        <v>0.89822340561430702</v>
+        <v>0.89561154555502198</v>
       </c>
       <c r="H127">
-        <v>0.72847660440599504</v>
+        <v>0.72525922983088797</v>
       </c>
       <c r="I127">
-        <v>0.84469649600355301</v>
+        <v>0.84059709105914504</v>
       </c>
       <c r="J127">
-        <v>0.92662584586674701</v>
+        <v>0.92419258960385198</v>
       </c>
       <c r="K127">
-        <v>0.74947125214924804</v>
+        <v>0.75150912948358095</v>
       </c>
       <c r="L127">
-        <v>0.85724320255007902</v>
+        <v>0.86688712943227597</v>
       </c>
       <c r="M127">
-        <v>0.93749092824452096</v>
+        <v>0.94715402769051005</v>
       </c>
       <c r="N127">
-        <v>0.75015020582573999</v>
+        <v>0.74090688942082406</v>
       </c>
       <c r="O127">
-        <v>0.85679603194416698</v>
+        <v>0.84967801657126996</v>
       </c>
       <c r="P127">
-        <v>0.92095670772848004</v>
+        <v>0.92150671235155601</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>33543</v>
       </c>
       <c r="B128">
-        <v>0.72052241850420395</v>
+        <v>0.71945537478976795</v>
       </c>
       <c r="C128">
-        <v>0.82426195849050099</v>
+        <v>0.82630212158469596</v>
       </c>
       <c r="D128">
-        <v>0.94293938543879396</v>
+        <v>0.94329208531617703</v>
       </c>
       <c r="E128">
-        <v>0.74126784422870395</v>
+        <v>0.734830987368296</v>
       </c>
       <c r="F128">
-        <v>0.83925355066526897</v>
+        <v>0.83457331162779702</v>
       </c>
       <c r="G128">
-        <v>0.89591374184259998</v>
+        <v>0.89348592758038803</v>
       </c>
       <c r="H128">
-        <v>0.71556651661781501</v>
+        <v>0.71189759198875102</v>
       </c>
       <c r="I128">
-        <v>0.83927471297653999</v>
+        <v>0.83510067546764</v>
       </c>
       <c r="J128">
-        <v>0.92497558140796698</v>
+        <v>0.92198871348141198</v>
       </c>
       <c r="K128">
-        <v>0.75023586028835099</v>
+        <v>0.75432222732554899</v>
       </c>
       <c r="L128">
-        <v>0.85930363626704998</v>
+        <v>0.870401764588559</v>
       </c>
       <c r="M128">
-        <v>0.93624698033050702</v>
+        <v>0.94620660762035103</v>
       </c>
       <c r="N128">
-        <v>0.75906779166423499</v>
+        <v>0.74958715296710998</v>
       </c>
       <c r="O128">
-        <v>0.86110206490501195</v>
+        <v>0.85383327790888996</v>
       </c>
       <c r="P128">
-        <v>0.92122604429134702</v>
+        <v>0.92161700887709097</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>33573</v>
       </c>
       <c r="B129">
-        <v>0.72466165839366103</v>
+        <v>0.72360635898709502</v>
       </c>
       <c r="C129">
-        <v>0.82906803333008405</v>
+        <v>0.83155684680458597</v>
       </c>
       <c r="D129">
-        <v>0.94381809424295304</v>
+        <v>0.94426786589767397</v>
       </c>
       <c r="E129">
-        <v>0.740565886106336</v>
+        <v>0.73529299727904796</v>
       </c>
       <c r="F129">
-        <v>0.83360261640330602</v>
+        <v>0.82990822161509203</v>
       </c>
       <c r="G129">
-        <v>0.89161588176785</v>
+        <v>0.88966090481251003</v>
       </c>
       <c r="H129">
-        <v>0.71554625688164297</v>
+        <v>0.71104835813433198</v>
       </c>
       <c r="I129">
-        <v>0.84282370089343905</v>
+        <v>0.83772039963317402</v>
       </c>
       <c r="J129">
-        <v>0.92410325721044695</v>
+        <v>0.920413746438141</v>
       </c>
       <c r="K129">
-        <v>0.74777156426527902</v>
+        <v>0.75354450763532499</v>
       </c>
       <c r="L129">
-        <v>0.85763157140051804</v>
+        <v>0.87074844628836201</v>
       </c>
       <c r="M129">
-        <v>0.935130158743117</v>
+        <v>0.94596055626567199</v>
       </c>
       <c r="N129">
-        <v>0.77220891089836596</v>
+        <v>0.76158348623442695</v>
       </c>
       <c r="O129">
-        <v>0.86878385914371803</v>
+        <v>0.86146117529259103</v>
       </c>
       <c r="P129">
-        <v>0.92194676607797599</v>
+        <v>0.92250162013644699</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>33604</v>
       </c>
       <c r="B130">
-        <v>0.72575632666895995</v>
+        <v>0.72291916414000001</v>
       </c>
       <c r="C130">
-        <v>0.82846334972283298</v>
+        <v>0.82896592503898603</v>
       </c>
       <c r="D130">
-        <v>0.94423226193801502</v>
+        <v>0.94422903950708403</v>
       </c>
       <c r="E130">
-        <v>0.72931004230242802</v>
+        <v>0.72467552884265596</v>
       </c>
       <c r="F130">
-        <v>0.82511302873118497</v>
+        <v>0.82069802800560998</v>
       </c>
       <c r="G130">
-        <v>0.88911227725992603</v>
+        <v>0.887228002871152</v>
       </c>
       <c r="H130">
-        <v>0.71083991787905998</v>
+        <v>0.705809937513869</v>
       </c>
       <c r="I130">
-        <v>0.83250809455101704</v>
+        <v>0.82637450050379102</v>
       </c>
       <c r="J130">
-        <v>0.921141899693243</v>
+        <v>0.91680917146469298</v>
       </c>
       <c r="K130">
-        <v>0.73670963336352902</v>
+        <v>0.73913482639197603</v>
       </c>
       <c r="L130">
-        <v>0.84811615249091299</v>
+        <v>0.858184111402856</v>
       </c>
       <c r="M130">
-        <v>0.93232397534045697</v>
+        <v>0.94303950502789302</v>
       </c>
       <c r="N130">
-        <v>0.78693563463288696</v>
+        <v>0.77587366354375298</v>
       </c>
       <c r="O130">
-        <v>0.87458848530446298</v>
+        <v>0.86732319700776395</v>
       </c>
       <c r="P130">
-        <v>0.92358682684543003</v>
+        <v>0.92394469174892002</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>33635</v>
       </c>
       <c r="B131">
-        <v>0.72161778578996705</v>
+        <v>0.71921086608081997</v>
       </c>
       <c r="C131">
-        <v>0.82533490345172</v>
+        <v>0.82561534765759503</v>
       </c>
       <c r="D131">
-        <v>0.94412262666848501</v>
+        <v>0.94398794877663506</v>
       </c>
       <c r="E131">
-        <v>0.704072003286486</v>
+        <v>0.698813380536083</v>
       </c>
       <c r="F131">
-        <v>0.81007739257246303</v>
+        <v>0.80549167134658395</v>
       </c>
       <c r="G131">
-        <v>0.88524230562551198</v>
+        <v>0.88383673242525995</v>
       </c>
       <c r="H131">
-        <v>0.71159169994745197</v>
+        <v>0.70542325832911701</v>
       </c>
       <c r="I131">
-        <v>0.82920545293179304</v>
+        <v>0.82223214319136595</v>
       </c>
       <c r="J131">
-        <v>0.92031630550718002</v>
+        <v>0.91571512180468395</v>
       </c>
       <c r="K131">
-        <v>0.72776782651513605</v>
+        <v>0.72968738091650098</v>
       </c>
       <c r="L131">
-        <v>0.84093036042272096</v>
+        <v>0.85018561504672696</v>
       </c>
       <c r="M131">
-        <v>0.92971642574914104</v>
+        <v>0.93967824780513598</v>
       </c>
       <c r="N131">
-        <v>0.78027818675621496</v>
+        <v>0.77113264227687595</v>
       </c>
       <c r="O131">
-        <v>0.87406316022594799</v>
+        <v>0.86650727248402704</v>
       </c>
       <c r="P131">
-        <v>0.92574797671950304</v>
+        <v>0.92582803285090098</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>33664</v>
       </c>
       <c r="B132">
-        <v>0.724038883652386</v>
+        <v>0.72189793846040395</v>
       </c>
       <c r="C132">
-        <v>0.82504314937523304</v>
+        <v>0.82526360272215504</v>
       </c>
       <c r="D132">
-        <v>0.94433171008552497</v>
+        <v>0.94407970744961001</v>
       </c>
       <c r="E132">
-        <v>0.69556261765598804</v>
+        <v>0.68880540894104103</v>
       </c>
       <c r="F132">
-        <v>0.80354283122416703</v>
+        <v>0.79827842672032601</v>
       </c>
       <c r="G132">
-        <v>0.88298327167539903</v>
+        <v>0.88160040057559996</v>
       </c>
       <c r="H132">
-        <v>0.72159628961430999</v>
+        <v>0.71501570891730404</v>
       </c>
       <c r="I132">
-        <v>0.82993909501847096</v>
+        <v>0.82275640062079802</v>
       </c>
       <c r="J132">
-        <v>0.91773879922973201</v>
+        <v>0.91277458576789094</v>
       </c>
       <c r="K132">
-        <v>0.72872905800188204</v>
+        <v>0.73083184009541502</v>
       </c>
       <c r="L132">
-        <v>0.83967870367310204</v>
+        <v>0.84823798520558402</v>
       </c>
       <c r="M132">
-        <v>0.92927969112125297</v>
+        <v>0.93821116442826702</v>
       </c>
       <c r="N132">
-        <v>0.78015874785213501</v>
+        <v>0.77092495312444898</v>
       </c>
       <c r="O132">
-        <v>0.87055328838782198</v>
+        <v>0.86264424688726904</v>
       </c>
       <c r="P132">
-        <v>0.92356147201858796</v>
+        <v>0.92365132194279298</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>33695</v>
       </c>
       <c r="B133">
-        <v>0.72690489745589004</v>
+        <v>0.72423780587661801</v>
       </c>
       <c r="C133">
-        <v>0.82667005030937402</v>
+        <v>0.82619309826534004</v>
       </c>
       <c r="D133">
-        <v>0.94451591072799701</v>
+        <v>0.94382064580934999</v>
       </c>
       <c r="E133">
-        <v>0.69848497199940496</v>
+        <v>0.68995900904482899</v>
       </c>
       <c r="F133">
-        <v>0.80200505653191401</v>
+        <v>0.79554076868742896</v>
       </c>
       <c r="G133">
-        <v>0.88245303445794498</v>
+        <v>0.88092302045526505</v>
       </c>
       <c r="H133">
-        <v>0.72849789134135601</v>
+        <v>0.72105664304345296</v>
       </c>
       <c r="I133">
-        <v>0.83005282911098699</v>
+        <v>0.821779552550993</v>
       </c>
       <c r="J133">
-        <v>0.915473873308429</v>
+        <v>0.91002556249055</v>
       </c>
       <c r="K133">
-        <v>0.72197606489288302</v>
+        <v>0.72218103939901501</v>
       </c>
       <c r="L133">
-        <v>0.82789305980761596</v>
+        <v>0.83470090431656796</v>
       </c>
       <c r="M133">
-        <v>0.92376874445797197</v>
+        <v>0.93181711883637397</v>
       </c>
       <c r="N133">
-        <v>0.77892068835918205</v>
+        <v>0.77060386587469598</v>
       </c>
       <c r="O133">
-        <v>0.87119672077138</v>
+        <v>0.86307764473917403</v>
       </c>
       <c r="P133">
-        <v>0.92373133964014997</v>
+        <v>0.92359697719975598</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>33725</v>
       </c>
       <c r="B134">
-        <v>0.72584564804287999</v>
+        <v>0.722790806122944</v>
       </c>
       <c r="C134">
-        <v>0.82748097366357798</v>
+        <v>0.82651491609485395</v>
       </c>
       <c r="D134">
-        <v>0.94520916677678601</v>
+        <v>0.94419595204781703</v>
       </c>
       <c r="E134">
-        <v>0.69591367090192402</v>
+        <v>0.68762022216184904</v>
       </c>
       <c r="F134">
-        <v>0.80357048619259497</v>
+        <v>0.79680439929178903</v>
       </c>
       <c r="G134">
-        <v>0.88233989114193601</v>
+        <v>0.88036706611184801</v>
       </c>
       <c r="H134">
-        <v>0.70833546948231796</v>
+        <v>0.69886817086084296</v>
       </c>
       <c r="I134">
-        <v>0.81851450503204204</v>
+        <v>0.80903710829659603</v>
       </c>
       <c r="J134">
-        <v>0.91284328697278605</v>
+        <v>0.907422207334321</v>
       </c>
       <c r="K134">
-        <v>0.70859745485185399</v>
+        <v>0.70895021333689801</v>
       </c>
       <c r="L134">
-        <v>0.81884725882212706</v>
+        <v>0.82570578047114296</v>
       </c>
       <c r="M134">
-        <v>0.91866089052865096</v>
+        <v>0.92668535784705697</v>
       </c>
       <c r="N134">
-        <v>0.78640607409749197</v>
+        <v>0.77606128277330899</v>
       </c>
       <c r="O134">
-        <v>0.87657350564175696</v>
+        <v>0.86712784514592101</v>
       </c>
       <c r="P134">
-        <v>0.92420366188750203</v>
+        <v>0.92382092615175504</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>33756</v>
       </c>
       <c r="B135">
-        <v>0.72358288014140404</v>
+        <v>0.72040154443619997</v>
       </c>
       <c r="C135">
-        <v>0.82767431986766005</v>
+        <v>0.82632243165137997</v>
       </c>
       <c r="D135">
-        <v>0.94647098608994995</v>
+        <v>0.94498316041538299</v>
       </c>
       <c r="E135">
-        <v>0.698020008356525</v>
+        <v>0.68966269361616594</v>
       </c>
       <c r="F135">
-        <v>0.80338206791621103</v>
+        <v>0.79681509841970699</v>
       </c>
       <c r="G135">
-        <v>0.88166038553085502</v>
+        <v>0.87986678566700305</v>
       </c>
       <c r="H135">
-        <v>0.70555199684806302</v>
+        <v>0.69717393542339701</v>
       </c>
       <c r="I135">
-        <v>0.81673518294820702</v>
+        <v>0.80714453123764696</v>
       </c>
       <c r="J135">
-        <v>0.91200905242957497</v>
+        <v>0.90684723155468105</v>
       </c>
       <c r="K135">
-        <v>0.69213297837621302</v>
+        <v>0.69434397194111397</v>
       </c>
       <c r="L135">
-        <v>0.80928329250957498</v>
+        <v>0.817338518599806</v>
       </c>
       <c r="M135">
-        <v>0.91507220103518205</v>
+        <v>0.92330554960364697</v>
       </c>
       <c r="N135">
-        <v>0.78496529629239398</v>
+        <v>0.77460265805857398</v>
       </c>
       <c r="O135">
-        <v>0.87867475282206697</v>
+        <v>0.868612998171992</v>
       </c>
       <c r="P135">
-        <v>0.92552343000031201</v>
+        <v>0.92475313290295802</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>33786</v>
       </c>
       <c r="B136">
-        <v>0.72555220187777403</v>
+        <v>0.72193492056070296</v>
       </c>
       <c r="C136">
-        <v>0.83018451979631402</v>
+        <v>0.82859937201085998</v>
       </c>
       <c r="D136">
-        <v>0.94965525570818299</v>
+        <v>0.94795100962243495</v>
       </c>
       <c r="E136">
-        <v>0.71390726049114195</v>
+        <v>0.70358673591710397</v>
       </c>
       <c r="F136">
-        <v>0.811233959671394</v>
+        <v>0.80352881852816804</v>
       </c>
       <c r="G136">
-        <v>0.88340020403054498</v>
+        <v>0.88133136349743901</v>
       </c>
       <c r="H136">
-        <v>0.68976965200025897</v>
+        <v>0.68140771116825705</v>
       </c>
       <c r="I136">
-        <v>0.80803001960061605</v>
+        <v>0.79870141765026803</v>
       </c>
       <c r="J136">
-        <v>0.91196710989353702</v>
+        <v>0.90730136533237704</v>
       </c>
       <c r="K136">
-        <v>0.68793918386151498</v>
+        <v>0.69020829607384604</v>
       </c>
       <c r="L136">
-        <v>0.80555696202942095</v>
+        <v>0.81401007042706097</v>
       </c>
       <c r="M136">
-        <v>0.91274656249917596</v>
+        <v>0.92112923118794698</v>
       </c>
       <c r="N136">
-        <v>0.78962889002407799</v>
+        <v>0.77795365145445206</v>
       </c>
       <c r="O136">
-        <v>0.88134748993259304</v>
+        <v>0.87129174887896399</v>
       </c>
       <c r="P136">
-        <v>0.92669843365064597</v>
+        <v>0.92593896526842101</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>33817</v>
       </c>
       <c r="B137">
-        <v>0.73026220704776401</v>
+        <v>0.72584131246636896</v>
       </c>
       <c r="C137">
-        <v>0.83550300482247697</v>
+        <v>0.83332453579266097</v>
       </c>
       <c r="D137">
-        <v>0.95417922693808399</v>
+        <v>0.952201423172087</v>
       </c>
       <c r="E137">
-        <v>0.71326388865677903</v>
+        <v>0.703136865769592</v>
       </c>
       <c r="F137">
-        <v>0.81643748028883301</v>
+        <v>0.80806021299119102</v>
       </c>
       <c r="G137">
-        <v>0.88363117173754702</v>
+        <v>0.88155980035143899</v>
       </c>
       <c r="H137">
-        <v>0.69556112616501697</v>
+        <v>0.68528325653570699</v>
       </c>
       <c r="I137">
-        <v>0.81254446782689904</v>
+        <v>0.80184331934762998</v>
       </c>
       <c r="J137">
-        <v>0.91355958220718003</v>
+        <v>0.90913133225363496</v>
       </c>
       <c r="K137">
-        <v>0.68820430760309004</v>
+        <v>0.69008047180723298</v>
       </c>
       <c r="L137">
-        <v>0.806252630967913</v>
+        <v>0.81471607083321596</v>
       </c>
       <c r="M137">
-        <v>0.91257923615317005</v>
+        <v>0.92093536592226199</v>
       </c>
       <c r="N137">
-        <v>0.78887360743191903</v>
+        <v>0.77627449213350797</v>
       </c>
       <c r="O137">
-        <v>0.88018079776914104</v>
+        <v>0.86988284379504499</v>
       </c>
       <c r="P137">
-        <v>0.92488247788880396</v>
+        <v>0.92425379431334398</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>33848</v>
       </c>
       <c r="B138">
-        <v>0.74588732617744902</v>
+        <v>0.73975291773742002</v>
       </c>
       <c r="C138">
-        <v>0.849674083487021</v>
+        <v>0.84624433473564198</v>
       </c>
       <c r="D138">
-        <v>0.963508043158812</v>
+        <v>0.96070495097351905</v>
       </c>
       <c r="E138">
-        <v>0.71666085956040104</v>
+        <v>0.70513998297665403</v>
       </c>
       <c r="F138">
-        <v>0.82264454504672102</v>
+        <v>0.81252642161653499</v>
       </c>
       <c r="G138">
-        <v>0.88477101239086198</v>
+        <v>0.88262784590733201</v>
       </c>
       <c r="H138">
-        <v>0.69856591463533202</v>
+        <v>0.68571535290206298</v>
       </c>
       <c r="I138">
-        <v>0.81714028386953497</v>
+        <v>0.80451755284708304</v>
       </c>
       <c r="J138">
-        <v>0.91467284865507803</v>
+        <v>0.91030907750525902</v>
       </c>
       <c r="K138">
-        <v>0.69902141885476099</v>
+        <v>0.69902236371860504</v>
       </c>
       <c r="L138">
-        <v>0.81399370942914795</v>
+        <v>0.82147861653980503</v>
       </c>
       <c r="M138">
-        <v>0.91451298338720699</v>
+        <v>0.92267327428962598</v>
       </c>
       <c r="N138">
-        <v>0.81309481406933104</v>
+        <v>0.79611107324436203</v>
       </c>
       <c r="O138">
-        <v>0.89073889520851302</v>
+        <v>0.87970044573209905</v>
       </c>
       <c r="P138">
-        <v>0.92441713989700203</v>
+        <v>0.92406556087953196</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>33878</v>
       </c>
       <c r="B139">
-        <v>0.75397922211662405</v>
+        <v>0.74929619983937901</v>
       </c>
       <c r="C139">
-        <v>0.85479787233084503</v>
+        <v>0.85283256237836702</v>
       </c>
       <c r="D139">
-        <v>0.96354141690080697</v>
+        <v>0.96130973922945595</v>
       </c>
       <c r="E139">
-        <v>0.72330912804848502</v>
+        <v>0.71207312532052003</v>
       </c>
       <c r="F139">
-        <v>0.82496830377006902</v>
+        <v>0.81576017160095904</v>
       </c>
       <c r="G139">
-        <v>0.88402750355314197</v>
+        <v>0.88188658645026397</v>
       </c>
       <c r="H139">
-        <v>0.70213186032544295</v>
+        <v>0.69222948954953301</v>
       </c>
       <c r="I139">
-        <v>0.81744030523614497</v>
+        <v>0.80711584973468997</v>
       </c>
       <c r="J139">
-        <v>0.91178838973609699</v>
+        <v>0.90758479101215095</v>
       </c>
       <c r="K139">
-        <v>0.703981548893163</v>
+        <v>0.70692772661868097</v>
       </c>
       <c r="L139">
-        <v>0.81640621430376903</v>
+        <v>0.82691307853915197</v>
       </c>
       <c r="M139">
-        <v>0.91447249627038396</v>
+        <v>0.92371525307278102</v>
       </c>
       <c r="N139">
-        <v>0.83758327734105598</v>
+        <v>0.82338837836409795</v>
       </c>
       <c r="O139">
-        <v>0.90000363903554403</v>
+        <v>0.89082764828485705</v>
       </c>
       <c r="P139">
-        <v>0.92465250455463899</v>
+        <v>0.92421832238297696</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>33909</v>
       </c>
       <c r="B140">
-        <v>0.75317198066208002</v>
+        <v>0.74931162719714495</v>
       </c>
       <c r="C140">
-        <v>0.85544545648977099</v>
+        <v>0.85465493669149595</v>
       </c>
       <c r="D140">
-        <v>0.964291749814435</v>
+        <v>0.96231895046013505</v>
       </c>
       <c r="E140">
-        <v>0.732993624817872</v>
+        <v>0.72310361975468296</v>
       </c>
       <c r="F140">
-        <v>0.83320701297912403</v>
+        <v>0.82516078894977796</v>
       </c>
       <c r="G140">
-        <v>0.88357227108591296</v>
+        <v>0.881467576958889</v>
       </c>
       <c r="H140">
-        <v>0.68789396530299196</v>
+        <v>0.67755184938170498</v>
       </c>
       <c r="I140">
-        <v>0.81136030281309801</v>
+        <v>0.801323745513838</v>
       </c>
       <c r="J140">
-        <v>0.90973208071800304</v>
+        <v>0.90567455761806903</v>
       </c>
       <c r="K140">
-        <v>0.70811971611536495</v>
+        <v>0.715930762455674</v>
       </c>
       <c r="L140">
-        <v>0.82054023931506204</v>
+        <v>0.83538957764384802</v>
       </c>
       <c r="M140">
-        <v>0.91555390091702704</v>
+        <v>0.92607670602076197</v>
       </c>
       <c r="N140">
-        <v>0.82657543414404799</v>
+        <v>0.81203645653547396</v>
       </c>
       <c r="O140">
-        <v>0.89822266922633098</v>
+        <v>0.88939250829632699</v>
       </c>
       <c r="P140">
-        <v>0.92513896848411104</v>
+        <v>0.92485959498664405</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>33939</v>
       </c>
       <c r="B141">
-        <v>0.74742827760001695</v>
+        <v>0.74503481049481801</v>
       </c>
       <c r="C141">
-        <v>0.84991025629426498</v>
+        <v>0.85038901184159099</v>
       </c>
       <c r="D141">
-        <v>0.95953045577079898</v>
+        <v>0.95806878705780096</v>
       </c>
       <c r="E141">
-        <v>0.71699494197522196</v>
+        <v>0.70890961949776599</v>
       </c>
       <c r="F141">
-        <v>0.82136828717676402</v>
+        <v>0.81441612269486396</v>
       </c>
       <c r="G141">
-        <v>0.87905637259326497</v>
+        <v>0.87670777296235203</v>
       </c>
       <c r="H141">
-        <v>0.68694345365558096</v>
+        <v>0.67847128001685397</v>
       </c>
       <c r="I141">
-        <v>0.81293425432577604</v>
+        <v>0.80414259993136605</v>
       </c>
       <c r="J141">
-        <v>0.90952236864414504</v>
+        <v>0.90516438492846096</v>
       </c>
       <c r="K141">
-        <v>0.71059605865209097</v>
+        <v>0.72128913495441005</v>
       </c>
       <c r="L141">
-        <v>0.82449431725528399</v>
+        <v>0.84161237237006703</v>
       </c>
       <c r="M141">
-        <v>0.91779206473113295</v>
+        <v>0.92938448793336303</v>
       </c>
       <c r="N141">
-        <v>0.82190905652799795</v>
+        <v>0.80997706225895205</v>
       </c>
       <c r="O141">
-        <v>0.899976871888576</v>
+        <v>0.891624492271336</v>
       </c>
       <c r="P141">
-        <v>0.926438130091913</v>
+        <v>0.92578356402026896</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>33970</v>
       </c>
       <c r="B142">
-        <v>0.73654632231356498</v>
+        <v>0.73509988839794604</v>
       </c>
       <c r="C142">
-        <v>0.83961356978519597</v>
+        <v>0.84069900034320499</v>
       </c>
       <c r="D142">
-        <v>0.95293845213258399</v>
+        <v>0.95186557075245404</v>
       </c>
       <c r="E142">
-        <v>0.70373923924411597</v>
+        <v>0.69839590095484805</v>
       </c>
       <c r="F142">
-        <v>0.80714971729403695</v>
+        <v>0.80182773474928404</v>
       </c>
       <c r="G142">
-        <v>0.87343244153177202</v>
+        <v>0.87151360413381496</v>
       </c>
       <c r="H142">
-        <v>0.69500086170280595</v>
+        <v>0.68686739596080004</v>
       </c>
       <c r="I142">
-        <v>0.81438385855677597</v>
+        <v>0.80617646325992398</v>
       </c>
       <c r="J142">
-        <v>0.90947269585669499</v>
+        <v>0.90501542146432501</v>
       </c>
       <c r="K142">
-        <v>0.71742362221681799</v>
+        <v>0.72926395374970698</v>
       </c>
       <c r="L142">
-        <v>0.82809454026334695</v>
+        <v>0.84474874558236501</v>
       </c>
       <c r="M142">
-        <v>0.92030350153194695</v>
+        <v>0.93139658337227005</v>
       </c>
       <c r="N142">
-        <v>0.824937908732989</v>
+        <v>0.81072666074826005</v>
       </c>
       <c r="O142">
-        <v>0.90115531023913098</v>
+        <v>0.89152150585324497</v>
       </c>
       <c r="P142">
-        <v>0.92659330099784498</v>
+        <v>0.92561603031041395</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>34001</v>
       </c>
       <c r="B143">
-        <v>0.730832950888336</v>
+        <v>0.72907977004965396</v>
       </c>
       <c r="C143">
-        <v>0.83263889182333195</v>
+        <v>0.83294899116314702</v>
       </c>
       <c r="D143">
-        <v>0.94875267321380197</v>
+        <v>0.94751138440286198</v>
       </c>
       <c r="E143">
-        <v>0.679209281542689</v>
+        <v>0.67399502484741203</v>
       </c>
       <c r="F143">
-        <v>0.78868448701278904</v>
+        <v>0.78332163280089695</v>
       </c>
       <c r="G143">
-        <v>0.86792472763684603</v>
+        <v>0.86598459424867802</v>
       </c>
       <c r="H143">
-        <v>0.69502912520139604</v>
+        <v>0.68763143902273405</v>
       </c>
       <c r="I143">
-        <v>0.80990205210639699</v>
+        <v>0.80203326547688603</v>
       </c>
       <c r="J143">
-        <v>0.908509721358573</v>
+        <v>0.90415986414796801</v>
       </c>
       <c r="K143">
-        <v>0.72658525498029802</v>
+        <v>0.73474883412956904</v>
       </c>
       <c r="L143">
-        <v>0.83431440539073698</v>
+        <v>0.84770565987792101</v>
       </c>
       <c r="M143">
-        <v>0.92399380986178303</v>
+        <v>0.93384703978714501</v>
       </c>
       <c r="N143">
-        <v>0.81998468767266997</v>
+        <v>0.80782635751494902</v>
       </c>
       <c r="O143">
-        <v>0.89785114116763198</v>
+        <v>0.88778723571704199</v>
       </c>
       <c r="P143">
-        <v>0.92628128391312203</v>
+        <v>0.92512851464490098</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>34029</v>
       </c>
       <c r="B144">
-        <v>0.72471822279526399</v>
+        <v>0.72308059940754299</v>
       </c>
       <c r="C144">
-        <v>0.82680061220423795</v>
+        <v>0.82706454306650901</v>
       </c>
       <c r="D144">
-        <v>0.94477571782224301</v>
+        <v>0.94377291036388999</v>
       </c>
       <c r="E144">
-        <v>0.67586342867261695</v>
+        <v>0.67058737312712202</v>
       </c>
       <c r="F144">
-        <v>0.78279295227270096</v>
+        <v>0.77756448361622499</v>
       </c>
       <c r="G144">
-        <v>0.86487888828619897</v>
+        <v>0.86309850923641496</v>
       </c>
       <c r="H144">
-        <v>0.70072623525210798</v>
+        <v>0.69346215587091797</v>
       </c>
       <c r="I144">
-        <v>0.810104941842687</v>
+        <v>0.80198331127390599</v>
       </c>
       <c r="J144">
-        <v>0.90804669933856796</v>
+        <v>0.90352396984302497</v>
       </c>
       <c r="K144">
-        <v>0.73160497773408195</v>
+        <v>0.73794087228319905</v>
       </c>
       <c r="L144">
-        <v>0.84090091744767004</v>
+        <v>0.85230019999634599</v>
       </c>
       <c r="M144">
-        <v>0.92808117204724505</v>
+        <v>0.93687360301111899</v>
       </c>
       <c r="N144">
-        <v>0.81397515811035703</v>
+        <v>0.80197973335995898</v>
       </c>
       <c r="O144">
-        <v>0.89349495993855799</v>
+        <v>0.88296467284631996</v>
       </c>
       <c r="P144">
-        <v>0.92481770521354001</v>
+        <v>0.92360882208718398</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>34060</v>
       </c>
       <c r="B145">
-        <v>0.71861294133341502</v>
+        <v>0.71715452774240696</v>
       </c>
       <c r="C145">
-        <v>0.82004912051443801</v>
+        <v>0.82021899686414801</v>
       </c>
       <c r="D145">
-        <v>0.94155023050769504</v>
+        <v>0.94053373868798795</v>
       </c>
       <c r="E145">
-        <v>0.67863265501395198</v>
+        <v>0.67289584885714804</v>
       </c>
       <c r="F145">
-        <v>0.77954219174265704</v>
+        <v>0.77408246309376405</v>
       </c>
       <c r="G145">
-        <v>0.86342863115084201</v>
+        <v>0.86159091332290105</v>
       </c>
       <c r="H145">
-        <v>0.71022119873641099</v>
+        <v>0.70337007746514602</v>
       </c>
       <c r="I145">
-        <v>0.81284199730300399</v>
+        <v>0.80441154072643095</v>
       </c>
       <c r="J145">
-        <v>0.90838317857489803</v>
+        <v>0.90364531463282705</v>
       </c>
       <c r="K145">
-        <v>0.71868250791233301</v>
+        <v>0.72458279138567305</v>
       </c>
       <c r="L145">
-        <v>0.829847470295065</v>
+        <v>0.84032811593268597</v>
       </c>
       <c r="M145">
-        <v>0.924642845541081</v>
+        <v>0.93347670354395296</v>
       </c>
       <c r="N145">
-        <v>0.80947280671344102</v>
+        <v>0.79842424864939798</v>
       </c>
       <c r="O145">
-        <v>0.89088174357888195</v>
+        <v>0.88074678356732305</v>
       </c>
       <c r="P145">
-        <v>0.92482765267080402</v>
+        <v>0.92352843144846097</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>34090</v>
       </c>
       <c r="B146">
-        <v>0.70888087928538801</v>
+        <v>0.70727416953734501</v>
       </c>
       <c r="C146">
-        <v>0.81252845200526103</v>
+        <v>0.81287127627391498</v>
       </c>
       <c r="D146">
-        <v>0.93727989325835004</v>
+        <v>0.93671699278356602</v>
       </c>
       <c r="E146">
-        <v>0.68193202889493698</v>
+        <v>0.67746728723421201</v>
       </c>
       <c r="F146">
-        <v>0.779738186095709</v>
+        <v>0.77487110254660196</v>
       </c>
       <c r="G146">
-        <v>0.86106349906132396</v>
+        <v>0.85944011514657903</v>
       </c>
       <c r="H146">
-        <v>0.69084631046007505</v>
+        <v>0.68425652501586498</v>
       </c>
       <c r="I146">
-        <v>0.80356867406548604</v>
+        <v>0.79604710795062805</v>
       </c>
       <c r="J146">
-        <v>0.90842280931433395</v>
+        <v>0.903938436017513</v>
       </c>
       <c r="K146">
-        <v>0.70889908265769597</v>
+        <v>0.71337408264156998</v>
       </c>
       <c r="L146">
-        <v>0.81851051811625397</v>
+        <v>0.82808829844018395</v>
       </c>
       <c r="M146">
-        <v>0.91840732156365201</v>
+        <v>0.92697986362775397</v>
       </c>
       <c r="N146">
-        <v>0.80745773678571797</v>
+        <v>0.79519787910184303</v>
       </c>
       <c r="O146">
-        <v>0.88900545759707605</v>
+        <v>0.87840509341010098</v>
       </c>
       <c r="P146">
-        <v>0.92390412047803905</v>
+        <v>0.92262010168425101</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>34121</v>
       </c>
       <c r="B147">
-        <v>0.70286749274661497</v>
+        <v>0.70134370351589403</v>
       </c>
       <c r="C147">
-        <v>0.80711932944481402</v>
+        <v>0.80784348655847504</v>
       </c>
       <c r="D147">
-        <v>0.93454826522456602</v>
+        <v>0.93425727065337705</v>
       </c>
       <c r="E147">
-        <v>0.66840579810952505</v>
+        <v>0.66266056076280699</v>
       </c>
       <c r="F147">
-        <v>0.76859729253772602</v>
+        <v>0.76368839694875801</v>
       </c>
       <c r="G147">
-        <v>0.85849682891633805</v>
+        <v>0.85715562505697196</v>
       </c>
       <c r="H147">
-        <v>0.68585593287292401</v>
+        <v>0.68005446558793103</v>
       </c>
       <c r="I147">
-        <v>0.80159907296106503</v>
+        <v>0.79504149532606405</v>
       </c>
       <c r="J147">
-        <v>0.90933688732383</v>
+        <v>0.905145288867924</v>
       </c>
       <c r="K147">
-        <v>0.701106920075523</v>
+        <v>0.70516837497128704</v>
       </c>
       <c r="L147">
-        <v>0.81074902511614899</v>
+        <v>0.82055410404429696</v>
       </c>
       <c r="M147">
-        <v>0.91446426731246899</v>
+        <v>0.92290668468827797</v>
       </c>
       <c r="N147">
-        <v>0.796848868946328</v>
+        <v>0.78584001295085304</v>
       </c>
       <c r="O147">
-        <v>0.88054649854129596</v>
+        <v>0.87035711453524001</v>
       </c>
       <c r="P147">
-        <v>0.92143352310833504</v>
+        <v>0.92028576260334705</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>34151</v>
       </c>
       <c r="B148">
-        <v>0.70396356984896402</v>
+        <v>0.70230573678399799</v>
       </c>
       <c r="C148">
-        <v>0.80852540046974297</v>
+        <v>0.80917773246310498</v>
       </c>
       <c r="D148">
-        <v>0.93435060182138496</v>
+        <v>0.93412881609730902</v>
       </c>
       <c r="E148">
-        <v>0.67144442990377295</v>
+        <v>0.66635511088273003</v>
       </c>
       <c r="F148">
-        <v>0.76927934733068304</v>
+        <v>0.76465035023717398</v>
       </c>
       <c r="G148">
-        <v>0.85857836599883997</v>
+        <v>0.85730036425499301</v>
       </c>
       <c r="H148">
-        <v>0.68508022842384897</v>
+        <v>0.680396351422771</v>
       </c>
       <c r="I148">
-        <v>0.80082727303890899</v>
+        <v>0.79450007613039597</v>
       </c>
       <c r="J148">
-        <v>0.90826218803935699</v>
+        <v>0.90426811919027394</v>
       </c>
       <c r="K148">
-        <v>0.68767484812771595</v>
+        <v>0.69078487609925299</v>
       </c>
       <c r="L148">
-        <v>0.80009859933487604</v>
+        <v>0.80932216004647195</v>
       </c>
       <c r="M148">
-        <v>0.91020209409171304</v>
+        <v>0.91834309527490299</v>
       </c>
       <c r="N148">
-        <v>0.79058105757219799</v>
+        <v>0.77982921788996096</v>
       </c>
       <c r="O148">
-        <v>0.87674631477980203</v>
+        <v>0.86707028136170505</v>
       </c>
       <c r="P148">
-        <v>0.92023740432904999</v>
+        <v>0.91958484442888599</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>34182</v>
       </c>
       <c r="B149">
-        <v>0.70228212092687603</v>
+        <v>0.700947632757974</v>
       </c>
       <c r="C149">
-        <v>0.80805320198866004</v>
+        <v>0.809024755799574</v>
       </c>
       <c r="D149">
-        <v>0.93334737721960004</v>
+        <v>0.933118367408315</v>
       </c>
       <c r="E149">
-        <v>0.66515122318895203</v>
+        <v>0.66181017536554698</v>
       </c>
       <c r="F149">
-        <v>0.76946239172793396</v>
+        <v>0.76596326155994598</v>
       </c>
       <c r="G149">
-        <v>0.85896136666338097</v>
+        <v>0.85794331593224804</v>
       </c>
       <c r="H149">
-        <v>0.68855019890035996</v>
+        <v>0.68500413490978496</v>
       </c>
       <c r="I149">
-        <v>0.80294948242221098</v>
+        <v>0.797863580767464</v>
       </c>
       <c r="J149">
-        <v>0.90591247700978506</v>
+        <v>0.90217193602310997</v>
       </c>
       <c r="K149">
-        <v>0.67278335072012896</v>
+        <v>0.67522097917924695</v>
       </c>
       <c r="L149">
-        <v>0.78903384685739997</v>
+        <v>0.79752190087639996</v>
       </c>
       <c r="M149">
-        <v>0.90614420546038899</v>
+        <v>0.91364937002365598</v>
       </c>
       <c r="N149">
-        <v>0.78219683231368498</v>
+        <v>0.77259232332058603</v>
       </c>
       <c r="O149">
-        <v>0.86998398782308695</v>
+        <v>0.86045828788940903</v>
       </c>
       <c r="P149">
-        <v>0.91708390579666599</v>
+        <v>0.91639480653739702</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>34213</v>
       </c>
       <c r="B150">
-        <v>0.704704392240878</v>
+        <v>0.70281100887677295</v>
       </c>
       <c r="C150">
-        <v>0.80867690222706401</v>
+        <v>0.80941345552395805</v>
       </c>
       <c r="D150">
-        <v>0.93232379120055897</v>
+        <v>0.93209156638977797</v>
       </c>
       <c r="E150">
-        <v>0.66887029651261598</v>
+        <v>0.66602874091190301</v>
       </c>
       <c r="F150">
-        <v>0.77348812127996203</v>
+        <v>0.77049190402133105</v>
       </c>
       <c r="G150">
-        <v>0.85931486871405405</v>
+        <v>0.85859844445274902</v>
       </c>
       <c r="H150">
-        <v>0.69058226741918505</v>
+        <v>0.68778170315555398</v>
       </c>
       <c r="I150">
-        <v>0.804823782060611</v>
+        <v>0.80009601165987398</v>
       </c>
       <c r="J150">
-        <v>0.90475849122934204</v>
+        <v>0.90110712904713197</v>
       </c>
       <c r="K150">
-        <v>0.67128974660616103</v>
+        <v>0.67302450286244697</v>
       </c>
       <c r="L150">
-        <v>0.78794785527178901</v>
+        <v>0.79578173511427297</v>
       </c>
       <c r="M150">
-        <v>0.90516400429686505</v>
+        <v>0.91199148296495103</v>
       </c>
       <c r="N150">
-        <v>0.77009507732043303</v>
+        <v>0.758799273006598</v>
       </c>
       <c r="O150">
-        <v>0.862253966828052</v>
+        <v>0.85165992577593896</v>
       </c>
       <c r="P150">
-        <v>0.91453866444989995</v>
+        <v>0.91372595392332201</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>34243</v>
       </c>
       <c r="B151">
-        <v>0.70832480304923595</v>
+        <v>0.70663587299028996</v>
       </c>
       <c r="C151">
-        <v>0.81173248017719302</v>
+        <v>0.81285531439021297</v>
       </c>
       <c r="D151">
-        <v>0.93271307037254603</v>
+        <v>0.93230500434874597</v>
       </c>
       <c r="E151">
-        <v>0.68900578439217897</v>
+        <v>0.68630843696297195</v>
       </c>
       <c r="F151">
-        <v>0.78620380749828001</v>
+        <v>0.78367332665601197</v>
       </c>
       <c r="G151">
-        <v>0.86100881486026304</v>
+        <v>0.86034378710946702</v>
       </c>
       <c r="H151">
-        <v>0.70051645892366399</v>
+        <v>0.69799621306309501</v>
       </c>
       <c r="I151">
-        <v>0.81286735124438403</v>
+        <v>0.80917549665138</v>
       </c>
       <c r="J151">
-        <v>0.90624932453082196</v>
+        <v>0.90288046472433003</v>
       </c>
       <c r="K151">
-        <v>0.67329231430728997</v>
+        <v>0.67558217293674006</v>
       </c>
       <c r="L151">
-        <v>0.78801165835300202</v>
+        <v>0.79669784006422095</v>
       </c>
       <c r="M151">
-        <v>0.90403216043386003</v>
+        <v>0.91088258401253497</v>
       </c>
       <c r="N151">
-        <v>0.77207772208530401</v>
+        <v>0.75977023335376703</v>
       </c>
       <c r="O151">
-        <v>0.86085781798803496</v>
+        <v>0.84977937578001395</v>
       </c>
       <c r="P151">
-        <v>0.91184591437845897</v>
+        <v>0.91097518336139804</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>34274</v>
       </c>
       <c r="B152">
-        <v>0.71035147447587499</v>
+        <v>0.70928376997569698</v>
       </c>
       <c r="C152">
-        <v>0.81376802344954002</v>
+        <v>0.81597010181793705</v>
       </c>
       <c r="D152">
-        <v>0.93404278111065298</v>
+        <v>0.93342425114319105</v>
       </c>
       <c r="E152">
-        <v>0.70265778414443902</v>
+        <v>0.699338346045139</v>
       </c>
       <c r="F152">
-        <v>0.792849085929203</v>
+        <v>0.79106331624176296</v>
       </c>
       <c r="G152">
-        <v>0.86289376135294704</v>
+        <v>0.862336496803356</v>
       </c>
       <c r="H152">
-        <v>0.69710502017485398</v>
+        <v>0.69566998142928804</v>
       </c>
       <c r="I152">
-        <v>0.81313945330912296</v>
+        <v>0.81073624049821702</v>
       </c>
       <c r="J152">
-        <v>0.90443809242912798</v>
+        <v>0.90153021726016902</v>
       </c>
       <c r="K152">
-        <v>0.67452504164509397</v>
+        <v>0.67721539353363902</v>
       </c>
       <c r="L152">
-        <v>0.78863419981088501</v>
+        <v>0.79922446491146004</v>
       </c>
       <c r="M152">
-        <v>0.90339107612755998</v>
+        <v>0.91023775288511</v>
       </c>
       <c r="N152">
-        <v>0.77220751235464502</v>
+        <v>0.75998201143872202</v>
       </c>
       <c r="O152">
-        <v>0.86205319511782397</v>
+        <v>0.851386605074401</v>
       </c>
       <c r="P152">
-        <v>0.91117788295491697</v>
+        <v>0.91009940480109497</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>34304</v>
       </c>
       <c r="B153">
-        <v>0.70851402409980102</v>
+        <v>0.70792284220480495</v>
       </c>
       <c r="C153">
-        <v>0.81663342724926702</v>
+        <v>0.81957605648721299</v>
       </c>
       <c r="D153">
-        <v>0.93454527413246402</v>
+        <v>0.93396082943939096</v>
       </c>
       <c r="E153">
-        <v>0.70314053929883802</v>
+        <v>0.70006476897012904</v>
       </c>
       <c r="F153">
-        <v>0.79752315969064203</v>
+        <v>0.79617502629093795</v>
       </c>
       <c r="G153">
-        <v>0.86511073679665396</v>
+        <v>0.86483813033374202</v>
       </c>
       <c r="H153">
-        <v>0.70130509750010395</v>
+        <v>0.70020649443641203</v>
       </c>
       <c r="I153">
-        <v>0.82320130184274798</v>
+        <v>0.82132516149366996</v>
       </c>
       <c r="J153">
-        <v>0.905286302114231</v>
+        <v>0.90256635415708297</v>
       </c>
       <c r="K153">
-        <v>0.66812111751190495</v>
+        <v>0.66948927848186002</v>
       </c>
       <c r="L153">
-        <v>0.78692655912845899</v>
+        <v>0.79783220131733801</v>
       </c>
       <c r="M153">
-        <v>0.90242385618076404</v>
+        <v>0.909187218487577</v>
       </c>
       <c r="N153">
-        <v>0.76388515910171595</v>
+        <v>0.75306395199427101</v>
       </c>
       <c r="O153">
-        <v>0.85960105691810595</v>
+        <v>0.84969752903369999</v>
       </c>
       <c r="P153">
-        <v>0.91104472957620097</v>
+        <v>0.91000746073055006</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>34335</v>
       </c>
       <c r="B154">
-        <v>0.71871524023081901</v>
+        <v>0.71744990806184294</v>
       </c>
       <c r="C154">
-        <v>0.82342583360123001</v>
+        <v>0.82545835738293605</v>
       </c>
       <c r="D154">
-        <v>0.93797036638165598</v>
+        <v>0.93696924552646099</v>
       </c>
       <c r="E154">
-        <v>0.72289273949340804</v>
+        <v>0.72134906592028303</v>
       </c>
       <c r="F154">
-        <v>0.80942166856651099</v>
+        <v>0.80840878105573499</v>
       </c>
       <c r="G154">
-        <v>0.868481353756407</v>
+        <v>0.86834293058548695</v>
       </c>
       <c r="H154">
-        <v>0.71030390886547401</v>
+        <v>0.70793749030564401</v>
       </c>
       <c r="I154">
-        <v>0.82765050824780595</v>
+        <v>0.82507325476080695</v>
       </c>
       <c r="J154">
-        <v>0.90528673937425197</v>
+        <v>0.90260156178579598</v>
       </c>
       <c r="K154">
-        <v>0.66844984397518503</v>
+        <v>0.66843772852153904</v>
       </c>
       <c r="L154">
-        <v>0.78568522080024905</v>
+        <v>0.79412135579739196</v>
       </c>
       <c r="M154">
-        <v>0.90118526258952902</v>
+        <v>0.90689123923127601</v>
       </c>
       <c r="N154">
-        <v>0.75647498940267699</v>
+        <v>0.74517828937144903</v>
       </c>
       <c r="O154">
-        <v>0.85534005803645996</v>
+        <v>0.84567972957726101</v>
       </c>
       <c r="P154">
-        <v>0.90969881276626596</v>
+        <v>0.90899266291992098</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>34366</v>
       </c>
       <c r="B155">
-        <v>0.73433263135928295</v>
+        <v>0.73100443918038205</v>
       </c>
       <c r="C155">
-        <v>0.83464852419801505</v>
+        <v>0.83549088669240401</v>
       </c>
       <c r="D155">
-        <v>0.94380873693963296</v>
+        <v>0.94248085428268102</v>
       </c>
       <c r="E155">
-        <v>0.76405109108747205</v>
+        <v>0.76026319352181504</v>
       </c>
       <c r="F155">
-        <v>0.82219279976001503</v>
+        <v>0.81968146327880498</v>
       </c>
       <c r="G155">
-        <v>0.86978250122979095</v>
+        <v>0.86970118777767103</v>
       </c>
       <c r="H155">
-        <v>0.73040650768540205</v>
+        <v>0.72680208359038101</v>
       </c>
       <c r="I155">
-        <v>0.84119232185584303</v>
+        <v>0.83801683751775202</v>
       </c>
       <c r="J155">
-        <v>0.90694740792224304</v>
+        <v>0.90454116103787796</v>
       </c>
       <c r="K155">
-        <v>0.67624426241996005</v>
+        <v>0.67232388813041899</v>
       </c>
       <c r="L155">
-        <v>0.79172455223458904</v>
+        <v>0.798121742945332</v>
       </c>
       <c r="M155">
-        <v>0.90214439938006197</v>
+        <v>0.90700011909789102</v>
       </c>
       <c r="N155">
-        <v>0.769578280114527</v>
+        <v>0.75533687849147502</v>
       </c>
       <c r="O155">
-        <v>0.86088083298498796</v>
+        <v>0.85073773285179199</v>
       </c>
       <c r="P155">
-        <v>0.90990753756763698</v>
+        <v>0.90946429644334803</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>34394</v>
       </c>
       <c r="B156">
-        <v>0.74239350186875697</v>
+        <v>0.73773219369896104</v>
       </c>
       <c r="C156">
-        <v>0.84358999825734204</v>
+        <v>0.84299246954599905</v>
       </c>
       <c r="D156">
-        <v>0.949074733098767</v>
+        <v>0.94741668472940399</v>
       </c>
       <c r="E156">
-        <v>0.74477835105164403</v>
+        <v>0.73868584038015495</v>
       </c>
       <c r="F156">
-        <v>0.82624551788385103</v>
+        <v>0.82252463462255898</v>
       </c>
       <c r="G156">
-        <v>0.87059365889349105</v>
+        <v>0.87082108996051599</v>
       </c>
       <c r="H156">
-        <v>0.72891768278101698</v>
+        <v>0.72283599570993895</v>
       </c>
       <c r="I156">
-        <v>0.83904637142192495</v>
+        <v>0.83368190134889297</v>
       </c>
       <c r="J156">
-        <v>0.90548265646566295</v>
+        <v>0.90321399840775896</v>
       </c>
       <c r="K156">
-        <v>0.68783516876205697</v>
+        <v>0.68173143113671497</v>
       </c>
       <c r="L156">
-        <v>0.79594805965938897</v>
+        <v>0.79981445064151002</v>
       </c>
       <c r="M156">
-        <v>0.90102860684055397</v>
+        <v>0.904904234418064</v>
       </c>
       <c r="N156">
-        <v>0.77934186183135701</v>
+        <v>0.76361599433165295</v>
       </c>
       <c r="O156">
-        <v>0.86601610380219596</v>
+        <v>0.85545135957122898</v>
       </c>
       <c r="P156">
-        <v>0.91057800899266295</v>
+        <v>0.91038917660082197</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>34425</v>
       </c>
       <c r="B157">
-        <v>0.73671523635082004</v>
+        <v>0.73212018903989895</v>
       </c>
       <c r="C157">
-        <v>0.83753731470639503</v>
+        <v>0.83651412344135201</v>
       </c>
       <c r="D157">
-        <v>0.94400909839272495</v>
+        <v>0.94232142586740897</v>
       </c>
       <c r="E157">
-        <v>0.73903149925349498</v>
+        <v>0.73642066982562104</v>
       </c>
       <c r="F157">
-        <v>0.82763218587049203</v>
+        <v>0.82569387943620198</v>
       </c>
       <c r="G157">
-        <v>0.87106017050993301</v>
+        <v>0.87152402291155395</v>
       </c>
       <c r="H157">
-        <v>0.71232613541092105</v>
+        <v>0.70753313152092301</v>
       </c>
       <c r="I157">
-        <v>0.82523985496798902</v>
+        <v>0.82032213858423797</v>
       </c>
       <c r="J157">
-        <v>0.90211823488149701</v>
+        <v>0.899360256868043</v>
       </c>
       <c r="K157">
-        <v>0.68214483877322196</v>
+        <v>0.676902659490766</v>
       </c>
       <c r="L157">
-        <v>0.79036833808853602</v>
+        <v>0.79434838485177806</v>
       </c>
       <c r="M157">
-        <v>0.89880042523542603</v>
+        <v>0.90310800341675002</v>
       </c>
       <c r="N157">
-        <v>0.78690974941828595</v>
+        <v>0.77244370609311197</v>
       </c>
       <c r="O157">
-        <v>0.86566793331455005</v>
+        <v>0.85541951079386103</v>
       </c>
       <c r="P157">
-        <v>0.90922774560373398</v>
+        <v>0.90916842406074405</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>34455</v>
       </c>
       <c r="B158">
-        <v>0.72874587963195203</v>
+        <v>0.72447126622992897</v>
       </c>
       <c r="C158">
-        <v>0.83070574736273906</v>
+        <v>0.82948065926044001</v>
       </c>
       <c r="D158">
-        <v>0.94161325728276302</v>
+        <v>0.93972634517575404</v>
       </c>
       <c r="E158">
-        <v>0.73556878806257497</v>
+        <v>0.73016924396449601</v>
       </c>
       <c r="F158">
-        <v>0.820674461911169</v>
+        <v>0.81676521439659699</v>
       </c>
       <c r="G158">
-        <v>0.86955747160829999</v>
+        <v>0.86941913024975803</v>
       </c>
       <c r="H158">
-        <v>0.70273739057264695</v>
+        <v>0.69820203259861202</v>
       </c>
       <c r="I158">
-        <v>0.81421544381321798</v>
+        <v>0.80925400093354605</v>
       </c>
       <c r="J158">
-        <v>0.89879097215472503</v>
+        <v>0.89570386734485197</v>
       </c>
       <c r="K158">
-        <v>0.66932803162363996</v>
+        <v>0.66593557821694005</v>
       </c>
       <c r="L158">
-        <v>0.78221353450648001</v>
+        <v>0.78689832154239603</v>
       </c>
       <c r="M158">
-        <v>0.89636294770383795</v>
+        <v>0.90136100539559005</v>
       </c>
       <c r="N158">
-        <v>0.76016099476377197</v>
+        <v>0.74633820170800602</v>
       </c>
       <c r="O158">
-        <v>0.85321239890124401</v>
+        <v>0.84251504752866602</v>
       </c>
       <c r="P158">
-        <v>0.90794626059227601</v>
+        <v>0.90776420342473996</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>34486</v>
       </c>
       <c r="B159">
-        <v>0.72329299522425194</v>
+        <v>0.71870245562194701</v>
       </c>
       <c r="C159">
-        <v>0.82678839643899005</v>
+        <v>0.82497321764549003</v>
       </c>
       <c r="D159">
-        <v>0.94135423813655195</v>
+        <v>0.939450549178524</v>
       </c>
       <c r="E159">
-        <v>0.72494801757418803</v>
+        <v>0.71795446581113398</v>
       </c>
       <c r="F159">
-        <v>0.81378764283194005</v>
+        <v>0.80852997859697395</v>
       </c>
       <c r="G159">
-        <v>0.86860363868847901</v>
+        <v>0.86804016074833801</v>
       </c>
       <c r="H159">
-        <v>0.68818294471451902</v>
+        <v>0.68252537283113102</v>
       </c>
       <c r="I159">
-        <v>0.80123226505158296</v>
+        <v>0.79506796404341396</v>
       </c>
       <c r="J159">
-        <v>0.89689608072120497</v>
+        <v>0.893421735860637</v>
       </c>
       <c r="K159">
-        <v>0.66478039524420995</v>
+        <v>0.66228830706306097</v>
       </c>
       <c r="L159">
-        <v>0.77828682825051398</v>
+        <v>0.78280185771149702</v>
       </c>
       <c r="M159">
-        <v>0.89318900249660005</v>
+        <v>0.89841734893293901</v>
       </c>
       <c r="N159">
-        <v>0.745663587690367</v>
+        <v>0.73222591154585204</v>
       </c>
       <c r="O159">
-        <v>0.842925335311282</v>
+        <v>0.83224767007447398</v>
       </c>
       <c r="P159">
-        <v>0.90642811152875702</v>
+        <v>0.90625675673835104</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>34516</v>
       </c>
       <c r="B160">
-        <v>0.71723404693473702</v>
+        <v>0.712646709509003</v>
       </c>
       <c r="C160">
-        <v>0.82207988051470404</v>
+        <v>0.82007699344607399</v>
       </c>
       <c r="D160">
-        <v>0.94104603959700195</v>
+        <v>0.93905663232528302</v>
       </c>
       <c r="E160">
-        <v>0.72103916098090404</v>
+        <v>0.71205527811862102</v>
       </c>
       <c r="F160">
-        <v>0.81130164471636301</v>
+        <v>0.804408529707626</v>
       </c>
       <c r="G160">
-        <v>0.86874136631596</v>
+        <v>0.86734893691370196</v>
       </c>
       <c r="H160">
-        <v>0.67765841283501904</v>
+        <v>0.67128830141780105</v>
       </c>
       <c r="I160">
-        <v>0.79128984127217605</v>
+        <v>0.78452342223642002</v>
       </c>
       <c r="J160">
-        <v>0.89505723507465396</v>
+        <v>0.89100599591313401</v>
       </c>
       <c r="K160">
-        <v>0.66716719578905803</v>
+        <v>0.66582784204718004</v>
       </c>
       <c r="L160">
-        <v>0.77647471603159901</v>
+        <v>0.78103819892380899</v>
       </c>
       <c r="M160">
-        <v>0.89046110332012995</v>
+        <v>0.89565800994493905</v>
       </c>
       <c r="N160">
-        <v>0.73662785381941598</v>
+        <v>0.72379623592040199</v>
       </c>
       <c r="O160">
-        <v>0.83620507601926997</v>
+        <v>0.82600518255143696</v>
       </c>
       <c r="P160">
-        <v>0.90544683686139404</v>
+        <v>0.90515309847728398</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>34547</v>
       </c>
       <c r="B161">
-        <v>0.70818036086580005</v>
+        <v>0.70431344929987105</v>
       </c>
       <c r="C161">
-        <v>0.81545281958345905</v>
+        <v>0.81404054772879597</v>
       </c>
       <c r="D161">
-        <v>0.93753899112842698</v>
+        <v>0.93595662024138604</v>
       </c>
       <c r="E161">
-        <v>0.70417555685862498</v>
+        <v>0.69763553869804196</v>
       </c>
       <c r="F161">
-        <v>0.802725690493301</v>
+        <v>0.796802251463539</v>
       </c>
       <c r="G161">
-        <v>0.86745075204330702</v>
+        <v>0.86622969148821105</v>
       </c>
       <c r="H161">
-        <v>0.67555053588646397</v>
+        <v>0.66832076586653799</v>
       </c>
       <c r="I161">
-        <v>0.78951526400250704</v>
+        <v>0.78211096101514399</v>
       </c>
       <c r="J161">
-        <v>0.89437099544781096</v>
+        <v>0.89012900218254198</v>
       </c>
       <c r="K161">
-        <v>0.66965719566309101</v>
+        <v>0.66771988496942303</v>
       </c>
       <c r="L161">
-        <v>0.77615710852348296</v>
+        <v>0.78057396322126005</v>
       </c>
       <c r="M161">
-        <v>0.88915322789595597</v>
+        <v>0.89436199289878604</v>
       </c>
       <c r="N161">
-        <v>0.73175479514273301</v>
+        <v>0.71977294122754598</v>
       </c>
       <c r="O161">
-        <v>0.83443612616673801</v>
+        <v>0.82404415915273499</v>
       </c>
       <c r="P161">
-        <v>0.90513821316637499</v>
+        <v>0.90475188124413297</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>34578</v>
       </c>
       <c r="B162">
-        <v>0.70155478747994304</v>
+        <v>0.69806668400635297</v>
       </c>
       <c r="C162">
-        <v>0.81060232682739097</v>
+        <v>0.80968365758073901</v>
       </c>
       <c r="D162">
-        <v>0.93463925321361896</v>
+        <v>0.93338407204990903</v>
       </c>
       <c r="E162">
-        <v>0.692499037308826</v>
+        <v>0.68765541817100095</v>
       </c>
       <c r="F162">
-        <v>0.79264263759654696</v>
+        <v>0.78801985256641305</v>
       </c>
       <c r="G162">
-        <v>0.86507639721929497</v>
+        <v>0.86426138483884996</v>
       </c>
       <c r="H162">
-        <v>0.66908247645077501</v>
+        <v>0.66211546417425404</v>
       </c>
       <c r="I162">
-        <v>0.78613496500409996</v>
+        <v>0.77862708693518001</v>
       </c>
       <c r="J162">
-        <v>0.89489377812608495</v>
+        <v>0.89052152786851302</v>
       </c>
       <c r="K162">
-        <v>0.67029246411469701</v>
+        <v>0.66806167750927503</v>
       </c>
       <c r="L162">
-        <v>0.77771827253177295</v>
+        <v>0.78227658325348903</v>
       </c>
       <c r="M162">
-        <v>0.889474679658811</v>
+        <v>0.89460256469625099</v>
       </c>
       <c r="N162">
-        <v>0.73501595078637905</v>
+        <v>0.72313235174766499</v>
       </c>
       <c r="O162">
-        <v>0.83795986452550297</v>
+        <v>0.82774550720631002</v>
       </c>
       <c r="P162">
-        <v>0.90615174888166194</v>
+        <v>0.90589144587121595</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>34608</v>
       </c>
       <c r="B163">
-        <v>0.69911694140635805</v>
+        <v>0.69621173936088299</v>
       </c>
       <c r="C163">
-        <v>0.80945408488928405</v>
+        <v>0.80949416572247701</v>
       </c>
       <c r="D163">
-        <v>0.93369042701618399</v>
+        <v>0.93259831850914598</v>
       </c>
       <c r="E163">
-        <v>0.69114101630972902</v>
+        <v>0.68614858118279698</v>
       </c>
       <c r="F163">
-        <v>0.78961109975088395</v>
+        <v>0.78583246214547298</v>
       </c>
       <c r="G163">
-        <v>0.86369541384128901</v>
+        <v>0.86333403102716599</v>
       </c>
       <c r="H163">
-        <v>0.66685354664998797</v>
+        <v>0.66010317317217004</v>
       </c>
       <c r="I163">
-        <v>0.790474890523572</v>
+        <v>0.78405356264132298</v>
       </c>
       <c r="J163">
-        <v>0.89616146708841604</v>
+        <v>0.89198408164549803</v>
       </c>
       <c r="K163">
-        <v>0.678357729374791</v>
+        <v>0.674482309879467</v>
       </c>
       <c r="L163">
-        <v>0.784479637606318</v>
+        <v>0.78842835041130699</v>
       </c>
       <c r="M163">
-        <v>0.89193770123785798</v>
+        <v>0.89653493394091699</v>
       </c>
       <c r="N163">
-        <v>0.73937860656274601</v>
+        <v>0.72714801051697298</v>
       </c>
       <c r="O163">
-        <v>0.84112116930291503</v>
+        <v>0.83102488211333503</v>
       </c>
       <c r="P163">
-        <v>0.90724615728028701</v>
+        <v>0.90698283247987799</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>34639</v>
       </c>
       <c r="B164">
-        <v>0.704262223301234</v>
+        <v>0.70156369900223903</v>
       </c>
       <c r="C164">
-        <v>0.81354697396498799</v>
+        <v>0.81440223267136902</v>
       </c>
       <c r="D164">
-        <v>0.93608621970088901</v>
+        <v>0.93507618222239497</v>
       </c>
       <c r="E164">
-        <v>0.69659934190212802</v>
+        <v>0.69083111499727201</v>
       </c>
       <c r="F164">
-        <v>0.79151911866805802</v>
+        <v>0.78775796044742896</v>
       </c>
       <c r="G164">
-        <v>0.86380733972814705</v>
+        <v>0.863528847313487</v>
       </c>
       <c r="H164">
-        <v>0.678168685812643</v>
+        <v>0.67120580574004396</v>
       </c>
       <c r="I164">
-        <v>0.80139823748487005</v>
+        <v>0.795386824278001</v>
       </c>
       <c r="J164">
-        <v>0.89788333638278495</v>
+        <v>0.89380008985127402</v>
       </c>
       <c r="K164">
-        <v>0.68425142065049005</v>
+        <v>0.67930674322088003</v>
       </c>
       <c r="L164">
-        <v>0.79045425096084898</v>
+        <v>0.79425836523112203</v>
       </c>
       <c r="M164">
-        <v>0.89384230770636697</v>
+        <v>0.89784450163084095</v>
       </c>
       <c r="N164">
-        <v>0.74891578452533802</v>
+        <v>0.73705114921103798</v>
       </c>
       <c r="O164">
-        <v>0.84709309044160397</v>
+        <v>0.83797732134248304</v>
       </c>
       <c r="P164">
-        <v>0.90864311648826601</v>
+        <v>0.90861361790549</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>34669</v>
       </c>
       <c r="B165">
-        <v>0.70125414489648297</v>
+        <v>0.69823623991352102</v>
       </c>
       <c r="C165">
-        <v>0.813695674388899</v>
+        <v>0.81363984858645799</v>
       </c>
       <c r="D165">
-        <v>0.93858684133005599</v>
+        <v>0.93711592182804204</v>
       </c>
       <c r="E165">
-        <v>0.69054131951391196</v>
+        <v>0.68427027005693397</v>
       </c>
       <c r="F165">
-        <v>0.79052463724095801</v>
+        <v>0.78615199070861097</v>
       </c>
       <c r="G165">
-        <v>0.86337637841773296</v>
+        <v>0.86310350684719594</v>
       </c>
       <c r="H165">
-        <v>0.66836054298186598</v>
+        <v>0.66164267067791604</v>
       </c>
       <c r="I165">
-        <v>0.79457983435011004</v>
+        <v>0.78764794541289596</v>
       </c>
       <c r="J165">
-        <v>0.89772705719337498</v>
+        <v>0.89340957485015104</v>
       </c>
       <c r="K165">
-        <v>0.68054477477873998</v>
+        <v>0.673436412312576</v>
       </c>
       <c r="L165">
-        <v>0.78947016581402396</v>
+        <v>0.79078590937775495</v>
       </c>
       <c r="M165">
-        <v>0.89596989306144703</v>
+        <v>0.89888837500546903</v>
       </c>
       <c r="N165">
-        <v>0.760664931288621</v>
+        <v>0.74849076694307004</v>
       </c>
       <c r="O165">
-        <v>0.85397908170680203</v>
+        <v>0.84417147293425498</v>
       </c>
       <c r="P165">
-        <v>0.91048712064993698</v>
+        <v>0.91050059035197195</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>34700</v>
       </c>
       <c r="B166">
-        <v>0.69902850327725097</v>
+        <v>0.69543473151552804</v>
       </c>
       <c r="C166">
-        <v>0.81017483853289196</v>
+        <v>0.80943911152585901</v>
       </c>
       <c r="D166">
-        <v>0.936454449360546</v>
+        <v>0.93475693756042699</v>
       </c>
       <c r="E166">
-        <v>0.68050681680375502</v>
+        <v>0.67557732275848104</v>
       </c>
       <c r="F166">
-        <v>0.78364849591323904</v>
+        <v>0.77979990235475904</v>
       </c>
       <c r="G166">
-        <v>0.86094319138688302</v>
+        <v>0.86080845320449795</v>
       </c>
       <c r="H166">
-        <v>0.66184515729793503</v>
+        <v>0.65624864983793196</v>
       </c>
       <c r="I166">
-        <v>0.787714412459953</v>
+        <v>0.78123522754885699</v>
       </c>
       <c r="J166">
-        <v>0.89508418401032896</v>
+        <v>0.89038404482311495</v>
       </c>
       <c r="K166">
-        <v>0.68665113697410995</v>
+        <v>0.67945194575340295</v>
       </c>
       <c r="L166">
-        <v>0.79327531991255695</v>
+        <v>0.79344546080511402</v>
       </c>
       <c r="M166">
-        <v>0.89945718233244598</v>
+        <v>0.90188787389034697</v>
       </c>
       <c r="N166">
-        <v>0.77387844103259196</v>
+        <v>0.76124797931246901</v>
       </c>
       <c r="O166">
-        <v>0.86105592951273702</v>
+        <v>0.85094552207878205</v>
       </c>
       <c r="P166">
-        <v>0.91230398262192303</v>
+        <v>0.91234390940141197</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>34731</v>
       </c>
       <c r="B167">
-        <v>0.69413319562853304</v>
+        <v>0.69075827275138002</v>
       </c>
       <c r="C167">
-        <v>0.80519797859336695</v>
+        <v>0.80434974592171704</v>
       </c>
       <c r="D167">
-        <v>0.93469944037278196</v>
+        <v>0.93311779935376005</v>
       </c>
       <c r="E167">
-        <v>0.68036643555033405</v>
+        <v>0.67598260933773702</v>
       </c>
       <c r="F167">
-        <v>0.78259160254211302</v>
+        <v>0.77951307291762095</v>
       </c>
       <c r="G167">
-        <v>0.85924954780551199</v>
+        <v>0.85929477629509798</v>
       </c>
       <c r="H167">
-        <v>0.65255106786399797</v>
+        <v>0.64827425854638498</v>
       </c>
       <c r="I167">
-        <v>0.77893185562612199</v>
+        <v>0.77283487819496</v>
       </c>
       <c r="J167">
-        <v>0.89409022187002596</v>
+        <v>0.88903367090150498</v>
       </c>
       <c r="K167">
-        <v>0.68844989417962599</v>
+        <v>0.68254154876982198</v>
       </c>
       <c r="L167">
-        <v>0.79585570177272302</v>
+        <v>0.79687090690055196</v>
       </c>
       <c r="M167">
-        <v>0.90292838685070198</v>
+        <v>0.90635855607905103</v>
       </c>
       <c r="N167">
-        <v>0.77973892009481804</v>
+        <v>0.76818833383362894</v>
       </c>
       <c r="O167">
-        <v>0.86517498499789502</v>
+        <v>0.85554691563680296</v>
       </c>
       <c r="P167">
-        <v>0.914053224644784</v>
+        <v>0.91418593604720599</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>34759</v>
       </c>
       <c r="B168">
-        <v>0.68878182522498999</v>
+        <v>0.68565287694161203</v>
       </c>
       <c r="C168">
-        <v>0.79897586306706203</v>
+        <v>0.79823291554374298</v>
       </c>
       <c r="D168">
-        <v>0.93004283589557402</v>
+        <v>0.92876070731066396</v>
       </c>
       <c r="E168">
-        <v>0.689356991188257</v>
+        <v>0.684086431992037</v>
       </c>
       <c r="F168">
-        <v>0.78331760282633001</v>
+        <v>0.77953376933869101</v>
       </c>
       <c r="G168">
-        <v>0.85662504370787595</v>
+        <v>0.85661971404065695</v>
       </c>
       <c r="H168">
-        <v>0.65325505865546296</v>
+        <v>0.64921092799029101</v>
       </c>
       <c r="I168">
-        <v>0.77585145666204602</v>
+        <v>0.77043763251177</v>
       </c>
       <c r="J168">
-        <v>0.89279448040419296</v>
+        <v>0.88741984357820203</v>
       </c>
       <c r="K168">
-        <v>0.68037971758842297</v>
+        <v>0.67419695904135402</v>
       </c>
       <c r="L168">
-        <v>0.79104737193206198</v>
+        <v>0.79194373343193003</v>
       </c>
       <c r="M168">
-        <v>0.90277879617475698</v>
+        <v>0.90677401341183494</v>
       </c>
       <c r="N168">
-        <v>0.77065103205558205</v>
+        <v>0.76036004217302</v>
       </c>
       <c r="O168">
-        <v>0.85895457605852399</v>
+        <v>0.84909258918880703</v>
       </c>
       <c r="P168">
-        <v>0.91377015119001803</v>
+        <v>0.91363110553467197</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>34790</v>
       </c>
       <c r="B169">
-        <v>0.68773303931750995</v>
+        <v>0.68446969159999105</v>
       </c>
       <c r="C169">
-        <v>0.79557706520256699</v>
+        <v>0.79510405565903497</v>
       </c>
       <c r="D169">
-        <v>0.92698694153214001</v>
+        <v>0.92596700074399596</v>
       </c>
       <c r="E169">
-        <v>0.68205713014406699</v>
+        <v>0.67708138738545498</v>
       </c>
       <c r="F169">
-        <v>0.77803233153107698</v>
+        <v>0.774604478950907</v>
       </c>
       <c r="G169">
-        <v>0.85388435389302997</v>
+        <v>0.85402445698321905</v>
       </c>
       <c r="H169">
-        <v>0.66518471135466195</v>
+        <v>0.66092105182981598</v>
       </c>
       <c r="I169">
-        <v>0.78160750234169696</v>
+        <v>0.77666512455547898</v>
       </c>
       <c r="J169">
-        <v>0.89396623943442699</v>
+        <v>0.88846407686745399</v>
       </c>
       <c r="K169">
-        <v>0.67616409762605501</v>
+        <v>0.66945701171732697</v>
       </c>
       <c r="L169">
-        <v>0.785715453611049</v>
+        <v>0.78736799594754503</v>
       </c>
       <c r="M169">
-        <v>0.90056461270316202</v>
+        <v>0.90561319134655804</v>
       </c>
       <c r="N169">
-        <v>0.772772008213511</v>
+        <v>0.75948345876050505</v>
       </c>
       <c r="O169">
-        <v>0.85338011713852302</v>
+        <v>0.84200787342859096</v>
       </c>
       <c r="P169">
-        <v>0.91131664165281201</v>
+        <v>0.91101583773635397</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>34820</v>
       </c>
       <c r="B170">
-        <v>0.679431505158829</v>
+        <v>0.67688477047610995</v>
       </c>
       <c r="C170">
-        <v>0.79048753219904</v>
+        <v>0.79083284488456795</v>
       </c>
       <c r="D170">
-        <v>0.92485905582526995</v>
+        <v>0.92441761553933599</v>
       </c>
       <c r="E170">
-        <v>0.66454989508843199</v>
+        <v>0.66182493809343201</v>
       </c>
       <c r="F170">
-        <v>0.76735388868918697</v>
+        <v>0.76495171137048301</v>
       </c>
       <c r="G170">
-        <v>0.85119800407927904</v>
+        <v>0.85165582287276598</v>
       </c>
       <c r="H170">
-        <v>0.65708709314399805</v>
+        <v>0.65262621604724702</v>
       </c>
       <c r="I170">
-        <v>0.77843471844164103</v>
+        <v>0.773340441710479</v>
       </c>
       <c r="J170">
-        <v>0.89483982955774499</v>
+        <v>0.889302748025941</v>
       </c>
       <c r="K170">
-        <v>0.67025411665128298</v>
+        <v>0.66497231808422497</v>
       </c>
       <c r="L170">
-        <v>0.78276313267300701</v>
+        <v>0.78612187789260402</v>
       </c>
       <c r="M170">
-        <v>0.899443543252749</v>
+        <v>0.90564861512903505</v>
       </c>
       <c r="N170">
-        <v>0.74774219501544703</v>
+        <v>0.73518038555441301</v>
       </c>
       <c r="O170">
-        <v>0.84137379130943002</v>
+        <v>0.83076882400952601</v>
       </c>
       <c r="P170">
-        <v>0.91008629928190399</v>
+        <v>0.909963177679874</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>34851</v>
       </c>
       <c r="B171">
-        <v>0.67952758522511703</v>
+        <v>0.67741415135977601</v>
       </c>
       <c r="C171">
-        <v>0.79050870608741297</v>
+        <v>0.79146431030971298</v>
       </c>
       <c r="D171">
-        <v>0.92449891170916498</v>
+        <v>0.92425386886522198</v>
       </c>
       <c r="E171">
-        <v>0.66080297319746095</v>
+        <v>0.65843961415904595</v>
       </c>
       <c r="F171">
-        <v>0.76119236471367002</v>
+        <v>0.75934234391497102</v>
       </c>
       <c r="G171">
-        <v>0.84917685231855999</v>
+        <v>0.84964161151966999</v>
       </c>
       <c r="H171">
-        <v>0.65794677123267697</v>
+        <v>0.65330994673250198</v>
       </c>
       <c r="I171">
-        <v>0.78106557259023301</v>
+        <v>0.77513801866774301</v>
       </c>
       <c r="J171">
-        <v>0.89576613271541095</v>
+        <v>0.88972199516386896</v>
       </c>
       <c r="K171">
-        <v>0.66837285177683803</v>
+        <v>0.66534561027497496</v>
       </c>
       <c r="L171">
-        <v>0.78277910629354797</v>
+        <v>0.78791203152831502</v>
       </c>
       <c r="M171">
-        <v>0.89923204489846897</v>
+        <v>0.906086164073865</v>
       </c>
       <c r="N171">
-        <v>0.74124483934735497</v>
+        <v>0.72974064293817198</v>
       </c>
       <c r="O171">
-        <v>0.83839754773243202</v>
+        <v>0.82872341483668299</v>
       </c>
       <c r="P171">
-        <v>0.91034423725127001</v>
+        <v>0.91043825779126597</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>34881</v>
       </c>
       <c r="B172">
-        <v>0.68425272748005395</v>
+        <v>0.68182349128270003</v>
       </c>
       <c r="C172">
-        <v>0.79238939497433403</v>
+        <v>0.79302765841127698</v>
       </c>
       <c r="D172">
-        <v>0.92457253042170295</v>
+        <v>0.92433141245002504</v>
       </c>
       <c r="E172">
-        <v>0.66403815084178797</v>
+        <v>0.660721357603405</v>
       </c>
       <c r="F172">
-        <v>0.75977909194545201</v>
+        <v>0.75714613434589795</v>
       </c>
       <c r="G172">
-        <v>0.84764694181626699</v>
+        <v>0.84765198591354696</v>
       </c>
       <c r="H172">
-        <v>0.66367672780323705</v>
+        <v>0.66057712479601804</v>
       </c>
       <c r="I172">
-        <v>0.78291540103948698</v>
+        <v>0.77816570289203202</v>
       </c>
       <c r="J172">
-        <v>0.89562206711439296</v>
+        <v>0.88965335547671698</v>
       </c>
       <c r="K172">
-        <v>0.66786233684471696</v>
+        <v>0.66760732629981301</v>
       </c>
       <c r="L172">
-        <v>0.78103873612545005</v>
+        <v>0.787881785185923</v>
       </c>
       <c r="M172">
-        <v>0.89753172336210096</v>
+        <v>0.90511604242959298</v>
       </c>
       <c r="N172">
-        <v>0.74327189951147499</v>
+        <v>0.72987441219771698</v>
       </c>
       <c r="O172">
-        <v>0.84036655706353203</v>
+        <v>0.830053961431373</v>
       </c>
       <c r="P172">
-        <v>0.91134361254565299</v>
+        <v>0.91122653220106098</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>34912</v>
       </c>
       <c r="B173">
-        <v>0.68340588384429402</v>
+        <v>0.68125379471146497</v>
       </c>
       <c r="C173">
-        <v>0.79126079436930596</v>
+        <v>0.79172334918726905</v>
       </c>
       <c r="D173">
-        <v>0.92368466870185795</v>
+        <v>0.92331756374546803</v>
       </c>
       <c r="E173">
-        <v>0.66225273020311604</v>
+        <v>0.65979322914038796</v>
       </c>
       <c r="F173">
-        <v>0.75893412203335997</v>
+        <v>0.75630074425059401</v>
       </c>
       <c r="G173">
-        <v>0.84700769573057599</v>
+        <v>0.84670681699884898</v>
       </c>
       <c r="H173">
-        <v>0.67430267015187695</v>
+        <v>0.672585420151526</v>
       </c>
       <c r="I173">
-        <v>0.78837678627415897</v>
+        <v>0.78437265146939295</v>
       </c>
       <c r="J173">
-        <v>0.89582132787809698</v>
+        <v>0.88982087152609401</v>
       </c>
       <c r="K173">
-        <v>0.66144639439737396</v>
+        <v>0.66459368605398095</v>
       </c>
       <c r="L173">
-        <v>0.77398147016325802</v>
+        <v>0.78353745168148403</v>
       </c>
       <c r="M173">
-        <v>0.89422280846070701</v>
+        <v>0.90246250469534295</v>
       </c>
       <c r="N173">
-        <v>0.73971265075247605</v>
+        <v>0.72627161564148202</v>
       </c>
       <c r="O173">
-        <v>0.83962879177128202</v>
+        <v>0.82867485037316901</v>
       </c>
       <c r="P173">
-        <v>0.91165736164704703</v>
+        <v>0.91146112090728104</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>34943</v>
       </c>
       <c r="B174">
-        <v>0.68220816679924901</v>
+        <v>0.67994216192716705</v>
       </c>
       <c r="C174">
-        <v>0.79111464533143405</v>
+        <v>0.79139163293167902</v>
       </c>
       <c r="D174">
-        <v>0.92499295078569799</v>
+        <v>0.92443913518422405</v>
       </c>
       <c r="E174">
-        <v>0.65286514323203404</v>
+        <v>0.64940477818739195</v>
       </c>
       <c r="F174">
-        <v>0.75470021969221002</v>
+        <v>0.75122689274829901</v>
       </c>
       <c r="G174">
-        <v>0.847615234115079</v>
+        <v>0.84673375782136395</v>
       </c>
       <c r="H174">
-        <v>0.65369273846002696</v>
+        <v>0.65309893767149896</v>
       </c>
       <c r="I174">
-        <v>0.77653486166869101</v>
+        <v>0.77296355125598903</v>
       </c>
       <c r="J174">
-        <v>0.89589389445321899</v>
+        <v>0.89002347827646999</v>
       </c>
       <c r="K174">
-        <v>0.66471446784618404</v>
+        <v>0.66784654751455796</v>
       </c>
       <c r="L174">
-        <v>0.77324436046006495</v>
+        <v>0.78331787736224001</v>
       </c>
       <c r="M174">
-        <v>0.892797105575456</v>
+        <v>0.90110476700662501</v>
       </c>
       <c r="N174">
-        <v>0.75488532660311602</v>
+        <v>0.74024778291490601</v>
       </c>
       <c r="O174">
-        <v>0.84807244670738802</v>
+        <v>0.83684746753363004</v>
       </c>
       <c r="P174">
-        <v>0.91385371695903606</v>
+        <v>0.91360722604625499</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>34973</v>
       </c>
       <c r="B175">
-        <v>0.68614584026978098</v>
+        <v>0.68350748263323702</v>
       </c>
       <c r="C175">
-        <v>0.79569158525573103</v>
+        <v>0.796059480259803</v>
       </c>
       <c r="D175">
-        <v>0.92832433763861899</v>
+        <v>0.92765581241241502</v>
       </c>
       <c r="E175">
-        <v>0.65953200532099199</v>
+        <v>0.65373127916840301</v>
       </c>
       <c r="F175">
-        <v>0.76079324834870399</v>
+        <v>0.755901562370487</v>
       </c>
       <c r="G175">
-        <v>0.85027899793279205</v>
+        <v>0.84889668207535995</v>
       </c>
       <c r="H175">
-        <v>0.64535514075260003</v>
+        <v>0.64415250221442899</v>
       </c>
       <c r="I175">
-        <v>0.77558547719947601</v>
+        <v>0.77167755592060705</v>
       </c>
       <c r="J175">
-        <v>0.89814549670784505</v>
+        <v>0.89271517819669299</v>
       </c>
       <c r="K175">
-        <v>0.67044486874545905</v>
+        <v>0.67394828155789699</v>
       </c>
       <c r="L175">
-        <v>0.77769537783914899</v>
+        <v>0.78847944312653195</v>
       </c>
       <c r="M175">
-        <v>0.89266919933134703</v>
+        <v>0.90097717592674198</v>
       </c>
       <c r="N175">
-        <v>0.75654868527791297</v>
+        <v>0.744640921731757</v>
       </c>
       <c r="O175">
-        <v>0.85087470661514197</v>
+        <v>0.84175300993294799</v>
       </c>
       <c r="P175">
-        <v>0.915885226736739</v>
+        <v>0.91573330920374096</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>35004</v>
       </c>
       <c r="B176">
-        <v>0.69248993562074301</v>
+        <v>0.68909079991678301</v>
       </c>
       <c r="C176">
-        <v>0.79855742226799498</v>
+        <v>0.79855636028113097</v>
       </c>
       <c r="D176">
-        <v>0.92988241423851004</v>
+        <v>0.92872929416262195</v>
       </c>
       <c r="E176">
-        <v>0.66089949166832895</v>
+        <v>0.65470850474562703</v>
       </c>
       <c r="F176">
-        <v>0.76469633319150399</v>
+        <v>0.75951555772586199</v>
       </c>
       <c r="G176">
-        <v>0.851982621031389</v>
+        <v>0.85034052554325401</v>
       </c>
       <c r="H176">
-        <v>0.64479808579879505</v>
+        <v>0.64145450543927096</v>
       </c>
       <c r="I176">
-        <v>0.77920380435893599</v>
+        <v>0.77417066273700097</v>
       </c>
       <c r="J176">
-        <v>0.90116948316091094</v>
+        <v>0.89575807815615205</v>
       </c>
       <c r="K176">
-        <v>0.68713019880169901</v>
+        <v>0.68860066425751498</v>
       </c>
       <c r="L176">
-        <v>0.78470396838631995</v>
+        <v>0.79561434770370398</v>
       </c>
       <c r="M176">
-        <v>0.89365204326733105</v>
+        <v>0.90244539877832897</v>
       </c>
       <c r="N176">
-        <v>0.75935952897010195</v>
+        <v>0.74706417346633402</v>
       </c>
       <c r="O176">
-        <v>0.849153940730354</v>
+        <v>0.83998689234236301</v>
       </c>
       <c r="P176">
-        <v>0.91331972543282802</v>
+        <v>0.91329306877328398</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>35034</v>
       </c>
       <c r="B177">
-        <v>0.68899410831792696</v>
+        <v>0.68627097056601905</v>
       </c>
       <c r="C177">
-        <v>0.79817451492824099</v>
+        <v>0.79915206763559199</v>
       </c>
       <c r="D177">
-        <v>0.92732864487327904</v>
+        <v>0.92646746888953402</v>
       </c>
       <c r="E177">
-        <v>0.66364206081541699</v>
+        <v>0.65762608784125998</v>
       </c>
       <c r="F177">
-        <v>0.76603310828724003</v>
+        <v>0.76157452304679196</v>
       </c>
       <c r="G177">
-        <v>0.85250341139176999</v>
+        <v>0.85074501239010303</v>
       </c>
       <c r="H177">
-        <v>0.63797072382792697</v>
+        <v>0.63438495167783504</v>
       </c>
       <c r="I177">
-        <v>0.78036994963657502</v>
+        <v>0.77542927307776499</v>
       </c>
       <c r="J177">
-        <v>0.902961618482787</v>
+        <v>0.89740667133572005</v>
       </c>
       <c r="K177">
-        <v>0.67824901088103395</v>
+        <v>0.67996539054795202</v>
       </c>
       <c r="L177">
-        <v>0.78290702937577195</v>
+        <v>0.79500914505598497</v>
       </c>
       <c r="M177">
-        <v>0.89341457707707495</v>
+        <v>0.90248807281863497</v>
       </c>
       <c r="N177">
-        <v>0.74212904560944004</v>
+        <v>0.73251361044352403</v>
       </c>
       <c r="O177">
-        <v>0.84081437578492402</v>
+        <v>0.832569727098043</v>
       </c>
       <c r="P177">
-        <v>0.91116734382861597</v>
+        <v>0.91096789103029197</v>
       </c>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>35065</v>
       </c>
       <c r="B178">
-        <v>0.683856277846011</v>
+        <v>0.68062681117216195</v>
       </c>
       <c r="C178">
-        <v>0.79401836997806996</v>
+        <v>0.79398853757987697</v>
       </c>
       <c r="D178">
-        <v>0.92561042046961395</v>
+        <v>0.92455782974459799</v>
       </c>
       <c r="E178">
-        <v>0.65187979828012099</v>
+        <v>0.64775277023837596</v>
       </c>
       <c r="F178">
-        <v>0.75964084153211098</v>
+        <v>0.75585218304876001</v>
       </c>
       <c r="G178">
-        <v>0.85185048156599896</v>
+        <v>0.85024281634019006</v>
       </c>
       <c r="H178">
-        <v>0.63745849239038999</v>
+        <v>0.63401844235066496</v>
       </c>
       <c r="I178">
-        <v>0.77555246736134198</v>
+        <v>0.77001799865326404</v>
       </c>
       <c r="J178">
-        <v>0.901999264097192</v>
+        <v>0.89627740113277199</v>
       </c>
       <c r="K178">
-        <v>0.67008669695818202</v>
+        <v>0.67223892586280598</v>
       </c>
       <c r="L178">
-        <v>0.77875034704339996</v>
+        <v>0.78958336537138496</v>
       </c>
       <c r="M178">
-        <v>0.89304519591112697</v>
+        <v>0.90152458921539602</v>
       </c>
       <c r="N178">
-        <v>0.7382189421259</v>
+        <v>0.727927835205602</v>
       </c>
       <c r="O178">
-        <v>0.83659973047515002</v>
+        <v>0.827645596946046</v>
       </c>
       <c r="P178">
-        <v>0.90957100802558299</v>
+        <v>0.90929678419700199</v>
       </c>
     </row>
     <row r="179" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A179" s="1">
         <v>35096</v>
       </c>
       <c r="B179">
-        <v>0.67922763998189095</v>
+        <v>0.676723935622355</v>
       </c>
       <c r="C179">
-        <v>0.79026212103762905</v>
+        <v>0.79044384792950795</v>
       </c>
       <c r="D179">
-        <v>0.92382683722519199</v>
+        <v>0.92303356842166295</v>
       </c>
       <c r="E179">
-        <v>0.65167588801000098</v>
+        <v>0.64727787157627203</v>
       </c>
       <c r="F179">
-        <v>0.75918439807792704</v>
+        <v>0.75515391050154101</v>
       </c>
       <c r="G179">
-        <v>0.85161010092512202</v>
+        <v>0.84979242478120598</v>
       </c>
       <c r="H179">
-        <v>0.64028459861708598</v>
+        <v>0.63640534941161397</v>
       </c>
       <c r="I179">
-        <v>0.77546783577896605</v>
+        <v>0.76980197282052198</v>
       </c>
       <c r="J179">
-        <v>0.90233372375860199</v>
+        <v>0.89660680077328703</v>
       </c>
       <c r="K179">
-        <v>0.66631371326116595</v>
+        <v>0.66899052427405103</v>
       </c>
       <c r="L179">
-        <v>0.77772365680750799</v>
+        <v>0.78775273146221103</v>
       </c>
       <c r="M179">
-        <v>0.89416948504070004</v>
+        <v>0.90214889817435395</v>
       </c>
       <c r="N179">
-        <v>0.72796450029866799</v>
+        <v>0.71890611535015203</v>
       </c>
       <c r="O179">
-        <v>0.83320237956329002</v>
+        <v>0.82382315471113698</v>
       </c>
       <c r="P179">
-        <v>0.90976271507940998</v>
+        <v>0.90926549821515401</v>
       </c>
     </row>
     <row r="180" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A180" s="1">
         <v>35125</v>
       </c>
       <c r="B180">
-        <v>0.68626391599937697</v>
+        <v>0.68370264640046297</v>
       </c>
       <c r="C180">
-        <v>0.79370844625762305</v>
+        <v>0.79354982650068395</v>
       </c>
       <c r="D180">
-        <v>0.92424136255837797</v>
+        <v>0.92338528667559105</v>
       </c>
       <c r="E180">
-        <v>0.65319237064831803</v>
+        <v>0.64849859177900304</v>
       </c>
       <c r="F180">
-        <v>0.75988940696974705</v>
+        <v>0.75551675914952598</v>
       </c>
       <c r="G180">
-        <v>0.85154603776379101</v>
+        <v>0.849600288714491</v>
       </c>
       <c r="H180">
-        <v>0.65719180127133503</v>
+        <v>0.65256658116883803</v>
       </c>
       <c r="I180">
-        <v>0.781942506516909</v>
+        <v>0.77577287280670204</v>
       </c>
       <c r="J180">
-        <v>0.90012385548060003</v>
+        <v>0.89438787115096097</v>
       </c>
       <c r="K180">
-        <v>0.67657115001540902</v>
+        <v>0.678698932719634</v>
       </c>
       <c r="L180">
-        <v>0.78462643668987697</v>
+        <v>0.793564739818858</v>
       </c>
       <c r="M180">
-        <v>0.89706463285877203</v>
+        <v>0.90432122347542498</v>
       </c>
       <c r="N180">
-        <v>0.72736159184848004</v>
+        <v>0.71835207843339599</v>
       </c>
       <c r="O180">
-        <v>0.83308915553606899</v>
+        <v>0.82353811491634299</v>
       </c>
       <c r="P180">
-        <v>0.91042018892522703</v>
+        <v>0.90983045037986499</v>
       </c>
     </row>
     <row r="181" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A181" s="1">
         <v>35156</v>
       </c>
       <c r="B181">
-        <v>0.68673193734942495</v>
+        <v>0.68413284728129597</v>
       </c>
       <c r="C181">
-        <v>0.79305713851538695</v>
+        <v>0.79313016840376704</v>
       </c>
       <c r="D181">
-        <v>0.92469775170975299</v>
+        <v>0.92393627535238698</v>
       </c>
       <c r="E181">
-        <v>0.65931311450350805</v>
+        <v>0.65469393146912502</v>
       </c>
       <c r="F181">
-        <v>0.761924740268902</v>
+        <v>0.75721350250263197</v>
       </c>
       <c r="G181">
-        <v>0.85136515974766402</v>
+        <v>0.84924654109448305</v>
       </c>
       <c r="H181">
-        <v>0.66223758459148996</v>
+        <v>0.65676382678129197</v>
       </c>
       <c r="I181">
-        <v>0.78289794929910606</v>
+        <v>0.77648591241658504</v>
       </c>
       <c r="J181">
-        <v>0.898746144653502</v>
+        <v>0.89318010667870595</v>
       </c>
       <c r="K181">
-        <v>0.68076285096796196</v>
+        <v>0.683346199798603</v>
       </c>
       <c r="L181">
-        <v>0.78724270111489503</v>
+        <v>0.79661618246950106</v>
       </c>
       <c r="M181">
-        <v>0.89820863648215898</v>
+        <v>0.90573744716742</v>
       </c>
       <c r="N181">
-        <v>0.74333773524261804</v>
+        <v>0.73253567496225602</v>
       </c>
       <c r="O181">
-        <v>0.83920802817082696</v>
+        <v>0.82909942233525102</v>
       </c>
       <c r="P181">
-        <v>0.91101722386242301</v>
+        <v>0.91048643673603202</v>
       </c>
     </row>
     <row r="182" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A182" s="1">
         <v>35186</v>
       </c>
       <c r="B182">
-        <v>0.68773018213743098</v>
+        <v>0.68528981362015895</v>
       </c>
       <c r="C182">
-        <v>0.79386452537562402</v>
+        <v>0.79421237214389995</v>
       </c>
       <c r="D182">
-        <v>0.92515314504679602</v>
+        <v>0.92449924732757605</v>
       </c>
       <c r="E182">
-        <v>0.68021271325594601</v>
+        <v>0.674636978194051</v>
       </c>
       <c r="F182">
-        <v>0.77463358364846102</v>
+        <v>0.76916027573317802</v>
       </c>
       <c r="G182">
-        <v>0.85342645253274996</v>
+        <v>0.850946854534671</v>
       </c>
       <c r="H182">
-        <v>0.65566810631766304</v>
+        <v>0.65054588678376102</v>
       </c>
       <c r="I182">
-        <v>0.77757544479372598</v>
+        <v>0.771383787075403</v>
       </c>
       <c r="J182">
-        <v>0.89717366058174997</v>
+        <v>0.89201830946494398</v>
       </c>
       <c r="K182">
-        <v>0.68935835606882001</v>
+        <v>0.68941283643422702</v>
       </c>
       <c r="L182">
-        <v>0.794866119699841</v>
+        <v>0.802498747672164</v>
       </c>
       <c r="M182">
-        <v>0.90102445249518803</v>
+        <v>0.90824586707519805</v>
       </c>
       <c r="N182">
-        <v>0.73789351545966797</v>
+        <v>0.72718985484034504</v>
       </c>
       <c r="O182">
-        <v>0.83813342681613001</v>
+        <v>0.82826409436112902</v>
       </c>
       <c r="P182">
-        <v>0.91054310300933505</v>
+        <v>0.91015430140450504</v>
       </c>
     </row>
     <row r="183" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A183" s="1">
         <v>35217</v>
       </c>
       <c r="B183">
-        <v>0.69045626164083895</v>
+        <v>0.68809784319238798</v>
       </c>
       <c r="C183">
-        <v>0.79631763012221501</v>
+        <v>0.79726284654737201</v>
       </c>
       <c r="D183">
-        <v>0.92548039775757895</v>
+        <v>0.92509172122405103</v>
       </c>
       <c r="E183">
-        <v>0.69239171085781603</v>
+        <v>0.687176500013568</v>
       </c>
       <c r="F183">
-        <v>0.78372263728860203</v>
+        <v>0.77860868332600897</v>
       </c>
       <c r="G183">
-        <v>0.85619761932060201</v>
+        <v>0.85349084759015803</v>
       </c>
       <c r="H183">
-        <v>0.65470522005640197</v>
+        <v>0.64971928573879301</v>
       </c>
       <c r="I183">
-        <v>0.78096552432220501</v>
+        <v>0.77506563154057095</v>
       </c>
       <c r="J183">
-        <v>0.89772235726559602</v>
+        <v>0.89291031894810102</v>
       </c>
       <c r="K183">
-        <v>0.69338481212459502</v>
+        <v>0.69355357225037795</v>
       </c>
       <c r="L183">
-        <v>0.79843945054898302</v>
+        <v>0.80669703950600102</v>
       </c>
       <c r="M183">
-        <v>0.90226258927380798</v>
+        <v>0.90950064765917704</v>
       </c>
       <c r="N183">
-        <v>0.74632756408338297</v>
+        <v>0.73455648958289399</v>
       </c>
       <c r="O183">
-        <v>0.84154649334807397</v>
+        <v>0.83244874434204597</v>
       </c>
       <c r="P183">
-        <v>0.90942682293495303</v>
+        <v>0.90950149763037802</v>
       </c>
     </row>
     <row r="184" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A184" s="1">
         <v>35247</v>
       </c>
       <c r="B184">
-        <v>0.691816736862224</v>
+        <v>0.68941755207824096</v>
       </c>
       <c r="C184">
-        <v>0.79768366730422902</v>
+        <v>0.79860035882170199</v>
       </c>
       <c r="D184">
-        <v>0.92639799117049104</v>
+        <v>0.92605939811414995</v>
       </c>
       <c r="E184">
-        <v>0.70154572964831696</v>
+        <v>0.69700405894331297</v>
       </c>
       <c r="F184">
-        <v>0.78850186649300402</v>
+        <v>0.78422372651014705</v>
       </c>
       <c r="G184">
-        <v>0.85678210435225399</v>
+        <v>0.85427637105328202</v>
       </c>
       <c r="H184">
-        <v>0.65064342805265396</v>
+        <v>0.64633629441137996</v>
       </c>
       <c r="I184">
-        <v>0.77902335587612404</v>
+        <v>0.77394317413585101</v>
       </c>
       <c r="J184">
-        <v>0.89712832386132901</v>
+        <v>0.89253022721678499</v>
       </c>
       <c r="K184">
-        <v>0.69763081920243597</v>
+        <v>0.69902462828743395</v>
       </c>
       <c r="L184">
-        <v>0.79977448185931999</v>
+        <v>0.80852011588530603</v>
       </c>
       <c r="M184">
-        <v>0.90058681875125202</v>
+        <v>0.90813103359173797</v>
       </c>
       <c r="N184">
-        <v>0.75375006675404399</v>
+        <v>0.74070660367177499</v>
       </c>
       <c r="O184">
-        <v>0.84624271144239305</v>
+        <v>0.83640339706670097</v>
       </c>
       <c r="P184">
-        <v>0.90978209338145299</v>
+        <v>0.90991844194332505</v>
       </c>
     </row>
     <row r="185" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A185" s="1">
         <v>35278</v>
       </c>
       <c r="B185">
-        <v>0.68746947569424</v>
+        <v>0.68484434518226001</v>
       </c>
       <c r="C185">
-        <v>0.79608461937275599</v>
+        <v>0.79677713069908795</v>
       </c>
       <c r="D185">
-        <v>0.92782902663468303</v>
+        <v>0.92746115863910805</v>
       </c>
       <c r="E185">
-        <v>0.68656288846055702</v>
+        <v>0.68162605576848201</v>
       </c>
       <c r="F185">
-        <v>0.78331730811989297</v>
+        <v>0.778461068362028</v>
       </c>
       <c r="G185">
-        <v>0.856020925542616</v>
+        <v>0.853609305178608</v>
       </c>
       <c r="H185">
-        <v>0.65126523311681495</v>
+        <v>0.64849179619672004</v>
       </c>
       <c r="I185">
-        <v>0.77866129559717401</v>
+        <v>0.774437748592814</v>
       </c>
       <c r="J185">
-        <v>0.89702052346876704</v>
+        <v>0.89288199463599505</v>
       </c>
       <c r="K185">
-        <v>0.68853506205763404</v>
+        <v>0.68950610729761497</v>
       </c>
       <c r="L185">
-        <v>0.79490406155483095</v>
+        <v>0.80300682080280505</v>
       </c>
       <c r="M185">
-        <v>0.89966177590527596</v>
+        <v>0.90704456232583097</v>
       </c>
       <c r="N185">
-        <v>0.74650699188766401</v>
+        <v>0.73443378233685097</v>
       </c>
       <c r="O185">
-        <v>0.84561971037258599</v>
+        <v>0.83602770248390101</v>
       </c>
       <c r="P185">
-        <v>0.91006501340708801</v>
+        <v>0.91038503665243797</v>
       </c>
     </row>
     <row r="186" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A186" s="1">
         <v>35309</v>
       </c>
       <c r="B186">
-        <v>0.689456995249073</v>
+        <v>0.687152543249687</v>
       </c>
       <c r="C186">
-        <v>0.79668314045766797</v>
+        <v>0.79746247384733804</v>
       </c>
       <c r="D186">
-        <v>0.92818074470005096</v>
+        <v>0.92791758647096201</v>
       </c>
       <c r="E186">
-        <v>0.68253537766387895</v>
+        <v>0.67870196753182699</v>
       </c>
       <c r="F186">
-        <v>0.78183301813232298</v>
+        <v>0.77738040538032505</v>
       </c>
       <c r="G186">
-        <v>0.85608060527719199</v>
+        <v>0.85385545230155702</v>
       </c>
       <c r="H186">
-        <v>0.65892059367780798</v>
+        <v>0.65665579302073596</v>
       </c>
       <c r="I186">
-        <v>0.7818869024299</v>
+        <v>0.77812273072912397</v>
       </c>
       <c r="J186">
-        <v>0.897641895830535</v>
+        <v>0.89414401637264096</v>
       </c>
       <c r="K186">
-        <v>0.68716536876023504</v>
+        <v>0.68969806455310301</v>
       </c>
       <c r="L186">
-        <v>0.79431037751048805</v>
+        <v>0.80346965188541497</v>
       </c>
       <c r="M186">
-        <v>0.89985639933806305</v>
+        <v>0.90808148739852401</v>
       </c>
       <c r="N186">
-        <v>0.739965703207075</v>
+        <v>0.73115471084426498</v>
       </c>
       <c r="O186">
-        <v>0.84198195531534303</v>
+        <v>0.83418342364849296</v>
       </c>
       <c r="P186">
-        <v>0.91047894796566897</v>
+        <v>0.910834274704589</v>
       </c>
     </row>
     <row r="187" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A187" s="1">
         <v>35339</v>
       </c>
       <c r="B187">
-        <v>0.699718578001577</v>
+        <v>0.69680366969475105</v>
       </c>
       <c r="C187">
-        <v>0.80389161177630797</v>
+        <v>0.80415926555219097</v>
       </c>
       <c r="D187">
-        <v>0.93116349267795295</v>
+        <v>0.93078581491624102</v>
       </c>
       <c r="E187">
-        <v>0.67439734584143696</v>
+        <v>0.67170372857112304</v>
       </c>
       <c r="F187">
-        <v>0.77694724975321405</v>
+        <v>0.77341268580393596</v>
       </c>
       <c r="G187">
-        <v>0.85525962190244798</v>
+        <v>0.85373402661344999</v>
       </c>
       <c r="H187">
-        <v>0.68014047141003098</v>
+        <v>0.67652194187436698</v>
       </c>
       <c r="I187">
-        <v>0.79311971512285195</v>
+        <v>0.78871787178241803</v>
       </c>
       <c r="J187">
-        <v>0.89764469518049195</v>
+        <v>0.89469555556577396</v>
       </c>
       <c r="K187">
-        <v>0.69850191531579398</v>
+        <v>0.70102353735926803</v>
       </c>
       <c r="L187">
-        <v>0.80341306333927898</v>
+        <v>0.812204285291933</v>
       </c>
       <c r="M187">
-        <v>0.90277157418646103</v>
+        <v>0.91082480958934098</v>
       </c>
       <c r="N187">
-        <v>0.749193684343467</v>
+        <v>0.73891598909706402</v>
       </c>
       <c r="O187">
-        <v>0.84645663120994896</v>
+        <v>0.83895230030993395</v>
       </c>
       <c r="P187">
-        <v>0.91270531025005597</v>
+        <v>0.91306981928618702</v>
       </c>
     </row>
     <row r="188" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A188" s="1">
         <v>35370</v>
       </c>
       <c r="B188">
-        <v>0.70364139748855603</v>
+        <v>0.70120382085525601</v>
       </c>
       <c r="C188">
-        <v>0.80571933674375096</v>
+        <v>0.80644135478347201</v>
       </c>
       <c r="D188">
-        <v>0.93083422105730496</v>
+        <v>0.93071112276110302</v>
       </c>
       <c r="E188">
-        <v>0.67510175494135305</v>
+        <v>0.67344012939162301</v>
       </c>
       <c r="F188">
-        <v>0.77508809989583305</v>
+        <v>0.77274139492453398</v>
       </c>
       <c r="G188">
-        <v>0.85412550211374705</v>
+        <v>0.85308897434694497</v>
       </c>
       <c r="H188">
-        <v>0.67813122725683705</v>
+        <v>0.67575339877864404</v>
       </c>
       <c r="I188">
-        <v>0.791217768575043</v>
+        <v>0.78784043646107604</v>
       </c>
       <c r="J188">
-        <v>0.89763602621690197</v>
+        <v>0.89546753133846502</v>
       </c>
       <c r="K188">
-        <v>0.70765731165968204</v>
+        <v>0.711822402446327</v>
       </c>
       <c r="L188">
-        <v>0.80852543609712502</v>
+        <v>0.81939142163565404</v>
       </c>
       <c r="M188">
-        <v>0.90585810478978701</v>
+        <v>0.91457077206154802</v>
       </c>
       <c r="N188">
-        <v>0.75006695718203298</v>
+        <v>0.74113995420369505</v>
       </c>
       <c r="O188">
-        <v>0.84502186900191401</v>
+        <v>0.838504555585736</v>
       </c>
       <c r="P188">
-        <v>0.91191740860013704</v>
+        <v>0.91255148878438797</v>
       </c>
     </row>
     <row r="189" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A189" s="1">
         <v>35400</v>
       </c>
       <c r="B189">
-        <v>0.69807759146913795</v>
+        <v>0.69597475840785705</v>
       </c>
       <c r="C189">
-        <v>0.80388124051950904</v>
+        <v>0.80514950718124401</v>
       </c>
       <c r="D189">
-        <v>0.92862645980854297</v>
+        <v>0.928838185322585</v>
       </c>
       <c r="E189">
-        <v>0.67417256782413004</v>
+        <v>0.67300325285246898</v>
       </c>
       <c r="F189">
-        <v>0.77147339817085503</v>
+        <v>0.77033922994874504</v>
       </c>
       <c r="G189">
-        <v>0.85281080506740503</v>
+        <v>0.85240013985123997</v>
       </c>
       <c r="H189">
-        <v>0.663724649124948</v>
+        <v>0.66255704011812599</v>
       </c>
       <c r="I189">
-        <v>0.78674983454539404</v>
+        <v>0.78493750311148003</v>
       </c>
       <c r="J189">
-        <v>0.89742459621551796</v>
+        <v>0.89626795035756901</v>
       </c>
       <c r="K189">
-        <v>0.69097805804943901</v>
+        <v>0.69608275609283998</v>
       </c>
       <c r="L189">
-        <v>0.80118263562936998</v>
+        <v>0.81344202560486401</v>
       </c>
       <c r="M189">
-        <v>0.90655712129105903</v>
+        <v>0.91585606928640095</v>
       </c>
       <c r="N189">
-        <v>0.74435178671910796</v>
+        <v>0.73605439680645002</v>
       </c>
       <c r="O189">
-        <v>0.84500379037292095</v>
+        <v>0.83867368787250995</v>
       </c>
       <c r="P189">
-        <v>0.912060435329893</v>
+        <v>0.91291536230835302</v>
       </c>
     </row>
     <row r="190" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A190" s="1">
         <v>35431</v>
       </c>
       <c r="B190">
-        <v>0.70396216835329195</v>
+        <v>0.70198734263319496</v>
       </c>
       <c r="C190">
-        <v>0.80718490765815998</v>
+        <v>0.80891799653655305</v>
       </c>
       <c r="D190">
-        <v>0.92718388424377496</v>
+        <v>0.92758032932725598</v>
       </c>
       <c r="E190">
-        <v>0.66778661471368606</v>
+        <v>0.66786510477433203</v>
       </c>
       <c r="F190">
-        <v>0.76959941386786002</v>
+        <v>0.76948244153687595</v>
       </c>
       <c r="G190">
-        <v>0.85295797359923897</v>
+        <v>0.85296264812837796</v>
       </c>
       <c r="H190">
-        <v>0.66256762566123095</v>
+        <v>0.66310553497978997</v>
       </c>
       <c r="I190">
-        <v>0.78860988384210196</v>
+        <v>0.78874339423976603</v>
       </c>
       <c r="J190">
-        <v>0.89770714951946795</v>
+        <v>0.89758101718366401</v>
       </c>
       <c r="K190">
-        <v>0.69301231192508095</v>
+        <v>0.69828928279617997</v>
       </c>
       <c r="L190">
-        <v>0.80321239892006102</v>
+        <v>0.816794007574699</v>
       </c>
       <c r="M190">
-        <v>0.90935285907230001</v>
+        <v>0.91909514589312902</v>
       </c>
       <c r="N190">
-        <v>0.75474005655352405</v>
+        <v>0.74721006795246003</v>
       </c>
       <c r="O190">
-        <v>0.84968540758058897</v>
+        <v>0.84455661282390404</v>
       </c>
       <c r="P190">
-        <v>0.91208105205074697</v>
+        <v>0.91346006603512098</v>
       </c>
     </row>
     <row r="191" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A191" s="1">
         <v>35462</v>
       </c>
       <c r="B191">
-        <v>0.69873846575951504</v>
+        <v>0.69680108141337005</v>
       </c>
       <c r="C191">
-        <v>0.80356471632442406</v>
+        <v>0.80517580847589199</v>
       </c>
       <c r="D191">
-        <v>0.92625232350985498</v>
+        <v>0.92692958519559598</v>
       </c>
       <c r="E191">
-        <v>0.65839139022148396</v>
+        <v>0.65981246443488095</v>
       </c>
       <c r="F191">
-        <v>0.76383686199789003</v>
+        <v>0.76447126256829401</v>
       </c>
       <c r="G191">
-        <v>0.85180037448972701</v>
+        <v>0.85221203425723502</v>
       </c>
       <c r="H191">
-        <v>0.66457468609596804</v>
+        <v>0.66565499024639097</v>
       </c>
       <c r="I191">
-        <v>0.78744643736519904</v>
+        <v>0.78811920055926299</v>
       </c>
       <c r="J191">
-        <v>0.89686899010378096</v>
+        <v>0.897761359684208</v>
       </c>
       <c r="K191">
-        <v>0.69636754229585895</v>
+        <v>0.70011606676860605</v>
       </c>
       <c r="L191">
-        <v>0.80318964340099896</v>
+        <v>0.81578513828545096</v>
       </c>
       <c r="M191">
-        <v>0.90920955188026198</v>
+        <v>0.91835804500779605</v>
       </c>
       <c r="N191">
-        <v>0.75150880553740895</v>
+        <v>0.74256063855933696</v>
       </c>
       <c r="O191">
-        <v>0.846723988845696</v>
+        <v>0.84115493286798004</v>
       </c>
       <c r="P191">
-        <v>0.91217329804413305</v>
+        <v>0.91368592550141203</v>
       </c>
     </row>
     <row r="192" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A192" s="1">
         <v>35490</v>
       </c>
       <c r="B192">
-        <v>0.70473271948928995</v>
+        <v>0.70240480531875704</v>
       </c>
       <c r="C192">
-        <v>0.80650922593394903</v>
+        <v>0.80768031459703404</v>
       </c>
       <c r="D192">
-        <v>0.92703409045700202</v>
+        <v>0.92778582090629502</v>
       </c>
       <c r="E192">
-        <v>0.66422784808342705</v>
+        <v>0.66422480525482397</v>
       </c>
       <c r="F192">
-        <v>0.76747591847989605</v>
+        <v>0.76787302376339295</v>
       </c>
       <c r="G192">
-        <v>0.85305597632794905</v>
+        <v>0.85371761699404902</v>
       </c>
       <c r="H192">
-        <v>0.668325425549815</v>
+        <v>0.66887870249464298</v>
       </c>
       <c r="I192">
-        <v>0.78882791655288598</v>
+        <v>0.78994090980134302</v>
       </c>
       <c r="J192">
-        <v>0.89672005776074404</v>
+        <v>0.89881996385162699</v>
       </c>
       <c r="K192">
-        <v>0.70136611361482804</v>
+        <v>0.70423826681464696</v>
       </c>
       <c r="L192">
-        <v>0.80652566657888403</v>
+        <v>0.81782046121362995</v>
       </c>
       <c r="M192">
-        <v>0.90977111577290404</v>
+        <v>0.91789842098884</v>
       </c>
       <c r="N192">
-        <v>0.74779506135005203</v>
+        <v>0.73920938710423001</v>
       </c>
       <c r="O192">
-        <v>0.84421703307155105</v>
+        <v>0.83871522796138998</v>
       </c>
       <c r="P192">
-        <v>0.91233349073937398</v>
+        <v>0.91386247672091403</v>
       </c>
     </row>
     <row r="193" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A193" s="1">
         <v>35521</v>
       </c>
       <c r="B193">
-        <v>0.71920267626129297</v>
+        <v>0.71563443298434803</v>
       </c>
       <c r="C193">
-        <v>0.813223298370921</v>
+        <v>0.81305504100169201</v>
       </c>
       <c r="D193">
-        <v>0.92867927644612902</v>
+        <v>0.92941033732133005</v>
       </c>
       <c r="E193">
-        <v>0.66184207442665199</v>
+        <v>0.66251054745291005</v>
       </c>
       <c r="F193">
-        <v>0.768957346646159</v>
+        <v>0.76974236718933198</v>
       </c>
       <c r="G193">
-        <v>0.855363245011314</v>
+        <v>0.85631097571911197</v>
       </c>
       <c r="H193">
-        <v>0.67562926400549195</v>
+        <v>0.67404000498680805</v>
       </c>
       <c r="I193">
-        <v>0.79349917637033796</v>
+        <v>0.79327424315858097</v>
       </c>
       <c r="J193">
-        <v>0.898343132073814</v>
+        <v>0.90159893697139704</v>
       </c>
       <c r="K193">
-        <v>0.698703564684931</v>
+        <v>0.700428117841009</v>
       </c>
       <c r="L193">
-        <v>0.80592554226186397</v>
+        <v>0.81481385716945998</v>
       </c>
       <c r="M193">
-        <v>0.91232272957853999</v>
+        <v>0.91855082202807004</v>
       </c>
       <c r="N193">
-        <v>0.75207276539517098</v>
+        <v>0.74309311932403699</v>
       </c>
       <c r="O193">
-        <v>0.84811497274990899</v>
+        <v>0.84253827673854498</v>
       </c>
       <c r="P193">
-        <v>0.91324000207689304</v>
+        <v>0.91506168911414798</v>
       </c>
     </row>
     <row r="194" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A194" s="1">
         <v>35551</v>
       </c>
       <c r="B194">
-        <v>0.71165183059135895</v>
+        <v>0.70808337244216601</v>
       </c>
       <c r="C194">
-        <v>0.81116081241682902</v>
+        <v>0.81085916468243902</v>
       </c>
       <c r="D194">
-        <v>0.92861142665648899</v>
+        <v>0.92912091171067401</v>
       </c>
       <c r="E194">
-        <v>0.66363240905463206</v>
+        <v>0.66396513413854996</v>
       </c>
       <c r="F194">
-        <v>0.77010895573753302</v>
+        <v>0.77062540235419996</v>
       </c>
       <c r="G194">
-        <v>0.85723667657858704</v>
+        <v>0.85842548657148798</v>
       </c>
       <c r="H194">
-        <v>0.67426237579033299</v>
+        <v>0.67499788317633902</v>
       </c>
       <c r="I194">
-        <v>0.791545674957151</v>
+        <v>0.79225549210318202</v>
       </c>
       <c r="J194">
-        <v>0.898926145505062</v>
+        <v>0.90158255431498202</v>
       </c>
       <c r="K194">
-        <v>0.69022005449635404</v>
+        <v>0.69317465993511695</v>
       </c>
       <c r="L194">
-        <v>0.80241315409471803</v>
+        <v>0.81109830987797804</v>
       </c>
       <c r="M194">
-        <v>0.91104665832126597</v>
+        <v>0.91685200915383802</v>
       </c>
       <c r="N194">
-        <v>0.74929356383761503</v>
+        <v>0.74120277313466298</v>
       </c>
       <c r="O194">
-        <v>0.848468591812928</v>
+        <v>0.84363509071166498</v>
       </c>
       <c r="P194">
-        <v>0.91447677962196705</v>
+        <v>0.91651072069253903</v>
       </c>
     </row>
     <row r="195" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A195" s="1">
         <v>35582</v>
       </c>
       <c r="B195">
-        <v>0.70766936403276004</v>
+        <v>0.70475646898550404</v>
       </c>
       <c r="C195">
-        <v>0.80991351534727196</v>
+        <v>0.81036741416395197</v>
       </c>
       <c r="D195">
-        <v>0.92913649763925499</v>
+        <v>0.92983908193905196</v>
       </c>
       <c r="E195">
-        <v>0.66408257752947697</v>
+        <v>0.664893213424951</v>
       </c>
       <c r="F195">
-        <v>0.76848818499629601</v>
+        <v>0.76907011786135804</v>
       </c>
       <c r="G195">
-        <v>0.85743082606097099</v>
+        <v>0.85892534975266899</v>
       </c>
       <c r="H195">
-        <v>0.67458181894452895</v>
+        <v>0.67533643921062603</v>
       </c>
       <c r="I195">
-        <v>0.79241648792266695</v>
+        <v>0.79333941410129805</v>
       </c>
       <c r="J195">
-        <v>0.90016732753699003</v>
+        <v>0.902422047023277</v>
       </c>
       <c r="K195">
-        <v>0.68837578702411895</v>
+        <v>0.69099704202693801</v>
       </c>
       <c r="L195">
-        <v>0.80143301842266201</v>
+        <v>0.80971636771116995</v>
       </c>
       <c r="M195">
-        <v>0.91064374379523805</v>
+        <v>0.91689246980399097</v>
       </c>
       <c r="N195">
-        <v>0.750591640381574</v>
+        <v>0.74286890984296305</v>
       </c>
       <c r="O195">
-        <v>0.85085959165063096</v>
+        <v>0.84682513858874597</v>
       </c>
       <c r="P195">
-        <v>0.91635003493788802</v>
+        <v>0.91857370105619895</v>
       </c>
     </row>
     <row r="196" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A196" s="1">
         <v>35612</v>
       </c>
       <c r="B196">
-        <v>0.71240281875090194</v>
+        <v>0.70950254790930001</v>
       </c>
       <c r="C196">
-        <v>0.813675928330165</v>
+        <v>0.81423807013289695</v>
       </c>
       <c r="D196">
-        <v>0.93107937888538295</v>
+        <v>0.93186956768286999</v>
       </c>
       <c r="E196">
-        <v>0.67658204013659795</v>
+        <v>0.67689378073468598</v>
       </c>
       <c r="F196">
-        <v>0.77085360805617698</v>
+        <v>0.77178818864172805</v>
       </c>
       <c r="G196">
-        <v>0.85787576495214801</v>
+        <v>0.85971336059621495</v>
       </c>
       <c r="H196">
-        <v>0.688262623490276</v>
+        <v>0.68962009227394006</v>
       </c>
       <c r="I196">
-        <v>0.80238684981567998</v>
+        <v>0.80377634538758702</v>
       </c>
       <c r="J196">
-        <v>0.90192824732913401</v>
+        <v>0.90422920489674397</v>
       </c>
       <c r="K196">
-        <v>0.69870363471227104</v>
+        <v>0.69979699909101301</v>
       </c>
       <c r="L196">
-        <v>0.80779106730955197</v>
+        <v>0.81550486946355205</v>
       </c>
       <c r="M196">
-        <v>0.91283083983635604</v>
+        <v>0.91931867422501101</v>
       </c>
       <c r="N196">
-        <v>0.76054078433349004</v>
+        <v>0.75165875530746196</v>
       </c>
       <c r="O196">
-        <v>0.857206544850871</v>
+        <v>0.85214308849244302</v>
       </c>
       <c r="P196">
-        <v>0.91837586772759705</v>
+        <v>0.920388232381677</v>
       </c>
     </row>
     <row r="197" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A197" s="1">
         <v>35643</v>
       </c>
       <c r="B197">
-        <v>0.70628389729548602</v>
+        <v>0.70369848463831997</v>
       </c>
       <c r="C197">
-        <v>0.81070729789099705</v>
+        <v>0.81102624135249801</v>
       </c>
       <c r="D197">
-        <v>0.93080386251069203</v>
+        <v>0.93145444465460203</v>
       </c>
       <c r="E197">
-        <v>0.66665512523337001</v>
+        <v>0.66743376780286501</v>
       </c>
       <c r="F197">
-        <v>0.76868287935013502</v>
+        <v>0.76969102989358196</v>
       </c>
       <c r="G197">
-        <v>0.85815666085379705</v>
+        <v>0.86036573588557197</v>
       </c>
       <c r="H197">
-        <v>0.68244510349160903</v>
+        <v>0.68437044023943305</v>
       </c>
       <c r="I197">
-        <v>0.79673039113715405</v>
+        <v>0.79798470330797899</v>
       </c>
       <c r="J197">
-        <v>0.90081929457318599</v>
+        <v>0.90288566041615304</v>
       </c>
       <c r="K197">
-        <v>0.702960309453874</v>
+        <v>0.70380652815761902</v>
       </c>
       <c r="L197">
-        <v>0.81523806182966296</v>
+        <v>0.82147213301085498</v>
       </c>
       <c r="M197">
-        <v>0.91661670321105104</v>
+        <v>0.92269745549075199</v>
       </c>
       <c r="N197">
-        <v>0.76178910692214696</v>
+        <v>0.75342916019113504</v>
       </c>
       <c r="O197">
-        <v>0.859276583891455</v>
+        <v>0.85382577569743501</v>
       </c>
       <c r="P197">
-        <v>0.91967434137553805</v>
+        <v>0.92116392177532203</v>
       </c>
     </row>
     <row r="198" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A198" s="1">
         <v>35674</v>
       </c>
       <c r="B198">
-        <v>0.70402423644863499</v>
+        <v>0.70163879967264697</v>
       </c>
       <c r="C198">
-        <v>0.80869554346658301</v>
+        <v>0.809131188057165</v>
       </c>
       <c r="D198">
-        <v>0.93117273312706705</v>
+        <v>0.93196120949454098</v>
       </c>
       <c r="E198">
-        <v>0.67247505806491203</v>
+        <v>0.67258027719166502</v>
       </c>
       <c r="F198">
-        <v>0.77341824321245201</v>
+        <v>0.77426221209163604</v>
       </c>
       <c r="G198">
-        <v>0.85971349535902097</v>
+        <v>0.86214691689301004</v>
       </c>
       <c r="H198">
-        <v>0.66426473523836804</v>
+        <v>0.667318331661509</v>
       </c>
       <c r="I198">
-        <v>0.78519497075758005</v>
+        <v>0.78757997829560999</v>
       </c>
       <c r="J198">
-        <v>0.89964787431235704</v>
+        <v>0.90198335562578902</v>
       </c>
       <c r="K198">
-        <v>0.70832725354716797</v>
+        <v>0.710125742111543</v>
       </c>
       <c r="L198">
-        <v>0.81999899799502296</v>
+        <v>0.82675071990999005</v>
       </c>
       <c r="M198">
-        <v>0.91915109635226</v>
+        <v>0.92548569890156196</v>
       </c>
       <c r="N198">
-        <v>0.768154108752932</v>
+        <v>0.75848862913860005</v>
       </c>
       <c r="O198">
-        <v>0.86208670100365103</v>
+        <v>0.85591400723427402</v>
       </c>
       <c r="P198">
-        <v>0.91979927558840002</v>
+        <v>0.92111054134973003</v>
       </c>
     </row>
     <row r="199" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A199" s="1">
         <v>35704</v>
       </c>
       <c r="B199">
-        <v>0.70578531593302496</v>
+        <v>0.703623261450952</v>
       </c>
       <c r="C199">
-        <v>0.81079408665050701</v>
+        <v>0.81175555002889799</v>
       </c>
       <c r="D199">
-        <v>0.933082505770371</v>
+        <v>0.93415806029868798</v>
       </c>
       <c r="E199">
-        <v>0.68577425286764404</v>
+        <v>0.68485312230880002</v>
       </c>
       <c r="F199">
-        <v>0.78411177546232702</v>
+        <v>0.78486494472822599</v>
       </c>
       <c r="G199">
-        <v>0.86219007738769005</v>
+        <v>0.86484609199081697</v>
       </c>
       <c r="H199">
-        <v>0.66225855450515203</v>
+        <v>0.66662631255488902</v>
       </c>
       <c r="I199">
-        <v>0.78525273363623804</v>
+        <v>0.78840351993257096</v>
       </c>
       <c r="J199">
-        <v>0.90138843832247395</v>
+        <v>0.90375842519668304</v>
       </c>
       <c r="K199">
-        <v>0.72243380503639398</v>
+        <v>0.72515156672345604</v>
       </c>
       <c r="L199">
-        <v>0.83060519822424095</v>
+        <v>0.83857863978331004</v>
       </c>
       <c r="M199">
-        <v>0.92448794043749505</v>
+        <v>0.93130684545291598</v>
       </c>
       <c r="N199">
-        <v>0.77437221622490104</v>
+        <v>0.76170994897001698</v>
       </c>
       <c r="O199">
-        <v>0.86584011955121498</v>
+        <v>0.85871547262526504</v>
       </c>
       <c r="P199">
-        <v>0.921613277371094</v>
+        <v>0.92264846736443096</v>
       </c>
     </row>
     <row r="200" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A200" s="1">
         <v>35735</v>
       </c>
       <c r="B200">
-        <v>0.71209418145556502</v>
+        <v>0.70989279056273902</v>
       </c>
       <c r="C200">
-        <v>0.81593291716979399</v>
+        <v>0.81750387387599499</v>
       </c>
       <c r="D200">
-        <v>0.93496934461006298</v>
+        <v>0.93635276685387403</v>
       </c>
       <c r="E200">
-        <v>0.71101323845456899</v>
+        <v>0.70867229127661502</v>
       </c>
       <c r="F200">
-        <v>0.80058969526634405</v>
+        <v>0.80165610035181201</v>
       </c>
       <c r="G200">
-        <v>0.86549577691935298</v>
+        <v>0.86846070831082001</v>
       </c>
       <c r="H200">
-        <v>0.66928878300314198</v>
+        <v>0.67339006078333297</v>
       </c>
       <c r="I200">
-        <v>0.79323573431884098</v>
+        <v>0.79619879301517005</v>
       </c>
       <c r="J200">
-        <v>0.90491746888306801</v>
+        <v>0.90766247246686005</v>
       </c>
       <c r="K200">
-        <v>0.72971781364463195</v>
+        <v>0.73193567569736095</v>
       </c>
       <c r="L200">
-        <v>0.83910433029109699</v>
+        <v>0.84742660892163102</v>
       </c>
       <c r="M200">
-        <v>0.92941079701507801</v>
+        <v>0.93654424091169997</v>
       </c>
       <c r="N200">
-        <v>0.77859084218809904</v>
+        <v>0.76538325947612096</v>
       </c>
       <c r="O200">
-        <v>0.86866218890772495</v>
+        <v>0.86161836356645904</v>
       </c>
       <c r="P200">
-        <v>0.92255746187135002</v>
+        <v>0.92358216751585098</v>
       </c>
     </row>
     <row r="201" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A201" s="1">
         <v>35765</v>
       </c>
       <c r="B201">
-        <v>0.72310367567167599</v>
+        <v>0.72112375097328496</v>
       </c>
       <c r="C201">
-        <v>0.82382930493847595</v>
+        <v>0.82558745604654105</v>
       </c>
       <c r="D201">
-        <v>0.93716434970848905</v>
+        <v>0.93880938054553598</v>
       </c>
       <c r="E201">
-        <v>0.74501270211318205</v>
+        <v>0.74280348607809898</v>
       </c>
       <c r="F201">
-        <v>0.82442179832871498</v>
+        <v>0.82586299138234498</v>
       </c>
       <c r="G201">
-        <v>0.87029710590596798</v>
+        <v>0.87351851497918398</v>
       </c>
       <c r="H201">
-        <v>0.67396897658480004</v>
+        <v>0.67862054706879205</v>
       </c>
       <c r="I201">
-        <v>0.79550729054367397</v>
+        <v>0.79860930155223797</v>
       </c>
       <c r="J201">
-        <v>0.90347053046630199</v>
+        <v>0.90667779071422105</v>
       </c>
       <c r="K201">
-        <v>0.72854088445753296</v>
+        <v>0.73076060361190398</v>
       </c>
       <c r="L201">
-        <v>0.83995123591208098</v>
+        <v>0.84825619891189497</v>
       </c>
       <c r="M201">
-        <v>0.930667441726444</v>
+        <v>0.93764307771595901</v>
       </c>
       <c r="N201">
-        <v>0.781764197555045</v>
+        <v>0.77029385863331201</v>
       </c>
       <c r="O201">
-        <v>0.874591289997109</v>
+        <v>0.86786522961201895</v>
       </c>
       <c r="P201">
-        <v>0.92525880575983899</v>
+        <v>0.92655844979125601</v>
       </c>
     </row>
     <row r="202" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A202" s="1">
         <v>35796</v>
       </c>
       <c r="B202">
-        <v>0.73314435489489105</v>
+        <v>0.731121580264392</v>
       </c>
       <c r="C202">
-        <v>0.83042926489695201</v>
+        <v>0.83210651802715596</v>
       </c>
       <c r="D202">
-        <v>0.93754076461320002</v>
+        <v>0.93929360571515397</v>
       </c>
       <c r="E202">
-        <v>0.82283219224289095</v>
+        <v>0.81898012431063505</v>
       </c>
       <c r="F202">
-        <v>0.86817802854058601</v>
+        <v>0.86923281227037597</v>
       </c>
       <c r="G202">
-        <v>0.87785236086819696</v>
+        <v>0.88149968526452605</v>
       </c>
       <c r="H202">
-        <v>0.67137969437286305</v>
+        <v>0.67437698212761399</v>
       </c>
       <c r="I202">
-        <v>0.79330761556421003</v>
+        <v>0.79587232787074202</v>
       </c>
       <c r="J202">
-        <v>0.90124674089836798</v>
+        <v>0.90512732276156105</v>
       </c>
       <c r="K202">
-        <v>0.74385094652569494</v>
+        <v>0.74444365425649695</v>
       </c>
       <c r="L202">
-        <v>0.85083584274900903</v>
+        <v>0.85795700808362196</v>
       </c>
       <c r="M202">
-        <v>0.93477306091002499</v>
+        <v>0.94124699720578098</v>
       </c>
       <c r="N202">
-        <v>0.786374952427211</v>
+        <v>0.777122070491715</v>
       </c>
       <c r="O202">
-        <v>0.87848497754511101</v>
+        <v>0.873041107265213</v>
       </c>
       <c r="P202">
-        <v>0.92715915291394702</v>
+        <v>0.92874388500014005</v>
       </c>
     </row>
     <row r="203" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A203" s="1">
         <v>35827</v>
       </c>
       <c r="B203">
-        <v>0.73301339565518298</v>
+        <v>0.73047624664056199</v>
       </c>
       <c r="C203">
-        <v>0.830515861255534</v>
+        <v>0.83152597548624296</v>
       </c>
       <c r="D203">
-        <v>0.93740993113832405</v>
+        <v>0.93902525787188196</v>
       </c>
       <c r="E203">
-        <v>0.80110944747979196</v>
+        <v>0.79796142353985899</v>
       </c>
       <c r="F203">
-        <v>0.86303079698075702</v>
+        <v>0.86382071552630202</v>
       </c>
       <c r="G203">
-        <v>0.87815689942361896</v>
+        <v>0.88155452067932205</v>
       </c>
       <c r="H203">
-        <v>0.68160950805220699</v>
+        <v>0.683970727268298</v>
       </c>
       <c r="I203">
-        <v>0.79775136002580205</v>
+        <v>0.800000121465127</v>
       </c>
       <c r="J203">
-        <v>0.90059320112998498</v>
+        <v>0.90438499522984594</v>
       </c>
       <c r="K203">
-        <v>0.76398586115797495</v>
+        <v>0.76209189287094004</v>
       </c>
       <c r="L203">
-        <v>0.86483059667746698</v>
+        <v>0.86945899758765899</v>
       </c>
       <c r="M203">
-        <v>0.94073406488316302</v>
+        <v>0.946413571187669</v>
       </c>
       <c r="N203">
-        <v>0.77789666751822095</v>
+        <v>0.76686771658041297</v>
       </c>
       <c r="O203">
-        <v>0.87122971110470004</v>
+        <v>0.86433645659033498</v>
       </c>
       <c r="P203">
-        <v>0.92514024020720598</v>
+        <v>0.92656951653700903</v>
       </c>
     </row>
     <row r="204" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A204" s="1">
         <v>35855</v>
       </c>
       <c r="B204">
-        <v>0.72377739682075204</v>
+        <v>0.72124307905429297</v>
       </c>
       <c r="C204">
-        <v>0.82360397592402501</v>
+        <v>0.82431884516238696</v>
       </c>
       <c r="D204">
-        <v>0.93524517458128298</v>
+        <v>0.93667599544399405</v>
       </c>
       <c r="E204">
-        <v>0.77905007768965995</v>
+        <v>0.77888172861225402</v>
       </c>
       <c r="F204">
-        <v>0.85019605059879699</v>
+        <v>0.85163134136790297</v>
       </c>
       <c r="G204">
-        <v>0.87442875734829295</v>
+        <v>0.87756308797215699</v>
       </c>
       <c r="H204">
-        <v>0.67215103887524497</v>
+        <v>0.67485596229516698</v>
       </c>
       <c r="I204">
-        <v>0.78762637165116001</v>
+        <v>0.79067266557789295</v>
       </c>
       <c r="J204">
-        <v>0.89707209744059702</v>
+        <v>0.90114893703065202</v>
       </c>
       <c r="K204">
-        <v>0.75990519852882299</v>
+        <v>0.758768709965709</v>
       </c>
       <c r="L204">
-        <v>0.85935992974014797</v>
+        <v>0.86394847371484895</v>
       </c>
       <c r="M204">
-        <v>0.93607797604268095</v>
+        <v>0.94189912904591599</v>
       </c>
       <c r="N204">
-        <v>0.77795431466347198</v>
+        <v>0.768235137608689</v>
       </c>
       <c r="O204">
-        <v>0.868792946771209</v>
+        <v>0.86197188840475503</v>
       </c>
       <c r="P204">
-        <v>0.92466126190869302</v>
+        <v>0.925993796077767</v>
       </c>
     </row>
     <row r="205" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A205" s="1">
         <v>35886</v>
       </c>
       <c r="B205">
-        <v>0.721736589791659</v>
+        <v>0.71932880392222998</v>
       </c>
       <c r="C205">
-        <v>0.82112968070035597</v>
+        <v>0.82166838403382203</v>
       </c>
       <c r="D205">
-        <v>0.93434896775332499</v>
+        <v>0.93563058087652895</v>
       </c>
       <c r="E205">
-        <v>0.73552869407561905</v>
+        <v>0.73719977223135702</v>
       </c>
       <c r="F205">
-        <v>0.82447273584638103</v>
+        <v>0.82654848112322798</v>
       </c>
       <c r="G205">
-        <v>0.870730366714076</v>
+        <v>0.87389836309967095</v>
       </c>
       <c r="H205">
-        <v>0.68138140178954398</v>
+        <v>0.68337641203825505</v>
       </c>
       <c r="I205">
-        <v>0.79123431611044204</v>
+        <v>0.79431381825886305</v>
       </c>
       <c r="J205">
-        <v>0.89609371890411504</v>
+        <v>0.90056778764146195</v>
       </c>
       <c r="K205">
-        <v>0.76560382988646702</v>
+        <v>0.76514335256533705</v>
       </c>
       <c r="L205">
-        <v>0.86182013596494</v>
+        <v>0.86624064121389199</v>
       </c>
       <c r="M205">
-        <v>0.93489636578922497</v>
+        <v>0.94050242507514303</v>
       </c>
       <c r="N205">
-        <v>0.77612100488359304</v>
+        <v>0.76498093741764495</v>
       </c>
       <c r="O205">
-        <v>0.86895789747100005</v>
+        <v>0.86148007375108304</v>
       </c>
       <c r="P205">
-        <v>0.92528620263913997</v>
+        <v>0.92660797307081599</v>
       </c>
     </row>
     <row r="206" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A206" s="1">
         <v>35916</v>
       </c>
       <c r="B206">
-        <v>0.72020147942036505</v>
+        <v>0.71835699445902601</v>
       </c>
       <c r="C206">
-        <v>0.819888242212781</v>
+        <v>0.82080673245477498</v>
       </c>
       <c r="D206">
-        <v>0.93365127617569799</v>
+        <v>0.93499511785771205</v>
       </c>
       <c r="E206">
-        <v>0.71318764834584503</v>
+        <v>0.71490496219850397</v>
       </c>
       <c r="F206">
-        <v>0.80801124991865603</v>
+        <v>0.81002706110196099</v>
       </c>
       <c r="G206">
-        <v>0.86697481364611395</v>
+        <v>0.86981519201722801</v>
       </c>
       <c r="H206">
-        <v>0.68301052397552298</v>
+        <v>0.68658077322288003</v>
       </c>
       <c r="I206">
-        <v>0.79258333462063202</v>
+        <v>0.79634952285125704</v>
       </c>
       <c r="J206">
-        <v>0.89613471704627201</v>
+        <v>0.90101365717889803</v>
       </c>
       <c r="K206">
-        <v>0.76728354181449498</v>
+        <v>0.76530608384401499</v>
       </c>
       <c r="L206">
-        <v>0.86219405993612797</v>
+        <v>0.86540508934459603</v>
       </c>
       <c r="M206">
-        <v>0.93317302867916496</v>
+        <v>0.938265656991768</v>
       </c>
       <c r="N206">
-        <v>0.77829861111787901</v>
+        <v>0.76828623869769497</v>
       </c>
       <c r="O206">
-        <v>0.86948755136447398</v>
+        <v>0.86324576151951804</v>
       </c>
       <c r="P206">
-        <v>0.92395079920294398</v>
+        <v>0.92572164034805304</v>
       </c>
     </row>
     <row r="207" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A207" s="1">
         <v>35947</v>
       </c>
       <c r="B207">
-        <v>0.72033164420043905</v>
+        <v>0.71869350132743604</v>
       </c>
       <c r="C207">
-        <v>0.82103963659755796</v>
+        <v>0.822654068067039</v>
       </c>
       <c r="D207">
-        <v>0.93498934444355897</v>
+        <v>0.93641990215088</v>
       </c>
       <c r="E207">
-        <v>0.704646755548332</v>
+        <v>0.70589803029134401</v>
       </c>
       <c r="F207">
-        <v>0.80250034892093702</v>
+        <v>0.80399789488771101</v>
       </c>
       <c r="G207">
-        <v>0.86583292586356797</v>
+        <v>0.86826246909050098</v>
       </c>
       <c r="H207">
-        <v>0.69398091288951302</v>
+        <v>0.69685835993795497</v>
       </c>
       <c r="I207">
-        <v>0.80248257118720601</v>
+        <v>0.80588876276404098</v>
       </c>
       <c r="J207">
-        <v>0.89785581289011596</v>
+        <v>0.90254383571949903</v>
       </c>
       <c r="K207">
-        <v>0.75558380650041301</v>
+        <v>0.75386693225717805</v>
       </c>
       <c r="L207">
-        <v>0.854963278548039</v>
+        <v>0.85962398858029299</v>
       </c>
       <c r="M207">
-        <v>0.93235312475917598</v>
+        <v>0.93768441628078802</v>
       </c>
       <c r="N207">
-        <v>0.77765601200977497</v>
+        <v>0.76608826617160197</v>
       </c>
       <c r="O207">
-        <v>0.86851080015648097</v>
+        <v>0.86250182793138896</v>
       </c>
       <c r="P207">
-        <v>0.92323130791211105</v>
+        <v>0.92534233152631096</v>
       </c>
     </row>
     <row r="208" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A208" s="1">
         <v>35977</v>
       </c>
       <c r="B208">
-        <v>0.72889192151202598</v>
+        <v>0.72708652348704605</v>
       </c>
       <c r="C208">
-        <v>0.82592993504730805</v>
+        <v>0.82761188274944197</v>
       </c>
       <c r="D208">
-        <v>0.93686617073147904</v>
+        <v>0.93838344401053397</v>
       </c>
       <c r="E208">
-        <v>0.71220474055018601</v>
+        <v>0.71371124946810405</v>
       </c>
       <c r="F208">
-        <v>0.80397943448050102</v>
+        <v>0.80556113100743298</v>
       </c>
       <c r="G208">
-        <v>0.86607073492341902</v>
+        <v>0.86839300789517804</v>
       </c>
       <c r="H208">
-        <v>0.69696961501435795</v>
+        <v>0.69807986335956596</v>
       </c>
       <c r="I208">
-        <v>0.80524869471191296</v>
+        <v>0.80765005370785703</v>
       </c>
       <c r="J208">
-        <v>0.89890698184370199</v>
+        <v>0.90358860253275397</v>
       </c>
       <c r="K208">
-        <v>0.75391768003030701</v>
+        <v>0.75357719410866997</v>
       </c>
       <c r="L208">
-        <v>0.85138954298295999</v>
+        <v>0.85728254789597802</v>
       </c>
       <c r="M208">
-        <v>0.93056061321316197</v>
+        <v>0.93608490520919296</v>
       </c>
       <c r="N208">
-        <v>0.78613144970844295</v>
+        <v>0.77353058359545401</v>
       </c>
       <c r="O208">
-        <v>0.87204736651285697</v>
+        <v>0.86602681092997003</v>
       </c>
       <c r="P208">
-        <v>0.92316342047250499</v>
+        <v>0.92549463193072801</v>
       </c>
     </row>
     <row r="209" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A209" s="1">
         <v>36008</v>
       </c>
       <c r="B209">
-        <v>0.73566969647263902</v>
+        <v>0.733351695531827</v>
       </c>
       <c r="C209">
-        <v>0.83233782868119099</v>
+        <v>0.83396199118185599</v>
       </c>
       <c r="D209">
-        <v>0.93981233447325396</v>
+        <v>0.94137027899774095</v>
       </c>
       <c r="E209">
-        <v>0.70282624403652005</v>
+        <v>0.70457802450470897</v>
       </c>
       <c r="F209">
-        <v>0.80133640934535699</v>
+        <v>0.80245558694271302</v>
       </c>
       <c r="G209">
-        <v>0.86547099452699805</v>
+        <v>0.86712912573476997</v>
       </c>
       <c r="H209">
-        <v>0.69817317207729601</v>
+        <v>0.69783407072709303</v>
       </c>
       <c r="I209">
-        <v>0.80882254630261696</v>
+        <v>0.80997048320537501</v>
       </c>
       <c r="J209">
-        <v>0.90119915779283399</v>
+        <v>0.90556821247026997</v>
       </c>
       <c r="K209">
-        <v>0.74376091181599002</v>
+        <v>0.74315829897590502</v>
       </c>
       <c r="L209">
-        <v>0.84684010848308999</v>
+        <v>0.85336287906272601</v>
       </c>
       <c r="M209">
-        <v>0.92948149875976604</v>
+        <v>0.93537234826832205</v>
       </c>
       <c r="N209">
-        <v>0.77868889597667301</v>
+        <v>0.76530399999685195</v>
       </c>
       <c r="O209">
-        <v>0.869133870068865</v>
+        <v>0.86273924360205401</v>
       </c>
       <c r="P209">
-        <v>0.92374886891153396</v>
+        <v>0.925820339019778</v>
       </c>
     </row>
     <row r="210" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A210" s="1">
         <v>36039</v>
       </c>
       <c r="B210">
-        <v>0.74563114204536096</v>
+        <v>0.74351833812000301</v>
       </c>
       <c r="C210">
-        <v>0.84054556249963097</v>
+        <v>0.84261289953532104</v>
       </c>
       <c r="D210">
-        <v>0.94249929119444797</v>
+        <v>0.944106097342301</v>
       </c>
       <c r="E210">
-        <v>0.70201163709391601</v>
+        <v>0.70247629987473104</v>
       </c>
       <c r="F210">
-        <v>0.80080421056148698</v>
+        <v>0.80107487136648203</v>
       </c>
       <c r="G210">
-        <v>0.86588075856485802</v>
+        <v>0.86681610935182196</v>
       </c>
       <c r="H210">
-        <v>0.69295508805810901</v>
+        <v>0.69231888689876298</v>
       </c>
       <c r="I210">
-        <v>0.81178836284939104</v>
+        <v>0.81306093847931404</v>
       </c>
       <c r="J210">
-        <v>0.90389968070823901</v>
+        <v>0.90782961307414001</v>
       </c>
       <c r="K210">
-        <v>0.74369111107359398</v>
+        <v>0.74151009496307996</v>
       </c>
       <c r="L210">
-        <v>0.84822019358244705</v>
+        <v>0.85466353870728795</v>
       </c>
       <c r="M210">
-        <v>0.92980595640860397</v>
+        <v>0.93549920123460295</v>
       </c>
       <c r="N210">
-        <v>0.78509784916264902</v>
+        <v>0.770879712410667</v>
       </c>
       <c r="O210">
-        <v>0.87671578862330302</v>
+        <v>0.86997897164287297</v>
       </c>
       <c r="P210">
-        <v>0.92617272433577102</v>
+        <v>0.92805718971811402</v>
       </c>
     </row>
     <row r="211" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A211" s="1">
         <v>36069</v>
       </c>
       <c r="B211">
-        <v>0.74680945438827695</v>
+        <v>0.74584999224623805</v>
       </c>
       <c r="C211">
-        <v>0.84081522121447605</v>
+        <v>0.84380926651571297</v>
       </c>
       <c r="D211">
-        <v>0.94176741915210205</v>
+        <v>0.94342985464152695</v>
       </c>
       <c r="E211">
-        <v>0.70096383389845296</v>
+        <v>0.69921128852850101</v>
       </c>
       <c r="F211">
-        <v>0.80119801289619097</v>
+        <v>0.79997855576159405</v>
       </c>
       <c r="G211">
-        <v>0.86659231395855396</v>
+        <v>0.86670133359562396</v>
       </c>
       <c r="H211">
-        <v>0.71072722199383098</v>
+        <v>0.71089287348516705</v>
       </c>
       <c r="I211">
-        <v>0.82450785468629795</v>
+        <v>0.82648377544792095</v>
       </c>
       <c r="J211">
-        <v>0.90603520294927198</v>
+        <v>0.90994968661531805</v>
       </c>
       <c r="K211">
-        <v>0.73502935857737906</v>
+        <v>0.73565840176187502</v>
       </c>
       <c r="L211">
-        <v>0.83908698905846602</v>
+        <v>0.84824332198668495</v>
       </c>
       <c r="M211">
-        <v>0.92467644703135099</v>
+        <v>0.931514194757463</v>
       </c>
       <c r="N211">
-        <v>0.78620918566763298</v>
+        <v>0.77359066589102898</v>
       </c>
       <c r="O211">
-        <v>0.87675193901348503</v>
+        <v>0.87132700703697796</v>
       </c>
       <c r="P211">
-        <v>0.92580683658637897</v>
+        <v>0.92765465140874603</v>
       </c>
     </row>
     <row r="212" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A212" s="1">
         <v>36100</v>
       </c>
       <c r="B212">
-        <v>0.73644122511376298</v>
+        <v>0.73540432609636397</v>
       </c>
       <c r="C212">
-        <v>0.83388222603539397</v>
+        <v>0.83640460058214705</v>
       </c>
       <c r="D212">
-        <v>0.93974056511886295</v>
+        <v>0.94131299136815605</v>
       </c>
       <c r="E212">
-        <v>0.69426916704407704</v>
+        <v>0.69176665191375097</v>
       </c>
       <c r="F212">
-        <v>0.79492947257916002</v>
+        <v>0.79270228573825696</v>
       </c>
       <c r="G212">
-        <v>0.86521830868927396</v>
+        <v>0.86493350443666195</v>
       </c>
       <c r="H212">
-        <v>0.70679029143813599</v>
+        <v>0.70707558040207497</v>
       </c>
       <c r="I212">
-        <v>0.82195452106156197</v>
+        <v>0.82381597092148795</v>
       </c>
       <c r="J212">
-        <v>0.90735320481477399</v>
+        <v>0.91143740883845903</v>
       </c>
       <c r="K212">
-        <v>0.72097961637194596</v>
+        <v>0.72326661152570504</v>
       </c>
       <c r="L212">
-        <v>0.82828763609618306</v>
+        <v>0.83802048136912699</v>
       </c>
       <c r="M212">
-        <v>0.92042344247218399</v>
+        <v>0.92759304865179504</v>
       </c>
       <c r="N212">
-        <v>0.78844624602151603</v>
+        <v>0.77712466663829305</v>
       </c>
       <c r="O212">
-        <v>0.87792266524887297</v>
+        <v>0.87228685533022599</v>
       </c>
       <c r="P212">
-        <v>0.92592436509026599</v>
+        <v>0.92753791555973297</v>
       </c>
     </row>
     <row r="213" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A213" s="1">
         <v>36130</v>
       </c>
       <c r="B213">
-        <v>0.73164235745117601</v>
+        <v>0.73099236271895496</v>
       </c>
       <c r="C213">
-        <v>0.82959317883024897</v>
+        <v>0.83157394256156003</v>
       </c>
       <c r="D213">
-        <v>0.93736881605635003</v>
+        <v>0.93878160182961901</v>
       </c>
       <c r="E213">
-        <v>0.69471370750791095</v>
+        <v>0.69262622227259296</v>
       </c>
       <c r="F213">
-        <v>0.79245558355974999</v>
+        <v>0.79046008176203797</v>
       </c>
       <c r="G213">
-        <v>0.86386331041344</v>
+        <v>0.86375181200750395</v>
       </c>
       <c r="H213">
-        <v>0.70909577532175105</v>
+        <v>0.71081695232416398</v>
       </c>
       <c r="I213">
-        <v>0.82050493313250294</v>
+        <v>0.82281853022906604</v>
       </c>
       <c r="J213">
-        <v>0.908059143563689</v>
+        <v>0.91208674516528998</v>
       </c>
       <c r="K213">
-        <v>0.70972580429693799</v>
+        <v>0.71144630590927405</v>
       </c>
       <c r="L213">
-        <v>0.81917983496955904</v>
+        <v>0.82773931273180201</v>
       </c>
       <c r="M213">
-        <v>0.91759799639439799</v>
+        <v>0.92426990718701796</v>
       </c>
       <c r="N213">
-        <v>0.79392547098652499</v>
+        <v>0.78506952739726799</v>
       </c>
       <c r="O213">
-        <v>0.88390130327748495</v>
+        <v>0.87765262407550504</v>
       </c>
       <c r="P213">
-        <v>0.92751734500531502</v>
+        <v>0.92874409077415099</v>
       </c>
     </row>
     <row r="214" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A214" s="1">
         <v>36161</v>
       </c>
       <c r="B214">
-        <v>0.73069051324399603</v>
+        <v>0.73000300550292996</v>
       </c>
       <c r="C214">
-        <v>0.82783667269807704</v>
+        <v>0.82929541381004601</v>
       </c>
       <c r="D214">
-        <v>0.93655145070625301</v>
+        <v>0.93784235734158405</v>
       </c>
       <c r="E214">
-        <v>0.70517746700306905</v>
+        <v>0.703353707997321</v>
       </c>
       <c r="F214">
-        <v>0.79893368667037301</v>
+        <v>0.79705747993728404</v>
       </c>
       <c r="G214">
-        <v>0.86490212746051998</v>
+        <v>0.86500219243155796</v>
       </c>
       <c r="H214">
-        <v>0.71458200350798995</v>
+        <v>0.71726547724447898</v>
       </c>
       <c r="I214">
-        <v>0.81864154926011501</v>
+        <v>0.82138652463615103</v>
       </c>
       <c r="J214">
-        <v>0.90726067436133695</v>
+        <v>0.91123911008829495</v>
       </c>
       <c r="K214">
-        <v>0.70252632520248304</v>
+        <v>0.70598915101646398</v>
       </c>
       <c r="L214">
-        <v>0.81003088169832205</v>
+        <v>0.81935702035932101</v>
       </c>
       <c r="M214">
-        <v>0.91224580468756999</v>
+        <v>0.91971434135343799</v>
       </c>
       <c r="N214">
-        <v>0.79407991139060796</v>
+        <v>0.786138310903297</v>
       </c>
       <c r="O214">
-        <v>0.88336665706363604</v>
+        <v>0.87648811197079401</v>
       </c>
       <c r="P214">
-        <v>0.927804806933752</v>
+        <v>0.928721140755293</v>
       </c>
     </row>
     <row r="215" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A215" s="1">
         <v>36192</v>
       </c>
       <c r="B215">
-        <v>0.72449512871205601</v>
+        <v>0.72322051439564905</v>
       </c>
       <c r="C215">
-        <v>0.82238675481147605</v>
+        <v>0.82337532579694905</v>
       </c>
       <c r="D215">
-        <v>0.93596127862888301</v>
+        <v>0.93725729012464898</v>
       </c>
       <c r="E215">
-        <v>0.70440619723736797</v>
+        <v>0.70247623534180104</v>
       </c>
       <c r="F215">
-        <v>0.79669889569567198</v>
+        <v>0.79507743950854204</v>
       </c>
       <c r="G215">
-        <v>0.86465751135087299</v>
+        <v>0.86495993178750596</v>
       </c>
       <c r="H215">
-        <v>0.71008119974828299</v>
+        <v>0.71161139377993099</v>
       </c>
       <c r="I215">
-        <v>0.81478437538741899</v>
+        <v>0.81666058728122504</v>
       </c>
       <c r="J215">
-        <v>0.90655600166907302</v>
+        <v>0.91059069282987004</v>
       </c>
       <c r="K215">
-        <v>0.70559172781075596</v>
+        <v>0.70707548350475302</v>
       </c>
       <c r="L215">
-        <v>0.80805065197560899</v>
+        <v>0.815749014734651</v>
       </c>
       <c r="M215">
-        <v>0.90900037446739501</v>
+        <v>0.91598811332887298</v>
       </c>
       <c r="N215">
-        <v>0.77656421616483295</v>
+        <v>0.769156471709871</v>
       </c>
       <c r="O215">
-        <v>0.87204032321268099</v>
+        <v>0.86499327528709902</v>
       </c>
       <c r="P215">
-        <v>0.92523606238047396</v>
+        <v>0.92596738812368096</v>
       </c>
     </row>
     <row r="216" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A216" s="1">
         <v>36220</v>
       </c>
       <c r="B216">
-        <v>0.71952839676390901</v>
+        <v>0.71833951584195999</v>
       </c>
       <c r="C216">
-        <v>0.819498903567486</v>
+        <v>0.820518185230244</v>
       </c>
       <c r="D216">
-        <v>0.93636666800149104</v>
+        <v>0.93763477211649304</v>
       </c>
       <c r="E216">
-        <v>0.71659965334810005</v>
+        <v>0.71545550867137997</v>
       </c>
       <c r="F216">
-        <v>0.80102293970682903</v>
+        <v>0.80027085469647796</v>
       </c>
       <c r="G216">
-        <v>0.86378451372077103</v>
+        <v>0.86484841435298598</v>
       </c>
       <c r="H216">
-        <v>0.70912654076864201</v>
+        <v>0.70945719985399402</v>
       </c>
       <c r="I216">
-        <v>0.81310187821645197</v>
+        <v>0.814410851526855</v>
       </c>
       <c r="J216">
-        <v>0.90644155090131096</v>
+        <v>0.91051698818818005</v>
       </c>
       <c r="K216">
-        <v>0.703047713371585</v>
+        <v>0.70362749068658104</v>
       </c>
       <c r="L216">
-        <v>0.80360131689992598</v>
+        <v>0.81063271006516002</v>
       </c>
       <c r="M216">
-        <v>0.90632503332075798</v>
+        <v>0.91314702606142395</v>
       </c>
       <c r="N216">
-        <v>0.77664961567496704</v>
+        <v>0.769320366090264</v>
       </c>
       <c r="O216">
-        <v>0.87113497295364295</v>
+        <v>0.86416745742330203</v>
       </c>
       <c r="P216">
-        <v>0.92462568335905604</v>
+        <v>0.92534358440553</v>
       </c>
     </row>
     <row r="217" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A217" s="1">
         <v>36251</v>
       </c>
       <c r="B217">
-        <v>0.71589880789221005</v>
+        <v>0.71424768267373295</v>
       </c>
       <c r="C217">
-        <v>0.81669805838980403</v>
+        <v>0.81781463805753896</v>
       </c>
       <c r="D217">
-        <v>0.93452369847088101</v>
+        <v>0.93603591270555397</v>
       </c>
       <c r="E217">
-        <v>0.71094503483600302</v>
+        <v>0.70938089849312103</v>
       </c>
       <c r="F217">
-        <v>0.79974512297839595</v>
+        <v>0.79920050612319005</v>
       </c>
       <c r="G217">
-        <v>0.863660025979059</v>
+        <v>0.86535378320439005</v>
       </c>
       <c r="H217">
-        <v>0.70165277378063895</v>
+        <v>0.70104182309323204</v>
       </c>
       <c r="I217">
-        <v>0.80793530262983104</v>
+        <v>0.80873772479739203</v>
       </c>
       <c r="J217">
-        <v>0.90574802010787803</v>
+        <v>0.90989587796054205</v>
       </c>
       <c r="K217">
-        <v>0.70080203594368895</v>
+        <v>0.70184863832454203</v>
       </c>
       <c r="L217">
-        <v>0.80285098241783603</v>
+        <v>0.81012559096926096</v>
       </c>
       <c r="M217">
-        <v>0.90576749632382902</v>
+        <v>0.91233636072531599</v>
       </c>
       <c r="N217">
-        <v>0.77977090250555403</v>
+        <v>0.77136648820904097</v>
       </c>
       <c r="O217">
-        <v>0.87159301634813502</v>
+        <v>0.86441492429912603</v>
       </c>
       <c r="P217">
-        <v>0.92306792131417104</v>
+        <v>0.92399767389630505</v>
       </c>
     </row>
     <row r="218" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A218" s="1">
         <v>36281</v>
       </c>
       <c r="B218">
-        <v>0.70442135732436695</v>
+        <v>0.70267735832297196</v>
       </c>
       <c r="C218">
-        <v>0.80825513689956896</v>
+        <v>0.80910459226423603</v>
       </c>
       <c r="D218">
-        <v>0.93169574500782404</v>
+        <v>0.93311273062549904</v>
       </c>
       <c r="E218">
-        <v>0.69977496162268604</v>
+        <v>0.69761031490185899</v>
       </c>
       <c r="F218">
-        <v>0.79473699433498401</v>
+        <v>0.79362579741251904</v>
       </c>
       <c r="G218">
-        <v>0.86322363267484703</v>
+        <v>0.865024707937877</v>
       </c>
       <c r="H218">
-        <v>0.685888270390278</v>
+        <v>0.68531722087397295</v>
       </c>
       <c r="I218">
-        <v>0.79843355938126903</v>
+        <v>0.79828469747595499</v>
       </c>
       <c r="J218">
-        <v>0.90449269219888495</v>
+        <v>0.90830127411628903</v>
       </c>
       <c r="K218">
-        <v>0.70018855228379295</v>
+        <v>0.70137944357265802</v>
       </c>
       <c r="L218">
-        <v>0.80244286531985298</v>
+        <v>0.80926275463035902</v>
       </c>
       <c r="M218">
-        <v>0.90674308109323498</v>
+        <v>0.91330559280995705</v>
       </c>
       <c r="N218">
-        <v>0.77510595365985002</v>
+        <v>0.76638026778270196</v>
       </c>
       <c r="O218">
-        <v>0.86832079040281596</v>
+        <v>0.86110026540413798</v>
       </c>
       <c r="P218">
-        <v>0.92134709889382804</v>
+        <v>0.922348750409684</v>
       </c>
     </row>
     <row r="219" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A219" s="1">
         <v>36312</v>
       </c>
       <c r="B219">
-        <v>0.70160868817063504</v>
+        <v>0.69992520712582296</v>
       </c>
       <c r="C219">
-        <v>0.80655167763984204</v>
+        <v>0.80770215850079796</v>
       </c>
       <c r="D219">
-        <v>0.93080135263808095</v>
+        <v>0.93233766969241905</v>
       </c>
       <c r="E219">
-        <v>0.70615926846202604</v>
+        <v>0.70422244612907703</v>
       </c>
       <c r="F219">
-        <v>0.79860350290277804</v>
+        <v>0.79780684977694205</v>
       </c>
       <c r="G219">
-        <v>0.86375354918243996</v>
+        <v>0.86608777970680795</v>
       </c>
       <c r="H219">
-        <v>0.67742493118633895</v>
+        <v>0.67512211224085905</v>
       </c>
       <c r="I219">
-        <v>0.794360004068144</v>
+        <v>0.79348770284931402</v>
       </c>
       <c r="J219">
-        <v>0.90388976220787498</v>
+        <v>0.90787719042931503</v>
       </c>
       <c r="K219">
-        <v>0.70040015089344798</v>
+        <v>0.70087437663744701</v>
       </c>
       <c r="L219">
-        <v>0.80444339050282698</v>
+        <v>0.81144593324070102</v>
       </c>
       <c r="M219">
-        <v>0.90830316758223095</v>
+        <v>0.915342249447192</v>
       </c>
       <c r="N219">
-        <v>0.765465507001588</v>
+        <v>0.75663525826650102</v>
       </c>
       <c r="O219">
-        <v>0.86249652907772401</v>
+        <v>0.855648355077124</v>
       </c>
       <c r="P219">
-        <v>0.919721951060538</v>
+        <v>0.92082701487916396</v>
       </c>
     </row>
     <row r="220" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A220" s="1">
         <v>36342</v>
       </c>
       <c r="B220">
-        <v>0.70073065259662204</v>
+        <v>0.69960246670823001</v>
       </c>
       <c r="C220">
-        <v>0.80700243665365801</v>
+        <v>0.80833671727665002</v>
       </c>
       <c r="D220">
-        <v>0.93096036163402596</v>
+        <v>0.93236885860937702</v>
       </c>
       <c r="E220">
-        <v>0.69887027794768497</v>
+        <v>0.69747551238444105</v>
       </c>
       <c r="F220">
-        <v>0.79376684460176195</v>
+        <v>0.79341281483022197</v>
       </c>
       <c r="G220">
-        <v>0.86453153172996899</v>
+        <v>0.86687140836202803</v>
       </c>
       <c r="H220">
-        <v>0.67116412405384296</v>
+        <v>0.670618403508219</v>
       </c>
       <c r="I220">
-        <v>0.78881009415773395</v>
+        <v>0.78864311699440504</v>
       </c>
       <c r="J220">
-        <v>0.90255648630080798</v>
+        <v>0.90552047656484502</v>
       </c>
       <c r="K220">
-        <v>0.69773213964789305</v>
+        <v>0.69895498499294995</v>
       </c>
       <c r="L220">
-        <v>0.80470118698284199</v>
+        <v>0.812174201923201</v>
       </c>
       <c r="M220">
-        <v>0.91149332440174902</v>
+        <v>0.91880973258623799</v>
       </c>
       <c r="N220">
-        <v>0.76225223127498898</v>
+        <v>0.75459155474997897</v>
       </c>
       <c r="O220">
-        <v>0.86075443171252897</v>
+        <v>0.85400290411928603</v>
       </c>
       <c r="P220">
-        <v>0.91961838965881904</v>
+        <v>0.92045915339065698</v>
       </c>
     </row>
     <row r="221" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A221" s="1">
         <v>36373</v>
       </c>
       <c r="B221">
-        <v>0.70169477364702604</v>
+        <v>0.70028812258572604</v>
       </c>
       <c r="C221">
-        <v>0.80922844106014702</v>
+        <v>0.81036017961320095</v>
       </c>
       <c r="D221">
-        <v>0.93236172386026805</v>
+        <v>0.93365099108430905</v>
       </c>
       <c r="E221">
-        <v>0.70044156917689304</v>
+        <v>0.69948118197499798</v>
       </c>
       <c r="F221">
-        <v>0.79793253584863</v>
+        <v>0.79791405799864501</v>
       </c>
       <c r="G221">
-        <v>0.86714858189105504</v>
+        <v>0.86972776091852899</v>
       </c>
       <c r="H221">
-        <v>0.66711619682204304</v>
+        <v>0.66726361505665699</v>
       </c>
       <c r="I221">
-        <v>0.79022484985890096</v>
+        <v>0.79038340044629396</v>
       </c>
       <c r="J221">
-        <v>0.90387552838796703</v>
+        <v>0.90605585015523604</v>
       </c>
       <c r="K221">
-        <v>0.705126833407693</v>
+        <v>0.70628933203212796</v>
       </c>
       <c r="L221">
-        <v>0.81226683056390803</v>
+        <v>0.81944469027563704</v>
       </c>
       <c r="M221">
-        <v>0.91603338996338401</v>
+        <v>0.92303351268468403</v>
       </c>
       <c r="N221">
-        <v>0.76357771879582204</v>
+        <v>0.75529852296307098</v>
       </c>
       <c r="O221">
-        <v>0.86132019505577695</v>
+        <v>0.85459697228451303</v>
       </c>
       <c r="P221">
-        <v>0.91996877394038601</v>
+        <v>0.92074298422906697</v>
       </c>
     </row>
     <row r="222" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A222" s="1">
         <v>36404</v>
       </c>
       <c r="B222">
-        <v>0.70644581052578403</v>
+        <v>0.70556216492859103</v>
       </c>
       <c r="C222">
-        <v>0.81214191661227098</v>
+        <v>0.81368502170781098</v>
       </c>
       <c r="D222">
-        <v>0.93370425622488396</v>
+        <v>0.93508554314667502</v>
       </c>
       <c r="E222">
-        <v>0.70636103525896599</v>
+        <v>0.70571937306847499</v>
       </c>
       <c r="F222">
-        <v>0.80268148734080302</v>
+        <v>0.80312455914606096</v>
       </c>
       <c r="G222">
-        <v>0.86938027367471304</v>
+        <v>0.87220490974892695</v>
       </c>
       <c r="H222">
-        <v>0.66105751760854403</v>
+        <v>0.66244661712377095</v>
       </c>
       <c r="I222">
-        <v>0.78769027179186002</v>
+        <v>0.78849950162833604</v>
       </c>
       <c r="J222">
-        <v>0.90497749644057202</v>
+        <v>0.90680377232384901</v>
       </c>
       <c r="K222">
-        <v>0.71928140033675503</v>
+        <v>0.719796375045748</v>
       </c>
       <c r="L222">
-        <v>0.82366186062290803</v>
+        <v>0.83021184630318101</v>
       </c>
       <c r="M222">
-        <v>0.92050571142132598</v>
+        <v>0.92723514802904194</v>
       </c>
       <c r="N222">
-        <v>0.77248024174761798</v>
+        <v>0.76432795690183297</v>
       </c>
       <c r="O222">
-        <v>0.86684999079064395</v>
+        <v>0.86058940923386196</v>
       </c>
       <c r="P222">
-        <v>0.92141390879083696</v>
+        <v>0.92218042499419195</v>
       </c>
     </row>
     <row r="223" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A223" s="1">
         <v>36434</v>
       </c>
       <c r="B223">
-        <v>0.71123100856858201</v>
+        <v>0.70938981728374795</v>
       </c>
       <c r="C223">
-        <v>0.81620157458082898</v>
+        <v>0.81718784475097195</v>
       </c>
       <c r="D223">
-        <v>0.93634769949986596</v>
+        <v>0.93751735658214697</v>
       </c>
       <c r="E223">
-        <v>0.70359551172382695</v>
+        <v>0.70120996158612303</v>
       </c>
       <c r="F223">
-        <v>0.79952384045060099</v>
+        <v>0.79936424041276599</v>
       </c>
       <c r="G223">
-        <v>0.86986572091581904</v>
+        <v>0.87266551868076703</v>
       </c>
       <c r="H223">
-        <v>0.66180148248334003</v>
+        <v>0.66282139142549501</v>
       </c>
       <c r="I223">
-        <v>0.79020090929846099</v>
+        <v>0.79075431966197496</v>
       </c>
       <c r="J223">
-        <v>0.90739050505568597</v>
+        <v>0.908999996578298</v>
       </c>
       <c r="K223">
-        <v>0.73292454932606999</v>
+        <v>0.72982844031410399</v>
       </c>
       <c r="L223">
-        <v>0.83405137076861002</v>
+        <v>0.83774206775608995</v>
       </c>
       <c r="M223">
-        <v>0.925230938536591</v>
+        <v>0.93111030444544796</v>
       </c>
       <c r="N223">
-        <v>0.78813180707691399</v>
+        <v>0.77627452593336099</v>
       </c>
       <c r="O223">
-        <v>0.87322846039491897</v>
+        <v>0.866269575289357</v>
       </c>
       <c r="P223">
-        <v>0.92117627212041597</v>
+        <v>0.92206329530095599</v>
       </c>
     </row>
     <row r="224" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A224" s="1">
         <v>36465</v>
       </c>
       <c r="B224">
-        <v>0.71910460255741204</v>
+        <v>0.71661394434805104</v>
       </c>
       <c r="C224">
-        <v>0.82235701231192604</v>
+        <v>0.82270621140237399</v>
       </c>
       <c r="D224">
-        <v>0.93955690362120403</v>
+        <v>0.94039728697374003</v>
       </c>
       <c r="E224">
-        <v>0.70526835122038201</v>
+        <v>0.703355999452</v>
       </c>
       <c r="F224">
-        <v>0.80114754753352102</v>
+        <v>0.80136200555782</v>
       </c>
       <c r="G224">
-        <v>0.87124451326543295</v>
+        <v>0.87405941579689495</v>
       </c>
       <c r="H224">
-        <v>0.67107398756222802</v>
+        <v>0.67130821142053498</v>
       </c>
       <c r="I224">
-        <v>0.79847045401943895</v>
+        <v>0.79851349752393896</v>
       </c>
       <c r="J224">
-        <v>0.91133227962326802</v>
+        <v>0.91289754153867997</v>
       </c>
       <c r="K224">
-        <v>0.73687624579757305</v>
+        <v>0.73328009096408697</v>
       </c>
       <c r="L224">
-        <v>0.83707153727445804</v>
+        <v>0.84045755118286503</v>
       </c>
       <c r="M224">
-        <v>0.92603560211299896</v>
+        <v>0.93146487180130899</v>
       </c>
       <c r="N224">
-        <v>0.78365744673801396</v>
+        <v>0.77230468596399304</v>
       </c>
       <c r="O224">
-        <v>0.87004150568846705</v>
+        <v>0.86349704661955695</v>
       </c>
       <c r="P224">
-        <v>0.92058177977577205</v>
+        <v>0.92146929205018102</v>
       </c>
     </row>
     <row r="225" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A225" s="1">
         <v>36495</v>
       </c>
       <c r="B225">
-        <v>0.72408468851696195</v>
+        <v>0.72096137445063802</v>
       </c>
       <c r="C225">
-        <v>0.82559053990188103</v>
+        <v>0.82573940351695896</v>
       </c>
       <c r="D225">
-        <v>0.93999630800771095</v>
+        <v>0.940995531993849</v>
       </c>
       <c r="E225">
-        <v>0.69955339339729805</v>
+        <v>0.69817002925454097</v>
       </c>
       <c r="F225">
-        <v>0.79822393366767497</v>
+        <v>0.79922092333134398</v>
       </c>
       <c r="G225">
-        <v>0.87200447202450504</v>
+        <v>0.87538498266077902</v>
       </c>
       <c r="H225">
-        <v>0.68608557320779695</v>
+        <v>0.68507910320576804</v>
       </c>
       <c r="I225">
-        <v>0.80814431752930904</v>
+        <v>0.80723454239137304</v>
       </c>
       <c r="J225">
-        <v>0.91241713732132601</v>
+        <v>0.91401250051999605</v>
       </c>
       <c r="K225">
-        <v>0.73142786373711099</v>
+        <v>0.72871149065074603</v>
       </c>
       <c r="L225">
-        <v>0.83392716387242705</v>
+        <v>0.83832867352839702</v>
       </c>
       <c r="M225">
-        <v>0.92620341996425704</v>
+        <v>0.93174617284517403</v>
       </c>
       <c r="N225">
-        <v>0.78119850686241599</v>
+        <v>0.77197256426655403</v>
       </c>
       <c r="O225">
-        <v>0.87142866338198399</v>
+        <v>0.86529210505775001</v>
       </c>
       <c r="P225">
-        <v>0.92104465273348801</v>
+        <v>0.92197183466547905</v>
       </c>
     </row>
     <row r="226" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A226" s="1">
         <v>36526</v>
       </c>
       <c r="B226">
-        <v>0.73546182895484502</v>
+        <v>0.73251050687438102</v>
       </c>
       <c r="C226">
-        <v>0.83327305814032004</v>
+        <v>0.83404560038557596</v>
       </c>
       <c r="D226">
-        <v>0.94296099840113301</v>
+        <v>0.94412903869514597</v>
       </c>
       <c r="E226">
-        <v>0.69648675650021896</v>
+        <v>0.69593584542270703</v>
       </c>
       <c r="F226">
-        <v>0.79677449106179099</v>
+        <v>0.79877978633256497</v>
       </c>
       <c r="G226">
-        <v>0.87265515555998796</v>
+        <v>0.87666724370775295</v>
       </c>
       <c r="H226">
-        <v>0.69847644629718897</v>
+        <v>0.69717143399675696</v>
       </c>
       <c r="I226">
-        <v>0.81964705216599498</v>
+        <v>0.81931913275962898</v>
       </c>
       <c r="J226">
-        <v>0.91466680519954102</v>
+        <v>0.91670920665001798</v>
       </c>
       <c r="K226">
-        <v>0.73876192813949104</v>
+        <v>0.737596612173535</v>
       </c>
       <c r="L226">
-        <v>0.83943410973979304</v>
+        <v>0.84547818967676702</v>
       </c>
       <c r="M226">
-        <v>0.92941722600006105</v>
+        <v>0.93529321168575197</v>
       </c>
       <c r="N226">
-        <v>0.79032482969541096</v>
+        <v>0.78105887576718602</v>
       </c>
       <c r="O226">
-        <v>0.88018916479047205</v>
+        <v>0.87473281412029302</v>
       </c>
       <c r="P226">
-        <v>0.92319656481819001</v>
+        <v>0.92439911435333599</v>
       </c>
     </row>
     <row r="227" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A227" s="1">
         <v>36557</v>
       </c>
       <c r="B227">
-        <v>0.75246928105717004</v>
+        <v>0.74919337263494101</v>
       </c>
       <c r="C227">
-        <v>0.84422701088385899</v>
+        <v>0.84538570487679998</v>
       </c>
       <c r="D227">
-        <v>0.94629777062157505</v>
+        <v>0.94796009935110503</v>
       </c>
       <c r="E227">
-        <v>0.70776154162149396</v>
+        <v>0.70764375201019003</v>
       </c>
       <c r="F227">
-        <v>0.80150607114223404</v>
+        <v>0.80405692339520396</v>
       </c>
       <c r="G227">
-        <v>0.87425427106641296</v>
+        <v>0.878689223121637</v>
       </c>
       <c r="H227">
-        <v>0.72173534568660302</v>
+        <v>0.71804019771481498</v>
       </c>
       <c r="I227">
-        <v>0.83848767896342202</v>
+        <v>0.83691143308252602</v>
       </c>
       <c r="J227">
-        <v>0.91758954452624497</v>
+        <v>0.92015539526519197</v>
       </c>
       <c r="K227">
-        <v>0.74134126391779398</v>
+        <v>0.74030750463952599</v>
       </c>
       <c r="L227">
-        <v>0.84453080946407799</v>
+        <v>0.85152359581147596</v>
       </c>
       <c r="M227">
-        <v>0.93299630388796995</v>
+        <v>0.93889477411030497</v>
       </c>
       <c r="N227">
-        <v>0.80232808414785795</v>
+        <v>0.79053650659049002</v>
       </c>
       <c r="O227">
-        <v>0.88925953402063795</v>
+        <v>0.88380084455906105</v>
       </c>
       <c r="P227">
-        <v>0.92463780549325703</v>
+        <v>0.92632937908521296</v>
       </c>
     </row>
     <row r="228" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A228" s="1">
         <v>36586</v>
       </c>
       <c r="B228">
-        <v>0.74845836660572695</v>
+        <v>0.74559237246009302</v>
       </c>
       <c r="C228">
-        <v>0.842587478387545</v>
+        <v>0.84400929385729095</v>
       </c>
       <c r="D228">
-        <v>0.94838356207297003</v>
+        <v>0.95027597701567201</v>
       </c>
       <c r="E228">
-        <v>0.70905327474537105</v>
+        <v>0.70935435707525496</v>
       </c>
       <c r="F228">
-        <v>0.80307183118888004</v>
+        <v>0.80528558764545</v>
       </c>
       <c r="G228">
-        <v>0.87250188115684102</v>
+        <v>0.87690003082080203</v>
       </c>
       <c r="H228">
-        <v>0.72732270656502296</v>
+        <v>0.72616745886019896</v>
       </c>
       <c r="I228">
-        <v>0.838048403276628</v>
+        <v>0.83799239664449798</v>
       </c>
       <c r="J228">
-        <v>0.91518605230094696</v>
+        <v>0.91808297800941197</v>
       </c>
       <c r="K228">
-        <v>0.74106159748966705</v>
+        <v>0.73817424230014395</v>
       </c>
       <c r="L228">
-        <v>0.84442756829267096</v>
+        <v>0.84946980948298201</v>
       </c>
       <c r="M228">
-        <v>0.93360967584842502</v>
+        <v>0.93880186541353405</v>
       </c>
       <c r="N228">
-        <v>0.80772755993534995</v>
+        <v>0.79603163561926504</v>
       </c>
       <c r="O228">
-        <v>0.89401553292708402</v>
+        <v>0.88756088907584096</v>
       </c>
       <c r="P228">
-        <v>0.92640012949872597</v>
+        <v>0.92791200347546299</v>
       </c>
     </row>
     <row r="229" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A229" s="1">
         <v>36617</v>
       </c>
       <c r="B229">
-        <v>0.75106034377773401</v>
+        <v>0.74878743008849002</v>
       </c>
       <c r="C229">
-        <v>0.84151471190393101</v>
+        <v>0.84350288269283602</v>
       </c>
       <c r="D229">
-        <v>0.94744603434836605</v>
+        <v>0.94930089443893495</v>
       </c>
       <c r="E229">
-        <v>0.71026393921600095</v>
+        <v>0.71103067375751505</v>
       </c>
       <c r="F229">
-        <v>0.79845399407861695</v>
+        <v>0.80073000713201903</v>
       </c>
       <c r="G229">
-        <v>0.87020945268212702</v>
+        <v>0.87427568210348905</v>
       </c>
       <c r="H229">
-        <v>0.74621305053973797</v>
+        <v>0.74498415161376597</v>
       </c>
       <c r="I229">
-        <v>0.845564851688828</v>
+        <v>0.84622213234207999</v>
       </c>
       <c r="J229">
-        <v>0.91446043391916598</v>
+        <v>0.91771649570459202</v>
       </c>
       <c r="K229">
-        <v>0.75490546738777398</v>
+        <v>0.75054948456742199</v>
       </c>
       <c r="L229">
-        <v>0.85157027801921104</v>
+        <v>0.85669706637819398</v>
       </c>
       <c r="M229">
-        <v>0.93626884434107305</v>
+        <v>0.94177529253277303</v>
       </c>
       <c r="N229">
-        <v>0.80803530663888001</v>
+        <v>0.79894148560284595</v>
       </c>
       <c r="O229">
-        <v>0.889647010237688</v>
+        <v>0.88415790690836604</v>
       </c>
       <c r="P229">
-        <v>0.92418810962804199</v>
+        <v>0.92565495332507697</v>
       </c>
     </row>
     <row r="230" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A230" s="1">
         <v>36647</v>
       </c>
       <c r="B230">
-        <v>0.73767123414378</v>
+        <v>0.73685732863264197</v>
       </c>
       <c r="C230">
-        <v>0.83474722738322304</v>
+        <v>0.83735237853198297</v>
       </c>
       <c r="D230">
-        <v>0.94591150585088701</v>
+        <v>0.94798847391268504</v>
       </c>
       <c r="E230">
-        <v>0.70053814018238203</v>
+        <v>0.70053420748895501</v>
       </c>
       <c r="F230">
-        <v>0.79641073862898804</v>
+        <v>0.79761489464442203</v>
       </c>
       <c r="G230">
-        <v>0.87010324948676299</v>
+        <v>0.87364953579923499</v>
       </c>
       <c r="H230">
-        <v>0.71333980563114396</v>
+        <v>0.71464290563579103</v>
       </c>
       <c r="I230">
-        <v>0.82434248957030798</v>
+        <v>0.82574339563065102</v>
       </c>
       <c r="J230">
-        <v>0.91313837098339501</v>
+        <v>0.916194547379104</v>
       </c>
       <c r="K230">
-        <v>0.75987609655458999</v>
+        <v>0.76003793337018299</v>
       </c>
       <c r="L230">
-        <v>0.85775441923064899</v>
+        <v>0.86482066938883995</v>
       </c>
       <c r="M230">
-        <v>0.94061255895370699</v>
+        <v>0.94660145038173604</v>
       </c>
       <c r="N230">
-        <v>0.79535703202993802</v>
+        <v>0.78987987645172897</v>
       </c>
       <c r="O230">
-        <v>0.88171657781823298</v>
+        <v>0.87720653157775696</v>
       </c>
       <c r="P230">
-        <v>0.922335811398318</v>
+        <v>0.92362514626347103</v>
       </c>
     </row>
     <row r="231" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A231" s="1">
         <v>36678</v>
       </c>
       <c r="B231">
-        <v>0.726521258022224</v>
+        <v>0.72571974776509396</v>
       </c>
       <c r="C231">
-        <v>0.82670340418145605</v>
+        <v>0.82920645841349305</v>
       </c>
       <c r="D231">
-        <v>0.94412340670476902</v>
+        <v>0.94651354788726605</v>
       </c>
       <c r="E231">
-        <v>0.70119617836667603</v>
+        <v>0.70128251022218802</v>
       </c>
       <c r="F231">
-        <v>0.79600148111387203</v>
+        <v>0.79672221048616398</v>
       </c>
       <c r="G231">
-        <v>0.87058821196117198</v>
+        <v>0.87359087810931502</v>
       </c>
       <c r="H231">
-        <v>0.69687740315421498</v>
+        <v>0.69742124711327202</v>
       </c>
       <c r="I231">
-        <v>0.81124293457822705</v>
+        <v>0.81224842570929201</v>
       </c>
       <c r="J231">
-        <v>0.91338494276386595</v>
+        <v>0.916327654409132</v>
       </c>
       <c r="K231">
-        <v>0.75948845525723496</v>
+        <v>0.76159616682526798</v>
       </c>
       <c r="L231">
-        <v>0.86174065379017695</v>
+        <v>0.86870624128830498</v>
       </c>
       <c r="M231">
-        <v>0.94466338549917095</v>
+        <v>0.95039514849569096</v>
       </c>
       <c r="N231">
-        <v>0.80027942189549095</v>
+        <v>0.79119627531208703</v>
       </c>
       <c r="O231">
-        <v>0.884334618897481</v>
+        <v>0.87767644410013501</v>
       </c>
       <c r="P231">
-        <v>0.92199976183334897</v>
+        <v>0.92320691471929806</v>
       </c>
     </row>
     <row r="232" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A232" s="1">
         <v>36708</v>
       </c>
       <c r="B232">
-        <v>0.72781505477441899</v>
+        <v>0.72739830032524799</v>
       </c>
       <c r="C232">
-        <v>0.825417504153378</v>
+        <v>0.828143906407802</v>
       </c>
       <c r="D232">
-        <v>0.94323526224269405</v>
+        <v>0.94562041706196998</v>
       </c>
       <c r="E232">
-        <v>0.711848564878937</v>
+        <v>0.71110833839452903</v>
       </c>
       <c r="F232">
-        <v>0.80174725438200001</v>
+        <v>0.80211003474509301</v>
       </c>
       <c r="G232">
-        <v>0.87218184913409802</v>
+        <v>0.87487048968497105</v>
       </c>
       <c r="H232">
-        <v>0.69480392498749899</v>
+        <v>0.69431391259274</v>
       </c>
       <c r="I232">
-        <v>0.80985311166662499</v>
+        <v>0.81044418843148902</v>
       </c>
       <c r="J232">
-        <v>0.91482114775003698</v>
+        <v>0.91790021690989099</v>
       </c>
       <c r="K232">
-        <v>0.774492051850735</v>
+        <v>0.776411770316358</v>
       </c>
       <c r="L232">
-        <v>0.87200896224366597</v>
+        <v>0.87815275685199301</v>
       </c>
       <c r="M232">
-        <v>0.94951241314090695</v>
+        <v>0.95470035827214395</v>
       </c>
       <c r="N232">
-        <v>0.82943692441920702</v>
+        <v>0.81729399678458003</v>
       </c>
       <c r="O232">
-        <v>0.89900589989177104</v>
+        <v>0.89090238355564599</v>
       </c>
       <c r="P232">
-        <v>0.92327608604447697</v>
+        <v>0.92430253267879203</v>
       </c>
     </row>
     <row r="233" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A233" s="1">
         <v>36739</v>
       </c>
       <c r="B233">
-        <v>0.728450355942446</v>
+        <v>0.72819827430582096</v>
       </c>
       <c r="C233">
-        <v>0.82750065316067201</v>
+        <v>0.83041475943541099</v>
       </c>
       <c r="D233">
-        <v>0.94387618897417602</v>
+        <v>0.94639159651084703</v>
       </c>
       <c r="E233">
-        <v>0.71917830248494097</v>
+        <v>0.71913267057634001</v>
       </c>
       <c r="F233">
-        <v>0.81143883623430302</v>
+        <v>0.81219343722283499</v>
       </c>
       <c r="G233">
-        <v>0.87519578911346096</v>
+        <v>0.87766852324859301</v>
       </c>
       <c r="H233">
-        <v>0.69874790194507197</v>
+        <v>0.696319823506239</v>
       </c>
       <c r="I233">
-        <v>0.81271471927761596</v>
+        <v>0.81226373107667704</v>
       </c>
       <c r="J233">
-        <v>0.91544674944600302</v>
+        <v>0.91890730635854001</v>
       </c>
       <c r="K233">
-        <v>0.77714713502076005</v>
+        <v>0.77861941620554198</v>
       </c>
       <c r="L233">
-        <v>0.87855457950370597</v>
+        <v>0.88461379283117803</v>
       </c>
       <c r="M233">
-        <v>0.95248606845700201</v>
+        <v>0.95782576147587195</v>
       </c>
       <c r="N233">
-        <v>0.82124281874100602</v>
+        <v>0.81047396652123804</v>
       </c>
       <c r="O233">
-        <v>0.89551371181093298</v>
+        <v>0.88809324303332304</v>
       </c>
       <c r="P233">
-        <v>0.92309162724289995</v>
+        <v>0.92411040285659996</v>
       </c>
     </row>
     <row r="234" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A234" s="1">
         <v>36770</v>
       </c>
       <c r="B234">
-        <v>0.73411407975866105</v>
+        <v>0.73437028972950302</v>
       </c>
       <c r="C234">
-        <v>0.83311183449415305</v>
+        <v>0.83617193800061596</v>
       </c>
       <c r="D234">
-        <v>0.94610641388843297</v>
+        <v>0.94848866823835598</v>
       </c>
       <c r="E234">
-        <v>0.72956295138375205</v>
+        <v>0.72920550723175204</v>
       </c>
       <c r="F234">
-        <v>0.82147936241145003</v>
+        <v>0.82162164679531602</v>
       </c>
       <c r="G234">
-        <v>0.87764596977276799</v>
+        <v>0.87972963993946396</v>
       </c>
       <c r="H234">
-        <v>0.70958862362171304</v>
+        <v>0.70883867947193502</v>
       </c>
       <c r="I234">
-        <v>0.81895399168959004</v>
+        <v>0.819229701675246</v>
       </c>
       <c r="J234">
-        <v>0.91636549118622201</v>
+        <v>0.91972605441505795</v>
       </c>
       <c r="K234">
-        <v>0.79792788937173897</v>
+        <v>0.79874564240480606</v>
       </c>
       <c r="L234">
-        <v>0.89539057121018195</v>
+        <v>0.90139318561894</v>
       </c>
       <c r="M234">
-        <v>0.95958230210974005</v>
+        <v>0.964687731514699</v>
       </c>
       <c r="N234">
-        <v>0.82270800341495298</v>
+        <v>0.81450338436670899</v>
       </c>
       <c r="O234">
-        <v>0.89664618934278995</v>
+        <v>0.89122355089564098</v>
       </c>
       <c r="P234">
-        <v>0.92395021057696503</v>
+        <v>0.92539342331563101</v>
       </c>
     </row>
     <row r="235" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A235" s="1">
         <v>36800</v>
       </c>
       <c r="B235">
-        <v>0.74285709396352395</v>
+        <v>0.74284128839886399</v>
       </c>
       <c r="C235">
-        <v>0.83903090200409802</v>
+        <v>0.84206310462103495</v>
       </c>
       <c r="D235">
-        <v>0.94878104315425205</v>
+        <v>0.95117506245225403</v>
       </c>
       <c r="E235">
-        <v>0.734839150379064</v>
+        <v>0.73529171422780504</v>
       </c>
       <c r="F235">
-        <v>0.82616004399391796</v>
+        <v>0.82658491282524804</v>
       </c>
       <c r="G235">
-        <v>0.87739354952544601</v>
+        <v>0.87915263539822497</v>
       </c>
       <c r="H235">
-        <v>0.73356682485316405</v>
+        <v>0.73246895938380197</v>
       </c>
       <c r="I235">
-        <v>0.83095040633106498</v>
+        <v>0.83124357523276005</v>
       </c>
       <c r="J235">
-        <v>0.917762298764081</v>
+        <v>0.92069751833633595</v>
       </c>
       <c r="K235">
-        <v>0.83562476177197698</v>
+        <v>0.83354239745576397</v>
       </c>
       <c r="L235">
-        <v>0.92053341608176598</v>
+        <v>0.92498613743714098</v>
       </c>
       <c r="M235">
-        <v>0.96827016898307905</v>
+        <v>0.97293172613433099</v>
       </c>
       <c r="N235">
-        <v>0.82284971418985098</v>
+        <v>0.81678073952902897</v>
       </c>
       <c r="O235">
-        <v>0.89675962121723596</v>
+        <v>0.892758426574502</v>
       </c>
       <c r="P235">
-        <v>0.92434885852633197</v>
+        <v>0.92589160476431798</v>
       </c>
     </row>
     <row r="236" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A236" s="1">
         <v>36831</v>
       </c>
       <c r="B236">
-        <v>0.75090383998791699</v>
+        <v>0.75023785987907299</v>
       </c>
       <c r="C236">
-        <v>0.84573699265578095</v>
+        <v>0.84882929833637599</v>
       </c>
       <c r="D236">
-        <v>0.953291755184415</v>
+        <v>0.95557019162862</v>
       </c>
       <c r="E236">
-        <v>0.741715675114762</v>
+        <v>0.74187243930816504</v>
       </c>
       <c r="F236">
-        <v>0.83320764919629298</v>
+        <v>0.83386570523783599</v>
       </c>
       <c r="G236">
-        <v>0.87862916704926197</v>
+        <v>0.88003396597612304</v>
       </c>
       <c r="H236">
-        <v>0.7253461911204</v>
+        <v>0.72445358180656205</v>
       </c>
       <c r="I236">
-        <v>0.83211496379390004</v>
+        <v>0.83267610260650804</v>
       </c>
       <c r="J236">
-        <v>0.92056587885470498</v>
+        <v>0.92325504525067503</v>
       </c>
       <c r="K236">
-        <v>0.85501834069525795</v>
+        <v>0.85191403730364601</v>
       </c>
       <c r="L236">
-        <v>0.93968369353507097</v>
+        <v>0.94397484987607405</v>
       </c>
       <c r="M236">
-        <v>0.97858785095493395</v>
+        <v>0.98274517206739798</v>
       </c>
       <c r="N236">
-        <v>0.83623735401587296</v>
+        <v>0.83031688762017697</v>
       </c>
       <c r="O236">
-        <v>0.90200047499853298</v>
+        <v>0.90011270883046302</v>
       </c>
       <c r="P236">
-        <v>0.92539511410350594</v>
+        <v>0.92749529806488795</v>
       </c>
     </row>
     <row r="237" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A237" s="1">
         <v>36861</v>
       </c>
       <c r="B237">
-        <v>0.76484473049461599</v>
+        <v>0.76428031334108804</v>
       </c>
       <c r="C237">
-        <v>0.85744171232427702</v>
+        <v>0.86070601038067596</v>
       </c>
       <c r="D237">
-        <v>0.957851755982431</v>
+        <v>0.96010292114108098</v>
       </c>
       <c r="E237">
-        <v>0.754806894741746</v>
+        <v>0.75481276713790302</v>
       </c>
       <c r="F237">
-        <v>0.84341891365127997</v>
+        <v>0.84425599646147798</v>
       </c>
       <c r="G237">
-        <v>0.88016215484321703</v>
+        <v>0.88170228178938503</v>
       </c>
       <c r="H237">
-        <v>0.72496601467060695</v>
+        <v>0.72374157433414399</v>
       </c>
       <c r="I237">
-        <v>0.83666358203870395</v>
+        <v>0.83704989722206002</v>
       </c>
       <c r="J237">
-        <v>0.92169174689903</v>
+        <v>0.92413055180203596</v>
       </c>
       <c r="K237">
-        <v>0.892121166802612</v>
+        <v>0.88587530931450897</v>
       </c>
       <c r="L237">
-        <v>0.97454556914382295</v>
+        <v>0.97737297122028299</v>
       </c>
       <c r="M237">
-        <v>0.99442744340669498</v>
+        <v>0.99780879708383197</v>
       </c>
       <c r="N237">
-        <v>0.85449853883833904</v>
+        <v>0.850561044557261</v>
       </c>
       <c r="O237">
-        <v>0.91293794654895999</v>
+        <v>0.91184007981078596</v>
       </c>
       <c r="P237">
-        <v>0.92840119876730198</v>
+        <v>0.93043691946353302</v>
       </c>
     </row>
     <row r="238" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A238" s="1">
         <v>36892</v>
       </c>
       <c r="B238">
-        <v>0.780145941108076</v>
+        <v>0.77861516161139899</v>
       </c>
       <c r="C238">
-        <v>0.86873811169080195</v>
+        <v>0.87194386140445101</v>
       </c>
       <c r="D238">
-        <v>0.96023302511133901</v>
+        <v>0.96232979012206099</v>
       </c>
       <c r="E238">
-        <v>0.7546311673885</v>
+        <v>0.75391766487798795</v>
       </c>
       <c r="F238">
-        <v>0.84232153627335404</v>
+        <v>0.84309621407368196</v>
       </c>
       <c r="G238">
-        <v>0.87959143751040803</v>
+        <v>0.88092170988335405</v>
       </c>
       <c r="H238">
-        <v>0.73995812707647102</v>
+        <v>0.73819022124345302</v>
       </c>
       <c r="I238">
-        <v>0.85027427163266101</v>
+        <v>0.85112417886576797</v>
       </c>
       <c r="J238">
-        <v>0.92380070795558999</v>
+        <v>0.92620924100745805</v>
       </c>
       <c r="K238">
-        <v>0.95149406755354105</v>
+        <v>0.94102693258919201</v>
       </c>
       <c r="L238">
-        <v>1.0249225026980699</v>
+        <v>1.0252764401530701</v>
       </c>
       <c r="M238">
-        <v>1.0142118313784001</v>
+        <v>1.01606578934006</v>
       </c>
       <c r="N238">
-        <v>0.89055273655234701</v>
+        <v>0.88572043936860501</v>
       </c>
       <c r="O238">
-        <v>0.93208152431251701</v>
+        <v>0.93155850527628004</v>
       </c>
       <c r="P238">
-        <v>0.92953378486877802</v>
+        <v>0.93201583802279997</v>
       </c>
     </row>
     <row r="239" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A239" s="1">
         <v>36923</v>
       </c>
       <c r="B239">
-        <v>0.78527549471404101</v>
+        <v>0.782798750330153</v>
       </c>
       <c r="C239">
-        <v>0.86896529521344201</v>
+        <v>0.87155413488574696</v>
       </c>
       <c r="D239">
-        <v>0.95940031579207097</v>
+        <v>0.96124116326237696</v>
       </c>
       <c r="E239">
-        <v>0.75275016705310605</v>
+        <v>0.75124143372576702</v>
       </c>
       <c r="F239">
-        <v>0.837498693500206</v>
+        <v>0.837844663423155</v>
       </c>
       <c r="G239">
-        <v>0.878431572073756</v>
+        <v>0.87980231036700995</v>
       </c>
       <c r="H239">
-        <v>0.74598880599805595</v>
+        <v>0.74449726739552902</v>
       </c>
       <c r="I239">
-        <v>0.85137770530415902</v>
+        <v>0.85241110145464705</v>
       </c>
       <c r="J239">
-        <v>0.92447035790292897</v>
+        <v>0.92677186118309096</v>
       </c>
       <c r="K239">
-        <v>0.96475339631892298</v>
+        <v>0.95152575043150101</v>
       </c>
       <c r="L239">
-        <v>1.0330643984678201</v>
+        <v>1.03121887573844</v>
       </c>
       <c r="M239">
-        <v>1.01557764794366</v>
+        <v>1.0167991793848301</v>
       </c>
       <c r="N239">
-        <v>0.95977490316554503</v>
+        <v>0.94950138879373702</v>
       </c>
       <c r="O239">
-        <v>0.95225608379606996</v>
+        <v>0.95142958682664103</v>
       </c>
       <c r="P239">
-        <v>0.92883394336338398</v>
+        <v>0.93180220923206303</v>
       </c>
     </row>
     <row r="240" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A240" s="1">
         <v>36951</v>
       </c>
       <c r="B240">
-        <v>0.77563005096044402</v>
+        <v>0.77337370331375599</v>
       </c>
       <c r="C240">
-        <v>0.86340902002756803</v>
+        <v>0.86577419387326304</v>
       </c>
       <c r="D240">
-        <v>0.95818452226220496</v>
+        <v>0.959989482535197</v>
       </c>
       <c r="E240">
-        <v>0.744067794096955</v>
+        <v>0.74171542257159395</v>
       </c>
       <c r="F240">
-        <v>0.82974371510748601</v>
+        <v>0.82882778192025996</v>
       </c>
       <c r="G240">
-        <v>0.87625618831227503</v>
+        <v>0.87748256812067504</v>
       </c>
       <c r="H240">
-        <v>0.74514309549042002</v>
+        <v>0.74538671804408996</v>
       </c>
       <c r="I240">
-        <v>0.84950117645927103</v>
+        <v>0.85113258632269295</v>
       </c>
       <c r="J240">
-        <v>0.923487047548189</v>
+        <v>0.92590692466676106</v>
       </c>
       <c r="K240">
-        <v>0.97074395326000895</v>
+        <v>0.95663098474438601</v>
       </c>
       <c r="L240">
-        <v>1.0380555477925</v>
+        <v>1.03465680488419</v>
       </c>
       <c r="M240">
-        <v>1.0171481408245</v>
+        <v>1.0180375266383599</v>
       </c>
       <c r="N240">
-        <v>0.93629920023479396</v>
+        <v>0.927275811177809</v>
       </c>
       <c r="O240">
-        <v>0.94382863074745604</v>
+        <v>0.94311593227660895</v>
       </c>
       <c r="P240">
-        <v>0.92716737058713194</v>
+        <v>0.93007399540796498</v>
       </c>
     </row>
     <row r="241" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A241" s="1">
         <v>36982</v>
       </c>
       <c r="B241">
-        <v>0.77442693463610401</v>
+        <v>0.77260766532994996</v>
       </c>
       <c r="C241">
-        <v>0.86210737279588001</v>
+        <v>0.86449285760719397</v>
       </c>
       <c r="D241">
-        <v>0.95704650814066405</v>
+        <v>0.95884034016233899</v>
       </c>
       <c r="E241">
-        <v>0.74951752261014504</v>
+        <v>0.74725278202330603</v>
       </c>
       <c r="F241">
-        <v>0.82749800671943896</v>
+        <v>0.82700017062421305</v>
       </c>
       <c r="G241">
-        <v>0.87552195052691995</v>
+        <v>0.87714073383459301</v>
       </c>
       <c r="H241">
-        <v>0.72850363047057098</v>
+        <v>0.72958340210690198</v>
       </c>
       <c r="I241">
-        <v>0.840903819918982</v>
+        <v>0.84300104920937702</v>
       </c>
       <c r="J241">
-        <v>0.92271444333086805</v>
+        <v>0.92537053770253797</v>
       </c>
       <c r="K241">
-        <v>0.988625875206672</v>
+        <v>0.97389051923665204</v>
       </c>
       <c r="L241">
-        <v>1.0525104628814801</v>
+        <v>1.04790058896852</v>
       </c>
       <c r="M241">
-        <v>1.0228518383887799</v>
+        <v>1.0232142626493099</v>
       </c>
       <c r="N241">
-        <v>0.93565346016485396</v>
+        <v>0.92884962338343102</v>
       </c>
       <c r="O241">
-        <v>0.94435159980604599</v>
+        <v>0.944340058049567</v>
       </c>
       <c r="P241">
-        <v>0.92656551616857996</v>
+        <v>0.92954417685216295</v>
       </c>
     </row>
     <row r="242" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A242" s="1">
         <v>37012</v>
       </c>
       <c r="B242">
-        <v>0.77458463244136899</v>
+        <v>0.77240225814943198</v>
       </c>
       <c r="C242">
-        <v>0.86412235315877695</v>
+        <v>0.86649521371268101</v>
       </c>
       <c r="D242">
-        <v>0.957703994527486</v>
+        <v>0.95965927814347896</v>
       </c>
       <c r="E242">
-        <v>0.74520854755695298</v>
+        <v>0.74234761511049696</v>
       </c>
       <c r="F242">
-        <v>0.83065967161119802</v>
+        <v>0.83041710901302601</v>
       </c>
       <c r="G242">
-        <v>0.87724787614657596</v>
+        <v>0.879482420855489</v>
       </c>
       <c r="H242">
-        <v>0.721158944278255</v>
+        <v>0.720564908369418</v>
       </c>
       <c r="I242">
-        <v>0.83730232397242099</v>
+        <v>0.83847617008331898</v>
       </c>
       <c r="J242">
-        <v>0.92146972255987702</v>
+        <v>0.92433016455360595</v>
       </c>
       <c r="K242">
-        <v>1.0212308477827601</v>
+        <v>1.00597290835525</v>
       </c>
       <c r="L242">
-        <v>1.08048171421843</v>
+        <v>1.07529865471237</v>
       </c>
       <c r="M242">
-        <v>1.0340377310806701</v>
+        <v>1.0339561815912699</v>
       </c>
       <c r="N242">
-        <v>0.89135559346280102</v>
+        <v>0.88514174298828696</v>
       </c>
       <c r="O242">
-        <v>0.929145308720985</v>
+        <v>0.92912164502364003</v>
       </c>
       <c r="P242">
-        <v>0.92531449913174302</v>
+        <v>0.92829712842468404</v>
       </c>
     </row>
     <row r="243" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A243" s="1">
         <v>37043</v>
       </c>
       <c r="B243">
-        <v>0.77178492707230195</v>
+        <v>0.77010882515868395</v>
       </c>
       <c r="C243">
-        <v>0.862974170552813</v>
+        <v>0.86552653904584798</v>
       </c>
       <c r="D243">
-        <v>0.95854326972424797</v>
+        <v>0.96050365859553199</v>
       </c>
       <c r="E243">
-        <v>0.75381578998379195</v>
+        <v>0.75119725039556395</v>
       </c>
       <c r="F243">
-        <v>0.83091520222892401</v>
+        <v>0.83085799956352802</v>
       </c>
       <c r="G243">
-        <v>0.87807618954900601</v>
+        <v>0.88025518913704304</v>
       </c>
       <c r="H243">
-        <v>0.723169391199457</v>
+        <v>0.72141831027779402</v>
       </c>
       <c r="I243">
-        <v>0.83808233185980696</v>
+        <v>0.83858303017412605</v>
       </c>
       <c r="J243">
-        <v>0.92164827908415603</v>
+        <v>0.92436934423834105</v>
       </c>
       <c r="K243">
-        <v>1.00523064727376</v>
+        <v>0.991541361353663</v>
       </c>
       <c r="L243">
-        <v>1.0695853800687001</v>
+        <v>1.06577889682516</v>
       </c>
       <c r="M243">
-        <v>1.03153193006451</v>
+        <v>1.0321681943211301</v>
       </c>
       <c r="N243">
-        <v>0.87904176793766198</v>
+        <v>0.86949838891837095</v>
       </c>
       <c r="O243">
-        <v>0.92502054078840601</v>
+        <v>0.92266504733399002</v>
       </c>
       <c r="P243">
-        <v>0.92520715628773997</v>
+        <v>0.92785411804082096</v>
       </c>
     </row>
     <row r="244" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A244" s="1">
         <v>37073</v>
       </c>
       <c r="B244">
-        <v>0.77161093829656102</v>
+        <v>0.76944039404425002</v>
       </c>
       <c r="C244">
-        <v>0.86365771241167599</v>
+        <v>0.86561961800055398</v>
       </c>
       <c r="D244">
-        <v>0.96055723900615098</v>
+        <v>0.96232841487590404</v>
       </c>
       <c r="E244">
-        <v>0.74411043376131003</v>
+        <v>0.74139996533862595</v>
       </c>
       <c r="F244">
-        <v>0.82646567321296804</v>
+        <v>0.82631385573622695</v>
       </c>
       <c r="G244">
-        <v>0.87966089984784301</v>
+        <v>0.88153516620313499</v>
       </c>
       <c r="H244">
-        <v>0.71907088430501098</v>
+        <v>0.71881953323858705</v>
       </c>
       <c r="I244">
-        <v>0.83628700841093995</v>
+        <v>0.83786267863236596</v>
       </c>
       <c r="J244">
-        <v>0.92241023693382196</v>
+        <v>0.925658421674867</v>
       </c>
       <c r="K244">
-        <v>0.99816281243237104</v>
+        <v>0.98523960870861405</v>
       </c>
       <c r="L244">
-        <v>1.0622204550741901</v>
+        <v>1.0588711735245999</v>
       </c>
       <c r="M244">
-        <v>1.0277947466964601</v>
+        <v>1.0287754701690801</v>
       </c>
       <c r="N244">
-        <v>0.87472119533397596</v>
+        <v>0.86612775513250095</v>
       </c>
       <c r="O244">
-        <v>0.92208753447129399</v>
+        <v>0.91958120760107098</v>
       </c>
       <c r="P244">
-        <v>0.92567173206357001</v>
+        <v>0.928269986712696</v>
       </c>
     </row>
     <row r="245" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A245" s="1">
         <v>37104</v>
       </c>
       <c r="B245">
-        <v>0.77154017333318303</v>
+        <v>0.76894390429566495</v>
       </c>
       <c r="C245">
-        <v>0.86494752105834904</v>
+        <v>0.86667004971227402</v>
       </c>
       <c r="D245">
-        <v>0.96260915824151905</v>
+        <v>0.96428456588104405</v>
       </c>
       <c r="E245">
-        <v>0.73598160241091004</v>
+        <v>0.73322727897767404</v>
       </c>
       <c r="F245">
-        <v>0.82561948803963103</v>
+        <v>0.82521790832240105</v>
       </c>
       <c r="G245">
-        <v>0.88220191206782494</v>
+        <v>0.88395537276694403</v>
       </c>
       <c r="H245">
-        <v>0.72386315027320103</v>
+        <v>0.72446956815061403</v>
       </c>
       <c r="I245">
-        <v>0.83883854533145896</v>
+        <v>0.84130386240088495</v>
       </c>
       <c r="J245">
-        <v>0.92328881482992797</v>
+        <v>0.92707358569770504</v>
       </c>
       <c r="K245">
-        <v>0.98775980532240304</v>
+        <v>0.97709745381540203</v>
       </c>
       <c r="L245">
-        <v>1.04943004090742</v>
+        <v>1.0483180989190299</v>
       </c>
       <c r="M245">
-        <v>1.0213614563419899</v>
+        <v>1.0233983603721999</v>
       </c>
       <c r="N245">
-        <v>0.87546790363454396</v>
+        <v>0.86600970307138303</v>
       </c>
       <c r="O245">
-        <v>0.92352325735261798</v>
+        <v>0.92027988045409304</v>
       </c>
       <c r="P245">
-        <v>0.925702135621296</v>
+        <v>0.92810497585350304</v>
       </c>
     </row>
     <row r="246" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A246" s="1">
         <v>37135</v>
       </c>
       <c r="B246">
-        <v>0.78284875249124397</v>
+        <v>0.78014723202473402</v>
       </c>
       <c r="C246">
-        <v>0.87471677962501104</v>
+        <v>0.87637467887311704</v>
       </c>
       <c r="D246">
-        <v>0.96569907394170695</v>
+        <v>0.96727274485260495</v>
       </c>
       <c r="E246">
-        <v>0.73364599799502495</v>
+        <v>0.73139272947616196</v>
       </c>
       <c r="F246">
-        <v>0.82829335227842904</v>
+        <v>0.82809312316167505</v>
       </c>
       <c r="G246">
-        <v>0.883493165587662</v>
+        <v>0.88514777868917704</v>
       </c>
       <c r="H246">
-        <v>0.73637366234998902</v>
+        <v>0.73678352704059502</v>
       </c>
       <c r="I246">
-        <v>0.84907359719415998</v>
+        <v>0.85210842131960396</v>
       </c>
       <c r="J246">
-        <v>0.92495734674123598</v>
+        <v>0.92935358551993397</v>
       </c>
       <c r="K246">
-        <v>0.98902612137757395</v>
+        <v>0.97951409450438898</v>
       </c>
       <c r="L246">
-        <v>1.0489525089854499</v>
+        <v>1.04938300405478</v>
       </c>
       <c r="M246">
-        <v>1.0196854396894699</v>
+        <v>1.0221433826622099</v>
       </c>
       <c r="N246">
-        <v>0.85681630404718401</v>
+        <v>0.84846412826582696</v>
       </c>
       <c r="O246">
-        <v>0.91525667654026899</v>
+        <v>0.91338856183057204</v>
       </c>
       <c r="P246">
-        <v>0.92490524573932098</v>
+        <v>0.92770063149691695</v>
       </c>
     </row>
     <row r="247" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A247" s="1">
         <v>37165</v>
       </c>
       <c r="B247">
-        <v>0.78732777382294294</v>
+        <v>0.78415465595217804</v>
       </c>
       <c r="C247">
-        <v>0.87969101870190902</v>
+        <v>0.88195001595929701</v>
       </c>
       <c r="D247">
-        <v>0.96593470510291501</v>
+        <v>0.96761077674013696</v>
       </c>
       <c r="E247">
-        <v>0.73628177256961502</v>
+        <v>0.73401736164582398</v>
       </c>
       <c r="F247">
-        <v>0.83218196744208295</v>
+        <v>0.83273211127689795</v>
       </c>
       <c r="G247">
-        <v>0.88478849796775905</v>
+        <v>0.88674505404262205</v>
       </c>
       <c r="H247">
-        <v>0.75261200438239695</v>
+        <v>0.753375982679513</v>
       </c>
       <c r="I247">
-        <v>0.865864604878962</v>
+        <v>0.86972822111740899</v>
       </c>
       <c r="J247">
-        <v>0.92915856888453097</v>
+        <v>0.93390582207695205</v>
       </c>
       <c r="K247">
-        <v>1.01122654998046</v>
+        <v>1.00250602253503</v>
       </c>
       <c r="L247">
-        <v>1.0630724831832199</v>
+        <v>1.06547962607517</v>
       </c>
       <c r="M247">
-        <v>1.0226321451153799</v>
+        <v>1.0254834672541899</v>
       </c>
       <c r="N247">
-        <v>0.86908436110496001</v>
+        <v>0.85854528378718298</v>
       </c>
       <c r="O247">
-        <v>0.92153278334579902</v>
+        <v>0.91962934417032705</v>
       </c>
       <c r="P247">
-        <v>0.92539793424379302</v>
+        <v>0.92825452974594003</v>
       </c>
     </row>
     <row r="248" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A248" s="1">
         <v>37196</v>
       </c>
       <c r="B248">
-        <v>0.78839951459921498</v>
+        <v>0.784740789184179</v>
       </c>
       <c r="C248">
-        <v>0.87989201115576299</v>
+        <v>0.88209414035547895</v>
       </c>
       <c r="D248">
-        <v>0.96487356242406197</v>
+        <v>0.96660291514502905</v>
       </c>
       <c r="E248">
-        <v>0.74037358266497699</v>
+        <v>0.73579085743652095</v>
       </c>
       <c r="F248">
-        <v>0.83418805787501105</v>
+        <v>0.83406065105216098</v>
       </c>
       <c r="G248">
-        <v>0.88512161646176402</v>
+        <v>0.88728122770095197</v>
       </c>
       <c r="H248">
-        <v>0.761807617416705</v>
+        <v>0.76313317281991999</v>
       </c>
       <c r="I248">
-        <v>0.87517044099066998</v>
+        <v>0.87927038787465295</v>
       </c>
       <c r="J248">
-        <v>0.93307154545306903</v>
+        <v>0.93808763353828994</v>
       </c>
       <c r="K248">
-        <v>1.02435721314483</v>
+        <v>1.01410506395031</v>
       </c>
       <c r="L248">
-        <v>1.0756291019718101</v>
+        <v>1.07774773619505</v>
       </c>
       <c r="M248">
-        <v>1.0295058941192801</v>
+        <v>1.03210350670741</v>
       </c>
       <c r="N248">
-        <v>0.87320093431453005</v>
+        <v>0.86216040596441901</v>
       </c>
       <c r="O248">
-        <v>0.92248232535254504</v>
+        <v>0.92081124652686197</v>
       </c>
       <c r="P248">
-        <v>0.92462654400083699</v>
+        <v>0.92763734125942598</v>
       </c>
     </row>
     <row r="249" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A249" s="1">
         <v>37226</v>
       </c>
       <c r="B249">
-        <v>0.77509602769729402</v>
+        <v>0.77176769991973704</v>
       </c>
       <c r="C249">
-        <v>0.87121595304325306</v>
+        <v>0.87327677626074496</v>
       </c>
       <c r="D249">
-        <v>0.96081733135068803</v>
+        <v>0.96238043570709497</v>
       </c>
       <c r="E249">
-        <v>0.73800568926403798</v>
+        <v>0.73596136237186305</v>
       </c>
       <c r="F249">
-        <v>0.83717270911117603</v>
+        <v>0.83853910360915196</v>
       </c>
       <c r="G249">
-        <v>0.88649161887880601</v>
+        <v>0.88902974295583603</v>
       </c>
       <c r="H249">
-        <v>0.75552584736814898</v>
+        <v>0.75548341026586996</v>
       </c>
       <c r="I249">
-        <v>0.87295143482569304</v>
+        <v>0.87708656431760701</v>
       </c>
       <c r="J249">
-        <v>0.93475432106599499</v>
+        <v>0.94069293698719603</v>
       </c>
       <c r="K249">
-        <v>0.97098103613133602</v>
+        <v>0.96444065727692496</v>
       </c>
       <c r="L249">
-        <v>1.0370442053845199</v>
+        <v>1.04152585745522</v>
       </c>
       <c r="M249">
-        <v>1.01668660533016</v>
+        <v>1.0202042165387599</v>
       </c>
       <c r="N249">
-        <v>0.84912613778754997</v>
+        <v>0.84221119043530301</v>
       </c>
       <c r="O249">
-        <v>0.91249291282596601</v>
+        <v>0.91081020423959902</v>
       </c>
       <c r="P249">
-        <v>0.92389348155805895</v>
+        <v>0.92641784875534305</v>
       </c>
     </row>
     <row r="250" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A250" s="1">
         <v>37257</v>
       </c>
       <c r="B250">
-        <v>0.77037824786923104</v>
+        <v>0.76815969004763496</v>
       </c>
       <c r="C250">
-        <v>0.86619123123262398</v>
+        <v>0.86852359993176997</v>
       </c>
       <c r="D250">
-        <v>0.95824840334023198</v>
+        <v>0.96003734316415201</v>
       </c>
       <c r="E250">
-        <v>0.74530507053189499</v>
+        <v>0.74129173337941701</v>
       </c>
       <c r="F250">
-        <v>0.83872773964412395</v>
+        <v>0.83911290620554502</v>
       </c>
       <c r="G250">
-        <v>0.88694926826117504</v>
+        <v>0.88977955457490099</v>
       </c>
       <c r="H250">
-        <v>0.76818391229846394</v>
+        <v>0.76538989912998001</v>
       </c>
       <c r="I250">
-        <v>0.87849864937894995</v>
+        <v>0.88081073425205902</v>
       </c>
       <c r="J250">
-        <v>0.93631563046862698</v>
+        <v>0.94325826458564799</v>
       </c>
       <c r="K250">
-        <v>0.94029606268784105</v>
+        <v>0.93817142852620405</v>
       </c>
       <c r="L250">
-        <v>1.0129927852824001</v>
+        <v>1.0187439069180599</v>
       </c>
       <c r="M250">
-        <v>1.00774132889938</v>
+        <v>1.0117372726467799</v>
       </c>
       <c r="N250">
-        <v>0.84175756859585305</v>
+        <v>0.833425822587052</v>
       </c>
       <c r="O250">
-        <v>0.90657794881958698</v>
+        <v>0.90449998001142096</v>
       </c>
       <c r="P250">
-        <v>0.92269435777684505</v>
+        <v>0.92518653957410002</v>
       </c>
     </row>
     <row r="251" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A251" s="1">
         <v>37288</v>
       </c>
       <c r="B251">
-        <v>0.76573272945776705</v>
+        <v>0.76391188649861697</v>
       </c>
       <c r="C251">
-        <v>0.86179793530487203</v>
+        <v>0.86422748563992902</v>
       </c>
       <c r="D251">
-        <v>0.95649939577988297</v>
+        <v>0.95825119794713598</v>
       </c>
       <c r="E251">
-        <v>0.75625481119334304</v>
+        <v>0.75310585361967997</v>
       </c>
       <c r="F251">
-        <v>0.84298525889642195</v>
+        <v>0.84334942258499901</v>
       </c>
       <c r="G251">
-        <v>0.88719531132334395</v>
+        <v>0.88975750882058302</v>
       </c>
       <c r="H251">
-        <v>0.77210406614147298</v>
+        <v>0.77096644911462398</v>
       </c>
       <c r="I251">
-        <v>0.88008535857284798</v>
+        <v>0.88318935624337902</v>
       </c>
       <c r="J251">
-        <v>0.93632902638192195</v>
+        <v>0.94329851433176004</v>
       </c>
       <c r="K251">
-        <v>0.91324140079467397</v>
+        <v>0.91501069480641195</v>
       </c>
       <c r="L251">
-        <v>0.99103050429774997</v>
+        <v>0.99866484488196605</v>
       </c>
       <c r="M251">
-        <v>0.99942437808626705</v>
+        <v>1.0040864848108999</v>
       </c>
       <c r="N251">
-        <v>0.82620959278769301</v>
+        <v>0.81961585605695797</v>
       </c>
       <c r="O251">
-        <v>0.89897739881742</v>
+        <v>0.89793432183131705</v>
       </c>
       <c r="P251">
-        <v>0.921386201490904</v>
+        <v>0.92432825400487595</v>
       </c>
     </row>
     <row r="252" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A252" s="1">
         <v>37316</v>
       </c>
       <c r="B252">
-        <v>0.76649262550763997</v>
+        <v>0.76417439693921296</v>
       </c>
       <c r="C252">
-        <v>0.86145929475296601</v>
+        <v>0.864050887836744</v>
       </c>
       <c r="D252">
-        <v>0.95610867129815102</v>
+        <v>0.95804443612594103</v>
       </c>
       <c r="E252">
-        <v>0.75120236889329794</v>
+        <v>0.74749963828965305</v>
       </c>
       <c r="F252">
-        <v>0.84185952272542297</v>
+        <v>0.84193202037665005</v>
       </c>
       <c r="G252">
-        <v>0.88783370489918001</v>
+        <v>0.88984122733541304</v>
       </c>
       <c r="H252">
-        <v>0.78093003966487196</v>
+        <v>0.78026687621048796</v>
       </c>
       <c r="I252">
-        <v>0.88486693097784297</v>
+        <v>0.88839709968232405</v>
       </c>
       <c r="J252">
-        <v>0.93388451423917396</v>
+        <v>0.94092806224537096</v>
       </c>
       <c r="K252">
-        <v>0.89517276476652097</v>
+        <v>0.89663880725668199</v>
       </c>
       <c r="L252">
-        <v>0.97340642936176702</v>
+        <v>0.981461423430397</v>
       </c>
       <c r="M252">
-        <v>0.98997600258920704</v>
+        <v>0.99523217137828901</v>
       </c>
       <c r="N252">
-        <v>0.82745032740388802</v>
+        <v>0.819926434464192</v>
       </c>
       <c r="O252">
-        <v>0.89826721187056602</v>
+        <v>0.89751155822932005</v>
       </c>
       <c r="P252">
-        <v>0.92078086162637696</v>
+        <v>0.92418353076291904</v>
       </c>
     </row>
     <row r="253" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A253" s="1">
         <v>37347</v>
       </c>
       <c r="B253">
-        <v>0.76686534699857001</v>
+        <v>0.764885617929563</v>
       </c>
       <c r="C253">
-        <v>0.85780764969260903</v>
+        <v>0.86036655386877303</v>
       </c>
       <c r="D253">
-        <v>0.952828599553875</v>
+        <v>0.95467897475215902</v>
       </c>
       <c r="E253">
-        <v>0.747287832418982</v>
+        <v>0.74581800750576099</v>
       </c>
       <c r="F253">
-        <v>0.83901561609492703</v>
+        <v>0.83972838893917501</v>
       </c>
       <c r="G253">
-        <v>0.88786107549391102</v>
+        <v>0.889593854878724</v>
       </c>
       <c r="H253">
-        <v>0.76376803856764197</v>
+        <v>0.76453570619673294</v>
       </c>
       <c r="I253">
-        <v>0.87167417043092699</v>
+        <v>0.87622501487972204</v>
       </c>
       <c r="J253">
-        <v>0.930658853197876</v>
+        <v>0.93768347682451303</v>
       </c>
       <c r="K253">
-        <v>0.87563573186217403</v>
+        <v>0.88025577015249501</v>
       </c>
       <c r="L253">
-        <v>0.95428852808508802</v>
+        <v>0.96466493749800097</v>
       </c>
       <c r="M253">
-        <v>0.98069424037167496</v>
+        <v>0.98685971914902804</v>
       </c>
       <c r="N253">
-        <v>0.81735610498982203</v>
+        <v>0.81135299459876398</v>
       </c>
       <c r="O253">
-        <v>0.89200322917995301</v>
+        <v>0.89119966417914998</v>
       </c>
       <c r="P253">
-        <v>0.91939991261417298</v>
+        <v>0.92260607039470299</v>
       </c>
     </row>
     <row r="254" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A254" s="1">
         <v>37377</v>
       </c>
       <c r="B254">
-        <v>0.75494238935906999</v>
+        <v>0.75321837782489498</v>
       </c>
       <c r="C254">
-        <v>0.84765467230487401</v>
+        <v>0.84947529896855101</v>
       </c>
       <c r="D254">
-        <v>0.94965450155256004</v>
+        <v>0.95115382399331905</v>
       </c>
       <c r="E254">
-        <v>0.74847198121578196</v>
+        <v>0.74775640405390997</v>
       </c>
       <c r="F254">
-        <v>0.83616011954814096</v>
+        <v>0.83640750308216205</v>
       </c>
       <c r="G254">
-        <v>0.88631498440638401</v>
+        <v>0.88762667058756795</v>
       </c>
       <c r="H254">
-        <v>0.74705999979818005</v>
+        <v>0.74702054338425306</v>
       </c>
       <c r="I254">
-        <v>0.85554062926080299</v>
+        <v>0.85935914074558795</v>
       </c>
       <c r="J254">
-        <v>0.92800517641942204</v>
+        <v>0.93492464472605497</v>
       </c>
       <c r="K254">
-        <v>0.85860961834822902</v>
+        <v>0.86415222673193504</v>
       </c>
       <c r="L254">
-        <v>0.93815524273242401</v>
+        <v>0.94791608583837506</v>
       </c>
       <c r="M254">
-        <v>0.97340046053891105</v>
+        <v>0.97976920343112694</v>
       </c>
       <c r="N254">
-        <v>0.79669298095317898</v>
+        <v>0.79164799875390202</v>
       </c>
       <c r="O254">
-        <v>0.87935795652715498</v>
+        <v>0.87782927282452206</v>
       </c>
       <c r="P254">
-        <v>0.91874330092102596</v>
+        <v>0.92139642563283697</v>
       </c>
     </row>
     <row r="255" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A255" s="1">
         <v>37408</v>
       </c>
       <c r="B255">
-        <v>0.74122587697292297</v>
+        <v>0.73993486136046005</v>
       </c>
       <c r="C255">
-        <v>0.83849817372248903</v>
+        <v>0.84042843316510696</v>
       </c>
       <c r="D255">
-        <v>0.94668467080918695</v>
+        <v>0.94817161467895394</v>
       </c>
       <c r="E255">
-        <v>0.74232004642083405</v>
+        <v>0.74073211605954303</v>
       </c>
       <c r="F255">
-        <v>0.82856562319971105</v>
+        <v>0.82797277898760402</v>
       </c>
       <c r="G255">
-        <v>0.88381733424958497</v>
+        <v>0.88497983061764496</v>
       </c>
       <c r="H255">
-        <v>0.73925624218522601</v>
+        <v>0.74185208168535599</v>
       </c>
       <c r="I255">
-        <v>0.84722223342441305</v>
+        <v>0.85224409301948501</v>
       </c>
       <c r="J255">
-        <v>0.92657249384919105</v>
+        <v>0.93377351998872404</v>
       </c>
       <c r="K255">
-        <v>0.85020615201555605</v>
+        <v>0.85586528538717299</v>
       </c>
       <c r="L255">
-        <v>0.92956833595452504</v>
+        <v>0.939544704087383</v>
       </c>
       <c r="M255">
-        <v>0.96961450332091803</v>
+        <v>0.97612225994505397</v>
       </c>
       <c r="N255">
-        <v>0.78312730402811404</v>
+        <v>0.77849835482390395</v>
       </c>
       <c r="O255">
-        <v>0.87376286569144401</v>
+        <v>0.87090976104272899</v>
       </c>
       <c r="P255">
-        <v>0.91915379195240599</v>
+        <v>0.92150238183608202</v>
       </c>
     </row>
     <row r="256" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A256" s="1">
         <v>37438</v>
       </c>
       <c r="B256">
-        <v>0.73964962681048896</v>
+        <v>0.73848362681902302</v>
       </c>
       <c r="C256">
-        <v>0.83598929623164098</v>
+        <v>0.83773078909469001</v>
       </c>
       <c r="D256">
-        <v>0.94587523755132796</v>
+        <v>0.94716761165199903</v>
       </c>
       <c r="E256">
-        <v>0.75360411545459904</v>
+        <v>0.75082498794696595</v>
       </c>
       <c r="F256">
-        <v>0.82987530128582998</v>
+        <v>0.82835837175929805</v>
       </c>
       <c r="G256">
-        <v>0.88369555203488603</v>
+        <v>0.88468311834826996</v>
       </c>
       <c r="H256">
-        <v>0.749731740906602</v>
+        <v>0.75244827965237704</v>
       </c>
       <c r="I256">
-        <v>0.84981905487821097</v>
+        <v>0.854687655544215</v>
       </c>
       <c r="J256">
-        <v>0.92698014158303899</v>
+        <v>0.93416886222988504</v>
       </c>
       <c r="K256">
-        <v>0.84391182519185604</v>
+        <v>0.85167449523755101</v>
       </c>
       <c r="L256">
-        <v>0.92502265125480299</v>
+        <v>0.93595829532661401</v>
       </c>
       <c r="M256">
-        <v>0.969862471452139</v>
+        <v>0.97654133719695202</v>
       </c>
       <c r="N256">
-        <v>0.77004009897439096</v>
+        <v>0.76545840658082998</v>
       </c>
       <c r="O256">
-        <v>0.86489755216169395</v>
+        <v>0.86157711432038098</v>
       </c>
       <c r="P256">
-        <v>0.91789154944189499</v>
+        <v>0.92022384997502604</v>
       </c>
     </row>
     <row r="257" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A257" s="1">
         <v>37469</v>
       </c>
       <c r="B257">
-        <v>0.73371391222605598</v>
+        <v>0.73315821482935795</v>
       </c>
       <c r="C257">
-        <v>0.83310813153372998</v>
+        <v>0.83539736693912303</v>
       </c>
       <c r="D257">
-        <v>0.94399086031692103</v>
+        <v>0.94554250311045296</v>
       </c>
       <c r="E257">
-        <v>0.73624550857638904</v>
+        <v>0.73373549366465396</v>
       </c>
       <c r="F257">
-        <v>0.82480700865022405</v>
+        <v>0.82287866537701104</v>
       </c>
       <c r="G257">
-        <v>0.88474706542091697</v>
+        <v>0.88524724498639695</v>
       </c>
       <c r="H257">
-        <v>0.76654547265773698</v>
+        <v>0.77180577639950498</v>
       </c>
       <c r="I257">
-        <v>0.85807534367430205</v>
+        <v>0.86429601646905796</v>
       </c>
       <c r="J257">
-        <v>0.92871868683742298</v>
+        <v>0.93559641749573597</v>
       </c>
       <c r="K257">
-        <v>0.84266771317197997</v>
+        <v>0.84854204711404901</v>
       </c>
       <c r="L257">
-        <v>0.927352146352177</v>
+        <v>0.93755264412724404</v>
       </c>
       <c r="M257">
-        <v>0.97132535946584098</v>
+        <v>0.97796422314761999</v>
       </c>
       <c r="N257">
-        <v>0.761413314702024</v>
+        <v>0.75688044875421301</v>
       </c>
       <c r="O257">
-        <v>0.86003511864239102</v>
+        <v>0.85634089704067395</v>
       </c>
       <c r="P257">
-        <v>0.917271397845692</v>
+        <v>0.91944982993110302</v>
       </c>
     </row>
     <row r="258" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A258" s="1">
         <v>37500</v>
       </c>
       <c r="B258">
-        <v>0.73136510430288204</v>
+        <v>0.73109432523700302</v>
       </c>
       <c r="C258">
-        <v>0.83271887651048504</v>
+        <v>0.83531297195472798</v>
       </c>
       <c r="D258">
-        <v>0.943841028453418</v>
+        <v>0.94552858063846801</v>
       </c>
       <c r="E258">
-        <v>0.72688901247454296</v>
+        <v>0.72457799293057601</v>
       </c>
       <c r="F258">
-        <v>0.82309145449668597</v>
+        <v>0.82130154041094305</v>
       </c>
       <c r="G258">
-        <v>0.88567276082618396</v>
+        <v>0.88622396484916099</v>
       </c>
       <c r="H258">
-        <v>0.76302071888317602</v>
+        <v>0.76800552954563195</v>
       </c>
       <c r="I258">
-        <v>0.85821941789089795</v>
+        <v>0.86408548181179801</v>
       </c>
       <c r="J258">
-        <v>0.92852120102907598</v>
+        <v>0.93490477038653197</v>
       </c>
       <c r="K258">
-        <v>0.84930792771318697</v>
+        <v>0.85153765176123397</v>
       </c>
       <c r="L258">
-        <v>0.93546285694880404</v>
+        <v>0.94375963163648902</v>
       </c>
       <c r="M258">
-        <v>0.97542983101465697</v>
+        <v>0.981587146045929</v>
       </c>
       <c r="N258">
-        <v>0.75658557639977897</v>
+        <v>0.75120511977754001</v>
       </c>
       <c r="O258">
-        <v>0.857321055145573</v>
+        <v>0.853268361247003</v>
       </c>
       <c r="P258">
-        <v>0.91707697854985604</v>
+        <v>0.91901791156868795</v>
       </c>
     </row>
     <row r="259" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A259" s="1">
         <v>37530</v>
       </c>
       <c r="B259">
-        <v>0.730793798706592</v>
+        <v>0.73105118626733601</v>
       </c>
       <c r="C259">
-        <v>0.83265264143284401</v>
+        <v>0.83588526431905896</v>
       </c>
       <c r="D259">
-        <v>0.94335390098379501</v>
+        <v>0.94518375259922705</v>
       </c>
       <c r="E259">
-        <v>0.73478458947110403</v>
+        <v>0.73188074551561599</v>
       </c>
       <c r="F259">
-        <v>0.82931175301375104</v>
+        <v>0.82745102680154503</v>
       </c>
       <c r="G259">
-        <v>0.88807513090758505</v>
+        <v>0.88857028729827603</v>
       </c>
       <c r="H259">
-        <v>0.76870121565574501</v>
+        <v>0.77387414065296301</v>
       </c>
       <c r="I259">
-        <v>0.862031383505655</v>
+        <v>0.86793488704776101</v>
       </c>
       <c r="J259">
-        <v>0.92854597693525798</v>
+        <v>0.93482649633071502</v>
       </c>
       <c r="K259">
-        <v>0.82969431700279805</v>
+        <v>0.83269657305838796</v>
       </c>
       <c r="L259">
-        <v>0.920049310882462</v>
+        <v>0.92979648179154994</v>
       </c>
       <c r="M259">
-        <v>0.97007559578022196</v>
+        <v>0.97722591596136998</v>
       </c>
       <c r="N259">
-        <v>0.76289764789233405</v>
+        <v>0.75622562932519499</v>
       </c>
       <c r="O259">
-        <v>0.85988043098642797</v>
+        <v>0.85584091112149296</v>
       </c>
       <c r="P259">
-        <v>0.917238448211389</v>
+        <v>0.91920649841258995</v>
       </c>
     </row>
     <row r="260" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A260" s="1">
         <v>37561</v>
       </c>
       <c r="B260">
-        <v>0.73294342389091904</v>
+        <v>0.73253723082539801</v>
       </c>
       <c r="C260">
-        <v>0.83318199623836098</v>
+        <v>0.83629696818806898</v>
       </c>
       <c r="D260">
-        <v>0.94337592636691803</v>
+        <v>0.94519549890613797</v>
       </c>
       <c r="E260">
-        <v>0.75107746354071103</v>
+        <v>0.74773647655007802</v>
       </c>
       <c r="F260">
-        <v>0.84093850254416402</v>
+        <v>0.83906019185262104</v>
       </c>
       <c r="G260">
-        <v>0.89246614394767798</v>
+        <v>0.89283049956892402</v>
       </c>
       <c r="H260">
-        <v>0.79570528256747197</v>
+        <v>0.79827557379665104</v>
       </c>
       <c r="I260">
-        <v>0.87463714946025395</v>
+        <v>0.87941124421051997</v>
       </c>
       <c r="J260">
-        <v>0.92748201496531502</v>
+        <v>0.93396205861855597</v>
       </c>
       <c r="K260">
-        <v>0.79276742270979805</v>
+        <v>0.79762235678391202</v>
       </c>
       <c r="L260">
-        <v>0.89103250565967196</v>
+        <v>0.90273314331129995</v>
       </c>
       <c r="M260">
-        <v>0.95855872860983604</v>
+        <v>0.96670122442543704</v>
       </c>
       <c r="N260">
-        <v>0.76010421164904596</v>
+        <v>0.75179754755314498</v>
       </c>
       <c r="O260">
-        <v>0.85795760179201896</v>
+        <v>0.85343049186680997</v>
       </c>
       <c r="P260">
-        <v>0.91674957338919505</v>
+        <v>0.91872044731144797</v>
       </c>
     </row>
     <row r="261" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A261" s="1">
         <v>37591</v>
       </c>
       <c r="B261">
-        <v>0.74041316875577201</v>
+        <v>0.74010420626747198</v>
       </c>
       <c r="C261">
-        <v>0.83885288839595495</v>
+        <v>0.84252435955158</v>
       </c>
       <c r="D261">
-        <v>0.94465327621286799</v>
+        <v>0.94665855959547496</v>
       </c>
       <c r="E261">
-        <v>0.76855286759381003</v>
+        <v>0.76587454343984995</v>
       </c>
       <c r="F261">
-        <v>0.85178498173656003</v>
+        <v>0.85069934311206397</v>
       </c>
       <c r="G261">
-        <v>0.89588194340555205</v>
+        <v>0.89655162260151999</v>
       </c>
       <c r="H261">
-        <v>0.85030879968907103</v>
+        <v>0.85379501643289701</v>
       </c>
       <c r="I261">
-        <v>0.90081911634692502</v>
+        <v>0.90699676488841596</v>
       </c>
       <c r="J261">
-        <v>0.92873214189207998</v>
+        <v>0.93538647615121295</v>
       </c>
       <c r="K261">
-        <v>0.76772799372298794</v>
+        <v>0.77397236040593598</v>
       </c>
       <c r="L261">
-        <v>0.87096448546476701</v>
+        <v>0.88486693205782396</v>
       </c>
       <c r="M261">
-        <v>0.94962574440362701</v>
+        <v>0.95864677553127298</v>
       </c>
       <c r="N261">
-        <v>0.76266311092829597</v>
+        <v>0.75340838685434997</v>
       </c>
       <c r="O261">
-        <v>0.86277192946651404</v>
+        <v>0.85820083795879099</v>
       </c>
       <c r="P261">
-        <v>0.91780335772176402</v>
+        <v>0.92011890403281904</v>
       </c>
     </row>
     <row r="262" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A262" s="1">
         <v>37622</v>
       </c>
       <c r="B262">
-        <v>0.74418882574997203</v>
+        <v>0.74357591224904496</v>
       </c>
       <c r="C262">
-        <v>0.84142693758634901</v>
+        <v>0.84513816149299303</v>
       </c>
       <c r="D262">
-        <v>0.94634037596389298</v>
+        <v>0.94843518107590397</v>
       </c>
       <c r="E262">
-        <v>0.78568047642996197</v>
+        <v>0.78366961806209801</v>
       </c>
       <c r="F262">
-        <v>0.85999947897774098</v>
+        <v>0.85968813991130499</v>
       </c>
       <c r="G262">
-        <v>0.89644326637112204</v>
+        <v>0.897627659914075</v>
       </c>
       <c r="H262">
-        <v>0.84163522977578398</v>
+        <v>0.84595207039305498</v>
       </c>
       <c r="I262">
-        <v>0.89512443658002905</v>
+        <v>0.90195576143099199</v>
       </c>
       <c r="J262">
-        <v>0.92725812088794202</v>
+        <v>0.93426173380238198</v>
       </c>
       <c r="K262">
-        <v>0.75374676590775802</v>
+        <v>0.76130615752414199</v>
       </c>
       <c r="L262">
-        <v>0.86085085853361798</v>
+        <v>0.87548015905583498</v>
       </c>
       <c r="M262">
-        <v>0.945063665428032</v>
+        <v>0.95405549883359797</v>
       </c>
       <c r="N262">
-        <v>0.768672961375226</v>
+        <v>0.75798352381790601</v>
       </c>
       <c r="O262">
-        <v>0.86622310507967004</v>
+        <v>0.86168863869103596</v>
       </c>
       <c r="P262">
-        <v>0.91832873450279195</v>
+        <v>0.92085518116870801</v>
       </c>
     </row>
     <row r="263" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A263" s="1">
         <v>37653</v>
       </c>
       <c r="B263">
-        <v>0.74005992633321205</v>
+        <v>0.73869489864596805</v>
       </c>
       <c r="C263">
-        <v>0.84040257833893905</v>
+        <v>0.84353054229231195</v>
       </c>
       <c r="D263">
-        <v>0.94682787928191703</v>
+        <v>0.94886984110346795</v>
       </c>
       <c r="E263">
-        <v>0.795806464492128</v>
+        <v>0.79441388974789195</v>
       </c>
       <c r="F263">
-        <v>0.86410981246820895</v>
+        <v>0.86454757180548902</v>
       </c>
       <c r="G263">
-        <v>0.89696933809461998</v>
+        <v>0.89871975671704996</v>
       </c>
       <c r="H263">
-        <v>0.79684181869609505</v>
+        <v>0.80144545547036095</v>
       </c>
       <c r="I263">
-        <v>0.87504783895307303</v>
+        <v>0.88208548095457895</v>
       </c>
       <c r="J263">
-        <v>0.92566367917751002</v>
+        <v>0.93281929905175598</v>
       </c>
       <c r="K263">
-        <v>0.74495498952105099</v>
+        <v>0.75126742881154096</v>
       </c>
       <c r="L263">
-        <v>0.85418735430212001</v>
+        <v>0.86697527411483599</v>
       </c>
       <c r="M263">
-        <v>0.94336011719427604</v>
+        <v>0.95141892398454997</v>
       </c>
       <c r="N263">
-        <v>0.77880293952065105</v>
+        <v>0.76699557961199105</v>
       </c>
       <c r="O263">
-        <v>0.87306159102188097</v>
+        <v>0.867656279799497</v>
       </c>
       <c r="P263">
-        <v>0.91995880166744304</v>
+        <v>0.92242242666710905</v>
       </c>
     </row>
     <row r="264" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A264" s="1">
         <v>37681</v>
       </c>
       <c r="B264">
-        <v>0.74915300261882001</v>
+        <v>0.74710843892850698</v>
       </c>
       <c r="C264">
-        <v>0.84674689058262398</v>
+        <v>0.84952692927786699</v>
       </c>
       <c r="D264">
-        <v>0.94893238126092005</v>
+        <v>0.95092717517532899</v>
       </c>
       <c r="E264">
-        <v>0.80494481797141304</v>
+        <v>0.80538029256589305</v>
       </c>
       <c r="F264">
-        <v>0.874048572792677</v>
+        <v>0.87619750986793798</v>
       </c>
       <c r="G264">
-        <v>0.89983362377640697</v>
+        <v>0.90215985392034403</v>
       </c>
       <c r="H264">
-        <v>0.78712719885340099</v>
+        <v>0.79042870206517502</v>
       </c>
       <c r="I264">
-        <v>0.86999430900610497</v>
+        <v>0.87697801279197196</v>
       </c>
       <c r="J264">
-        <v>0.92429612880030998</v>
+        <v>0.93218039247224704</v>
       </c>
       <c r="K264">
-        <v>0.75055437398365799</v>
+        <v>0.754940733544473</v>
       </c>
       <c r="L264">
-        <v>0.85852890507025903</v>
+        <v>0.86948226624013603</v>
       </c>
       <c r="M264">
-        <v>0.94456326456465101</v>
+        <v>0.95121684151816399</v>
       </c>
       <c r="N264">
-        <v>0.79060679048049998</v>
+        <v>0.77865652040212197</v>
       </c>
       <c r="O264">
-        <v>0.87720783599619401</v>
+        <v>0.87242236628213099</v>
       </c>
       <c r="P264">
-        <v>0.91856638064166996</v>
+        <v>0.92158965607160104</v>
       </c>
     </row>
     <row r="265" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A265" s="1">
         <v>37712</v>
       </c>
       <c r="B265">
-        <v>0.76453689077204001</v>
+        <v>0.76176953661300995</v>
       </c>
       <c r="C265">
-        <v>0.85558342387667496</v>
+        <v>0.858156528420703</v>
       </c>
       <c r="D265">
-        <v>0.95033619428278904</v>
+        <v>0.95214946889673602</v>
       </c>
       <c r="E265">
-        <v>0.80691814566954501</v>
+        <v>0.80986746152760702</v>
       </c>
       <c r="F265">
-        <v>0.87270307256513602</v>
+        <v>0.87707155138203097</v>
       </c>
       <c r="G265">
-        <v>0.89919905693833302</v>
+        <v>0.90234700127610901</v>
       </c>
       <c r="H265">
-        <v>0.808527541143226</v>
+        <v>0.81015077358202803</v>
       </c>
       <c r="I265">
-        <v>0.88404593870076498</v>
+        <v>0.89070707113331105</v>
       </c>
       <c r="J265">
-        <v>0.92546098606126803</v>
+        <v>0.93420139013048598</v>
       </c>
       <c r="K265">
-        <v>0.75825964074000096</v>
+        <v>0.76024656635697296</v>
       </c>
       <c r="L265">
-        <v>0.86374479159893203</v>
+        <v>0.87357032178396898</v>
       </c>
       <c r="M265">
-        <v>0.94539351519748605</v>
+        <v>0.95125524784142801</v>
       </c>
       <c r="N265">
-        <v>0.79092236187452702</v>
+        <v>0.78003993326146903</v>
       </c>
       <c r="O265">
-        <v>0.87821026586152195</v>
+        <v>0.87386712630614605</v>
       </c>
       <c r="P265">
-        <v>0.91870028154790695</v>
+        <v>0.92166586798490402</v>
       </c>
     </row>
     <row r="266" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A266" s="1">
         <v>37742</v>
       </c>
       <c r="B266">
-        <v>0.75283078524000502</v>
+        <v>0.74871522210471098</v>
       </c>
       <c r="C266">
-        <v>0.84787015862883697</v>
+        <v>0.84905169601263297</v>
       </c>
       <c r="D266">
-        <v>0.94948253277898798</v>
+        <v>0.95079361815983099</v>
       </c>
       <c r="E266">
-        <v>0.77486527086783796</v>
+        <v>0.77785878641913897</v>
       </c>
       <c r="F266">
-        <v>0.85382691997313198</v>
+        <v>0.85843561513931899</v>
       </c>
       <c r="G266">
-        <v>0.89278283078466103</v>
+        <v>0.89643586742088399</v>
       </c>
       <c r="H266">
-        <v>0.76323907672111002</v>
+        <v>0.76496575115460796</v>
       </c>
       <c r="I266">
-        <v>0.85841144811951298</v>
+        <v>0.86444333643029903</v>
       </c>
       <c r="J266">
-        <v>0.922289185521593</v>
+        <v>0.93058580978580097</v>
       </c>
       <c r="K266">
-        <v>0.75316917609448897</v>
+        <v>0.75697819579435699</v>
       </c>
       <c r="L266">
-        <v>0.85917049602849904</v>
+        <v>0.86936051468282804</v>
       </c>
       <c r="M266">
-        <v>0.94328867985718501</v>
+        <v>0.94869473978891095</v>
       </c>
       <c r="N266">
-        <v>0.78372837432834097</v>
+        <v>0.774519714875749</v>
       </c>
       <c r="O266">
-        <v>0.87335841550264004</v>
+        <v>0.86892703235305302</v>
       </c>
       <c r="P266">
-        <v>0.91883096411179799</v>
+        <v>0.92151908406710403</v>
       </c>
     </row>
     <row r="267" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A267" s="1">
         <v>37773</v>
       </c>
       <c r="B267">
-        <v>0.74811697360684504</v>
+        <v>0.74460789629927404</v>
       </c>
       <c r="C267">
-        <v>0.84416661206285104</v>
+        <v>0.84573274480895699</v>
       </c>
       <c r="D267">
-        <v>0.94836958225086498</v>
+        <v>0.94950739933718598</v>
       </c>
       <c r="E267">
-        <v>0.77904342784506497</v>
+        <v>0.78142164634715705</v>
       </c>
       <c r="F267">
-        <v>0.85123412443787605</v>
+        <v>0.85631077857007498</v>
       </c>
       <c r="G267">
-        <v>0.88927584450430996</v>
+        <v>0.89305495010143698</v>
       </c>
       <c r="H267">
-        <v>0.73893097833447896</v>
+        <v>0.74183447971261096</v>
       </c>
       <c r="I267">
-        <v>0.84423519561459304</v>
+        <v>0.85013324136184198</v>
       </c>
       <c r="J267">
-        <v>0.91930594222143203</v>
+        <v>0.92652638013042299</v>
       </c>
       <c r="K267">
-        <v>0.74731030099476203</v>
+        <v>0.75422864556823699</v>
       </c>
       <c r="L267">
-        <v>0.85286851086117499</v>
+        <v>0.86550956202532703</v>
       </c>
       <c r="M267">
-        <v>0.93924951741184604</v>
+        <v>0.94556112719185803</v>
       </c>
       <c r="N267">
-        <v>0.77559382086066397</v>
+        <v>0.76556464087863296</v>
       </c>
       <c r="O267">
-        <v>0.86836045644464199</v>
+        <v>0.86444315195744204</v>
       </c>
       <c r="P267">
-        <v>0.918442311109399</v>
+        <v>0.92123196544877595</v>
       </c>
     </row>
     <row r="268" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A268" s="1">
         <v>37803</v>
       </c>
       <c r="B268">
-        <v>0.74306372491688599</v>
+        <v>0.74003161824597696</v>
       </c>
       <c r="C268">
-        <v>0.84295842424787204</v>
+        <v>0.84456657823599002</v>
       </c>
       <c r="D268">
-        <v>0.94777211291029595</v>
+        <v>0.94877628850576201</v>
       </c>
       <c r="E268">
-        <v>0.76859821148092899</v>
+        <v>0.77133117982995802</v>
       </c>
       <c r="F268">
-        <v>0.84948234385056398</v>
+        <v>0.85428623442558804</v>
       </c>
       <c r="G268">
-        <v>0.88799996180804497</v>
+        <v>0.89187409088947001</v>
       </c>
       <c r="H268">
-        <v>0.72424200791733695</v>
+        <v>0.72879346590433303</v>
       </c>
       <c r="I268">
-        <v>0.83602081108495396</v>
+        <v>0.84310164128824705</v>
       </c>
       <c r="J268">
-        <v>0.916704871288057</v>
+        <v>0.92383107588939595</v>
       </c>
       <c r="K268">
-        <v>0.74104011906815603</v>
+        <v>0.74650397088204101</v>
       </c>
       <c r="L268">
-        <v>0.84831761249085602</v>
+        <v>0.86035551859937998</v>
       </c>
       <c r="M268">
-        <v>0.93698024711627204</v>
+        <v>0.94365410320183796</v>
       </c>
       <c r="N268">
-        <v>0.770090005482999</v>
+        <v>0.76265917970370201</v>
       </c>
       <c r="O268">
-        <v>0.867906450493937</v>
+        <v>0.86526641868809895</v>
       </c>
       <c r="P268">
-        <v>0.91942412245598504</v>
+        <v>0.92221414277662295</v>
       </c>
     </row>
     <row r="269" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A269" s="1">
         <v>37834</v>
       </c>
       <c r="B269">
-        <v>0.74778908662012</v>
+        <v>0.74534713216706305</v>
       </c>
       <c r="C269">
-        <v>0.84526879356462103</v>
+        <v>0.84773737667883897</v>
       </c>
       <c r="D269">
-        <v>0.94651311260094395</v>
+        <v>0.94767728514393601</v>
       </c>
       <c r="E269">
-        <v>0.74812313299792599</v>
+        <v>0.75118903555079097</v>
       </c>
       <c r="F269">
-        <v>0.83797351490127203</v>
+        <v>0.843287124452196</v>
       </c>
       <c r="G269">
-        <v>0.88712574827294699</v>
+        <v>0.89091105137106297</v>
       </c>
       <c r="H269">
-        <v>0.74200654731568005</v>
+        <v>0.74545632646742199</v>
       </c>
       <c r="I269">
-        <v>0.84975894776393401</v>
+        <v>0.85715470466075305</v>
       </c>
       <c r="J269">
-        <v>0.91683230968286</v>
+        <v>0.92414020646279704</v>
       </c>
       <c r="K269">
-        <v>0.73793139597899204</v>
+        <v>0.74267737866007999</v>
       </c>
       <c r="L269">
-        <v>0.84670591732900002</v>
+        <v>0.85882849824025598</v>
       </c>
       <c r="M269">
-        <v>0.93543770963787498</v>
+        <v>0.94201081124840003</v>
       </c>
       <c r="N269">
-        <v>0.77514237222362403</v>
+        <v>0.76923833639764405</v>
       </c>
       <c r="O269">
-        <v>0.869955939462147</v>
+        <v>0.86853771585071404</v>
       </c>
       <c r="P269">
-        <v>0.92100642987056902</v>
+        <v>0.92386724272488296</v>
       </c>
     </row>
     <row r="270" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A270" s="1">
         <v>37865</v>
       </c>
       <c r="B270">
-        <v>0.74401004917606495</v>
+        <v>0.74224481360806205</v>
       </c>
       <c r="C270">
-        <v>0.84435517288093698</v>
+        <v>0.84799303190811304</v>
       </c>
       <c r="D270">
-        <v>0.94538300711313705</v>
+        <v>0.94679871202509802</v>
       </c>
       <c r="E270">
-        <v>0.73064006425557704</v>
+        <v>0.73294223113307699</v>
       </c>
       <c r="F270">
-        <v>0.82567522676087002</v>
+        <v>0.83049974307516605</v>
       </c>
       <c r="G270">
-        <v>0.88287371629960099</v>
+        <v>0.88641893909940195</v>
       </c>
       <c r="H270">
-        <v>0.73264062134846097</v>
+        <v>0.73624804487627804</v>
       </c>
       <c r="I270">
-        <v>0.84860018301638596</v>
+        <v>0.85665905039835499</v>
       </c>
       <c r="J270">
-        <v>0.91661395701512705</v>
+        <v>0.92381897768768295</v>
       </c>
       <c r="K270">
-        <v>0.73164653187207096</v>
+        <v>0.73554131961778402</v>
       </c>
       <c r="L270">
-        <v>0.84442720332130095</v>
+        <v>0.85678350915525203</v>
       </c>
       <c r="M270">
-        <v>0.93409129239485</v>
+        <v>0.940262318599696</v>
       </c>
       <c r="N270">
-        <v>0.78574607343145497</v>
+        <v>0.77755292153448696</v>
       </c>
       <c r="O270">
-        <v>0.87841386948355404</v>
+        <v>0.87695498602539201</v>
       </c>
       <c r="P270">
-        <v>0.92272037114963901</v>
+        <v>0.92564561588060401</v>
       </c>
     </row>
     <row r="271" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A271" s="1">
         <v>37895</v>
       </c>
       <c r="B271">
-        <v>0.73431124230047595</v>
+        <v>0.73306267267147895</v>
       </c>
       <c r="C271">
-        <v>0.83845993821909004</v>
+        <v>0.84275122589059104</v>
       </c>
       <c r="D271">
-        <v>0.94401460943607696</v>
+        <v>0.94564562863785495</v>
       </c>
       <c r="E271">
-        <v>0.71306426666408096</v>
+        <v>0.71462623212195597</v>
       </c>
       <c r="F271">
-        <v>0.81408681493714297</v>
+        <v>0.81862894302081801</v>
       </c>
       <c r="G271">
-        <v>0.87911386077426201</v>
+        <v>0.88268958701005196</v>
       </c>
       <c r="H271">
-        <v>0.71662647313310501</v>
+        <v>0.72096004258131896</v>
       </c>
       <c r="I271">
-        <v>0.84455772879707602</v>
+        <v>0.85222644711754103</v>
       </c>
       <c r="J271">
-        <v>0.91820598677627296</v>
+        <v>0.92522261028501895</v>
       </c>
       <c r="K271">
-        <v>0.72175144620254295</v>
+        <v>0.72699548154567295</v>
       </c>
       <c r="L271">
-        <v>0.836793390159142</v>
+        <v>0.85057672843634302</v>
       </c>
       <c r="M271">
-        <v>0.93125147885352999</v>
+        <v>0.93789022895211405</v>
       </c>
       <c r="N271">
-        <v>0.79985553909255902</v>
+        <v>0.78895526610389699</v>
       </c>
       <c r="O271">
-        <v>0.88920856752324295</v>
+        <v>0.88608525754190304</v>
       </c>
       <c r="P271">
-        <v>0.92548684081391497</v>
+        <v>0.92819570934943896</v>
       </c>
     </row>
     <row r="272" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A272" s="1">
         <v>37926</v>
       </c>
       <c r="B272">
-        <v>0.72467772866725499</v>
+        <v>0.72402876738479804</v>
       </c>
       <c r="C272">
-        <v>0.83075646613783005</v>
+        <v>0.83516083226761395</v>
       </c>
       <c r="D272">
-        <v>0.94340256555528801</v>
+        <v>0.945082187892621</v>
       </c>
       <c r="E272">
-        <v>0.70992980070301404</v>
+        <v>0.71074918863343595</v>
       </c>
       <c r="F272">
-        <v>0.80961873149320596</v>
+        <v>0.81313886352103404</v>
       </c>
       <c r="G272">
-        <v>0.87720873654342901</v>
+        <v>0.88052643642092798</v>
       </c>
       <c r="H272">
-        <v>0.70467225876835304</v>
+        <v>0.70838498507492098</v>
       </c>
       <c r="I272">
-        <v>0.83408007810441298</v>
+        <v>0.84057068783351296</v>
       </c>
       <c r="J272">
-        <v>0.91876562735892797</v>
+        <v>0.92532705510970403</v>
       </c>
       <c r="K272">
-        <v>0.71274029474142997</v>
+        <v>0.71900886307772305</v>
       </c>
       <c r="L272">
-        <v>0.82811037137013899</v>
+        <v>0.84265753480193994</v>
       </c>
       <c r="M272">
-        <v>0.92762744774822803</v>
+        <v>0.93515481404225398</v>
       </c>
       <c r="N272">
-        <v>0.79859752109948501</v>
+        <v>0.78819540304015201</v>
       </c>
       <c r="O272">
-        <v>0.88612740370811505</v>
+        <v>0.88277604528526699</v>
       </c>
       <c r="P272">
-        <v>0.92586381881477398</v>
+        <v>0.92810779339124505</v>
       </c>
     </row>
     <row r="273" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A273" s="1">
         <v>37956</v>
       </c>
       <c r="B273">
-        <v>0.71843079643251095</v>
+        <v>0.71820110636081302</v>
       </c>
       <c r="C273">
-        <v>0.82670033196507497</v>
+        <v>0.83057698136640201</v>
       </c>
       <c r="D273">
-        <v>0.94341166529505904</v>
+        <v>0.94516066001794197</v>
       </c>
       <c r="E273">
-        <v>0.70219040196418703</v>
+        <v>0.70396015207831697</v>
       </c>
       <c r="F273">
-        <v>0.80549727546503502</v>
+        <v>0.80875480582965498</v>
       </c>
       <c r="G273">
-        <v>0.87586779732526998</v>
+        <v>0.87922558944929796</v>
       </c>
       <c r="H273">
-        <v>0.69733308087076196</v>
+        <v>0.70261468664789495</v>
       </c>
       <c r="I273">
-        <v>0.82481162183383405</v>
+        <v>0.83126651383088701</v>
       </c>
       <c r="J273">
-        <v>0.91806120353616805</v>
+        <v>0.92437199962813499</v>
       </c>
       <c r="K273">
-        <v>0.71280034469454101</v>
+        <v>0.71757641971057295</v>
       </c>
       <c r="L273">
-        <v>0.82406499105474795</v>
+        <v>0.83673565412001205</v>
       </c>
       <c r="M273">
-        <v>0.92603576636323903</v>
+        <v>0.93364827088504598</v>
       </c>
       <c r="N273">
-        <v>0.80327921720747397</v>
+        <v>0.79511014686354498</v>
       </c>
       <c r="O273">
-        <v>0.89050166698115696</v>
+        <v>0.88700319316994902</v>
       </c>
       <c r="P273">
-        <v>0.92754463410017995</v>
+        <v>0.92967495491124397</v>
       </c>
     </row>
     <row r="274" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A274" s="1">
         <v>37987</v>
       </c>
       <c r="B274">
-        <v>0.71906294872836196</v>
+        <v>0.71878332541563605</v>
       </c>
       <c r="C274">
-        <v>0.82548909906138601</v>
+        <v>0.828493980860594</v>
       </c>
       <c r="D274">
-        <v>0.94407843670029301</v>
+        <v>0.94572953203441701</v>
       </c>
       <c r="E274">
-        <v>0.69778751970776898</v>
+        <v>0.69999917991881699</v>
       </c>
       <c r="F274">
-        <v>0.80057688439255703</v>
+        <v>0.803415707240977</v>
       </c>
       <c r="G274">
-        <v>0.87403367621945804</v>
+        <v>0.87759249106807702</v>
       </c>
       <c r="H274">
-        <v>0.69715946436629705</v>
+        <v>0.70323240188372205</v>
       </c>
       <c r="I274">
-        <v>0.81682705665744604</v>
+        <v>0.82259365951479102</v>
       </c>
       <c r="J274">
-        <v>0.91675675532439305</v>
+        <v>0.92317347407644001</v>
       </c>
       <c r="K274">
-        <v>0.71305890823419404</v>
+        <v>0.715541511278877</v>
       </c>
       <c r="L274">
-        <v>0.82511828796228903</v>
+        <v>0.83447642302764802</v>
       </c>
       <c r="M274">
-        <v>0.92688146566132601</v>
+        <v>0.93349957680262796</v>
       </c>
       <c r="N274">
-        <v>0.81266424865242104</v>
+        <v>0.805276012610743</v>
       </c>
       <c r="O274">
-        <v>0.89546262607492999</v>
+        <v>0.89202575387704097</v>
       </c>
       <c r="P274">
-        <v>0.92871080758662805</v>
+        <v>0.93082755685928198</v>
       </c>
     </row>
     <row r="275" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A275" s="1">
         <v>38018</v>
       </c>
       <c r="B275">
-        <v>0.71737276976966802</v>
+        <v>0.71621797135717502</v>
       </c>
       <c r="C275">
-        <v>0.82213997684777296</v>
+        <v>0.82453152177559796</v>
       </c>
       <c r="D275">
-        <v>0.943179174441381</v>
+        <v>0.94493215542909803</v>
       </c>
       <c r="E275">
-        <v>0.69369186932565696</v>
+        <v>0.69499150650227204</v>
       </c>
       <c r="F275">
-        <v>0.79646285044910703</v>
+        <v>0.79852383986137099</v>
       </c>
       <c r="G275">
-        <v>0.87270426847927896</v>
+        <v>0.87601896483925101</v>
       </c>
       <c r="H275">
-        <v>0.68429800916138395</v>
+        <v>0.68827385117298601</v>
       </c>
       <c r="I275">
-        <v>0.80666855346469002</v>
+        <v>0.81187018438901004</v>
       </c>
       <c r="J275">
-        <v>0.91572566267488598</v>
+        <v>0.92225483891568305</v>
       </c>
       <c r="K275">
-        <v>0.71828939948991199</v>
+        <v>0.71831429918615297</v>
       </c>
       <c r="L275">
-        <v>0.82470052092872603</v>
+        <v>0.83243854885348501</v>
       </c>
       <c r="M275">
-        <v>0.925271630038073</v>
+        <v>0.93172718147953604</v>
       </c>
       <c r="N275">
-        <v>0.80637233870715797</v>
+        <v>0.79776862867515996</v>
       </c>
       <c r="O275">
-        <v>0.88731980777062303</v>
+        <v>0.883208660790472</v>
       </c>
       <c r="P275">
-        <v>0.92566781986644997</v>
+        <v>0.92773961632195701</v>
       </c>
     </row>
     <row r="276" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A276" s="1">
         <v>38047</v>
       </c>
       <c r="B276">
-        <v>0.71568234742492998</v>
+        <v>0.71486547495844499</v>
       </c>
       <c r="C276">
-        <v>0.82260617093853805</v>
+        <v>0.82496683750488997</v>
       </c>
       <c r="D276">
-        <v>0.94352164275763595</v>
+        <v>0.94539546986900402</v>
       </c>
       <c r="E276">
-        <v>0.69926333956355802</v>
+        <v>0.69988310013333799</v>
       </c>
       <c r="F276">
-        <v>0.79846352046959501</v>
+        <v>0.80012190273967898</v>
       </c>
       <c r="G276">
-        <v>0.87221450929686595</v>
+        <v>0.87549548959101797</v>
       </c>
       <c r="H276">
-        <v>0.68213824731498196</v>
+        <v>0.68620030376180197</v>
       </c>
       <c r="I276">
-        <v>0.80730423361676895</v>
+        <v>0.81233254633909902</v>
       </c>
       <c r="J276">
-        <v>0.91721951777027999</v>
+        <v>0.92344243871564202</v>
       </c>
       <c r="K276">
-        <v>0.71466135561700295</v>
+        <v>0.71318333885444396</v>
       </c>
       <c r="L276">
-        <v>0.82609362002998799</v>
+        <v>0.83197254690433398</v>
       </c>
       <c r="M276">
-        <v>0.92713360500397501</v>
+        <v>0.93269397705547696</v>
       </c>
       <c r="N276">
-        <v>0.79857177308079097</v>
+        <v>0.79171656532001</v>
       </c>
       <c r="O276">
-        <v>0.88239752998689702</v>
+        <v>0.878083498912268</v>
       </c>
       <c r="P276">
-        <v>0.92406563987895496</v>
+        <v>0.92579119967914303</v>
       </c>
     </row>
     <row r="277" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A277" s="1">
         <v>38078</v>
       </c>
       <c r="B277">
-        <v>0.72310236033904296</v>
+        <v>0.72181018860233304</v>
       </c>
       <c r="C277">
-        <v>0.82710875947871298</v>
+        <v>0.829253836902764</v>
       </c>
       <c r="D277">
-        <v>0.94500033240882797</v>
+        <v>0.94678783516177401</v>
       </c>
       <c r="E277">
-        <v>0.71414350423259498</v>
+        <v>0.71455663566073502</v>
       </c>
       <c r="F277">
-        <v>0.80294805276186099</v>
+        <v>0.80454964317306998</v>
       </c>
       <c r="G277">
-        <v>0.87305491343575503</v>
+        <v>0.876283842080535</v>
       </c>
       <c r="H277">
-        <v>0.68532672201892597</v>
+        <v>0.68855812242192105</v>
       </c>
       <c r="I277">
-        <v>0.81115706041572699</v>
+        <v>0.81594246690986105</v>
       </c>
       <c r="J277">
-        <v>0.91847575508456802</v>
+        <v>0.92468936746410002</v>
       </c>
       <c r="K277">
-        <v>0.72163983516375096</v>
+        <v>0.71995798803214905</v>
       </c>
       <c r="L277">
-        <v>0.83391059646752297</v>
+        <v>0.83910872906912004</v>
       </c>
       <c r="M277">
-        <v>0.93033142557395399</v>
+        <v>0.93553476249020395</v>
       </c>
       <c r="N277">
-        <v>0.81038335868086897</v>
+        <v>0.80473482194587498</v>
       </c>
       <c r="O277">
-        <v>0.88735000778984097</v>
+        <v>0.883643213659279</v>
       </c>
       <c r="P277">
-        <v>0.924334388346705</v>
+        <v>0.92617794563698996</v>
       </c>
     </row>
     <row r="278" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A278" s="1">
         <v>38108</v>
       </c>
       <c r="B278">
-        <v>0.724709062684462</v>
+        <v>0.72297611444052601</v>
       </c>
       <c r="C278">
-        <v>0.82973478467278405</v>
+        <v>0.83207575241104503</v>
       </c>
       <c r="D278">
-        <v>0.94435006961094003</v>
+        <v>0.94614998038033404</v>
       </c>
       <c r="E278">
-        <v>0.71352156403961298</v>
+        <v>0.71532471701206601</v>
       </c>
       <c r="F278">
-        <v>0.80190980850905602</v>
+        <v>0.80449633972824797</v>
       </c>
       <c r="G278">
-        <v>0.87289459154335602</v>
+        <v>0.87632798514867005</v>
       </c>
       <c r="H278">
-        <v>0.68875167284139904</v>
+        <v>0.690327302414939</v>
       </c>
       <c r="I278">
-        <v>0.81907141586811705</v>
+        <v>0.82307968440301205</v>
       </c>
       <c r="J278">
-        <v>0.91965243783106898</v>
+        <v>0.92586457012587198</v>
       </c>
       <c r="K278">
-        <v>0.73443057347713103</v>
+        <v>0.73116706847741098</v>
       </c>
       <c r="L278">
-        <v>0.844947573069465</v>
+        <v>0.84902451039321503</v>
       </c>
       <c r="M278">
-        <v>0.93446826211699596</v>
+        <v>0.93877718594102599</v>
       </c>
       <c r="N278">
-        <v>0.80047343135086702</v>
+        <v>0.79400910953676396</v>
       </c>
       <c r="O278">
-        <v>0.88734814686743602</v>
+        <v>0.88354310706583905</v>
       </c>
       <c r="P278">
-        <v>0.92536853772427097</v>
+        <v>0.92729594590261999</v>
       </c>
     </row>
     <row r="279" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A279" s="1">
         <v>38139</v>
       </c>
       <c r="B279">
-        <v>0.72066112710533703</v>
+        <v>0.71913510262730895</v>
       </c>
       <c r="C279">
-        <v>0.82698719329164305</v>
+        <v>0.82907551080881203</v>
       </c>
       <c r="D279">
-        <v>0.94353404161745003</v>
+        <v>0.94515184228701998</v>
       </c>
       <c r="E279">
-        <v>0.70834980213080001</v>
+        <v>0.71004432899254599</v>
       </c>
       <c r="F279">
-        <v>0.801624574776445</v>
+        <v>0.80440584826327099</v>
       </c>
       <c r="G279">
-        <v>0.87375578020873501</v>
+        <v>0.87757765429554002</v>
       </c>
       <c r="H279">
-        <v>0.69045124385165202</v>
+        <v>0.68936124872629001</v>
       </c>
       <c r="I279">
-        <v>0.81859929901304795</v>
+        <v>0.82071599708458998</v>
       </c>
       <c r="J279">
-        <v>0.91935560810646699</v>
+        <v>0.92559769495519995</v>
       </c>
       <c r="K279">
-        <v>0.74250504531026496</v>
+        <v>0.73671461493628698</v>
       </c>
       <c r="L279">
-        <v>0.85167311894509801</v>
+        <v>0.853274125007908</v>
       </c>
       <c r="M279">
-        <v>0.93855255645433</v>
+        <v>0.94195174566714002</v>
       </c>
       <c r="N279">
-        <v>0.79478755523720401</v>
+        <v>0.79026922770327301</v>
       </c>
       <c r="O279">
-        <v>0.88567874205821695</v>
+        <v>0.88212221327017104</v>
       </c>
       <c r="P279">
-        <v>0.92502414287583901</v>
+        <v>0.92666850743594897</v>
       </c>
     </row>
     <row r="280" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A280" s="1">
         <v>38169</v>
       </c>
       <c r="B280">
-        <v>0.71624684456398502</v>
+        <v>0.71507369010981503</v>
       </c>
       <c r="C280">
-        <v>0.82281683784009896</v>
+        <v>0.82511168214056796</v>
       </c>
       <c r="D280">
-        <v>0.94247886235920997</v>
+        <v>0.94428485334803502</v>
       </c>
       <c r="E280">
-        <v>0.70950126527447699</v>
+        <v>0.71118203523308599</v>
       </c>
       <c r="F280">
-        <v>0.803661904614278</v>
+        <v>0.80642207645171005</v>
       </c>
       <c r="G280">
-        <v>0.87552001923634004</v>
+        <v>0.87959302996603805</v>
       </c>
       <c r="H280">
-        <v>0.68479744160782396</v>
+        <v>0.68426394105988297</v>
       </c>
       <c r="I280">
-        <v>0.81291332456887799</v>
+        <v>0.81519333218772405</v>
       </c>
       <c r="J280">
-        <v>0.91876604455352195</v>
+        <v>0.92472439467676404</v>
       </c>
       <c r="K280">
-        <v>0.74622011152471701</v>
+        <v>0.74145558649180598</v>
       </c>
       <c r="L280">
-        <v>0.854193261755124</v>
+        <v>0.85596590177070397</v>
       </c>
       <c r="M280">
-        <v>0.93928600841955801</v>
+        <v>0.94244503689700998</v>
       </c>
       <c r="N280">
-        <v>0.78033980672271497</v>
+        <v>0.77378065579772304</v>
       </c>
       <c r="O280">
-        <v>0.87559597483485596</v>
+        <v>0.87101233991943205</v>
       </c>
       <c r="P280">
-        <v>0.92327480162982101</v>
+        <v>0.92463202885048001</v>
       </c>
     </row>
     <row r="281" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A281" s="1">
         <v>38200</v>
       </c>
       <c r="B281">
-        <v>0.715077522441256</v>
+        <v>0.71388676109343596</v>
       </c>
       <c r="C281">
-        <v>0.82029380558243903</v>
+        <v>0.82305134384133505</v>
       </c>
       <c r="D281">
-        <v>0.94203711492327902</v>
+        <v>0.944096392038139</v>
       </c>
       <c r="E281">
-        <v>0.71353212725423998</v>
+        <v>0.71432083865145402</v>
       </c>
       <c r="F281">
-        <v>0.80910071281491702</v>
+        <v>0.81161378784603</v>
       </c>
       <c r="G281">
-        <v>0.87779365380790897</v>
+        <v>0.88191648867075001</v>
       </c>
       <c r="H281">
-        <v>0.67739758736275801</v>
+        <v>0.67660445937059999</v>
       </c>
       <c r="I281">
-        <v>0.80539141497403199</v>
+        <v>0.80728507356114199</v>
       </c>
       <c r="J281">
-        <v>0.91667011005510601</v>
+        <v>0.92248787197441795</v>
       </c>
       <c r="K281">
-        <v>0.745205820997206</v>
+        <v>0.74253317077154801</v>
       </c>
       <c r="L281">
-        <v>0.85107261269137202</v>
+        <v>0.85449221379806595</v>
       </c>
       <c r="M281">
-        <v>0.936947948398688</v>
+        <v>0.94080523198309896</v>
       </c>
       <c r="N281">
-        <v>0.775351019191449</v>
+        <v>0.76968141673610002</v>
       </c>
       <c r="O281">
-        <v>0.87073860924743696</v>
+        <v>0.86716652205459999</v>
       </c>
       <c r="P281">
-        <v>0.92313028761567595</v>
+        <v>0.92473744013122705</v>
       </c>
     </row>
     <row r="282" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A282" s="1">
         <v>38231</v>
       </c>
       <c r="B282">
-        <v>0.71281582325692505</v>
+        <v>0.71180791667472199</v>
       </c>
       <c r="C282">
-        <v>0.82031133832243697</v>
+        <v>0.82307840895436701</v>
       </c>
       <c r="D282">
-        <v>0.94267267474459304</v>
+        <v>0.94479710132845496</v>
       </c>
       <c r="E282">
-        <v>0.72791418406823905</v>
+        <v>0.72801858970155897</v>
       </c>
       <c r="F282">
-        <v>0.82032548944906802</v>
+        <v>0.82234014238652897</v>
       </c>
       <c r="G282">
-        <v>0.88107319859090105</v>
+        <v>0.88548821982984305</v>
       </c>
       <c r="H282">
-        <v>0.67337048249667297</v>
+        <v>0.671039687131322</v>
       </c>
       <c r="I282">
-        <v>0.80127433844547802</v>
+        <v>0.80128458605481401</v>
       </c>
       <c r="J282">
-        <v>0.91526136904516298</v>
+        <v>0.92049747529009796</v>
       </c>
       <c r="K282">
-        <v>0.73668228987785001</v>
+        <v>0.73381011599926804</v>
       </c>
       <c r="L282">
-        <v>0.84529138908411205</v>
+        <v>0.84892265177972903</v>
       </c>
       <c r="M282">
-        <v>0.93432824646011603</v>
+        <v>0.93873955765518302</v>
       </c>
       <c r="N282">
-        <v>0.77467921818707997</v>
+        <v>0.76980854568308299</v>
       </c>
       <c r="O282">
-        <v>0.86924615597009303</v>
+        <v>0.86612421655421701</v>
       </c>
       <c r="P282">
-        <v>0.92327987162748104</v>
+        <v>0.92490809589066603</v>
       </c>
     </row>
     <row r="283" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A283" s="1">
         <v>38261</v>
       </c>
       <c r="B283">
-        <v>0.71911126651522095</v>
+        <v>0.71828736834986995</v>
       </c>
       <c r="C283">
-        <v>0.82458645249229501</v>
+        <v>0.82760075252147502</v>
       </c>
       <c r="D283">
-        <v>0.94484843562490395</v>
+        <v>0.94688521746529397</v>
       </c>
       <c r="E283">
-        <v>0.73911905713006698</v>
+        <v>0.73835612728125499</v>
       </c>
       <c r="F283">
-        <v>0.82901045649064498</v>
+        <v>0.83064474470342597</v>
       </c>
       <c r="G283">
-        <v>0.88503193184246598</v>
+        <v>0.88951300632527397</v>
       </c>
       <c r="H283">
-        <v>0.67437064678132896</v>
+        <v>0.67069770981082499</v>
       </c>
       <c r="I283">
-        <v>0.80040449472016195</v>
+        <v>0.79971717112728302</v>
       </c>
       <c r="J283">
-        <v>0.91372347947295995</v>
+        <v>0.91846144549033704</v>
       </c>
       <c r="K283">
-        <v>0.733060399956038</v>
+        <v>0.73088364350632395</v>
       </c>
       <c r="L283">
-        <v>0.84192027911280098</v>
+        <v>0.846483671901336</v>
       </c>
       <c r="M283">
-        <v>0.93282312007451396</v>
+        <v>0.93804351202893899</v>
       </c>
       <c r="N283">
-        <v>0.78629504869903599</v>
+        <v>0.77998553386777802</v>
       </c>
       <c r="O283">
-        <v>0.87679086531693695</v>
+        <v>0.87377822409834005</v>
       </c>
       <c r="P283">
-        <v>0.92506470364151905</v>
+        <v>0.92707537612298396</v>
       </c>
     </row>
     <row r="284" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A284" s="1">
         <v>38292</v>
       </c>
       <c r="B284">
-        <v>0.72693432023535898</v>
+        <v>0.72613835297090801</v>
       </c>
       <c r="C284">
-        <v>0.82954413206049704</v>
+        <v>0.83259423297841495</v>
       </c>
       <c r="D284">
-        <v>0.94576377229060904</v>
+        <v>0.94747567259225496</v>
       </c>
       <c r="E284">
-        <v>0.74486946167281598</v>
+        <v>0.74465139888335596</v>
       </c>
       <c r="F284">
-        <v>0.83589884305512296</v>
+        <v>0.83804757207673697</v>
       </c>
       <c r="G284">
-        <v>0.886170229218332</v>
+        <v>0.89038828703273198</v>
       </c>
       <c r="H284">
-        <v>0.67760656335969705</v>
+        <v>0.67632643652881097</v>
       </c>
       <c r="I284">
-        <v>0.80173610406065599</v>
+        <v>0.80181036787193005</v>
       </c>
       <c r="J284">
-        <v>0.91366153181373599</v>
+        <v>0.91749550055531404</v>
       </c>
       <c r="K284">
-        <v>0.733411206403497</v>
+        <v>0.73281543132086302</v>
       </c>
       <c r="L284">
-        <v>0.83871666561931202</v>
+        <v>0.84546310370753897</v>
       </c>
       <c r="M284">
-        <v>0.93116140784556101</v>
+        <v>0.93713818265772297</v>
       </c>
       <c r="N284">
-        <v>0.787655583713885</v>
+        <v>0.77924447822673104</v>
       </c>
       <c r="O284">
-        <v>0.87914269270239698</v>
+        <v>0.87617177257613799</v>
       </c>
       <c r="P284">
-        <v>0.92629524247148798</v>
+        <v>0.92845880922978297</v>
       </c>
     </row>
     <row r="285" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A285" s="1">
         <v>38322</v>
       </c>
       <c r="B285">
-        <v>0.72299361807891804</v>
+        <v>0.72307197332628304</v>
       </c>
       <c r="C285">
-        <v>0.82872295932527595</v>
+        <v>0.83221645189612703</v>
       </c>
       <c r="D285">
-        <v>0.944189909171813</v>
+        <v>0.94600014781119701</v>
       </c>
       <c r="E285">
-        <v>0.75427625832475997</v>
+        <v>0.75464456126551704</v>
       </c>
       <c r="F285">
-        <v>0.84325099320119001</v>
+        <v>0.84528788072674099</v>
       </c>
       <c r="G285">
-        <v>0.888216353136007</v>
+        <v>0.89208475403738896</v>
       </c>
       <c r="H285">
-        <v>0.67752444094002295</v>
+        <v>0.67752701847767405</v>
       </c>
       <c r="I285">
-        <v>0.80276278625425201</v>
+        <v>0.80345691566920896</v>
       </c>
       <c r="J285">
-        <v>0.91353005855837499</v>
+        <v>0.91670486970818499</v>
       </c>
       <c r="K285">
-        <v>0.72672108449367601</v>
+        <v>0.72926164157078399</v>
       </c>
       <c r="L285">
-        <v>0.83602300948423502</v>
+        <v>0.84569843098975594</v>
       </c>
       <c r="M285">
-        <v>0.93042609221958195</v>
+        <v>0.937697364467308</v>
       </c>
       <c r="N285">
-        <v>0.79066038961149299</v>
+        <v>0.781764833102775</v>
       </c>
       <c r="O285">
-        <v>0.88325821358017098</v>
+        <v>0.87869712492145602</v>
       </c>
       <c r="P285">
-        <v>0.928806903254071</v>
+        <v>0.930629094485382</v>
       </c>
     </row>
     <row r="286" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A286" s="1">
         <v>38353</v>
       </c>
       <c r="B286">
-        <v>0.72735296858678</v>
+        <v>0.72642645908801395</v>
       </c>
       <c r="C286">
-        <v>0.83076834111359898</v>
+        <v>0.83290970911361595</v>
       </c>
       <c r="D286">
-        <v>0.94447102163968899</v>
+        <v>0.94579724720292602</v>
       </c>
       <c r="E286">
-        <v>0.75520073876895</v>
+        <v>0.75589010929370104</v>
       </c>
       <c r="F286">
-        <v>0.84169313353960196</v>
+        <v>0.84358431835795</v>
       </c>
       <c r="G286">
-        <v>0.88615905119532501</v>
+        <v>0.88963352542435703</v>
       </c>
       <c r="H286">
-        <v>0.68133280423712295</v>
+        <v>0.68084597381148504</v>
       </c>
       <c r="I286">
-        <v>0.80210797819846702</v>
+        <v>0.80234235689825895</v>
       </c>
       <c r="J286">
-        <v>0.91392564792684805</v>
+        <v>0.91652230704067605</v>
       </c>
       <c r="K286">
-        <v>0.73484274628541202</v>
+        <v>0.73650073534716898</v>
       </c>
       <c r="L286">
-        <v>0.84053538282517304</v>
+        <v>0.84900170100030803</v>
       </c>
       <c r="M286">
-        <v>0.93249643941738203</v>
+        <v>0.93921125084692503</v>
       </c>
       <c r="N286">
-        <v>0.78880735297027005</v>
+        <v>0.77906345611825101</v>
       </c>
       <c r="O286">
-        <v>0.88366212293959401</v>
+        <v>0.87760055563802397</v>
       </c>
       <c r="P286">
-        <v>0.93077874385814297</v>
+        <v>0.93219910702672204</v>
       </c>
     </row>
     <row r="287" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A287" s="1">
         <v>38384</v>
       </c>
       <c r="B287">
-        <v>0.72605732129461797</v>
+        <v>0.724758906379948</v>
       </c>
       <c r="C287">
-        <v>0.83056090212452705</v>
+        <v>0.83197950138451504</v>
       </c>
       <c r="D287">
-        <v>0.94491379476721504</v>
+        <v>0.94592081222893398</v>
       </c>
       <c r="E287">
-        <v>0.74954194443028799</v>
+        <v>0.74943068292372494</v>
       </c>
       <c r="F287">
-        <v>0.83482373177754499</v>
+        <v>0.83629041312883301</v>
       </c>
       <c r="G287">
-        <v>0.88360995471415105</v>
+        <v>0.88709189469025795</v>
       </c>
       <c r="H287">
-        <v>0.68937220766363005</v>
+        <v>0.68763734075096306</v>
       </c>
       <c r="I287">
-        <v>0.80329905401373403</v>
+        <v>0.80233579487443696</v>
       </c>
       <c r="J287">
-        <v>0.91301426497291105</v>
+        <v>0.91484254371768303</v>
       </c>
       <c r="K287">
-        <v>0.74448873522646497</v>
+        <v>0.74795308792765502</v>
       </c>
       <c r="L287">
-        <v>0.84851249672999496</v>
+        <v>0.85667583191253605</v>
       </c>
       <c r="M287">
-        <v>0.93664117988595397</v>
+        <v>0.94334361886041396</v>
       </c>
       <c r="N287">
-        <v>0.79167938141772898</v>
+        <v>0.78175669457988195</v>
       </c>
       <c r="O287">
-        <v>0.88583615085532896</v>
+        <v>0.87905431795987299</v>
       </c>
       <c r="P287">
-        <v>0.93272954294270005</v>
+        <v>0.93392302304440999</v>
       </c>
     </row>
     <row r="288" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A288" s="1">
         <v>38412</v>
       </c>
       <c r="B288">
-        <v>0.73012661982515004</v>
+        <v>0.72855863459008097</v>
       </c>
       <c r="C288">
-        <v>0.83410000242344795</v>
+        <v>0.83509474732762701</v>
       </c>
       <c r="D288">
-        <v>0.94584674996380702</v>
+        <v>0.94673042730774204</v>
       </c>
       <c r="E288">
-        <v>0.76814987535502699</v>
+        <v>0.76826781229520602</v>
       </c>
       <c r="F288">
-        <v>0.84166801307227002</v>
+        <v>0.84325536470991402</v>
       </c>
       <c r="G288">
-        <v>0.88343956484733399</v>
+        <v>0.88719565516840104</v>
       </c>
       <c r="H288">
-        <v>0.69270042255602204</v>
+        <v>0.69082721362437904</v>
       </c>
       <c r="I288">
-        <v>0.80288030693777601</v>
+        <v>0.80139425406946696</v>
       </c>
       <c r="J288">
-        <v>0.91236315362558496</v>
+        <v>0.91380087574523705</v>
       </c>
       <c r="K288">
-        <v>0.75580449676586703</v>
+        <v>0.75860838559198096</v>
       </c>
       <c r="L288">
-        <v>0.85685072221685599</v>
+        <v>0.86473072473408397</v>
       </c>
       <c r="M288">
-        <v>0.94079593246561499</v>
+        <v>0.94773543808371796</v>
       </c>
       <c r="N288">
-        <v>0.79901370568087904</v>
+        <v>0.79053514055364404</v>
       </c>
       <c r="O288">
-        <v>0.89077454662317901</v>
+        <v>0.88458189404557297</v>
       </c>
       <c r="P288">
-        <v>0.93502293954974203</v>
+        <v>0.93608279302864505</v>
       </c>
     </row>
     <row r="289" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A289" s="1">
         <v>38443</v>
       </c>
       <c r="B289">
-        <v>0.73565375167068103</v>
+        <v>0.73358712572324802</v>
       </c>
       <c r="C289">
-        <v>0.83647111138570196</v>
+        <v>0.836596969115731</v>
       </c>
       <c r="D289">
-        <v>0.94621080419819104</v>
+        <v>0.94698409159357</v>
       </c>
       <c r="E289">
-        <v>0.77185931482334302</v>
+        <v>0.77381404842295498</v>
       </c>
       <c r="F289">
-        <v>0.84530968680435303</v>
+        <v>0.84759963846041797</v>
       </c>
       <c r="G289">
-        <v>0.88314894913071995</v>
+        <v>0.88711118607971096</v>
       </c>
       <c r="H289">
-        <v>0.69465301903870302</v>
+        <v>0.69115979285885398</v>
       </c>
       <c r="I289">
-        <v>0.80203066053477301</v>
+        <v>0.79958508016004204</v>
       </c>
       <c r="J289">
-        <v>0.912793154743888</v>
+        <v>0.91364301986264496</v>
       </c>
       <c r="K289">
-        <v>0.76680655996776403</v>
+        <v>0.77013637457631201</v>
       </c>
       <c r="L289">
-        <v>0.86516115130896198</v>
+        <v>0.87353603697552595</v>
       </c>
       <c r="M289">
-        <v>0.94522969317339101</v>
+        <v>0.95266090729998998</v>
       </c>
       <c r="N289">
-        <v>0.79444869654940897</v>
+        <v>0.78543406932762905</v>
       </c>
       <c r="O289">
-        <v>0.88996921987005095</v>
+        <v>0.88384195260160403</v>
       </c>
       <c r="P289">
-        <v>0.93754566651388804</v>
+        <v>0.93879817382435604</v>
       </c>
     </row>
     <row r="290" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A290" s="1">
         <v>38473</v>
       </c>
       <c r="B290">
-        <v>0.73558200380391103</v>
+        <v>0.73386684829137205</v>
       </c>
       <c r="C290">
-        <v>0.83546923281836105</v>
+        <v>0.83592469094005095</v>
       </c>
       <c r="D290">
-        <v>0.94555946986190798</v>
+        <v>0.946661682992187</v>
       </c>
       <c r="E290">
-        <v>0.76531859732912799</v>
+        <v>0.76690984126679995</v>
       </c>
       <c r="F290">
-        <v>0.84492264940945205</v>
+        <v>0.84660621267760205</v>
       </c>
       <c r="G290">
-        <v>0.883599816225348</v>
+        <v>0.88739513301255701</v>
       </c>
       <c r="H290">
-        <v>0.68825132405950795</v>
+        <v>0.68400674040145504</v>
       </c>
       <c r="I290">
-        <v>0.80045692020274695</v>
+        <v>0.79703686749846703</v>
       </c>
       <c r="J290">
-        <v>0.91423806303161903</v>
+        <v>0.91482794441978199</v>
       </c>
       <c r="K290">
-        <v>0.77374736844841896</v>
+        <v>0.77703925827070697</v>
       </c>
       <c r="L290">
-        <v>0.87327115890884699</v>
+        <v>0.88179247115966097</v>
       </c>
       <c r="M290">
-        <v>0.95026287261982001</v>
+        <v>0.95814357092501501</v>
       </c>
       <c r="N290">
-        <v>0.78339363375902704</v>
+        <v>0.77576511971446904</v>
       </c>
       <c r="O290">
-        <v>0.88397971825244204</v>
+        <v>0.87836723438530295</v>
       </c>
       <c r="P290">
-        <v>0.93728155907317601</v>
+        <v>0.93844796189750501</v>
       </c>
     </row>
     <row r="291" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A291" s="1">
         <v>38504</v>
       </c>
       <c r="B291">
-        <v>0.74014129377758597</v>
+        <v>0.73783826881383396</v>
       </c>
       <c r="C291">
-        <v>0.83789462737418996</v>
+        <v>0.83850541886704599</v>
       </c>
       <c r="D291">
-        <v>0.946818272273804</v>
+        <v>0.94818569362805105</v>
       </c>
       <c r="E291">
-        <v>0.74955729549634698</v>
+        <v>0.75126492011044099</v>
       </c>
       <c r="F291">
-        <v>0.83644133960672395</v>
+        <v>0.83824294498691698</v>
       </c>
       <c r="G291">
-        <v>0.88198552037773603</v>
+        <v>0.88578261641739697</v>
       </c>
       <c r="H291">
-        <v>0.69326620109249204</v>
+        <v>0.68942275729056102</v>
       </c>
       <c r="I291">
-        <v>0.80538781533649395</v>
+        <v>0.802013011243492</v>
       </c>
       <c r="J291">
-        <v>0.91656100797404905</v>
+        <v>0.91701040057593097</v>
       </c>
       <c r="K291">
-        <v>0.79267814119980495</v>
+        <v>0.79478435446305995</v>
       </c>
       <c r="L291">
-        <v>0.89187293268916701</v>
+        <v>0.89934159666157898</v>
       </c>
       <c r="M291">
-        <v>0.95977369677595903</v>
+        <v>0.96717242822575999</v>
       </c>
       <c r="N291">
-        <v>0.78251013066904396</v>
+        <v>0.77621036373112895</v>
       </c>
       <c r="O291">
-        <v>0.88207637296859798</v>
+        <v>0.87753890541272095</v>
       </c>
       <c r="P291">
-        <v>0.935979122224186</v>
+        <v>0.93760737205634803</v>
       </c>
     </row>
     <row r="292" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A292" s="1">
         <v>38534</v>
       </c>
       <c r="B292">
-        <v>0.74793802061355796</v>
+        <v>0.74591596200024701</v>
       </c>
       <c r="C292">
-        <v>0.84351858725363604</v>
+        <v>0.84461430641535895</v>
       </c>
       <c r="D292">
-        <v>0.94994171846854802</v>
+        <v>0.95139750376648402</v>
       </c>
       <c r="E292">
-        <v>0.74938993841518098</v>
+        <v>0.75106687987001297</v>
       </c>
       <c r="F292">
-        <v>0.83555228188326003</v>
+        <v>0.83752393676471604</v>
       </c>
       <c r="G292">
-        <v>0.88203797903230896</v>
+        <v>0.88586088046697598</v>
       </c>
       <c r="H292">
-        <v>0.70535923556201097</v>
+        <v>0.70191087913541805</v>
       </c>
       <c r="I292">
-        <v>0.81567184693038797</v>
+        <v>0.81248372436753602</v>
       </c>
       <c r="J292">
-        <v>0.91929876009945499</v>
+        <v>0.91950834536536097</v>
       </c>
       <c r="K292">
-        <v>0.81868768577482998</v>
+        <v>0.81820327745329602</v>
       </c>
       <c r="L292">
-        <v>0.91451826465701203</v>
+        <v>0.92021504764940898</v>
       </c>
       <c r="M292">
-        <v>0.97086289903152001</v>
+        <v>0.97737278233213898</v>
       </c>
       <c r="N292">
-        <v>0.78742918775577997</v>
+        <v>0.78162953832881299</v>
       </c>
       <c r="O292">
-        <v>0.88318634948984398</v>
+        <v>0.87975489513743799</v>
       </c>
       <c r="P292">
-        <v>0.93472203031252699</v>
+        <v>0.93659496315939605</v>
       </c>
     </row>
     <row r="293" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A293" s="1">
         <v>38565</v>
       </c>
       <c r="B293">
-        <v>0.75379857012559004</v>
+        <v>0.75213246694741998</v>
       </c>
       <c r="C293">
-        <v>0.84977972744274599</v>
+        <v>0.85148724447460999</v>
       </c>
       <c r="D293">
-        <v>0.95283671888633603</v>
+        <v>0.95456463387214396</v>
       </c>
       <c r="E293">
-        <v>0.75114073700452599</v>
+        <v>0.75198739399310499</v>
       </c>
       <c r="F293">
-        <v>0.83461235082058904</v>
+        <v>0.83655877735908102</v>
       </c>
       <c r="G293">
-        <v>0.88216744981775397</v>
+        <v>0.88605525629369797</v>
       </c>
       <c r="H293">
-        <v>0.70541241628908802</v>
+        <v>0.70371693107079902</v>
       </c>
       <c r="I293">
-        <v>0.82218322264226096</v>
+        <v>0.82107571076521202</v>
       </c>
       <c r="J293">
-        <v>0.920950295598991</v>
+        <v>0.92137740920383504</v>
       </c>
       <c r="K293">
-        <v>0.83735426169898397</v>
+        <v>0.83550936275305998</v>
       </c>
       <c r="L293">
-        <v>0.93439263195374</v>
+        <v>0.93995919210947199</v>
       </c>
       <c r="M293">
-        <v>0.98050238269016399</v>
+        <v>0.98698206613191097</v>
       </c>
       <c r="N293">
-        <v>0.795450048214842</v>
+        <v>0.79198370951080699</v>
       </c>
       <c r="O293">
-        <v>0.88749219903891796</v>
+        <v>0.88559024672911901</v>
       </c>
       <c r="P293">
-        <v>0.93458343180158998</v>
+        <v>0.93668176598080899</v>
       </c>
     </row>
     <row r="294" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A294" s="1">
         <v>38596</v>
       </c>
       <c r="B294">
-        <v>0.76395960157096299</v>
+        <v>0.76224278862695005</v>
       </c>
       <c r="C294">
-        <v>0.86034809349189301</v>
+        <v>0.86281837599630495</v>
       </c>
       <c r="D294">
-        <v>0.95657384496406705</v>
+        <v>0.95856388068979603</v>
       </c>
       <c r="E294">
-        <v>0.75805968003968605</v>
+        <v>0.75964119849427003</v>
       </c>
       <c r="F294">
-        <v>0.83565954538354503</v>
+        <v>0.83863363165517202</v>
       </c>
       <c r="G294">
-        <v>0.88229242476771097</v>
+        <v>0.88600761760769298</v>
       </c>
       <c r="H294">
-        <v>0.71454537631829396</v>
+        <v>0.71390092271783001</v>
       </c>
       <c r="I294">
-        <v>0.836671856671801</v>
+        <v>0.836502704449684</v>
       </c>
       <c r="J294">
-        <v>0.92428004162873501</v>
+        <v>0.92483433006891402</v>
       </c>
       <c r="K294">
-        <v>0.86413158618865304</v>
+        <v>0.86106535897034797</v>
       </c>
       <c r="L294">
-        <v>0.96346300109904504</v>
+        <v>0.96912234038238398</v>
       </c>
       <c r="M294">
-        <v>0.99481624602687602</v>
+        <v>1.00098237107045</v>
       </c>
       <c r="N294">
-        <v>0.80075316349973402</v>
+        <v>0.796531679004988</v>
       </c>
       <c r="O294">
-        <v>0.89444210699637205</v>
+        <v>0.89299191474294903</v>
       </c>
       <c r="P294">
-        <v>0.93538582621477795</v>
+        <v>0.93775751633965898</v>
       </c>
     </row>
     <row r="295" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A295" s="1">
         <v>38626</v>
       </c>
       <c r="B295">
-        <v>0.76297724976368198</v>
+        <v>0.76206924230073703</v>
       </c>
       <c r="C295">
-        <v>0.86020263112823203</v>
+        <v>0.86390821173640997</v>
       </c>
       <c r="D295">
-        <v>0.95678117128101903</v>
+        <v>0.95920317810347999</v>
       </c>
       <c r="E295">
-        <v>0.75667978661292601</v>
+        <v>0.75818299171379999</v>
       </c>
       <c r="F295">
-        <v>0.832400345827775</v>
+        <v>0.83560008602125702</v>
       </c>
       <c r="G295">
-        <v>0.88168242679257602</v>
+        <v>0.88538115832337005</v>
       </c>
       <c r="H295">
-        <v>0.72469657106987295</v>
+        <v>0.72348195976683305</v>
       </c>
       <c r="I295">
-        <v>0.84856956698844699</v>
+        <v>0.84855948918659496</v>
       </c>
       <c r="J295">
-        <v>0.92743051301935997</v>
+        <v>0.92824740277769502</v>
       </c>
       <c r="K295">
-        <v>0.86525308233053499</v>
+        <v>0.86294534112882404</v>
       </c>
       <c r="L295">
-        <v>0.967302370000789</v>
+        <v>0.97512455730223901</v>
       </c>
       <c r="M295">
-        <v>0.99643730087205096</v>
+        <v>1.00351189950654</v>
       </c>
       <c r="N295">
-        <v>0.82319232133592202</v>
+        <v>0.82011094807844898</v>
       </c>
       <c r="O295">
-        <v>0.90683114499218198</v>
+        <v>0.90691585555328103</v>
       </c>
       <c r="P295">
-        <v>0.93666575237567495</v>
+        <v>0.93951329684112495</v>
       </c>
     </row>
     <row r="296" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A296" s="1">
         <v>38657</v>
       </c>
       <c r="B296">
-        <v>0.75952421767717304</v>
+        <v>0.75873479871796701</v>
       </c>
       <c r="C296">
-        <v>0.85716390819141297</v>
+        <v>0.86112145020036102</v>
       </c>
       <c r="D296">
-        <v>0.95707859181697796</v>
+        <v>0.95954449377775997</v>
       </c>
       <c r="E296">
-        <v>0.73823373087276201</v>
+        <v>0.73899622323143299</v>
       </c>
       <c r="F296">
-        <v>0.82703909173104895</v>
+        <v>0.82979519950049596</v>
       </c>
       <c r="G296">
-        <v>0.88105451052529904</v>
+        <v>0.884572480234881</v>
       </c>
       <c r="H296">
-        <v>0.73627005602194395</v>
+        <v>0.73553814704732101</v>
       </c>
       <c r="I296">
-        <v>0.85354439573505103</v>
+        <v>0.85319078374294599</v>
       </c>
       <c r="J296">
-        <v>0.92953059148411998</v>
+        <v>0.92998551630545401</v>
       </c>
       <c r="K296">
-        <v>0.86693096272068304</v>
+        <v>0.86793764827833098</v>
       </c>
       <c r="L296">
-        <v>0.96730934669050195</v>
+        <v>0.97623347386119597</v>
       </c>
       <c r="M296">
-        <v>0.99580532873883598</v>
+        <v>1.00332134253167</v>
       </c>
       <c r="N296">
-        <v>0.82283708417150703</v>
+        <v>0.81600051145840202</v>
       </c>
       <c r="O296">
-        <v>0.90603375693625299</v>
+        <v>0.90457485620746803</v>
       </c>
       <c r="P296">
-        <v>0.93713578499144001</v>
+        <v>0.93946609533798997</v>
       </c>
     </row>
     <row r="297" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A297" s="1">
         <v>38687</v>
       </c>
       <c r="B297">
-        <v>0.75280115007496295</v>
+        <v>0.75271615939374503</v>
       </c>
       <c r="C297">
-        <v>0.85493872574138996</v>
+        <v>0.85932638766937697</v>
       </c>
       <c r="D297">
-        <v>0.95641094708946195</v>
+        <v>0.95901644919029305</v>
       </c>
       <c r="E297">
-        <v>0.72703901946041205</v>
+        <v>0.72875593029851304</v>
       </c>
       <c r="F297">
-        <v>0.82196941221110298</v>
+        <v>0.82553503595045796</v>
       </c>
       <c r="G297">
-        <v>0.88074534969592999</v>
+        <v>0.88443083554284896</v>
       </c>
       <c r="H297">
-        <v>0.74175632864261898</v>
+        <v>0.74147056265616695</v>
       </c>
       <c r="I297">
-        <v>0.85997588590742002</v>
+        <v>0.85969794200567795</v>
       </c>
       <c r="J297">
-        <v>0.93298466741675301</v>
+        <v>0.93330305645461298</v>
       </c>
       <c r="K297">
-        <v>0.88182012890483896</v>
+        <v>0.884624587808999</v>
       </c>
       <c r="L297">
-        <v>0.97850737393757803</v>
+        <v>0.98868884569872995</v>
       </c>
       <c r="M297">
-        <v>1.0008697751240201</v>
+        <v>1.0084258078674699</v>
       </c>
       <c r="N297">
-        <v>0.820811424666675</v>
+        <v>0.81638742411869802</v>
       </c>
       <c r="O297">
-        <v>0.90723038282684498</v>
+        <v>0.90646518992006897</v>
       </c>
       <c r="P297">
-        <v>0.93855219376944898</v>
+        <v>0.94093315697008595</v>
       </c>
     </row>
     <row r="298" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A298" s="1">
         <v>38718</v>
       </c>
       <c r="B298">
-        <v>0.75473587506395101</v>
+        <v>0.75589673945428504</v>
       </c>
       <c r="C298">
-        <v>0.85598868265602601</v>
+        <v>0.86092151792822602</v>
       </c>
       <c r="D298">
-        <v>0.95738848367432605</v>
+        <v>0.96005281592466696</v>
       </c>
       <c r="E298">
-        <v>0.73591468345661704</v>
+        <v>0.73850916815088097</v>
       </c>
       <c r="F298">
-        <v>0.825724882674575</v>
+        <v>0.82965213920022696</v>
       </c>
       <c r="G298">
-        <v>0.88088094464399103</v>
+        <v>0.88460244835367696</v>
       </c>
       <c r="H298">
-        <v>0.75952068724020705</v>
+        <v>0.75854006606623003</v>
       </c>
       <c r="I298">
-        <v>0.86981408743730004</v>
+        <v>0.86899156268358602</v>
       </c>
       <c r="J298">
-        <v>0.93587776261868705</v>
+        <v>0.93644006434267402</v>
       </c>
       <c r="K298">
-        <v>0.892150315725601</v>
+        <v>0.89623353198421096</v>
       </c>
       <c r="L298">
-        <v>0.98603220322955398</v>
+        <v>0.99724239378475099</v>
       </c>
       <c r="M298">
-        <v>1.0044010257543901</v>
+        <v>1.01222555642416</v>
       </c>
       <c r="N298">
-        <v>0.82259971449166502</v>
+        <v>0.81884368164261501</v>
       </c>
       <c r="O298">
-        <v>0.90796149704426399</v>
+        <v>0.90820045769744395</v>
       </c>
       <c r="P298">
-        <v>0.93993557309032005</v>
+        <v>0.94244880419032895</v>
       </c>
     </row>
     <row r="299" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A299" s="1">
         <v>38749</v>
       </c>
       <c r="B299">
-        <v>0.75211280838835304</v>
+        <v>0.75321359503919005</v>
       </c>
       <c r="C299">
-        <v>0.85522812548268201</v>
+        <v>0.86004598126735998</v>
       </c>
       <c r="D299">
-        <v>0.95820718599146504</v>
+        <v>0.960787718061203</v>
       </c>
       <c r="E299">
-        <v>0.72806495938529403</v>
+        <v>0.73142918016433101</v>
       </c>
       <c r="F299">
-        <v>0.82242301425875497</v>
+        <v>0.82673108566589304</v>
       </c>
       <c r="G299">
-        <v>0.88145405980649405</v>
+        <v>0.88546881275907596</v>
       </c>
       <c r="H299">
-        <v>0.75564199488178097</v>
+        <v>0.75366148961377699</v>
       </c>
       <c r="I299">
-        <v>0.86632443427100203</v>
+        <v>0.86530217057970504</v>
       </c>
       <c r="J299">
-        <v>0.93423760538790901</v>
+        <v>0.93502767535558196</v>
       </c>
       <c r="K299">
-        <v>0.90124150951470505</v>
+        <v>0.90667074484001997</v>
       </c>
       <c r="L299">
-        <v>0.991735684892045</v>
+        <v>1.0033977242477501</v>
       </c>
       <c r="M299">
-        <v>1.00539555062005</v>
+        <v>1.01323903058646</v>
       </c>
       <c r="N299">
-        <v>0.816176655246588</v>
+        <v>0.81074174545784194</v>
       </c>
       <c r="O299">
-        <v>0.90396359281761596</v>
+        <v>0.90426668151866196</v>
       </c>
       <c r="P299">
-        <v>0.93899843257778903</v>
+        <v>0.94169246182851796</v>
       </c>
     </row>
     <row r="300" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A300" s="1">
         <v>38777</v>
       </c>
       <c r="B300">
-        <v>0.75415157850134296</v>
+        <v>0.75533972792649196</v>
       </c>
       <c r="C300">
-        <v>0.85655791462584097</v>
+        <v>0.86108244332281603</v>
       </c>
       <c r="D300">
-        <v>0.95941066071831804</v>
+        <v>0.96183581520330996</v>
       </c>
       <c r="E300">
-        <v>0.72785618530821905</v>
+        <v>0.73168309964729805</v>
       </c>
       <c r="F300">
-        <v>0.82222200169463999</v>
+        <v>0.82667063850256794</v>
       </c>
       <c r="G300">
-        <v>0.882436065239947</v>
+        <v>0.88633935916450901</v>
       </c>
       <c r="H300">
-        <v>0.76283713454855495</v>
+        <v>0.76201815012497898</v>
       </c>
       <c r="I300">
-        <v>0.86819003600969702</v>
+        <v>0.86821909333552305</v>
       </c>
       <c r="J300">
-        <v>0.93303505653477103</v>
+        <v>0.93460484854442205</v>
       </c>
       <c r="K300">
-        <v>0.89980754211420899</v>
+        <v>0.90501842229546503</v>
       </c>
       <c r="L300">
-        <v>0.99165037838091696</v>
+        <v>1.0032186177315801</v>
       </c>
       <c r="M300">
-        <v>1.00581809281889</v>
+        <v>1.0139892468346099</v>
       </c>
       <c r="N300">
-        <v>0.81362670169807305</v>
+        <v>0.81121048651780003</v>
       </c>
       <c r="O300">
-        <v>0.90188094565464305</v>
+        <v>0.90318948953329503</v>
       </c>
       <c r="P300">
-        <v>0.938527592007109</v>
+        <v>0.94126635472808795</v>
       </c>
     </row>
     <row r="301" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A301" s="1">
         <v>38808</v>
       </c>
       <c r="B301">
-        <v>0.76028003309819703</v>
+        <v>0.76081489563735805</v>
       </c>
       <c r="C301">
-        <v>0.85841311140265697</v>
+        <v>0.86255535384846405</v>
       </c>
       <c r="D301">
-        <v>0.95997202439176899</v>
+        <v>0.96245657451208899</v>
       </c>
       <c r="E301">
-        <v>0.73962549680149503</v>
+        <v>0.74241763510191106</v>
       </c>
       <c r="F301">
-        <v>0.82693829511452999</v>
+        <v>0.83083011073421997</v>
       </c>
       <c r="G301">
-        <v>0.88428577510756701</v>
+        <v>0.888171702332192</v>
       </c>
       <c r="H301">
-        <v>0.76824747620547096</v>
+        <v>0.76698005196353503</v>
       </c>
       <c r="I301">
-        <v>0.86486828954148498</v>
+        <v>0.86540560125118404</v>
       </c>
       <c r="J301">
-        <v>0.93008032079629999</v>
+        <v>0.93272837021375299</v>
       </c>
       <c r="K301">
-        <v>0.90447643800811295</v>
+        <v>0.90656952872186902</v>
       </c>
       <c r="L301">
-        <v>0.99353030457425595</v>
+        <v>1.0027406625925199</v>
       </c>
       <c r="M301">
-        <v>1.0058893036652701</v>
+        <v>1.01347871544391</v>
       </c>
       <c r="N301">
-        <v>0.81481381638082095</v>
+        <v>0.81161933697981503</v>
       </c>
       <c r="O301">
-        <v>0.90011284993097695</v>
+        <v>0.90178938353166205</v>
       </c>
       <c r="P301">
-        <v>0.93804540592602903</v>
+        <v>0.940929752847527</v>
       </c>
     </row>
     <row r="302" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A302" s="1">
         <v>38838</v>
       </c>
       <c r="B302">
-        <v>0.75450662683816005</v>
+        <v>0.75437993119762103</v>
       </c>
       <c r="C302">
-        <v>0.85629016911815103</v>
+        <v>0.85971925274684702</v>
       </c>
       <c r="D302">
-        <v>0.96023893346240796</v>
+        <v>0.96255420752537901</v>
       </c>
       <c r="E302">
-        <v>0.72885931369217505</v>
+        <v>0.73239215462579399</v>
       </c>
       <c r="F302">
-        <v>0.82181847655601503</v>
+        <v>0.82563681085832097</v>
       </c>
       <c r="G302">
-        <v>0.88322364021466304</v>
+        <v>0.88664495732578796</v>
       </c>
       <c r="H302">
-        <v>0.76697062485255296</v>
+        <v>0.76610876534626304</v>
       </c>
       <c r="I302">
-        <v>0.86314675395117502</v>
+        <v>0.86405412170356999</v>
       </c>
       <c r="J302">
-        <v>0.92901363196207198</v>
+        <v>0.93179792908576498</v>
       </c>
       <c r="K302">
-        <v>0.89787237595108604</v>
+        <v>0.89902815997426999</v>
       </c>
       <c r="L302">
-        <v>0.99015334007856703</v>
+        <v>0.99721678149475601</v>
       </c>
       <c r="M302">
-        <v>1.0053387287017399</v>
+        <v>1.0120668880549999</v>
       </c>
       <c r="N302">
-        <v>0.813578101158005</v>
+        <v>0.80803025756038704</v>
       </c>
       <c r="O302">
-        <v>0.89967863170506801</v>
+        <v>0.89952881222622805</v>
       </c>
       <c r="P302">
-        <v>0.937102397931727</v>
+        <v>0.93966880276332898</v>
       </c>
     </row>
     <row r="303" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A303" s="1">
         <v>38869</v>
       </c>
       <c r="B303">
-        <v>0.75183565530972096</v>
+        <v>0.75114848748132401</v>
       </c>
       <c r="C303">
-        <v>0.85477845340431802</v>
+        <v>0.85764955999137304</v>
       </c>
       <c r="D303">
-        <v>0.96037319518911801</v>
+        <v>0.96251970992526303</v>
       </c>
       <c r="E303">
-        <v>0.72156094564684103</v>
+        <v>0.72367289628117903</v>
       </c>
       <c r="F303">
-        <v>0.81194789119521804</v>
+        <v>0.81503782256295998</v>
       </c>
       <c r="G303">
-        <v>0.88072461431097304</v>
+        <v>0.88388526882456098</v>
       </c>
       <c r="H303">
-        <v>0.75131960907981299</v>
+        <v>0.75079580047004701</v>
       </c>
       <c r="I303">
-        <v>0.85471139629341597</v>
+        <v>0.85525097573855102</v>
       </c>
       <c r="J303">
-        <v>0.927843070377804</v>
+        <v>0.93050983617862004</v>
       </c>
       <c r="K303">
-        <v>0.88345161892966195</v>
+        <v>0.88515282115798799</v>
       </c>
       <c r="L303">
-        <v>0.982761462267706</v>
+        <v>0.990470536277688</v>
       </c>
       <c r="M303">
-        <v>1.0058448393317001</v>
+        <v>1.0125637753896</v>
       </c>
       <c r="N303">
-        <v>0.81064462716271102</v>
+        <v>0.80644737289115498</v>
       </c>
       <c r="O303">
-        <v>0.90103094060856304</v>
+        <v>0.90010566581961304</v>
       </c>
       <c r="P303">
-        <v>0.93751683220639603</v>
+        <v>0.93960847020503702</v>
       </c>
     </row>
     <row r="304" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A304" s="1">
         <v>38899</v>
       </c>
       <c r="B304">
-        <v>0.75405175337062103</v>
+        <v>0.75213360744827495</v>
       </c>
       <c r="C304">
-        <v>0.85468542303321804</v>
+        <v>0.85624829270379899</v>
       </c>
       <c r="D304">
-        <v>0.96089918854015799</v>
+        <v>0.96274755404240397</v>
       </c>
       <c r="E304">
-        <v>0.71076819045662998</v>
+        <v>0.71262287608524</v>
       </c>
       <c r="F304">
-        <v>0.80411473923521704</v>
+        <v>0.80654312896357605</v>
       </c>
       <c r="G304">
-        <v>0.87975385112116899</v>
+        <v>0.88232955770503196</v>
       </c>
       <c r="H304">
-        <v>0.74121112051173799</v>
+        <v>0.74082773720021899</v>
       </c>
       <c r="I304">
-        <v>0.84711983375070599</v>
+        <v>0.84730677118057696</v>
       </c>
       <c r="J304">
-        <v>0.92689302989241895</v>
+        <v>0.92909195102870501</v>
       </c>
       <c r="K304">
-        <v>0.88562500688873202</v>
+        <v>0.88609067225411797</v>
       </c>
       <c r="L304">
-        <v>0.98061904939019195</v>
+        <v>0.98624736777730304</v>
       </c>
       <c r="M304">
-        <v>1.0059870623974401</v>
+        <v>1.0117683034271701</v>
       </c>
       <c r="N304">
-        <v>0.81082135377168796</v>
+        <v>0.80649746430158797</v>
       </c>
       <c r="O304">
-        <v>0.89945598105924995</v>
+        <v>0.89838695384567402</v>
       </c>
       <c r="P304">
-        <v>0.93835953004621397</v>
+        <v>0.94035639592220399</v>
       </c>
     </row>
     <row r="305" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A305" s="1">
         <v>38930</v>
       </c>
       <c r="B305">
-        <v>0.74845120010125099</v>
+        <v>0.746342153332759</v>
       </c>
       <c r="C305">
-        <v>0.85310654681874298</v>
+        <v>0.85448534654319896</v>
       </c>
       <c r="D305">
-        <v>0.95949995474382099</v>
+        <v>0.96128505496529004</v>
       </c>
       <c r="E305">
-        <v>0.69282634307067803</v>
+        <v>0.69551871243549801</v>
       </c>
       <c r="F305">
-        <v>0.79421840501096697</v>
+        <v>0.79681030245319995</v>
       </c>
       <c r="G305">
-        <v>0.87655513896487602</v>
+        <v>0.87912530863589899</v>
       </c>
       <c r="H305">
-        <v>0.72265261777966106</v>
+        <v>0.72246224800923298</v>
       </c>
       <c r="I305">
-        <v>0.83570425299248496</v>
+        <v>0.83588360101032499</v>
       </c>
       <c r="J305">
-        <v>0.92566716522720704</v>
+        <v>0.92767179094108798</v>
       </c>
       <c r="K305">
-        <v>0.86556738087559004</v>
+        <v>0.86471983140151598</v>
       </c>
       <c r="L305">
-        <v>0.96674326704514701</v>
+        <v>0.972384599863784</v>
       </c>
       <c r="M305">
-        <v>0.99939498965366902</v>
+        <v>1.0053346661553699</v>
       </c>
       <c r="N305">
-        <v>0.81001713606706904</v>
+        <v>0.80464575879074995</v>
       </c>
       <c r="O305">
-        <v>0.90527463974644096</v>
+        <v>0.90370369293681796</v>
       </c>
       <c r="P305">
-        <v>0.941612943990773</v>
+        <v>0.94359644387121699</v>
       </c>
     </row>
     <row r="306" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A306" s="1">
         <v>38961</v>
       </c>
       <c r="B306">
-        <v>0.75636250466917598</v>
+        <v>0.753904210777949</v>
       </c>
       <c r="C306">
-        <v>0.85746365332837404</v>
+        <v>0.85918407767995997</v>
       </c>
       <c r="D306">
-        <v>0.95998587468240404</v>
+        <v>0.96195483435476303</v>
       </c>
       <c r="E306">
-        <v>0.70432375164488903</v>
+        <v>0.70727260396145197</v>
       </c>
       <c r="F306">
-        <v>0.79725414838168396</v>
+        <v>0.80005627313049499</v>
       </c>
       <c r="G306">
-        <v>0.87591067942660406</v>
+        <v>0.87846480499317903</v>
       </c>
       <c r="H306">
-        <v>0.72544901740566303</v>
+        <v>0.72440572604894904</v>
       </c>
       <c r="I306">
-        <v>0.83948031603239803</v>
+        <v>0.83909820015092096</v>
       </c>
       <c r="J306">
-        <v>0.92572150813056198</v>
+        <v>0.927628259071408</v>
       </c>
       <c r="K306">
-        <v>0.86134917786365395</v>
+        <v>0.85815246858862104</v>
       </c>
       <c r="L306">
-        <v>0.96309027582917295</v>
+        <v>0.96735077141704795</v>
       </c>
       <c r="M306">
-        <v>0.99638736958215501</v>
+        <v>1.0015524661834601</v>
       </c>
       <c r="N306">
-        <v>0.82038852916828797</v>
+        <v>0.81195032032299597</v>
       </c>
       <c r="O306">
-        <v>0.90876003829770702</v>
+        <v>0.90765320758924295</v>
       </c>
       <c r="P306">
-        <v>0.93955818652187895</v>
+        <v>0.94226314145617696</v>
       </c>
     </row>
     <row r="307" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A307" s="1">
         <v>38991</v>
       </c>
       <c r="B307">
-        <v>0.74951282477299497</v>
+        <v>0.74683900983309603</v>
       </c>
       <c r="C307">
-        <v>0.85159585623546297</v>
+        <v>0.85276655431141402</v>
       </c>
       <c r="D307">
-        <v>0.95721035877684402</v>
+        <v>0.95907134925624704</v>
       </c>
       <c r="E307">
-        <v>0.69301122623947697</v>
+        <v>0.69462682443589696</v>
       </c>
       <c r="F307">
-        <v>0.79777663044575997</v>
+        <v>0.79966396871287804</v>
       </c>
       <c r="G307">
-        <v>0.87646197815484395</v>
+        <v>0.87909491078037805</v>
       </c>
       <c r="H307">
-        <v>0.71846438830433601</v>
+        <v>0.71934643570509504</v>
       </c>
       <c r="I307">
-        <v>0.83227629608852505</v>
+        <v>0.83320109544254695</v>
       </c>
       <c r="J307">
-        <v>0.92398823809417796</v>
+        <v>0.92610251503582497</v>
       </c>
       <c r="K307">
-        <v>0.84785201332211402</v>
+        <v>0.84344180361247201</v>
       </c>
       <c r="L307">
-        <v>0.947007367729234</v>
+        <v>0.94969820642611003</v>
       </c>
       <c r="M307">
-        <v>0.98863167745842995</v>
+        <v>0.993121203612084</v>
       </c>
       <c r="N307">
-        <v>0.81086415442176796</v>
+        <v>0.805535109938465</v>
       </c>
       <c r="O307">
-        <v>0.90254174610193205</v>
+        <v>0.90106127490697097</v>
       </c>
       <c r="P307">
-        <v>0.93816287041494795</v>
+        <v>0.94036377500673696</v>
       </c>
     </row>
     <row r="308" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A308" s="1">
         <v>39022</v>
       </c>
       <c r="B308">
-        <v>0.75084466182382703</v>
+        <v>0.74897152909139997</v>
       </c>
       <c r="C308">
-        <v>0.85113099272701997</v>
+        <v>0.85261455711498502</v>
       </c>
       <c r="D308">
-        <v>0.95544457540278205</v>
+        <v>0.957432537644617</v>
       </c>
       <c r="E308">
-        <v>0.70023490571578195</v>
+        <v>0.700347606869826</v>
       </c>
       <c r="F308">
-        <v>0.802963356107111</v>
+        <v>0.80383914682064606</v>
       </c>
       <c r="G308">
-        <v>0.87756011561843394</v>
+        <v>0.87988368769332703</v>
       </c>
       <c r="H308">
-        <v>0.72286172868450904</v>
+        <v>0.72466993325273998</v>
       </c>
       <c r="I308">
-        <v>0.83087920804595305</v>
+        <v>0.83215021888920904</v>
       </c>
       <c r="J308">
-        <v>0.92172087842787498</v>
+        <v>0.92410132518905397</v>
       </c>
       <c r="K308">
-        <v>0.83192953069015396</v>
+        <v>0.827896616332084</v>
       </c>
       <c r="L308">
-        <v>0.92863907048558703</v>
+        <v>0.93120055709766703</v>
       </c>
       <c r="M308">
-        <v>0.98035343484626403</v>
+        <v>0.98533613883626903</v>
       </c>
       <c r="N308">
-        <v>0.82296449379252001</v>
+        <v>0.81739474124346201</v>
       </c>
       <c r="O308">
-        <v>0.90510518239086302</v>
+        <v>0.903090768270982</v>
       </c>
       <c r="P308">
-        <v>0.93811764390399099</v>
+        <v>0.94014072938596704</v>
       </c>
     </row>
     <row r="309" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A309" s="1">
         <v>39052</v>
       </c>
       <c r="B309">
-        <v>0.74725293694376504</v>
+        <v>0.74612709584320802</v>
       </c>
       <c r="C309">
-        <v>0.848898065220554</v>
+        <v>0.85050226979289201</v>
       </c>
       <c r="D309">
-        <v>0.95459833689027396</v>
+        <v>0.95654836163297396</v>
       </c>
       <c r="E309">
-        <v>0.71246792906697098</v>
+        <v>0.71161503047385699</v>
       </c>
       <c r="F309">
-        <v>0.81147152584796101</v>
+        <v>0.81167533167943795</v>
       </c>
       <c r="G309">
-        <v>0.87910690869300201</v>
+        <v>0.881138306639486</v>
       </c>
       <c r="H309">
-        <v>0.73202023407850803</v>
+        <v>0.73289338465691101</v>
       </c>
       <c r="I309">
-        <v>0.83604586499457001</v>
+        <v>0.83656004275238605</v>
       </c>
       <c r="J309">
-        <v>0.92165647885394297</v>
+        <v>0.92435732095550105</v>
       </c>
       <c r="K309">
-        <v>0.82080192867325996</v>
+        <v>0.81649137977886699</v>
       </c>
       <c r="L309">
-        <v>0.921388803369526</v>
+        <v>0.92275521983983999</v>
       </c>
       <c r="M309">
-        <v>0.97590987290860798</v>
+        <v>0.98030219050475298</v>
       </c>
       <c r="N309">
-        <v>0.81266721685881405</v>
+        <v>0.81046275713920102</v>
       </c>
       <c r="O309">
-        <v>0.90093395437591295</v>
+        <v>0.89974457620034098</v>
       </c>
       <c r="P309">
-        <v>0.93816644655133696</v>
+        <v>0.93996609241401197</v>
       </c>
     </row>
     <row r="310" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A310" s="1">
         <v>39083</v>
       </c>
       <c r="B310">
-        <v>0.74063832483374903</v>
+        <v>0.74016387342658696</v>
       </c>
       <c r="C310">
-        <v>0.84487031548698799</v>
+        <v>0.84712635640818301</v>
       </c>
       <c r="D310">
-        <v>0.95320405558978505</v>
+        <v>0.95531994446280399</v>
       </c>
       <c r="E310">
-        <v>0.72306620116315101</v>
+        <v>0.72236170914553599</v>
       </c>
       <c r="F310">
-        <v>0.82020947289277502</v>
+        <v>0.82045403202981904</v>
       </c>
       <c r="G310">
-        <v>0.88037965302999799</v>
+        <v>0.88243804641508405</v>
       </c>
       <c r="H310">
-        <v>0.73314445403494199</v>
+        <v>0.73282836715531696</v>
       </c>
       <c r="I310">
-        <v>0.83623747684586702</v>
+        <v>0.83685057126810403</v>
       </c>
       <c r="J310">
-        <v>0.92164977478877796</v>
+        <v>0.92508406876948401</v>
       </c>
       <c r="K310">
-        <v>0.80616504032461</v>
+        <v>0.80156254789598902</v>
       </c>
       <c r="L310">
-        <v>0.91260791578579803</v>
+        <v>0.91368875479350697</v>
       </c>
       <c r="M310">
-        <v>0.97196968937774597</v>
+        <v>0.97652261578830701</v>
       </c>
       <c r="N310">
-        <v>0.80295193082326399</v>
+        <v>0.80212841171133498</v>
       </c>
       <c r="O310">
-        <v>0.893625422685979</v>
+        <v>0.89367908157699505</v>
       </c>
       <c r="P310">
-        <v>0.93670673836555396</v>
+        <v>0.93871894952825896</v>
       </c>
     </row>
     <row r="311" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A311" s="1">
         <v>39114</v>
       </c>
       <c r="B311">
-        <v>0.73844638918486505</v>
+        <v>0.73843161585265904</v>
       </c>
       <c r="C311">
-        <v>0.84420468533357895</v>
+        <v>0.84734927101718105</v>
       </c>
       <c r="D311">
-        <v>0.95368859325202404</v>
+        <v>0.95616668241565095</v>
       </c>
       <c r="E311">
-        <v>0.72406974700270699</v>
+        <v>0.72415665141674801</v>
       </c>
       <c r="F311">
-        <v>0.82016845149395301</v>
+        <v>0.82051528032302001</v>
       </c>
       <c r="G311">
-        <v>0.88194431448330901</v>
+        <v>0.88358742565422199</v>
       </c>
       <c r="H311">
-        <v>0.73296417367524602</v>
+        <v>0.73101205133029501</v>
       </c>
       <c r="I311">
-        <v>0.83962112413111201</v>
+        <v>0.84013105102859098</v>
       </c>
       <c r="J311">
-        <v>0.92240720363449602</v>
+        <v>0.92699202193771202</v>
       </c>
       <c r="K311">
-        <v>0.802345406663447</v>
+        <v>0.79942492720075098</v>
       </c>
       <c r="L311">
-        <v>0.90901006013349395</v>
+        <v>0.91222961368581201</v>
       </c>
       <c r="M311">
-        <v>0.96981646506739205</v>
+        <v>0.97515256208613998</v>
       </c>
       <c r="N311">
-        <v>0.78946155316881095</v>
+        <v>0.78702285592977494</v>
       </c>
       <c r="O311">
-        <v>0.88731218683073299</v>
+        <v>0.88609113674249895</v>
       </c>
       <c r="P311">
-        <v>0.93608199517858703</v>
+        <v>0.93779539577986304</v>
       </c>
     </row>
     <row r="312" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A312" s="1">
         <v>39142</v>
       </c>
       <c r="B312">
-        <v>0.73891239369526696</v>
+        <v>0.738567292268556</v>
       </c>
       <c r="C312">
-        <v>0.846948668435763</v>
+        <v>0.850261724420318</v>
       </c>
       <c r="D312">
-        <v>0.95635921993061801</v>
+        <v>0.95913285855687602</v>
       </c>
       <c r="E312">
-        <v>0.71337134774044397</v>
+        <v>0.71452306250180997</v>
       </c>
       <c r="F312">
-        <v>0.81169606315714204</v>
+        <v>0.81276011892681499</v>
       </c>
       <c r="G312">
-        <v>0.88072173840818502</v>
+        <v>0.88242312719239102</v>
       </c>
       <c r="H312">
-        <v>0.74332448284152497</v>
+        <v>0.74137240285690498</v>
       </c>
       <c r="I312">
-        <v>0.84640664970765001</v>
+        <v>0.847032093006583</v>
       </c>
       <c r="J312">
-        <v>0.92402107088468799</v>
+        <v>0.929583488413534</v>
       </c>
       <c r="K312">
-        <v>0.80087314876752003</v>
+        <v>0.79893727029560402</v>
       </c>
       <c r="L312">
-        <v>0.90875982853791704</v>
+        <v>0.91356593992672597</v>
       </c>
       <c r="M312">
-        <v>0.97055383747950597</v>
+        <v>0.97651184822610204</v>
       </c>
       <c r="N312">
-        <v>0.78700875806578396</v>
+        <v>0.78305436693900599</v>
       </c>
       <c r="O312">
-        <v>0.88859892072271796</v>
+        <v>0.886483947242106</v>
       </c>
       <c r="P312">
-        <v>0.93728896337396295</v>
+        <v>0.93890752573342995</v>
       </c>
     </row>
     <row r="313" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A313" s="1">
         <v>39173</v>
       </c>
       <c r="B313">
-        <v>0.73653675887199599</v>
+        <v>0.73688400585504799</v>
       </c>
       <c r="C313">
-        <v>0.84266749797044704</v>
+        <v>0.84637045102289699</v>
       </c>
       <c r="D313">
-        <v>0.95433253694765496</v>
+        <v>0.95734060706689394</v>
       </c>
       <c r="E313">
-        <v>0.70487805487025701</v>
+        <v>0.70671773785196601</v>
       </c>
       <c r="F313">
-        <v>0.80314936545114402</v>
+        <v>0.80447918504308702</v>
       </c>
       <c r="G313">
-        <v>0.87896814325390005</v>
+        <v>0.88090239132844494</v>
       </c>
       <c r="H313">
-        <v>0.74701758906511295</v>
+        <v>0.74719360037091198</v>
       </c>
       <c r="I313">
-        <v>0.84684479144052105</v>
+        <v>0.84946205851587497</v>
       </c>
       <c r="J313">
-        <v>0.924342433354154</v>
+        <v>0.93010438383315797</v>
       </c>
       <c r="K313">
-        <v>0.79926506122033303</v>
+        <v>0.79737980389006102</v>
       </c>
       <c r="L313">
-        <v>0.908454514461706</v>
+        <v>0.91327605679049495</v>
       </c>
       <c r="M313">
-        <v>0.97173059444225995</v>
+        <v>0.97781139703367104</v>
       </c>
       <c r="N313">
-        <v>0.79886699595556698</v>
+        <v>0.792133220679758</v>
       </c>
       <c r="O313">
-        <v>0.89278501711771796</v>
+        <v>0.88977605918008396</v>
       </c>
       <c r="P313">
-        <v>0.93746371908572401</v>
+        <v>0.93915250503908099</v>
       </c>
     </row>
     <row r="314" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A314" s="1">
         <v>39203</v>
       </c>
       <c r="B314">
-        <v>0.73891475490087899</v>
+        <v>0.73976190847827195</v>
       </c>
       <c r="C314">
-        <v>0.84332051883085102</v>
+        <v>0.84732653515978495</v>
       </c>
       <c r="D314">
-        <v>0.95464562448169998</v>
+        <v>0.95774618622174001</v>
       </c>
       <c r="E314">
-        <v>0.69233582088698198</v>
+        <v>0.69459026694929604</v>
       </c>
       <c r="F314">
-        <v>0.79501449860128903</v>
+        <v>0.79688955270943795</v>
       </c>
       <c r="G314">
-        <v>0.87782994418037996</v>
+        <v>0.87985989051470304</v>
       </c>
       <c r="H314">
-        <v>0.73709849696028795</v>
+        <v>0.73932843387182501</v>
       </c>
       <c r="I314">
-        <v>0.84429593899988797</v>
+        <v>0.84797914542727004</v>
       </c>
       <c r="J314">
-        <v>0.92635823879008605</v>
+        <v>0.93228734892863696</v>
       </c>
       <c r="K314">
-        <v>0.79758284156149395</v>
+        <v>0.79668419258548495</v>
       </c>
       <c r="L314">
-        <v>0.907056690732156</v>
+        <v>0.91203815889959405</v>
       </c>
       <c r="M314">
-        <v>0.97076476947067403</v>
+        <v>0.97650285458405595</v>
       </c>
       <c r="N314">
-        <v>0.80444948946512695</v>
+        <v>0.79905417307081295</v>
       </c>
       <c r="O314">
-        <v>0.89839615851807997</v>
+        <v>0.89562586532774102</v>
       </c>
       <c r="P314">
-        <v>0.93980569281577997</v>
+        <v>0.94132898490190098</v>
       </c>
     </row>
     <row r="315" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A315" s="1">
         <v>39234</v>
       </c>
       <c r="B315">
-        <v>0.74067711454324603</v>
+        <v>0.74161202335177701</v>
       </c>
       <c r="C315">
-        <v>0.84454998227504896</v>
+        <v>0.84873688333456099</v>
       </c>
       <c r="D315">
-        <v>0.95433147407787999</v>
+        <v>0.95742668085662996</v>
       </c>
       <c r="E315">
-        <v>0.70226871078181896</v>
+        <v>0.70544567400278801</v>
       </c>
       <c r="F315">
-        <v>0.79714605007323203</v>
+        <v>0.79985887233028397</v>
       </c>
       <c r="G315">
-        <v>0.87897544680919704</v>
+        <v>0.88124040363572897</v>
       </c>
       <c r="H315">
-        <v>0.74477802524544501</v>
+        <v>0.74584695009635504</v>
       </c>
       <c r="I315">
-        <v>0.85013802643520497</v>
+        <v>0.85328112127257705</v>
       </c>
       <c r="J315">
-        <v>0.92814542017304702</v>
+        <v>0.934357625398896</v>
       </c>
       <c r="K315">
-        <v>0.78441872794133305</v>
+        <v>0.78375420156889797</v>
       </c>
       <c r="L315">
-        <v>0.90001237704760095</v>
+        <v>0.904841551151642</v>
       </c>
       <c r="M315">
-        <v>0.97052433118069403</v>
+        <v>0.97598653058412599</v>
       </c>
       <c r="N315">
-        <v>0.79196004170829704</v>
+        <v>0.78632277837317899</v>
       </c>
       <c r="O315">
-        <v>0.89017520313257503</v>
+        <v>0.88742689529611296</v>
       </c>
       <c r="P315">
-        <v>0.93723698965415403</v>
+        <v>0.93902453210531101</v>
       </c>
     </row>
     <row r="316" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A316" s="1">
         <v>39264</v>
       </c>
       <c r="B316">
-        <v>0.74308418924366104</v>
+        <v>0.74359507375579004</v>
       </c>
       <c r="C316">
-        <v>0.84550192104118904</v>
+        <v>0.84954202602818196</v>
       </c>
       <c r="D316">
-        <v>0.95469499140588898</v>
+        <v>0.95761883947515603</v>
       </c>
       <c r="E316">
-        <v>0.71331824703769897</v>
+        <v>0.71636738867463601</v>
       </c>
       <c r="F316">
-        <v>0.80140011371653197</v>
+        <v>0.80444585159104298</v>
       </c>
       <c r="G316">
-        <v>0.88115854661301996</v>
+        <v>0.88350481244989398</v>
       </c>
       <c r="H316">
-        <v>0.73463285150659396</v>
+        <v>0.73586700507849501</v>
       </c>
       <c r="I316">
-        <v>0.84486912024675997</v>
+        <v>0.84802468491122296</v>
       </c>
       <c r="J316">
-        <v>0.92800217615187497</v>
+        <v>0.93393275652410701</v>
       </c>
       <c r="K316">
-        <v>0.78030496162821805</v>
+        <v>0.78108925999512302</v>
       </c>
       <c r="L316">
-        <v>0.89505021563916298</v>
+        <v>0.90168475745049703</v>
       </c>
       <c r="M316">
-        <v>0.96956688327509399</v>
+        <v>0.97590845406608995</v>
       </c>
       <c r="N316">
-        <v>0.78911089684381497</v>
+        <v>0.78019732050804702</v>
       </c>
       <c r="O316">
-        <v>0.88579303243472296</v>
+        <v>0.88184725231675798</v>
       </c>
       <c r="P316">
-        <v>0.93523264420946195</v>
+        <v>0.93697867663318202</v>
       </c>
     </row>
     <row r="317" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A317" s="1">
         <v>39295</v>
       </c>
       <c r="B317">
-        <v>0.74724579037480598</v>
+        <v>0.74741378457821395</v>
       </c>
       <c r="C317">
-        <v>0.84948321642078795</v>
+        <v>0.85339948261512899</v>
       </c>
       <c r="D317">
-        <v>0.95668279409721202</v>
+        <v>0.95929243529476305</v>
       </c>
       <c r="E317">
-        <v>0.70657277005405705</v>
+        <v>0.70984858419264596</v>
       </c>
       <c r="F317">
-        <v>0.79995978982304405</v>
+        <v>0.80300595308644596</v>
       </c>
       <c r="G317">
-        <v>0.88452212173173195</v>
+        <v>0.886865504380836</v>
       </c>
       <c r="H317">
-        <v>0.73318596479755005</v>
+        <v>0.73599505285667699</v>
       </c>
       <c r="I317">
-        <v>0.847263980578709</v>
+        <v>0.85097822266622902</v>
       </c>
       <c r="J317">
-        <v>0.92875535369392004</v>
+        <v>0.93421643959303502</v>
       </c>
       <c r="K317">
-        <v>0.77723544719969195</v>
+        <v>0.77998374422201899</v>
       </c>
       <c r="L317">
-        <v>0.89230400783244401</v>
+        <v>0.90151661617096801</v>
       </c>
       <c r="M317">
-        <v>0.96850430453625003</v>
+        <v>0.97565530142581602</v>
       </c>
       <c r="N317">
-        <v>0.77708378968970604</v>
+        <v>0.76882412166810199</v>
       </c>
       <c r="O317">
-        <v>0.87892779144843602</v>
+        <v>0.87481291231923597</v>
       </c>
       <c r="P317">
-        <v>0.93311412838692198</v>
+        <v>0.93480399586452201</v>
       </c>
     </row>
     <row r="318" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A318" s="1">
         <v>39326</v>
       </c>
       <c r="B318">
-        <v>0.74553997936994598</v>
+        <v>0.74625564721178195</v>
       </c>
       <c r="C318">
-        <v>0.85054784252865701</v>
+        <v>0.85489452413837197</v>
       </c>
       <c r="D318">
-        <v>0.95776298821709505</v>
+        <v>0.96019204948936498</v>
       </c>
       <c r="E318">
-        <v>0.69694637997459297</v>
+        <v>0.70047944194459399</v>
       </c>
       <c r="F318">
-        <v>0.80303521978239101</v>
+        <v>0.80594666004892102</v>
       </c>
       <c r="G318">
-        <v>0.88869826023486298</v>
+        <v>0.89119057524205902</v>
       </c>
       <c r="H318">
-        <v>0.724971414814084</v>
+        <v>0.73023144391620598</v>
       </c>
       <c r="I318">
-        <v>0.84371935880784799</v>
+        <v>0.84911546426222995</v>
       </c>
       <c r="J318">
-        <v>0.92878922418559795</v>
+        <v>0.93398465598993696</v>
       </c>
       <c r="K318">
-        <v>0.77335372382771905</v>
+        <v>0.77623929112980194</v>
       </c>
       <c r="L318">
-        <v>0.88766408194026603</v>
+        <v>0.89861494115353802</v>
       </c>
       <c r="M318">
-        <v>0.96500798497237805</v>
+        <v>0.97321546779550905</v>
       </c>
       <c r="N318">
-        <v>0.77376965098394201</v>
+        <v>0.76743016658106</v>
       </c>
       <c r="O318">
-        <v>0.87726713249524502</v>
+        <v>0.87385156441586997</v>
       </c>
       <c r="P318">
-        <v>0.93216044800707398</v>
+        <v>0.93381996566622905</v>
       </c>
     </row>
     <row r="319" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A319" s="1">
         <v>39356</v>
       </c>
       <c r="B319">
-        <v>0.75358977102300795</v>
+        <v>0.75376801591513998</v>
       </c>
       <c r="C319">
-        <v>0.85655347254623004</v>
+        <v>0.86082862559651896</v>
       </c>
       <c r="D319">
-        <v>0.96016760444945204</v>
+        <v>0.96232145397336999</v>
       </c>
       <c r="E319">
-        <v>0.69620537732194798</v>
+        <v>0.69782308481871202</v>
       </c>
       <c r="F319">
-        <v>0.80531820045714597</v>
+        <v>0.80721501157094899</v>
       </c>
       <c r="G319">
-        <v>0.89071395672851095</v>
+        <v>0.89270790804787303</v>
       </c>
       <c r="H319">
-        <v>0.72981461445707596</v>
+        <v>0.73594863047153203</v>
       </c>
       <c r="I319">
-        <v>0.85023415269807801</v>
+        <v>0.85637110936632499</v>
       </c>
       <c r="J319">
-        <v>0.93091833121891099</v>
+        <v>0.93607337321486195</v>
       </c>
       <c r="K319">
-        <v>0.77918597786031696</v>
+        <v>0.78297392097881102</v>
       </c>
       <c r="L319">
-        <v>0.89104636836930995</v>
+        <v>0.90336513026568599</v>
       </c>
       <c r="M319">
-        <v>0.96577188543791903</v>
+        <v>0.97449985020805796</v>
       </c>
       <c r="N319">
-        <v>0.77932922610107702</v>
+        <v>0.76931200470978001</v>
       </c>
       <c r="O319">
-        <v>0.87619084121782898</v>
+        <v>0.871953635797315</v>
       </c>
       <c r="P319">
-        <v>0.93047314575194395</v>
+        <v>0.93230493048685004</v>
       </c>
     </row>
     <row r="320" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A320" s="1">
         <v>39387</v>
       </c>
       <c r="B320">
-        <v>0.75670969999556104</v>
+        <v>0.75668249521255904</v>
       </c>
       <c r="C320">
-        <v>0.85709231474911796</v>
+        <v>0.86083710631421195</v>
       </c>
       <c r="D320">
-        <v>0.96011295601578905</v>
+        <v>0.96202898953904603</v>
       </c>
       <c r="E320">
-        <v>0.70953235229289302</v>
+        <v>0.70907183953146602</v>
       </c>
       <c r="F320">
-        <v>0.81208899647543897</v>
+        <v>0.81269768700483103</v>
       </c>
       <c r="G320">
-        <v>0.89121250438013799</v>
+        <v>0.89272321977423696</v>
       </c>
       <c r="H320">
-        <v>0.738467905328966</v>
+        <v>0.74226732241742799</v>
       </c>
       <c r="I320">
-        <v>0.85530038579505097</v>
+        <v>0.85985706442154797</v>
       </c>
       <c r="J320">
-        <v>0.93244243199089705</v>
+        <v>0.93765801484643896</v>
       </c>
       <c r="K320">
-        <v>0.78046977481771995</v>
+        <v>0.78134079693819902</v>
       </c>
       <c r="L320">
-        <v>0.88904375400151303</v>
+        <v>0.90002597021997699</v>
       </c>
       <c r="M320">
-        <v>0.96481974345344701</v>
+        <v>0.97365767095726496</v>
       </c>
       <c r="N320">
-        <v>0.77312250972176899</v>
+        <v>0.76577031212301905</v>
       </c>
       <c r="O320">
-        <v>0.86859260170946495</v>
+        <v>0.86486097866906897</v>
       </c>
       <c r="P320">
-        <v>0.92799185046034505</v>
+        <v>0.92960034663886504</v>
       </c>
     </row>
     <row r="321" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A321" s="1">
         <v>39417</v>
       </c>
       <c r="B321">
-        <v>0.75830452548972105</v>
+        <v>0.75791125443608898</v>
       </c>
       <c r="C321">
-        <v>0.86118118234252194</v>
+        <v>0.864504823342785</v>
       </c>
       <c r="D321">
-        <v>0.96208024867624298</v>
+        <v>0.963834978834891</v>
       </c>
       <c r="E321">
-        <v>0.71353200463379995</v>
+        <v>0.71311382965016101</v>
       </c>
       <c r="F321">
-        <v>0.81603507837891398</v>
+        <v>0.81643338239276497</v>
       </c>
       <c r="G321">
-        <v>0.89058226914730798</v>
+        <v>0.89190367595330899</v>
       </c>
       <c r="H321">
-        <v>0.75598289090909299</v>
+        <v>0.75710167805713702</v>
       </c>
       <c r="I321">
-        <v>0.86677968464819799</v>
+        <v>0.86959588088935502</v>
       </c>
       <c r="J321">
-        <v>0.93407953480041195</v>
+        <v>0.93933825017999995</v>
       </c>
       <c r="K321">
-        <v>0.78696989580592402</v>
+        <v>0.78833117179295997</v>
       </c>
       <c r="L321">
-        <v>0.89580449186645705</v>
+        <v>0.90707532158651505</v>
       </c>
       <c r="M321">
-        <v>0.96793881660249204</v>
+        <v>0.97689130600736995</v>
       </c>
       <c r="N321">
-        <v>0.76101242358674004</v>
+        <v>0.75481609075737899</v>
       </c>
       <c r="O321">
-        <v>0.86375117974646398</v>
+        <v>0.86010080676174905</v>
       </c>
       <c r="P321">
-        <v>0.92678291048122996</v>
+        <v>0.92814308422541103</v>
       </c>
     </row>
     <row r="322" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A322" s="1">
         <v>39448</v>
       </c>
       <c r="B322">
-        <v>0.76286704039437803</v>
+        <v>0.76276969728947497</v>
       </c>
       <c r="C322">
-        <v>0.86359930868036205</v>
+        <v>0.866697609134642</v>
       </c>
       <c r="D322">
-        <v>0.96503131659373498</v>
+        <v>0.96676530845140496</v>
       </c>
       <c r="E322">
-        <v>0.724184664185345</v>
+        <v>0.72242315832715498</v>
       </c>
       <c r="F322">
-        <v>0.81770874778225999</v>
+        <v>0.81749580591650395</v>
       </c>
       <c r="G322">
-        <v>0.88992099965990001</v>
+        <v>0.89069177095469598</v>
       </c>
       <c r="H322">
-        <v>0.74667172883844002</v>
+        <v>0.74755410640526299</v>
       </c>
       <c r="I322">
-        <v>0.85835402373302605</v>
+        <v>0.86056554685887698</v>
       </c>
       <c r="J322">
-        <v>0.93403077311881899</v>
+        <v>0.93911333299196897</v>
       </c>
       <c r="K322">
-        <v>0.78989631059353305</v>
+        <v>0.78870849754605798</v>
       </c>
       <c r="L322">
-        <v>0.89811293685745597</v>
+        <v>0.90670314776923999</v>
       </c>
       <c r="M322">
-        <v>0.97001412575589896</v>
+        <v>0.97839449497993003</v>
       </c>
       <c r="N322">
-        <v>0.75880167564782197</v>
+        <v>0.75498507886286403</v>
       </c>
       <c r="O322">
-        <v>0.86160615170378796</v>
+        <v>0.859042924925568</v>
       </c>
       <c r="P322">
-        <v>0.92554274252130897</v>
+        <v>0.92702371557336605</v>
       </c>
     </row>
     <row r="323" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A323" s="1">
         <v>39479</v>
       </c>
       <c r="B323">
-        <v>0.76158580101690798</v>
+        <v>0.76048457585722595</v>
       </c>
       <c r="C323">
-        <v>0.86374842999655899</v>
+        <v>0.86594307665214698</v>
       </c>
       <c r="D323">
-        <v>0.96629961132576603</v>
+        <v>0.968057306450961</v>
       </c>
       <c r="E323">
-        <v>0.70658767530064104</v>
+        <v>0.70560702784973095</v>
       </c>
       <c r="F323">
-        <v>0.81104488613288706</v>
+        <v>0.81054487665144304</v>
       </c>
       <c r="G323">
-        <v>0.88908988321712801</v>
+        <v>0.88973065661158102</v>
       </c>
       <c r="H323">
-        <v>0.73290813514308295</v>
+        <v>0.73407037802910402</v>
       </c>
       <c r="I323">
-        <v>0.84702514271648</v>
+        <v>0.848934950354583</v>
       </c>
       <c r="J323">
-        <v>0.932162717008579</v>
+        <v>0.93676370431828504</v>
       </c>
       <c r="K323">
-        <v>0.79965703489540496</v>
+        <v>0.79674544838129702</v>
       </c>
       <c r="L323">
-        <v>0.90671799662744501</v>
+        <v>0.91300223397033098</v>
       </c>
       <c r="M323">
-        <v>0.97593301892635398</v>
+        <v>0.98328057494577203</v>
       </c>
       <c r="N323">
-        <v>0.75125326022212902</v>
+        <v>0.74762060022460497</v>
       </c>
       <c r="O323">
-        <v>0.85712397369770899</v>
+        <v>0.85501218529179501</v>
       </c>
       <c r="P323">
-        <v>0.92480730451708104</v>
+        <v>0.92652926491654497</v>
       </c>
     </row>
     <row r="324" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A324" s="1">
         <v>39508</v>
       </c>
       <c r="B324">
-        <v>0.76825101737422397</v>
+        <v>0.76696175790445298</v>
       </c>
       <c r="C324">
-        <v>0.86973368614007696</v>
+        <v>0.87185688099623704</v>
       </c>
       <c r="D324">
-        <v>0.96971751913003901</v>
+        <v>0.97157439551679903</v>
       </c>
       <c r="E324">
-        <v>0.70293394408598697</v>
+        <v>0.70288330993078796</v>
       </c>
       <c r="F324">
-        <v>0.81023208721530304</v>
+        <v>0.81050172060524395</v>
       </c>
       <c r="G324">
-        <v>0.888728533486977</v>
+        <v>0.88962301173663905</v>
       </c>
       <c r="H324">
-        <v>0.71987622251598504</v>
+        <v>0.72267119531954105</v>
       </c>
       <c r="I324">
-        <v>0.83835629332169403</v>
+        <v>0.84077138752848701</v>
       </c>
       <c r="J324">
-        <v>0.92931523701348395</v>
+        <v>0.93341915619623494</v>
       </c>
       <c r="K324">
-        <v>0.81198299141013497</v>
+        <v>0.80570342826218</v>
       </c>
       <c r="L324">
-        <v>0.91657565586850798</v>
+        <v>0.919775845839782</v>
       </c>
       <c r="M324">
-        <v>0.98076837052642896</v>
+        <v>0.986818246728142</v>
       </c>
       <c r="N324">
-        <v>0.75956304527516005</v>
+        <v>0.75537799393673799</v>
       </c>
       <c r="O324">
-        <v>0.86161945179285804</v>
+        <v>0.85977923169151804</v>
       </c>
       <c r="P324">
-        <v>0.92560222307436402</v>
+        <v>0.92758576311244001</v>
       </c>
     </row>
     <row r="325" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A325" s="1">
         <v>39539</v>
       </c>
       <c r="B325">
-        <v>0.77741621580335596</v>
+        <v>0.77471301632110301</v>
       </c>
       <c r="C325">
-        <v>0.87662343338641102</v>
+        <v>0.878564555760313</v>
       </c>
       <c r="D325">
-        <v>0.97099317588769896</v>
+        <v>0.97309956850190404</v>
       </c>
       <c r="E325">
-        <v>0.71502844307092805</v>
+        <v>0.714704938343251</v>
       </c>
       <c r="F325">
-        <v>0.81482367916750298</v>
+        <v>0.81575936972993701</v>
       </c>
       <c r="G325">
-        <v>0.88884411125830798</v>
+        <v>0.89018321772484599</v>
       </c>
       <c r="H325">
-        <v>0.72513483119033395</v>
+        <v>0.72893047410590095</v>
       </c>
       <c r="I325">
-        <v>0.84253177049036898</v>
+        <v>0.845765066997479</v>
       </c>
       <c r="J325">
-        <v>0.92929580925198996</v>
+        <v>0.93321390700161</v>
       </c>
       <c r="K325">
-        <v>0.82768987245117798</v>
+        <v>0.81798518822343602</v>
       </c>
       <c r="L325">
-        <v>0.93116107328727205</v>
+        <v>0.93210832900725904</v>
       </c>
       <c r="M325">
-        <v>0.98739951887201904</v>
+        <v>0.992029375269597</v>
       </c>
       <c r="N325">
-        <v>0.78132350476780799</v>
+        <v>0.77557471258543298</v>
       </c>
       <c r="O325">
-        <v>0.87223876497625596</v>
+        <v>0.87101473988008504</v>
       </c>
       <c r="P325">
-        <v>0.92665634160751198</v>
+        <v>0.92901628952119697</v>
       </c>
     </row>
     <row r="326" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A326" s="1">
         <v>39569</v>
       </c>
       <c r="B326">
-        <v>0.78449737350922299</v>
+        <v>0.78068412598963599</v>
       </c>
       <c r="C326">
-        <v>0.88133095708499198</v>
+        <v>0.88291449618774098</v>
       </c>
       <c r="D326">
-        <v>0.97211149316954604</v>
+        <v>0.97425806425162098</v>
       </c>
       <c r="E326">
-        <v>0.72571045984335203</v>
+        <v>0.72670253854684297</v>
       </c>
       <c r="F326">
-        <v>0.81706449052961705</v>
+        <v>0.81922215183407598</v>
       </c>
       <c r="G326">
-        <v>0.88725919808507603</v>
+        <v>0.88892523259285094</v>
       </c>
       <c r="H326">
-        <v>0.731200841102571</v>
+        <v>0.73443686740945102</v>
       </c>
       <c r="I326">
-        <v>0.84756467635854305</v>
+        <v>0.85114309219425699</v>
       </c>
       <c r="J326">
-        <v>0.93023687438831404</v>
+        <v>0.93411221556748403</v>
       </c>
       <c r="K326">
-        <v>0.84082635574818798</v>
+        <v>0.82892937588204296</v>
       </c>
       <c r="L326">
-        <v>0.942451614684229</v>
+        <v>0.94098805026847998</v>
       </c>
       <c r="M326">
-        <v>0.99081270814409395</v>
+        <v>0.994546312095689</v>
       </c>
       <c r="N326">
-        <v>0.77357321643180599</v>
+        <v>0.76673565809309896</v>
       </c>
       <c r="O326">
-        <v>0.87076710449432104</v>
+        <v>0.86880164902406398</v>
       </c>
       <c r="P326">
-        <v>0.92804182087986298</v>
+        <v>0.93017853124389505</v>
       </c>
     </row>
     <row r="327" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A327" s="1">
         <v>39600</v>
       </c>
       <c r="B327">
-        <v>0.77817669152286895</v>
+        <v>0.77537240934047102</v>
       </c>
       <c r="C327">
-        <v>0.87833347650435101</v>
+        <v>0.88036833208120902</v>
       </c>
       <c r="D327">
-        <v>0.97116230257083502</v>
+        <v>0.97335421851622805</v>
       </c>
       <c r="E327">
-        <v>0.71874066734039199</v>
+        <v>0.72083658473339696</v>
       </c>
       <c r="F327">
-        <v>0.81279883998714397</v>
+        <v>0.81519228703659397</v>
       </c>
       <c r="G327">
-        <v>0.88390996841138603</v>
+        <v>0.88579980182185603</v>
       </c>
       <c r="H327">
-        <v>0.74305573967136895</v>
+        <v>0.74682855259543801</v>
       </c>
       <c r="I327">
-        <v>0.85471935681474398</v>
+        <v>0.858753694916771</v>
       </c>
       <c r="J327">
-        <v>0.93062080927093704</v>
+        <v>0.93483899780459001</v>
       </c>
       <c r="K327">
-        <v>0.84600022183259804</v>
+        <v>0.83521215236979995</v>
       </c>
       <c r="L327">
-        <v>0.94961227564843198</v>
+        <v>0.94815030804148204</v>
       </c>
       <c r="M327">
-        <v>0.99503040430630496</v>
+        <v>0.99797412316985801</v>
       </c>
       <c r="N327">
-        <v>0.77282019899792698</v>
+        <v>0.76706638423540396</v>
       </c>
       <c r="O327">
-        <v>0.87122114451273402</v>
+        <v>0.86909289729594796</v>
       </c>
       <c r="P327">
-        <v>0.92853803985347505</v>
+        <v>0.93057473629787901</v>
       </c>
     </row>
     <row r="328" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A328" s="1">
         <v>39630</v>
       </c>
       <c r="B328">
-        <v>0.79158147599916495</v>
+        <v>0.78867902969363901</v>
       </c>
       <c r="C328">
-        <v>0.88575544376042104</v>
+        <v>0.88779061514831004</v>
       </c>
       <c r="D328">
-        <v>0.97268197006231305</v>
+        <v>0.97501401034188795</v>
       </c>
       <c r="E328">
-        <v>0.73023380071207</v>
+        <v>0.73092935254647695</v>
       </c>
       <c r="F328">
-        <v>0.81832150236635004</v>
+        <v>0.82008787142662498</v>
       </c>
       <c r="G328">
-        <v>0.88189498599867799</v>
+        <v>0.88372498037883396</v>
       </c>
       <c r="H328">
-        <v>0.77566223863929595</v>
+        <v>0.77890048605349005</v>
       </c>
       <c r="I328">
-        <v>0.87305247519708695</v>
+        <v>0.87678085027949304</v>
       </c>
       <c r="J328">
-        <v>0.93219036014684697</v>
+        <v>0.93671371488191402</v>
       </c>
       <c r="K328">
-        <v>0.855043122663533</v>
+        <v>0.84556745439224001</v>
       </c>
       <c r="L328">
-        <v>0.95628417895276396</v>
+        <v>0.95552922778673399</v>
       </c>
       <c r="M328">
-        <v>0.99685716696719695</v>
+        <v>0.99975340443645799</v>
       </c>
       <c r="N328">
-        <v>0.79166414385798201</v>
+        <v>0.78641277220109096</v>
       </c>
       <c r="O328">
-        <v>0.88235832225391397</v>
+        <v>0.88088212771601004</v>
       </c>
       <c r="P328">
-        <v>0.93064394813580298</v>
+        <v>0.93283001862673498</v>
       </c>
     </row>
     <row r="329" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A329" s="1">
         <v>39661</v>
       </c>
       <c r="B329">
-        <v>0.80281479787496302</v>
+        <v>0.79845154871656399</v>
       </c>
       <c r="C329">
-        <v>0.89572200581528705</v>
+        <v>0.89775975515175399</v>
       </c>
       <c r="D329">
-        <v>0.97536350635005098</v>
+        <v>0.97786256241359204</v>
       </c>
       <c r="E329">
-        <v>0.73755045254580898</v>
+        <v>0.73812854224202296</v>
       </c>
       <c r="F329">
-        <v>0.81956255753836105</v>
+        <v>0.82206675650164795</v>
       </c>
       <c r="G329">
-        <v>0.88021415663931402</v>
+        <v>0.88224989419707101</v>
       </c>
       <c r="H329">
-        <v>0.77185895745254696</v>
+        <v>0.77258691336443897</v>
       </c>
       <c r="I329">
-        <v>0.87706946671066699</v>
+        <v>0.88017202738827005</v>
       </c>
       <c r="J329">
-        <v>0.93354913384077798</v>
+        <v>0.93830149833216303</v>
       </c>
       <c r="K329">
-        <v>0.86391400286337205</v>
+        <v>0.85456176327724898</v>
       </c>
       <c r="L329">
-        <v>0.96465678032529001</v>
+        <v>0.96487305416322999</v>
       </c>
       <c r="M329">
-        <v>0.99771922031966498</v>
+        <v>1.00071526023396</v>
       </c>
       <c r="N329">
-        <v>0.79925337537823604</v>
+        <v>0.792416939097912</v>
       </c>
       <c r="O329">
-        <v>0.89336488722044904</v>
+        <v>0.89196832228545397</v>
       </c>
       <c r="P329">
-        <v>0.93452666464807299</v>
+        <v>0.93653676300606903</v>
       </c>
     </row>
     <row r="330" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A330" s="1">
         <v>39692</v>
       </c>
       <c r="B330">
-        <v>0.82043914253818495</v>
+        <v>0.81514513503144503</v>
       </c>
       <c r="C330">
-        <v>0.91004216674632499</v>
+        <v>0.91210121134989897</v>
       </c>
       <c r="D330">
-        <v>0.97925191199297501</v>
+        <v>0.98165637970265696</v>
       </c>
       <c r="E330">
-        <v>0.73286222919726596</v>
+        <v>0.73493594187497102</v>
       </c>
       <c r="F330">
-        <v>0.82145318385209398</v>
+        <v>0.82539165568081896</v>
       </c>
       <c r="G330">
-        <v>0.87970323094552805</v>
+        <v>0.88184127397144896</v>
       </c>
       <c r="H330">
-        <v>0.79738798040353798</v>
+        <v>0.79514968991645296</v>
       </c>
       <c r="I330">
-        <v>0.899421949219677</v>
+        <v>0.90104025985063096</v>
       </c>
       <c r="J330">
-        <v>0.93815581832588502</v>
+        <v>0.943295625490567</v>
       </c>
       <c r="K330">
-        <v>0.87371139679798104</v>
+        <v>0.86394920752181004</v>
       </c>
       <c r="L330">
-        <v>0.97600395893507497</v>
+        <v>0.97698727566558397</v>
       </c>
       <c r="M330">
-        <v>1.00089649803822</v>
+        <v>1.00392479407062</v>
       </c>
       <c r="N330">
-        <v>0.82295496684329394</v>
+        <v>0.81507346072665299</v>
       </c>
       <c r="O330">
-        <v>0.91449725537026705</v>
+        <v>0.91369813379276799</v>
       </c>
       <c r="P330">
-        <v>0.94049474101853203</v>
+        <v>0.94257403899073</v>
       </c>
     </row>
     <row r="331" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A331" s="1">
         <v>39722</v>
       </c>
       <c r="B331">
-        <v>0.85377247009900703</v>
+        <v>0.84638066861805505</v>
       </c>
       <c r="C331">
-        <v>0.93566959316286602</v>
+        <v>0.93830648420853902</v>
       </c>
       <c r="D331">
-        <v>0.98587415694636105</v>
+        <v>0.98822951742513598</v>
       </c>
       <c r="E331">
-        <v>0.76337454301778995</v>
+        <v>0.76411174228808698</v>
       </c>
       <c r="F331">
-        <v>0.83874196030458503</v>
+        <v>0.84301054711597301</v>
       </c>
       <c r="G331">
-        <v>0.880904318344916</v>
+        <v>0.88282682389189404</v>
       </c>
       <c r="H331">
-        <v>0.82757816155733999</v>
+        <v>0.82580118350181997</v>
       </c>
       <c r="I331">
-        <v>0.930937691409504</v>
+        <v>0.93337672591790999</v>
       </c>
       <c r="J331">
-        <v>0.94341920447164596</v>
+        <v>0.94809887645556301</v>
       </c>
       <c r="K331">
-        <v>0.87992934692129599</v>
+        <v>0.87025192835251297</v>
       </c>
       <c r="L331">
-        <v>0.98410434962543003</v>
+        <v>0.98832855385718599</v>
       </c>
       <c r="M331">
-        <v>1.0002285187937701</v>
+        <v>1.00407597439625</v>
       </c>
       <c r="N331">
-        <v>0.88595360086806796</v>
+        <v>0.87265315647102304</v>
       </c>
       <c r="O331">
-        <v>0.95754011396781102</v>
+        <v>0.95699790363692405</v>
       </c>
       <c r="P331">
-        <v>0.94939934451984997</v>
+        <v>0.95166934737643705</v>
       </c>
     </row>
     <row r="332" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A332" s="1">
         <v>39753</v>
       </c>
       <c r="B332">
-        <v>0.871844286645866</v>
+        <v>0.86210679700414405</v>
       </c>
       <c r="C332">
-        <v>0.94952970322185803</v>
+        <v>0.95033074005663898</v>
       </c>
       <c r="D332">
-        <v>0.99065663734397502</v>
+        <v>0.99227416982552596</v>
       </c>
       <c r="E332">
-        <v>0.77331034101654395</v>
+        <v>0.77354780256907596</v>
       </c>
       <c r="F332">
-        <v>0.85038760847127204</v>
+        <v>0.85470795994111304</v>
       </c>
       <c r="G332">
-        <v>0.882801989888092</v>
+        <v>0.88431344395976197</v>
       </c>
       <c r="H332">
-        <v>0.83970072591962397</v>
+        <v>0.83626692911961598</v>
       </c>
       <c r="I332">
-        <v>0.94318895724318996</v>
+        <v>0.94433324260231599</v>
       </c>
       <c r="J332">
-        <v>0.94756661306680001</v>
+        <v>0.95178212560382602</v>
       </c>
       <c r="K332">
-        <v>0.87513352135161004</v>
+        <v>0.86316482291566399</v>
       </c>
       <c r="L332">
-        <v>0.97826544167516305</v>
+        <v>0.98152147016893798</v>
       </c>
       <c r="M332">
-        <v>0.99421963350334097</v>
+        <v>0.99810760971058599</v>
       </c>
       <c r="N332">
-        <v>0.91617379010884803</v>
+        <v>0.90309440785384998</v>
       </c>
       <c r="O332">
-        <v>0.97957708438496205</v>
+        <v>0.97817210420228795</v>
       </c>
       <c r="P332">
-        <v>0.95569473009855799</v>
+        <v>0.95706367214016197</v>
       </c>
     </row>
     <row r="333" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A333" s="1">
         <v>39783</v>
       </c>
       <c r="B333">
-        <v>0.86712297406041705</v>
+        <v>0.859449524590984</v>
       </c>
       <c r="C333">
-        <v>0.95109866702010504</v>
+        <v>0.95326549550627204</v>
       </c>
       <c r="D333">
-        <v>0.99126190093366295</v>
+        <v>0.99261646657895397</v>
       </c>
       <c r="E333">
-        <v>0.782296364784138</v>
+        <v>0.78244912242917897</v>
       </c>
       <c r="F333">
-        <v>0.85727934518437299</v>
+        <v>0.86158177957549997</v>
       </c>
       <c r="G333">
-        <v>0.88327418272886105</v>
+        <v>0.88478542536148497</v>
       </c>
       <c r="H333">
-        <v>0.85666414252717904</v>
+        <v>0.85376148663179197</v>
       </c>
       <c r="I333">
-        <v>0.960290165923669</v>
+        <v>0.96167808089651396</v>
       </c>
       <c r="J333">
-        <v>0.950582796547364</v>
+        <v>0.95407831902316798</v>
       </c>
       <c r="K333">
-        <v>0.87150601511160497</v>
+        <v>0.86462882873524605</v>
       </c>
       <c r="L333">
-        <v>0.97528181490917898</v>
+        <v>0.98218951796654697</v>
       </c>
       <c r="M333">
-        <v>0.99186639557203804</v>
+        <v>0.99655989102103804</v>
       </c>
       <c r="N333">
-        <v>0.93730561663494005</v>
+        <v>0.92301539407792199</v>
       </c>
       <c r="O333">
-        <v>0.99615111017083302</v>
+        <v>0.99436178541931997</v>
       </c>
       <c r="P333">
-        <v>0.95918257779566096</v>
+        <v>0.96021064228188502</v>
       </c>
     </row>
     <row r="334" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A334" s="1">
         <v>39814</v>
       </c>
       <c r="B334">
-        <v>0.85881981610304003</v>
+        <v>0.85184659536616103</v>
       </c>
       <c r="C334">
-        <v>0.94077835131467902</v>
+        <v>0.94219602225347399</v>
       </c>
       <c r="D334">
-        <v>0.98870388535510201</v>
+        <v>0.98972301140930996</v>
       </c>
       <c r="E334">
-        <v>0.77587128767323299</v>
+        <v>0.77337335457861101</v>
       </c>
       <c r="F334">
-        <v>0.85496245266642601</v>
+        <v>0.85632862107841601</v>
       </c>
       <c r="G334">
-        <v>0.88293292763175801</v>
+        <v>0.88336337059181103</v>
       </c>
       <c r="H334">
-        <v>0.88038990112974802</v>
+        <v>0.87610178944341899</v>
       </c>
       <c r="I334">
-        <v>0.96546895599154903</v>
+        <v>0.96494994973524195</v>
       </c>
       <c r="J334">
-        <v>0.95240276294652304</v>
+        <v>0.95530596750719299</v>
       </c>
       <c r="K334">
-        <v>0.87651069965468298</v>
+        <v>0.87511397030357096</v>
       </c>
       <c r="L334">
-        <v>0.97340217137651297</v>
+        <v>0.98231980623273696</v>
       </c>
       <c r="M334">
-        <v>0.99159520690371705</v>
+        <v>0.99722125373221604</v>
       </c>
       <c r="N334">
-        <v>0.93118767541507297</v>
+        <v>0.91792012051217498</v>
       </c>
       <c r="O334">
-        <v>0.99067874419630197</v>
+        <v>0.98973206875087205</v>
       </c>
       <c r="P334">
-        <v>0.95919843369970503</v>
+        <v>0.960476601344599</v>
       </c>
     </row>
     <row r="335" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A335" s="1">
         <v>39845</v>
       </c>
       <c r="B335">
-        <v>0.83536196832765897</v>
+        <v>0.830706501174587</v>
       </c>
       <c r="C335">
-        <v>0.924215772824031</v>
+        <v>0.92572139288753297</v>
       </c>
       <c r="D335">
-        <v>0.98408968324715795</v>
+        <v>0.98502533646928403</v>
       </c>
       <c r="E335">
-        <v>0.76341882900718205</v>
+        <v>0.76174447620774799</v>
       </c>
       <c r="F335">
-        <v>0.84724517734025195</v>
+        <v>0.84821402149913105</v>
       </c>
       <c r="G335">
-        <v>0.88175063943184395</v>
+        <v>0.88258249391528598</v>
       </c>
       <c r="H335">
-        <v>0.86139397146706898</v>
+        <v>0.86050996652143596</v>
       </c>
       <c r="I335">
-        <v>0.94869258704803305</v>
+        <v>0.95014665570929302</v>
       </c>
       <c r="J335">
-        <v>0.95081520137091002</v>
+        <v>0.95386816203273805</v>
       </c>
       <c r="K335">
-        <v>0.86853446581999605</v>
+        <v>0.86520182233776899</v>
       </c>
       <c r="L335">
-        <v>0.96202700947957398</v>
+        <v>0.96969461624853004</v>
       </c>
       <c r="M335">
-        <v>0.98873411485757601</v>
+        <v>0.99478389045652604</v>
       </c>
       <c r="N335">
-        <v>0.90166575069493005</v>
+        <v>0.89195790384547002</v>
       </c>
       <c r="O335">
-        <v>0.97522934485694401</v>
+        <v>0.97256002972923306</v>
       </c>
       <c r="P335">
-        <v>0.95833499552138501</v>
+        <v>0.95915345812780095</v>
       </c>
     </row>
     <row r="336" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A336" s="1">
         <v>39873</v>
       </c>
       <c r="B336">
-        <v>0.82192978106474202</v>
+        <v>0.81971050627678499</v>
       </c>
       <c r="C336">
-        <v>0.91035111807776703</v>
+        <v>0.91294254440831601</v>
       </c>
       <c r="D336">
-        <v>0.97815182501616205</v>
+        <v>0.97936308025887997</v>
       </c>
       <c r="E336">
-        <v>0.75031188734943499</v>
+        <v>0.74819101896934204</v>
       </c>
       <c r="F336">
-        <v>0.83541503264053796</v>
+        <v>0.83658305886616602</v>
       </c>
       <c r="G336">
-        <v>0.87842476058750296</v>
+        <v>0.87981500793624401</v>
       </c>
       <c r="H336">
-        <v>0.83856804918227801</v>
+        <v>0.83895191735670405</v>
       </c>
       <c r="I336">
-        <v>0.93153926701199996</v>
+        <v>0.93356327162297204</v>
       </c>
       <c r="J336">
-        <v>0.94842630527452099</v>
+        <v>0.95162546107713497</v>
       </c>
       <c r="K336">
-        <v>0.86072972736729902</v>
+        <v>0.86214234517349597</v>
       </c>
       <c r="L336">
-        <v>0.95323796548980699</v>
+        <v>0.96248360078153905</v>
       </c>
       <c r="M336">
-        <v>0.98692279607942301</v>
+        <v>0.99327351614197601</v>
       </c>
       <c r="N336">
-        <v>0.88056093969227001</v>
+        <v>0.87295244509599301</v>
       </c>
       <c r="O336">
-        <v>0.95297311511994698</v>
+        <v>0.94993341361213601</v>
       </c>
       <c r="P336">
-        <v>0.95194981813186996</v>
+        <v>0.95260632279519297</v>
       </c>
     </row>
     <row r="337" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A337" s="1">
         <v>39904</v>
       </c>
       <c r="B337">
-        <v>0.81364437717707305</v>
+        <v>0.81200673345645702</v>
       </c>
       <c r="C337">
-        <v>0.90069235520378399</v>
+        <v>0.90299632697813603</v>
       </c>
       <c r="D337">
-        <v>0.97423697865177095</v>
+        <v>0.97549532472494604</v>
       </c>
       <c r="E337">
-        <v>0.73719329171246395</v>
+        <v>0.73656991308018505</v>
       </c>
       <c r="F337">
-        <v>0.822613536097903</v>
+        <v>0.82455421671312601</v>
       </c>
       <c r="G337">
-        <v>0.87561194882166704</v>
+        <v>0.87784605857051501</v>
       </c>
       <c r="H337">
-        <v>0.84037961384819304</v>
+        <v>0.84130490425047</v>
       </c>
       <c r="I337">
-        <v>0.92285840054782697</v>
+        <v>0.92403216148079403</v>
       </c>
       <c r="J337">
-        <v>0.94590631758462296</v>
+        <v>0.94937394846926704</v>
       </c>
       <c r="K337">
-        <v>0.85032310480379103</v>
+        <v>0.85123032102001805</v>
       </c>
       <c r="L337">
-        <v>0.94158469764826802</v>
+        <v>0.94966803763646201</v>
       </c>
       <c r="M337">
-        <v>0.98295161425581501</v>
+        <v>0.98939338510582897</v>
       </c>
       <c r="N337">
-        <v>0.85568893590694906</v>
+        <v>0.84926939358478803</v>
       </c>
       <c r="O337">
-        <v>0.93472900651750301</v>
+        <v>0.93208754473325095</v>
       </c>
       <c r="P337">
-        <v>0.94720152276639802</v>
+        <v>0.94815044084351996</v>
       </c>
     </row>
     <row r="338" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A338" s="1">
         <v>39934</v>
       </c>
       <c r="B338">
-        <v>0.80495206915338702</v>
+        <v>0.80333119633581695</v>
       </c>
       <c r="C338">
-        <v>0.89069276139137998</v>
+        <v>0.89302673400671795</v>
       </c>
       <c r="D338">
-        <v>0.96878921115611705</v>
+        <v>0.97018627064570995</v>
       </c>
       <c r="E338">
-        <v>0.73790006286729304</v>
+        <v>0.73577797883462503</v>
       </c>
       <c r="F338">
-        <v>0.81434480225005101</v>
+        <v>0.81586941646996503</v>
       </c>
       <c r="G338">
-        <v>0.87211170509007496</v>
+        <v>0.87470719958059795</v>
       </c>
       <c r="H338">
-        <v>0.81955661201582697</v>
+        <v>0.82029752477012796</v>
       </c>
       <c r="I338">
-        <v>0.90836988719795597</v>
+        <v>0.91020463124031203</v>
       </c>
       <c r="J338">
-        <v>0.94184295364188098</v>
+        <v>0.94558338772222394</v>
       </c>
       <c r="K338">
-        <v>0.82080880320106298</v>
+        <v>0.82578301850299796</v>
       </c>
       <c r="L338">
-        <v>0.92094362114571005</v>
+        <v>0.93207383532100196</v>
       </c>
       <c r="M338">
-        <v>0.97533707762576705</v>
+        <v>0.98296534284772097</v>
       </c>
       <c r="N338">
-        <v>0.84221221621842601</v>
+        <v>0.83804835206343897</v>
       </c>
       <c r="O338">
-        <v>0.92562789054418804</v>
+        <v>0.92423691477655801</v>
       </c>
       <c r="P338">
-        <v>0.94493174960625204</v>
+        <v>0.94602181869656399</v>
       </c>
     </row>
     <row r="339" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A339" s="1">
         <v>39965</v>
       </c>
       <c r="B339">
-        <v>0.78182437646487202</v>
+        <v>0.78127370139927199</v>
       </c>
       <c r="C339">
-        <v>0.87456315993959799</v>
+        <v>0.877359455519373</v>
       </c>
       <c r="D339">
-        <v>0.96279370242699003</v>
+        <v>0.96423976738567896</v>
       </c>
       <c r="E339">
-        <v>0.70243083394458306</v>
+        <v>0.70184067048298004</v>
       </c>
       <c r="F339">
-        <v>0.79439415352994103</v>
+        <v>0.79634006865628504</v>
       </c>
       <c r="G339">
-        <v>0.86922931782513801</v>
+        <v>0.87179082444933598</v>
       </c>
       <c r="H339">
-        <v>0.78745469701603299</v>
+        <v>0.79131101124821501</v>
       </c>
       <c r="I339">
-        <v>0.88677390533772305</v>
+        <v>0.89055010048337901</v>
       </c>
       <c r="J339">
-        <v>0.93799085293258699</v>
+        <v>0.94233164523698099</v>
       </c>
       <c r="K339">
-        <v>0.79946008209737396</v>
+        <v>0.80811650874890395</v>
       </c>
       <c r="L339">
-        <v>0.90373535568855501</v>
+        <v>0.91796883560410203</v>
       </c>
       <c r="M339">
-        <v>0.96854687108718296</v>
+        <v>0.97709114902570804</v>
       </c>
       <c r="N339">
-        <v>0.83521227786875896</v>
+        <v>0.83648675210475598</v>
       </c>
       <c r="O339">
-        <v>0.91892134311042095</v>
+        <v>0.91953882888882599</v>
       </c>
       <c r="P339">
-        <v>0.94178163995034403</v>
+        <v>0.94293997007514696</v>
       </c>
     </row>
     <row r="340" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A340" s="1">
         <v>39995</v>
       </c>
       <c r="B340">
-        <v>0.772042693553875</v>
+        <v>0.77287851295822896</v>
       </c>
       <c r="C340">
-        <v>0.86640075713027997</v>
+        <v>0.87019531523306204</v>
       </c>
       <c r="D340">
-        <v>0.95875685828586299</v>
+        <v>0.96059360929584203</v>
       </c>
       <c r="E340">
-        <v>0.69805101228137001</v>
+        <v>0.69920038597610301</v>
       </c>
       <c r="F340">
-        <v>0.78696009553541701</v>
+        <v>0.79033894103318003</v>
       </c>
       <c r="G340">
-        <v>0.86792987869032101</v>
+        <v>0.87064117078945802</v>
       </c>
       <c r="H340">
-        <v>0.78189696149006505</v>
+        <v>0.78460190600588298</v>
       </c>
       <c r="I340">
-        <v>0.88165478274680498</v>
+        <v>0.88521312461439305</v>
       </c>
       <c r="J340">
-        <v>0.93493190570025297</v>
+        <v>0.93976715524686405</v>
       </c>
       <c r="K340">
-        <v>0.79135636835830603</v>
+        <v>0.80239727662621196</v>
       </c>
       <c r="L340">
-        <v>0.89773151828421505</v>
+        <v>0.91398243668062895</v>
       </c>
       <c r="M340">
-        <v>0.96603181274091998</v>
+        <v>0.97529027494196596</v>
       </c>
       <c r="N340">
-        <v>0.84263936970428099</v>
+        <v>0.84469956164000304</v>
       </c>
       <c r="O340">
-        <v>0.91868752408441801</v>
+        <v>0.92067808384250605</v>
       </c>
       <c r="P340">
-        <v>0.93899519270528398</v>
+        <v>0.94052627066000805</v>
       </c>
     </row>
     <row r="341" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A341" s="1">
         <v>40026</v>
       </c>
       <c r="B341">
-        <v>0.76090367079659604</v>
+        <v>0.76100161446496495</v>
       </c>
       <c r="C341">
-        <v>0.85859961319663902</v>
+        <v>0.86216862867056498</v>
       </c>
       <c r="D341">
-        <v>0.95583672440751299</v>
+        <v>0.95782514119487605</v>
       </c>
       <c r="E341">
-        <v>0.67539725538145301</v>
+        <v>0.67742501251252596</v>
       </c>
       <c r="F341">
-        <v>0.77775212354380596</v>
+        <v>0.78103399003134</v>
       </c>
       <c r="G341">
-        <v>0.86674421795489598</v>
+        <v>0.86927005814580205</v>
       </c>
       <c r="H341">
-        <v>0.74906859932305303</v>
+        <v>0.75315086622420502</v>
       </c>
       <c r="I341">
-        <v>0.859261851340688</v>
+        <v>0.86400675205404998</v>
       </c>
       <c r="J341">
-        <v>0.93104410604635501</v>
+        <v>0.93603348280367404</v>
       </c>
       <c r="K341">
-        <v>0.79191715912737004</v>
+        <v>0.800971872271943</v>
       </c>
       <c r="L341">
-        <v>0.89484863998569797</v>
+        <v>0.91001653462070697</v>
       </c>
       <c r="M341">
-        <v>0.96253338104316899</v>
+        <v>0.97173405332599205</v>
       </c>
       <c r="N341">
-        <v>0.82953557617905904</v>
+        <v>0.82821413314806203</v>
       </c>
       <c r="O341">
-        <v>0.91029193994188995</v>
+        <v>0.910866666501426</v>
       </c>
       <c r="P341">
-        <v>0.93541670734862903</v>
+        <v>0.93719532018088902</v>
       </c>
     </row>
     <row r="342" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A342" s="1">
         <v>40057</v>
       </c>
       <c r="B342">
-        <v>0.76098282250260796</v>
+        <v>0.76012520069085199</v>
       </c>
       <c r="C342">
-        <v>0.85666656194715196</v>
+        <v>0.85957236732252595</v>
       </c>
       <c r="D342">
-        <v>0.95477817955558597</v>
+        <v>0.95649431055431799</v>
       </c>
       <c r="E342">
-        <v>0.67806191768561497</v>
+        <v>0.67719471831629496</v>
       </c>
       <c r="F342">
-        <v>0.77840238108913595</v>
+        <v>0.77971425984161502</v>
       </c>
       <c r="G342">
-        <v>0.86687871272238703</v>
+        <v>0.86870016185125198</v>
       </c>
       <c r="H342">
-        <v>0.74843373864061702</v>
+        <v>0.753785277141923</v>
       </c>
       <c r="I342">
-        <v>0.85801657187306302</v>
+        <v>0.86341693242331796</v>
       </c>
       <c r="J342">
-        <v>0.930736691759114</v>
+        <v>0.93536042451622803</v>
       </c>
       <c r="K342">
-        <v>0.79800520918229001</v>
+        <v>0.80562348564864095</v>
       </c>
       <c r="L342">
-        <v>0.89392562550324095</v>
+        <v>0.90694050577826502</v>
       </c>
       <c r="M342">
-        <v>0.96099278334804905</v>
+        <v>0.96916446261318001</v>
       </c>
       <c r="N342">
-        <v>0.82185691048437004</v>
+        <v>0.81803081384684595</v>
       </c>
       <c r="O342">
-        <v>0.90465293910901701</v>
+        <v>0.90365638805578796</v>
       </c>
       <c r="P342">
-        <v>0.93360326751794598</v>
+        <v>0.93541670656162101</v>
       </c>
     </row>
     <row r="343" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A343" s="1">
         <v>40087</v>
       </c>
       <c r="B343">
-        <v>0.75740256176347098</v>
+        <v>0.75605115676109202</v>
       </c>
       <c r="C343">
-        <v>0.85534704031571596</v>
+        <v>0.85838151150466202</v>
       </c>
       <c r="D343">
-        <v>0.95336885014105899</v>
+        <v>0.95496053026474803</v>
       </c>
       <c r="E343">
-        <v>0.66922991509235596</v>
+        <v>0.66805516986629598</v>
       </c>
       <c r="F343">
-        <v>0.77544551515433402</v>
+        <v>0.77619084372464597</v>
       </c>
       <c r="G343">
-        <v>0.86703653413843096</v>
+        <v>0.86835497271436002</v>
       </c>
       <c r="H343">
-        <v>0.73285829101800504</v>
+        <v>0.73986315574609196</v>
       </c>
       <c r="I343">
-        <v>0.85168505576985498</v>
+        <v>0.85837219679783106</v>
       </c>
       <c r="J343">
-        <v>0.92931673601439002</v>
+        <v>0.93385529870936901</v>
       </c>
       <c r="K343">
-        <v>0.79590023731370796</v>
+        <v>0.80134437615687903</v>
       </c>
       <c r="L343">
-        <v>0.89729869449457</v>
+        <v>0.90877909103547405</v>
       </c>
       <c r="M343">
-        <v>0.95935594000992097</v>
+        <v>0.96708884067360801</v>
       </c>
       <c r="N343">
-        <v>0.82303765316735999</v>
+        <v>0.81579080806511906</v>
       </c>
       <c r="O343">
-        <v>0.90193714552931503</v>
+        <v>0.90020788510542005</v>
       </c>
       <c r="P343">
-        <v>0.92946420886816195</v>
+        <v>0.931714357550262</v>
       </c>
     </row>
     <row r="344" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A344" s="1">
         <v>40118</v>
       </c>
       <c r="B344">
-        <v>0.75413268012572199</v>
+        <v>0.75328698949678496</v>
       </c>
       <c r="C344">
-        <v>0.85415324363789902</v>
+        <v>0.85818535760056003</v>
       </c>
       <c r="D344">
-        <v>0.95387723037661099</v>
+        <v>0.95547577480390999</v>
       </c>
       <c r="E344">
-        <v>0.67643471788333598</v>
+        <v>0.67381736004000403</v>
       </c>
       <c r="F344">
-        <v>0.77775569053553295</v>
+        <v>0.77801135662348897</v>
       </c>
       <c r="G344">
-        <v>0.86676641284687805</v>
+        <v>0.86775052947921905</v>
       </c>
       <c r="H344">
-        <v>0.72759300638773505</v>
+        <v>0.73654955885677997</v>
       </c>
       <c r="I344">
-        <v>0.85426070412464705</v>
+        <v>0.86288366585229204</v>
       </c>
       <c r="J344">
-        <v>0.92972360891621997</v>
+        <v>0.93474312571141704</v>
       </c>
       <c r="K344">
-        <v>0.79205574974631199</v>
+        <v>0.79543633921134105</v>
       </c>
       <c r="L344">
-        <v>0.89470372118000796</v>
+        <v>0.90690645859997898</v>
       </c>
       <c r="M344">
-        <v>0.95517540875571105</v>
+        <v>0.96338007680214999</v>
       </c>
       <c r="N344">
-        <v>0.81798981131236204</v>
+        <v>0.81166852685838997</v>
       </c>
       <c r="O344">
-        <v>0.89679001154071802</v>
+        <v>0.896044797170235</v>
       </c>
       <c r="P344">
-        <v>0.92603949172877698</v>
+        <v>0.92826123860722598</v>
       </c>
     </row>
     <row r="345" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A345" s="1">
         <v>40148</v>
       </c>
       <c r="B345">
-        <v>0.75125822341923498</v>
+        <v>0.75083444127839905</v>
       </c>
       <c r="C345">
-        <v>0.85450855341160503</v>
+        <v>0.85895865076283495</v>
       </c>
       <c r="D345">
-        <v>0.95305448691510197</v>
+        <v>0.95478563718978904</v>
       </c>
       <c r="E345">
-        <v>0.68053678220270397</v>
+        <v>0.677496106104861</v>
       </c>
       <c r="F345">
-        <v>0.78356938836184598</v>
+        <v>0.78359397431045796</v>
       </c>
       <c r="G345">
-        <v>0.86856330288443895</v>
+        <v>0.86970530930920198</v>
       </c>
       <c r="H345">
-        <v>0.72489229872570105</v>
+        <v>0.73470337906351402</v>
       </c>
       <c r="I345">
-        <v>0.85520238942291404</v>
+        <v>0.86472517232141899</v>
       </c>
       <c r="J345">
-        <v>0.93050536000976503</v>
+        <v>0.93589448843795298</v>
       </c>
       <c r="K345">
-        <v>0.78796657195931996</v>
+        <v>0.79129154714073202</v>
       </c>
       <c r="L345">
-        <v>0.89052452407583305</v>
+        <v>0.90377114252258794</v>
       </c>
       <c r="M345">
-        <v>0.95020232155690498</v>
+        <v>0.95896761740747205</v>
       </c>
       <c r="N345">
-        <v>0.81369820404507898</v>
+        <v>0.80946681142944499</v>
       </c>
       <c r="O345">
-        <v>0.89555927441629402</v>
+        <v>0.89548751579577301</v>
       </c>
       <c r="P345">
-        <v>0.92379256020588496</v>
+        <v>0.92629840369753202</v>
       </c>
     </row>
     <row r="346" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A346" s="1">
         <v>40179</v>
       </c>
       <c r="B346">
-        <v>0.74295450573980804</v>
+        <v>0.74208403585776095</v>
       </c>
       <c r="C346">
-        <v>0.84776244340566098</v>
+        <v>0.85090727808536404</v>
       </c>
       <c r="D346">
-        <v>0.95110478440096902</v>
+        <v>0.95250301188202502</v>
       </c>
       <c r="E346">
-        <v>0.68064186984054498</v>
+        <v>0.67675267955958096</v>
       </c>
       <c r="F346">
-        <v>0.78829055985083196</v>
+        <v>0.78665491789288</v>
       </c>
       <c r="G346">
-        <v>0.87138128302003104</v>
+        <v>0.87222192855172398</v>
       </c>
       <c r="H346">
-        <v>0.71755631202211101</v>
+        <v>0.72749673844489804</v>
       </c>
       <c r="I346">
-        <v>0.84339155415201394</v>
+        <v>0.85247798605009195</v>
       </c>
       <c r="J346">
-        <v>0.92785907632478704</v>
+        <v>0.93353376593409898</v>
       </c>
       <c r="K346">
-        <v>0.78845962253213298</v>
+        <v>0.78884009983132797</v>
       </c>
       <c r="L346">
-        <v>0.88758339140624298</v>
+        <v>0.89700819153255396</v>
       </c>
       <c r="M346">
-        <v>0.94613499899967402</v>
+        <v>0.95392868711007806</v>
       </c>
       <c r="N346">
-        <v>0.80807138049097205</v>
+        <v>0.80093265243604195</v>
       </c>
       <c r="O346">
-        <v>0.88814164809893803</v>
+        <v>0.88586215617563902</v>
       </c>
       <c r="P346">
-        <v>0.92178053171530205</v>
+        <v>0.92395643820447504</v>
       </c>
     </row>
     <row r="347" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A347" s="1">
         <v>40210</v>
       </c>
       <c r="B347">
-        <v>0.73899495882397903</v>
+        <v>0.73773721542711901</v>
       </c>
       <c r="C347">
-        <v>0.84172113088754996</v>
+        <v>0.844185027619198</v>
       </c>
       <c r="D347">
-        <v>0.94980332831855796</v>
+        <v>0.95121249979838796</v>
       </c>
       <c r="E347">
-        <v>0.67891365635006995</v>
+        <v>0.67654703927875603</v>
       </c>
       <c r="F347">
-        <v>0.78733789748005401</v>
+        <v>0.78592184829844802</v>
       </c>
       <c r="G347">
-        <v>0.87264654658223695</v>
+        <v>0.87367461978773397</v>
       </c>
       <c r="H347">
-        <v>0.73085982577199904</v>
+        <v>0.73799684007857302</v>
       </c>
       <c r="I347">
-        <v>0.84301574430114401</v>
+        <v>0.85050960301604495</v>
       </c>
       <c r="J347">
-        <v>0.92803581236445798</v>
+        <v>0.93380376752274397</v>
       </c>
       <c r="K347">
-        <v>0.78793913067310095</v>
+        <v>0.78702720584345798</v>
       </c>
       <c r="L347">
-        <v>0.88032568842393</v>
+        <v>0.88757220901140199</v>
       </c>
       <c r="M347">
-        <v>0.94091845233333005</v>
+        <v>0.94827476852590298</v>
       </c>
       <c r="N347">
-        <v>0.81320276491992705</v>
+        <v>0.80173738354489998</v>
       </c>
       <c r="O347">
-        <v>0.88351833691533499</v>
+        <v>0.87975853988795205</v>
       </c>
       <c r="P347">
-        <v>0.92080023038440895</v>
+        <v>0.92273765452752499</v>
       </c>
     </row>
     <row r="348" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A348" s="1">
         <v>40238</v>
       </c>
       <c r="B348">
-        <v>0.73407801601693201</v>
+        <v>0.73291192529220694</v>
       </c>
       <c r="C348">
-        <v>0.83652123799649203</v>
+        <v>0.83870651136513996</v>
       </c>
       <c r="D348">
-        <v>0.94929366331578702</v>
+        <v>0.95070165899310599</v>
       </c>
       <c r="E348">
-        <v>0.68841927362877398</v>
+        <v>0.68594680169796396</v>
       </c>
       <c r="F348">
-        <v>0.79206227692748898</v>
+        <v>0.79067331955426001</v>
       </c>
       <c r="G348">
-        <v>0.874736486834921</v>
+        <v>0.87579814503527897</v>
       </c>
       <c r="H348">
-        <v>0.72402968155429703</v>
+        <v>0.72986641280712505</v>
       </c>
       <c r="I348">
-        <v>0.83347573320885504</v>
+        <v>0.84027311628345003</v>
       </c>
       <c r="J348">
-        <v>0.92430321362171297</v>
+        <v>0.93111267234515005</v>
       </c>
       <c r="K348">
-        <v>0.77784092761238199</v>
+        <v>0.77344817529411403</v>
       </c>
       <c r="L348">
-        <v>0.870870517301509</v>
+        <v>0.87501659594400405</v>
       </c>
       <c r="M348">
-        <v>0.937825855808051</v>
+        <v>0.94415834283645395</v>
       </c>
       <c r="N348">
-        <v>0.80925141472089201</v>
+        <v>0.797934371789219</v>
       </c>
       <c r="O348">
-        <v>0.876866232145744</v>
+        <v>0.87263660699456003</v>
       </c>
       <c r="P348">
-        <v>0.91902927709269</v>
+        <v>0.92085827025832701</v>
       </c>
     </row>
     <row r="349" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A349" s="1">
         <v>40269</v>
       </c>
       <c r="B349">
-        <v>0.72968760710532798</v>
+        <v>0.72833915886152001</v>
       </c>
       <c r="C349">
-        <v>0.83212084494093996</v>
+        <v>0.83369743616056502</v>
       </c>
       <c r="D349">
-        <v>0.94735467676699803</v>
+        <v>0.94857221415975401</v>
       </c>
       <c r="E349">
-        <v>0.689994940430954</v>
+        <v>0.68569372653685701</v>
       </c>
       <c r="F349">
-        <v>0.79265886917261996</v>
+        <v>0.78994209487336997</v>
       </c>
       <c r="G349">
-        <v>0.87517302340895797</v>
+        <v>0.87623147349650299</v>
       </c>
       <c r="H349">
-        <v>0.73997779419614496</v>
+        <v>0.74234389711460602</v>
       </c>
       <c r="I349">
-        <v>0.83839533788596898</v>
+        <v>0.84360756274958204</v>
       </c>
       <c r="J349">
-        <v>0.923206625694039</v>
+        <v>0.93104728988006702</v>
       </c>
       <c r="K349">
-        <v>0.76657874444138796</v>
+        <v>0.76322888830036895</v>
       </c>
       <c r="L349">
-        <v>0.85929346418847596</v>
+        <v>0.86311010386208697</v>
       </c>
       <c r="M349">
-        <v>0.93388602173021595</v>
+        <v>0.94022698161784701</v>
       </c>
       <c r="N349">
-        <v>0.79299270990481596</v>
+        <v>0.78571392809853002</v>
       </c>
       <c r="O349">
-        <v>0.86966757063405098</v>
+        <v>0.86580461017258403</v>
       </c>
       <c r="P349">
-        <v>0.91808624432487296</v>
+        <v>0.92008849413444105</v>
       </c>
     </row>
     <row r="350" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A350" s="1">
         <v>40299</v>
       </c>
       <c r="B350">
-        <v>0.72562701130621199</v>
+        <v>0.72530127469244499</v>
       </c>
       <c r="C350">
-        <v>0.82961406024158801</v>
+        <v>0.83168332685994395</v>
       </c>
       <c r="D350">
-        <v>0.94572613086458601</v>
+        <v>0.94704071542807799</v>
       </c>
       <c r="E350">
-        <v>0.69669642565470802</v>
+        <v>0.69425514234557095</v>
       </c>
       <c r="F350">
-        <v>0.79833128598540604</v>
+        <v>0.79624400211436297</v>
       </c>
       <c r="G350">
-        <v>0.87681067711313398</v>
+        <v>0.87775462372706403</v>
       </c>
       <c r="H350">
-        <v>0.73232173024389102</v>
+        <v>0.73864152849657305</v>
       </c>
       <c r="I350">
-        <v>0.83240283915687796</v>
+        <v>0.839008609429161</v>
       </c>
       <c r="J350">
-        <v>0.92260776371931397</v>
+        <v>0.92975808440286001</v>
       </c>
       <c r="K350">
-        <v>0.74373533240800704</v>
+        <v>0.74190385404687398</v>
       </c>
       <c r="L350">
-        <v>0.84708840849601896</v>
+        <v>0.85170642510764505</v>
       </c>
       <c r="M350">
-        <v>0.93029044524287097</v>
+        <v>0.93710197576061205</v>
       </c>
       <c r="N350">
-        <v>0.77747226138576797</v>
+        <v>0.77223904330677495</v>
       </c>
       <c r="O350">
-        <v>0.86445493702849896</v>
+        <v>0.86152809569599598</v>
       </c>
       <c r="P350">
-        <v>0.91866186979449505</v>
+        <v>0.92060883267040705</v>
       </c>
     </row>
     <row r="351" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A351" s="1">
         <v>40330</v>
       </c>
       <c r="B351">
-        <v>0.72949142847142301</v>
+        <v>0.72922322933987305</v>
       </c>
       <c r="C351">
-        <v>0.83262230090413103</v>
+        <v>0.83474743740230195</v>
       </c>
       <c r="D351">
-        <v>0.94475508127632302</v>
+        <v>0.94629353214021905</v>
       </c>
       <c r="E351">
-        <v>0.69982920619228195</v>
+        <v>0.69769009156872996</v>
       </c>
       <c r="F351">
-        <v>0.80126663287220201</v>
+        <v>0.79931398731116499</v>
       </c>
       <c r="G351">
-        <v>0.87921201344333999</v>
+        <v>0.87988940010061401</v>
       </c>
       <c r="H351">
-        <v>0.72733578925721998</v>
+        <v>0.73261696178115099</v>
       </c>
       <c r="I351">
-        <v>0.83023653796712105</v>
+        <v>0.83555160249525895</v>
       </c>
       <c r="J351">
-        <v>0.92211584287049897</v>
+        <v>0.92845041609753798</v>
       </c>
       <c r="K351">
-        <v>0.732491735684068</v>
+        <v>0.731989314119037</v>
       </c>
       <c r="L351">
-        <v>0.83889693184621705</v>
+        <v>0.84444049829658996</v>
       </c>
       <c r="M351">
-        <v>0.92808580590906098</v>
+        <v>0.935013275024005</v>
       </c>
       <c r="N351">
-        <v>0.77900837752196195</v>
+        <v>0.77415290981099305</v>
       </c>
       <c r="O351">
-        <v>0.86595291491999604</v>
+        <v>0.86286629621403799</v>
       </c>
       <c r="P351">
-        <v>0.92028243497619899</v>
+        <v>0.92210125995774805</v>
       </c>
     </row>
     <row r="352" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A352" s="1">
         <v>40360</v>
       </c>
       <c r="B352">
-        <v>0.72449643252122498</v>
+        <v>0.72434831435114599</v>
       </c>
       <c r="C352">
-        <v>0.82667009552725101</v>
+        <v>0.82876021462777805</v>
       </c>
       <c r="D352">
-        <v>0.94304903568643506</v>
+        <v>0.94471205733109598</v>
       </c>
       <c r="E352">
-        <v>0.71204521212555805</v>
+        <v>0.71079021214450899</v>
       </c>
       <c r="F352">
-        <v>0.80991735603840898</v>
+        <v>0.80786977235414803</v>
       </c>
       <c r="G352">
-        <v>0.88234029577110096</v>
+        <v>0.88292621823870299</v>
       </c>
       <c r="H352">
-        <v>0.73422298903295902</v>
+        <v>0.73909781357936999</v>
       </c>
       <c r="I352">
-        <v>0.83221668845785202</v>
+        <v>0.83671250805138697</v>
       </c>
       <c r="J352">
-        <v>0.92201692519647505</v>
+        <v>0.92804152920702199</v>
       </c>
       <c r="K352">
-        <v>0.72291162477595206</v>
+        <v>0.72425815492932999</v>
       </c>
       <c r="L352">
-        <v>0.83130244331113401</v>
+        <v>0.83777093491953702</v>
       </c>
       <c r="M352">
-        <v>0.92628199695611002</v>
+        <v>0.93351252682711106</v>
       </c>
       <c r="N352">
-        <v>0.79773788914715005</v>
+        <v>0.79294009740253701</v>
       </c>
       <c r="O352">
-        <v>0.87395978181559097</v>
+        <v>0.87209206752804802</v>
       </c>
       <c r="P352">
-        <v>0.92224740910351699</v>
+        <v>0.92417472739852102</v>
       </c>
     </row>
     <row r="353" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A353" s="1">
         <v>40391</v>
       </c>
       <c r="B353">
-        <v>0.71618593025595001</v>
+        <v>0.71676385013587596</v>
       </c>
       <c r="C353">
-        <v>0.82136684296894702</v>
+        <v>0.82397401022519801</v>
       </c>
       <c r="D353">
-        <v>0.94144942747006199</v>
+        <v>0.94340478711981701</v>
       </c>
       <c r="E353">
-        <v>0.70430873002612604</v>
+        <v>0.70378797514939695</v>
       </c>
       <c r="F353">
-        <v>0.81079958364878302</v>
+        <v>0.80871160233238204</v>
       </c>
       <c r="G353">
-        <v>0.88446147805403197</v>
+        <v>0.88491849590180305</v>
       </c>
       <c r="H353">
-        <v>0.73350426709656702</v>
+        <v>0.73767531598893898</v>
       </c>
       <c r="I353">
-        <v>0.83150455249565902</v>
+        <v>0.83548897118199805</v>
       </c>
       <c r="J353">
-        <v>0.92052008352263004</v>
+        <v>0.92644863004918598</v>
       </c>
       <c r="K353">
-        <v>0.71581106042347098</v>
+        <v>0.71854963022444696</v>
       </c>
       <c r="L353">
-        <v>0.82555036097344203</v>
+        <v>0.83352331679132396</v>
       </c>
       <c r="M353">
-        <v>0.92468683595311296</v>
+        <v>0.93250826423414401</v>
       </c>
       <c r="N353">
-        <v>0.78548585773331403</v>
+        <v>0.78308850038018096</v>
       </c>
       <c r="O353">
-        <v>0.86859997132487898</v>
+        <v>0.86754376628924301</v>
       </c>
       <c r="P353">
-        <v>0.91989763310461503</v>
+        <v>0.92229200197338201</v>
       </c>
     </row>
     <row r="354" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A354" s="1">
         <v>40422</v>
       </c>
       <c r="B354">
-        <v>0.71532828082562305</v>
+        <v>0.71550007651879</v>
       </c>
       <c r="C354">
-        <v>0.82056959383552297</v>
+        <v>0.82307344212279698</v>
       </c>
       <c r="D354">
-        <v>0.94064577662086302</v>
+        <v>0.94253270058345695</v>
       </c>
       <c r="E354">
-        <v>0.71141218554210495</v>
+        <v>0.70807677569559502</v>
       </c>
       <c r="F354">
-        <v>0.816823716994869</v>
+        <v>0.81331702780286796</v>
       </c>
       <c r="G354">
-        <v>0.88701640822154904</v>
+        <v>0.88708061903275903</v>
       </c>
       <c r="H354">
-        <v>0.72360896942844499</v>
+        <v>0.72909034192391997</v>
       </c>
       <c r="I354">
-        <v>0.828394230305739</v>
+        <v>0.83378608663311105</v>
       </c>
       <c r="J354">
-        <v>0.91952004036791002</v>
+        <v>0.925488951490956</v>
       </c>
       <c r="K354">
-        <v>0.71231422025961399</v>
+        <v>0.71566514010381099</v>
       </c>
       <c r="L354">
-        <v>0.82213471452888598</v>
+        <v>0.83126880336062103</v>
       </c>
       <c r="M354">
-        <v>0.92381951334182799</v>
+        <v>0.93200605551132099</v>
       </c>
       <c r="N354">
-        <v>0.78231230917609695</v>
+        <v>0.78127398146239502</v>
       </c>
       <c r="O354">
-        <v>0.867255106685072</v>
+        <v>0.86667846558878303</v>
       </c>
       <c r="P354">
-        <v>0.91891042146456203</v>
+        <v>0.92124597909636297</v>
       </c>
     </row>
     <row r="355" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A355" s="1">
         <v>40452</v>
       </c>
       <c r="B355">
-        <v>0.72060073931343105</v>
+        <v>0.72096270962629405</v>
       </c>
       <c r="C355">
-        <v>0.82332051348588497</v>
+        <v>0.826098068397075</v>
       </c>
       <c r="D355">
-        <v>0.94093125414543</v>
+        <v>0.942851914276992</v>
       </c>
       <c r="E355">
-        <v>0.713297031013574</v>
+        <v>0.70857802082410604</v>
       </c>
       <c r="F355">
-        <v>0.81642870307482795</v>
+        <v>0.81228053592131899</v>
       </c>
       <c r="G355">
-        <v>0.88643510910574597</v>
+        <v>0.88648329684895999</v>
       </c>
       <c r="H355">
-        <v>0.72127147381113399</v>
+        <v>0.72652639293576304</v>
       </c>
       <c r="I355">
-        <v>0.82983873714730605</v>
+        <v>0.83549829566275002</v>
       </c>
       <c r="J355">
-        <v>0.91876857102788201</v>
+        <v>0.92475690680418698</v>
       </c>
       <c r="K355">
-        <v>0.71579926786916104</v>
+        <v>0.71934372395426205</v>
       </c>
       <c r="L355">
-        <v>0.82490567400699299</v>
+        <v>0.83476261683212105</v>
       </c>
       <c r="M355">
-        <v>0.92521949095311296</v>
+        <v>0.93353163247608395</v>
       </c>
       <c r="N355">
-        <v>0.79442875999711005</v>
+        <v>0.79365215333343397</v>
       </c>
       <c r="O355">
-        <v>0.87167732333039705</v>
+        <v>0.87153766555777501</v>
       </c>
       <c r="P355">
-        <v>0.91847264626952296</v>
+        <v>0.92101770537591499</v>
       </c>
     </row>
     <row r="356" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A356" s="1">
         <v>40483</v>
       </c>
       <c r="B356">
-        <v>0.72481732931417597</v>
+        <v>0.72499367180511598</v>
       </c>
       <c r="C356">
-        <v>0.82520954255847301</v>
+        <v>0.82825708198901704</v>
       </c>
       <c r="D356">
-        <v>0.94047381645520201</v>
+        <v>0.94246325040511902</v>
       </c>
       <c r="E356">
-        <v>0.70671138431791103</v>
+        <v>0.70194199048308703</v>
       </c>
       <c r="F356">
-        <v>0.81361759485993801</v>
+        <v>0.810000300835932</v>
       </c>
       <c r="G356">
-        <v>0.88484783875760797</v>
+        <v>0.88524591057482005</v>
       </c>
       <c r="H356">
-        <v>0.72615210333079605</v>
+        <v>0.73111901537103396</v>
       </c>
       <c r="I356">
-        <v>0.83383300778166602</v>
+        <v>0.83916585447944403</v>
       </c>
       <c r="J356">
-        <v>0.91889050510041204</v>
+        <v>0.92471551877942904</v>
       </c>
       <c r="K356">
-        <v>0.72385633362778601</v>
+        <v>0.726983078908359</v>
       </c>
       <c r="L356">
-        <v>0.83056874652356505</v>
+        <v>0.84069282065931406</v>
       </c>
       <c r="M356">
-        <v>0.92694398956175605</v>
+        <v>0.93550295166649899</v>
       </c>
       <c r="N356">
-        <v>0.79237816761984703</v>
+        <v>0.79069359337919198</v>
       </c>
       <c r="O356">
-        <v>0.87417712770543798</v>
+        <v>0.87459666370463596</v>
       </c>
       <c r="P356">
-        <v>0.91916966433377501</v>
+        <v>0.92198594339530204</v>
       </c>
     </row>
     <row r="357" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A357" s="1">
         <v>40513</v>
       </c>
       <c r="B357">
-        <v>0.722554043451761</v>
+        <v>0.72346458319515805</v>
       </c>
       <c r="C357">
-        <v>0.82524867839634497</v>
+        <v>0.82954815824311601</v>
       </c>
       <c r="D357">
-        <v>0.93996366729035097</v>
+        <v>0.942126055216158</v>
       </c>
       <c r="E357">
-        <v>0.71132105742693896</v>
+        <v>0.705856372828088</v>
       </c>
       <c r="F357">
-        <v>0.82036035750982195</v>
+        <v>0.81675404719353994</v>
       </c>
       <c r="G357">
-        <v>0.88513061396744697</v>
+        <v>0.88586994271834796</v>
       </c>
       <c r="H357">
-        <v>0.717270026572154</v>
+        <v>0.72416776629540203</v>
       </c>
       <c r="I357">
-        <v>0.83178513030424495</v>
+        <v>0.83838385151413097</v>
       </c>
       <c r="J357">
-        <v>0.91898188408958004</v>
+        <v>0.92519009898406401</v>
       </c>
       <c r="K357">
-        <v>0.72487654247109801</v>
+        <v>0.72782790427908495</v>
       </c>
       <c r="L357">
-        <v>0.833906766412565</v>
+        <v>0.84510773299354303</v>
       </c>
       <c r="M357">
-        <v>0.92811077562029498</v>
+        <v>0.93702436242250897</v>
       </c>
       <c r="N357">
-        <v>0.79553511360571205</v>
+        <v>0.79398925809114296</v>
       </c>
       <c r="O357">
-        <v>0.87851193919181403</v>
+        <v>0.87965161436708394</v>
       </c>
       <c r="P357">
-        <v>0.91964138238361204</v>
+        <v>0.92281879922046794</v>
       </c>
     </row>
     <row r="358" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A358" s="1">
         <v>40544</v>
       </c>
       <c r="B358">
-        <v>0.71938577888183997</v>
+        <v>0.71998944729803205</v>
       </c>
       <c r="C358">
-        <v>0.82411279963940798</v>
+        <v>0.82869045706529298</v>
       </c>
       <c r="D358">
-        <v>0.93955108928568198</v>
+        <v>0.94195776275845</v>
       </c>
       <c r="E358">
-        <v>0.70143296847555803</v>
+        <v>0.69718557636184098</v>
       </c>
       <c r="F358">
-        <v>0.810644054797794</v>
+        <v>0.80824204721128701</v>
       </c>
       <c r="G358">
-        <v>0.881432819369103</v>
+        <v>0.88237489122293</v>
       </c>
       <c r="H358">
-        <v>0.72869556160405802</v>
+        <v>0.73435568066123402</v>
       </c>
       <c r="I358">
-        <v>0.84243939106197596</v>
+        <v>0.84895101302557696</v>
       </c>
       <c r="J358">
-        <v>0.92070993774665599</v>
+        <v>0.92728522503240896</v>
       </c>
       <c r="K358">
-        <v>0.72405302325884802</v>
+        <v>0.73050998279368795</v>
       </c>
       <c r="L358">
-        <v>0.83621267480447004</v>
+        <v>0.85063977996555595</v>
       </c>
       <c r="M358">
-        <v>0.930187805818671</v>
+        <v>0.93964157116065095</v>
       </c>
       <c r="N358">
-        <v>0.78434420881701195</v>
+        <v>0.78019403593370795</v>
       </c>
       <c r="O358">
-        <v>0.874650015659859</v>
+        <v>0.87466839131653695</v>
       </c>
       <c r="P358">
-        <v>0.91881662849066204</v>
+        <v>0.922181953636945</v>
       </c>
     </row>
     <row r="359" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A359" s="1">
         <v>40575</v>
       </c>
       <c r="B359">
-        <v>0.71628476115721995</v>
+        <v>0.71755873428655104</v>
       </c>
       <c r="C359">
-        <v>0.82373267661681304</v>
+        <v>0.82912878769125198</v>
       </c>
       <c r="D359">
-        <v>0.93960786307948496</v>
+        <v>0.94225145619236395</v>
       </c>
       <c r="E359">
-        <v>0.69767094649130301</v>
+        <v>0.69423918240676796</v>
       </c>
       <c r="F359">
-        <v>0.80527608492728397</v>
+        <v>0.80373978450343997</v>
       </c>
       <c r="G359">
-        <v>0.87924304176005796</v>
+        <v>0.88050467993549097</v>
       </c>
       <c r="H359">
-        <v>0.743251097657605</v>
+        <v>0.74543616849139405</v>
       </c>
       <c r="I359">
-        <v>0.85497535303912198</v>
+        <v>0.86015979105513796</v>
       </c>
       <c r="J359">
-        <v>0.92438454152681404</v>
+        <v>0.93156024045835895</v>
       </c>
       <c r="K359">
-        <v>0.73838752900041504</v>
+        <v>0.74497743757893198</v>
       </c>
       <c r="L359">
-        <v>0.84728626473028301</v>
+        <v>0.86288121347575397</v>
       </c>
       <c r="M359">
-        <v>0.93583259795127305</v>
+        <v>0.94538935907182198</v>
       </c>
       <c r="N359">
-        <v>0.77832386331931802</v>
+        <v>0.77328620857839403</v>
       </c>
       <c r="O359">
-        <v>0.87179262497670196</v>
+        <v>0.87203425701956705</v>
       </c>
       <c r="P359">
-        <v>0.918596650212126</v>
+        <v>0.92205710018513998</v>
       </c>
     </row>
     <row r="360" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A360" s="1">
         <v>40603</v>
       </c>
       <c r="B360">
-        <v>0.72633792281193699</v>
+        <v>0.72807567237339799</v>
       </c>
       <c r="C360">
-        <v>0.83036515525888499</v>
+        <v>0.83678057283246798</v>
       </c>
       <c r="D360">
-        <v>0.94158536928988501</v>
+        <v>0.944312850099713</v>
       </c>
       <c r="E360">
-        <v>0.72340223305152795</v>
+        <v>0.72066038793890397</v>
       </c>
       <c r="F360">
-        <v>0.81378848210464205</v>
+        <v>0.81349334924000005</v>
       </c>
       <c r="G360">
-        <v>0.87941523067328498</v>
+        <v>0.88080580118942697</v>
       </c>
       <c r="H360">
-        <v>0.75098005851550398</v>
+        <v>0.75544300556426602</v>
       </c>
       <c r="I360">
-        <v>0.86460507424774002</v>
+        <v>0.87159928220619698</v>
       </c>
       <c r="J360">
-        <v>0.92570011303006605</v>
+        <v>0.93233369629265395</v>
       </c>
       <c r="K360">
-        <v>0.74702851091768996</v>
+        <v>0.75392939543437199</v>
       </c>
       <c r="L360">
-        <v>0.85836857303512304</v>
+        <v>0.87602205350899098</v>
       </c>
       <c r="M360">
-        <v>0.94041055486953795</v>
+        <v>0.95047884096165303</v>
       </c>
       <c r="N360">
-        <v>0.78631916638821897</v>
+        <v>0.78043459221061295</v>
       </c>
       <c r="O360">
-        <v>0.87772425582981695</v>
+        <v>0.878763971447309</v>
       </c>
       <c r="P360">
-        <v>0.91979613831984997</v>
+        <v>0.92359011711361805</v>
       </c>
     </row>
     <row r="361" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A361" s="1">
         <v>40634</v>
       </c>
       <c r="B361">
-        <v>0.72465107557859998</v>
+        <v>0.72618391882627897</v>
       </c>
       <c r="C361">
-        <v>0.827869547966255</v>
+        <v>0.83455809686740501</v>
       </c>
       <c r="D361">
-        <v>0.94008028503550201</v>
+        <v>0.94318662509190099</v>
       </c>
       <c r="E361">
-        <v>0.71698124010839304</v>
+        <v>0.71437520321634296</v>
       </c>
       <c r="F361">
-        <v>0.81137892531012501</v>
+        <v>0.81172379232763403</v>
       </c>
       <c r="G361">
-        <v>0.87835597097685103</v>
+        <v>0.87987290875712298</v>
       </c>
       <c r="H361">
-        <v>0.76068049474105903</v>
+        <v>0.76385100866377798</v>
       </c>
       <c r="I361">
-        <v>0.86617206737170904</v>
+        <v>0.87251265167300696</v>
       </c>
       <c r="J361">
-        <v>0.92551597921384299</v>
+        <v>0.93162598960605103</v>
       </c>
       <c r="K361">
-        <v>0.76768329336736196</v>
+        <v>0.77384286800820001</v>
       </c>
       <c r="L361">
-        <v>0.86911028650143796</v>
+        <v>0.88681095338169103</v>
       </c>
       <c r="M361">
-        <v>0.944124288747757</v>
+        <v>0.95420324611389895</v>
       </c>
       <c r="N361">
-        <v>0.78658844457093302</v>
+        <v>0.78228659747026097</v>
       </c>
       <c r="O361">
-        <v>0.87409111564755504</v>
+        <v>0.87626998950643498</v>
       </c>
       <c r="P361">
-        <v>0.92000418067356904</v>
+        <v>0.92390883625937203</v>
       </c>
     </row>
     <row r="362" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A362" s="1">
         <v>40664</v>
       </c>
       <c r="B362">
-        <v>0.72515660323018705</v>
+        <v>0.72569881892368204</v>
       </c>
       <c r="C362">
-        <v>0.83034005597979599</v>
+        <v>0.83690224080014297</v>
       </c>
       <c r="D362">
-        <v>0.94038531442941597</v>
+        <v>0.94362510620359397</v>
       </c>
       <c r="E362">
-        <v>0.72080828444298095</v>
+        <v>0.71992229068227698</v>
       </c>
       <c r="F362">
-        <v>0.81732692328309597</v>
+        <v>0.81937478783688</v>
       </c>
       <c r="G362">
-        <v>0.87857370216184605</v>
+        <v>0.88066449909696798</v>
       </c>
       <c r="H362">
-        <v>0.75325535939648902</v>
+        <v>0.75594574182425001</v>
       </c>
       <c r="I362">
-        <v>0.86563358690477699</v>
+        <v>0.87123573508747498</v>
       </c>
       <c r="J362">
-        <v>0.92597747716825196</v>
+        <v>0.93151288376242902</v>
       </c>
       <c r="K362">
-        <v>0.76613223142583098</v>
+        <v>0.77200382524036304</v>
       </c>
       <c r="L362">
-        <v>0.87208456001143897</v>
+        <v>0.88905221645235999</v>
       </c>
       <c r="M362">
-        <v>0.944684771058518</v>
+        <v>0.95437440206881097</v>
       </c>
       <c r="N362">
-        <v>0.790591415583487</v>
+        <v>0.78143191247826405</v>
       </c>
       <c r="O362">
-        <v>0.87828465424987201</v>
+        <v>0.87883670088826804</v>
       </c>
       <c r="P362">
-        <v>0.92160732799763501</v>
+        <v>0.92530221969542803</v>
       </c>
     </row>
     <row r="363" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A363" s="1">
         <v>40695</v>
       </c>
       <c r="B363">
-        <v>0.72664741466155602</v>
+        <v>0.72587945999120795</v>
       </c>
       <c r="C363">
-        <v>0.83213420414774597</v>
+        <v>0.83835504594717603</v>
       </c>
       <c r="D363">
-        <v>0.94094159666003696</v>
+        <v>0.94402869541068302</v>
       </c>
       <c r="E363">
-        <v>0.73012996017937404</v>
+        <v>0.72886899271110495</v>
       </c>
       <c r="F363">
-        <v>0.81787256955884302</v>
+        <v>0.81999023613146305</v>
       </c>
       <c r="G363">
-        <v>0.87778316028952996</v>
+        <v>0.87964349325816105</v>
       </c>
       <c r="H363">
-        <v>0.73770025606107104</v>
+        <v>0.74064091209076399</v>
       </c>
       <c r="I363">
-        <v>0.86260359277675902</v>
+        <v>0.86808317831578796</v>
       </c>
       <c r="J363">
-        <v>0.92544232599035603</v>
+        <v>0.93074037603412996</v>
       </c>
       <c r="K363">
-        <v>0.763682894432689</v>
+        <v>0.76756413615104202</v>
       </c>
       <c r="L363">
-        <v>0.87047788484002298</v>
+        <v>0.88621871177498102</v>
       </c>
       <c r="M363">
-        <v>0.943961744050271</v>
+        <v>0.95309105686896001</v>
       </c>
       <c r="N363">
-        <v>0.79760222603765896</v>
+        <v>0.78629178121870702</v>
       </c>
       <c r="O363">
-        <v>0.88228457032263796</v>
+        <v>0.88209937300723096</v>
       </c>
       <c r="P363">
-        <v>0.92250698030155498</v>
+        <v>0.92619617329133597</v>
       </c>
     </row>
     <row r="364" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A364" s="1">
         <v>40725</v>
       </c>
       <c r="B364">
-        <v>0.71203948776256898</v>
+        <v>0.71105584238729602</v>
       </c>
       <c r="C364">
-        <v>0.822958528679543</v>
+        <v>0.82799025652946501</v>
       </c>
       <c r="D364">
-        <v>0.93833190130355104</v>
+        <v>0.94121401879786903</v>
       </c>
       <c r="E364">
-        <v>0.70732882968227795</v>
+        <v>0.70361635138913303</v>
       </c>
       <c r="F364">
-        <v>0.80680558768144095</v>
+        <v>0.80653264042468797</v>
       </c>
       <c r="G364">
-        <v>0.87582628352299097</v>
+        <v>0.877422416724006</v>
       </c>
       <c r="H364">
-        <v>0.71629333995208999</v>
+        <v>0.71755512560672097</v>
       </c>
       <c r="I364">
-        <v>0.84347674677853102</v>
+        <v>0.84790146531100896</v>
       </c>
       <c r="J364">
-        <v>0.92161957736271904</v>
+        <v>0.92685859593061404</v>
       </c>
       <c r="K364">
-        <v>0.75289714456837697</v>
+        <v>0.75623517852773703</v>
       </c>
       <c r="L364">
-        <v>0.861066306484505</v>
+        <v>0.87501661148474097</v>
       </c>
       <c r="M364">
-        <v>0.94268477695716901</v>
+        <v>0.95163287995588497</v>
       </c>
       <c r="N364">
-        <v>0.77786891341152398</v>
+        <v>0.76977426659284698</v>
       </c>
       <c r="O364">
-        <v>0.873197917970577</v>
+        <v>0.87345265905715597</v>
       </c>
       <c r="P364">
-        <v>0.92248534562646201</v>
+        <v>0.92596841002082597</v>
       </c>
     </row>
     <row r="365" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A365" s="1">
         <v>40756</v>
       </c>
       <c r="B365">
-        <v>0.70832928442027798</v>
+        <v>0.70714621546340695</v>
       </c>
       <c r="C365">
-        <v>0.81871110684014303</v>
+        <v>0.82319411194286896</v>
       </c>
       <c r="D365">
-        <v>0.93711509583742003</v>
+        <v>0.94001437123330001</v>
       </c>
       <c r="E365">
-        <v>0.69376715850560999</v>
+        <v>0.68961985579747898</v>
       </c>
       <c r="F365">
-        <v>0.79940432678159701</v>
+        <v>0.79854721825488695</v>
       </c>
       <c r="G365">
-        <v>0.87489842326540801</v>
+        <v>0.87656551826736095</v>
       </c>
       <c r="H365">
-        <v>0.71451462040708402</v>
+        <v>0.71485198953208395</v>
       </c>
       <c r="I365">
-        <v>0.83643855326431804</v>
+        <v>0.83958701986110795</v>
       </c>
       <c r="J365">
-        <v>0.91931647896963398</v>
+        <v>0.92456396197770296</v>
       </c>
       <c r="K365">
-        <v>0.75462230927967699</v>
+        <v>0.75716543183528595</v>
       </c>
       <c r="L365">
-        <v>0.85926493317960195</v>
+        <v>0.871266097910808</v>
       </c>
       <c r="M365">
-        <v>0.94227069799013696</v>
+        <v>0.95100545373743495</v>
       </c>
       <c r="N365">
-        <v>0.77610179895361397</v>
+        <v>0.76908939543755295</v>
       </c>
       <c r="O365">
-        <v>0.87304646387380502</v>
+        <v>0.87326775723936301</v>
       </c>
       <c r="P365">
-        <v>0.92331564147739398</v>
+        <v>0.92668432213243301</v>
       </c>
     </row>
     <row r="366" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A366" s="1">
         <v>40787</v>
       </c>
       <c r="B366">
-        <v>0.71182674444744698</v>
+        <v>0.71110234841206599</v>
       </c>
       <c r="C366">
-        <v>0.81964145473815297</v>
+        <v>0.82413322473889805</v>
       </c>
       <c r="D366">
-        <v>0.93737674589104902</v>
+        <v>0.94022924768252902</v>
       </c>
       <c r="E366">
-        <v>0.69169082936164195</v>
+        <v>0.689227004176583</v>
       </c>
       <c r="F366">
-        <v>0.799214354306924</v>
+        <v>0.79910395924288902</v>
       </c>
       <c r="G366">
-        <v>0.87538183189247198</v>
+        <v>0.87724961794507805</v>
       </c>
       <c r="H366">
-        <v>0.71650213308556898</v>
+        <v>0.716569071736611</v>
       </c>
       <c r="I366">
-        <v>0.83562050249453002</v>
+        <v>0.83812253757883903</v>
       </c>
       <c r="J366">
-        <v>0.91951884068505896</v>
+        <v>0.92449424301157801</v>
       </c>
       <c r="K366">
-        <v>0.76217905949863096</v>
+        <v>0.76361884211823206</v>
       </c>
       <c r="L366">
-        <v>0.86766330588894103</v>
+        <v>0.87761938023813402</v>
       </c>
       <c r="M366">
-        <v>0.94566286995791304</v>
+        <v>0.95374621660641501</v>
       </c>
       <c r="N366">
-        <v>0.76733352832006596</v>
+        <v>0.76210966490080301</v>
       </c>
       <c r="O366">
-        <v>0.86888064024235601</v>
+        <v>0.869396315644413</v>
       </c>
       <c r="P366">
-        <v>0.92215961980488004</v>
+        <v>0.92539033409814597</v>
       </c>
     </row>
     <row r="367" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A367" s="1">
         <v>40817</v>
       </c>
       <c r="B367">
-        <v>0.71067557876182497</v>
+        <v>0.71034994870269497</v>
       </c>
       <c r="C367">
-        <v>0.81864774298262499</v>
+        <v>0.82325981245261604</v>
       </c>
       <c r="D367">
-        <v>0.93684638533746201</v>
+        <v>0.93959222559038102</v>
       </c>
       <c r="E367">
-        <v>0.69599405884848797</v>
+        <v>0.69421222356666001</v>
       </c>
       <c r="F367">
-        <v>0.80257623909974496</v>
+        <v>0.80306874404198703</v>
       </c>
       <c r="G367">
-        <v>0.87642818987217797</v>
+        <v>0.87833375516282897</v>
       </c>
       <c r="H367">
-        <v>0.70974476994074398</v>
+        <v>0.71146466556541399</v>
       </c>
       <c r="I367">
-        <v>0.83082546725954198</v>
+        <v>0.83387318637454899</v>
       </c>
       <c r="J367">
-        <v>0.91902183098043999</v>
+        <v>0.92350002135703002</v>
       </c>
       <c r="K367">
-        <v>0.77199090744143295</v>
+        <v>0.77146331330406703</v>
       </c>
       <c r="L367">
-        <v>0.87548222260579101</v>
+        <v>0.88355532978322004</v>
       </c>
       <c r="M367">
-        <v>0.94842097559793603</v>
+        <v>0.95616785800314097</v>
       </c>
       <c r="N367">
-        <v>0.76660471699584398</v>
+        <v>0.75938908849569697</v>
       </c>
       <c r="O367">
-        <v>0.86540024611276301</v>
+        <v>0.86500208352631802</v>
       </c>
       <c r="P367">
-        <v>0.92106239832807402</v>
+        <v>0.92419025882344996</v>
       </c>
     </row>
     <row r="368" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A368" s="1">
         <v>40848</v>
       </c>
       <c r="B368">
-        <v>0.72428243948410898</v>
+        <v>0.72419966376790501</v>
       </c>
       <c r="C368">
-        <v>0.82449658012308003</v>
+        <v>0.82903804951110305</v>
       </c>
       <c r="D368">
-        <v>0.93834953806476795</v>
+        <v>0.94063746086484501</v>
       </c>
       <c r="E368">
-        <v>0.70201091302810403</v>
+        <v>0.70047905499375396</v>
       </c>
       <c r="F368">
-        <v>0.80602401852540495</v>
+        <v>0.80660372706440897</v>
       </c>
       <c r="G368">
-        <v>0.87727193793788505</v>
+        <v>0.87895006444465396</v>
       </c>
       <c r="H368">
-        <v>0.70215072278957003</v>
+        <v>0.70426626484655397</v>
       </c>
       <c r="I368">
-        <v>0.82931839645474004</v>
+        <v>0.83285159337556802</v>
       </c>
       <c r="J368">
-        <v>0.91989708223852995</v>
+        <v>0.923930592224951</v>
       </c>
       <c r="K368">
-        <v>0.787669586404108</v>
+        <v>0.78818792482300504</v>
       </c>
       <c r="L368">
-        <v>0.88352126070238202</v>
+        <v>0.89216699022203905</v>
       </c>
       <c r="M368">
-        <v>0.94855292990764595</v>
+        <v>0.956051075624611</v>
       </c>
       <c r="N368">
-        <v>0.76644816920149395</v>
+        <v>0.76164282094884705</v>
       </c>
       <c r="O368">
-        <v>0.86607048094026295</v>
+        <v>0.86652815297897301</v>
       </c>
       <c r="P368">
-        <v>0.92050018037021897</v>
+        <v>0.92380506012959396</v>
       </c>
     </row>
     <row r="369" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A369" s="1">
         <v>40878</v>
       </c>
       <c r="B369">
-        <v>0.72695297215634103</v>
+        <v>0.72639943500463999</v>
       </c>
       <c r="C369">
-        <v>0.83045255920842298</v>
+        <v>0.83521315278308095</v>
       </c>
       <c r="D369">
-        <v>0.93953093729916604</v>
+        <v>0.94144267794001701</v>
       </c>
       <c r="E369">
-        <v>0.72386851933109997</v>
+        <v>0.72258369027810299</v>
       </c>
       <c r="F369">
-        <v>0.81644829313265999</v>
+        <v>0.81754454096900597</v>
       </c>
       <c r="G369">
-        <v>0.877866815760315</v>
+        <v>0.87943790920167197</v>
       </c>
       <c r="H369">
-        <v>0.71158774919340395</v>
+        <v>0.71226341861544096</v>
       </c>
       <c r="I369">
-        <v>0.84072855599333796</v>
+        <v>0.84460954610316696</v>
       </c>
       <c r="J369">
-        <v>0.92102401614052598</v>
+        <v>0.92496595229369505</v>
       </c>
       <c r="K369">
-        <v>0.78166578385151397</v>
+        <v>0.78518006917883298</v>
       </c>
       <c r="L369">
-        <v>0.87986489966733405</v>
+        <v>0.892458238425614</v>
       </c>
       <c r="M369">
-        <v>0.94575117478710202</v>
+        <v>0.95442510024232596</v>
       </c>
       <c r="N369">
-        <v>0.78320979993024598</v>
+        <v>0.77682672567780597</v>
       </c>
       <c r="O369">
-        <v>0.87433719551544098</v>
+        <v>0.87536158745611403</v>
       </c>
       <c r="P369">
-        <v>0.91982068996989697</v>
+        <v>0.92344295809875299</v>
       </c>
     </row>
     <row r="370" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A370" s="1">
         <v>40909</v>
       </c>
       <c r="B370">
-        <v>0.71675618586497702</v>
+        <v>0.71537035823813799</v>
       </c>
       <c r="C370">
-        <v>0.82458891327443795</v>
+        <v>0.82805776051923397</v>
       </c>
       <c r="D370">
-        <v>0.93851386719149199</v>
+        <v>0.94018105515474004</v>
       </c>
       <c r="E370">
-        <v>0.73126589130589903</v>
+        <v>0.72973463288722196</v>
       </c>
       <c r="F370">
-        <v>0.82039325900410698</v>
+        <v>0.82042221480479005</v>
       </c>
       <c r="G370">
-        <v>0.878335173658505</v>
+        <v>0.87954845347981603</v>
       </c>
       <c r="H370">
-        <v>0.69237107342071302</v>
+        <v>0.69357575124279203</v>
       </c>
       <c r="I370">
-        <v>0.82354698223699396</v>
+        <v>0.82744355753273002</v>
       </c>
       <c r="J370">
-        <v>0.91763504180188304</v>
+        <v>0.92126762285725605</v>
       </c>
       <c r="K370">
-        <v>0.76051291882381999</v>
+        <v>0.763766151394765</v>
       </c>
       <c r="L370">
-        <v>0.86633576143092506</v>
+        <v>0.878228999901561</v>
       </c>
       <c r="M370">
-        <v>0.94223969543979602</v>
+        <v>0.95125397632959896</v>
       </c>
       <c r="N370">
-        <v>0.76476794704403805</v>
+        <v>0.75868852042259805</v>
       </c>
       <c r="O370">
-        <v>0.86475764947936895</v>
+        <v>0.86460377149201095</v>
       </c>
       <c r="P370">
-        <v>0.91872805775292099</v>
+        <v>0.92200212505431201</v>
       </c>
     </row>
     <row r="371" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A371" s="1">
         <v>40940</v>
       </c>
       <c r="B371">
-        <v>0.71142099594344799</v>
+        <v>0.71015887694741298</v>
       </c>
       <c r="C371">
-        <v>0.81970150420622201</v>
+        <v>0.82291666343887304</v>
       </c>
       <c r="D371">
-        <v>0.93714736243562502</v>
+        <v>0.93882203455106195</v>
       </c>
       <c r="E371">
-        <v>0.71514565323983303</v>
+        <v>0.71378088389611904</v>
       </c>
       <c r="F371">
-        <v>0.81526458604671004</v>
+        <v>0.81400836754174299</v>
       </c>
       <c r="G371">
-        <v>0.87813803701270599</v>
+        <v>0.878642500514762</v>
       </c>
       <c r="H371">
-        <v>0.68969860714930598</v>
+        <v>0.69258947438714102</v>
       </c>
       <c r="I371">
-        <v>0.818483400224568</v>
+        <v>0.82324610425394595</v>
       </c>
       <c r="J371">
-        <v>0.91616392047426498</v>
+        <v>0.91950780607882998</v>
       </c>
       <c r="K371">
-        <v>0.75831183240622702</v>
+        <v>0.75973468333009697</v>
       </c>
       <c r="L371">
-        <v>0.86286596307524899</v>
+        <v>0.87368016631771905</v>
       </c>
       <c r="M371">
-        <v>0.94061794500833595</v>
+        <v>0.94963106171102296</v>
       </c>
       <c r="N371">
-        <v>0.762301704509872</v>
+        <v>0.75312958860428603</v>
       </c>
       <c r="O371">
-        <v>0.86097749202901797</v>
+        <v>0.85886806319384201</v>
       </c>
       <c r="P371">
-        <v>0.91639966588486899</v>
+        <v>0.91955226228845699</v>
       </c>
     </row>
     <row r="372" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A372" s="1">
         <v>40969</v>
       </c>
       <c r="B372">
-        <v>0.70726272550726099</v>
+        <v>0.70613866567003003</v>
       </c>
       <c r="C372">
-        <v>0.816276098993028</v>
+        <v>0.81933267523041797</v>
       </c>
       <c r="D372">
-        <v>0.93591463377530504</v>
+        <v>0.93743682826852504</v>
       </c>
       <c r="E372">
-        <v>0.71114706047917597</v>
+        <v>0.71036299063473396</v>
       </c>
       <c r="F372">
-        <v>0.81235519825128999</v>
+        <v>0.81155908157475398</v>
       </c>
       <c r="G372">
-        <v>0.87707447428013496</v>
+        <v>0.87780939034501404</v>
       </c>
       <c r="H372">
-        <v>0.68515422669642401</v>
+        <v>0.68917567925237999</v>
       </c>
       <c r="I372">
-        <v>0.81591714737537202</v>
+        <v>0.82074139109893596</v>
       </c>
       <c r="J372">
-        <v>0.91613701507564405</v>
+        <v>0.91920994412448898</v>
       </c>
       <c r="K372">
-        <v>0.75377322046178696</v>
+        <v>0.75418661201759796</v>
       </c>
       <c r="L372">
-        <v>0.85902063329273703</v>
+        <v>0.86864784106384696</v>
       </c>
       <c r="M372">
-        <v>0.93928815982831904</v>
+        <v>0.94769337783078</v>
       </c>
       <c r="N372">
-        <v>0.75198583110283401</v>
+        <v>0.74689418193024104</v>
       </c>
       <c r="O372">
-        <v>0.85312260433138498</v>
+        <v>0.85123236017332204</v>
       </c>
       <c r="P372">
-        <v>0.91408431458004202</v>
+        <v>0.91680978626712495</v>
       </c>
     </row>
     <row r="373" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A373" s="1">
         <v>41000</v>
       </c>
       <c r="B373">
-        <v>0.70654396726930102</v>
+        <v>0.70493048955931203</v>
       </c>
       <c r="C373">
-        <v>0.81408172666386702</v>
+        <v>0.81680929757573495</v>
       </c>
       <c r="D373">
-        <v>0.93427712425625298</v>
+        <v>0.93579981879136198</v>
       </c>
       <c r="E373">
-        <v>0.70884122852268305</v>
+        <v>0.70780587741038503</v>
       </c>
       <c r="F373">
-        <v>0.80863160613018203</v>
+        <v>0.80774393698852598</v>
       </c>
       <c r="G373">
-        <v>0.87586888313728795</v>
+        <v>0.87694947100088805</v>
       </c>
       <c r="H373">
-        <v>0.69303273407771804</v>
+        <v>0.69593175300898102</v>
       </c>
       <c r="I373">
-        <v>0.81943824993453596</v>
+        <v>0.82378110059140797</v>
       </c>
       <c r="J373">
-        <v>0.91597669688122796</v>
+        <v>0.91919296030703801</v>
       </c>
       <c r="K373">
-        <v>0.75185494111093298</v>
+        <v>0.75032569695626805</v>
       </c>
       <c r="L373">
-        <v>0.85347900743933403</v>
+        <v>0.86210659065545203</v>
       </c>
       <c r="M373">
-        <v>0.93463844294803899</v>
+        <v>0.94269110589237803</v>
       </c>
       <c r="N373">
-        <v>0.74222241328352601</v>
+        <v>0.73808403768659803</v>
       </c>
       <c r="O373">
-        <v>0.84614284996206401</v>
+        <v>0.84372255042353905</v>
       </c>
       <c r="P373">
-        <v>0.91133690478041995</v>
+        <v>0.91361143232178998</v>
       </c>
     </row>
     <row r="374" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A374" s="1">
         <v>41030</v>
       </c>
       <c r="B374">
-        <v>0.70267045066182998</v>
+        <v>0.70100818596631398</v>
       </c>
       <c r="C374">
-        <v>0.81296126038387495</v>
+        <v>0.81578136611963203</v>
       </c>
       <c r="D374">
-        <v>0.93377319943721404</v>
+        <v>0.93538931793380298</v>
       </c>
       <c r="E374">
-        <v>0.70108298851875395</v>
+        <v>0.70017786118603698</v>
       </c>
       <c r="F374">
-        <v>0.801946958610677</v>
+        <v>0.80132316795248204</v>
       </c>
       <c r="G374">
-        <v>0.87332884882706696</v>
+        <v>0.87444193970832595</v>
       </c>
       <c r="H374">
-        <v>0.697400073380813</v>
+        <v>0.70018684318536695</v>
       </c>
       <c r="I374">
-        <v>0.82507166137944199</v>
+        <v>0.82912885087996602</v>
       </c>
       <c r="J374">
-        <v>0.91694067389374401</v>
+        <v>0.92007562964197198</v>
       </c>
       <c r="K374">
-        <v>0.74189729119449199</v>
+        <v>0.73996505291142101</v>
       </c>
       <c r="L374">
-        <v>0.848291563824906</v>
+        <v>0.856344030915965</v>
       </c>
       <c r="M374">
-        <v>0.93164127541572195</v>
+        <v>0.93920031888102595</v>
       </c>
       <c r="N374">
-        <v>0.74566787036984805</v>
+        <v>0.73936229330091296</v>
       </c>
       <c r="O374">
-        <v>0.847448507672802</v>
+        <v>0.84437749411339003</v>
       </c>
       <c r="P374">
-        <v>0.90971098461313304</v>
+        <v>0.91200904043011699</v>
       </c>
     </row>
     <row r="375" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A375" s="1">
         <v>41061</v>
       </c>
       <c r="B375">
-        <v>0.70456570269837504</v>
+        <v>0.70245372668935302</v>
       </c>
       <c r="C375">
-        <v>0.812000510838919</v>
+        <v>0.81451793455169097</v>
       </c>
       <c r="D375">
-        <v>0.93316679560004701</v>
+        <v>0.93470171347544495</v>
       </c>
       <c r="E375">
-        <v>0.69622008316561201</v>
+        <v>0.69375187548443995</v>
       </c>
       <c r="F375">
-        <v>0.79460231044734797</v>
+        <v>0.79329937335908096</v>
       </c>
       <c r="G375">
-        <v>0.87085401902272597</v>
+        <v>0.87170949001919895</v>
       </c>
       <c r="H375">
-        <v>0.70089077047433002</v>
+        <v>0.70322870725933195</v>
       </c>
       <c r="I375">
-        <v>0.82696867796653395</v>
+        <v>0.83066683251717599</v>
       </c>
       <c r="J375">
-        <v>0.91695411772848201</v>
+        <v>0.92042478104002701</v>
       </c>
       <c r="K375">
-        <v>0.73748239529996595</v>
+        <v>0.73450071353129798</v>
       </c>
       <c r="L375">
-        <v>0.84231273572651499</v>
+        <v>0.84894062159241801</v>
       </c>
       <c r="M375">
-        <v>0.92760030806119098</v>
+        <v>0.93449449983252797</v>
       </c>
       <c r="N375">
-        <v>0.75094497197614996</v>
+        <v>0.74141446342723005</v>
       </c>
       <c r="O375">
-        <v>0.84860450657478104</v>
+        <v>0.84407652405895495</v>
       </c>
       <c r="P375">
-        <v>0.90908218267877205</v>
+        <v>0.91133552383718897</v>
       </c>
     </row>
     <row r="376" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A376" s="1">
         <v>41091</v>
       </c>
       <c r="B376">
-        <v>0.69857306774126304</v>
+        <v>0.69648338890768902</v>
       </c>
       <c r="C376">
-        <v>0.80716050295126296</v>
+        <v>0.80924452236279398</v>
       </c>
       <c r="D376">
-        <v>0.93137283972131102</v>
+        <v>0.93287501102344295</v>
       </c>
       <c r="E376">
-        <v>0.69004862636878705</v>
+        <v>0.68753356070404503</v>
       </c>
       <c r="F376">
-        <v>0.79281497215497898</v>
+        <v>0.79112150730480102</v>
       </c>
       <c r="G376">
-        <v>0.870091227793652</v>
+        <v>0.87085086145512602</v>
       </c>
       <c r="H376">
-        <v>0.69729171782518895</v>
+        <v>0.69883858360416995</v>
       </c>
       <c r="I376">
-        <v>0.81996353418150703</v>
+        <v>0.82279135938885395</v>
       </c>
       <c r="J376">
-        <v>0.91593436204100798</v>
+        <v>0.91923850629139703</v>
       </c>
       <c r="K376">
-        <v>0.72938565302125902</v>
+        <v>0.72551514620979596</v>
       </c>
       <c r="L376">
-        <v>0.83367605003920198</v>
+        <v>0.83959035806853999</v>
       </c>
       <c r="M376">
-        <v>0.92411145653160298</v>
+        <v>0.93086486304454497</v>
       </c>
       <c r="N376">
-        <v>0.74733712785356698</v>
+        <v>0.73858290577724695</v>
       </c>
       <c r="O376">
-        <v>0.844839228871198</v>
+        <v>0.84023218331110305</v>
       </c>
       <c r="P376">
-        <v>0.908389707343081</v>
+        <v>0.91066301934068405</v>
       </c>
     </row>
     <row r="377" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A377" s="1">
         <v>41122</v>
       </c>
       <c r="B377">
-        <v>0.69415772683338905</v>
+        <v>0.69271493996880695</v>
       </c>
       <c r="C377">
-        <v>0.80347703874621301</v>
+        <v>0.80559599098865797</v>
       </c>
       <c r="D377">
-        <v>0.92981944901019598</v>
+        <v>0.93137793615053799</v>
       </c>
       <c r="E377">
-        <v>0.68495461239443101</v>
+        <v>0.68083232841074404</v>
       </c>
       <c r="F377">
-        <v>0.78779511952926395</v>
+        <v>0.785312261854197</v>
       </c>
       <c r="G377">
-        <v>0.86818618398052205</v>
+        <v>0.86898809200565996</v>
       </c>
       <c r="H377">
-        <v>0.70093176998866003</v>
+        <v>0.70481276095954104</v>
       </c>
       <c r="I377">
-        <v>0.81596856870468404</v>
+        <v>0.81951157967711896</v>
       </c>
       <c r="J377">
-        <v>0.91343245659146199</v>
+        <v>0.91649807523638305</v>
       </c>
       <c r="K377">
-        <v>0.72034317794883895</v>
+        <v>0.71722040300340895</v>
       </c>
       <c r="L377">
-        <v>0.82693157824457697</v>
+        <v>0.83278470193324305</v>
       </c>
       <c r="M377">
-        <v>0.92214385840783997</v>
+        <v>0.92898430531348397</v>
       </c>
       <c r="N377">
-        <v>0.74745130731882203</v>
+        <v>0.73977448304218796</v>
       </c>
       <c r="O377">
-        <v>0.84555891676589201</v>
+        <v>0.840613513822005</v>
       </c>
       <c r="P377">
-        <v>0.908661036171304</v>
+        <v>0.91081953064907395</v>
       </c>
     </row>
     <row r="378" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A378" s="1">
         <v>41153</v>
       </c>
       <c r="B378">
-        <v>0.69173123972342798</v>
+        <v>0.69017087724672299</v>
       </c>
       <c r="C378">
-        <v>0.80067411525265697</v>
+        <v>0.802635719780326</v>
       </c>
       <c r="D378">
-        <v>0.92912514896079001</v>
+        <v>0.93062421691034203</v>
       </c>
       <c r="E378">
-        <v>0.67437327429066596</v>
+        <v>0.66997827391035103</v>
       </c>
       <c r="F378">
-        <v>0.78103039150361198</v>
+        <v>0.77816070168195695</v>
       </c>
       <c r="G378">
-        <v>0.866950752100905</v>
+        <v>0.86773922050777696</v>
       </c>
       <c r="H378">
-        <v>0.706364804219766</v>
+        <v>0.71069984688794197</v>
       </c>
       <c r="I378">
-        <v>0.81753006456202004</v>
+        <v>0.82097954970036402</v>
       </c>
       <c r="J378">
-        <v>0.91280884924955397</v>
+        <v>0.91520702821537903</v>
       </c>
       <c r="K378">
-        <v>0.71501193903222404</v>
+        <v>0.71239801095799604</v>
       </c>
       <c r="L378">
-        <v>0.82281565180383098</v>
+        <v>0.82901183993962102</v>
       </c>
       <c r="M378">
-        <v>0.91950458512222999</v>
+        <v>0.92699587431060404</v>
       </c>
       <c r="N378">
-        <v>0.74620670705339598</v>
+        <v>0.73921724144847401</v>
       </c>
       <c r="O378">
-        <v>0.84603186462586499</v>
+        <v>0.84094814941586404</v>
       </c>
       <c r="P378">
-        <v>0.90928304228227497</v>
+        <v>0.91119769765278702</v>
       </c>
     </row>
     <row r="379" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A379" s="1">
         <v>41183</v>
       </c>
       <c r="B379">
-        <v>0.69076779313540004</v>
+        <v>0.688892241145875</v>
       </c>
       <c r="C379">
-        <v>0.79992475384916095</v>
+        <v>0.80183540611451498</v>
       </c>
       <c r="D379">
-        <v>0.92772896748223199</v>
+        <v>0.92906914573482402</v>
       </c>
       <c r="E379">
-        <v>0.67100039234400599</v>
+        <v>0.66687948777685602</v>
       </c>
       <c r="F379">
-        <v>0.77768551600659397</v>
+        <v>0.774900002865619</v>
       </c>
       <c r="G379">
-        <v>0.86608015543579397</v>
+        <v>0.86671468964862197</v>
       </c>
       <c r="H379">
-        <v>0.70403033061586695</v>
+        <v>0.70739508311677002</v>
       </c>
       <c r="I379">
-        <v>0.81866428341879405</v>
+        <v>0.82159710493144</v>
       </c>
       <c r="J379">
-        <v>0.91271330995923305</v>
+        <v>0.91475912974298101</v>
       </c>
       <c r="K379">
-        <v>0.717309285632036</v>
+        <v>0.713387847559106</v>
       </c>
       <c r="L379">
-        <v>0.823545118095384</v>
+        <v>0.82970442016427803</v>
       </c>
       <c r="M379">
-        <v>0.91901898944149296</v>
+        <v>0.926771418364296</v>
       </c>
       <c r="N379">
-        <v>0.75016638415312298</v>
+        <v>0.74078377639190995</v>
       </c>
       <c r="O379">
-        <v>0.84815671230196998</v>
+        <v>0.842088309956879</v>
       </c>
       <c r="P379">
-        <v>0.90987660901356904</v>
+        <v>0.91169423880008205</v>
       </c>
     </row>
     <row r="380" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A380" s="1">
         <v>41214</v>
       </c>
       <c r="B380">
-        <v>0.70037486979461205</v>
+        <v>0.69800883191666696</v>
       </c>
       <c r="C380">
-        <v>0.80632484369274804</v>
+        <v>0.80837258370633003</v>
       </c>
       <c r="D380">
-        <v>0.92834481015674997</v>
+        <v>0.92955298843123202</v>
       </c>
       <c r="E380">
-        <v>0.66715683849825302</v>
+        <v>0.66373813717284402</v>
       </c>
       <c r="F380">
-        <v>0.77498627198376102</v>
+        <v>0.77240731833440401</v>
       </c>
       <c r="G380">
-        <v>0.86572384614420494</v>
+        <v>0.866246194242135</v>
       </c>
       <c r="H380">
-        <v>0.70579283628399403</v>
+        <v>0.70669098836248301</v>
       </c>
       <c r="I380">
-        <v>0.82578250182428203</v>
+        <v>0.82770310432624505</v>
       </c>
       <c r="J380">
-        <v>0.91423252788039699</v>
+        <v>0.91617914662996802</v>
       </c>
       <c r="K380">
-        <v>0.73264711634673796</v>
+        <v>0.728484266126875</v>
       </c>
       <c r="L380">
-        <v>0.83403717338863603</v>
+        <v>0.84131295895690095</v>
       </c>
       <c r="M380">
-        <v>0.92239515709769704</v>
+        <v>0.92989627449169998</v>
       </c>
       <c r="N380">
-        <v>0.76415585304370803</v>
+        <v>0.75169948223972805</v>
       </c>
       <c r="O380">
-        <v>0.85495182298035799</v>
+        <v>0.84811348176556201</v>
       </c>
       <c r="P380">
-        <v>0.91070049882522397</v>
+        <v>0.91252819247700401</v>
       </c>
     </row>
     <row r="381" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A381" s="1">
         <v>41244</v>
       </c>
       <c r="B381">
-        <v>0.70579032987350498</v>
+        <v>0.70352536495345097</v>
       </c>
       <c r="C381">
-        <v>0.81170716243132701</v>
+        <v>0.81438499441331902</v>
       </c>
       <c r="D381">
-        <v>0.92961451230997705</v>
+        <v>0.93086155438482299</v>
       </c>
       <c r="E381">
-        <v>0.67165596181151099</v>
+        <v>0.66678666767809103</v>
       </c>
       <c r="F381">
-        <v>0.77686623261106302</v>
+        <v>0.774108039100877</v>
       </c>
       <c r="G381">
-        <v>0.86683648144566505</v>
+        <v>0.86720866328059498</v>
       </c>
       <c r="H381">
-        <v>0.70472144292164496</v>
+        <v>0.70501186948051098</v>
       </c>
       <c r="I381">
-        <v>0.832845852568047</v>
+        <v>0.83442965958093596</v>
       </c>
       <c r="J381">
-        <v>0.91599100192690197</v>
+        <v>0.91756431289184504</v>
       </c>
       <c r="K381">
-        <v>0.73109341054153199</v>
+        <v>0.72849873542993904</v>
       </c>
       <c r="L381">
-        <v>0.835448045521198</v>
+        <v>0.844965300966805</v>
       </c>
       <c r="M381">
-        <v>0.92168729263377902</v>
+        <v>0.92956282793047396</v>
       </c>
       <c r="N381">
-        <v>0.77017803216201397</v>
+        <v>0.75785142202382505</v>
       </c>
       <c r="O381">
-        <v>0.85851400805734501</v>
+        <v>0.85260138556215304</v>
       </c>
       <c r="P381">
-        <v>0.91040068526150297</v>
+        <v>0.91224294192980204</v>
       </c>
     </row>
     <row r="382" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A382" s="1">
         <v>41275</v>
       </c>
       <c r="B382">
-        <v>0.70009880740575903</v>
+        <v>0.69848445850033203</v>
       </c>
       <c r="C382">
-        <v>0.80866024171760897</v>
+        <v>0.81119192863282197</v>
       </c>
       <c r="D382">
-        <v>0.93008331841705305</v>
+        <v>0.93139005781496098</v>
       </c>
       <c r="E382">
-        <v>0.66616499257286299</v>
+        <v>0.66231646005043499</v>
       </c>
       <c r="F382">
-        <v>0.77465932125891801</v>
+        <v>0.77188895945421598</v>
       </c>
       <c r="G382">
-        <v>0.86596778635932803</v>
+        <v>0.86615035260575501</v>
       </c>
       <c r="H382">
-        <v>0.69015233605396198</v>
+        <v>0.68833857148845901</v>
       </c>
       <c r="I382">
-        <v>0.82275912484491298</v>
+        <v>0.82209238844899002</v>
       </c>
       <c r="J382">
-        <v>0.91524802643854397</v>
+        <v>0.91646973466075399</v>
       </c>
       <c r="K382">
-        <v>0.71599916678499897</v>
+        <v>0.71887979219315101</v>
       </c>
       <c r="L382">
-        <v>0.82730619857410403</v>
+        <v>0.83922223777456895</v>
       </c>
       <c r="M382">
-        <v>0.91995154224445097</v>
+        <v>0.92874449340111698</v>
       </c>
       <c r="N382">
-        <v>0.75960718965432095</v>
+        <v>0.75010474969847096</v>
       </c>
       <c r="O382">
-        <v>0.85361707120902697</v>
+        <v>0.848256760148561</v>
       </c>
       <c r="P382">
-        <v>0.90890148634169898</v>
+        <v>0.91088199757769495</v>
       </c>
     </row>
     <row r="383" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A383" s="1">
         <v>41306</v>
       </c>
       <c r="B383">
-        <v>0.70517969893282495</v>
+        <v>0.702583931413304</v>
       </c>
       <c r="C383">
-        <v>0.81203288473061996</v>
+        <v>0.81400747099327897</v>
       </c>
       <c r="D383">
-        <v>0.93095892962507998</v>
+        <v>0.93219194507005299</v>
       </c>
       <c r="E383">
-        <v>0.68278599854584998</v>
+        <v>0.67940332334508702</v>
       </c>
       <c r="F383">
-        <v>0.77774006001750695</v>
+        <v>0.77551490113649402</v>
       </c>
       <c r="G383">
-        <v>0.86482357254446696</v>
+        <v>0.86493524673779199</v>
       </c>
       <c r="H383">
-        <v>0.68613020640529998</v>
+        <v>0.68260557616898998</v>
       </c>
       <c r="I383">
-        <v>0.820648301511124</v>
+        <v>0.81938625736599302</v>
       </c>
       <c r="J383">
-        <v>0.91457520657675595</v>
+        <v>0.91615543547364597</v>
       </c>
       <c r="K383">
-        <v>0.717258750539297</v>
+        <v>0.72197851891213605</v>
       </c>
       <c r="L383">
-        <v>0.82939439287313399</v>
+        <v>0.84308947584356397</v>
       </c>
       <c r="M383">
-        <v>0.92110731438545002</v>
+        <v>0.93072038181741401</v>
       </c>
       <c r="N383">
-        <v>0.77773787368812897</v>
+        <v>0.76217702600446102</v>
       </c>
       <c r="O383">
-        <v>0.86074900429254597</v>
+        <v>0.85363469850455997</v>
       </c>
       <c r="P383">
-        <v>0.90918593294279404</v>
+        <v>0.91129416632846905</v>
       </c>
     </row>
     <row r="384" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A384" s="1">
         <v>41334</v>
       </c>
       <c r="B384">
-        <v>0.68997146139527299</v>
+        <v>0.68878867254631304</v>
       </c>
       <c r="C384">
-        <v>0.799812830827768</v>
+        <v>0.80214565822156103</v>
       </c>
       <c r="D384">
-        <v>0.92633350105940804</v>
+        <v>0.92788382888563403</v>
       </c>
       <c r="E384">
-        <v>0.67134920016232202</v>
+        <v>0.66805819638992003</v>
       </c>
       <c r="F384">
-        <v>0.77451277025690302</v>
+        <v>0.77237718807130495</v>
       </c>
       <c r="G384">
-        <v>0.86434889655195102</v>
+        <v>0.86452321324708503</v>
       </c>
       <c r="H384">
-        <v>0.66423457620496196</v>
+        <v>0.66344573490099601</v>
       </c>
       <c r="I384">
-        <v>0.79915214287519398</v>
+        <v>0.79973538721090298</v>
       </c>
       <c r="J384">
-        <v>0.90879065469389797</v>
+        <v>0.91095966737748402</v>
       </c>
       <c r="K384">
-        <v>0.71373368950492599</v>
+        <v>0.72209470610113102</v>
       </c>
       <c r="L384">
-        <v>0.82407902324413695</v>
+        <v>0.83917253864592301</v>
       </c>
       <c r="M384">
-        <v>0.91886886620307395</v>
+        <v>0.929329101274326</v>
       </c>
       <c r="N384">
-        <v>0.77555461611819299</v>
+        <v>0.76353498189122604</v>
       </c>
       <c r="O384">
-        <v>0.85700346403133498</v>
+        <v>0.85064920571965097</v>
       </c>
       <c r="P384">
-        <v>0.90887917333559598</v>
+        <v>0.91073580061589499</v>
       </c>
     </row>
     <row r="385" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A385" s="1">
         <v>41365</v>
       </c>
       <c r="B385">
-        <v>0.685209364340157</v>
+        <v>0.68404591307635398</v>
       </c>
       <c r="C385">
-        <v>0.79291570446515003</v>
+        <v>0.79488240994660098</v>
       </c>
       <c r="D385">
-        <v>0.92266991259515097</v>
+        <v>0.92432960309908996</v>
       </c>
       <c r="E385">
-        <v>0.66472537998761905</v>
+        <v>0.66218752063274899</v>
       </c>
       <c r="F385">
-        <v>0.77169272576870496</v>
+        <v>0.76973154238542496</v>
       </c>
       <c r="G385">
-        <v>0.86265796141791795</v>
+        <v>0.86296767000945096</v>
       </c>
       <c r="H385">
-        <v>0.65723388808835903</v>
+        <v>0.65687821433620297</v>
       </c>
       <c r="I385">
-        <v>0.78643713817123595</v>
+        <v>0.78697233356752205</v>
       </c>
       <c r="J385">
-        <v>0.90351677167572597</v>
+        <v>0.90609508117274795</v>
       </c>
       <c r="K385">
-        <v>0.70836782120649999</v>
+        <v>0.72018388273867895</v>
       </c>
       <c r="L385">
-        <v>0.81836419369952296</v>
+        <v>0.835057285425165</v>
       </c>
       <c r="M385">
-        <v>0.91572748586692398</v>
+        <v>0.92727349714427598</v>
       </c>
       <c r="N385">
-        <v>0.79055216756869995</v>
+        <v>0.77541772741096104</v>
       </c>
       <c r="O385">
-        <v>0.85673262381452098</v>
+        <v>0.85000897229088601</v>
       </c>
       <c r="P385">
-        <v>0.90787204478635897</v>
+        <v>0.90962538161488804</v>
       </c>
     </row>
     <row r="386" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A386" s="1">
         <v>41395</v>
       </c>
       <c r="B386">
-        <v>0.67653225272668904</v>
+        <v>0.67629540638805996</v>
       </c>
       <c r="C386">
-        <v>0.78587797833682804</v>
+        <v>0.78829061664654698</v>
       </c>
       <c r="D386">
-        <v>0.92019555719625701</v>
+        <v>0.92203800570365302</v>
       </c>
       <c r="E386">
-        <v>0.663417189514517</v>
+        <v>0.66216901398104799</v>
       </c>
       <c r="F386">
-        <v>0.77112734512033898</v>
+        <v>0.76976310975745399</v>
       </c>
       <c r="G386">
-        <v>0.86132552095582604</v>
+        <v>0.86171034161149496</v>
       </c>
       <c r="H386">
-        <v>0.63671975863861296</v>
+        <v>0.63738112149770798</v>
       </c>
       <c r="I386">
-        <v>0.77003520816243998</v>
+        <v>0.77134941172465898</v>
       </c>
       <c r="J386">
-        <v>0.899814755918947</v>
+        <v>0.90258361103248796</v>
       </c>
       <c r="K386">
-        <v>0.70783585979286401</v>
+        <v>0.71988966935722498</v>
       </c>
       <c r="L386">
-        <v>0.81464926437350704</v>
+        <v>0.83181042315155795</v>
       </c>
       <c r="M386">
-        <v>0.91220539420147495</v>
+        <v>0.92413727761294395</v>
       </c>
       <c r="N386">
-        <v>0.75958907166932299</v>
+        <v>0.75130417498079505</v>
       </c>
       <c r="O386">
-        <v>0.84476072486499598</v>
+        <v>0.839459600629617</v>
       </c>
       <c r="P386">
-        <v>0.90739461829901202</v>
+        <v>0.90921053410085295</v>
       </c>
     </row>
     <row r="387" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A387" s="1">
         <v>41426</v>
       </c>
       <c r="B387">
-        <v>0.67288009746316102</v>
+        <v>0.67246630096695104</v>
       </c>
       <c r="C387">
-        <v>0.78415386163192102</v>
+        <v>0.78655820422435896</v>
       </c>
       <c r="D387">
-        <v>0.91898085013952202</v>
+        <v>0.92088103057297399</v>
       </c>
       <c r="E387">
-        <v>0.67428966886536301</v>
+        <v>0.67180058236385598</v>
       </c>
       <c r="F387">
-        <v>0.77790154562828295</v>
+        <v>0.77604610890921499</v>
       </c>
       <c r="G387">
-        <v>0.86179393912994895</v>
+        <v>0.86215732188563499</v>
       </c>
       <c r="H387">
-        <v>0.62969209488452704</v>
+        <v>0.63109996032467497</v>
       </c>
       <c r="I387">
-        <v>0.76472267706142605</v>
+        <v>0.766720255588624</v>
       </c>
       <c r="J387">
-        <v>0.89801481685301099</v>
+        <v>0.90091456464502595</v>
       </c>
       <c r="K387">
-        <v>0.70703392479376803</v>
+        <v>0.71776150892195401</v>
       </c>
       <c r="L387">
-        <v>0.81342090985604998</v>
+        <v>0.82911124283042004</v>
       </c>
       <c r="M387">
-        <v>0.91075856293577395</v>
+        <v>0.92199512876980905</v>
       </c>
       <c r="N387">
-        <v>0.74060026421355096</v>
+        <v>0.73228766030732695</v>
       </c>
       <c r="O387">
-        <v>0.83734740494558801</v>
+        <v>0.83140886949203696</v>
       </c>
       <c r="P387">
-        <v>0.90731868328759102</v>
+        <v>0.90896789779336895</v>
       </c>
     </row>
     <row r="388" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A388" s="1">
         <v>41456</v>
       </c>
       <c r="B388">
-        <v>0.67092209591332397</v>
+        <v>0.67010058515648396</v>
       </c>
       <c r="C388">
-        <v>0.78155875455754298</v>
+        <v>0.78331760086642599</v>
       </c>
       <c r="D388">
-        <v>0.91818145453961497</v>
+        <v>0.91998143705566704</v>
       </c>
       <c r="E388">
-        <v>0.66424059893416199</v>
+        <v>0.66169153873082498</v>
       </c>
       <c r="F388">
-        <v>0.77069122363301701</v>
+        <v>0.76850454405260904</v>
       </c>
       <c r="G388">
-        <v>0.86109043586304101</v>
+        <v>0.86135008959519299</v>
       </c>
       <c r="H388">
-        <v>0.63240649323326603</v>
+        <v>0.63267411445320598</v>
       </c>
       <c r="I388">
-        <v>0.76270151917706697</v>
+        <v>0.76434184196949495</v>
       </c>
       <c r="J388">
-        <v>0.89636493413884599</v>
+        <v>0.89977261388729501</v>
       </c>
       <c r="K388">
-        <v>0.70861088625706203</v>
+        <v>0.71700989452399999</v>
       </c>
       <c r="L388">
-        <v>0.81353521300532805</v>
+        <v>0.826846160100557</v>
       </c>
       <c r="M388">
-        <v>0.91219397800370605</v>
+        <v>0.92261490110588296</v>
       </c>
       <c r="N388">
-        <v>0.72930087437817104</v>
+        <v>0.72083938347175402</v>
       </c>
       <c r="O388">
-        <v>0.82955277812723105</v>
+        <v>0.823312831076628</v>
       </c>
       <c r="P388">
-        <v>0.90638151839273295</v>
+        <v>0.90801913810213397</v>
       </c>
     </row>
     <row r="389" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A389" s="1">
         <v>41487</v>
       </c>
       <c r="B389">
-        <v>0.66608813316281501</v>
+        <v>0.66557575616901798</v>
       </c>
       <c r="C389">
-        <v>0.77898945611368597</v>
+        <v>0.78070314251805495</v>
       </c>
       <c r="D389">
-        <v>0.91746033913843095</v>
+        <v>0.919159888416621</v>
       </c>
       <c r="E389">
-        <v>0.65322428416297396</v>
+        <v>0.65142349632060603</v>
       </c>
       <c r="F389">
-        <v>0.76361992637190002</v>
+        <v>0.76150303772753603</v>
       </c>
       <c r="G389">
-        <v>0.85912124108214505</v>
+        <v>0.85936304653762896</v>
       </c>
       <c r="H389">
-        <v>0.62358540575704102</v>
+        <v>0.62558422894711796</v>
       </c>
       <c r="I389">
-        <v>0.75642265487133997</v>
+        <v>0.75882476479393701</v>
       </c>
       <c r="J389">
-        <v>0.89500369148880299</v>
+        <v>0.89855913093331496</v>
       </c>
       <c r="K389">
-        <v>0.716444100607041</v>
+        <v>0.72235245464912001</v>
       </c>
       <c r="L389">
-        <v>0.82259736958015695</v>
+        <v>0.83352363326239398</v>
       </c>
       <c r="M389">
-        <v>0.916653097441533</v>
+        <v>0.92576533446864795</v>
       </c>
       <c r="N389">
-        <v>0.71567374608391598</v>
+        <v>0.70853929267233395</v>
       </c>
       <c r="O389">
-        <v>0.82231356410581702</v>
+        <v>0.81620296255988201</v>
       </c>
       <c r="P389">
-        <v>0.90550680218463397</v>
+        <v>0.90705883413527499</v>
       </c>
     </row>
     <row r="390" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A390" s="1">
         <v>41518</v>
       </c>
       <c r="B390">
-        <v>0.67309300820108697</v>
+        <v>0.67210361076647296</v>
       </c>
       <c r="C390">
-        <v>0.78371804067081596</v>
+        <v>0.78490319739216097</v>
       </c>
       <c r="D390">
-        <v>0.91925778307833095</v>
+        <v>0.92079569830755803</v>
       </c>
       <c r="E390">
-        <v>0.65172661104218799</v>
+        <v>0.65103973219104705</v>
       </c>
       <c r="F390">
-        <v>0.76328864248055495</v>
+        <v>0.76166784229740603</v>
       </c>
       <c r="G390">
-        <v>0.85974398043562805</v>
+        <v>0.86011485080489503</v>
       </c>
       <c r="H390">
-        <v>0.63215492629330206</v>
+        <v>0.63279513739180204</v>
       </c>
       <c r="I390">
-        <v>0.76248604528146302</v>
+        <v>0.76346869869952205</v>
       </c>
       <c r="J390">
-        <v>0.89589313308890794</v>
+        <v>0.89957585677884899</v>
       </c>
       <c r="K390">
-        <v>0.71392689784344998</v>
+        <v>0.716649820427263</v>
       </c>
       <c r="L390">
-        <v>0.82138640485990599</v>
+        <v>0.82996814150897602</v>
       </c>
       <c r="M390">
-        <v>0.91692978452473295</v>
+        <v>0.925322104975832</v>
       </c>
       <c r="N390">
-        <v>0.71643645565178204</v>
+        <v>0.708152640729518</v>
       </c>
       <c r="O390">
-        <v>0.82292783305666795</v>
+        <v>0.81583581897183799</v>
       </c>
       <c r="P390">
-        <v>0.90513708259185299</v>
+        <v>0.90650047071765505</v>
       </c>
     </row>
     <row r="391" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A391" s="1">
         <v>41548</v>
       </c>
       <c r="B391">
-        <v>0.67870930617385095</v>
+        <v>0.67719898706860104</v>
       </c>
       <c r="C391">
-        <v>0.78670346672909197</v>
+        <v>0.78799666374879396</v>
       </c>
       <c r="D391">
-        <v>0.92069949476038304</v>
+        <v>0.92228287740330805</v>
       </c>
       <c r="E391">
-        <v>0.66828503958610097</v>
+        <v>0.66675113460602098</v>
       </c>
       <c r="F391">
-        <v>0.77162094249939195</v>
+        <v>0.76972753680275097</v>
       </c>
       <c r="G391">
-        <v>0.86193803317546902</v>
+        <v>0.86247699398129996</v>
       </c>
       <c r="H391">
-        <v>0.64170470197190299</v>
+        <v>0.644946075399776</v>
       </c>
       <c r="I391">
-        <v>0.77072105669512003</v>
+        <v>0.77356038028285901</v>
       </c>
       <c r="J391">
-        <v>0.89669050426333397</v>
+        <v>0.89995775919587395</v>
       </c>
       <c r="K391">
-        <v>0.71993987760127298</v>
+        <v>0.72050692936233895</v>
       </c>
       <c r="L391">
-        <v>0.82349524987481404</v>
+        <v>0.83104709349573402</v>
       </c>
       <c r="M391">
-        <v>0.91830334202213804</v>
+        <v>0.92624621474009605</v>
       </c>
       <c r="N391">
-        <v>0.73522586028272696</v>
+        <v>0.72285944618125897</v>
       </c>
       <c r="O391">
-        <v>0.83288069253519803</v>
+        <v>0.82419498814939696</v>
       </c>
       <c r="P391">
-        <v>0.906310485832579</v>
+        <v>0.90765018106238404</v>
       </c>
     </row>
     <row r="392" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A392" s="1">
         <v>41579</v>
       </c>
       <c r="B392">
-        <v>0.677973279165061</v>
+        <v>0.67596091938306802</v>
       </c>
       <c r="C392">
-        <v>0.788118325861072</v>
+        <v>0.78941626537920695</v>
       </c>
       <c r="D392">
-        <v>0.92011250317403903</v>
+        <v>0.92176406134175803</v>
       </c>
       <c r="E392">
-        <v>0.670713051144326</v>
+        <v>0.668834360182748</v>
       </c>
       <c r="F392">
-        <v>0.77470497582781395</v>
+        <v>0.77295982307615696</v>
       </c>
       <c r="G392">
-        <v>0.86254471819077305</v>
+        <v>0.86303698423571396</v>
       </c>
       <c r="H392">
-        <v>0.64418202707331396</v>
+        <v>0.64853526061401101</v>
       </c>
       <c r="I392">
-        <v>0.77610454753537605</v>
+        <v>0.779747426072537</v>
       </c>
       <c r="J392">
-        <v>0.89808405053587104</v>
+        <v>0.90108128776908503</v>
       </c>
       <c r="K392">
-        <v>0.71362561074335495</v>
+        <v>0.71224570674342103</v>
       </c>
       <c r="L392">
-        <v>0.82380872682902995</v>
+        <v>0.82999427671015802</v>
       </c>
       <c r="M392">
-        <v>0.92139330632625505</v>
+        <v>0.92874075122224597</v>
       </c>
       <c r="N392">
-        <v>0.74031746690292199</v>
+        <v>0.72665453584340201</v>
       </c>
       <c r="O392">
-        <v>0.83779120759499404</v>
+        <v>0.82897596995015499</v>
       </c>
       <c r="P392">
-        <v>0.90693519991581395</v>
+        <v>0.90835870614259795</v>
       </c>
     </row>
     <row r="393" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A393" s="1">
         <v>41609</v>
       </c>
       <c r="B393">
-        <v>0.68591761425280995</v>
+        <v>0.68334170808869399</v>
       </c>
       <c r="C393">
-        <v>0.79413773539886101</v>
+        <v>0.795540334342699</v>
       </c>
       <c r="D393">
-        <v>0.92129758131961104</v>
+        <v>0.92288250279535899</v>
       </c>
       <c r="E393">
-        <v>0.684460900525659</v>
+        <v>0.68358407507166696</v>
       </c>
       <c r="F393">
-        <v>0.78109390290873104</v>
+        <v>0.78018358518122599</v>
       </c>
       <c r="G393">
-        <v>0.86449784833437104</v>
+        <v>0.86473888534049803</v>
       </c>
       <c r="H393">
-        <v>0.65100778090422196</v>
+        <v>0.65465847798382304</v>
       </c>
       <c r="I393">
-        <v>0.78568104166533603</v>
+        <v>0.78913914398198504</v>
       </c>
       <c r="J393">
-        <v>0.90028794400326795</v>
+        <v>0.90305828279253897</v>
       </c>
       <c r="K393">
-        <v>0.72054386281957905</v>
+        <v>0.71656501722332799</v>
       </c>
       <c r="L393">
-        <v>0.83269180370428897</v>
+        <v>0.83738022225317998</v>
       </c>
       <c r="M393">
-        <v>0.92696303210823705</v>
+        <v>0.93313061665792096</v>
       </c>
       <c r="N393">
-        <v>0.75035980192853702</v>
+        <v>0.73767069639489202</v>
       </c>
       <c r="O393">
-        <v>0.84431082485587094</v>
+        <v>0.83701785707991305</v>
       </c>
       <c r="P393">
-        <v>0.90750907749804599</v>
+        <v>0.90941372049159097</v>
       </c>
     </row>
     <row r="394" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A394" s="1">
         <v>41640</v>
       </c>
       <c r="B394">
-        <v>0.68743172218801496</v>
+        <v>0.68480385775470598</v>
       </c>
       <c r="C394">
-        <v>0.795503868251765</v>
+        <v>0.79669832389366801</v>
       </c>
       <c r="D394">
-        <v>0.92230808055120195</v>
+        <v>0.92380620436526295</v>
       </c>
       <c r="E394">
-        <v>0.67695882772704996</v>
+        <v>0.67608502829544503</v>
       </c>
       <c r="F394">
-        <v>0.77773788210132999</v>
+        <v>0.77677619894484196</v>
       </c>
       <c r="G394">
-        <v>0.86435201095640102</v>
+        <v>0.86474645038746301</v>
       </c>
       <c r="H394">
-        <v>0.66724998998360996</v>
+        <v>0.66884947274223105</v>
       </c>
       <c r="I394">
-        <v>0.79485049223257098</v>
+        <v>0.79674555677663395</v>
       </c>
       <c r="J394">
-        <v>0.90264575992140805</v>
+        <v>0.90513903484334102</v>
       </c>
       <c r="K394">
-        <v>0.73366098181594797</v>
+        <v>0.72739113584850601</v>
       </c>
       <c r="L394">
-        <v>0.84201476706730904</v>
+        <v>0.84409161642145603</v>
       </c>
       <c r="M394">
-        <v>0.93306835624837203</v>
+        <v>0.93814597345711304</v>
       </c>
       <c r="N394">
-        <v>0.74115012017628601</v>
+        <v>0.73024636660337505</v>
       </c>
       <c r="O394">
-        <v>0.84066473192814495</v>
+        <v>0.83402917899762996</v>
       </c>
       <c r="P394">
-        <v>0.90642544657247304</v>
+        <v>0.90841850770215504</v>
       </c>
     </row>
     <row r="395" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A395" s="1">
         <v>41671</v>
       </c>
       <c r="B395">
-        <v>0.69742725901236802</v>
+        <v>0.694703898747702</v>
       </c>
       <c r="C395">
-        <v>0.79955250150324197</v>
+        <v>0.800837232027513</v>
       </c>
       <c r="D395">
-        <v>0.92326763643371501</v>
+        <v>0.92485737644402999</v>
       </c>
       <c r="E395">
-        <v>0.67781572024488801</v>
+        <v>0.67716560413818405</v>
       </c>
       <c r="F395">
-        <v>0.778318386806647</v>
+        <v>0.77715230548092296</v>
       </c>
       <c r="G395">
-        <v>0.86641737822279796</v>
+        <v>0.86691490533542204</v>
       </c>
       <c r="H395">
-        <v>0.68984171803684802</v>
+        <v>0.69275557132778098</v>
       </c>
       <c r="I395">
-        <v>0.80872980148971996</v>
+        <v>0.811568627047762</v>
       </c>
       <c r="J395">
-        <v>0.90675386138609904</v>
+        <v>0.90961527479484805</v>
       </c>
       <c r="K395">
-        <v>0.74976516698032003</v>
+        <v>0.74394440073881996</v>
       </c>
       <c r="L395">
-        <v>0.85417188990604298</v>
+        <v>0.85672728540666299</v>
       </c>
       <c r="M395">
-        <v>0.93855862676646895</v>
+        <v>0.94333875646125398</v>
       </c>
       <c r="N395">
-        <v>0.75594521054400099</v>
+        <v>0.74139377589873101</v>
       </c>
       <c r="O395">
-        <v>0.84620790235131305</v>
+        <v>0.83930288554356303</v>
       </c>
       <c r="P395">
-        <v>0.906373501484802</v>
+        <v>0.90879361307944595</v>
       </c>
     </row>
     <row r="396" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A396" s="1">
         <v>41699</v>
       </c>
       <c r="B396">
-        <v>0.69012847917167297</v>
+        <v>0.68814012770636601</v>
       </c>
       <c r="C396">
-        <v>0.79534808712036598</v>
+        <v>0.79660168530291198</v>
       </c>
       <c r="D396">
-        <v>0.92230249960777599</v>
+        <v>0.92376100451808696</v>
       </c>
       <c r="E396">
-        <v>0.65732427828325601</v>
+        <v>0.65704198986084505</v>
       </c>
       <c r="F396">
-        <v>0.76681023633001399</v>
+        <v>0.76558420542008898</v>
       </c>
       <c r="G396">
-        <v>0.86426286327675905</v>
+        <v>0.86467052288493396</v>
       </c>
       <c r="H396">
-        <v>0.70443656966927604</v>
+        <v>0.70526064279590295</v>
       </c>
       <c r="I396">
-        <v>0.81196725544660997</v>
+        <v>0.81338444335544902</v>
       </c>
       <c r="J396">
-        <v>0.907993610639659</v>
+        <v>0.91090843963406398</v>
       </c>
       <c r="K396">
-        <v>0.76812783687129105</v>
+        <v>0.76132334544172398</v>
       </c>
       <c r="L396">
-        <v>0.86985707181120797</v>
+        <v>0.87091920133507605</v>
       </c>
       <c r="M396">
-        <v>0.94717719347655405</v>
+        <v>0.951046358170618</v>
       </c>
       <c r="N396">
-        <v>0.74957733030215201</v>
+        <v>0.73937960834913397</v>
       </c>
       <c r="O396">
-        <v>0.84387133558163097</v>
+        <v>0.83746639803454503</v>
       </c>
       <c r="P396">
-        <v>0.90703418059317098</v>
+        <v>0.90902144235701998</v>
       </c>
     </row>
     <row r="397" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A397" s="1">
         <v>41730</v>
       </c>
       <c r="B397">
-        <v>0.69081240369949704</v>
+        <v>0.68949133981950905</v>
       </c>
       <c r="C397">
-        <v>0.79374005409103399</v>
+        <v>0.79538471784605802</v>
       </c>
       <c r="D397">
-        <v>0.92051347808399497</v>
+        <v>0.92214376048145497</v>
       </c>
       <c r="E397">
-        <v>0.65673350628613403</v>
+        <v>0.65558825715012103</v>
       </c>
       <c r="F397">
-        <v>0.76540888954489295</v>
+        <v>0.76384185248173297</v>
       </c>
       <c r="G397">
-        <v>0.86354206379830101</v>
+        <v>0.863926994699867</v>
       </c>
       <c r="H397">
-        <v>0.732123694663809</v>
+        <v>0.73117727601286298</v>
       </c>
       <c r="I397">
-        <v>0.82502178908380996</v>
+        <v>0.82573888945956098</v>
       </c>
       <c r="J397">
-        <v>0.909134409821581</v>
+        <v>0.91252868517560104</v>
       </c>
       <c r="K397">
-        <v>0.77108645337339599</v>
+        <v>0.76258863956768597</v>
       </c>
       <c r="L397">
-        <v>0.86894539968016604</v>
+        <v>0.86845061814654201</v>
       </c>
       <c r="M397">
-        <v>0.94646778174298096</v>
+        <v>0.94961120893044204</v>
       </c>
       <c r="N397">
-        <v>0.76186392214973397</v>
+        <v>0.75472144938532004</v>
       </c>
       <c r="O397">
-        <v>0.84931928820139602</v>
+        <v>0.84395881462021605</v>
       </c>
       <c r="P397">
-        <v>0.90884790468531196</v>
+        <v>0.91066369613348996</v>
       </c>
     </row>
     <row r="398" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A398" s="1">
         <v>41760</v>
       </c>
       <c r="B398">
-        <v>0.68600799590045403</v>
+        <v>0.68511878524744596</v>
       </c>
       <c r="C398">
-        <v>0.79156824289434702</v>
+        <v>0.79383828729313399</v>
       </c>
       <c r="D398">
-        <v>0.91929479044672202</v>
+        <v>0.92123846832117995</v>
       </c>
       <c r="E398">
-        <v>0.65772325744679405</v>
+        <v>0.65680182754619598</v>
       </c>
       <c r="F398">
-        <v>0.76745802655984297</v>
+        <v>0.76595519607282903</v>
       </c>
       <c r="G398">
-        <v>0.86333959334232901</v>
+        <v>0.86361193434354799</v>
       </c>
       <c r="H398">
-        <v>0.71738060840482398</v>
+        <v>0.71390359341486298</v>
       </c>
       <c r="I398">
-        <v>0.82072940430013996</v>
+        <v>0.82050669228196405</v>
       </c>
       <c r="J398">
-        <v>0.90809956612462195</v>
+        <v>0.91198480811147598</v>
       </c>
       <c r="K398">
-        <v>0.76333052384706002</v>
+        <v>0.759459562577116</v>
       </c>
       <c r="L398">
-        <v>0.86404401151321597</v>
+        <v>0.86697346586431501</v>
       </c>
       <c r="M398">
-        <v>0.94318233348185698</v>
+        <v>0.94694889617772204</v>
       </c>
       <c r="N398">
-        <v>0.75403886253845098</v>
+        <v>0.74923933552709898</v>
       </c>
       <c r="O398">
-        <v>0.84488850062475396</v>
+        <v>0.84112284418278804</v>
       </c>
       <c r="P398">
-        <v>0.90828172032146004</v>
+        <v>0.91015313811415099</v>
       </c>
     </row>
     <row r="399" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A399" s="1">
         <v>41791</v>
       </c>
       <c r="B399">
-        <v>0.68400669089440802</v>
+        <v>0.68359671438632197</v>
       </c>
       <c r="C399">
-        <v>0.79228495015837297</v>
+        <v>0.79528664966428297</v>
       </c>
       <c r="D399">
-        <v>0.91947843320540901</v>
+        <v>0.92155615136407798</v>
       </c>
       <c r="E399">
-        <v>0.66122208757259704</v>
+        <v>0.65916544124008403</v>
       </c>
       <c r="F399">
-        <v>0.77023810953584104</v>
+        <v>0.76857213647379596</v>
       </c>
       <c r="G399">
-        <v>0.86325962061635897</v>
+        <v>0.86371129805473801</v>
       </c>
       <c r="H399">
-        <v>0.69810694223176095</v>
+        <v>0.69756370445151605</v>
       </c>
       <c r="I399">
-        <v>0.81384107465966204</v>
+        <v>0.81523004932128695</v>
       </c>
       <c r="J399">
-        <v>0.90690051984424502</v>
+        <v>0.91044960626501703</v>
       </c>
       <c r="K399">
-        <v>0.76566445075507195</v>
+        <v>0.76411959161130405</v>
       </c>
       <c r="L399">
-        <v>0.86602698973162395</v>
+        <v>0.87104010149633904</v>
       </c>
       <c r="M399">
-        <v>0.94226238852241695</v>
+        <v>0.94664631985365799</v>
       </c>
       <c r="N399">
-        <v>0.73802774174330998</v>
+        <v>0.73375862183402496</v>
       </c>
       <c r="O399">
-        <v>0.83864584128340203</v>
+        <v>0.83566106419264097</v>
       </c>
       <c r="P399">
-        <v>0.90734741002292596</v>
+        <v>0.90958325263005202</v>
       </c>
     </row>
     <row r="400" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A400" s="1">
         <v>41821</v>
       </c>
       <c r="B400">
-        <v>0.68564678309556104</v>
+        <v>0.68489989262205797</v>
       </c>
       <c r="C400">
-        <v>0.79357925070973401</v>
+        <v>0.79652438031367301</v>
       </c>
       <c r="D400">
-        <v>0.92080670712729196</v>
+        <v>0.92296793943884403</v>
       </c>
       <c r="E400">
-        <v>0.66576098256766303</v>
+        <v>0.66256473710415498</v>
       </c>
       <c r="F400">
-        <v>0.77237307694692503</v>
+        <v>0.77007155260441695</v>
       </c>
       <c r="G400">
-        <v>0.863960697899954</v>
+        <v>0.86431208119247505</v>
       </c>
       <c r="H400">
-        <v>0.709454857061524</v>
+        <v>0.70996848607598395</v>
       </c>
       <c r="I400">
-        <v>0.82012028950139404</v>
+        <v>0.82201380180524197</v>
       </c>
       <c r="J400">
-        <v>0.90789091328225802</v>
+        <v>0.91145056734957797</v>
       </c>
       <c r="K400">
-        <v>0.75913454192185004</v>
+        <v>0.75840591348855102</v>
       </c>
       <c r="L400">
-        <v>0.85849115386204899</v>
+        <v>0.86391453425454601</v>
       </c>
       <c r="M400">
-        <v>0.93642858910377502</v>
+        <v>0.94114196622628299</v>
       </c>
       <c r="N400">
-        <v>0.74594210645522196</v>
+        <v>0.74059655394493096</v>
       </c>
       <c r="O400">
-        <v>0.84228616971402104</v>
+        <v>0.83983663935938802</v>
       </c>
       <c r="P400">
-        <v>0.90837488143839695</v>
+        <v>0.91096991128237603</v>
       </c>
     </row>
     <row r="401" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A401" s="1">
         <v>41852</v>
       </c>
       <c r="B401">
-        <v>0.68567710734600695</v>
+        <v>0.68468329882205303</v>
       </c>
       <c r="C401">
-        <v>0.79678804324305297</v>
+        <v>0.79989048923814998</v>
       </c>
       <c r="D401">
-        <v>0.92354464652590695</v>
+        <v>0.92570053883382997</v>
       </c>
       <c r="E401">
-        <v>0.66883354460337496</v>
+        <v>0.66491618193881097</v>
       </c>
       <c r="F401">
-        <v>0.77873733379897003</v>
+        <v>0.77520816364548095</v>
       </c>
       <c r="G401">
-        <v>0.86683346721363697</v>
+        <v>0.86654536015269301</v>
       </c>
       <c r="H401">
-        <v>0.70739487372389098</v>
+        <v>0.70741723676675905</v>
       </c>
       <c r="I401">
-        <v>0.82260498463783505</v>
+        <v>0.82406179655620204</v>
       </c>
       <c r="J401">
-        <v>0.90905722337653605</v>
+        <v>0.91287910702506903</v>
       </c>
       <c r="K401">
-        <v>0.74835158551467895</v>
+        <v>0.74840788150106596</v>
       </c>
       <c r="L401">
-        <v>0.84995578981991404</v>
+        <v>0.85631815502318798</v>
       </c>
       <c r="M401">
-        <v>0.93201390064633904</v>
+        <v>0.93683397077359698</v>
       </c>
       <c r="N401">
-        <v>0.74942883389681103</v>
+        <v>0.74272742777342105</v>
       </c>
       <c r="O401">
-        <v>0.84803318313905796</v>
+        <v>0.84670739857275201</v>
       </c>
       <c r="P401">
-        <v>0.91070602192734396</v>
+        <v>0.91372902998606598</v>
       </c>
     </row>
     <row r="402" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A402" s="1">
         <v>41883</v>
       </c>
       <c r="B402">
-        <v>0.69146083333796005</v>
+        <v>0.68993346529846999</v>
       </c>
       <c r="C402">
-        <v>0.80147995627578195</v>
+        <v>0.80437219036545904</v>
       </c>
       <c r="D402">
-        <v>0.92656068937800595</v>
+        <v>0.92873914927048695</v>
       </c>
       <c r="E402">
-        <v>0.67645083069184697</v>
+        <v>0.67137298076380303</v>
       </c>
       <c r="F402">
-        <v>0.78532558249734497</v>
+        <v>0.78132334935617898</v>
       </c>
       <c r="G402">
-        <v>0.86960818497658499</v>
+        <v>0.86894790581183501</v>
       </c>
       <c r="H402">
-        <v>0.70764443794010001</v>
+        <v>0.70613235386448403</v>
       </c>
       <c r="I402">
-        <v>0.822934281353918</v>
+        <v>0.82391280723004101</v>
       </c>
       <c r="J402">
-        <v>0.90916764174823606</v>
+        <v>0.91319333136069603</v>
       </c>
       <c r="K402">
-        <v>0.73338647250287103</v>
+        <v>0.73381165708199803</v>
       </c>
       <c r="L402">
-        <v>0.84100899802366302</v>
+        <v>0.84764592383757997</v>
       </c>
       <c r="M402">
-        <v>0.92898240743222404</v>
+        <v>0.93390449511071705</v>
       </c>
       <c r="N402">
-        <v>0.754688896125427</v>
+        <v>0.74868045108944603</v>
       </c>
       <c r="O402">
-        <v>0.85154797346465405</v>
+        <v>0.85062704287240398</v>
       </c>
       <c r="P402">
-        <v>0.91234260516882904</v>
+        <v>0.91526446617758295</v>
       </c>
     </row>
     <row r="403" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A403" s="1">
         <v>41913</v>
       </c>
       <c r="B403">
-        <v>0.69733833349205199</v>
+        <v>0.695546499760333</v>
       </c>
       <c r="C403">
-        <v>0.80604315971112495</v>
+        <v>0.80899479825112897</v>
       </c>
       <c r="D403">
-        <v>0.92967754313390005</v>
+        <v>0.93177939564068002</v>
       </c>
       <c r="E403">
-        <v>0.68449166234928005</v>
+        <v>0.67918969721429601</v>
       </c>
       <c r="F403">
-        <v>0.789420780329947</v>
+        <v>0.78546552084953902</v>
       </c>
       <c r="G403">
-        <v>0.87036007411032801</v>
+        <v>0.86983683349983099</v>
       </c>
       <c r="H403">
-        <v>0.69897003592117402</v>
+        <v>0.69922095893622604</v>
       </c>
       <c r="I403">
-        <v>0.81855048431955302</v>
+        <v>0.82028904663048197</v>
       </c>
       <c r="J403">
-        <v>0.90946587607944096</v>
+        <v>0.912641021957175</v>
       </c>
       <c r="K403">
-        <v>0.73522448283060104</v>
+        <v>0.73590308320619702</v>
       </c>
       <c r="L403">
-        <v>0.84039422117129303</v>
+        <v>0.84790657918197399</v>
       </c>
       <c r="M403">
-        <v>0.92788830881664797</v>
+        <v>0.93295904784984496</v>
       </c>
       <c r="N403">
-        <v>0.77386536866823197</v>
+        <v>0.76393151176520602</v>
       </c>
       <c r="O403">
-        <v>0.86392592015154901</v>
+        <v>0.86142147618290998</v>
       </c>
       <c r="P403">
-        <v>0.91483823261118402</v>
+        <v>0.91760890435477604</v>
       </c>
     </row>
     <row r="404" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A404" s="1">
         <v>41944</v>
       </c>
       <c r="B404">
-        <v>0.711112883238598</v>
+        <v>0.70921026550640098</v>
       </c>
       <c r="C404">
-        <v>0.81691487248487105</v>
+        <v>0.82039009288387599</v>
       </c>
       <c r="D404">
-        <v>0.93282027484296604</v>
+        <v>0.93490127743322704</v>
       </c>
       <c r="E404">
-        <v>0.711082404064587</v>
+        <v>0.70505188929539497</v>
       </c>
       <c r="F404">
-        <v>0.80448367860868597</v>
+        <v>0.80058269166408602</v>
       </c>
       <c r="G404">
-        <v>0.87292976117066901</v>
+        <v>0.87218650118263996</v>
       </c>
       <c r="H404">
-        <v>0.70445081626373696</v>
+        <v>0.70488934593039698</v>
       </c>
       <c r="I404">
-        <v>0.828418309743024</v>
+        <v>0.83020380724035403</v>
       </c>
       <c r="J404">
-        <v>0.91253421662788503</v>
+        <v>0.91505731256873302</v>
       </c>
       <c r="K404">
-        <v>0.73895088338741899</v>
+        <v>0.737476199803071</v>
       </c>
       <c r="L404">
-        <v>0.84406560088115601</v>
+        <v>0.85148472686897603</v>
       </c>
       <c r="M404">
-        <v>0.92744647738915498</v>
+        <v>0.93224213109827303</v>
       </c>
       <c r="N404">
-        <v>0.78286881471037795</v>
+        <v>0.77296354269981205</v>
       </c>
       <c r="O404">
-        <v>0.87133746377546195</v>
+        <v>0.868892714004599</v>
       </c>
       <c r="P404">
-        <v>0.91725064388644895</v>
+        <v>0.92005914661577504</v>
       </c>
     </row>
     <row r="405" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A405" s="1">
         <v>41974</v>
       </c>
       <c r="B405">
-        <v>0.72329305642595498</v>
+        <v>0.72220195797063003</v>
       </c>
       <c r="C405">
-        <v>0.826872484809973</v>
+        <v>0.83106117329493701</v>
       </c>
       <c r="D405">
-        <v>0.93776391627727596</v>
+        <v>0.93981886531440695</v>
       </c>
       <c r="E405">
-        <v>0.73227060525849597</v>
+        <v>0.72700325851803205</v>
       </c>
       <c r="F405">
-        <v>0.81540534556884303</v>
+        <v>0.81234921300755403</v>
       </c>
       <c r="G405">
-        <v>0.87628372438933999</v>
+        <v>0.87576742381068995</v>
       </c>
       <c r="H405">
-        <v>0.69855788331870206</v>
+        <v>0.69902891669346801</v>
       </c>
       <c r="I405">
-        <v>0.82968299880847196</v>
+        <v>0.83142047971739097</v>
       </c>
       <c r="J405">
-        <v>0.91404225729786004</v>
+        <v>0.91568359150253298</v>
       </c>
       <c r="K405">
-        <v>0.739688249474721</v>
+        <v>0.73900946239882304</v>
       </c>
       <c r="L405">
-        <v>0.845108995391191</v>
+        <v>0.85375404104181796</v>
       </c>
       <c r="M405">
-        <v>0.92562532965011701</v>
+        <v>0.93051709420582496</v>
       </c>
       <c r="N405">
-        <v>0.80052412351529201</v>
+        <v>0.79114876847536098</v>
       </c>
       <c r="O405">
-        <v>0.88244848826483302</v>
+        <v>0.88114090905251496</v>
       </c>
       <c r="P405">
-        <v>0.91913742518250896</v>
+        <v>0.92251941099017598</v>
       </c>
     </row>
     <row r="406" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A406" s="1">
         <v>42005</v>
       </c>
       <c r="B406">
-        <v>0.73397080910130896</v>
+        <v>0.732953972499512</v>
       </c>
       <c r="C406">
-        <v>0.83574478008837305</v>
+        <v>0.83964463861984395</v>
       </c>
       <c r="D406">
-        <v>0.942655159729342</v>
+        <v>0.94458135784354103</v>
       </c>
       <c r="E406">
-        <v>0.72076242046473005</v>
+        <v>0.71911944645628301</v>
       </c>
       <c r="F406">
-        <v>0.81647225744034602</v>
+        <v>0.81590338026243903</v>
       </c>
       <c r="G406">
-        <v>0.87772757452455097</v>
+        <v>0.87775852643351004</v>
       </c>
       <c r="H406">
-        <v>0.69687900434254002</v>
+        <v>0.69878958789205103</v>
       </c>
       <c r="I406">
-        <v>0.82955873772562905</v>
+        <v>0.83187873689474601</v>
       </c>
       <c r="J406">
-        <v>0.915314156756457</v>
+        <v>0.91644782973222005</v>
       </c>
       <c r="K406">
-        <v>0.74964847762648901</v>
+        <v>0.749627777279124</v>
       </c>
       <c r="L406">
-        <v>0.85160605218349295</v>
+        <v>0.86006190308660402</v>
       </c>
       <c r="M406">
-        <v>0.92589059575502097</v>
+        <v>0.930369207603162</v>
       </c>
       <c r="N406">
-        <v>0.79547307973403003</v>
+        <v>0.79026683955827004</v>
       </c>
       <c r="O406">
-        <v>0.88308681358579799</v>
+        <v>0.88318879287667595</v>
       </c>
       <c r="P406">
-        <v>0.92067070960988495</v>
+        <v>0.92399677502876898</v>
       </c>
     </row>
     <row r="407" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A407" s="1">
         <v>42036</v>
       </c>
       <c r="B407">
-        <v>0.73929805586151698</v>
+        <v>0.73884265276990202</v>
       </c>
       <c r="C407">
-        <v>0.838960220247988</v>
+        <v>0.84292369197151196</v>
       </c>
       <c r="D407">
-        <v>0.94408728912454898</v>
+        <v>0.94616838172214901</v>
       </c>
       <c r="E407">
-        <v>0.72677419454555703</v>
+        <v>0.72755002747689501</v>
       </c>
       <c r="F407">
-        <v>0.81788549809483302</v>
+        <v>0.818786945607899</v>
       </c>
       <c r="G407">
-        <v>0.87865602053696901</v>
+        <v>0.87907501565384605</v>
       </c>
       <c r="H407">
-        <v>0.70650260109202301</v>
+        <v>0.70844529553416902</v>
       </c>
       <c r="I407">
-        <v>0.83483573915506404</v>
+        <v>0.83674790957530498</v>
       </c>
       <c r="J407">
-        <v>0.91666000002074</v>
+        <v>0.91722008488572004</v>
       </c>
       <c r="K407">
-        <v>0.76549745586650997</v>
+        <v>0.75967739691968605</v>
       </c>
       <c r="L407">
-        <v>0.86178355455585098</v>
+        <v>0.86741468077210204</v>
       </c>
       <c r="M407">
-        <v>0.92778112834274595</v>
+        <v>0.93177316715997904</v>
       </c>
       <c r="N407">
-        <v>0.796840466301312</v>
+        <v>0.79318226287046201</v>
       </c>
       <c r="O407">
-        <v>0.88326799456794203</v>
+        <v>0.88388307043694103</v>
       </c>
       <c r="P407">
-        <v>0.92085935096535798</v>
+        <v>0.92408750999978295</v>
       </c>
     </row>
     <row r="408" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A408" s="1">
         <v>42064</v>
       </c>
       <c r="B408">
-        <v>0.74030690406076305</v>
+        <v>0.73864643009916398</v>
       </c>
       <c r="C408">
-        <v>0.83790977591887394</v>
+        <v>0.84125322932610702</v>
       </c>
       <c r="D408">
-        <v>0.94501983292646496</v>
+        <v>0.94699192153586997</v>
       </c>
       <c r="E408">
-        <v>0.71620321930442699</v>
+        <v>0.71558320938146902</v>
       </c>
       <c r="F408">
-        <v>0.81439371100721003</v>
+        <v>0.81462328278083196</v>
       </c>
       <c r="G408">
-        <v>0.87949776011504299</v>
+        <v>0.879687400426579</v>
       </c>
       <c r="H408">
-        <v>0.71058912387583895</v>
+        <v>0.71405707507237703</v>
       </c>
       <c r="I408">
-        <v>0.83440298356675402</v>
+        <v>0.83735767605898903</v>
       </c>
       <c r="J408">
-        <v>0.91608164345901</v>
+        <v>0.91628886755113303</v>
       </c>
       <c r="K408">
-        <v>0.75798069317639605</v>
+        <v>0.75148467760251902</v>
       </c>
       <c r="L408">
-        <v>0.85559883129026904</v>
+        <v>0.86021869123992301</v>
       </c>
       <c r="M408">
-        <v>0.92718926453739603</v>
+        <v>0.93105659070665103</v>
       </c>
       <c r="N408">
-        <v>0.79846609780655797</v>
+        <v>0.79303010655929496</v>
       </c>
       <c r="O408">
-        <v>0.883760897532894</v>
+        <v>0.88263861301508695</v>
       </c>
       <c r="P408">
-        <v>0.92182519557638698</v>
+        <v>0.92484860351292897</v>
       </c>
     </row>
     <row r="409" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A409" s="1">
         <v>42095</v>
       </c>
       <c r="B409">
-        <v>0.73409944230615298</v>
+        <v>0.73331244793848105</v>
       </c>
       <c r="C409">
-        <v>0.83599715446384104</v>
+        <v>0.83977149555512998</v>
       </c>
       <c r="D409">
-        <v>0.94262761133852402</v>
+        <v>0.94466681420707199</v>
       </c>
       <c r="E409">
-        <v>0.71342943985831397</v>
+        <v>0.71287402357287499</v>
       </c>
       <c r="F409">
-        <v>0.81582417048039602</v>
+        <v>0.81553200948721605</v>
       </c>
       <c r="G409">
-        <v>0.88167171122727295</v>
+        <v>0.88171799470690504</v>
       </c>
       <c r="H409">
-        <v>0.71301852053732395</v>
+        <v>0.717646985689119</v>
       </c>
       <c r="I409">
-        <v>0.83783598759607103</v>
+        <v>0.84134099390481998</v>
       </c>
       <c r="J409">
-        <v>0.91773218486076102</v>
+        <v>0.91776777540312904</v>
       </c>
       <c r="K409">
-        <v>0.74184592304964203</v>
+        <v>0.73548935543064098</v>
       </c>
       <c r="L409">
-        <v>0.84677871705641194</v>
+        <v>0.85106909941275</v>
       </c>
       <c r="M409">
-        <v>0.92458467872877803</v>
+        <v>0.92868514653512801</v>
       </c>
       <c r="N409">
-        <v>0.79969669254011699</v>
+        <v>0.79112559563068696</v>
       </c>
       <c r="O409">
-        <v>0.88529561737401397</v>
+        <v>0.88244395750038895</v>
       </c>
       <c r="P409">
-        <v>0.92276106409271097</v>
+        <v>0.92554238439532999</v>
       </c>
     </row>
     <row r="410" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A410" s="1">
         <v>42125</v>
       </c>
       <c r="B410">
-        <v>0.72088026492704205</v>
+        <v>0.72026247866896798</v>
       </c>
       <c r="C410">
-        <v>0.82523706883236603</v>
+        <v>0.82872296246559796</v>
       </c>
       <c r="D410">
-        <v>0.93825692563276797</v>
+        <v>0.94036462945227794</v>
       </c>
       <c r="E410">
-        <v>0.70436168033189195</v>
+        <v>0.70271245641382996</v>
       </c>
       <c r="F410">
-        <v>0.81230670017812401</v>
+        <v>0.81113133202426702</v>
       </c>
       <c r="G410">
-        <v>0.88372191329420302</v>
+        <v>0.88366983745328498</v>
       </c>
       <c r="H410">
-        <v>0.70024543717004595</v>
+        <v>0.70619778790091803</v>
       </c>
       <c r="I410">
-        <v>0.82901862079393596</v>
+        <v>0.83234947999689002</v>
       </c>
       <c r="J410">
-        <v>0.91758150757080004</v>
+        <v>0.91757751950845601</v>
       </c>
       <c r="K410">
-        <v>0.72783091809089295</v>
+        <v>0.72208833403319905</v>
       </c>
       <c r="L410">
-        <v>0.83565782653208698</v>
+        <v>0.83930849260555795</v>
       </c>
       <c r="M410">
-        <v>0.92210147260696096</v>
+        <v>0.92616121637079496</v>
       </c>
       <c r="N410">
-        <v>0.78774955586386197</v>
+        <v>0.78112521881666097</v>
       </c>
       <c r="O410">
-        <v>0.87612178887617698</v>
+        <v>0.87323672612389303</v>
       </c>
       <c r="P410">
-        <v>0.920363160061625</v>
+        <v>0.92297372137100098</v>
       </c>
     </row>
     <row r="411" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A411" s="1">
         <v>42156</v>
       </c>
       <c r="B411">
-        <v>0.711173609582604</v>
+        <v>0.710907874244601</v>
       </c>
       <c r="C411">
-        <v>0.81712557131883701</v>
+        <v>0.82054248402154395</v>
       </c>
       <c r="D411">
-        <v>0.93594698842308599</v>
+        <v>0.93808574154731805</v>
       </c>
       <c r="E411">
-        <v>0.70864641710596399</v>
+        <v>0.70532787083722503</v>
       </c>
       <c r="F411">
-        <v>0.81190274420335296</v>
+        <v>0.80912325982977196</v>
       </c>
       <c r="G411">
-        <v>0.88478233411124296</v>
+        <v>0.88466967638086802</v>
       </c>
       <c r="H411">
-        <v>0.68510496987391201</v>
+        <v>0.69061778850772604</v>
       </c>
       <c r="I411">
-        <v>0.81704628576682403</v>
+        <v>0.81998195569124399</v>
       </c>
       <c r="J411">
-        <v>0.91661073028709805</v>
+        <v>0.91673417632065102</v>
       </c>
       <c r="K411">
-        <v>0.71428498418354303</v>
+        <v>0.71124022301856005</v>
       </c>
       <c r="L411">
-        <v>0.82584078141005501</v>
+        <v>0.83111475500425303</v>
       </c>
       <c r="M411">
-        <v>0.91947029720587803</v>
+        <v>0.92443205054058997</v>
       </c>
       <c r="N411">
-        <v>0.77111996977499198</v>
+        <v>0.764992269113973</v>
       </c>
       <c r="O411">
-        <v>0.86495837484210503</v>
+        <v>0.86214659464995602</v>
       </c>
       <c r="P411">
-        <v>0.917855196762831</v>
+        <v>0.92053121974379604</v>
       </c>
     </row>
     <row r="412" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A412" s="1">
         <v>42186</v>
       </c>
       <c r="B412">
-        <v>0.70851365414337297</v>
+        <v>0.70810072832070003</v>
       </c>
       <c r="C412">
-        <v>0.81312910563226004</v>
+        <v>0.81594384524683605</v>
       </c>
       <c r="D412">
-        <v>0.93450091615806596</v>
+        <v>0.93653076352963305</v>
       </c>
       <c r="E412">
-        <v>0.69259232768412604</v>
+        <v>0.68716250077380003</v>
       </c>
       <c r="F412">
-        <v>0.80298183973021597</v>
+        <v>0.79842605027789204</v>
       </c>
       <c r="G412">
-        <v>0.88339354824631</v>
+        <v>0.88292884298742202</v>
       </c>
       <c r="H412">
-        <v>0.68691135245559398</v>
+        <v>0.68906095517057697</v>
       </c>
       <c r="I412">
-        <v>0.81418440699863004</v>
+        <v>0.81504974396011998</v>
       </c>
       <c r="J412">
-        <v>0.91554740618952501</v>
+        <v>0.91583536898097895</v>
       </c>
       <c r="K412">
-        <v>0.71238785846761399</v>
+        <v>0.71088079263433601</v>
       </c>
       <c r="L412">
-        <v>0.82333410231313398</v>
+        <v>0.82946955656217702</v>
       </c>
       <c r="M412">
-        <v>0.91861027988493604</v>
+        <v>0.92449403934317997</v>
       </c>
       <c r="N412">
-        <v>0.75601374375583497</v>
+        <v>0.74992601235087897</v>
       </c>
       <c r="O412">
-        <v>0.85547311086780498</v>
+        <v>0.85210773219068603</v>
       </c>
       <c r="P412">
-        <v>0.91609015255039605</v>
+        <v>0.91876267470987205</v>
       </c>
     </row>
     <row r="413" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A413" s="1">
         <v>42217</v>
       </c>
       <c r="B413">
-        <v>0.70305571288235302</v>
+        <v>0.70200367148805198</v>
       </c>
       <c r="C413">
-        <v>0.80971058115261996</v>
+        <v>0.81179522443380503</v>
       </c>
       <c r="D413">
-        <v>0.93250759005790196</v>
+        <v>0.93431062403223497</v>
       </c>
       <c r="E413">
-        <v>0.69005671767806398</v>
+        <v>0.68500071530978102</v>
       </c>
       <c r="F413">
-        <v>0.79900245667983205</v>
+        <v>0.79432623511401401</v>
       </c>
       <c r="G413">
-        <v>0.88166952543482402</v>
+        <v>0.88127827173264295</v>
       </c>
       <c r="H413">
-        <v>0.68279214488016404</v>
+        <v>0.68468818798322395</v>
       </c>
       <c r="I413">
-        <v>0.81010573901460403</v>
+        <v>0.81034682743239095</v>
       </c>
       <c r="J413">
-        <v>0.91590323578067501</v>
+        <v>0.91614765984689495</v>
       </c>
       <c r="K413">
-        <v>0.71931107836177999</v>
+        <v>0.718190289723589</v>
       </c>
       <c r="L413">
-        <v>0.82786155973672604</v>
+        <v>0.83447603724386898</v>
       </c>
       <c r="M413">
-        <v>0.91988779020959799</v>
+        <v>0.92665144426142798</v>
       </c>
       <c r="N413">
-        <v>0.75222461499827298</v>
+        <v>0.74487561297174398</v>
       </c>
       <c r="O413">
-        <v>0.85239852901075497</v>
+        <v>0.84763192135719101</v>
       </c>
       <c r="P413">
-        <v>0.91552397031541599</v>
+        <v>0.91805811473436805</v>
       </c>
     </row>
     <row r="414" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A414" s="1">
         <v>42248</v>
       </c>
       <c r="B414">
-        <v>0.70591969683086597</v>
+        <v>0.70429393464021095</v>
       </c>
       <c r="C414">
-        <v>0.81128021276519802</v>
+        <v>0.81321335908118497</v>
       </c>
       <c r="D414">
-        <v>0.93210370538838905</v>
+        <v>0.933615868339847</v>
       </c>
       <c r="E414">
-        <v>0.68836537782426599</v>
+        <v>0.68385602154334901</v>
       </c>
       <c r="F414">
-        <v>0.79744224178407097</v>
+        <v>0.79356267483773202</v>
       </c>
       <c r="G414">
-        <v>0.88042337814329097</v>
+        <v>0.88016974740158005</v>
       </c>
       <c r="H414">
-        <v>0.68034442801686001</v>
+        <v>0.68139698825721295</v>
       </c>
       <c r="I414">
-        <v>0.80933627293465804</v>
+        <v>0.80924567372980205</v>
       </c>
       <c r="J414">
-        <v>0.91635548407364498</v>
+        <v>0.91660515505140105</v>
       </c>
       <c r="K414">
-        <v>0.72560028652866704</v>
+        <v>0.72494833248695101</v>
       </c>
       <c r="L414">
-        <v>0.83444927610927799</v>
+        <v>0.84183161919495098</v>
       </c>
       <c r="M414">
-        <v>0.92349751901697297</v>
+        <v>0.93060171654240598</v>
       </c>
       <c r="N414">
-        <v>0.75315197130542799</v>
+        <v>0.74236196360965701</v>
       </c>
       <c r="O414">
-        <v>0.85321137004977199</v>
+        <v>0.84651379417109396</v>
       </c>
       <c r="P414">
-        <v>0.91576340426853298</v>
+        <v>0.91799134349225797</v>
       </c>
     </row>
     <row r="415" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A415" s="1">
         <v>42278</v>
       </c>
       <c r="B415">
-        <v>0.70744132193584897</v>
+        <v>0.70605882892524396</v>
       </c>
       <c r="C415">
-        <v>0.81162842247487799</v>
+        <v>0.81384730905712899</v>
       </c>
       <c r="D415">
-        <v>0.93235257186097997</v>
+        <v>0.93380577877404103</v>
       </c>
       <c r="E415">
-        <v>0.69136400334695702</v>
+        <v>0.68736264259157498</v>
       </c>
       <c r="F415">
-        <v>0.79952517204266405</v>
+        <v>0.796287540907473</v>
       </c>
       <c r="G415">
-        <v>0.88064389544705801</v>
+        <v>0.88043456820311405</v>
       </c>
       <c r="H415">
-        <v>0.67898418260510796</v>
+        <v>0.67951417765071198</v>
       </c>
       <c r="I415">
-        <v>0.80776409726128395</v>
+        <v>0.80721731240992201</v>
       </c>
       <c r="J415">
-        <v>0.91510393548574098</v>
+        <v>0.91593353595994598</v>
       </c>
       <c r="K415">
-        <v>0.74206075955806095</v>
+        <v>0.74328740568096596</v>
       </c>
       <c r="L415">
-        <v>0.84604018530061997</v>
+        <v>0.85486305801561502</v>
       </c>
       <c r="M415">
-        <v>0.92871415081636499</v>
+        <v>0.93632667076501697</v>
       </c>
       <c r="N415">
-        <v>0.76539710460803601</v>
+        <v>0.75010858448999895</v>
       </c>
       <c r="O415">
-        <v>0.85867668428777399</v>
+        <v>0.85008101474824305</v>
       </c>
       <c r="P415">
-        <v>0.91536572433806296</v>
+        <v>0.91734039904964204</v>
       </c>
     </row>
     <row r="416" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A416" s="1">
         <v>42309</v>
       </c>
       <c r="B416">
-        <v>0.71166552931888505</v>
+        <v>0.71040650950615702</v>
       </c>
       <c r="C416">
-        <v>0.81614893344732098</v>
+        <v>0.81861442890526304</v>
       </c>
       <c r="D416">
-        <v>0.93290650955938703</v>
+        <v>0.93425223998620699</v>
       </c>
       <c r="E416">
-        <v>0.70648254802662402</v>
+        <v>0.70157445364712301</v>
       </c>
       <c r="F416">
-        <v>0.80755543308583899</v>
+        <v>0.80398469639667902</v>
       </c>
       <c r="G416">
-        <v>0.88135158582099504</v>
+        <v>0.88089471412207698</v>
       </c>
       <c r="H416">
-        <v>0.67444095741886301</v>
+        <v>0.676430660985745</v>
       </c>
       <c r="I416">
-        <v>0.80831259546904399</v>
+        <v>0.80987446598416202</v>
       </c>
       <c r="J416">
-        <v>0.915472575883576</v>
+        <v>0.91694841610706201</v>
       </c>
       <c r="K416">
-        <v>0.76195330683419404</v>
+        <v>0.76695408065637705</v>
       </c>
       <c r="L416">
-        <v>0.86235493272342101</v>
+        <v>0.87394440478295099</v>
       </c>
       <c r="M416">
-        <v>0.936110244899233</v>
+        <v>0.94379304707929501</v>
       </c>
       <c r="N416">
-        <v>0.75767844664214101</v>
+        <v>0.74463881490233397</v>
       </c>
       <c r="O416">
-        <v>0.85449498181475902</v>
+        <v>0.84624558165436603</v>
       </c>
       <c r="P416">
-        <v>0.91489369611399796</v>
+        <v>0.91671060284065597</v>
       </c>
     </row>
     <row r="417" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A417" s="1">
         <v>42339</v>
       </c>
       <c r="B417">
-        <v>0.71924407323961204</v>
+        <v>0.71819465580337305</v>
       </c>
       <c r="C417">
-        <v>0.822093270905354</v>
+        <v>0.82502421341307097</v>
       </c>
       <c r="D417">
-        <v>0.93381808050864601</v>
+        <v>0.93516851409745105</v>
       </c>
       <c r="E417">
-        <v>0.71877219882243204</v>
+        <v>0.71395309339244095</v>
       </c>
       <c r="F417">
-        <v>0.81429859848244501</v>
+        <v>0.81150083205405299</v>
       </c>
       <c r="G417">
-        <v>0.881223022674954</v>
+        <v>0.88131003898293503</v>
       </c>
       <c r="H417">
-        <v>0.68071741305628397</v>
+        <v>0.68463725440877699</v>
       </c>
       <c r="I417">
-        <v>0.81300585901658395</v>
+        <v>0.81648994852518997</v>
       </c>
       <c r="J417">
-        <v>0.91537622212610903</v>
+        <v>0.91749833328024399</v>
       </c>
       <c r="K417">
-        <v>0.77126164405494302</v>
+        <v>0.77811382200270796</v>
       </c>
       <c r="L417">
-        <v>0.87434017725816204</v>
+        <v>0.88744742771420904</v>
       </c>
       <c r="M417">
-        <v>0.94234762324653498</v>
+        <v>0.94987047930062196</v>
       </c>
       <c r="N417">
-        <v>0.75590721478452605</v>
+        <v>0.74467463279641799</v>
       </c>
       <c r="O417">
-        <v>0.85404529288646502</v>
+        <v>0.84740144250690197</v>
       </c>
       <c r="P417">
-        <v>0.91480874884270302</v>
+        <v>0.91698074775499205</v>
       </c>
     </row>
     <row r="418" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A418" s="1">
         <v>42370</v>
       </c>
       <c r="B418">
-        <v>0.71893984986508697</v>
+        <v>0.71787168786901201</v>
       </c>
       <c r="C418">
-        <v>0.82122185886352095</v>
+        <v>0.82378634307381104</v>
       </c>
       <c r="D418">
-        <v>0.93315768248270603</v>
+        <v>0.93447964918649795</v>
       </c>
       <c r="E418">
-        <v>0.704503340036292</v>
+        <v>0.70122139508068904</v>
       </c>
       <c r="F418">
-        <v>0.80708255907839899</v>
+        <v>0.80482803373660206</v>
       </c>
       <c r="G418">
-        <v>0.87856287293544699</v>
+        <v>0.87835661886556604</v>
       </c>
       <c r="H418">
-        <v>0.69404125219909396</v>
+        <v>0.69894345851001904</v>
       </c>
       <c r="I418">
-        <v>0.81738610974293702</v>
+        <v>0.82113182778367699</v>
       </c>
       <c r="J418">
-        <v>0.91424127509061104</v>
+        <v>0.91681540888115098</v>
       </c>
       <c r="K418">
-        <v>0.77714158359039198</v>
+        <v>0.78509590029813603</v>
       </c>
       <c r="L418">
-        <v>0.87739185462540004</v>
+        <v>0.890552886542476</v>
       </c>
       <c r="M418">
-        <v>0.94410830919057598</v>
+        <v>0.95170780140212596</v>
       </c>
       <c r="N418">
-        <v>0.74940985257336801</v>
+        <v>0.73944528462805703</v>
       </c>
       <c r="O418">
-        <v>0.84945483643247299</v>
+        <v>0.84315612245304505</v>
       </c>
       <c r="P418">
-        <v>0.91432860756369105</v>
+        <v>0.91631180429217496</v>
       </c>
     </row>
     <row r="419" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A419" s="1">
         <v>42401</v>
       </c>
       <c r="B419">
-        <v>0.72262074007871302</v>
+        <v>0.72178558114984503</v>
       </c>
       <c r="C419">
-        <v>0.82212256404611495</v>
+        <v>0.82484242296821797</v>
       </c>
       <c r="D419">
-        <v>0.93294489203476905</v>
+        <v>0.93426998564745001</v>
       </c>
       <c r="E419">
-        <v>0.70411092555706301</v>
+        <v>0.70077723867300001</v>
       </c>
       <c r="F419">
-        <v>0.80477646259320601</v>
+        <v>0.80198713193229099</v>
       </c>
       <c r="G419">
-        <v>0.87695925872043101</v>
+        <v>0.87621010982372904</v>
       </c>
       <c r="H419">
-        <v>0.69448244081058097</v>
+        <v>0.697215235607761</v>
       </c>
       <c r="I419">
-        <v>0.81711085883698997</v>
+        <v>0.82000072053596895</v>
       </c>
       <c r="J419">
-        <v>0.91498161622686902</v>
+        <v>0.91795848753478604</v>
       </c>
       <c r="K419">
-        <v>0.77970804251412795</v>
+        <v>0.787070091957222</v>
       </c>
       <c r="L419">
-        <v>0.87747298647013305</v>
+        <v>0.89086793962140698</v>
       </c>
       <c r="M419">
-        <v>0.94510987228635102</v>
+        <v>0.95283550521876303</v>
       </c>
       <c r="N419">
-        <v>0.75753193865438495</v>
+        <v>0.74608982822234304</v>
       </c>
       <c r="O419">
-        <v>0.85300572488513104</v>
+        <v>0.84663798974470295</v>
       </c>
       <c r="P419">
-        <v>0.91535975075406095</v>
+        <v>0.91730988434563998</v>
       </c>
     </row>
     <row r="420" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A420" s="1">
         <v>42430</v>
       </c>
       <c r="B420">
-        <v>0.71949470167687002</v>
+        <v>0.71888899376790905</v>
       </c>
       <c r="C420">
-        <v>0.81984816938247096</v>
+        <v>0.82271125546995605</v>
       </c>
       <c r="D420">
-        <v>0.93309341354597697</v>
+        <v>0.93456111891063598</v>
       </c>
       <c r="E420">
-        <v>0.69589462137109204</v>
+        <v>0.69297302866704302</v>
       </c>
       <c r="F420">
-        <v>0.79954838516037197</v>
+        <v>0.79711263547299605</v>
       </c>
       <c r="G420">
-        <v>0.87608681766074703</v>
+        <v>0.87548801579970903</v>
       </c>
       <c r="H420">
-        <v>0.70319920798526703</v>
+        <v>0.70226280238563099</v>
       </c>
       <c r="I420">
-        <v>0.82030146584429997</v>
+        <v>0.821589470433436</v>
       </c>
       <c r="J420">
-        <v>0.91578654920925795</v>
+        <v>0.91938523151905704</v>
       </c>
       <c r="K420">
-        <v>0.77803118577645003</v>
+        <v>0.78587542409702105</v>
       </c>
       <c r="L420">
-        <v>0.87807137958133297</v>
+        <v>0.89176648866768304</v>
       </c>
       <c r="M420">
-        <v>0.94769334629119395</v>
+        <v>0.95516039005876496</v>
       </c>
       <c r="N420">
-        <v>0.75849843903402403</v>
+        <v>0.749611799847969</v>
       </c>
       <c r="O420">
-        <v>0.85354639624247097</v>
+        <v>0.84859487369398101</v>
       </c>
       <c r="P420">
-        <v>0.91486811107683597</v>
+        <v>0.91712750908270102</v>
       </c>
     </row>
     <row r="421" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A421" s="1">
         <v>42461</v>
       </c>
       <c r="B421">
-        <v>0.71286599183755806</v>
+        <v>0.71176072080002195</v>
       </c>
       <c r="C421">
-        <v>0.81482269283999798</v>
+        <v>0.81683521309752405</v>
       </c>
       <c r="D421">
-        <v>0.93195037869111097</v>
+        <v>0.93331592409205499</v>
       </c>
       <c r="E421">
-        <v>0.68219772223981001</v>
+        <v>0.67992343297733304</v>
       </c>
       <c r="F421">
-        <v>0.79182612585881296</v>
+        <v>0.78963565524460699</v>
       </c>
       <c r="G421">
-        <v>0.87583149620996104</v>
+        <v>0.87541690489711999</v>
       </c>
       <c r="H421">
-        <v>0.70163097076362602</v>
+        <v>0.70210966776797101</v>
       </c>
       <c r="I421">
-        <v>0.81612836828169899</v>
+        <v>0.81748951613924603</v>
       </c>
       <c r="J421">
-        <v>0.91674507746342204</v>
+        <v>0.91992265929809303</v>
       </c>
       <c r="K421">
-        <v>0.77616908845933896</v>
+        <v>0.78554991686748998</v>
       </c>
       <c r="L421">
-        <v>0.87803509646873901</v>
+        <v>0.89224561042703099</v>
       </c>
       <c r="M421">
-        <v>0.94902005366442799</v>
+        <v>0.95697994233952799</v>
       </c>
       <c r="N421">
-        <v>0.75617793621017904</v>
+        <v>0.74770691483254204</v>
       </c>
       <c r="O421">
-        <v>0.85218166996415201</v>
+        <v>0.84773410540945604</v>
       </c>
       <c r="P421">
-        <v>0.91525136490544101</v>
+        <v>0.91769358385407396</v>
       </c>
     </row>
     <row r="422" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A422" s="1">
         <v>42491</v>
       </c>
       <c r="B422">
-        <v>0.71192662030584097</v>
+        <v>0.71122974461176303</v>
       </c>
       <c r="C422">
-        <v>0.81493527542962096</v>
+        <v>0.81679341131050898</v>
       </c>
       <c r="D422">
-        <v>0.932632605256841</v>
+        <v>0.93376229840073299</v>
       </c>
       <c r="E422">
-        <v>0.684179927738928</v>
+        <v>0.68313335831770805</v>
       </c>
       <c r="F422">
-        <v>0.79159390762305604</v>
+        <v>0.79036219829992405</v>
       </c>
       <c r="G422">
-        <v>0.87602498003283502</v>
+        <v>0.87616829313203304</v>
       </c>
       <c r="H422">
-        <v>0.70900087285132496</v>
+        <v>0.71109645575886005</v>
       </c>
       <c r="I422">
-        <v>0.82203520531491703</v>
+        <v>0.82313244228264704</v>
       </c>
       <c r="J422">
-        <v>0.91990362023254901</v>
+        <v>0.92277404392002904</v>
       </c>
       <c r="K422">
-        <v>0.77726962581127301</v>
+        <v>0.787600553246665</v>
       </c>
       <c r="L422">
-        <v>0.87945118031610603</v>
+        <v>0.89377199392699203</v>
       </c>
       <c r="M422">
-        <v>0.94987243962026302</v>
+        <v>0.95778187070002696</v>
       </c>
       <c r="N422">
-        <v>0.74949489696914495</v>
+        <v>0.74079005216083504</v>
       </c>
       <c r="O422">
-        <v>0.849470126404401</v>
+        <v>0.84427403957651803</v>
       </c>
       <c r="P422">
-        <v>0.91638644576783501</v>
+        <v>0.91832266447966504</v>
       </c>
     </row>
     <row r="423" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A423" s="1">
         <v>42522</v>
       </c>
       <c r="B423">
-        <v>0.70856325515032803</v>
+        <v>0.70807260626940205</v>
       </c>
       <c r="C423">
-        <v>0.81269794449050503</v>
+        <v>0.81465659436291904</v>
       </c>
       <c r="D423">
-        <v>0.93265826204779301</v>
+        <v>0.93378864463228595</v>
       </c>
       <c r="E423">
-        <v>0.69409833413517297</v>
+        <v>0.69261260749878995</v>
       </c>
       <c r="F423">
-        <v>0.79248039373258095</v>
+        <v>0.79143354476782701</v>
       </c>
       <c r="G423">
-        <v>0.87585737595005497</v>
+        <v>0.87645193737608296</v>
       </c>
       <c r="H423">
-        <v>0.68956834419747604</v>
+        <v>0.69148070892201496</v>
       </c>
       <c r="I423">
-        <v>0.81121779162542895</v>
+        <v>0.81310265513805902</v>
       </c>
       <c r="J423">
-        <v>0.91826643359182203</v>
+        <v>0.92108633164442699</v>
       </c>
       <c r="K423">
-        <v>0.76289916285347104</v>
+        <v>0.77387992394266403</v>
       </c>
       <c r="L423">
-        <v>0.87096359565401604</v>
+        <v>0.88585476062007196</v>
       </c>
       <c r="M423">
-        <v>0.94832811619985202</v>
+        <v>0.95641011676746601</v>
       </c>
       <c r="N423">
-        <v>0.73588325213786299</v>
+        <v>0.72833803759384097</v>
       </c>
       <c r="O423">
-        <v>0.84169598214415398</v>
+        <v>0.83649518343805795</v>
       </c>
       <c r="P423">
-        <v>0.91437990347988696</v>
+        <v>0.916181528009399</v>
       </c>
     </row>
     <row r="424" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A424" s="1">
         <v>42552</v>
       </c>
       <c r="B424">
-        <v>0.70830455110378399</v>
+        <v>0.70801784623392106</v>
       </c>
       <c r="C424">
-        <v>0.81108840841061103</v>
+        <v>0.81329367064317004</v>
       </c>
       <c r="D424">
-        <v>0.93169034065538203</v>
+        <v>0.93279396344036103</v>
       </c>
       <c r="E424">
-        <v>0.69944330176275704</v>
+        <v>0.69795887565827897</v>
       </c>
       <c r="F424">
-        <v>0.797913298660063</v>
+        <v>0.79646252768445003</v>
       </c>
       <c r="G424">
-        <v>0.87828618295377103</v>
+        <v>0.87876599285793799</v>
       </c>
       <c r="H424">
-        <v>0.68914043123667201</v>
+        <v>0.69058609368372303</v>
       </c>
       <c r="I424">
-        <v>0.81118381712850895</v>
+        <v>0.81309037087699798</v>
       </c>
       <c r="J424">
-        <v>0.91815374028752805</v>
+        <v>0.92098375907264696</v>
       </c>
       <c r="K424">
-        <v>0.76107548678994597</v>
+        <v>0.77203017039922495</v>
       </c>
       <c r="L424">
-        <v>0.86712784675315402</v>
+        <v>0.88217574474354199</v>
       </c>
       <c r="M424">
-        <v>0.94706070195245295</v>
+        <v>0.95511269316021297</v>
       </c>
       <c r="N424">
-        <v>0.73021659320793997</v>
+        <v>0.72222413304927602</v>
       </c>
       <c r="O424">
-        <v>0.83803089645964501</v>
+        <v>0.83206267115154997</v>
       </c>
       <c r="P424">
-        <v>0.91324851858537404</v>
+        <v>0.91485394249404905</v>
       </c>
     </row>
     <row r="425" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A425" s="1">
         <v>42583</v>
       </c>
       <c r="B425">
-        <v>0.70197620684926398</v>
+        <v>0.70074974594134198</v>
       </c>
       <c r="C425">
-        <v>0.80715239474166001</v>
+        <v>0.80865530804042796</v>
       </c>
       <c r="D425">
-        <v>0.93021081802264605</v>
+        <v>0.93127908753618605</v>
       </c>
       <c r="E425">
-        <v>0.70022851664788299</v>
+        <v>0.69841250416844403</v>
       </c>
       <c r="F425">
-        <v>0.80460333333680401</v>
+        <v>0.80241918634532505</v>
       </c>
       <c r="G425">
-        <v>0.88201764583062203</v>
+        <v>0.88227324307197197</v>
       </c>
       <c r="H425">
-        <v>0.67926360739151803</v>
+        <v>0.68343013585062795</v>
       </c>
       <c r="I425">
-        <v>0.80285407487736904</v>
+        <v>0.80647207410567601</v>
       </c>
       <c r="J425">
-        <v>0.91597510455351805</v>
+        <v>0.91916323240592701</v>
       </c>
       <c r="K425">
-        <v>0.74984799777066202</v>
+        <v>0.75726933728159695</v>
       </c>
       <c r="L425">
-        <v>0.85780276203517103</v>
+        <v>0.87020648556260805</v>
       </c>
       <c r="M425">
-        <v>0.94411700776773499</v>
+        <v>0.95198727162851704</v>
       </c>
       <c r="N425">
-        <v>0.72668893334190199</v>
+        <v>0.71668242357684298</v>
       </c>
       <c r="O425">
-        <v>0.83483101929890702</v>
+        <v>0.82747109395068597</v>
       </c>
       <c r="P425">
-        <v>0.91207870069300301</v>
+        <v>0.91350484459407399</v>
       </c>
     </row>
     <row r="426" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A426" s="1">
         <v>42614</v>
       </c>
       <c r="B426">
-        <v>0.70049133798858298</v>
+        <v>0.69877214841380098</v>
       </c>
       <c r="C426">
-        <v>0.80571641627822599</v>
+        <v>0.80670053769214201</v>
       </c>
       <c r="D426">
-        <v>0.93034107984477399</v>
+        <v>0.93127739454125102</v>
       </c>
       <c r="E426">
-        <v>0.703613997944883</v>
+        <v>0.70052005682746499</v>
       </c>
       <c r="F426">
-        <v>0.80952507871827795</v>
+        <v>0.80609615804367896</v>
       </c>
       <c r="G426">
-        <v>0.88597574285093605</v>
+        <v>0.88588721147925897</v>
       </c>
       <c r="H426">
-        <v>0.66968650440194299</v>
+        <v>0.67356668200765901</v>
       </c>
       <c r="I426">
-        <v>0.79778318271751303</v>
+        <v>0.80061539987127095</v>
       </c>
       <c r="J426">
-        <v>0.91594403481702702</v>
+        <v>0.91928751253729002</v>
       </c>
       <c r="K426">
-        <v>0.74121503629679597</v>
+        <v>0.74758179581074302</v>
       </c>
       <c r="L426">
-        <v>0.85118387834490605</v>
+        <v>0.86286421802379298</v>
       </c>
       <c r="M426">
-        <v>0.94243471071270202</v>
+        <v>0.95048475555440304</v>
       </c>
       <c r="N426">
-        <v>0.73661187729415101</v>
+        <v>0.72401087221544702</v>
       </c>
       <c r="O426">
-        <v>0.83796459071706497</v>
+        <v>0.82920178887234597</v>
       </c>
       <c r="P426">
-        <v>0.91144827301776299</v>
+        <v>0.91267899296446597</v>
       </c>
     </row>
     <row r="427" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A427" s="1">
         <v>42644</v>
       </c>
       <c r="B427">
-        <v>0.70309161923516506</v>
+        <v>0.70140624873998303</v>
       </c>
       <c r="C427">
-        <v>0.80958580972723504</v>
+        <v>0.81069100166444297</v>
       </c>
       <c r="D427">
-        <v>0.932205038056514</v>
+        <v>0.93321845719376895</v>
       </c>
       <c r="E427">
-        <v>0.71106764083937701</v>
+        <v>0.70683098812574296</v>
       </c>
       <c r="F427">
-        <v>0.81824980677006598</v>
+        <v>0.81439790344345697</v>
       </c>
       <c r="G427">
-        <v>0.88821383891565397</v>
+        <v>0.88816485271082102</v>
       </c>
       <c r="H427">
-        <v>0.66804686410917902</v>
+        <v>0.668897173991163</v>
       </c>
       <c r="I427">
-        <v>0.80058193746376904</v>
+        <v>0.80144489060888902</v>
       </c>
       <c r="J427">
-        <v>0.91792789898154004</v>
+        <v>0.92144551823107701</v>
       </c>
       <c r="K427">
-        <v>0.73791919270237905</v>
+        <v>0.74456563384320695</v>
       </c>
       <c r="L427">
-        <v>0.85058843329304901</v>
+        <v>0.86273106748692197</v>
       </c>
       <c r="M427">
-        <v>0.94056217223890404</v>
+        <v>0.948807977066912</v>
       </c>
       <c r="N427">
-        <v>0.73602781507747295</v>
+        <v>0.72241898545362704</v>
       </c>
       <c r="O427">
-        <v>0.83896351392022595</v>
+        <v>0.82931267564439703</v>
       </c>
       <c r="P427">
-        <v>0.91153609148735504</v>
+        <v>0.91246115162596497</v>
       </c>
     </row>
     <row r="428" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A428" s="1">
         <v>42675</v>
       </c>
       <c r="B428">
-        <v>0.70981248224068805</v>
+        <v>0.70842236496533195</v>
       </c>
       <c r="C428">
-        <v>0.81597191744757003</v>
+        <v>0.81804136777091996</v>
       </c>
       <c r="D428">
-        <v>0.93456722410147797</v>
+        <v>0.935891064662285</v>
       </c>
       <c r="E428">
-        <v>0.72686911080205097</v>
+        <v>0.72141186839179805</v>
       </c>
       <c r="F428">
-        <v>0.82625934216056596</v>
+        <v>0.82225184271865803</v>
       </c>
       <c r="G428">
-        <v>0.88828141904358004</v>
+        <v>0.88805699253577597</v>
       </c>
       <c r="H428">
-        <v>0.664078551099337</v>
+        <v>0.66406301780406096</v>
       </c>
       <c r="I428">
-        <v>0.80425383629286396</v>
+        <v>0.80596217848850205</v>
       </c>
       <c r="J428">
-        <v>0.91841691251948698</v>
+        <v>0.92309707499923899</v>
       </c>
       <c r="K428">
-        <v>0.74323019620303099</v>
+        <v>0.74894670508205297</v>
       </c>
       <c r="L428">
-        <v>0.85298606427127999</v>
+        <v>0.86528052607719697</v>
       </c>
       <c r="M428">
-        <v>0.93931971084466104</v>
+        <v>0.94707104425057598</v>
       </c>
       <c r="N428">
-        <v>0.74368405138002402</v>
+        <v>0.72892976755550498</v>
       </c>
       <c r="O428">
-        <v>0.84591111258821206</v>
+        <v>0.83595571519775802</v>
       </c>
       <c r="P428">
-        <v>0.91285846619354705</v>
+        <v>0.91363129374503005</v>
       </c>
     </row>
     <row r="429" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A429" s="1">
         <v>42705</v>
       </c>
       <c r="B429">
-        <v>0.70722471327904002</v>
+        <v>0.70544335616717901</v>
       </c>
       <c r="C429">
-        <v>0.81535364186272297</v>
+        <v>0.81737415570892802</v>
       </c>
       <c r="D429">
-        <v>0.93579015920946795</v>
+        <v>0.93725557042428898</v>
       </c>
       <c r="E429">
-        <v>0.72214061461383405</v>
+        <v>0.71634750339022701</v>
       </c>
       <c r="F429">
-        <v>0.81976067665534402</v>
+        <v>0.81608623568512395</v>
       </c>
       <c r="G429">
-        <v>0.88636171387755602</v>
+        <v>0.88646302342758199</v>
       </c>
       <c r="H429">
-        <v>0.66176197472628595</v>
+        <v>0.66150860077678697</v>
       </c>
       <c r="I429">
-        <v>0.80324324581232598</v>
+        <v>0.80475851499022599</v>
       </c>
       <c r="J429">
-        <v>0.91745246253015</v>
+        <v>0.922395344144184</v>
       </c>
       <c r="K429">
-        <v>0.73081325802897201</v>
+        <v>0.73532244431954896</v>
       </c>
       <c r="L429">
-        <v>0.844939197616566</v>
+        <v>0.85650685155288298</v>
       </c>
       <c r="M429">
-        <v>0.93607680364274504</v>
+        <v>0.94333427146511295</v>
       </c>
       <c r="N429">
-        <v>0.73925802654081896</v>
+        <v>0.724310577089472</v>
       </c>
       <c r="O429">
-        <v>0.84458654878350503</v>
+        <v>0.83404605558201295</v>
       </c>
       <c r="P429">
-        <v>0.91190628493918302</v>
+        <v>0.91255844966433597</v>
       </c>
     </row>
     <row r="430" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A430" s="1">
         <v>42736</v>
       </c>
       <c r="B430">
-        <v>0.71178375306387798</v>
+        <v>0.70857903127672806</v>
       </c>
       <c r="C430">
-        <v>0.81871173943369902</v>
+        <v>0.82052709628659604</v>
       </c>
       <c r="D430">
-        <v>0.93817854074256102</v>
+        <v>0.93942239043665099</v>
       </c>
       <c r="E430">
-        <v>0.71137434960813795</v>
+        <v>0.70555720637230801</v>
       </c>
       <c r="F430">
-        <v>0.81077079968699595</v>
+        <v>0.80743071388506304</v>
       </c>
       <c r="G430">
-        <v>0.884401124384393</v>
+        <v>0.88440520401745903</v>
       </c>
       <c r="H430">
-        <v>0.66879724722371203</v>
+        <v>0.667911558612724</v>
       </c>
       <c r="I430">
-        <v>0.81103429398314097</v>
+        <v>0.81282457507060102</v>
       </c>
       <c r="J430">
-        <v>0.91757009725663297</v>
+        <v>0.92222281482634505</v>
       </c>
       <c r="K430">
-        <v>0.73453864356176801</v>
+        <v>0.73550672746387202</v>
       </c>
       <c r="L430">
-        <v>0.84590883895856495</v>
+        <v>0.85570439075132099</v>
       </c>
       <c r="M430">
-        <v>0.93628335333369705</v>
+        <v>0.94197411429946798</v>
       </c>
       <c r="N430">
-        <v>0.75286345793079301</v>
+        <v>0.73358970361772302</v>
       </c>
       <c r="O430">
-        <v>0.85130252277011798</v>
+        <v>0.83947271397657497</v>
       </c>
       <c r="P430">
-        <v>0.91261569808736698</v>
+        <v>0.91322776907955105</v>
       </c>
     </row>
     <row r="431" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A431" s="1">
         <v>42767</v>
       </c>
       <c r="B431">
-        <v>0.70308924339377599</v>
+        <v>0.70168211598772801</v>
       </c>
       <c r="C431">
-        <v>0.81234107382183496</v>
+        <v>0.81480061673596305</v>
       </c>
       <c r="D431">
-        <v>0.93734031772713799</v>
+        <v>0.93887861701360698</v>
       </c>
       <c r="E431">
-        <v>0.69925579558218898</v>
+        <v>0.694389221013331</v>
       </c>
       <c r="F431">
-        <v>0.80762436198465903</v>
+        <v>0.804196929133</v>
       </c>
       <c r="G431">
-        <v>0.88470147106275998</v>
+        <v>0.88476191353602696</v>
       </c>
       <c r="H431">
-        <v>0.67188971120817798</v>
+        <v>0.67041132844627604</v>
       </c>
       <c r="I431">
-        <v>0.80838353865088597</v>
+        <v>0.80946824136989803</v>
       </c>
       <c r="J431">
-        <v>0.91657594838032397</v>
+        <v>0.920804728826354</v>
       </c>
       <c r="K431">
-        <v>0.718590749413063</v>
+        <v>0.720253035330778</v>
       </c>
       <c r="L431">
-        <v>0.83064937583950404</v>
+        <v>0.84026037222088301</v>
       </c>
       <c r="M431">
-        <v>0.92914972563324705</v>
+        <v>0.93531423578615103</v>
       </c>
       <c r="N431">
-        <v>0.74548437697910697</v>
+        <v>0.73040150174220497</v>
       </c>
       <c r="O431">
-        <v>0.84729820945511003</v>
+        <v>0.83672730989585098</v>
       </c>
       <c r="P431">
-        <v>0.91269630804288904</v>
+        <v>0.91331135956771003</v>
       </c>
     </row>
     <row r="432" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A432" s="1">
         <v>42795</v>
       </c>
       <c r="B432">
-        <v>0.69202988808966104</v>
+        <v>0.69098431586029496</v>
       </c>
       <c r="C432">
-        <v>0.80299259251189503</v>
+        <v>0.80507408830648797</v>
       </c>
       <c r="D432">
-        <v>0.93389491564308502</v>
+        <v>0.93557896798234397</v>
       </c>
       <c r="E432">
-        <v>0.68679656326596505</v>
+        <v>0.68329627811844396</v>
       </c>
       <c r="F432">
-        <v>0.79976295419679699</v>
+        <v>0.79697238941558901</v>
       </c>
       <c r="G432">
-        <v>0.88344475150337898</v>
+        <v>0.88395793818457402</v>
       </c>
       <c r="H432">
-        <v>0.67638105538011595</v>
+        <v>0.67554105398870001</v>
       </c>
       <c r="I432">
-        <v>0.80500485385370402</v>
+        <v>0.80616875666003296</v>
       </c>
       <c r="J432">
-        <v>0.91580827025090294</v>
+        <v>0.92010066884186104</v>
       </c>
       <c r="K432">
-        <v>0.710242008487875</v>
+        <v>0.71210481899306199</v>
       </c>
       <c r="L432">
-        <v>0.82004645222638495</v>
+        <v>0.82880956548057905</v>
       </c>
       <c r="M432">
-        <v>0.92354678239778698</v>
+        <v>0.92972913937845603</v>
       </c>
       <c r="N432">
-        <v>0.74747897079002501</v>
+        <v>0.73402885001041496</v>
       </c>
       <c r="O432">
-        <v>0.84880854122040295</v>
+        <v>0.83809785895098798</v>
       </c>
       <c r="P432">
-        <v>0.91454962111811799</v>
+        <v>0.91492081417548998</v>
       </c>
     </row>
     <row r="433" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A433" s="1">
         <v>42826</v>
       </c>
       <c r="B433">
-        <v>0.68920644270056297</v>
+        <v>0.68832133078781399</v>
       </c>
       <c r="C433">
-        <v>0.79967101082676395</v>
+        <v>0.80127373049373596</v>
       </c>
       <c r="D433">
-        <v>0.93242899955339997</v>
+        <v>0.93418746088008098</v>
       </c>
       <c r="E433">
-        <v>0.69215622601790205</v>
+        <v>0.68818436117309201</v>
       </c>
       <c r="F433">
-        <v>0.80049530997947504</v>
+        <v>0.79690313902120002</v>
       </c>
       <c r="G433">
-        <v>0.88153069682946605</v>
+        <v>0.88202281716714903</v>
       </c>
       <c r="H433">
-        <v>0.69446215418733404</v>
+        <v>0.69294995484573096</v>
       </c>
       <c r="I433">
-        <v>0.81160739053476205</v>
+        <v>0.81194565234938498</v>
       </c>
       <c r="J433">
-        <v>0.91830263843626103</v>
+        <v>0.92278945258451595</v>
       </c>
       <c r="K433">
-        <v>0.70204107606257704</v>
+        <v>0.70458924409365997</v>
       </c>
       <c r="L433">
-        <v>0.81195687009175999</v>
+        <v>0.82043333686923903</v>
       </c>
       <c r="M433">
-        <v>0.919025947647925</v>
+        <v>0.92573515304934595</v>
       </c>
       <c r="N433">
-        <v>0.74630262791104496</v>
+        <v>0.73306684557642099</v>
       </c>
       <c r="O433">
-        <v>0.84733078305467402</v>
+        <v>0.83591335320761795</v>
       </c>
       <c r="P433">
-        <v>0.91614125158816795</v>
+        <v>0.91617309613576603</v>
       </c>
     </row>
     <row r="434" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A434" s="1">
         <v>42856</v>
       </c>
       <c r="B434">
-        <v>0.69443852021415498</v>
+        <v>0.69311078264048098</v>
       </c>
       <c r="C434">
-        <v>0.80271234184695694</v>
+        <v>0.80371691066587603</v>
       </c>
       <c r="D434">
-        <v>0.93334280671251302</v>
+        <v>0.93493111129154405</v>
       </c>
       <c r="E434">
-        <v>0.70798932673542803</v>
+        <v>0.70475489767194399</v>
       </c>
       <c r="F434">
-        <v>0.81039019775329202</v>
+        <v>0.80685565281570004</v>
       </c>
       <c r="G434">
-        <v>0.881535141869765</v>
+        <v>0.88197119393876899</v>
       </c>
       <c r="H434">
-        <v>0.70674676020586702</v>
+        <v>0.70588139959344598</v>
       </c>
       <c r="I434">
-        <v>0.81624847865009098</v>
+        <v>0.81623747413667103</v>
       </c>
       <c r="J434">
-        <v>0.91723768746460299</v>
+        <v>0.92080169957267599</v>
       </c>
       <c r="K434">
-        <v>0.69603821901790397</v>
+        <v>0.69875084861070103</v>
       </c>
       <c r="L434">
-        <v>0.80573633820990698</v>
+        <v>0.81381050196716698</v>
       </c>
       <c r="M434">
-        <v>0.91623863101583003</v>
+        <v>0.922988092454469</v>
       </c>
       <c r="N434">
-        <v>0.74992219016925898</v>
+        <v>0.73707276326620497</v>
       </c>
       <c r="O434">
-        <v>0.848603899128205</v>
+        <v>0.83703005150887</v>
       </c>
       <c r="P434">
-        <v>0.91720418352709299</v>
+        <v>0.916931976807419</v>
       </c>
     </row>
     <row r="435" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A435" s="1">
         <v>42887</v>
       </c>
       <c r="B435">
-        <v>0.69460432376372805</v>
+        <v>0.69336112341024403</v>
       </c>
       <c r="C435">
-        <v>0.80420168488269295</v>
+        <v>0.80497751506860005</v>
       </c>
       <c r="D435">
-        <v>0.93448812582399399</v>
+        <v>0.93591902297204899</v>
       </c>
       <c r="E435">
-        <v>0.72239713473756895</v>
+        <v>0.71931550150797896</v>
       </c>
       <c r="F435">
-        <v>0.81679954847777902</v>
+        <v>0.81296274556119896</v>
       </c>
       <c r="G435">
-        <v>0.88063766734706095</v>
+        <v>0.880717538321653</v>
       </c>
       <c r="H435">
-        <v>0.69440070813576504</v>
+        <v>0.69555024504688001</v>
       </c>
       <c r="I435">
-        <v>0.808987982054301</v>
+        <v>0.80940939213359597</v>
       </c>
       <c r="J435">
-        <v>0.91586958288606901</v>
+        <v>0.91840032274211603</v>
       </c>
       <c r="K435">
-        <v>0.69350159318923699</v>
+        <v>0.69524906438887402</v>
       </c>
       <c r="L435">
-        <v>0.80350981156866996</v>
+        <v>0.81002475094505599</v>
       </c>
       <c r="M435">
-        <v>0.91377254025232701</v>
+        <v>0.92021961514055595</v>
       </c>
       <c r="N435">
-        <v>0.73724772714445996</v>
+        <v>0.72573771866974901</v>
       </c>
       <c r="O435">
-        <v>0.84250195801774097</v>
+        <v>0.83081859809190495</v>
       </c>
       <c r="P435">
-        <v>0.91562343753393804</v>
+        <v>0.91509815013734497</v>
       </c>
     </row>
     <row r="436" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A436" s="1">
         <v>42917</v>
       </c>
       <c r="B436">
-        <v>0.69687474213935496</v>
+        <v>0.69595473664423502</v>
       </c>
       <c r="C436">
-        <v>0.80460878725720397</v>
+        <v>0.80525012099492099</v>
       </c>
       <c r="D436">
-        <v>0.93433315979516796</v>
+        <v>0.93568918724883099</v>
       </c>
       <c r="E436">
-        <v>0.718416279862368</v>
+        <v>0.714649145409053</v>
       </c>
       <c r="F436">
-        <v>0.81270038684579404</v>
+        <v>0.80871841483565499</v>
       </c>
       <c r="G436">
-        <v>0.87857249921799796</v>
+        <v>0.87882468358934296</v>
       </c>
       <c r="H436">
-        <v>0.70547615563144495</v>
+        <v>0.70759676658372195</v>
       </c>
       <c r="I436">
-        <v>0.81364893557753004</v>
+        <v>0.81440389938977997</v>
       </c>
       <c r="J436">
-        <v>0.91440545012366203</v>
+        <v>0.91629987731603502</v>
       </c>
       <c r="K436">
-        <v>0.69985108166169796</v>
+        <v>0.70279504947794003</v>
       </c>
       <c r="L436">
-        <v>0.80560473625024098</v>
+        <v>0.81193782241143897</v>
       </c>
       <c r="M436">
-        <v>0.91292433649934601</v>
+        <v>0.91959032869649904</v>
       </c>
       <c r="N436">
-        <v>0.73495524104214405</v>
+        <v>0.72263906811844203</v>
       </c>
       <c r="O436">
-        <v>0.84013744057647899</v>
+        <v>0.828047248756559</v>
       </c>
       <c r="P436">
-        <v>0.91495794149966203</v>
+        <v>0.91428839962547404</v>
       </c>
     </row>
     <row r="437" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A437" s="1">
         <v>42948</v>
       </c>
       <c r="B437">
-        <v>0.69141631850465501</v>
+        <v>0.69079787166374995</v>
       </c>
       <c r="C437">
-        <v>0.80143555105733</v>
+        <v>0.80210816391902895</v>
       </c>
       <c r="D437">
-        <v>0.93392826981810895</v>
+        <v>0.93521726825537699</v>
       </c>
       <c r="E437">
-        <v>0.70120839706250604</v>
+        <v>0.69915169175726399</v>
       </c>
       <c r="F437">
-        <v>0.80518138712504905</v>
+        <v>0.80187435959814801</v>
       </c>
       <c r="G437">
-        <v>0.87793208463810801</v>
+        <v>0.87839170564185098</v>
       </c>
       <c r="H437">
-        <v>0.68744357607532103</v>
+        <v>0.68951737039261995</v>
       </c>
       <c r="I437">
-        <v>0.80162378797813705</v>
+        <v>0.802439830174141</v>
       </c>
       <c r="J437">
-        <v>0.91218697754059497</v>
+        <v>0.91369878161604901</v>
       </c>
       <c r="K437">
-        <v>0.69690560304261495</v>
+        <v>0.70024914366993996</v>
       </c>
       <c r="L437">
-        <v>0.80417643514321802</v>
+        <v>0.81102177223489802</v>
       </c>
       <c r="M437">
-        <v>0.91094992618064596</v>
+        <v>0.91807890297851602</v>
       </c>
       <c r="N437">
-        <v>0.73229773561551603</v>
+        <v>0.72124686557828699</v>
       </c>
       <c r="O437">
-        <v>0.83947130564161199</v>
+        <v>0.82789934295004197</v>
       </c>
       <c r="P437">
-        <v>0.91409055495782099</v>
+        <v>0.913558963931277</v>
       </c>
     </row>
     <row r="438" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A438" s="1">
         <v>42979</v>
       </c>
       <c r="B438">
-        <v>0.69068969797268098</v>
+        <v>0.69007689485580903</v>
       </c>
       <c r="C438">
-        <v>0.80102542958866496</v>
+        <v>0.80177501261046102</v>
       </c>
       <c r="D438">
-        <v>0.93472276877278204</v>
+        <v>0.93591085675937002</v>
       </c>
       <c r="E438">
-        <v>0.70049709283855199</v>
+        <v>0.69731210184675996</v>
       </c>
       <c r="F438">
-        <v>0.80618636867655102</v>
+        <v>0.80218690748319499</v>
       </c>
       <c r="G438">
-        <v>0.87795455204072703</v>
+        <v>0.87840589133736302</v>
       </c>
       <c r="H438">
-        <v>0.68102524585693902</v>
+        <v>0.68274994494945296</v>
       </c>
       <c r="I438">
-        <v>0.79605562435355803</v>
+        <v>0.79648269308840802</v>
       </c>
       <c r="J438">
-        <v>0.91070816346240901</v>
+        <v>0.91201534024413899</v>
       </c>
       <c r="K438">
-        <v>0.70059293993347505</v>
+        <v>0.70486877967422801</v>
       </c>
       <c r="L438">
-        <v>0.80688863914515296</v>
+        <v>0.81441117601250201</v>
       </c>
       <c r="M438">
-        <v>0.91076663167173899</v>
+        <v>0.91814069130905496</v>
       </c>
       <c r="N438">
-        <v>0.73656326444717102</v>
+        <v>0.72704015604244399</v>
       </c>
       <c r="O438">
-        <v>0.83852336599725896</v>
+        <v>0.828559185458418</v>
       </c>
       <c r="P438">
-        <v>0.911871355308016</v>
+        <v>0.91164357731574996</v>
       </c>
     </row>
     <row r="439" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A439" s="1">
         <v>43009</v>
       </c>
       <c r="B439">
-        <v>0.69600366864377405</v>
+        <v>0.69536520038846406</v>
       </c>
       <c r="C439">
-        <v>0.803480277122123</v>
+        <v>0.80440103160408905</v>
       </c>
       <c r="D439">
-        <v>0.93415733698207903</v>
+        <v>0.93540763080684197</v>
       </c>
       <c r="E439">
-        <v>0.70378505412821601</v>
+        <v>0.69977106122678301</v>
       </c>
       <c r="F439">
-        <v>0.80784188646721</v>
+        <v>0.80336892146097805</v>
       </c>
       <c r="G439">
-        <v>0.87841605359527797</v>
+        <v>0.87849325983445603</v>
       </c>
       <c r="H439">
-        <v>0.69026001922110403</v>
+        <v>0.69182534393050998</v>
       </c>
       <c r="I439">
-        <v>0.80171464955418603</v>
+        <v>0.80169016678290195</v>
       </c>
       <c r="J439">
-        <v>0.91124669054976504</v>
+        <v>0.91240167432128205</v>
       </c>
       <c r="K439">
-        <v>0.71449845703084303</v>
+        <v>0.71880006019657805</v>
       </c>
       <c r="L439">
-        <v>0.81425477395124402</v>
+        <v>0.82220738142226502</v>
       </c>
       <c r="M439">
-        <v>0.91089074403475601</v>
+        <v>0.91830902950915505</v>
       </c>
       <c r="N439">
-        <v>0.73460485380041296</v>
+        <v>0.72662204747194004</v>
       </c>
       <c r="O439">
-        <v>0.83660182360480195</v>
+        <v>0.82755889013337403</v>
       </c>
       <c r="P439">
-        <v>0.91017329903431199</v>
+        <v>0.91014581120377702</v>
       </c>
     </row>
     <row r="440" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A440" s="1">
         <v>43040</v>
       </c>
       <c r="B440">
-        <v>0.70107012730457496</v>
+        <v>0.69974823970627698</v>
       </c>
       <c r="C440">
-        <v>0.80709422519158702</v>
+        <v>0.80806098157717599</v>
       </c>
       <c r="D440">
-        <v>0.93505772550795596</v>
+        <v>0.93624659362436702</v>
       </c>
       <c r="E440">
-        <v>0.70710820501930105</v>
+        <v>0.701407905592356</v>
       </c>
       <c r="F440">
-        <v>0.81083769586208398</v>
+        <v>0.80540780841396098</v>
       </c>
       <c r="G440">
-        <v>0.87974088135936701</v>
+        <v>0.87922841756071002</v>
       </c>
       <c r="H440">
-        <v>0.69708063170661205</v>
+        <v>0.69703841532166899</v>
       </c>
       <c r="I440">
-        <v>0.81138951958223404</v>
+        <v>0.81121490135479601</v>
       </c>
       <c r="J440">
-        <v>0.91453298091584401</v>
+        <v>0.915662754036906</v>
       </c>
       <c r="K440">
-        <v>0.72525586182347901</v>
+        <v>0.73045540058181302</v>
       </c>
       <c r="L440">
-        <v>0.82165673183018295</v>
+        <v>0.83155107664084604</v>
       </c>
       <c r="M440">
-        <v>0.91165956874036103</v>
+        <v>0.91962332076780495</v>
       </c>
       <c r="N440">
-        <v>0.74524290519776204</v>
+        <v>0.73528108105999501</v>
       </c>
       <c r="O440">
-        <v>0.83967112675907596</v>
+        <v>0.83046046175788302</v>
       </c>
       <c r="P440">
-        <v>0.90940862098068598</v>
+        <v>0.90967939316032598</v>
       </c>
     </row>
     <row r="441" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A441" s="1">
         <v>43070</v>
       </c>
       <c r="B441">
-        <v>0.70140697905287896</v>
+        <v>0.69991421191065195</v>
       </c>
       <c r="C441">
-        <v>0.809338766806317</v>
+        <v>0.81084116217371105</v>
       </c>
       <c r="D441">
-        <v>0.93483726056917105</v>
+        <v>0.93622571268208998</v>
       </c>
       <c r="E441">
-        <v>0.70025265661418201</v>
+        <v>0.69265924689714697</v>
       </c>
       <c r="F441">
-        <v>0.807705686403141</v>
+        <v>0.80138522077716801</v>
       </c>
       <c r="G441">
-        <v>0.88085734301159802</v>
+        <v>0.87975565392570698</v>
       </c>
       <c r="H441">
-        <v>0.70054938204631301</v>
+        <v>0.70086079213556496</v>
       </c>
       <c r="I441">
-        <v>0.82035586069625199</v>
+        <v>0.82071144110162197</v>
       </c>
       <c r="J441">
-        <v>0.91812005880244096</v>
+        <v>0.91916157654250397</v>
       </c>
       <c r="K441">
-        <v>0.72584258351498498</v>
+        <v>0.73232378488651495</v>
       </c>
       <c r="L441">
-        <v>0.82636496442268803</v>
+        <v>0.83732190743985102</v>
       </c>
       <c r="M441">
-        <v>0.91386700342879201</v>
+        <v>0.92197455647303295</v>
       </c>
       <c r="N441">
-        <v>0.75001531530560395</v>
+        <v>0.73810109597525697</v>
       </c>
       <c r="O441">
-        <v>0.84264349919537096</v>
+        <v>0.83414179516240905</v>
       </c>
       <c r="P441">
-        <v>0.90811315631141099</v>
+        <v>0.90897112915713396</v>
       </c>
     </row>
     <row r="442" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A442" s="1">
         <v>43101</v>
       </c>
       <c r="B442">
-        <v>0.70271222547468104</v>
+        <v>0.70050776791488001</v>
       </c>
       <c r="C442">
-        <v>0.80976521493578402</v>
+        <v>0.81063294263207997</v>
       </c>
       <c r="D442">
-        <v>0.93537179349339505</v>
+        <v>0.93686834110017403</v>
       </c>
       <c r="E442">
-        <v>0.69694762450285097</v>
+        <v>0.68843030434353603</v>
       </c>
       <c r="F442">
-        <v>0.80526098595155104</v>
+        <v>0.79793156425294898</v>
       </c>
       <c r="G442">
-        <v>0.88139140517151404</v>
+        <v>0.88000672815512404</v>
       </c>
       <c r="H442">
-        <v>0.70476472198718798</v>
+        <v>0.70504207907470995</v>
       </c>
       <c r="I442">
-        <v>0.82208468972051196</v>
+        <v>0.82174383518374505</v>
       </c>
       <c r="J442">
-        <v>0.91902388446303196</v>
+        <v>0.92012907639859498</v>
       </c>
       <c r="K442">
-        <v>0.73201489874355197</v>
+        <v>0.73798020282010601</v>
       </c>
       <c r="L442">
-        <v>0.82832487083761797</v>
+        <v>0.83850485856223</v>
       </c>
       <c r="M442">
-        <v>0.91375858881278504</v>
+        <v>0.92189213793846203</v>
       </c>
       <c r="N442">
-        <v>0.75146080796801995</v>
+        <v>0.73721958407723998</v>
       </c>
       <c r="O442">
-        <v>0.84137442482987401</v>
+        <v>0.83172018995636998</v>
       </c>
       <c r="P442">
-        <v>0.90704634502213399</v>
+        <v>0.90763609153987301</v>
       </c>
     </row>
     <row r="443" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A443" s="1">
         <v>43132</v>
       </c>
       <c r="B443">
-        <v>0.69615040529708405</v>
+        <v>0.69417550211349399</v>
       </c>
       <c r="C443">
-        <v>0.80367781252169401</v>
+        <v>0.80447905313159396</v>
       </c>
       <c r="D443">
-        <v>0.93458267110661497</v>
+        <v>0.93609330732789398</v>
       </c>
       <c r="E443">
-        <v>0.70260037506456696</v>
+        <v>0.69295624816788204</v>
       </c>
       <c r="F443">
-        <v>0.80703343692098894</v>
+        <v>0.79862513459879803</v>
       </c>
       <c r="G443">
-        <v>0.88309552471948605</v>
+        <v>0.88125948336334503</v>
       </c>
       <c r="H443">
-        <v>0.707305844926858</v>
+        <v>0.70702644734363096</v>
       </c>
       <c r="I443">
-        <v>0.81953236016972697</v>
+        <v>0.81889571762077695</v>
       </c>
       <c r="J443">
-        <v>0.91844140733406399</v>
+        <v>0.91982773618303904</v>
       </c>
       <c r="K443">
-        <v>0.723540637728602</v>
+        <v>0.72870943806829303</v>
       </c>
       <c r="L443">
-        <v>0.82179337860831303</v>
+        <v>0.83052875746705002</v>
       </c>
       <c r="M443">
-        <v>0.91266139875471397</v>
+        <v>0.92076130335088102</v>
       </c>
       <c r="N443">
-        <v>0.75043061499556396</v>
+        <v>0.73684602144224698</v>
       </c>
       <c r="O443">
-        <v>0.83699433124661604</v>
+        <v>0.827973797862673</v>
       </c>
       <c r="P443">
-        <v>0.90509572471645305</v>
+        <v>0.905826484381969</v>
       </c>
     </row>
     <row r="444" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A444" s="1">
         <v>43160</v>
       </c>
       <c r="B444">
-        <v>0.69156295359243602</v>
+        <v>0.68999720509905305</v>
       </c>
       <c r="C444">
-        <v>0.80126372713156702</v>
+        <v>0.80183616395576895</v>
       </c>
       <c r="D444">
-        <v>0.93518882772078005</v>
+        <v>0.93656488858212505</v>
       </c>
       <c r="E444">
-        <v>0.70927670595416403</v>
+        <v>0.70081217365132598</v>
       </c>
       <c r="F444">
-        <v>0.81298552328729201</v>
+        <v>0.80485300391371495</v>
       </c>
       <c r="G444">
-        <v>0.88608273979741303</v>
+        <v>0.88419966578604803</v>
       </c>
       <c r="H444">
-        <v>0.70157701249272197</v>
+        <v>0.70330356317884302</v>
       </c>
       <c r="I444">
-        <v>0.81144462610980295</v>
+        <v>0.81217544031609001</v>
       </c>
       <c r="J444">
-        <v>0.91600267681778802</v>
+        <v>0.91799547271527804</v>
       </c>
       <c r="K444">
-        <v>0.72164161967524498</v>
+        <v>0.72426739457978295</v>
       </c>
       <c r="L444">
-        <v>0.82087448074624803</v>
+        <v>0.82761105503906396</v>
       </c>
       <c r="M444">
-        <v>0.91216710691470704</v>
+        <v>0.91994034903388899</v>
       </c>
       <c r="N444">
-        <v>0.74712119923128595</v>
+        <v>0.73562640074409202</v>
       </c>
       <c r="O444">
-        <v>0.83579462605428601</v>
+        <v>0.82768376998783</v>
       </c>
       <c r="P444">
-        <v>0.90425687026223101</v>
+        <v>0.90525137819277002</v>
       </c>
     </row>
     <row r="445" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A445" s="1">
         <v>43191</v>
       </c>
       <c r="B445">
-        <v>0.69335386005799704</v>
+        <v>0.69176863101881403</v>
       </c>
       <c r="C445">
-        <v>0.80347801105735694</v>
+        <v>0.80374121980797597</v>
       </c>
       <c r="D445">
-        <v>0.93728538819326901</v>
+        <v>0.93844234161569096</v>
       </c>
       <c r="E445">
-        <v>0.71154497769076197</v>
+        <v>0.70420927306725101</v>
       </c>
       <c r="F445">
-        <v>0.81545872198432701</v>
+        <v>0.80746810326801399</v>
       </c>
       <c r="G445">
-        <v>0.88973725549345595</v>
+        <v>0.88766832754949898</v>
       </c>
       <c r="H445">
-        <v>0.70490759633075595</v>
+        <v>0.70484916768799799</v>
       </c>
       <c r="I445">
-        <v>0.81312044615927204</v>
+        <v>0.81263261020484501</v>
       </c>
       <c r="J445">
-        <v>0.91631699146762502</v>
+        <v>0.91875853418334896</v>
       </c>
       <c r="K445">
-        <v>0.73346845789543003</v>
+        <v>0.73430772701267399</v>
       </c>
       <c r="L445">
-        <v>0.82780075965707101</v>
+        <v>0.83344529812943102</v>
       </c>
       <c r="M445">
-        <v>0.91385195441876199</v>
+        <v>0.92150601712231905</v>
       </c>
       <c r="N445">
-        <v>0.74607024498800301</v>
+        <v>0.73408519715964804</v>
       </c>
       <c r="O445">
-        <v>0.83755403751612001</v>
+        <v>0.83003552276926196</v>
       </c>
       <c r="P445">
-        <v>0.90507036565566201</v>
+        <v>0.90618386832840103</v>
       </c>
     </row>
     <row r="446" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A446" s="1">
         <v>43221</v>
       </c>
       <c r="B446">
-        <v>0.70063147732889997</v>
+        <v>0.69879362731980199</v>
       </c>
       <c r="C446">
-        <v>0.80966094795679999</v>
+        <v>0.80934406531236702</v>
       </c>
       <c r="D446">
-        <v>0.938917774568932</v>
+        <v>0.93979425606001699</v>
       </c>
       <c r="E446">
-        <v>0.71381525411912605</v>
+        <v>0.70830911355648296</v>
       </c>
       <c r="F446">
-        <v>0.81692998953295104</v>
+        <v>0.81048087426903703</v>
       </c>
       <c r="G446">
-        <v>0.89148307998157295</v>
+        <v>0.88963267670301305</v>
       </c>
       <c r="H446">
-        <v>0.69689531349367095</v>
+        <v>0.69540677422236497</v>
       </c>
       <c r="I446">
-        <v>0.81022126234885805</v>
+        <v>0.80921528660681796</v>
       </c>
       <c r="J446">
-        <v>0.91704632626643701</v>
+        <v>0.92035151086748201</v>
       </c>
       <c r="K446">
-        <v>0.72509235425341001</v>
+        <v>0.72370240653064999</v>
       </c>
       <c r="L446">
-        <v>0.82356435639949799</v>
+        <v>0.826974784340471</v>
       </c>
       <c r="M446">
-        <v>0.91458734401415098</v>
+        <v>0.921247549897944</v>
       </c>
       <c r="N446">
-        <v>0.75368671305416701</v>
+        <v>0.74232940291757699</v>
       </c>
       <c r="O446">
-        <v>0.84243948755768905</v>
+        <v>0.835114784547623</v>
       </c>
       <c r="P446">
-        <v>0.906718122083772</v>
+        <v>0.90769976290363896</v>
       </c>
     </row>
     <row r="447" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A447" s="1">
         <v>43252</v>
       </c>
       <c r="B447">
-        <v>0.703488787070915</v>
+        <v>0.70158579024438705</v>
       </c>
       <c r="C447">
-        <v>0.81225813229754396</v>
+        <v>0.81178119493029799</v>
       </c>
       <c r="D447">
-        <v>0.93891127813794795</v>
+        <v>0.93974502502794099</v>
       </c>
       <c r="E447">
-        <v>0.72602453916972298</v>
+        <v>0.72195112082130797</v>
       </c>
       <c r="F447">
-        <v>0.82348999898614195</v>
+        <v>0.81795273030552795</v>
       </c>
       <c r="G447">
-        <v>0.89345221844064504</v>
+        <v>0.89164825531664504</v>
       </c>
       <c r="H447">
-        <v>0.69225481287484403</v>
+        <v>0.68906387618534104</v>
       </c>
       <c r="I447">
-        <v>0.80964394102233594</v>
+        <v>0.808525930463733</v>
       </c>
       <c r="J447">
-        <v>0.91788327755242705</v>
+        <v>0.92220736769487399</v>
       </c>
       <c r="K447">
-        <v>0.72256963444846301</v>
+        <v>0.72018040418469398</v>
       </c>
       <c r="L447">
-        <v>0.82142655669459896</v>
+        <v>0.82449757247841604</v>
       </c>
       <c r="M447">
-        <v>0.91415176906296503</v>
+        <v>0.92082967515964198</v>
       </c>
       <c r="N447">
-        <v>0.74543228936767802</v>
+        <v>0.736503244694236</v>
       </c>
       <c r="O447">
-        <v>0.84148662509146299</v>
+        <v>0.83399159999303096</v>
       </c>
       <c r="P447">
-        <v>0.90780135400892603</v>
+        <v>0.90853119101749702</v>
       </c>
     </row>
     <row r="448" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A448" s="1">
         <v>43282</v>
       </c>
       <c r="B448">
-        <v>0.70818675591465496</v>
+        <v>0.70654334397355301</v>
       </c>
       <c r="C448">
-        <v>0.81676985314529105</v>
+        <v>0.81670155150380996</v>
       </c>
       <c r="D448">
-        <v>0.94106663823500802</v>
+        <v>0.94180696511233597</v>
       </c>
       <c r="E448">
-        <v>0.72378812671805504</v>
+        <v>0.71981028037011596</v>
       </c>
       <c r="F448">
-        <v>0.82358356402711597</v>
+        <v>0.81874712713123399</v>
       </c>
       <c r="G448">
-        <v>0.89478682677463295</v>
+        <v>0.89311795908755498</v>
       </c>
       <c r="H448">
-        <v>0.69428236678496702</v>
+        <v>0.69073459870777099</v>
       </c>
       <c r="I448">
-        <v>0.81525667496282095</v>
+        <v>0.81473939667825901</v>
       </c>
       <c r="J448">
-        <v>0.92037704326921499</v>
+        <v>0.92539480599784496</v>
       </c>
       <c r="K448">
-        <v>0.71800190633781502</v>
+        <v>0.71466399886485299</v>
       </c>
       <c r="L448">
-        <v>0.81978288359144302</v>
+        <v>0.82269072618885097</v>
       </c>
       <c r="M448">
-        <v>0.91474522062951702</v>
+        <v>0.921578558908558</v>
       </c>
       <c r="N448">
-        <v>0.75373527184705302</v>
+        <v>0.74573361678765504</v>
       </c>
       <c r="O448">
-        <v>0.84582860367296797</v>
+        <v>0.83945278192617101</v>
       </c>
       <c r="P448">
-        <v>0.90946290582373202</v>
+        <v>0.91016903493144496</v>
       </c>
     </row>
     <row r="449" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A449" s="1">
         <v>43313</v>
       </c>
       <c r="B449">
-        <v>0.70737777774927602</v>
+        <v>0.70626213805053994</v>
       </c>
       <c r="C449">
-        <v>0.81919919490101301</v>
+        <v>0.82008516748969096</v>
       </c>
       <c r="D449">
-        <v>0.94177419445994703</v>
+        <v>0.94272893752031595</v>
       </c>
       <c r="E449">
-        <v>0.71459162950626998</v>
+        <v>0.71055043061873802</v>
       </c>
       <c r="F449">
-        <v>0.81999091033827498</v>
+        <v>0.81572496551465501</v>
       </c>
       <c r="G449">
-        <v>0.89499705633080795</v>
+        <v>0.89348930958997697</v>
       </c>
       <c r="H449">
-        <v>0.70071532138465498</v>
+        <v>0.69888758830574904</v>
       </c>
       <c r="I449">
-        <v>0.82315333822444303</v>
+        <v>0.82457187488705097</v>
       </c>
       <c r="J449">
-        <v>0.92231792451374095</v>
+        <v>0.92796860680220805</v>
       </c>
       <c r="K449">
-        <v>0.70865779062543099</v>
+        <v>0.70790427905285602</v>
       </c>
       <c r="L449">
-        <v>0.81738386946529795</v>
+        <v>0.82300314015046405</v>
       </c>
       <c r="M449">
-        <v>0.915468065304338</v>
+        <v>0.92351042587310095</v>
       </c>
       <c r="N449">
-        <v>0.75487897457599695</v>
+        <v>0.75058066949745705</v>
       </c>
       <c r="O449">
-        <v>0.85071631020738103</v>
+        <v>0.84594495502529798</v>
       </c>
       <c r="P449">
-        <v>0.91130268249147905</v>
+        <v>0.91224906077359502</v>
       </c>
     </row>
     <row r="450" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A450" s="1">
         <v>43344</v>
       </c>
       <c r="B450">
-        <v>0.72116543887200302</v>
+        <v>0.71963816680286496</v>
       </c>
       <c r="C450">
-        <v>0.829312632870148</v>
+        <v>0.83043266858201803</v>
       </c>
       <c r="D450">
-        <v>0.94443156305837195</v>
+        <v>0.94542271154048896</v>
       </c>
       <c r="E450">
-        <v>0.70027618857030505</v>
+        <v>0.69696816736811396</v>
       </c>
       <c r="F450">
-        <v>0.81305585845399198</v>
+        <v>0.80968169474049601</v>
       </c>
       <c r="G450">
-        <v>0.89542185594604096</v>
+        <v>0.89396299418653302</v>
       </c>
       <c r="H450">
-        <v>0.71286257638545403</v>
+        <v>0.70983066435231101</v>
       </c>
       <c r="I450">
-        <v>0.83292903561101606</v>
+        <v>0.83395320867408196</v>
       </c>
       <c r="J450">
-        <v>0.92444800166956698</v>
+        <v>0.93051477306468999</v>
       </c>
       <c r="K450">
-        <v>0.71664781414656198</v>
+        <v>0.71573725884188899</v>
       </c>
       <c r="L450">
-        <v>0.822017488950604</v>
+        <v>0.82890115545148502</v>
       </c>
       <c r="M450">
-        <v>0.91580739655159804</v>
+        <v>0.92452784234547403</v>
       </c>
       <c r="N450">
-        <v>0.77197735948811097</v>
+        <v>0.766569708317131</v>
       </c>
       <c r="O450">
-        <v>0.86078101600774104</v>
+        <v>0.85601360201073495</v>
       </c>
       <c r="P450">
-        <v>0.91365157456128698</v>
+        <v>0.914511049222136</v>
       </c>
     </row>
     <row r="451" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A451" s="1">
         <v>43374</v>
       </c>
       <c r="B451">
-        <v>0.72757447163570799</v>
+        <v>0.72534089893738496</v>
       </c>
       <c r="C451">
-        <v>0.83495835813382302</v>
+        <v>0.83587294116489597</v>
       </c>
       <c r="D451">
-        <v>0.94686686424890398</v>
+        <v>0.94763328918725798</v>
       </c>
       <c r="E451">
-        <v>0.69381917234639601</v>
+        <v>0.69004428841196397</v>
       </c>
       <c r="F451">
-        <v>0.81028594078132998</v>
+        <v>0.80701073536065704</v>
       </c>
       <c r="G451">
-        <v>0.89594546550442999</v>
+        <v>0.89466216393637898</v>
       </c>
       <c r="H451">
-        <v>0.70560103456540102</v>
+        <v>0.70584730571027299</v>
       </c>
       <c r="I451">
-        <v>0.83104158445474396</v>
+        <v>0.83344381008999002</v>
       </c>
       <c r="J451">
-        <v>0.92235743697252803</v>
+        <v>0.92782486523535401</v>
       </c>
       <c r="K451">
-        <v>0.71502741050084395</v>
+        <v>0.713190223033487</v>
       </c>
       <c r="L451">
-        <v>0.82245223971783998</v>
+        <v>0.82949399775613897</v>
       </c>
       <c r="M451">
-        <v>0.91640087403324599</v>
+        <v>0.92495763509990803</v>
       </c>
       <c r="N451">
-        <v>0.766191897582014</v>
+        <v>0.75967463197396801</v>
       </c>
       <c r="O451">
-        <v>0.86198791230648897</v>
+        <v>0.85604017831837897</v>
       </c>
       <c r="P451">
-        <v>0.91378078621811698</v>
+        <v>0.91459680430207702</v>
       </c>
     </row>
     <row r="452" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A452" s="1">
         <v>43405</v>
       </c>
       <c r="B452">
-        <v>0.73665726116406005</v>
+        <v>0.73335346566699799</v>
       </c>
       <c r="C452">
-        <v>0.84185713907515902</v>
+        <v>0.84269222899909901</v>
       </c>
       <c r="D452">
-        <v>0.94849843838666903</v>
+        <v>0.94902679413150803</v>
       </c>
       <c r="E452">
-        <v>0.70467220244544804</v>
+        <v>0.70243601900885</v>
       </c>
       <c r="F452">
-        <v>0.81557475262039802</v>
+        <v>0.81358518358008902</v>
       </c>
       <c r="G452">
-        <v>0.89703261316303495</v>
+        <v>0.89606322816055795</v>
       </c>
       <c r="H452">
-        <v>0.70503456317866198</v>
+        <v>0.70489826933331101</v>
       </c>
       <c r="I452">
-        <v>0.83361465996638795</v>
+        <v>0.83622145939411596</v>
       </c>
       <c r="J452">
-        <v>0.92089078479976005</v>
+        <v>0.92595033173760399</v>
       </c>
       <c r="K452">
-        <v>0.73071911199358497</v>
+        <v>0.72764250492702498</v>
       </c>
       <c r="L452">
-        <v>0.83158986618436304</v>
+        <v>0.83830258193013896</v>
       </c>
       <c r="M452">
-        <v>0.91959548403497204</v>
+        <v>0.92805496654297104</v>
       </c>
       <c r="N452">
-        <v>0.76942165918711003</v>
+        <v>0.75903411665960696</v>
       </c>
       <c r="O452">
-        <v>0.86557989419973702</v>
+        <v>0.85731270211223398</v>
       </c>
       <c r="P452">
-        <v>0.91483324300056201</v>
+        <v>0.91520697256955197</v>
       </c>
     </row>
     <row r="453" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A453" s="1">
         <v>43435</v>
       </c>
       <c r="B453">
-        <v>0.73574065339195505</v>
+        <v>0.73225032180831096</v>
       </c>
       <c r="C453">
-        <v>0.84057554839540305</v>
+        <v>0.84062747155760498</v>
       </c>
       <c r="D453">
-        <v>0.95040731137551904</v>
+        <v>0.95082663385643795</v>
       </c>
       <c r="E453">
-        <v>0.70058200840615004</v>
+        <v>0.70123548257202795</v>
       </c>
       <c r="F453">
-        <v>0.81629592651471805</v>
+        <v>0.81546523768885504</v>
       </c>
       <c r="G453">
-        <v>0.898984450066733</v>
+        <v>0.89853992423214302</v>
       </c>
       <c r="H453">
-        <v>0.69656373210850298</v>
+        <v>0.69800180332642603</v>
       </c>
       <c r="I453">
-        <v>0.82440296655816803</v>
+        <v>0.82660596467657199</v>
       </c>
       <c r="J453">
-        <v>0.91905365700239805</v>
+        <v>0.92362528844988601</v>
       </c>
       <c r="K453">
-        <v>0.73425151408387002</v>
+        <v>0.72890741492963995</v>
       </c>
       <c r="L453">
-        <v>0.836963030697086</v>
+        <v>0.84063239989253502</v>
       </c>
       <c r="M453">
-        <v>0.92240668009364701</v>
+        <v>0.92962911426711903</v>
       </c>
       <c r="N453">
-        <v>0.76134581770830601</v>
+        <v>0.75324627264722499</v>
       </c>
       <c r="O453">
-        <v>0.86110338362154404</v>
+        <v>0.85338310550543695</v>
       </c>
       <c r="P453">
-        <v>0.91448770665479595</v>
+        <v>0.91454046592509097</v>
       </c>
     </row>
     <row r="454" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A454" s="1">
         <v>43466</v>
       </c>
       <c r="B454">
-        <v>0.73327086551208198</v>
+        <v>0.73093809444057001</v>
       </c>
       <c r="C454">
-        <v>0.83951603805052899</v>
+        <v>0.83978753434234898</v>
       </c>
       <c r="D454">
-        <v>0.95261424601410705</v>
+        <v>0.95297052843936902</v>
       </c>
       <c r="E454">
-        <v>0.703353138248068</v>
+        <v>0.70317567310978601</v>
       </c>
       <c r="F454">
-        <v>0.81944347805839002</v>
+        <v>0.81788372965144795</v>
       </c>
       <c r="G454">
-        <v>0.90140543782530602</v>
+        <v>0.90126098639723295</v>
       </c>
       <c r="H454">
-        <v>0.706253205767985</v>
+        <v>0.70592066794124597</v>
       </c>
       <c r="I454">
-        <v>0.827735241249274</v>
+        <v>0.82837966520425699</v>
       </c>
       <c r="J454">
-        <v>0.91911840130936895</v>
+        <v>0.92347504323276697</v>
       </c>
       <c r="K454">
-        <v>0.73934790380493398</v>
+        <v>0.73426888832799098</v>
       </c>
       <c r="L454">
-        <v>0.84158534201923796</v>
+        <v>0.84488790705480399</v>
       </c>
       <c r="M454">
-        <v>0.92587034391543399</v>
+        <v>0.93260574570488697</v>
       </c>
       <c r="N454">
-        <v>0.76227256328196802</v>
+        <v>0.75458956382013398</v>
       </c>
       <c r="O454">
-        <v>0.861742164759841</v>
+        <v>0.85429995320938501</v>
       </c>
       <c r="P454">
-        <v>0.91393756774083401</v>
+        <v>0.91416923190428301</v>
       </c>
     </row>
     <row r="455" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A455" s="1">
         <v>43497</v>
       </c>
       <c r="B455">
-        <v>0.73477009329533705</v>
+        <v>0.73194934603834205</v>
       </c>
       <c r="C455">
-        <v>0.84016933064794996</v>
+        <v>0.84007388330383004</v>
       </c>
       <c r="D455">
-        <v>0.95380819855006904</v>
+        <v>0.95403086012608096</v>
       </c>
       <c r="E455">
-        <v>0.73205688787325496</v>
+        <v>0.72988340894864001</v>
       </c>
       <c r="F455">
-        <v>0.83414234733807302</v>
+        <v>0.83144790193228102</v>
       </c>
       <c r="G455">
-        <v>0.90630769458309401</v>
+        <v>0.90601705891013795</v>
       </c>
       <c r="H455">
-        <v>0.707686347847307</v>
+        <v>0.70554455558735996</v>
       </c>
       <c r="I455">
-        <v>0.82839644845276394</v>
+        <v>0.82844396412969101</v>
       </c>
       <c r="J455">
-        <v>0.91877682247329895</v>
+        <v>0.92322444557095096</v>
       </c>
       <c r="K455">
-        <v>0.75549214130162401</v>
+        <v>0.75318210243302997</v>
       </c>
       <c r="L455">
-        <v>0.85373540615746102</v>
+        <v>0.85817227068355995</v>
       </c>
       <c r="M455">
-        <v>0.93041100835297896</v>
+        <v>0.93696255238732795</v>
       </c>
       <c r="N455">
-        <v>0.768551591112419</v>
+        <v>0.75787067303601297</v>
       </c>
       <c r="O455">
-        <v>0.86286038515475205</v>
+        <v>0.85425199193961998</v>
       </c>
       <c r="P455">
-        <v>0.91365040197817604</v>
+        <v>0.91401057849772904</v>
       </c>
     </row>
     <row r="456" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A456" s="1">
         <v>43525</v>
       </c>
       <c r="B456">
-        <v>0.73082213422057696</v>
+        <v>0.72795908407508103</v>
       </c>
       <c r="C456">
-        <v>0.839084921214308</v>
+        <v>0.838811148326985</v>
       </c>
       <c r="D456">
-        <v>0.954370272160035</v>
+        <v>0.95434232685458198</v>
       </c>
       <c r="E456">
-        <v>0.73682737195235204</v>
+        <v>0.73395594269708297</v>
       </c>
       <c r="F456">
-        <v>0.84333789822830396</v>
+        <v>0.84012121239999205</v>
       </c>
       <c r="G456">
-        <v>0.91126598141999204</v>
+        <v>0.91119070280893599</v>
       </c>
       <c r="H456">
-        <v>0.71033286506192805</v>
+        <v>0.70807906714606095</v>
       </c>
       <c r="I456">
-        <v>0.83082156469718604</v>
+        <v>0.83111026276272704</v>
       </c>
       <c r="J456">
-        <v>0.91899988589973902</v>
+        <v>0.92313823534206296</v>
       </c>
       <c r="K456">
-        <v>0.75693736666877298</v>
+        <v>0.75333525136231305</v>
       </c>
       <c r="L456">
-        <v>0.85739963692148002</v>
+        <v>0.86006947085191099</v>
       </c>
       <c r="M456">
-        <v>0.93320804466380802</v>
+        <v>0.93901903636888495</v>
       </c>
       <c r="N456">
-        <v>0.76595804042737103</v>
+        <v>0.75664949881406296</v>
       </c>
       <c r="O456">
-        <v>0.86435314062794899</v>
+        <v>0.85691950826511698</v>
       </c>
       <c r="P456">
-        <v>0.91398277266066896</v>
+        <v>0.91482006429829799</v>
       </c>
     </row>
     <row r="457" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A457" s="1">
         <v>43556</v>
       </c>
       <c r="B457">
-        <v>0.73568048635122596</v>
+        <v>0.73299574987548799</v>
       </c>
       <c r="C457">
-        <v>0.84333377123490005</v>
+        <v>0.84252220357324803</v>
       </c>
       <c r="D457">
-        <v>0.95573929435045402</v>
+        <v>0.95534068813185402</v>
       </c>
       <c r="E457">
-        <v>0.75478060065092401</v>
+        <v>0.75011143685818704</v>
       </c>
       <c r="F457">
-        <v>0.86006313349218599</v>
+        <v>0.85522482481615802</v>
       </c>
       <c r="G457">
-        <v>0.91778769477561095</v>
+        <v>0.91749519567174398</v>
       </c>
       <c r="H457">
-        <v>0.72387650317911101</v>
+        <v>0.72201985400796398</v>
       </c>
       <c r="I457">
-        <v>0.83809865575887799</v>
+        <v>0.83813274681604699</v>
       </c>
       <c r="J457">
-        <v>0.92060548549633703</v>
+        <v>0.92428904608092</v>
       </c>
       <c r="K457">
-        <v>0.76398445688496797</v>
+        <v>0.75890982339800805</v>
       </c>
       <c r="L457">
-        <v>0.86415564607595996</v>
+        <v>0.86491956560083405</v>
       </c>
       <c r="M457">
-        <v>0.93713125861527002</v>
+        <v>0.942125934791187</v>
       </c>
       <c r="N457">
-        <v>0.77597289738292896</v>
+        <v>0.76771452113369898</v>
       </c>
       <c r="O457">
-        <v>0.87097320139881895</v>
+        <v>0.86431755940257304</v>
       </c>
       <c r="P457">
-        <v>0.91628919346361404</v>
+        <v>0.91718102232330601</v>
       </c>
     </row>
     <row r="458" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A458" s="1">
         <v>43586</v>
       </c>
       <c r="B458">
-        <v>0.73590798230366095</v>
+        <v>0.73303403369428799</v>
       </c>
       <c r="C458">
-        <v>0.844587167267839</v>
+        <v>0.84398394096680995</v>
       </c>
       <c r="D458">
-        <v>0.95629758505715601</v>
+        <v>0.95567715742138504</v>
       </c>
       <c r="E458">
-        <v>0.77213262760183499</v>
+        <v>0.76652773855559997</v>
       </c>
       <c r="F458">
-        <v>0.87150814292248402</v>
+        <v>0.86647375354964495</v>
       </c>
       <c r="G458">
-        <v>0.92115960768738303</v>
+        <v>0.92052401818021701</v>
       </c>
       <c r="H458">
-        <v>0.72513439618725395</v>
+        <v>0.72299687155015302</v>
       </c>
       <c r="I458">
-        <v>0.84197208492182896</v>
+        <v>0.84194899404972101</v>
       </c>
       <c r="J458">
-        <v>0.92323669735510705</v>
+        <v>0.92645657891325905</v>
       </c>
       <c r="K458">
-        <v>0.77020404648935803</v>
+        <v>0.763935955600614</v>
       </c>
       <c r="L458">
-        <v>0.87139055790126496</v>
+        <v>0.87202180169903298</v>
       </c>
       <c r="M458">
-        <v>0.94197541264753604</v>
+        <v>0.94660582026539597</v>
       </c>
       <c r="N458">
-        <v>0.79019165189056895</v>
+        <v>0.78212418761828195</v>
       </c>
       <c r="O458">
-        <v>0.87881849230234899</v>
+        <v>0.87314479533264899</v>
       </c>
       <c r="P458">
-        <v>0.91880827379510499</v>
+        <v>0.91981275657932204</v>
       </c>
     </row>
     <row r="459" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A459" s="1">
         <v>43617</v>
       </c>
       <c r="B459">
-        <v>0.74259825925490297</v>
+        <v>0.73981772892196096</v>
       </c>
       <c r="C459">
-        <v>0.85114764107528096</v>
+        <v>0.85113512726156204</v>
       </c>
       <c r="D459">
-        <v>0.95873746725448605</v>
+        <v>0.95810730011878797</v>
       </c>
       <c r="E459">
-        <v>0.78838402654028605</v>
+        <v>0.78324069834848498</v>
       </c>
       <c r="F459">
-        <v>0.881829604138479</v>
+        <v>0.87744927258876404</v>
       </c>
       <c r="G459">
-        <v>0.92450109519030299</v>
+        <v>0.92365977299305801</v>
       </c>
       <c r="H459">
-        <v>0.72735737937894296</v>
+        <v>0.72568360577727298</v>
       </c>
       <c r="I459">
-        <v>0.85079441818889101</v>
+        <v>0.85119925846758104</v>
       </c>
       <c r="J459">
-        <v>0.92784706634414504</v>
+        <v>0.93089667726759096</v>
       </c>
       <c r="K459">
-        <v>0.78563704240145305</v>
+        <v>0.77911914502065405</v>
       </c>
       <c r="L459">
-        <v>0.88640959840592504</v>
+        <v>0.88771956393684703</v>
       </c>
       <c r="M459">
-        <v>0.95019361096182398</v>
+        <v>0.95462678750401697</v>
       </c>
       <c r="N459">
-        <v>0.79068423770567897</v>
+        <v>0.78499956443156704</v>
       </c>
       <c r="O459">
-        <v>0.88229430549143795</v>
+        <v>0.87863247407184497</v>
       </c>
       <c r="P459">
-        <v>0.92098093201277298</v>
+        <v>0.92232294828537897</v>
       </c>
     </row>
     <row r="460" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A460" s="1">
         <v>43647</v>
       </c>
       <c r="B460">
-        <v>0.74878876937444805</v>
+        <v>0.74619569619134096</v>
       </c>
       <c r="C460">
-        <v>0.855560532307025</v>
+        <v>0.85572962831661203</v>
       </c>
       <c r="D460">
-        <v>0.96031275926459203</v>
+        <v>0.960064045342644</v>
       </c>
       <c r="E460">
-        <v>0.79490828774754496</v>
+        <v>0.79010838311609299</v>
       </c>
       <c r="F460">
-        <v>0.89245971993862705</v>
+        <v>0.88816629478600195</v>
       </c>
       <c r="G460">
-        <v>0.92962567716034505</v>
+        <v>0.92845594507240203</v>
       </c>
       <c r="H460">
-        <v>0.74429852242871197</v>
+        <v>0.74193437107409299</v>
       </c>
       <c r="I460">
-        <v>0.86348000481856901</v>
+        <v>0.86280444891024699</v>
       </c>
       <c r="J460">
-        <v>0.93412921743809296</v>
+        <v>0.93694662316718302</v>
       </c>
       <c r="K460">
-        <v>0.77656499663298395</v>
+        <v>0.77142186583568995</v>
       </c>
       <c r="L460">
-        <v>0.88016911310953605</v>
+        <v>0.88358846669373003</v>
       </c>
       <c r="M460">
-        <v>0.94789002121227395</v>
+        <v>0.95352165963055402</v>
       </c>
       <c r="N460">
-        <v>0.78763445171013302</v>
+        <v>0.78359318052850102</v>
       </c>
       <c r="O460">
-        <v>0.88404499889996302</v>
+        <v>0.881432454651908</v>
       </c>
       <c r="P460">
-        <v>0.92356569836033997</v>
+        <v>0.92518775718734503</v>
       </c>
     </row>
     <row r="461" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A461" s="1">
         <v>43678</v>
       </c>
       <c r="B461">
-        <v>0.75614843933651599</v>
+        <v>0.75376334678230905</v>
       </c>
       <c r="C461">
-        <v>0.86266583360669202</v>
+        <v>0.86310194619852698</v>
       </c>
       <c r="D461">
-        <v>0.96308792294914802</v>
+        <v>0.96325549121115706</v>
       </c>
       <c r="E461">
-        <v>0.80224439621765198</v>
+        <v>0.79853693504468004</v>
       </c>
       <c r="F461">
-        <v>0.90094958724719099</v>
+        <v>0.89749628975148699</v>
       </c>
       <c r="G461">
-        <v>0.93409878349891995</v>
+        <v>0.93300979931906503</v>
       </c>
       <c r="H461">
-        <v>0.76965365451968804</v>
+        <v>0.76697742477842201</v>
       </c>
       <c r="I461">
-        <v>0.88188145666459195</v>
+        <v>0.88069827457616601</v>
       </c>
       <c r="J461">
-        <v>0.94082216903153304</v>
+        <v>0.94365064240304797</v>
       </c>
       <c r="K461">
-        <v>0.77943543489342204</v>
+        <v>0.77612211442450196</v>
       </c>
       <c r="L461">
-        <v>0.88132856450228003</v>
+        <v>0.88623486122554895</v>
       </c>
       <c r="M461">
-        <v>0.946853641453689</v>
+        <v>0.95294569211304603</v>
       </c>
       <c r="N461">
-        <v>0.80116357542665295</v>
+        <v>0.798294213731784</v>
       </c>
       <c r="O461">
-        <v>0.89358174359449805</v>
+        <v>0.89167381963536896</v>
       </c>
       <c r="P461">
-        <v>0.92677342841184596</v>
+        <v>0.92847414951972196</v>
       </c>
     </row>
     <row r="462" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A462" s="1">
         <v>43709</v>
       </c>
       <c r="B462">
-        <v>0.76922474585088596</v>
+        <v>0.76585889627912995</v>
       </c>
       <c r="C462">
-        <v>0.87266891391944101</v>
+        <v>0.87301003665780696</v>
       </c>
       <c r="D462">
-        <v>0.96693907649042898</v>
+        <v>0.96721020237455402</v>
       </c>
       <c r="E462">
-        <v>0.822253937825973</v>
+        <v>0.81763995734129202</v>
       </c>
       <c r="F462">
-        <v>0.91912471762471204</v>
+        <v>0.91516342523447203</v>
       </c>
       <c r="G462">
-        <v>0.94022016828894694</v>
+        <v>0.93892837130109397</v>
       </c>
       <c r="H462">
-        <v>0.78978954075864505</v>
+        <v>0.78748129916818699</v>
       </c>
       <c r="I462">
-        <v>0.90012201267270997</v>
+        <v>0.89906333936247496</v>
       </c>
       <c r="J462">
-        <v>0.94845396075620603</v>
+        <v>0.95142234359008104</v>
       </c>
       <c r="K462">
-        <v>0.79691334259004898</v>
+        <v>0.79110362747837903</v>
       </c>
       <c r="L462">
-        <v>0.890031414742394</v>
+        <v>0.89435874860196696</v>
       </c>
       <c r="M462">
-        <v>0.94684957419763205</v>
+        <v>0.95296470130892796</v>
       </c>
       <c r="N462">
-        <v>0.82563739963222005</v>
+        <v>0.82001044041509397</v>
       </c>
       <c r="O462">
-        <v>0.90936260558335302</v>
+        <v>0.90671230825164295</v>
       </c>
       <c r="P462">
-        <v>0.93164142384848903</v>
+        <v>0.93303228659637105</v>
       </c>
     </row>
     <row r="463" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A463" s="1">
         <v>43739</v>
       </c>
       <c r="B463">
-        <v>0.77907807643006999</v>
+        <v>0.77575946801034501</v>
       </c>
       <c r="C463">
-        <v>0.88245139828640595</v>
+        <v>0.88300263528663403</v>
       </c>
       <c r="D463">
-        <v>0.97073330485230902</v>
+        <v>0.97123457482540798</v>
       </c>
       <c r="E463">
-        <v>0.85164149863129401</v>
+        <v>0.84612063912887603</v>
       </c>
       <c r="F463">
-        <v>0.94422542386809905</v>
+        <v>0.93985327735367596</v>
       </c>
       <c r="G463">
-        <v>0.94787231870979005</v>
+        <v>0.94649534182932404</v>
       </c>
       <c r="H463">
-        <v>0.81064084418109605</v>
+        <v>0.80671401188662795</v>
       </c>
       <c r="I463">
-        <v>0.91864668919495496</v>
+        <v>0.91746810722953298</v>
       </c>
       <c r="J463">
-        <v>0.95310679886665295</v>
+        <v>0.95637333897286003</v>
       </c>
       <c r="K463">
-        <v>0.79634037083878395</v>
+        <v>0.79039565818781199</v>
       </c>
       <c r="L463">
-        <v>0.89051457722335203</v>
+        <v>0.89469431920359499</v>
       </c>
       <c r="M463">
-        <v>0.94679154778444996</v>
+        <v>0.95253699207617704</v>
       </c>
       <c r="N463">
-        <v>0.83973254009476495</v>
+        <v>0.83385544660894695</v>
       </c>
       <c r="O463">
-        <v>0.92322225141711201</v>
+        <v>0.91959133090297895</v>
       </c>
       <c r="P463">
-        <v>0.93617138577140302</v>
+        <v>0.93729401069436402</v>
       </c>
     </row>
     <row r="464" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A464" s="1">
         <v>43770</v>
       </c>
       <c r="B464">
-        <v>0.80216750717095897</v>
+        <v>0.79824799201330598</v>
       </c>
       <c r="C464">
-        <v>0.90295386680970602</v>
+        <v>0.90371675171278298</v>
       </c>
       <c r="D464">
-        <v>0.97882794831818998</v>
+        <v>0.97918350360504802</v>
       </c>
       <c r="E464">
-        <v>0.90772177542374</v>
+        <v>0.902429915280196</v>
       </c>
       <c r="F464">
-        <v>0.98600458185441198</v>
+        <v>0.98187070196959703</v>
       </c>
       <c r="G464">
-        <v>0.95950115866790497</v>
+        <v>0.95761705944304298</v>
       </c>
       <c r="H464">
-        <v>0.82795283626801996</v>
+        <v>0.82549162142688304</v>
       </c>
       <c r="I464">
-        <v>0.938669307905035</v>
+        <v>0.93899285173610703</v>
       </c>
       <c r="J464">
-        <v>0.96008349363054901</v>
+        <v>0.96365860240689505</v>
       </c>
       <c r="K464">
-        <v>0.80942145211648797</v>
+        <v>0.80205448442621496</v>
       </c>
       <c r="L464">
-        <v>0.90225912694500998</v>
+        <v>0.90561134874129701</v>
       </c>
       <c r="M464">
-        <v>0.94925967841825398</v>
+        <v>0.95426257993754104</v>
       </c>
       <c r="N464">
-        <v>0.876778289162081</v>
+        <v>0.86814030328605696</v>
       </c>
       <c r="O464">
-        <v>0.94925413298623196</v>
+        <v>0.944555324086641</v>
       </c>
       <c r="P464">
-        <v>0.94264765039724296</v>
+        <v>0.94367349727896099</v>
       </c>
     </row>
     <row r="465" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A465" s="1">
         <v>43800</v>
       </c>
       <c r="B465">
-        <v>0.84260575820382999</v>
+        <v>0.83740792590812596</v>
       </c>
       <c r="C465">
-        <v>0.93458117191877199</v>
+        <v>0.93531406390079896</v>
       </c>
       <c r="D465">
-        <v>0.99014817524266796</v>
+        <v>0.99014650448854402</v>
       </c>
       <c r="E465">
-        <v>0.955689642342752</v>
+        <v>0.94961593217963403</v>
       </c>
       <c r="F465">
-        <v>1.02425236604361</v>
+        <v>1.0209184253966099</v>
       </c>
       <c r="G465">
-        <v>0.97105568797021402</v>
+        <v>0.96889266970793997</v>
       </c>
       <c r="H465">
-        <v>0.87486526228320405</v>
+        <v>0.87182128225889499</v>
       </c>
       <c r="I465">
-        <v>0.97657227913165701</v>
+        <v>0.97681759690375303</v>
       </c>
       <c r="J465">
-        <v>0.97025559776776404</v>
+        <v>0.97415817140992</v>
       </c>
       <c r="K465">
-        <v>0.83933937136422998</v>
+        <v>0.82807617144677903</v>
       </c>
       <c r="L465">
-        <v>0.92584207072222902</v>
+        <v>0.92744773688179305</v>
       </c>
       <c r="M465">
-        <v>0.95441808276617002</v>
+        <v>0.95809479609767401</v>
       </c>
       <c r="N465">
-        <v>0.917532677892264</v>
+        <v>0.90559063536193396</v>
       </c>
       <c r="O465">
-        <v>0.97730594428032802</v>
+        <v>0.97192354511438395</v>
       </c>
       <c r="P465">
-        <v>0.94951070775947499</v>
+        <v>0.95040094659626895</v>
       </c>
     </row>
     <row r="466" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A466" s="1">
         <v>43831</v>
       </c>
       <c r="B466">
-        <v>0.89943295728727202</v>
+        <v>0.89230552838769694</v>
       </c>
       <c r="C466">
-        <v>0.98079154808318403</v>
+        <v>0.98204929758978998</v>
       </c>
       <c r="D466">
-        <v>1.0049041328713599</v>
+        <v>1.0049145186803801</v>
       </c>
       <c r="E466">
-        <v>1.0283388154640001</v>
+        <v>1.02112338525099</v>
       </c>
       <c r="F466">
-        <v>1.0813470495544699</v>
+        <v>1.0805421837996101</v>
       </c>
       <c r="G466">
-        <v>0.98557633642018305</v>
+        <v>0.98342566306998003</v>
       </c>
       <c r="H466">
-        <v>0.952316301300277</v>
+        <v>0.94566953625546402</v>
       </c>
       <c r="I466">
-        <v>1.03895118622366</v>
+        <v>1.0378255087060599</v>
       </c>
       <c r="J466">
-        <v>0.98476244723252004</v>
+        <v>0.98895392932473902</v>
       </c>
       <c r="K466">
-        <v>0.89966722877243499</v>
+        <v>0.88276754206499497</v>
       </c>
       <c r="L466">
-        <v>0.97049824236790105</v>
+        <v>0.96970499040370495</v>
       </c>
       <c r="M466">
-        <v>0.96273702646387305</v>
+        <v>0.96477500976296804</v>
       </c>
       <c r="N466">
-        <v>0.971795489560215</v>
+        <v>0.95879777579755698</v>
       </c>
       <c r="O466">
-        <v>1.0136295204638099</v>
+        <v>1.00915277906767</v>
       </c>
       <c r="P466">
-        <v>0.95632831323321998</v>
+        <v>0.95728474075417302</v>
       </c>
     </row>
     <row r="467" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A467" s="1">
         <v>43862</v>
       </c>
       <c r="B467">
-        <v>0.99904076024566302</v>
+        <v>0.98788684399089599</v>
       </c>
       <c r="C467">
-        <v>1.0584879803796301</v>
+        <v>1.06127513393191</v>
       </c>
       <c r="D467">
-        <v>1.02256547377845</v>
+        <v>1.0225559308393699</v>
       </c>
       <c r="E467">
-        <v>1.17112096219752</v>
+        <v>1.1610366405458901</v>
       </c>
       <c r="F467">
-        <v>1.17902372812054</v>
+        <v>1.1848957751232301</v>
       </c>
       <c r="G467">
-        <v>1.0042603227386</v>
+        <v>1.0017998603253899</v>
       </c>
       <c r="H467">
-        <v>1.0755233513300899</v>
+        <v>1.06437076747943</v>
       </c>
       <c r="I467">
-        <v>1.13739099245451</v>
+        <v>1.1348097853393799</v>
       </c>
       <c r="J467">
-        <v>1.0044199729075101</v>
+        <v>1.00850413395899</v>
       </c>
       <c r="K467">
-        <v>0.97667240994122795</v>
+        <v>0.95040132072209704</v>
       </c>
       <c r="L467">
-        <v>1.04049811610662</v>
+        <v>1.0373526182611399</v>
       </c>
       <c r="M467">
-        <v>0.97385942392352798</v>
+        <v>0.97361392350599096</v>
       </c>
       <c r="N467">
-        <v>1.05778900461451</v>
+        <v>1.0413601758801301</v>
       </c>
       <c r="O467">
-        <v>1.0683632114806301</v>
+        <v>1.06501979822641</v>
       </c>
       <c r="P467">
-        <v>0.964453389765346</v>
+        <v>0.96545704164950896</v>
       </c>
     </row>
     <row r="468" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A468" s="1">
         <v>43891</v>
       </c>
       <c r="B468">
-        <v>1.18587823952673</v>
+        <v>1.1685756769845701</v>
       </c>
       <c r="C468">
-        <v>1.200312654058</v>
+        <v>1.20983066383667</v>
       </c>
       <c r="D468">
-        <v>1.0491620149683201</v>
+        <v>1.04901055341262</v>
       </c>
       <c r="E468">
-        <v>1.42454360376655</v>
+        <v>1.40870490240141</v>
       </c>
       <c r="F468">
-        <v>1.3382627915996199</v>
+        <v>1.3667238478108501</v>
       </c>
       <c r="G468">
-        <v>1.03005879306694</v>
+        <v>1.02763903425379</v>
       </c>
       <c r="H468">
-        <v>1.3062733862482201</v>
+        <v>1.29049647242428</v>
       </c>
       <c r="I468">
-        <v>1.30663728449841</v>
+        <v>1.3046454394243401</v>
       </c>
       <c r="J468">
-        <v>1.02885523532505</v>
+        <v>1.0325871928866399</v>
       </c>
       <c r="K468">
-        <v>1.12103248660955</v>
+        <v>1.08383010012541</v>
       </c>
       <c r="L468">
-        <v>1.17959522296886</v>
+        <v>1.1797728181621301</v>
       </c>
       <c r="M468">
-        <v>0.98970939210277697</v>
+        <v>0.98669433416983499</v>
       </c>
       <c r="N468">
-        <v>1.1966056992992</v>
+        <v>1.17678944082631</v>
       </c>
       <c r="O468">
-        <v>1.15769127745459</v>
+        <v>1.1574653537198201</v>
       </c>
       <c r="P468">
-        <v>0.97517561645328199</v>
+        <v>0.97650276426709604</v>
       </c>
     </row>
     <row r="469" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A469" s="1">
         <v>43922</v>
       </c>
       <c r="B469">
-        <v>1.3089818144424099</v>
+        <v>1.28404786362937</v>
       </c>
       <c r="C469">
-        <v>1.29954303597662</v>
+        <v>1.3151703738170899</v>
       </c>
       <c r="D469">
-        <v>1.0628684191814199</v>
+        <v>1.0629416636539299</v>
       </c>
       <c r="E469">
-        <v>1.6745639554398499</v>
+        <v>1.65762894357922</v>
       </c>
       <c r="F469">
-        <v>1.4844045225576099</v>
+        <v>1.5455866972807999</v>
       </c>
       <c r="G469">
-        <v>1.0515994215653399</v>
+        <v>1.04942123321407</v>
       </c>
       <c r="H469">
-        <v>1.4427667496169201</v>
+        <v>1.4207204051804101</v>
       </c>
       <c r="I469">
-        <v>1.40104700167291</v>
+        <v>1.3967165406151301</v>
       </c>
       <c r="J469">
-        <v>1.0405128441478499</v>
+        <v>1.04413003932635</v>
       </c>
       <c r="K469">
-        <v>1.1930330309044399</v>
+        <v>1.14359618753313</v>
       </c>
       <c r="L469">
-        <v>1.3005321433471999</v>
+        <v>1.30226874304267</v>
       </c>
       <c r="M469">
-        <v>0.99657648005041999</v>
+        <v>0.99249842762254903</v>
       </c>
       <c r="N469">
-        <v>1.2491983809600999</v>
+        <v>1.2259016861021199</v>
       </c>
       <c r="O469">
-        <v>1.20565925295488</v>
+        <v>1.2071023532329399</v>
       </c>
       <c r="P469">
-        <v>0.98294002379612999</v>
+        <v>0.98444636004137898</v>
       </c>
     </row>
     <row r="470" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A470" s="1">
         <v>43952</v>
       </c>
       <c r="B470">
-        <v>1.2048464683562501</v>
+        <v>1.19296521348357</v>
       </c>
       <c r="C470">
-        <v>1.2254724800588499</v>
+        <v>1.2394150887220501</v>
       </c>
       <c r="D470">
-        <v>1.0595902233130301</v>
+        <v>1.0606361796661801</v>
       </c>
       <c r="E470">
-        <v>1.5228155258974301</v>
+        <v>1.50393128798047</v>
       </c>
       <c r="F470">
-        <v>1.40049753519306</v>
+        <v>1.43289025787784</v>
       </c>
       <c r="G470">
-        <v>1.0425207621619901</v>
+        <v>1.0409899695610301</v>
       </c>
       <c r="H470">
-        <v>1.3473764555565</v>
+        <v>1.3354196138469001</v>
       </c>
       <c r="I470">
-        <v>1.3349697566591801</v>
+        <v>1.33510753319975</v>
       </c>
       <c r="J470">
-        <v>1.0325638580821701</v>
+        <v>1.03711955918748</v>
       </c>
       <c r="K470">
-        <v>1.09053624824453</v>
+        <v>1.0517145318660199</v>
       </c>
       <c r="L470">
-        <v>1.19055425011636</v>
+        <v>1.1936570201866099</v>
       </c>
       <c r="M470">
-        <v>0.98965443419591304</v>
+        <v>0.98706632787937298</v>
       </c>
       <c r="N470">
-        <v>1.16431431636065</v>
+        <v>1.1591063966033199</v>
       </c>
       <c r="O470">
-        <v>1.1566137984681999</v>
+        <v>1.16208216477523</v>
       </c>
       <c r="P470">
-        <v>0.980355204057338</v>
+        <v>0.98188111136294798</v>
       </c>
     </row>
     <row r="471" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A471" s="1">
         <v>43983</v>
       </c>
       <c r="B471">
-        <v>1.1087153285861999</v>
+        <v>1.09284723162945</v>
       </c>
       <c r="C471">
-        <v>1.14679093942947</v>
+        <v>1.1507555995734999</v>
       </c>
       <c r="D471">
-        <v>1.0521495886873899</v>
+        <v>1.0529051557940501</v>
       </c>
       <c r="E471">
-        <v>1.3606093355975899</v>
+        <v>1.3393521479178501</v>
       </c>
       <c r="F471">
-        <v>1.30028235468909</v>
+        <v>1.30845989282747</v>
       </c>
       <c r="G471">
-        <v>1.02868499107471</v>
+        <v>1.0265781369867399</v>
       </c>
       <c r="H471">
-        <v>1.2301202781382701</v>
+        <v>1.21327256805901</v>
       </c>
       <c r="I471">
-        <v>1.2447158187935701</v>
+        <v>1.2394047610393</v>
       </c>
       <c r="J471">
-        <v>1.02144397973405</v>
+        <v>1.02511212461434</v>
       </c>
       <c r="K471">
-        <v>1.0180706124414101</v>
+        <v>0.97960548700251204</v>
       </c>
       <c r="L471">
-        <v>1.09925823142455</v>
+        <v>1.09605771598952</v>
       </c>
       <c r="M471">
-        <v>0.98197383730746901</v>
+        <v>0.98181492839333995</v>
       </c>
       <c r="N471">
-        <v>1.08206589262526</v>
+        <v>1.0685242813926099</v>
       </c>
       <c r="O471">
-        <v>1.1062642144749399</v>
+        <v>1.10410086181264</v>
       </c>
       <c r="P471">
-        <v>0.97849355305277497</v>
+        <v>0.97928894611176298</v>
       </c>
     </row>
     <row r="472" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A472" s="1">
         <v>44013</v>
       </c>
       <c r="B472">
-        <v>1.0323717330128099</v>
+        <v>1.0188306158789699</v>
       </c>
       <c r="C472">
-        <v>1.0924155471300001</v>
+        <v>1.09292837899048</v>
       </c>
       <c r="D472">
-        <v>1.04763640083429</v>
+        <v>1.0482193960809001</v>
       </c>
       <c r="E472">
-        <v>1.2392047035018801</v>
+        <v>1.22061738345725</v>
       </c>
       <c r="F472">
-        <v>1.2287559895164</v>
+        <v>1.22773888207318</v>
       </c>
       <c r="G472">
-        <v>1.01967814825935</v>
+        <v>1.01759351627952</v>
       </c>
       <c r="H472">
-        <v>1.1152110494602001</v>
+        <v>1.0993896469872799</v>
       </c>
       <c r="I472">
-        <v>1.1687971517659901</v>
+        <v>1.16209145149197</v>
       </c>
       <c r="J472">
-        <v>1.0121974221446699</v>
+        <v>1.0151572955447301</v>
       </c>
       <c r="K472">
-        <v>0.963006888281429</v>
+        <v>0.93205286734377102</v>
       </c>
       <c r="L472">
-        <v>1.04235324750575</v>
+        <v>1.04083703944165</v>
       </c>
       <c r="M472">
-        <v>0.97611120842679699</v>
+        <v>0.97894571671503605</v>
       </c>
       <c r="N472">
-        <v>1.03495038796018</v>
+        <v>1.0268247831738799</v>
       </c>
       <c r="O472">
-        <v>1.0783090646672699</v>
+        <v>1.07600175051345</v>
       </c>
       <c r="P472">
-        <v>0.979344857311651</v>
+        <v>0.98009586770692403</v>
       </c>
     </row>
     <row r="473" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A473" s="1">
         <v>44044</v>
       </c>
       <c r="B473">
-        <v>0.99891102342344495</v>
+        <v>0.98642092183783703</v>
       </c>
       <c r="C473">
-        <v>1.0644390082589601</v>
+        <v>1.06326389907703</v>
       </c>
       <c r="D473">
-        <v>1.0460492028564901</v>
+        <v>1.0472604128018299</v>
       </c>
       <c r="E473">
-        <v>1.1939134209709501</v>
+        <v>1.1700517779442201</v>
       </c>
       <c r="F473">
-        <v>1.1970684232011899</v>
+        <v>1.1897091158984501</v>
       </c>
       <c r="G473">
-        <v>1.01692435845978</v>
+        <v>1.0147304585681201</v>
       </c>
       <c r="H473">
-        <v>1.0725412989974199</v>
+        <v>1.0559848348768199</v>
       </c>
       <c r="I473">
-        <v>1.1296002753565599</v>
+        <v>1.1222289395182501</v>
       </c>
       <c r="J473">
-        <v>1.0068858288773399</v>
+        <v>1.0088923064792901</v>
       </c>
       <c r="K473">
-        <v>0.93789421287310504</v>
+        <v>0.91740595852396001</v>
       </c>
       <c r="L473">
-        <v>1.01513377204501</v>
+        <v>1.0175833094923199</v>
       </c>
       <c r="M473">
-        <v>0.97233902558243301</v>
+        <v>0.97799944658235305</v>
       </c>
       <c r="N473">
-        <v>1.02102656024631</v>
+        <v>1.01518642318039</v>
       </c>
       <c r="O473">
-        <v>1.0661436710821799</v>
+        <v>1.0632487497804</v>
       </c>
       <c r="P473">
-        <v>0.97904704387110597</v>
+        <v>0.97981447372457697</v>
       </c>
     </row>
     <row r="474" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A474" s="1">
         <v>44075</v>
       </c>
       <c r="B474">
-        <v>1.00250992357151</v>
+        <v>0.98968779268663798</v>
       </c>
       <c r="C474">
-        <v>1.0660590395826901</v>
+        <v>1.0630437784522</v>
       </c>
       <c r="D474">
-        <v>1.0535222049150501</v>
+        <v>1.0555293215832</v>
       </c>
       <c r="E474">
-        <v>1.1729835785221401</v>
+        <v>1.1556097680344199</v>
       </c>
       <c r="F474">
-        <v>1.1886767919230199</v>
+        <v>1.1818460385343399</v>
       </c>
       <c r="G474">
-        <v>1.01760138294322</v>
+        <v>1.01594469320471</v>
       </c>
       <c r="H474">
-        <v>1.0522747091579701</v>
+        <v>1.03887201734213</v>
       </c>
       <c r="I474">
-        <v>1.11183741245877</v>
+        <v>1.10461267800342</v>
       </c>
       <c r="J474">
-        <v>1.00571437704684</v>
+        <v>1.00711382057847</v>
       </c>
       <c r="K474">
-        <v>0.94190790101520305</v>
+        <v>0.92890003791573905</v>
       </c>
       <c r="L474">
-        <v>1.0141324472979101</v>
+        <v>1.0198175491102901</v>
       </c>
       <c r="M474">
-        <v>0.97163170804983601</v>
+        <v>0.97948194297102797</v>
       </c>
       <c r="N474">
-        <v>1.0528375712457401</v>
+        <v>1.0433152611783101</v>
       </c>
       <c r="O474">
-        <v>1.0840925168979001</v>
+        <v>1.0792287704683301</v>
       </c>
       <c r="P474">
-        <v>0.98287205706542602</v>
+        <v>0.98362326892681395</v>
       </c>
     </row>
     <row r="475" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A475" s="1">
         <v>44105</v>
       </c>
       <c r="B475">
-        <v>0.99210361362758703</v>
+        <v>0.97981822417060205</v>
       </c>
       <c r="C475">
-        <v>1.06262583379924</v>
+        <v>1.05998812280156</v>
       </c>
       <c r="D475">
-        <v>1.0738589419561799</v>
+        <v>1.07754357200411</v>
       </c>
       <c r="E475">
-        <v>1.16753988642381</v>
+        <v>1.1539469876233399</v>
       </c>
       <c r="F475">
-        <v>1.19055546830519</v>
+        <v>1.1833885684249901</v>
       </c>
       <c r="G475">
-        <v>1.02002165508451</v>
+        <v>1.0185566236178401</v>
       </c>
       <c r="H475">
-        <v>1.0222385646951799</v>
+        <v>1.0070604416398099</v>
       </c>
       <c r="I475">
-        <v>1.09112932221645</v>
+        <v>1.0802199020162799</v>
       </c>
       <c r="J475">
-        <v>1.0029683694529199</v>
+        <v>1.00365492429818</v>
       </c>
       <c r="K475">
-        <v>0.96628629435430502</v>
+        <v>0.95739555958809797</v>
       </c>
       <c r="L475">
-        <v>1.0313618820170101</v>
+        <v>1.0401613235491001</v>
       </c>
       <c r="M475">
-        <v>0.97290511410446801</v>
+        <v>0.98311855548155103</v>
       </c>
       <c r="N475">
-        <v>1.07476709884309</v>
+        <v>1.0670572311339901</v>
       </c>
       <c r="O475">
-        <v>1.09883023712566</v>
+        <v>1.09563214827079</v>
       </c>
       <c r="P475">
-        <v>0.98382608227702295</v>
+        <v>0.98500549990639596</v>
       </c>
     </row>
     <row r="476" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A476" s="1">
         <v>44136</v>
       </c>
       <c r="B476">
-        <v>0.94248049010115198</v>
+        <v>0.93273684288249803</v>
       </c>
       <c r="C476">
-        <v>1.02100571614459</v>
+        <v>1.0187969823124401</v>
       </c>
       <c r="D476">
-        <v>1.04865320185349</v>
+        <v>1.0518153437789599</v>
       </c>
       <c r="E476">
-        <v>1.0951867133630599</v>
+        <v>1.08576384274955</v>
       </c>
       <c r="F476">
-        <v>1.13445966515368</v>
+        <v>1.1289622646809601</v>
       </c>
       <c r="G476">
-        <v>1.00612990559051</v>
+        <v>1.00483961280707</v>
       </c>
       <c r="H476">
-        <v>0.97756336634644103</v>
+        <v>0.96748327983388305</v>
       </c>
       <c r="I476">
-        <v>1.0539127501933101</v>
+        <v>1.04576348546027</v>
       </c>
       <c r="J476">
-        <v>0.99562354954751797</v>
+        <v>0.996228833580032</v>
       </c>
       <c r="K476">
-        <v>0.89957473640874996</v>
+        <v>0.895871824442525</v>
       </c>
       <c r="L476">
-        <v>0.97955466205031505</v>
+        <v>0.99025086737919299</v>
       </c>
       <c r="M476">
-        <v>0.96179184747734503</v>
+        <v>0.97429594328422098</v>
       </c>
       <c r="N476">
-        <v>1.0177847886668201</v>
+        <v>1.0100086016018299</v>
       </c>
       <c r="O476">
-        <v>1.05685256610347</v>
+        <v>1.0538354198695401</v>
       </c>
       <c r="P476">
-        <v>0.97708157975337095</v>
+        <v>0.97871943586987298</v>
       </c>
     </row>
     <row r="477" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A477" s="1">
         <v>44166</v>
       </c>
       <c r="B477">
-        <v>0.92675520108285603</v>
+        <v>0.91848188472941805</v>
       </c>
       <c r="C477">
-        <v>1.0037208022563899</v>
+        <v>1.0025687001532599</v>
       </c>
       <c r="D477">
-        <v>1.0358357682111301</v>
+        <v>1.0385614196210899</v>
       </c>
       <c r="E477">
-        <v>1.0742151223582099</v>
+        <v>1.0655149883713699</v>
       </c>
       <c r="F477">
-        <v>1.11502091268658</v>
+        <v>1.1101374525293499</v>
       </c>
       <c r="G477">
-        <v>0.99841695332052804</v>
+        <v>0.99733522978702205</v>
       </c>
       <c r="H477">
-        <v>0.97298001712597804</v>
+        <v>0.96453451808494395</v>
       </c>
       <c r="I477">
-        <v>1.0477541451275401</v>
+        <v>1.0405355471332201</v>
       </c>
       <c r="J477">
-        <v>0.99435465901932396</v>
+        <v>0.99470080817912299</v>
       </c>
       <c r="K477">
-        <v>0.87025603003920204</v>
+        <v>0.871761281913634</v>
       </c>
       <c r="L477">
-        <v>0.95353502992913397</v>
+        <v>0.96802870315515399</v>
       </c>
       <c r="M477">
-        <v>0.955882650908909</v>
+        <v>0.97038372098103698</v>
       </c>
       <c r="N477">
-        <v>0.99316402993617803</v>
+        <v>0.98144793878423298</v>
       </c>
       <c r="O477">
-        <v>1.03702989220733</v>
+        <v>1.03272743849923</v>
       </c>
       <c r="P477">
-        <v>0.97309576967741895</v>
+        <v>0.97480302709363198</v>
       </c>
     </row>
     <row r="478" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A478" s="1">
         <v>44197</v>
       </c>
       <c r="B478">
-        <v>0.92471251844638702</v>
+        <v>0.91668720028463002</v>
       </c>
       <c r="C478">
-        <v>0.99719744380769404</v>
+        <v>0.99585639500798395</v>
       </c>
       <c r="D478">
-        <v>1.02865498593446</v>
+        <v>1.0305813949976601</v>
       </c>
       <c r="E478">
-        <v>1.0836973360492399</v>
+        <v>1.07782477063041</v>
       </c>
       <c r="F478">
-        <v>1.11466722119416</v>
+        <v>1.11120983139342</v>
       </c>
       <c r="G478">
-        <v>0.99530581116407102</v>
+        <v>0.99431265306037098</v>
       </c>
       <c r="H478">
-        <v>0.988633347388016</v>
+        <v>0.98315298994857903</v>
       </c>
       <c r="I478">
-        <v>1.0567624557269799</v>
+        <v>1.0516354716451299</v>
       </c>
       <c r="J478">
-        <v>0.99572508157552497</v>
+        <v>0.99605563410666997</v>
       </c>
       <c r="K478">
-        <v>0.84345446252833101</v>
+        <v>0.84518434302335099</v>
       </c>
       <c r="L478">
-        <v>0.93257491565084305</v>
+        <v>0.94608478419507902</v>
       </c>
       <c r="M478">
-        <v>0.94983382457257803</v>
+        <v>0.96325422548671802</v>
       </c>
       <c r="N478">
-        <v>0.963890739279329</v>
+        <v>0.95372855773078902</v>
       </c>
       <c r="O478">
-        <v>1.02095871164371</v>
+        <v>1.0152467117770501</v>
       </c>
       <c r="P478">
-        <v>0.97014851999337004</v>
+        <v>0.97114242217475399</v>
       </c>
     </row>
     <row r="479" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A479" s="1">
         <v>44228</v>
       </c>
       <c r="B479">
-        <v>0.91092575845066504</v>
+        <v>0.90354599830594295</v>
       </c>
       <c r="C479">
-        <v>0.98449962446383898</v>
+        <v>0.98318727071856005</v>
       </c>
       <c r="D479">
-        <v>1.0220676733277501</v>
+        <v>1.0234301678652</v>
       </c>
       <c r="E479">
-        <v>1.0446637786705499</v>
+        <v>1.03502897319908</v>
       </c>
       <c r="F479">
-        <v>1.08426337024525</v>
+        <v>1.0782481381335101</v>
       </c>
       <c r="G479">
-        <v>0.98686669297812102</v>
+        <v>0.98506767075678603</v>
       </c>
       <c r="H479">
-        <v>0.97076537688746101</v>
+        <v>0.96829599367046604</v>
       </c>
       <c r="I479">
-        <v>1.0391321734524099</v>
+        <v>1.03666306966399</v>
       </c>
       <c r="J479">
-        <v>0.989908133056279</v>
+        <v>0.99043329523978096</v>
       </c>
       <c r="K479">
-        <v>0.82382955970707294</v>
+        <v>0.82450923956949396</v>
       </c>
       <c r="L479">
-        <v>0.91671501804738897</v>
+        <v>0.92960068918373995</v>
       </c>
       <c r="M479">
-        <v>0.94580761901746302</v>
+        <v>0.95831212557437895</v>
       </c>
       <c r="N479">
-        <v>0.96470228207596498</v>
+        <v>0.95721756960869298</v>
       </c>
       <c r="O479">
-        <v>1.02068487285918</v>
+        <v>1.01566399795884</v>
       </c>
       <c r="P479">
-        <v>0.97020400225778203</v>
+        <v>0.970923921378677</v>
       </c>
     </row>
     <row r="480" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A480" s="1">
         <v>44256</v>
       </c>
       <c r="B480">
-        <v>0.89938187215064502</v>
+        <v>0.89259092973405096</v>
       </c>
       <c r="C480">
-        <v>0.974223896063657</v>
+        <v>0.974082849557662</v>
       </c>
       <c r="D480">
-        <v>1.01709344786661</v>
+        <v>1.0180931973987299</v>
       </c>
       <c r="E480">
-        <v>1.0044168384291099</v>
+        <v>0.99714203303613802</v>
       </c>
       <c r="F480">
-        <v>1.0568174087469799</v>
+        <v>1.0521018133450599</v>
       </c>
       <c r="G480">
-        <v>0.97943349266771096</v>
+        <v>0.97764588382718998</v>
       </c>
       <c r="H480">
-        <v>0.98983793486543903</v>
+        <v>0.99058969577364597</v>
       </c>
       <c r="I480">
-        <v>1.0440377702524199</v>
+        <v>1.0449998162457499</v>
       </c>
       <c r="J480">
-        <v>0.98692989983312196</v>
+        <v>0.98803477984213695</v>
       </c>
       <c r="K480">
-        <v>0.81593352067740499</v>
+        <v>0.81616941129032605</v>
       </c>
       <c r="L480">
-        <v>0.90882835461540001</v>
+        <v>0.921651888997011</v>
       </c>
       <c r="M480">
-        <v>0.94342660684287105</v>
+        <v>0.95502646687233705</v>
       </c>
       <c r="N480">
-        <v>0.94848056447171003</v>
+        <v>0.93815568818429396</v>
       </c>
       <c r="O480">
-        <v>1.00409360558723</v>
+        <v>0.99849700418899101</v>
       </c>
       <c r="P480">
-        <v>0.962897280259434</v>
+        <v>0.96375105516857495</v>
       </c>
     </row>
     <row r="481" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A481" s="1">
         <v>44287</v>
       </c>
       <c r="B481">
-        <v>0.89450944470116101</v>
+        <v>0.88979381442692496</v>
       </c>
       <c r="C481">
-        <v>0.96889338771971001</v>
+        <v>0.96923911703670895</v>
       </c>
       <c r="D481">
-        <v>1.0154849765787499</v>
+        <v>1.0163556423355999</v>
       </c>
       <c r="E481">
-        <v>1.00973077754743</v>
+        <v>1.00345058308837</v>
       </c>
       <c r="F481">
-        <v>1.05447784019569</v>
+        <v>1.05009437079406</v>
       </c>
       <c r="G481">
-        <v>0.97803900484248596</v>
+        <v>0.976251670564665</v>
       </c>
       <c r="H481">
-        <v>0.98661463736423105</v>
+        <v>0.99044288023069804</v>
       </c>
       <c r="I481">
-        <v>1.03895655359146</v>
+        <v>1.04123699216162</v>
       </c>
       <c r="J481">
-        <v>0.98489046830767002</v>
+        <v>0.98649022230167505</v>
       </c>
       <c r="K481">
-        <v>0.81118755355376304</v>
+        <v>0.812011798147658</v>
       </c>
       <c r="L481">
-        <v>0.90592524032536004</v>
+        <v>0.91727276453263895</v>
       </c>
       <c r="M481">
-        <v>0.94445188480194597</v>
+        <v>0.954915734754617</v>
       </c>
       <c r="N481">
-        <v>0.93861360342133304</v>
+        <v>0.92987039073541</v>
       </c>
       <c r="O481">
-        <v>0.99218097935934602</v>
+        <v>0.98735166676578701</v>
       </c>
       <c r="P481">
-        <v>0.95834623242388906</v>
+        <v>0.95927266985398896</v>
       </c>
     </row>
     <row r="482" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A482" s="1">
         <v>44317</v>
       </c>
       <c r="B482">
-        <v>0.87214687601984098</v>
+        <v>0.86779919269501404</v>
       </c>
       <c r="C482">
-        <v>0.95163679110674804</v>
+        <v>0.95186796216443004</v>
       </c>
       <c r="D482">
-        <v>1.00953389713367</v>
+        <v>1.01025887679983</v>
       </c>
       <c r="E482">
-        <v>0.96455446320486105</v>
+        <v>0.95866068515431502</v>
       </c>
       <c r="F482">
-        <v>1.0235931448414901</v>
+        <v>1.01915758630137</v>
       </c>
       <c r="G482">
-        <v>0.97014083213957503</v>
+        <v>0.96862871098126602</v>
       </c>
       <c r="H482">
-        <v>0.91696667076206295</v>
+        <v>0.91746247014390603</v>
       </c>
       <c r="I482">
-        <v>0.99673427251897495</v>
+        <v>0.99717235907124202</v>
       </c>
       <c r="J482">
-        <v>0.97706712407393703</v>
+        <v>0.97893763711291004</v>
       </c>
       <c r="K482">
-        <v>0.79392576439315998</v>
+        <v>0.79501347528866695</v>
       </c>
       <c r="L482">
-        <v>0.89726586992022805</v>
+        <v>0.90652776136275004</v>
       </c>
       <c r="M482">
-        <v>0.94578721427100099</v>
+        <v>0.95535889388402895</v>
       </c>
       <c r="N482">
-        <v>0.92462823163460095</v>
+        <v>0.91576556578549795</v>
       </c>
       <c r="O482">
-        <v>0.97991583290094897</v>
+        <v>0.97452370951795597</v>
       </c>
       <c r="P482">
-        <v>0.95473300066135203</v>
+        <v>0.95529323035939495</v>
       </c>
     </row>
     <row r="483" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A483" s="1">
         <v>44348</v>
       </c>
       <c r="B483">
-        <v>0.85443981626894605</v>
+        <v>0.85058928536504697</v>
       </c>
       <c r="C483">
-        <v>0.93941446309613896</v>
+        <v>0.93966814803313503</v>
       </c>
       <c r="D483">
-        <v>1.00527435870656</v>
+        <v>1.0059729152271899</v>
       </c>
       <c r="E483">
-        <v>0.93480982049291395</v>
+        <v>0.93158968123942998</v>
       </c>
       <c r="F483">
-        <v>1.0033439010468601</v>
+        <v>1.0003943684521499</v>
       </c>
       <c r="G483">
-        <v>0.96219895931420796</v>
+        <v>0.96099556341070502</v>
       </c>
       <c r="H483">
-        <v>0.89266230123309698</v>
+        <v>0.88983812357604497</v>
       </c>
       <c r="I483">
-        <v>0.98053088278688805</v>
+        <v>0.97826869713644804</v>
       </c>
       <c r="J483">
-        <v>0.97390012447455898</v>
+        <v>0.97569430989810302</v>
       </c>
       <c r="K483">
-        <v>0.79017940486565896</v>
+        <v>0.79108972860975302</v>
       </c>
       <c r="L483">
-        <v>0.89376771640489805</v>
+        <v>0.90206756619593997</v>
       </c>
       <c r="M483">
-        <v>0.94696936887951599</v>
+        <v>0.95545126653596701</v>
       </c>
       <c r="N483">
-        <v>0.92138486431773103</v>
+        <v>0.91169037101920103</v>
       </c>
       <c r="O483">
-        <v>0.97718410874542505</v>
+        <v>0.97086785744038695</v>
       </c>
       <c r="P483">
-        <v>0.95348400591485505</v>
+        <v>0.954118347680879</v>
       </c>
     </row>
     <row r="484" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A484" s="1">
         <v>44378</v>
       </c>
       <c r="B484">
-        <v>0.83547967180767202</v>
+        <v>0.83229333577824205</v>
       </c>
       <c r="C484">
-        <v>0.92676707709654005</v>
+        <v>0.92679500969543005</v>
       </c>
       <c r="D484">
-        <v>1.0027389672793401</v>
+        <v>1.0032414168774899</v>
       </c>
       <c r="E484">
-        <v>0.89280332872602997</v>
+        <v>0.89198070964509102</v>
       </c>
       <c r="F484">
-        <v>0.97026314051380302</v>
+        <v>0.968409708391609</v>
       </c>
       <c r="G484">
-        <v>0.95317779280502402</v>
+        <v>0.95214101497723203</v>
       </c>
       <c r="H484">
-        <v>0.87088654882057304</v>
+        <v>0.8697777783317</v>
       </c>
       <c r="I484">
-        <v>0.96255836754632196</v>
+        <v>0.96062778364340395</v>
       </c>
       <c r="J484">
-        <v>0.96951768284093498</v>
+        <v>0.97118887464144399</v>
       </c>
       <c r="K484">
-        <v>0.79366034133601604</v>
+        <v>0.795247977834311</v>
       </c>
       <c r="L484">
-        <v>0.89775946785970095</v>
+        <v>0.90418865668227399</v>
       </c>
       <c r="M484">
-        <v>0.95134674368821903</v>
+        <v>0.95869192280806703</v>
       </c>
       <c r="N484">
-        <v>0.90780227494267496</v>
+        <v>0.89730687856483105</v>
       </c>
       <c r="O484">
-        <v>0.966193226258797</v>
+        <v>0.95877006158139799</v>
       </c>
       <c r="P484">
-        <v>0.95058210413453403</v>
+        <v>0.95113698257337498</v>
       </c>
     </row>
     <row r="485" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A485" s="1">
         <v>44409</v>
       </c>
       <c r="B485">
-        <v>0.82049645792028902</v>
+        <v>0.81790917543350505</v>
       </c>
       <c r="C485">
-        <v>0.91642305540093405</v>
+        <v>0.91625395639746199</v>
       </c>
       <c r="D485">
-        <v>0.99965386097972797</v>
+        <v>1.0000678000921901</v>
       </c>
       <c r="E485">
-        <v>0.85329385796080204</v>
+        <v>0.85362126819214801</v>
       </c>
       <c r="F485">
-        <v>0.94318772362968695</v>
+        <v>0.94159520793465801</v>
       </c>
       <c r="G485">
-        <v>0.94707152380303805</v>
+        <v>0.94610705610854096</v>
       </c>
       <c r="H485">
-        <v>0.86281259369501895</v>
+        <v>0.86026674008121296</v>
       </c>
       <c r="I485">
-        <v>0.95448655090819001</v>
+        <v>0.951108936968309</v>
       </c>
       <c r="J485">
-        <v>0.96685482257350197</v>
+        <v>0.968322283819126</v>
       </c>
       <c r="K485">
-        <v>0.78539449262965</v>
+        <v>0.78405799832127199</v>
       </c>
       <c r="L485">
-        <v>0.89068769949723003</v>
+        <v>0.89484487338614405</v>
       </c>
       <c r="M485">
-        <v>0.94939075569518505</v>
+        <v>0.95599394157539197</v>
       </c>
       <c r="N485">
-        <v>0.88961891891306699</v>
+        <v>0.88120443171527096</v>
       </c>
       <c r="O485">
-        <v>0.95410313059901597</v>
+        <v>0.947138364440547</v>
       </c>
       <c r="P485">
-        <v>0.94786294739539401</v>
+        <v>0.948451668340766</v>
       </c>
     </row>
     <row r="486" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A486" s="1">
         <v>44440</v>
       </c>
       <c r="B486">
-        <v>0.81906321243753899</v>
+        <v>0.81661104325253098</v>
       </c>
       <c r="C486">
-        <v>0.91446130825111105</v>
+        <v>0.91455371699077204</v>
       </c>
       <c r="D486">
-        <v>0.99751067963640305</v>
+        <v>0.99800250407100799</v>
       </c>
       <c r="E486">
-        <v>0.84073659329169403</v>
+        <v>0.83905426540229899</v>
       </c>
       <c r="F486">
-        <v>0.93199071929286403</v>
+        <v>0.92920774472244205</v>
       </c>
       <c r="G486">
-        <v>0.94296823039164201</v>
+        <v>0.94160753124241303</v>
       </c>
       <c r="H486">
-        <v>0.86617849235126398</v>
+        <v>0.86305229942833706</v>
       </c>
       <c r="I486">
-        <v>0.95501277854479005</v>
+        <v>0.95209727308387604</v>
       </c>
       <c r="J486">
-        <v>0.96532382591728505</v>
+        <v>0.96654171233945596</v>
       </c>
       <c r="K486">
-        <v>0.79103663565596305</v>
+        <v>0.79032992326740004</v>
       </c>
       <c r="L486">
-        <v>0.89146142752658297</v>
+        <v>0.89599005777695295</v>
       </c>
       <c r="M486">
-        <v>0.94835296097897703</v>
+        <v>0.95488496077921703</v>
       </c>
       <c r="N486">
-        <v>0.86804970991418395</v>
+        <v>0.86064538677782798</v>
       </c>
       <c r="O486">
-        <v>0.94210068322179197</v>
+        <v>0.93555527724101495</v>
       </c>
       <c r="P486">
-        <v>0.945748254906152</v>
+        <v>0.94643572995857295</v>
       </c>
     </row>
     <row r="487" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A487" s="1">
         <v>44470</v>
       </c>
       <c r="B487">
-        <v>0.82762489915542903</v>
+        <v>0.82407758971069101</v>
       </c>
       <c r="C487">
-        <v>0.91966330902531201</v>
+        <v>0.91948504698709699</v>
       </c>
       <c r="D487">
-        <v>0.99892826479101204</v>
+        <v>0.99946227061533399</v>
       </c>
       <c r="E487">
-        <v>0.82643515435213799</v>
+        <v>0.82410480765111804</v>
       </c>
       <c r="F487">
-        <v>0.921588515818906</v>
+        <v>0.91839136732125504</v>
       </c>
       <c r="G487">
-        <v>0.93978225893870604</v>
+        <v>0.93820349290363203</v>
       </c>
       <c r="H487">
-        <v>0.89066164742031895</v>
+        <v>0.88622062833113802</v>
       </c>
       <c r="I487">
-        <v>0.97024656256146002</v>
+        <v>0.96668775741772595</v>
       </c>
       <c r="J487">
-        <v>0.96618669947741798</v>
+        <v>0.96724417414622399</v>
       </c>
       <c r="K487">
-        <v>0.79001490190542001</v>
+        <v>0.78586720307996105</v>
       </c>
       <c r="L487">
-        <v>0.89167676733566104</v>
+        <v>0.89534050679260901</v>
       </c>
       <c r="M487">
-        <v>0.94842827246440298</v>
+        <v>0.95532674143419805</v>
       </c>
       <c r="N487">
-        <v>0.87366182484433597</v>
+        <v>0.86743134269048106</v>
       </c>
       <c r="O487">
-        <v>0.94478941448350995</v>
+        <v>0.93880206286855195</v>
       </c>
       <c r="P487">
-        <v>0.94505046655701097</v>
+        <v>0.945693451704961</v>
       </c>
     </row>
     <row r="488" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A488" s="1">
         <v>44501</v>
       </c>
       <c r="B488">
-        <v>0.83342001537638599</v>
+        <v>0.82940095436977201</v>
       </c>
       <c r="C488">
-        <v>0.92492173332536198</v>
+        <v>0.92438456925873602</v>
       </c>
       <c r="D488">
-        <v>1.00065422423475</v>
+        <v>1.0010455878384199</v>
       </c>
       <c r="E488">
-        <v>0.82602846040746203</v>
+        <v>0.82277142137687498</v>
       </c>
       <c r="F488">
-        <v>0.92024312758683802</v>
+        <v>0.91690636828851702</v>
       </c>
       <c r="G488">
-        <v>0.93895290317692104</v>
+        <v>0.937630919763772</v>
       </c>
       <c r="H488">
-        <v>0.876760016347639</v>
+        <v>0.87177817281675596</v>
       </c>
       <c r="I488">
-        <v>0.96170936689645403</v>
+        <v>0.95756286701519699</v>
       </c>
       <c r="J488">
-        <v>0.96453045114884906</v>
+        <v>0.96576423140576895</v>
       </c>
       <c r="K488">
-        <v>0.791815614914684</v>
+        <v>0.78671527379574302</v>
       </c>
       <c r="L488">
-        <v>0.89552454778877699</v>
+        <v>0.89845871901810503</v>
       </c>
       <c r="M488">
-        <v>0.95099972229555896</v>
+        <v>0.95776121726778995</v>
       </c>
       <c r="N488">
-        <v>0.87793911143701497</v>
+        <v>0.87190081203929304</v>
       </c>
       <c r="O488">
-        <v>0.94633843915650895</v>
+        <v>0.94104323039953397</v>
       </c>
       <c r="P488">
-        <v>0.94520212847651297</v>
+        <v>0.945930848782912</v>
       </c>
     </row>
     <row r="489" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A489" s="1">
         <v>44531</v>
       </c>
       <c r="B489">
-        <v>0.84487917559363401</v>
+        <v>0.84066467841007697</v>
       </c>
       <c r="C489">
-        <v>0.93446538580615901</v>
+        <v>0.93418257964074902</v>
       </c>
       <c r="D489">
-        <v>1.0039789849862499</v>
+        <v>1.0043521743206301</v>
       </c>
       <c r="E489">
-        <v>0.82681262199249606</v>
+        <v>0.82294590096430598</v>
       </c>
       <c r="F489">
-        <v>0.91671304565938205</v>
+        <v>0.91391028283072595</v>
       </c>
       <c r="G489">
-        <v>0.93731078297436698</v>
+        <v>0.936445036573335</v>
       </c>
       <c r="H489">
-        <v>0.89718344468128697</v>
+        <v>0.89055922921012698</v>
       </c>
       <c r="I489">
-        <v>0.97623403985420398</v>
+        <v>0.97127988450033798</v>
       </c>
       <c r="J489">
-        <v>0.96543879766275298</v>
+        <v>0.96682602113751703</v>
       </c>
       <c r="K489">
-        <v>0.80526661332928196</v>
+        <v>0.79942781698854304</v>
       </c>
       <c r="L489">
-        <v>0.90657134561586195</v>
+        <v>0.91047627803348197</v>
       </c>
       <c r="M489">
-        <v>0.95557147472361204</v>
+        <v>0.96256720573067001</v>
       </c>
       <c r="N489">
-        <v>0.88039216299241196</v>
+        <v>0.87454493274815903</v>
       </c>
       <c r="O489">
-        <v>0.94993970914814996</v>
+        <v>0.94585744226108404</v>
       </c>
       <c r="P489">
-        <v>0.94653806926061101</v>
+        <v>0.94775133110896703</v>
       </c>
     </row>
     <row r="490" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A490" s="1">
         <v>44562</v>
       </c>
       <c r="B490">
-        <v>0.86322288908889</v>
+        <v>0.85852317339347695</v>
       </c>
       <c r="C490">
-        <v>0.94921484215614305</v>
+        <v>0.94976257624940996</v>
       </c>
       <c r="D490">
-        <v>1.0078306761842399</v>
+        <v>1.00831857880466</v>
       </c>
       <c r="E490">
-        <v>0.83821888887362295</v>
+        <v>0.83630804926744595</v>
       </c>
       <c r="F490">
-        <v>0.92454140126240603</v>
+        <v>0.92389859626089899</v>
       </c>
       <c r="G490">
-        <v>0.939088418700324</v>
+        <v>0.93859356525958504</v>
       </c>
       <c r="H490">
-        <v>0.93204412312559903</v>
+        <v>0.92480608649265394</v>
       </c>
       <c r="I490">
-        <v>1.0000927972225999</v>
+        <v>0.99556057038905199</v>
       </c>
       <c r="J490">
-        <v>0.96705287538496998</v>
+        <v>0.96839869970470704</v>
       </c>
       <c r="K490">
-        <v>0.81569298631042397</v>
+        <v>0.80975237380230702</v>
       </c>
       <c r="L490">
-        <v>0.91868622613678497</v>
+        <v>0.92366104083781198</v>
       </c>
       <c r="M490">
-        <v>0.96118429560410901</v>
+        <v>0.96791109691760902</v>
       </c>
       <c r="N490">
-        <v>0.90351271605738503</v>
+        <v>0.89301592379640105</v>
       </c>
       <c r="O490">
-        <v>0.96552269020084402</v>
+        <v>0.96130040491099999</v>
       </c>
       <c r="P490">
-        <v>0.94850710070493505</v>
+        <v>0.94999594258898901</v>
       </c>
     </row>
     <row r="491" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A491" s="1">
         <v>44593</v>
       </c>
       <c r="B491">
-        <v>0.87490777595678604</v>
+        <v>0.86959917393751396</v>
       </c>
       <c r="C491">
-        <v>0.958522482655638</v>
+        <v>0.95999618955657295</v>
       </c>
       <c r="D491">
-        <v>1.0094798454496201</v>
+        <v>1.0100142949314801</v>
       </c>
       <c r="E491">
-        <v>0.85499004823140301</v>
+        <v>0.85171167815544402</v>
       </c>
       <c r="F491">
-        <v>0.93592840461178695</v>
+        <v>0.93548413468107605</v>
       </c>
       <c r="G491">
-        <v>0.94125483554429101</v>
+        <v>0.94062611758225201</v>
       </c>
       <c r="H491">
-        <v>0.92966103609904704</v>
+        <v>0.92413064957559299</v>
       </c>
       <c r="I491">
-        <v>1.00178238866513</v>
+        <v>0.99889227861368202</v>
       </c>
       <c r="J491">
-        <v>0.96340697445079704</v>
+        <v>0.96494015442478298</v>
       </c>
       <c r="K491">
-        <v>0.82456426480768796</v>
+        <v>0.81908224663282903</v>
       </c>
       <c r="L491">
-        <v>0.92856266248609298</v>
+        <v>0.93486091974549901</v>
       </c>
       <c r="M491">
-        <v>0.965850996399363</v>
+        <v>0.97176113144301202</v>
       </c>
       <c r="N491">
-        <v>0.90661909102794103</v>
+        <v>0.89603213300618201</v>
       </c>
       <c r="O491">
-        <v>0.96415421554661096</v>
+        <v>0.96162820439647401</v>
       </c>
       <c r="P491">
-        <v>0.94600813519421101</v>
+        <v>0.94772133162939098</v>
       </c>
     </row>
     <row r="492" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A492" s="1">
         <v>44621</v>
       </c>
       <c r="B492">
-        <v>0.87758545519118902</v>
+        <v>0.873104059441969</v>
       </c>
       <c r="C492">
-        <v>0.960163889468305</v>
+        <v>0.96204453504116105</v>
       </c>
       <c r="D492">
-        <v>1.0117220919599299</v>
+        <v>1.0122437622898299</v>
       </c>
       <c r="E492">
-        <v>0.85909024708267201</v>
+        <v>0.85794410621591599</v>
       </c>
       <c r="F492">
-        <v>0.93655030225860503</v>
+        <v>0.93730932204369999</v>
       </c>
       <c r="G492">
-        <v>0.94099584984187301</v>
+        <v>0.94087027713479798</v>
       </c>
       <c r="H492">
-        <v>0.87862586625883099</v>
+        <v>0.87510958515568704</v>
       </c>
       <c r="I492">
-        <v>0.96894095406603897</v>
+        <v>0.96763901125000396</v>
       </c>
       <c r="J492">
-        <v>0.95513656537643898</v>
+        <v>0.956704477242036</v>
       </c>
       <c r="K492">
-        <v>0.82036235611546604</v>
+        <v>0.81876241741632305</v>
       </c>
       <c r="L492">
-        <v>0.92426670417357704</v>
+        <v>0.93209489366312903</v>
       </c>
       <c r="M492">
-        <v>0.96550196164264002</v>
+        <v>0.97177860980804898</v>
       </c>
       <c r="N492">
-        <v>0.91478689248404199</v>
+        <v>0.90229754808775497</v>
       </c>
       <c r="O492">
-        <v>0.96290869729362805</v>
+        <v>0.96046016155055003</v>
       </c>
       <c r="P492">
-        <v>0.94399131614131804</v>
+        <v>0.94601835976167903</v>
       </c>
     </row>
     <row r="493" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A493" s="1">
         <v>44652</v>
       </c>
       <c r="B493">
-        <v>0.86049871622667096</v>
+        <v>0.855002093131628</v>
       </c>
       <c r="C493">
-        <v>0.94781050724149496</v>
+        <v>0.94890408678072802</v>
       </c>
       <c r="D493">
-        <v>1.0081642634497201</v>
+        <v>1.00877502588983</v>
       </c>
       <c r="E493">
-        <v>0.84257048772191401</v>
+        <v>0.84027733562808504</v>
       </c>
       <c r="F493">
-        <v>0.92641446476352995</v>
+        <v>0.92618141649212404</v>
       </c>
       <c r="G493">
-        <v>0.93781831434802099</v>
+        <v>0.93771151394764596</v>
       </c>
       <c r="H493">
-        <v>0.831331754132698</v>
+        <v>0.831536110324818</v>
       </c>
       <c r="I493">
-        <v>0.93218581658127697</v>
+        <v>0.93285867775852904</v>
       </c>
       <c r="J493">
-        <v>0.94512392807675705</v>
+        <v>0.9468760520267</v>
       </c>
       <c r="K493">
-        <v>0.80436064432731202</v>
+        <v>0.797868712242502</v>
       </c>
       <c r="L493">
-        <v>0.91585274063933597</v>
+        <v>0.92183279702479104</v>
       </c>
       <c r="M493">
-        <v>0.96545626972860199</v>
+        <v>0.97188859085725099</v>
       </c>
       <c r="N493">
-        <v>0.88487409160185304</v>
+        <v>0.87286276393008699</v>
       </c>
       <c r="O493">
-        <v>0.945322355210648</v>
+        <v>0.94260137851631598</v>
       </c>
       <c r="P493">
-        <v>0.94191684713906498</v>
+        <v>0.94372123412013897</v>
       </c>
     </row>
     <row r="494" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A494" s="1">
         <v>44682</v>
       </c>
       <c r="B494">
-        <v>0.85625675001806201</v>
+        <v>0.85162961495586798</v>
       </c>
       <c r="C494">
-        <v>0.94416527054737398</v>
+        <v>0.94595563921026105</v>
       </c>
       <c r="D494">
-        <v>1.0056305354968</v>
+        <v>1.0067078408493</v>
       </c>
       <c r="E494">
-        <v>0.82549631112382404</v>
+        <v>0.82579741768464099</v>
       </c>
       <c r="F494">
-        <v>0.91118620109305504</v>
+        <v>0.91249842466283204</v>
       </c>
       <c r="G494">
-        <v>0.93185605706517405</v>
+        <v>0.93231961362760296</v>
       </c>
       <c r="H494">
-        <v>0.797946002857849</v>
+        <v>0.79538418926131904</v>
       </c>
       <c r="I494">
-        <v>0.91124452663211297</v>
+        <v>0.911448898073422</v>
       </c>
       <c r="J494">
-        <v>0.93789360353524098</v>
+        <v>0.94034199776712601</v>
       </c>
       <c r="K494">
-        <v>0.79580414749754302</v>
+        <v>0.78922702545731804</v>
       </c>
       <c r="L494">
-        <v>0.90894106925420803</v>
+        <v>0.915414525626569</v>
       </c>
       <c r="M494">
-        <v>0.96386294033181996</v>
+        <v>0.97021078472002498</v>
       </c>
       <c r="N494">
-        <v>0.85500265516763496</v>
+        <v>0.84771551599331596</v>
       </c>
       <c r="O494">
-        <v>0.93309908608654102</v>
+        <v>0.930895130205459</v>
       </c>
       <c r="P494">
-        <v>0.94001579993607798</v>
+        <v>0.94167163083304695</v>
       </c>
     </row>
     <row r="495" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A495" s="1">
         <v>44713</v>
       </c>
       <c r="B495">
-        <v>0.83464513688318398</v>
+        <v>0.83070470644434102</v>
       </c>
       <c r="C495">
-        <v>0.92887284800499303</v>
+        <v>0.92980131696083401</v>
       </c>
       <c r="D495">
-        <v>1.00399468805623</v>
+        <v>1.0050604116795601</v>
       </c>
       <c r="E495">
-        <v>0.79558781378560495</v>
+        <v>0.79811531523571</v>
       </c>
       <c r="F495">
-        <v>0.89420356460966399</v>
+        <v>0.89635228891725005</v>
       </c>
       <c r="G495">
-        <v>0.92842397047556002</v>
+        <v>0.92976848352111197</v>
       </c>
       <c r="H495">
-        <v>0.75592361374844996</v>
+        <v>0.75514005161207598</v>
       </c>
       <c r="I495">
-        <v>0.87620254714102497</v>
+        <v>0.875867359662445</v>
       </c>
       <c r="J495">
-        <v>0.93087570298428102</v>
+        <v>0.93332503988766802</v>
       </c>
       <c r="K495">
-        <v>0.78720679249243197</v>
+        <v>0.78061947303429302</v>
       </c>
       <c r="L495">
-        <v>0.898043602219736</v>
+        <v>0.90164780548534496</v>
       </c>
       <c r="M495">
-        <v>0.96061191111373201</v>
+        <v>0.965561293977796</v>
       </c>
       <c r="N495">
-        <v>0.832920011935399</v>
+        <v>0.828958467728375</v>
       </c>
       <c r="O495">
-        <v>0.91536176153495896</v>
+        <v>0.91257736719074301</v>
       </c>
       <c r="P495">
-        <v>0.93701629605299297</v>
+        <v>0.93830972036582905</v>
       </c>
     </row>
     <row r="496" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A496" s="1">
         <v>44743</v>
       </c>
       <c r="B496">
-        <v>0.819679422450316</v>
+        <v>0.81654944096146598</v>
       </c>
       <c r="C496">
-        <v>0.91847564322612896</v>
+        <v>0.91959010599212798</v>
       </c>
       <c r="D496">
-        <v>1.0024448990879999</v>
+        <v>1.00346493377542</v>
       </c>
       <c r="E496">
-        <v>0.78456163371908205</v>
+        <v>0.78648490749792699</v>
       </c>
       <c r="F496">
-        <v>0.88295508335320805</v>
+        <v>0.88433045297796598</v>
       </c>
       <c r="G496">
-        <v>0.92422425444591205</v>
+        <v>0.925627913175882</v>
       </c>
       <c r="H496">
-        <v>0.72685970123285903</v>
+        <v>0.72852733723234597</v>
       </c>
       <c r="I496">
-        <v>0.85458825172269104</v>
+        <v>0.855291104412501</v>
       </c>
       <c r="J496">
-        <v>0.92644266239500805</v>
+        <v>0.92802782997736699</v>
       </c>
       <c r="K496">
-        <v>0.76709962343833105</v>
+        <v>0.76454438455463603</v>
       </c>
       <c r="L496">
-        <v>0.88227220051538702</v>
+        <v>0.88762453478597503</v>
       </c>
       <c r="M496">
-        <v>0.95470316115971599</v>
+        <v>0.96028091601471199</v>
       </c>
       <c r="N496">
-        <v>0.82223772298355702</v>
+        <v>0.81686791751305399</v>
       </c>
       <c r="O496">
-        <v>0.90913939700075996</v>
+        <v>0.90553408129208501</v>
       </c>
       <c r="P496">
-        <v>0.93688438909930405</v>
+        <v>0.93807096593185302</v>
       </c>
     </row>
     <row r="497" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A497" s="1">
         <v>44774</v>
       </c>
       <c r="B497">
-        <v>0.81141160169019999</v>
+        <v>0.80850410445788901</v>
       </c>
       <c r="C497">
-        <v>0.91226605766313895</v>
+        <v>0.91377255325074802</v>
       </c>
       <c r="D497">
-        <v>0.99856617102307099</v>
+        <v>0.99978108812919897</v>
       </c>
       <c r="E497">
-        <v>0.76449866779966102</v>
+        <v>0.76704694005200103</v>
       </c>
       <c r="F497">
-        <v>0.86788549118636205</v>
+        <v>0.86997170749824604</v>
       </c>
       <c r="G497">
-        <v>0.91880164085052396</v>
+        <v>0.92052518377878001</v>
       </c>
       <c r="H497">
-        <v>0.713147124107673</v>
+        <v>0.71683206782064901</v>
       </c>
       <c r="I497">
-        <v>0.845630278960388</v>
+        <v>0.84788772885821595</v>
       </c>
       <c r="J497">
-        <v>0.92341842749516401</v>
+        <v>0.92491742935901999</v>
       </c>
       <c r="K497">
-        <v>0.76238780273467599</v>
+        <v>0.76007605032062098</v>
       </c>
       <c r="L497">
-        <v>0.87479679851645697</v>
+        <v>0.88095709988160298</v>
       </c>
       <c r="M497">
-        <v>0.95084793853158001</v>
+        <v>0.95663409304271196</v>
       </c>
       <c r="N497">
-        <v>0.82866418902832295</v>
+        <v>0.82175480487043295</v>
       </c>
       <c r="O497">
-        <v>0.91204819468159104</v>
+        <v>0.90854692133485404</v>
       </c>
       <c r="P497">
-        <v>0.93713562459858901</v>
+        <v>0.93884801236757798</v>
       </c>
     </row>
     <row r="498" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A498" s="1">
         <v>44805</v>
       </c>
       <c r="B498">
-        <v>0.80853452986752805</v>
+        <v>0.80649499761541099</v>
       </c>
       <c r="C498">
-        <v>0.90889679300988502</v>
+        <v>0.910779189895777</v>
       </c>
       <c r="D498">
-        <v>0.99621874719873005</v>
+        <v>0.99755719043730395</v>
       </c>
       <c r="E498">
-        <v>0.74968685173779803</v>
+        <v>0.751053839756325</v>
       </c>
       <c r="F498">
-        <v>0.85519884071279195</v>
+        <v>0.856792074142668</v>
       </c>
       <c r="G498">
-        <v>0.91548867247874099</v>
+        <v>0.91753889434370595</v>
       </c>
       <c r="H498">
-        <v>0.70318175038084596</v>
+        <v>0.70697990434329205</v>
       </c>
       <c r="I498">
-        <v>0.83692965611585601</v>
+        <v>0.839037290175627</v>
       </c>
       <c r="J498">
-        <v>0.92161603658331903</v>
+        <v>0.92281370255644901</v>
       </c>
       <c r="K498">
-        <v>0.75776246270195302</v>
+        <v>0.75626414754625304</v>
       </c>
       <c r="L498">
-        <v>0.86570110269448797</v>
+        <v>0.87334172736505999</v>
       </c>
       <c r="M498">
-        <v>0.94543980990110499</v>
+        <v>0.95190672019435696</v>
       </c>
       <c r="N498">
-        <v>0.82461256264693095</v>
+        <v>0.81981786199754703</v>
       </c>
       <c r="O498">
-        <v>0.90963087786357499</v>
+        <v>0.90811214637111204</v>
       </c>
       <c r="P498">
-        <v>0.937765310751562</v>
+        <v>0.94005973667128995</v>
       </c>
     </row>
     <row r="499" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A499" s="1">
         <v>44835</v>
       </c>
       <c r="B499">
-        <v>0.81062314278125702</v>
+        <v>0.81013953129330096</v>
       </c>
       <c r="C499">
-        <v>0.90923062308089697</v>
+        <v>0.91182916189428298</v>
       </c>
       <c r="D499">
-        <v>0.99544610190708105</v>
+        <v>0.99679818756587901</v>
       </c>
       <c r="E499">
-        <v>0.74442724688653505</v>
+        <v>0.74457828435539597</v>
       </c>
       <c r="F499">
-        <v>0.84968269024018594</v>
+        <v>0.85067864753325295</v>
       </c>
       <c r="G499">
-        <v>0.91414131644993901</v>
+        <v>0.91611961604166303</v>
       </c>
       <c r="H499">
-        <v>0.70347742713724004</v>
+        <v>0.70724021341532906</v>
       </c>
       <c r="I499">
-        <v>0.83779522392189898</v>
+        <v>0.83958322027947496</v>
       </c>
       <c r="J499">
-        <v>0.92036451791451401</v>
+        <v>0.92130022111631704</v>
       </c>
       <c r="K499">
-        <v>0.76052671435770602</v>
+        <v>0.75989591985093696</v>
       </c>
       <c r="L499">
-        <v>0.86617018384280198</v>
+        <v>0.87413398266085196</v>
       </c>
       <c r="M499">
-        <v>0.94467483079848702</v>
+        <v>0.95114391861332703</v>
       </c>
       <c r="N499">
-        <v>0.819782579958382</v>
+        <v>0.819423669820874</v>
       </c>
       <c r="O499">
-        <v>0.90986528255879495</v>
+        <v>0.91065624377045495</v>
       </c>
       <c r="P499">
-        <v>0.93858464942534303</v>
+        <v>0.941174276378972</v>
       </c>
     </row>
     <row r="500" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A500" s="1">
         <v>44866</v>
       </c>
       <c r="B500">
-        <v>0.80606405965326799</v>
+        <v>0.80554662843390901</v>
       </c>
       <c r="C500">
-        <v>0.90435714978969395</v>
+        <v>0.90719330616212701</v>
       </c>
       <c r="D500">
-        <v>0.99341955587841801</v>
+        <v>0.994695615323692</v>
       </c>
       <c r="E500">
-        <v>0.734826220639479</v>
+        <v>0.73575571381375804</v>
       </c>
       <c r="F500">
-        <v>0.84477797526186704</v>
+        <v>0.84650715699775003</v>
       </c>
       <c r="G500">
-        <v>0.91331584061936999</v>
+        <v>0.91574071468005103</v>
       </c>
       <c r="H500">
-        <v>0.701072794014856</v>
+        <v>0.70509554898397897</v>
       </c>
       <c r="I500">
-        <v>0.83499113329476005</v>
+        <v>0.83701268508369997</v>
       </c>
       <c r="J500">
-        <v>0.91874050054659295</v>
+        <v>0.91959771397207102</v>
       </c>
       <c r="K500">
-        <v>0.76723484149714105</v>
+        <v>0.76717924046022701</v>
       </c>
       <c r="L500">
-        <v>0.86933798512397198</v>
+        <v>0.87759789857564197</v>
       </c>
       <c r="M500">
-        <v>0.94478355557399196</v>
+        <v>0.95147650708888998</v>
       </c>
       <c r="N500">
-        <v>0.82014356938168798</v>
+        <v>0.82018684561350197</v>
       </c>
       <c r="O500">
-        <v>0.90690291111310595</v>
+        <v>0.90981193875764199</v>
       </c>
       <c r="P500">
-        <v>0.93583767667156403</v>
+        <v>0.93931605718167099</v>
       </c>
     </row>
     <row r="501" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A501" s="1">
         <v>44896</v>
       </c>
       <c r="B501">
-        <v>0.80705214551302595</v>
+        <v>0.80754661093559899</v>
       </c>
       <c r="C501">
-        <v>0.90408039164565002</v>
+        <v>0.90820882739787201</v>
       </c>
       <c r="D501">
-        <v>0.99196265435088504</v>
+        <v>0.99332329664060504</v>
       </c>
       <c r="E501">
-        <v>0.746165437347446</v>
+        <v>0.74846682259520803</v>
       </c>
       <c r="F501">
-        <v>0.84670486663819799</v>
+        <v>0.84916475273470704</v>
       </c>
       <c r="G501">
-        <v>0.91188476160647203</v>
+        <v>0.91449785595592903</v>
       </c>
       <c r="H501">
-        <v>0.70274440315197995</v>
+        <v>0.70485010600423503</v>
       </c>
       <c r="I501">
-        <v>0.83906076812483998</v>
+        <v>0.84054039704790096</v>
       </c>
       <c r="J501">
-        <v>0.91866615642203397</v>
+        <v>0.91962327324289295</v>
       </c>
       <c r="K501">
-        <v>0.77140992936966102</v>
+        <v>0.77381406990248802</v>
       </c>
       <c r="L501">
-        <v>0.87440223474366596</v>
+        <v>0.88505738933141198</v>
       </c>
       <c r="M501">
-        <v>0.94661838026456102</v>
+        <v>0.95366165796577895</v>
       </c>
       <c r="N501">
-        <v>0.82883986069881299</v>
+        <v>0.82861139927945604</v>
       </c>
       <c r="O501">
-        <v>0.90967546366150298</v>
+        <v>0.91438613430127702</v>
       </c>
       <c r="P501">
-        <v>0.93406362180303804</v>
+        <v>0.93816740436589197</v>
       </c>
     </row>
     <row r="502" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A502" s="1">
         <v>44927</v>
       </c>
       <c r="B502">
-        <v>0.79469533896598599</v>
+        <v>0.79632376802309801</v>
       </c>
       <c r="C502">
-        <v>0.89512166258568504</v>
+        <v>0.89986378173056802</v>
       </c>
       <c r="D502">
-        <v>0.98714307332240603</v>
+        <v>0.98875495698681404</v>
       </c>
       <c r="E502">
-        <v>0.74315600839514695</v>
+        <v>0.74619907626529902</v>
       </c>
       <c r="F502">
-        <v>0.84690955203261198</v>
+        <v>0.85004943350855799</v>
       </c>
       <c r="G502">
-        <v>0.91072078618489705</v>
+        <v>0.91364063004930995</v>
       </c>
       <c r="H502">
-        <v>0.70623221996340901</v>
+        <v>0.70782675150948404</v>
       </c>
       <c r="I502">
-        <v>0.837390833000765</v>
+        <v>0.838712260523231</v>
       </c>
       <c r="J502">
-        <v>0.91735025192369202</v>
+        <v>0.91822928531117598</v>
       </c>
       <c r="K502">
-        <v>0.773671337065442</v>
+        <v>0.77900206485613399</v>
       </c>
       <c r="L502">
-        <v>0.87542853350202399</v>
+        <v>0.88698931209119602</v>
       </c>
       <c r="M502">
-        <v>0.94769956154575996</v>
+        <v>0.95492693060875899</v>
       </c>
       <c r="N502">
-        <v>0.82122746073777997</v>
+        <v>0.82343263800813804</v>
       </c>
       <c r="O502">
-        <v>0.90448926935122098</v>
+        <v>0.90929797306475402</v>
       </c>
       <c r="P502">
-        <v>0.932023130866244</v>
+        <v>0.93616966697068504</v>
       </c>
     </row>
     <row r="503" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A503" s="1">
         <v>44958</v>
       </c>
       <c r="B503">
-        <v>0.78496153145606995</v>
+        <v>0.785577298957985</v>
       </c>
       <c r="C503">
-        <v>0.88602448610895401</v>
+        <v>0.889436049691537</v>
       </c>
       <c r="D503">
-        <v>0.98269014832625101</v>
+        <v>0.98419046066203697</v>
       </c>
       <c r="E503">
-        <v>0.74206679529851804</v>
+        <v>0.74349593192170804</v>
       </c>
       <c r="F503">
-        <v>0.84814595031470597</v>
+        <v>0.84988134681236005</v>
       </c>
       <c r="G503">
-        <v>0.90990445626217997</v>
+        <v>0.91246038306119204</v>
       </c>
       <c r="H503">
-        <v>0.69367837091517703</v>
+        <v>0.69426614731892899</v>
       </c>
       <c r="I503">
-        <v>0.82243710926095404</v>
+        <v>0.822882232980785</v>
       </c>
       <c r="J503">
-        <v>0.91485826396473002</v>
+        <v>0.91555591102371403</v>
       </c>
       <c r="K503">
-        <v>0.783825723902</v>
+        <v>0.78722224939980501</v>
       </c>
       <c r="L503">
-        <v>0.87988236174075796</v>
+        <v>0.89033548484963199</v>
       </c>
       <c r="M503">
-        <v>0.94984216197028704</v>
+        <v>0.95709005082631204</v>
       </c>
       <c r="N503">
-        <v>0.80771620139261702</v>
+        <v>0.80950405715437002</v>
       </c>
       <c r="O503">
-        <v>0.89610627523642905</v>
+        <v>0.89998403121507997</v>
       </c>
       <c r="P503">
-        <v>0.92985017090492705</v>
+        <v>0.93364035391798905</v>
       </c>
     </row>
     <row r="504" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A504" s="1">
         <v>44986</v>
       </c>
       <c r="B504">
-        <v>0.776906460235809</v>
+        <v>0.77706594541180196</v>
       </c>
       <c r="C504">
-        <v>0.87911383030331602</v>
+        <v>0.88169139763654503</v>
       </c>
       <c r="D504">
-        <v>0.97925912864516795</v>
+        <v>0.98046110465202096</v>
       </c>
       <c r="E504">
-        <v>0.75236988313781095</v>
+        <v>0.75286167479501498</v>
       </c>
       <c r="F504">
-        <v>0.85227954476399204</v>
+        <v>0.85391609636834198</v>
       </c>
       <c r="G504">
-        <v>0.90785052649917697</v>
+        <v>0.91040800477845096</v>
       </c>
       <c r="H504">
-        <v>0.68101274321201899</v>
+        <v>0.68188167224378404</v>
       </c>
       <c r="I504">
-        <v>0.81069051759847099</v>
+        <v>0.81090936482928699</v>
       </c>
       <c r="J504">
-        <v>0.91251992115482305</v>
+        <v>0.913163006068617</v>
       </c>
       <c r="K504">
-        <v>0.78410444642659005</v>
+        <v>0.78560179133246899</v>
       </c>
       <c r="L504">
-        <v>0.883223566270116</v>
+        <v>0.89099344478252196</v>
       </c>
       <c r="M504">
-        <v>0.95264466668603998</v>
+        <v>0.95864132666433299</v>
       </c>
       <c r="N504">
-        <v>0.78572856845559802</v>
+        <v>0.78766201865285501</v>
       </c>
       <c r="O504">
-        <v>0.88416818775088102</v>
+        <v>0.88557738638606198</v>
       </c>
       <c r="P504">
-        <v>0.92785232858414401</v>
+        <v>0.93096421347933001</v>
       </c>
     </row>
     <row r="505" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A505" s="1">
         <v>45017</v>
       </c>
       <c r="B505">
-        <v>0.77509507116992604</v>
+        <v>0.77494321292372004</v>
       </c>
       <c r="C505">
-        <v>0.875361894125958</v>
+        <v>0.87719552576693705</v>
       </c>
       <c r="D505">
-        <v>0.97677244692633103</v>
+        <v>0.97752738561312702</v>
       </c>
       <c r="E505">
-        <v>0.76001104442136103</v>
+        <v>0.75860216105123102</v>
       </c>
       <c r="F505">
-        <v>0.85187530467980899</v>
+        <v>0.85288843318202701</v>
       </c>
       <c r="G505">
-        <v>0.90619130517826196</v>
+        <v>0.90864883330675195</v>
       </c>
       <c r="H505">
-        <v>0.68602699248020205</v>
+        <v>0.68621274260545595</v>
       </c>
       <c r="I505">
-        <v>0.80998526458674203</v>
+        <v>0.80951458344911698</v>
       </c>
       <c r="J505">
-        <v>0.91156942102945804</v>
+        <v>0.91206318830726496</v>
       </c>
       <c r="K505">
-        <v>0.787126620933981</v>
+        <v>0.78836931978631497</v>
       </c>
       <c r="L505">
-        <v>0.88679502565155899</v>
+        <v>0.89407105365494499</v>
       </c>
       <c r="M505">
-        <v>0.95493844240422099</v>
+        <v>0.96097746342338397</v>
       </c>
       <c r="N505">
-        <v>0.785906728778758</v>
+        <v>0.78674492230750004</v>
       </c>
       <c r="O505">
-        <v>0.88246059980521097</v>
+        <v>0.88201481032278295</v>
       </c>
       <c r="P505">
-        <v>0.92648647373981896</v>
+        <v>0.92925375179854597</v>
       </c>
     </row>
     <row r="506" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A506" s="1">
         <v>45047</v>
       </c>
       <c r="B506">
-        <v>0.76642282119352201</v>
+        <v>0.76682135013185504</v>
       </c>
       <c r="C506">
-        <v>0.86926360911161504</v>
+        <v>0.87086732289142899</v>
       </c>
       <c r="D506">
-        <v>0.97361601945503096</v>
+        <v>0.97418218211740404</v>
       </c>
       <c r="E506">
-        <v>0.74311015109929002</v>
+        <v>0.74392328707381605</v>
       </c>
       <c r="F506">
-        <v>0.84470467747783995</v>
+        <v>0.84623051637487101</v>
       </c>
       <c r="G506">
-        <v>0.90368292704201103</v>
+        <v>0.90635063160116502</v>
       </c>
       <c r="H506">
-        <v>0.68091294758980503</v>
+        <v>0.68356479541891302</v>
       </c>
       <c r="I506">
-        <v>0.80601397038858202</v>
+        <v>0.80613393313049397</v>
       </c>
       <c r="J506">
-        <v>0.91083249530778099</v>
+        <v>0.91135135148760205</v>
       </c>
       <c r="K506">
-        <v>0.77579015664425799</v>
+        <v>0.77681930954063905</v>
       </c>
       <c r="L506">
-        <v>0.87803138830049399</v>
+        <v>0.88403854269547799</v>
       </c>
       <c r="M506">
-        <v>0.95326208278175595</v>
+        <v>0.95896105044859803</v>
       </c>
       <c r="N506">
-        <v>0.78374965717195499</v>
+        <v>0.78282136881498898</v>
       </c>
       <c r="O506">
-        <v>0.88001064910410498</v>
+        <v>0.87895331716914404</v>
       </c>
       <c r="P506">
-        <v>0.92618731628498696</v>
+        <v>0.92888058143498697</v>
       </c>
     </row>
     <row r="507" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A507" s="1">
         <v>45078</v>
       </c>
       <c r="B507">
-        <v>0.76060539398806004</v>
+        <v>0.76083338942954004</v>
       </c>
       <c r="C507">
-        <v>0.86407584793796399</v>
+        <v>0.86557464202533396</v>
       </c>
       <c r="D507">
-        <v>0.97144914137671901</v>
+        <v>0.971989190768622</v>
       </c>
       <c r="E507">
-        <v>0.73570362527683797</v>
+        <v>0.736495695420601</v>
       </c>
       <c r="F507">
-        <v>0.84271229529968805</v>
+        <v>0.84389348764462102</v>
       </c>
       <c r="G507">
-        <v>0.90286915456872496</v>
+        <v>0.90579930472645498</v>
       </c>
       <c r="H507">
-        <v>0.67224944547133203</v>
+        <v>0.67583861299461601</v>
       </c>
       <c r="I507">
-        <v>0.7982414622474</v>
+        <v>0.79935468884024696</v>
       </c>
       <c r="J507">
-        <v>0.90933083148600002</v>
+        <v>0.91032464332900498</v>
       </c>
       <c r="K507">
-        <v>0.77989481799091898</v>
+        <v>0.77946430849135995</v>
       </c>
       <c r="L507">
-        <v>0.878606186321789</v>
+        <v>0.88300605710325397</v>
       </c>
       <c r="M507">
-        <v>0.95406829563437101</v>
+        <v>0.95944915377559503</v>
       </c>
       <c r="N507">
-        <v>0.78848888945602003</v>
+        <v>0.78920161001283395</v>
       </c>
       <c r="O507">
-        <v>0.88404222419518597</v>
+        <v>0.88376680081682002</v>
       </c>
       <c r="P507">
-        <v>0.92757064320402505</v>
+        <v>0.93031719728985296</v>
       </c>
     </row>
     <row r="508" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A508" s="1">
         <v>45108</v>
       </c>
       <c r="B508">
-        <v>0.76082535118872896</v>
+        <v>0.76001121882689204</v>
       </c>
       <c r="C508">
-        <v>0.862813338521491</v>
+        <v>0.86376793931444795</v>
       </c>
       <c r="D508">
-        <v>0.97012606987187899</v>
+        <v>0.97051812032217</v>
       </c>
       <c r="E508">
-        <v>0.73739404623929194</v>
+        <v>0.736302883762607</v>
       </c>
       <c r="F508">
-        <v>0.84344736889257399</v>
+        <v>0.84351380287544497</v>
       </c>
       <c r="G508">
-        <v>0.90273573357998305</v>
+        <v>0.90586648278932103</v>
       </c>
       <c r="H508">
-        <v>0.67368289614780197</v>
+        <v>0.67385069081039095</v>
       </c>
       <c r="I508">
-        <v>0.79840423558909901</v>
+        <v>0.79768522533616804</v>
       </c>
       <c r="J508">
-        <v>0.90810645513467902</v>
+        <v>0.90916797030796703</v>
       </c>
       <c r="K508">
-        <v>0.78539310691183195</v>
+        <v>0.78317466335571695</v>
       </c>
       <c r="L508">
-        <v>0.88305748884437896</v>
+        <v>0.88627692763044696</v>
       </c>
       <c r="M508">
-        <v>0.95502428568818198</v>
+        <v>0.959588808071414</v>
       </c>
       <c r="N508">
-        <v>0.801012813514143</v>
+        <v>0.80080320492634305</v>
       </c>
       <c r="O508">
-        <v>0.89083315844717004</v>
+        <v>0.89075624191230696</v>
       </c>
       <c r="P508">
-        <v>0.92939704633019404</v>
+        <v>0.93203950848805295</v>
       </c>
     </row>
     <row r="509" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A509" s="1">
         <v>45139</v>
       </c>
       <c r="B509">
-        <v>0.75590659401256699</v>
+        <v>0.75560187030773396</v>
       </c>
       <c r="C509">
-        <v>0.85893587197624599</v>
+        <v>0.86020952752215896</v>
       </c>
       <c r="D509">
-        <v>0.96933259908761504</v>
+        <v>0.96994177250094404</v>
       </c>
       <c r="E509">
-        <v>0.74620906153101796</v>
+        <v>0.74475496441483202</v>
       </c>
       <c r="F509">
-        <v>0.847003214638678</v>
+        <v>0.84697459258539298</v>
       </c>
       <c r="G509">
-        <v>0.90347322592958701</v>
+        <v>0.90659549004402995</v>
       </c>
       <c r="H509">
-        <v>0.67231305275303599</v>
+        <v>0.672169909261633</v>
       </c>
       <c r="I509">
-        <v>0.79663693723684803</v>
+        <v>0.79639475153783701</v>
       </c>
       <c r="J509">
-        <v>0.90787516583260097</v>
+        <v>0.909387104540472</v>
       </c>
       <c r="K509">
-        <v>0.78011094322572505</v>
+        <v>0.77787591391076805</v>
       </c>
       <c r="L509">
-        <v>0.87958650181647102</v>
+        <v>0.88225909240285305</v>
       </c>
       <c r="M509">
-        <v>0.95375726756581103</v>
+        <v>0.95792742927814101</v>
       </c>
       <c r="N509">
-        <v>0.80134804961876205</v>
+        <v>0.80270919608523705</v>
       </c>
       <c r="O509">
-        <v>0.89053484219271795</v>
+        <v>0.89077513887194204</v>
       </c>
       <c r="P509">
-        <v>0.92934684675453605</v>
+        <v>0.93207999021368804</v>
       </c>
     </row>
     <row r="510" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A510" s="1">
         <v>45170</v>
       </c>
       <c r="B510">
-        <v>0.75566499123488895</v>
+        <v>0.75631945899627995</v>
       </c>
       <c r="C510">
-        <v>0.85726270057438003</v>
+        <v>0.85925101442704099</v>
       </c>
       <c r="D510">
-        <v>0.96840360821443505</v>
+        <v>0.96913727160248897</v>
       </c>
       <c r="E510">
-        <v>0.74030931019808999</v>
+        <v>0.74188236575122701</v>
       </c>
       <c r="F510">
-        <v>0.84055470975392099</v>
+        <v>0.84176276435459596</v>
       </c>
       <c r="G510">
-        <v>0.90115196666212904</v>
+        <v>0.90361731504634801</v>
       </c>
       <c r="H510">
-        <v>0.68027867627010896</v>
+        <v>0.681033350450583</v>
       </c>
       <c r="I510">
-        <v>0.800783966131554</v>
+        <v>0.80117429071876201</v>
       </c>
       <c r="J510">
-        <v>0.90670905980471395</v>
+        <v>0.90864230280959801</v>
       </c>
       <c r="K510">
-        <v>0.77513549888670996</v>
+        <v>0.773932304671483</v>
       </c>
       <c r="L510">
-        <v>0.87521362530970304</v>
+        <v>0.878724291435104</v>
       </c>
       <c r="M510">
-        <v>0.952151567685393</v>
+        <v>0.95627251620006704</v>
       </c>
       <c r="N510">
-        <v>0.81125297522054296</v>
+        <v>0.81019577124058595</v>
       </c>
       <c r="O510">
-        <v>0.89453743656750095</v>
+        <v>0.89364282069387402</v>
       </c>
       <c r="P510">
-        <v>0.92966312050394495</v>
+        <v>0.932440971930518</v>
       </c>
     </row>
     <row r="511" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A511" s="1">
         <v>45200</v>
       </c>
       <c r="B511">
-        <v>0.75218057754732104</v>
+        <v>0.75295909673944095</v>
       </c>
       <c r="C511">
-        <v>0.85502561491491602</v>
+        <v>0.85687077705785897</v>
       </c>
       <c r="D511">
-        <v>0.96891956872473295</v>
+        <v>0.96959652460026502</v>
       </c>
       <c r="E511">
-        <v>0.73040566019179098</v>
+        <v>0.73026566941143201</v>
       </c>
       <c r="F511">
-        <v>0.83156587410318294</v>
+        <v>0.831038161799728</v>
       </c>
       <c r="G511">
-        <v>0.89789964623868601</v>
+        <v>0.89970779540463997</v>
       </c>
       <c r="H511">
-        <v>0.69263122928032805</v>
+        <v>0.69441039316726805</v>
       </c>
       <c r="I511">
-        <v>0.80733819079928903</v>
+        <v>0.80775882923875197</v>
       </c>
       <c r="J511">
-        <v>0.90714782109666103</v>
+        <v>0.90866009339079701</v>
       </c>
       <c r="K511">
-        <v>0.76390994364142994</v>
+        <v>0.762862745609724</v>
       </c>
       <c r="L511">
-        <v>0.86863245359588304</v>
+        <v>0.871400875671826</v>
       </c>
       <c r="M511">
-        <v>0.94952572882760899</v>
+        <v>0.95332164496358895</v>
       </c>
       <c r="N511">
-        <v>0.80894354774068</v>
+        <v>0.80708564074035805</v>
       </c>
       <c r="O511">
-        <v>0.89341957352271095</v>
+        <v>0.89161086665371703</v>
       </c>
       <c r="P511">
-        <v>0.92767146215214802</v>
+        <v>0.93047962412812002</v>
       </c>
     </row>
     <row r="512" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A512" s="1">
         <v>45231</v>
       </c>
       <c r="B512">
-        <v>0.74885481809921395</v>
+        <v>0.74849567832822395</v>
       </c>
       <c r="C512">
-        <v>0.852964658393635</v>
+        <v>0.85397499967048796</v>
       </c>
       <c r="D512">
-        <v>0.96808676553029305</v>
+        <v>0.968688238383833</v>
       </c>
       <c r="E512">
-        <v>0.72635987910712696</v>
+        <v>0.72457038509308003</v>
       </c>
       <c r="F512">
-        <v>0.82658846615458004</v>
+        <v>0.82470311264711604</v>
       </c>
       <c r="G512">
-        <v>0.89487210845512399</v>
+        <v>0.89654010684862995</v>
       </c>
       <c r="H512">
-        <v>0.67841223202940404</v>
+        <v>0.67792660476020195</v>
       </c>
       <c r="I512">
-        <v>0.79955823773171197</v>
+        <v>0.79859743459309596</v>
       </c>
       <c r="J512">
-        <v>0.90682017130883597</v>
+        <v>0.90805834949525599</v>
       </c>
       <c r="K512">
-        <v>0.74772041338252704</v>
+        <v>0.74700720435164003</v>
       </c>
       <c r="L512">
-        <v>0.85421428805613697</v>
+        <v>0.857919181052895</v>
       </c>
       <c r="M512">
-        <v>0.94338229417239505</v>
+        <v>0.94792807995394202</v>
       </c>
       <c r="N512">
-        <v>0.81484169403894802</v>
+        <v>0.810116995490476</v>
       </c>
       <c r="O512">
-        <v>0.89443948191505596</v>
+        <v>0.89046464154413096</v>
       </c>
       <c r="P512">
-        <v>0.92692629862768305</v>
+        <v>0.92915428414471501</v>
       </c>
     </row>
     <row r="513" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A513" s="1">
         <v>45261</v>
       </c>
       <c r="B513">
-        <v>0.75229194219057205</v>
+        <v>0.75134738081090702</v>
       </c>
       <c r="C513">
-        <v>0.854253012306597</v>
+        <v>0.85542773587930399</v>
       </c>
       <c r="D513">
-        <v>0.967740523038358</v>
+        <v>0.96831891039738005</v>
       </c>
       <c r="E513">
-        <v>0.73445841092873099</v>
+        <v>0.73082455752505004</v>
       </c>
       <c r="F513">
-        <v>0.82402805868165996</v>
+        <v>0.82116161055177905</v>
       </c>
       <c r="G513">
-        <v>0.89151627922524201</v>
+        <v>0.89268875773006395</v>
       </c>
       <c r="H513">
-        <v>0.68467021982767795</v>
+        <v>0.68294677711264296</v>
       </c>
       <c r="I513">
-        <v>0.80436006616378397</v>
+        <v>0.80245320214786597</v>
       </c>
       <c r="J513">
-        <v>0.90701754692875403</v>
+        <v>0.90844059444591196</v>
       </c>
       <c r="K513">
-        <v>0.73825921776404002</v>
+        <v>0.73815002824756204</v>
       </c>
       <c r="L513">
-        <v>0.84706679431746001</v>
+        <v>0.85284136009104905</v>
       </c>
       <c r="M513">
-        <v>0.94013175721997699</v>
+        <v>0.94521490981920098</v>
       </c>
       <c r="N513">
-        <v>0.82442206390108497</v>
+        <v>0.814165533233425</v>
       </c>
       <c r="O513">
-        <v>0.89885210769795898</v>
+        <v>0.893023531005809</v>
       </c>
       <c r="P513">
-        <v>0.92687983713141098</v>
+        <v>0.92899064522403296</v>
       </c>
     </row>
     <row r="514" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A514" s="1">
         <v>45292</v>
       </c>
       <c r="B514">
-        <v>0.74348390621763305</v>
+        <v>0.74294164507280602</v>
       </c>
       <c r="C514">
-        <v>0.84821790248403806</v>
+        <v>0.84916693595450299</v>
       </c>
       <c r="D514">
-        <v>0.96587811761976194</v>
+        <v>0.96643235291912999</v>
       </c>
       <c r="E514">
-        <v>0.72954515648293194</v>
+        <v>0.72367203927382096</v>
       </c>
       <c r="F514">
-        <v>0.81969185778778897</v>
+        <v>0.81466203862939401</v>
       </c>
       <c r="G514">
-        <v>0.88837151849079299</v>
+        <v>0.88874173045118698</v>
       </c>
       <c r="H514">
-        <v>0.68092877071564095</v>
+        <v>0.67829907138184897</v>
       </c>
       <c r="I514">
-        <v>0.80023723618725595</v>
+        <v>0.79694604435687499</v>
       </c>
       <c r="J514">
-        <v>0.90653616251554403</v>
+        <v>0.90786822718824201</v>
       </c>
       <c r="K514">
-        <v>0.72883444768412398</v>
+        <v>0.73184542624251703</v>
       </c>
       <c r="L514">
-        <v>0.83951843984208196</v>
+        <v>0.84666912063555799</v>
       </c>
       <c r="M514">
-        <v>0.93683219808981</v>
+        <v>0.94257957108870905</v>
       </c>
       <c r="N514">
-        <v>0.81432834399458198</v>
+        <v>0.80387781564498095</v>
       </c>
       <c r="O514">
-        <v>0.89556568547599202</v>
+        <v>0.88868513105259495</v>
       </c>
       <c r="P514">
-        <v>0.92681601361410704</v>
+        <v>0.92870399371592605</v>
       </c>
     </row>
     <row r="515" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A515" s="1">
         <v>45323</v>
       </c>
       <c r="B515">
-        <v>0.73681627919152703</v>
+        <v>0.73580872879107995</v>
       </c>
       <c r="C515">
-        <v>0.84371859706452801</v>
+        <v>0.84435685060090104</v>
       </c>
       <c r="D515">
-        <v>0.96331896763129299</v>
+        <v>0.96394429068620002</v>
       </c>
       <c r="E515">
-        <v>0.71152628841429</v>
+        <v>0.70836491780522204</v>
       </c>
       <c r="F515">
-        <v>0.80866368070550299</v>
+        <v>0.80519739361507003</v>
       </c>
       <c r="G515">
-        <v>0.88481797029223297</v>
+        <v>0.88507681899295099</v>
       </c>
       <c r="H515">
-        <v>0.68447281868332099</v>
+        <v>0.68187740647233597</v>
       </c>
       <c r="I515">
-        <v>0.80127597906187398</v>
+        <v>0.79801267859484903</v>
       </c>
       <c r="J515">
-        <v>0.90607039319203797</v>
+        <v>0.90729231286257594</v>
       </c>
       <c r="K515">
-        <v>0.72985378956499602</v>
+        <v>0.73117942102160005</v>
       </c>
       <c r="L515">
-        <v>0.83649773373091696</v>
+        <v>0.84301576938241196</v>
       </c>
       <c r="M515">
-        <v>0.93583150418232897</v>
+        <v>0.94146643073493697</v>
       </c>
       <c r="N515">
-        <v>0.80611783102553702</v>
+        <v>0.79515742254810695</v>
       </c>
       <c r="O515">
-        <v>0.89122328198801604</v>
+        <v>0.88368296380443101</v>
       </c>
       <c r="P515">
-        <v>0.92508333350488403</v>
+        <v>0.92696231733466605</v>
       </c>
     </row>
     <row r="516" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A516" s="1">
         <v>45352</v>
       </c>
       <c r="B516">
-        <v>0.74002845628282399</v>
+        <v>0.73998130402084406</v>
       </c>
       <c r="C516">
-        <v>0.84371400781008599</v>
+        <v>0.84533964657196703</v>
       </c>
       <c r="D516">
-        <v>0.96154767607825398</v>
+        <v>0.96252057686971404</v>
       </c>
       <c r="E516">
-        <v>0.71107899296752297</v>
+        <v>0.70994754434673502</v>
       </c>
       <c r="F516">
-        <v>0.80604247445134802</v>
+        <v>0.80409902585416104</v>
       </c>
       <c r="G516">
-        <v>0.88420039280419505</v>
+        <v>0.88404406711625005</v>
       </c>
       <c r="H516">
-        <v>0.69499520498734102</v>
+        <v>0.693518188147623</v>
       </c>
       <c r="I516">
-        <v>0.80821155393795696</v>
+        <v>0.80572962903485901</v>
       </c>
       <c r="J516">
-        <v>0.90676907442556298</v>
+        <v>0.90767030206968202</v>
       </c>
       <c r="K516">
-        <v>0.72455840240686298</v>
+        <v>0.72941483438576304</v>
       </c>
       <c r="L516">
-        <v>0.82873912888300005</v>
+        <v>0.83924737567663499</v>
       </c>
       <c r="M516">
-        <v>0.93084752319407305</v>
+        <v>0.93846172474290201</v>
       </c>
       <c r="N516">
-        <v>0.81075228858366999</v>
+        <v>0.80262936804199803</v>
       </c>
       <c r="O516">
-        <v>0.89325075357554695</v>
+        <v>0.88842102138018597</v>
       </c>
       <c r="P516">
-        <v>0.92425224117784299</v>
+        <v>0.92649707285197003</v>
       </c>
     </row>
     <row r="517" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A517" s="1">
         <v>45383</v>
       </c>
       <c r="B517">
-        <v>0.74030191343639196</v>
+        <v>0.73993838992139804</v>
       </c>
       <c r="C517">
-        <v>0.84324010489614298</v>
+        <v>0.84540089926222795</v>
       </c>
       <c r="D517">
-        <v>0.96090530736048296</v>
+        <v>0.96200671989647701</v>
       </c>
       <c r="E517">
-        <v>0.70496866655977697</v>
+        <v>0.70383465637999298</v>
       </c>
       <c r="F517">
-        <v>0.80152515499734001</v>
+        <v>0.800120746915574</v>
       </c>
       <c r="G517">
-        <v>0.88345756621628502</v>
+        <v>0.88310582532974702</v>
       </c>
       <c r="H517">
-        <v>0.69727189219000496</v>
+        <v>0.69043020775101804</v>
       </c>
       <c r="I517">
-        <v>0.80920140471767199</v>
+        <v>0.80460193386369605</v>
       </c>
       <c r="J517">
-        <v>0.90677345572152002</v>
+        <v>0.90738363038508396</v>
       </c>
       <c r="K517">
-        <v>0.71809634698996905</v>
+        <v>0.72502905216147795</v>
       </c>
       <c r="L517">
-        <v>0.82544243024564501</v>
+        <v>0.83915123004558501</v>
       </c>
       <c r="M517">
-        <v>0.92806555304064597</v>
+        <v>0.93706942176198604</v>
       </c>
       <c r="N517">
-        <v>0.81522726136589196</v>
+        <v>0.81095027394164898</v>
       </c>
       <c r="O517">
-        <v>0.89785517916486102</v>
+        <v>0.89610718820690405</v>
       </c>
       <c r="P517">
-        <v>0.92495974623774302</v>
+        <v>0.92725986660079796</v>
       </c>
     </row>
     <row r="518" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A518" s="1">
         <v>45413</v>
       </c>
       <c r="B518">
-        <v>0.73425068040040398</v>
+        <v>0.73308088607394395</v>
       </c>
       <c r="C518">
-        <v>0.84059626110367902</v>
+        <v>0.84147980046589199</v>
       </c>
       <c r="D518">
-        <v>0.96058876612913302</v>
+        <v>0.96092607332766899</v>
       </c>
       <c r="E518">
-        <v>0.69665441520695504</v>
+        <v>0.69781064059327103</v>
       </c>
       <c r="F518">
-        <v>0.79809652509554196</v>
+        <v>0.79734928066432398</v>
       </c>
       <c r="G518">
-        <v>0.882961494710786</v>
+        <v>0.88263055198334195</v>
       </c>
       <c r="H518">
-        <v>0.68698978514687703</v>
+        <v>0.68121276215854998</v>
       </c>
       <c r="I518">
-        <v>0.80388286195022096</v>
+        <v>0.79906952705474299</v>
       </c>
       <c r="J518">
-        <v>0.90711028103430602</v>
+        <v>0.90655436228318198</v>
       </c>
       <c r="K518">
-        <v>0.70752657723506496</v>
+        <v>0.71640824860000696</v>
       </c>
       <c r="L518">
-        <v>0.81871593764128903</v>
+        <v>0.83298928884236101</v>
       </c>
       <c r="M518">
-        <v>0.92393520035638899</v>
+        <v>0.93387260212168</v>
       </c>
       <c r="N518">
-        <v>0.80792123465603205</v>
+        <v>0.80208167477394399</v>
       </c>
       <c r="O518">
-        <v>0.89199391793104599</v>
+        <v>0.887958653291819</v>
       </c>
       <c r="P518">
-        <v>0.92380697513820798</v>
+        <v>0.92538333178699606</v>
       </c>
     </row>
     <row r="519" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A519" s="1">
         <v>45444</v>
       </c>
       <c r="B519">
-        <v>0.73090835504573803</v>
+        <v>0.730057394004482</v>
       </c>
       <c r="C519">
-        <v>0.83911414996618305</v>
+        <v>0.84013866424589601</v>
       </c>
       <c r="D519">
-        <v>0.96015930978754505</v>
+        <v>0.96022024053076105</v>
       </c>
       <c r="E519">
-        <v>0.70600090177438501</v>
+        <v>0.70681398838200205</v>
       </c>
       <c r="F519">
-        <v>0.800612034093662</v>
+        <v>0.79944615171054101</v>
       </c>
       <c r="G519">
-        <v>0.88373667902670505</v>
+        <v>0.88341954288045099</v>
       </c>
       <c r="H519">
-        <v>0.68053897896538396</v>
+        <v>0.67592603971740906</v>
       </c>
       <c r="I519">
-        <v>0.801735165711977</v>
+        <v>0.79625669587792103</v>
       </c>
       <c r="J519">
-        <v>0.90784275726826702</v>
+        <v>0.90623994135234498</v>
       </c>
       <c r="K519">
-        <v>0.70014909411967896</v>
+        <v>0.70858319563148997</v>
       </c>
       <c r="L519">
-        <v>0.81548084118044095</v>
+        <v>0.82908190349947097</v>
       </c>
       <c r="M519">
-        <v>0.92237041213673598</v>
+        <v>0.93234262676062496</v>
       </c>
       <c r="N519">
-        <v>0.80301887854258303</v>
+        <v>0.80153659620948103</v>
       </c>
       <c r="O519">
-        <v>0.89063709948690295</v>
+        <v>0.88913967914970105</v>
       </c>
       <c r="P519">
-        <v>0.923739737921212</v>
+        <v>0.92563233405539602</v>
       </c>
     </row>
     <row r="520" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A520" s="1">
         <v>45474</v>
       </c>
       <c r="B520">
-        <v>0.73175831872875297</v>
+        <v>0.73183326411101701</v>
       </c>
       <c r="C520">
-        <v>0.84179774399450502</v>
+        <v>0.84337301945810506</v>
       </c>
       <c r="D520">
-        <v>0.96167983511232102</v>
+        <v>0.961507148779429</v>
       </c>
       <c r="E520">
-        <v>0.69186419923707598</v>
+        <v>0.69485499062533695</v>
       </c>
       <c r="F520">
-        <v>0.79716979666388099</v>
+        <v>0.79784883181844501</v>
       </c>
       <c r="G520">
-        <v>0.88303399817802397</v>
+        <v>0.883239182786687</v>
       </c>
       <c r="H520">
-        <v>0.67452608065522202</v>
+        <v>0.674103575977956</v>
       </c>
       <c r="I520">
-        <v>0.80161353861441298</v>
+        <v>0.79871484173886897</v>
       </c>
       <c r="J520">
-        <v>0.90977772819521296</v>
+        <v>0.907839803384757</v>
       </c>
       <c r="K520">
-        <v>0.70946949349192001</v>
+        <v>0.71871630380621199</v>
       </c>
       <c r="L520">
-        <v>0.81994843319245303</v>
+        <v>0.83463257843847305</v>
       </c>
       <c r="M520">
-        <v>0.92181901480667305</v>
+        <v>0.93241955775685803</v>
       </c>
       <c r="N520">
-        <v>0.79987073624485805</v>
+        <v>0.80099816559664205</v>
       </c>
       <c r="O520">
-        <v>0.88491971019667404</v>
+        <v>0.88592365415001895</v>
       </c>
       <c r="P520">
-        <v>0.921147779668815</v>
+        <v>0.92348185488703505</v>
       </c>
     </row>
     <row r="521" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A521" s="1">
         <v>45505</v>
       </c>
       <c r="B521">
-        <v>0.73763077295396096</v>
+        <v>0.73854040083996997</v>
       </c>
       <c r="C521">
-        <v>0.84640315388315601</v>
+        <v>0.84905428138009797</v>
       </c>
       <c r="D521">
-        <v>0.96302503795169003</v>
+        <v>0.96310091810645004</v>
       </c>
       <c r="E521">
-        <v>0.68589427159526495</v>
+        <v>0.69057751645422905</v>
       </c>
       <c r="F521">
-        <v>0.79472978193519295</v>
+        <v>0.79677244582178497</v>
       </c>
       <c r="G521">
-        <v>0.88212255060424205</v>
+        <v>0.88290792530221396</v>
       </c>
       <c r="H521">
-        <v>0.67912628654792495</v>
+        <v>0.67739040697102304</v>
       </c>
       <c r="I521">
-        <v>0.80953453408434295</v>
+        <v>0.80618578351232995</v>
       </c>
       <c r="J521">
-        <v>0.91282113746059601</v>
+        <v>0.91042852236278105</v>
       </c>
       <c r="K521">
-        <v>0.71441817693821896</v>
+        <v>0.72663391766548802</v>
       </c>
       <c r="L521">
-        <v>0.824488276909081</v>
+        <v>0.84075826879374205</v>
       </c>
       <c r="M521">
-        <v>0.92259265903084897</v>
+        <v>0.93290357663453705</v>
       </c>
       <c r="N521">
-        <v>0.79337515915248702</v>
+        <v>0.79414721916901698</v>
       </c>
       <c r="O521">
-        <v>0.88187010870443605</v>
+        <v>0.884262144004891</v>
       </c>
       <c r="P521">
-        <v>0.91936831443487599</v>
+        <v>0.92237070399003596</v>
       </c>
     </row>
     <row r="522" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A522" s="1">
         <v>45536</v>
       </c>
       <c r="B522">
-        <v>0.738901761538867</v>
+        <v>0.74026709821028502</v>
       </c>
       <c r="C522">
-        <v>0.84792646139032202</v>
+        <v>0.85101048826505199</v>
       </c>
       <c r="D522">
-        <v>0.96418679991546996</v>
+        <v>0.964259644740043</v>
       </c>
       <c r="E522">
-        <v>0.68464904618276001</v>
+        <v>0.69058558390172198</v>
       </c>
       <c r="F522">
-        <v>0.79547290914068403</v>
+        <v>0.79843718454885304</v>
       </c>
       <c r="G522">
-        <v>0.88192260408057599</v>
+        <v>0.88298532688063003</v>
       </c>
       <c r="H522">
-        <v>0.68326683828674495</v>
+        <v>0.68239476804285104</v>
       </c>
       <c r="I522">
-        <v>0.81235025719774701</v>
+        <v>0.81066240608530205</v>
       </c>
       <c r="J522">
-        <v>0.91548909212736296</v>
+        <v>0.91317063251013697</v>
       </c>
       <c r="K522">
-        <v>0.71094234348024499</v>
+        <v>0.72591724078875597</v>
       </c>
       <c r="L522">
-        <v>0.82256736481940196</v>
+        <v>0.84043138173077703</v>
       </c>
       <c r="M522">
-        <v>0.92118064296132296</v>
+        <v>0.93116604603977104</v>
       </c>
       <c r="N522">
-        <v>0.78874656011803101</v>
+        <v>0.790003308388328</v>
       </c>
       <c r="O522">
-        <v>0.88022183611982097</v>
+        <v>0.88205382048967895</v>
       </c>
       <c r="P522">
-        <v>0.91914413939580797</v>
+        <v>0.921765876473565</v>
       </c>
     </row>
     <row r="523" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A523" s="1">
         <v>45566</v>
       </c>
       <c r="B523">
-        <v>0.73792852204267501</v>
+        <v>0.73990350213318001</v>
       </c>
       <c r="C523">
-        <v>0.84698901043210595</v>
+        <v>0.85061100084973995</v>
       </c>
       <c r="D523">
-        <v>0.96406749552752102</v>
+        <v>0.96438061329536395</v>
       </c>
       <c r="E523">
-        <v>0.69311754492885302</v>
+        <v>0.70065769603644701</v>
       </c>
       <c r="F523">
-        <v>0.80037425157233</v>
+        <v>0.80493959660326997</v>
       </c>
       <c r="G523">
-        <v>0.881730315536432</v>
+        <v>0.88355307007918105</v>
       </c>
       <c r="H523">
-        <v>0.68671833259314696</v>
+        <v>0.68412580217846397</v>
       </c>
       <c r="I523">
-        <v>0.81669418716338305</v>
+        <v>0.81385503318205099</v>
       </c>
       <c r="J523">
-        <v>0.91882011315435896</v>
+        <v>0.91657007927732104</v>
       </c>
       <c r="K523">
-        <v>0.72031551604092203</v>
+        <v>0.736948455814042</v>
       </c>
       <c r="L523">
-        <v>0.82539352558177004</v>
+        <v>0.84378445538542002</v>
       </c>
       <c r="M523">
-        <v>0.92058781990087302</v>
+        <v>0.93035436323920495</v>
       </c>
       <c r="N523">
-        <v>0.78409347080454905</v>
+        <v>0.78569526622013497</v>
       </c>
       <c r="O523">
-        <v>0.87704322957395897</v>
+        <v>0.87811647548142402</v>
       </c>
       <c r="P523">
-        <v>0.91862448778444705</v>
+        <v>0.92113671144368303</v>
       </c>
     </row>
     <row r="524" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A524" s="1">
         <v>45597</v>
       </c>
       <c r="B524">
-        <v>0.74049710743784403</v>
+        <v>0.74272370744425598</v>
       </c>
       <c r="C524">
-        <v>0.84902401118280602</v>
+        <v>0.85317022856118896</v>
       </c>
       <c r="D524">
-        <v>0.96338581601066398</v>
+        <v>0.96389531159762398</v>
       </c>
       <c r="E524">
-        <v>0.70757648683312402</v>
+        <v>0.71581371676360195</v>
       </c>
       <c r="F524">
-        <v>0.81051149303527403</v>
+        <v>0.81597932034389298</v>
       </c>
       <c r="G524">
-        <v>0.88276711871138702</v>
+        <v>0.88494745039318301</v>
       </c>
       <c r="H524">
-        <v>0.69617010272559199</v>
+        <v>0.693718285299043</v>
       </c>
       <c r="I524">
-        <v>0.82046180513881295</v>
+        <v>0.81761921709566199</v>
       </c>
       <c r="J524">
-        <v>0.917776078695</v>
+        <v>0.91517819683108204</v>
       </c>
       <c r="K524">
-        <v>0.71727797980183206</v>
+        <v>0.73132901025841501</v>
       </c>
       <c r="L524">
-        <v>0.82611345764938804</v>
+        <v>0.843259788526182</v>
       </c>
       <c r="M524">
-        <v>0.92106068118564499</v>
+        <v>0.93061318525327497</v>
       </c>
       <c r="N524">
-        <v>0.77100412733233104</v>
+        <v>0.77186945098477799</v>
       </c>
       <c r="O524">
-        <v>0.86833562081138005</v>
+        <v>0.869197544201468</v>
       </c>
       <c r="P524">
-        <v>0.91619772716812098</v>
+        <v>0.91877414776448496</v>
       </c>
     </row>
     <row r="525" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A525" s="1">
         <v>45627</v>
       </c>
       <c r="B525">
-        <v>0.75184915429359001</v>
+        <v>0.75388966917775901</v>
       </c>
       <c r="C525">
-        <v>0.85531618254751796</v>
+        <v>0.859506568467858</v>
       </c>
       <c r="D525">
-        <v>0.96487698043987202</v>
+        <v>0.96527491614505601</v>
       </c>
       <c r="E525">
-        <v>0.71937497981782705</v>
+        <v>0.72257463972656</v>
       </c>
       <c r="F525">
-        <v>0.81693693025231895</v>
+        <v>0.81856487096107999</v>
       </c>
       <c r="G525">
-        <v>0.88244340798941201</v>
+        <v>0.88414568583696296</v>
       </c>
       <c r="H525">
-        <v>0.68335326972841903</v>
+        <v>0.68039959934222205</v>
       </c>
       <c r="I525">
-        <v>0.81356055460503296</v>
+        <v>0.81020003479372305</v>
       </c>
       <c r="J525">
-        <v>0.91605699622457204</v>
+        <v>0.91318583761971805</v>
       </c>
       <c r="K525">
-        <v>0.724829320612285</v>
+        <v>0.73671268667591805</v>
       </c>
       <c r="L525">
-        <v>0.83260158293919695</v>
+        <v>0.84785997972937299</v>
       </c>
       <c r="M525">
-        <v>0.92402299487113804</v>
+        <v>0.93313434883574398</v>
       </c>
       <c r="N525">
-        <v>0.77910128914410304</v>
+        <v>0.77807629556579405</v>
       </c>
       <c r="O525">
-        <v>0.86991990633558502</v>
+        <v>0.87116556093257902</v>
       </c>
       <c r="P525">
-        <v>0.91498248072882904</v>
+        <v>0.91802107251518905</v>
       </c>
     </row>
     <row r="526" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A526" s="1">
         <v>45658</v>
       </c>
       <c r="B526">
-        <v>0.75866696402376199</v>
+        <v>0.76010418640183297</v>
       </c>
       <c r="C526">
-        <v>0.85943283744441001</v>
+        <v>0.86301131807989395</v>
       </c>
       <c r="D526">
-        <v>0.96761841511271596</v>
+        <v>0.967638922532708</v>
       </c>
       <c r="E526">
-        <v>0.72264059623173105</v>
+        <v>0.727036218952271</v>
       </c>
       <c r="F526">
-        <v>0.82111237647138802</v>
+        <v>0.82245474134934404</v>
       </c>
       <c r="G526">
-        <v>0.88274342096677805</v>
+        <v>0.88413799000884696</v>
       </c>
       <c r="H526">
-        <v>0.67960687749083604</v>
+        <v>0.67750586755243303</v>
       </c>
       <c r="I526">
-        <v>0.81073781331101302</v>
+        <v>0.80802538297133397</v>
       </c>
       <c r="J526">
-        <v>0.915004722073264</v>
+        <v>0.91232243622846498</v>
       </c>
       <c r="K526">
-        <v>0.72678321105066901</v>
+        <v>0.73536090045337399</v>
       </c>
       <c r="L526">
-        <v>0.83477684462225898</v>
+        <v>0.84822048391993798</v>
       </c>
       <c r="M526">
-        <v>0.92415287864281803</v>
+        <v>0.93324278395696103</v>
       </c>
       <c r="N526">
-        <v>0.78488110453589199</v>
+        <v>0.78628682032514396</v>
       </c>
       <c r="O526">
-        <v>0.86938431510132097</v>
+        <v>0.87341039517546903</v>
       </c>
       <c r="P526">
-        <v>0.91399178979977203</v>
+        <v>0.91775077913467296</v>
       </c>
     </row>
     <row r="527" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A527" s="1">
         <v>45689</v>
       </c>
       <c r="B527">
-        <v>0.76496388106948499</v>
+        <v>0.76549218037909195</v>
       </c>
       <c r="C527">
-        <v>0.862997084422365</v>
+        <v>0.86570551638200899</v>
       </c>
       <c r="D527">
-        <v>0.96635754074566205</v>
+        <v>0.96617568302273404</v>
       </c>
       <c r="E527">
-        <v>0.72123489678486896</v>
+        <v>0.72381844658762196</v>
       </c>
       <c r="F527">
-        <v>0.819637148623657</v>
+        <v>0.819349479705753</v>
       </c>
       <c r="G527">
-        <v>0.88178286019223096</v>
+        <v>0.88290284870314895</v>
       </c>
       <c r="H527">
-        <v>0.68803405854863398</v>
+        <v>0.67962808496379601</v>
       </c>
       <c r="I527">
-        <v>0.81598187011258805</v>
+        <v>0.80894620891131896</v>
       </c>
       <c r="J527">
-        <v>0.91660873771921003</v>
+        <v>0.91340987618448799</v>
       </c>
       <c r="K527">
-        <v>0.739294573302956</v>
+        <v>0.74523824065996502</v>
       </c>
       <c r="L527">
-        <v>0.84171208462910896</v>
+        <v>0.85329137897556395</v>
       </c>
       <c r="M527">
-        <v>0.92678898976624602</v>
+        <v>0.93531111608400597</v>
       </c>
       <c r="N527">
-        <v>0.78484016294313497</v>
+        <v>0.78260459408316296</v>
       </c>
       <c r="O527">
-        <v>0.87059635073871</v>
+        <v>0.87358046687375002</v>
       </c>
       <c r="P527">
-        <v>0.91385247033040196</v>
+        <v>0.91802248962342303</v>
       </c>
     </row>
     <row r="528" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A528" s="1">
         <v>45717</v>
       </c>
       <c r="B528">
-        <v>0.757531416555417</v>
+        <v>0.75866213592961995</v>
       </c>
       <c r="C528">
-        <v>0.85844458067164997</v>
+        <v>0.86090989522346895</v>
       </c>
       <c r="D528">
-        <v>0.96400539873245905</v>
+        <v>0.96360989701133604</v>
       </c>
       <c r="E528">
-        <v>0.71400790759717303</v>
+        <v>0.715451082556394</v>
       </c>
       <c r="F528">
-        <v>0.81409632012032696</v>
+        <v>0.81285368728433005</v>
       </c>
       <c r="G528">
-        <v>0.880863516118912</v>
+        <v>0.88181021344644395</v>
       </c>
       <c r="H528">
-        <v>0.69297065889915799</v>
+        <v>0.68331322213668499</v>
       </c>
       <c r="I528">
-        <v>0.81688095131553695</v>
+        <v>0.80845635825743001</v>
       </c>
       <c r="J528">
-        <v>0.91687439430000495</v>
+        <v>0.91348670076446703</v>
       </c>
       <c r="K528">
-        <v>0.74451633995273003</v>
+        <v>0.74776886264592402</v>
       </c>
       <c r="L528">
-        <v>0.84557969203464101</v>
+        <v>0.85466509583704697</v>
       </c>
       <c r="M528">
-        <v>0.92941574485309397</v>
+        <v>0.93741170984612099</v>
       </c>
       <c r="N528">
-        <v>0.76946741535775298</v>
+        <v>0.76792723513349803</v>
       </c>
       <c r="O528">
-        <v>0.86374105619800601</v>
+        <v>0.86380353889959005</v>
       </c>
       <c r="P528">
-        <v>0.91317623214149402</v>
+        <v>0.91655020503504503</v>
       </c>
     </row>
     <row r="529" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A529" s="1">
         <v>45748</v>
       </c>
       <c r="B529">
-        <v>0.76229242808977205</v>
+        <v>0.76301494884440102</v>
       </c>
       <c r="C529">
-        <v>0.86183446077033998</v>
+        <v>0.863890943856224</v>
       </c>
       <c r="D529">
-        <v>0.96439147593185204</v>
+        <v>0.96378913890319695</v>
       </c>
       <c r="E529">
-        <v>0.71126596787860397</v>
+        <v>0.71092336429470304</v>
       </c>
       <c r="F529">
-        <v>0.81159168067746801</v>
+        <v>0.81002479102365099</v>
       </c>
       <c r="G529">
-        <v>0.87926372214165804</v>
+        <v>0.88075145245519604</v>
       </c>
       <c r="H529">
-        <v>0.70803117555119799</v>
+        <v>0.69962032596662604</v>
       </c>
       <c r="I529">
-        <v>0.82801115528412494</v>
+        <v>0.81964520107034899</v>
       </c>
       <c r="J529">
-        <v>0.91909153600423199</v>
+        <v>0.91598983511746701</v>
       </c>
       <c r="K529">
-        <v>0.74901888955558305</v>
+        <v>0.74885935632936895</v>
       </c>
       <c r="L529">
-        <v>0.85384198954760604</v>
+        <v>0.85968546684691505</v>
       </c>
       <c r="M529">
-        <v>0.93487595171048599</v>
+        <v>0.941445143268132</v>
       </c>
       <c r="N529">
-        <v>0.76913213418358795</v>
+        <v>0.77284477956681596</v>
       </c>
       <c r="O529">
-        <v>0.86523990228327397</v>
+        <v>0.86738079262829504</v>
       </c>
       <c r="P529">
-        <v>0.913878193403586</v>
+        <v>0.91734191502560203</v>
       </c>
     </row>
     <row r="530" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A530" s="1">
         <v>45778</v>
       </c>
       <c r="B530">
-        <v>0.75222764992225999</v>
+        <v>0.75381051098924601</v>
       </c>
       <c r="C530">
-        <v>0.85455045584252098</v>
+        <v>0.85722551863845897</v>
       </c>
       <c r="D530">
-        <v>0.960842348680506</v>
+        <v>0.96065902767468603</v>
       </c>
       <c r="E530">
-        <v>0.70969316721287401</v>
+        <v>0.70790801823135496</v>
       </c>
       <c r="F530">
-        <v>0.81089651718669997</v>
+        <v>0.80917530385153302</v>
       </c>
       <c r="G530">
-        <v>0.87946807426659701</v>
+        <v>0.88140601719590705</v>
       </c>
       <c r="H530">
-        <v>0.70367929712549104</v>
+        <v>0.69507802397998697</v>
       </c>
       <c r="I530">
-        <v>0.82406072609685499</v>
+        <v>0.81550364108607498</v>
       </c>
       <c r="J530">
-        <v>0.91834798119348804</v>
+        <v>0.91573435975833695</v>
       </c>
       <c r="K530">
-        <v>0.75866452019571395</v>
+        <v>0.75427296671634303</v>
       </c>
       <c r="L530">
-        <v>0.85833270728125699</v>
+        <v>0.86158274879260999</v>
       </c>
       <c r="M530">
-        <v>0.93334266738540705</v>
+        <v>0.94011144910962996</v>
       </c>
       <c r="N530">
-        <v>0.77190221339686804</v>
+        <v>0.77592283383779104</v>
       </c>
       <c r="O530">
-        <v>0.86537353320316102</v>
+        <v>0.86790864990364402</v>
       </c>
       <c r="P530">
-        <v>0.91449137529044899</v>
+        <v>0.91797267342090405</v>
       </c>
     </row>
     <row r="531" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A531" s="1">
         <v>45809</v>
       </c>
       <c r="B531">
-        <v>0.74088931701053296</v>
+        <v>0.74370710697707398</v>
       </c>
       <c r="C531">
-        <v>0.84666413897496495</v>
+        <v>0.85017340070465697</v>
       </c>
       <c r="D531">
-        <v>0.95698054969166901</v>
+        <v>0.957046619850076</v>
       </c>
       <c r="E531">
-        <v>0.70593939297062702</v>
+        <v>0.70638572994765902</v>
       </c>
       <c r="F531">
-        <v>0.810024288902359</v>
+        <v>0.80979196358181105</v>
       </c>
       <c r="G531">
-        <v>0.87899468902265199</v>
+        <v>0.88150591311152204</v>
       </c>
       <c r="H531">
-        <v>0.68993230946131301</v>
+        <v>0.68546808002009696</v>
       </c>
       <c r="I531">
-        <v>0.81360678757543403</v>
+        <v>0.80781058237857395</v>
       </c>
       <c r="J531">
-        <v>0.91567749255853703</v>
+        <v>0.91302796133622499</v>
       </c>
       <c r="K531">
-        <v>0.76894478043953896</v>
+        <v>0.767900799004401</v>
       </c>
       <c r="L531">
-        <v>0.86274887337806105</v>
+        <v>0.86811245024351902</v>
       </c>
       <c r="M531">
-        <v>0.932158283770538</v>
+        <v>0.93981496258672204</v>
       </c>
       <c r="N531">
-        <v>0.76674475116902796</v>
+        <v>0.77029331601627404</v>
       </c>
       <c r="O531">
-        <v>0.86300392724654496</v>
+        <v>0.86500981134795496</v>
       </c>
       <c r="P531">
-        <v>0.91345788374282899</v>
+        <v>0.91674166430376502</v>
       </c>
     </row>
     <row r="532" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A532" s="1">
         <v>45839</v>
       </c>
       <c r="B532">
-        <v>0.73588674948394295</v>
+        <v>0.73972930285286798</v>
       </c>
       <c r="C532">
-        <v>0.84395860454732796</v>
+        <v>0.84806625783754896</v>
       </c>
       <c r="D532">
-        <v>0.95613312413274198</v>
+        <v>0.95652789537413696</v>
       </c>
       <c r="E532">
-        <v>0.710023777900328</v>
+        <v>0.71083236519019799</v>
       </c>
       <c r="F532">
-        <v>0.81298392695149702</v>
+        <v>0.81334646428000601</v>
       </c>
       <c r="G532">
-        <v>0.87946350040930399</v>
+        <v>0.88254176942029094</v>
       </c>
       <c r="H532">
-        <v>0.67733891337566599</v>
+        <v>0.67396852891377301</v>
       </c>
       <c r="I532">
-        <v>0.807241274520484</v>
+        <v>0.80310099684153702</v>
       </c>
       <c r="J532">
-        <v>0.91552393578150504</v>
+        <v>0.912740558139437</v>
       </c>
       <c r="K532">
-        <v>0.779630713859502</v>
+        <v>0.78017752398393203</v>
       </c>
       <c r="L532">
-        <v>0.86741593364877401</v>
+        <v>0.87445026266187598</v>
       </c>
       <c r="M532">
-        <v>0.93170531340438101</v>
+        <v>0.94001219813845804</v>
       </c>
       <c r="N532">
-        <v>0.76257949438060302</v>
+        <v>0.767446792505035</v>
       </c>
       <c r="O532">
-        <v>0.86089809335573797</v>
+        <v>0.86356933452805595</v>
       </c>
       <c r="P532">
-        <v>0.91308074543737106</v>
+        <v>0.91645229894281099</v>
       </c>
     </row>
     <row r="533" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A533" s="1">
         <v>45870</v>
       </c>
       <c r="B533">
-        <v>0.73657421991365701</v>
+        <v>0.74222262131133498</v>
       </c>
       <c r="C533">
-        <v>0.84457756257789396</v>
+        <v>0.85064228146592902</v>
       </c>
       <c r="D533">
-        <v>0.95711563475848604</v>
+        <v>0.95823254437928496</v>
       </c>
       <c r="E533">
-        <v>0.70711406207334004</v>
+        <v>0.70796210070708798</v>
       </c>
       <c r="F533">
-        <v>0.81168314687704901</v>
+        <v>0.81248955338217899</v>
       </c>
       <c r="G533">
-        <v>0.87960927758850604</v>
+        <v>0.88366603238765595</v>
       </c>
       <c r="H533">
-        <v>0.68541153244789199</v>
+        <v>0.68096100220217803</v>
       </c>
       <c r="I533">
-        <v>0.81593578982733606</v>
+        <v>0.81184441208399405</v>
       </c>
       <c r="J533">
-        <v>0.91836796955741595</v>
+        <v>0.91563736248552396</v>
       </c>
       <c r="K533">
-        <v>0.78452034581618701</v>
+        <v>0.78948953995603599</v>
       </c>
       <c r="L533">
-        <v>0.86976871973961301</v>
+        <v>0.88072427200999204</v>
       </c>
       <c r="M533">
-        <v>0.93142456383899697</v>
+        <v>0.94070727850588198</v>
       </c>
       <c r="N533">
-        <v>0.77725877032481605</v>
+        <v>0.78376246216728995</v>
       </c>
       <c r="O533">
-        <v>0.86921439718928095</v>
+        <v>0.873626746087242</v>
       </c>
       <c r="P533">
-        <v>0.91416660173943298</v>
+        <v>0.91771023422136999</v>
       </c>
     </row>
     <row r="534" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A534" s="1">
         <v>45901</v>
       </c>
       <c r="B534">
-        <v>0.73527213982713502</v>
+        <v>0.74151181511025299</v>
       </c>
       <c r="C534">
-        <v>0.84283154660189996</v>
+        <v>0.84907238117430806</v>
       </c>
       <c r="D534">
-        <v>0.95779053352837196</v>
+        <v>0.95942007488024605</v>
       </c>
       <c r="E534">
-        <v>0.71525616928235702</v>
+        <v>0.71534984126905599</v>
       </c>
       <c r="F534">
-        <v>0.81715550305919904</v>
+        <v>0.81742750332742198</v>
       </c>
       <c r="G534">
-        <v>0.881352643758611</v>
+        <v>0.88636412341307702</v>
       </c>
       <c r="H534">
-        <v>0.69230033224241105</v>
+        <v>0.68838912471484803</v>
       </c>
       <c r="I534">
-        <v>0.818320955851636</v>
+        <v>0.81340225336208505</v>
       </c>
       <c r="J534">
-        <v>0.920131071316863</v>
+        <v>0.91699947926968794</v>
       </c>
       <c r="K534">
-        <v>0.77160016067834902</v>
+        <v>0.778727287909737</v>
       </c>
       <c r="L534">
-        <v>0.86267628447373601</v>
+        <v>0.87320134665743399</v>
       </c>
       <c r="M534">
-        <v>0.93017910937897397</v>
+        <v>0.93885466961379405</v>
       </c>
       <c r="N534">
-        <v>0.78973585265702895</v>
+        <v>0.79356338117010305</v>
       </c>
       <c r="O534">
-        <v>0.86984881829057203</v>
+        <v>0.87421240379386</v>
       </c>
       <c r="P534">
-        <v>0.91207285303319696</v>
+        <v>0.91606058136699597</v>
       </c>
     </row>
     <row r="535" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A535" s="1">
         <v>45931</v>
       </c>
       <c r="B535">
-        <v>0.73564533318535896</v>
+        <v>0.74284959027964304</v>
       </c>
       <c r="C535">
-        <v>0.84232258066774401</v>
+        <v>0.84985195331609598</v>
       </c>
       <c r="D535">
-        <v>0.95832664100756404</v>
+        <v>0.96093306574634996</v>
       </c>
       <c r="E535">
-        <v>0.72414375166277001</v>
+        <v>0.72554700673156702</v>
       </c>
       <c r="F535">
-        <v>0.82070661114954402</v>
+        <v>0.822430518377679</v>
       </c>
       <c r="G535">
-        <v>0.88224479699744895</v>
+        <v>0.888604302608479</v>
       </c>
       <c r="H535">
-        <v>0.68863280934551396</v>
+        <v>0.68280295040007499</v>
       </c>
       <c r="I535">
-        <v>0.81463993586478001</v>
+        <v>0.80809173166536397</v>
       </c>
       <c r="J535">
-        <v>0.92021664833629502</v>
+        <v>0.916884962465491</v>
       </c>
       <c r="K535">
-        <v>0.76073306695684295</v>
+        <v>0.76767262430458005</v>
       </c>
       <c r="L535">
-        <v>0.85730313058197805</v>
+        <v>0.86749807946358704</v>
       </c>
       <c r="M535">
-        <v>0.93026071420612699</v>
+        <v>0.93873395677099802</v>
       </c>
       <c r="N535">
-        <v>0.79155021228648204</v>
+        <v>0.79516773028529297</v>
       </c>
       <c r="O535">
-        <v>0.86756794150130701</v>
+        <v>0.87267504715612099</v>
       </c>
       <c r="P535">
-        <v>0.90975134190920703</v>
+        <v>0.91439715904812802</v>
       </c>
     </row>
     <row r="536" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A536" s="1">
         <v>45962</v>
       </c>
       <c r="B536">
-        <v>0.73768412240331105</v>
+        <v>0.74672371926772596</v>
       </c>
       <c r="C536">
-        <v>0.84338815716502502</v>
+        <v>0.85302255059087795</v>
       </c>
       <c r="D536">
-        <v>0.95887445007589001</v>
+        <v>0.96265824768827102</v>
       </c>
       <c r="E536">
-        <v>0.74064604766465003</v>
+        <v>0.74361393015607702</v>
       </c>
       <c r="F536">
-        <v>0.82900699911853903</v>
+        <v>0.83329720440488997</v>
       </c>
       <c r="G536">
-        <v>0.88426779764257402</v>
+        <v>0.89240476688023496</v>
       </c>
       <c r="H536">
-        <v>0.69531530972837796</v>
+        <v>0.69005111048446</v>
       </c>
       <c r="I536">
-        <v>0.81814282192038401</v>
+        <v>0.81294082171587501</v>
       </c>
       <c r="J536">
-        <v>0.91966626038632204</v>
+        <v>0.91666821419922295</v>
       </c>
       <c r="K536">
-        <v>0.75693949975695296</v>
+        <v>0.76274455833129295</v>
       </c>
       <c r="L536">
-        <v>0.85649583799811002</v>
+        <v>0.86680033811083501</v>
       </c>
       <c r="M536">
-        <v>0.93149188408578498</v>
+        <v>0.94024265169177101</v>
       </c>
       <c r="N536">
-        <v>0.78067859194051703</v>
+        <v>0.78499793568154197</v>
       </c>
       <c r="O536">
-        <v>0.86337397574956598</v>
+        <v>0.868837043392931</v>
       </c>
       <c r="P536">
-        <v>0.90879601301489199</v>
+        <v>0.91368069169423305</v>
       </c>
     </row>
     <row r="537" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A537" s="1">
         <v>45992</v>
       </c>
       <c r="B537">
-        <v>0.74726599201255295</v>
+        <v>0.75815202914146496</v>
       </c>
       <c r="C537">
-        <v>0.84816299827861397</v>
+        <v>0.86025674934704399</v>
       </c>
       <c r="D537">
-        <v>0.960979718135757</v>
+        <v>0.96618995961635101</v>
       </c>
       <c r="E537">
-        <v>0.73769238281600003</v>
+        <v>0.73999908799949898</v>
       </c>
       <c r="F537">
-        <v>0.82970904642999899</v>
+        <v>0.83541693964275798</v>
       </c>
       <c r="G537">
-        <v>0.885406549574281</v>
+        <v>0.89593626897291301</v>
       </c>
       <c r="H537">
-        <v>0.71512178354781997</v>
+        <v>0.71270014902352796</v>
       </c>
       <c r="I537">
-        <v>0.83159558246970999</v>
+        <v>0.82979105216411397</v>
       </c>
       <c r="J537">
-        <v>0.92068563218382204</v>
+        <v>0.91887985253062199</v>
       </c>
       <c r="K537">
-        <v>0.74933868650125701</v>
+        <v>0.75309631182335601</v>
       </c>
       <c r="L537">
-        <v>0.85157502342177904</v>
+        <v>0.86182796529872296</v>
       </c>
       <c r="M537">
-        <v>0.931735143130767</v>
+        <v>0.94058021091503596</v>
       </c>
       <c r="N537">
-        <v>0.79680317769692699</v>
+        <v>0.80032026992048599</v>
       </c>
       <c r="O537">
-        <v>0.87332034010612103</v>
+        <v>0.87950879823815598</v>
       </c>
       <c r="P537">
-        <v>0.90990161571800499</v>
+        <v>0.91555966092356</v>
       </c>
     </row>
     <row r="538" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A538" s="1">
         <v>46023</v>
       </c>
       <c r="B538">
-        <v>0.75226162372286398</v>
+        <v>0.76756714844816698</v>
       </c>
       <c r="C538">
-        <v>0.850766043437019</v>
+        <v>0.86710418446903503</v>
       </c>
       <c r="D538">
-        <v>0.96238886492768305</v>
+        <v>0.96961458858715199</v>
       </c>
       <c r="E538">
-        <v>0.73154218082892297</v>
+        <v>0.73641317675112195</v>
       </c>
       <c r="F538">
-        <v>0.83050862383039403</v>
+        <v>0.83915217012048005</v>
       </c>
       <c r="G538">
-        <v>0.88630659497391495</v>
+        <v>0.89958618344760999</v>
       </c>
       <c r="H538">
-        <v>0.74180303119491597</v>
+        <v>0.74166257866553997</v>
       </c>
       <c r="I538">
-        <v>0.84617517134211695</v>
+        <v>0.84739307255381602</v>
       </c>
       <c r="J538">
-        <v>0.92232964384906801</v>
+        <v>0.92123000809435696</v>
       </c>
       <c r="K538">
-        <v>0.75302947718074198</v>
+        <v>0.75766820641119104</v>
       </c>
       <c r="L538">
-        <v>0.85295144390981203</v>
+        <v>0.86463615943602701</v>
       </c>
       <c r="M538">
-        <v>0.93306565738044001</v>
+        <v>0.94235841783484997</v>
       </c>
       <c r="N538">
-        <v>0.79558101912804802</v>
+        <v>0.80113946793880098</v>
       </c>
       <c r="O538">
-        <v>0.87097408222628603</v>
+        <v>0.87935019084219901</v>
       </c>
       <c r="P538">
-        <v>0.90880339721687697</v>
+        <v>0.91498924574066298</v>
       </c>
     </row>
     <row r="539" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A539" s="1">
         <v>46054</v>
       </c>
       <c r="B539">
-        <v>0.74931259354374902</v>
+        <v>0.76979329585357004</v>
       </c>
       <c r="C539">
-        <v>0.84914275747576995</v>
+        <v>0.87100466916682295</v>
       </c>
       <c r="D539">
-        <v>0.96084487809744501</v>
+        <v>0.97107673959629204</v>
       </c>
       <c r="E539">
-        <v>0.73937931499373799</v>
+        <v>0.74678234393330001</v>
       </c>
       <c r="F539">
-        <v>0.83627637354005802</v>
+        <v>0.84852234762557399</v>
       </c>
       <c r="G539">
-        <v>0.886814770680035</v>
+        <v>0.90359863512521499</v>
       </c>
       <c r="H539">
-        <v>0.731488695517714</v>
+        <v>0.73626308762857395</v>
       </c>
       <c r="I539">
-        <v>0.83665761507173697</v>
+        <v>0.84463125366348901</v>
       </c>
       <c r="J539">
-        <v>0.91875679695191703</v>
+        <v>0.91957917753862695</v>
       </c>
       <c r="K539">
-        <v>0.75688002826197098</v>
+        <v>0.75961370713687304</v>
       </c>
       <c r="L539">
-        <v>0.85647635334172301</v>
+        <v>0.86940764931153602</v>
       </c>
       <c r="M539">
-        <v>0.93672541841323098</v>
+        <v>0.94660830902186799</v>
       </c>
       <c r="N539">
-        <v>0.80318431878058905</v>
+        <v>0.81009654560560596</v>
       </c>
       <c r="O539">
-        <v>0.87470220881565897</v>
+        <v>0.88568689702797398</v>
       </c>
       <c r="P539">
-        <v>0.90873529871067005</v>
+        <v>0.915507716099908</v>
+      </c>
+    </row>
+    <row r="540" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A540" s="1">
+        <v>46082</v>
+      </c>
+      <c r="B540">
+        <v>0.77507040022240503</v>
+      </c>
+      <c r="C540">
+        <v>0.87787334777487103</v>
+      </c>
+      <c r="D540">
+        <v>0.973758629870493</v>
+      </c>
+      <c r="E540">
+        <v>0.74925087482747499</v>
+      </c>
+      <c r="F540">
+        <v>0.85233657196594503</v>
+      </c>
+      <c r="G540">
+        <v>0.90675076599315996</v>
+      </c>
+      <c r="H540">
+        <v>0.72706530665207203</v>
+      </c>
+      <c r="I540">
+        <v>0.84467732333467405</v>
+      </c>
+      <c r="J540">
+        <v>0.92058981726241695</v>
+      </c>
+      <c r="K540">
+        <v>0.74937412945751702</v>
+      </c>
+      <c r="L540">
+        <v>0.86722563700239896</v>
+      </c>
+      <c r="M540">
+        <v>0.94610793042375296</v>
+      </c>
+      <c r="N540">
+        <v>0.80556576920005496</v>
+      </c>
+      <c r="O540">
+        <v>0.88816442263815698</v>
+      </c>
+      <c r="P540">
+        <v>0.916580253644105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>uncertainty_series</vt:lpstr>