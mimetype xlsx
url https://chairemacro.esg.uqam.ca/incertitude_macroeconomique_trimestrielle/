--- v2 (2026-06-28)
+++ v3 (2026-09-28)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10817"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Hugo Couture/CAN_MD/CAN_QD/JLN_Incertitude_new/balanced_can_qd/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B633DC2-DA0C-9F44-A018-75E0BE3997C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08CC81E7-DE25-BB4A-90C6-6DE793A0F740}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="55260" yWindow="-6680" windowWidth="35980" windowHeight="18880" xr2:uid="{CB02B36E-8865-5B4E-9D1A-2F8310481EB3}"/>
   </bookViews>
   <sheets>
     <sheet name="provinces" sheetId="1" r:id="rId1"/>
     <sheet name="sectors" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
   <si>
     <t>CAN_unc_h1</t>
   </si>
   <si>
     <t>CAN_unc_h2</t>
   </si>
   <si>
     <t>CAN_unc_h4</t>
   </si>
   <si>
     <t>QC_unc_h1</t>
   </si>
@@ -967,54 +967,54 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36E92FA3-697A-A24F-9B57-8B379D2EF9F6}">
-  <dimension ref="A1:P177"/>
+  <dimension ref="A1:P178"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A158" workbookViewId="0">
-      <selection activeCell="I186" sqref="I186"/>
+    <sheetView tabSelected="1" topLeftCell="A143" workbookViewId="0">
+      <selection activeCell="D180" sqref="D180"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>27</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
@@ -1030,8856 +1030,8906 @@
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29952</v>
       </c>
       <c r="B2">
-        <v>0.82821545700085897</v>
+        <v>0.82959283760912805</v>
       </c>
       <c r="C2">
-        <v>0.87933911683306798</v>
+        <v>0.88158119416027203</v>
       </c>
       <c r="D2">
-        <v>0.91055504677193699</v>
+        <v>0.91263129388363895</v>
       </c>
       <c r="E2">
-        <v>0.88316866643578995</v>
+        <v>0.88509105409030298</v>
       </c>
       <c r="F2">
-        <v>0.91499238395443305</v>
+        <v>0.91700593548528198</v>
       </c>
       <c r="G2">
-        <v>0.91794282865221399</v>
+        <v>0.91945055212182003</v>
       </c>
       <c r="H2">
-        <v>0.91545039081362201</v>
+        <v>0.90408108013084698</v>
       </c>
       <c r="I2">
-        <v>0.93165924800685196</v>
+        <v>0.92436416566465496</v>
       </c>
       <c r="J2">
-        <v>0.93902270814865696</v>
+        <v>0.93497610239068096</v>
       </c>
       <c r="K2">
-        <v>0.82859997871622704</v>
+        <v>0.83283179609657498</v>
       </c>
       <c r="L2">
-        <v>0.87874453425835797</v>
+        <v>0.88474259977656</v>
       </c>
       <c r="M2">
-        <v>0.91800966646368898</v>
+        <v>0.92222856001296805</v>
       </c>
       <c r="N2">
-        <v>0.79818630228370202</v>
+        <v>0.82528556642460404</v>
       </c>
       <c r="O2">
-        <v>0.84878855035538203</v>
+        <v>0.87101764040889795</v>
       </c>
       <c r="P2">
-        <v>0.88901822344487402</v>
+        <v>0.90655945069494803</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>30042</v>
       </c>
       <c r="B3">
-        <v>0.83494363552026096</v>
+        <v>0.83526325039365401</v>
       </c>
       <c r="C3">
-        <v>0.88708615694883097</v>
+        <v>0.88830618497740799</v>
       </c>
       <c r="D3">
-        <v>0.91941418596108904</v>
+        <v>0.92064998722376501</v>
       </c>
       <c r="E3">
-        <v>0.90570633991305705</v>
+        <v>0.90544568999364905</v>
       </c>
       <c r="F3">
-        <v>0.93443719652170498</v>
+        <v>0.93464502377308201</v>
       </c>
       <c r="G3">
-        <v>0.93288685724297604</v>
+        <v>0.93310825748916004</v>
       </c>
       <c r="H3">
-        <v>0.92101373037053302</v>
+        <v>0.91233042799706199</v>
       </c>
       <c r="I3">
-        <v>0.93963478121367305</v>
+        <v>0.93453624078016395</v>
       </c>
       <c r="J3">
-        <v>0.94953365539405199</v>
+        <v>0.94676717095844398</v>
       </c>
       <c r="K3">
-        <v>0.84015802458456301</v>
+        <v>0.84130225051128105</v>
       </c>
       <c r="L3">
-        <v>0.88926619539799301</v>
+        <v>0.89264705176095505</v>
       </c>
       <c r="M3">
-        <v>0.92790070498333899</v>
+        <v>0.92997689582572995</v>
       </c>
       <c r="N3">
-        <v>0.827265690219116</v>
+        <v>0.84478406755111701</v>
       </c>
       <c r="O3">
-        <v>0.87034969851356903</v>
+        <v>0.88345765815966604</v>
       </c>
       <c r="P3">
-        <v>0.90716311480761203</v>
+        <v>0.91760475935280295</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>30133</v>
       </c>
       <c r="B4">
-        <v>0.83581551377170904</v>
+        <v>0.836286787253396</v>
       </c>
       <c r="C4">
-        <v>0.88714655843866796</v>
+        <v>0.88827677706641905</v>
       </c>
       <c r="D4">
-        <v>0.915411355784298</v>
+        <v>0.916508104783188</v>
       </c>
       <c r="E4">
-        <v>0.88577883952126601</v>
+        <v>0.88448591855104097</v>
       </c>
       <c r="F4">
-        <v>0.92257791450467497</v>
+        <v>0.92171850396110799</v>
       </c>
       <c r="G4">
-        <v>0.92505055066580999</v>
+        <v>0.92463452352686004</v>
       </c>
       <c r="H4">
-        <v>0.914389685101336</v>
+        <v>0.90694397548914096</v>
       </c>
       <c r="I4">
-        <v>0.93199423459771502</v>
+        <v>0.92864522592808796</v>
       </c>
       <c r="J4">
-        <v>0.93883675829251301</v>
+        <v>0.93759675423963096</v>
       </c>
       <c r="K4">
-        <v>0.83863546464342298</v>
+        <v>0.84300053487674598</v>
       </c>
       <c r="L4">
-        <v>0.89053090309573202</v>
+        <v>0.895259841507556</v>
       </c>
       <c r="M4">
-        <v>0.926268008957008</v>
+        <v>0.92820344360856399</v>
       </c>
       <c r="N4">
-        <v>0.81785462048861002</v>
+        <v>0.83160800619790998</v>
       </c>
       <c r="O4">
-        <v>0.86290280491066496</v>
+        <v>0.87231153973948194</v>
       </c>
       <c r="P4">
-        <v>0.895680111702162</v>
+        <v>0.90337015954358801</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>30225</v>
       </c>
       <c r="B5">
-        <v>0.83191161822627802</v>
+        <v>0.83211185877400096</v>
       </c>
       <c r="C5">
-        <v>0.88448786719090899</v>
+        <v>0.88509200934573795</v>
       </c>
       <c r="D5">
-        <v>0.91206188425341705</v>
+        <v>0.91278865672782705</v>
       </c>
       <c r="E5">
-        <v>0.86140897149487805</v>
+        <v>0.860296051320525</v>
       </c>
       <c r="F5">
-        <v>0.90538385105583596</v>
+        <v>0.90456020111945501</v>
       </c>
       <c r="G5">
-        <v>0.91650532312011601</v>
+        <v>0.91599350124038903</v>
       </c>
       <c r="H5">
-        <v>0.90622659038217701</v>
+        <v>0.900591381241996</v>
       </c>
       <c r="I5">
-        <v>0.92313546913183997</v>
+        <v>0.92165905418650895</v>
       </c>
       <c r="J5">
-        <v>0.92913014630805901</v>
+        <v>0.92911733285339604</v>
       </c>
       <c r="K5">
-        <v>0.83255366790878604</v>
+        <v>0.83469055714406803</v>
       </c>
       <c r="L5">
-        <v>0.88623739005643498</v>
+        <v>0.88717266574859599</v>
       </c>
       <c r="M5">
-        <v>0.91903780601852303</v>
+        <v>0.91763081010718195</v>
       </c>
       <c r="N5">
-        <v>0.80006060678587498</v>
+        <v>0.80922157931149596</v>
       </c>
       <c r="O5">
-        <v>0.85685146928064504</v>
+        <v>0.86173740742249205</v>
       </c>
       <c r="P5">
-        <v>0.89197487250563101</v>
+        <v>0.89652871327675199</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>30317</v>
       </c>
       <c r="B6">
-        <v>0.80992084549685905</v>
+        <v>0.80957822189553197</v>
       </c>
       <c r="C6">
-        <v>0.86155074343274396</v>
+        <v>0.86166785839567595</v>
       </c>
       <c r="D6">
-        <v>0.89266472734870295</v>
+        <v>0.89307305358105504</v>
       </c>
       <c r="E6">
-        <v>0.842814370145889</v>
+        <v>0.84270913263626501</v>
       </c>
       <c r="F6">
-        <v>0.88447079987245603</v>
+        <v>0.88484892332115395</v>
       </c>
       <c r="G6">
-        <v>0.89959197397589297</v>
+        <v>0.89993650659404401</v>
       </c>
       <c r="H6">
-        <v>0.86621313446076098</v>
+        <v>0.85957434122719001</v>
       </c>
       <c r="I6">
-        <v>0.88986800851446901</v>
+        <v>0.88653676125043901</v>
       </c>
       <c r="J6">
-        <v>0.90431966777540695</v>
+        <v>0.90308297323481901</v>
       </c>
       <c r="K6">
-        <v>0.81722103585528605</v>
+        <v>0.81781145443993797</v>
       </c>
       <c r="L6">
-        <v>0.86745662157914705</v>
+        <v>0.86718034605414596</v>
       </c>
       <c r="M6">
-        <v>0.903061947747134</v>
+        <v>0.90075577943115503</v>
       </c>
       <c r="N6">
-        <v>0.78012229523587895</v>
+        <v>0.78601452770093905</v>
       </c>
       <c r="O6">
-        <v>0.83336301947068803</v>
+        <v>0.83622726256551805</v>
       </c>
       <c r="P6">
-        <v>0.87364251225826095</v>
+        <v>0.87637875350977101</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>30407</v>
       </c>
       <c r="B7">
-        <v>0.78781701039457397</v>
+        <v>0.78753382634569302</v>
       </c>
       <c r="C7">
-        <v>0.84062020363307299</v>
+        <v>0.84051152268417395</v>
       </c>
       <c r="D7">
-        <v>0.87723337608077401</v>
+        <v>0.87747527076084997</v>
       </c>
       <c r="E7">
-        <v>0.83028317211006597</v>
+        <v>0.83031734145115099</v>
       </c>
       <c r="F7">
-        <v>0.873147347446671</v>
+        <v>0.87362752033711899</v>
       </c>
       <c r="G7">
-        <v>0.89150960816955704</v>
+        <v>0.89202586820193197</v>
       </c>
       <c r="H7">
-        <v>0.84423391970872397</v>
+        <v>0.83771429825372901</v>
       </c>
       <c r="I7">
-        <v>0.87116796485121994</v>
+        <v>0.86682705139326499</v>
       </c>
       <c r="J7">
-        <v>0.89091895186968195</v>
+        <v>0.88884906171427602</v>
       </c>
       <c r="K7">
-        <v>0.77703077768115003</v>
+        <v>0.77860888265830697</v>
       </c>
       <c r="L7">
-        <v>0.83389782056253903</v>
+        <v>0.83474671304586601</v>
       </c>
       <c r="M7">
-        <v>0.88132100204144403</v>
+        <v>0.880480707692604</v>
       </c>
       <c r="N7">
-        <v>0.75596545101370405</v>
+        <v>0.75814933377863503</v>
       </c>
       <c r="O7">
-        <v>0.81327274889409396</v>
+        <v>0.81337906634117296</v>
       </c>
       <c r="P7">
-        <v>0.86121060378094805</v>
+        <v>0.86229062567187498</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>30498</v>
       </c>
       <c r="B8">
-        <v>0.76759821747647194</v>
+        <v>0.76755631266775004</v>
       </c>
       <c r="C8">
-        <v>0.82210924413761399</v>
+        <v>0.82219302206844103</v>
       </c>
       <c r="D8">
-        <v>0.86281901722769905</v>
+        <v>0.86302608044682905</v>
       </c>
       <c r="E8">
-        <v>0.79653629731242404</v>
+        <v>0.79671383766666104</v>
       </c>
       <c r="F8">
-        <v>0.84527689657609095</v>
+        <v>0.84581370803520095</v>
       </c>
       <c r="G8">
-        <v>0.87133163704920802</v>
+        <v>0.871839685625445</v>
       </c>
       <c r="H8">
-        <v>0.84173708722015805</v>
+        <v>0.83700084875453895</v>
       </c>
       <c r="I8">
-        <v>0.86495102213606201</v>
+        <v>0.86135085309193304</v>
       </c>
       <c r="J8">
-        <v>0.88075531086982295</v>
+        <v>0.87869437942379203</v>
       </c>
       <c r="K8">
-        <v>0.77257744201188505</v>
+        <v>0.77366986480341804</v>
       </c>
       <c r="L8">
-        <v>0.82325304686976897</v>
+        <v>0.82371160197608495</v>
       </c>
       <c r="M8">
-        <v>0.86906362079552901</v>
+        <v>0.8681567350496</v>
       </c>
       <c r="N8">
-        <v>0.74168602989390298</v>
+        <v>0.743203898643782</v>
       </c>
       <c r="O8">
-        <v>0.79627676847994999</v>
+        <v>0.796258000624531</v>
       </c>
       <c r="P8">
-        <v>0.84584421170675095</v>
+        <v>0.846650176553982</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>30590</v>
       </c>
       <c r="B9">
-        <v>0.746472652069887</v>
+        <v>0.74663986752237899</v>
       </c>
       <c r="C9">
-        <v>0.80327535066546896</v>
+        <v>0.803415705192288</v>
       </c>
       <c r="D9">
-        <v>0.84923887157878197</v>
+        <v>0.84934652063290506</v>
       </c>
       <c r="E9">
-        <v>0.76607364083653795</v>
+        <v>0.76613605528255502</v>
       </c>
       <c r="F9">
-        <v>0.81924780876796699</v>
+        <v>0.81972108023570001</v>
       </c>
       <c r="G9">
-        <v>0.85546397298435695</v>
+        <v>0.85600070719592702</v>
       </c>
       <c r="H9">
-        <v>0.79676369026720795</v>
+        <v>0.79367063274931704</v>
       </c>
       <c r="I9">
-        <v>0.82823553966809604</v>
+        <v>0.82597665085224903</v>
       </c>
       <c r="J9">
-        <v>0.85584082925959504</v>
+        <v>0.85439152873449198</v>
       </c>
       <c r="K9">
-        <v>0.75213312466992299</v>
+        <v>0.75242717024741701</v>
       </c>
       <c r="L9">
-        <v>0.807272666140601</v>
+        <v>0.806807204438444</v>
       </c>
       <c r="M9">
-        <v>0.85703779930551405</v>
+        <v>0.85508466951921402</v>
       </c>
       <c r="N9">
-        <v>0.73906526755147295</v>
+        <v>0.74094342383763501</v>
       </c>
       <c r="O9">
-        <v>0.79174169489596302</v>
+        <v>0.792411070049161</v>
       </c>
       <c r="P9">
-        <v>0.84109779456701705</v>
+        <v>0.84246095058239401</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>30682</v>
       </c>
       <c r="B10">
-        <v>0.73324188560477599</v>
+        <v>0.73353941269404699</v>
       </c>
       <c r="C10">
-        <v>0.79145802153638001</v>
+        <v>0.79171676714440697</v>
       </c>
       <c r="D10">
-        <v>0.84072371616647401</v>
+        <v>0.84092870689769605</v>
       </c>
       <c r="E10">
-        <v>0.735939649638511</v>
+        <v>0.73637208535513898</v>
       </c>
       <c r="F10">
-        <v>0.79468867898145301</v>
+        <v>0.79532014049391098</v>
       </c>
       <c r="G10">
-        <v>0.83989899110260302</v>
+        <v>0.84064565710082695</v>
       </c>
       <c r="H10">
-        <v>0.73651302456688805</v>
+        <v>0.73381959485936998</v>
       </c>
       <c r="I10">
-        <v>0.78150899461115897</v>
+        <v>0.77946962730239899</v>
       </c>
       <c r="J10">
-        <v>0.82735317863244595</v>
+        <v>0.82605380136474005</v>
       </c>
       <c r="K10">
-        <v>0.75169434250249001</v>
+        <v>0.75166868800670805</v>
       </c>
       <c r="L10">
-        <v>0.80290586436074796</v>
+        <v>0.80187056695650605</v>
       </c>
       <c r="M10">
-        <v>0.85123681235483295</v>
+        <v>0.84851062399474397</v>
       </c>
       <c r="N10">
-        <v>0.743540416015121</v>
+        <v>0.74736967198443105</v>
       </c>
       <c r="O10">
-        <v>0.79469954527990205</v>
+        <v>0.79755838207967999</v>
       </c>
       <c r="P10">
-        <v>0.84196013749628096</v>
+        <v>0.84527866873577495</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>30773</v>
       </c>
       <c r="B11">
-        <v>0.722433232846451</v>
+        <v>0.72214594426385403</v>
       </c>
       <c r="C11">
-        <v>0.78301803980473905</v>
+        <v>0.78285733127732904</v>
       </c>
       <c r="D11">
-        <v>0.83557593087925097</v>
+        <v>0.835509625493567</v>
       </c>
       <c r="E11">
-        <v>0.71423722859250005</v>
+        <v>0.71419643350655804</v>
       </c>
       <c r="F11">
-        <v>0.778239325523015</v>
+        <v>0.77842980101002901</v>
       </c>
       <c r="G11">
-        <v>0.830161881049582</v>
+        <v>0.83058810704506503</v>
       </c>
       <c r="H11">
-        <v>0.71469498090883199</v>
+        <v>0.71074597052643496</v>
       </c>
       <c r="I11">
-        <v>0.76265636482075505</v>
+        <v>0.759441422289173</v>
       </c>
       <c r="J11">
-        <v>0.81405320638299505</v>
+        <v>0.81193163653662404</v>
       </c>
       <c r="K11">
-        <v>0.72455368734425096</v>
+        <v>0.72250358607451004</v>
       </c>
       <c r="L11">
-        <v>0.77974701193227702</v>
+        <v>0.77726779408439906</v>
       </c>
       <c r="M11">
-        <v>0.83487865511853698</v>
+        <v>0.83135253738836901</v>
       </c>
       <c r="N11">
-        <v>0.72794576305787995</v>
+        <v>0.72769327822782504</v>
       </c>
       <c r="O11">
-        <v>0.77964026492752003</v>
+        <v>0.77921147526129397</v>
       </c>
       <c r="P11">
-        <v>0.82977729405599598</v>
+        <v>0.83076403370121499</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30864</v>
       </c>
       <c r="B12">
-        <v>0.70810873826378595</v>
+        <v>0.70786868510692402</v>
       </c>
       <c r="C12">
-        <v>0.77204697835604896</v>
+        <v>0.77185755880223295</v>
       </c>
       <c r="D12">
-        <v>0.82974858544243801</v>
+        <v>0.82962654791614499</v>
       </c>
       <c r="E12">
-        <v>0.71080157085132101</v>
+        <v>0.71112417827160901</v>
       </c>
       <c r="F12">
-        <v>0.77479686585641105</v>
+        <v>0.77520659525103297</v>
       </c>
       <c r="G12">
-        <v>0.82786878167174005</v>
+        <v>0.82832192053810405</v>
       </c>
       <c r="H12">
-        <v>0.70367926318821294</v>
+        <v>0.702272669151914</v>
       </c>
       <c r="I12">
-        <v>0.75558197188790099</v>
+        <v>0.75397905413093103</v>
       </c>
       <c r="J12">
-        <v>0.81115769397067605</v>
+        <v>0.80984894392926998</v>
       </c>
       <c r="K12">
-        <v>0.69816305576285398</v>
+        <v>0.69706193182169196</v>
       </c>
       <c r="L12">
-        <v>0.75905132707320599</v>
+        <v>0.75763294484469801</v>
       </c>
       <c r="M12">
-        <v>0.82154777332417805</v>
+        <v>0.81913410123687003</v>
       </c>
       <c r="N12">
-        <v>0.70743083422330999</v>
+        <v>0.70647815560542504</v>
       </c>
       <c r="O12">
-        <v>0.76363195473844203</v>
+        <v>0.76257667408934604</v>
       </c>
       <c r="P12">
-        <v>0.82092802922069597</v>
+        <v>0.82138284449297805</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30956</v>
       </c>
       <c r="B13">
-        <v>0.70596071672108696</v>
+        <v>0.70608096523443398</v>
       </c>
       <c r="C13">
-        <v>0.77062347562579503</v>
+        <v>0.77060568390963602</v>
       </c>
       <c r="D13">
-        <v>0.82840126516843904</v>
+        <v>0.828239011660304</v>
       </c>
       <c r="E13">
-        <v>0.72227243337909897</v>
+        <v>0.72174378028434405</v>
       </c>
       <c r="F13">
-        <v>0.78498930644922205</v>
+        <v>0.78478697314197399</v>
       </c>
       <c r="G13">
-        <v>0.83410674262737405</v>
+        <v>0.83420347681407003</v>
       </c>
       <c r="H13">
-        <v>0.70628945197584803</v>
+        <v>0.70720584070808601</v>
       </c>
       <c r="I13">
-        <v>0.75776161391849794</v>
+        <v>0.75796794081235697</v>
       </c>
       <c r="J13">
-        <v>0.81178709711882702</v>
+        <v>0.811573289059492</v>
       </c>
       <c r="K13">
-        <v>0.68905103332592099</v>
+        <v>0.68795849037994194</v>
       </c>
       <c r="L13">
-        <v>0.75234352310632802</v>
+        <v>0.750975806942905</v>
       </c>
       <c r="M13">
-        <v>0.81680837018280095</v>
+        <v>0.81446828500073098</v>
       </c>
       <c r="N13">
-        <v>0.68593176176210202</v>
+        <v>0.689322811707623</v>
       </c>
       <c r="O13">
-        <v>0.74789481439635097</v>
+        <v>0.74949079914054695</v>
       </c>
       <c r="P13">
-        <v>0.81110196403498402</v>
+        <v>0.81285890006001704</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>31048</v>
       </c>
       <c r="B14">
-        <v>0.70281727044346998</v>
+        <v>0.70315309173490803</v>
       </c>
       <c r="C14">
-        <v>0.76781007314662397</v>
+        <v>0.76798261006066504</v>
       </c>
       <c r="D14">
-        <v>0.82667560684563002</v>
+        <v>0.82666900438568403</v>
       </c>
       <c r="E14">
-        <v>0.72484284233207397</v>
+        <v>0.72451398359599495</v>
       </c>
       <c r="F14">
-        <v>0.78770623424220798</v>
+        <v>0.78768523806636104</v>
       </c>
       <c r="G14">
-        <v>0.83601779750049598</v>
+        <v>0.836280535467254</v>
       </c>
       <c r="H14">
-        <v>0.72403361663489896</v>
+        <v>0.72857173222425597</v>
       </c>
       <c r="I14">
-        <v>0.77073411046731299</v>
+        <v>0.77433518876548801</v>
       </c>
       <c r="J14">
-        <v>0.81960910467947401</v>
+        <v>0.82178334590520197</v>
       </c>
       <c r="K14">
-        <v>0.69225055059361096</v>
+        <v>0.69147453282263505</v>
       </c>
       <c r="L14">
-        <v>0.75562638442416696</v>
+        <v>0.75466857754782302</v>
       </c>
       <c r="M14">
-        <v>0.82033757087849102</v>
+        <v>0.81824591195428897</v>
       </c>
       <c r="N14">
-        <v>0.68082263532677301</v>
+        <v>0.68442988453050602</v>
       </c>
       <c r="O14">
-        <v>0.743759686882697</v>
+        <v>0.74616814369729301</v>
       </c>
       <c r="P14">
-        <v>0.80897223924756401</v>
+        <v>0.81167318729905902</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>31138</v>
       </c>
       <c r="B15">
-        <v>0.705254125307476</v>
+        <v>0.70587040988724403</v>
       </c>
       <c r="C15">
-        <v>0.77046902480360102</v>
+        <v>0.77084459612616196</v>
       </c>
       <c r="D15">
-        <v>0.82869269170230397</v>
+        <v>0.82878078071299099</v>
       </c>
       <c r="E15">
-        <v>0.73431648790099502</v>
+        <v>0.73514968358977695</v>
       </c>
       <c r="F15">
-        <v>0.79428593497545197</v>
+        <v>0.79496666137427197</v>
       </c>
       <c r="G15">
-        <v>0.83849694072624803</v>
+        <v>0.83897473737311501</v>
       </c>
       <c r="H15">
-        <v>0.72647008317208905</v>
+        <v>0.72957984291507105</v>
       </c>
       <c r="I15">
-        <v>0.77444287075546103</v>
+        <v>0.77730567045000498</v>
       </c>
       <c r="J15">
-        <v>0.82315736089031299</v>
+        <v>0.82514651786440596</v>
       </c>
       <c r="K15">
-        <v>0.69752836186701195</v>
+        <v>0.69773534483359501</v>
       </c>
       <c r="L15">
-        <v>0.75866758159971803</v>
+        <v>0.75833962691330403</v>
       </c>
       <c r="M15">
-        <v>0.82156422980259103</v>
+        <v>0.81951777268640502</v>
       </c>
       <c r="N15">
-        <v>0.68601638262614395</v>
+        <v>0.69206992880798701</v>
       </c>
       <c r="O15">
-        <v>0.74992048218364704</v>
+        <v>0.75422849241827605</v>
       </c>
       <c r="P15">
-        <v>0.81391227235034003</v>
+        <v>0.81798249808136303</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>31229</v>
       </c>
       <c r="B16">
-        <v>0.70434331439348097</v>
+        <v>0.70471348630055397</v>
       </c>
       <c r="C16">
-        <v>0.76982873523589501</v>
+        <v>0.77012294453952801</v>
       </c>
       <c r="D16">
-        <v>0.82900247521478898</v>
+        <v>0.829110245846018</v>
       </c>
       <c r="E16">
-        <v>0.73252985079151001</v>
+        <v>0.73332938419795302</v>
       </c>
       <c r="F16">
-        <v>0.792373241043281</v>
+        <v>0.79328249565243103</v>
       </c>
       <c r="G16">
-        <v>0.83867776472570299</v>
+        <v>0.83941495525924703</v>
       </c>
       <c r="H16">
-        <v>0.71919787711708705</v>
+        <v>0.71846111923073297</v>
       </c>
       <c r="I16">
-        <v>0.77026680164597106</v>
+        <v>0.77024578442001901</v>
       </c>
       <c r="J16">
-        <v>0.82339573611068095</v>
+        <v>0.82383873519227102</v>
       </c>
       <c r="K16">
-        <v>0.7072069696719</v>
+        <v>0.70744137754192205</v>
       </c>
       <c r="L16">
-        <v>0.76376142854979501</v>
+        <v>0.76338968109223304</v>
       </c>
       <c r="M16">
-        <v>0.82322629292236105</v>
+        <v>0.82113820185709496</v>
       </c>
       <c r="N16">
-        <v>0.69543677909176005</v>
+        <v>0.70060117857878201</v>
       </c>
       <c r="O16">
-        <v>0.75665535040672405</v>
+        <v>0.76041124999412202</v>
       </c>
       <c r="P16">
-        <v>0.81874458983939102</v>
+        <v>0.82263152484609503</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>31321</v>
       </c>
       <c r="B17">
-        <v>0.71444363211358297</v>
+        <v>0.71477892309012703</v>
       </c>
       <c r="C17">
-        <v>0.77763473908289804</v>
+        <v>0.77786679671678705</v>
       </c>
       <c r="D17">
-        <v>0.83270945443542399</v>
+        <v>0.83258100263590196</v>
       </c>
       <c r="E17">
-        <v>0.730426718453004</v>
+        <v>0.73142142100329499</v>
       </c>
       <c r="F17">
-        <v>0.79237280692998902</v>
+        <v>0.79311178334840504</v>
       </c>
       <c r="G17">
-        <v>0.83954010346909003</v>
+        <v>0.83986981930953597</v>
       </c>
       <c r="H17">
-        <v>0.71126394526315295</v>
+        <v>0.71219577781522303</v>
       </c>
       <c r="I17">
-        <v>0.76457245502272497</v>
+        <v>0.76593700839291501</v>
       </c>
       <c r="J17">
-        <v>0.820360679816313</v>
+        <v>0.82139691414201699</v>
       </c>
       <c r="K17">
-        <v>0.72040461332226502</v>
+        <v>0.72040120778699401</v>
       </c>
       <c r="L17">
-        <v>0.77473887584371504</v>
+        <v>0.77490803007145304</v>
       </c>
       <c r="M17">
-        <v>0.82900023102243903</v>
+        <v>0.82773929301900595</v>
       </c>
       <c r="N17">
-        <v>0.70871162660027798</v>
+        <v>0.71276394074911298</v>
       </c>
       <c r="O17">
-        <v>0.76657683311399505</v>
+        <v>0.769392591807041</v>
       </c>
       <c r="P17">
-        <v>0.82340604501788295</v>
+        <v>0.82626190257412402</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>31413</v>
       </c>
       <c r="B18">
-        <v>0.72848688266900996</v>
+        <v>0.72929173683347204</v>
       </c>
       <c r="C18">
-        <v>0.78931138872540396</v>
+        <v>0.78987977321021496</v>
       </c>
       <c r="D18">
-        <v>0.84039636258792505</v>
+        <v>0.84030391515516001</v>
       </c>
       <c r="E18">
-        <v>0.73088465446758999</v>
+        <v>0.73302354832015504</v>
       </c>
       <c r="F18">
-        <v>0.79144341846168398</v>
+        <v>0.79284830351528901</v>
       </c>
       <c r="G18">
-        <v>0.83863143577515897</v>
+        <v>0.83897257717787699</v>
       </c>
       <c r="H18">
-        <v>0.71391744979403704</v>
+        <v>0.71655758801546998</v>
       </c>
       <c r="I18">
-        <v>0.76753058071534597</v>
+        <v>0.77060711573876906</v>
       </c>
       <c r="J18">
-        <v>0.82330859470654305</v>
+        <v>0.82525418779623105</v>
       </c>
       <c r="K18">
-        <v>0.73930434778729304</v>
+        <v>0.73943568440580498</v>
       </c>
       <c r="L18">
-        <v>0.78839950373469703</v>
+        <v>0.78896681735237795</v>
       </c>
       <c r="M18">
-        <v>0.83496891311098098</v>
+        <v>0.83410434141100998</v>
       </c>
       <c r="N18">
-        <v>0.73352423533000799</v>
+        <v>0.736590904540388</v>
       </c>
       <c r="O18">
-        <v>0.78462021901218804</v>
+        <v>0.78637603934630096</v>
       </c>
       <c r="P18">
-        <v>0.83269654019224704</v>
+        <v>0.83443050870261604</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>31503</v>
       </c>
       <c r="B19">
-        <v>0.73253182605697198</v>
+        <v>0.73294665747905496</v>
       </c>
       <c r="C19">
-        <v>0.79225499336106697</v>
+        <v>0.79265327377022199</v>
       </c>
       <c r="D19">
-        <v>0.84276822107827298</v>
+        <v>0.84267117437984795</v>
       </c>
       <c r="E19">
-        <v>0.72782299623689395</v>
+        <v>0.72928786888764696</v>
       </c>
       <c r="F19">
-        <v>0.79007873192542399</v>
+        <v>0.79073520873209102</v>
       </c>
       <c r="G19">
-        <v>0.83973475877787296</v>
+        <v>0.83948410021576003</v>
       </c>
       <c r="H19">
-        <v>0.71174657372071903</v>
+        <v>0.71503562448620495</v>
       </c>
       <c r="I19">
-        <v>0.76602580651660201</v>
+        <v>0.76945482156506695</v>
       </c>
       <c r="J19">
-        <v>0.82402554071243495</v>
+        <v>0.82591750806575104</v>
       </c>
       <c r="K19">
-        <v>0.76874216914798699</v>
+        <v>0.76737154120118001</v>
       </c>
       <c r="L19">
-        <v>0.81061031701575004</v>
+        <v>0.81060765681021496</v>
       </c>
       <c r="M19">
-        <v>0.84695199195163096</v>
+        <v>0.84613238003749502</v>
       </c>
       <c r="N19">
-        <v>0.75524392157296505</v>
+        <v>0.75786537586581904</v>
       </c>
       <c r="O19">
-        <v>0.79727634046973495</v>
+        <v>0.79958411020589204</v>
       </c>
       <c r="P19">
-        <v>0.83813153798898998</v>
+        <v>0.84063835269516296</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>31594</v>
       </c>
       <c r="B20">
-        <v>0.71886620586999095</v>
+        <v>0.71896143976137905</v>
       </c>
       <c r="C20">
-        <v>0.78224588787282501</v>
+        <v>0.78224715664422295</v>
       </c>
       <c r="D20">
-        <v>0.83770644998184396</v>
+        <v>0.83724626110596101</v>
       </c>
       <c r="E20">
-        <v>0.73084248856286904</v>
+        <v>0.73130770461703298</v>
       </c>
       <c r="F20">
-        <v>0.792505113516347</v>
+        <v>0.79237411160043503</v>
       </c>
       <c r="G20">
-        <v>0.84252736388006899</v>
+        <v>0.84170195239065404</v>
       </c>
       <c r="H20">
-        <v>0.70634406957282403</v>
+        <v>0.70797780014414502</v>
       </c>
       <c r="I20">
-        <v>0.76340022927017104</v>
+        <v>0.76536872694619695</v>
       </c>
       <c r="J20">
-        <v>0.82450105317482603</v>
+        <v>0.82516198910173899</v>
       </c>
       <c r="K20">
-        <v>0.740600882779894</v>
+        <v>0.73941379082130598</v>
       </c>
       <c r="L20">
-        <v>0.79602842251950101</v>
+        <v>0.79549266936487395</v>
       </c>
       <c r="M20">
-        <v>0.84479248172476795</v>
+        <v>0.843036149353246</v>
       </c>
       <c r="N20">
-        <v>0.74398154510250303</v>
+        <v>0.74803001474640995</v>
       </c>
       <c r="O20">
-        <v>0.79051986107812999</v>
+        <v>0.79399917178888302</v>
       </c>
       <c r="P20">
-        <v>0.83612486010089304</v>
+        <v>0.83960482403158898</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>31686</v>
       </c>
       <c r="B21">
-        <v>0.72253829627744404</v>
+        <v>0.72214578455961798</v>
       </c>
       <c r="C21">
-        <v>0.78556092788378395</v>
+        <v>0.78503629447934897</v>
       </c>
       <c r="D21">
-        <v>0.83876452821695202</v>
+        <v>0.83798572066883403</v>
       </c>
       <c r="E21">
-        <v>0.74643967000107603</v>
+        <v>0.74707124518766499</v>
       </c>
       <c r="F21">
-        <v>0.80345008018605002</v>
+        <v>0.80365433818338805</v>
       </c>
       <c r="G21">
-        <v>0.84719758752382401</v>
+        <v>0.84669432996879002</v>
       </c>
       <c r="H21">
-        <v>0.71527120514557097</v>
+        <v>0.71454020288997699</v>
       </c>
       <c r="I21">
-        <v>0.76940354539839495</v>
+        <v>0.76955025834479196</v>
       </c>
       <c r="J21">
-        <v>0.82615138275572997</v>
+        <v>0.82566239138054198</v>
       </c>
       <c r="K21">
-        <v>0.74025790391310697</v>
+        <v>0.73971152101897397</v>
       </c>
       <c r="L21">
-        <v>0.80103466946657498</v>
+        <v>0.80054185766089703</v>
       </c>
       <c r="M21">
-        <v>0.85146653336587597</v>
+        <v>0.84932518051206696</v>
       </c>
       <c r="N21">
-        <v>0.73604933729055699</v>
+        <v>0.73950730270136</v>
       </c>
       <c r="O21">
-        <v>0.78514967970577998</v>
+        <v>0.78702888307515295</v>
       </c>
       <c r="P21">
-        <v>0.83065763848852203</v>
+        <v>0.832596914508414</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>31778</v>
       </c>
       <c r="B22">
-        <v>0.72972200493350803</v>
+        <v>0.72912231551220397</v>
       </c>
       <c r="C22">
-        <v>0.79411119897228499</v>
+        <v>0.79325551142224504</v>
       </c>
       <c r="D22">
-        <v>0.84536262508546201</v>
+        <v>0.844550755179308</v>
       </c>
       <c r="E22">
-        <v>0.74289130466426501</v>
+        <v>0.74352126727176904</v>
       </c>
       <c r="F22">
-        <v>0.80302678564626595</v>
+        <v>0.80307356326689605</v>
       </c>
       <c r="G22">
-        <v>0.848115748898985</v>
+        <v>0.84768195712804495</v>
       </c>
       <c r="H22">
-        <v>0.72641828104100903</v>
+        <v>0.72333698371500699</v>
       </c>
       <c r="I22">
-        <v>0.78125244289087403</v>
+        <v>0.77963974508389</v>
       </c>
       <c r="J22">
-        <v>0.835673070239355</v>
+        <v>0.83420685324245103</v>
       </c>
       <c r="K22">
-        <v>0.73464313626268696</v>
+        <v>0.73519841102450301</v>
       </c>
       <c r="L22">
-        <v>0.80214039795622505</v>
+        <v>0.80252064146979596</v>
       </c>
       <c r="M22">
-        <v>0.85587526931216296</v>
+        <v>0.85468582308609597</v>
       </c>
       <c r="N22">
-        <v>0.72172466976559801</v>
+        <v>0.72578611860141695</v>
       </c>
       <c r="O22">
-        <v>0.77979606511903499</v>
+        <v>0.78157966077859298</v>
       </c>
       <c r="P22">
-        <v>0.82940588554014005</v>
+        <v>0.83141829975657999</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>31868</v>
       </c>
       <c r="B23">
-        <v>0.73085840530248203</v>
+        <v>0.730472486336321</v>
       </c>
       <c r="C23">
-        <v>0.79357853668053102</v>
+        <v>0.793050615226642</v>
       </c>
       <c r="D23">
-        <v>0.84527089279562395</v>
+        <v>0.84483353978697395</v>
       </c>
       <c r="E23">
-        <v>0.75313922306060899</v>
+        <v>0.75333115351387503</v>
       </c>
       <c r="F23">
-        <v>0.81071746689268698</v>
+        <v>0.81075057320802602</v>
       </c>
       <c r="G23">
-        <v>0.85311511869636902</v>
+        <v>0.85310571600400997</v>
       </c>
       <c r="H23">
-        <v>0.72835310414930698</v>
+        <v>0.72363034147260097</v>
       </c>
       <c r="I23">
-        <v>0.78416997782170705</v>
+        <v>0.78046896142055</v>
       </c>
       <c r="J23">
-        <v>0.83935263814114902</v>
+        <v>0.83653820644649202</v>
       </c>
       <c r="K23">
-        <v>0.719970956090348</v>
+        <v>0.72252570977713604</v>
       </c>
       <c r="L23">
-        <v>0.78850541211845204</v>
+        <v>0.79166868088630205</v>
       </c>
       <c r="M23">
-        <v>0.84889702502314501</v>
+        <v>0.85058089262839298</v>
       </c>
       <c r="N23">
-        <v>0.71439779594783104</v>
+        <v>0.71787848050974801</v>
       </c>
       <c r="O23">
-        <v>0.77093540928572502</v>
+        <v>0.77277249891661903</v>
       </c>
       <c r="P23">
-        <v>0.82467331883565298</v>
+        <v>0.82691154217252105</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>31959</v>
       </c>
       <c r="B24">
-        <v>0.73398535469057602</v>
+        <v>0.73415798787425102</v>
       </c>
       <c r="C24">
-        <v>0.79401259245422495</v>
+        <v>0.79386740330480698</v>
       </c>
       <c r="D24">
-        <v>0.84514474014861896</v>
+        <v>0.84489263055840802</v>
       </c>
       <c r="E24">
-        <v>0.75803256324657697</v>
+        <v>0.75783043552493601</v>
       </c>
       <c r="F24">
-        <v>0.81316063221109502</v>
+        <v>0.81319299694581904</v>
       </c>
       <c r="G24">
-        <v>0.85477685105502899</v>
+        <v>0.85512669590804302</v>
       </c>
       <c r="H24">
-        <v>0.73786393793998795</v>
+        <v>0.73533417731606199</v>
       </c>
       <c r="I24">
-        <v>0.79206182377327305</v>
+        <v>0.78935935305240701</v>
       </c>
       <c r="J24">
-        <v>0.84549701966457802</v>
+        <v>0.84293732853903602</v>
       </c>
       <c r="K24">
-        <v>0.71126964767899703</v>
+        <v>0.71414498918417801</v>
       </c>
       <c r="L24">
-        <v>0.78194424502459103</v>
+        <v>0.78523016294558701</v>
       </c>
       <c r="M24">
-        <v>0.84696563940094804</v>
+        <v>0.84846018375230903</v>
       </c>
       <c r="N24">
-        <v>0.71542450173438898</v>
+        <v>0.71963403025561901</v>
       </c>
       <c r="O24">
-        <v>0.77083387216749399</v>
+        <v>0.77285318025078098</v>
       </c>
       <c r="P24">
-        <v>0.82558250498937602</v>
+        <v>0.82758764264389295</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>32051</v>
       </c>
       <c r="B25">
-        <v>0.72888922368917997</v>
+        <v>0.72924983609362704</v>
       </c>
       <c r="C25">
-        <v>0.79044358099901502</v>
+        <v>0.79051425484943205</v>
       </c>
       <c r="D25">
-        <v>0.84374422277984995</v>
+        <v>0.84368920197798702</v>
       </c>
       <c r="E25">
-        <v>0.73968583057793902</v>
+        <v>0.74049929667607595</v>
       </c>
       <c r="F25">
-        <v>0.80295463822535196</v>
+        <v>0.80395652124060701</v>
       </c>
       <c r="G25">
-        <v>0.85239370043670404</v>
+        <v>0.85359807214667704</v>
       </c>
       <c r="H25">
-        <v>0.74923969800119905</v>
+        <v>0.74705984842176298</v>
       </c>
       <c r="I25">
-        <v>0.79802609193191798</v>
+        <v>0.79572054956256999</v>
       </c>
       <c r="J25">
-        <v>0.84730742528024705</v>
+        <v>0.84532165734069598</v>
       </c>
       <c r="K25">
-        <v>0.72455838139824102</v>
+        <v>0.72626250917426505</v>
       </c>
       <c r="L25">
-        <v>0.792441978035341</v>
+        <v>0.79459823768609505</v>
       </c>
       <c r="M25">
-        <v>0.85451269799701102</v>
+        <v>0.854995538345378</v>
       </c>
       <c r="N25">
-        <v>0.72262838829436804</v>
+        <v>0.72524973388650205</v>
       </c>
       <c r="O25">
-        <v>0.77628103477465404</v>
+        <v>0.777297680634081</v>
       </c>
       <c r="P25">
-        <v>0.82948736840221504</v>
+        <v>0.83091928993139996</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>32143</v>
       </c>
       <c r="B26">
-        <v>0.72655045147851605</v>
+        <v>0.72662630655771498</v>
       </c>
       <c r="C26">
-        <v>0.78675343091211103</v>
+        <v>0.786618934977246</v>
       </c>
       <c r="D26">
-        <v>0.83974506355394396</v>
+        <v>0.83946106826989197</v>
       </c>
       <c r="E26">
-        <v>0.72931471084062804</v>
+        <v>0.729678785977669</v>
       </c>
       <c r="F26">
-        <v>0.79442507403602303</v>
+        <v>0.79501103534652495</v>
       </c>
       <c r="G26">
-        <v>0.84641219894365805</v>
+        <v>0.84718289970955196</v>
       </c>
       <c r="H26">
-        <v>0.75597144505260905</v>
+        <v>0.75487462745309597</v>
       </c>
       <c r="I26">
-        <v>0.80137357000509701</v>
+        <v>0.79977166400451305</v>
       </c>
       <c r="J26">
-        <v>0.84673919431455102</v>
+        <v>0.84499424651583799</v>
       </c>
       <c r="K26">
-        <v>0.73088935363558605</v>
+        <v>0.73123667213005294</v>
       </c>
       <c r="L26">
-        <v>0.79673890829789695</v>
+        <v>0.79744584764388904</v>
       </c>
       <c r="M26">
-        <v>0.85641636495832796</v>
+        <v>0.85561347456724901</v>
       </c>
       <c r="N26">
-        <v>0.71294537161242599</v>
+        <v>0.71665949637813398</v>
       </c>
       <c r="O26">
-        <v>0.76682387636328997</v>
+        <v>0.76884230446245605</v>
       </c>
       <c r="P26">
-        <v>0.82294877559851798</v>
+        <v>0.82488257540153498</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>32234</v>
       </c>
       <c r="B27">
-        <v>0.71828988615573897</v>
+        <v>0.71812545015282103</v>
       </c>
       <c r="C27">
-        <v>0.78013983486983596</v>
+        <v>0.77987866271902995</v>
       </c>
       <c r="D27">
-        <v>0.83601393335617802</v>
+        <v>0.835606927806263</v>
       </c>
       <c r="E27">
-        <v>0.71405835244009996</v>
+        <v>0.71521838827558304</v>
       </c>
       <c r="F27">
-        <v>0.78302080823669296</v>
+        <v>0.78408446136743604</v>
       </c>
       <c r="G27">
-        <v>0.84068581732824599</v>
+        <v>0.84160046473867101</v>
       </c>
       <c r="H27">
-        <v>0.74565258729712103</v>
+        <v>0.74334701211027898</v>
       </c>
       <c r="I27">
-        <v>0.79273839839865301</v>
+        <v>0.79021952623941905</v>
       </c>
       <c r="J27">
-        <v>0.84175647391612995</v>
+        <v>0.83954646783188602</v>
       </c>
       <c r="K27">
-        <v>0.72709960045924604</v>
+        <v>0.72795443041391095</v>
       </c>
       <c r="L27">
-        <v>0.79379614972875501</v>
+        <v>0.79466451971860497</v>
       </c>
       <c r="M27">
-        <v>0.85543911650970095</v>
+        <v>0.85442560029110703</v>
       </c>
       <c r="N27">
-        <v>0.69827498484473605</v>
+        <v>0.70080787898517805</v>
       </c>
       <c r="O27">
-        <v>0.75600243881054696</v>
+        <v>0.75739309527379095</v>
       </c>
       <c r="P27">
-        <v>0.81755025775641599</v>
+        <v>0.8190518225008</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>32325</v>
       </c>
       <c r="B28">
-        <v>0.70826296352281404</v>
+        <v>0.70806447503712899</v>
       </c>
       <c r="C28">
-        <v>0.77264555849796002</v>
+        <v>0.772273663383646</v>
       </c>
       <c r="D28">
-        <v>0.83107620424620898</v>
+        <v>0.83051081656153403</v>
       </c>
       <c r="E28">
-        <v>0.71334258375641602</v>
+        <v>0.71405889353928698</v>
       </c>
       <c r="F28">
-        <v>0.78314050767555499</v>
+        <v>0.78386579055756</v>
       </c>
       <c r="G28">
-        <v>0.84144374659667298</v>
+        <v>0.84208066034054996</v>
       </c>
       <c r="H28">
-        <v>0.725961216480837</v>
+        <v>0.723073138328299</v>
       </c>
       <c r="I28">
-        <v>0.77709740025611995</v>
+        <v>0.7740232794452</v>
       </c>
       <c r="J28">
-        <v>0.83049418673626696</v>
+        <v>0.82796642998172898</v>
       </c>
       <c r="K28">
-        <v>0.72446495336752104</v>
+        <v>0.72523564561516796</v>
       </c>
       <c r="L28">
-        <v>0.79175941897354596</v>
+        <v>0.79239232179280406</v>
       </c>
       <c r="M28">
-        <v>0.85363516579594401</v>
+        <v>0.85241482171039495</v>
       </c>
       <c r="N28">
-        <v>0.68944889657906006</v>
+        <v>0.69255842514955301</v>
       </c>
       <c r="O28">
-        <v>0.75183359411002804</v>
+        <v>0.75359163050348099</v>
       </c>
       <c r="P28">
-        <v>0.81586368207083504</v>
+        <v>0.817418702488516</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>32417</v>
       </c>
       <c r="B29">
-        <v>0.70481821877976303</v>
+        <v>0.70440845347753001</v>
       </c>
       <c r="C29">
-        <v>0.77103430738225498</v>
+        <v>0.77051907035606404</v>
       </c>
       <c r="D29">
-        <v>0.83093673312220895</v>
+        <v>0.83026147415198204</v>
       </c>
       <c r="E29">
-        <v>0.73309427897318502</v>
+        <v>0.73343686209324099</v>
       </c>
       <c r="F29">
-        <v>0.79843057196186995</v>
+        <v>0.79887346262717496</v>
       </c>
       <c r="G29">
-        <v>0.85104743529904903</v>
+        <v>0.85157369376151903</v>
       </c>
       <c r="H29">
-        <v>0.72303914182856699</v>
+        <v>0.71987706372475402</v>
       </c>
       <c r="I29">
-        <v>0.77442444625257201</v>
+        <v>0.77112726460548398</v>
       </c>
       <c r="J29">
-        <v>0.829057508361839</v>
+        <v>0.826523815142853</v>
       </c>
       <c r="K29">
-        <v>0.72626117315115302</v>
+        <v>0.72704901128817001</v>
       </c>
       <c r="L29">
-        <v>0.79456718103530599</v>
+        <v>0.79504724429193396</v>
       </c>
       <c r="M29">
-        <v>0.85685681565808702</v>
+        <v>0.85514242344111202</v>
       </c>
       <c r="N29">
-        <v>0.69293231854956605</v>
+        <v>0.69454680282322001</v>
       </c>
       <c r="O29">
-        <v>0.75724180577131395</v>
+        <v>0.75737268989876305</v>
       </c>
       <c r="P29">
-        <v>0.82036918014510596</v>
+        <v>0.82053165318369903</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>32509</v>
       </c>
       <c r="B30">
-        <v>0.71127440038082501</v>
+        <v>0.71119570017415001</v>
       </c>
       <c r="C30">
-        <v>0.77658716577307496</v>
+        <v>0.77626080885568705</v>
       </c>
       <c r="D30">
-        <v>0.83434194554809704</v>
+        <v>0.83376874725800698</v>
       </c>
       <c r="E30">
-        <v>0.73369920930352095</v>
+        <v>0.73440243489760804</v>
       </c>
       <c r="F30">
-        <v>0.80240129105785796</v>
+        <v>0.80316716974496705</v>
       </c>
       <c r="G30">
-        <v>0.85563020036404902</v>
+        <v>0.85648832699158095</v>
       </c>
       <c r="H30">
-        <v>0.74980799495824701</v>
+        <v>0.74920180914380297</v>
       </c>
       <c r="I30">
-        <v>0.79382635137374702</v>
+        <v>0.79296669593427005</v>
       </c>
       <c r="J30">
-        <v>0.83901552844156702</v>
+        <v>0.83827382712176302</v>
       </c>
       <c r="K30">
-        <v>0.73144204225638598</v>
+        <v>0.73092205367850105</v>
       </c>
       <c r="L30">
-        <v>0.79878596814456504</v>
+        <v>0.79779748537682704</v>
       </c>
       <c r="M30">
-        <v>0.85940630897439696</v>
+        <v>0.85638177710250696</v>
       </c>
       <c r="N30">
-        <v>0.73001793041214003</v>
+        <v>0.731251597611145</v>
       </c>
       <c r="O30">
-        <v>0.78798304123745899</v>
+        <v>0.78674986637156696</v>
       </c>
       <c r="P30">
-        <v>0.83818260921695698</v>
+        <v>0.8368002436934</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>32599</v>
       </c>
       <c r="B31">
-        <v>0.70679734570257802</v>
+        <v>0.70675219312235005</v>
       </c>
       <c r="C31">
-        <v>0.77284712529984301</v>
+        <v>0.77262515340876203</v>
       </c>
       <c r="D31">
-        <v>0.83209890504622597</v>
+        <v>0.83165397218208104</v>
       </c>
       <c r="E31">
-        <v>0.73121439932616095</v>
+        <v>0.73190327780446796</v>
       </c>
       <c r="F31">
-        <v>0.79927842600027899</v>
+        <v>0.80004182639070698</v>
       </c>
       <c r="G31">
-        <v>0.85224842178108196</v>
+        <v>0.85315261034433898</v>
       </c>
       <c r="H31">
-        <v>0.73561242440325403</v>
+        <v>0.73468974110007501</v>
       </c>
       <c r="I31">
-        <v>0.78344750663743701</v>
+        <v>0.78272947387536296</v>
       </c>
       <c r="J31">
-        <v>0.83382483883868896</v>
+        <v>0.83329478446641103</v>
       </c>
       <c r="K31">
-        <v>0.73177088064653295</v>
+        <v>0.73145690750222303</v>
       </c>
       <c r="L31">
-        <v>0.80062746350806502</v>
+        <v>0.79950124497717701</v>
       </c>
       <c r="M31">
-        <v>0.86195824204432603</v>
+        <v>0.85856148483767003</v>
       </c>
       <c r="N31">
-        <v>0.73591772021267499</v>
+        <v>0.73526051081523103</v>
       </c>
       <c r="O31">
-        <v>0.78967561225330296</v>
+        <v>0.78744904172531205</v>
       </c>
       <c r="P31">
-        <v>0.83846713824448404</v>
+        <v>0.83669737565465097</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>32690</v>
       </c>
       <c r="B32">
-        <v>0.69963100934475098</v>
+        <v>0.69968574547936102</v>
       </c>
       <c r="C32">
-        <v>0.76714093049485299</v>
+        <v>0.76700345612013499</v>
       </c>
       <c r="D32">
-        <v>0.82782836764061196</v>
+        <v>0.82729886631023497</v>
       </c>
       <c r="E32">
-        <v>0.71521343086938205</v>
+        <v>0.71536145281946095</v>
       </c>
       <c r="F32">
-        <v>0.78416781176622896</v>
+        <v>0.78441582846219504</v>
       </c>
       <c r="G32">
-        <v>0.84009004831115197</v>
+        <v>0.84046568434986901</v>
       </c>
       <c r="H32">
-        <v>0.72395771510169804</v>
+        <v>0.72309306186884903</v>
       </c>
       <c r="I32">
-        <v>0.77422908578562799</v>
+        <v>0.77344638898930895</v>
       </c>
       <c r="J32">
-        <v>0.82736548315317804</v>
+        <v>0.82651863443329499</v>
       </c>
       <c r="K32">
-        <v>0.74854592132610698</v>
+        <v>0.74876153867670303</v>
       </c>
       <c r="L32">
-        <v>0.81436722584407795</v>
+        <v>0.81348530596794599</v>
       </c>
       <c r="M32">
-        <v>0.87050860016250398</v>
+        <v>0.86691190848778799</v>
       </c>
       <c r="N32">
-        <v>0.739516241495491</v>
+        <v>0.73852934268383796</v>
       </c>
       <c r="O32">
-        <v>0.79537285942660496</v>
+        <v>0.792381090443113</v>
       </c>
       <c r="P32">
-        <v>0.84222939615997106</v>
+        <v>0.83964413713678698</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>32782</v>
       </c>
       <c r="B33">
-        <v>0.70073059140884297</v>
+        <v>0.70101798089002398</v>
       </c>
       <c r="C33">
-        <v>0.76921466534521399</v>
+        <v>0.76925496778233904</v>
       </c>
       <c r="D33">
-        <v>0.82974692481143097</v>
+        <v>0.82929612689610999</v>
       </c>
       <c r="E33">
-        <v>0.70746383562161796</v>
+        <v>0.70821258461915004</v>
       </c>
       <c r="F33">
-        <v>0.77796877786615204</v>
+        <v>0.77880941678120896</v>
       </c>
       <c r="G33">
-        <v>0.83549435717217002</v>
+        <v>0.83631950812830902</v>
       </c>
       <c r="H33">
-        <v>0.72934564623290099</v>
+        <v>0.72723978287658897</v>
       </c>
       <c r="I33">
-        <v>0.78006672010488398</v>
+        <v>0.77841928973948704</v>
       </c>
       <c r="J33">
-        <v>0.83187618075606595</v>
+        <v>0.830499460682393</v>
       </c>
       <c r="K33">
-        <v>0.74418479231593704</v>
+        <v>0.74429468610392502</v>
       </c>
       <c r="L33">
-        <v>0.81383258866086905</v>
+        <v>0.81317740711803099</v>
       </c>
       <c r="M33">
-        <v>0.87195129980897501</v>
+        <v>0.86846349093443198</v>
       </c>
       <c r="N33">
-        <v>0.75483404212856997</v>
+        <v>0.75842849894964304</v>
       </c>
       <c r="O33">
-        <v>0.81129975944598198</v>
+        <v>0.81108695882680304</v>
       </c>
       <c r="P33">
-        <v>0.85379285762077395</v>
+        <v>0.85249866048876799</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>32874</v>
       </c>
       <c r="B34">
-        <v>0.71483222575317995</v>
+        <v>0.71501530399328606</v>
       </c>
       <c r="C34">
-        <v>0.78093955797553805</v>
+        <v>0.78077511193913596</v>
       </c>
       <c r="D34">
-        <v>0.83722132773158298</v>
+        <v>0.83661197623391603</v>
       </c>
       <c r="E34">
-        <v>0.71843879994382898</v>
+        <v>0.71964828989827301</v>
       </c>
       <c r="F34">
-        <v>0.78660199530498898</v>
+        <v>0.78770763614040795</v>
       </c>
       <c r="G34">
-        <v>0.83984262759381201</v>
+        <v>0.84078616840871501</v>
       </c>
       <c r="H34">
-        <v>0.76752110574245203</v>
+        <v>0.76391680560287001</v>
       </c>
       <c r="I34">
-        <v>0.80950363279979698</v>
+        <v>0.80635641483641796</v>
       </c>
       <c r="J34">
-        <v>0.84820163293653195</v>
+        <v>0.84574243172468599</v>
       </c>
       <c r="K34">
-        <v>0.75004782013113802</v>
+        <v>0.74971703375072896</v>
       </c>
       <c r="L34">
-        <v>0.81732245010186799</v>
+        <v>0.81583154788355605</v>
       </c>
       <c r="M34">
-        <v>0.87250765903809502</v>
+        <v>0.86818021597843698</v>
       </c>
       <c r="N34">
-        <v>0.76010065059514198</v>
+        <v>0.76367840805476095</v>
       </c>
       <c r="O34">
-        <v>0.81832358942050998</v>
+        <v>0.81818202911332105</v>
       </c>
       <c r="P34">
-        <v>0.85809835922581101</v>
+        <v>0.85688396403331002</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>32964</v>
       </c>
       <c r="B35">
-        <v>0.73584510789740698</v>
+        <v>0.73586964993795401</v>
       </c>
       <c r="C35">
-        <v>0.79948006577120001</v>
+        <v>0.79914319448251803</v>
       </c>
       <c r="D35">
-        <v>0.85001607040107896</v>
+        <v>0.849379094916067</v>
       </c>
       <c r="E35">
-        <v>0.74559852765114698</v>
+        <v>0.74723094097035103</v>
       </c>
       <c r="F35">
-        <v>0.80750853480075602</v>
+        <v>0.80874470259792297</v>
       </c>
       <c r="G35">
-        <v>0.85095093139066502</v>
+        <v>0.85197221899856002</v>
       </c>
       <c r="H35">
-        <v>0.79346075573920005</v>
+        <v>0.78806550794289298</v>
       </c>
       <c r="I35">
-        <v>0.83186063343331795</v>
+        <v>0.82737323611142</v>
       </c>
       <c r="J35">
-        <v>0.86524979896030496</v>
+        <v>0.86193471993847004</v>
       </c>
       <c r="K35">
-        <v>0.73698580222312704</v>
+        <v>0.73608497544654095</v>
       </c>
       <c r="L35">
-        <v>0.81089370574103004</v>
+        <v>0.80922289832549998</v>
       </c>
       <c r="M35">
-        <v>0.87043052945907995</v>
+        <v>0.86645132415793402</v>
       </c>
       <c r="N35">
-        <v>0.76504359928696997</v>
+        <v>0.76749839541540799</v>
       </c>
       <c r="O35">
-        <v>0.82972199170169203</v>
+        <v>0.82860198379226102</v>
       </c>
       <c r="P35">
-        <v>0.86793350334896302</v>
+        <v>0.86635552526454895</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>33055</v>
       </c>
       <c r="B36">
-        <v>0.74854332750632202</v>
+        <v>0.74874241401490405</v>
       </c>
       <c r="C36">
-        <v>0.80966169438201196</v>
+        <v>0.80973865192797401</v>
       </c>
       <c r="D36">
-        <v>0.857456055927731</v>
+        <v>0.857287184188539</v>
       </c>
       <c r="E36">
-        <v>0.76551021018562504</v>
+        <v>0.76722299813079498</v>
       </c>
       <c r="F36">
-        <v>0.82213924635145297</v>
+        <v>0.82340864220542298</v>
       </c>
       <c r="G36">
-        <v>0.85865491990922405</v>
+        <v>0.85956430051995802</v>
       </c>
       <c r="H36">
-        <v>0.81486036323743705</v>
+        <v>0.80708766189844305</v>
       </c>
       <c r="I36">
-        <v>0.84985986853756801</v>
+        <v>0.84332329926039895</v>
       </c>
       <c r="J36">
-        <v>0.87791249544674399</v>
+        <v>0.87372363436922296</v>
       </c>
       <c r="K36">
-        <v>0.74098468882207602</v>
+        <v>0.74064750850890004</v>
       </c>
       <c r="L36">
-        <v>0.80976601292634798</v>
+        <v>0.80920149831191202</v>
       </c>
       <c r="M36">
-        <v>0.86998914706413599</v>
+        <v>0.86717587396366003</v>
       </c>
       <c r="N36">
-        <v>0.75518458617581596</v>
+        <v>0.76015375967716303</v>
       </c>
       <c r="O36">
-        <v>0.81468050936415204</v>
+        <v>0.81648847957586601</v>
       </c>
       <c r="P36">
-        <v>0.859418189266966</v>
+        <v>0.86015231125504499</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>33147</v>
       </c>
       <c r="B37">
-        <v>0.78288616919852705</v>
+        <v>0.78372727643139595</v>
       </c>
       <c r="C37">
-        <v>0.83412041961177896</v>
+        <v>0.83481977134767804</v>
       </c>
       <c r="D37">
-        <v>0.87225836418734504</v>
+        <v>0.87250220375236098</v>
       </c>
       <c r="E37">
-        <v>0.819808624994811</v>
+        <v>0.82221426585478696</v>
       </c>
       <c r="F37">
-        <v>0.85903076778054099</v>
+        <v>0.86105810676571404</v>
       </c>
       <c r="G37">
-        <v>0.87864709707687405</v>
+        <v>0.88019471545107197</v>
       </c>
       <c r="H37">
-        <v>0.856049982079365</v>
+        <v>0.85034823683793404</v>
       </c>
       <c r="I37">
-        <v>0.88033133089721805</v>
+        <v>0.87518365329794101</v>
       </c>
       <c r="J37">
-        <v>0.897442142203563</v>
+        <v>0.89404292358110105</v>
       </c>
       <c r="K37">
-        <v>0.76113524370908203</v>
+        <v>0.75939108301059299</v>
       </c>
       <c r="L37">
-        <v>0.82224656347786695</v>
+        <v>0.82054718257467396</v>
       </c>
       <c r="M37">
-        <v>0.87794207982862105</v>
+        <v>0.87466990323406002</v>
       </c>
       <c r="N37">
-        <v>0.768934121564257</v>
+        <v>0.77545220108026203</v>
       </c>
       <c r="O37">
-        <v>0.81987715302791597</v>
+        <v>0.82329486060051604</v>
       </c>
       <c r="P37">
-        <v>0.863932752206785</v>
+        <v>0.86598112491332702</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>33239</v>
       </c>
       <c r="B38">
-        <v>0.82260573991731401</v>
+        <v>0.82370190034703905</v>
       </c>
       <c r="C38">
-        <v>0.86235276621702694</v>
+        <v>0.86342717861589402</v>
       </c>
       <c r="D38">
-        <v>0.89161493652053303</v>
+        <v>0.89211575176234503</v>
       </c>
       <c r="E38">
-        <v>0.87174828260229298</v>
+        <v>0.87436388771712403</v>
       </c>
       <c r="F38">
-        <v>0.89296359706217499</v>
+        <v>0.89506087492830799</v>
       </c>
       <c r="G38">
-        <v>0.90053645810851302</v>
+        <v>0.90224565056730199</v>
       </c>
       <c r="H38">
-        <v>0.88008260645824099</v>
+        <v>0.87462305802228202</v>
       </c>
       <c r="I38">
-        <v>0.89943316903166404</v>
+        <v>0.89448427795723096</v>
       </c>
       <c r="J38">
-        <v>0.91487476754205999</v>
+        <v>0.911719051251622</v>
       </c>
       <c r="K38">
-        <v>0.79730458876093202</v>
+        <v>0.795858550011454</v>
       </c>
       <c r="L38">
-        <v>0.85144072360999801</v>
+        <v>0.84987405834242602</v>
       </c>
       <c r="M38">
-        <v>0.89913225719018397</v>
+        <v>0.89580666896906402</v>
       </c>
       <c r="N38">
-        <v>0.81095839465960196</v>
+        <v>0.81605577426997999</v>
       </c>
       <c r="O38">
-        <v>0.84004643490751696</v>
+        <v>0.84250326479692506</v>
       </c>
       <c r="P38">
-        <v>0.87619921844591797</v>
+        <v>0.87756326962968101</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>33329</v>
       </c>
       <c r="B39">
-        <v>0.78057403576272599</v>
+        <v>0.781709191016281</v>
       </c>
       <c r="C39">
-        <v>0.83230580487543504</v>
+        <v>0.83328690549664297</v>
       </c>
       <c r="D39">
-        <v>0.87460431023443697</v>
+        <v>0.87507038886948996</v>
       </c>
       <c r="E39">
-        <v>0.80654029712596997</v>
+        <v>0.80981313457440895</v>
       </c>
       <c r="F39">
-        <v>0.84804761783610605</v>
+        <v>0.850695392653667</v>
       </c>
       <c r="G39">
-        <v>0.87790962407724404</v>
+        <v>0.87965634217613498</v>
       </c>
       <c r="H39">
-        <v>0.815916651751597</v>
+        <v>0.81311958100855697</v>
       </c>
       <c r="I39">
-        <v>0.85278141628481496</v>
+        <v>0.84990487025559303</v>
       </c>
       <c r="J39">
-        <v>0.88814687156717997</v>
+        <v>0.88618821292943595</v>
       </c>
       <c r="K39">
-        <v>0.77076270194655105</v>
+        <v>0.76999937626531301</v>
       </c>
       <c r="L39">
-        <v>0.83129812127972103</v>
+        <v>0.82969368958953305</v>
       </c>
       <c r="M39">
-        <v>0.88602620865006798</v>
+        <v>0.88258180709674905</v>
       </c>
       <c r="N39">
-        <v>0.76357262280358795</v>
+        <v>0.76843878720043601</v>
       </c>
       <c r="O39">
-        <v>0.81190295794258804</v>
+        <v>0.81427429336990798</v>
       </c>
       <c r="P39">
-        <v>0.86186822388783402</v>
+        <v>0.86320412165073701</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>33420</v>
       </c>
       <c r="B40">
-        <v>0.75060289114391499</v>
+        <v>0.75162246270936495</v>
       </c>
       <c r="C40">
-        <v>0.808079627836085</v>
+        <v>0.80892650480099704</v>
       </c>
       <c r="D40">
-        <v>0.85659197995777103</v>
+        <v>0.85691876216639196</v>
       </c>
       <c r="E40">
-        <v>0.76956870887298201</v>
+        <v>0.77176319425421702</v>
       </c>
       <c r="F40">
-        <v>0.82281747134918704</v>
+        <v>0.82460769793550703</v>
       </c>
       <c r="G40">
-        <v>0.86169764147179295</v>
+        <v>0.86287153418009899</v>
       </c>
       <c r="H40">
-        <v>0.76954070286834297</v>
+        <v>0.76795031612408504</v>
       </c>
       <c r="I40">
-        <v>0.81397259831762303</v>
+        <v>0.81240286304745302</v>
       </c>
       <c r="J40">
-        <v>0.85909004129811894</v>
+        <v>0.85784158396757804</v>
       </c>
       <c r="K40">
-        <v>0.75753604690235998</v>
+        <v>0.75735219708963897</v>
       </c>
       <c r="L40">
-        <v>0.81845332548287597</v>
+        <v>0.81708893199911703</v>
       </c>
       <c r="M40">
-        <v>0.87390244010679097</v>
+        <v>0.87041124002043602</v>
       </c>
       <c r="N40">
-        <v>0.72593543266014504</v>
+        <v>0.73039723568870496</v>
       </c>
       <c r="O40">
-        <v>0.78289433473875703</v>
+        <v>0.78521105394622703</v>
       </c>
       <c r="P40">
-        <v>0.84082926182991802</v>
+        <v>0.84224296397592702</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>33512</v>
       </c>
       <c r="B41">
-        <v>0.74544490758905502</v>
+        <v>0.746686762015766</v>
       </c>
       <c r="C41">
-        <v>0.80259245656538403</v>
+        <v>0.80369904239692203</v>
       </c>
       <c r="D41">
-        <v>0.85208525743777097</v>
+        <v>0.85263723438567196</v>
       </c>
       <c r="E41">
-        <v>0.76830700011464603</v>
+        <v>0.76962228153167</v>
       </c>
       <c r="F41">
-        <v>0.82367236511582997</v>
+        <v>0.82511770219093705</v>
       </c>
       <c r="G41">
-        <v>0.86320361498515596</v>
+        <v>0.86449468855357403</v>
       </c>
       <c r="H41">
-        <v>0.76423144168671098</v>
+        <v>0.76465740716980102</v>
       </c>
       <c r="I41">
-        <v>0.80840726172113297</v>
+        <v>0.80846905535268698</v>
       </c>
       <c r="J41">
-        <v>0.854015792414204</v>
+        <v>0.85366777294125995</v>
       </c>
       <c r="K41">
-        <v>0.74710666264453296</v>
+        <v>0.74615447611084396</v>
       </c>
       <c r="L41">
-        <v>0.80802463750934705</v>
+        <v>0.80614953126490596</v>
       </c>
       <c r="M41">
-        <v>0.86523132795943303</v>
+        <v>0.86155567133030297</v>
       </c>
       <c r="N41">
-        <v>0.71688151616630102</v>
+        <v>0.72028105002764797</v>
       </c>
       <c r="O41">
-        <v>0.77521518318371496</v>
+        <v>0.77686623598404903</v>
       </c>
       <c r="P41">
-        <v>0.83606994940975599</v>
+        <v>0.83714617181319795</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>33604</v>
       </c>
       <c r="B42">
-        <v>0.74759240731696097</v>
+        <v>0.74885161755766005</v>
       </c>
       <c r="C42">
-        <v>0.80259799539325605</v>
+        <v>0.80372605321925805</v>
       </c>
       <c r="D42">
-        <v>0.84926224644812098</v>
+        <v>0.84979434214468397</v>
       </c>
       <c r="E42">
-        <v>0.76729846602503105</v>
+        <v>0.76857278404010398</v>
       </c>
       <c r="F42">
-        <v>0.82063954594591504</v>
+        <v>0.82202688941871904</v>
       </c>
       <c r="G42">
-        <v>0.85859919093994597</v>
+        <v>0.85973191281740002</v>
       </c>
       <c r="H42">
-        <v>0.77463493819953</v>
+        <v>0.77539616648086396</v>
       </c>
       <c r="I42">
-        <v>0.81566538362367003</v>
+        <v>0.81618948551283399</v>
       </c>
       <c r="J42">
-        <v>0.85526544888900402</v>
+        <v>0.85535073535484596</v>
       </c>
       <c r="K42">
-        <v>0.73907014520153902</v>
+        <v>0.73877598095917496</v>
       </c>
       <c r="L42">
-        <v>0.79828043026006801</v>
+        <v>0.79694657309108696</v>
       </c>
       <c r="M42">
-        <v>0.85468506208244799</v>
+        <v>0.85134695402893001</v>
       </c>
       <c r="N42">
-        <v>0.71025148646643899</v>
+        <v>0.71342772218878703</v>
       </c>
       <c r="O42">
-        <v>0.77107952060158202</v>
+        <v>0.77246415261441803</v>
       </c>
       <c r="P42">
-        <v>0.83181282277464197</v>
+        <v>0.83259040336575296</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>33695</v>
       </c>
       <c r="B43">
-        <v>0.73066466104342898</v>
+        <v>0.73157402380916703</v>
       </c>
       <c r="C43">
-        <v>0.79064076918720605</v>
+        <v>0.79131786505564305</v>
       </c>
       <c r="D43">
-        <v>0.84296508752246901</v>
+        <v>0.84317339022135496</v>
       </c>
       <c r="E43">
-        <v>0.73792064109190902</v>
+        <v>0.73809756266707005</v>
       </c>
       <c r="F43">
-        <v>0.79936028740468001</v>
+        <v>0.79967858225271904</v>
       </c>
       <c r="G43">
-        <v>0.84695239420239898</v>
+        <v>0.84741840191685402</v>
       </c>
       <c r="H43">
-        <v>0.75994251812824698</v>
+        <v>0.76109931886081506</v>
       </c>
       <c r="I43">
-        <v>0.80262761823581197</v>
+        <v>0.80310160363161498</v>
       </c>
       <c r="J43">
-        <v>0.84392466806599997</v>
+        <v>0.84376028470752995</v>
       </c>
       <c r="K43">
-        <v>0.71686305527963201</v>
+        <v>0.71818948308389197</v>
       </c>
       <c r="L43">
-        <v>0.78222080454023002</v>
+        <v>0.78205067001876105</v>
       </c>
       <c r="M43">
-        <v>0.84523194759034803</v>
+        <v>0.84246562106621103</v>
       </c>
       <c r="N43">
-        <v>0.70949204936399901</v>
+        <v>0.71253597623337805</v>
       </c>
       <c r="O43">
-        <v>0.77113907881396904</v>
+        <v>0.77252476940540904</v>
       </c>
       <c r="P43">
-        <v>0.83195401349254205</v>
+        <v>0.83278940321583805</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>33786</v>
       </c>
       <c r="B44">
-        <v>0.72138742146637203</v>
+        <v>0.72205092327774101</v>
       </c>
       <c r="C44">
-        <v>0.78281804615394501</v>
+        <v>0.78320004243524499</v>
       </c>
       <c r="D44">
-        <v>0.83789852860062897</v>
+        <v>0.837783512910381</v>
       </c>
       <c r="E44">
-        <v>0.71808748437048997</v>
+        <v>0.71816727296476501</v>
       </c>
       <c r="F44">
-        <v>0.78310223390863698</v>
+        <v>0.783130560093382</v>
       </c>
       <c r="G44">
-        <v>0.83750355384100394</v>
+        <v>0.83747716705154795</v>
       </c>
       <c r="H44">
-        <v>0.75099411579170405</v>
+        <v>0.75161433639686503</v>
       </c>
       <c r="I44">
-        <v>0.79450562619323395</v>
+        <v>0.79422318695610405</v>
       </c>
       <c r="J44">
-        <v>0.83645802031364702</v>
+        <v>0.83546832197733301</v>
       </c>
       <c r="K44">
-        <v>0.70784776861170895</v>
+        <v>0.70913858054189405</v>
       </c>
       <c r="L44">
-        <v>0.773209327489909</v>
+        <v>0.77300407014005701</v>
       </c>
       <c r="M44">
-        <v>0.837479490371832</v>
+        <v>0.83459556116151501</v>
       </c>
       <c r="N44">
-        <v>0.71643726381869899</v>
+        <v>0.72016148670459001</v>
       </c>
       <c r="O44">
-        <v>0.77291248225558395</v>
+        <v>0.77503420728824801</v>
       </c>
       <c r="P44">
-        <v>0.82990716519569196</v>
+        <v>0.83134800928928798</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>33878</v>
       </c>
       <c r="B45">
-        <v>0.72665655266090801</v>
+        <v>0.72716090899425001</v>
       </c>
       <c r="C45">
-        <v>0.78610027083878597</v>
+        <v>0.78631265618856705</v>
       </c>
       <c r="D45">
-        <v>0.83918158604583204</v>
+        <v>0.83895763362500397</v>
       </c>
       <c r="E45">
-        <v>0.72069348650402398</v>
+        <v>0.72210668611165596</v>
       </c>
       <c r="F45">
-        <v>0.78310624605615098</v>
+        <v>0.78414115742524104</v>
       </c>
       <c r="G45">
-        <v>0.83644334922679497</v>
+        <v>0.83700765320096204</v>
       </c>
       <c r="H45">
-        <v>0.747858079631461</v>
+        <v>0.74663374664834503</v>
       </c>
       <c r="I45">
-        <v>0.79153155231555405</v>
+        <v>0.78978724949145696</v>
       </c>
       <c r="J45">
-        <v>0.83381184072470804</v>
+        <v>0.83190595684842605</v>
       </c>
       <c r="K45">
-        <v>0.71369656531409897</v>
+        <v>0.71493493853224699</v>
       </c>
       <c r="L45">
-        <v>0.77542923098593797</v>
+        <v>0.77547946337241402</v>
       </c>
       <c r="M45">
-        <v>0.83663018558629099</v>
+        <v>0.83420483666970102</v>
       </c>
       <c r="N45">
-        <v>0.72650950755724497</v>
+        <v>0.72930005372847895</v>
       </c>
       <c r="O45">
-        <v>0.77818232560151601</v>
+        <v>0.77946409315523002</v>
       </c>
       <c r="P45">
-        <v>0.83037833686654905</v>
+        <v>0.83128609127126796</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>33970</v>
       </c>
       <c r="B46">
-        <v>0.73331069749998701</v>
+        <v>0.73364736707174605</v>
       </c>
       <c r="C46">
-        <v>0.78818265288219003</v>
+        <v>0.78830674141215396</v>
       </c>
       <c r="D46">
-        <v>0.83803918919199605</v>
+        <v>0.83782769553825598</v>
       </c>
       <c r="E46">
-        <v>0.71880162013455096</v>
+        <v>0.72025590577930698</v>
       </c>
       <c r="F46">
-        <v>0.78130041110722404</v>
+        <v>0.78284995230746901</v>
       </c>
       <c r="G46">
-        <v>0.835822988103468</v>
+        <v>0.83707171754064302</v>
       </c>
       <c r="H46">
-        <v>0.76722544132769199</v>
+        <v>0.76651297318623701</v>
       </c>
       <c r="I46">
-        <v>0.80410760441231099</v>
+        <v>0.80307147174912097</v>
       </c>
       <c r="J46">
-        <v>0.83836721740740106</v>
+        <v>0.83711723930177395</v>
       </c>
       <c r="K46">
-        <v>0.72360946559043504</v>
+        <v>0.72413862370968196</v>
       </c>
       <c r="L46">
-        <v>0.78509824102481895</v>
+        <v>0.784511567058779</v>
       </c>
       <c r="M46">
-        <v>0.84333707297099303</v>
+        <v>0.84031967497149795</v>
       </c>
       <c r="N46">
-        <v>0.71088258308344199</v>
+        <v>0.71187669104620299</v>
       </c>
       <c r="O46">
-        <v>0.76896754015225</v>
+        <v>0.768803678130353</v>
       </c>
       <c r="P46">
-        <v>0.82601077358632202</v>
+        <v>0.82596502268536998</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>34060</v>
       </c>
       <c r="B47">
-        <v>0.71614885442531495</v>
+        <v>0.71581598537549396</v>
       </c>
       <c r="C47">
-        <v>0.77609636882588795</v>
+        <v>0.77557293014886997</v>
       </c>
       <c r="D47">
-        <v>0.83079005071789402</v>
+        <v>0.83012877913616201</v>
       </c>
       <c r="E47">
-        <v>0.72039174357618196</v>
+        <v>0.72117009852134994</v>
       </c>
       <c r="F47">
-        <v>0.78380131293230004</v>
+        <v>0.78473183206517305</v>
       </c>
       <c r="G47">
-        <v>0.83879237594538203</v>
+        <v>0.83964168046231702</v>
       </c>
       <c r="H47">
-        <v>0.74125941429262199</v>
+        <v>0.74128176742698804</v>
       </c>
       <c r="I47">
-        <v>0.78183266882022195</v>
+        <v>0.78188410360160299</v>
       </c>
       <c r="J47">
-        <v>0.82357885542607401</v>
+        <v>0.82327380220631696</v>
       </c>
       <c r="K47">
-        <v>0.71258832928174498</v>
+        <v>0.71249216931080195</v>
       </c>
       <c r="L47">
-        <v>0.77872052803450498</v>
+        <v>0.77743295732221096</v>
       </c>
       <c r="M47">
-        <v>0.84094838916410297</v>
+        <v>0.83729112102907</v>
       </c>
       <c r="N47">
-        <v>0.706076045117906</v>
+        <v>0.70855203315182402</v>
       </c>
       <c r="O47">
-        <v>0.76799315401027601</v>
+        <v>0.76867165040779095</v>
       </c>
       <c r="P47">
-        <v>0.826063062295193</v>
+        <v>0.82659114046821003</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>34151</v>
       </c>
       <c r="B48">
-        <v>0.71431924114026202</v>
+        <v>0.71452156989864402</v>
       </c>
       <c r="C48">
-        <v>0.77382480683464805</v>
+        <v>0.77365865233044295</v>
       </c>
       <c r="D48">
-        <v>0.82968761785225897</v>
+        <v>0.82916978541560404</v>
       </c>
       <c r="E48">
-        <v>0.73090756059167905</v>
+        <v>0.73233557100703495</v>
       </c>
       <c r="F48">
-        <v>0.79217836780615403</v>
+        <v>0.79387866905623505</v>
       </c>
       <c r="G48">
-        <v>0.845972538587483</v>
+        <v>0.84760212732213103</v>
       </c>
       <c r="H48">
-        <v>0.71953205368034201</v>
+        <v>0.71983985137235995</v>
       </c>
       <c r="I48">
-        <v>0.76467966652988995</v>
+        <v>0.76496368210124999</v>
       </c>
       <c r="J48">
-        <v>0.813116736422412</v>
+        <v>0.81300036947326804</v>
       </c>
       <c r="K48">
-        <v>0.72752259243865602</v>
+        <v>0.727287268493918</v>
       </c>
       <c r="L48">
-        <v>0.790343958838437</v>
+        <v>0.78874201838986302</v>
       </c>
       <c r="M48">
-        <v>0.84990618800766105</v>
+        <v>0.84572680468287698</v>
       </c>
       <c r="N48">
-        <v>0.70667819336872195</v>
+        <v>0.70907932144376495</v>
       </c>
       <c r="O48">
-        <v>0.76693335104243798</v>
+        <v>0.768065877149823</v>
       </c>
       <c r="P48">
-        <v>0.82557747180705399</v>
+        <v>0.826861997973239</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>34243</v>
       </c>
       <c r="B49">
-        <v>0.70786726557328705</v>
+        <v>0.70796363011171104</v>
       </c>
       <c r="C49">
-        <v>0.76959324896495496</v>
+        <v>0.76943696691193397</v>
       </c>
       <c r="D49">
-        <v>0.82657220763691497</v>
+        <v>0.82614317615822797</v>
       </c>
       <c r="E49">
-        <v>0.72169750470545502</v>
+        <v>0.72389679979729105</v>
       </c>
       <c r="F49">
-        <v>0.78529557256609195</v>
+        <v>0.78737387649853696</v>
       </c>
       <c r="G49">
-        <v>0.84003126417336804</v>
+        <v>0.84172236496941699</v>
       </c>
       <c r="H49">
-        <v>0.70847525725680405</v>
+        <v>0.70831702528160301</v>
       </c>
       <c r="I49">
-        <v>0.75541110103428299</v>
+        <v>0.75547624842232297</v>
       </c>
       <c r="J49">
-        <v>0.80556981645213799</v>
+        <v>0.80553665592767099</v>
       </c>
       <c r="K49">
-        <v>0.694213831659793</v>
+        <v>0.69502674910156603</v>
       </c>
       <c r="L49">
-        <v>0.76521885503573095</v>
+        <v>0.76524773044910999</v>
       </c>
       <c r="M49">
-        <v>0.833307022804602</v>
+        <v>0.83109444249589004</v>
       </c>
       <c r="N49">
-        <v>0.70008042937415205</v>
+        <v>0.70345819093126605</v>
       </c>
       <c r="O49">
-        <v>0.75947651100518898</v>
+        <v>0.760944832807391</v>
       </c>
       <c r="P49">
-        <v>0.81832345606512802</v>
+        <v>0.819354806682005</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>34335</v>
       </c>
       <c r="B50">
-        <v>0.71702517834705504</v>
+        <v>0.717021123144989</v>
       </c>
       <c r="C50">
-        <v>0.77616780508966499</v>
+        <v>0.77604941206415601</v>
       </c>
       <c r="D50">
-        <v>0.82992097959282796</v>
+        <v>0.829584170342759</v>
       </c>
       <c r="E50">
-        <v>0.75067895621985004</v>
+        <v>0.75272794981645597</v>
       </c>
       <c r="F50">
-        <v>0.80296107520418403</v>
+        <v>0.80516278841102396</v>
       </c>
       <c r="G50">
-        <v>0.84616430885584604</v>
+        <v>0.84804354986801</v>
       </c>
       <c r="H50">
-        <v>0.71165653087649094</v>
+        <v>0.70969930957059901</v>
       </c>
       <c r="I50">
-        <v>0.75599393312851604</v>
+        <v>0.754059879405091</v>
       </c>
       <c r="J50">
-        <v>0.80307470186734298</v>
+        <v>0.801673309316286</v>
       </c>
       <c r="K50">
-        <v>0.68101009428454395</v>
+        <v>0.68179995135765303</v>
       </c>
       <c r="L50">
-        <v>0.75132422588336301</v>
+        <v>0.75168203258477595</v>
       </c>
       <c r="M50">
-        <v>0.82271355649392497</v>
+        <v>0.82096941316014904</v>
       </c>
       <c r="N50">
-        <v>0.69866393402318405</v>
+        <v>0.70201699212854596</v>
       </c>
       <c r="O50">
-        <v>0.75559178471738098</v>
+        <v>0.757357468314379</v>
       </c>
       <c r="P50">
-        <v>0.81479748308710798</v>
+        <v>0.81628073228317999</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>34425</v>
       </c>
       <c r="B51">
-        <v>0.72577489617113</v>
+        <v>0.72619933664000302</v>
       </c>
       <c r="C51">
-        <v>0.78327767837925</v>
+        <v>0.78358325895370495</v>
       </c>
       <c r="D51">
-        <v>0.83493096410142797</v>
+        <v>0.83484968615111099</v>
       </c>
       <c r="E51">
-        <v>0.73966354559605696</v>
+        <v>0.74116854742412996</v>
       </c>
       <c r="F51">
-        <v>0.79644598442121695</v>
+        <v>0.79786365512019897</v>
       </c>
       <c r="G51">
-        <v>0.84100961089863202</v>
+        <v>0.84229411989106995</v>
       </c>
       <c r="H51">
-        <v>0.72029955330683804</v>
+        <v>0.71859424683185003</v>
       </c>
       <c r="I51">
-        <v>0.76136560188413305</v>
+        <v>0.75982635281476496</v>
       </c>
       <c r="J51">
-        <v>0.80485374775135299</v>
+        <v>0.803993915258989</v>
       </c>
       <c r="K51">
-        <v>0.68658785661454902</v>
+        <v>0.68787506368265094</v>
       </c>
       <c r="L51">
-        <v>0.75272894318885397</v>
+        <v>0.75352907329831198</v>
       </c>
       <c r="M51">
-        <v>0.82228151106751701</v>
+        <v>0.82073296383184202</v>
       </c>
       <c r="N51">
-        <v>0.70597953024370896</v>
+        <v>0.71061596955766404</v>
       </c>
       <c r="O51">
-        <v>0.76001667180666299</v>
+        <v>0.76355375001122705</v>
       </c>
       <c r="P51">
-        <v>0.81784359830789199</v>
+        <v>0.82098535680254803</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>34516</v>
       </c>
       <c r="B52">
-        <v>0.71621122708585905</v>
+        <v>0.71695003720044903</v>
       </c>
       <c r="C52">
-        <v>0.775749827260791</v>
+        <v>0.77614434248346098</v>
       </c>
       <c r="D52">
-        <v>0.83117568483867399</v>
+        <v>0.83106309498545805</v>
       </c>
       <c r="E52">
-        <v>0.71930575791706797</v>
+        <v>0.72109924391257796</v>
       </c>
       <c r="F52">
-        <v>0.78016498952762703</v>
+        <v>0.78169194407325904</v>
       </c>
       <c r="G52">
-        <v>0.83199537675645596</v>
+        <v>0.83312311849408605</v>
       </c>
       <c r="H52">
-        <v>0.70779714660634097</v>
+        <v>0.70617214986287902</v>
       </c>
       <c r="I52">
-        <v>0.75223894585468898</v>
+        <v>0.75083240614423896</v>
       </c>
       <c r="J52">
-        <v>0.801394677809945</v>
+        <v>0.800592616992577</v>
       </c>
       <c r="K52">
-        <v>0.67957934324695102</v>
+        <v>0.67952650489538102</v>
       </c>
       <c r="L52">
-        <v>0.74569537143264497</v>
+        <v>0.744989131503071</v>
       </c>
       <c r="M52">
-        <v>0.81629253275413405</v>
+        <v>0.81379759744371805</v>
       </c>
       <c r="N52">
-        <v>0.69258284571109896</v>
+        <v>0.69929774837023295</v>
       </c>
       <c r="O52">
-        <v>0.74900845726628895</v>
+        <v>0.75432636768491501</v>
       </c>
       <c r="P52">
-        <v>0.81147500539552198</v>
+        <v>0.81567560801657901</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>34608</v>
       </c>
       <c r="B53">
-        <v>0.70104731277821097</v>
+        <v>0.70170130663729002</v>
       </c>
       <c r="C53">
-        <v>0.76402614890977805</v>
+        <v>0.76436810854505399</v>
       </c>
       <c r="D53">
-        <v>0.82304271710310595</v>
+        <v>0.82291188948530902</v>
       </c>
       <c r="E53">
-        <v>0.70103601543085503</v>
+        <v>0.70277719594747701</v>
       </c>
       <c r="F53">
-        <v>0.76452399841168595</v>
+        <v>0.76595521891028095</v>
       </c>
       <c r="G53">
-        <v>0.81972831571691995</v>
+        <v>0.82073722445735597</v>
       </c>
       <c r="H53">
-        <v>0.71061176002624904</v>
+        <v>0.70873441191901498</v>
       </c>
       <c r="I53">
-        <v>0.75371742062425195</v>
+        <v>0.75209005117850203</v>
       </c>
       <c r="J53">
-        <v>0.800515283917825</v>
+        <v>0.79952547260634999</v>
       </c>
       <c r="K53">
-        <v>0.66539099748473196</v>
+        <v>0.66416422382148599</v>
       </c>
       <c r="L53">
-        <v>0.73437226739546102</v>
+        <v>0.73270828314907099</v>
       </c>
       <c r="M53">
-        <v>0.80749951796543895</v>
+        <v>0.80468769067092705</v>
       </c>
       <c r="N53">
-        <v>0.68144770637393803</v>
+        <v>0.68745220503933702</v>
       </c>
       <c r="O53">
-        <v>0.74089010240896003</v>
+        <v>0.74534325842559701</v>
       </c>
       <c r="P53">
-        <v>0.80576242689673006</v>
+        <v>0.80911097793605602</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>34700</v>
       </c>
       <c r="B54">
-        <v>0.69799450276103303</v>
+        <v>0.69896957177252705</v>
       </c>
       <c r="C54">
-        <v>0.76132542906631995</v>
+        <v>0.762092272340264</v>
       </c>
       <c r="D54">
-        <v>0.82088554541164604</v>
+        <v>0.82119591951127502</v>
       </c>
       <c r="E54">
-        <v>0.70438470530730501</v>
+        <v>0.70567402245775201</v>
       </c>
       <c r="F54">
-        <v>0.76556675356883996</v>
+        <v>0.76673664056914703</v>
       </c>
       <c r="G54">
-        <v>0.81856488266026595</v>
+        <v>0.81960905543185303</v>
       </c>
       <c r="H54">
-        <v>0.69731275965024098</v>
+        <v>0.69794258736366799</v>
       </c>
       <c r="I54">
-        <v>0.74493741579481298</v>
+        <v>0.74536816343672097</v>
       </c>
       <c r="J54">
-        <v>0.797791732351817</v>
+        <v>0.79803471997049402</v>
       </c>
       <c r="K54">
-        <v>0.64606004500991998</v>
+        <v>0.646167170215181</v>
       </c>
       <c r="L54">
-        <v>0.71919692332263296</v>
+        <v>0.71867633962442901</v>
       </c>
       <c r="M54">
-        <v>0.79775613123917399</v>
+        <v>0.79601016701185001</v>
       </c>
       <c r="N54">
-        <v>0.67951544433448996</v>
+        <v>0.68463107699858206</v>
       </c>
       <c r="O54">
-        <v>0.73928619344316604</v>
+        <v>0.74320939052310198</v>
       </c>
       <c r="P54">
-        <v>0.80513330044833797</v>
+        <v>0.80824005668644805</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>34790</v>
       </c>
       <c r="B55">
-        <v>0.68509578793635295</v>
+        <v>0.68627361345604099</v>
       </c>
       <c r="C55">
-        <v>0.75097100235771896</v>
+        <v>0.75187270112993299</v>
       </c>
       <c r="D55">
-        <v>0.81528961150366797</v>
+        <v>0.81573960514616295</v>
       </c>
       <c r="E55">
-        <v>0.68054621721654396</v>
+        <v>0.68208743219286205</v>
       </c>
       <c r="F55">
-        <v>0.74974145235481904</v>
+        <v>0.75089517281197204</v>
       </c>
       <c r="G55">
-        <v>0.81260237646178801</v>
+        <v>0.81352251007408904</v>
       </c>
       <c r="H55">
-        <v>0.68285637746138605</v>
+        <v>0.68345950992647597</v>
       </c>
       <c r="I55">
-        <v>0.73548946088826095</v>
+        <v>0.73608514565005501</v>
       </c>
       <c r="J55">
-        <v>0.79483910567855098</v>
+        <v>0.79539133236999404</v>
       </c>
       <c r="K55">
-        <v>0.63839091157901395</v>
+        <v>0.63927542710053697</v>
       </c>
       <c r="L55">
-        <v>0.71156401003978698</v>
+        <v>0.71169581749563204</v>
       </c>
       <c r="M55">
-        <v>0.79133467226665</v>
+        <v>0.79022457163442195</v>
       </c>
       <c r="N55">
-        <v>0.65920627646262897</v>
+        <v>0.66581279455500397</v>
       </c>
       <c r="O55">
-        <v>0.72419332256533897</v>
+        <v>0.72900522164749204</v>
       </c>
       <c r="P55">
-        <v>0.79716904378077502</v>
+        <v>0.80084843573744602</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>34881</v>
       </c>
       <c r="B56">
-        <v>0.66759227323359405</v>
+        <v>0.66842822224895004</v>
       </c>
       <c r="C56">
-        <v>0.73658755148045896</v>
+        <v>0.73717953757659205</v>
       </c>
       <c r="D56">
-        <v>0.80571725633264701</v>
+        <v>0.80592050026459205</v>
       </c>
       <c r="E56">
-        <v>0.66237055455619398</v>
+        <v>0.66316217285768597</v>
       </c>
       <c r="F56">
-        <v>0.73458780149865599</v>
+        <v>0.73520272133907405</v>
       </c>
       <c r="G56">
-        <v>0.802672007469865</v>
+        <v>0.80314494561179495</v>
       </c>
       <c r="H56">
-        <v>0.66281516944928798</v>
+        <v>0.66502977910529504</v>
       </c>
       <c r="I56">
-        <v>0.72016772773041005</v>
+        <v>0.72237191402590695</v>
       </c>
       <c r="J56">
-        <v>0.78612804868659503</v>
+        <v>0.78792378858611201</v>
       </c>
       <c r="K56">
-        <v>0.64579479271031603</v>
+        <v>0.64735358354870798</v>
       </c>
       <c r="L56">
-        <v>0.71768653978350305</v>
+        <v>0.71824772808350501</v>
       </c>
       <c r="M56">
-        <v>0.79471709021760895</v>
+        <v>0.79359812749982905</v>
       </c>
       <c r="N56">
-        <v>0.65185676513872004</v>
+        <v>0.65693255198803702</v>
       </c>
       <c r="O56">
-        <v>0.71889472568968704</v>
+        <v>0.72211599877176702</v>
       </c>
       <c r="P56">
-        <v>0.79391218092233795</v>
+        <v>0.79618907643286496</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>34973</v>
       </c>
       <c r="B57">
-        <v>0.663994188567954</v>
+        <v>0.66451262093869201</v>
       </c>
       <c r="C57">
-        <v>0.73360663733096998</v>
+        <v>0.73387256954851898</v>
       </c>
       <c r="D57">
-        <v>0.80327683412068196</v>
+        <v>0.80319302519739799</v>
       </c>
       <c r="E57">
-        <v>0.65596907924135495</v>
+        <v>0.65598272496780097</v>
       </c>
       <c r="F57">
-        <v>0.72894618676413703</v>
+        <v>0.72887856990722899</v>
       </c>
       <c r="G57">
-        <v>0.79900429158072495</v>
+        <v>0.79892497675973095</v>
       </c>
       <c r="H57">
-        <v>0.66319036443152701</v>
+        <v>0.66484422131672405</v>
       </c>
       <c r="I57">
-        <v>0.72164666897402097</v>
+        <v>0.72348879545183198</v>
       </c>
       <c r="J57">
-        <v>0.78751383216508597</v>
+        <v>0.78897725292640297</v>
       </c>
       <c r="K57">
-        <v>0.650817041100752</v>
+        <v>0.65225960345810396</v>
       </c>
       <c r="L57">
-        <v>0.72356212614502002</v>
+        <v>0.72428087369930705</v>
       </c>
       <c r="M57">
-        <v>0.79871455323459495</v>
+        <v>0.79806549795952397</v>
       </c>
       <c r="N57">
-        <v>0.66638580862789698</v>
+        <v>0.67217082199409595</v>
       </c>
       <c r="O57">
-        <v>0.73072625355162302</v>
+        <v>0.73449836329932905</v>
       </c>
       <c r="P57">
-        <v>0.80132908523131297</v>
+        <v>0.80385431487238701</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>35065</v>
       </c>
       <c r="B58">
-        <v>0.65900263381681201</v>
+        <v>0.65951950894670597</v>
       </c>
       <c r="C58">
-        <v>0.73065734374332503</v>
+        <v>0.73079712693724297</v>
       </c>
       <c r="D58">
-        <v>0.801057080814224</v>
+        <v>0.80091624298602804</v>
       </c>
       <c r="E58">
-        <v>0.66224065118472197</v>
+        <v>0.661995740231203</v>
       </c>
       <c r="F58">
-        <v>0.73438539708003503</v>
+        <v>0.73400892869901602</v>
       </c>
       <c r="G58">
-        <v>0.80164240939685305</v>
+        <v>0.80144660055139505</v>
       </c>
       <c r="H58">
-        <v>0.66639911972765797</v>
+        <v>0.66823272325555905</v>
       </c>
       <c r="I58">
-        <v>0.72420686222153496</v>
+        <v>0.72599168424786698</v>
       </c>
       <c r="J58">
-        <v>0.78814620459014595</v>
+        <v>0.78927750363693805</v>
       </c>
       <c r="K58">
-        <v>0.63516644375529197</v>
+        <v>0.63683775893415095</v>
       </c>
       <c r="L58">
-        <v>0.71247261764143799</v>
+        <v>0.71314134281411701</v>
       </c>
       <c r="M58">
-        <v>0.79171079299508296</v>
+        <v>0.791137023528655</v>
       </c>
       <c r="N58">
-        <v>0.66323565486904201</v>
+        <v>0.66905274923178404</v>
       </c>
       <c r="O58">
-        <v>0.73085664748307799</v>
+        <v>0.73446180190371602</v>
       </c>
       <c r="P58">
-        <v>0.80151999182009603</v>
+        <v>0.80416609603837297</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>35156</v>
       </c>
       <c r="B59">
-        <v>0.65697054848796799</v>
+        <v>0.65763336747930601</v>
       </c>
       <c r="C59">
-        <v>0.72915258182001197</v>
+        <v>0.72940331837300498</v>
       </c>
       <c r="D59">
-        <v>0.79953821523141</v>
+        <v>0.79949294705531404</v>
       </c>
       <c r="E59">
-        <v>0.67012346455836402</v>
+        <v>0.66968717697823799</v>
       </c>
       <c r="F59">
-        <v>0.73984233847172898</v>
+        <v>0.73941719280117402</v>
       </c>
       <c r="G59">
-        <v>0.804236624071477</v>
+        <v>0.80413987617484195</v>
       </c>
       <c r="H59">
-        <v>0.66724257137719101</v>
+        <v>0.67138852281028605</v>
       </c>
       <c r="I59">
-        <v>0.72542931777693598</v>
+        <v>0.72924889275747495</v>
       </c>
       <c r="J59">
-        <v>0.78890673058212502</v>
+        <v>0.79127595321914701</v>
       </c>
       <c r="K59">
-        <v>0.63533616058265496</v>
+        <v>0.63725964049023398</v>
       </c>
       <c r="L59">
-        <v>0.71305196065198595</v>
+        <v>0.71399861745392101</v>
       </c>
       <c r="M59">
-        <v>0.79122725739956901</v>
+        <v>0.79097546163296695</v>
       </c>
       <c r="N59">
-        <v>0.67164719502717396</v>
+        <v>0.67523219931094902</v>
       </c>
       <c r="O59">
-        <v>0.73874073641581495</v>
+        <v>0.74073140689083505</v>
       </c>
       <c r="P59">
-        <v>0.80607899026613605</v>
+        <v>0.80797687054117495</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>35247</v>
       </c>
       <c r="B60">
-        <v>0.66161888157084203</v>
+        <v>0.66236542715408797</v>
       </c>
       <c r="C60">
-        <v>0.73217779509487901</v>
+        <v>0.73258777794048302</v>
       </c>
       <c r="D60">
-        <v>0.80036261022496602</v>
+        <v>0.80036146673475494</v>
       </c>
       <c r="E60">
-        <v>0.67921686717852503</v>
+        <v>0.67913509280237205</v>
       </c>
       <c r="F60">
-        <v>0.74771147430439</v>
+        <v>0.74738398349610002</v>
       </c>
       <c r="G60">
-        <v>0.80742955836632002</v>
+        <v>0.80709070434178098</v>
       </c>
       <c r="H60">
-        <v>0.68433852219455504</v>
+        <v>0.68940841852904</v>
       </c>
       <c r="I60">
-        <v>0.73895635598772202</v>
+        <v>0.74329008666356999</v>
       </c>
       <c r="J60">
-        <v>0.79632225837252402</v>
+        <v>0.79872088662624996</v>
       </c>
       <c r="K60">
-        <v>0.63402143926229604</v>
+        <v>0.63784378849252399</v>
       </c>
       <c r="L60">
-        <v>0.71123718079873099</v>
+        <v>0.71455595258111704</v>
       </c>
       <c r="M60">
-        <v>0.79001731043354695</v>
+        <v>0.79189654860078795</v>
       </c>
       <c r="N60">
-        <v>0.68608937984882001</v>
+        <v>0.68791491680723804</v>
       </c>
       <c r="O60">
-        <v>0.74810986113540201</v>
+        <v>0.74885832854157397</v>
       </c>
       <c r="P60">
-        <v>0.80968666556297797</v>
+        <v>0.81061797481020104</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>35339</v>
       </c>
       <c r="B61">
-        <v>0.67331674571622702</v>
+        <v>0.67423726888759405</v>
       </c>
       <c r="C61">
-        <v>0.74092610565974204</v>
+        <v>0.74136808844732405</v>
       </c>
       <c r="D61">
-        <v>0.80498369309714801</v>
+        <v>0.80487456790379597</v>
       </c>
       <c r="E61">
-        <v>0.68975992778585304</v>
+        <v>0.68937267729822005</v>
       </c>
       <c r="F61">
-        <v>0.75549429562812997</v>
+        <v>0.75478237183072905</v>
       </c>
       <c r="G61">
-        <v>0.81215442976836605</v>
+        <v>0.81137747314869701</v>
       </c>
       <c r="H61">
-        <v>0.70033036709651197</v>
+        <v>0.70428824658836497</v>
       </c>
       <c r="I61">
-        <v>0.75078237150942895</v>
+        <v>0.75400591780620696</v>
       </c>
       <c r="J61">
-        <v>0.802363350338679</v>
+        <v>0.80374583058676197</v>
       </c>
       <c r="K61">
-        <v>0.64689960423576998</v>
+        <v>0.65134272833153894</v>
       </c>
       <c r="L61">
-        <v>0.72397108233927099</v>
+        <v>0.72784083363470597</v>
       </c>
       <c r="M61">
-        <v>0.80009877097757298</v>
+        <v>0.80229380242710802</v>
       </c>
       <c r="N61">
-        <v>0.68673143097484002</v>
+        <v>0.69118874919018403</v>
       </c>
       <c r="O61">
-        <v>0.75000012823916795</v>
+        <v>0.75213905557282901</v>
       </c>
       <c r="P61">
-        <v>0.81128707100039299</v>
+        <v>0.81265117056138803</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>35431</v>
       </c>
       <c r="B62">
-        <v>0.67529518961712298</v>
+        <v>0.67601995134459603</v>
       </c>
       <c r="C62">
-        <v>0.74296056978680303</v>
+        <v>0.74323958804622003</v>
       </c>
       <c r="D62">
-        <v>0.80707141525933301</v>
+        <v>0.80685184974426605</v>
       </c>
       <c r="E62">
-        <v>0.67888381640944395</v>
+        <v>0.678078294812819</v>
       </c>
       <c r="F62">
-        <v>0.74708191870519802</v>
+        <v>0.74583444253365805</v>
       </c>
       <c r="G62">
-        <v>0.80808726878140202</v>
+        <v>0.80673010822583102</v>
       </c>
       <c r="H62">
-        <v>0.69822984301111601</v>
+        <v>0.70017244504907705</v>
       </c>
       <c r="I62">
-        <v>0.75032212444816704</v>
+        <v>0.75191548242069095</v>
       </c>
       <c r="J62">
-        <v>0.804129923380834</v>
+        <v>0.80464257208024903</v>
       </c>
       <c r="K62">
-        <v>0.66395450053449701</v>
+        <v>0.66818934832194798</v>
       </c>
       <c r="L62">
-        <v>0.73865555348597101</v>
+        <v>0.74231538562523802</v>
       </c>
       <c r="M62">
-        <v>0.81242581741737896</v>
+        <v>0.81450445925711601</v>
       </c>
       <c r="N62">
-        <v>0.68503466913734601</v>
+        <v>0.68900953822738498</v>
       </c>
       <c r="O62">
-        <v>0.74853479468568795</v>
+        <v>0.75029740569122405</v>
       </c>
       <c r="P62">
-        <v>0.81151163421324202</v>
+        <v>0.81271864768896196</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>35521</v>
       </c>
       <c r="B63">
-        <v>0.68683762463801501</v>
+        <v>0.68745541213186701</v>
       </c>
       <c r="C63">
-        <v>0.75180208970951901</v>
+        <v>0.75190838273254501</v>
       </c>
       <c r="D63">
-        <v>0.81247001580008904</v>
+        <v>0.81201975247651903</v>
       </c>
       <c r="E63">
-        <v>0.68033518461345299</v>
+        <v>0.67888410648430897</v>
       </c>
       <c r="F63">
-        <v>0.74799222365003704</v>
+        <v>0.74624326606629399</v>
       </c>
       <c r="G63">
-        <v>0.80915672086798895</v>
+        <v>0.80720005107793802</v>
       </c>
       <c r="H63">
-        <v>0.70579989020287404</v>
+        <v>0.70717865738883701</v>
       </c>
       <c r="I63">
-        <v>0.75733925099397803</v>
+        <v>0.75799092073531005</v>
       </c>
       <c r="J63">
-        <v>0.81016446672421505</v>
+        <v>0.80971095822907402</v>
       </c>
       <c r="K63">
-        <v>0.69244971927774002</v>
+        <v>0.69689294388517997</v>
       </c>
       <c r="L63">
-        <v>0.760635941852566</v>
+        <v>0.76423137932454699</v>
       </c>
       <c r="M63">
-        <v>0.826951721720113</v>
+        <v>0.82866773170244301</v>
       </c>
       <c r="N63">
-        <v>0.69930205491979502</v>
+        <v>0.70317578434094097</v>
       </c>
       <c r="O63">
-        <v>0.75983814272757</v>
+        <v>0.76194258653795499</v>
       </c>
       <c r="P63">
-        <v>0.81942192977592099</v>
+        <v>0.82104670052186002</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>35612</v>
       </c>
       <c r="B64">
-        <v>0.69312010163919502</v>
+        <v>0.69372024272038701</v>
       </c>
       <c r="C64">
-        <v>0.75704884419059904</v>
+        <v>0.75712495521533296</v>
       </c>
       <c r="D64">
-        <v>0.81687292742653805</v>
+        <v>0.81638528275336597</v>
       </c>
       <c r="E64">
-        <v>0.68661218960368797</v>
+        <v>0.68559727715813201</v>
       </c>
       <c r="F64">
-        <v>0.75283509997741305</v>
+        <v>0.75166728165818397</v>
       </c>
       <c r="G64">
-        <v>0.81294167827028296</v>
+        <v>0.81162007939099301</v>
       </c>
       <c r="H64">
-        <v>0.72728479010230396</v>
+        <v>0.728728975910924</v>
       </c>
       <c r="I64">
-        <v>0.77599335586033202</v>
+        <v>0.77595898253603501</v>
       </c>
       <c r="J64">
-        <v>0.82538519522361498</v>
+        <v>0.82422392606131301</v>
       </c>
       <c r="K64">
-        <v>0.70389000909245902</v>
+        <v>0.70682192688209899</v>
       </c>
       <c r="L64">
-        <v>0.77063151780208305</v>
+        <v>0.772701941824816</v>
       </c>
       <c r="M64">
-        <v>0.83565093686676895</v>
+        <v>0.83566564473974003</v>
       </c>
       <c r="N64">
-        <v>0.71029122607853801</v>
+        <v>0.71449777304320805</v>
       </c>
       <c r="O64">
-        <v>0.76778902530724202</v>
+        <v>0.770223833131368</v>
       </c>
       <c r="P64">
-        <v>0.82537858569207501</v>
+        <v>0.82707914208077005</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>35704</v>
       </c>
       <c r="B65">
-        <v>0.68588734114706096</v>
+        <v>0.68645825531139903</v>
       </c>
       <c r="C65">
-        <v>0.75194138712261205</v>
+        <v>0.75208763753702002</v>
       </c>
       <c r="D65">
-        <v>0.81544535535302598</v>
+        <v>0.81514427152812696</v>
       </c>
       <c r="E65">
-        <v>0.69886878387540097</v>
+        <v>0.69879027706091101</v>
       </c>
       <c r="F65">
-        <v>0.76144687456197702</v>
+        <v>0.76100275255023098</v>
       </c>
       <c r="G65">
-        <v>0.81875942522378897</v>
+        <v>0.81806819076789095</v>
       </c>
       <c r="H65">
-        <v>0.68725078739065903</v>
+        <v>0.689108337379292</v>
       </c>
       <c r="I65">
-        <v>0.74426727881622901</v>
+        <v>0.74496647354801504</v>
       </c>
       <c r="J65">
-        <v>0.80764246564579101</v>
+        <v>0.80712953874065396</v>
       </c>
       <c r="K65">
-        <v>0.70258175869608996</v>
+        <v>0.70439975076019101</v>
       </c>
       <c r="L65">
-        <v>0.77341195135459595</v>
+        <v>0.77429085233995898</v>
       </c>
       <c r="M65">
-        <v>0.84151687457695101</v>
+        <v>0.84041106513302599</v>
       </c>
       <c r="N65">
-        <v>0.70659588672184903</v>
+        <v>0.710196381734021</v>
       </c>
       <c r="O65">
-        <v>0.76575292294820296</v>
+        <v>0.76787118670291299</v>
       </c>
       <c r="P65">
-        <v>0.82688860497449901</v>
+        <v>0.82862232257969204</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>35796</v>
       </c>
       <c r="B66">
-        <v>0.68747979709627705</v>
+        <v>0.688300875795119</v>
       </c>
       <c r="C66">
-        <v>0.75337725376044695</v>
+        <v>0.75372403760979401</v>
       </c>
       <c r="D66">
-        <v>0.81496752803084105</v>
+        <v>0.81476492327172001</v>
       </c>
       <c r="E66">
-        <v>0.72352070483942199</v>
+        <v>0.72361666707250205</v>
       </c>
       <c r="F66">
-        <v>0.77874129508592704</v>
+        <v>0.77841806742449704</v>
       </c>
       <c r="G66">
-        <v>0.82618335835620305</v>
+        <v>0.82548728506425795</v>
       </c>
       <c r="H66">
-        <v>0.67429803609767602</v>
+        <v>0.67574575723850805</v>
       </c>
       <c r="I66">
-        <v>0.732822390777634</v>
+        <v>0.73409153720977105</v>
       </c>
       <c r="J66">
-        <v>0.79808592041621296</v>
+        <v>0.79834118637314599</v>
       </c>
       <c r="K66">
-        <v>0.70413219715898701</v>
+        <v>0.70512830716324804</v>
       </c>
       <c r="L66">
-        <v>0.77601239564976898</v>
+        <v>0.775855116751341</v>
       </c>
       <c r="M66">
-        <v>0.84293601724913503</v>
+        <v>0.84086584172932699</v>
       </c>
       <c r="N66">
-        <v>0.72058505118903904</v>
+        <v>0.72531908149195001</v>
       </c>
       <c r="O66">
-        <v>0.77889486748941505</v>
+        <v>0.78121723612585303</v>
       </c>
       <c r="P66">
-        <v>0.83394023643071902</v>
+        <v>0.83546004960584697</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>35886</v>
       </c>
       <c r="B67">
-        <v>0.68760323804554901</v>
+        <v>0.68858656992796796</v>
       </c>
       <c r="C67">
-        <v>0.75346330204003797</v>
+        <v>0.75411815348840305</v>
       </c>
       <c r="D67">
-        <v>0.81548206514279797</v>
+        <v>0.81559537100088597</v>
       </c>
       <c r="E67">
-        <v>0.726628999747853</v>
+        <v>0.72798507144233504</v>
       </c>
       <c r="F67">
-        <v>0.78081824459739702</v>
+        <v>0.78154439866633596</v>
       </c>
       <c r="G67">
-        <v>0.82665369377513298</v>
+        <v>0.82660392604237598</v>
       </c>
       <c r="H67">
-        <v>0.67129883500212395</v>
+        <v>0.67155478945052105</v>
       </c>
       <c r="I67">
-        <v>0.72941482614673503</v>
+        <v>0.73006584798581797</v>
       </c>
       <c r="J67">
-        <v>0.79510653950594801</v>
+        <v>0.79537783567216003</v>
       </c>
       <c r="K67">
-        <v>0.71441631342639</v>
+        <v>0.715678181948465</v>
       </c>
       <c r="L67">
-        <v>0.78399773809441997</v>
+        <v>0.78425112026592902</v>
       </c>
       <c r="M67">
-        <v>0.84769352651218599</v>
+        <v>0.84605019451271601</v>
       </c>
       <c r="N67">
-        <v>0.71656727150593902</v>
+        <v>0.72133512937803401</v>
       </c>
       <c r="O67">
-        <v>0.780031850060386</v>
+        <v>0.78273818901258396</v>
       </c>
       <c r="P67">
-        <v>0.83952237647922101</v>
+        <v>0.84175131651264101</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>35977</v>
       </c>
       <c r="B68">
-        <v>0.69018580045828803</v>
+        <v>0.69093932151869397</v>
       </c>
       <c r="C68">
-        <v>0.75592282508115105</v>
+        <v>0.75638127755984796</v>
       </c>
       <c r="D68">
-        <v>0.81692883878519096</v>
+        <v>0.81706556504495298</v>
       </c>
       <c r="E68">
-        <v>0.71232898740703998</v>
+        <v>0.71279900636790305</v>
       </c>
       <c r="F68">
-        <v>0.77165857490099199</v>
+        <v>0.77180490076781505</v>
       </c>
       <c r="G68">
-        <v>0.82164031275317095</v>
+        <v>0.82145026786585096</v>
       </c>
       <c r="H68">
-        <v>0.67255746796083804</v>
+        <v>0.67259280655220899</v>
       </c>
       <c r="I68">
-        <v>0.73011973285888299</v>
+        <v>0.730833006735229</v>
       </c>
       <c r="J68">
-        <v>0.79469956944187403</v>
+        <v>0.79524830902941102</v>
       </c>
       <c r="K68">
-        <v>0.72962114783813903</v>
+        <v>0.73104111506325398</v>
       </c>
       <c r="L68">
-        <v>0.79806660330622903</v>
+        <v>0.79810340835201699</v>
       </c>
       <c r="M68">
-        <v>0.85714030167163402</v>
+        <v>0.85511917392442505</v>
       </c>
       <c r="N68">
-        <v>0.73321893408920502</v>
+        <v>0.73876067477895202</v>
       </c>
       <c r="O68">
-        <v>0.79344955672812501</v>
+        <v>0.79693001324233503</v>
       </c>
       <c r="P68">
-        <v>0.84785080130586798</v>
+        <v>0.85104839111742003</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>36069</v>
       </c>
       <c r="B69">
-        <v>0.69940556192817405</v>
+        <v>0.70020461265792799</v>
       </c>
       <c r="C69">
-        <v>0.76130270027960001</v>
+        <v>0.761972207151143</v>
       </c>
       <c r="D69">
-        <v>0.81876077430065497</v>
+        <v>0.81910870015468795</v>
       </c>
       <c r="E69">
-        <v>0.69825152374524802</v>
+        <v>0.69855231903336801</v>
       </c>
       <c r="F69">
-        <v>0.76139601512813704</v>
+        <v>0.76155249942759395</v>
       </c>
       <c r="G69">
-        <v>0.81586812286923804</v>
+        <v>0.81569774654984994</v>
       </c>
       <c r="H69">
-        <v>0.70251563234716996</v>
+        <v>0.70123098217444002</v>
       </c>
       <c r="I69">
-        <v>0.75099162302964195</v>
+        <v>0.75011430525136702</v>
       </c>
       <c r="J69">
-        <v>0.80377889354022303</v>
+        <v>0.80329974863660802</v>
       </c>
       <c r="K69">
-        <v>0.73730455911076098</v>
+        <v>0.73950908992573905</v>
       </c>
       <c r="L69">
-        <v>0.80262922645688595</v>
+        <v>0.80395969366248898</v>
       </c>
       <c r="M69">
-        <v>0.85986199073533498</v>
+        <v>0.85893467488001396</v>
       </c>
       <c r="N69">
-        <v>0.75542176078940604</v>
+        <v>0.762640313136843</v>
       </c>
       <c r="O69">
-        <v>0.80831044919369999</v>
+        <v>0.81391191091961002</v>
       </c>
       <c r="P69">
-        <v>0.85584364172389205</v>
+        <v>0.86086974480431799</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>36161</v>
       </c>
       <c r="B70">
-        <v>0.70051987078952405</v>
+        <v>0.70100259167328605</v>
       </c>
       <c r="C70">
-        <v>0.76287403886925498</v>
+        <v>0.76327378454938999</v>
       </c>
       <c r="D70">
-        <v>0.82086322352562902</v>
+        <v>0.82107699033675297</v>
       </c>
       <c r="E70">
-        <v>0.70652099693967096</v>
+        <v>0.70639304569689398</v>
       </c>
       <c r="F70">
-        <v>0.76677673574753602</v>
+        <v>0.76639438416788597</v>
       </c>
       <c r="G70">
-        <v>0.81917444690118701</v>
+        <v>0.81851705411843001</v>
       </c>
       <c r="H70">
-        <v>0.70734223000504304</v>
+        <v>0.70493092773682697</v>
       </c>
       <c r="I70">
-        <v>0.75615734238164001</v>
+        <v>0.75385052093711702</v>
       </c>
       <c r="J70">
-        <v>0.80920757387893005</v>
+        <v>0.80768171457709503</v>
       </c>
       <c r="K70">
-        <v>0.72400673859853704</v>
+        <v>0.72481383791639098</v>
       </c>
       <c r="L70">
-        <v>0.79064083926870099</v>
+        <v>0.79108287822207701</v>
       </c>
       <c r="M70">
-        <v>0.85291819976875005</v>
+        <v>0.85169943961459005</v>
       </c>
       <c r="N70">
-        <v>0.74049341303603999</v>
+        <v>0.74705902482537401</v>
       </c>
       <c r="O70">
-        <v>0.79484890951294296</v>
+        <v>0.79971942703641097</v>
       </c>
       <c r="P70">
-        <v>0.84666225812599205</v>
+        <v>0.85080520337182297</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>36251</v>
       </c>
       <c r="B71">
-        <v>0.69618571162222098</v>
+        <v>0.69681303619517099</v>
       </c>
       <c r="C71">
-        <v>0.76043730860146397</v>
+        <v>0.760968410251184</v>
       </c>
       <c r="D71">
-        <v>0.81951984448326298</v>
+        <v>0.81991997011829498</v>
       </c>
       <c r="E71">
-        <v>0.70505519420118001</v>
+        <v>0.70572828332246795</v>
       </c>
       <c r="F71">
-        <v>0.76636946426126396</v>
+        <v>0.76689697382911104</v>
       </c>
       <c r="G71">
-        <v>0.81768496001985802</v>
+        <v>0.81804022389676501</v>
       </c>
       <c r="H71">
-        <v>0.70996376515073001</v>
+        <v>0.70655072077849401</v>
       </c>
       <c r="I71">
-        <v>0.75836538883946303</v>
+        <v>0.75517028080557003</v>
       </c>
       <c r="J71">
-        <v>0.80983684034908499</v>
+        <v>0.80772425805237802</v>
       </c>
       <c r="K71">
-        <v>0.718010881681032</v>
+        <v>0.71799267396919797</v>
       </c>
       <c r="L71">
-        <v>0.78599953322344496</v>
+        <v>0.78572141757474501</v>
       </c>
       <c r="M71">
-        <v>0.85057195083757597</v>
+        <v>0.84902383345083898</v>
       </c>
       <c r="N71">
-        <v>0.73087764002325095</v>
+        <v>0.73741894987802503</v>
       </c>
       <c r="O71">
-        <v>0.78728872492221103</v>
+        <v>0.79205299935004903</v>
       </c>
       <c r="P71">
-        <v>0.84024874545440698</v>
+        <v>0.84432305887736703</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>36342</v>
       </c>
       <c r="B72">
-        <v>0.69508767750431799</v>
+        <v>0.69580235572083304</v>
       </c>
       <c r="C72">
-        <v>0.76016065595063298</v>
+        <v>0.76072447049692304</v>
       </c>
       <c r="D72">
-        <v>0.82002817557541996</v>
+        <v>0.82041622095372901</v>
       </c>
       <c r="E72">
-        <v>0.70514154497742998</v>
+        <v>0.70558516025377105</v>
       </c>
       <c r="F72">
-        <v>0.76444388102671701</v>
+        <v>0.76477396024356203</v>
       </c>
       <c r="G72">
-        <v>0.81490140056836402</v>
+        <v>0.81517751835513497</v>
       </c>
       <c r="H72">
-        <v>0.70535175228949398</v>
+        <v>0.700923745151111</v>
       </c>
       <c r="I72">
-        <v>0.75531718037678097</v>
+        <v>0.75120487438147399</v>
       </c>
       <c r="J72">
-        <v>0.80839108634212398</v>
+        <v>0.80564705105540202</v>
       </c>
       <c r="K72">
-        <v>0.71232102562551802</v>
+        <v>0.71595169499570899</v>
       </c>
       <c r="L72">
-        <v>0.77906425636701204</v>
+        <v>0.78199220885550103</v>
       </c>
       <c r="M72">
-        <v>0.84496048083058695</v>
+        <v>0.84580737463211597</v>
       </c>
       <c r="N72">
-        <v>0.72479543896563803</v>
+        <v>0.73065929727044399</v>
       </c>
       <c r="O72">
-        <v>0.78191785902381405</v>
+        <v>0.78596239245872601</v>
       </c>
       <c r="P72">
-        <v>0.83823717253158003</v>
+        <v>0.84162249006754997</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>36434</v>
       </c>
       <c r="B73">
-        <v>0.70114741780344403</v>
+        <v>0.70209326293125995</v>
       </c>
       <c r="C73">
-        <v>0.76512717008060405</v>
+        <v>0.76603267999995805</v>
       </c>
       <c r="D73">
-        <v>0.82345024273247702</v>
+        <v>0.82408066219363596</v>
       </c>
       <c r="E73">
-        <v>0.71532145094349697</v>
+        <v>0.71623015493898401</v>
       </c>
       <c r="F73">
-        <v>0.77154588427753101</v>
+        <v>0.772496162328008</v>
       </c>
       <c r="G73">
-        <v>0.81775687603971503</v>
+        <v>0.81859236676384906</v>
       </c>
       <c r="H73">
-        <v>0.69946208480918004</v>
+        <v>0.69725543848504901</v>
       </c>
       <c r="I73">
-        <v>0.75072717280140899</v>
+        <v>0.74862294807337304</v>
       </c>
       <c r="J73">
-        <v>0.80633505985522302</v>
+        <v>0.80491794344335799</v>
       </c>
       <c r="K73">
-        <v>0.72351782436288803</v>
+        <v>0.728425584930393</v>
       </c>
       <c r="L73">
-        <v>0.78754351942185397</v>
+        <v>0.79130592870625405</v>
       </c>
       <c r="M73">
-        <v>0.85030861181310302</v>
+        <v>0.85149573585593896</v>
       </c>
       <c r="N73">
-        <v>0.74124131600248699</v>
+        <v>0.74800206402621905</v>
       </c>
       <c r="O73">
-        <v>0.79452852345829295</v>
+        <v>0.799652231226744</v>
       </c>
       <c r="P73">
-        <v>0.84692823650698001</v>
+        <v>0.85122618591658905</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>36526</v>
       </c>
       <c r="B74">
-        <v>0.71117232964743204</v>
+        <v>0.71235144639874504</v>
       </c>
       <c r="C74">
-        <v>0.77141772198629099</v>
+        <v>0.77245881408801498</v>
       </c>
       <c r="D74">
-        <v>0.826261595999498</v>
+        <v>0.82696510452178995</v>
       </c>
       <c r="E74">
-        <v>0.70412958965711303</v>
+        <v>0.70547482705588405</v>
       </c>
       <c r="F74">
-        <v>0.76116330864044002</v>
+        <v>0.76290453455077201</v>
       </c>
       <c r="G74">
-        <v>0.81079358595903195</v>
+        <v>0.81239740189666498</v>
       </c>
       <c r="H74">
-        <v>0.70822656738736001</v>
+        <v>0.70847456467302306</v>
       </c>
       <c r="I74">
-        <v>0.75569477914177297</v>
+        <v>0.75579146625194604</v>
       </c>
       <c r="J74">
-        <v>0.80774229179391899</v>
+        <v>0.80778056713936497</v>
       </c>
       <c r="K74">
-        <v>0.74494311706475602</v>
+        <v>0.74882105024137602</v>
       </c>
       <c r="L74">
-        <v>0.80341153327377801</v>
+        <v>0.806356055469171</v>
       </c>
       <c r="M74">
-        <v>0.85871640774514801</v>
+        <v>0.85949019010862504</v>
       </c>
       <c r="N74">
-        <v>0.75098683500443497</v>
+        <v>0.75669536396731996</v>
       </c>
       <c r="O74">
-        <v>0.80289322179235201</v>
+        <v>0.80728334724400097</v>
       </c>
       <c r="P74">
-        <v>0.85212006471419799</v>
+        <v>0.85592440875404896</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>36617</v>
       </c>
       <c r="B75">
-        <v>0.70454722779941403</v>
+        <v>0.70627710686581202</v>
       </c>
       <c r="C75">
-        <v>0.76690603064237595</v>
+        <v>0.76827465963506802</v>
       </c>
       <c r="D75">
-        <v>0.82384939955148695</v>
+        <v>0.82467732421839701</v>
       </c>
       <c r="E75">
-        <v>0.69066872129353496</v>
+        <v>0.69276728416300903</v>
       </c>
       <c r="F75">
-        <v>0.75126119286535697</v>
+        <v>0.75331110001631896</v>
       </c>
       <c r="G75">
-        <v>0.805151403718527</v>
+        <v>0.80668628846681101</v>
       </c>
       <c r="H75">
-        <v>0.69338053756430795</v>
+        <v>0.69420707116889302</v>
       </c>
       <c r="I75">
-        <v>0.74435607473395005</v>
+        <v>0.74489233518634002</v>
       </c>
       <c r="J75">
-        <v>0.80137945480082695</v>
+        <v>0.80163633091055797</v>
       </c>
       <c r="K75">
-        <v>0.73497856025820396</v>
+        <v>0.73794414188132296</v>
       </c>
       <c r="L75">
-        <v>0.79411405100602195</v>
+        <v>0.79667987611178803</v>
       </c>
       <c r="M75">
-        <v>0.85187318273475299</v>
+        <v>0.85294815538378899</v>
       </c>
       <c r="N75">
-        <v>0.73267309951234405</v>
+        <v>0.74070283785038205</v>
       </c>
       <c r="O75">
-        <v>0.78796142300720995</v>
+        <v>0.79381402872500195</v>
       </c>
       <c r="P75">
-        <v>0.84247349323429399</v>
+        <v>0.84689194316121297</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>36708</v>
       </c>
       <c r="B76">
-        <v>0.70662482800068105</v>
+        <v>0.70828120164590602</v>
       </c>
       <c r="C76">
-        <v>0.76847076041973506</v>
+        <v>0.76979573240120802</v>
       </c>
       <c r="D76">
-        <v>0.824883163590024</v>
+        <v>0.825689639282287</v>
       </c>
       <c r="E76">
-        <v>0.69003619386912496</v>
+        <v>0.69126116483747102</v>
       </c>
       <c r="F76">
-        <v>0.75155408219489295</v>
+        <v>0.75279535674160503</v>
       </c>
       <c r="G76">
-        <v>0.80576586771229297</v>
+        <v>0.80671055000547298</v>
       </c>
       <c r="H76">
-        <v>0.698456070233622</v>
+        <v>0.69855876196135103</v>
       </c>
       <c r="I76">
-        <v>0.74862392541124001</v>
+        <v>0.74870587379801501</v>
       </c>
       <c r="J76">
-        <v>0.80434146666016004</v>
+        <v>0.80440598541521702</v>
       </c>
       <c r="K76">
-        <v>0.74829102769893496</v>
+        <v>0.75259466625193405</v>
       </c>
       <c r="L76">
-        <v>0.80407806014824901</v>
+        <v>0.80813378768626398</v>
       </c>
       <c r="M76">
-        <v>0.85795723524783796</v>
+        <v>0.86048606259347304</v>
       </c>
       <c r="N76">
-        <v>0.74285621607315599</v>
+        <v>0.75159039036534803</v>
       </c>
       <c r="O76">
-        <v>0.79430389918824595</v>
+        <v>0.80116182759505405</v>
       </c>
       <c r="P76">
-        <v>0.84420089079727201</v>
+        <v>0.84949330006562496</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>36800</v>
       </c>
       <c r="B77">
-        <v>0.71114335644740601</v>
+        <v>0.71305853758942095</v>
       </c>
       <c r="C77">
-        <v>0.772643087587078</v>
+        <v>0.77417417587473103</v>
       </c>
       <c r="D77">
-        <v>0.82765719606376698</v>
+        <v>0.82856370268905599</v>
       </c>
       <c r="E77">
-        <v>0.70281766481889596</v>
+        <v>0.704921700718667</v>
       </c>
       <c r="F77">
-        <v>0.76182092514326305</v>
+        <v>0.763861837880768</v>
       </c>
       <c r="G77">
-        <v>0.81172564664457703</v>
+        <v>0.81329881195739895</v>
       </c>
       <c r="H77">
-        <v>0.69487602741171395</v>
+        <v>0.69497664487335498</v>
       </c>
       <c r="I77">
-        <v>0.743996867801345</v>
+        <v>0.74409444302793504</v>
       </c>
       <c r="J77">
-        <v>0.79832418920715698</v>
+        <v>0.79852083320966105</v>
       </c>
       <c r="K77">
-        <v>0.77301555519659504</v>
+        <v>0.77832761588084698</v>
       </c>
       <c r="L77">
-        <v>0.82440771995946804</v>
+        <v>0.82908233102929196</v>
       </c>
       <c r="M77">
-        <v>0.87198818703113501</v>
+        <v>0.87475396144011996</v>
       </c>
       <c r="N77">
-        <v>0.758855352388912</v>
+        <v>0.76960769487723102</v>
       </c>
       <c r="O77">
-        <v>0.80522540201096504</v>
+        <v>0.81322407326631696</v>
       </c>
       <c r="P77">
-        <v>0.84892174752597904</v>
+        <v>0.85470920273520501</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>36892</v>
       </c>
       <c r="B78">
-        <v>0.72467906292356199</v>
+        <v>0.72663677221380296</v>
       </c>
       <c r="C78">
-        <v>0.78306247015612496</v>
+        <v>0.78465228522332398</v>
       </c>
       <c r="D78">
-        <v>0.83375205538456498</v>
+        <v>0.83468584733483198</v>
       </c>
       <c r="E78">
-        <v>0.73336156461830604</v>
+        <v>0.73597930031678804</v>
       </c>
       <c r="F78">
-        <v>0.78735273023379704</v>
+        <v>0.78985254559611595</v>
       </c>
       <c r="G78">
-        <v>0.82731287232306905</v>
+        <v>0.82919803763824895</v>
       </c>
       <c r="H78">
-        <v>0.70585007616031203</v>
+        <v>0.70620502267225205</v>
       </c>
       <c r="I78">
-        <v>0.75040138011577595</v>
+        <v>0.75109733099347498</v>
       </c>
       <c r="J78">
-        <v>0.79888610037808705</v>
+        <v>0.79965091100941799</v>
       </c>
       <c r="K78">
-        <v>0.80546231093473497</v>
+        <v>0.80884051158883796</v>
       </c>
       <c r="L78">
-        <v>0.852298075033041</v>
+        <v>0.85537225231539904</v>
       </c>
       <c r="M78">
-        <v>0.89309550185159503</v>
+        <v>0.89485256792923995</v>
       </c>
       <c r="N78">
-        <v>0.78239951304613597</v>
+        <v>0.78920672213054999</v>
       </c>
       <c r="O78">
-        <v>0.81791575377081205</v>
+        <v>0.82280850448581899</v>
       </c>
       <c r="P78">
-        <v>0.85224909388052905</v>
+        <v>0.85613642841181203</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>36982</v>
       </c>
       <c r="B79">
-        <v>0.72834066652948504</v>
+        <v>0.73021960809583197</v>
       </c>
       <c r="C79">
-        <v>0.78717078362105597</v>
+        <v>0.78867084919465202</v>
       </c>
       <c r="D79">
-        <v>0.836630529180588</v>
+        <v>0.837516621805804</v>
       </c>
       <c r="E79">
-        <v>0.738681881694908</v>
+        <v>0.74211222275768596</v>
       </c>
       <c r="F79">
-        <v>0.79125468665302001</v>
+        <v>0.79424349956106599</v>
       </c>
       <c r="G79">
-        <v>0.82944626125944898</v>
+        <v>0.83154022012218998</v>
       </c>
       <c r="H79">
-        <v>0.69879448847574699</v>
+        <v>0.700903253120568</v>
       </c>
       <c r="I79">
-        <v>0.74512745528830204</v>
+        <v>0.74756145933755402</v>
       </c>
       <c r="J79">
-        <v>0.79629952404527804</v>
+        <v>0.798221421795411</v>
       </c>
       <c r="K79">
-        <v>0.82922306564586801</v>
+        <v>0.83120164051948098</v>
       </c>
       <c r="L79">
-        <v>0.87194144018698505</v>
+        <v>0.87346397466511305</v>
       </c>
       <c r="M79">
-        <v>0.90585930693530003</v>
+        <v>0.90611794689268299</v>
       </c>
       <c r="N79">
-        <v>0.79379568185242599</v>
+        <v>0.80015567872275795</v>
       </c>
       <c r="O79">
-        <v>0.82642915265884997</v>
+        <v>0.83044768240641698</v>
       </c>
       <c r="P79">
-        <v>0.855635630903542</v>
+        <v>0.85874739159091995</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>37073</v>
       </c>
       <c r="B80">
-        <v>0.73388678878718605</v>
+        <v>0.73550081196226802</v>
       </c>
       <c r="C80">
-        <v>0.79466486819112203</v>
+        <v>0.79594633575461304</v>
       </c>
       <c r="D80">
-        <v>0.84269482160295395</v>
+        <v>0.84344046091186298</v>
       </c>
       <c r="E80">
-        <v>0.72726430146461196</v>
+        <v>0.73060936345060701</v>
       </c>
       <c r="F80">
-        <v>0.78633586159148605</v>
+        <v>0.78943731719100796</v>
       </c>
       <c r="G80">
-        <v>0.82948325073268603</v>
+        <v>0.83182563587866698</v>
       </c>
       <c r="H80">
-        <v>0.71190222651848301</v>
+        <v>0.71397170100488105</v>
       </c>
       <c r="I80">
-        <v>0.75745980460052298</v>
+        <v>0.76009718751915301</v>
       </c>
       <c r="J80">
-        <v>0.80570705279228105</v>
+        <v>0.80768775606127796</v>
       </c>
       <c r="K80">
-        <v>0.82371461127926904</v>
+        <v>0.82551552983292198</v>
       </c>
       <c r="L80">
-        <v>0.87028799381905297</v>
+        <v>0.87114215077430102</v>
       </c>
       <c r="M80">
-        <v>0.90528658675653095</v>
+        <v>0.90460252997316204</v>
       </c>
       <c r="N80">
-        <v>0.79507556565783899</v>
+        <v>0.79922278633055699</v>
       </c>
       <c r="O80">
-        <v>0.83065723422859306</v>
+        <v>0.83296640781706799</v>
       </c>
       <c r="P80">
-        <v>0.85852399253937195</v>
+        <v>0.86084527815394296</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>37165</v>
       </c>
       <c r="B81">
-        <v>0.73395708874945398</v>
+        <v>0.73571960658901603</v>
       </c>
       <c r="C81">
-        <v>0.79376859900684804</v>
+        <v>0.79529737023254499</v>
       </c>
       <c r="D81">
-        <v>0.84224773399611297</v>
+        <v>0.84306734850888398</v>
       </c>
       <c r="E81">
-        <v>0.72171084534375995</v>
+        <v>0.72561323068670502</v>
       </c>
       <c r="F81">
-        <v>0.78568092156241898</v>
+        <v>0.78929775948887004</v>
       </c>
       <c r="G81">
-        <v>0.83219813940321197</v>
+        <v>0.83486165490522102</v>
       </c>
       <c r="H81">
-        <v>0.720109079603521</v>
+        <v>0.72299770284371401</v>
       </c>
       <c r="I81">
-        <v>0.76576704339283896</v>
+        <v>0.76855322979506802</v>
       </c>
       <c r="J81">
-        <v>0.81299260630002401</v>
+        <v>0.81470235674107705</v>
       </c>
       <c r="K81">
-        <v>0.81804200537607996</v>
+        <v>0.81904689253668905</v>
       </c>
       <c r="L81">
-        <v>0.86211233112802999</v>
+        <v>0.86248888795118805</v>
       </c>
       <c r="M81">
-        <v>0.89690611028565004</v>
+        <v>0.89591343356769004</v>
       </c>
       <c r="N81">
-        <v>0.76672641678653997</v>
+        <v>0.76991741377256895</v>
       </c>
       <c r="O81">
-        <v>0.808368664870874</v>
+        <v>0.81004815076803205</v>
       </c>
       <c r="P81">
-        <v>0.84543331234836405</v>
+        <v>0.84689239100367997</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>37257</v>
       </c>
       <c r="B82">
-        <v>0.72670609299095001</v>
+        <v>0.72897374835593398</v>
       </c>
       <c r="C82">
-        <v>0.78779838111752898</v>
+        <v>0.78977390285702997</v>
       </c>
       <c r="D82">
-        <v>0.83885247249737105</v>
+        <v>0.84005748888415599</v>
       </c>
       <c r="E82">
-        <v>0.72769355121636004</v>
+        <v>0.73358696994729999</v>
       </c>
       <c r="F82">
-        <v>0.78945116434247498</v>
+        <v>0.79460807505513398</v>
       </c>
       <c r="G82">
-        <v>0.83487240047873101</v>
+        <v>0.83850598114456698</v>
       </c>
       <c r="H82">
-        <v>0.729161088672029</v>
+        <v>0.73059343563568202</v>
       </c>
       <c r="I82">
-        <v>0.77464691410320896</v>
+        <v>0.77644424886839103</v>
       </c>
       <c r="J82">
-        <v>0.82123856344426005</v>
+        <v>0.82239169951317403</v>
       </c>
       <c r="K82">
-        <v>0.79393469511926995</v>
+        <v>0.79530258851738</v>
       </c>
       <c r="L82">
-        <v>0.84432836045497095</v>
+        <v>0.84451185187038003</v>
       </c>
       <c r="M82">
-        <v>0.88451152286081403</v>
+        <v>0.88320431652746101</v>
       </c>
       <c r="N82">
-        <v>0.74494639550251596</v>
+        <v>0.74893726163339103</v>
       </c>
       <c r="O82">
-        <v>0.79412557977068099</v>
+        <v>0.79613600765691594</v>
       </c>
       <c r="P82">
-        <v>0.83832682501904898</v>
+        <v>0.83995374264497102</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>37347</v>
       </c>
       <c r="B83">
-        <v>0.72343952561789604</v>
+        <v>0.72529436724836904</v>
       </c>
       <c r="C83">
-        <v>0.78411825313736405</v>
+        <v>0.78553395295414497</v>
       </c>
       <c r="D83">
-        <v>0.83561589929584401</v>
+        <v>0.83633590411937797</v>
       </c>
       <c r="E83">
-        <v>0.72674470974010397</v>
+        <v>0.72880350854880704</v>
       </c>
       <c r="F83">
-        <v>0.78800416989536604</v>
+        <v>0.78953594808723704</v>
       </c>
       <c r="G83">
-        <v>0.83228199561001703</v>
+        <v>0.833084609642047</v>
       </c>
       <c r="H83">
-        <v>0.72274164205614</v>
+        <v>0.72248404372325403</v>
       </c>
       <c r="I83">
-        <v>0.77151171631137005</v>
+        <v>0.77172094271797498</v>
       </c>
       <c r="J83">
-        <v>0.82167302240124795</v>
+        <v>0.82181879751558495</v>
       </c>
       <c r="K83">
-        <v>0.786383751633279</v>
+        <v>0.78748256953836904</v>
       </c>
       <c r="L83">
-        <v>0.83596679548199404</v>
+        <v>0.83584739376316597</v>
       </c>
       <c r="M83">
-        <v>0.87780712156775398</v>
+        <v>0.87618581773892401</v>
       </c>
       <c r="N83">
-        <v>0.72915731142965001</v>
+        <v>0.73340521602793796</v>
       </c>
       <c r="O83">
-        <v>0.78238461854519903</v>
+        <v>0.78448217659580899</v>
       </c>
       <c r="P83">
-        <v>0.83140886970356098</v>
+        <v>0.83307727179985602</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>37438</v>
       </c>
       <c r="B84">
-        <v>0.70558987816750196</v>
+        <v>0.70685849429763903</v>
       </c>
       <c r="C84">
-        <v>0.77020953090892397</v>
+        <v>0.77101688896334597</v>
       </c>
       <c r="D84">
-        <v>0.82801583123786504</v>
+        <v>0.82829152284714402</v>
       </c>
       <c r="E84">
-        <v>0.702329433787097</v>
+        <v>0.70494924485716504</v>
       </c>
       <c r="F84">
-        <v>0.76576791868620797</v>
+        <v>0.76792742187336704</v>
       </c>
       <c r="G84">
-        <v>0.818178975763873</v>
+        <v>0.81959662266111899</v>
       </c>
       <c r="H84">
-        <v>0.70917133607318805</v>
+        <v>0.70491516938431698</v>
       </c>
       <c r="I84">
-        <v>0.76017985802369903</v>
+        <v>0.75717962830628704</v>
       </c>
       <c r="J84">
-        <v>0.81523871383072</v>
+        <v>0.81351947304531103</v>
       </c>
       <c r="K84">
-        <v>0.78351440882265799</v>
+        <v>0.78431163891251199</v>
       </c>
       <c r="L84">
-        <v>0.83531142513036305</v>
+        <v>0.83412705753196303</v>
       </c>
       <c r="M84">
-        <v>0.879267019020055</v>
+        <v>0.87635816313416304</v>
       </c>
       <c r="N84">
-        <v>0.72486476997212601</v>
+        <v>0.72943251235889295</v>
       </c>
       <c r="O84">
-        <v>0.77770514452757</v>
+        <v>0.77966836612414903</v>
       </c>
       <c r="P84">
-        <v>0.82905213831668401</v>
+        <v>0.830442052657131</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>37530</v>
       </c>
       <c r="B85">
-        <v>0.70036000488981598</v>
+        <v>0.70144965495665101</v>
       </c>
       <c r="C85">
-        <v>0.76463647775678401</v>
+        <v>0.76541455216148502</v>
       </c>
       <c r="D85">
-        <v>0.82297496246702195</v>
+        <v>0.82343267349397398</v>
       </c>
       <c r="E85">
-        <v>0.69317981059459199</v>
+        <v>0.69509908978725998</v>
       </c>
       <c r="F85">
-        <v>0.75700141406331101</v>
+        <v>0.75872540541802003</v>
       </c>
       <c r="G85">
-        <v>0.81212751424390905</v>
+        <v>0.81347676729428997</v>
       </c>
       <c r="H85">
-        <v>0.70869104983968401</v>
+        <v>0.70554011526388105</v>
       </c>
       <c r="I85">
-        <v>0.75812900802192296</v>
+        <v>0.756033058796035</v>
       </c>
       <c r="J85">
-        <v>0.81136019547470895</v>
+        <v>0.81054478797032703</v>
       </c>
       <c r="K85">
-        <v>0.78133295986944795</v>
+        <v>0.78294435912767701</v>
       </c>
       <c r="L85">
-        <v>0.83413547884678696</v>
+        <v>0.83395105833682504</v>
       </c>
       <c r="M85">
-        <v>0.88040497888211999</v>
+        <v>0.87835467476612705</v>
       </c>
       <c r="N85">
-        <v>0.71608502108719896</v>
+        <v>0.722951589242256</v>
       </c>
       <c r="O85">
-        <v>0.76863150129303903</v>
+        <v>0.77291853272754096</v>
       </c>
       <c r="P85">
-        <v>0.82246143315121201</v>
+        <v>0.82566644323095495</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>37622</v>
       </c>
       <c r="B86">
-        <v>0.70049054516397002</v>
+        <v>0.70169852278352396</v>
       </c>
       <c r="C86">
-        <v>0.76344910298365998</v>
+        <v>0.764365332532154</v>
       </c>
       <c r="D86">
-        <v>0.82131405315513295</v>
+        <v>0.82186435508385303</v>
       </c>
       <c r="E86">
-        <v>0.70271456267299204</v>
+        <v>0.70495502838246604</v>
       </c>
       <c r="F86">
-        <v>0.76158255677741404</v>
+        <v>0.76360970566809905</v>
       </c>
       <c r="G86">
-        <v>0.81271160865453496</v>
+        <v>0.81416151290751104</v>
       </c>
       <c r="H86">
-        <v>0.69761108753949497</v>
+        <v>0.69591267597257001</v>
       </c>
       <c r="I86">
-        <v>0.74814022408453595</v>
+        <v>0.74671257510472999</v>
       </c>
       <c r="J86">
-        <v>0.80421376083707397</v>
+        <v>0.803414633785412</v>
       </c>
       <c r="K86">
-        <v>0.74949199869873295</v>
+        <v>0.75197082204552501</v>
       </c>
       <c r="L86">
-        <v>0.808984613824416</v>
+        <v>0.809674389061948</v>
       </c>
       <c r="M86">
-        <v>0.86425716326855695</v>
+        <v>0.86287509896072201</v>
       </c>
       <c r="N86">
-        <v>0.70568509965508597</v>
+        <v>0.71186850560083803</v>
       </c>
       <c r="O86">
-        <v>0.760623272731341</v>
+        <v>0.76441353969111003</v>
       </c>
       <c r="P86">
-        <v>0.81844079102460399</v>
+        <v>0.82114886816839405</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>37712</v>
       </c>
       <c r="B87">
-        <v>0.70793393736859</v>
+        <v>0.70929706299259099</v>
       </c>
       <c r="C87">
-        <v>0.76844108611817996</v>
+        <v>0.76964148754365602</v>
       </c>
       <c r="D87">
-        <v>0.823450345713301</v>
+        <v>0.82439257386676801</v>
       </c>
       <c r="E87">
-        <v>0.70761284384989698</v>
+        <v>0.70920845581951997</v>
       </c>
       <c r="F87">
-        <v>0.766264920095861</v>
+        <v>0.76796016206643003</v>
       </c>
       <c r="G87">
-        <v>0.81513516908516204</v>
+        <v>0.81657526201640296</v>
       </c>
       <c r="H87">
-        <v>0.69123191342177603</v>
+        <v>0.69023537163783599</v>
       </c>
       <c r="I87">
-        <v>0.74125576665194803</v>
+        <v>0.74000373285681198</v>
       </c>
       <c r="J87">
-        <v>0.79765262574266205</v>
+        <v>0.79687252476416304</v>
       </c>
       <c r="K87">
-        <v>0.74583034198846898</v>
+        <v>0.74798773901483295</v>
       </c>
       <c r="L87">
-        <v>0.80627486865778997</v>
+        <v>0.80691570867534301</v>
       </c>
       <c r="M87">
-        <v>0.862939492956035</v>
+        <v>0.86173103120802996</v>
       </c>
       <c r="N87">
-        <v>0.71344853806022202</v>
+        <v>0.71923770540559595</v>
       </c>
       <c r="O87">
-        <v>0.76733359878950302</v>
+        <v>0.77151036635515402</v>
       </c>
       <c r="P87">
-        <v>0.82398761541143495</v>
+        <v>0.82755530028395996</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>37803</v>
       </c>
       <c r="B88">
-        <v>0.69709853869178895</v>
+        <v>0.69810083493916597</v>
       </c>
       <c r="C88">
-        <v>0.76000787365767697</v>
+        <v>0.76094336505123406</v>
       </c>
       <c r="D88">
-        <v>0.81887988505505005</v>
+        <v>0.81964623300555794</v>
       </c>
       <c r="E88">
-        <v>0.68812388815216396</v>
+        <v>0.69036074722176499</v>
       </c>
       <c r="F88">
-        <v>0.75292459139506496</v>
+        <v>0.75496178014249504</v>
       </c>
       <c r="G88">
-        <v>0.80907786019677097</v>
+        <v>0.81058575669402999</v>
       </c>
       <c r="H88">
-        <v>0.67271603626096199</v>
+        <v>0.67120726516837403</v>
       </c>
       <c r="I88">
-        <v>0.72615848018266504</v>
+        <v>0.72432634818971198</v>
       </c>
       <c r="J88">
-        <v>0.78713792472842303</v>
+        <v>0.78582095844236599</v>
       </c>
       <c r="K88">
-        <v>0.76440057907174197</v>
+        <v>0.76632334192956597</v>
       </c>
       <c r="L88">
-        <v>0.82171233459559201</v>
+        <v>0.822461843231585</v>
       </c>
       <c r="M88">
-        <v>0.874267788073949</v>
+        <v>0.87312970664544598</v>
       </c>
       <c r="N88">
-        <v>0.71584477149145298</v>
+        <v>0.72063040233637499</v>
       </c>
       <c r="O88">
-        <v>0.77041822868521204</v>
+        <v>0.77419600738527405</v>
       </c>
       <c r="P88">
-        <v>0.82731460023453396</v>
+        <v>0.83107886640145101</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>37895</v>
       </c>
       <c r="B89">
-        <v>0.69262785410701999</v>
+        <v>0.69377668609619303</v>
       </c>
       <c r="C89">
-        <v>0.75591600327380704</v>
+        <v>0.75687338910663005</v>
       </c>
       <c r="D89">
-        <v>0.81616614479308103</v>
+        <v>0.81690102100436202</v>
       </c>
       <c r="E89">
-        <v>0.69384102492564703</v>
+        <v>0.69632928893884305</v>
       </c>
       <c r="F89">
-        <v>0.75619565522202903</v>
+        <v>0.75818601382250395</v>
       </c>
       <c r="G89">
-        <v>0.81188961421040395</v>
+        <v>0.81310937851554299</v>
       </c>
       <c r="H89">
-        <v>0.67520446215540797</v>
+        <v>0.67551135078356905</v>
       </c>
       <c r="I89">
-        <v>0.72827520950569002</v>
+        <v>0.72789398141790396</v>
       </c>
       <c r="J89">
-        <v>0.78903186496631905</v>
+        <v>0.78861294632604495</v>
       </c>
       <c r="K89">
-        <v>0.728456674844423</v>
+        <v>0.72990104920529597</v>
       </c>
       <c r="L89">
-        <v>0.793568376128306</v>
+        <v>0.79451611450415205</v>
       </c>
       <c r="M89">
-        <v>0.85622173101473498</v>
+        <v>0.85580191689326801</v>
       </c>
       <c r="N89">
-        <v>0.71219000744628702</v>
+        <v>0.71680856216122502</v>
       </c>
       <c r="O89">
-        <v>0.76639620881536397</v>
+        <v>0.76953494954868995</v>
       </c>
       <c r="P89">
-        <v>0.82404437272584996</v>
+        <v>0.82693536298091397</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>37987</v>
       </c>
       <c r="B90">
-        <v>0.68859585028028203</v>
+        <v>0.68939480590820801</v>
       </c>
       <c r="C90">
-        <v>0.75306357259397005</v>
+        <v>0.75362598162828098</v>
       </c>
       <c r="D90">
-        <v>0.81441977253102305</v>
+        <v>0.81466626482265503</v>
       </c>
       <c r="E90">
-        <v>0.69102938247816204</v>
+        <v>0.69327483419640601</v>
       </c>
       <c r="F90">
-        <v>0.75523242804189605</v>
+        <v>0.75684810004082403</v>
       </c>
       <c r="G90">
-        <v>0.81256954309007501</v>
+        <v>0.81328602817284201</v>
       </c>
       <c r="H90">
-        <v>0.66609163714539799</v>
+        <v>0.66573211062275195</v>
       </c>
       <c r="I90">
-        <v>0.72053008345089398</v>
+        <v>0.71981621826025</v>
       </c>
       <c r="J90">
-        <v>0.78365416838675295</v>
+        <v>0.78300459371478903</v>
       </c>
       <c r="K90">
-        <v>0.71511384499914299</v>
+        <v>0.71613797161763504</v>
       </c>
       <c r="L90">
-        <v>0.78314904686389197</v>
+        <v>0.78354741928341798</v>
       </c>
       <c r="M90">
-        <v>0.84958716365185205</v>
+        <v>0.84824161692321498</v>
       </c>
       <c r="N90">
-        <v>0.71328918907917505</v>
+        <v>0.717467308087676</v>
       </c>
       <c r="O90">
-        <v>0.76644752259255899</v>
+        <v>0.769083086506129</v>
       </c>
       <c r="P90">
-        <v>0.82295900505483499</v>
+        <v>0.82505327328394196</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>38078</v>
       </c>
       <c r="B91">
-        <v>0.68642897636706401</v>
+        <v>0.68698534992803295</v>
       </c>
       <c r="C91">
-        <v>0.75236858582016897</v>
+        <v>0.75268689527339405</v>
       </c>
       <c r="D91">
-        <v>0.814835778064123</v>
+        <v>0.81485148104599003</v>
       </c>
       <c r="E91">
-        <v>0.69917374887589101</v>
+        <v>0.70162526157565897</v>
       </c>
       <c r="F91">
-        <v>0.761230702104292</v>
+        <v>0.76301950537301999</v>
       </c>
       <c r="G91">
-        <v>0.81663170366223303</v>
+        <v>0.81743477207338699</v>
       </c>
       <c r="H91">
-        <v>0.65177341746103801</v>
+        <v>0.64928590522691798</v>
       </c>
       <c r="I91">
-        <v>0.71040751579262496</v>
+        <v>0.707862126765198</v>
       </c>
       <c r="J91">
-        <v>0.77826504872813795</v>
+        <v>0.77634002342188801</v>
       </c>
       <c r="K91">
-        <v>0.71728252670658799</v>
+        <v>0.71685744492963999</v>
       </c>
       <c r="L91">
-        <v>0.785647879850769</v>
+        <v>0.78461849023087504</v>
       </c>
       <c r="M91">
-        <v>0.85244184273324897</v>
+        <v>0.84995729146119903</v>
       </c>
       <c r="N91">
-        <v>0.71629671087270197</v>
+        <v>0.72079714634371606</v>
       </c>
       <c r="O91">
-        <v>0.76759859089680904</v>
+        <v>0.77040784605870505</v>
       </c>
       <c r="P91">
-        <v>0.82263351182674105</v>
+        <v>0.82472508175471804</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>38169</v>
       </c>
       <c r="B92">
-        <v>0.67209946949880195</v>
+        <v>0.67244831036938901</v>
       </c>
       <c r="C92">
-        <v>0.74143362553776604</v>
+        <v>0.74147961088902103</v>
       </c>
       <c r="D92">
-        <v>0.80949127363781703</v>
+        <v>0.80924260511769797</v>
       </c>
       <c r="E92">
-        <v>0.69044151527072395</v>
+        <v>0.69223384161345403</v>
       </c>
       <c r="F92">
-        <v>0.75700948533978896</v>
+        <v>0.75822785855873198</v>
       </c>
       <c r="G92">
-        <v>0.81748458006698299</v>
+        <v>0.81779295067333002</v>
       </c>
       <c r="H92">
-        <v>0.64222059492612205</v>
+        <v>0.64056872869660897</v>
       </c>
       <c r="I92">
-        <v>0.70324569281629901</v>
+        <v>0.70149706132773704</v>
       </c>
       <c r="J92">
-        <v>0.77570430812675595</v>
+        <v>0.77418254394422004</v>
       </c>
       <c r="K92">
-        <v>0.70483607050873198</v>
+        <v>0.70340352545278695</v>
       </c>
       <c r="L92">
-        <v>0.77504548873310097</v>
+        <v>0.77303904945944302</v>
       </c>
       <c r="M92">
-        <v>0.84507581853759395</v>
+        <v>0.84190070704216902</v>
       </c>
       <c r="N92">
-        <v>0.69216671731280099</v>
+        <v>0.69632950124300796</v>
       </c>
       <c r="O92">
-        <v>0.75175451367470103</v>
+        <v>0.75373933060930198</v>
       </c>
       <c r="P92">
-        <v>0.81681164001902695</v>
+        <v>0.81781431023576401</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>38261</v>
       </c>
       <c r="B93">
-        <v>0.67111744625914205</v>
+        <v>0.67134005891965198</v>
       </c>
       <c r="C93">
-        <v>0.73942981658224805</v>
+        <v>0.73947403932628697</v>
       </c>
       <c r="D93">
-        <v>0.805949472451995</v>
+        <v>0.80582948142562405</v>
       </c>
       <c r="E93">
-        <v>0.68024538326983297</v>
+        <v>0.68243095204153204</v>
       </c>
       <c r="F93">
-        <v>0.74774507228545195</v>
+        <v>0.74947358392517904</v>
       </c>
       <c r="G93">
-        <v>0.80989957142106805</v>
+        <v>0.81078535479157599</v>
       </c>
       <c r="H93">
-        <v>0.631874474980197</v>
+        <v>0.63110247099505201</v>
       </c>
       <c r="I93">
-        <v>0.69379429211028998</v>
+        <v>0.69336070736810196</v>
       </c>
       <c r="J93">
-        <v>0.76671830090342796</v>
+        <v>0.76651221881366804</v>
       </c>
       <c r="K93">
-        <v>0.70730323236324399</v>
+        <v>0.70685884786965503</v>
       </c>
       <c r="L93">
-        <v>0.77573034558862897</v>
+        <v>0.77447299761188604</v>
       </c>
       <c r="M93">
-        <v>0.84221920134301098</v>
+        <v>0.83965746098040195</v>
       </c>
       <c r="N93">
-        <v>0.69019890667148098</v>
+        <v>0.692551159446266</v>
       </c>
       <c r="O93">
-        <v>0.75066467209593701</v>
+        <v>0.75140140637984998</v>
       </c>
       <c r="P93">
-        <v>0.81511332370369105</v>
+        <v>0.81546983507525905</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>38353</v>
       </c>
       <c r="B94">
-        <v>0.67270782384238703</v>
+        <v>0.67314457180601495</v>
       </c>
       <c r="C94">
-        <v>0.74054764598673195</v>
+        <v>0.740764047902707</v>
       </c>
       <c r="D94">
-        <v>0.80561471013502095</v>
+        <v>0.80556000689945195</v>
       </c>
       <c r="E94">
-        <v>0.68701535679172998</v>
+        <v>0.69028168621892105</v>
       </c>
       <c r="F94">
-        <v>0.74913878846715098</v>
+        <v>0.75198597077366802</v>
       </c>
       <c r="G94">
-        <v>0.80741926720073998</v>
+        <v>0.80921420784252596</v>
       </c>
       <c r="H94">
-        <v>0.62724797959962098</v>
+        <v>0.62815268240822097</v>
       </c>
       <c r="I94">
-        <v>0.68778041133684198</v>
+        <v>0.68902345547159105</v>
       </c>
       <c r="J94">
-        <v>0.760239379843898</v>
+        <v>0.76128441410860104</v>
       </c>
       <c r="K94">
-        <v>0.72902777355592396</v>
+        <v>0.72752268335839598</v>
       </c>
       <c r="L94">
-        <v>0.79175021705201898</v>
+        <v>0.78973690381414396</v>
       </c>
       <c r="M94">
-        <v>0.85002304877275003</v>
+        <v>0.84700187585799802</v>
       </c>
       <c r="N94">
-        <v>0.69297225814020003</v>
+        <v>0.69656598328293196</v>
       </c>
       <c r="O94">
-        <v>0.75269064192520896</v>
+        <v>0.75396257741002604</v>
       </c>
       <c r="P94">
-        <v>0.814157752955882</v>
+        <v>0.814531447071977</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>38443</v>
       </c>
       <c r="B95">
-        <v>0.67516399199129595</v>
+        <v>0.67577222600236198</v>
       </c>
       <c r="C95">
-        <v>0.74252082330665004</v>
+        <v>0.74293742254919404</v>
       </c>
       <c r="D95">
-        <v>0.80646817274415605</v>
+        <v>0.80651557730074896</v>
       </c>
       <c r="E95">
-        <v>0.67235184666304904</v>
+        <v>0.67420581736215401</v>
       </c>
       <c r="F95">
-        <v>0.73881879919479099</v>
+        <v>0.74017064042314196</v>
       </c>
       <c r="G95">
-        <v>0.80094153297920601</v>
+        <v>0.80160728264117198</v>
       </c>
       <c r="H95">
-        <v>0.62184389256122197</v>
+        <v>0.62227923880371305</v>
       </c>
       <c r="I95">
-        <v>0.68166868873905295</v>
+        <v>0.68291564983537201</v>
       </c>
       <c r="J95">
-        <v>0.75421758232393499</v>
+        <v>0.75559377301186104</v>
       </c>
       <c r="K95">
-        <v>0.73320690739544803</v>
+        <v>0.73043831521819103</v>
       </c>
       <c r="L95">
-        <v>0.79871618854166504</v>
+        <v>0.79573111809897201</v>
       </c>
       <c r="M95">
-        <v>0.85712679771268896</v>
+        <v>0.85334610400295297</v>
       </c>
       <c r="N95">
-        <v>0.70134525214344601</v>
+        <v>0.70523717353715898</v>
       </c>
       <c r="O95">
-        <v>0.75949113074991403</v>
+        <v>0.76140303244145002</v>
       </c>
       <c r="P95">
-        <v>0.81712542411376299</v>
+        <v>0.81813195024418095</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>38534</v>
       </c>
       <c r="B96">
-        <v>0.67482526280418798</v>
+        <v>0.67535829610811304</v>
       </c>
       <c r="C96">
-        <v>0.742402272502516</v>
+        <v>0.74270933569916298</v>
       </c>
       <c r="D96">
-        <v>0.80702258070706001</v>
+        <v>0.80708680530707999</v>
       </c>
       <c r="E96">
-        <v>0.663385132636099</v>
+        <v>0.66394028074720002</v>
       </c>
       <c r="F96">
-        <v>0.73153584804774496</v>
+        <v>0.73183252869299298</v>
       </c>
       <c r="G96">
-        <v>0.79614122440397606</v>
+        <v>0.79622512122085998</v>
       </c>
       <c r="H96">
-        <v>0.62214194876363005</v>
+        <v>0.62252820547853105</v>
       </c>
       <c r="I96">
-        <v>0.68172736418815905</v>
+        <v>0.68322302473138197</v>
       </c>
       <c r="J96">
-        <v>0.75413557603414305</v>
+        <v>0.75586693253068404</v>
       </c>
       <c r="K96">
-        <v>0.74525566213112004</v>
+        <v>0.74342659113643395</v>
       </c>
       <c r="L96">
-        <v>0.81178490757344302</v>
+        <v>0.80979516500499005</v>
       </c>
       <c r="M96">
-        <v>0.86797353468373994</v>
+        <v>0.86470653481446802</v>
       </c>
       <c r="N96">
-        <v>0.69310547068047301</v>
+        <v>0.69736556415960704</v>
       </c>
       <c r="O96">
-        <v>0.75387110115594302</v>
+        <v>0.75577306602382599</v>
       </c>
       <c r="P96">
-        <v>0.813677065384807</v>
+        <v>0.81441393952215102</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>38626</v>
       </c>
       <c r="B97">
-        <v>0.67736390268854496</v>
+        <v>0.67813200409129404</v>
       </c>
       <c r="C97">
-        <v>0.74401051050468303</v>
+        <v>0.74474562773022601</v>
       </c>
       <c r="D97">
-        <v>0.80760967708650999</v>
+        <v>0.80801718473115902</v>
       </c>
       <c r="E97">
-        <v>0.65641575096514204</v>
+        <v>0.65759983887166396</v>
       </c>
       <c r="F97">
-        <v>0.72633634591596596</v>
+        <v>0.72717538896794698</v>
       </c>
       <c r="G97">
-        <v>0.79262911507115197</v>
+        <v>0.79295148751782196</v>
       </c>
       <c r="H97">
-        <v>0.62659959290108402</v>
+        <v>0.62626150071221998</v>
       </c>
       <c r="I97">
-        <v>0.685095722441462</v>
+        <v>0.68595051211105595</v>
       </c>
       <c r="J97">
-        <v>0.75569860397806599</v>
+        <v>0.75698870819812103</v>
       </c>
       <c r="K97">
-        <v>0.76466200766386005</v>
+        <v>0.76538098302756297</v>
       </c>
       <c r="L97">
-        <v>0.83094606310421903</v>
+        <v>0.83200847561235702</v>
       </c>
       <c r="M97">
-        <v>0.88161569455683597</v>
+        <v>0.88003715566811203</v>
       </c>
       <c r="N97">
-        <v>0.70589331671125299</v>
+        <v>0.70956139981211996</v>
       </c>
       <c r="O97">
-        <v>0.76216957630038096</v>
+        <v>0.76410418166398697</v>
       </c>
       <c r="P97">
-        <v>0.81661201579138798</v>
+        <v>0.81741605994002398</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>38718</v>
       </c>
       <c r="B98">
-        <v>0.68615832717160696</v>
+        <v>0.68700258858000596</v>
       </c>
       <c r="C98">
-        <v>0.75267304613848596</v>
+        <v>0.753531767888454</v>
       </c>
       <c r="D98">
-        <v>0.81388961483057198</v>
+        <v>0.81442091268877403</v>
       </c>
       <c r="E98">
-        <v>0.65267587661080695</v>
+        <v>0.65344166532661296</v>
       </c>
       <c r="F98">
-        <v>0.72586382765221802</v>
+        <v>0.72629245018418298</v>
       </c>
       <c r="G98">
-        <v>0.794413452148231</v>
+        <v>0.79440814850978603</v>
       </c>
       <c r="H98">
-        <v>0.64331806948562997</v>
+        <v>0.64132340688534895</v>
       </c>
       <c r="I98">
-        <v>0.69945691485171801</v>
+        <v>0.69907524229729701</v>
       </c>
       <c r="J98">
-        <v>0.76564810503575698</v>
+        <v>0.76626505380560495</v>
       </c>
       <c r="K98">
-        <v>0.78383514432549894</v>
+        <v>0.78522173970394704</v>
       </c>
       <c r="L98">
-        <v>0.84978085143944504</v>
+        <v>0.85143164862062204</v>
       </c>
       <c r="M98">
-        <v>0.89554546490870302</v>
+        <v>0.89426458782523699</v>
       </c>
       <c r="N98">
-        <v>0.70343954366632</v>
+        <v>0.70720100824112497</v>
       </c>
       <c r="O98">
-        <v>0.76267792365459997</v>
+        <v>0.76473993965198095</v>
       </c>
       <c r="P98">
-        <v>0.81894184067452003</v>
+        <v>0.81998593635274997</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>38808</v>
       </c>
       <c r="B99">
-        <v>0.69312186754323002</v>
+        <v>0.69398850356744202</v>
       </c>
       <c r="C99">
-        <v>0.76088605998544701</v>
+        <v>0.76184479573361097</v>
       </c>
       <c r="D99">
-        <v>0.82122873566997301</v>
+        <v>0.82174125154265998</v>
       </c>
       <c r="E99">
-        <v>0.65421322549460903</v>
+        <v>0.65456245409255298</v>
       </c>
       <c r="F99">
-        <v>0.72928283525868298</v>
+        <v>0.729290142184432</v>
       </c>
       <c r="G99">
-        <v>0.798955429879463</v>
+        <v>0.79855866747225801</v>
       </c>
       <c r="H99">
-        <v>0.65456425295727205</v>
+        <v>0.65130595898070798</v>
       </c>
       <c r="I99">
-        <v>0.70982735280036702</v>
+        <v>0.70832451391944795</v>
       </c>
       <c r="J99">
-        <v>0.77415480184416496</v>
+        <v>0.77393225872681104</v>
       </c>
       <c r="K99">
-        <v>0.80570910115725103</v>
+        <v>0.80671623111437096</v>
       </c>
       <c r="L99">
-        <v>0.87215583366100802</v>
+        <v>0.87353075347847997</v>
       </c>
       <c r="M99">
-        <v>0.91365260127030801</v>
+        <v>0.91131813040364296</v>
       </c>
       <c r="N99">
-        <v>0.70245965586502201</v>
+        <v>0.70618868507603005</v>
       </c>
       <c r="O99">
-        <v>0.76334146365581901</v>
+        <v>0.76575543079599895</v>
       </c>
       <c r="P99">
-        <v>0.82135795264162403</v>
+        <v>0.82293328882440797</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>38899</v>
       </c>
       <c r="B100">
-        <v>0.69265269577587596</v>
+        <v>0.69405888903693203</v>
       </c>
       <c r="C100">
-        <v>0.76118140890868402</v>
+        <v>0.76253544400829298</v>
       </c>
       <c r="D100">
-        <v>0.82152703258925297</v>
+        <v>0.822442882638312</v>
       </c>
       <c r="E100">
-        <v>0.66090298998639596</v>
+        <v>0.66299352269529699</v>
       </c>
       <c r="F100">
-        <v>0.73322361177406303</v>
+        <v>0.73463717653968197</v>
       </c>
       <c r="G100">
-        <v>0.79893868596640005</v>
+        <v>0.799649218662148</v>
       </c>
       <c r="H100">
-        <v>0.65378510735769002</v>
+        <v>0.65108622760248702</v>
       </c>
       <c r="I100">
-        <v>0.71009010367774505</v>
+        <v>0.70909300780779905</v>
       </c>
       <c r="J100">
-        <v>0.77505398205750498</v>
+        <v>0.77511314631733297</v>
       </c>
       <c r="K100">
-        <v>0.80211439582381605</v>
+        <v>0.80374000247913402</v>
       </c>
       <c r="L100">
-        <v>0.86847961950296804</v>
+        <v>0.87019852476589099</v>
       </c>
       <c r="M100">
-        <v>0.91135998883703195</v>
+        <v>0.909963987985281</v>
       </c>
       <c r="N100">
-        <v>0.70048545004533103</v>
+        <v>0.70462435180278904</v>
       </c>
       <c r="O100">
-        <v>0.76562904710299895</v>
+        <v>0.76824069979544296</v>
       </c>
       <c r="P100">
-        <v>0.82387442400998101</v>
+        <v>0.82571991994573601</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>38991</v>
       </c>
       <c r="B101">
-        <v>0.69774192399759005</v>
+        <v>0.69944683241204697</v>
       </c>
       <c r="C101">
-        <v>0.76626963335543696</v>
+        <v>0.76776681528427404</v>
       </c>
       <c r="D101">
-        <v>0.82508025271187402</v>
+        <v>0.82595872407136595</v>
       </c>
       <c r="E101">
-        <v>0.66517663086557299</v>
+        <v>0.66720666601157397</v>
       </c>
       <c r="F101">
-        <v>0.73659578340244403</v>
+        <v>0.73815898133371805</v>
       </c>
       <c r="G101">
-        <v>0.80032758604955101</v>
+        <v>0.80127615722915801</v>
       </c>
       <c r="H101">
-        <v>0.654300848462122</v>
+        <v>0.65323112431547403</v>
       </c>
       <c r="I101">
-        <v>0.71221107359562097</v>
+        <v>0.71280069553889502</v>
       </c>
       <c r="J101">
-        <v>0.77817127245031903</v>
+        <v>0.77918039748506995</v>
       </c>
       <c r="K101">
-        <v>0.79248359723338302</v>
+        <v>0.79442024147657897</v>
       </c>
       <c r="L101">
-        <v>0.86086475577672295</v>
+        <v>0.86306026805910796</v>
       </c>
       <c r="M101">
-        <v>0.90539910690425396</v>
+        <v>0.904645981662483</v>
       </c>
       <c r="N101">
-        <v>0.69714198575655695</v>
+        <v>0.702589468535468</v>
       </c>
       <c r="O101">
-        <v>0.76562102993946102</v>
+        <v>0.76824926259363202</v>
       </c>
       <c r="P101">
-        <v>0.825087224970527</v>
+        <v>0.82633308237104297</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>39083</v>
       </c>
       <c r="B102">
-        <v>0.70563855903734296</v>
+        <v>0.70734371410505203</v>
       </c>
       <c r="C102">
-        <v>0.77200720765176301</v>
+        <v>0.77350910178325005</v>
       </c>
       <c r="D102">
-        <v>0.82911430693873001</v>
+        <v>0.82999804548062095</v>
       </c>
       <c r="E102">
-        <v>0.68594798264257595</v>
+        <v>0.68843563391109697</v>
       </c>
       <c r="F102">
-        <v>0.74992342250380595</v>
+        <v>0.75210970381577902</v>
       </c>
       <c r="G102">
-        <v>0.80642816183238697</v>
+        <v>0.80788707994856801</v>
       </c>
       <c r="H102">
-        <v>0.66745193298335603</v>
+        <v>0.66778940608108805</v>
       </c>
       <c r="I102">
-        <v>0.72410329240999605</v>
+        <v>0.72568554363028903</v>
       </c>
       <c r="J102">
-        <v>0.78684345916528997</v>
+        <v>0.78856384214972797</v>
       </c>
       <c r="K102">
-        <v>0.77088899045849002</v>
+        <v>0.77362925274879901</v>
       </c>
       <c r="L102">
-        <v>0.83826710341195199</v>
+        <v>0.84144184888302997</v>
       </c>
       <c r="M102">
-        <v>0.88866359309280096</v>
+        <v>0.88930751435351796</v>
       </c>
       <c r="N102">
-        <v>0.70676307128559401</v>
+        <v>0.71218126195847897</v>
       </c>
       <c r="O102">
-        <v>0.77344830223907102</v>
+        <v>0.77643055135996597</v>
       </c>
       <c r="P102">
-        <v>0.83181579988693899</v>
+        <v>0.83340070442679504</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>39173</v>
       </c>
       <c r="B103">
-        <v>0.71437176671760605</v>
+        <v>0.71593802067034396</v>
       </c>
       <c r="C103">
-        <v>0.78115623334728801</v>
+        <v>0.78259075401486899</v>
       </c>
       <c r="D103">
-        <v>0.83655859833831903</v>
+        <v>0.83748042611926199</v>
       </c>
       <c r="E103">
-        <v>0.691960307355305</v>
+        <v>0.69428167505550398</v>
       </c>
       <c r="F103">
-        <v>0.75835331570488496</v>
+        <v>0.76051257398342798</v>
       </c>
       <c r="G103">
-        <v>0.81410505471373795</v>
+        <v>0.81585689367168102</v>
       </c>
       <c r="H103">
-        <v>0.68608169863564805</v>
+        <v>0.68417135379238403</v>
       </c>
       <c r="I103">
-        <v>0.74049925523011395</v>
+        <v>0.74053116895614202</v>
       </c>
       <c r="J103">
-        <v>0.7993170717875</v>
+        <v>0.80017555667000895</v>
       </c>
       <c r="K103">
-        <v>0.762903183072703</v>
+        <v>0.76528694019982102</v>
       </c>
       <c r="L103">
-        <v>0.83126575861148599</v>
+        <v>0.83429539047393497</v>
       </c>
       <c r="M103">
-        <v>0.88479706395093705</v>
+        <v>0.88527158641886505</v>
       </c>
       <c r="N103">
-        <v>0.70654939831043295</v>
+        <v>0.71188211705201898</v>
       </c>
       <c r="O103">
-        <v>0.77724141881575304</v>
+        <v>0.780097278590001</v>
       </c>
       <c r="P103">
-        <v>0.83549711570125595</v>
+        <v>0.83704246438950103</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>39264</v>
       </c>
       <c r="B104">
-        <v>0.72134038283008095</v>
+        <v>0.72324918705169305</v>
       </c>
       <c r="C104">
-        <v>0.78826997541264299</v>
+        <v>0.79012861441818105</v>
       </c>
       <c r="D104">
-        <v>0.84047247126723401</v>
+        <v>0.84176356497185101</v>
       </c>
       <c r="E104">
-        <v>0.69707707210981495</v>
+        <v>0.70072339421882301</v>
       </c>
       <c r="F104">
-        <v>0.76011088419373696</v>
+        <v>0.76346080820001005</v>
       </c>
       <c r="G104">
-        <v>0.81166800759767399</v>
+        <v>0.81427326194133198</v>
       </c>
       <c r="H104">
-        <v>0.70956374071756201</v>
+        <v>0.70711893743341703</v>
       </c>
       <c r="I104">
-        <v>0.76025544979549597</v>
+        <v>0.760581026654776</v>
       </c>
       <c r="J104">
-        <v>0.81166545585490601</v>
+        <v>0.812656948196398</v>
       </c>
       <c r="K104">
-        <v>0.74740926490889203</v>
+        <v>0.75038458122583995</v>
       </c>
       <c r="L104">
-        <v>0.82316196804333797</v>
+        <v>0.82645288659521998</v>
       </c>
       <c r="M104">
-        <v>0.88013852562855999</v>
+        <v>0.88084114367775201</v>
       </c>
       <c r="N104">
-        <v>0.705112822139353</v>
+        <v>0.7125482265384</v>
       </c>
       <c r="O104">
-        <v>0.77844425212619595</v>
+        <v>0.78300899014916903</v>
       </c>
       <c r="P104">
-        <v>0.83474782415078896</v>
+        <v>0.83785901636127003</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>39356</v>
       </c>
       <c r="B105">
-        <v>0.73304305126717595</v>
+        <v>0.73451324022917797</v>
       </c>
       <c r="C105">
-        <v>0.79569485782681504</v>
+        <v>0.79731986488567796</v>
       </c>
       <c r="D105">
-        <v>0.84414997276736903</v>
+        <v>0.84528325055799802</v>
       </c>
       <c r="E105">
-        <v>0.69627522943659503</v>
+        <v>0.70013740016713</v>
       </c>
       <c r="F105">
-        <v>0.75960811258102201</v>
+        <v>0.76304244414042499</v>
       </c>
       <c r="G105">
-        <v>0.81074702289617895</v>
+        <v>0.81340609485499804</v>
       </c>
       <c r="H105">
-        <v>0.72770774084447698</v>
+        <v>0.72336864711495197</v>
       </c>
       <c r="I105">
-        <v>0.77285718194409903</v>
+        <v>0.77136290476873204</v>
       </c>
       <c r="J105">
-        <v>0.81781403313981305</v>
+        <v>0.81746115216989401</v>
       </c>
       <c r="K105">
-        <v>0.75528896530478595</v>
+        <v>0.75901947933719405</v>
       </c>
       <c r="L105">
-        <v>0.82788500772532303</v>
+        <v>0.83236462638532605</v>
       </c>
       <c r="M105">
-        <v>0.88205224497948098</v>
+        <v>0.88409795392523305</v>
       </c>
       <c r="N105">
-        <v>0.72044892364288704</v>
+        <v>0.72794434413285503</v>
       </c>
       <c r="O105">
-        <v>0.78398989934091001</v>
+        <v>0.78944704419985101</v>
       </c>
       <c r="P105">
-        <v>0.83424765711568805</v>
+        <v>0.83801081211616102</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>39448</v>
       </c>
       <c r="B106">
-        <v>0.74787158573577595</v>
+        <v>0.74921773084929399</v>
       </c>
       <c r="C106">
-        <v>0.80786756721501396</v>
+        <v>0.80947820037025098</v>
       </c>
       <c r="D106">
-        <v>0.85173228812941704</v>
+        <v>0.85297387096120003</v>
       </c>
       <c r="E106">
-        <v>0.70284770013400499</v>
+        <v>0.70735674534540305</v>
       </c>
       <c r="F106">
-        <v>0.764699346572011</v>
+        <v>0.76849287733745797</v>
       </c>
       <c r="G106">
-        <v>0.81496615386321702</v>
+        <v>0.817915892554956</v>
       </c>
       <c r="H106">
-        <v>0.73686760177176902</v>
+        <v>0.73334505297202301</v>
       </c>
       <c r="I106">
-        <v>0.77868611110409602</v>
+        <v>0.77820188460905204</v>
       </c>
       <c r="J106">
-        <v>0.82045227146558997</v>
+        <v>0.82076370889623396</v>
       </c>
       <c r="K106">
-        <v>0.77902979007711304</v>
+        <v>0.782045001594741</v>
       </c>
       <c r="L106">
-        <v>0.84613550373097102</v>
+        <v>0.85027722156589802</v>
       </c>
       <c r="M106">
-        <v>0.89273588862906705</v>
+        <v>0.894778269582712</v>
       </c>
       <c r="N106">
-        <v>0.72036144040920502</v>
+        <v>0.72696588678528495</v>
       </c>
       <c r="O106">
-        <v>0.78720213348239798</v>
+        <v>0.79210730599618895</v>
       </c>
       <c r="P106">
-        <v>0.83731951555357798</v>
+        <v>0.84084369036534001</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>39539</v>
       </c>
       <c r="B107">
-        <v>0.763960378524426</v>
+        <v>0.76556031927992496</v>
       </c>
       <c r="C107">
-        <v>0.82347500889596703</v>
+        <v>0.82533833497694498</v>
       </c>
       <c r="D107">
-        <v>0.86288416708260995</v>
+        <v>0.86444960633394596</v>
       </c>
       <c r="E107">
-        <v>0.70817775349616097</v>
+        <v>0.71264179954396401</v>
       </c>
       <c r="F107">
-        <v>0.772864073010745</v>
+        <v>0.77680989995876704</v>
       </c>
       <c r="G107">
-        <v>0.82274338457160601</v>
+        <v>0.82604173337100495</v>
       </c>
       <c r="H107">
-        <v>0.752059547477407</v>
+        <v>0.74823597502297401</v>
       </c>
       <c r="I107">
-        <v>0.79261865575750201</v>
+        <v>0.79242666147770902</v>
       </c>
       <c r="J107">
-        <v>0.83189868152022095</v>
+        <v>0.83263673703045304</v>
       </c>
       <c r="K107">
-        <v>0.81818835289770797</v>
+        <v>0.82372460476499498</v>
       </c>
       <c r="L107">
-        <v>0.880158026424399</v>
+        <v>0.88603207057247002</v>
       </c>
       <c r="M107">
-        <v>0.91734311372266897</v>
+        <v>0.920151199514744</v>
       </c>
       <c r="N107">
-        <v>0.73692466143996604</v>
+        <v>0.74412145092168402</v>
       </c>
       <c r="O107">
-        <v>0.80169691488664896</v>
+        <v>0.80663472785886403</v>
       </c>
       <c r="P107">
-        <v>0.84645583853192496</v>
+        <v>0.85008131932569397</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>39630</v>
       </c>
       <c r="B108">
-        <v>0.77503307490718798</v>
+        <v>0.77616630501149597</v>
       </c>
       <c r="C108">
-        <v>0.83819778746800999</v>
+        <v>0.83973276984748602</v>
       </c>
       <c r="D108">
-        <v>0.87661534219198201</v>
+        <v>0.87797456492827897</v>
       </c>
       <c r="E108">
-        <v>0.71481207705449601</v>
+        <v>0.71830494143673795</v>
       </c>
       <c r="F108">
-        <v>0.78343613546880098</v>
+        <v>0.78639574274645396</v>
       </c>
       <c r="G108">
-        <v>0.83620410185295502</v>
+        <v>0.83861454132326896</v>
       </c>
       <c r="H108">
-        <v>0.79199859210205203</v>
+        <v>0.78561412053497204</v>
       </c>
       <c r="I108">
-        <v>0.82737898987821901</v>
+        <v>0.82594473686923697</v>
       </c>
       <c r="J108">
-        <v>0.85991602068830997</v>
+        <v>0.85984827904942795</v>
       </c>
       <c r="K108">
-        <v>0.80869786098801899</v>
+        <v>0.81648797922225103</v>
       </c>
       <c r="L108">
-        <v>0.88114711914167898</v>
+        <v>0.88859554416728603</v>
       </c>
       <c r="M108">
-        <v>0.92294554817673802</v>
+        <v>0.92648405199095596</v>
       </c>
       <c r="N108">
-        <v>0.73850173848507406</v>
+        <v>0.74594592080349698</v>
       </c>
       <c r="O108">
-        <v>0.81512923474168397</v>
+        <v>0.81961376091719096</v>
       </c>
       <c r="P108">
-        <v>0.86104350090762305</v>
+        <v>0.86418096253592103</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>39722</v>
       </c>
       <c r="B109">
-        <v>0.82751657644811705</v>
+        <v>0.828248088660828</v>
       </c>
       <c r="C109">
-        <v>0.88829277720081601</v>
+        <v>0.88938724559738902</v>
       </c>
       <c r="D109">
-        <v>0.91344942210541102</v>
+        <v>0.91459796390160097</v>
       </c>
       <c r="E109">
-        <v>0.76985318944181003</v>
+        <v>0.77391387549934898</v>
       </c>
       <c r="F109">
-        <v>0.83398921600421105</v>
+        <v>0.83718925595051297</v>
       </c>
       <c r="G109">
-        <v>0.87272540043442304</v>
+        <v>0.87541763842979403</v>
       </c>
       <c r="H109">
-        <v>0.874769333486897</v>
+        <v>0.86415639855069704</v>
       </c>
       <c r="I109">
-        <v>0.89547218798245498</v>
+        <v>0.89226803857715098</v>
       </c>
       <c r="J109">
-        <v>0.910446977930644</v>
+        <v>0.90932704327404201</v>
       </c>
       <c r="K109">
-        <v>0.82438012371609803</v>
+        <v>0.83275699941887105</v>
       </c>
       <c r="L109">
-        <v>0.90364762086288597</v>
+        <v>0.91097820884213099</v>
       </c>
       <c r="M109">
-        <v>0.94360114629273395</v>
+        <v>0.94709147222208701</v>
       </c>
       <c r="N109">
-        <v>0.77566651945378995</v>
+        <v>0.78200912706942904</v>
       </c>
       <c r="O109">
-        <v>0.86113557448308498</v>
+        <v>0.86229333797715901</v>
       </c>
       <c r="P109">
-        <v>0.89829318630829103</v>
+        <v>0.89927421921093298</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>39814</v>
       </c>
       <c r="B110">
-        <v>0.820089412609879</v>
+        <v>0.82100322420705396</v>
       </c>
       <c r="C110">
-        <v>0.87860075109594404</v>
+        <v>0.880005766625508</v>
       </c>
       <c r="D110">
-        <v>0.90805606733428901</v>
+        <v>0.90930858926557701</v>
       </c>
       <c r="E110">
-        <v>0.77382772603630401</v>
+        <v>0.77901501749805102</v>
       </c>
       <c r="F110">
-        <v>0.83748785008589599</v>
+        <v>0.84197453624526497</v>
       </c>
       <c r="G110">
-        <v>0.87579863395768598</v>
+        <v>0.879139018926964</v>
       </c>
       <c r="H110">
-        <v>0.90136192507700097</v>
+        <v>0.88758202565384203</v>
       </c>
       <c r="I110">
-        <v>0.91222879348556796</v>
+        <v>0.90527363484558099</v>
       </c>
       <c r="J110">
-        <v>0.91823145152192598</v>
+        <v>0.91519940068023098</v>
       </c>
       <c r="K110">
-        <v>0.81677700502597295</v>
+        <v>0.82773856895981901</v>
       </c>
       <c r="L110">
-        <v>0.88836082339896405</v>
+        <v>0.89943936570779803</v>
       </c>
       <c r="M110">
-        <v>0.93347164379979897</v>
+        <v>0.93991430471105697</v>
       </c>
       <c r="N110">
-        <v>0.76611665909531901</v>
+        <v>0.77588816354116197</v>
       </c>
       <c r="O110">
-        <v>0.84196786873673302</v>
+        <v>0.84597519206361205</v>
       </c>
       <c r="P110">
-        <v>0.88885205897681696</v>
+        <v>0.89058398455450105</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>39904</v>
       </c>
       <c r="B111">
-        <v>0.77614942679340704</v>
+        <v>0.77667972755582704</v>
       </c>
       <c r="C111">
-        <v>0.84115905819030301</v>
+        <v>0.84183552928523298</v>
       </c>
       <c r="D111">
-        <v>0.88126575337964996</v>
+        <v>0.881959841018219</v>
       </c>
       <c r="E111">
-        <v>0.72287656388074595</v>
+        <v>0.72722896817302296</v>
       </c>
       <c r="F111">
-        <v>0.79509565286036299</v>
+        <v>0.79862785271701398</v>
       </c>
       <c r="G111">
-        <v>0.84761340478236102</v>
+        <v>0.85022316524520702</v>
       </c>
       <c r="H111">
-        <v>0.83183132548704197</v>
+        <v>0.81925942700709697</v>
       </c>
       <c r="I111">
-        <v>0.85822504119297705</v>
+        <v>0.85183192173254396</v>
       </c>
       <c r="J111">
-        <v>0.88208470238188696</v>
+        <v>0.87882656134886805</v>
       </c>
       <c r="K111">
-        <v>0.790955262426426</v>
+        <v>0.79664192616573404</v>
       </c>
       <c r="L111">
-        <v>0.86713046307500996</v>
+        <v>0.87130253880321595</v>
       </c>
       <c r="M111">
-        <v>0.91233627422919406</v>
+        <v>0.91373843761513196</v>
       </c>
       <c r="N111">
-        <v>0.74907353427061496</v>
+        <v>0.75734828096121798</v>
       </c>
       <c r="O111">
-        <v>0.82911509033875497</v>
+        <v>0.83229995337588403</v>
       </c>
       <c r="P111">
-        <v>0.87567544254310403</v>
+        <v>0.87722893982575501</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>39995</v>
       </c>
       <c r="B112">
-        <v>0.73544537671772003</v>
+        <v>0.73671517984842905</v>
       </c>
       <c r="C112">
-        <v>0.80254933572423603</v>
+        <v>0.80351097373896196</v>
       </c>
       <c r="D112">
-        <v>0.85207816519281798</v>
+        <v>0.85288538055192298</v>
       </c>
       <c r="E112">
-        <v>0.69177522438494898</v>
+        <v>0.69623906349466802</v>
       </c>
       <c r="F112">
-        <v>0.76509127243400799</v>
+        <v>0.76872597348696203</v>
       </c>
       <c r="G112">
-        <v>0.82317880386660003</v>
+        <v>0.82597596710782295</v>
       </c>
       <c r="H112">
-        <v>0.78015647830266199</v>
+        <v>0.77451050934019605</v>
       </c>
       <c r="I112">
-        <v>0.81401295656499795</v>
+        <v>0.81111809066181795</v>
       </c>
       <c r="J112">
-        <v>0.84713554905622002</v>
+        <v>0.84542681967102595</v>
       </c>
       <c r="K112">
-        <v>0.75885784192395001</v>
+        <v>0.76341059638716202</v>
       </c>
       <c r="L112">
-        <v>0.83053044553620203</v>
+        <v>0.83368138946773396</v>
       </c>
       <c r="M112">
-        <v>0.87983731614823002</v>
+        <v>0.88092667701558403</v>
       </c>
       <c r="N112">
-        <v>0.72794567542691702</v>
+        <v>0.73415819908414104</v>
       </c>
       <c r="O112">
-        <v>0.80146402817776297</v>
+        <v>0.80416373162462895</v>
       </c>
       <c r="P112">
-        <v>0.85129391760955697</v>
+        <v>0.85292696868569495</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40087</v>
       </c>
       <c r="B113">
-        <v>0.71249526132291197</v>
+        <v>0.71378071575467295</v>
       </c>
       <c r="C113">
-        <v>0.78046866136683701</v>
+        <v>0.78148841969539995</v>
       </c>
       <c r="D113">
-        <v>0.83518138950952303</v>
+        <v>0.83593356145085196</v>
       </c>
       <c r="E113">
-        <v>0.67644342465854901</v>
+        <v>0.68171534793708699</v>
       </c>
       <c r="F113">
-        <v>0.74980903903296703</v>
+        <v>0.75423581825502894</v>
       </c>
       <c r="G113">
-        <v>0.81107543022837703</v>
+        <v>0.81443578567261599</v>
       </c>
       <c r="H113">
-        <v>0.73837529103628796</v>
+        <v>0.73248782620126995</v>
       </c>
       <c r="I113">
-        <v>0.77984155732887095</v>
+        <v>0.77637678092697904</v>
       </c>
       <c r="J113">
-        <v>0.82366628350831095</v>
+        <v>0.82137915845191001</v>
       </c>
       <c r="K113">
-        <v>0.740820306540528</v>
+        <v>0.74477227939356205</v>
       </c>
       <c r="L113">
-        <v>0.80958845176525596</v>
+        <v>0.81195240447147499</v>
       </c>
       <c r="M113">
-        <v>0.86069636703909502</v>
+        <v>0.860664829382213</v>
       </c>
       <c r="N113">
-        <v>0.71131338041937597</v>
+        <v>0.71498397593393603</v>
       </c>
       <c r="O113">
-        <v>0.78226256269971695</v>
+        <v>0.78372756847671399</v>
       </c>
       <c r="P113">
-        <v>0.83661764670280503</v>
+        <v>0.83748830704097899</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40179</v>
       </c>
       <c r="B114">
-        <v>0.69663464060619595</v>
+        <v>0.69812155230929795</v>
       </c>
       <c r="C114">
-        <v>0.76432273216442204</v>
+        <v>0.765460962487301</v>
       </c>
       <c r="D114">
-        <v>0.822426894356863</v>
+        <v>0.82323065662932604</v>
       </c>
       <c r="E114">
-        <v>0.67736486637509596</v>
+        <v>0.68204522972710802</v>
       </c>
       <c r="F114">
-        <v>0.74548154516534404</v>
+        <v>0.74940484073776503</v>
       </c>
       <c r="G114">
-        <v>0.80485744099948797</v>
+        <v>0.80795124182248301</v>
       </c>
       <c r="H114">
-        <v>0.706669645350954</v>
+        <v>0.70303596821446102</v>
       </c>
       <c r="I114">
-        <v>0.75276162045778805</v>
+        <v>0.75052099789898796</v>
       </c>
       <c r="J114">
-        <v>0.80286333935143905</v>
+        <v>0.80143276219279203</v>
       </c>
       <c r="K114">
-        <v>0.725988991569263</v>
+        <v>0.73075031715794903</v>
       </c>
       <c r="L114">
-        <v>0.79168351038114604</v>
+        <v>0.79458035812146399</v>
       </c>
       <c r="M114">
-        <v>0.84501744664290002</v>
+        <v>0.84510555243311403</v>
       </c>
       <c r="N114">
-        <v>0.69062450675181197</v>
+        <v>0.69478094405181201</v>
       </c>
       <c r="O114">
-        <v>0.76113288402643697</v>
+        <v>0.76275693157476099</v>
       </c>
       <c r="P114">
-        <v>0.821124739784445</v>
+        <v>0.82200057806825899</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40269</v>
       </c>
       <c r="B115">
-        <v>0.68897091747762995</v>
+        <v>0.69025095540985004</v>
       </c>
       <c r="C115">
-        <v>0.75751220977986999</v>
+        <v>0.75849036324668295</v>
       </c>
       <c r="D115">
-        <v>0.81742495777146396</v>
+        <v>0.81812103856501095</v>
       </c>
       <c r="E115">
-        <v>0.66049328435333299</v>
+        <v>0.66489263499908102</v>
       </c>
       <c r="F115">
-        <v>0.73230268601218895</v>
+        <v>0.735826701178942</v>
       </c>
       <c r="G115">
-        <v>0.79590514975278404</v>
+        <v>0.79850606006109803</v>
       </c>
       <c r="H115">
-        <v>0.70147735689144797</v>
+        <v>0.69858862405933198</v>
       </c>
       <c r="I115">
-        <v>0.74681176442579</v>
+        <v>0.74478895943079304</v>
       </c>
       <c r="J115">
-        <v>0.79698275165830401</v>
+        <v>0.79568132639501199</v>
       </c>
       <c r="K115">
-        <v>0.70110408858331896</v>
+        <v>0.70510541910737701</v>
       </c>
       <c r="L115">
-        <v>0.77092056718933799</v>
+        <v>0.773311382007556</v>
       </c>
       <c r="M115">
-        <v>0.83258156277470097</v>
+        <v>0.832394130157185</v>
       </c>
       <c r="N115">
-        <v>0.69174855764824905</v>
+        <v>0.69646520874290296</v>
       </c>
       <c r="O115">
-        <v>0.75787685090929002</v>
+        <v>0.76023527747905795</v>
       </c>
       <c r="P115">
-        <v>0.81688236502177602</v>
+        <v>0.81824148181082101</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40360</v>
       </c>
       <c r="B116">
-        <v>0.67734953926188601</v>
+        <v>0.67865022871339897</v>
       </c>
       <c r="C116">
-        <v>0.74721349960791394</v>
+        <v>0.74808848246904502</v>
       </c>
       <c r="D116">
-        <v>0.81022519145550798</v>
+        <v>0.81081428773914899</v>
       </c>
       <c r="E116">
-        <v>0.65752869166768002</v>
+        <v>0.66187778928201002</v>
       </c>
       <c r="F116">
-        <v>0.72855718844050099</v>
+        <v>0.73187395451267401</v>
       </c>
       <c r="G116">
-        <v>0.79339057974579996</v>
+        <v>0.79580092359717702</v>
       </c>
       <c r="H116">
-        <v>0.67967862772176801</v>
+        <v>0.67689551440145102</v>
       </c>
       <c r="I116">
-        <v>0.72920655240310805</v>
+        <v>0.72784303682894402</v>
       </c>
       <c r="J116">
-        <v>0.78619880792670904</v>
+        <v>0.78541166112928695</v>
       </c>
       <c r="K116">
-        <v>0.68908751456214001</v>
+        <v>0.69347311221644103</v>
       </c>
       <c r="L116">
-        <v>0.75998684725322296</v>
+        <v>0.76252583717095901</v>
       </c>
       <c r="M116">
-        <v>0.82395764758857903</v>
+        <v>0.823919989546121</v>
       </c>
       <c r="N116">
-        <v>0.70112418161581203</v>
+        <v>0.70472948318969197</v>
       </c>
       <c r="O116">
-        <v>0.76462434929974399</v>
+        <v>0.76550785577177305</v>
       </c>
       <c r="P116">
-        <v>0.81989730991398702</v>
+        <v>0.82012820427172695</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40452</v>
       </c>
       <c r="B117">
-        <v>0.67615958128635301</v>
+        <v>0.67735078046314401</v>
       </c>
       <c r="C117">
-        <v>0.74520040303753998</v>
+        <v>0.74591126437405597</v>
       </c>
       <c r="D117">
-        <v>0.80752190191746898</v>
+        <v>0.80801181729940397</v>
       </c>
       <c r="E117">
-        <v>0.65453267265917303</v>
+        <v>0.65854386740192095</v>
       </c>
       <c r="F117">
-        <v>0.72696014507255102</v>
+        <v>0.72993081768623502</v>
       </c>
       <c r="G117">
-        <v>0.79290138793680498</v>
+        <v>0.79509203476368595</v>
       </c>
       <c r="H117">
-        <v>0.67241244803614098</v>
+        <v>0.66790428260622003</v>
       </c>
       <c r="I117">
-        <v>0.72545150564248295</v>
+        <v>0.72261402161546295</v>
       </c>
       <c r="J117">
-        <v>0.78461437741415596</v>
+        <v>0.78288050674310194</v>
       </c>
       <c r="K117">
-        <v>0.68360647875381497</v>
+        <v>0.68674890069183103</v>
       </c>
       <c r="L117">
-        <v>0.75473076888897805</v>
+        <v>0.75634510128182797</v>
       </c>
       <c r="M117">
-        <v>0.81994703472616803</v>
+        <v>0.81954243309281605</v>
       </c>
       <c r="N117">
-        <v>0.69727378957754205</v>
+        <v>0.70029766475806399</v>
       </c>
       <c r="O117">
-        <v>0.76018248078676198</v>
+        <v>0.76042657706222505</v>
       </c>
       <c r="P117">
-        <v>0.81581002396636204</v>
+        <v>0.81581467580764699</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40544</v>
       </c>
       <c r="B118">
-        <v>0.67471451996055098</v>
+        <v>0.67631807866613503</v>
       </c>
       <c r="C118">
-        <v>0.74139579389451205</v>
+        <v>0.74261409413002599</v>
       </c>
       <c r="D118">
-        <v>0.80371441394959497</v>
+        <v>0.80462687866644</v>
       </c>
       <c r="E118">
-        <v>0.65712870721195404</v>
+        <v>0.66256099681973601</v>
       </c>
       <c r="F118">
-        <v>0.72739371344308601</v>
+        <v>0.73190822670788602</v>
       </c>
       <c r="G118">
-        <v>0.79186108826373303</v>
+        <v>0.79522456626345495</v>
       </c>
       <c r="H118">
-        <v>0.68827361901087603</v>
+        <v>0.68486509543860596</v>
       </c>
       <c r="I118">
-        <v>0.73626682978153202</v>
+        <v>0.73333628787823202</v>
       </c>
       <c r="J118">
-        <v>0.78979666687266903</v>
+        <v>0.78789625499312099</v>
       </c>
       <c r="K118">
-        <v>0.68122895553285701</v>
+        <v>0.68440348708318999</v>
       </c>
       <c r="L118">
-        <v>0.74885869454494502</v>
+        <v>0.75086418829516399</v>
       </c>
       <c r="M118">
-        <v>0.81577228673299795</v>
+        <v>0.81566009534317496</v>
       </c>
       <c r="N118">
-        <v>0.69750976027068601</v>
+        <v>0.700133122265437</v>
       </c>
       <c r="O118">
-        <v>0.75412798163044703</v>
+        <v>0.75516254064583199</v>
       </c>
       <c r="P118">
-        <v>0.81043334014581903</v>
+        <v>0.81144563456864405</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40634</v>
       </c>
       <c r="B119">
-        <v>0.67312391414814099</v>
+        <v>0.67526157341322302</v>
       </c>
       <c r="C119">
-        <v>0.73777135548418304</v>
+        <v>0.73927738055430103</v>
       </c>
       <c r="D119">
-        <v>0.80033765804242496</v>
+        <v>0.80120059881498595</v>
       </c>
       <c r="E119">
-        <v>0.65960795729815702</v>
+        <v>0.66430545138422203</v>
       </c>
       <c r="F119">
-        <v>0.72834155348308605</v>
+        <v>0.73231588166503403</v>
       </c>
       <c r="G119">
-        <v>0.79185060411466801</v>
+        <v>0.79487784733619304</v>
       </c>
       <c r="H119">
-        <v>0.69099967318768196</v>
+        <v>0.68957613256566397</v>
       </c>
       <c r="I119">
-        <v>0.73901974909970103</v>
+        <v>0.73706040670612005</v>
       </c>
       <c r="J119">
-        <v>0.792187680745014</v>
+        <v>0.79050787043055004</v>
       </c>
       <c r="K119">
-        <v>0.69273509317205695</v>
+        <v>0.69452262425686995</v>
       </c>
       <c r="L119">
-        <v>0.75547509614905906</v>
+        <v>0.75640898856445105</v>
       </c>
       <c r="M119">
-        <v>0.81853555613769402</v>
+        <v>0.81758705489090799</v>
       </c>
       <c r="N119">
-        <v>0.69914169447132501</v>
+        <v>0.70167006498687601</v>
       </c>
       <c r="O119">
-        <v>0.75420255614914</v>
+        <v>0.75512673274584596</v>
       </c>
       <c r="P119">
-        <v>0.81119966895889495</v>
+        <v>0.81189472722079703</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40725</v>
       </c>
       <c r="B120">
-        <v>0.67431118024924996</v>
+        <v>0.67607697292716595</v>
       </c>
       <c r="C120">
-        <v>0.73703205903206404</v>
+        <v>0.73823872480339503</v>
       </c>
       <c r="D120">
-        <v>0.79879775174967504</v>
+        <v>0.79933859197005097</v>
       </c>
       <c r="E120">
-        <v>0.66003372791444903</v>
+        <v>0.66304197673987098</v>
       </c>
       <c r="F120">
-        <v>0.72725539511528903</v>
+        <v>0.72961336406400901</v>
       </c>
       <c r="G120">
-        <v>0.79037851785467295</v>
+        <v>0.79204291257042603</v>
       </c>
       <c r="H120">
-        <v>0.70538717359146597</v>
+        <v>0.70476026519775103</v>
       </c>
       <c r="I120">
-        <v>0.75161488843067004</v>
+        <v>0.75010165223898195</v>
       </c>
       <c r="J120">
-        <v>0.80114400257602403</v>
+        <v>0.799454911687004</v>
       </c>
       <c r="K120">
-        <v>0.68918166704872696</v>
+        <v>0.69015957918548299</v>
       </c>
       <c r="L120">
-        <v>0.75007081317400204</v>
+        <v>0.75045520896531104</v>
       </c>
       <c r="M120">
-        <v>0.81367341537057802</v>
+        <v>0.81256867669423205</v>
       </c>
       <c r="N120">
-        <v>0.71075973890588595</v>
+        <v>0.71199816490837098</v>
       </c>
       <c r="O120">
-        <v>0.76180004090244702</v>
+        <v>0.76165202299162804</v>
       </c>
       <c r="P120">
-        <v>0.81501440251360602</v>
+        <v>0.814905019944413</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40817</v>
       </c>
       <c r="B121">
-        <v>0.684072123557526</v>
+        <v>0.68569797686446998</v>
       </c>
       <c r="C121">
-        <v>0.74055378993128496</v>
+        <v>0.741836175171246</v>
       </c>
       <c r="D121">
-        <v>0.79878086957124395</v>
+        <v>0.799417438647121</v>
       </c>
       <c r="E121">
-        <v>0.684739801964241</v>
+        <v>0.68688258341428998</v>
       </c>
       <c r="F121">
-        <v>0.74094663155290297</v>
+        <v>0.74246017946343901</v>
       </c>
       <c r="G121">
-        <v>0.79583740458548502</v>
+        <v>0.79685072087229902</v>
       </c>
       <c r="H121">
-        <v>0.71026062432608905</v>
+        <v>0.709387251999402</v>
       </c>
       <c r="I121">
-        <v>0.75702413724025397</v>
+        <v>0.75555352327270497</v>
       </c>
       <c r="J121">
-        <v>0.80682092873258404</v>
+        <v>0.80537562453814204</v>
       </c>
       <c r="K121">
-        <v>0.708274896712629</v>
+        <v>0.70883857363817404</v>
       </c>
       <c r="L121">
-        <v>0.75658421545901</v>
+        <v>0.75717295430022402</v>
       </c>
       <c r="M121">
-        <v>0.81528491129660197</v>
+        <v>0.81454739393812303</v>
       </c>
       <c r="N121">
-        <v>0.74483354940954705</v>
+        <v>0.74527688421165805</v>
       </c>
       <c r="O121">
-        <v>0.78389414188342199</v>
+        <v>0.78303081859122303</v>
       </c>
       <c r="P121">
-        <v>0.82529461783331404</v>
+        <v>0.82513959065673204</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>0.666247705231237</v>
+        <v>0.66813714525231704</v>
       </c>
       <c r="C122">
-        <v>0.72954861548345795</v>
+        <v>0.73101953274230003</v>
       </c>
       <c r="D122">
-        <v>0.79395784221601495</v>
+        <v>0.79481866396957301</v>
       </c>
       <c r="E122">
-        <v>0.67245927267069805</v>
+        <v>0.67510513358191804</v>
       </c>
       <c r="F122">
-        <v>0.73659717819003601</v>
+        <v>0.73868138150827301</v>
       </c>
       <c r="G122">
-        <v>0.79641351890682299</v>
+        <v>0.79791323531212299</v>
       </c>
       <c r="H122">
-        <v>0.68587152172351196</v>
+        <v>0.6845636386367</v>
       </c>
       <c r="I122">
-        <v>0.73821877431250504</v>
+        <v>0.73657124650675199</v>
       </c>
       <c r="J122">
-        <v>0.79591970251539301</v>
+        <v>0.79464883432836497</v>
       </c>
       <c r="K122">
-        <v>0.69147470402329902</v>
+        <v>0.69436227981770204</v>
       </c>
       <c r="L122">
-        <v>0.75276760883752103</v>
+        <v>0.75536115406340698</v>
       </c>
       <c r="M122">
-        <v>0.81797790266454296</v>
+        <v>0.81889950794139998</v>
       </c>
       <c r="N122">
-        <v>0.71906426016570102</v>
+        <v>0.71836268260978697</v>
       </c>
       <c r="O122">
-        <v>0.77084598319203901</v>
+        <v>0.76894321357431705</v>
       </c>
       <c r="P122">
-        <v>0.82345419234195405</v>
+        <v>0.82214853450945702</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>41000</v>
       </c>
       <c r="B123">
-        <v>0.65638434847702198</v>
+        <v>0.65833854454835805</v>
       </c>
       <c r="C123">
-        <v>0.72272891652002302</v>
+        <v>0.72420453669941998</v>
       </c>
       <c r="D123">
-        <v>0.79062321033306104</v>
+        <v>0.791586524643066</v>
       </c>
       <c r="E123">
-        <v>0.67574601262175804</v>
+        <v>0.67818086312512205</v>
       </c>
       <c r="F123">
-        <v>0.74140580122736199</v>
+        <v>0.74316980103840302</v>
       </c>
       <c r="G123">
-        <v>0.80248722862217403</v>
+        <v>0.80371185154067903</v>
       </c>
       <c r="H123">
-        <v>0.68309089804042999</v>
+        <v>0.68253181105997196</v>
       </c>
       <c r="I123">
-        <v>0.73450560026391798</v>
+        <v>0.73363945701563005</v>
       </c>
       <c r="J123">
-        <v>0.79232145087559303</v>
+        <v>0.79180278282488104</v>
       </c>
       <c r="K123">
-        <v>0.68237472074591798</v>
+        <v>0.68588598670129497</v>
       </c>
       <c r="L123">
-        <v>0.74697393223118902</v>
+        <v>0.75016530199496201</v>
       </c>
       <c r="M123">
-        <v>0.81542342335335805</v>
+        <v>0.81679061819973597</v>
       </c>
       <c r="N123">
-        <v>0.69825685628747902</v>
+        <v>0.70061380339643997</v>
       </c>
       <c r="O123">
-        <v>0.75567432642904497</v>
+        <v>0.75714003251428097</v>
       </c>
       <c r="P123">
-        <v>0.81583894608852403</v>
+        <v>0.81745175872646703</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>41091</v>
       </c>
       <c r="B124">
-        <v>0.653224996276912</v>
+        <v>0.65461872784236697</v>
       </c>
       <c r="C124">
-        <v>0.71942311797716196</v>
+        <v>0.72049224876493301</v>
       </c>
       <c r="D124">
-        <v>0.78839831565961405</v>
+        <v>0.78919806433608597</v>
       </c>
       <c r="E124">
-        <v>0.67496629959054699</v>
+        <v>0.67690312169403899</v>
       </c>
       <c r="F124">
-        <v>0.74202286218692004</v>
+        <v>0.74363194210651395</v>
       </c>
       <c r="G124">
-        <v>0.80373893280483999</v>
+        <v>0.80513323922777202</v>
       </c>
       <c r="H124">
-        <v>0.67931359554849402</v>
+        <v>0.67748455655662598</v>
       </c>
       <c r="I124">
-        <v>0.73085909578117503</v>
+        <v>0.72894792979195</v>
       </c>
       <c r="J124">
-        <v>0.78976220076455395</v>
+        <v>0.78881785455328701</v>
       </c>
       <c r="K124">
-        <v>0.67312074671614797</v>
+        <v>0.67553671594308895</v>
       </c>
       <c r="L124">
-        <v>0.73756256465570302</v>
+        <v>0.73972039608655704</v>
       </c>
       <c r="M124">
-        <v>0.80763773075416201</v>
+        <v>0.80831354146360401</v>
       </c>
       <c r="N124">
-        <v>0.70393942749074501</v>
+        <v>0.70582227009696097</v>
       </c>
       <c r="O124">
-        <v>0.75719569032483103</v>
+        <v>0.75875797124821398</v>
       </c>
       <c r="P124">
-        <v>0.816361868044994</v>
+        <v>0.81840292056241404</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41183</v>
       </c>
       <c r="B125">
-        <v>0.64947888906789397</v>
+        <v>0.65078167147527399</v>
       </c>
       <c r="C125">
-        <v>0.71636682048398403</v>
+        <v>0.71734591089477395</v>
       </c>
       <c r="D125">
-        <v>0.78642891288651895</v>
+        <v>0.78714112494741295</v>
       </c>
       <c r="E125">
-        <v>0.67317383103205897</v>
+        <v>0.67501043679754902</v>
       </c>
       <c r="F125">
-        <v>0.74159873838229695</v>
+        <v>0.74313157397173901</v>
       </c>
       <c r="G125">
-        <v>0.80461952578499996</v>
+        <v>0.806048350862687</v>
       </c>
       <c r="H125">
-        <v>0.68150354469796504</v>
+        <v>0.67905174594466</v>
       </c>
       <c r="I125">
-        <v>0.733585154623835</v>
+        <v>0.73118473216924396</v>
       </c>
       <c r="J125">
-        <v>0.79102691725860796</v>
+        <v>0.78995567445512005</v>
       </c>
       <c r="K125">
-        <v>0.66442367691947901</v>
+        <v>0.66501215131802405</v>
       </c>
       <c r="L125">
-        <v>0.73149416649786103</v>
+        <v>0.73166900726044803</v>
       </c>
       <c r="M125">
-        <v>0.80464884079525401</v>
+        <v>0.80351798919193196</v>
       </c>
       <c r="N125">
-        <v>0.70218574759653496</v>
+        <v>0.70558604261203195</v>
       </c>
       <c r="O125">
-        <v>0.75537523053313504</v>
+        <v>0.758122502601695</v>
       </c>
       <c r="P125">
-        <v>0.81606720876681105</v>
+        <v>0.81882226826625204</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41275</v>
       </c>
       <c r="B126">
-        <v>0.65696590666048105</v>
+        <v>0.65873059263489497</v>
       </c>
       <c r="C126">
-        <v>0.720892171467863</v>
+        <v>0.72248746726162905</v>
       </c>
       <c r="D126">
-        <v>0.78892991701177495</v>
+        <v>0.79020277938853301</v>
       </c>
       <c r="E126">
-        <v>0.68368221252429495</v>
+        <v>0.68667027887382603</v>
       </c>
       <c r="F126">
-        <v>0.74941560713091104</v>
+        <v>0.75190037211351102</v>
       </c>
       <c r="G126">
-        <v>0.80953500529387701</v>
+        <v>0.81162701225058198</v>
       </c>
       <c r="H126">
-        <v>0.68225668939734996</v>
+        <v>0.68122387139305995</v>
       </c>
       <c r="I126">
-        <v>0.73316150366007204</v>
+        <v>0.73248667989976601</v>
       </c>
       <c r="J126">
-        <v>0.79049231170962697</v>
+        <v>0.79100980479249805</v>
       </c>
       <c r="K126">
-        <v>0.68156637832203704</v>
+        <v>0.68053839100133395</v>
       </c>
       <c r="L126">
-        <v>0.74631086028549098</v>
+        <v>0.74456081259390094</v>
       </c>
       <c r="M126">
-        <v>0.81486990285892402</v>
+        <v>0.81192512931792005</v>
       </c>
       <c r="N126">
-        <v>0.69880698852220302</v>
+        <v>0.70335363124711303</v>
       </c>
       <c r="O126">
-        <v>0.75474666139096702</v>
+        <v>0.75872936642722599</v>
       </c>
       <c r="P126">
-        <v>0.81944224181004299</v>
+        <v>0.82354614916809799</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41365</v>
       </c>
       <c r="B127">
-        <v>0.65016447520540299</v>
+        <v>0.65194870945223204</v>
       </c>
       <c r="C127">
-        <v>0.716320420285532</v>
+        <v>0.71796714710668796</v>
       </c>
       <c r="D127">
-        <v>0.78647115438449</v>
+        <v>0.78777204399013101</v>
       </c>
       <c r="E127">
-        <v>0.68758534373136704</v>
+        <v>0.69059539401429904</v>
       </c>
       <c r="F127">
-        <v>0.75107053469813001</v>
+        <v>0.75360650460479595</v>
       </c>
       <c r="G127">
-        <v>0.80878147629768504</v>
+        <v>0.81087375864470201</v>
       </c>
       <c r="H127">
-        <v>0.65891294612852003</v>
+        <v>0.65915719861230504</v>
       </c>
       <c r="I127">
-        <v>0.71526427991814101</v>
+        <v>0.71580569953891404</v>
       </c>
       <c r="J127">
-        <v>0.77970938299190995</v>
+        <v>0.78106955094967201</v>
       </c>
       <c r="K127">
-        <v>0.66804851027030598</v>
+        <v>0.66503178800958795</v>
       </c>
       <c r="L127">
-        <v>0.73507767996607698</v>
+        <v>0.73168589769775205</v>
       </c>
       <c r="M127">
-        <v>0.80768725312979694</v>
+        <v>0.80356571443264702</v>
       </c>
       <c r="N127">
-        <v>0.69410179932190796</v>
+        <v>0.69740608771944901</v>
       </c>
       <c r="O127">
-        <v>0.74724000730681295</v>
+        <v>0.75014560053296697</v>
       </c>
       <c r="P127">
-        <v>0.81239614128051696</v>
+        <v>0.81552183670523204</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41456</v>
       </c>
       <c r="B128">
-        <v>0.64864693444026</v>
+        <v>0.65041574711162098</v>
       </c>
       <c r="C128">
-        <v>0.71570647245445995</v>
+        <v>0.71738500285445495</v>
       </c>
       <c r="D128">
-        <v>0.78652911999513497</v>
+        <v>0.78783814721293299</v>
       </c>
       <c r="E128">
-        <v>0.68556007986078205</v>
+        <v>0.68676857168192795</v>
       </c>
       <c r="F128">
-        <v>0.75069968956229705</v>
+        <v>0.75171550373287599</v>
       </c>
       <c r="G128">
-        <v>0.80970309354612002</v>
+        <v>0.81067465751442203</v>
       </c>
       <c r="H128">
-        <v>0.65557485617252098</v>
+        <v>0.65722076362790305</v>
       </c>
       <c r="I128">
-        <v>0.71255699364859104</v>
+        <v>0.71431185413324305</v>
       </c>
       <c r="J128">
-        <v>0.77813898718579899</v>
+        <v>0.78042816219512001</v>
       </c>
       <c r="K128">
-        <v>0.66781332351171896</v>
+        <v>0.66566710156349795</v>
       </c>
       <c r="L128">
-        <v>0.73399810170512303</v>
+        <v>0.73163821826992903</v>
       </c>
       <c r="M128">
-        <v>0.80627198378985199</v>
+        <v>0.80332516897890105</v>
       </c>
       <c r="N128">
-        <v>0.682282914921859</v>
+        <v>0.68512989354244902</v>
       </c>
       <c r="O128">
-        <v>0.740221935275583</v>
+        <v>0.74270099790288302</v>
       </c>
       <c r="P128">
-        <v>0.8098022214874</v>
+        <v>0.81258054842445804</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41548</v>
       </c>
       <c r="B129">
-        <v>0.65431361804759103</v>
+        <v>0.65584717903396805</v>
       </c>
       <c r="C129">
-        <v>0.71942476444425496</v>
+        <v>0.72090731057527002</v>
       </c>
       <c r="D129">
-        <v>0.78758682607067998</v>
+        <v>0.78881622810781904</v>
       </c>
       <c r="E129">
-        <v>0.69378739897604402</v>
+        <v>0.69429746617964105</v>
       </c>
       <c r="F129">
-        <v>0.75519182554054298</v>
+        <v>0.75582331008613401</v>
       </c>
       <c r="G129">
-        <v>0.80923528353583496</v>
+        <v>0.81008940147227204</v>
       </c>
       <c r="H129">
-        <v>0.67020121715540504</v>
+        <v>0.67071904714187902</v>
       </c>
       <c r="I129">
-        <v>0.72261371731681801</v>
+        <v>0.72331903032502098</v>
       </c>
       <c r="J129">
-        <v>0.78291712354278198</v>
+        <v>0.78442721576125596</v>
       </c>
       <c r="K129">
-        <v>0.67002521765368195</v>
+        <v>0.67205488944005498</v>
       </c>
       <c r="L129">
-        <v>0.73512052057164701</v>
+        <v>0.73692095431386995</v>
       </c>
       <c r="M129">
-        <v>0.80590484297668397</v>
+        <v>0.806498953675583</v>
       </c>
       <c r="N129">
-        <v>0.68873736400474905</v>
+        <v>0.69165687737923598</v>
       </c>
       <c r="O129">
-        <v>0.74494381325147097</v>
+        <v>0.74724765107961499</v>
       </c>
       <c r="P129">
-        <v>0.81063473351564397</v>
+        <v>0.81307546560117505</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41640</v>
       </c>
       <c r="B130">
-        <v>0.66190928223501699</v>
+        <v>0.66330600437039799</v>
       </c>
       <c r="C130">
-        <v>0.72573089750544795</v>
+        <v>0.72711862570074504</v>
       </c>
       <c r="D130">
-        <v>0.79079033250008701</v>
+        <v>0.79197420128585205</v>
       </c>
       <c r="E130">
-        <v>0.70475812815407102</v>
+        <v>0.70549280190505503</v>
       </c>
       <c r="F130">
-        <v>0.76226308485161998</v>
+        <v>0.76327992411717904</v>
       </c>
       <c r="G130">
-        <v>0.81056713548077197</v>
+        <v>0.81194366665810203</v>
       </c>
       <c r="H130">
-        <v>0.68319725239927498</v>
+        <v>0.68260811507623598</v>
       </c>
       <c r="I130">
-        <v>0.73163295265575801</v>
+        <v>0.73110376760597096</v>
       </c>
       <c r="J130">
-        <v>0.78620855518300103</v>
+        <v>0.78683092114527597</v>
       </c>
       <c r="K130">
-        <v>0.67142942803793804</v>
+        <v>0.67476159093691201</v>
       </c>
       <c r="L130">
-        <v>0.73615360765428295</v>
+        <v>0.73927331898458704</v>
       </c>
       <c r="M130">
-        <v>0.80586027255275705</v>
+        <v>0.80758214856289701</v>
       </c>
       <c r="N130">
-        <v>0.69367909750607704</v>
+        <v>0.69608785649234695</v>
       </c>
       <c r="O130">
-        <v>0.74927303118232402</v>
+        <v>0.75110210084687501</v>
       </c>
       <c r="P130">
-        <v>0.81267933433969197</v>
+        <v>0.81482989961480901</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41730</v>
       </c>
       <c r="B131">
-        <v>0.66275459526720204</v>
+        <v>0.66437559376970001</v>
       </c>
       <c r="C131">
-        <v>0.72694982445262402</v>
+        <v>0.72844793464128099</v>
       </c>
       <c r="D131">
-        <v>0.79198523024334599</v>
+        <v>0.79317772039194601</v>
       </c>
       <c r="E131">
-        <v>0.67277062743431304</v>
+        <v>0.67408293882251102</v>
       </c>
       <c r="F131">
-        <v>0.73920683305706802</v>
+        <v>0.74048698191345697</v>
       </c>
       <c r="G131">
-        <v>0.79827289375342902</v>
+        <v>0.79956577849267196</v>
       </c>
       <c r="H131">
-        <v>0.68978763562317502</v>
+        <v>0.68771004668800495</v>
       </c>
       <c r="I131">
-        <v>0.73610574232661197</v>
+        <v>0.73433164741020296</v>
       </c>
       <c r="J131">
-        <v>0.78838655629292098</v>
+        <v>0.78819679681028099</v>
       </c>
       <c r="K131">
-        <v>0.67167831913922105</v>
+        <v>0.67642494637727102</v>
       </c>
       <c r="L131">
-        <v>0.73559141739362799</v>
+        <v>0.74013472742236797</v>
       </c>
       <c r="M131">
-        <v>0.80403762941330403</v>
+        <v>0.80694095369601204</v>
       </c>
       <c r="N131">
-        <v>0.71840558188250503</v>
+        <v>0.72239962875222496</v>
       </c>
       <c r="O131">
-        <v>0.76576845751673195</v>
+        <v>0.76892628354932202</v>
       </c>
       <c r="P131">
-        <v>0.82141855811971998</v>
+        <v>0.82455140552350303</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41821</v>
       </c>
       <c r="B132">
-        <v>0.66347150394481702</v>
+        <v>0.664822415935165</v>
       </c>
       <c r="C132">
-        <v>0.73007609220247405</v>
+        <v>0.73138334758844104</v>
       </c>
       <c r="D132">
-        <v>0.79631943115302595</v>
+        <v>0.79735353958058097</v>
       </c>
       <c r="E132">
-        <v>0.65937537461742601</v>
+        <v>0.660686474731074</v>
       </c>
       <c r="F132">
-        <v>0.73145985125616297</v>
+        <v>0.73282710551862595</v>
       </c>
       <c r="G132">
-        <v>0.796884324970491</v>
+        <v>0.79830926713764105</v>
       </c>
       <c r="H132">
-        <v>0.67141127574177395</v>
+        <v>0.668492944534543</v>
       </c>
       <c r="I132">
-        <v>0.72457325534896799</v>
+        <v>0.72245723400997497</v>
       </c>
       <c r="J132">
-        <v>0.78539518033188505</v>
+        <v>0.78480782244414005</v>
       </c>
       <c r="K132">
-        <v>0.68476638695679104</v>
+        <v>0.68917272148492903</v>
       </c>
       <c r="L132">
-        <v>0.74727383327453001</v>
+        <v>0.75147456313549599</v>
       </c>
       <c r="M132">
-        <v>0.81272972636398699</v>
+        <v>0.81531168835662104</v>
       </c>
       <c r="N132">
-        <v>0.705125722263376</v>
+        <v>0.70817872813862703</v>
       </c>
       <c r="O132">
-        <v>0.762772231755667</v>
+        <v>0.764995787110894</v>
       </c>
       <c r="P132">
-        <v>0.82512017450624897</v>
+        <v>0.82749587087630305</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41913</v>
       </c>
       <c r="B133">
-        <v>0.67193931546144903</v>
+        <v>0.67370166412842103</v>
       </c>
       <c r="C133">
-        <v>0.73907348368062498</v>
+        <v>0.74063895397997803</v>
       </c>
       <c r="D133">
-        <v>0.80253699297028802</v>
+        <v>0.80385346794671897</v>
       </c>
       <c r="E133">
-        <v>0.67122558705924096</v>
+        <v>0.67303800635622302</v>
       </c>
       <c r="F133">
-        <v>0.74241631929932295</v>
+        <v>0.744206035151874</v>
       </c>
       <c r="G133">
-        <v>0.80436198380220902</v>
+        <v>0.80623112285923304</v>
       </c>
       <c r="H133">
-        <v>0.66116257901765496</v>
+        <v>0.66003513003074599</v>
       </c>
       <c r="I133">
-        <v>0.71681924864893898</v>
+        <v>0.71705256932699901</v>
       </c>
       <c r="J133">
-        <v>0.78047740214899197</v>
+        <v>0.78163225734433495</v>
       </c>
       <c r="K133">
-        <v>0.70342812787192099</v>
+        <v>0.707674151620032</v>
       </c>
       <c r="L133">
-        <v>0.765265538094556</v>
+        <v>0.76881496771338098</v>
       </c>
       <c r="M133">
-        <v>0.82570320739647896</v>
+        <v>0.82757454696747701</v>
       </c>
       <c r="N133">
-        <v>0.70617227927883497</v>
+        <v>0.71000479358605595</v>
       </c>
       <c r="O133">
-        <v>0.76604395584334195</v>
+        <v>0.76863113121984905</v>
       </c>
       <c r="P133">
-        <v>0.82495705304313005</v>
+        <v>0.82791231503670104</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>42005</v>
       </c>
       <c r="B134">
-        <v>0.68560045256471902</v>
+        <v>0.68723345913706901</v>
       </c>
       <c r="C134">
-        <v>0.75192443707971102</v>
+        <v>0.75331306688378497</v>
       </c>
       <c r="D134">
-        <v>0.81064148144499404</v>
+        <v>0.81193103536185096</v>
       </c>
       <c r="E134">
-        <v>0.68909930015133103</v>
+        <v>0.69070938243895597</v>
       </c>
       <c r="F134">
-        <v>0.75770364754062303</v>
+        <v>0.75938972182314302</v>
       </c>
       <c r="G134">
-        <v>0.81338787698641801</v>
+        <v>0.81519351315183997</v>
       </c>
       <c r="H134">
-        <v>0.65764965489888305</v>
+        <v>0.654882916888884</v>
       </c>
       <c r="I134">
-        <v>0.71504914992291102</v>
+        <v>0.71445893256665904</v>
       </c>
       <c r="J134">
-        <v>0.77918193572500605</v>
+        <v>0.77983518261225104</v>
       </c>
       <c r="K134">
-        <v>0.71560254366195297</v>
+        <v>0.719511592823873</v>
       </c>
       <c r="L134">
-        <v>0.77688853802578495</v>
+        <v>0.78019018329182999</v>
       </c>
       <c r="M134">
-        <v>0.83375880362590105</v>
+        <v>0.83551888486116399</v>
       </c>
       <c r="N134">
-        <v>0.70428110687478895</v>
+        <v>0.70692887138701399</v>
       </c>
       <c r="O134">
-        <v>0.77241721171289102</v>
+        <v>0.77300037311207703</v>
       </c>
       <c r="P134">
-        <v>0.83062451748530197</v>
+        <v>0.83182573870462195</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>42095</v>
       </c>
       <c r="B135">
-        <v>0.68303333056103199</v>
+        <v>0.68472791711505798</v>
       </c>
       <c r="C135">
-        <v>0.74972480816084996</v>
+        <v>0.75121460337988599</v>
       </c>
       <c r="D135">
-        <v>0.80963998179531704</v>
+        <v>0.811043354122431</v>
       </c>
       <c r="E135">
-        <v>0.68326586745458096</v>
+        <v>0.68446160085187702</v>
       </c>
       <c r="F135">
-        <v>0.753647353817957</v>
+        <v>0.75477325369079196</v>
       </c>
       <c r="G135">
-        <v>0.81228494828490405</v>
+        <v>0.81348482003850597</v>
       </c>
       <c r="H135">
-        <v>0.66032012120732897</v>
+        <v>0.65994517404704101</v>
       </c>
       <c r="I135">
-        <v>0.716223381341349</v>
+        <v>0.71754572701464603</v>
       </c>
       <c r="J135">
-        <v>0.77908115021212199</v>
+        <v>0.78096100131398805</v>
       </c>
       <c r="K135">
-        <v>0.70466269736626796</v>
+        <v>0.709868096693275</v>
       </c>
       <c r="L135">
-        <v>0.76789472445950002</v>
+        <v>0.77237771009386003</v>
       </c>
       <c r="M135">
-        <v>0.82705993768014896</v>
+        <v>0.829658508021901</v>
       </c>
       <c r="N135">
-        <v>0.69105500849735502</v>
+        <v>0.692240276863057</v>
       </c>
       <c r="O135">
-        <v>0.76296071433033097</v>
+        <v>0.76229354785686998</v>
       </c>
       <c r="P135">
-        <v>0.82567485681848096</v>
+        <v>0.82564060555978802</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>42186</v>
       </c>
       <c r="B136">
-        <v>0.67967522811776704</v>
+        <v>0.68122505435601299</v>
       </c>
       <c r="C136">
-        <v>0.74667305455303401</v>
+        <v>0.74807471313582496</v>
       </c>
       <c r="D136">
-        <v>0.80728150614152805</v>
+        <v>0.80851744012429005</v>
       </c>
       <c r="E136">
-        <v>0.66573956306355297</v>
+        <v>0.66707637722420798</v>
       </c>
       <c r="F136">
-        <v>0.73759164562213797</v>
+        <v>0.73862406536898995</v>
       </c>
       <c r="G136">
-        <v>0.80023215888449295</v>
+        <v>0.80107646053777204</v>
       </c>
       <c r="H136">
-        <v>0.65442242441363796</v>
+        <v>0.65460258895144396</v>
       </c>
       <c r="I136">
-        <v>0.71042623952153805</v>
+        <v>0.71212637289420799</v>
       </c>
       <c r="J136">
-        <v>0.77376715068435997</v>
+        <v>0.77578939610075204</v>
       </c>
       <c r="K136">
-        <v>0.69520595149595799</v>
+        <v>0.69996417786679699</v>
       </c>
       <c r="L136">
-        <v>0.757926189058578</v>
+        <v>0.76181141930681295</v>
       </c>
       <c r="M136">
-        <v>0.81853349745710302</v>
+        <v>0.820223610833273</v>
       </c>
       <c r="N136">
-        <v>0.68997651464353205</v>
+        <v>0.69098515012749095</v>
       </c>
       <c r="O136">
-        <v>0.75930758093673401</v>
+        <v>0.758908588117026</v>
       </c>
       <c r="P136">
-        <v>0.82161242944971902</v>
+        <v>0.82176483733858796</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>42278</v>
       </c>
       <c r="B137">
-        <v>0.67666368097213903</v>
+        <v>0.67828443397166405</v>
       </c>
       <c r="C137">
-        <v>0.74227952822318199</v>
+        <v>0.74375435788189204</v>
       </c>
       <c r="D137">
-        <v>0.80439101100962396</v>
+        <v>0.80571473874561494</v>
       </c>
       <c r="E137">
-        <v>0.65331115693705899</v>
+        <v>0.65434171562912002</v>
       </c>
       <c r="F137">
-        <v>0.725727406341933</v>
+        <v>0.72659510080023804</v>
       </c>
       <c r="G137">
-        <v>0.79076693593709202</v>
+        <v>0.79152923247461504</v>
       </c>
       <c r="H137">
-        <v>0.64698277168771201</v>
+        <v>0.64866962798421501</v>
       </c>
       <c r="I137">
-        <v>0.70409909586620001</v>
+        <v>0.70637138633185903</v>
       </c>
       <c r="J137">
-        <v>0.77024899936617797</v>
+        <v>0.77259855281740397</v>
       </c>
       <c r="K137">
-        <v>0.70294865667228801</v>
+        <v>0.70718223891250298</v>
       </c>
       <c r="L137">
-        <v>0.76178762690966595</v>
+        <v>0.76547286165803596</v>
       </c>
       <c r="M137">
-        <v>0.82038306153733698</v>
+        <v>0.82208279209458301</v>
       </c>
       <c r="N137">
-        <v>0.69983179595609402</v>
+        <v>0.70117796479059002</v>
       </c>
       <c r="O137">
-        <v>0.75979361974286996</v>
+        <v>0.75980260686495604</v>
       </c>
       <c r="P137">
-        <v>0.81851569185412398</v>
+        <v>0.81890636197768396</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>42370</v>
       </c>
       <c r="B138">
-        <v>0.68358902705573199</v>
+        <v>0.684918330706208</v>
       </c>
       <c r="C138">
-        <v>0.74543266525021201</v>
+        <v>0.74653183547591895</v>
       </c>
       <c r="D138">
-        <v>0.80376620269773202</v>
+        <v>0.80474378415966796</v>
       </c>
       <c r="E138">
-        <v>0.656987259632691</v>
+        <v>0.65683405453234001</v>
       </c>
       <c r="F138">
-        <v>0.72740249053837902</v>
+        <v>0.72723834642662599</v>
       </c>
       <c r="G138">
-        <v>0.78931408417050797</v>
+        <v>0.78939189689269795</v>
       </c>
       <c r="H138">
-        <v>0.65726669172751795</v>
+        <v>0.65787320313390596</v>
       </c>
       <c r="I138">
-        <v>0.71091826932521796</v>
+        <v>0.71197458776929101</v>
       </c>
       <c r="J138">
-        <v>0.77216112738602505</v>
+        <v>0.77346926275964101</v>
       </c>
       <c r="K138">
-        <v>0.71809266058040999</v>
+        <v>0.72243849954873796</v>
       </c>
       <c r="L138">
-        <v>0.77061653557864496</v>
+        <v>0.77446095593850295</v>
       </c>
       <c r="M138">
-        <v>0.82250528910504295</v>
+        <v>0.82435395414273804</v>
       </c>
       <c r="N138">
-        <v>0.702822974216751</v>
+        <v>0.70374564833803499</v>
       </c>
       <c r="O138">
-        <v>0.76040084910709405</v>
+        <v>0.76002709004412305</v>
       </c>
       <c r="P138">
-        <v>0.81548517631898398</v>
+        <v>0.81544774793200103</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>42461</v>
       </c>
       <c r="B139">
-        <v>0.68517396459200397</v>
+        <v>0.68684395659441599</v>
       </c>
       <c r="C139">
-        <v>0.74641536394104202</v>
+        <v>0.74761528603639005</v>
       </c>
       <c r="D139">
-        <v>0.80323685133893397</v>
+        <v>0.80400219112400895</v>
       </c>
       <c r="E139">
-        <v>0.65412627999045503</v>
+        <v>0.65409088717255304</v>
       </c>
       <c r="F139">
-        <v>0.72562274125081905</v>
+        <v>0.725341432698699</v>
       </c>
       <c r="G139">
-        <v>0.78815694903324096</v>
+        <v>0.78791977353256903</v>
       </c>
       <c r="H139">
-        <v>0.67310904012541195</v>
+        <v>0.67448502247556497</v>
       </c>
       <c r="I139">
-        <v>0.72341595601462905</v>
+        <v>0.72444952013432395</v>
       </c>
       <c r="J139">
-        <v>0.77894596526417703</v>
+        <v>0.77957530766458805</v>
       </c>
       <c r="K139">
-        <v>0.71218852081308004</v>
+        <v>0.71699963094604702</v>
       </c>
       <c r="L139">
-        <v>0.765957471943568</v>
+        <v>0.770083306063302</v>
       </c>
       <c r="M139">
-        <v>0.81810208694868802</v>
+        <v>0.820148807974585</v>
       </c>
       <c r="N139">
-        <v>0.69840775893767304</v>
+        <v>0.70144547454060202</v>
       </c>
       <c r="O139">
-        <v>0.75827840327639595</v>
+        <v>0.759723942544408</v>
       </c>
       <c r="P139">
-        <v>0.81328276737951499</v>
+        <v>0.81417816361916895</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>42552</v>
       </c>
       <c r="B140">
-        <v>0.67673161039174701</v>
+        <v>0.678464537323337</v>
       </c>
       <c r="C140">
-        <v>0.73925480528924203</v>
+        <v>0.74051207748987702</v>
       </c>
       <c r="D140">
-        <v>0.79928916394008198</v>
+        <v>0.80007647286101502</v>
       </c>
       <c r="E140">
-        <v>0.659119315738255</v>
+        <v>0.66185289074671005</v>
       </c>
       <c r="F140">
-        <v>0.72857491783202</v>
+        <v>0.730852453685915</v>
       </c>
       <c r="G140">
-        <v>0.78956177968477403</v>
+        <v>0.79127766444040504</v>
       </c>
       <c r="H140">
-        <v>0.670582258063534</v>
+        <v>0.67428168561034296</v>
       </c>
       <c r="I140">
-        <v>0.72244829954673695</v>
+        <v>0.72548965198965998</v>
       </c>
       <c r="J140">
-        <v>0.77931383554774103</v>
+        <v>0.78140597724197802</v>
       </c>
       <c r="K140">
-        <v>0.69212790918675804</v>
+        <v>0.69548356941445399</v>
       </c>
       <c r="L140">
-        <v>0.75165887867972903</v>
+        <v>0.75412363985255704</v>
       </c>
       <c r="M140">
-        <v>0.810782184597997</v>
+        <v>0.81122009686401697</v>
       </c>
       <c r="N140">
-        <v>0.68850571963042795</v>
+        <v>0.69090925175431095</v>
       </c>
       <c r="O140">
-        <v>0.75046442180976303</v>
+        <v>0.75136644159238397</v>
       </c>
       <c r="P140">
-        <v>0.80969594241887499</v>
+        <v>0.81022600995489702</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>42644</v>
       </c>
       <c r="B141">
-        <v>0.66911617618824504</v>
+        <v>0.670790570487803</v>
       </c>
       <c r="C141">
-        <v>0.73430556138993497</v>
+        <v>0.73555428651937105</v>
       </c>
       <c r="D141">
-        <v>0.79744146946454098</v>
+        <v>0.79827817042413396</v>
       </c>
       <c r="E141">
-        <v>0.67280185817551597</v>
+        <v>0.67560839262110395</v>
       </c>
       <c r="F141">
-        <v>0.73958506254463796</v>
+        <v>0.74207932909423802</v>
       </c>
       <c r="G141">
-        <v>0.796508775004381</v>
+        <v>0.79845573134782499</v>
       </c>
       <c r="H141">
-        <v>0.66847789425693405</v>
+        <v>0.67139013994901198</v>
       </c>
       <c r="I141">
-        <v>0.72204990036079497</v>
+        <v>0.72461439685795803</v>
       </c>
       <c r="J141">
-        <v>0.78057472779621495</v>
+        <v>0.78238856661761302</v>
       </c>
       <c r="K141">
-        <v>0.67116485989721897</v>
+        <v>0.67528711488058102</v>
       </c>
       <c r="L141">
-        <v>0.73577392616215997</v>
+        <v>0.738527331936363</v>
       </c>
       <c r="M141">
-        <v>0.80132350038983102</v>
+        <v>0.80193385439046605</v>
       </c>
       <c r="N141">
-        <v>0.68322224383963903</v>
+        <v>0.685802641531159</v>
       </c>
       <c r="O141">
-        <v>0.74680788375938001</v>
+        <v>0.74768377337025704</v>
       </c>
       <c r="P141">
-        <v>0.80740581548618995</v>
+        <v>0.80797255881192098</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>42736</v>
       </c>
       <c r="B142">
-        <v>0.67443136267193504</v>
+        <v>0.67643733888494495</v>
       </c>
       <c r="C142">
-        <v>0.73911859968375504</v>
+        <v>0.74041774611787103</v>
       </c>
       <c r="D142">
-        <v>0.80119139777735504</v>
+        <v>0.80198957695683304</v>
       </c>
       <c r="E142">
-        <v>0.68604627144411701</v>
+        <v>0.68920663192239595</v>
       </c>
       <c r="F142">
-        <v>0.75182168915402903</v>
+        <v>0.754399874134143</v>
       </c>
       <c r="G142">
-        <v>0.80558207509464796</v>
+        <v>0.80764932265409695</v>
       </c>
       <c r="H142">
-        <v>0.68032563793494705</v>
+        <v>0.68217865695409297</v>
       </c>
       <c r="I142">
-        <v>0.73413423530822497</v>
+        <v>0.73619941376753495</v>
       </c>
       <c r="J142">
-        <v>0.79051080147788999</v>
+        <v>0.79217698793837599</v>
       </c>
       <c r="K142">
-        <v>0.65829315372376696</v>
+        <v>0.66330783685368999</v>
       </c>
       <c r="L142">
-        <v>0.72895500063728802</v>
+        <v>0.73190595425515603</v>
       </c>
       <c r="M142">
-        <v>0.79915855560456495</v>
+        <v>0.79959334894953304</v>
       </c>
       <c r="N142">
-        <v>0.69027708100545204</v>
+        <v>0.692300434783235</v>
       </c>
       <c r="O142">
-        <v>0.754123251256133</v>
+        <v>0.75397989744670202</v>
       </c>
       <c r="P142">
-        <v>0.81133509251835101</v>
+        <v>0.81114631346117005</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>42826</v>
       </c>
       <c r="B143">
-        <v>0.66588014250986804</v>
+        <v>0.66786184306586505</v>
       </c>
       <c r="C143">
-        <v>0.73516167937794197</v>
+        <v>0.736577024816501</v>
       </c>
       <c r="D143">
-        <v>0.80155346133885697</v>
+        <v>0.80249159358830002</v>
       </c>
       <c r="E143">
-        <v>0.68236167839372897</v>
+        <v>0.68358297340581597</v>
       </c>
       <c r="F143">
-        <v>0.75032785995406603</v>
+        <v>0.75126304569398294</v>
       </c>
       <c r="G143">
-        <v>0.80719996676991201</v>
+        <v>0.80815423229743399</v>
       </c>
       <c r="H143">
-        <v>0.68554995054538603</v>
+        <v>0.68731136770873402</v>
       </c>
       <c r="I143">
-        <v>0.73925612709101896</v>
+        <v>0.741360534152529</v>
       </c>
       <c r="J143">
-        <v>0.79647167895595505</v>
+        <v>0.79816429355230301</v>
       </c>
       <c r="K143">
-        <v>0.66455124691674905</v>
+        <v>0.66936439506594803</v>
       </c>
       <c r="L143">
-        <v>0.73467006793519996</v>
+        <v>0.73756012216520095</v>
       </c>
       <c r="M143">
-        <v>0.80433941938877296</v>
+        <v>0.80463418053977798</v>
       </c>
       <c r="N143">
-        <v>0.68556586143927001</v>
+        <v>0.68742402588651597</v>
       </c>
       <c r="O143">
-        <v>0.75456754489482902</v>
+        <v>0.75415217330499495</v>
       </c>
       <c r="P143">
-        <v>0.815262584169274</v>
+        <v>0.81452494093484895</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>42917</v>
       </c>
       <c r="B144">
-        <v>0.67033122614410501</v>
+        <v>0.67205712947727303</v>
       </c>
       <c r="C144">
-        <v>0.73812595582848095</v>
+        <v>0.73942887808334801</v>
       </c>
       <c r="D144">
-        <v>0.80287601500222605</v>
+        <v>0.80372898493336697</v>
       </c>
       <c r="E144">
-        <v>0.68914871203017702</v>
+        <v>0.69062270876777199</v>
       </c>
       <c r="F144">
-        <v>0.75569971071212505</v>
+        <v>0.75682544636671401</v>
       </c>
       <c r="G144">
-        <v>0.80980017122144199</v>
+        <v>0.81069855030189997</v>
       </c>
       <c r="H144">
-        <v>0.69112736498524696</v>
+        <v>0.69151251699596905</v>
       </c>
       <c r="I144">
-        <v>0.74436707921798295</v>
+        <v>0.74512828759252103</v>
       </c>
       <c r="J144">
-        <v>0.80088390641360097</v>
+        <v>0.80158032958666103</v>
       </c>
       <c r="K144">
-        <v>0.66565230589216995</v>
+        <v>0.66980335219831999</v>
       </c>
       <c r="L144">
-        <v>0.73468361144977601</v>
+        <v>0.73721839774258602</v>
       </c>
       <c r="M144">
-        <v>0.80386620548575305</v>
+        <v>0.80394455405030596</v>
       </c>
       <c r="N144">
-        <v>0.68589456555922901</v>
+        <v>0.68889614118757303</v>
       </c>
       <c r="O144">
-        <v>0.75079134774554801</v>
+        <v>0.75209797542954104</v>
       </c>
       <c r="P144">
-        <v>0.80961576001295199</v>
+        <v>0.81035536752349802</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>43009</v>
       </c>
       <c r="B145">
-        <v>0.66585545891245401</v>
+        <v>0.66799023567653604</v>
       </c>
       <c r="C145">
-        <v>0.73514217483052402</v>
+        <v>0.73678957290566804</v>
       </c>
       <c r="D145">
-        <v>0.801829059059602</v>
+        <v>0.80296286162742203</v>
       </c>
       <c r="E145">
-        <v>0.68614075609942204</v>
+        <v>0.68741127339019303</v>
       </c>
       <c r="F145">
-        <v>0.751189420387538</v>
+        <v>0.75194010861164495</v>
       </c>
       <c r="G145">
-        <v>0.80638353815126895</v>
+        <v>0.806839216625858</v>
       </c>
       <c r="H145">
-        <v>0.67578754226218296</v>
+        <v>0.67775448044761399</v>
       </c>
       <c r="I145">
-        <v>0.73095956845767396</v>
+        <v>0.73361791948744004</v>
       </c>
       <c r="J145">
-        <v>0.79193996462080596</v>
+        <v>0.794255771619505</v>
       </c>
       <c r="K145">
-        <v>0.666771134914384</v>
+        <v>0.67180469329649295</v>
       </c>
       <c r="L145">
-        <v>0.73597069750245003</v>
+        <v>0.73969005365267904</v>
       </c>
       <c r="M145">
-        <v>0.80565254852786194</v>
+        <v>0.80694905028678598</v>
       </c>
       <c r="N145">
-        <v>0.68490739052887095</v>
+        <v>0.68998626407515395</v>
       </c>
       <c r="O145">
-        <v>0.75011845659937804</v>
+        <v>0.75324965575385405</v>
       </c>
       <c r="P145">
-        <v>0.80966978105746701</v>
+        <v>0.81198612265012104</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>43101</v>
       </c>
       <c r="B146">
-        <v>0.66310444718488704</v>
+        <v>0.66494954882405</v>
       </c>
       <c r="C146">
-        <v>0.73305892237460601</v>
+        <v>0.73457765231564798</v>
       </c>
       <c r="D146">
-        <v>0.80103770119434403</v>
+        <v>0.80223828349241799</v>
       </c>
       <c r="E146">
-        <v>0.66487548297171195</v>
+        <v>0.666268562886142</v>
       </c>
       <c r="F146">
-        <v>0.73605752691759196</v>
+        <v>0.73693295335530595</v>
       </c>
       <c r="G146">
-        <v>0.79877546881735795</v>
+        <v>0.79926787478753503</v>
       </c>
       <c r="H146">
-        <v>0.67188444742273001</v>
+        <v>0.67423371609682303</v>
       </c>
       <c r="I146">
-        <v>0.72610800537976705</v>
+        <v>0.72863469641490597</v>
       </c>
       <c r="J146">
-        <v>0.78737247722871595</v>
+        <v>0.78945377445325804</v>
       </c>
       <c r="K146">
-        <v>0.67804441169323104</v>
+        <v>0.68349004343898101</v>
       </c>
       <c r="L146">
-        <v>0.74390249239802597</v>
+        <v>0.74813300008636396</v>
       </c>
       <c r="M146">
-        <v>0.81053864467905601</v>
+        <v>0.81244101644455902</v>
       </c>
       <c r="N146">
-        <v>0.68275272052366898</v>
+        <v>0.68863311165610996</v>
       </c>
       <c r="O146">
-        <v>0.74581339846375505</v>
+        <v>0.75008772097841203</v>
       </c>
       <c r="P146">
-        <v>0.806727019990645</v>
+        <v>0.81036684519693702</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>43191</v>
       </c>
       <c r="B147">
-        <v>0.66739675133472098</v>
+        <v>0.66907157351631896</v>
       </c>
       <c r="C147">
-        <v>0.73761748629882595</v>
+        <v>0.73889400971815</v>
       </c>
       <c r="D147">
-        <v>0.80418495993990202</v>
+        <v>0.80506155334457996</v>
       </c>
       <c r="E147">
-        <v>0.66551139819224703</v>
+        <v>0.66640964853189799</v>
       </c>
       <c r="F147">
-        <v>0.73672906928195103</v>
+        <v>0.73715125358476696</v>
       </c>
       <c r="G147">
-        <v>0.80006349767705198</v>
+        <v>0.80000234053833197</v>
       </c>
       <c r="H147">
-        <v>0.66520221861612205</v>
+        <v>0.66608140214790801</v>
       </c>
       <c r="I147">
-        <v>0.720702718453063</v>
+        <v>0.72168147192143595</v>
       </c>
       <c r="J147">
-        <v>0.78411200177469698</v>
+        <v>0.78494561884693503</v>
       </c>
       <c r="K147">
-        <v>0.68140656980706005</v>
+        <v>0.68767201799209898</v>
       </c>
       <c r="L147">
-        <v>0.74736610026416495</v>
+        <v>0.75262307368051895</v>
       </c>
       <c r="M147">
-        <v>0.81305638577563299</v>
+        <v>0.81620997694536701</v>
       </c>
       <c r="N147">
-        <v>0.688090080088686</v>
+        <v>0.69189122712524198</v>
       </c>
       <c r="O147">
-        <v>0.74916626537604702</v>
+        <v>0.75151485063005996</v>
       </c>
       <c r="P147">
-        <v>0.80842011846228601</v>
+        <v>0.810264354160113</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>43282</v>
       </c>
       <c r="B148">
-        <v>0.67416386931971395</v>
+        <v>0.67552795362645401</v>
       </c>
       <c r="C148">
-        <v>0.74457168825327402</v>
+        <v>0.74558171288710096</v>
       </c>
       <c r="D148">
-        <v>0.80999257861150098</v>
+        <v>0.81088760773711399</v>
       </c>
       <c r="E148">
-        <v>0.67522210797010696</v>
+        <v>0.67723077873182602</v>
       </c>
       <c r="F148">
-        <v>0.74565060801493099</v>
+        <v>0.74700668412693805</v>
       </c>
       <c r="G148">
-        <v>0.80730506893878295</v>
+        <v>0.80804111802130696</v>
       </c>
       <c r="H148">
-        <v>0.66105472614550898</v>
+        <v>0.66211109024855697</v>
       </c>
       <c r="I148">
-        <v>0.71858369311498205</v>
+        <v>0.72025595521700403</v>
       </c>
       <c r="J148">
-        <v>0.78444940070407598</v>
+        <v>0.78602434339385396</v>
       </c>
       <c r="K148">
-        <v>0.68676001616667204</v>
+        <v>0.69249334070541901</v>
       </c>
       <c r="L148">
-        <v>0.75336487039088196</v>
+        <v>0.75764389376082197</v>
       </c>
       <c r="M148">
-        <v>0.817995230838371</v>
+        <v>0.82024288498751896</v>
       </c>
       <c r="N148">
-        <v>0.68348250966146096</v>
+        <v>0.68762832336659996</v>
       </c>
       <c r="O148">
-        <v>0.745906642394907</v>
+        <v>0.74862059137567505</v>
       </c>
       <c r="P148">
-        <v>0.80473897938848904</v>
+        <v>0.80726660346050105</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>43374</v>
       </c>
       <c r="B149">
-        <v>0.69270376829195801</v>
+        <v>0.69407233577829597</v>
       </c>
       <c r="C149">
-        <v>0.75991032363836097</v>
+        <v>0.76104110383392798</v>
       </c>
       <c r="D149">
-        <v>0.81911640770817196</v>
+        <v>0.82022786998930897</v>
       </c>
       <c r="E149">
-        <v>0.69020626001456098</v>
+        <v>0.69153230766705998</v>
       </c>
       <c r="F149">
-        <v>0.75903368640697999</v>
+        <v>0.76016221868175804</v>
       </c>
       <c r="G149">
-        <v>0.81637545941177503</v>
+        <v>0.81741642965751704</v>
       </c>
       <c r="H149">
-        <v>0.67389823894902101</v>
+        <v>0.67449340287988302</v>
       </c>
       <c r="I149">
-        <v>0.72978966120168598</v>
+        <v>0.73137988948028099</v>
       </c>
       <c r="J149">
-        <v>0.79289184894015596</v>
+        <v>0.79441813472054001</v>
       </c>
       <c r="K149">
-        <v>0.69866712590425095</v>
+        <v>0.704766562710472</v>
       </c>
       <c r="L149">
-        <v>0.764818549475901</v>
+        <v>0.76932730477067801</v>
       </c>
       <c r="M149">
-        <v>0.82509447640171396</v>
+        <v>0.82745104001290903</v>
       </c>
       <c r="N149">
-        <v>0.68632038648214999</v>
+        <v>0.69105648015100196</v>
       </c>
       <c r="O149">
-        <v>0.75103211652580504</v>
+        <v>0.75429128685472402</v>
       </c>
       <c r="P149">
-        <v>0.80743341773708399</v>
+        <v>0.81065582980485495</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>43466</v>
       </c>
       <c r="B150">
-        <v>0.70038958147583696</v>
+        <v>0.70168518526234003</v>
       </c>
       <c r="C150">
-        <v>0.76616315373105504</v>
+        <v>0.76737049643347299</v>
       </c>
       <c r="D150">
-        <v>0.82598942287997401</v>
+        <v>0.82719808759723001</v>
       </c>
       <c r="E150">
-        <v>0.70461611102932598</v>
+        <v>0.70573462413783306</v>
       </c>
       <c r="F150">
-        <v>0.77259693201289104</v>
+        <v>0.77364090147165998</v>
       </c>
       <c r="G150">
-        <v>0.82958763454656403</v>
+        <v>0.83063479553533603</v>
       </c>
       <c r="H150">
-        <v>0.69962253990730205</v>
+        <v>0.69864906887554401</v>
       </c>
       <c r="I150">
-        <v>0.75243535534856398</v>
+        <v>0.75224815230516295</v>
       </c>
       <c r="J150">
-        <v>0.81083330146862598</v>
+        <v>0.81128325268190604</v>
       </c>
       <c r="K150">
-        <v>0.705721275646497</v>
+        <v>0.71004166919917899</v>
       </c>
       <c r="L150">
-        <v>0.77001426506209403</v>
+        <v>0.77313471391828503</v>
       </c>
       <c r="M150">
-        <v>0.83098376103532701</v>
+        <v>0.83210651951893799</v>
       </c>
       <c r="N150">
-        <v>0.69722981025241804</v>
+        <v>0.70431554567286303</v>
       </c>
       <c r="O150">
-        <v>0.75684381569214298</v>
+        <v>0.76229060005196603</v>
       </c>
       <c r="P150">
-        <v>0.81339621021115804</v>
+        <v>0.81818197403350701</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>43556</v>
       </c>
       <c r="B151">
-        <v>0.71136120771215805</v>
+        <v>0.71292230507951504</v>
       </c>
       <c r="C151">
-        <v>0.77642672441210203</v>
+        <v>0.77776041435620302</v>
       </c>
       <c r="D151">
-        <v>0.83487271868941104</v>
+        <v>0.83596387205352396</v>
       </c>
       <c r="E151">
-        <v>0.73824550577939296</v>
+        <v>0.74005917977107605</v>
       </c>
       <c r="F151">
-        <v>0.80058695195998697</v>
+        <v>0.80227521336969698</v>
       </c>
       <c r="G151">
-        <v>0.85024480473812303</v>
+        <v>0.85165618314176394</v>
       </c>
       <c r="H151">
-        <v>0.72370339830882002</v>
+        <v>0.72399935934526505</v>
       </c>
       <c r="I151">
-        <v>0.77485163188096395</v>
+        <v>0.77514364536997804</v>
       </c>
       <c r="J151">
-        <v>0.82911489865959198</v>
+        <v>0.82956169958788495</v>
       </c>
       <c r="K151">
-        <v>0.70846438736064599</v>
+        <v>0.71233675781288497</v>
       </c>
       <c r="L151">
-        <v>0.77355258000711302</v>
+        <v>0.77674395441035105</v>
       </c>
       <c r="M151">
-        <v>0.83663543060692502</v>
+        <v>0.837991090129937</v>
       </c>
       <c r="N151">
-        <v>0.69797176399650196</v>
+        <v>0.70369676249711599</v>
       </c>
       <c r="O151">
-        <v>0.75688053703123903</v>
+        <v>0.76138921849342101</v>
       </c>
       <c r="P151">
-        <v>0.81686886750354604</v>
+        <v>0.821036216981056</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>43647</v>
       </c>
       <c r="B152">
-        <v>0.73673286470962296</v>
+        <v>0.73868525214146097</v>
       </c>
       <c r="C152">
-        <v>0.79971455116096601</v>
+        <v>0.80135835208678796</v>
       </c>
       <c r="D152">
-        <v>0.85556560224434697</v>
+        <v>0.85691383045465896</v>
       </c>
       <c r="E152">
-        <v>0.78429665023791695</v>
+        <v>0.78632167089071003</v>
       </c>
       <c r="F152">
-        <v>0.84183448619344503</v>
+        <v>0.84361347382021601</v>
       </c>
       <c r="G152">
-        <v>0.88419209426041201</v>
+        <v>0.88571265487324402</v>
       </c>
       <c r="H152">
-        <v>0.76825441105466696</v>
+        <v>0.76810842901723597</v>
       </c>
       <c r="I152">
-        <v>0.81457247045488201</v>
+        <v>0.81426114682127804</v>
       </c>
       <c r="J152">
-        <v>0.86252033746332402</v>
+        <v>0.86263319663914195</v>
       </c>
       <c r="K152">
-        <v>0.72737500137573396</v>
+        <v>0.73216686175449297</v>
       </c>
       <c r="L152">
-        <v>0.78811909758605103</v>
+        <v>0.791564188469977</v>
       </c>
       <c r="M152">
-        <v>0.84928344250017296</v>
+        <v>0.85038104910391499</v>
       </c>
       <c r="N152">
-        <v>0.72190129512131496</v>
+        <v>0.72659469874504701</v>
       </c>
       <c r="O152">
-        <v>0.77718624204833198</v>
+        <v>0.78049521726884297</v>
       </c>
       <c r="P152">
-        <v>0.83630666674505905</v>
+        <v>0.83976751783940795</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>43739</v>
       </c>
       <c r="B153">
-        <v>0.79476338576674699</v>
+        <v>0.79680138242964305</v>
       </c>
       <c r="C153">
-        <v>0.84907838372250999</v>
+        <v>0.85071632195706703</v>
       </c>
       <c r="D153">
-        <v>0.894816352390846</v>
+        <v>0.89575093987952303</v>
       </c>
       <c r="E153">
-        <v>0.86964305644332296</v>
+        <v>0.87280055478546903</v>
       </c>
       <c r="F153">
-        <v>0.91270062128833795</v>
+        <v>0.91552829669499103</v>
       </c>
       <c r="G153">
-        <v>0.93653451579302005</v>
+        <v>0.93842286555575605</v>
       </c>
       <c r="H153">
-        <v>0.85484509417451005</v>
+        <v>0.85195924200162199</v>
       </c>
       <c r="I153">
-        <v>0.88828339984128002</v>
+        <v>0.88478741685451601</v>
       </c>
       <c r="J153">
-        <v>0.91965346090733502</v>
+        <v>0.91699744310743003</v>
       </c>
       <c r="K153">
-        <v>0.78033300628888702</v>
+        <v>0.78482184825331003</v>
       </c>
       <c r="L153">
-        <v>0.82782462573237103</v>
+        <v>0.83084669120203203</v>
       </c>
       <c r="M153">
-        <v>0.878789152302208</v>
+        <v>0.87884343742523696</v>
       </c>
       <c r="N153">
-        <v>0.77557210267135701</v>
+        <v>0.778135708548505</v>
       </c>
       <c r="O153">
-        <v>0.82007072616775001</v>
+        <v>0.82042103598048199</v>
       </c>
       <c r="P153">
-        <v>0.87272588883811797</v>
+        <v>0.87317614912550801</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>43831</v>
       </c>
       <c r="B154">
-        <v>0.92452511696481499</v>
+        <v>0.92660935080915396</v>
       </c>
       <c r="C154">
-        <v>0.961262536390592</v>
+        <v>0.96328043608698199</v>
       </c>
       <c r="D154">
-        <v>0.98208447772527396</v>
+        <v>0.98262109291560595</v>
       </c>
       <c r="E154">
-        <v>1.04919683233537</v>
+        <v>1.05269426973404</v>
       </c>
       <c r="F154">
-        <v>1.0555184714825401</v>
+        <v>1.0587138573092401</v>
       </c>
       <c r="G154">
-        <v>1.0370236023414401</v>
+        <v>1.03842787961909</v>
       </c>
       <c r="H154">
-        <v>1.04277400529534</v>
+        <v>1.03748898804807</v>
       </c>
       <c r="I154">
-        <v>1.0493912613666001</v>
+        <v>1.04257601170975</v>
       </c>
       <c r="J154">
-        <v>1.0440872745843699</v>
+        <v>1.0387990434095999</v>
       </c>
       <c r="K154">
-        <v>0.88789071943312803</v>
+        <v>0.89337833798675403</v>
       </c>
       <c r="L154">
-        <v>0.90991031510036802</v>
+        <v>0.912955658586874</v>
       </c>
       <c r="M154">
-        <v>0.94565800093961505</v>
+        <v>0.94390416744244299</v>
       </c>
       <c r="N154">
-        <v>0.86986518072713304</v>
+        <v>0.86933266751173</v>
       </c>
       <c r="O154">
-        <v>0.89704517089098401</v>
+        <v>0.89307666755502602</v>
       </c>
       <c r="P154">
-        <v>0.94684739575450205</v>
+        <v>0.94338604598924503</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>43922</v>
       </c>
       <c r="B155">
-        <v>1.1691007498800099</v>
+        <v>1.1701997432345701</v>
       </c>
       <c r="C155">
-        <v>1.18472053113357</v>
+        <v>1.1880397840743799</v>
       </c>
       <c r="D155">
-        <v>1.1688930366722701</v>
+        <v>1.16891132348996</v>
       </c>
       <c r="E155">
-        <v>1.3966372732197201</v>
+        <v>1.40055472927802</v>
       </c>
       <c r="F155">
-        <v>1.3363991793751999</v>
+        <v>1.34089621196764</v>
       </c>
       <c r="G155">
-        <v>1.2514540042104301</v>
+        <v>1.2521743153407201</v>
       </c>
       <c r="H155">
-        <v>1.4270228966603</v>
+        <v>1.41273794805134</v>
       </c>
       <c r="I155">
-        <v>1.3957148725125099</v>
+        <v>1.3807365982205699</v>
       </c>
       <c r="J155">
-        <v>1.31829859296722</v>
+        <v>1.3085284735987499</v>
       </c>
       <c r="K155">
-        <v>1.0743687565610001</v>
+        <v>1.0777431548460601</v>
       </c>
       <c r="L155">
-        <v>1.0623659208316201</v>
+        <v>1.0624449272287</v>
       </c>
       <c r="M155">
-        <v>1.09456293309613</v>
+        <v>1.0879677184138199</v>
       </c>
       <c r="N155">
-        <v>1.03249430364696</v>
+        <v>1.0366445171876399</v>
       </c>
       <c r="O155">
-        <v>1.0456705700135001</v>
+        <v>1.0410721068136299</v>
       </c>
       <c r="P155">
-        <v>1.1210123576903701</v>
+        <v>1.11635644584796</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>44013</v>
       </c>
       <c r="B156">
-        <v>1.08946108010556</v>
+        <v>1.0905095025895699</v>
       </c>
       <c r="C156">
-        <v>1.09672171989093</v>
+        <v>1.0986531159108399</v>
       </c>
       <c r="D156">
-        <v>1.0651978576546299</v>
+        <v>1.0655197626366799</v>
       </c>
       <c r="E156">
-        <v>1.30713111823782</v>
+        <v>1.31081793355896</v>
       </c>
       <c r="F156">
-        <v>1.24397721256775</v>
+        <v>1.24790611811546</v>
       </c>
       <c r="G156">
-        <v>1.1387455217653299</v>
+        <v>1.1403216018865101</v>
       </c>
       <c r="H156">
-        <v>1.3184168818361801</v>
+        <v>1.3026055585478999</v>
       </c>
       <c r="I156">
-        <v>1.2521202220769001</v>
+        <v>1.23935982200692</v>
       </c>
       <c r="J156">
-        <v>1.1635998553161999</v>
+        <v>1.1565007424040501</v>
       </c>
       <c r="K156">
-        <v>0.96862543483290198</v>
+        <v>0.96991644208865302</v>
       </c>
       <c r="L156">
-        <v>0.98512735394641204</v>
+        <v>0.98323009333378497</v>
       </c>
       <c r="M156">
-        <v>1.00438472969877</v>
+        <v>0.99783652192553596</v>
       </c>
       <c r="N156">
-        <v>0.95723011072111497</v>
+        <v>0.95808728373074004</v>
       </c>
       <c r="O156">
-        <v>0.97456836661968305</v>
+        <v>0.96968589087457002</v>
       </c>
       <c r="P156">
-        <v>1.0027938134563801</v>
+        <v>0.99950141401755399</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>44105</v>
       </c>
       <c r="B157">
-        <v>0.94479668075697198</v>
+        <v>0.946901097543982</v>
       </c>
       <c r="C157">
-        <v>0.98620420146665499</v>
+        <v>0.98807228241231104</v>
       </c>
       <c r="D157">
-        <v>0.98985621997608497</v>
+        <v>0.99106603413819605</v>
       </c>
       <c r="E157">
-        <v>1.0641305220395301</v>
+        <v>1.0656895721052899</v>
       </c>
       <c r="F157">
-        <v>1.0731223637405101</v>
+        <v>1.074544516937</v>
       </c>
       <c r="G157">
-        <v>1.03885480001585</v>
+        <v>1.0399017006959801</v>
       </c>
       <c r="H157">
-        <v>1.05170896684772</v>
+        <v>1.04455501022452</v>
       </c>
       <c r="I157">
-        <v>1.0537902957613401</v>
+        <v>1.04902522169163</v>
       </c>
       <c r="J157">
-        <v>1.03773426311044</v>
+        <v>1.03481979795284</v>
       </c>
       <c r="K157">
-        <v>0.88750600905183796</v>
+        <v>0.88948439057129802</v>
       </c>
       <c r="L157">
-        <v>0.93231539084151005</v>
+        <v>0.93134305959089803</v>
       </c>
       <c r="M157">
-        <v>0.95658067956226001</v>
+        <v>0.95273550086079795</v>
       </c>
       <c r="N157">
-        <v>0.86447775564037799</v>
+        <v>0.86768841973884903</v>
       </c>
       <c r="O157">
-        <v>0.91704796324527404</v>
+        <v>0.91453007561884003</v>
       </c>
       <c r="P157">
-        <v>0.94468047165775204</v>
+        <v>0.94368745783429497</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>44197</v>
       </c>
       <c r="B158">
-        <v>0.88068473939221603</v>
+        <v>0.881996549331174</v>
       </c>
       <c r="C158">
-        <v>0.93042455980564498</v>
+        <v>0.93184759026439801</v>
       </c>
       <c r="D158">
-        <v>0.95265749047324899</v>
+        <v>0.953540125011341</v>
       </c>
       <c r="E158">
-        <v>0.95104391643535002</v>
+        <v>0.95114141293690102</v>
       </c>
       <c r="F158">
-        <v>0.98638143497230202</v>
+        <v>0.98632540712529904</v>
       </c>
       <c r="G158">
-        <v>0.98911437583878303</v>
+        <v>0.98899145309277003</v>
       </c>
       <c r="H158">
-        <v>0.93439705670071105</v>
+        <v>0.93031681518688003</v>
       </c>
       <c r="I158">
-        <v>0.96134240993658204</v>
+        <v>0.95920296459756504</v>
       </c>
       <c r="J158">
-        <v>0.97755384924865096</v>
+        <v>0.97597160509176095</v>
       </c>
       <c r="K158">
-        <v>0.83479792345383197</v>
+        <v>0.83874202897962002</v>
       </c>
       <c r="L158">
-        <v>0.89051836388653505</v>
+        <v>0.89307412932379904</v>
       </c>
       <c r="M158">
-        <v>0.927627475303758</v>
+        <v>0.926909840655467</v>
       </c>
       <c r="N158">
-        <v>0.817161319061394</v>
+        <v>0.819655195399002</v>
       </c>
       <c r="O158">
-        <v>0.87315658093755399</v>
+        <v>0.872179287994998</v>
       </c>
       <c r="P158">
-        <v>0.91260165461009202</v>
+        <v>0.91190163581132699</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>44287</v>
       </c>
       <c r="B159">
-        <v>0.84774620392414901</v>
+        <v>0.848927294809382</v>
       </c>
       <c r="C159">
-        <v>0.90183340608754103</v>
+        <v>0.90370814815432499</v>
       </c>
       <c r="D159">
-        <v>0.93417747605363</v>
+        <v>0.93567376332835395</v>
       </c>
       <c r="E159">
-        <v>0.89488501812878196</v>
+        <v>0.89544380803770396</v>
       </c>
       <c r="F159">
-        <v>0.94262906912940703</v>
+        <v>0.94334395303802498</v>
       </c>
       <c r="G159">
-        <v>0.96402644646826896</v>
+        <v>0.96451656313204903</v>
       </c>
       <c r="H159">
-        <v>0.89028254666384499</v>
+        <v>0.88741884607281896</v>
       </c>
       <c r="I159">
-        <v>0.92616929686951099</v>
+        <v>0.92500684289361501</v>
       </c>
       <c r="J159">
-        <v>0.954224340588538</v>
+        <v>0.95395816125745103</v>
       </c>
       <c r="K159">
-        <v>0.80458893444995305</v>
+        <v>0.81154422289764006</v>
       </c>
       <c r="L159">
-        <v>0.86831041245600604</v>
+        <v>0.875650364249692</v>
       </c>
       <c r="M159">
-        <v>0.91580654007641005</v>
+        <v>0.91920353185221304</v>
       </c>
       <c r="N159">
-        <v>0.80262147531044303</v>
+        <v>0.80538480600602302</v>
       </c>
       <c r="O159">
-        <v>0.85607200856640497</v>
+        <v>0.85708439307561501</v>
       </c>
       <c r="P159">
-        <v>0.90039125975672196</v>
+        <v>0.90140704827635598</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>44378</v>
       </c>
       <c r="B160">
-        <v>0.82875505712099695</v>
+        <v>0.82990475929892804</v>
       </c>
       <c r="C160">
-        <v>0.88804032556492596</v>
+        <v>0.88962140903380205</v>
       </c>
       <c r="D160">
-        <v>0.92464991345525704</v>
+        <v>0.92582233912208101</v>
       </c>
       <c r="E160">
-        <v>0.85123367182642995</v>
+        <v>0.85274437121472302</v>
       </c>
       <c r="F160">
-        <v>0.91053321205369198</v>
+        <v>0.91234333483285701</v>
       </c>
       <c r="G160">
-        <v>0.94228269952371102</v>
+        <v>0.94362419232684702</v>
       </c>
       <c r="H160">
-        <v>0.89469368801031002</v>
+        <v>0.89042253704650498</v>
       </c>
       <c r="I160">
-        <v>0.92783353689910797</v>
+        <v>0.92571986314126398</v>
       </c>
       <c r="J160">
-        <v>0.95257560856253298</v>
+        <v>0.95150852312207201</v>
       </c>
       <c r="K160">
-        <v>0.80621422666864295</v>
+        <v>0.81184887497403202</v>
       </c>
       <c r="L160">
-        <v>0.86963377052521496</v>
+        <v>0.87456394591059405</v>
       </c>
       <c r="M160">
-        <v>0.91608045203502497</v>
+        <v>0.91716776656814702</v>
       </c>
       <c r="N160">
-        <v>0.78938526409384502</v>
+        <v>0.79230537464086404</v>
       </c>
       <c r="O160">
-        <v>0.84667490719530603</v>
+        <v>0.84731853853385697</v>
       </c>
       <c r="P160">
-        <v>0.89241243455653196</v>
+        <v>0.89350553567512603</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>44470</v>
       </c>
       <c r="B161">
-        <v>0.81814109413911895</v>
+        <v>0.81987272966376801</v>
       </c>
       <c r="C161">
-        <v>0.87258324569713697</v>
+        <v>0.87431638083145302</v>
       </c>
       <c r="D161">
-        <v>0.90564780008503298</v>
+        <v>0.90684804521905604</v>
       </c>
       <c r="E161">
-        <v>0.82540925355998795</v>
+        <v>0.82676518409261202</v>
       </c>
       <c r="F161">
-        <v>0.88378187281579201</v>
+        <v>0.88564465634368095</v>
       </c>
       <c r="G161">
-        <v>0.91391947136432905</v>
+        <v>0.91552081728448198</v>
       </c>
       <c r="H161">
-        <v>0.884819514936802</v>
+        <v>0.88385672384821801</v>
       </c>
       <c r="I161">
-        <v>0.91062169877188004</v>
+        <v>0.91003737847423805</v>
       </c>
       <c r="J161">
-        <v>0.92727682794843203</v>
+        <v>0.92696125559454901</v>
       </c>
       <c r="K161">
-        <v>0.79819559333675905</v>
+        <v>0.80249743634599602</v>
       </c>
       <c r="L161">
-        <v>0.85869370283530499</v>
+        <v>0.86296294195228795</v>
       </c>
       <c r="M161">
-        <v>0.90254628083715005</v>
+        <v>0.90360780558129705</v>
       </c>
       <c r="N161">
-        <v>0.78912127302048196</v>
+        <v>0.79283544365837999</v>
       </c>
       <c r="O161">
-        <v>0.83964107417270994</v>
+        <v>0.84137707449017995</v>
       </c>
       <c r="P161">
-        <v>0.87531078785709304</v>
+        <v>0.87714271510246</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>44562</v>
       </c>
       <c r="B162">
-        <v>0.80338509579402095</v>
+        <v>0.80544089674917896</v>
       </c>
       <c r="C162">
-        <v>0.85919860792583302</v>
+        <v>0.86139417022249798</v>
       </c>
       <c r="D162">
-        <v>0.89531912489783705</v>
+        <v>0.89699193498705798</v>
       </c>
       <c r="E162">
-        <v>0.79489467318895002</v>
+        <v>0.797920921243781</v>
       </c>
       <c r="F162">
-        <v>0.85675498534001904</v>
+        <v>0.85992447435277197</v>
       </c>
       <c r="G162">
-        <v>0.89296882411294198</v>
+        <v>0.89571919766728603</v>
       </c>
       <c r="H162">
-        <v>0.84994260890708095</v>
+        <v>0.84732468117179605</v>
       </c>
       <c r="I162">
-        <v>0.88293030583820697</v>
+        <v>0.88197989502299101</v>
       </c>
       <c r="J162">
-        <v>0.90773791861376996</v>
+        <v>0.90765729665300898</v>
       </c>
       <c r="K162">
-        <v>0.79299013402118301</v>
+        <v>0.79686555293246297</v>
       </c>
       <c r="L162">
-        <v>0.85596649790326595</v>
+        <v>0.86041734662584402</v>
       </c>
       <c r="M162">
-        <v>0.90138831807245401</v>
+        <v>0.90259327030400405</v>
       </c>
       <c r="N162">
-        <v>0.77002052061452797</v>
+        <v>0.77478525216751803</v>
       </c>
       <c r="O162">
-        <v>0.81688740293713502</v>
+        <v>0.81999368561181396</v>
       </c>
       <c r="P162">
-        <v>0.85570048236727303</v>
+        <v>0.85857079094923905</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>44652</v>
       </c>
       <c r="B163">
-        <v>0.80395804615636302</v>
+        <v>0.80603536558880096</v>
       </c>
       <c r="C163">
-        <v>0.85794156124723098</v>
+        <v>0.86006320864197305</v>
       </c>
       <c r="D163">
-        <v>0.89357557806670695</v>
+        <v>0.89522436472579603</v>
       </c>
       <c r="E163">
-        <v>0.794276293571471</v>
+        <v>0.79795579693435104</v>
       </c>
       <c r="F163">
-        <v>0.85357305869329902</v>
+        <v>0.85733727048630004</v>
       </c>
       <c r="G163">
-        <v>0.88867426097580304</v>
+        <v>0.89162981533279695</v>
       </c>
       <c r="H163">
-        <v>0.84047910637737999</v>
+        <v>0.83701582020901499</v>
       </c>
       <c r="I163">
-        <v>0.87653827140448903</v>
+        <v>0.87489329101153501</v>
       </c>
       <c r="J163">
-        <v>0.904321342213941</v>
+        <v>0.90371997908158097</v>
       </c>
       <c r="K163">
-        <v>0.78090914605169703</v>
+        <v>0.78424157569921205</v>
       </c>
       <c r="L163">
-        <v>0.84461418063292804</v>
+        <v>0.84751233025337802</v>
       </c>
       <c r="M163">
-        <v>0.89292989957736801</v>
+        <v>0.89313298492670901</v>
       </c>
       <c r="N163">
-        <v>0.76294189795146405</v>
+        <v>0.76854106251997001</v>
       </c>
       <c r="O163">
-        <v>0.80873040229343895</v>
+        <v>0.81299215989584395</v>
       </c>
       <c r="P163">
-        <v>0.84836383389474401</v>
+        <v>0.85229471707629001</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>44743</v>
       </c>
       <c r="B164">
-        <v>0.77158742150411397</v>
+        <v>0.77432096864716105</v>
       </c>
       <c r="C164">
-        <v>0.83428622866758095</v>
+        <v>0.83675402561944801</v>
       </c>
       <c r="D164">
-        <v>0.87784765245815299</v>
+        <v>0.87994467671300902</v>
       </c>
       <c r="E164">
-        <v>0.78480283579293697</v>
+        <v>0.78821147083523402</v>
       </c>
       <c r="F164">
-        <v>0.84274008945672896</v>
+        <v>0.84616103581240398</v>
       </c>
       <c r="G164">
-        <v>0.87801282594974195</v>
+        <v>0.88117630660513402</v>
       </c>
       <c r="H164">
-        <v>0.79738373810612595</v>
+        <v>0.79652323243670697</v>
       </c>
       <c r="I164">
-        <v>0.83912205601456002</v>
+        <v>0.84016734255637804</v>
       </c>
       <c r="J164">
-        <v>0.87593965534846396</v>
+        <v>0.87689176679016201</v>
       </c>
       <c r="K164">
-        <v>0.75707379230057203</v>
+        <v>0.75996088276132601</v>
       </c>
       <c r="L164">
-        <v>0.82977501402166498</v>
+        <v>0.83157605816288604</v>
       </c>
       <c r="M164">
-        <v>0.88152548963891098</v>
+        <v>0.88126028858647398</v>
       </c>
       <c r="N164">
-        <v>0.72163096337817401</v>
+        <v>0.72855295151482602</v>
       </c>
       <c r="O164">
-        <v>0.78798928383205802</v>
+        <v>0.792749340989644</v>
       </c>
       <c r="P164">
-        <v>0.83532784810517402</v>
+        <v>0.84049688542038004</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>44835</v>
       </c>
       <c r="B165">
-        <v>0.74802787988974395</v>
+        <v>0.75056957244653799</v>
       </c>
       <c r="C165">
-        <v>0.809820542500992</v>
+        <v>0.81213343972344998</v>
       </c>
       <c r="D165">
-        <v>0.85808529687574098</v>
+        <v>0.86006377582176496</v>
       </c>
       <c r="E165">
-        <v>0.77564297076711897</v>
+        <v>0.77933599877439996</v>
       </c>
       <c r="F165">
-        <v>0.83111576644381002</v>
+        <v>0.83470884421323599</v>
       </c>
       <c r="G165">
-        <v>0.86542487113491995</v>
+        <v>0.86863258291937695</v>
       </c>
       <c r="H165">
-        <v>0.76356803092316805</v>
+        <v>0.76361416420186401</v>
       </c>
       <c r="I165">
-        <v>0.80827975368871097</v>
+        <v>0.80861657005033505</v>
       </c>
       <c r="J165">
-        <v>0.84993403587134198</v>
+        <v>0.850128350668791</v>
       </c>
       <c r="K165">
-        <v>0.73347534029953398</v>
+        <v>0.73579648757755001</v>
       </c>
       <c r="L165">
-        <v>0.80597431036852196</v>
+        <v>0.80772222684407702</v>
       </c>
       <c r="M165">
-        <v>0.86451545018692</v>
+        <v>0.86452219871182101</v>
       </c>
       <c r="N165">
-        <v>0.70578577788871499</v>
+        <v>0.71318625828335902</v>
       </c>
       <c r="O165">
-        <v>0.76747623194382297</v>
+        <v>0.773126889431064</v>
       </c>
       <c r="P165">
-        <v>0.81837141352008902</v>
+        <v>0.82372590963393699</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>44927</v>
       </c>
       <c r="B166">
-        <v>0.73666277063099195</v>
+        <v>0.739549470628453</v>
       </c>
       <c r="C166">
-        <v>0.79824187188698603</v>
+        <v>0.80077227944713303</v>
       </c>
       <c r="D166">
-        <v>0.84853860196071096</v>
+        <v>0.85043875379796596</v>
       </c>
       <c r="E166">
-        <v>0.74512003326253196</v>
+        <v>0.74929084444948102</v>
       </c>
       <c r="F166">
-        <v>0.80601849622118504</v>
+        <v>0.80979310268275895</v>
       </c>
       <c r="G166">
-        <v>0.848197164506868</v>
+        <v>0.85128207048081705</v>
       </c>
       <c r="H166">
-        <v>0.74106834963621204</v>
+        <v>0.74430596629354295</v>
       </c>
       <c r="I166">
-        <v>0.78952265329564697</v>
+        <v>0.79198530631116204</v>
       </c>
       <c r="J166">
-        <v>0.83624919436588097</v>
+        <v>0.83755735115548902</v>
       </c>
       <c r="K166">
-        <v>0.74417250159036397</v>
+        <v>0.74902204730787803</v>
       </c>
       <c r="L166">
-        <v>0.81126404127646601</v>
+        <v>0.81506244342071899</v>
       </c>
       <c r="M166">
-        <v>0.86621532241074595</v>
+        <v>0.86751934599408498</v>
       </c>
       <c r="N166">
-        <v>0.69672098213486799</v>
+        <v>0.70484511299521602</v>
       </c>
       <c r="O166">
-        <v>0.75525923150965801</v>
+        <v>0.761893720532277</v>
       </c>
       <c r="P166">
-        <v>0.80795579195578304</v>
+        <v>0.813884952838965</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>45017</v>
       </c>
       <c r="B167">
-        <v>0.71789257139356699</v>
+        <v>0.72109078793581505</v>
       </c>
       <c r="C167">
-        <v>0.78075665559914398</v>
+        <v>0.78339573051281197</v>
       </c>
       <c r="D167">
-        <v>0.83425671724676898</v>
+        <v>0.83604104793865996</v>
       </c>
       <c r="E167">
-        <v>0.72689049638352199</v>
+        <v>0.73074873618109804</v>
       </c>
       <c r="F167">
-        <v>0.78908543111870799</v>
+        <v>0.79265255938859902</v>
       </c>
       <c r="G167">
-        <v>0.83489336599368802</v>
+        <v>0.83773717242314105</v>
       </c>
       <c r="H167">
-        <v>0.72196295799924504</v>
+        <v>0.72585719159244599</v>
       </c>
       <c r="I167">
-        <v>0.77168907092041805</v>
+        <v>0.77488122768568901</v>
       </c>
       <c r="J167">
-        <v>0.82028247745969396</v>
+        <v>0.82214263793533404</v>
       </c>
       <c r="K167">
-        <v>0.73166723351832597</v>
+        <v>0.73378277039332696</v>
       </c>
       <c r="L167">
-        <v>0.79983674242087399</v>
+        <v>0.80032270042931797</v>
       </c>
       <c r="M167">
-        <v>0.85726333054371795</v>
+        <v>0.855481160432077</v>
       </c>
       <c r="N167">
-        <v>0.68644988685984898</v>
+        <v>0.69570130162149801</v>
       </c>
       <c r="O167">
-        <v>0.74397048886238704</v>
+        <v>0.75185058346205502</v>
       </c>
       <c r="P167">
-        <v>0.79701886803799604</v>
+        <v>0.80389029888966801</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>45108</v>
       </c>
       <c r="B168">
-        <v>0.70613335580471004</v>
+        <v>0.70928523934499299</v>
       </c>
       <c r="C168">
-        <v>0.77033632666705298</v>
+        <v>0.77281855760788598</v>
       </c>
       <c r="D168">
-        <v>0.82624382007233299</v>
+        <v>0.82790073181145096</v>
       </c>
       <c r="E168">
-        <v>0.70716114309463196</v>
+        <v>0.71175271691049402</v>
       </c>
       <c r="F168">
-        <v>0.77307423736721803</v>
+        <v>0.77709661803687502</v>
       </c>
       <c r="G168">
-        <v>0.82314707424605604</v>
+        <v>0.82632578854710903</v>
       </c>
       <c r="H168">
-        <v>0.71165343092415501</v>
+        <v>0.71599448091076501</v>
       </c>
       <c r="I168">
-        <v>0.76274294284141697</v>
+        <v>0.76655626679033995</v>
       </c>
       <c r="J168">
-        <v>0.812886457035216</v>
+        <v>0.81536714975104896</v>
       </c>
       <c r="K168">
-        <v>0.72176137032177801</v>
+        <v>0.72247383610532401</v>
       </c>
       <c r="L168">
-        <v>0.78837788649141205</v>
+        <v>0.78749508590361605</v>
       </c>
       <c r="M168">
-        <v>0.84639017681621098</v>
+        <v>0.84353616483792204</v>
       </c>
       <c r="N168">
-        <v>0.698586938724996</v>
+        <v>0.70641464143438704</v>
       </c>
       <c r="O168">
-        <v>0.75302317373866001</v>
+        <v>0.75939131328207499</v>
       </c>
       <c r="P168">
-        <v>0.80150589526227001</v>
+        <v>0.80721564341590202</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>45200</v>
       </c>
       <c r="B169">
-        <v>0.70902394362620402</v>
+        <v>0.71224382690889898</v>
       </c>
       <c r="C169">
-        <v>0.772280913974981</v>
+        <v>0.77471354895858502</v>
       </c>
       <c r="D169">
-        <v>0.82503965601237095</v>
+        <v>0.82653061635391101</v>
       </c>
       <c r="E169">
-        <v>0.70827913163975997</v>
+        <v>0.71316355015649602</v>
       </c>
       <c r="F169">
-        <v>0.77227276809642498</v>
+        <v>0.776478541754695</v>
       </c>
       <c r="G169">
-        <v>0.819907345656259</v>
+        <v>0.82322148635522396</v>
       </c>
       <c r="H169">
-        <v>0.71107280224455305</v>
+        <v>0.713367916757217</v>
       </c>
       <c r="I169">
-        <v>0.75997032775817697</v>
+        <v>0.76255397891605803</v>
       </c>
       <c r="J169">
-        <v>0.80778072603610096</v>
+        <v>0.80939150011607497</v>
       </c>
       <c r="K169">
-        <v>0.71193124108887995</v>
+        <v>0.71127397467748998</v>
       </c>
       <c r="L169">
-        <v>0.78177557912276296</v>
+        <v>0.77969220178947696</v>
       </c>
       <c r="M169">
-        <v>0.84021592755357299</v>
+        <v>0.83635935729134303</v>
       </c>
       <c r="N169">
-        <v>0.71717041219607403</v>
+        <v>0.72580119288496203</v>
       </c>
       <c r="O169">
-        <v>0.770642260703849</v>
+        <v>0.77684694449594605</v>
       </c>
       <c r="P169">
-        <v>0.811883869639343</v>
+        <v>0.81713272752371302</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>45292</v>
       </c>
       <c r="B170">
-        <v>0.71247411906897995</v>
+        <v>0.71587775368227902</v>
       </c>
       <c r="C170">
-        <v>0.76990904013235095</v>
+        <v>0.77248460108653905</v>
       </c>
       <c r="D170">
-        <v>0.82118947043553803</v>
+        <v>0.82276345406297802</v>
       </c>
       <c r="E170">
-        <v>0.698686381883866</v>
+        <v>0.70400399967678196</v>
       </c>
       <c r="F170">
-        <v>0.75920704180804299</v>
+        <v>0.76346881696903901</v>
       </c>
       <c r="G170">
-        <v>0.80883664107515596</v>
+        <v>0.812013954019845</v>
       </c>
       <c r="H170">
-        <v>0.70616476958864605</v>
+        <v>0.70930588576327702</v>
       </c>
       <c r="I170">
-        <v>0.75508112024503604</v>
+        <v>0.75764809467762295</v>
       </c>
       <c r="J170">
-        <v>0.80503466544382996</v>
+        <v>0.80652439136089005</v>
       </c>
       <c r="K170">
-        <v>0.71759190161025499</v>
+        <v>0.71214762756985195</v>
       </c>
       <c r="L170">
-        <v>0.77825737276137996</v>
+        <v>0.77210283574626803</v>
       </c>
       <c r="M170">
-        <v>0.833413314553205</v>
+        <v>0.82639069224778305</v>
       </c>
       <c r="N170">
-        <v>0.75366654840532898</v>
+        <v>0.76049951926957304</v>
       </c>
       <c r="O170">
-        <v>0.79280016080742199</v>
+        <v>0.79822536404493105</v>
       </c>
       <c r="P170">
-        <v>0.82187727069626304</v>
+        <v>0.82691593481102499</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>45383</v>
       </c>
       <c r="B171">
-        <v>0.70908642802630595</v>
+        <v>0.71189634486340503</v>
       </c>
       <c r="C171">
-        <v>0.76568151067847701</v>
+        <v>0.76794178784309697</v>
       </c>
       <c r="D171">
-        <v>0.81747365411598005</v>
+        <v>0.81888843798836997</v>
       </c>
       <c r="E171">
-        <v>0.69896371257394496</v>
+        <v>0.70329660434247898</v>
       </c>
       <c r="F171">
-        <v>0.75860157432778696</v>
+        <v>0.76210532328129599</v>
       </c>
       <c r="G171">
-        <v>0.80712314628778703</v>
+        <v>0.80970978981478503</v>
       </c>
       <c r="H171">
-        <v>0.70871674061371304</v>
+        <v>0.71089502169099905</v>
       </c>
       <c r="I171">
-        <v>0.75677202300367696</v>
+        <v>0.758236453526002</v>
       </c>
       <c r="J171">
-        <v>0.80494283188231497</v>
+        <v>0.80562449781648604</v>
       </c>
       <c r="K171">
-        <v>0.71196161878808895</v>
+        <v>0.70841144851294602</v>
       </c>
       <c r="L171">
-        <v>0.76918976089374103</v>
+        <v>0.76533469827144696</v>
       </c>
       <c r="M171">
-        <v>0.82442036757913795</v>
+        <v>0.81954077432034</v>
       </c>
       <c r="N171">
-        <v>0.738019294802438</v>
+        <v>0.74222217417095704</v>
       </c>
       <c r="O171">
-        <v>0.78045075988072998</v>
+        <v>0.78416657930647404</v>
       </c>
       <c r="P171">
-        <v>0.817869373953382</v>
+        <v>0.82178968351077597</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>45474</v>
       </c>
       <c r="B172">
-        <v>0.69010878830340605</v>
+        <v>0.691617669609634</v>
       </c>
       <c r="C172">
-        <v>0.75216579750406098</v>
+        <v>0.75347426860394096</v>
       </c>
       <c r="D172">
-        <v>0.81101191472249301</v>
+        <v>0.81204820586746795</v>
       </c>
       <c r="E172">
-        <v>0.70282050570202403</v>
+        <v>0.70622694318516299</v>
       </c>
       <c r="F172">
-        <v>0.76224603856681195</v>
+        <v>0.76547129875076902</v>
       </c>
       <c r="G172">
-        <v>0.81006693273842301</v>
+        <v>0.81300070358540699</v>
       </c>
       <c r="H172">
-        <v>0.69631924996741201</v>
+        <v>0.69675038760066499</v>
       </c>
       <c r="I172">
-        <v>0.74669726134117098</v>
+        <v>0.74650266547537303</v>
       </c>
       <c r="J172">
-        <v>0.79851343712164602</v>
+        <v>0.79805056346331804</v>
       </c>
       <c r="K172">
-        <v>0.68368372977573399</v>
+        <v>0.68212750884747197</v>
       </c>
       <c r="L172">
-        <v>0.74880754582074005</v>
+        <v>0.74731882522459303</v>
       </c>
       <c r="M172">
-        <v>0.81338278111351303</v>
+        <v>0.81088959242121295</v>
       </c>
       <c r="N172">
-        <v>0.71067747174601803</v>
+        <v>0.71339734372530295</v>
       </c>
       <c r="O172">
-        <v>0.76123692101037899</v>
+        <v>0.76409936185574101</v>
       </c>
       <c r="P172">
-        <v>0.81157565625655903</v>
+        <v>0.815353709993481</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>45566</v>
       </c>
       <c r="B173">
-        <v>0.68005300998003504</v>
+        <v>0.68096745673070702</v>
       </c>
       <c r="C173">
-        <v>0.74449506393574705</v>
+        <v>0.74517724527083395</v>
       </c>
       <c r="D173">
-        <v>0.80654531916738403</v>
+        <v>0.80703354467072597</v>
       </c>
       <c r="E173">
-        <v>0.69707608475117899</v>
+        <v>0.699164525383694</v>
       </c>
       <c r="F173">
-        <v>0.76063319110838401</v>
+        <v>0.76284569990444995</v>
       </c>
       <c r="G173">
-        <v>0.81032437017678105</v>
+        <v>0.81282030479135603</v>
       </c>
       <c r="H173">
-        <v>0.68636522740083405</v>
+        <v>0.68629877356750402</v>
       </c>
       <c r="I173">
-        <v>0.74055044016193805</v>
+        <v>0.73962033323004095</v>
       </c>
       <c r="J173">
-        <v>0.79587610316945201</v>
+        <v>0.79468283249166904</v>
       </c>
       <c r="K173">
-        <v>0.68854654374962998</v>
+        <v>0.68782644607339105</v>
       </c>
       <c r="L173">
-        <v>0.75320785132685497</v>
+        <v>0.75233215583180102</v>
       </c>
       <c r="M173">
-        <v>0.81714153212072704</v>
+        <v>0.81494210698306602</v>
       </c>
       <c r="N173">
-        <v>0.69860146795828104</v>
+        <v>0.70345087319290001</v>
       </c>
       <c r="O173">
-        <v>0.75310016740837404</v>
+        <v>0.75802787334220401</v>
       </c>
       <c r="P173">
-        <v>0.80870963696055898</v>
+        <v>0.814355488758571</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>45658</v>
       </c>
       <c r="B174">
-        <v>0.68884120495835499</v>
+        <v>0.68920206095292103</v>
       </c>
       <c r="C174">
-        <v>0.75093287640664597</v>
+        <v>0.75091450912860802</v>
       </c>
       <c r="D174">
-        <v>0.81006991343829704</v>
+        <v>0.80993079476707497</v>
       </c>
       <c r="E174">
-        <v>0.696407659233092</v>
+        <v>0.69583038738780001</v>
       </c>
       <c r="F174">
-        <v>0.75950278736952204</v>
+        <v>0.75964068105984806</v>
       </c>
       <c r="G174">
-        <v>0.80977862783409105</v>
+        <v>0.81109783286501602</v>
       </c>
       <c r="H174">
-        <v>0.69091972980806304</v>
+        <v>0.68854215837104504</v>
       </c>
       <c r="I174">
-        <v>0.74394272745253598</v>
+        <v>0.74105601876370397</v>
       </c>
       <c r="J174">
-        <v>0.79726614971365595</v>
+        <v>0.79461152361289999</v>
       </c>
       <c r="K174">
-        <v>0.71622900218102203</v>
+        <v>0.71353973065792298</v>
       </c>
       <c r="L174">
-        <v>0.77946125117457898</v>
+        <v>0.77667297187357098</v>
       </c>
       <c r="M174">
-        <v>0.83751849908112697</v>
+        <v>0.83367653433796995</v>
       </c>
       <c r="N174">
-        <v>0.72751711788789397</v>
+        <v>0.73838980554467903</v>
       </c>
       <c r="O174">
-        <v>0.77735703429960701</v>
+        <v>0.78760971552979298</v>
       </c>
       <c r="P174">
-        <v>0.82497836878656605</v>
+        <v>0.83493989072855301</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>45748</v>
       </c>
       <c r="B175">
-        <v>0.69283982944095202</v>
+        <v>0.69222959705303</v>
       </c>
       <c r="C175">
-        <v>0.75397212419778403</v>
+        <v>0.75297332413134399</v>
       </c>
       <c r="D175">
-        <v>0.81140248070322496</v>
+        <v>0.81035923796735698</v>
       </c>
       <c r="E175">
-        <v>0.70229499389749395</v>
+        <v>0.70091612294660299</v>
       </c>
       <c r="F175">
-        <v>0.76337769465447702</v>
+        <v>0.76195017227716</v>
       </c>
       <c r="G175">
-        <v>0.81147284683148002</v>
+        <v>0.81081860015503304</v>
       </c>
       <c r="H175">
-        <v>0.70679588393908699</v>
+        <v>0.70336290960798697</v>
       </c>
       <c r="I175">
-        <v>0.75655127633539898</v>
+        <v>0.75246483199951097</v>
       </c>
       <c r="J175">
-        <v>0.80461196600168705</v>
+        <v>0.80075820050836699</v>
       </c>
       <c r="K175">
-        <v>0.70576627624993304</v>
+        <v>0.70021891427439897</v>
       </c>
       <c r="L175">
-        <v>0.77569169748685896</v>
+        <v>0.77116913076182703</v>
       </c>
       <c r="M175">
-        <v>0.83870900188184305</v>
+        <v>0.83405619241755302</v>
       </c>
       <c r="N175">
-        <v>0.71089896610851</v>
+        <v>0.72072541123622602</v>
       </c>
       <c r="O175">
-        <v>0.76320635764589895</v>
+        <v>0.77205157347026199</v>
       </c>
       <c r="P175">
-        <v>0.81431997190104399</v>
+        <v>0.822603239965496</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>45839</v>
       </c>
       <c r="B176">
-        <v>0.67887857323551004</v>
+        <v>0.67667025077892695</v>
       </c>
       <c r="C176">
-        <v>0.74362858937554399</v>
+        <v>0.74127256799055796</v>
       </c>
       <c r="D176">
-        <v>0.80569509696749497</v>
+        <v>0.80348788005205996</v>
       </c>
       <c r="E176">
-        <v>0.68808323893294498</v>
+        <v>0.68142806114861398</v>
       </c>
       <c r="F176">
-        <v>0.75428586346968296</v>
+        <v>0.74834603100337405</v>
       </c>
       <c r="G176">
-        <v>0.80822699221540195</v>
+        <v>0.80419048221501999</v>
       </c>
       <c r="H176">
-        <v>0.69351157945121</v>
+        <v>0.69413871229673296</v>
       </c>
       <c r="I176">
-        <v>0.74556170266071498</v>
+        <v>0.74510086562591804</v>
       </c>
       <c r="J176">
-        <v>0.79786563150731105</v>
+        <v>0.79620203663758904</v>
       </c>
       <c r="K176">
-        <v>0.702571421788447</v>
+        <v>0.69369890145258295</v>
       </c>
       <c r="L176">
-        <v>0.77253895781735804</v>
+        <v>0.76544205479451199</v>
       </c>
       <c r="M176">
-        <v>0.83604630336048502</v>
+        <v>0.82962153642987202</v>
       </c>
       <c r="N176">
-        <v>0.69169387658686599</v>
+        <v>0.70349628759010097</v>
       </c>
       <c r="O176">
-        <v>0.74893189122154002</v>
+        <v>0.75877081985141204</v>
       </c>
       <c r="P176">
-        <v>0.80629374662439501</v>
+        <v>0.81426873951404399</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>45931</v>
       </c>
       <c r="B177">
-        <v>0.67403461258404296</v>
+        <v>0.66986908257039302</v>
       </c>
       <c r="C177">
-        <v>0.73933499045251005</v>
+        <v>0.73557002253658899</v>
       </c>
       <c r="D177">
-        <v>0.80319595585491099</v>
+        <v>0.79983999382689397</v>
       </c>
       <c r="E177">
-        <v>0.67970516445380802</v>
+        <v>0.67117885396919097</v>
       </c>
       <c r="F177">
-        <v>0.74816045174150603</v>
+        <v>0.740195032561066</v>
       </c>
       <c r="G177">
-        <v>0.80591968795434099</v>
+        <v>0.799486169980684</v>
       </c>
       <c r="H177">
-        <v>0.68396031116137002</v>
+        <v>0.68718348767150805</v>
       </c>
       <c r="I177">
-        <v>0.73889280735351603</v>
+        <v>0.74063668120749304</v>
       </c>
       <c r="J177">
-        <v>0.79432248256072902</v>
+        <v>0.79400276199216901</v>
       </c>
       <c r="K177">
-        <v>0.70962271329187998</v>
+        <v>0.69371842766113201</v>
       </c>
       <c r="L177">
-        <v>0.77808491313246497</v>
+        <v>0.76639833510815203</v>
       </c>
       <c r="M177">
-        <v>0.84042688823330702</v>
+        <v>0.83108228963644204</v>
       </c>
       <c r="N177">
-        <v>0.69110462233608205</v>
+        <v>0.70703960159422397</v>
       </c>
       <c r="O177">
-        <v>0.74854130443163902</v>
+        <v>0.76211435180290199</v>
       </c>
       <c r="P177">
-        <v>0.806910270500244</v>
+        <v>0.816652451607221</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A178" s="1">
+        <v>46023</v>
+      </c>
+      <c r="B178">
+        <v>0.67111955812280999</v>
+      </c>
+      <c r="C178">
+        <v>0.73688360914734896</v>
+      </c>
+      <c r="D178">
+        <v>0.80003322214607997</v>
+      </c>
+      <c r="E178">
+        <v>0.67534208755554004</v>
+      </c>
+      <c r="F178">
+        <v>0.74286270246209496</v>
+      </c>
+      <c r="G178">
+        <v>0.79956363526506202</v>
+      </c>
+      <c r="H178">
+        <v>0.70382969174201504</v>
+      </c>
+      <c r="I178">
+        <v>0.75334456669607697</v>
+      </c>
+      <c r="J178">
+        <v>0.80034194948580895</v>
+      </c>
+      <c r="K178">
+        <v>0.67907031569265297</v>
+      </c>
+      <c r="L178">
+        <v>0.75569700291261699</v>
+      </c>
+      <c r="M178">
+        <v>0.82391001365190197</v>
+      </c>
+      <c r="N178">
+        <v>0.72356951001284397</v>
+      </c>
+      <c r="O178">
+        <v>0.77434072110875896</v>
+      </c>
+      <c r="P178">
+        <v>0.82233748620146097</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85DE7FC4-0543-9749-9930-8092F6C0897D}">
-  <dimension ref="A1:P177"/>
+  <dimension ref="A1:P178"/>
   <sheetViews>
     <sheetView topLeftCell="A171" workbookViewId="0">
-      <selection activeCell="A171" sqref="A1:XFD1048576"/>
+      <selection activeCell="E190" sqref="E190"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>27</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -9895,8843 +9945,8893 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="P1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29952</v>
       </c>
       <c r="B2">
-        <v>0.82821545700085897</v>
+        <v>0.82959283760912805</v>
       </c>
       <c r="C2">
-        <v>0.87933911683306798</v>
+        <v>0.88158119416027203</v>
       </c>
       <c r="D2">
-        <v>0.91055504677193699</v>
+        <v>0.91263129388363895</v>
       </c>
       <c r="E2">
-        <v>0.90528005455206395</v>
+        <v>0.89982285464955603</v>
       </c>
       <c r="F2">
-        <v>0.95344098148152701</v>
+        <v>0.950724232881206</v>
       </c>
       <c r="G2">
-        <v>0.95254298638019697</v>
+        <v>0.95095829235845697</v>
       </c>
       <c r="H2">
-        <v>0.82928108215915997</v>
+        <v>0.83014534067713897</v>
       </c>
       <c r="I2">
-        <v>0.86371586199702799</v>
+        <v>0.86466699669652303</v>
       </c>
       <c r="J2">
-        <v>0.91596220607323597</v>
+        <v>0.91691596442077195</v>
       </c>
       <c r="K2">
-        <v>0.92189453972222701</v>
+        <v>0.92371651769323504</v>
       </c>
       <c r="L2">
-        <v>1.0165924578327901</v>
+        <v>1.0174706721401401</v>
       </c>
       <c r="M2">
-        <v>1.0054326679657799</v>
+        <v>1.00649477965398</v>
       </c>
       <c r="N2">
-        <v>0.76724627306319904</v>
+        <v>0.76952072561844798</v>
       </c>
       <c r="O2">
-        <v>0.82520870044163996</v>
+        <v>0.828417789996853</v>
       </c>
       <c r="P2">
-        <v>0.86397177106405998</v>
+        <v>0.86623573602030701</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>30042</v>
       </c>
       <c r="B3">
-        <v>0.83494363552026096</v>
+        <v>0.83526325039365401</v>
       </c>
       <c r="C3">
-        <v>0.88708615694883097</v>
+        <v>0.88830618497740799</v>
       </c>
       <c r="D3">
-        <v>0.91941418596108904</v>
+        <v>0.92064998722376501</v>
       </c>
       <c r="E3">
-        <v>0.91853189665956603</v>
+        <v>0.91130532185590396</v>
       </c>
       <c r="F3">
-        <v>0.96619690610874498</v>
+        <v>0.962035056631519</v>
       </c>
       <c r="G3">
-        <v>0.95950051713902895</v>
+        <v>0.95703084275887995</v>
       </c>
       <c r="H3">
-        <v>0.86107058430972405</v>
+        <v>0.86142336210338599</v>
       </c>
       <c r="I3">
-        <v>0.88877387081868897</v>
+        <v>0.88898686044590203</v>
       </c>
       <c r="J3">
-        <v>0.94016371695703405</v>
+        <v>0.94029939814906405</v>
       </c>
       <c r="K3">
-        <v>0.95671402573773001</v>
+        <v>0.95821067835877805</v>
       </c>
       <c r="L3">
-        <v>1.0421022436407099</v>
+        <v>1.0426272118667701</v>
       </c>
       <c r="M3">
-        <v>1.01717865406121</v>
+        <v>1.0185522381197201</v>
       </c>
       <c r="N3">
-        <v>0.73425853506772598</v>
+        <v>0.736227494462799</v>
       </c>
       <c r="O3">
-        <v>0.80480890302087305</v>
+        <v>0.80811102287723302</v>
       </c>
       <c r="P3">
-        <v>0.85516689588069805</v>
+        <v>0.85746434385078196</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>30133</v>
       </c>
       <c r="B4">
-        <v>0.83581551377170904</v>
+        <v>0.836286787253396</v>
       </c>
       <c r="C4">
-        <v>0.88714655843866796</v>
+        <v>0.88827677706641905</v>
       </c>
       <c r="D4">
-        <v>0.915411355784298</v>
+        <v>0.916508104783188</v>
       </c>
       <c r="E4">
-        <v>0.88781813824670797</v>
+        <v>0.88218303316262603</v>
       </c>
       <c r="F4">
-        <v>0.94999547841423304</v>
+        <v>0.94696115131338798</v>
       </c>
       <c r="G4">
-        <v>0.95200011084777103</v>
+        <v>0.95030493149941697</v>
       </c>
       <c r="H4">
-        <v>0.87143325087644996</v>
+        <v>0.87232597203529705</v>
       </c>
       <c r="I4">
-        <v>0.895826200429927</v>
+        <v>0.89634619734691401</v>
       </c>
       <c r="J4">
-        <v>0.93401392672003203</v>
+        <v>0.93446018993679303</v>
       </c>
       <c r="K4">
-        <v>0.96668085662027403</v>
+        <v>0.969148421514481</v>
       </c>
       <c r="L4">
-        <v>1.0514995634592901</v>
+        <v>1.0526378137344401</v>
       </c>
       <c r="M4">
-        <v>1.01874340837894</v>
+        <v>1.02038668544463</v>
       </c>
       <c r="N4">
-        <v>0.72100000288854205</v>
+        <v>0.72289434549189402</v>
       </c>
       <c r="O4">
-        <v>0.79061621917124802</v>
+        <v>0.79353385621331196</v>
       </c>
       <c r="P4">
-        <v>0.84469989355592401</v>
+        <v>0.84641086156911804</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>30225</v>
       </c>
       <c r="B5">
-        <v>0.83191161822627802</v>
+        <v>0.83211185877400096</v>
       </c>
       <c r="C5">
-        <v>0.88448786719090899</v>
+        <v>0.88509200934573795</v>
       </c>
       <c r="D5">
-        <v>0.91206188425341705</v>
+        <v>0.91278865672782705</v>
       </c>
       <c r="E5">
-        <v>0.89006472740125198</v>
+        <v>0.88667229802175196</v>
       </c>
       <c r="F5">
-        <v>0.95261191089730601</v>
+        <v>0.95121389024916203</v>
       </c>
       <c r="G5">
-        <v>0.95147105808590204</v>
+        <v>0.95082038259102797</v>
       </c>
       <c r="H5">
-        <v>0.84123728193149105</v>
+        <v>0.84188850253630099</v>
       </c>
       <c r="I5">
-        <v>0.87588327093921203</v>
+        <v>0.87603423527227098</v>
       </c>
       <c r="J5">
-        <v>0.92034983422261596</v>
+        <v>0.92065913572543001</v>
       </c>
       <c r="K5">
-        <v>0.96852613372904905</v>
+        <v>0.97046953868544805</v>
       </c>
       <c r="L5">
-        <v>1.0529991725680601</v>
+        <v>1.0536885664176101</v>
       </c>
       <c r="M5">
-        <v>1.01647384802296</v>
+        <v>1.0180196653596501</v>
       </c>
       <c r="N5">
-        <v>0.72667288891583204</v>
+        <v>0.72691042793974803</v>
       </c>
       <c r="O5">
-        <v>0.78965705830609201</v>
+        <v>0.79039193381478701</v>
       </c>
       <c r="P5">
-        <v>0.83900635162892501</v>
+        <v>0.83915744940131198</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>30317</v>
       </c>
       <c r="B6">
-        <v>0.80992084549685905</v>
+        <v>0.80957822189553197</v>
       </c>
       <c r="C6">
-        <v>0.86155074343274396</v>
+        <v>0.86166785839567595</v>
       </c>
       <c r="D6">
-        <v>0.89266472734870295</v>
+        <v>0.89307305358105504</v>
       </c>
       <c r="E6">
-        <v>0.86683951852115204</v>
+        <v>0.86376532174513598</v>
       </c>
       <c r="F6">
-        <v>0.92369077268573196</v>
+        <v>0.92265876071318398</v>
       </c>
       <c r="G6">
-        <v>0.93232171323266799</v>
+        <v>0.93177949523903503</v>
       </c>
       <c r="H6">
-        <v>0.804009560780092</v>
+        <v>0.80539390432364999</v>
       </c>
       <c r="I6">
-        <v>0.84386448750593102</v>
+        <v>0.84479523404730095</v>
       </c>
       <c r="J6">
-        <v>0.894442758046613</v>
+        <v>0.89527444815949597</v>
       </c>
       <c r="K6">
-        <v>0.94315774207916003</v>
+        <v>0.94436166636058305</v>
       </c>
       <c r="L6">
-        <v>1.0311363787710699</v>
+        <v>1.0313470315395501</v>
       </c>
       <c r="M6">
-        <v>1.0032370634872601</v>
+        <v>1.00428189417198</v>
       </c>
       <c r="N6">
-        <v>0.73619790382445705</v>
+        <v>0.73489851397238504</v>
       </c>
       <c r="O6">
-        <v>0.79090570262032001</v>
+        <v>0.78996794274891302</v>
       </c>
       <c r="P6">
-        <v>0.833174760787045</v>
+        <v>0.83229737638524304</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>30407</v>
       </c>
       <c r="B7">
-        <v>0.78781701039457397</v>
+        <v>0.78753382634569302</v>
       </c>
       <c r="C7">
-        <v>0.84062020363307299</v>
+        <v>0.84051152268417395</v>
       </c>
       <c r="D7">
-        <v>0.87723337608077401</v>
+        <v>0.87747527076084997</v>
       </c>
       <c r="E7">
-        <v>0.85486580085352804</v>
+        <v>0.851980831456846</v>
       </c>
       <c r="F7">
-        <v>0.90926082471954595</v>
+        <v>0.90766189798260599</v>
       </c>
       <c r="G7">
-        <v>0.92086550564393999</v>
+        <v>0.919877459508323</v>
       </c>
       <c r="H7">
-        <v>0.77798577734806595</v>
+        <v>0.77966313047234703</v>
       </c>
       <c r="I7">
-        <v>0.82258066865813595</v>
+        <v>0.82385043804428304</v>
       </c>
       <c r="J7">
-        <v>0.87864161024339205</v>
+        <v>0.87989819755508603</v>
       </c>
       <c r="K7">
-        <v>0.91318154966332898</v>
+        <v>0.91320505663684104</v>
       </c>
       <c r="L7">
-        <v>1.00378249338795</v>
+        <v>1.0028508208100799</v>
       </c>
       <c r="M7">
-        <v>0.98777522989029398</v>
+        <v>0.98795776368961696</v>
       </c>
       <c r="N7">
-        <v>0.70486208742412004</v>
+        <v>0.70442885637542796</v>
       </c>
       <c r="O7">
-        <v>0.76483903003225395</v>
+        <v>0.76445478002576395</v>
       </c>
       <c r="P7">
-        <v>0.81762055886283302</v>
+        <v>0.81708953482935498</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>30498</v>
       </c>
       <c r="B8">
-        <v>0.76759821747647194</v>
+        <v>0.76755631266775004</v>
       </c>
       <c r="C8">
-        <v>0.82210924413761399</v>
+        <v>0.82219302206844103</v>
       </c>
       <c r="D8">
-        <v>0.86281901722769905</v>
+        <v>0.86302608044682905</v>
       </c>
       <c r="E8">
-        <v>0.83153532554573695</v>
+        <v>0.82941020881032301</v>
       </c>
       <c r="F8">
-        <v>0.88561216642529805</v>
+        <v>0.88426406539549396</v>
       </c>
       <c r="G8">
-        <v>0.90433046373508696</v>
+        <v>0.90331667148704597</v>
       </c>
       <c r="H8">
-        <v>0.76883576759732297</v>
+        <v>0.77111124049867497</v>
       </c>
       <c r="I8">
-        <v>0.811331107246966</v>
+        <v>0.81310438228417403</v>
       </c>
       <c r="J8">
-        <v>0.86392174331676896</v>
+        <v>0.86514409517976099</v>
       </c>
       <c r="K8">
-        <v>0.90148706667538903</v>
+        <v>0.900555204527689</v>
       </c>
       <c r="L8">
-        <v>0.98938449306818999</v>
+        <v>0.98777203852370699</v>
       </c>
       <c r="M8">
-        <v>0.97937318166939402</v>
+        <v>0.97907173527636804</v>
       </c>
       <c r="N8">
-        <v>0.67186726869424895</v>
+        <v>0.67196877192682702</v>
       </c>
       <c r="O8">
-        <v>0.73894857856302798</v>
+        <v>0.73893854428563299</v>
       </c>
       <c r="P8">
-        <v>0.80203179326606899</v>
+        <v>0.80164940241211402</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>30590</v>
       </c>
       <c r="B9">
-        <v>0.746472652069887</v>
+        <v>0.74663986752237899</v>
       </c>
       <c r="C9">
-        <v>0.80327535066546896</v>
+        <v>0.803415705192288</v>
       </c>
       <c r="D9">
-        <v>0.84923887157878197</v>
+        <v>0.84934652063290506</v>
       </c>
       <c r="E9">
-        <v>0.80806113001091895</v>
+        <v>0.80665334956026102</v>
       </c>
       <c r="F9">
-        <v>0.86320232289830201</v>
+        <v>0.86251349116771603</v>
       </c>
       <c r="G9">
-        <v>0.88908038930561395</v>
+        <v>0.88850740972238396</v>
       </c>
       <c r="H9">
-        <v>0.74029690645838397</v>
+        <v>0.742363554247357</v>
       </c>
       <c r="I9">
-        <v>0.78557079337297098</v>
+        <v>0.78715163386055098</v>
       </c>
       <c r="J9">
-        <v>0.84449283817875598</v>
+        <v>0.84534408545930795</v>
       </c>
       <c r="K9">
-        <v>0.86454746550352801</v>
+        <v>0.86352749775193105</v>
       </c>
       <c r="L9">
-        <v>0.96083839132625803</v>
+        <v>0.95918756268208605</v>
       </c>
       <c r="M9">
-        <v>0.96419837508476902</v>
+        <v>0.96366393984419296</v>
       </c>
       <c r="N9">
-        <v>0.653750582745667</v>
+        <v>0.65385068155756898</v>
       </c>
       <c r="O9">
-        <v>0.72334374470060603</v>
+        <v>0.72325932814875504</v>
       </c>
       <c r="P9">
-        <v>0.79081725886093301</v>
+        <v>0.79034694615220302</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>30682</v>
       </c>
       <c r="B10">
-        <v>0.73324188560477599</v>
+        <v>0.73353941269404699</v>
       </c>
       <c r="C10">
-        <v>0.79145802153638001</v>
+        <v>0.79171676714440697</v>
       </c>
       <c r="D10">
-        <v>0.84072371616647401</v>
+        <v>0.84092870689769605</v>
       </c>
       <c r="E10">
-        <v>0.76688848223889705</v>
+        <v>0.76583110796021603</v>
       </c>
       <c r="F10">
-        <v>0.83094185113941099</v>
+        <v>0.83021472152258702</v>
       </c>
       <c r="G10">
-        <v>0.87069653440893002</v>
+        <v>0.87004060612126699</v>
       </c>
       <c r="H10">
-        <v>0.72876445298544501</v>
+        <v>0.73030415020601003</v>
       </c>
       <c r="I10">
-        <v>0.77392459769364097</v>
+        <v>0.77508781525200798</v>
       </c>
       <c r="J10">
-        <v>0.83360875082063601</v>
+        <v>0.83438491128921499</v>
       </c>
       <c r="K10">
-        <v>0.84861727235652196</v>
+        <v>0.84770981171946502</v>
       </c>
       <c r="L10">
-        <v>0.94791971821169696</v>
+        <v>0.94617253552556102</v>
       </c>
       <c r="M10">
-        <v>0.95643942832722095</v>
+        <v>0.95569164107966398</v>
       </c>
       <c r="N10">
-        <v>0.649302453849119</v>
+        <v>0.64912346613704197</v>
       </c>
       <c r="O10">
-        <v>0.71722934300363295</v>
+        <v>0.71690447819196901</v>
       </c>
       <c r="P10">
-        <v>0.78508789344366603</v>
+        <v>0.78435950571409896</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>30773</v>
       </c>
       <c r="B11">
-        <v>0.722433232846451</v>
+        <v>0.72214594426385403</v>
       </c>
       <c r="C11">
-        <v>0.78301803980473905</v>
+        <v>0.78285733127732904</v>
       </c>
       <c r="D11">
-        <v>0.83557593087925097</v>
+        <v>0.835509625493567</v>
       </c>
       <c r="E11">
-        <v>0.74135761816196999</v>
+        <v>0.73871887525323299</v>
       </c>
       <c r="F11">
-        <v>0.80966324399739897</v>
+        <v>0.80779783154167895</v>
       </c>
       <c r="G11">
-        <v>0.85831192025460301</v>
+        <v>0.857059717687226</v>
       </c>
       <c r="H11">
-        <v>0.72374661244546201</v>
+        <v>0.72511833969800299</v>
       </c>
       <c r="I11">
-        <v>0.76838801056776296</v>
+        <v>0.76945434317274297</v>
       </c>
       <c r="J11">
-        <v>0.82829127285194704</v>
+        <v>0.82895170872284996</v>
       </c>
       <c r="K11">
-        <v>0.83914093538559698</v>
+        <v>0.83743641614970699</v>
       </c>
       <c r="L11">
-        <v>0.94170653615286304</v>
+        <v>0.93943400089669904</v>
       </c>
       <c r="M11">
-        <v>0.95513768175468305</v>
+        <v>0.95430237812627094</v>
       </c>
       <c r="N11">
-        <v>0.641724162144934</v>
+        <v>0.64113554880739099</v>
       </c>
       <c r="O11">
-        <v>0.71109406398749897</v>
+        <v>0.71042256777531898</v>
       </c>
       <c r="P11">
-        <v>0.78081881099149597</v>
+        <v>0.77981502733924402</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30864</v>
       </c>
       <c r="B12">
-        <v>0.70810873826378595</v>
+        <v>0.70786868510692402</v>
       </c>
       <c r="C12">
-        <v>0.77204697835604896</v>
+        <v>0.77185755880223295</v>
       </c>
       <c r="D12">
-        <v>0.82974858544243801</v>
+        <v>0.82962654791614499</v>
       </c>
       <c r="E12">
-        <v>0.72333278294811798</v>
+        <v>0.72200072168076401</v>
       </c>
       <c r="F12">
-        <v>0.79438496241385304</v>
+        <v>0.79353695761646303</v>
       </c>
       <c r="G12">
-        <v>0.84955467998567902</v>
+        <v>0.84883080519976895</v>
       </c>
       <c r="H12">
-        <v>0.72017881065301104</v>
+        <v>0.72145424093712796</v>
       </c>
       <c r="I12">
-        <v>0.76534728917962802</v>
+        <v>0.76622655772162096</v>
       </c>
       <c r="J12">
-        <v>0.82726259786501899</v>
+        <v>0.82776799278953705</v>
       </c>
       <c r="K12">
-        <v>0.82955803848157295</v>
+        <v>0.828973810987085</v>
       </c>
       <c r="L12">
-        <v>0.93581136411082999</v>
+        <v>0.93457290173809304</v>
       </c>
       <c r="M12">
-        <v>0.95526355610125802</v>
+        <v>0.95500210520227702</v>
       </c>
       <c r="N12">
-        <v>0.634476526193261</v>
+        <v>0.63309804968305206</v>
       </c>
       <c r="O12">
-        <v>0.70624821294287499</v>
+        <v>0.70490097138696195</v>
       </c>
       <c r="P12">
-        <v>0.77854071349637</v>
+        <v>0.77717348470985803</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30956</v>
       </c>
       <c r="B13">
-        <v>0.70596071672108696</v>
+        <v>0.70608096523443398</v>
       </c>
       <c r="C13">
-        <v>0.77062347562579503</v>
+        <v>0.77060568390963602</v>
       </c>
       <c r="D13">
-        <v>0.82840126516843904</v>
+        <v>0.828239011660304</v>
       </c>
       <c r="E13">
-        <v>0.724494554197191</v>
+        <v>0.72446260322082101</v>
       </c>
       <c r="F13">
-        <v>0.79474409892318498</v>
+        <v>0.79512307951417804</v>
       </c>
       <c r="G13">
-        <v>0.85011941385909096</v>
+        <v>0.85021417741898397</v>
       </c>
       <c r="H13">
-        <v>0.70933100212307199</v>
+        <v>0.71060511148141203</v>
       </c>
       <c r="I13">
-        <v>0.75817899545194301</v>
+        <v>0.75877896879822204</v>
       </c>
       <c r="J13">
-        <v>0.822186551793885</v>
+        <v>0.82238994542544896</v>
       </c>
       <c r="K13">
-        <v>0.84203890687999305</v>
+        <v>0.84243328985844101</v>
       </c>
       <c r="L13">
-        <v>0.95194592049580695</v>
+        <v>0.951502848125379</v>
       </c>
       <c r="M13">
-        <v>0.96718222437643897</v>
+        <v>0.96683824309475597</v>
       </c>
       <c r="N13">
-        <v>0.64257932430028497</v>
+        <v>0.64073104837019501</v>
       </c>
       <c r="O13">
-        <v>0.71159296393057503</v>
+        <v>0.709527235652188</v>
       </c>
       <c r="P13">
-        <v>0.78092413020569995</v>
+        <v>0.77881400682902402</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>31048</v>
       </c>
       <c r="B14">
-        <v>0.70281727044346998</v>
+        <v>0.70315309173490803</v>
       </c>
       <c r="C14">
-        <v>0.76781007314662397</v>
+        <v>0.76798261006066504</v>
       </c>
       <c r="D14">
-        <v>0.82667560684563002</v>
+        <v>0.82666900438568403</v>
       </c>
       <c r="E14">
-        <v>0.72415488201724798</v>
+        <v>0.72530993695428603</v>
       </c>
       <c r="F14">
-        <v>0.79462862239711096</v>
+        <v>0.796127451733323</v>
       </c>
       <c r="G14">
-        <v>0.85041697261291804</v>
+        <v>0.85124341369729795</v>
       </c>
       <c r="H14">
-        <v>0.70622621672253505</v>
+        <v>0.70762878057163603</v>
       </c>
       <c r="I14">
-        <v>0.75582171017680899</v>
+        <v>0.75659111929954603</v>
       </c>
       <c r="J14">
-        <v>0.82211045584716103</v>
+        <v>0.82238705184833005</v>
       </c>
       <c r="K14">
-        <v>0.85192746532636099</v>
+        <v>0.85228863314030301</v>
       </c>
       <c r="L14">
-        <v>0.95645307646750899</v>
+        <v>0.95602826977394795</v>
       </c>
       <c r="M14">
-        <v>0.96934609316725595</v>
+        <v>0.96954508309799903</v>
       </c>
       <c r="N14">
-        <v>0.64706978071667098</v>
+        <v>0.64522891253610204</v>
       </c>
       <c r="O14">
-        <v>0.71512455167848299</v>
+        <v>0.71316443300377397</v>
       </c>
       <c r="P14">
-        <v>0.78305056245364102</v>
+        <v>0.78109337143010005</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>31138</v>
       </c>
       <c r="B15">
-        <v>0.705254125307476</v>
+        <v>0.70587040988724403</v>
       </c>
       <c r="C15">
-        <v>0.77046902480360102</v>
+        <v>0.77084459612616196</v>
       </c>
       <c r="D15">
-        <v>0.82869269170230397</v>
+        <v>0.82878078071299099</v>
       </c>
       <c r="E15">
-        <v>0.73111957344337297</v>
+        <v>0.73210038854401904</v>
       </c>
       <c r="F15">
-        <v>0.80166596735570606</v>
+        <v>0.80296640029255195</v>
       </c>
       <c r="G15">
-        <v>0.85474704248395394</v>
+        <v>0.85542000211395697</v>
       </c>
       <c r="H15">
-        <v>0.70116218902081295</v>
+        <v>0.702445337882452</v>
       </c>
       <c r="I15">
-        <v>0.75247665241950101</v>
+        <v>0.75302423450080702</v>
       </c>
       <c r="J15">
-        <v>0.82033079806425102</v>
+        <v>0.82032252238893999</v>
       </c>
       <c r="K15">
-        <v>0.86291005940294296</v>
+        <v>0.86434211166869002</v>
       </c>
       <c r="L15">
-        <v>0.96448190225441199</v>
+        <v>0.96494223119181999</v>
       </c>
       <c r="M15">
-        <v>0.97457808414840197</v>
+        <v>0.97548104104202304</v>
       </c>
       <c r="N15">
-        <v>0.65177045482614504</v>
+        <v>0.65086363852630702</v>
       </c>
       <c r="O15">
-        <v>0.71939785150179303</v>
+        <v>0.718125851225203</v>
       </c>
       <c r="P15">
-        <v>0.78650598122348203</v>
+        <v>0.78491638246425199</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>31229</v>
       </c>
       <c r="B16">
-        <v>0.70434331439348097</v>
+        <v>0.70471348630055397</v>
       </c>
       <c r="C16">
-        <v>0.76982873523589501</v>
+        <v>0.77012294453952801</v>
       </c>
       <c r="D16">
-        <v>0.82900247521478898</v>
+        <v>0.829110245846018</v>
       </c>
       <c r="E16">
-        <v>0.73622246585743201</v>
+        <v>0.73611777128426803</v>
       </c>
       <c r="F16">
-        <v>0.80455137484996198</v>
+        <v>0.80513135687682802</v>
       </c>
       <c r="G16">
-        <v>0.85601553907629502</v>
+        <v>0.85625542189680504</v>
       </c>
       <c r="H16">
-        <v>0.69863783887484698</v>
+        <v>0.69905986315709501</v>
       </c>
       <c r="I16">
-        <v>0.75107811439399896</v>
+        <v>0.751007022795943</v>
       </c>
       <c r="J16">
-        <v>0.82141753153475405</v>
+        <v>0.82118135270104697</v>
       </c>
       <c r="K16">
-        <v>0.85411414538963903</v>
+        <v>0.85564752378527897</v>
       </c>
       <c r="L16">
-        <v>0.95739988518078301</v>
+        <v>0.95810228927269703</v>
       </c>
       <c r="M16">
-        <v>0.96937846903135905</v>
+        <v>0.97029451533352096</v>
       </c>
       <c r="N16">
-        <v>0.64781714238072197</v>
+        <v>0.64723240918999303</v>
       </c>
       <c r="O16">
-        <v>0.71668476366565603</v>
+        <v>0.71593592232625303</v>
       </c>
       <c r="P16">
-        <v>0.786165141411718</v>
+        <v>0.78508832210076596</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>31321</v>
       </c>
       <c r="B17">
-        <v>0.71444363211358297</v>
+        <v>0.71477892309012703</v>
       </c>
       <c r="C17">
-        <v>0.77763473908289804</v>
+        <v>0.77786679671678705</v>
       </c>
       <c r="D17">
-        <v>0.83270945443542399</v>
+        <v>0.83258100263590196</v>
       </c>
       <c r="E17">
-        <v>0.74135958209346398</v>
+        <v>0.74182876474131698</v>
       </c>
       <c r="F17">
-        <v>0.80729885338421903</v>
+        <v>0.80826000742915804</v>
       </c>
       <c r="G17">
-        <v>0.85686799295420701</v>
+        <v>0.85728737217406603</v>
       </c>
       <c r="H17">
-        <v>0.70376948348171997</v>
+        <v>0.70396575048710297</v>
       </c>
       <c r="I17">
-        <v>0.75505384219415295</v>
+        <v>0.75470403527797403</v>
       </c>
       <c r="J17">
-        <v>0.82082957325946604</v>
+        <v>0.81997212834351996</v>
       </c>
       <c r="K17">
-        <v>0.84626439884085503</v>
+        <v>0.84784714609467204</v>
       </c>
       <c r="L17">
-        <v>0.95495425189449901</v>
+        <v>0.955881150681959</v>
       </c>
       <c r="M17">
-        <v>0.96787762957815104</v>
+        <v>0.96869767052044997</v>
       </c>
       <c r="N17">
-        <v>0.65800742013217695</v>
+        <v>0.65761346073921201</v>
       </c>
       <c r="O17">
-        <v>0.72494162605211498</v>
+        <v>0.72424716242939302</v>
       </c>
       <c r="P17">
-        <v>0.79124815595452802</v>
+        <v>0.79017052685293399</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>31413</v>
       </c>
       <c r="B18">
-        <v>0.72848688266900996</v>
+        <v>0.72929173683347204</v>
       </c>
       <c r="C18">
-        <v>0.78931138872540396</v>
+        <v>0.78987977321021496</v>
       </c>
       <c r="D18">
-        <v>0.84039636258792505</v>
+        <v>0.84030391515516001</v>
       </c>
       <c r="E18">
-        <v>0.75438896334768402</v>
+        <v>0.75586968973370505</v>
       </c>
       <c r="F18">
-        <v>0.81691520519665795</v>
+        <v>0.81903578121235199</v>
       </c>
       <c r="G18">
-        <v>0.86150367129027206</v>
+        <v>0.86269671541451898</v>
       </c>
       <c r="H18">
-        <v>0.70755335049730705</v>
+        <v>0.70719302180388099</v>
       </c>
       <c r="I18">
-        <v>0.75748135973180897</v>
+        <v>0.75663017790058795</v>
       </c>
       <c r="J18">
-        <v>0.82146141695016495</v>
+        <v>0.81995146578828904</v>
       </c>
       <c r="K18">
-        <v>0.83554240054819895</v>
+        <v>0.83715227559047001</v>
       </c>
       <c r="L18">
-        <v>0.94718230181946395</v>
+        <v>0.94809327389806697</v>
       </c>
       <c r="M18">
-        <v>0.96448704994273504</v>
+        <v>0.96519474338426103</v>
       </c>
       <c r="N18">
-        <v>0.67347306113352601</v>
+        <v>0.67387650257950604</v>
       </c>
       <c r="O18">
-        <v>0.73926316900476097</v>
+        <v>0.738972296236165</v>
       </c>
       <c r="P18">
-        <v>0.801637161603592</v>
+        <v>0.80053284739804098</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>31503</v>
       </c>
       <c r="B19">
-        <v>0.73253182605697198</v>
+        <v>0.73294665747905496</v>
       </c>
       <c r="C19">
-        <v>0.79225499336106697</v>
+        <v>0.79265327377022199</v>
       </c>
       <c r="D19">
-        <v>0.84276822107827298</v>
+        <v>0.84267117437984795</v>
       </c>
       <c r="E19">
-        <v>0.74198117650676898</v>
+        <v>0.74295205617019899</v>
       </c>
       <c r="F19">
-        <v>0.80952774258952198</v>
+        <v>0.811355578969021</v>
       </c>
       <c r="G19">
-        <v>0.85837636279808904</v>
+        <v>0.859462116415868</v>
       </c>
       <c r="H19">
-        <v>0.70559315669766798</v>
+        <v>0.70424291466873301</v>
       </c>
       <c r="I19">
-        <v>0.75613830361282597</v>
+        <v>0.75468230476480902</v>
       </c>
       <c r="J19">
-        <v>0.82146220277415705</v>
+        <v>0.81963838736518801</v>
       </c>
       <c r="K19">
-        <v>0.82702154406378603</v>
+        <v>0.82840980565744105</v>
       </c>
       <c r="L19">
-        <v>0.93780425075402096</v>
+        <v>0.938559605617037</v>
       </c>
       <c r="M19">
-        <v>0.95961395586292397</v>
+        <v>0.96050920222459601</v>
       </c>
       <c r="N19">
-        <v>0.703072166497414</v>
+        <v>0.70270754055549101</v>
       </c>
       <c r="O19">
-        <v>0.75932673078752999</v>
+        <v>0.75861417858693303</v>
       </c>
       <c r="P19">
-        <v>0.81282213878368903</v>
+        <v>0.81148693342269795</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>31594</v>
       </c>
       <c r="B20">
-        <v>0.71886620586999095</v>
+        <v>0.71896143976137905</v>
       </c>
       <c r="C20">
-        <v>0.78224588787282501</v>
+        <v>0.78224715664422295</v>
       </c>
       <c r="D20">
-        <v>0.83770644998184396</v>
+        <v>0.83724626110596101</v>
       </c>
       <c r="E20">
-        <v>0.73459430620181099</v>
+        <v>0.73495805015423799</v>
       </c>
       <c r="F20">
-        <v>0.80395038640238703</v>
+        <v>0.80515249987298798</v>
       </c>
       <c r="G20">
-        <v>0.85598911533044097</v>
+        <v>0.85661676198207004</v>
       </c>
       <c r="H20">
-        <v>0.70107463355078103</v>
+        <v>0.69997714508631803</v>
       </c>
       <c r="I20">
-        <v>0.75281552370650995</v>
+        <v>0.75141677809617102</v>
       </c>
       <c r="J20">
-        <v>0.82066958240726495</v>
+        <v>0.81867379378544103</v>
       </c>
       <c r="K20">
-        <v>0.81264448112005605</v>
+        <v>0.814019530341065</v>
       </c>
       <c r="L20">
-        <v>0.92660838927613398</v>
+        <v>0.92729287373370295</v>
       </c>
       <c r="M20">
-        <v>0.95579328460139301</v>
+        <v>0.95656020751292103</v>
       </c>
       <c r="N20">
-        <v>0.68301209899199899</v>
+        <v>0.68188779390825505</v>
       </c>
       <c r="O20">
-        <v>0.74808345801481901</v>
+        <v>0.74665088681773994</v>
       </c>
       <c r="P20">
-        <v>0.80869742231137798</v>
+        <v>0.80687715598510101</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>31686</v>
       </c>
       <c r="B21">
-        <v>0.72253829627744404</v>
+        <v>0.72214578455961798</v>
       </c>
       <c r="C21">
-        <v>0.78556092788378395</v>
+        <v>0.78503629447934897</v>
       </c>
       <c r="D21">
-        <v>0.83876452821695202</v>
+        <v>0.83798572066883403</v>
       </c>
       <c r="E21">
-        <v>0.73998008212622202</v>
+        <v>0.73888990579662095</v>
       </c>
       <c r="F21">
-        <v>0.81138907824504902</v>
+        <v>0.81130116414529796</v>
       </c>
       <c r="G21">
-        <v>0.86195358177864301</v>
+        <v>0.86181216104156899</v>
       </c>
       <c r="H21">
-        <v>0.71135954550009795</v>
+        <v>0.71055010910970695</v>
       </c>
       <c r="I21">
-        <v>0.76018261425115796</v>
+        <v>0.75890245045277305</v>
       </c>
       <c r="J21">
-        <v>0.82214154290284502</v>
+        <v>0.820281553478729</v>
       </c>
       <c r="K21">
-        <v>0.81142806094465503</v>
+        <v>0.81215585016356795</v>
       </c>
       <c r="L21">
-        <v>0.92626311876635903</v>
+        <v>0.92614288804266698</v>
       </c>
       <c r="M21">
-        <v>0.95597289686465603</v>
+        <v>0.95616181471992501</v>
       </c>
       <c r="N21">
-        <v>0.68306114844370702</v>
+        <v>0.68143128162137101</v>
       </c>
       <c r="O21">
-        <v>0.74934158165493003</v>
+        <v>0.74729018599063302</v>
       </c>
       <c r="P21">
-        <v>0.80995820667713903</v>
+        <v>0.80769293452019697</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>31778</v>
       </c>
       <c r="B22">
-        <v>0.72972200493350803</v>
+        <v>0.72912231551220397</v>
       </c>
       <c r="C22">
-        <v>0.79411119897228499</v>
+        <v>0.79325551142224504</v>
       </c>
       <c r="D22">
-        <v>0.84536262508546201</v>
+        <v>0.844550755179308</v>
       </c>
       <c r="E22">
-        <v>0.75309545566480696</v>
+        <v>0.75148607256662503</v>
       </c>
       <c r="F22">
-        <v>0.82970006381060801</v>
+        <v>0.82833229915659601</v>
       </c>
       <c r="G22">
-        <v>0.87640930688499996</v>
+        <v>0.87529195689785599</v>
       </c>
       <c r="H22">
-        <v>0.70820653678140699</v>
+        <v>0.707531710786517</v>
       </c>
       <c r="I22">
-        <v>0.76132170073014405</v>
+        <v>0.75995286452739597</v>
       </c>
       <c r="J22">
-        <v>0.82443915590389905</v>
+        <v>0.82292983296294198</v>
       </c>
       <c r="K22">
-        <v>0.82507920303758298</v>
+        <v>0.82581922442200995</v>
       </c>
       <c r="L22">
-        <v>0.94022845978073799</v>
+        <v>0.93975341309016902</v>
       </c>
       <c r="M22">
-        <v>0.96578961423284704</v>
+        <v>0.96566438697320001</v>
       </c>
       <c r="N22">
-        <v>0.68997528448636303</v>
+        <v>0.68825622740163495</v>
       </c>
       <c r="O22">
-        <v>0.75421338284338202</v>
+        <v>0.75223681055561198</v>
       </c>
       <c r="P22">
-        <v>0.81290596361033796</v>
+        <v>0.81083571182390302</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>31868</v>
       </c>
       <c r="B23">
-        <v>0.73085840530248203</v>
+        <v>0.730472486336321</v>
       </c>
       <c r="C23">
-        <v>0.79357853668053102</v>
+        <v>0.793050615226642</v>
       </c>
       <c r="D23">
-        <v>0.84527089279562395</v>
+        <v>0.84483353978697395</v>
       </c>
       <c r="E23">
-        <v>0.76054891346597997</v>
+        <v>0.75844978537345698</v>
       </c>
       <c r="F23">
-        <v>0.83230845311648805</v>
+        <v>0.83074053261333503</v>
       </c>
       <c r="G23">
-        <v>0.87785345918490099</v>
+        <v>0.87654236281281395</v>
       </c>
       <c r="H23">
-        <v>0.70690517670081698</v>
+        <v>0.70671668582633496</v>
       </c>
       <c r="I23">
-        <v>0.76080652445046704</v>
+        <v>0.75999379733164496</v>
       </c>
       <c r="J23">
-        <v>0.82594975361645195</v>
+        <v>0.82513406127536404</v>
       </c>
       <c r="K23">
-        <v>0.82845665016367198</v>
+        <v>0.82860773577013103</v>
       </c>
       <c r="L23">
-        <v>0.94291364542006895</v>
+        <v>0.942053124040239</v>
       </c>
       <c r="M23">
-        <v>0.96873186840416903</v>
+        <v>0.96836347868224804</v>
       </c>
       <c r="N23">
-        <v>0.69237388157736501</v>
+        <v>0.69138970360305796</v>
       </c>
       <c r="O23">
-        <v>0.75373541774111497</v>
+        <v>0.75259309079083303</v>
       </c>
       <c r="P23">
-        <v>0.81206858217834899</v>
+        <v>0.81067428115349804</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>31959</v>
       </c>
       <c r="B24">
-        <v>0.73398535469057602</v>
+        <v>0.73415798787425102</v>
       </c>
       <c r="C24">
-        <v>0.79401259245422495</v>
+        <v>0.79386740330480698</v>
       </c>
       <c r="D24">
-        <v>0.84514474014861896</v>
+        <v>0.84489263055840802</v>
       </c>
       <c r="E24">
-        <v>0.78241041746637197</v>
+        <v>0.781813337609638</v>
       </c>
       <c r="F24">
-        <v>0.84522018979968905</v>
+        <v>0.84454679902201202</v>
       </c>
       <c r="G24">
-        <v>0.883897254234426</v>
+        <v>0.88289395804641302</v>
       </c>
       <c r="H24">
-        <v>0.71089010187749602</v>
+        <v>0.71132442489575898</v>
       </c>
       <c r="I24">
-        <v>0.76245010038346905</v>
+        <v>0.762089827890164</v>
       </c>
       <c r="J24">
-        <v>0.82812541008440199</v>
+        <v>0.82762702425823498</v>
       </c>
       <c r="K24">
-        <v>0.82503536204872796</v>
+        <v>0.82544325020241005</v>
       </c>
       <c r="L24">
-        <v>0.94365074012029304</v>
+        <v>0.94336861056138299</v>
       </c>
       <c r="M24">
-        <v>0.97318977316323396</v>
+        <v>0.97319200062270395</v>
       </c>
       <c r="N24">
-        <v>0.68939596710138196</v>
+        <v>0.68847313402283905</v>
       </c>
       <c r="O24">
-        <v>0.74929677358308899</v>
+        <v>0.74807801580402</v>
       </c>
       <c r="P24">
-        <v>0.80901912429511302</v>
+        <v>0.80745146828583403</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>32051</v>
       </c>
       <c r="B25">
-        <v>0.72888922368917997</v>
+        <v>0.72924983609362704</v>
       </c>
       <c r="C25">
-        <v>0.79044358099901502</v>
+        <v>0.79051425484943205</v>
       </c>
       <c r="D25">
-        <v>0.84374422277984995</v>
+        <v>0.84368920197798702</v>
       </c>
       <c r="E25">
-        <v>0.77550895390429397</v>
+        <v>0.77544186324347697</v>
       </c>
       <c r="F25">
-        <v>0.83873182078820097</v>
+        <v>0.83842504493203596</v>
       </c>
       <c r="G25">
-        <v>0.87967302606516595</v>
+        <v>0.87887942785189499</v>
       </c>
       <c r="H25">
-        <v>0.70789158634210503</v>
+        <v>0.70851943576684395</v>
       </c>
       <c r="I25">
-        <v>0.76002686696909505</v>
+        <v>0.75998733045019595</v>
       </c>
       <c r="J25">
-        <v>0.82879603874281005</v>
+        <v>0.82877236558559997</v>
       </c>
       <c r="K25">
-        <v>0.83701015237432197</v>
+        <v>0.83764028524173895</v>
       </c>
       <c r="L25">
-        <v>0.95592502561731296</v>
+        <v>0.95580332585921202</v>
       </c>
       <c r="M25">
-        <v>0.98432775395115901</v>
+        <v>0.98440700462840403</v>
       </c>
       <c r="N25">
-        <v>0.67862393825676104</v>
+        <v>0.67748487172370597</v>
       </c>
       <c r="O25">
-        <v>0.74269725148486099</v>
+        <v>0.74145063366675701</v>
       </c>
       <c r="P25">
-        <v>0.80557872694876698</v>
+        <v>0.80404316065257797</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>32143</v>
       </c>
       <c r="B26">
-        <v>0.72655045147851605</v>
+        <v>0.72662630655771498</v>
       </c>
       <c r="C26">
-        <v>0.78675343091211103</v>
+        <v>0.786618934977246</v>
       </c>
       <c r="D26">
-        <v>0.83974506355394396</v>
+        <v>0.83946106826989197</v>
       </c>
       <c r="E26">
-        <v>0.78787838997890702</v>
+        <v>0.78723527641354496</v>
       </c>
       <c r="F26">
-        <v>0.84191717323099802</v>
+        <v>0.84146858671190405</v>
       </c>
       <c r="G26">
-        <v>0.87823430347852405</v>
+        <v>0.87752105200873698</v>
       </c>
       <c r="H26">
-        <v>0.69227898648800801</v>
+        <v>0.69241615307764504</v>
       </c>
       <c r="I26">
-        <v>0.74613564578253</v>
+        <v>0.74566757274596096</v>
       </c>
       <c r="J26">
-        <v>0.81774504827236805</v>
+        <v>0.81707610426432498</v>
       </c>
       <c r="K26">
-        <v>0.85344177603611104</v>
+        <v>0.85342828116490299</v>
       </c>
       <c r="L26">
-        <v>0.96735433287507699</v>
+        <v>0.96667080517784698</v>
       </c>
       <c r="M26">
-        <v>0.988506269795005</v>
+        <v>0.98803705310881995</v>
       </c>
       <c r="N26">
-        <v>0.677307320028805</v>
+        <v>0.676020318610836</v>
       </c>
       <c r="O26">
-        <v>0.74232239164228098</v>
+        <v>0.74083721360558796</v>
       </c>
       <c r="P26">
-        <v>0.805275859896461</v>
+        <v>0.80359980363019001</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>32234</v>
       </c>
       <c r="B27">
-        <v>0.71828988615573897</v>
+        <v>0.71812545015282103</v>
       </c>
       <c r="C27">
-        <v>0.78013983486983596</v>
+        <v>0.77987866271902995</v>
       </c>
       <c r="D27">
-        <v>0.83601393335617802</v>
+        <v>0.835606927806263</v>
       </c>
       <c r="E27">
-        <v>0.76797705745631095</v>
+        <v>0.76776391832275703</v>
       </c>
       <c r="F27">
-        <v>0.82522138932224198</v>
+        <v>0.82520287181350005</v>
       </c>
       <c r="G27">
-        <v>0.86781624873169505</v>
+        <v>0.86739857459079195</v>
       </c>
       <c r="H27">
-        <v>0.67557052625645198</v>
+        <v>0.675050369628723</v>
       </c>
       <c r="I27">
-        <v>0.73178479419348696</v>
+        <v>0.73094970345278798</v>
       </c>
       <c r="J27">
-        <v>0.80938779278905804</v>
+        <v>0.80848669740543699</v>
       </c>
       <c r="K27">
-        <v>0.85121542000666695</v>
+        <v>0.85100187428418905</v>
       </c>
       <c r="L27">
-        <v>0.96831990690223702</v>
+        <v>0.96751069396956701</v>
       </c>
       <c r="M27">
-        <v>0.99029212062665495</v>
+        <v>0.98943328132562602</v>
       </c>
       <c r="N27">
-        <v>0.67814393219628299</v>
+        <v>0.67736178278429604</v>
       </c>
       <c r="O27">
-        <v>0.74489031536523398</v>
+        <v>0.743912583415966</v>
       </c>
       <c r="P27">
-        <v>0.80797854083940701</v>
+        <v>0.80671891275349195</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>32325</v>
       </c>
       <c r="B28">
-        <v>0.70826296352281404</v>
+        <v>0.70806447503712899</v>
       </c>
       <c r="C28">
-        <v>0.77264555849796002</v>
+        <v>0.772273663383646</v>
       </c>
       <c r="D28">
-        <v>0.83107620424620898</v>
+        <v>0.83051081656153403</v>
       </c>
       <c r="E28">
-        <v>0.747652206598868</v>
+        <v>0.74703552929554695</v>
       </c>
       <c r="F28">
-        <v>0.81038024416993604</v>
+        <v>0.80979693674002395</v>
       </c>
       <c r="G28">
-        <v>0.85999586039736697</v>
+        <v>0.85915594045093602</v>
       </c>
       <c r="H28">
-        <v>0.66841103113128497</v>
+        <v>0.66776976103117003</v>
       </c>
       <c r="I28">
-        <v>0.72411357598541903</v>
+        <v>0.723193169931859</v>
       </c>
       <c r="J28">
-        <v>0.80131367610390103</v>
+        <v>0.80023625431313505</v>
       </c>
       <c r="K28">
-        <v>0.85477100313823695</v>
+        <v>0.85516218514422504</v>
       </c>
       <c r="L28">
-        <v>0.97234495747885097</v>
+        <v>0.971966296655704</v>
       </c>
       <c r="M28">
-        <v>0.99294543533384005</v>
+        <v>0.99202139719065696</v>
       </c>
       <c r="N28">
-        <v>0.66801753645218398</v>
+        <v>0.66743137300629796</v>
       </c>
       <c r="O28">
-        <v>0.73947729157337105</v>
+        <v>0.73869113707267198</v>
       </c>
       <c r="P28">
-        <v>0.806224411284584</v>
+        <v>0.80508963035176295</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>32417</v>
       </c>
       <c r="B29">
-        <v>0.70481821877976303</v>
+        <v>0.70440845347753001</v>
       </c>
       <c r="C29">
-        <v>0.77103430738225498</v>
+        <v>0.77051907035606404</v>
       </c>
       <c r="D29">
-        <v>0.83093673312220895</v>
+        <v>0.83026147415198204</v>
       </c>
       <c r="E29">
-        <v>0.74154370719620999</v>
+        <v>0.74097410247864803</v>
       </c>
       <c r="F29">
-        <v>0.80744767864327205</v>
+        <v>0.80691369438471505</v>
       </c>
       <c r="G29">
-        <v>0.86022137608933003</v>
+        <v>0.85936495363657295</v>
       </c>
       <c r="H29">
-        <v>0.66563022107048597</v>
+        <v>0.66532462574096995</v>
       </c>
       <c r="I29">
-        <v>0.72158297504837798</v>
+        <v>0.72089086490367005</v>
       </c>
       <c r="J29">
-        <v>0.80046814241456699</v>
+        <v>0.79950958144582496</v>
       </c>
       <c r="K29">
-        <v>0.86355624063093195</v>
+        <v>0.86333537782266501</v>
       </c>
       <c r="L29">
-        <v>0.976675263808922</v>
+        <v>0.97579030811632606</v>
       </c>
       <c r="M29">
-        <v>0.99410201744516402</v>
+        <v>0.99317206608474395</v>
       </c>
       <c r="N29">
-        <v>0.67875061201192499</v>
+        <v>0.67788481197596595</v>
       </c>
       <c r="O29">
-        <v>0.74893697006078697</v>
+        <v>0.747847856166312</v>
       </c>
       <c r="P29">
-        <v>0.812540691673039</v>
+        <v>0.81108828060955296</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>32509</v>
       </c>
       <c r="B30">
-        <v>0.71127440038082501</v>
+        <v>0.71119570017415001</v>
       </c>
       <c r="C30">
-        <v>0.77658716577307496</v>
+        <v>0.77626080885568705</v>
       </c>
       <c r="D30">
-        <v>0.83434194554809704</v>
+        <v>0.83376874725800698</v>
       </c>
       <c r="E30">
-        <v>0.75383796549385695</v>
+        <v>0.75357086510372695</v>
       </c>
       <c r="F30">
-        <v>0.81926348868395904</v>
+        <v>0.81887355859022004</v>
       </c>
       <c r="G30">
-        <v>0.86925573692052405</v>
+        <v>0.86843882617558599</v>
       </c>
       <c r="H30">
-        <v>0.67081742310457504</v>
+        <v>0.67097902652306896</v>
       </c>
       <c r="I30">
-        <v>0.72611799512355502</v>
+        <v>0.72564048932761505</v>
       </c>
       <c r="J30">
-        <v>0.80278548800663596</v>
+        <v>0.80187146190909697</v>
       </c>
       <c r="K30">
-        <v>0.89650943946959205</v>
+        <v>0.89624111005845197</v>
       </c>
       <c r="L30">
-        <v>0.99951744406005205</v>
+        <v>0.99850277497851103</v>
       </c>
       <c r="M30">
-        <v>1.00550225494016</v>
+        <v>1.0048804877466</v>
       </c>
       <c r="N30">
-        <v>0.68771792643624696</v>
+        <v>0.68660000389488696</v>
       </c>
       <c r="O30">
-        <v>0.75690942126738103</v>
+        <v>0.75542868596921797</v>
       </c>
       <c r="P30">
-        <v>0.81765018156344604</v>
+        <v>0.81584677395418803</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>32599</v>
       </c>
       <c r="B31">
-        <v>0.70679734570257802</v>
+        <v>0.70675219312235005</v>
       </c>
       <c r="C31">
-        <v>0.77284712529984301</v>
+        <v>0.77262515340876203</v>
       </c>
       <c r="D31">
-        <v>0.83209890504622597</v>
+        <v>0.83165397218208104</v>
       </c>
       <c r="E31">
-        <v>0.74859627225377601</v>
+        <v>0.74796807267048904</v>
       </c>
       <c r="F31">
-        <v>0.81481038814642404</v>
+        <v>0.81435711011103995</v>
       </c>
       <c r="G31">
-        <v>0.866602561816887</v>
+        <v>0.86585049629090405</v>
       </c>
       <c r="H31">
-        <v>0.65989087653088097</v>
+        <v>0.66020143750604399</v>
       </c>
       <c r="I31">
-        <v>0.717236110150414</v>
+        <v>0.71698699827880297</v>
       </c>
       <c r="J31">
-        <v>0.79908590390548595</v>
+        <v>0.79844444974860496</v>
       </c>
       <c r="K31">
-        <v>0.89606674999236902</v>
+        <v>0.89509463366264397</v>
       </c>
       <c r="L31">
-        <v>1.0005633212002101</v>
+        <v>0.99909533386193605</v>
       </c>
       <c r="M31">
-        <v>1.00629459621428</v>
+        <v>1.0055278112300901</v>
       </c>
       <c r="N31">
-        <v>0.69887905777881498</v>
+        <v>0.69864921584049899</v>
       </c>
       <c r="O31">
-        <v>0.76514035335582198</v>
+        <v>0.764422021733007</v>
       </c>
       <c r="P31">
-        <v>0.82112879368015701</v>
+        <v>0.81982676553576606</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>32690</v>
       </c>
       <c r="B32">
-        <v>0.69963100934475098</v>
+        <v>0.69968574547936102</v>
       </c>
       <c r="C32">
-        <v>0.76714093049485299</v>
+        <v>0.76700345612013499</v>
       </c>
       <c r="D32">
-        <v>0.82782836764061196</v>
+        <v>0.82729886631023497</v>
       </c>
       <c r="E32">
-        <v>0.741128920897968</v>
+        <v>0.73972147975360403</v>
       </c>
       <c r="F32">
-        <v>0.80907682579654705</v>
+        <v>0.80816902661254697</v>
       </c>
       <c r="G32">
-        <v>0.86299160066246805</v>
+        <v>0.86204665108337897</v>
       </c>
       <c r="H32">
-        <v>0.65988638057674898</v>
+        <v>0.66053698327390398</v>
       </c>
       <c r="I32">
-        <v>0.71673596696595199</v>
+        <v>0.71677500696692498</v>
       </c>
       <c r="J32">
-        <v>0.79614268745648198</v>
+        <v>0.79546620209526797</v>
       </c>
       <c r="K32">
-        <v>0.88943994655473402</v>
+        <v>0.88888399691176401</v>
       </c>
       <c r="L32">
-        <v>0.99740873054272305</v>
+        <v>0.99633756244837002</v>
       </c>
       <c r="M32">
-        <v>1.00505515633339</v>
+        <v>1.00424145613219</v>
       </c>
       <c r="N32">
-        <v>0.68671428606876495</v>
+        <v>0.68666412617225803</v>
       </c>
       <c r="O32">
-        <v>0.75593791118787501</v>
+        <v>0.75528907600050599</v>
       </c>
       <c r="P32">
-        <v>0.81652435869974105</v>
+        <v>0.81509163192672196</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>32782</v>
       </c>
       <c r="B33">
-        <v>0.70073059140884297</v>
+        <v>0.70101798089002398</v>
       </c>
       <c r="C33">
-        <v>0.76921466534521399</v>
+        <v>0.76925496778233904</v>
       </c>
       <c r="D33">
-        <v>0.82974692481143097</v>
+        <v>0.82929612689610999</v>
       </c>
       <c r="E33">
-        <v>0.738336821364174</v>
+        <v>0.73729599116907196</v>
       </c>
       <c r="F33">
-        <v>0.80871306170282697</v>
+        <v>0.80806200320479804</v>
       </c>
       <c r="G33">
-        <v>0.86387540694472098</v>
+        <v>0.86305409283856005</v>
       </c>
       <c r="H33">
-        <v>0.66169812982828202</v>
+        <v>0.66307116709626102</v>
       </c>
       <c r="I33">
-        <v>0.71896028498545905</v>
+        <v>0.71941444274652599</v>
       </c>
       <c r="J33">
-        <v>0.79768844043861598</v>
+        <v>0.79716046216745096</v>
       </c>
       <c r="K33">
-        <v>0.89312410188311098</v>
+        <v>0.89308033818059696</v>
       </c>
       <c r="L33">
-        <v>1.0018263626234201</v>
+        <v>1.00124893629897</v>
       </c>
       <c r="M33">
-        <v>1.00817968172214</v>
+        <v>1.0077917686732001</v>
       </c>
       <c r="N33">
-        <v>0.68776141177671402</v>
+        <v>0.68718646572873299</v>
       </c>
       <c r="O33">
-        <v>0.75771282247440497</v>
+        <v>0.75680570430611505</v>
       </c>
       <c r="P33">
-        <v>0.81838618056699997</v>
+        <v>0.81679908518434396</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>32874</v>
       </c>
       <c r="B34">
-        <v>0.71483222575317995</v>
+        <v>0.71501530399328606</v>
       </c>
       <c r="C34">
-        <v>0.78093955797553805</v>
+        <v>0.78077511193913596</v>
       </c>
       <c r="D34">
-        <v>0.83722132773158298</v>
+        <v>0.83661197623391603</v>
       </c>
       <c r="E34">
-        <v>0.76787250842761501</v>
+        <v>0.76619041192021697</v>
       </c>
       <c r="F34">
-        <v>0.834349267951637</v>
+        <v>0.832874720216354</v>
       </c>
       <c r="G34">
-        <v>0.87953096100286998</v>
+        <v>0.87806559326625</v>
       </c>
       <c r="H34">
-        <v>0.66031895388098905</v>
+        <v>0.66186125752792002</v>
       </c>
       <c r="I34">
-        <v>0.71952259145947395</v>
+        <v>0.72011928057289698</v>
       </c>
       <c r="J34">
-        <v>0.79838258642218396</v>
+        <v>0.79807684657900801</v>
       </c>
       <c r="K34">
-        <v>0.90408702607299596</v>
+        <v>0.90481078790837099</v>
       </c>
       <c r="L34">
-        <v>1.00696551059885</v>
+        <v>1.0065371351743999</v>
       </c>
       <c r="M34">
-        <v>1.00940484735712</v>
+        <v>1.00879497318758</v>
       </c>
       <c r="N34">
-        <v>0.70594442275314395</v>
+        <v>0.70527539840241105</v>
       </c>
       <c r="O34">
-        <v>0.772368965060517</v>
+        <v>0.77117863768134098</v>
       </c>
       <c r="P34">
-        <v>0.82764220702664604</v>
+        <v>0.82574062554825001</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>32964</v>
       </c>
       <c r="B35">
-        <v>0.73584510789740698</v>
+        <v>0.73586964993795401</v>
       </c>
       <c r="C35">
-        <v>0.79948006577120001</v>
+        <v>0.79914319448251803</v>
       </c>
       <c r="D35">
-        <v>0.85001607040107896</v>
+        <v>0.849379094916067</v>
       </c>
       <c r="E35">
-        <v>0.79361385084076397</v>
+        <v>0.79057198023508402</v>
       </c>
       <c r="F35">
-        <v>0.86135892498588096</v>
+        <v>0.85851170366671603</v>
       </c>
       <c r="G35">
-        <v>0.89700824231042198</v>
+        <v>0.89476696803094202</v>
       </c>
       <c r="H35">
-        <v>0.66744964658233596</v>
+        <v>0.66876547871999303</v>
       </c>
       <c r="I35">
-        <v>0.72919356022356896</v>
+        <v>0.72959178858611196</v>
       </c>
       <c r="J35">
-        <v>0.80849308346058402</v>
+        <v>0.80827261810835804</v>
       </c>
       <c r="K35">
-        <v>0.91580468554147398</v>
+        <v>0.91763125156049896</v>
       </c>
       <c r="L35">
-        <v>1.0164275335867401</v>
+        <v>1.0167339239664099</v>
       </c>
       <c r="M35">
-        <v>1.0135718459351299</v>
+        <v>1.0132547902440801</v>
       </c>
       <c r="N35">
-        <v>0.740691461789306</v>
+        <v>0.74007690840487605</v>
       </c>
       <c r="O35">
-        <v>0.79957422087241503</v>
+        <v>0.798497996401758</v>
       </c>
       <c r="P35">
-        <v>0.84439811169276002</v>
+        <v>0.84260018466525499</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>33055</v>
       </c>
       <c r="B36">
-        <v>0.74854332750632202</v>
+        <v>0.74874241401490405</v>
       </c>
       <c r="C36">
-        <v>0.80966169438201196</v>
+        <v>0.80973865192797401</v>
       </c>
       <c r="D36">
-        <v>0.857456055927731</v>
+        <v>0.857287184188539</v>
       </c>
       <c r="E36">
-        <v>0.80608005589572596</v>
+        <v>0.80273644033486902</v>
       </c>
       <c r="F36">
-        <v>0.86623843472844597</v>
+        <v>0.86340927555545299</v>
       </c>
       <c r="G36">
-        <v>0.89879088893759396</v>
+        <v>0.89651855959226001</v>
       </c>
       <c r="H36">
-        <v>0.69566893904971305</v>
+        <v>0.697234242197458</v>
       </c>
       <c r="I36">
-        <v>0.75100294639223097</v>
+        <v>0.75204271988350602</v>
       </c>
       <c r="J36">
-        <v>0.82434240267951497</v>
+        <v>0.82477810586654898</v>
       </c>
       <c r="K36">
-        <v>0.91275798422312504</v>
+        <v>0.91419340516963099</v>
       </c>
       <c r="L36">
-        <v>1.01085295346408</v>
+        <v>1.0108502713660199</v>
       </c>
       <c r="M36">
-        <v>1.0102501128414301</v>
+        <v>1.0098637839399001</v>
       </c>
       <c r="N36">
-        <v>0.76918775893639402</v>
+        <v>0.768780235111722</v>
       </c>
       <c r="O36">
-        <v>0.82312643945366903</v>
+        <v>0.82253394320754303</v>
       </c>
       <c r="P36">
-        <v>0.85884681212861602</v>
+        <v>0.85771077078761404</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>33147</v>
       </c>
       <c r="B37">
-        <v>0.78288616919852705</v>
+        <v>0.78372727643139595</v>
       </c>
       <c r="C37">
-        <v>0.83412041961177896</v>
+        <v>0.83481977134767804</v>
       </c>
       <c r="D37">
-        <v>0.87225836418734504</v>
+        <v>0.87250220375236098</v>
       </c>
       <c r="E37">
-        <v>0.84974940718338798</v>
+        <v>0.84717042218331295</v>
       </c>
       <c r="F37">
-        <v>0.89543508178400899</v>
+        <v>0.89320817593556501</v>
       </c>
       <c r="G37">
-        <v>0.91297701296415601</v>
+        <v>0.91093562953854001</v>
       </c>
       <c r="H37">
-        <v>0.73553659031623697</v>
+        <v>0.73722898007138504</v>
       </c>
       <c r="I37">
-        <v>0.78164899193669102</v>
+        <v>0.78299659649563802</v>
       </c>
       <c r="J37">
-        <v>0.84846505961900098</v>
+        <v>0.84919687781557895</v>
       </c>
       <c r="K37">
-        <v>0.90701525804178096</v>
+        <v>0.90833467134671397</v>
       </c>
       <c r="L37">
-        <v>1.0050323064893401</v>
+        <v>1.0053138357774001</v>
       </c>
       <c r="M37">
-        <v>1.0052324533049299</v>
+        <v>1.0053040112924301</v>
       </c>
       <c r="N37">
-        <v>0.827807231363478</v>
+        <v>0.82803356416950702</v>
       </c>
       <c r="O37">
-        <v>0.86497986220147705</v>
+        <v>0.86497903912879304</v>
       </c>
       <c r="P37">
-        <v>0.880439678011532</v>
+        <v>0.87974797933670701</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>33239</v>
       </c>
       <c r="B38">
-        <v>0.82260573991731401</v>
+        <v>0.82370190034703905</v>
       </c>
       <c r="C38">
-        <v>0.86235276621702694</v>
+        <v>0.86342717861589402</v>
       </c>
       <c r="D38">
-        <v>0.89161493652053303</v>
+        <v>0.89211575176234503</v>
       </c>
       <c r="E38">
-        <v>0.86928180537468402</v>
+        <v>0.86723393971011897</v>
       </c>
       <c r="F38">
-        <v>0.91074238748385705</v>
+        <v>0.90878299919400796</v>
       </c>
       <c r="G38">
-        <v>0.92230333431061395</v>
+        <v>0.92018617956229998</v>
       </c>
       <c r="H38">
-        <v>0.74748418255507998</v>
+        <v>0.74936633962247801</v>
       </c>
       <c r="I38">
-        <v>0.79293286631105298</v>
+        <v>0.794455810838396</v>
       </c>
       <c r="J38">
-        <v>0.86874195144922595</v>
+        <v>0.86956386565445798</v>
       </c>
       <c r="K38">
-        <v>0.89806194095091896</v>
+        <v>0.89914842602447898</v>
       </c>
       <c r="L38">
-        <v>0.99846175056660302</v>
+        <v>0.99855352067184999</v>
       </c>
       <c r="M38">
-        <v>0.99982493799750005</v>
+        <v>0.99994573994277403</v>
       </c>
       <c r="N38">
-        <v>0.94645652078493403</v>
+        <v>0.94732440983501398</v>
       </c>
       <c r="O38">
-        <v>0.94226878344073195</v>
+        <v>0.94350968729387397</v>
       </c>
       <c r="P38">
-        <v>0.91757853149437696</v>
+        <v>0.91800484689998296</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>33329</v>
       </c>
       <c r="B39">
-        <v>0.78057403576272599</v>
+        <v>0.781709191016281</v>
       </c>
       <c r="C39">
-        <v>0.83230580487543504</v>
+        <v>0.83328690549664297</v>
       </c>
       <c r="D39">
-        <v>0.87460431023443697</v>
+        <v>0.87507038886948996</v>
       </c>
       <c r="E39">
-        <v>0.81231765525204802</v>
+        <v>0.81314188146156896</v>
       </c>
       <c r="F39">
-        <v>0.86624790929634099</v>
+        <v>0.86630792202023699</v>
       </c>
       <c r="G39">
-        <v>0.89685190157311601</v>
+        <v>0.89581656887565997</v>
       </c>
       <c r="H39">
-        <v>0.71566742639453296</v>
+        <v>0.71751938080450195</v>
       </c>
       <c r="I39">
-        <v>0.76790738813104797</v>
+        <v>0.76927563407978305</v>
       </c>
       <c r="J39">
-        <v>0.85325669470366805</v>
+        <v>0.85387796904215596</v>
       </c>
       <c r="K39">
-        <v>0.88365929865172099</v>
+        <v>0.88546488279076996</v>
       </c>
       <c r="L39">
-        <v>0.98632969621428601</v>
+        <v>0.98705198342724099</v>
       </c>
       <c r="M39">
-        <v>0.99151284460488398</v>
+        <v>0.99166456958100502</v>
       </c>
       <c r="N39">
-        <v>0.86606086253035697</v>
+        <v>0.86462350711748603</v>
       </c>
       <c r="O39">
-        <v>0.89270274445438003</v>
+        <v>0.89181939314921799</v>
       </c>
       <c r="P39">
-        <v>0.89395014511047299</v>
+        <v>0.893304613397365</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>33420</v>
       </c>
       <c r="B40">
-        <v>0.75060289114391499</v>
+        <v>0.75162246270936495</v>
       </c>
       <c r="C40">
-        <v>0.808079627836085</v>
+        <v>0.80892650480099704</v>
       </c>
       <c r="D40">
-        <v>0.85659197995777103</v>
+        <v>0.85691876216639196</v>
       </c>
       <c r="E40">
-        <v>0.77264827834347605</v>
+        <v>0.77271601610317397</v>
       </c>
       <c r="F40">
-        <v>0.83670279348277699</v>
+        <v>0.83639770431840799</v>
       </c>
       <c r="G40">
-        <v>0.88034056810864303</v>
+        <v>0.87929316398465596</v>
       </c>
       <c r="H40">
-        <v>0.70820028550188996</v>
+        <v>0.71022953211480999</v>
       </c>
       <c r="I40">
-        <v>0.76073473847037698</v>
+        <v>0.76220308804015302</v>
       </c>
       <c r="J40">
-        <v>0.83783528683922304</v>
+        <v>0.83845397716221404</v>
       </c>
       <c r="K40">
-        <v>0.850549409303193</v>
+        <v>0.85230234238941105</v>
       </c>
       <c r="L40">
-        <v>0.96095882055274295</v>
+        <v>0.96184231630012995</v>
       </c>
       <c r="M40">
-        <v>0.97860753016213498</v>
+        <v>0.97891444310337505</v>
       </c>
       <c r="N40">
-        <v>0.79366518969931898</v>
+        <v>0.79246094218201002</v>
       </c>
       <c r="O40">
-        <v>0.83528648913758097</v>
+        <v>0.83419856686007898</v>
       </c>
       <c r="P40">
-        <v>0.85990580333379696</v>
+        <v>0.858792956987667</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>33512</v>
       </c>
       <c r="B41">
-        <v>0.74544490758905502</v>
+        <v>0.746686762015766</v>
       </c>
       <c r="C41">
-        <v>0.80259245656538403</v>
+        <v>0.80369904239692203</v>
       </c>
       <c r="D41">
-        <v>0.85208525743777097</v>
+        <v>0.85263723438567196</v>
       </c>
       <c r="E41">
-        <v>0.76488454151497898</v>
+        <v>0.76561855635291698</v>
       </c>
       <c r="F41">
-        <v>0.82811245974195802</v>
+        <v>0.82845404037259496</v>
       </c>
       <c r="G41">
-        <v>0.87437064571692102</v>
+        <v>0.87367371813584205</v>
       </c>
       <c r="H41">
-        <v>0.71052331887879105</v>
+        <v>0.71234675660223801</v>
       </c>
       <c r="I41">
-        <v>0.76135413670416896</v>
+        <v>0.76276680392166896</v>
       </c>
       <c r="J41">
-        <v>0.83549817371523205</v>
+        <v>0.83617611880404896</v>
       </c>
       <c r="K41">
-        <v>0.83236028585689104</v>
+        <v>0.83374763441782795</v>
       </c>
       <c r="L41">
-        <v>0.94253666965958405</v>
+        <v>0.94332633347702899</v>
       </c>
       <c r="M41">
-        <v>0.96658349655853604</v>
+        <v>0.96736297440151298</v>
       </c>
       <c r="N41">
-        <v>0.77176799588464695</v>
+        <v>0.77069571786209701</v>
       </c>
       <c r="O41">
-        <v>0.81651843514893896</v>
+        <v>0.81552470585567804</v>
       </c>
       <c r="P41">
-        <v>0.84727560391351997</v>
+        <v>0.84612411096124895</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>33604</v>
       </c>
       <c r="B42">
-        <v>0.74759240731696097</v>
+        <v>0.74885161755766005</v>
       </c>
       <c r="C42">
-        <v>0.80259799539325605</v>
+        <v>0.80372605321925805</v>
       </c>
       <c r="D42">
-        <v>0.84926224644812098</v>
+        <v>0.84979434214468397</v>
       </c>
       <c r="E42">
-        <v>0.77449532983545899</v>
+        <v>0.77500108866221895</v>
       </c>
       <c r="F42">
-        <v>0.83397329308743495</v>
+        <v>0.83440342174340598</v>
       </c>
       <c r="G42">
-        <v>0.87650600754582997</v>
+        <v>0.87594120264126396</v>
       </c>
       <c r="H42">
-        <v>0.71033338010416203</v>
+        <v>0.71248518312155695</v>
       </c>
       <c r="I42">
-        <v>0.76091155964451795</v>
+        <v>0.76264238667824102</v>
       </c>
       <c r="J42">
-        <v>0.83013457800663304</v>
+        <v>0.83107335249514702</v>
       </c>
       <c r="K42">
-        <v>0.84012568503192497</v>
+        <v>0.84156970557343902</v>
       </c>
       <c r="L42">
-        <v>0.945783815700037</v>
+        <v>0.94656726047639705</v>
       </c>
       <c r="M42">
-        <v>0.96477429548735905</v>
+        <v>0.96568419166844499</v>
       </c>
       <c r="N42">
-        <v>0.749409511826851</v>
+        <v>0.74872444809712901</v>
       </c>
       <c r="O42">
-        <v>0.79528285166358303</v>
+        <v>0.79442004837845703</v>
       </c>
       <c r="P42">
-        <v>0.83342369327106602</v>
+        <v>0.83206594909989995</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>33695</v>
       </c>
       <c r="B43">
-        <v>0.73066466104342898</v>
+        <v>0.73157402380916703</v>
       </c>
       <c r="C43">
-        <v>0.79064076918720605</v>
+        <v>0.79131786505564305</v>
       </c>
       <c r="D43">
-        <v>0.84296508752246901</v>
+        <v>0.84317339022135496</v>
       </c>
       <c r="E43">
-        <v>0.75015219885881601</v>
+        <v>0.75046583775317</v>
       </c>
       <c r="F43">
-        <v>0.81732870435219895</v>
+        <v>0.81730458709216103</v>
       </c>
       <c r="G43">
-        <v>0.868245235188985</v>
+        <v>0.86737735046228304</v>
       </c>
       <c r="H43">
-        <v>0.704638453213285</v>
+        <v>0.70651000237211803</v>
       </c>
       <c r="I43">
-        <v>0.75554643906878205</v>
+        <v>0.75685982930670004</v>
       </c>
       <c r="J43">
-        <v>0.82484696351748998</v>
+        <v>0.82533579421608105</v>
       </c>
       <c r="K43">
-        <v>0.82455851641327105</v>
+        <v>0.82569073563852202</v>
       </c>
       <c r="L43">
-        <v>0.93077283859765803</v>
+        <v>0.93121081290709096</v>
       </c>
       <c r="M43">
-        <v>0.95504188109301202</v>
+        <v>0.955812356422022</v>
       </c>
       <c r="N43">
-        <v>0.70469923236815502</v>
+        <v>0.70295030363045996</v>
       </c>
       <c r="O43">
-        <v>0.76305196723616897</v>
+        <v>0.76121992871952604</v>
       </c>
       <c r="P43">
-        <v>0.81608142537749695</v>
+        <v>0.81416248191551199</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>33786</v>
       </c>
       <c r="B44">
-        <v>0.72138742146637203</v>
+        <v>0.72205092327774101</v>
       </c>
       <c r="C44">
-        <v>0.78281804615394501</v>
+        <v>0.78320004243524499</v>
       </c>
       <c r="D44">
-        <v>0.83789852860062897</v>
+        <v>0.837783512910381</v>
       </c>
       <c r="E44">
-        <v>0.737492784293723</v>
+        <v>0.73768547722233302</v>
       </c>
       <c r="F44">
-        <v>0.80533906623078999</v>
+        <v>0.80488462886183598</v>
       </c>
       <c r="G44">
-        <v>0.86068284900032499</v>
+        <v>0.85937887140607205</v>
       </c>
       <c r="H44">
-        <v>0.69506607163186596</v>
+        <v>0.69679648577563802</v>
       </c>
       <c r="I44">
-        <v>0.74629184827444695</v>
+        <v>0.74742694122519004</v>
       </c>
       <c r="J44">
-        <v>0.81590236456762</v>
+        <v>0.81593747995097099</v>
       </c>
       <c r="K44">
-        <v>0.81000880583379198</v>
+        <v>0.81022304871240802</v>
       </c>
       <c r="L44">
-        <v>0.91539161675195202</v>
+        <v>0.91501077974160805</v>
       </c>
       <c r="M44">
-        <v>0.94359771321784003</v>
+        <v>0.94387179769093799</v>
       </c>
       <c r="N44">
-        <v>0.68516389723039695</v>
+        <v>0.68303229034035895</v>
       </c>
       <c r="O44">
-        <v>0.74732290863677098</v>
+        <v>0.74503952460990897</v>
       </c>
       <c r="P44">
-        <v>0.80647395941959699</v>
+        <v>0.80418415868617799</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>33878</v>
       </c>
       <c r="B45">
-        <v>0.72665655266090801</v>
+        <v>0.72716090899425001</v>
       </c>
       <c r="C45">
-        <v>0.78610027083878597</v>
+        <v>0.78631265618856705</v>
       </c>
       <c r="D45">
-        <v>0.83918158604583204</v>
+        <v>0.83895763362500397</v>
       </c>
       <c r="E45">
-        <v>0.73707308075423394</v>
+        <v>0.73638573984575095</v>
       </c>
       <c r="F45">
-        <v>0.80277733119426897</v>
+        <v>0.80164780737915597</v>
       </c>
       <c r="G45">
-        <v>0.85783689452275602</v>
+        <v>0.85624301105723599</v>
       </c>
       <c r="H45">
-        <v>0.685319915233911</v>
+        <v>0.68684577897495103</v>
       </c>
       <c r="I45">
-        <v>0.737448539670433</v>
+        <v>0.73835722707544105</v>
       </c>
       <c r="J45">
-        <v>0.80852915856998697</v>
+        <v>0.80841929285952296</v>
       </c>
       <c r="K45">
-        <v>0.80168982555361301</v>
+        <v>0.80231751612709401</v>
       </c>
       <c r="L45">
-        <v>0.90876174887635597</v>
+        <v>0.90871412205396696</v>
       </c>
       <c r="M45">
-        <v>0.93946585197868004</v>
+        <v>0.93995390031347603</v>
       </c>
       <c r="N45">
-        <v>0.67910480226008796</v>
+        <v>0.67747373507535003</v>
       </c>
       <c r="O45">
-        <v>0.74186752049189897</v>
+        <v>0.74004004263103995</v>
       </c>
       <c r="P45">
-        <v>0.80240399895315195</v>
+        <v>0.800431687577423</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>33970</v>
       </c>
       <c r="B46">
-        <v>0.73331069749998701</v>
+        <v>0.73364736707174605</v>
       </c>
       <c r="C46">
-        <v>0.78818265288219003</v>
+        <v>0.78830674141215396</v>
       </c>
       <c r="D46">
-        <v>0.83803918919199605</v>
+        <v>0.83782769553825598</v>
       </c>
       <c r="E46">
-        <v>0.73838633866512904</v>
+        <v>0.73814773474944795</v>
       </c>
       <c r="F46">
-        <v>0.80131915842821499</v>
+        <v>0.80091547486270698</v>
       </c>
       <c r="G46">
-        <v>0.853884338061764</v>
+        <v>0.85296646702211198</v>
       </c>
       <c r="H46">
-        <v>0.67830314730862795</v>
+        <v>0.67955133817872604</v>
       </c>
       <c r="I46">
-        <v>0.73154303253779296</v>
+        <v>0.73221983516730704</v>
       </c>
       <c r="J46">
-        <v>0.803508488214284</v>
+        <v>0.80327202568734002</v>
       </c>
       <c r="K46">
-        <v>0.80038763060248796</v>
+        <v>0.80093704069201999</v>
       </c>
       <c r="L46">
-        <v>0.90795195882761204</v>
+        <v>0.90809921600495402</v>
       </c>
       <c r="M46">
-        <v>0.93901631307243905</v>
+        <v>0.93987380718100999</v>
       </c>
       <c r="N46">
-        <v>0.67746699450977599</v>
+        <v>0.675758360226828</v>
       </c>
       <c r="O46">
-        <v>0.73986728651892897</v>
+        <v>0.73786871040759106</v>
       </c>
       <c r="P46">
-        <v>0.800980737362047</v>
+        <v>0.79883816275728803</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>34060</v>
       </c>
       <c r="B47">
-        <v>0.71614885442531495</v>
+        <v>0.71581598537549396</v>
       </c>
       <c r="C47">
-        <v>0.77609636882588795</v>
+        <v>0.77557293014886997</v>
       </c>
       <c r="D47">
-        <v>0.83079005071789402</v>
+        <v>0.83012877913616201</v>
       </c>
       <c r="E47">
-        <v>0.70079797473779304</v>
+        <v>0.700786392368001</v>
       </c>
       <c r="F47">
-        <v>0.77513105240769697</v>
+        <v>0.77499443280420799</v>
       </c>
       <c r="G47">
-        <v>0.839917661763396</v>
+        <v>0.83927645384638205</v>
       </c>
       <c r="H47">
-        <v>0.67495218125700995</v>
+        <v>0.67579411704823</v>
       </c>
       <c r="I47">
-        <v>0.72807523462859902</v>
+        <v>0.72823042307363095</v>
       </c>
       <c r="J47">
-        <v>0.80037747342491705</v>
+        <v>0.79973874191053196</v>
       </c>
       <c r="K47">
-        <v>0.79447354794101799</v>
+        <v>0.79461773486246501</v>
       </c>
       <c r="L47">
-        <v>0.90370393758210099</v>
+        <v>0.90352257583464202</v>
       </c>
       <c r="M47">
-        <v>0.93606672122886503</v>
+        <v>0.93685490180154596</v>
       </c>
       <c r="N47">
-        <v>0.67589820660988498</v>
+        <v>0.67338695259838999</v>
       </c>
       <c r="O47">
-        <v>0.73861028676943796</v>
+        <v>0.73582633607644798</v>
       </c>
       <c r="P47">
-        <v>0.80031504116229901</v>
+        <v>0.79760103925311598</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>34151</v>
       </c>
       <c r="B48">
-        <v>0.71431924114026202</v>
+        <v>0.71452156989864402</v>
       </c>
       <c r="C48">
-        <v>0.77382480683464805</v>
+        <v>0.77365865233044295</v>
       </c>
       <c r="D48">
-        <v>0.82968761785225897</v>
+        <v>0.82916978541560404</v>
       </c>
       <c r="E48">
-        <v>0.68765818714483595</v>
+        <v>0.68823912330591897</v>
       </c>
       <c r="F48">
-        <v>0.76388803800137794</v>
+        <v>0.76435450562602902</v>
       </c>
       <c r="G48">
-        <v>0.83324090323607303</v>
+        <v>0.83298052816220602</v>
       </c>
       <c r="H48">
-        <v>0.66676524238385304</v>
+        <v>0.66778699861623503</v>
       </c>
       <c r="I48">
-        <v>0.72087613133655504</v>
+        <v>0.72113168432878405</v>
       </c>
       <c r="J48">
-        <v>0.79656524802205697</v>
+        <v>0.79599814054056395</v>
       </c>
       <c r="K48">
-        <v>0.79290180726242998</v>
+        <v>0.79321704415615801</v>
       </c>
       <c r="L48">
-        <v>0.90289746516847502</v>
+        <v>0.90319063490104101</v>
       </c>
       <c r="M48">
-        <v>0.93656901648322899</v>
+        <v>0.93796243733676898</v>
       </c>
       <c r="N48">
-        <v>0.67193611280771604</v>
+        <v>0.66992265874723</v>
       </c>
       <c r="O48">
-        <v>0.73729569923614402</v>
+        <v>0.73478593126511804</v>
       </c>
       <c r="P48">
-        <v>0.80023221667078004</v>
+        <v>0.79754666308131905</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>34243</v>
       </c>
       <c r="B49">
-        <v>0.70786726557328705</v>
+        <v>0.70796363011171104</v>
       </c>
       <c r="C49">
-        <v>0.76959324896495496</v>
+        <v>0.76943696691193397</v>
       </c>
       <c r="D49">
-        <v>0.82657220763691497</v>
+        <v>0.82614317615822797</v>
       </c>
       <c r="E49">
-        <v>0.68885882083674199</v>
+        <v>0.68922705095522796</v>
       </c>
       <c r="F49">
-        <v>0.76533012968880199</v>
+        <v>0.76554529129982096</v>
       </c>
       <c r="G49">
-        <v>0.83398156033771098</v>
+        <v>0.83357962805033403</v>
       </c>
       <c r="H49">
-        <v>0.66635757906017701</v>
+        <v>0.66729273477876305</v>
       </c>
       <c r="I49">
-        <v>0.72133423849252598</v>
+        <v>0.72154356819874899</v>
       </c>
       <c r="J49">
-        <v>0.79517262236449004</v>
+        <v>0.79469453854684602</v>
       </c>
       <c r="K49">
-        <v>0.792412447788858</v>
+        <v>0.79361446806298197</v>
       </c>
       <c r="L49">
-        <v>0.903321404533587</v>
+        <v>0.90430682933207396</v>
       </c>
       <c r="M49">
-        <v>0.93710745794364503</v>
+        <v>0.93893327684392902</v>
       </c>
       <c r="N49">
-        <v>0.67708616491743101</v>
+        <v>0.67566745581438303</v>
       </c>
       <c r="O49">
-        <v>0.73912857249670405</v>
+        <v>0.73720639551622003</v>
       </c>
       <c r="P49">
-        <v>0.799347840060599</v>
+        <v>0.79717631638469599</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>34335</v>
       </c>
       <c r="B50">
-        <v>0.71702517834705504</v>
+        <v>0.717021123144989</v>
       </c>
       <c r="C50">
-        <v>0.77616780508966499</v>
+        <v>0.77604941206415601</v>
       </c>
       <c r="D50">
-        <v>0.82992097959282796</v>
+        <v>0.829584170342759</v>
       </c>
       <c r="E50">
-        <v>0.71012168651725305</v>
+        <v>0.70900425214390606</v>
       </c>
       <c r="F50">
-        <v>0.77864555812050695</v>
+        <v>0.77777701555998902</v>
       </c>
       <c r="G50">
-        <v>0.83929446438822497</v>
+        <v>0.83822179719660905</v>
       </c>
       <c r="H50">
-        <v>0.66367165926741001</v>
+        <v>0.66393347094433697</v>
       </c>
       <c r="I50">
-        <v>0.71914306209804502</v>
+        <v>0.71897783489836997</v>
       </c>
       <c r="J50">
-        <v>0.79363747832019105</v>
+        <v>0.79303440885293697</v>
       </c>
       <c r="K50">
-        <v>0.80850073610418605</v>
+        <v>0.80998845650773998</v>
       </c>
       <c r="L50">
-        <v>0.91796121822385901</v>
+        <v>0.91926940841632099</v>
       </c>
       <c r="M50">
-        <v>0.94632160189230596</v>
+        <v>0.94821536309794197</v>
       </c>
       <c r="N50">
-        <v>0.69789779037730904</v>
+        <v>0.69696945637738805</v>
       </c>
       <c r="O50">
-        <v>0.75298402809916698</v>
+        <v>0.75147513795999799</v>
       </c>
       <c r="P50">
-        <v>0.80535508696325597</v>
+        <v>0.80348691891963997</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>34425</v>
       </c>
       <c r="B51">
-        <v>0.72577489617113</v>
+        <v>0.72619933664000302</v>
       </c>
       <c r="C51">
-        <v>0.78327767837925</v>
+        <v>0.78358325895370495</v>
       </c>
       <c r="D51">
-        <v>0.83493096410142797</v>
+        <v>0.83484968615111099</v>
       </c>
       <c r="E51">
-        <v>0.735490072635684</v>
+        <v>0.73456948322849203</v>
       </c>
       <c r="F51">
-        <v>0.79564283931145596</v>
+        <v>0.79499469844314696</v>
       </c>
       <c r="G51">
-        <v>0.84714902061485098</v>
+        <v>0.84623649161331704</v>
       </c>
       <c r="H51">
-        <v>0.66839902611273205</v>
+        <v>0.66850907120731695</v>
       </c>
       <c r="I51">
-        <v>0.72306497475249298</v>
+        <v>0.72282980904171301</v>
       </c>
       <c r="J51">
-        <v>0.79596585680373599</v>
+        <v>0.79537777471848603</v>
       </c>
       <c r="K51">
-        <v>0.84004071457950102</v>
+        <v>0.842050028772802</v>
       </c>
       <c r="L51">
-        <v>0.94554896012218304</v>
+        <v>0.94726494702872799</v>
       </c>
       <c r="M51">
-        <v>0.96289696026235905</v>
+        <v>0.96464570988479503</v>
       </c>
       <c r="N51">
-        <v>0.68608113063922105</v>
+        <v>0.68564415650118005</v>
       </c>
       <c r="O51">
-        <v>0.74453733758404295</v>
+        <v>0.74363416332475796</v>
       </c>
       <c r="P51">
-        <v>0.80178492658351996</v>
+        <v>0.80039784916404799</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>34516</v>
       </c>
       <c r="B52">
-        <v>0.71621122708585905</v>
+        <v>0.71695003720044903</v>
       </c>
       <c r="C52">
-        <v>0.775749827260791</v>
+        <v>0.77614434248346098</v>
       </c>
       <c r="D52">
-        <v>0.83117568483867399</v>
+        <v>0.83106309498545805</v>
       </c>
       <c r="E52">
-        <v>0.73079387538209795</v>
+        <v>0.73002653079545698</v>
       </c>
       <c r="F52">
-        <v>0.79056754697265297</v>
+        <v>0.78991462456795203</v>
       </c>
       <c r="G52">
-        <v>0.84327012468044704</v>
+        <v>0.84230846733745701</v>
       </c>
       <c r="H52">
-        <v>0.66563980204653805</v>
+        <v>0.66591104103947996</v>
       </c>
       <c r="I52">
-        <v>0.72082132724426096</v>
+        <v>0.72065229308457601</v>
       </c>
       <c r="J52">
-        <v>0.79671213185065504</v>
+        <v>0.79603734303839602</v>
       </c>
       <c r="K52">
-        <v>0.83319874675344496</v>
+        <v>0.83547561386279301</v>
       </c>
       <c r="L52">
-        <v>0.94206238496967498</v>
+        <v>0.94409716086286299</v>
       </c>
       <c r="M52">
-        <v>0.96358868970980105</v>
+        <v>0.96527759373797895</v>
       </c>
       <c r="N52">
-        <v>0.66779053897706198</v>
+        <v>0.66771309285546598</v>
       </c>
       <c r="O52">
-        <v>0.73150423720125202</v>
+        <v>0.73060966357713697</v>
       </c>
       <c r="P52">
-        <v>0.79482166558748801</v>
+        <v>0.79342477107966403</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>34608</v>
       </c>
       <c r="B53">
-        <v>0.70104731277821097</v>
+        <v>0.70170130663729002</v>
       </c>
       <c r="C53">
-        <v>0.76402614890977805</v>
+        <v>0.76436810854505399</v>
       </c>
       <c r="D53">
-        <v>0.82304271710310595</v>
+        <v>0.82291188948530902</v>
       </c>
       <c r="E53">
-        <v>0.73129953547120197</v>
+        <v>0.72980550214894202</v>
       </c>
       <c r="F53">
-        <v>0.79088317066656</v>
+        <v>0.78953453792140205</v>
       </c>
       <c r="G53">
-        <v>0.84235510088047705</v>
+        <v>0.840952553674292</v>
       </c>
       <c r="H53">
-        <v>0.65396828480056302</v>
+        <v>0.65464466024698398</v>
       </c>
       <c r="I53">
-        <v>0.71110917725036604</v>
+        <v>0.711359559740953</v>
       </c>
       <c r="J53">
-        <v>0.78857371444805402</v>
+        <v>0.78821715689792204</v>
       </c>
       <c r="K53">
-        <v>0.83725643406447903</v>
+        <v>0.83877999514549995</v>
       </c>
       <c r="L53">
-        <v>0.94203670894612002</v>
+        <v>0.94337076522472296</v>
       </c>
       <c r="M53">
-        <v>0.96145730209993296</v>
+        <v>0.96287370999621102</v>
       </c>
       <c r="N53">
-        <v>0.65339354808632999</v>
+        <v>0.65351683110842895</v>
       </c>
       <c r="O53">
-        <v>0.721465707370192</v>
+        <v>0.72063151809992299</v>
       </c>
       <c r="P53">
-        <v>0.78934451106570602</v>
+        <v>0.78789584653047995</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>34700</v>
       </c>
       <c r="B54">
-        <v>0.69799450276103303</v>
+        <v>0.69896957177252705</v>
       </c>
       <c r="C54">
-        <v>0.76132542906631995</v>
+        <v>0.762092272340264</v>
       </c>
       <c r="D54">
-        <v>0.82088554541164604</v>
+        <v>0.82119591951127502</v>
       </c>
       <c r="E54">
-        <v>0.73360300427012703</v>
+        <v>0.73320084015934905</v>
       </c>
       <c r="F54">
-        <v>0.79229922579640599</v>
+        <v>0.79186704960063303</v>
       </c>
       <c r="G54">
-        <v>0.84334374939243495</v>
+        <v>0.84240711600069795</v>
       </c>
       <c r="H54">
-        <v>0.64031406979848304</v>
+        <v>0.64140400336632397</v>
       </c>
       <c r="I54">
-        <v>0.69915920516628904</v>
+        <v>0.69981321556180898</v>
       </c>
       <c r="J54">
-        <v>0.78124178954444301</v>
+        <v>0.78130019573222798</v>
       </c>
       <c r="K54">
-        <v>0.84519714377256405</v>
+        <v>0.84722604311216798</v>
       </c>
       <c r="L54">
-        <v>0.94746869986915805</v>
+        <v>0.94930981303452</v>
       </c>
       <c r="M54">
-        <v>0.963254280802603</v>
+        <v>0.96497049389529099</v>
       </c>
       <c r="N54">
-        <v>0.66108927534933304</v>
+        <v>0.66095147664593801</v>
       </c>
       <c r="O54">
-        <v>0.72735213851077296</v>
+        <v>0.72646660520833894</v>
       </c>
       <c r="P54">
-        <v>0.79187510674543005</v>
+        <v>0.79060996772786596</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>34790</v>
       </c>
       <c r="B55">
-        <v>0.68509578793635295</v>
+        <v>0.68627361345604099</v>
       </c>
       <c r="C55">
-        <v>0.75097100235771896</v>
+        <v>0.75187270112993299</v>
       </c>
       <c r="D55">
-        <v>0.81528961150366797</v>
+        <v>0.81573960514616295</v>
       </c>
       <c r="E55">
-        <v>0.716357788347041</v>
+        <v>0.71643262936229701</v>
       </c>
       <c r="F55">
-        <v>0.78069500758021504</v>
+        <v>0.78068767032291397</v>
       </c>
       <c r="G55">
-        <v>0.83838466576918302</v>
+        <v>0.83779508960869298</v>
       </c>
       <c r="H55">
-        <v>0.63156922491887102</v>
+        <v>0.63308201139126397</v>
       </c>
       <c r="I55">
-        <v>0.69181312641622805</v>
+        <v>0.69265790975608699</v>
       </c>
       <c r="J55">
-        <v>0.77790341424292497</v>
+        <v>0.77816938163643601</v>
       </c>
       <c r="K55">
-        <v>0.82460648541659398</v>
+        <v>0.82657331844657</v>
       </c>
       <c r="L55">
-        <v>0.93263332687870704</v>
+        <v>0.93419970911912198</v>
       </c>
       <c r="M55">
-        <v>0.95852420043609698</v>
+        <v>0.95999734211228105</v>
       </c>
       <c r="N55">
-        <v>0.65643017195331099</v>
+        <v>0.65630529469843002</v>
       </c>
       <c r="O55">
-        <v>0.72454591744439201</v>
+        <v>0.72390091103346699</v>
       </c>
       <c r="P55">
-        <v>0.79092071775601502</v>
+        <v>0.78988981968014604</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>34881</v>
       </c>
       <c r="B56">
-        <v>0.66759227323359405</v>
+        <v>0.66842822224895004</v>
       </c>
       <c r="C56">
-        <v>0.73658755148045896</v>
+        <v>0.73717953757659205</v>
       </c>
       <c r="D56">
-        <v>0.80571725633264701</v>
+        <v>0.80592050026459205</v>
       </c>
       <c r="E56">
-        <v>0.69049554503066002</v>
+        <v>0.69138226056650298</v>
       </c>
       <c r="F56">
-        <v>0.76108059256371496</v>
+        <v>0.76178207480004301</v>
       </c>
       <c r="G56">
-        <v>0.82737314356586</v>
+        <v>0.82729453050675605</v>
       </c>
       <c r="H56">
-        <v>0.62639785228881695</v>
+        <v>0.62791655418888603</v>
       </c>
       <c r="I56">
-        <v>0.68707220515311096</v>
+        <v>0.68791849645996295</v>
       </c>
       <c r="J56">
-        <v>0.77366520128490801</v>
+        <v>0.77386858202591602</v>
       </c>
       <c r="K56">
-        <v>0.80953276619841097</v>
+        <v>0.81108663122795899</v>
       </c>
       <c r="L56">
-        <v>0.92157272035562399</v>
+        <v>0.92271751999873497</v>
       </c>
       <c r="M56">
-        <v>0.95281365969510301</v>
+        <v>0.95370674896854901</v>
       </c>
       <c r="N56">
-        <v>0.64284503577164398</v>
+        <v>0.64154237945852099</v>
       </c>
       <c r="O56">
-        <v>0.71249242350701703</v>
+        <v>0.71090311335643197</v>
       </c>
       <c r="P56">
-        <v>0.7828907319449</v>
+        <v>0.78128544353991303</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>34973</v>
       </c>
       <c r="B57">
-        <v>0.663994188567954</v>
+        <v>0.66451262093869201</v>
       </c>
       <c r="C57">
-        <v>0.73360663733096998</v>
+        <v>0.73387256954851898</v>
       </c>
       <c r="D57">
-        <v>0.80327683412068196</v>
+        <v>0.80319302519739799</v>
       </c>
       <c r="E57">
-        <v>0.68427674078295597</v>
+        <v>0.68511741607660603</v>
       </c>
       <c r="F57">
-        <v>0.75823128420273</v>
+        <v>0.75891706073575504</v>
       </c>
       <c r="G57">
-        <v>0.82692266347398602</v>
+        <v>0.82689653212952396</v>
       </c>
       <c r="H57">
-        <v>0.62941521058627903</v>
+        <v>0.63055494859042205</v>
       </c>
       <c r="I57">
-        <v>0.68947300264869804</v>
+        <v>0.68990224137954603</v>
       </c>
       <c r="J57">
-        <v>0.77399222021354397</v>
+        <v>0.77373698893654097</v>
       </c>
       <c r="K57">
-        <v>0.81347081533541998</v>
+        <v>0.814271504187843</v>
       </c>
       <c r="L57">
-        <v>0.92529488294607398</v>
+        <v>0.92592784578301601</v>
       </c>
       <c r="M57">
-        <v>0.95428248087842904</v>
+        <v>0.95503037322400797</v>
       </c>
       <c r="N57">
-        <v>0.636517120255775</v>
+        <v>0.63513674722905999</v>
       </c>
       <c r="O57">
-        <v>0.70737609676034496</v>
+        <v>0.70578978773810197</v>
       </c>
       <c r="P57">
-        <v>0.77983253182078505</v>
+        <v>0.77821777356858002</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>35065</v>
       </c>
       <c r="B58">
-        <v>0.65900263381681201</v>
+        <v>0.65951950894670597</v>
       </c>
       <c r="C58">
-        <v>0.73065734374332503</v>
+        <v>0.73079712693724297</v>
       </c>
       <c r="D58">
-        <v>0.801057080814224</v>
+        <v>0.80091624298602804</v>
       </c>
       <c r="E58">
-        <v>0.69105038129685903</v>
+        <v>0.69128683966398496</v>
       </c>
       <c r="F58">
-        <v>0.767265295339987</v>
+        <v>0.76706555431503198</v>
       </c>
       <c r="G58">
-        <v>0.83394366603451398</v>
+        <v>0.83317012330269502</v>
       </c>
       <c r="H58">
-        <v>0.62743799471529205</v>
+        <v>0.62850045998844195</v>
       </c>
       <c r="I58">
-        <v>0.688672296318949</v>
+        <v>0.68889753110867702</v>
       </c>
       <c r="J58">
-        <v>0.77303565606723801</v>
+        <v>0.77286332607447195</v>
       </c>
       <c r="K58">
-        <v>0.80972121569277899</v>
+        <v>0.81092627788603899</v>
       </c>
       <c r="L58">
-        <v>0.92232595540286699</v>
+        <v>0.92298024847540405</v>
       </c>
       <c r="M58">
-        <v>0.95134162068564898</v>
+        <v>0.95185877800283003</v>
       </c>
       <c r="N58">
-        <v>0.63144070756565596</v>
+        <v>0.63028082543713604</v>
       </c>
       <c r="O58">
-        <v>0.70352281920135695</v>
+        <v>0.70200088885781597</v>
       </c>
       <c r="P58">
-        <v>0.777341453613</v>
+        <v>0.77564206920729695</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>35156</v>
       </c>
       <c r="B59">
-        <v>0.65697054848796799</v>
+        <v>0.65763336747930601</v>
       </c>
       <c r="C59">
-        <v>0.72915258182001197</v>
+        <v>0.72940331837300498</v>
       </c>
       <c r="D59">
-        <v>0.79953821523141</v>
+        <v>0.79949294705531404</v>
       </c>
       <c r="E59">
-        <v>0.69174933160445895</v>
+        <v>0.69397632676285603</v>
       </c>
       <c r="F59">
-        <v>0.771123918350057</v>
+        <v>0.77249693018874899</v>
       </c>
       <c r="G59">
-        <v>0.83837093127898699</v>
+        <v>0.83839815883277702</v>
       </c>
       <c r="H59">
-        <v>0.63043281850433797</v>
+        <v>0.631242863963979</v>
       </c>
       <c r="I59">
-        <v>0.69207738910877303</v>
+        <v>0.69218450337599002</v>
       </c>
       <c r="J59">
-        <v>0.77448274214197399</v>
+        <v>0.77449744280033805</v>
       </c>
       <c r="K59">
-        <v>0.80659262389127595</v>
+        <v>0.80720307734689301</v>
       </c>
       <c r="L59">
-        <v>0.91872622782940105</v>
+        <v>0.91883744552358604</v>
       </c>
       <c r="M59">
-        <v>0.948811562944188</v>
+        <v>0.94910607634701505</v>
       </c>
       <c r="N59">
-        <v>0.63267087416455303</v>
+        <v>0.63113950222561899</v>
       </c>
       <c r="O59">
-        <v>0.70305902560544697</v>
+        <v>0.70121279558900396</v>
       </c>
       <c r="P59">
-        <v>0.77601947119316295</v>
+        <v>0.77405482717162899</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>35247</v>
       </c>
       <c r="B60">
-        <v>0.66161888157084203</v>
+        <v>0.66236542715408797</v>
       </c>
       <c r="C60">
-        <v>0.73217779509487901</v>
+        <v>0.73258777794048302</v>
       </c>
       <c r="D60">
-        <v>0.80036261022496602</v>
+        <v>0.80036146673475494</v>
       </c>
       <c r="E60">
-        <v>0.70118636689802505</v>
+        <v>0.70341563670232798</v>
       </c>
       <c r="F60">
-        <v>0.777818537211176</v>
+        <v>0.77946577116845805</v>
       </c>
       <c r="G60">
-        <v>0.84211058534066097</v>
+        <v>0.84228435992627004</v>
       </c>
       <c r="H60">
-        <v>0.64839585154291002</v>
+        <v>0.64984006326093902</v>
       </c>
       <c r="I60">
-        <v>0.70593712549871201</v>
+        <v>0.70665786808542597</v>
       </c>
       <c r="J60">
-        <v>0.78139008282212696</v>
+        <v>0.78164586744203601</v>
       </c>
       <c r="K60">
-        <v>0.80340360466600802</v>
+        <v>0.80349637500989901</v>
       </c>
       <c r="L60">
-        <v>0.91475476318231996</v>
+        <v>0.91447104326751105</v>
       </c>
       <c r="M60">
-        <v>0.946951533513407</v>
+        <v>0.94705637765762796</v>
       </c>
       <c r="N60">
-        <v>0.63071300928095797</v>
+        <v>0.62955559043959997</v>
       </c>
       <c r="O60">
-        <v>0.70108743391464901</v>
+        <v>0.69959287489696298</v>
       </c>
       <c r="P60">
-        <v>0.77427736926823498</v>
+        <v>0.77254295872893097</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>35339</v>
       </c>
       <c r="B61">
-        <v>0.67331674571622702</v>
+        <v>0.67423726888759405</v>
       </c>
       <c r="C61">
-        <v>0.74092610565974204</v>
+        <v>0.74136808844732405</v>
       </c>
       <c r="D61">
-        <v>0.80498369309714801</v>
+        <v>0.80487456790379597</v>
       </c>
       <c r="E61">
-        <v>0.72131569928081096</v>
+        <v>0.722470640181885</v>
       </c>
       <c r="F61">
-        <v>0.79362090528237605</v>
+        <v>0.794270252075015</v>
       </c>
       <c r="G61">
-        <v>0.85030107502561703</v>
+        <v>0.84984879038047201</v>
       </c>
       <c r="H61">
-        <v>0.65928130275178598</v>
+        <v>0.66103778029188998</v>
       </c>
       <c r="I61">
-        <v>0.71556017905890601</v>
+        <v>0.71645311047673499</v>
       </c>
       <c r="J61">
-        <v>0.787332574041261</v>
+        <v>0.78758676236497205</v>
       </c>
       <c r="K61">
-        <v>0.80676511834562903</v>
+        <v>0.80774616983718095</v>
       </c>
       <c r="L61">
-        <v>0.91675118625307705</v>
+        <v>0.91715776167563401</v>
       </c>
       <c r="M61">
-        <v>0.94836138409247395</v>
+        <v>0.94887917171709601</v>
       </c>
       <c r="N61">
-        <v>0.63812538760680004</v>
+        <v>0.63784212177208499</v>
       </c>
       <c r="O61">
-        <v>0.70566659394231701</v>
+        <v>0.70479206559353902</v>
       </c>
       <c r="P61">
-        <v>0.77684523036724196</v>
+        <v>0.77528648840283199</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>35431</v>
       </c>
       <c r="B62">
-        <v>0.67529518961712298</v>
+        <v>0.67601995134459603</v>
       </c>
       <c r="C62">
-        <v>0.74296056978680303</v>
+        <v>0.74323958804622003</v>
       </c>
       <c r="D62">
-        <v>0.80707141525933301</v>
+        <v>0.80685184974426605</v>
       </c>
       <c r="E62">
-        <v>0.72619943601756498</v>
+        <v>0.72622560409961001</v>
       </c>
       <c r="F62">
-        <v>0.79649461136314503</v>
+        <v>0.79617564559995602</v>
       </c>
       <c r="G62">
-        <v>0.85165239814983396</v>
+        <v>0.85058476581962705</v>
       </c>
       <c r="H62">
-        <v>0.663196031866364</v>
+        <v>0.66493291615120398</v>
       </c>
       <c r="I62">
-        <v>0.72060244770302095</v>
+        <v>0.72144128583050904</v>
       </c>
       <c r="J62">
-        <v>0.79349972614633602</v>
+        <v>0.79363156499799103</v>
       </c>
       <c r="K62">
-        <v>0.80887110169453902</v>
+        <v>0.810589098828289</v>
       </c>
       <c r="L62">
-        <v>0.91868815700827</v>
+        <v>0.91970191450632699</v>
       </c>
       <c r="M62">
-        <v>0.95084986296343699</v>
+        <v>0.95165777664469897</v>
       </c>
       <c r="N62">
-        <v>0.63946512975810799</v>
+        <v>0.63879761438083404</v>
       </c>
       <c r="O62">
-        <v>0.70716127868193801</v>
+        <v>0.70599854351737201</v>
       </c>
       <c r="P62">
-        <v>0.77878856438339294</v>
+        <v>0.77700761543129804</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>35521</v>
       </c>
       <c r="B63">
-        <v>0.68683762463801501</v>
+        <v>0.68745541213186701</v>
       </c>
       <c r="C63">
-        <v>0.75180208970951901</v>
+        <v>0.75190838273254501</v>
       </c>
       <c r="D63">
-        <v>0.81247001580008904</v>
+        <v>0.81201975247651903</v>
       </c>
       <c r="E63">
-        <v>0.72313744262245006</v>
+        <v>0.72249728598820595</v>
       </c>
       <c r="F63">
-        <v>0.79471681912810199</v>
+        <v>0.793686619942641</v>
       </c>
       <c r="G63">
-        <v>0.851377062508474</v>
+        <v>0.84973081781623505</v>
       </c>
       <c r="H63">
-        <v>0.67710430380798203</v>
+        <v>0.678566007066569</v>
       </c>
       <c r="I63">
-        <v>0.732970249403607</v>
+        <v>0.733656556008632</v>
       </c>
       <c r="J63">
-        <v>0.80362206841391504</v>
+        <v>0.80346680325435804</v>
       </c>
       <c r="K63">
-        <v>0.81093155764295599</v>
+        <v>0.812927186805533</v>
       </c>
       <c r="L63">
-        <v>0.92465442060924297</v>
+        <v>0.92612453513986404</v>
       </c>
       <c r="M63">
-        <v>0.95711590891645404</v>
+        <v>0.95810804844472097</v>
       </c>
       <c r="N63">
-        <v>0.66568995460722602</v>
+        <v>0.66477352702998205</v>
       </c>
       <c r="O63">
-        <v>0.72469808667721303</v>
+        <v>0.72292439241958595</v>
       </c>
       <c r="P63">
-        <v>0.78714825223621898</v>
+        <v>0.784767704563895</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>35612</v>
       </c>
       <c r="B64">
-        <v>0.69312010163919502</v>
+        <v>0.69372024272038701</v>
       </c>
       <c r="C64">
-        <v>0.75704884419059904</v>
+        <v>0.75712495521533296</v>
       </c>
       <c r="D64">
-        <v>0.81687292742653805</v>
+        <v>0.81638528275336597</v>
       </c>
       <c r="E64">
-        <v>0.72895729675480203</v>
+        <v>0.72835453201497102</v>
       </c>
       <c r="F64">
-        <v>0.795778658579401</v>
+        <v>0.79458352499024498</v>
       </c>
       <c r="G64">
-        <v>0.85079457816166304</v>
+        <v>0.84889218885514905</v>
       </c>
       <c r="H64">
-        <v>0.690390927567896</v>
+        <v>0.69234047889234795</v>
       </c>
       <c r="I64">
-        <v>0.74517543213359705</v>
+        <v>0.74627187398226602</v>
       </c>
       <c r="J64">
-        <v>0.81539783295104196</v>
+        <v>0.81552969566656297</v>
       </c>
       <c r="K64">
-        <v>0.79662769747856499</v>
+        <v>0.79889059246952798</v>
       </c>
       <c r="L64">
-        <v>0.90969203452848302</v>
+        <v>0.91134531194050805</v>
       </c>
       <c r="M64">
-        <v>0.94620990227936597</v>
+        <v>0.94735014501734105</v>
       </c>
       <c r="N64">
-        <v>0.65802566921490402</v>
+        <v>0.65653707372298198</v>
       </c>
       <c r="O64">
-        <v>0.72195793569905398</v>
+        <v>0.71963959680521505</v>
       </c>
       <c r="P64">
-        <v>0.78695593658771001</v>
+        <v>0.78417712936815898</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>35704</v>
       </c>
       <c r="B65">
-        <v>0.68588734114706096</v>
+        <v>0.68645825531139903</v>
       </c>
       <c r="C65">
-        <v>0.75194138712261205</v>
+        <v>0.75208763753702002</v>
       </c>
       <c r="D65">
-        <v>0.81544535535302598</v>
+        <v>0.81514427152812696</v>
       </c>
       <c r="E65">
-        <v>0.70363138475488196</v>
+        <v>0.70298676288064099</v>
       </c>
       <c r="F65">
-        <v>0.77613469055603901</v>
+        <v>0.775043221482421</v>
       </c>
       <c r="G65">
-        <v>0.83893046148817996</v>
+        <v>0.83724703427231195</v>
       </c>
       <c r="H65">
-        <v>0.68831906013808597</v>
+        <v>0.69034103532524504</v>
       </c>
       <c r="I65">
-        <v>0.74470471742776101</v>
+        <v>0.745939016914414</v>
       </c>
       <c r="J65">
-        <v>0.82065245216871996</v>
+        <v>0.82108834579282797</v>
       </c>
       <c r="K65">
-        <v>0.80130026533677801</v>
+        <v>0.80322998598574302</v>
       </c>
       <c r="L65">
-        <v>0.91115557955929105</v>
+        <v>0.91242171484186896</v>
       </c>
       <c r="M65">
-        <v>0.94439464338829404</v>
+        <v>0.94545860461342801</v>
       </c>
       <c r="N65">
-        <v>0.65314153855406198</v>
+        <v>0.65158151748534199</v>
       </c>
       <c r="O65">
-        <v>0.71934540899077104</v>
+        <v>0.71730268863920599</v>
       </c>
       <c r="P65">
-        <v>0.78558840087033999</v>
+        <v>0.78319232967235597</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>35796</v>
       </c>
       <c r="B66">
-        <v>0.68747979709627705</v>
+        <v>0.688300875795119</v>
       </c>
       <c r="C66">
-        <v>0.75337725376044695</v>
+        <v>0.75372403760979401</v>
       </c>
       <c r="D66">
-        <v>0.81496752803084105</v>
+        <v>0.81476492327172001</v>
       </c>
       <c r="E66">
-        <v>0.70185908409965003</v>
+        <v>0.70105662309810102</v>
       </c>
       <c r="F66">
-        <v>0.77644898325911305</v>
+        <v>0.77545976651823401</v>
       </c>
       <c r="G66">
-        <v>0.83868939976793599</v>
+        <v>0.83729360607250802</v>
       </c>
       <c r="H66">
-        <v>0.69271892848886696</v>
+        <v>0.69546717924677104</v>
       </c>
       <c r="I66">
-        <v>0.74973587286523902</v>
+        <v>0.75156864564506098</v>
       </c>
       <c r="J66">
-        <v>0.82188952674619098</v>
+        <v>0.82256785461758997</v>
       </c>
       <c r="K66">
-        <v>0.81080376736952098</v>
+        <v>0.812592788169057</v>
       </c>
       <c r="L66">
-        <v>0.91896492684521802</v>
+        <v>0.92013778863560902</v>
       </c>
       <c r="M66">
-        <v>0.9465563423051</v>
+        <v>0.94777130601460202</v>
       </c>
       <c r="N66">
-        <v>0.64670146160727304</v>
+        <v>0.64532958139297603</v>
       </c>
       <c r="O66">
-        <v>0.71259106267511496</v>
+        <v>0.71045489164952602</v>
       </c>
       <c r="P66">
-        <v>0.78123167790118198</v>
+        <v>0.77859415537574395</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>35886</v>
       </c>
       <c r="B67">
-        <v>0.68760323804554901</v>
+        <v>0.68858656992796796</v>
       </c>
       <c r="C67">
-        <v>0.75346330204003797</v>
+        <v>0.75411815348840305</v>
       </c>
       <c r="D67">
-        <v>0.81548206514279797</v>
+        <v>0.81559537100088597</v>
       </c>
       <c r="E67">
-        <v>0.69976312580114897</v>
+        <v>0.69890135157892797</v>
       </c>
       <c r="F67">
-        <v>0.77465282490451703</v>
+        <v>0.77357526330919801</v>
       </c>
       <c r="G67">
-        <v>0.83767756683185801</v>
+        <v>0.83628347267111403</v>
       </c>
       <c r="H67">
-        <v>0.69053213431077298</v>
+        <v>0.69351946791654895</v>
       </c>
       <c r="I67">
-        <v>0.74831129560373499</v>
+        <v>0.75054858960884496</v>
       </c>
       <c r="J67">
-        <v>0.822494623595317</v>
+        <v>0.82371663349086</v>
       </c>
       <c r="K67">
-        <v>0.81218619059113695</v>
+        <v>0.81411784831105705</v>
       </c>
       <c r="L67">
-        <v>0.91992932301896602</v>
+        <v>0.92134819833737502</v>
       </c>
       <c r="M67">
-        <v>0.945731890770527</v>
+        <v>0.947244350383739</v>
       </c>
       <c r="N67">
-        <v>0.63753081354936103</v>
+        <v>0.63652347034123102</v>
       </c>
       <c r="O67">
-        <v>0.70710833918938398</v>
+        <v>0.70551721488660801</v>
       </c>
       <c r="P67">
-        <v>0.779394891681645</v>
+        <v>0.77706003979982496</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>35977</v>
       </c>
       <c r="B68">
-        <v>0.69018580045828803</v>
+        <v>0.69093932151869397</v>
       </c>
       <c r="C68">
-        <v>0.75592282508115105</v>
+        <v>0.75638127755984796</v>
       </c>
       <c r="D68">
-        <v>0.81692883878519096</v>
+        <v>0.81706556504495298</v>
       </c>
       <c r="E68">
-        <v>0.70560589551431696</v>
+        <v>0.70446504975904201</v>
       </c>
       <c r="F68">
-        <v>0.78150495128990505</v>
+        <v>0.780129990631513</v>
       </c>
       <c r="G68">
-        <v>0.84287330513548897</v>
+        <v>0.84125558329453898</v>
       </c>
       <c r="H68">
-        <v>0.68692846546790098</v>
+        <v>0.689031411312651</v>
       </c>
       <c r="I68">
-        <v>0.74572000545060002</v>
+        <v>0.74715229027569796</v>
       </c>
       <c r="J68">
-        <v>0.81993645693925998</v>
+        <v>0.82094910059278203</v>
       </c>
       <c r="K68">
-        <v>0.79906641542421997</v>
+        <v>0.80125700944460598</v>
       </c>
       <c r="L68">
-        <v>0.90883738736625297</v>
+        <v>0.91045156258028503</v>
       </c>
       <c r="M68">
-        <v>0.93975606663720801</v>
+        <v>0.94159989081441497</v>
       </c>
       <c r="N68">
-        <v>0.63248757020497304</v>
+        <v>0.631394758643676</v>
       </c>
       <c r="O68">
-        <v>0.70338349807881195</v>
+        <v>0.701793757624397</v>
       </c>
       <c r="P68">
-        <v>0.77712237179792998</v>
+        <v>0.77485948936616</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>36069</v>
       </c>
       <c r="B69">
-        <v>0.69940556192817405</v>
+        <v>0.70020461265792799</v>
       </c>
       <c r="C69">
-        <v>0.76130270027960001</v>
+        <v>0.761972207151143</v>
       </c>
       <c r="D69">
-        <v>0.81876077430065497</v>
+        <v>0.81910870015468795</v>
       </c>
       <c r="E69">
-        <v>0.73358650430793004</v>
+        <v>0.73150986001538598</v>
       </c>
       <c r="F69">
-        <v>0.79785803043799997</v>
+        <v>0.796076497783757</v>
       </c>
       <c r="G69">
-        <v>0.85034163213743397</v>
+        <v>0.848539180108413</v>
       </c>
       <c r="H69">
-        <v>0.69178832328581796</v>
+        <v>0.693962074793113</v>
       </c>
       <c r="I69">
-        <v>0.74758511237332903</v>
+        <v>0.74925453337653602</v>
       </c>
       <c r="J69">
-        <v>0.81783810929265099</v>
+        <v>0.81902281399704702</v>
       </c>
       <c r="K69">
-        <v>0.80092131959049695</v>
+        <v>0.80365174326486999</v>
       </c>
       <c r="L69">
-        <v>0.90855259369879904</v>
+        <v>0.91073989906347497</v>
       </c>
       <c r="M69">
-        <v>0.94004467682445603</v>
+        <v>0.94223191270253204</v>
       </c>
       <c r="N69">
-        <v>0.63598728546721806</v>
+        <v>0.63469632081705996</v>
       </c>
       <c r="O69">
-        <v>0.70467073014992898</v>
+        <v>0.70306322476690597</v>
       </c>
       <c r="P69">
-        <v>0.77665268571592105</v>
+        <v>0.77462942907065502</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>36161</v>
       </c>
       <c r="B70">
-        <v>0.70051987078952405</v>
+        <v>0.70100259167328605</v>
       </c>
       <c r="C70">
-        <v>0.76287403886925498</v>
+        <v>0.76327378454938999</v>
       </c>
       <c r="D70">
-        <v>0.82086322352562902</v>
+        <v>0.82107699033675297</v>
       </c>
       <c r="E70">
-        <v>0.734822819307141</v>
+        <v>0.73208479685049499</v>
       </c>
       <c r="F70">
-        <v>0.79805371259473501</v>
+        <v>0.79570216835872098</v>
       </c>
       <c r="G70">
-        <v>0.85054475287108799</v>
+        <v>0.84841797227466298</v>
       </c>
       <c r="H70">
-        <v>0.69461273900361598</v>
+        <v>0.69678610697881405</v>
       </c>
       <c r="I70">
-        <v>0.75004310814528397</v>
+        <v>0.75176308546850401</v>
       </c>
       <c r="J70">
-        <v>0.82160066164818502</v>
+        <v>0.82281975687125497</v>
       </c>
       <c r="K70">
-        <v>0.79866983824970805</v>
+        <v>0.80203797010729005</v>
       </c>
       <c r="L70">
-        <v>0.90702901941693803</v>
+        <v>0.90978284089205397</v>
       </c>
       <c r="M70">
-        <v>0.94010476625993999</v>
+        <v>0.94247279617737201</v>
       </c>
       <c r="N70">
-        <v>0.64522249642844198</v>
+        <v>0.64402947838306401</v>
       </c>
       <c r="O70">
-        <v>0.71298999063077995</v>
+        <v>0.71129108466227697</v>
       </c>
       <c r="P70">
-        <v>0.78246930838206397</v>
+        <v>0.78042353796150898</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>36251</v>
       </c>
       <c r="B71">
-        <v>0.69618571162222098</v>
+        <v>0.69681303619517099</v>
       </c>
       <c r="C71">
-        <v>0.76043730860146397</v>
+        <v>0.760968410251184</v>
       </c>
       <c r="D71">
-        <v>0.81951984448326298</v>
+        <v>0.81991997011829498</v>
       </c>
       <c r="E71">
-        <v>0.72110616448860398</v>
+        <v>0.71833917063254005</v>
       </c>
       <c r="F71">
-        <v>0.79089385801643797</v>
+        <v>0.78850822823340905</v>
       </c>
       <c r="G71">
-        <v>0.84898162121909404</v>
+        <v>0.84693298940551998</v>
       </c>
       <c r="H71">
-        <v>0.69642951257262398</v>
+        <v>0.69903463645213204</v>
       </c>
       <c r="I71">
-        <v>0.75247185268198602</v>
+        <v>0.75458344342141903</v>
       </c>
       <c r="J71">
-        <v>0.82093504590175803</v>
+        <v>0.82257195912033998</v>
       </c>
       <c r="K71">
-        <v>0.79268021878883099</v>
+        <v>0.79546743601660796</v>
       </c>
       <c r="L71">
-        <v>0.90315940815969098</v>
+        <v>0.90533476106086397</v>
       </c>
       <c r="M71">
-        <v>0.94011032184385401</v>
+        <v>0.942102715075949</v>
       </c>
       <c r="N71">
-        <v>0.65230031815359701</v>
+        <v>0.65156040493746703</v>
       </c>
       <c r="O71">
-        <v>0.71722103262752201</v>
+        <v>0.71588300679931105</v>
       </c>
       <c r="P71">
-        <v>0.784812737366964</v>
+        <v>0.78301697916521196</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>36342</v>
       </c>
       <c r="B72">
-        <v>0.69508767750431799</v>
+        <v>0.69580235572083304</v>
       </c>
       <c r="C72">
-        <v>0.76016065595063298</v>
+        <v>0.76072447049692304</v>
       </c>
       <c r="D72">
-        <v>0.82002817557541996</v>
+        <v>0.82041622095372901</v>
       </c>
       <c r="E72">
-        <v>0.71681143618348897</v>
+        <v>0.71359020913851701</v>
       </c>
       <c r="F72">
-        <v>0.78730653492607505</v>
+        <v>0.78424693610069796</v>
       </c>
       <c r="G72">
-        <v>0.84670245470693395</v>
+        <v>0.84414140185935505</v>
       </c>
       <c r="H72">
-        <v>0.69853064291123101</v>
+        <v>0.70084860265664695</v>
       </c>
       <c r="I72">
-        <v>0.75475980767561601</v>
+        <v>0.75646945361349105</v>
       </c>
       <c r="J72">
-        <v>0.82227551723201497</v>
+        <v>0.823465945407166</v>
       </c>
       <c r="K72">
-        <v>0.78470534028808203</v>
+        <v>0.78696261362970499</v>
       </c>
       <c r="L72">
-        <v>0.89900032291705101</v>
+        <v>0.90095294774003398</v>
       </c>
       <c r="M72">
-        <v>0.94001841198424896</v>
+        <v>0.94186568516582103</v>
       </c>
       <c r="N72">
-        <v>0.64396834742603204</v>
+        <v>0.64341273497150397</v>
       </c>
       <c r="O72">
-        <v>0.71157767514940695</v>
+        <v>0.71055833571415405</v>
       </c>
       <c r="P72">
-        <v>0.78331957804535102</v>
+        <v>0.78186665568339497</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>36434</v>
       </c>
       <c r="B73">
-        <v>0.70114741780344403</v>
+        <v>0.70209326293125995</v>
       </c>
       <c r="C73">
-        <v>0.76512717008060405</v>
+        <v>0.76603267999995805</v>
       </c>
       <c r="D73">
-        <v>0.82345024273247702</v>
+        <v>0.82408066219363596</v>
       </c>
       <c r="E73">
-        <v>0.71202374427194604</v>
+        <v>0.70976166578650501</v>
       </c>
       <c r="F73">
-        <v>0.78432468561580204</v>
+        <v>0.78225688856598397</v>
       </c>
       <c r="G73">
-        <v>0.84509817222408101</v>
+        <v>0.84322534701063101</v>
       </c>
       <c r="H73">
-        <v>0.70020545778356102</v>
+        <v>0.70241991244814705</v>
       </c>
       <c r="I73">
-        <v>0.75704240192211303</v>
+        <v>0.75860963183805297</v>
       </c>
       <c r="J73">
-        <v>0.82474276252467904</v>
+        <v>0.82578765831961298</v>
       </c>
       <c r="K73">
-        <v>0.784456881022224</v>
+        <v>0.78754443242474004</v>
       </c>
       <c r="L73">
-        <v>0.89716461890203103</v>
+        <v>0.89977928844494903</v>
       </c>
       <c r="M73">
-        <v>0.93539002459163401</v>
+        <v>0.93745317795905203</v>
       </c>
       <c r="N73">
-        <v>0.64966888299140402</v>
+        <v>0.64892230076419899</v>
       </c>
       <c r="O73">
-        <v>0.71607826674044905</v>
+        <v>0.71517892090304502</v>
       </c>
       <c r="P73">
-        <v>0.78696405093391697</v>
+        <v>0.78568135673610595</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>36526</v>
       </c>
       <c r="B74">
-        <v>0.71117232964743204</v>
+        <v>0.71235144639874504</v>
       </c>
       <c r="C74">
-        <v>0.77141772198629099</v>
+        <v>0.77245881408801498</v>
       </c>
       <c r="D74">
-        <v>0.826261595999498</v>
+        <v>0.82696510452178995</v>
       </c>
       <c r="E74">
-        <v>0.69782992504939401</v>
+        <v>0.69719528211065895</v>
       </c>
       <c r="F74">
-        <v>0.77318870650914795</v>
+        <v>0.77257617077185403</v>
       </c>
       <c r="G74">
-        <v>0.83844065208833995</v>
+        <v>0.83753270843287897</v>
       </c>
       <c r="H74">
-        <v>0.70013163421739599</v>
+        <v>0.702388560538038</v>
       </c>
       <c r="I74">
-        <v>0.75677125996619199</v>
+        <v>0.758325271266023</v>
       </c>
       <c r="J74">
-        <v>0.823870047704512</v>
+        <v>0.82492078300915395</v>
       </c>
       <c r="K74">
-        <v>0.79098103868375103</v>
+        <v>0.79274485614354795</v>
       </c>
       <c r="L74">
-        <v>0.89954105630678705</v>
+        <v>0.90086430637852399</v>
       </c>
       <c r="M74">
-        <v>0.93334560369993302</v>
+        <v>0.93483513579211797</v>
       </c>
       <c r="N74">
-        <v>0.66564983561830404</v>
+        <v>0.66531029367936201</v>
       </c>
       <c r="O74">
-        <v>0.72720833492505799</v>
+        <v>0.72661205478595703</v>
       </c>
       <c r="P74">
-        <v>0.79233918906401202</v>
+        <v>0.79133079549304797</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>36617</v>
       </c>
       <c r="B75">
-        <v>0.70454722779941403</v>
+        <v>0.70627710686581202</v>
       </c>
       <c r="C75">
-        <v>0.76690603064237595</v>
+        <v>0.76827465963506802</v>
       </c>
       <c r="D75">
-        <v>0.82384939955148695</v>
+        <v>0.82467732421839701</v>
       </c>
       <c r="E75">
-        <v>0.693077933038591</v>
+        <v>0.69270295400654502</v>
       </c>
       <c r="F75">
-        <v>0.76835441904011503</v>
+        <v>0.76798959877220796</v>
       </c>
       <c r="G75">
-        <v>0.83556287857677003</v>
+        <v>0.83480044558995403</v>
       </c>
       <c r="H75">
-        <v>0.69868194190580901</v>
+        <v>0.70142985326616603</v>
       </c>
       <c r="I75">
-        <v>0.75488025167539696</v>
+        <v>0.75666619668239099</v>
       </c>
       <c r="J75">
-        <v>0.82340555654902903</v>
+        <v>0.824280031532446</v>
       </c>
       <c r="K75">
-        <v>0.78647490018398003</v>
+        <v>0.78865377599289299</v>
       </c>
       <c r="L75">
-        <v>0.89351023584312095</v>
+        <v>0.89518170236758099</v>
       </c>
       <c r="M75">
-        <v>0.92723945923412499</v>
+        <v>0.92892586585058401</v>
       </c>
       <c r="N75">
-        <v>0.68194876270555405</v>
+        <v>0.68252602925001005</v>
       </c>
       <c r="O75">
-        <v>0.74136091150980699</v>
+        <v>0.74131390841705203</v>
       </c>
       <c r="P75">
-        <v>0.80038474682753602</v>
+        <v>0.79977631149424999</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>36708</v>
       </c>
       <c r="B76">
-        <v>0.70662482800068105</v>
+        <v>0.70828120164590602</v>
       </c>
       <c r="C76">
-        <v>0.76847076041973506</v>
+        <v>0.76979573240120802</v>
       </c>
       <c r="D76">
-        <v>0.824883163590024</v>
+        <v>0.825689639282287</v>
       </c>
       <c r="E76">
-        <v>0.69541255790257595</v>
+        <v>0.69502150690627895</v>
       </c>
       <c r="F76">
-        <v>0.76963252515149305</v>
+        <v>0.76933118723136695</v>
       </c>
       <c r="G76">
-        <v>0.83603490943210301</v>
+        <v>0.83532319040712699</v>
       </c>
       <c r="H76">
-        <v>0.70002885360749401</v>
+        <v>0.70283213980597603</v>
       </c>
       <c r="I76">
-        <v>0.75606598565370697</v>
+        <v>0.75787982788744801</v>
       </c>
       <c r="J76">
-        <v>0.82485528846505796</v>
+        <v>0.82572943302810797</v>
       </c>
       <c r="K76">
-        <v>0.78787891633271201</v>
+        <v>0.79066135238044299</v>
       </c>
       <c r="L76">
-        <v>0.89528895736159897</v>
+        <v>0.89751346128634202</v>
       </c>
       <c r="M76">
-        <v>0.92949596468164197</v>
+        <v>0.93145141881345594</v>
       </c>
       <c r="N76">
-        <v>0.68837509062231295</v>
+        <v>0.68876914346347595</v>
       </c>
       <c r="O76">
-        <v>0.74708469131172694</v>
+        <v>0.74694869397416197</v>
       </c>
       <c r="P76">
-        <v>0.804052799420922</v>
+        <v>0.80354784359645004</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>36800</v>
       </c>
       <c r="B77">
-        <v>0.71114335644740601</v>
+        <v>0.71305853758942095</v>
       </c>
       <c r="C77">
-        <v>0.772643087587078</v>
+        <v>0.77417417587473103</v>
       </c>
       <c r="D77">
-        <v>0.82765719606376698</v>
+        <v>0.82856370268905599</v>
       </c>
       <c r="E77">
-        <v>0.69504984805126702</v>
+        <v>0.69527678686366101</v>
       </c>
       <c r="F77">
-        <v>0.76937986546960702</v>
+        <v>0.769640002106179</v>
       </c>
       <c r="G77">
-        <v>0.83577131831877904</v>
+        <v>0.83544724012286697</v>
       </c>
       <c r="H77">
-        <v>0.707651561062278</v>
+        <v>0.71052224230952898</v>
       </c>
       <c r="I77">
-        <v>0.762701018541181</v>
+        <v>0.76461964296057905</v>
       </c>
       <c r="J77">
-        <v>0.82867993286629804</v>
+        <v>0.82963844948307397</v>
       </c>
       <c r="K77">
-        <v>0.79282210519741003</v>
+        <v>0.79665765607497796</v>
       </c>
       <c r="L77">
-        <v>0.90167222939326197</v>
+        <v>0.90482974848671405</v>
       </c>
       <c r="M77">
-        <v>0.932893348245733</v>
+        <v>0.93520055256734902</v>
       </c>
       <c r="N77">
-        <v>0.70027069424641797</v>
+        <v>0.70087201992731296</v>
       </c>
       <c r="O77">
-        <v>0.75655812841319203</v>
+        <v>0.75661580867599998</v>
       </c>
       <c r="P77">
-        <v>0.81065202421255</v>
+        <v>0.81032751187250396</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>36892</v>
       </c>
       <c r="B78">
-        <v>0.72467906292356199</v>
+        <v>0.72663677221380296</v>
       </c>
       <c r="C78">
-        <v>0.78306247015612496</v>
+        <v>0.78465228522332398</v>
       </c>
       <c r="D78">
-        <v>0.83375205538456498</v>
+        <v>0.83468584733483198</v>
       </c>
       <c r="E78">
-        <v>0.72426308505370096</v>
+        <v>0.72475387011165704</v>
       </c>
       <c r="F78">
-        <v>0.79088516120358199</v>
+        <v>0.79142279210088096</v>
       </c>
       <c r="G78">
-        <v>0.84715545804436099</v>
+        <v>0.84692466875832795</v>
       </c>
       <c r="H78">
-        <v>0.71193087046291803</v>
+        <v>0.71449910286091001</v>
       </c>
       <c r="I78">
-        <v>0.76495177776890599</v>
+        <v>0.76667615438319503</v>
       </c>
       <c r="J78">
-        <v>0.82831537488277396</v>
+        <v>0.82927969785458999</v>
       </c>
       <c r="K78">
-        <v>0.80130119997667204</v>
+        <v>0.80475881918452996</v>
       </c>
       <c r="L78">
-        <v>0.90927423848122002</v>
+        <v>0.91221079690118501</v>
       </c>
       <c r="M78">
-        <v>0.93572709600131998</v>
+        <v>0.93789555802020896</v>
       </c>
       <c r="N78">
-        <v>0.72691628006447695</v>
+        <v>0.728859625732306</v>
       </c>
       <c r="O78">
-        <v>0.77708793888497296</v>
+        <v>0.77826839592040897</v>
       </c>
       <c r="P78">
-        <v>0.82322495537790497</v>
+        <v>0.82357984397124195</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>36982</v>
       </c>
       <c r="B79">
-        <v>0.72834066652948504</v>
+        <v>0.73021960809583197</v>
       </c>
       <c r="C79">
-        <v>0.78717078362105597</v>
+        <v>0.78867084919465202</v>
       </c>
       <c r="D79">
-        <v>0.836630529180588</v>
+        <v>0.837516621805804</v>
       </c>
       <c r="E79">
-        <v>0.70646204743822905</v>
+        <v>0.70691533401394901</v>
       </c>
       <c r="F79">
-        <v>0.78089154016647899</v>
+        <v>0.78161199881486798</v>
       </c>
       <c r="G79">
-        <v>0.84264766726491602</v>
+        <v>0.84265924668315995</v>
       </c>
       <c r="H79">
-        <v>0.71735944765198301</v>
+        <v>0.71998806312307495</v>
       </c>
       <c r="I79">
-        <v>0.77007344149847101</v>
+        <v>0.771646424364275</v>
       </c>
       <c r="J79">
-        <v>0.83243110170299695</v>
+        <v>0.833240393287772</v>
       </c>
       <c r="K79">
-        <v>0.80739404396641701</v>
+        <v>0.81053343648861897</v>
       </c>
       <c r="L79">
-        <v>0.91505134459427895</v>
+        <v>0.91750385611780105</v>
       </c>
       <c r="M79">
-        <v>0.938231420357025</v>
+        <v>0.94019885314944496</v>
       </c>
       <c r="N79">
-        <v>0.753757605282664</v>
+        <v>0.75573835282074298</v>
       </c>
       <c r="O79">
-        <v>0.79749413975531103</v>
+        <v>0.798713145553959</v>
       </c>
       <c r="P79">
-        <v>0.834893722313239</v>
+        <v>0.83521154088252803</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>37073</v>
       </c>
       <c r="B80">
-        <v>0.73388678878718605</v>
+        <v>0.73550081196226802</v>
       </c>
       <c r="C80">
-        <v>0.79466486819112203</v>
+        <v>0.79594633575461304</v>
       </c>
       <c r="D80">
-        <v>0.84269482160295395</v>
+        <v>0.84344046091186298</v>
       </c>
       <c r="E80">
-        <v>0.72098109610823602</v>
+        <v>0.72130435581045804</v>
       </c>
       <c r="F80">
-        <v>0.79641153056411895</v>
+        <v>0.79687164190595094</v>
       </c>
       <c r="G80">
-        <v>0.85217506427157796</v>
+        <v>0.852087147158476</v>
       </c>
       <c r="H80">
-        <v>0.71972113007994598</v>
+        <v>0.72171056649055398</v>
       </c>
       <c r="I80">
-        <v>0.77424869099066695</v>
+        <v>0.77538419713298601</v>
       </c>
       <c r="J80">
-        <v>0.83705307344784896</v>
+        <v>0.83770414885685995</v>
       </c>
       <c r="K80">
-        <v>0.81148211903840495</v>
+        <v>0.81476305965025997</v>
       </c>
       <c r="L80">
-        <v>0.92625009209137699</v>
+        <v>0.92860442407268995</v>
       </c>
       <c r="M80">
-        <v>0.94703920156904597</v>
+        <v>0.94838114162503095</v>
       </c>
       <c r="N80">
-        <v>0.76244787370846301</v>
+        <v>0.76395055917577104</v>
       </c>
       <c r="O80">
-        <v>0.80687838734008799</v>
+        <v>0.807861522702506</v>
       </c>
       <c r="P80">
-        <v>0.84221990949306003</v>
+        <v>0.84240006797830802</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>37165</v>
       </c>
       <c r="B81">
-        <v>0.73395708874945398</v>
+        <v>0.73571960658901603</v>
       </c>
       <c r="C81">
-        <v>0.79376859900684804</v>
+        <v>0.79529737023254499</v>
       </c>
       <c r="D81">
-        <v>0.84224773399611297</v>
+        <v>0.84306734850888398</v>
       </c>
       <c r="E81">
-        <v>0.72610986038140102</v>
+        <v>0.72760847575326204</v>
       </c>
       <c r="F81">
-        <v>0.79979487626670898</v>
+        <v>0.80132391278801496</v>
       </c>
       <c r="G81">
-        <v>0.85463628689261895</v>
+        <v>0.85519761058937205</v>
       </c>
       <c r="H81">
-        <v>0.72081295103367204</v>
+        <v>0.72294886649135603</v>
       </c>
       <c r="I81">
-        <v>0.77461009632576205</v>
+        <v>0.77606965694951102</v>
       </c>
       <c r="J81">
-        <v>0.83741695779595204</v>
+        <v>0.83801757020119305</v>
       </c>
       <c r="K81">
-        <v>0.80858311320637499</v>
+        <v>0.81210390179931202</v>
       </c>
       <c r="L81">
-        <v>0.91760815979195398</v>
+        <v>0.92010308707016297</v>
       </c>
       <c r="M81">
-        <v>0.942608729327849</v>
+        <v>0.94466924838817601</v>
       </c>
       <c r="N81">
-        <v>0.76774484957068601</v>
+        <v>0.76904773374133895</v>
       </c>
       <c r="O81">
-        <v>0.80980140753505103</v>
+        <v>0.81081845424452204</v>
       </c>
       <c r="P81">
-        <v>0.84338080562808704</v>
+        <v>0.84354342933101001</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>37257</v>
       </c>
       <c r="B82">
-        <v>0.72670609299095001</v>
+        <v>0.72897374835593398</v>
       </c>
       <c r="C82">
-        <v>0.78779838111752898</v>
+        <v>0.78977390285702997</v>
       </c>
       <c r="D82">
-        <v>0.83885247249737105</v>
+        <v>0.84005748888415599</v>
       </c>
       <c r="E82">
-        <v>0.72277970816969095</v>
+        <v>0.72439703018401502</v>
       </c>
       <c r="F82">
-        <v>0.798603704910267</v>
+        <v>0.80050084429859103</v>
       </c>
       <c r="G82">
-        <v>0.85502875532700895</v>
+        <v>0.85597125245571204</v>
       </c>
       <c r="H82">
-        <v>0.71442511299397804</v>
+        <v>0.71799608413106297</v>
       </c>
       <c r="I82">
-        <v>0.769597736901379</v>
+        <v>0.77223675752429699</v>
       </c>
       <c r="J82">
-        <v>0.83566436591930404</v>
+        <v>0.83727307357029701</v>
       </c>
       <c r="K82">
-        <v>0.82036381399904901</v>
+        <v>0.82335387551082895</v>
       </c>
       <c r="L82">
-        <v>0.92594856391224101</v>
+        <v>0.92807171967829205</v>
       </c>
       <c r="M82">
-        <v>0.94678861831045102</v>
+        <v>0.94894345532402902</v>
       </c>
       <c r="N82">
-        <v>0.75050688629997897</v>
+        <v>0.75196917021635001</v>
       </c>
       <c r="O82">
-        <v>0.79651128249609204</v>
+        <v>0.79749808212280904</v>
       </c>
       <c r="P82">
-        <v>0.83660895667763202</v>
+        <v>0.83656900830322001</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>37347</v>
       </c>
       <c r="B83">
-        <v>0.72343952561789604</v>
+        <v>0.72529436724836904</v>
       </c>
       <c r="C83">
-        <v>0.78411825313736405</v>
+        <v>0.78553395295414497</v>
       </c>
       <c r="D83">
-        <v>0.83561589929584401</v>
+        <v>0.83633590411937797</v>
       </c>
       <c r="E83">
-        <v>0.70509336590403204</v>
+        <v>0.70635109184070899</v>
       </c>
       <c r="F83">
-        <v>0.78727961425003001</v>
+        <v>0.78869724828045895</v>
       </c>
       <c r="G83">
-        <v>0.85024650698107396</v>
+        <v>0.85082039276784105</v>
       </c>
       <c r="H83">
-        <v>0.70670796604297303</v>
+        <v>0.70890406219178603</v>
       </c>
       <c r="I83">
-        <v>0.76282717630373598</v>
+        <v>0.76417772937667905</v>
       </c>
       <c r="J83">
-        <v>0.83068531669808698</v>
+        <v>0.83133747227604704</v>
       </c>
       <c r="K83">
-        <v>0.80918032635537396</v>
+        <v>0.81166526655926996</v>
       </c>
       <c r="L83">
-        <v>0.91938602657522595</v>
+        <v>0.92116815444608302</v>
       </c>
       <c r="M83">
-        <v>0.94480478781925803</v>
+        <v>0.94682748349595203</v>
       </c>
       <c r="N83">
-        <v>0.76563486202667996</v>
+        <v>0.76736201029302498</v>
       </c>
       <c r="O83">
-        <v>0.80352714669339997</v>
+        <v>0.804172582032883</v>
       </c>
       <c r="P83">
-        <v>0.83802208753381602</v>
+        <v>0.83743766901975902</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>37438</v>
       </c>
       <c r="B84">
-        <v>0.70558987816750196</v>
+        <v>0.70685849429763903</v>
       </c>
       <c r="C84">
-        <v>0.77020953090892397</v>
+        <v>0.77101688896334597</v>
       </c>
       <c r="D84">
-        <v>0.82801583123786504</v>
+        <v>0.82829152284714402</v>
       </c>
       <c r="E84">
-        <v>0.68913760459075502</v>
+        <v>0.689001283595847</v>
       </c>
       <c r="F84">
-        <v>0.771737807513727</v>
+        <v>0.77159968283639602</v>
       </c>
       <c r="G84">
-        <v>0.83916993771151605</v>
+        <v>0.83873945723086896</v>
       </c>
       <c r="H84">
-        <v>0.69482631531958206</v>
+        <v>0.69647739479813897</v>
       </c>
       <c r="I84">
-        <v>0.75227819693290598</v>
+        <v>0.75320099902528204</v>
       </c>
       <c r="J84">
-        <v>0.825740090620106</v>
+        <v>0.82609636366028105</v>
       </c>
       <c r="K84">
-        <v>0.81200664654700705</v>
+        <v>0.81495342905090895</v>
       </c>
       <c r="L84">
-        <v>0.92433822288454004</v>
+        <v>0.92674585817580801</v>
       </c>
       <c r="M84">
-        <v>0.94811375734133596</v>
+        <v>0.95010647783022495</v>
       </c>
       <c r="N84">
-        <v>0.73503735408651405</v>
+        <v>0.73555539179607499</v>
       </c>
       <c r="O84">
-        <v>0.78388374850703402</v>
+        <v>0.78331717865853001</v>
       </c>
       <c r="P84">
-        <v>0.82867596068555804</v>
+        <v>0.82714831086204699</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>37530</v>
       </c>
       <c r="B85">
-        <v>0.70036000488981598</v>
+        <v>0.70144965495665101</v>
       </c>
       <c r="C85">
-        <v>0.76463647775678401</v>
+        <v>0.76541455216148502</v>
       </c>
       <c r="D85">
-        <v>0.82297496246702195</v>
+        <v>0.82343267349397398</v>
       </c>
       <c r="E85">
-        <v>0.68626182250446899</v>
+        <v>0.68676664890717498</v>
       </c>
       <c r="F85">
-        <v>0.76546408492058005</v>
+        <v>0.76603915674048695</v>
       </c>
       <c r="G85">
-        <v>0.83359374915801798</v>
+        <v>0.83368357062512499</v>
       </c>
       <c r="H85">
-        <v>0.68645575834429995</v>
+        <v>0.68770910057550605</v>
       </c>
       <c r="I85">
-        <v>0.74420266204346597</v>
+        <v>0.74479676927651495</v>
       </c>
       <c r="J85">
-        <v>0.81728634560525504</v>
+        <v>0.81771425591159697</v>
       </c>
       <c r="K85">
-        <v>0.81151370603003303</v>
+        <v>0.81478906013672303</v>
       </c>
       <c r="L85">
-        <v>0.92229542688439503</v>
+        <v>0.925005440812531</v>
       </c>
       <c r="M85">
-        <v>0.94619291959117302</v>
+        <v>0.94840165889978001</v>
       </c>
       <c r="N85">
-        <v>0.73438087834453003</v>
+        <v>0.73434750759254397</v>
       </c>
       <c r="O85">
-        <v>0.78346072835695502</v>
+        <v>0.78261412756736004</v>
       </c>
       <c r="P85">
-        <v>0.82860787332722696</v>
+        <v>0.82714057161522703</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>37622</v>
       </c>
       <c r="B86">
-        <v>0.70049054516397002</v>
+        <v>0.70169852278352396</v>
       </c>
       <c r="C86">
-        <v>0.76344910298365998</v>
+        <v>0.764365332532154</v>
       </c>
       <c r="D86">
-        <v>0.82131405315513295</v>
+        <v>0.82186435508385303</v>
       </c>
       <c r="E86">
-        <v>0.69791655627589699</v>
+        <v>0.69838739605646605</v>
       </c>
       <c r="F86">
-        <v>0.77147818025001802</v>
+        <v>0.77213256660978902</v>
       </c>
       <c r="G86">
-        <v>0.83493712955333299</v>
+        <v>0.83518723129400796</v>
       </c>
       <c r="H86">
-        <v>0.68006263387266397</v>
+        <v>0.681615854238111</v>
       </c>
       <c r="I86">
-        <v>0.73837468604547996</v>
+        <v>0.73931173382970805</v>
       </c>
       <c r="J86">
-        <v>0.81293972226737699</v>
+        <v>0.81353548414916499</v>
       </c>
       <c r="K86">
-        <v>0.80736231327478403</v>
+        <v>0.81099499890214199</v>
       </c>
       <c r="L86">
-        <v>0.91522492125509802</v>
+        <v>0.91822513247974302</v>
       </c>
       <c r="M86">
-        <v>0.94063968572552403</v>
+        <v>0.94320107399374498</v>
       </c>
       <c r="N86">
-        <v>0.73415984222622399</v>
+        <v>0.73439764095247095</v>
       </c>
       <c r="O86">
-        <v>0.78254636767568597</v>
+        <v>0.781915459421332</v>
       </c>
       <c r="P86">
-        <v>0.82717185604563803</v>
+        <v>0.82583675080784402</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>37712</v>
       </c>
       <c r="B87">
-        <v>0.70793393736859</v>
+        <v>0.70929706299259099</v>
       </c>
       <c r="C87">
-        <v>0.76844108611817996</v>
+        <v>0.76964148754365602</v>
       </c>
       <c r="D87">
-        <v>0.823450345713301</v>
+        <v>0.82439257386676801</v>
       </c>
       <c r="E87">
-        <v>0.70423271934892495</v>
+        <v>0.70511107204275403</v>
       </c>
       <c r="F87">
-        <v>0.77373224324436896</v>
+        <v>0.77467180025642102</v>
       </c>
       <c r="G87">
-        <v>0.83551764616542701</v>
+        <v>0.83586919617355904</v>
       </c>
       <c r="H87">
-        <v>0.67957709153290902</v>
+        <v>0.68121229525408999</v>
       </c>
       <c r="I87">
-        <v>0.73767744935773805</v>
+        <v>0.73890198929275597</v>
       </c>
       <c r="J87">
-        <v>0.81128662588068501</v>
+        <v>0.812510326321778</v>
       </c>
       <c r="K87">
-        <v>0.79880773410959904</v>
+        <v>0.80212595800694597</v>
       </c>
       <c r="L87">
-        <v>0.90519740897074996</v>
+        <v>0.90801061210992695</v>
       </c>
       <c r="M87">
-        <v>0.93320967433691304</v>
+        <v>0.93581221354775401</v>
       </c>
       <c r="N87">
-        <v>0.75438570096457502</v>
+        <v>0.75435375541816396</v>
       </c>
       <c r="O87">
-        <v>0.79758482731245794</v>
+        <v>0.797005196218595</v>
       </c>
       <c r="P87">
-        <v>0.83494875091934995</v>
+        <v>0.83379647390794198</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>37803</v>
       </c>
       <c r="B88">
-        <v>0.69709853869178895</v>
+        <v>0.69810083493916597</v>
       </c>
       <c r="C88">
-        <v>0.76000787365767697</v>
+        <v>0.76094336505123406</v>
       </c>
       <c r="D88">
-        <v>0.81887988505505005</v>
+        <v>0.81964623300555794</v>
       </c>
       <c r="E88">
-        <v>0.69990953597680505</v>
+        <v>0.70065230356686803</v>
       </c>
       <c r="F88">
-        <v>0.76939439607240201</v>
+        <v>0.77004155590801504</v>
       </c>
       <c r="G88">
-        <v>0.83347901287352599</v>
+        <v>0.83353652340513396</v>
       </c>
       <c r="H88">
-        <v>0.66844252699917805</v>
+        <v>0.66965893666935195</v>
       </c>
       <c r="I88">
-        <v>0.72786151337384697</v>
+        <v>0.72881747122500795</v>
       </c>
       <c r="J88">
-        <v>0.80362755845136502</v>
+        <v>0.80463467253971799</v>
       </c>
       <c r="K88">
-        <v>0.79233341442983996</v>
+        <v>0.79496704110835104</v>
       </c>
       <c r="L88">
-        <v>0.89913645129230502</v>
+        <v>0.90121972582649001</v>
       </c>
       <c r="M88">
-        <v>0.93029438767452199</v>
+        <v>0.93205957638357095</v>
       </c>
       <c r="N88">
-        <v>0.72595693750189605</v>
+        <v>0.72532737768776401</v>
       </c>
       <c r="O88">
-        <v>0.77737769180366401</v>
+        <v>0.77635741132501901</v>
       </c>
       <c r="P88">
-        <v>0.82493126582503495</v>
+        <v>0.82359993813059595</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>37895</v>
       </c>
       <c r="B89">
-        <v>0.69262785410701999</v>
+        <v>0.69377668609619303</v>
       </c>
       <c r="C89">
-        <v>0.75591600327380704</v>
+        <v>0.75687338910663005</v>
       </c>
       <c r="D89">
-        <v>0.81616614479308103</v>
+        <v>0.81690102100436202</v>
       </c>
       <c r="E89">
-        <v>0.68890764890412604</v>
+        <v>0.69030261510347901</v>
       </c>
       <c r="F89">
-        <v>0.75831074892801098</v>
+        <v>0.75924529410101704</v>
       </c>
       <c r="G89">
-        <v>0.82511697651574101</v>
+        <v>0.82525764745695895</v>
       </c>
       <c r="H89">
-        <v>0.66691870182791502</v>
+        <v>0.66847269905055295</v>
       </c>
       <c r="I89">
-        <v>0.72639992201002801</v>
+        <v>0.727422980547485</v>
       </c>
       <c r="J89">
-        <v>0.80374595930188597</v>
+        <v>0.80455323931492995</v>
       </c>
       <c r="K89">
-        <v>0.796863334222221</v>
+        <v>0.79899003068519903</v>
       </c>
       <c r="L89">
-        <v>0.90274572884672299</v>
+        <v>0.90440949241608004</v>
       </c>
       <c r="M89">
-        <v>0.93198871781838699</v>
+        <v>0.933268323950323</v>
       </c>
       <c r="N89">
-        <v>0.71787431636506804</v>
+        <v>0.71745452400602405</v>
       </c>
       <c r="O89">
-        <v>0.77209191184890702</v>
+        <v>0.77113097435004596</v>
       </c>
       <c r="P89">
-        <v>0.82219748728161102</v>
+        <v>0.82100574304750995</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>37987</v>
       </c>
       <c r="B90">
-        <v>0.68859585028028203</v>
+        <v>0.68939480590820801</v>
       </c>
       <c r="C90">
-        <v>0.75306357259397005</v>
+        <v>0.75362598162828098</v>
       </c>
       <c r="D90">
-        <v>0.81441977253102305</v>
+        <v>0.81466626482265503</v>
       </c>
       <c r="E90">
-        <v>0.66520721971850505</v>
+        <v>0.66605814740421398</v>
       </c>
       <c r="F90">
-        <v>0.74113779545959901</v>
+        <v>0.74150840556394504</v>
       </c>
       <c r="G90">
-        <v>0.81565778650179599</v>
+        <v>0.81549118941323595</v>
       </c>
       <c r="H90">
-        <v>0.66509792351850605</v>
+        <v>0.66607228799130302</v>
       </c>
       <c r="I90">
-        <v>0.72400032426417904</v>
+        <v>0.72443891056576903</v>
       </c>
       <c r="J90">
-        <v>0.80062431586975602</v>
+        <v>0.80046287729258203</v>
       </c>
       <c r="K90">
-        <v>0.80625705391898705</v>
+        <v>0.80816492550343799</v>
       </c>
       <c r="L90">
-        <v>0.90940822479300798</v>
+        <v>0.91063191261084298</v>
       </c>
       <c r="M90">
-        <v>0.93570820274648703</v>
+        <v>0.93676264860722802</v>
       </c>
       <c r="N90">
-        <v>0.71059678260187997</v>
+        <v>0.70962736458614795</v>
       </c>
       <c r="O90">
-        <v>0.76820294143342405</v>
+        <v>0.76685364158235603</v>
       </c>
       <c r="P90">
-        <v>0.82147605741727203</v>
+        <v>0.82002306936998304</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>38078</v>
       </c>
       <c r="B91">
-        <v>0.68642897636706401</v>
+        <v>0.68698534992803295</v>
       </c>
       <c r="C91">
-        <v>0.75236858582016897</v>
+        <v>0.75268689527339405</v>
       </c>
       <c r="D91">
-        <v>0.814835778064123</v>
+        <v>0.81485148104599003</v>
       </c>
       <c r="E91">
-        <v>0.65387639097586803</v>
+        <v>0.65353524668846197</v>
       </c>
       <c r="F91">
-        <v>0.73399305481621802</v>
+        <v>0.73334642102553005</v>
       </c>
       <c r="G91">
-        <v>0.81218881546141097</v>
+        <v>0.81140229624323401</v>
       </c>
       <c r="H91">
-        <v>0.65890365047051203</v>
+        <v>0.65984676482801197</v>
       </c>
       <c r="I91">
-        <v>0.72050698728037799</v>
+        <v>0.720797295975664</v>
       </c>
       <c r="J91">
-        <v>0.79959997211908296</v>
+        <v>0.79928820990140503</v>
       </c>
       <c r="K91">
-        <v>0.809294473625493</v>
+        <v>0.81160267776682105</v>
       </c>
       <c r="L91">
-        <v>0.91271499087892605</v>
+        <v>0.914254241163038</v>
       </c>
       <c r="M91">
-        <v>0.939680138582067</v>
+        <v>0.94090459348524103</v>
       </c>
       <c r="N91">
-        <v>0.71245453400536296</v>
+        <v>0.711466732711868</v>
       </c>
       <c r="O91">
-        <v>0.77070038184024503</v>
+        <v>0.76957165087915302</v>
       </c>
       <c r="P91">
-        <v>0.82392545424945796</v>
+        <v>0.82252762686643599</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>38169</v>
       </c>
       <c r="B92">
-        <v>0.67209946949880195</v>
+        <v>0.67244831036938901</v>
       </c>
       <c r="C92">
-        <v>0.74143362553776604</v>
+        <v>0.74147961088902103</v>
       </c>
       <c r="D92">
-        <v>0.80949127363781703</v>
+        <v>0.80924260511769797</v>
       </c>
       <c r="E92">
-        <v>0.64316272584828604</v>
+        <v>0.64234669829941404</v>
       </c>
       <c r="F92">
-        <v>0.72624304383132898</v>
+        <v>0.72527735345321998</v>
       </c>
       <c r="G92">
-        <v>0.80839827757349902</v>
+        <v>0.80741297771707499</v>
       </c>
       <c r="H92">
-        <v>0.65088870864756099</v>
+        <v>0.65172193589469796</v>
       </c>
       <c r="I92">
-        <v>0.71387480871036901</v>
+        <v>0.71393812704161697</v>
       </c>
       <c r="J92">
-        <v>0.79906816349469001</v>
+        <v>0.79832491238331404</v>
       </c>
       <c r="K92">
-        <v>0.79842079581773695</v>
+        <v>0.80021271713863396</v>
       </c>
       <c r="L92">
-        <v>0.90652830362235304</v>
+        <v>0.90765605154838302</v>
       </c>
       <c r="M92">
-        <v>0.93873725232945004</v>
+        <v>0.939580808964804</v>
       </c>
       <c r="N92">
-        <v>0.69827490451622998</v>
+        <v>0.69667244683741603</v>
       </c>
       <c r="O92">
-        <v>0.75983971049451404</v>
+        <v>0.75792633736222204</v>
       </c>
       <c r="P92">
-        <v>0.81691373617333696</v>
+        <v>0.814967668020671</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>38261</v>
       </c>
       <c r="B93">
-        <v>0.67111744625914205</v>
+        <v>0.67134005891965198</v>
       </c>
       <c r="C93">
-        <v>0.73942981658224805</v>
+        <v>0.73947403932628697</v>
       </c>
       <c r="D93">
-        <v>0.805949472451995</v>
+        <v>0.80582948142562405</v>
       </c>
       <c r="E93">
-        <v>0.64158755024237102</v>
+        <v>0.64160960446486603</v>
       </c>
       <c r="F93">
-        <v>0.72190268560252002</v>
+        <v>0.72183143254625104</v>
       </c>
       <c r="G93">
-        <v>0.803814865811879</v>
+        <v>0.80343311026930597</v>
       </c>
       <c r="H93">
-        <v>0.65034729003495195</v>
+        <v>0.65083122094480494</v>
       </c>
       <c r="I93">
-        <v>0.71291385771698701</v>
+        <v>0.71276538748060803</v>
       </c>
       <c r="J93">
-        <v>0.79452678651907704</v>
+        <v>0.79382434831904203</v>
       </c>
       <c r="K93">
-        <v>0.80886590508746004</v>
+        <v>0.810064302899271</v>
       </c>
       <c r="L93">
-        <v>0.91677697872428598</v>
+        <v>0.91749037914613196</v>
       </c>
       <c r="M93">
-        <v>0.94623073048578898</v>
+        <v>0.946872636060206</v>
       </c>
       <c r="N93">
-        <v>0.69373936164836802</v>
+        <v>0.69185499164646203</v>
       </c>
       <c r="O93">
-        <v>0.755053555344669</v>
+        <v>0.75278230471303198</v>
       </c>
       <c r="P93">
-        <v>0.81259984205162095</v>
+        <v>0.81041224696903003</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>38353</v>
       </c>
       <c r="B94">
-        <v>0.67270782384238703</v>
+        <v>0.67314457180601495</v>
       </c>
       <c r="C94">
-        <v>0.74054764598673195</v>
+        <v>0.740764047902707</v>
       </c>
       <c r="D94">
-        <v>0.80561471013502095</v>
+        <v>0.80556000689945195</v>
       </c>
       <c r="E94">
-        <v>0.64421572574795205</v>
+        <v>0.64477912021836403</v>
       </c>
       <c r="F94">
-        <v>0.72268662183441201</v>
+        <v>0.723413378642069</v>
       </c>
       <c r="G94">
-        <v>0.80366209829035096</v>
+        <v>0.80382734879363305</v>
       </c>
       <c r="H94">
-        <v>0.64983341458201904</v>
+        <v>0.651011755703788</v>
       </c>
       <c r="I94">
-        <v>0.71170454474198097</v>
+        <v>0.71206323877450695</v>
       </c>
       <c r="J94">
-        <v>0.79113193641108004</v>
+        <v>0.79084894718082399</v>
       </c>
       <c r="K94">
-        <v>0.83432195934041997</v>
+        <v>0.835464037950852</v>
       </c>
       <c r="L94">
-        <v>0.94350477049730397</v>
+        <v>0.943844031847069</v>
       </c>
       <c r="M94">
-        <v>0.96637285317805999</v>
+        <v>0.96641303475948903</v>
       </c>
       <c r="N94">
-        <v>0.68848356037937897</v>
+        <v>0.68658393654704697</v>
       </c>
       <c r="O94">
-        <v>0.75111581288884799</v>
+        <v>0.74875345459296505</v>
       </c>
       <c r="P94">
-        <v>0.81030022428465198</v>
+        <v>0.80794876596920695</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>38443</v>
       </c>
       <c r="B95">
-        <v>0.67516399199129595</v>
+        <v>0.67577222600236198</v>
       </c>
       <c r="C95">
-        <v>0.74252082330665004</v>
+        <v>0.74293742254919404</v>
       </c>
       <c r="D95">
-        <v>0.80646817274415605</v>
+        <v>0.80651557730074896</v>
       </c>
       <c r="E95">
-        <v>0.63454560243462199</v>
+        <v>0.63530370998845198</v>
       </c>
       <c r="F95">
-        <v>0.71718211434832402</v>
+        <v>0.71794597006460803</v>
       </c>
       <c r="G95">
-        <v>0.80221173146569802</v>
+        <v>0.802377355190113</v>
       </c>
       <c r="H95">
-        <v>0.65662009039229996</v>
+        <v>0.65707310081640402</v>
       </c>
       <c r="I95">
-        <v>0.71569570553913298</v>
+        <v>0.71563286498490097</v>
       </c>
       <c r="J95">
-        <v>0.79126871095564699</v>
+        <v>0.79091145397981799</v>
       </c>
       <c r="K95">
-        <v>0.83930461598737305</v>
+        <v>0.84122546010939503</v>
       </c>
       <c r="L95">
-        <v>0.94970497393328401</v>
+        <v>0.950756417603556</v>
       </c>
       <c r="M95">
-        <v>0.96800576990555098</v>
+        <v>0.96799438828130502</v>
       </c>
       <c r="N95">
-        <v>0.69172171613845501</v>
+        <v>0.690360933675358</v>
       </c>
       <c r="O95">
-        <v>0.75473835676782997</v>
+        <v>0.75274275584420103</v>
       </c>
       <c r="P95">
-        <v>0.81357655133998696</v>
+        <v>0.81126898088508004</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>38534</v>
       </c>
       <c r="B96">
-        <v>0.67482526280418798</v>
+        <v>0.67535829610811304</v>
       </c>
       <c r="C96">
-        <v>0.742402272502516</v>
+        <v>0.74270933569916298</v>
       </c>
       <c r="D96">
-        <v>0.80702258070706001</v>
+        <v>0.80708680530707999</v>
       </c>
       <c r="E96">
-        <v>0.63141588230238199</v>
+        <v>0.63235600382961199</v>
       </c>
       <c r="F96">
-        <v>0.71721180207250101</v>
+        <v>0.71813331241652201</v>
       </c>
       <c r="G96">
-        <v>0.80395866305840302</v>
+        <v>0.80431541444708499</v>
       </c>
       <c r="H96">
-        <v>0.66328063291620698</v>
+        <v>0.66383286029603605</v>
       </c>
       <c r="I96">
-        <v>0.72069871239633698</v>
+        <v>0.720682865148076</v>
       </c>
       <c r="J96">
-        <v>0.79370847779998399</v>
+        <v>0.793459707523129</v>
       </c>
       <c r="K96">
-        <v>0.81736326619275901</v>
+        <v>0.81701640957311294</v>
       </c>
       <c r="L96">
-        <v>0.92771534371226705</v>
+        <v>0.92702093513995198</v>
       </c>
       <c r="M96">
-        <v>0.95676825836861101</v>
+        <v>0.956641744947755</v>
       </c>
       <c r="N96">
-        <v>0.69294717312442</v>
+        <v>0.69168954933118698</v>
       </c>
       <c r="O96">
-        <v>0.75500609555030396</v>
+        <v>0.75304452753511597</v>
       </c>
       <c r="P96">
-        <v>0.81396319908182702</v>
+        <v>0.81152253859991696</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>38626</v>
       </c>
       <c r="B97">
-        <v>0.67736390268854496</v>
+        <v>0.67813200409129404</v>
       </c>
       <c r="C97">
-        <v>0.74401051050468303</v>
+        <v>0.74474562773022601</v>
       </c>
       <c r="D97">
-        <v>0.80760967708650999</v>
+        <v>0.80801718473115902</v>
       </c>
       <c r="E97">
-        <v>0.63743662360346398</v>
+        <v>0.63818709107534499</v>
       </c>
       <c r="F97">
-        <v>0.72105447142302903</v>
+        <v>0.72214738944388501</v>
       </c>
       <c r="G97">
-        <v>0.80571674367836799</v>
+        <v>0.80619659893157203</v>
       </c>
       <c r="H97">
-        <v>0.66278019928878795</v>
+        <v>0.66373405716386702</v>
       </c>
       <c r="I97">
-        <v>0.72090710574266703</v>
+        <v>0.72145739753814597</v>
       </c>
       <c r="J97">
-        <v>0.79306446472176895</v>
+        <v>0.79331243684401298</v>
       </c>
       <c r="K97">
-        <v>0.81573748790654499</v>
+        <v>0.81588150979325103</v>
       </c>
       <c r="L97">
-        <v>0.92418465167851505</v>
+        <v>0.92412812031026503</v>
       </c>
       <c r="M97">
-        <v>0.95374974889147202</v>
+        <v>0.95416164834639405</v>
       </c>
       <c r="N97">
-        <v>0.70214148424066303</v>
+        <v>0.70111557335876595</v>
       </c>
       <c r="O97">
-        <v>0.76067057243300895</v>
+        <v>0.75910301649225698</v>
       </c>
       <c r="P97">
-        <v>0.816463105313744</v>
+        <v>0.81425539468990404</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>38718</v>
       </c>
       <c r="B98">
-        <v>0.68615832717160696</v>
+        <v>0.68700258858000596</v>
       </c>
       <c r="C98">
-        <v>0.75267304613848596</v>
+        <v>0.753531767888454</v>
       </c>
       <c r="D98">
-        <v>0.81388961483057198</v>
+        <v>0.81442091268877403</v>
       </c>
       <c r="E98">
-        <v>0.64616481986618801</v>
+        <v>0.64604062870821199</v>
       </c>
       <c r="F98">
-        <v>0.73025505965488602</v>
+        <v>0.73075933918378799</v>
       </c>
       <c r="G98">
-        <v>0.81258444962041398</v>
+        <v>0.81271910545086301</v>
       </c>
       <c r="H98">
-        <v>0.66543890693542296</v>
+        <v>0.66718007074010499</v>
       </c>
       <c r="I98">
-        <v>0.72491952149384298</v>
+        <v>0.72618091954478503</v>
       </c>
       <c r="J98">
-        <v>0.79724186600036495</v>
+        <v>0.798029004359599</v>
       </c>
       <c r="K98">
-        <v>0.83204124834790605</v>
+        <v>0.83191569906560503</v>
       </c>
       <c r="L98">
-        <v>0.93923596448504498</v>
+        <v>0.93885364257875503</v>
       </c>
       <c r="M98">
-        <v>0.96336441524009597</v>
+        <v>0.96329010246375202</v>
       </c>
       <c r="N98">
-        <v>0.70884433698289795</v>
+        <v>0.70806388672089604</v>
       </c>
       <c r="O98">
-        <v>0.76934275176703504</v>
+        <v>0.76789049167300305</v>
       </c>
       <c r="P98">
-        <v>0.82351751358838698</v>
+        <v>0.82132344755152698</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>38808</v>
       </c>
       <c r="B99">
-        <v>0.69312186754323002</v>
+        <v>0.69398850356744202</v>
       </c>
       <c r="C99">
-        <v>0.76088605998544701</v>
+        <v>0.76184479573361097</v>
       </c>
       <c r="D99">
-        <v>0.82122873566997301</v>
+        <v>0.82174125154265998</v>
       </c>
       <c r="E99">
-        <v>0.64743979514022598</v>
+        <v>0.64591996897905402</v>
       </c>
       <c r="F99">
-        <v>0.73283159923186703</v>
+        <v>0.73227633457627395</v>
       </c>
       <c r="G99">
-        <v>0.81452485706184197</v>
+        <v>0.81394634998201698</v>
       </c>
       <c r="H99">
-        <v>0.67045881949692199</v>
+        <v>0.67179799797107098</v>
       </c>
       <c r="I99">
-        <v>0.73053647231590402</v>
+        <v>0.73140472046795602</v>
       </c>
       <c r="J99">
-        <v>0.80410148685315097</v>
+        <v>0.80452484809194102</v>
       </c>
       <c r="K99">
-        <v>0.83531588456464001</v>
+        <v>0.83639663592048796</v>
       </c>
       <c r="L99">
-        <v>0.94520073541285299</v>
+        <v>0.94604183657866103</v>
       </c>
       <c r="M99">
-        <v>0.96797472679814001</v>
+        <v>0.96841386082268799</v>
       </c>
       <c r="N99">
-        <v>0.72973634916094599</v>
+        <v>0.729755914889331</v>
       </c>
       <c r="O99">
-        <v>0.78925168730827799</v>
+        <v>0.78863067317102797</v>
       </c>
       <c r="P99">
-        <v>0.83765246399179005</v>
+        <v>0.83584325432880702</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>38899</v>
       </c>
       <c r="B100">
-        <v>0.69265269577587596</v>
+        <v>0.69405888903693203</v>
       </c>
       <c r="C100">
-        <v>0.76118140890868402</v>
+        <v>0.76253544400829298</v>
       </c>
       <c r="D100">
-        <v>0.82152703258925297</v>
+        <v>0.822442882638312</v>
       </c>
       <c r="E100">
-        <v>0.64987770327318495</v>
+        <v>0.64885322483028496</v>
       </c>
       <c r="F100">
-        <v>0.73834505937670303</v>
+        <v>0.73821893970518904</v>
       </c>
       <c r="G100">
-        <v>0.81889235885288802</v>
+        <v>0.81838840437273197</v>
       </c>
       <c r="H100">
-        <v>0.66840133428771598</v>
+        <v>0.67010771755507703</v>
       </c>
       <c r="I100">
-        <v>0.73007203495209105</v>
+        <v>0.73125710710150105</v>
       </c>
       <c r="J100">
-        <v>0.80375288619552199</v>
+        <v>0.80491649251708897</v>
       </c>
       <c r="K100">
-        <v>0.84031010917160398</v>
+        <v>0.84151855314095902</v>
       </c>
       <c r="L100">
-        <v>0.95124960082146304</v>
+        <v>0.95222887503458697</v>
       </c>
       <c r="M100">
-        <v>0.97354973501470699</v>
+        <v>0.97425617929262998</v>
       </c>
       <c r="N100">
-        <v>0.740203323934713</v>
+        <v>0.74167128978982799</v>
       </c>
       <c r="O100">
-        <v>0.79454418846818797</v>
+        <v>0.79512246524797803</v>
       </c>
       <c r="P100">
-        <v>0.83921522476266597</v>
+        <v>0.83839047779389697</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>38991</v>
       </c>
       <c r="B101">
-        <v>0.69774192399759005</v>
+        <v>0.69944683241204697</v>
       </c>
       <c r="C101">
-        <v>0.76626963335543696</v>
+        <v>0.76776681528427404</v>
       </c>
       <c r="D101">
-        <v>0.82508025271187402</v>
+        <v>0.82595872407136595</v>
       </c>
       <c r="E101">
-        <v>0.65695574276325197</v>
+        <v>0.65704183441707698</v>
       </c>
       <c r="F101">
-        <v>0.74624410117909601</v>
+        <v>0.74711828754894805</v>
       </c>
       <c r="G101">
-        <v>0.825282685760518</v>
+        <v>0.82539341229586105</v>
       </c>
       <c r="H101">
-        <v>0.67048636478327805</v>
+        <v>0.67286607566775303</v>
       </c>
       <c r="I101">
-        <v>0.732100384833271</v>
+        <v>0.73377997643494397</v>
       </c>
       <c r="J101">
-        <v>0.804153466743321</v>
+        <v>0.80554167756950801</v>
       </c>
       <c r="K101">
-        <v>0.86076460787543196</v>
+        <v>0.86152408132942304</v>
       </c>
       <c r="L101">
-        <v>0.97358701078555998</v>
+        <v>0.97407078352796606</v>
       </c>
       <c r="M101">
-        <v>0.990580694246885</v>
+        <v>0.99106622904087005</v>
       </c>
       <c r="N101">
-        <v>0.73895355927419804</v>
+        <v>0.74083190527049103</v>
       </c>
       <c r="O101">
-        <v>0.79439598843344705</v>
+        <v>0.79525617603805798</v>
       </c>
       <c r="P101">
-        <v>0.84013158147005895</v>
+        <v>0.83948088696063805</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>39083</v>
       </c>
       <c r="B102">
-        <v>0.70563855903734296</v>
+        <v>0.70734371410505203</v>
       </c>
       <c r="C102">
-        <v>0.77200720765176301</v>
+        <v>0.77350910178325005</v>
       </c>
       <c r="D102">
-        <v>0.82911430693873001</v>
+        <v>0.82999804548062095</v>
       </c>
       <c r="E102">
-        <v>0.68957421950904296</v>
+        <v>0.69047902605275202</v>
       </c>
       <c r="F102">
-        <v>0.76894367820191101</v>
+        <v>0.77043198233648202</v>
       </c>
       <c r="G102">
-        <v>0.83816300943941502</v>
+        <v>0.83874916691590395</v>
       </c>
       <c r="H102">
-        <v>0.671147514104669</v>
+        <v>0.67368331197641595</v>
       </c>
       <c r="I102">
-        <v>0.73283299533859403</v>
+        <v>0.73466644639272505</v>
       </c>
       <c r="J102">
-        <v>0.80582366705694697</v>
+        <v>0.80718338574946402</v>
       </c>
       <c r="K102">
-        <v>0.85763372855953202</v>
+        <v>0.858291334519661</v>
       </c>
       <c r="L102">
-        <v>0.96568262532008797</v>
+        <v>0.96590680286310604</v>
       </c>
       <c r="M102">
-        <v>0.983599930853433</v>
+        <v>0.98376012545325997</v>
       </c>
       <c r="N102">
-        <v>0.73929587051902501</v>
+        <v>0.74053497438901295</v>
       </c>
       <c r="O102">
-        <v>0.79649027563225305</v>
+        <v>0.79694616098325199</v>
       </c>
       <c r="P102">
-        <v>0.84270062272036494</v>
+        <v>0.84204765926873004</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>39173</v>
       </c>
       <c r="B103">
-        <v>0.71437176671760605</v>
+        <v>0.71593802067034396</v>
       </c>
       <c r="C103">
-        <v>0.78115623334728801</v>
+        <v>0.78259075401486899</v>
       </c>
       <c r="D103">
-        <v>0.83655859833831903</v>
+        <v>0.83748042611926199</v>
       </c>
       <c r="E103">
-        <v>0.69426259828424597</v>
+        <v>0.69442212315203899</v>
       </c>
       <c r="F103">
-        <v>0.77717619673095495</v>
+        <v>0.77839096421389598</v>
       </c>
       <c r="G103">
-        <v>0.84567107494029903</v>
+        <v>0.84620990471871405</v>
       </c>
       <c r="H103">
-        <v>0.66348389451518697</v>
+        <v>0.66577973786181199</v>
       </c>
       <c r="I103">
-        <v>0.72902265044324999</v>
+        <v>0.73063615860887399</v>
       </c>
       <c r="J103">
-        <v>0.80666759233017804</v>
+        <v>0.80804207214219603</v>
       </c>
       <c r="K103">
-        <v>0.85233319170294997</v>
+        <v>0.85271992083697201</v>
       </c>
       <c r="L103">
-        <v>0.95997577913746801</v>
+        <v>0.95997737887081103</v>
       </c>
       <c r="M103">
-        <v>0.97922342544484797</v>
+        <v>0.97904616125709798</v>
       </c>
       <c r="N103">
-        <v>0.760607790208499</v>
+        <v>0.76139610774776201</v>
       </c>
       <c r="O103">
-        <v>0.81498249603803297</v>
+        <v>0.81484318238226505</v>
       </c>
       <c r="P103">
-        <v>0.85397568240806598</v>
+        <v>0.85288936044812702</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>39264</v>
       </c>
       <c r="B104">
-        <v>0.72134038283008095</v>
+        <v>0.72324918705169305</v>
       </c>
       <c r="C104">
-        <v>0.78826997541264299</v>
+        <v>0.79012861441818105</v>
       </c>
       <c r="D104">
-        <v>0.84047247126723401</v>
+        <v>0.84176356497185101</v>
       </c>
       <c r="E104">
-        <v>0.71616514438340295</v>
+        <v>0.71594883312579405</v>
       </c>
       <c r="F104">
-        <v>0.80022939948467697</v>
+        <v>0.80158482374973405</v>
       </c>
       <c r="G104">
-        <v>0.86016205062642903</v>
+        <v>0.86080028454648305</v>
       </c>
       <c r="H104">
-        <v>0.66417488185711704</v>
+        <v>0.66675041764570098</v>
       </c>
       <c r="I104">
-        <v>0.731074280615857</v>
+        <v>0.73312585314554501</v>
       </c>
       <c r="J104">
-        <v>0.80633570935628396</v>
+        <v>0.80829573264767596</v>
       </c>
       <c r="K104">
-        <v>0.84776292805789299</v>
+        <v>0.84872661844627295</v>
       </c>
       <c r="L104">
-        <v>0.95818800868847798</v>
+        <v>0.95851941983528799</v>
       </c>
       <c r="M104">
-        <v>0.97684870081143205</v>
+        <v>0.97651880082954001</v>
       </c>
       <c r="N104">
-        <v>0.76545239974664803</v>
+        <v>0.76685878087376802</v>
       </c>
       <c r="O104">
-        <v>0.81799593820120198</v>
+        <v>0.81835466503349696</v>
       </c>
       <c r="P104">
-        <v>0.85526752380095195</v>
+        <v>0.85455060051843001</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>39356</v>
       </c>
       <c r="B105">
-        <v>0.73304305126717595</v>
+        <v>0.73451324022917797</v>
       </c>
       <c r="C105">
-        <v>0.79569485782681504</v>
+        <v>0.79731986488567796</v>
       </c>
       <c r="D105">
-        <v>0.84414997276736903</v>
+        <v>0.84528325055799802</v>
       </c>
       <c r="E105">
-        <v>0.74661702136173602</v>
+        <v>0.74534157264646705</v>
       </c>
       <c r="F105">
-        <v>0.82106645470666595</v>
+        <v>0.82151450177415897</v>
       </c>
       <c r="G105">
-        <v>0.87196458876202099</v>
+        <v>0.87195827147273897</v>
       </c>
       <c r="H105">
-        <v>0.66487266663339295</v>
+        <v>0.66693306477332603</v>
       </c>
       <c r="I105">
-        <v>0.73007108681489696</v>
+        <v>0.73184749303233199</v>
       </c>
       <c r="J105">
-        <v>0.80348875895743099</v>
+        <v>0.80529384976472795</v>
       </c>
       <c r="K105">
-        <v>0.847894360070366</v>
+        <v>0.848351162336755</v>
       </c>
       <c r="L105">
-        <v>0.95579687316722295</v>
+        <v>0.95582834344728296</v>
       </c>
       <c r="M105">
-        <v>0.97486801066322204</v>
+        <v>0.97452187937369095</v>
       </c>
       <c r="N105">
-        <v>0.77860705534803498</v>
+        <v>0.78020748380420002</v>
       </c>
       <c r="O105">
-        <v>0.82604242952233697</v>
+        <v>0.826886672433084</v>
       </c>
       <c r="P105">
-        <v>0.85876026206030998</v>
+        <v>0.858513384584915</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>39448</v>
       </c>
       <c r="B106">
-        <v>0.74787158573577595</v>
+        <v>0.74921773084929399</v>
       </c>
       <c r="C106">
-        <v>0.80786756721501396</v>
+        <v>0.80947820037025098</v>
       </c>
       <c r="D106">
-        <v>0.85173228812941704</v>
+        <v>0.85297387096120003</v>
       </c>
       <c r="E106">
-        <v>0.76618553066651196</v>
+        <v>0.76485029462144405</v>
       </c>
       <c r="F106">
-        <v>0.83984477437327998</v>
+        <v>0.84058129446304797</v>
       </c>
       <c r="G106">
-        <v>0.88367782514711501</v>
+        <v>0.88395937726773299</v>
       </c>
       <c r="H106">
-        <v>0.66059438174196305</v>
+        <v>0.66288916725624103</v>
       </c>
       <c r="I106">
-        <v>0.72733396763124503</v>
+        <v>0.72928047993781897</v>
       </c>
       <c r="J106">
-        <v>0.80355139198930003</v>
+        <v>0.80554625605860697</v>
       </c>
       <c r="K106">
-        <v>0.86171831349904304</v>
+        <v>0.861684050877774</v>
       </c>
       <c r="L106">
-        <v>0.96405825832097702</v>
+        <v>0.96356923331191202</v>
       </c>
       <c r="M106">
-        <v>0.977197263067768</v>
+        <v>0.97667276660561697</v>
       </c>
       <c r="N106">
-        <v>0.80963308089706099</v>
+        <v>0.81033122987553297</v>
       </c>
       <c r="O106">
-        <v>0.84957107851415603</v>
+        <v>0.84988462205276305</v>
       </c>
       <c r="P106">
-        <v>0.87148502836061403</v>
+        <v>0.87127807767952004</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>39539</v>
       </c>
       <c r="B107">
-        <v>0.763960378524426</v>
+        <v>0.76556031927992496</v>
       </c>
       <c r="C107">
-        <v>0.82347500889596703</v>
+        <v>0.82533833497694498</v>
       </c>
       <c r="D107">
-        <v>0.86288416708260995</v>
+        <v>0.86444960633394596</v>
       </c>
       <c r="E107">
-        <v>0.77074494171716001</v>
+        <v>0.76983095279950697</v>
       </c>
       <c r="F107">
-        <v>0.85144551104699195</v>
+        <v>0.85256608833034797</v>
       </c>
       <c r="G107">
-        <v>0.89294419214085297</v>
+        <v>0.89349400893223396</v>
       </c>
       <c r="H107">
-        <v>0.66605654124046199</v>
+        <v>0.66853155353969496</v>
       </c>
       <c r="I107">
-        <v>0.73479762518900504</v>
+        <v>0.73681809376087104</v>
       </c>
       <c r="J107">
-        <v>0.81376559514443902</v>
+        <v>0.81597488007435703</v>
       </c>
       <c r="K107">
-        <v>0.87225533757681395</v>
+        <v>0.87265575078651603</v>
       </c>
       <c r="L107">
-        <v>0.97261687034396604</v>
+        <v>0.97229175039552596</v>
       </c>
       <c r="M107">
-        <v>0.98093019586683405</v>
+        <v>0.98060790280321797</v>
       </c>
       <c r="N107">
-        <v>0.85959610259541097</v>
+        <v>0.86047622809524205</v>
       </c>
       <c r="O107">
-        <v>0.88885713709322201</v>
+        <v>0.88963055999215201</v>
       </c>
       <c r="P107">
-        <v>0.89307242511604101</v>
+        <v>0.89356831727951003</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>39630</v>
       </c>
       <c r="B108">
-        <v>0.77503307490718798</v>
+        <v>0.77616630501149597</v>
       </c>
       <c r="C108">
-        <v>0.83819778746800999</v>
+        <v>0.83973276984748602</v>
       </c>
       <c r="D108">
-        <v>0.87661534219198201</v>
+        <v>0.87797456492827897</v>
       </c>
       <c r="E108">
-        <v>0.79688203128743595</v>
+        <v>0.79619313409257997</v>
       </c>
       <c r="F108">
-        <v>0.88734075960980696</v>
+        <v>0.88881480678724201</v>
       </c>
       <c r="G108">
-        <v>0.91586332727137598</v>
+        <v>0.91667842879541395</v>
       </c>
       <c r="H108">
-        <v>0.68392023264764001</v>
+        <v>0.68604752846573602</v>
       </c>
       <c r="I108">
-        <v>0.75409107801230102</v>
+        <v>0.75566465622055501</v>
       </c>
       <c r="J108">
-        <v>0.83719764879674397</v>
+        <v>0.83886683778293802</v>
       </c>
       <c r="K108">
-        <v>0.87955300239628398</v>
+        <v>0.88062708959170699</v>
       </c>
       <c r="L108">
-        <v>0.98167371247317303</v>
+        <v>0.98164038738464598</v>
       </c>
       <c r="M108">
-        <v>0.98528572402765702</v>
+        <v>0.98508983152483198</v>
       </c>
       <c r="N108">
-        <v>0.85329851641037302</v>
+        <v>0.85333465875249004</v>
       </c>
       <c r="O108">
-        <v>0.88775043217083505</v>
+        <v>0.88827170362500496</v>
       </c>
       <c r="P108">
-        <v>0.895540263830505</v>
+        <v>0.89625256181511004</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>39722</v>
       </c>
       <c r="B109">
-        <v>0.82751657644811705</v>
+        <v>0.828248088660828</v>
       </c>
       <c r="C109">
-        <v>0.88829277720081601</v>
+        <v>0.88938724559738902</v>
       </c>
       <c r="D109">
-        <v>0.91344942210541102</v>
+        <v>0.91459796390160097</v>
       </c>
       <c r="E109">
-        <v>0.88844439488149196</v>
+        <v>0.88528491223591599</v>
       </c>
       <c r="F109">
-        <v>0.97917626128815105</v>
+        <v>0.978489243620841</v>
       </c>
       <c r="G109">
-        <v>0.96657705673326899</v>
+        <v>0.96674018734057898</v>
       </c>
       <c r="H109">
-        <v>0.71829694045081205</v>
+        <v>0.72037529182655902</v>
       </c>
       <c r="I109">
-        <v>0.79120595800514604</v>
+        <v>0.792333073047505</v>
       </c>
       <c r="J109">
-        <v>0.88088233876342303</v>
+        <v>0.88203263673894505</v>
       </c>
       <c r="K109">
-        <v>0.90458318469284005</v>
+        <v>0.90671278348602402</v>
       </c>
       <c r="L109">
-        <v>1.00884764826636</v>
+        <v>1.00857284693882</v>
       </c>
       <c r="M109">
-        <v>1.00214764204102</v>
+        <v>1.00187521638138</v>
       </c>
       <c r="N109">
-        <v>0.90419578457998995</v>
+        <v>0.90635332889282405</v>
       </c>
       <c r="O109">
-        <v>0.93282723238055199</v>
+        <v>0.93559239975408104</v>
       </c>
       <c r="P109">
-        <v>0.92513738867459105</v>
+        <v>0.92732977888057899</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>39814</v>
       </c>
       <c r="B110">
-        <v>0.820089412609879</v>
+        <v>0.82100322420705396</v>
       </c>
       <c r="C110">
-        <v>0.87860075109594404</v>
+        <v>0.880005766625508</v>
       </c>
       <c r="D110">
-        <v>0.90805606733428901</v>
+        <v>0.90930858926557701</v>
       </c>
       <c r="E110">
-        <v>0.92482797797888205</v>
+        <v>0.92090370293430002</v>
       </c>
       <c r="F110">
-        <v>0.99025876368412802</v>
+        <v>0.98929370814643003</v>
       </c>
       <c r="G110">
-        <v>0.96958396003744496</v>
+        <v>0.96944153577271697</v>
       </c>
       <c r="H110">
-        <v>0.74565526663771797</v>
+        <v>0.74869176496904</v>
       </c>
       <c r="I110">
-        <v>0.80994492307944599</v>
+        <v>0.81208757730031</v>
       </c>
       <c r="J110">
-        <v>0.89108281947572898</v>
+        <v>0.89253575971074095</v>
       </c>
       <c r="K110">
-        <v>0.89927555369843903</v>
+        <v>0.90105662660169705</v>
       </c>
       <c r="L110">
-        <v>1.00109122143536</v>
+        <v>1.0011675835616001</v>
       </c>
       <c r="M110">
-        <v>1.0007360607133999</v>
+        <v>1.0006518104853399</v>
       </c>
       <c r="N110">
-        <v>0.84171424745059298</v>
+        <v>0.84395483880546196</v>
       </c>
       <c r="O110">
-        <v>0.88325519292764099</v>
+        <v>0.88612640472613502</v>
       </c>
       <c r="P110">
-        <v>0.89872288556293001</v>
+        <v>0.90124132863250905</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>39904</v>
       </c>
       <c r="B111">
-        <v>0.77614942679340704</v>
+        <v>0.77667972755582704</v>
       </c>
       <c r="C111">
-        <v>0.84115905819030301</v>
+        <v>0.84183552928523298</v>
       </c>
       <c r="D111">
-        <v>0.88126575337964996</v>
+        <v>0.881959841018219</v>
       </c>
       <c r="E111">
-        <v>0.83808793867559495</v>
+        <v>0.83565359693642505</v>
       </c>
       <c r="F111">
-        <v>0.92306599515717802</v>
+        <v>0.92270228391509501</v>
       </c>
       <c r="G111">
-        <v>0.93342426229811704</v>
+        <v>0.93354399598096705</v>
       </c>
       <c r="H111">
-        <v>0.72686205848004604</v>
+        <v>0.72949897109152795</v>
       </c>
       <c r="I111">
-        <v>0.79141703161354604</v>
+        <v>0.79320338504023902</v>
       </c>
       <c r="J111">
-        <v>0.86806601542945905</v>
+        <v>0.86954895563009704</v>
       </c>
       <c r="K111">
-        <v>0.87495930904855801</v>
+        <v>0.87496800264366503</v>
       </c>
       <c r="L111">
-        <v>0.98260587467921201</v>
+        <v>0.98116168899531897</v>
       </c>
       <c r="M111">
-        <v>0.99026189821527399</v>
+        <v>0.98927654723431202</v>
       </c>
       <c r="N111">
-        <v>0.78840257220800103</v>
+        <v>0.78788272586678998</v>
       </c>
       <c r="O111">
-        <v>0.83663130909908501</v>
+        <v>0.83644785883830297</v>
       </c>
       <c r="P111">
-        <v>0.86755788304579196</v>
+        <v>0.86761412272363303</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>39995</v>
       </c>
       <c r="B112">
-        <v>0.73544537671772003</v>
+        <v>0.73671517984842905</v>
       </c>
       <c r="C112">
-        <v>0.80254933572423603</v>
+        <v>0.80351097373896196</v>
       </c>
       <c r="D112">
-        <v>0.85207816519281798</v>
+        <v>0.85288538055192298</v>
       </c>
       <c r="E112">
-        <v>0.78010176976381895</v>
+        <v>0.78075131958323196</v>
       </c>
       <c r="F112">
-        <v>0.86404686435417399</v>
+        <v>0.86482585280352697</v>
       </c>
       <c r="G112">
-        <v>0.89889906605231495</v>
+        <v>0.89930771155830602</v>
       </c>
       <c r="H112">
-        <v>0.69844149658889898</v>
+        <v>0.70095933084134299</v>
       </c>
       <c r="I112">
-        <v>0.76278219828574101</v>
+        <v>0.76463742770760201</v>
       </c>
       <c r="J112">
-        <v>0.83549769927469097</v>
+        <v>0.83754837800691595</v>
       </c>
       <c r="K112">
-        <v>0.84705888283194897</v>
+        <v>0.84734271678830997</v>
       </c>
       <c r="L112">
-        <v>0.95564984131457498</v>
+        <v>0.95447842788447101</v>
       </c>
       <c r="M112">
-        <v>0.974499514790934</v>
+        <v>0.97346091460055395</v>
       </c>
       <c r="N112">
-        <v>0.735031969628271</v>
+        <v>0.73508309740903</v>
       </c>
       <c r="O112">
-        <v>0.79040349118119801</v>
+        <v>0.79034564999476398</v>
       </c>
       <c r="P112">
-        <v>0.836674112214849</v>
+        <v>0.83643220404780205</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40087</v>
       </c>
       <c r="B113">
-        <v>0.71249526132291197</v>
+        <v>0.71378071575467295</v>
       </c>
       <c r="C113">
-        <v>0.78046866136683701</v>
+        <v>0.78148841969539995</v>
       </c>
       <c r="D113">
-        <v>0.83518138950952303</v>
+        <v>0.83593356145085196</v>
       </c>
       <c r="E113">
-        <v>0.74343561854201101</v>
+        <v>0.74387091062321098</v>
       </c>
       <c r="F113">
-        <v>0.829633265591463</v>
+        <v>0.83056144009825394</v>
       </c>
       <c r="G113">
-        <v>0.87808861810646599</v>
+        <v>0.87851486177985805</v>
       </c>
       <c r="H113">
-        <v>0.68262079349244797</v>
+        <v>0.68489299164774797</v>
       </c>
       <c r="I113">
-        <v>0.74688886185910397</v>
+        <v>0.74871485963750295</v>
       </c>
       <c r="J113">
-        <v>0.81967255054118504</v>
+        <v>0.82178525985463502</v>
       </c>
       <c r="K113">
-        <v>0.84054159408847295</v>
+        <v>0.84057400486653699</v>
       </c>
       <c r="L113">
-        <v>0.94987457511931706</v>
+        <v>0.94908785020846298</v>
       </c>
       <c r="M113">
-        <v>0.97115972927984995</v>
+        <v>0.970343444021039</v>
       </c>
       <c r="N113">
-        <v>0.70753135472208295</v>
+        <v>0.70773751489040304</v>
       </c>
       <c r="O113">
-        <v>0.76283079020718703</v>
+        <v>0.76246135227823897</v>
       </c>
       <c r="P113">
-        <v>0.81632152150291304</v>
+        <v>0.815459847308593</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40179</v>
       </c>
       <c r="B114">
-        <v>0.69663464060619595</v>
+        <v>0.69812155230929795</v>
       </c>
       <c r="C114">
-        <v>0.76432273216442204</v>
+        <v>0.765460962487301</v>
       </c>
       <c r="D114">
-        <v>0.822426894356863</v>
+        <v>0.82323065662932604</v>
       </c>
       <c r="E114">
-        <v>0.71814957483591502</v>
+        <v>0.71956869899005305</v>
       </c>
       <c r="F114">
-        <v>0.80143957263086596</v>
+        <v>0.80286699168320097</v>
       </c>
       <c r="G114">
-        <v>0.86037497574584898</v>
+        <v>0.86092202797165196</v>
       </c>
       <c r="H114">
-        <v>0.67617977323146305</v>
+        <v>0.678394850083887</v>
       </c>
       <c r="I114">
-        <v>0.73872058649394901</v>
+        <v>0.74040790265267198</v>
       </c>
       <c r="J114">
-        <v>0.80853135124655995</v>
+        <v>0.81044187938683498</v>
       </c>
       <c r="K114">
-        <v>0.84182446186834103</v>
+        <v>0.84172517580533901</v>
       </c>
       <c r="L114">
-        <v>0.95093398508962101</v>
+        <v>0.95034663331871305</v>
       </c>
       <c r="M114">
-        <v>0.97129008191743904</v>
+        <v>0.970697486492895</v>
       </c>
       <c r="N114">
-        <v>0.69083001240629804</v>
+        <v>0.69109868017452902</v>
       </c>
       <c r="O114">
-        <v>0.74603016762663699</v>
+        <v>0.74546720878572104</v>
       </c>
       <c r="P114">
-        <v>0.80419924514379204</v>
+        <v>0.803049110500068</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40269</v>
       </c>
       <c r="B115">
-        <v>0.68897091747762995</v>
+        <v>0.69025095540985004</v>
       </c>
       <c r="C115">
-        <v>0.75751220977986999</v>
+        <v>0.75849036324668295</v>
       </c>
       <c r="D115">
-        <v>0.81742495777146396</v>
+        <v>0.81812103856501095</v>
       </c>
       <c r="E115">
-        <v>0.69449646945301502</v>
+        <v>0.69621987263991303</v>
       </c>
       <c r="F115">
-        <v>0.77939291347412598</v>
+        <v>0.781042755672539</v>
       </c>
       <c r="G115">
-        <v>0.84639024680150898</v>
+        <v>0.84691468520008195</v>
       </c>
       <c r="H115">
-        <v>0.67437986265879002</v>
+        <v>0.67623790574389697</v>
       </c>
       <c r="I115">
-        <v>0.73625721043221204</v>
+        <v>0.73765437070415996</v>
       </c>
       <c r="J115">
-        <v>0.80561680776438704</v>
+        <v>0.80720077768935194</v>
       </c>
       <c r="K115">
-        <v>0.86687469269581297</v>
+        <v>0.86674853346507796</v>
       </c>
       <c r="L115">
-        <v>0.97918134077459296</v>
+        <v>0.97854429966636203</v>
       </c>
       <c r="M115">
-        <v>0.99107761446479004</v>
+        <v>0.99048688103017901</v>
       </c>
       <c r="N115">
-        <v>0.67680292771324302</v>
+        <v>0.67651474432571401</v>
       </c>
       <c r="O115">
-        <v>0.73469028481656695</v>
+        <v>0.73343256367035903</v>
       </c>
       <c r="P115">
-        <v>0.79637647558922198</v>
+        <v>0.79472688472585995</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40360</v>
       </c>
       <c r="B116">
-        <v>0.67734953926188601</v>
+        <v>0.67865022871339897</v>
       </c>
       <c r="C116">
-        <v>0.74721349960791394</v>
+        <v>0.74808848246904502</v>
       </c>
       <c r="D116">
-        <v>0.81022519145550798</v>
+        <v>0.81081428773914899</v>
       </c>
       <c r="E116">
-        <v>0.67679048565975597</v>
+        <v>0.67735887279574103</v>
       </c>
       <c r="F116">
-        <v>0.7655749618305</v>
+        <v>0.76609126183416998</v>
       </c>
       <c r="G116">
-        <v>0.83695417430964203</v>
+        <v>0.83685496518678504</v>
       </c>
       <c r="H116">
-        <v>0.66479756487903696</v>
+        <v>0.66696308617682099</v>
       </c>
       <c r="I116">
-        <v>0.72779282351389196</v>
+        <v>0.72923782292158701</v>
       </c>
       <c r="J116">
-        <v>0.80002503841425499</v>
+        <v>0.80137830348214201</v>
       </c>
       <c r="K116">
-        <v>0.83452539656460201</v>
+        <v>0.83480854933083304</v>
       </c>
       <c r="L116">
-        <v>0.94696842648088897</v>
+        <v>0.94654200666442301</v>
       </c>
       <c r="M116">
-        <v>0.96954519442063902</v>
+        <v>0.96920424452565102</v>
       </c>
       <c r="N116">
-        <v>0.67265910293297804</v>
+        <v>0.67253975579305103</v>
       </c>
       <c r="O116">
-        <v>0.73067247128934298</v>
+        <v>0.72953565954222999</v>
       </c>
       <c r="P116">
-        <v>0.79305357718109903</v>
+        <v>0.79148241124707897</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40452</v>
       </c>
       <c r="B117">
-        <v>0.67615958128635301</v>
+        <v>0.67735078046314401</v>
       </c>
       <c r="C117">
-        <v>0.74520040303753998</v>
+        <v>0.74591126437405597</v>
       </c>
       <c r="D117">
-        <v>0.80752190191746898</v>
+        <v>0.80801181729940397</v>
       </c>
       <c r="E117">
-        <v>0.68708205581469395</v>
+        <v>0.68652091034991403</v>
       </c>
       <c r="F117">
-        <v>0.77018187270773397</v>
+        <v>0.76947575249870603</v>
       </c>
       <c r="G117">
-        <v>0.83813463720377401</v>
+        <v>0.83717078561883596</v>
       </c>
       <c r="H117">
-        <v>0.66059902855902297</v>
+        <v>0.66317069857799105</v>
       </c>
       <c r="I117">
-        <v>0.72405880977035697</v>
+        <v>0.72563760399642196</v>
       </c>
       <c r="J117">
-        <v>0.79596544151562598</v>
+        <v>0.79741269240922696</v>
       </c>
       <c r="K117">
-        <v>0.82563225079926506</v>
+        <v>0.82592451773406905</v>
       </c>
       <c r="L117">
-        <v>0.93996866189269201</v>
+        <v>0.93965355350408897</v>
       </c>
       <c r="M117">
-        <v>0.96503097820374195</v>
+        <v>0.96477365159136796</v>
       </c>
       <c r="N117">
-        <v>0.66834508656551905</v>
+        <v>0.66828423691142802</v>
       </c>
       <c r="O117">
-        <v>0.727876108751916</v>
+        <v>0.72690691572684596</v>
       </c>
       <c r="P117">
-        <v>0.79120001066529699</v>
+        <v>0.78974662355454095</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40544</v>
       </c>
       <c r="B118">
-        <v>0.67471451996055098</v>
+        <v>0.67631807866613503</v>
       </c>
       <c r="C118">
-        <v>0.74139579389451205</v>
+        <v>0.74261409413002599</v>
       </c>
       <c r="D118">
-        <v>0.80371441394959497</v>
+        <v>0.80462687866644</v>
       </c>
       <c r="E118">
-        <v>0.68692034849018302</v>
+        <v>0.68722599507735205</v>
       </c>
       <c r="F118">
-        <v>0.763469710561265</v>
+        <v>0.76353734265498097</v>
       </c>
       <c r="G118">
-        <v>0.83195764957956497</v>
+        <v>0.83136624431149098</v>
       </c>
       <c r="H118">
-        <v>0.656131540337206</v>
+        <v>0.65937757415337295</v>
       </c>
       <c r="I118">
-        <v>0.71812321359429498</v>
+        <v>0.72064050528362</v>
       </c>
       <c r="J118">
-        <v>0.79125851027695104</v>
+        <v>0.79353821139010905</v>
       </c>
       <c r="K118">
-        <v>0.82273420520627005</v>
+        <v>0.82264548541752103</v>
       </c>
       <c r="L118">
-        <v>0.93301594395494003</v>
+        <v>0.93288304072310202</v>
       </c>
       <c r="M118">
-        <v>0.95817110707928099</v>
+        <v>0.958302532372452</v>
       </c>
       <c r="N118">
-        <v>0.66360001621786602</v>
+        <v>0.66326415535203398</v>
       </c>
       <c r="O118">
-        <v>0.72358445965223095</v>
+        <v>0.72232429486886196</v>
       </c>
       <c r="P118">
-        <v>0.78808752436445195</v>
+        <v>0.78649905752597005</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40634</v>
       </c>
       <c r="B119">
-        <v>0.67312391414814099</v>
+        <v>0.67526157341322302</v>
       </c>
       <c r="C119">
-        <v>0.73777135548418304</v>
+        <v>0.73927738055430103</v>
       </c>
       <c r="D119">
-        <v>0.80033765804242496</v>
+        <v>0.80120059881498595</v>
       </c>
       <c r="E119">
-        <v>0.68566524165353404</v>
+        <v>0.68649687322738195</v>
       </c>
       <c r="F119">
-        <v>0.75752449937841904</v>
+        <v>0.75796564429039504</v>
       </c>
       <c r="G119">
-        <v>0.82651681826405299</v>
+        <v>0.82599539686634105</v>
       </c>
       <c r="H119">
-        <v>0.65002745190157396</v>
+        <v>0.65363173526652796</v>
       </c>
       <c r="I119">
-        <v>0.71264034411329902</v>
+        <v>0.71544621986094903</v>
       </c>
       <c r="J119">
-        <v>0.78816328959711601</v>
+        <v>0.79043786432614405</v>
       </c>
       <c r="K119">
-        <v>0.81096014405858396</v>
+        <v>0.81125836002166096</v>
       </c>
       <c r="L119">
-        <v>0.921034686988078</v>
+        <v>0.92139579513743397</v>
       </c>
       <c r="M119">
-        <v>0.95106520297986297</v>
+        <v>0.95179282084473504</v>
       </c>
       <c r="N119">
-        <v>0.66223005539657698</v>
+        <v>0.66269080355662802</v>
       </c>
       <c r="O119">
-        <v>0.720482487467625</v>
+        <v>0.71970539304227699</v>
       </c>
       <c r="P119">
-        <v>0.78456773119554801</v>
+        <v>0.78304802241441096</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40725</v>
       </c>
       <c r="B120">
-        <v>0.67431118024924996</v>
+        <v>0.67607697292716595</v>
       </c>
       <c r="C120">
-        <v>0.73703205903206404</v>
+        <v>0.73823872480339503</v>
       </c>
       <c r="D120">
-        <v>0.79879775174967504</v>
+        <v>0.79933859197005097</v>
       </c>
       <c r="E120">
-        <v>0.68189536719712995</v>
+        <v>0.68246646011026202</v>
       </c>
       <c r="F120">
-        <v>0.75207296060665396</v>
+        <v>0.75203200926718095</v>
       </c>
       <c r="G120">
-        <v>0.82185081202337096</v>
+        <v>0.82090347350288395</v>
       </c>
       <c r="H120">
-        <v>0.64645844259739804</v>
+        <v>0.64911168748884296</v>
       </c>
       <c r="I120">
-        <v>0.709717883196606</v>
+        <v>0.71173406162174901</v>
       </c>
       <c r="J120">
-        <v>0.786720958126088</v>
+        <v>0.78822707251209301</v>
       </c>
       <c r="K120">
-        <v>0.80766995523109697</v>
+        <v>0.80735993643620896</v>
       </c>
       <c r="L120">
-        <v>0.918623217806806</v>
+        <v>0.91828605751457804</v>
       </c>
       <c r="M120">
-        <v>0.94979693131782905</v>
+        <v>0.95001903391378495</v>
       </c>
       <c r="N120">
-        <v>0.64284175057070603</v>
+        <v>0.64360008803154101</v>
       </c>
       <c r="O120">
-        <v>0.70570774243900802</v>
+        <v>0.70537122594869195</v>
       </c>
       <c r="P120">
-        <v>0.77570844473873402</v>
+        <v>0.77446287062899299</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40817</v>
       </c>
       <c r="B121">
-        <v>0.684072123557526</v>
+        <v>0.68569797686446998</v>
       </c>
       <c r="C121">
-        <v>0.74055378993128496</v>
+        <v>0.741836175171246</v>
       </c>
       <c r="D121">
-        <v>0.79878086957124395</v>
+        <v>0.799417438647121</v>
       </c>
       <c r="E121">
-        <v>0.66657724636198101</v>
+        <v>0.66695882851976496</v>
       </c>
       <c r="F121">
-        <v>0.74006205546929804</v>
+        <v>0.73986257119596799</v>
       </c>
       <c r="G121">
-        <v>0.81471156474907702</v>
+        <v>0.81370931383674305</v>
       </c>
       <c r="H121">
-        <v>0.64621251695065896</v>
+        <v>0.64865042635721204</v>
       </c>
       <c r="I121">
-        <v>0.70860965946912402</v>
+        <v>0.71052488401082903</v>
       </c>
       <c r="J121">
-        <v>0.785128995918835</v>
+        <v>0.78657314919923105</v>
       </c>
       <c r="K121">
-        <v>0.79841098910742303</v>
+        <v>0.79734230123634897</v>
       </c>
       <c r="L121">
-        <v>0.90723875121210495</v>
+        <v>0.90625879609996596</v>
       </c>
       <c r="M121">
-        <v>0.94076208327960298</v>
+        <v>0.94093677308183199</v>
       </c>
       <c r="N121">
-        <v>0.62879543459015397</v>
+        <v>0.62968014951205198</v>
       </c>
       <c r="O121">
-        <v>0.69621942823188199</v>
+        <v>0.69656484836224097</v>
       </c>
       <c r="P121">
-        <v>0.77182670987633895</v>
+        <v>0.77114113732633005</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>0.666247705231237</v>
+        <v>0.66813714525231704</v>
       </c>
       <c r="C122">
-        <v>0.72954861548345795</v>
+        <v>0.73101953274230003</v>
       </c>
       <c r="D122">
-        <v>0.79395784221601495</v>
+        <v>0.79481866396957301</v>
       </c>
       <c r="E122">
-        <v>0.65884100437996396</v>
+        <v>0.65915416929035897</v>
       </c>
       <c r="F122">
-        <v>0.73265246949094398</v>
+        <v>0.73226800714401796</v>
       </c>
       <c r="G122">
-        <v>0.80967734074548803</v>
+        <v>0.808470054010894</v>
       </c>
       <c r="H122">
-        <v>0.64505938402632701</v>
+        <v>0.64747570196689996</v>
       </c>
       <c r="I122">
-        <v>0.70720908051156595</v>
+        <v>0.70909345854533801</v>
       </c>
       <c r="J122">
-        <v>0.78491601573802705</v>
+        <v>0.78649321436121999</v>
       </c>
       <c r="K122">
-        <v>0.80312624703776403</v>
+        <v>0.80158930095250203</v>
       </c>
       <c r="L122">
-        <v>0.90724793221625299</v>
+        <v>0.90608562786758695</v>
       </c>
       <c r="M122">
-        <v>0.93736234538692398</v>
+        <v>0.93762677435875996</v>
       </c>
       <c r="N122">
-        <v>0.63406661356202998</v>
+        <v>0.63562830225800304</v>
       </c>
       <c r="O122">
-        <v>0.699011635639188</v>
+        <v>0.69995175680885602</v>
       </c>
       <c r="P122">
-        <v>0.772720094859361</v>
+        <v>0.77266272062743002</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>41000</v>
       </c>
       <c r="B123">
-        <v>0.65638434847702198</v>
+        <v>0.65833854454835805</v>
       </c>
       <c r="C123">
-        <v>0.72272891652002302</v>
+        <v>0.72420453669941998</v>
       </c>
       <c r="D123">
-        <v>0.79062321033306104</v>
+        <v>0.791586524643066</v>
       </c>
       <c r="E123">
-        <v>0.64494185778594504</v>
+        <v>0.645677163372394</v>
       </c>
       <c r="F123">
-        <v>0.72453108847019698</v>
+        <v>0.72442617166296097</v>
       </c>
       <c r="G123">
-        <v>0.80618102558562699</v>
+        <v>0.805245535044259</v>
       </c>
       <c r="H123">
-        <v>0.64340385714899295</v>
+        <v>0.64562158490080301</v>
       </c>
       <c r="I123">
-        <v>0.70600972058600298</v>
+        <v>0.70767359307475097</v>
       </c>
       <c r="J123">
-        <v>0.78477231124848701</v>
+        <v>0.78630993078536404</v>
       </c>
       <c r="K123">
-        <v>0.79078298678312797</v>
+        <v>0.79020612593454298</v>
       </c>
       <c r="L123">
-        <v>0.89700226282915196</v>
+        <v>0.89652826601185698</v>
       </c>
       <c r="M123">
-        <v>0.93211201104996699</v>
+        <v>0.93259469790624705</v>
       </c>
       <c r="N123">
-        <v>0.63662146754451798</v>
+        <v>0.63798459087250703</v>
       </c>
       <c r="O123">
-        <v>0.69941854077097998</v>
+        <v>0.70005919522243998</v>
       </c>
       <c r="P123">
-        <v>0.77218571293141702</v>
+        <v>0.77190061425406897</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>41091</v>
       </c>
       <c r="B124">
-        <v>0.653224996276912</v>
+        <v>0.65461872784236697</v>
       </c>
       <c r="C124">
-        <v>0.71942311797716196</v>
+        <v>0.72049224876493301</v>
       </c>
       <c r="D124">
-        <v>0.78839831565961405</v>
+        <v>0.78919806433608597</v>
       </c>
       <c r="E124">
-        <v>0.63844653371341598</v>
+        <v>0.63804518414414102</v>
       </c>
       <c r="F124">
-        <v>0.717126133751119</v>
+        <v>0.71629923278169105</v>
       </c>
       <c r="G124">
-        <v>0.80089991836622898</v>
+        <v>0.79965882169220004</v>
       </c>
       <c r="H124">
-        <v>0.63801287734779599</v>
+        <v>0.63975336108720204</v>
       </c>
       <c r="I124">
-        <v>0.70174857997269002</v>
+        <v>0.70300190886007696</v>
       </c>
       <c r="J124">
-        <v>0.78244774492396096</v>
+        <v>0.78369832523903704</v>
       </c>
       <c r="K124">
-        <v>0.78775950780284199</v>
+        <v>0.78754480614551703</v>
       </c>
       <c r="L124">
-        <v>0.89629209557029399</v>
+        <v>0.89631408777266097</v>
       </c>
       <c r="M124">
-        <v>0.93388855537110105</v>
+        <v>0.93468905155555004</v>
       </c>
       <c r="N124">
-        <v>0.64986399015190299</v>
+        <v>0.65071907230876203</v>
       </c>
       <c r="O124">
-        <v>0.70553095213459505</v>
+        <v>0.70556568834068201</v>
       </c>
       <c r="P124">
-        <v>0.77282902921610497</v>
+        <v>0.772241170981109</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41183</v>
       </c>
       <c r="B125">
-        <v>0.64947888906789397</v>
+        <v>0.65078167147527399</v>
       </c>
       <c r="C125">
-        <v>0.71636682048398403</v>
+        <v>0.71734591089477395</v>
       </c>
       <c r="D125">
-        <v>0.78642891288651895</v>
+        <v>0.78714112494741295</v>
       </c>
       <c r="E125">
-        <v>0.63988350142367501</v>
+        <v>0.63929460050759601</v>
       </c>
       <c r="F125">
-        <v>0.716112392658801</v>
+        <v>0.71516048020759004</v>
       </c>
       <c r="G125">
-        <v>0.79908911787306502</v>
+        <v>0.797837587599728</v>
       </c>
       <c r="H125">
-        <v>0.63674287013594799</v>
+        <v>0.63848836840864398</v>
       </c>
       <c r="I125">
-        <v>0.70000969930192702</v>
+        <v>0.70115487658399001</v>
       </c>
       <c r="J125">
-        <v>0.78034163541738299</v>
+        <v>0.78143803729647099</v>
       </c>
       <c r="K125">
-        <v>0.79843906665507303</v>
+        <v>0.79896565542202003</v>
       </c>
       <c r="L125">
-        <v>0.90516569417326898</v>
+        <v>0.90577591207193997</v>
       </c>
       <c r="M125">
-        <v>0.936633220415659</v>
+        <v>0.93750870556666199</v>
       </c>
       <c r="N125">
-        <v>0.62650379943193102</v>
+        <v>0.62641882295953899</v>
       </c>
       <c r="O125">
-        <v>0.689795995414061</v>
+        <v>0.68897025171021598</v>
       </c>
       <c r="P125">
-        <v>0.76515667991608605</v>
+        <v>0.76391773478717295</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41275</v>
       </c>
       <c r="B126">
-        <v>0.65696590666048105</v>
+        <v>0.65873059263489497</v>
       </c>
       <c r="C126">
-        <v>0.720892171467863</v>
+        <v>0.72248746726162905</v>
       </c>
       <c r="D126">
-        <v>0.78892991701177495</v>
+        <v>0.79020277938853301</v>
       </c>
       <c r="E126">
-        <v>0.63820348190320098</v>
+        <v>0.63839118445208198</v>
       </c>
       <c r="F126">
-        <v>0.71262145962068302</v>
+        <v>0.71247844717538</v>
       </c>
       <c r="G126">
-        <v>0.79516304518463599</v>
+        <v>0.794500938237648</v>
       </c>
       <c r="H126">
-        <v>0.639230510173595</v>
+        <v>0.64122317533914197</v>
       </c>
       <c r="I126">
-        <v>0.702017857771709</v>
+        <v>0.70357405626722902</v>
       </c>
       <c r="J126">
-        <v>0.78186495716014504</v>
+        <v>0.78359670959640604</v>
       </c>
       <c r="K126">
-        <v>0.80177037819512598</v>
+        <v>0.80186697336644297</v>
       </c>
       <c r="L126">
-        <v>0.90796059486913605</v>
+        <v>0.90830219243808896</v>
       </c>
       <c r="M126">
-        <v>0.93780118974226201</v>
+        <v>0.93853126483966798</v>
       </c>
       <c r="N126">
-        <v>0.61747547768907696</v>
+        <v>0.61726259752734303</v>
       </c>
       <c r="O126">
-        <v>0.684588208353064</v>
+        <v>0.68401442408712698</v>
       </c>
       <c r="P126">
-        <v>0.76360401086221696</v>
+        <v>0.762621897974466</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41365</v>
       </c>
       <c r="B127">
-        <v>0.65016447520540299</v>
+        <v>0.65194870945223204</v>
       </c>
       <c r="C127">
-        <v>0.716320420285532</v>
+        <v>0.71796714710668796</v>
       </c>
       <c r="D127">
-        <v>0.78647115438449</v>
+        <v>0.78777204399013101</v>
       </c>
       <c r="E127">
-        <v>0.63580979000780102</v>
+        <v>0.63704521245373802</v>
       </c>
       <c r="F127">
-        <v>0.71034498747840302</v>
+        <v>0.71101322359104502</v>
       </c>
       <c r="G127">
-        <v>0.79327056893985504</v>
+        <v>0.79307801635380704</v>
       </c>
       <c r="H127">
-        <v>0.63428546484103199</v>
+        <v>0.63557692189404902</v>
       </c>
       <c r="I127">
-        <v>0.69915460294277898</v>
+        <v>0.70010999284097297</v>
       </c>
       <c r="J127">
-        <v>0.78072247474369705</v>
+        <v>0.78188614695594805</v>
       </c>
       <c r="K127">
-        <v>0.79324137875647804</v>
+        <v>0.79297948111548799</v>
       </c>
       <c r="L127">
-        <v>0.90031818381009199</v>
+        <v>0.90015644524322302</v>
       </c>
       <c r="M127">
-        <v>0.93363525631724098</v>
+        <v>0.93413344121856801</v>
       </c>
       <c r="N127">
-        <v>0.61844324948580298</v>
+        <v>0.618711153134478</v>
       </c>
       <c r="O127">
-        <v>0.68407142863662596</v>
+        <v>0.68401926108218403</v>
       </c>
       <c r="P127">
-        <v>0.76314790491034301</v>
+        <v>0.76250914297389605</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41456</v>
       </c>
       <c r="B128">
-        <v>0.64864693444026</v>
+        <v>0.65041574711162098</v>
       </c>
       <c r="C128">
-        <v>0.71570647245445995</v>
+        <v>0.71738500285445495</v>
       </c>
       <c r="D128">
-        <v>0.78652911999513497</v>
+        <v>0.78783814721293299</v>
       </c>
       <c r="E128">
-        <v>0.63846167424565803</v>
+        <v>0.63978447262507798</v>
       </c>
       <c r="F128">
-        <v>0.71066139657541305</v>
+        <v>0.71166164300673596</v>
       </c>
       <c r="G128">
-        <v>0.79278271477615003</v>
+        <v>0.79297077741626198</v>
       </c>
       <c r="H128">
-        <v>0.634369639642686</v>
+        <v>0.63557464566898603</v>
       </c>
       <c r="I128">
-        <v>0.69944471117894003</v>
+        <v>0.70037208211964397</v>
       </c>
       <c r="J128">
-        <v>0.78151070167066305</v>
+        <v>0.78257456216823995</v>
       </c>
       <c r="K128">
-        <v>0.79701620991565003</v>
+        <v>0.79683258409158897</v>
       </c>
       <c r="L128">
-        <v>0.90499691232500101</v>
+        <v>0.90507233441225199</v>
       </c>
       <c r="M128">
-        <v>0.93601136612230296</v>
+        <v>0.93641496216858</v>
       </c>
       <c r="N128">
-        <v>0.61105663238277097</v>
+        <v>0.61095271785169303</v>
       </c>
       <c r="O128">
-        <v>0.68026791049720103</v>
+        <v>0.67981140070035395</v>
       </c>
       <c r="P128">
-        <v>0.76219367191338605</v>
+        <v>0.76138655332050797</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41548</v>
       </c>
       <c r="B129">
-        <v>0.65431361804759103</v>
+        <v>0.65584717903396805</v>
       </c>
       <c r="C129">
-        <v>0.71942476444425496</v>
+        <v>0.72090731057527002</v>
       </c>
       <c r="D129">
-        <v>0.78758682607067998</v>
+        <v>0.78881622810781904</v>
       </c>
       <c r="E129">
-        <v>0.65597350699567503</v>
+        <v>0.656780195167735</v>
       </c>
       <c r="F129">
-        <v>0.72271841771174905</v>
+        <v>0.72339277814456904</v>
       </c>
       <c r="G129">
-        <v>0.79928934467770396</v>
+        <v>0.79937847110436899</v>
       </c>
       <c r="H129">
-        <v>0.63095327380422095</v>
+        <v>0.63211397225027199</v>
       </c>
       <c r="I129">
-        <v>0.69580257316251304</v>
+        <v>0.69667587822440102</v>
       </c>
       <c r="J129">
-        <v>0.776228937611117</v>
+        <v>0.77717803611181902</v>
       </c>
       <c r="K129">
-        <v>0.790864197849106</v>
+        <v>0.79070096946307</v>
       </c>
       <c r="L129">
-        <v>0.89668845937316499</v>
+        <v>0.89679352543111102</v>
       </c>
       <c r="M129">
-        <v>0.93091512732526505</v>
+        <v>0.93176469836347797</v>
       </c>
       <c r="N129">
-        <v>0.61867577458504797</v>
+        <v>0.618425688897001</v>
       </c>
       <c r="O129">
-        <v>0.68629590169518195</v>
+        <v>0.68568189319170403</v>
       </c>
       <c r="P129">
-        <v>0.76570408890638897</v>
+        <v>0.76485928436469297</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41640</v>
       </c>
       <c r="B130">
-        <v>0.66190928223501699</v>
+        <v>0.66330600437039799</v>
       </c>
       <c r="C130">
-        <v>0.72573089750544795</v>
+        <v>0.72711862570074504</v>
       </c>
       <c r="D130">
-        <v>0.79079033250008701</v>
+        <v>0.79197420128585205</v>
       </c>
       <c r="E130">
-        <v>0.67470527819507797</v>
+        <v>0.67592739551749503</v>
       </c>
       <c r="F130">
-        <v>0.73847623022707698</v>
+        <v>0.73939664015585804</v>
       </c>
       <c r="G130">
-        <v>0.80757195715783903</v>
+        <v>0.80775186211331296</v>
       </c>
       <c r="H130">
-        <v>0.625950981273386</v>
+        <v>0.62727632854858895</v>
       </c>
       <c r="I130">
-        <v>0.69217773902792201</v>
+        <v>0.693110879976788</v>
       </c>
       <c r="J130">
-        <v>0.772785714904072</v>
+        <v>0.77380475788607395</v>
       </c>
       <c r="K130">
-        <v>0.79988019528009602</v>
+        <v>0.80105272403148597</v>
       </c>
       <c r="L130">
-        <v>0.90547428693288301</v>
+        <v>0.90670498054286697</v>
       </c>
       <c r="M130">
-        <v>0.93664018619151002</v>
+        <v>0.93816314626764696</v>
       </c>
       <c r="N130">
-        <v>0.62938553209697701</v>
+        <v>0.62877066521522396</v>
       </c>
       <c r="O130">
-        <v>0.69566351234187196</v>
+        <v>0.69488362978484797</v>
       </c>
       <c r="P130">
-        <v>0.77168306872418202</v>
+        <v>0.77078008156891897</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41730</v>
       </c>
       <c r="B131">
-        <v>0.66275459526720204</v>
+        <v>0.66437559376970001</v>
       </c>
       <c r="C131">
-        <v>0.72694982445262402</v>
+        <v>0.72844793464128099</v>
       </c>
       <c r="D131">
-        <v>0.79198523024334599</v>
+        <v>0.79317772039194601</v>
       </c>
       <c r="E131">
-        <v>0.66753202707353199</v>
+        <v>0.66834724163298997</v>
       </c>
       <c r="F131">
-        <v>0.73615776831754598</v>
+        <v>0.73679084610720902</v>
       </c>
       <c r="G131">
-        <v>0.80841063844845595</v>
+        <v>0.80837444528603997</v>
       </c>
       <c r="H131">
-        <v>0.629676048086386</v>
+        <v>0.63103394022909798</v>
       </c>
       <c r="I131">
-        <v>0.69524966260659304</v>
+        <v>0.69608940540239195</v>
       </c>
       <c r="J131">
-        <v>0.77542477029168799</v>
+        <v>0.77621027305079004</v>
       </c>
       <c r="K131">
-        <v>0.79923519199106297</v>
+        <v>0.80010259578853904</v>
       </c>
       <c r="L131">
-        <v>0.90388401962321996</v>
+        <v>0.904804853148795</v>
       </c>
       <c r="M131">
-        <v>0.93462161246109099</v>
+        <v>0.93590125653133405</v>
       </c>
       <c r="N131">
-        <v>0.63339675942958495</v>
+        <v>0.63330993988052597</v>
       </c>
       <c r="O131">
-        <v>0.69836953517248002</v>
+        <v>0.69809594996570301</v>
       </c>
       <c r="P131">
-        <v>0.77233884415705301</v>
+        <v>0.77187076245360398</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41821</v>
       </c>
       <c r="B132">
-        <v>0.66347150394481702</v>
+        <v>0.664822415935165</v>
       </c>
       <c r="C132">
-        <v>0.73007609220247405</v>
+        <v>0.73138334758844104</v>
       </c>
       <c r="D132">
-        <v>0.79631943115302595</v>
+        <v>0.79735353958058097</v>
       </c>
       <c r="E132">
-        <v>0.64823396096827102</v>
+        <v>0.64830864998208704</v>
       </c>
       <c r="F132">
-        <v>0.72684669008396896</v>
+        <v>0.72712246795732505</v>
       </c>
       <c r="G132">
-        <v>0.80661735165705095</v>
+        <v>0.80649720156715099</v>
       </c>
       <c r="H132">
-        <v>0.63258488070415797</v>
+        <v>0.63386862054840898</v>
       </c>
       <c r="I132">
-        <v>0.69949933939925402</v>
+        <v>0.70040106369367805</v>
       </c>
       <c r="J132">
-        <v>0.78236160091599805</v>
+        <v>0.78319190528028804</v>
       </c>
       <c r="K132">
-        <v>0.80422971888601202</v>
+        <v>0.80489389117314702</v>
       </c>
       <c r="L132">
-        <v>0.91047811418438795</v>
+        <v>0.91116218762605705</v>
       </c>
       <c r="M132">
-        <v>0.93969053666131896</v>
+        <v>0.94056662245358302</v>
       </c>
       <c r="N132">
-        <v>0.631638337278984</v>
+        <v>0.63132562531255698</v>
       </c>
       <c r="O132">
-        <v>0.69888401850040505</v>
+        <v>0.69841599572383195</v>
       </c>
       <c r="P132">
-        <v>0.77348433381115</v>
+        <v>0.77290329852984596</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41913</v>
       </c>
       <c r="B133">
-        <v>0.67193931546144903</v>
+        <v>0.67370166412842103</v>
       </c>
       <c r="C133">
-        <v>0.73907348368062498</v>
+        <v>0.74063895397997803</v>
       </c>
       <c r="D133">
-        <v>0.80253699297028802</v>
+        <v>0.80385346794671897</v>
       </c>
       <c r="E133">
-        <v>0.65639574052268301</v>
+        <v>0.65734052409136901</v>
       </c>
       <c r="F133">
-        <v>0.74027755649679905</v>
+        <v>0.74119028143020704</v>
       </c>
       <c r="G133">
-        <v>0.81723005385887404</v>
+        <v>0.81758572868201196</v>
       </c>
       <c r="H133">
-        <v>0.64095484267142999</v>
+        <v>0.64279719410506297</v>
       </c>
       <c r="I133">
-        <v>0.70797156659147797</v>
+        <v>0.70922489441185799</v>
       </c>
       <c r="J133">
-        <v>0.78651457394112201</v>
+        <v>0.78786080331786101</v>
       </c>
       <c r="K133">
-        <v>0.81578253092858399</v>
+        <v>0.81614935859146898</v>
       </c>
       <c r="L133">
-        <v>0.92017319738820302</v>
+        <v>0.92031382097999803</v>
       </c>
       <c r="M133">
-        <v>0.94520899888361598</v>
+        <v>0.94573764391474202</v>
       </c>
       <c r="N133">
-        <v>0.63911301895112205</v>
+        <v>0.63900390537376195</v>
       </c>
       <c r="O133">
-        <v>0.70466520913135999</v>
+        <v>0.70432587714815398</v>
       </c>
       <c r="P133">
-        <v>0.77746836792769203</v>
+        <v>0.776993794482293</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>42005</v>
       </c>
       <c r="B134">
-        <v>0.68560045256471902</v>
+        <v>0.68723345913706901</v>
       </c>
       <c r="C134">
-        <v>0.75192443707971102</v>
+        <v>0.75331306688378497</v>
       </c>
       <c r="D134">
-        <v>0.81064148144499404</v>
+        <v>0.81193103536185096</v>
       </c>
       <c r="E134">
-        <v>0.68227756078903901</v>
+        <v>0.68299168436187496</v>
       </c>
       <c r="F134">
-        <v>0.765710036691162</v>
+        <v>0.76665287565403295</v>
       </c>
       <c r="G134">
-        <v>0.83305908260023398</v>
+        <v>0.83362079100179798</v>
       </c>
       <c r="H134">
-        <v>0.65960553656029997</v>
+        <v>0.66068891886267</v>
       </c>
       <c r="I134">
-        <v>0.72381767887214898</v>
+        <v>0.72429605112497597</v>
       </c>
       <c r="J134">
-        <v>0.79487513317081204</v>
+        <v>0.79580616167084395</v>
       </c>
       <c r="K134">
-        <v>0.82581565684989799</v>
+        <v>0.82558315806947402</v>
       </c>
       <c r="L134">
-        <v>0.92879115749769203</v>
+        <v>0.92809813270800801</v>
       </c>
       <c r="M134">
-        <v>0.94997298082292803</v>
+        <v>0.95008528846380602</v>
       </c>
       <c r="N134">
-        <v>0.64231599419871599</v>
+        <v>0.64313374046722904</v>
       </c>
       <c r="O134">
-        <v>0.70601144462990795</v>
+        <v>0.70619862281147605</v>
       </c>
       <c r="P134">
-        <v>0.77725459080622505</v>
+        <v>0.77700467283161501</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>42095</v>
       </c>
       <c r="B135">
-        <v>0.68303333056103199</v>
+        <v>0.68472791711505798</v>
       </c>
       <c r="C135">
-        <v>0.74972480816084996</v>
+        <v>0.75121460337988599</v>
       </c>
       <c r="D135">
-        <v>0.80963998179531704</v>
+        <v>0.811043354122431</v>
       </c>
       <c r="E135">
-        <v>0.66966842830290396</v>
+        <v>0.67149461679260203</v>
       </c>
       <c r="F135">
-        <v>0.75649207562680298</v>
+        <v>0.75866500222244104</v>
       </c>
       <c r="G135">
-        <v>0.82738237278841698</v>
+        <v>0.82883341653282505</v>
       </c>
       <c r="H135">
-        <v>0.66280690893010297</v>
+        <v>0.66357768076620205</v>
       </c>
       <c r="I135">
-        <v>0.72582481028055401</v>
+        <v>0.72613675265981203</v>
       </c>
       <c r="J135">
-        <v>0.79718813177273895</v>
+        <v>0.79802786287126504</v>
       </c>
       <c r="K135">
-        <v>0.83162547294718303</v>
+        <v>0.83111942110098702</v>
       </c>
       <c r="L135">
-        <v>0.93443042103778995</v>
+        <v>0.93347524228337198</v>
       </c>
       <c r="M135">
-        <v>0.953783574077123</v>
+        <v>0.95363036785390098</v>
       </c>
       <c r="N135">
-        <v>0.64045465399430501</v>
+        <v>0.64118307621883797</v>
       </c>
       <c r="O135">
-        <v>0.70507232086229998</v>
+        <v>0.70513196176021098</v>
       </c>
       <c r="P135">
-        <v>0.77663776031489296</v>
+        <v>0.77639486732029805</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>42186</v>
       </c>
       <c r="B136">
-        <v>0.67967522811776704</v>
+        <v>0.68122505435601299</v>
       </c>
       <c r="C136">
-        <v>0.74667305455303401</v>
+        <v>0.74807471313582496</v>
       </c>
       <c r="D136">
-        <v>0.80728150614152805</v>
+        <v>0.80851744012429005</v>
       </c>
       <c r="E136">
-        <v>0.66777450264084404</v>
+        <v>0.66847748991488998</v>
       </c>
       <c r="F136">
-        <v>0.75216656790824399</v>
+        <v>0.75370352224245296</v>
       </c>
       <c r="G136">
-        <v>0.82472593163767904</v>
+        <v>0.825846467246381</v>
       </c>
       <c r="H136">
-        <v>0.66104164875354698</v>
+        <v>0.66170347614854097</v>
       </c>
       <c r="I136">
-        <v>0.72441496382886506</v>
+        <v>0.72461461921702397</v>
       </c>
       <c r="J136">
-        <v>0.79457548909780595</v>
+        <v>0.79503469719791997</v>
       </c>
       <c r="K136">
-        <v>0.81847153847975995</v>
+        <v>0.81771156790473398</v>
       </c>
       <c r="L136">
-        <v>0.92289411583780101</v>
+        <v>0.92205030625978501</v>
       </c>
       <c r="M136">
-        <v>0.94703163537056001</v>
+        <v>0.94687695367710301</v>
       </c>
       <c r="N136">
-        <v>0.63967002382823102</v>
+        <v>0.64030243902863404</v>
       </c>
       <c r="O136">
-        <v>0.703809894671101</v>
+        <v>0.70351907096219601</v>
       </c>
       <c r="P136">
-        <v>0.77537791240369502</v>
+        <v>0.77469067338716202</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>42278</v>
       </c>
       <c r="B137">
-        <v>0.67666368097213903</v>
+        <v>0.67828443397166405</v>
       </c>
       <c r="C137">
-        <v>0.74227952822318199</v>
+        <v>0.74375435788189204</v>
       </c>
       <c r="D137">
-        <v>0.80439101100962396</v>
+        <v>0.80571473874561494</v>
       </c>
       <c r="E137">
-        <v>0.66293847613783496</v>
+        <v>0.66430025248312097</v>
       </c>
       <c r="F137">
-        <v>0.74442683328336601</v>
+        <v>0.74619313630607598</v>
       </c>
       <c r="G137">
-        <v>0.82015787986189104</v>
+        <v>0.82127481456807505</v>
       </c>
       <c r="H137">
-        <v>0.65820451037559302</v>
+        <v>0.65924268114389195</v>
       </c>
       <c r="I137">
-        <v>0.72023021142906996</v>
+        <v>0.720839841912713</v>
       </c>
       <c r="J137">
-        <v>0.79083048411724</v>
+        <v>0.79168624973005797</v>
       </c>
       <c r="K137">
-        <v>0.81040895147440795</v>
+        <v>0.80898928185091001</v>
       </c>
       <c r="L137">
-        <v>0.91307120616024695</v>
+        <v>0.91171776420169903</v>
       </c>
       <c r="M137">
-        <v>0.94120374180883104</v>
+        <v>0.940930444559965</v>
       </c>
       <c r="N137">
-        <v>0.63890373191221095</v>
+        <v>0.6395208271042</v>
       </c>
       <c r="O137">
-        <v>0.70136579561119505</v>
+        <v>0.70107172754553004</v>
       </c>
       <c r="P137">
-        <v>0.77353584531443298</v>
+        <v>0.77282871691468502</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>42370</v>
       </c>
       <c r="B138">
-        <v>0.68358902705573199</v>
+        <v>0.684918330706208</v>
       </c>
       <c r="C138">
-        <v>0.74543266525021201</v>
+        <v>0.74653183547591895</v>
       </c>
       <c r="D138">
-        <v>0.80376620269773202</v>
+        <v>0.80474378415966796</v>
       </c>
       <c r="E138">
-        <v>0.679341556113644</v>
+        <v>0.68016056767016198</v>
       </c>
       <c r="F138">
-        <v>0.75411350375571695</v>
+        <v>0.75522447591243902</v>
       </c>
       <c r="G138">
-        <v>0.82460438850683804</v>
+        <v>0.82526406344713399</v>
       </c>
       <c r="H138">
-        <v>0.65629014119043805</v>
+        <v>0.657067544303925</v>
       </c>
       <c r="I138">
-        <v>0.71731153997760999</v>
+        <v>0.71755368603677705</v>
       </c>
       <c r="J138">
-        <v>0.78439319835197996</v>
+        <v>0.78480238351749199</v>
       </c>
       <c r="K138">
-        <v>0.80995004340271304</v>
+        <v>0.80864521143177703</v>
       </c>
       <c r="L138">
-        <v>0.910957590639906</v>
+        <v>0.90962217328157402</v>
       </c>
       <c r="M138">
-        <v>0.93835743029048901</v>
+        <v>0.93804268070527896</v>
       </c>
       <c r="N138">
-        <v>0.64983729784214395</v>
+        <v>0.65013967119104199</v>
       </c>
       <c r="O138">
-        <v>0.70726797395484697</v>
+        <v>0.70645486978887095</v>
       </c>
       <c r="P138">
-        <v>0.77541779069954497</v>
+        <v>0.77418497262977304</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>42461</v>
       </c>
       <c r="B139">
-        <v>0.68517396459200397</v>
+        <v>0.68684395659441599</v>
       </c>
       <c r="C139">
-        <v>0.74641536394104202</v>
+        <v>0.74761528603639005</v>
       </c>
       <c r="D139">
-        <v>0.80323685133893397</v>
+        <v>0.80400219112400895</v>
       </c>
       <c r="E139">
-        <v>0.70119286945366399</v>
+        <v>0.70253375438058996</v>
       </c>
       <c r="F139">
-        <v>0.76709993331596604</v>
+        <v>0.768297921515944</v>
       </c>
       <c r="G139">
-        <v>0.83019038643043497</v>
+        <v>0.830516933498059</v>
       </c>
       <c r="H139">
-        <v>0.64824318394496105</v>
+        <v>0.64961887855925504</v>
       </c>
       <c r="I139">
-        <v>0.71051279773146803</v>
+        <v>0.71133446784348098</v>
       </c>
       <c r="J139">
-        <v>0.77853586033283195</v>
+        <v>0.77928182697131099</v>
       </c>
       <c r="K139">
-        <v>0.810576066137912</v>
+        <v>0.81051732809385402</v>
       </c>
       <c r="L139">
-        <v>0.91445813758226202</v>
+        <v>0.914278913183173</v>
       </c>
       <c r="M139">
-        <v>0.94005182280537303</v>
+        <v>0.94003226805791495</v>
       </c>
       <c r="N139">
-        <v>0.655804524374903</v>
+        <v>0.65591447940564396</v>
       </c>
       <c r="O139">
-        <v>0.71255463591060497</v>
+        <v>0.71118202692899601</v>
       </c>
       <c r="P139">
-        <v>0.77769607617573</v>
+        <v>0.77569970705730396</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>42552</v>
       </c>
       <c r="B140">
-        <v>0.67673161039174701</v>
+        <v>0.678464537323337</v>
       </c>
       <c r="C140">
-        <v>0.73925480528924203</v>
+        <v>0.74051207748987702</v>
       </c>
       <c r="D140">
-        <v>0.79928916394008198</v>
+        <v>0.80007647286101502</v>
       </c>
       <c r="E140">
-        <v>0.69144279408952403</v>
+        <v>0.69307710301475101</v>
       </c>
       <c r="F140">
-        <v>0.75904630740777002</v>
+        <v>0.76036555473349299</v>
       </c>
       <c r="G140">
-        <v>0.82649579188752398</v>
+        <v>0.82678574809481298</v>
       </c>
       <c r="H140">
-        <v>0.64237722103426498</v>
+        <v>0.64455608689764099</v>
       </c>
       <c r="I140">
-        <v>0.70577381229765201</v>
+        <v>0.70740126207206899</v>
       </c>
       <c r="J140">
-        <v>0.775628500174524</v>
+        <v>0.77699578707148098</v>
       </c>
       <c r="K140">
-        <v>0.80651795162459206</v>
+        <v>0.80668089752340399</v>
       </c>
       <c r="L140">
-        <v>0.91082188121382301</v>
+        <v>0.91099208079595295</v>
       </c>
       <c r="M140">
-        <v>0.93968247311571496</v>
+        <v>0.94006312671039005</v>
       </c>
       <c r="N140">
-        <v>0.64908157563660096</v>
+        <v>0.64845138175358996</v>
       </c>
       <c r="O140">
-        <v>0.70569304379891595</v>
+        <v>0.70361209676018299</v>
       </c>
       <c r="P140">
-        <v>0.77285442647116198</v>
+        <v>0.77030190869119297</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>42644</v>
       </c>
       <c r="B141">
-        <v>0.66911617618824504</v>
+        <v>0.670790570487803</v>
       </c>
       <c r="C141">
-        <v>0.73430556138993497</v>
+        <v>0.73555428651937105</v>
       </c>
       <c r="D141">
-        <v>0.79744146946454098</v>
+        <v>0.79827817042413396</v>
       </c>
       <c r="E141">
-        <v>0.68513935522825897</v>
+        <v>0.686150382735222</v>
       </c>
       <c r="F141">
-        <v>0.75742179623995598</v>
+        <v>0.75802531335480205</v>
       </c>
       <c r="G141">
-        <v>0.82751098734055095</v>
+        <v>0.82733879038716196</v>
       </c>
       <c r="H141">
-        <v>0.63806301943467902</v>
+        <v>0.64043777707685301</v>
       </c>
       <c r="I141">
-        <v>0.70159524877396395</v>
+        <v>0.70339882770016304</v>
       </c>
       <c r="J141">
-        <v>0.77319511451060197</v>
+        <v>0.77474378827875501</v>
       </c>
       <c r="K141">
-        <v>0.81236023737464103</v>
+        <v>0.81343579344027395</v>
       </c>
       <c r="L141">
-        <v>0.916670922875508</v>
+        <v>0.91751265515215097</v>
       </c>
       <c r="M141">
-        <v>0.94526913681341296</v>
+        <v>0.94605201403467298</v>
       </c>
       <c r="N141">
-        <v>0.62838530485947497</v>
+        <v>0.62743484998361199</v>
       </c>
       <c r="O141">
-        <v>0.69145672246510703</v>
+        <v>0.68952081764841699</v>
       </c>
       <c r="P141">
-        <v>0.766182167529043</v>
+        <v>0.76395216367760999</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>42736</v>
       </c>
       <c r="B142">
-        <v>0.67443136267193504</v>
+        <v>0.67643733888494495</v>
       </c>
       <c r="C142">
-        <v>0.73911859968375504</v>
+        <v>0.74041774611787103</v>
       </c>
       <c r="D142">
-        <v>0.80119139777735504</v>
+        <v>0.80198957695683304</v>
       </c>
       <c r="E142">
-        <v>0.696782673867122</v>
+        <v>0.698085529838119</v>
       </c>
       <c r="F142">
-        <v>0.77098790398739303</v>
+        <v>0.77141252498819202</v>
       </c>
       <c r="G142">
-        <v>0.83743081873732494</v>
+        <v>0.83700818812607303</v>
       </c>
       <c r="H142">
-        <v>0.63471333538274799</v>
+        <v>0.63755006190243602</v>
       </c>
       <c r="I142">
-        <v>0.70114326514635095</v>
+        <v>0.70315561653915304</v>
       </c>
       <c r="J142">
-        <v>0.77412530345449804</v>
+        <v>0.77590447683239605</v>
       </c>
       <c r="K142">
-        <v>0.83579929324664504</v>
+        <v>0.83715012853992998</v>
       </c>
       <c r="L142">
-        <v>0.93810214429812</v>
+        <v>0.93907986338078298</v>
       </c>
       <c r="M142">
-        <v>0.95834778974838597</v>
+        <v>0.95928889358229397</v>
       </c>
       <c r="N142">
-        <v>0.61901482868365199</v>
+        <v>0.61874980901341303</v>
       </c>
       <c r="O142">
-        <v>0.68682660145468799</v>
+        <v>0.68556195043121404</v>
       </c>
       <c r="P142">
-        <v>0.76595766762562001</v>
+        <v>0.76408283878495797</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>42826</v>
       </c>
       <c r="B143">
-        <v>0.66588014250986804</v>
+        <v>0.66786184306586505</v>
       </c>
       <c r="C143">
-        <v>0.73516167937794197</v>
+        <v>0.736577024816501</v>
       </c>
       <c r="D143">
-        <v>0.80155346133885697</v>
+        <v>0.80249159358830002</v>
       </c>
       <c r="E143">
-        <v>0.68229235511318798</v>
+        <v>0.68368160547671697</v>
       </c>
       <c r="F143">
-        <v>0.76108403514380096</v>
+        <v>0.76204993103966301</v>
       </c>
       <c r="G143">
-        <v>0.83266115851491795</v>
+        <v>0.83283022634193404</v>
       </c>
       <c r="H143">
-        <v>0.63545878577942705</v>
+        <v>0.63767028114247204</v>
       </c>
       <c r="I143">
-        <v>0.70289399691093402</v>
+        <v>0.70434170390527295</v>
       </c>
       <c r="J143">
-        <v>0.77952779450668097</v>
+        <v>0.78086459377543505</v>
       </c>
       <c r="K143">
-        <v>0.83624600143440997</v>
+        <v>0.83761218579319796</v>
       </c>
       <c r="L143">
-        <v>0.93893130222571297</v>
+        <v>0.93996094185986201</v>
       </c>
       <c r="M143">
-        <v>0.96008405938195995</v>
+        <v>0.96120719226322204</v>
       </c>
       <c r="N143">
-        <v>0.626889101495404</v>
+        <v>0.62708867757128794</v>
       </c>
       <c r="O143">
-        <v>0.69470766001829898</v>
+        <v>0.69389145097202298</v>
       </c>
       <c r="P143">
-        <v>0.77208426092495197</v>
+        <v>0.77054443175101295</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>42917</v>
       </c>
       <c r="B144">
-        <v>0.67033122614410501</v>
+        <v>0.67205712947727303</v>
       </c>
       <c r="C144">
-        <v>0.73812595582848095</v>
+        <v>0.73942887808334801</v>
       </c>
       <c r="D144">
-        <v>0.80287601500222605</v>
+        <v>0.80372898493336697</v>
       </c>
       <c r="E144">
-        <v>0.69019743794405497</v>
+        <v>0.69102511301469105</v>
       </c>
       <c r="F144">
-        <v>0.76475467932473296</v>
+        <v>0.76539045147421003</v>
       </c>
       <c r="G144">
-        <v>0.833802003801692</v>
+        <v>0.83387215567878004</v>
       </c>
       <c r="H144">
-        <v>0.64106620304673101</v>
+        <v>0.64312061951595201</v>
       </c>
       <c r="I144">
-        <v>0.70689241672731495</v>
+        <v>0.70820516619914597</v>
       </c>
       <c r="J144">
-        <v>0.78144077775570198</v>
+        <v>0.78238705286257404</v>
       </c>
       <c r="K144">
-        <v>0.83330460966532205</v>
+        <v>0.83515331523886105</v>
       </c>
       <c r="L144">
-        <v>0.93922472484220398</v>
+        <v>0.94069952438317295</v>
       </c>
       <c r="M144">
-        <v>0.96211467159233899</v>
+        <v>0.96328624670247398</v>
       </c>
       <c r="N144">
-        <v>0.62992463530929099</v>
+        <v>0.62969885670630399</v>
       </c>
       <c r="O144">
-        <v>0.69630980353780403</v>
+        <v>0.69528230931969204</v>
       </c>
       <c r="P144">
-        <v>0.77242690924972102</v>
+        <v>0.77089964848778203</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>43009</v>
       </c>
       <c r="B145">
-        <v>0.66585545891245401</v>
+        <v>0.66799023567653604</v>
       </c>
       <c r="C145">
-        <v>0.73514217483052402</v>
+        <v>0.73678957290566804</v>
       </c>
       <c r="D145">
-        <v>0.801829059059602</v>
+        <v>0.80296286162742203</v>
       </c>
       <c r="E145">
-        <v>0.67706962270924398</v>
+        <v>0.67881012856101697</v>
       </c>
       <c r="F145">
-        <v>0.75721655453896397</v>
+        <v>0.75861563492253403</v>
       </c>
       <c r="G145">
-        <v>0.83061690752944195</v>
+        <v>0.83111032204645197</v>
       </c>
       <c r="H145">
-        <v>0.63490295423104903</v>
+        <v>0.63669013839401301</v>
       </c>
       <c r="I145">
-        <v>0.702358725292624</v>
+        <v>0.70337546928271999</v>
       </c>
       <c r="J145">
-        <v>0.77953772701003698</v>
+        <v>0.78032739755709501</v>
       </c>
       <c r="K145">
-        <v>0.82653276081694405</v>
+        <v>0.82777194363083995</v>
       </c>
       <c r="L145">
-        <v>0.93242107506454397</v>
+        <v>0.933244426939283</v>
       </c>
       <c r="M145">
-        <v>0.958149576411225</v>
+        <v>0.95903524988974698</v>
       </c>
       <c r="N145">
-        <v>0.62905297721508002</v>
+        <v>0.62972466669821403</v>
       </c>
       <c r="O145">
-        <v>0.69481692475932599</v>
+        <v>0.69467115538721502</v>
       </c>
       <c r="P145">
-        <v>0.77226190120399996</v>
+        <v>0.77134386337140903</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>43101</v>
       </c>
       <c r="B146">
-        <v>0.66310444718488704</v>
+        <v>0.66494954882405</v>
       </c>
       <c r="C146">
-        <v>0.73305892237460601</v>
+        <v>0.73457765231564798</v>
       </c>
       <c r="D146">
-        <v>0.80103770119434403</v>
+        <v>0.80223828349241799</v>
       </c>
       <c r="E146">
-        <v>0.67112245718478303</v>
+        <v>0.67373277851009605</v>
       </c>
       <c r="F146">
-        <v>0.75016786871166197</v>
+        <v>0.75223332422282196</v>
       </c>
       <c r="G146">
-        <v>0.82547946474360301</v>
+        <v>0.82619392292318605</v>
       </c>
       <c r="H146">
-        <v>0.63814152417754799</v>
+        <v>0.63949509784504599</v>
       </c>
       <c r="I146">
-        <v>0.70463551464539098</v>
+        <v>0.70541777668171202</v>
       </c>
       <c r="J146">
-        <v>0.78124225592855101</v>
+        <v>0.78219761485239503</v>
       </c>
       <c r="K146">
-        <v>0.83361513199800896</v>
+        <v>0.83431573385412405</v>
       </c>
       <c r="L146">
-        <v>0.94059486390297498</v>
+        <v>0.94076606168736798</v>
       </c>
       <c r="M146">
-        <v>0.96430955922110195</v>
+        <v>0.964631714377576</v>
       </c>
       <c r="N146">
-        <v>0.61984699149341604</v>
+        <v>0.62042476724637097</v>
       </c>
       <c r="O146">
-        <v>0.68887840879013695</v>
+        <v>0.68871094159915702</v>
       </c>
       <c r="P146">
-        <v>0.76942175373476096</v>
+        <v>0.76861400327172003</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>43191</v>
       </c>
       <c r="B147">
-        <v>0.66739675133472098</v>
+        <v>0.66907157351631896</v>
       </c>
       <c r="C147">
-        <v>0.73761748629882595</v>
+        <v>0.73889400971815</v>
       </c>
       <c r="D147">
-        <v>0.80418495993990202</v>
+        <v>0.80506155334457996</v>
       </c>
       <c r="E147">
-        <v>0.66556302392598399</v>
+        <v>0.66744783540618902</v>
       </c>
       <c r="F147">
-        <v>0.74655422834434804</v>
+        <v>0.74788251128999705</v>
       </c>
       <c r="G147">
-        <v>0.824063937776362</v>
+        <v>0.82411344934804498</v>
       </c>
       <c r="H147">
-        <v>0.64721909183306703</v>
+        <v>0.64780140903519001</v>
       </c>
       <c r="I147">
-        <v>0.712132907994527</v>
+        <v>0.71227296695775899</v>
       </c>
       <c r="J147">
-        <v>0.78622154887337303</v>
+        <v>0.786654629087989</v>
       </c>
       <c r="K147">
-        <v>0.86860431230798796</v>
+        <v>0.86968825912705405</v>
       </c>
       <c r="L147">
-        <v>0.97727800854990898</v>
+        <v>0.97789744122219302</v>
       </c>
       <c r="M147">
-        <v>0.98579030971173998</v>
+        <v>0.98580203517992804</v>
       </c>
       <c r="N147">
-        <v>0.62555444764283097</v>
+        <v>0.62654735928791905</v>
       </c>
       <c r="O147">
-        <v>0.69164087355348103</v>
+        <v>0.69178608171448797</v>
       </c>
       <c r="P147">
-        <v>0.76987965499008204</v>
+        <v>0.76937802313706805</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>43282</v>
       </c>
       <c r="B148">
-        <v>0.67416386931971395</v>
+        <v>0.67552795362645401</v>
       </c>
       <c r="C148">
-        <v>0.74457168825327402</v>
+        <v>0.74558171288710096</v>
       </c>
       <c r="D148">
-        <v>0.80999257861150098</v>
+        <v>0.81088760773711399</v>
       </c>
       <c r="E148">
-        <v>0.67133547302754204</v>
+        <v>0.67246612956775098</v>
       </c>
       <c r="F148">
-        <v>0.75576144352770203</v>
+        <v>0.75635281880163796</v>
       </c>
       <c r="G148">
-        <v>0.83180197715033</v>
+        <v>0.831420386027239</v>
       </c>
       <c r="H148">
-        <v>0.65192617993579904</v>
+        <v>0.65206942361371101</v>
       </c>
       <c r="I148">
-        <v>0.71726116884629998</v>
+        <v>0.71688214473666001</v>
       </c>
       <c r="J148">
-        <v>0.79144779539086196</v>
+        <v>0.79181035180995196</v>
       </c>
       <c r="K148">
-        <v>0.87673575252284397</v>
+        <v>0.87797586185044596</v>
       </c>
       <c r="L148">
-        <v>0.98584225329750597</v>
+        <v>0.98618390387495503</v>
       </c>
       <c r="M148">
-        <v>0.99661277714667296</v>
+        <v>0.99677519428404804</v>
       </c>
       <c r="N148">
-        <v>0.62443963842299999</v>
+        <v>0.62526605277907299</v>
       </c>
       <c r="O148">
-        <v>0.69043724153712904</v>
+        <v>0.69056373250208802</v>
       </c>
       <c r="P148">
-        <v>0.76886816036547301</v>
+        <v>0.76839288653448101</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>43374</v>
       </c>
       <c r="B149">
-        <v>0.69270376829195801</v>
+        <v>0.69407233577829597</v>
       </c>
       <c r="C149">
-        <v>0.75991032363836097</v>
+        <v>0.76104110383392798</v>
       </c>
       <c r="D149">
-        <v>0.81911640770817196</v>
+        <v>0.82022786998930897</v>
       </c>
       <c r="E149">
-        <v>0.69131712380747001</v>
+        <v>0.69147405126696004</v>
       </c>
       <c r="F149">
-        <v>0.775952636744348</v>
+        <v>0.77605105200157998</v>
       </c>
       <c r="G149">
-        <v>0.84553456186320697</v>
+        <v>0.84491351292038597</v>
       </c>
       <c r="H149">
-        <v>0.65978327596989905</v>
+        <v>0.66025962502111502</v>
       </c>
       <c r="I149">
-        <v>0.72353154133070696</v>
+        <v>0.72352791940671202</v>
       </c>
       <c r="J149">
-        <v>0.79502047774019502</v>
+        <v>0.79597389456240897</v>
       </c>
       <c r="K149">
-        <v>0.88421083836743897</v>
+        <v>0.88566119299098101</v>
       </c>
       <c r="L149">
-        <v>0.98994866123329395</v>
+        <v>0.99053828986133297</v>
       </c>
       <c r="M149">
-        <v>0.99742804913009298</v>
+        <v>0.99814544563512597</v>
       </c>
       <c r="N149">
-        <v>0.640193568501357</v>
+        <v>0.64153135185927002</v>
       </c>
       <c r="O149">
-        <v>0.70396480449813303</v>
+        <v>0.70455616906716101</v>
       </c>
       <c r="P149">
-        <v>0.77702633606892701</v>
+        <v>0.77679549407491799</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>43466</v>
       </c>
       <c r="B150">
-        <v>0.70038958147583696</v>
+        <v>0.70168518526234003</v>
       </c>
       <c r="C150">
-        <v>0.76616315373105504</v>
+        <v>0.76737049643347299</v>
       </c>
       <c r="D150">
-        <v>0.82598942287997401</v>
+        <v>0.82719808759723001</v>
       </c>
       <c r="E150">
-        <v>0.72112829332014505</v>
+        <v>0.72005751125029105</v>
       </c>
       <c r="F150">
-        <v>0.79611577674992395</v>
+        <v>0.79561268175099098</v>
       </c>
       <c r="G150">
-        <v>0.85797110991896697</v>
+        <v>0.85709641369229606</v>
       </c>
       <c r="H150">
-        <v>0.67275512786393799</v>
+        <v>0.67374959122794298</v>
       </c>
       <c r="I150">
-        <v>0.733511949018679</v>
+        <v>0.73408247059506104</v>
       </c>
       <c r="J150">
-        <v>0.80665457511001504</v>
+        <v>0.80806094502967596</v>
       </c>
       <c r="K150">
-        <v>0.89358214796370194</v>
+        <v>0.895633214783635</v>
       </c>
       <c r="L150">
-        <v>0.99729242321704004</v>
+        <v>0.99838363111661699</v>
       </c>
       <c r="M150">
-        <v>1.00025538300956</v>
+        <v>1.0009986082014299</v>
       </c>
       <c r="N150">
-        <v>0.63455482998401003</v>
+        <v>0.63561667865139004</v>
       </c>
       <c r="O150">
-        <v>0.70215163731222896</v>
+        <v>0.70253899061835201</v>
       </c>
       <c r="P150">
-        <v>0.77785746775118303</v>
+        <v>0.777660528283593</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>43556</v>
       </c>
       <c r="B151">
-        <v>0.71136120771215805</v>
+        <v>0.71292230507951504</v>
       </c>
       <c r="C151">
-        <v>0.77642672441210203</v>
+        <v>0.77776041435620302</v>
       </c>
       <c r="D151">
-        <v>0.83487271868941104</v>
+        <v>0.83596387205352396</v>
       </c>
       <c r="E151">
-        <v>0.75613871961771395</v>
+        <v>0.75589411061421297</v>
       </c>
       <c r="F151">
-        <v>0.82301879871324302</v>
+        <v>0.82304091688427805</v>
       </c>
       <c r="G151">
-        <v>0.87493673559013996</v>
+        <v>0.87431918606313996</v>
       </c>
       <c r="H151">
-        <v>0.69653637330579599</v>
+        <v>0.69788569214599705</v>
       </c>
       <c r="I151">
-        <v>0.75297529887985304</v>
+        <v>0.75378657276431105</v>
       </c>
       <c r="J151">
-        <v>0.82373176137654502</v>
+        <v>0.82491260143171896</v>
       </c>
       <c r="K151">
-        <v>0.89798190867070904</v>
+        <v>0.899213257259592</v>
       </c>
       <c r="L151">
-        <v>1.0044358347370399</v>
+        <v>1.0047847258914</v>
       </c>
       <c r="M151">
-        <v>1.00217918740847</v>
+        <v>1.00199468720451</v>
       </c>
       <c r="N151">
-        <v>0.64683917524450896</v>
+        <v>0.64851683453440601</v>
       </c>
       <c r="O151">
-        <v>0.71271685958328501</v>
+        <v>0.71367357645278096</v>
       </c>
       <c r="P151">
-        <v>0.78507797073038299</v>
+        <v>0.785298262141371</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>43647</v>
       </c>
       <c r="B152">
-        <v>0.73673286470962296</v>
+        <v>0.73868525214146097</v>
       </c>
       <c r="C152">
-        <v>0.79971455116096601</v>
+        <v>0.80135835208678796</v>
       </c>
       <c r="D152">
-        <v>0.85556560224434697</v>
+        <v>0.85691383045465896</v>
       </c>
       <c r="E152">
-        <v>0.80806048535874897</v>
+        <v>0.80777732208626796</v>
       </c>
       <c r="F152">
-        <v>0.86792058425418395</v>
+        <v>0.86733384251708701</v>
       </c>
       <c r="G152">
-        <v>0.90437364832919598</v>
+        <v>0.903205508776318</v>
       </c>
       <c r="H152">
-        <v>0.74750551450166303</v>
+        <v>0.75000296321625703</v>
       </c>
       <c r="I152">
-        <v>0.79284527236824198</v>
+        <v>0.79447587288132404</v>
       </c>
       <c r="J152">
-        <v>0.86086493851299795</v>
+        <v>0.86269322065034704</v>
       </c>
       <c r="K152">
-        <v>0.89899910465496402</v>
+        <v>0.90095679149346297</v>
       </c>
       <c r="L152">
-        <v>1.0095570582534601</v>
+        <v>1.01077594196302</v>
       </c>
       <c r="M152">
-        <v>1.0082947136095</v>
+        <v>1.0087857404759899</v>
       </c>
       <c r="N152">
-        <v>0.65382617775641505</v>
+        <v>0.65499146895726401</v>
       </c>
       <c r="O152">
-        <v>0.72442331830659501</v>
+        <v>0.72547628187503099</v>
       </c>
       <c r="P152">
-        <v>0.79580143725943697</v>
+        <v>0.79621480356271102</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>43739</v>
       </c>
       <c r="B153">
-        <v>0.79476338576674699</v>
+        <v>0.79680138242964305</v>
       </c>
       <c r="C153">
-        <v>0.84907838372250999</v>
+        <v>0.85071632195706703</v>
       </c>
       <c r="D153">
-        <v>0.894816352390846</v>
+        <v>0.89575093987952303</v>
       </c>
       <c r="E153">
-        <v>0.91587206620626505</v>
+        <v>0.91516876835762395</v>
       </c>
       <c r="F153">
-        <v>0.95566473955418696</v>
+        <v>0.95446236461880796</v>
       </c>
       <c r="G153">
-        <v>0.95692771858619696</v>
+        <v>0.95534682443570496</v>
       </c>
       <c r="H153">
-        <v>0.84104585244749797</v>
+        <v>0.84472618873879002</v>
       </c>
       <c r="I153">
-        <v>0.865825574812359</v>
+        <v>0.86830246052214299</v>
       </c>
       <c r="J153">
-        <v>0.92707914056636698</v>
+        <v>0.92810565292162295</v>
       </c>
       <c r="K153">
-        <v>0.90151213268875996</v>
+        <v>0.90181968499907195</v>
       </c>
       <c r="L153">
-        <v>1.0093177204961199</v>
+        <v>1.00918779215926</v>
       </c>
       <c r="M153">
-        <v>1.01095926139341</v>
+        <v>1.01133824439146</v>
       </c>
       <c r="N153">
-        <v>0.66752633437486897</v>
+        <v>0.66850142461427797</v>
       </c>
       <c r="O153">
-        <v>0.74467152515587398</v>
+        <v>0.74587005780676097</v>
       </c>
       <c r="P153">
-        <v>0.81133113983182903</v>
+        <v>0.811760501516952</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>43831</v>
       </c>
       <c r="B154">
-        <v>0.92452511696481499</v>
+        <v>0.92660935080915396</v>
       </c>
       <c r="C154">
-        <v>0.961262536390592</v>
+        <v>0.96328043608698199</v>
       </c>
       <c r="D154">
-        <v>0.98208447772527396</v>
+        <v>0.98262109291560595</v>
       </c>
       <c r="E154">
-        <v>1.15820752177932</v>
+        <v>1.15686744000844</v>
       </c>
       <c r="F154">
-        <v>1.1444139200925101</v>
+        <v>1.14286023709311</v>
       </c>
       <c r="G154">
-        <v>1.0593874244867001</v>
+        <v>1.0576967532122901</v>
       </c>
       <c r="H154">
-        <v>1.04419482479654</v>
+        <v>1.04867773665775</v>
       </c>
       <c r="I154">
-        <v>1.01777137920367</v>
+        <v>1.0206241842727799</v>
       </c>
       <c r="J154">
-        <v>1.07177439726332</v>
+        <v>1.07086768015814</v>
       </c>
       <c r="K154">
-        <v>0.92813865625869296</v>
+        <v>0.92848246835442305</v>
       </c>
       <c r="L154">
-        <v>1.03694788296346</v>
+        <v>1.03666287241327</v>
       </c>
       <c r="M154">
-        <v>1.0276826792824001</v>
+        <v>1.02824270225009</v>
       </c>
       <c r="N154">
-        <v>0.70400836508818199</v>
+        <v>0.70526443948443196</v>
       </c>
       <c r="O154">
-        <v>0.80806700160595002</v>
+        <v>0.81167905615566704</v>
       </c>
       <c r="P154">
-        <v>0.85552150406023797</v>
+        <v>0.85739771699526302</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>43922</v>
       </c>
       <c r="B155">
-        <v>1.1691007498800099</v>
+        <v>1.1701997432345701</v>
       </c>
       <c r="C155">
-        <v>1.18472053113357</v>
+        <v>1.1880397840743799</v>
       </c>
       <c r="D155">
-        <v>1.1688930366722701</v>
+        <v>1.16891132348996</v>
       </c>
       <c r="E155">
-        <v>1.6117895593276399</v>
+        <v>1.6057912490586601</v>
       </c>
       <c r="F155">
-        <v>1.4818543461709099</v>
+        <v>1.4776915733029301</v>
       </c>
       <c r="G155">
-        <v>1.22217055755468</v>
+        <v>1.21936014837145</v>
       </c>
       <c r="H155">
-        <v>1.44023410940909</v>
+        <v>1.4457521688792001</v>
       </c>
       <c r="I155">
-        <v>1.30065391801458</v>
+        <v>1.30365567447707</v>
       </c>
       <c r="J155">
-        <v>1.4079554472225599</v>
+        <v>1.40411519513134</v>
       </c>
       <c r="K155">
-        <v>0.96131291032482102</v>
+        <v>0.96057810122764697</v>
       </c>
       <c r="L155">
-        <v>1.08310869410174</v>
+        <v>1.0809859659408201</v>
       </c>
       <c r="M155">
-        <v>1.0604250521972201</v>
+        <v>1.0602855281308099</v>
       </c>
       <c r="N155">
-        <v>0.79316630520659004</v>
+        <v>0.79450426485066294</v>
       </c>
       <c r="O155">
-        <v>0.99728259595427604</v>
+        <v>1.0119635935911699</v>
       </c>
       <c r="P155">
-        <v>0.96334423540895298</v>
+        <v>0.96968296891542205</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>44013</v>
       </c>
       <c r="B156">
-        <v>1.08946108010556</v>
+        <v>1.0905095025895699</v>
       </c>
       <c r="C156">
-        <v>1.09672171989093</v>
+        <v>1.0986531159108399</v>
       </c>
       <c r="D156">
-        <v>1.0651978576546299</v>
+        <v>1.0655197626366799</v>
       </c>
       <c r="E156">
-        <v>1.4729970472081899</v>
+        <v>1.46620200802247</v>
       </c>
       <c r="F156">
-        <v>1.38813907100759</v>
+        <v>1.38375584363717</v>
       </c>
       <c r="G156">
-        <v>1.1779264615618501</v>
+        <v>1.1754310803621</v>
       </c>
       <c r="H156">
-        <v>1.2968036309928399</v>
+        <v>1.30362139851115</v>
       </c>
       <c r="I156">
-        <v>1.1990216408933301</v>
+        <v>1.20379396292065</v>
       </c>
       <c r="J156">
-        <v>1.1842045974006301</v>
+        <v>1.18442069638069</v>
       </c>
       <c r="K156">
-        <v>0.95910128510345605</v>
+        <v>0.95879479194315298</v>
       </c>
       <c r="L156">
-        <v>1.0773801520075099</v>
+        <v>1.0756200890531</v>
       </c>
       <c r="M156">
-        <v>1.04897235016766</v>
+        <v>1.0483241220855499</v>
       </c>
       <c r="N156">
-        <v>0.77834902572170395</v>
+        <v>0.77795711370086296</v>
       </c>
       <c r="O156">
-        <v>0.89053290191131895</v>
+        <v>0.89494365649253205</v>
       </c>
       <c r="P156">
-        <v>0.91788835195017004</v>
+        <v>0.91926518967200199</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>44105</v>
       </c>
       <c r="B157">
-        <v>0.94479668075697198</v>
+        <v>0.946901097543982</v>
       </c>
       <c r="C157">
-        <v>0.98620420146665499</v>
+        <v>0.98807228241231104</v>
       </c>
       <c r="D157">
-        <v>0.98985621997608497</v>
+        <v>0.99106603413819605</v>
       </c>
       <c r="E157">
-        <v>1.1593402661607399</v>
+        <v>1.1560116185496201</v>
       </c>
       <c r="F157">
-        <v>1.1762444362964799</v>
+        <v>1.17397250185442</v>
       </c>
       <c r="G157">
-        <v>1.08049652936077</v>
+        <v>1.07937630152606</v>
       </c>
       <c r="H157">
-        <v>1.03806330083447</v>
+        <v>1.04369414398231</v>
       </c>
       <c r="I157">
-        <v>1.0233990204182399</v>
+        <v>1.0269312390879699</v>
       </c>
       <c r="J157">
-        <v>1.0445374235345</v>
+        <v>1.0470075438748001</v>
       </c>
       <c r="K157">
-        <v>0.93312660781490697</v>
+        <v>0.93401444180902404</v>
       </c>
       <c r="L157">
-        <v>1.0492607230265301</v>
+        <v>1.04824297476635</v>
       </c>
       <c r="M157">
-        <v>1.0282934979977101</v>
+        <v>1.0281127310596101</v>
       </c>
       <c r="N157">
-        <v>0.78776671157439804</v>
+        <v>0.79046562299456402</v>
       </c>
       <c r="O157">
-        <v>0.86663417928346298</v>
+        <v>0.87055776881993496</v>
       </c>
       <c r="P157">
-        <v>0.89855853511620698</v>
+        <v>0.89984148717071299</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>44197</v>
       </c>
       <c r="B158">
-        <v>0.88068473939221603</v>
+        <v>0.881996549331174</v>
       </c>
       <c r="C158">
-        <v>0.93042455980564498</v>
+        <v>0.93184759026439801</v>
       </c>
       <c r="D158">
-        <v>0.95265749047324899</v>
+        <v>0.953540125011341</v>
       </c>
       <c r="E158">
-        <v>1.0154317750061701</v>
+        <v>1.0130314040792301</v>
       </c>
       <c r="F158">
-        <v>1.0578614847525101</v>
+        <v>1.05780388783192</v>
       </c>
       <c r="G158">
-        <v>1.01824492807903</v>
+        <v>1.0181730303960399</v>
       </c>
       <c r="H158">
-        <v>0.91320906539223401</v>
+        <v>0.91771416623822999</v>
       </c>
       <c r="I158">
-        <v>0.93069980771449901</v>
+        <v>0.93390226148883904</v>
       </c>
       <c r="J158">
-        <v>0.97846563380723806</v>
+        <v>0.98076874827960003</v>
       </c>
       <c r="K158">
-        <v>0.90388015945983902</v>
+        <v>0.90417965518362498</v>
       </c>
       <c r="L158">
-        <v>1.0110646373443299</v>
+        <v>1.0104471154854999</v>
       </c>
       <c r="M158">
-        <v>1.0052510375066399</v>
+        <v>1.0054311579772499</v>
       </c>
       <c r="N158">
-        <v>0.81602957232575202</v>
+        <v>0.81668967657250502</v>
       </c>
       <c r="O158">
-        <v>0.87732558430199503</v>
+        <v>0.87835093389452901</v>
       </c>
       <c r="P158">
-        <v>0.90056750592513302</v>
+        <v>0.90041549536197696</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>44287</v>
       </c>
       <c r="B159">
-        <v>0.84774620392414901</v>
+        <v>0.848927294809382</v>
       </c>
       <c r="C159">
-        <v>0.90183340608754103</v>
+        <v>0.90370814815432499</v>
       </c>
       <c r="D159">
-        <v>0.93417747605363</v>
+        <v>0.93567376332835395</v>
       </c>
       <c r="E159">
-        <v>0.94868001908714195</v>
+        <v>0.94730626731318301</v>
       </c>
       <c r="F159">
-        <v>0.99814244539755104</v>
+        <v>0.99972507274121702</v>
       </c>
       <c r="G159">
-        <v>0.98500177935532096</v>
+        <v>0.98573663225511399</v>
       </c>
       <c r="H159">
-        <v>0.85213027239185202</v>
+        <v>0.85681672593649905</v>
       </c>
       <c r="I159">
-        <v>0.88293563461067603</v>
+        <v>0.88681317641718505</v>
       </c>
       <c r="J159">
-        <v>0.94601910570002901</v>
+        <v>0.94978654889496705</v>
       </c>
       <c r="K159">
-        <v>0.88253766095170005</v>
+        <v>0.88198489255382995</v>
       </c>
       <c r="L159">
-        <v>0.98838569514090202</v>
+        <v>0.98758981383098898</v>
       </c>
       <c r="M159">
-        <v>0.99057867587375903</v>
+        <v>0.99058476266647499</v>
       </c>
       <c r="N159">
-        <v>0.83642922112120199</v>
+        <v>0.83596064499855405</v>
       </c>
       <c r="O159">
-        <v>0.89211101318305897</v>
+        <v>0.89303646789367996</v>
       </c>
       <c r="P159">
-        <v>0.90845922085295305</v>
+        <v>0.90857524326309402</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>44378</v>
       </c>
       <c r="B160">
-        <v>0.82875505712099695</v>
+        <v>0.82990475929892804</v>
       </c>
       <c r="C160">
-        <v>0.88804032556492596</v>
+        <v>0.88962140903380205</v>
       </c>
       <c r="D160">
-        <v>0.92464991345525704</v>
+        <v>0.92582233912208101</v>
       </c>
       <c r="E160">
-        <v>0.92424538351021301</v>
+        <v>0.92294323097057795</v>
       </c>
       <c r="F160">
-        <v>0.98320507218226905</v>
+        <v>0.98408089049162295</v>
       </c>
       <c r="G160">
-        <v>0.97756323762994801</v>
+        <v>0.97780953013808103</v>
       </c>
       <c r="H160">
-        <v>0.83880927195571298</v>
+        <v>0.84293640809342796</v>
       </c>
       <c r="I160">
-        <v>0.87373043681059503</v>
+        <v>0.87700719489774703</v>
       </c>
       <c r="J160">
-        <v>0.93482687919850205</v>
+        <v>0.937824367624151</v>
       </c>
       <c r="K160">
-        <v>0.87924500618560597</v>
+        <v>0.87970333974221504</v>
       </c>
       <c r="L160">
-        <v>0.989242288298251</v>
+        <v>0.989109851035881</v>
       </c>
       <c r="M160">
-        <v>0.98934987193605495</v>
+        <v>0.98937471865841098</v>
       </c>
       <c r="N160">
-        <v>0.806029542470726</v>
+        <v>0.80560049248412602</v>
       </c>
       <c r="O160">
-        <v>0.86715148341145698</v>
+        <v>0.86783239661576095</v>
       </c>
       <c r="P160">
-        <v>0.89571792986193599</v>
+        <v>0.89568241353506395</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>44470</v>
       </c>
       <c r="B161">
-        <v>0.81814109413911895</v>
+        <v>0.81987272966376801</v>
       </c>
       <c r="C161">
-        <v>0.87258324569713697</v>
+        <v>0.87431638083145302</v>
       </c>
       <c r="D161">
-        <v>0.90564780008503298</v>
+        <v>0.90684804521905604</v>
       </c>
       <c r="E161">
-        <v>0.89255982815886004</v>
+        <v>0.89330102010606305</v>
       </c>
       <c r="F161">
-        <v>0.95045458726891796</v>
+        <v>0.95191894058725302</v>
       </c>
       <c r="G161">
-        <v>0.95582733482132398</v>
+        <v>0.95624335134031302</v>
       </c>
       <c r="H161">
-        <v>0.82175842261004195</v>
+        <v>0.825805854933788</v>
       </c>
       <c r="I161">
-        <v>0.85559852025794803</v>
+        <v>0.85884740271385795</v>
       </c>
       <c r="J161">
-        <v>0.89872557562841904</v>
+        <v>0.90151406012219404</v>
       </c>
       <c r="K161">
-        <v>0.87354480285987002</v>
+        <v>0.87328046888027999</v>
       </c>
       <c r="L161">
-        <v>0.98016629141883904</v>
+        <v>0.97934386561779196</v>
       </c>
       <c r="M161">
-        <v>0.983984853092568</v>
+        <v>0.98356429519917699</v>
       </c>
       <c r="N161">
-        <v>0.79789972973916001</v>
+        <v>0.79818774177575003</v>
       </c>
       <c r="O161">
-        <v>0.84871206759837603</v>
+        <v>0.84931131581943198</v>
       </c>
       <c r="P161">
-        <v>0.88172538628602604</v>
+        <v>0.88168911619727497</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>44562</v>
       </c>
       <c r="B162">
-        <v>0.80338509579402095</v>
+        <v>0.80544089674917896</v>
       </c>
       <c r="C162">
-        <v>0.85919860792583302</v>
+        <v>0.86139417022249798</v>
       </c>
       <c r="D162">
-        <v>0.89531912489783705</v>
+        <v>0.89699193498705798</v>
       </c>
       <c r="E162">
-        <v>0.84356193827531101</v>
+        <v>0.84392804932549004</v>
       </c>
       <c r="F162">
-        <v>0.91062580413643601</v>
+        <v>0.912176370311503</v>
       </c>
       <c r="G162">
-        <v>0.93261850026044701</v>
+        <v>0.93325709169206195</v>
       </c>
       <c r="H162">
-        <v>0.77350291423988005</v>
+        <v>0.77747290319386497</v>
       </c>
       <c r="I162">
-        <v>0.81778321766296402</v>
+        <v>0.82099214687416699</v>
       </c>
       <c r="J162">
-        <v>0.87006206995056901</v>
+        <v>0.87300588024272296</v>
       </c>
       <c r="K162">
-        <v>0.85666307046741097</v>
+        <v>0.85659983155558195</v>
       </c>
       <c r="L162">
-        <v>0.96306137015609505</v>
+        <v>0.96276572947471695</v>
       </c>
       <c r="M162">
-        <v>0.97508915576387101</v>
+        <v>0.975551535798303</v>
       </c>
       <c r="N162">
-        <v>0.83221851208309305</v>
+        <v>0.83336983684683696</v>
       </c>
       <c r="O162">
-        <v>0.86951347661179401</v>
+        <v>0.87098397233727698</v>
       </c>
       <c r="P162">
-        <v>0.88952035827053799</v>
+        <v>0.89006766787045</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>44652</v>
       </c>
       <c r="B163">
-        <v>0.80395804615636302</v>
+        <v>0.80603536558880096</v>
       </c>
       <c r="C163">
-        <v>0.85794156124723098</v>
+        <v>0.86006320864197305</v>
       </c>
       <c r="D163">
-        <v>0.89357557806670695</v>
+        <v>0.89522436472579603</v>
       </c>
       <c r="E163">
-        <v>0.83013564629377101</v>
+        <v>0.83028404851766402</v>
       </c>
       <c r="F163">
-        <v>0.89919509816462595</v>
+        <v>0.90081353304515699</v>
       </c>
       <c r="G163">
-        <v>0.92636940935197198</v>
+        <v>0.92721809219771101</v>
       </c>
       <c r="H163">
-        <v>0.74205525080287904</v>
+        <v>0.74587968807310101</v>
       </c>
       <c r="I163">
-        <v>0.79371116289751997</v>
+        <v>0.79677766648424597</v>
       </c>
       <c r="J163">
-        <v>0.85627843479722099</v>
+        <v>0.85900707049389902</v>
       </c>
       <c r="K163">
-        <v>0.85996082228816795</v>
+        <v>0.86005579254587805</v>
       </c>
       <c r="L163">
-        <v>0.96623672460945398</v>
+        <v>0.96604325739460595</v>
       </c>
       <c r="M163">
-        <v>0.97716620110135599</v>
+        <v>0.97749220619300903</v>
       </c>
       <c r="N163">
-        <v>0.86376841848230901</v>
+        <v>0.86514821788423601</v>
       </c>
       <c r="O163">
-        <v>0.886193724669601</v>
+        <v>0.887079542064796</v>
       </c>
       <c r="P163">
-        <v>0.89205713253739505</v>
+        <v>0.89220866001961197</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>44743</v>
       </c>
       <c r="B164">
-        <v>0.77158742150411397</v>
+        <v>0.77432096864716105</v>
       </c>
       <c r="C164">
-        <v>0.83428622866758095</v>
+        <v>0.83675402561944801</v>
       </c>
       <c r="D164">
-        <v>0.87784765245815299</v>
+        <v>0.87994467671300902</v>
       </c>
       <c r="E164">
-        <v>0.788042225021925</v>
+        <v>0.78883367396858906</v>
       </c>
       <c r="F164">
-        <v>0.86904640349890405</v>
+        <v>0.87104208461152999</v>
       </c>
       <c r="G164">
-        <v>0.90700305698453798</v>
+        <v>0.90837143909029705</v>
       </c>
       <c r="H164">
-        <v>0.70937301921421902</v>
+        <v>0.71325976598647201</v>
       </c>
       <c r="I164">
-        <v>0.76841931089517901</v>
+        <v>0.77133919552125496</v>
       </c>
       <c r="J164">
-        <v>0.83499470236802598</v>
+        <v>0.83839484584716095</v>
       </c>
       <c r="K164">
-        <v>0.86405783482969301</v>
+        <v>0.86471252424876899</v>
       </c>
       <c r="L164">
-        <v>0.97403325763513204</v>
+        <v>0.97418320958488602</v>
       </c>
       <c r="M164">
-        <v>0.984423596246227</v>
+        <v>0.98519026955744704</v>
       </c>
       <c r="N164">
-        <v>0.797414595976075</v>
+        <v>0.80052703641234602</v>
       </c>
       <c r="O164">
-        <v>0.83870537480681595</v>
+        <v>0.84060549413172703</v>
       </c>
       <c r="P164">
-        <v>0.86685875544486601</v>
+        <v>0.86721707672744497</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>44835</v>
       </c>
       <c r="B165">
-        <v>0.74802787988974395</v>
+        <v>0.75056957244653799</v>
       </c>
       <c r="C165">
-        <v>0.809820542500992</v>
+        <v>0.81213343972344998</v>
       </c>
       <c r="D165">
-        <v>0.85808529687574098</v>
+        <v>0.86006377582176496</v>
       </c>
       <c r="E165">
-        <v>0.75696991064206498</v>
+        <v>0.75871742601636505</v>
       </c>
       <c r="F165">
-        <v>0.83111423687931896</v>
+        <v>0.83330129393983998</v>
       </c>
       <c r="G165">
-        <v>0.88042197456652704</v>
+        <v>0.88156200031483101</v>
       </c>
       <c r="H165">
-        <v>0.69224121212814305</v>
+        <v>0.69517490277565996</v>
       </c>
       <c r="I165">
-        <v>0.75060142943144603</v>
+        <v>0.75281793919194295</v>
       </c>
       <c r="J165">
-        <v>0.81437278960321302</v>
+        <v>0.81715212580215602</v>
       </c>
       <c r="K165">
-        <v>0.848492849676589</v>
+        <v>0.85016499326962902</v>
       </c>
       <c r="L165">
-        <v>0.954554589237113</v>
+        <v>0.95611803867387901</v>
       </c>
       <c r="M165">
-        <v>0.97167191340891101</v>
+        <v>0.97355886314030105</v>
       </c>
       <c r="N165">
-        <v>0.74993363782302502</v>
+        <v>0.752557875875833</v>
       </c>
       <c r="O165">
-        <v>0.79883538078529803</v>
+        <v>0.80038616563630105</v>
       </c>
       <c r="P165">
-        <v>0.84238339718085797</v>
+        <v>0.84273796024463998</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>44927</v>
       </c>
       <c r="B166">
-        <v>0.73666277063099195</v>
+        <v>0.739549470628453</v>
       </c>
       <c r="C166">
-        <v>0.79824187188698603</v>
+        <v>0.80077227944713303</v>
       </c>
       <c r="D166">
-        <v>0.84853860196071096</v>
+        <v>0.85043875379796596</v>
       </c>
       <c r="E166">
-        <v>0.72955279106635196</v>
+        <v>0.73245979858156995</v>
       </c>
       <c r="F166">
-        <v>0.80422854540027999</v>
+        <v>0.80703730942670104</v>
       </c>
       <c r="G166">
-        <v>0.861635943492704</v>
+        <v>0.86296724575853501</v>
       </c>
       <c r="H166">
-        <v>0.68539514405758295</v>
+        <v>0.68880406223948698</v>
       </c>
       <c r="I166">
-        <v>0.74329954277704702</v>
+        <v>0.74588649416007402</v>
       </c>
       <c r="J166">
-        <v>0.80627377924101196</v>
+        <v>0.80886172162313896</v>
       </c>
       <c r="K166">
-        <v>0.85085198285350505</v>
+        <v>0.85358870618666205</v>
       </c>
       <c r="L166">
-        <v>0.95558459475533897</v>
+        <v>0.95812872405664695</v>
       </c>
       <c r="M166">
-        <v>0.97100983823267095</v>
+        <v>0.97319855278213296</v>
       </c>
       <c r="N166">
-        <v>0.73453776870288701</v>
+        <v>0.73709022336112096</v>
       </c>
       <c r="O166">
-        <v>0.784826307544497</v>
+        <v>0.78631753356518197</v>
       </c>
       <c r="P166">
-        <v>0.83246926582197001</v>
+        <v>0.83283388415926696</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>45017</v>
       </c>
       <c r="B167">
-        <v>0.71789257139356699</v>
+        <v>0.72109078793581505</v>
       </c>
       <c r="C167">
-        <v>0.78075665559914398</v>
+        <v>0.78339573051281197</v>
       </c>
       <c r="D167">
-        <v>0.83425671724676898</v>
+        <v>0.83604104793865996</v>
       </c>
       <c r="E167">
-        <v>0.70459424070889898</v>
+        <v>0.70764428459682804</v>
       </c>
       <c r="F167">
-        <v>0.781143142896775</v>
+        <v>0.784119395799451</v>
       </c>
       <c r="G167">
-        <v>0.84694821571198997</v>
+        <v>0.84849139643936</v>
       </c>
       <c r="H167">
-        <v>0.67168996132857794</v>
+        <v>0.67514129647244903</v>
       </c>
       <c r="I167">
-        <v>0.73057239541047303</v>
+        <v>0.73325448782509495</v>
       </c>
       <c r="J167">
-        <v>0.79085072393494904</v>
+        <v>0.79318528796070498</v>
       </c>
       <c r="K167">
-        <v>0.84550877497189003</v>
+        <v>0.84816264439357703</v>
       </c>
       <c r="L167">
-        <v>0.94875715683719897</v>
+        <v>0.95123687164589998</v>
       </c>
       <c r="M167">
-        <v>0.96593172884947398</v>
+        <v>0.96796360880383003</v>
       </c>
       <c r="N167">
-        <v>0.70866224013560697</v>
+        <v>0.71149401323798001</v>
       </c>
       <c r="O167">
-        <v>0.75983788543665898</v>
+        <v>0.76100257990175701</v>
       </c>
       <c r="P167">
-        <v>0.81491637051803201</v>
+        <v>0.81474135314595497</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>45108</v>
       </c>
       <c r="B168">
-        <v>0.70613335580471004</v>
+        <v>0.70928523934499299</v>
       </c>
       <c r="C168">
-        <v>0.77033632666705298</v>
+        <v>0.77281855760788598</v>
       </c>
       <c r="D168">
-        <v>0.82624382007233299</v>
+        <v>0.82790073181145096</v>
       </c>
       <c r="E168">
-        <v>0.67920027581178999</v>
+        <v>0.68227995876402003</v>
       </c>
       <c r="F168">
-        <v>0.76122955406536896</v>
+        <v>0.76408398824845503</v>
       </c>
       <c r="G168">
-        <v>0.83463365364031095</v>
+        <v>0.83607740971801103</v>
       </c>
       <c r="H168">
-        <v>0.66000900569965104</v>
+        <v>0.66328864094849405</v>
       </c>
       <c r="I168">
-        <v>0.71918923999366702</v>
+        <v>0.72162972192365105</v>
       </c>
       <c r="J168">
-        <v>0.78018722069349999</v>
+        <v>0.78244619335596299</v>
       </c>
       <c r="K168">
-        <v>0.85028567427760005</v>
+        <v>0.85299356932277004</v>
       </c>
       <c r="L168">
-        <v>0.95119573458711204</v>
+        <v>0.95347472931072197</v>
       </c>
       <c r="M168">
-        <v>0.96628338165275196</v>
+        <v>0.96818765852479505</v>
       </c>
       <c r="N168">
-        <v>0.69613762454633299</v>
+        <v>0.69872796421886096</v>
       </c>
       <c r="O168">
-        <v>0.74803504620968297</v>
+        <v>0.74894776801377805</v>
       </c>
       <c r="P168">
-        <v>0.80611733955484299</v>
+        <v>0.80572396774160204</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>45200</v>
       </c>
       <c r="B169">
-        <v>0.70902394362620402</v>
+        <v>0.71224382690889898</v>
       </c>
       <c r="C169">
-        <v>0.772280913974981</v>
+        <v>0.77471354895858502</v>
       </c>
       <c r="D169">
-        <v>0.82503965601237095</v>
+        <v>0.82653061635391101</v>
       </c>
       <c r="E169">
-        <v>0.67217906674275796</v>
+        <v>0.67424438368395301</v>
       </c>
       <c r="F169">
-        <v>0.75875726432823898</v>
+        <v>0.76043159309518005</v>
       </c>
       <c r="G169">
-        <v>0.83316762861903004</v>
+        <v>0.83380046498655302</v>
       </c>
       <c r="H169">
-        <v>0.66022878426659504</v>
+        <v>0.66350601786991303</v>
       </c>
       <c r="I169">
-        <v>0.71895173866145601</v>
+        <v>0.72119539223662299</v>
       </c>
       <c r="J169">
-        <v>0.77655191809041901</v>
+        <v>0.77842107403082805</v>
       </c>
       <c r="K169">
-        <v>0.86445230547605301</v>
+        <v>0.86752153959139799</v>
       </c>
       <c r="L169">
-        <v>0.967458375896314</v>
+        <v>0.96979287936041103</v>
       </c>
       <c r="M169">
-        <v>0.97625931691238299</v>
+        <v>0.97799348601547698</v>
       </c>
       <c r="N169">
-        <v>0.69241242501851297</v>
+        <v>0.69555285180798498</v>
       </c>
       <c r="O169">
-        <v>0.74299428696125402</v>
+        <v>0.74447787474596205</v>
       </c>
       <c r="P169">
-        <v>0.80123639609144004</v>
+        <v>0.80114967769774204</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>45292</v>
       </c>
       <c r="B170">
-        <v>0.71247411906897995</v>
+        <v>0.71587775368227902</v>
       </c>
       <c r="C170">
-        <v>0.76990904013235095</v>
+        <v>0.77248460108653905</v>
       </c>
       <c r="D170">
-        <v>0.82118947043553803</v>
+        <v>0.82276345406297802</v>
       </c>
       <c r="E170">
-        <v>0.66055837083220803</v>
+        <v>0.66250589623312695</v>
       </c>
       <c r="F170">
-        <v>0.74220614628142501</v>
+        <v>0.74380731260787702</v>
       </c>
       <c r="G170">
-        <v>0.82148511412244696</v>
+        <v>0.82196677988094702</v>
       </c>
       <c r="H170">
-        <v>0.64576397177660205</v>
+        <v>0.64848692070239</v>
       </c>
       <c r="I170">
-        <v>0.70652507835414302</v>
+        <v>0.70847376341939206</v>
       </c>
       <c r="J170">
-        <v>0.76941834627339101</v>
+        <v>0.77123804520567596</v>
       </c>
       <c r="K170">
-        <v>0.87256775166677902</v>
+        <v>0.87549565631325199</v>
       </c>
       <c r="L170">
-        <v>0.97152789092300795</v>
+        <v>0.97391622315563997</v>
       </c>
       <c r="M170">
-        <v>0.97740230808235695</v>
+        <v>0.97928967099642095</v>
       </c>
       <c r="N170">
-        <v>0.68077415546150399</v>
+        <v>0.68385482651412099</v>
       </c>
       <c r="O170">
-        <v>0.73009391907491095</v>
+        <v>0.73158187112197404</v>
       </c>
       <c r="P170">
-        <v>0.79139056440795297</v>
+        <v>0.79142127430051101</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>45383</v>
       </c>
       <c r="B171">
-        <v>0.70908642802630595</v>
+        <v>0.71189634486340503</v>
       </c>
       <c r="C171">
-        <v>0.76568151067847701</v>
+        <v>0.76794178784309697</v>
       </c>
       <c r="D171">
-        <v>0.81747365411598005</v>
+        <v>0.81888843798836997</v>
       </c>
       <c r="E171">
-        <v>0.65335234842334799</v>
+        <v>0.65512606577598598</v>
       </c>
       <c r="F171">
-        <v>0.73182370348984305</v>
+        <v>0.73348635450036004</v>
       </c>
       <c r="G171">
-        <v>0.81347558393824904</v>
+        <v>0.81407578118177704</v>
       </c>
       <c r="H171">
-        <v>0.638737163802227</v>
+        <v>0.64100832317083201</v>
       </c>
       <c r="I171">
-        <v>0.700207527657986</v>
+        <v>0.70199844344664097</v>
       </c>
       <c r="J171">
-        <v>0.76431120170229405</v>
+        <v>0.76615248513292999</v>
       </c>
       <c r="K171">
-        <v>0.87148474413275501</v>
+        <v>0.874939749430514</v>
       </c>
       <c r="L171">
-        <v>0.96894232319155005</v>
+        <v>0.97145275660702601</v>
       </c>
       <c r="M171">
-        <v>0.97409689906395303</v>
+        <v>0.97566464066252501</v>
       </c>
       <c r="N171">
-        <v>0.67482763872525797</v>
+        <v>0.67811736815433798</v>
       </c>
       <c r="O171">
-        <v>0.72639102840445002</v>
+        <v>0.72810577521945796</v>
       </c>
       <c r="P171">
-        <v>0.78847853780431698</v>
+        <v>0.78876166532950998</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>45474</v>
       </c>
       <c r="B172">
-        <v>0.69010878830340605</v>
+        <v>0.691617669609634</v>
       </c>
       <c r="C172">
-        <v>0.75216579750406098</v>
+        <v>0.75347426860394096</v>
       </c>
       <c r="D172">
-        <v>0.81101191472249301</v>
+        <v>0.81204820586746795</v>
       </c>
       <c r="E172">
-        <v>0.658755086648938</v>
+        <v>0.65969189217399204</v>
       </c>
       <c r="F172">
-        <v>0.73396341626635597</v>
+        <v>0.73486792910565402</v>
       </c>
       <c r="G172">
-        <v>0.81356437072615895</v>
+        <v>0.813704520970845</v>
       </c>
       <c r="H172">
-        <v>0.62426354391720495</v>
+        <v>0.62595182623133006</v>
       </c>
       <c r="I172">
-        <v>0.68820325225054302</v>
+        <v>0.68958913602857397</v>
       </c>
       <c r="J172">
-        <v>0.75807373721443505</v>
+        <v>0.75980768001815902</v>
       </c>
       <c r="K172">
-        <v>0.86639544134901203</v>
+        <v>0.86807316155623304</v>
       </c>
       <c r="L172">
-        <v>0.96161810920691604</v>
+        <v>0.96285704135156003</v>
       </c>
       <c r="M172">
-        <v>0.96945010085151495</v>
+        <v>0.97070686110909199</v>
       </c>
       <c r="N172">
-        <v>0.65655393319900002</v>
+        <v>0.65905068868528005</v>
       </c>
       <c r="O172">
-        <v>0.71339879913842297</v>
+        <v>0.714769996549252</v>
       </c>
       <c r="P172">
-        <v>0.78186810573772103</v>
+        <v>0.78227147858425405</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>45566</v>
       </c>
       <c r="B173">
-        <v>0.68005300998003504</v>
+        <v>0.68096745673070702</v>
       </c>
       <c r="C173">
-        <v>0.74449506393574705</v>
+        <v>0.74517724527083395</v>
       </c>
       <c r="D173">
-        <v>0.80654531916738403</v>
+        <v>0.80703354467072597</v>
       </c>
       <c r="E173">
-        <v>0.66605013099034105</v>
+        <v>0.66616333791611204</v>
       </c>
       <c r="F173">
-        <v>0.73847244881692498</v>
+        <v>0.73829521095136996</v>
       </c>
       <c r="G173">
-        <v>0.81610387056631895</v>
+        <v>0.81531205597004597</v>
       </c>
       <c r="H173">
-        <v>0.61366985335907298</v>
+        <v>0.616635066863084</v>
       </c>
       <c r="I173">
-        <v>0.67956833228618796</v>
+        <v>0.68215091988723497</v>
       </c>
       <c r="J173">
-        <v>0.75094315367892195</v>
+        <v>0.75355456587134095</v>
       </c>
       <c r="K173">
-        <v>0.869207898173325</v>
+        <v>0.87105497243332997</v>
       </c>
       <c r="L173">
-        <v>0.964865136256431</v>
+        <v>0.96607805800794</v>
       </c>
       <c r="M173">
-        <v>0.9714747430124</v>
+        <v>0.97251221421490397</v>
       </c>
       <c r="N173">
-        <v>0.64858760823492001</v>
+        <v>0.65016171639778397</v>
       </c>
       <c r="O173">
-        <v>0.70634587595536202</v>
+        <v>0.70695658547760398</v>
       </c>
       <c r="P173">
-        <v>0.77795754454152</v>
+        <v>0.77774388087348501</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>45658</v>
       </c>
       <c r="B174">
-        <v>0.68884120495835499</v>
+        <v>0.68920206095292103</v>
       </c>
       <c r="C174">
-        <v>0.75093287640664597</v>
+        <v>0.75091450912860802</v>
       </c>
       <c r="D174">
-        <v>0.81006991343829704</v>
+        <v>0.80993079476707497</v>
       </c>
       <c r="E174">
-        <v>0.68544121121377699</v>
+        <v>0.68357651025909905</v>
       </c>
       <c r="F174">
-        <v>0.75416525569588699</v>
+        <v>0.75222946033770399</v>
       </c>
       <c r="G174">
-        <v>0.82525720293169402</v>
+        <v>0.82325944690011599</v>
       </c>
       <c r="H174">
-        <v>0.60820406719159703</v>
+        <v>0.61229733770580896</v>
       </c>
       <c r="I174">
-        <v>0.675021293561062</v>
+        <v>0.67846079946816495</v>
       </c>
       <c r="J174">
-        <v>0.74742037540151596</v>
+        <v>0.75044499272244203</v>
       </c>
       <c r="K174">
-        <v>0.87846413751268004</v>
+        <v>0.87921311701087201</v>
       </c>
       <c r="L174">
-        <v>0.96958549530458304</v>
+        <v>0.96993034493031105</v>
       </c>
       <c r="M174">
-        <v>0.972962511651698</v>
+        <v>0.97406487892417504</v>
       </c>
       <c r="N174">
-        <v>0.66042961857049898</v>
+        <v>0.66143868328680999</v>
       </c>
       <c r="O174">
-        <v>0.71593255797058897</v>
+        <v>0.71575168575103498</v>
       </c>
       <c r="P174">
-        <v>0.78371849451659104</v>
+        <v>0.78278389317269703</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>45748</v>
       </c>
       <c r="B175">
-        <v>0.69283982944095202</v>
+        <v>0.69222959705303</v>
       </c>
       <c r="C175">
-        <v>0.75397212419778403</v>
+        <v>0.75297332413134399</v>
       </c>
       <c r="D175">
-        <v>0.81140248070322496</v>
+        <v>0.81035923796735698</v>
       </c>
       <c r="E175">
-        <v>0.72063757178666199</v>
+        <v>0.71901137595188302</v>
       </c>
       <c r="F175">
-        <v>0.78210271841732704</v>
+        <v>0.780024153231481</v>
       </c>
       <c r="G175">
-        <v>0.84105538505200805</v>
+        <v>0.83862569534779996</v>
       </c>
       <c r="H175">
-        <v>0.61157470271341496</v>
+        <v>0.61549721808549496</v>
       </c>
       <c r="I175">
-        <v>0.678309678757263</v>
+        <v>0.68148060193028603</v>
       </c>
       <c r="J175">
-        <v>0.74945460382944495</v>
+        <v>0.75198821001867</v>
       </c>
       <c r="K175">
-        <v>0.86380187715541301</v>
+        <v>0.86595205594024005</v>
       </c>
       <c r="L175">
-        <v>0.96021742612532801</v>
+        <v>0.96157320452863804</v>
       </c>
       <c r="M175">
-        <v>0.97085047265084401</v>
+        <v>0.97246233482640898</v>
       </c>
       <c r="N175">
-        <v>0.67126054269813396</v>
+        <v>0.67076804229717002</v>
       </c>
       <c r="O175">
-        <v>0.72382221184878004</v>
+        <v>0.72262519243522605</v>
       </c>
       <c r="P175">
-        <v>0.78889718820333499</v>
+        <v>0.78739420482330202</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>45839</v>
       </c>
       <c r="B176">
-        <v>0.67887857323551004</v>
+        <v>0.67667025077892695</v>
       </c>
       <c r="C176">
-        <v>0.74362858937554399</v>
+        <v>0.74127256799055796</v>
       </c>
       <c r="D176">
-        <v>0.80569509696749497</v>
+        <v>0.80348788005205996</v>
       </c>
       <c r="E176">
-        <v>0.71474875530687099</v>
+        <v>0.71167334165977902</v>
       </c>
       <c r="F176">
-        <v>0.779778029322997</v>
+        <v>0.77724259284624297</v>
       </c>
       <c r="G176">
-        <v>0.84083273127095104</v>
+        <v>0.838398911771989</v>
       </c>
       <c r="H176">
-        <v>0.60627376243615705</v>
+        <v>0.61042097182824695</v>
       </c>
       <c r="I176">
-        <v>0.67408478408941896</v>
+        <v>0.67733248770708099</v>
       </c>
       <c r="J176">
-        <v>0.74831929505861605</v>
+        <v>0.750346328693551</v>
       </c>
       <c r="K176">
-        <v>0.85482843846911905</v>
+        <v>0.85541659500982303</v>
       </c>
       <c r="L176">
-        <v>0.95338359057566502</v>
+        <v>0.953436275305375</v>
       </c>
       <c r="M176">
-        <v>0.96666903744843902</v>
+        <v>0.96742753568956896</v>
       </c>
       <c r="N176">
-        <v>0.64592842713532606</v>
+        <v>0.64346437687734803</v>
       </c>
       <c r="O176">
-        <v>0.70633220795240603</v>
+        <v>0.70376158242971498</v>
       </c>
       <c r="P176">
-        <v>0.77971949838195898</v>
+        <v>0.77754135423876103</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>45931</v>
       </c>
       <c r="B177">
-        <v>0.67403461258404296</v>
+        <v>0.66986908257039302</v>
       </c>
       <c r="C177">
-        <v>0.73933499045251005</v>
+        <v>0.73557002253658899</v>
       </c>
       <c r="D177">
-        <v>0.80319595585491099</v>
+        <v>0.79983999382689397</v>
       </c>
       <c r="E177">
-        <v>0.70150016531100401</v>
+        <v>0.69717001076510299</v>
       </c>
       <c r="F177">
-        <v>0.768891449292044</v>
+        <v>0.76695515817860405</v>
       </c>
       <c r="G177">
-        <v>0.83453834169374397</v>
+        <v>0.83328525583920598</v>
       </c>
       <c r="H177">
-        <v>0.60853821458331303</v>
+        <v>0.61329443298863995</v>
       </c>
       <c r="I177">
-        <v>0.67519786252466796</v>
+        <v>0.67893615832971999</v>
       </c>
       <c r="J177">
-        <v>0.74935889344859297</v>
+        <v>0.750576213691448</v>
       </c>
       <c r="K177">
-        <v>0.84789426730064199</v>
+        <v>0.84505309279346097</v>
       </c>
       <c r="L177">
-        <v>0.94504073173923597</v>
+        <v>0.94206565205483705</v>
       </c>
       <c r="M177">
-        <v>0.962505526861411</v>
+        <v>0.96187801689292096</v>
       </c>
       <c r="N177">
-        <v>0.64139081016038701</v>
+        <v>0.63671119608933202</v>
       </c>
       <c r="O177">
-        <v>0.70310937298500198</v>
+        <v>0.69890988907899698</v>
       </c>
       <c r="P177">
-        <v>0.77796604038819095</v>
+        <v>0.77515611264616302</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A178" s="1">
+        <v>46023</v>
+      </c>
+      <c r="B178">
+        <v>0.67111955812280999</v>
+      </c>
+      <c r="C178">
+        <v>0.73688360914734896</v>
+      </c>
+      <c r="D178">
+        <v>0.80003322214607997</v>
+      </c>
+      <c r="E178">
+        <v>0.69306622249171201</v>
+      </c>
+      <c r="F178">
+        <v>0.76667505852739903</v>
+      </c>
+      <c r="G178">
+        <v>0.83404738616937402</v>
+      </c>
+      <c r="H178">
+        <v>0.62121631670781996</v>
+      </c>
+      <c r="I178">
+        <v>0.68461723717584999</v>
+      </c>
+      <c r="J178">
+        <v>0.75202628379392</v>
+      </c>
+      <c r="K178">
+        <v>0.84940326288965595</v>
+      </c>
+      <c r="L178">
+        <v>0.94391907771546801</v>
+      </c>
+      <c r="M178">
+        <v>0.96186203559677896</v>
+      </c>
+      <c r="N178">
+        <v>0.63573419533004805</v>
+      </c>
+      <c r="O178">
+        <v>0.69868650554085998</v>
+      </c>
+      <c r="P178">
+        <v>0.77563539594223296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>provinces</vt:lpstr>