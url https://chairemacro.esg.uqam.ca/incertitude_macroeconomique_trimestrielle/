--- v3 (2026-09-28)
+++ v4 (2026-11-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10817"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10830"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Hugo Couture/CAN_MD/CAN_QD/JLN_Incertitude_new/balanced_can_qd/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08CC81E7-DE25-BB4A-90C6-6DE793A0F740}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DEBC0CEB-21EE-8F4D-9A96-4FDC41D4F211}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="55260" yWindow="-6680" windowWidth="35980" windowHeight="18880" xr2:uid="{CB02B36E-8865-5B4E-9D1A-2F8310481EB3}"/>
+    <workbookView xWindow="72960" yWindow="-3320" windowWidth="35980" windowHeight="18880" activeTab="1" xr2:uid="{CB02B36E-8865-5B4E-9D1A-2F8310481EB3}"/>
   </bookViews>
   <sheets>
     <sheet name="provinces" sheetId="1" r:id="rId1"/>
     <sheet name="sectors" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
   <si>
     <t>CAN_unc_h1</t>
   </si>
   <si>
     <t>CAN_unc_h2</t>
   </si>
   <si>
     <t>CAN_unc_h4</t>
   </si>
   <si>
     <t>QC_unc_h1</t>
   </si>
   <si>
     <t>QC_unc_h2</t>
@@ -969,52 +969,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36E92FA3-697A-A24F-9B57-8B379D2EF9F6}">
   <dimension ref="A1:P178"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A143" workbookViewId="0">
-      <selection activeCell="D180" sqref="D180"/>
+    <sheetView topLeftCell="A155" workbookViewId="0">
+      <selection activeCell="A155" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>27</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
@@ -1030,8906 +1030,8906 @@
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29952</v>
       </c>
       <c r="B2">
-        <v>0.82959283760912805</v>
+        <v>0.83652658677935798</v>
       </c>
       <c r="C2">
-        <v>0.88158119416027203</v>
+        <v>0.88932103362878701</v>
       </c>
       <c r="D2">
-        <v>0.91263129388363895</v>
+        <v>0.91846923887813203</v>
       </c>
       <c r="E2">
-        <v>0.88509105409030298</v>
+        <v>0.90433881134389504</v>
       </c>
       <c r="F2">
-        <v>0.91700593548528198</v>
+        <v>0.93232060574033204</v>
       </c>
       <c r="G2">
-        <v>0.91945055212182003</v>
+        <v>0.93081863411104904</v>
       </c>
       <c r="H2">
-        <v>0.90408108013084698</v>
+        <v>0.919879187145482</v>
       </c>
       <c r="I2">
-        <v>0.92436416566465496</v>
+        <v>0.93087149627256205</v>
       </c>
       <c r="J2">
-        <v>0.93497610239068096</v>
+        <v>0.93578827460502201</v>
       </c>
       <c r="K2">
-        <v>0.83283179609657498</v>
+        <v>0.87273846804654098</v>
       </c>
       <c r="L2">
-        <v>0.88474259977656</v>
+        <v>0.92396864927218303</v>
       </c>
       <c r="M2">
-        <v>0.92222856001296805</v>
+        <v>0.95029678579517296</v>
       </c>
       <c r="N2">
-        <v>0.82528556642460404</v>
+        <v>0.83279190887106203</v>
       </c>
       <c r="O2">
-        <v>0.87101764040889795</v>
+        <v>0.87575662751920003</v>
       </c>
       <c r="P2">
-        <v>0.90655945069494803</v>
+        <v>0.90522697715590394</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>30042</v>
       </c>
       <c r="B3">
-        <v>0.83526325039365401</v>
+        <v>0.84636980022133801</v>
       </c>
       <c r="C3">
-        <v>0.88830618497740799</v>
+        <v>0.89671709966325597</v>
       </c>
       <c r="D3">
-        <v>0.92064998722376501</v>
+        <v>0.92700039907662202</v>
       </c>
       <c r="E3">
-        <v>0.90544568999364905</v>
+        <v>0.92187328216367204</v>
       </c>
       <c r="F3">
-        <v>0.93464502377308201</v>
+        <v>0.94724977994446602</v>
       </c>
       <c r="G3">
-        <v>0.93310825748916004</v>
+        <v>0.94353936416162898</v>
       </c>
       <c r="H3">
-        <v>0.91233042799706199</v>
+        <v>0.92331741650646004</v>
       </c>
       <c r="I3">
-        <v>0.93453624078016395</v>
+        <v>0.93561599111067095</v>
       </c>
       <c r="J3">
-        <v>0.94676717095844398</v>
+        <v>0.94532844488280798</v>
       </c>
       <c r="K3">
-        <v>0.84130225051128105</v>
+        <v>0.88066780801165401</v>
       </c>
       <c r="L3">
-        <v>0.89264705176095505</v>
+        <v>0.929093146984313</v>
       </c>
       <c r="M3">
-        <v>0.92997689582572995</v>
+        <v>0.95687072696242903</v>
       </c>
       <c r="N3">
-        <v>0.84478406755111701</v>
+        <v>0.83399210487788999</v>
       </c>
       <c r="O3">
-        <v>0.88345765815966604</v>
+        <v>0.87294067712913503</v>
       </c>
       <c r="P3">
-        <v>0.91760475935280295</v>
+        <v>0.90788669255827403</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>30133</v>
       </c>
       <c r="B4">
-        <v>0.836286787253396</v>
+        <v>0.83742558528732502</v>
       </c>
       <c r="C4">
-        <v>0.88827677706641905</v>
+        <v>0.88928674523303397</v>
       </c>
       <c r="D4">
-        <v>0.916508104783188</v>
+        <v>0.91792215198371296</v>
       </c>
       <c r="E4">
-        <v>0.88448591855104097</v>
+        <v>0.88796330342176999</v>
       </c>
       <c r="F4">
-        <v>0.92171850396110799</v>
+        <v>0.92505456242966799</v>
       </c>
       <c r="G4">
-        <v>0.92463452352686004</v>
+        <v>0.92870791659430496</v>
       </c>
       <c r="H4">
-        <v>0.90694397548914096</v>
+        <v>0.90437431735627805</v>
       </c>
       <c r="I4">
-        <v>0.92864522592808796</v>
+        <v>0.92128501055829704</v>
       </c>
       <c r="J4">
-        <v>0.93759675423963096</v>
+        <v>0.93209459686466001</v>
       </c>
       <c r="K4">
-        <v>0.84300053487674598</v>
+        <v>0.87505773313982804</v>
       </c>
       <c r="L4">
-        <v>0.895259841507556</v>
+        <v>0.92313375184673496</v>
       </c>
       <c r="M4">
-        <v>0.92820344360856399</v>
+        <v>0.94644202383383702</v>
       </c>
       <c r="N4">
-        <v>0.83160800619790998</v>
+        <v>0.82268127306259597</v>
       </c>
       <c r="O4">
-        <v>0.87231153973948194</v>
+        <v>0.86257201414353701</v>
       </c>
       <c r="P4">
-        <v>0.90337015954358801</v>
+        <v>0.89422634128059397</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>30225</v>
       </c>
       <c r="B5">
-        <v>0.83211185877400096</v>
+        <v>0.83082344519662799</v>
       </c>
       <c r="C5">
-        <v>0.88509200934573795</v>
+        <v>0.88456897667716905</v>
       </c>
       <c r="D5">
-        <v>0.91278865672782705</v>
+        <v>0.91355381537396096</v>
       </c>
       <c r="E5">
-        <v>0.860296051320525</v>
+        <v>0.85422592244546502</v>
       </c>
       <c r="F5">
-        <v>0.90456020111945501</v>
+        <v>0.89956174210650597</v>
       </c>
       <c r="G5">
-        <v>0.91599350124038903</v>
+        <v>0.91354560459515199</v>
       </c>
       <c r="H5">
-        <v>0.900591381241996</v>
+        <v>0.89829614974385996</v>
       </c>
       <c r="I5">
-        <v>0.92165905418650895</v>
+        <v>0.91434334627478797</v>
       </c>
       <c r="J5">
-        <v>0.92911733285339604</v>
+        <v>0.92359694275057802</v>
       </c>
       <c r="K5">
-        <v>0.83469055714406803</v>
+        <v>0.852724234675725</v>
       </c>
       <c r="L5">
-        <v>0.88717266574859599</v>
+        <v>0.90874468507229</v>
       </c>
       <c r="M5">
-        <v>0.91763081010718195</v>
+        <v>0.93642777940647703</v>
       </c>
       <c r="N5">
-        <v>0.80922157931149596</v>
+        <v>0.790992725332885</v>
       </c>
       <c r="O5">
-        <v>0.86173740742249205</v>
+        <v>0.84385322901110404</v>
       </c>
       <c r="P5">
-        <v>0.89652871327675199</v>
+        <v>0.88334049732517395</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>30317</v>
       </c>
       <c r="B6">
-        <v>0.80957822189553197</v>
+        <v>0.80977418121417</v>
       </c>
       <c r="C6">
-        <v>0.86166785839567595</v>
+        <v>0.86243362138975399</v>
       </c>
       <c r="D6">
-        <v>0.89307305358105504</v>
+        <v>0.89500139345785401</v>
       </c>
       <c r="E6">
-        <v>0.84270913263626501</v>
+        <v>0.83953432583449705</v>
       </c>
       <c r="F6">
-        <v>0.88484892332115395</v>
+        <v>0.88136872926543797</v>
       </c>
       <c r="G6">
-        <v>0.89993650659404401</v>
+        <v>0.897734078955435</v>
       </c>
       <c r="H6">
-        <v>0.85957434122719001</v>
+        <v>0.86520624223352705</v>
       </c>
       <c r="I6">
-        <v>0.88653676125043901</v>
+        <v>0.88628008416633997</v>
       </c>
       <c r="J6">
-        <v>0.90308297323481901</v>
+        <v>0.90181461455675604</v>
       </c>
       <c r="K6">
-        <v>0.81781145443993797</v>
+        <v>0.83112179750960302</v>
       </c>
       <c r="L6">
-        <v>0.86718034605414596</v>
+        <v>0.88253752966048604</v>
       </c>
       <c r="M6">
-        <v>0.90075577943115503</v>
+        <v>0.91553288601983196</v>
       </c>
       <c r="N6">
-        <v>0.78601452770093905</v>
+        <v>0.77137700018409106</v>
       </c>
       <c r="O6">
-        <v>0.83622726256551805</v>
+        <v>0.82324132004774397</v>
       </c>
       <c r="P6">
-        <v>0.87637875350977101</v>
+        <v>0.86741953391195104</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>30407</v>
       </c>
       <c r="B7">
-        <v>0.78753382634569302</v>
+        <v>0.78829043294615397</v>
       </c>
       <c r="C7">
-        <v>0.84051152268417395</v>
+        <v>0.84205631888606502</v>
       </c>
       <c r="D7">
-        <v>0.87747527076084997</v>
+        <v>0.87974332330732397</v>
       </c>
       <c r="E7">
-        <v>0.83031734145115099</v>
+        <v>0.82868849251778398</v>
       </c>
       <c r="F7">
-        <v>0.87362752033711899</v>
+        <v>0.87162518308145298</v>
       </c>
       <c r="G7">
-        <v>0.89202586820193197</v>
+        <v>0.89037614565373102</v>
       </c>
       <c r="H7">
-        <v>0.83771429825372901</v>
+        <v>0.84428970079195997</v>
       </c>
       <c r="I7">
-        <v>0.86682705139326499</v>
+        <v>0.86940986891380001</v>
       </c>
       <c r="J7">
-        <v>0.88884906171427602</v>
+        <v>0.88991121328141198</v>
       </c>
       <c r="K7">
-        <v>0.77860888265830697</v>
+        <v>0.78757469181588502</v>
       </c>
       <c r="L7">
-        <v>0.83474671304586601</v>
+        <v>0.84625949762650599</v>
       </c>
       <c r="M7">
-        <v>0.880480707692604</v>
+        <v>0.89202244513939599</v>
       </c>
       <c r="N7">
-        <v>0.75814933377863503</v>
+        <v>0.74425266260611</v>
       </c>
       <c r="O7">
-        <v>0.81337906634117296</v>
+        <v>0.79990470765821198</v>
       </c>
       <c r="P7">
-        <v>0.86229062567187498</v>
+        <v>0.85246065943999005</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>30498</v>
       </c>
       <c r="B8">
-        <v>0.76755631266775004</v>
+        <v>0.76902900167252997</v>
       </c>
       <c r="C8">
-        <v>0.82219302206844103</v>
+        <v>0.82416551796595605</v>
       </c>
       <c r="D8">
-        <v>0.86302608044682905</v>
+        <v>0.86544523471554102</v>
       </c>
       <c r="E8">
-        <v>0.79671383766666104</v>
+        <v>0.79490374595840996</v>
       </c>
       <c r="F8">
-        <v>0.84581370803520095</v>
+        <v>0.84292957300541504</v>
       </c>
       <c r="G8">
-        <v>0.871839685625445</v>
+        <v>0.86909980181146995</v>
       </c>
       <c r="H8">
-        <v>0.83700084875453895</v>
+        <v>0.84002291990292</v>
       </c>
       <c r="I8">
-        <v>0.86135085309193304</v>
+        <v>0.86287530458919004</v>
       </c>
       <c r="J8">
-        <v>0.87869437942379203</v>
+        <v>0.88000855689276603</v>
       </c>
       <c r="K8">
-        <v>0.77366986480341804</v>
+        <v>0.78219734457176404</v>
       </c>
       <c r="L8">
-        <v>0.82371160197608495</v>
+        <v>0.833545463379611</v>
       </c>
       <c r="M8">
-        <v>0.8681567350496</v>
+        <v>0.87755859193115904</v>
       </c>
       <c r="N8">
-        <v>0.743203898643782</v>
+        <v>0.72846907192245502</v>
       </c>
       <c r="O8">
-        <v>0.796258000624531</v>
+        <v>0.78283226025972596</v>
       </c>
       <c r="P8">
-        <v>0.846650176553982</v>
+        <v>0.83771744050286001</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>30590</v>
       </c>
       <c r="B9">
-        <v>0.74663986752237899</v>
+        <v>0.74857511187241998</v>
       </c>
       <c r="C9">
-        <v>0.803415705192288</v>
+        <v>0.80558818102001395</v>
       </c>
       <c r="D9">
-        <v>0.84934652063290506</v>
+        <v>0.85210178590437002</v>
       </c>
       <c r="E9">
-        <v>0.76613605528255502</v>
+        <v>0.76415595806933001</v>
       </c>
       <c r="F9">
-        <v>0.81972108023570001</v>
+        <v>0.81604854942336802</v>
       </c>
       <c r="G9">
-        <v>0.85600070719592702</v>
+        <v>0.85231018423433202</v>
       </c>
       <c r="H9">
-        <v>0.79367063274931704</v>
+        <v>0.79634009917487902</v>
       </c>
       <c r="I9">
-        <v>0.82597665085224903</v>
+        <v>0.82758471018653601</v>
       </c>
       <c r="J9">
-        <v>0.85439152873449198</v>
+        <v>0.85636754456058295</v>
       </c>
       <c r="K9">
-        <v>0.75242717024741701</v>
+        <v>0.76141249989659998</v>
       </c>
       <c r="L9">
-        <v>0.806807204438444</v>
+        <v>0.81623207703155098</v>
       </c>
       <c r="M9">
-        <v>0.85508466951921402</v>
+        <v>0.86324836494982904</v>
       </c>
       <c r="N9">
-        <v>0.74094342383763501</v>
+        <v>0.72848191828591902</v>
       </c>
       <c r="O9">
-        <v>0.792411070049161</v>
+        <v>0.77983324226956596</v>
       </c>
       <c r="P9">
-        <v>0.84246095058239401</v>
+        <v>0.833741350244671</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>30682</v>
       </c>
       <c r="B10">
-        <v>0.73353941269404699</v>
+        <v>0.73522045988268303</v>
       </c>
       <c r="C10">
-        <v>0.79171676714440697</v>
+        <v>0.79376544680413696</v>
       </c>
       <c r="D10">
-        <v>0.84092870689769605</v>
+        <v>0.84372021414361997</v>
       </c>
       <c r="E10">
-        <v>0.73637208535513898</v>
+        <v>0.73383198819063</v>
       </c>
       <c r="F10">
-        <v>0.79532014049391098</v>
+        <v>0.79222944596852296</v>
       </c>
       <c r="G10">
-        <v>0.84064565710082695</v>
+        <v>0.83799940155658303</v>
       </c>
       <c r="H10">
-        <v>0.73381959485936998</v>
+        <v>0.73783949221525502</v>
       </c>
       <c r="I10">
-        <v>0.77946962730239899</v>
+        <v>0.78250364570542896</v>
       </c>
       <c r="J10">
-        <v>0.82605380136474005</v>
+        <v>0.82940176968399304</v>
       </c>
       <c r="K10">
-        <v>0.75166868800670805</v>
+        <v>0.759963032645944</v>
       </c>
       <c r="L10">
-        <v>0.80187056695650605</v>
+        <v>0.81025028936783805</v>
       </c>
       <c r="M10">
-        <v>0.84851062399474397</v>
+        <v>0.85513374704095202</v>
       </c>
       <c r="N10">
-        <v>0.74736967198443105</v>
+        <v>0.73345447605668102</v>
       </c>
       <c r="O10">
-        <v>0.79755838207967999</v>
+        <v>0.78527115093043198</v>
       </c>
       <c r="P10">
-        <v>0.84527866873577495</v>
+        <v>0.83753694208099805</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>30773</v>
       </c>
       <c r="B11">
-        <v>0.72214594426385403</v>
+        <v>0.72559980999929496</v>
       </c>
       <c r="C11">
-        <v>0.78285733127732904</v>
+        <v>0.78727350609666202</v>
       </c>
       <c r="D11">
-        <v>0.835509625493567</v>
+        <v>0.84034539823177901</v>
       </c>
       <c r="E11">
-        <v>0.71419643350655804</v>
+        <v>0.71285704768466396</v>
       </c>
       <c r="F11">
-        <v>0.77842980101002901</v>
+        <v>0.77717540800308904</v>
       </c>
       <c r="G11">
-        <v>0.83058810704506503</v>
+        <v>0.82954112250275602</v>
       </c>
       <c r="H11">
-        <v>0.71074597052643496</v>
+        <v>0.71807941984632695</v>
       </c>
       <c r="I11">
-        <v>0.759441422289173</v>
+        <v>0.76599775752017396</v>
       </c>
       <c r="J11">
-        <v>0.81193163653662404</v>
+        <v>0.81807879772832004</v>
       </c>
       <c r="K11">
-        <v>0.72250358607451004</v>
+        <v>0.72993838073004302</v>
       </c>
       <c r="L11">
-        <v>0.77726779408439906</v>
+        <v>0.78683563833777803</v>
       </c>
       <c r="M11">
-        <v>0.83135253738836901</v>
+        <v>0.84059453802120099</v>
       </c>
       <c r="N11">
-        <v>0.72769327822782504</v>
+        <v>0.72319297702881102</v>
       </c>
       <c r="O11">
-        <v>0.77921147526129397</v>
+        <v>0.77775456742583404</v>
       </c>
       <c r="P11">
-        <v>0.83076403370121499</v>
+        <v>0.83208055154287397</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30864</v>
       </c>
       <c r="B12">
-        <v>0.70786868510692402</v>
+        <v>0.70972197808614101</v>
       </c>
       <c r="C12">
-        <v>0.77185755880223295</v>
+        <v>0.774683480561559</v>
       </c>
       <c r="D12">
-        <v>0.82962654791614499</v>
+        <v>0.83334811341952797</v>
       </c>
       <c r="E12">
-        <v>0.71112417827160901</v>
+        <v>0.71000381166945004</v>
       </c>
       <c r="F12">
-        <v>0.77520659525103297</v>
+        <v>0.77364667779852603</v>
       </c>
       <c r="G12">
-        <v>0.82832192053810405</v>
+        <v>0.82656514622913302</v>
       </c>
       <c r="H12">
-        <v>0.702272669151914</v>
+        <v>0.70665109376973501</v>
       </c>
       <c r="I12">
-        <v>0.75397905413093103</v>
+        <v>0.75808654610823201</v>
       </c>
       <c r="J12">
-        <v>0.80984894392926998</v>
+        <v>0.81467665605867401</v>
       </c>
       <c r="K12">
-        <v>0.69706193182169196</v>
+        <v>0.70062469318118004</v>
       </c>
       <c r="L12">
-        <v>0.75763294484469801</v>
+        <v>0.76356260663846298</v>
       </c>
       <c r="M12">
-        <v>0.81913410123687003</v>
+        <v>0.82661605505202995</v>
       </c>
       <c r="N12">
-        <v>0.70647815560542504</v>
+        <v>0.70315757590871497</v>
       </c>
       <c r="O12">
-        <v>0.76257667408934604</v>
+        <v>0.76029175425727802</v>
       </c>
       <c r="P12">
-        <v>0.82138284449297805</v>
+        <v>0.82114713470364598</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30956</v>
       </c>
       <c r="B13">
-        <v>0.70608096523443398</v>
+        <v>0.70600602161166304</v>
       </c>
       <c r="C13">
-        <v>0.77060568390963602</v>
+        <v>0.77170604269799503</v>
       </c>
       <c r="D13">
-        <v>0.828239011660304</v>
+        <v>0.83056355355121803</v>
       </c>
       <c r="E13">
-        <v>0.72174378028434405</v>
+        <v>0.72035550911722601</v>
       </c>
       <c r="F13">
-        <v>0.78478697314197399</v>
+        <v>0.782431697089227</v>
       </c>
       <c r="G13">
-        <v>0.83420347681407003</v>
+        <v>0.83096704330703397</v>
       </c>
       <c r="H13">
-        <v>0.70720584070808601</v>
+        <v>0.71050796541162398</v>
       </c>
       <c r="I13">
-        <v>0.75796794081235697</v>
+        <v>0.76052229322645803</v>
       </c>
       <c r="J13">
-        <v>0.811573289059492</v>
+        <v>0.81461042214628798</v>
       </c>
       <c r="K13">
-        <v>0.68795849037994194</v>
+        <v>0.689256454549944</v>
       </c>
       <c r="L13">
-        <v>0.750975806942905</v>
+        <v>0.75526681002540696</v>
       </c>
       <c r="M13">
-        <v>0.81446828500073098</v>
+        <v>0.82097524430568203</v>
       </c>
       <c r="N13">
-        <v>0.689322811707623</v>
+        <v>0.68764861466324201</v>
       </c>
       <c r="O13">
-        <v>0.74949079914054695</v>
+        <v>0.74652917565882604</v>
       </c>
       <c r="P13">
-        <v>0.81285890006001704</v>
+        <v>0.81076554691552805</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>31048</v>
       </c>
       <c r="B14">
-        <v>0.70315309173490803</v>
+        <v>0.70290561069454405</v>
       </c>
       <c r="C14">
-        <v>0.76798261006066504</v>
+        <v>0.76888108280654899</v>
       </c>
       <c r="D14">
-        <v>0.82666900438568403</v>
+        <v>0.82865699586214103</v>
       </c>
       <c r="E14">
-        <v>0.72451398359599495</v>
+        <v>0.72392971341809698</v>
       </c>
       <c r="F14">
-        <v>0.78768523806636104</v>
+        <v>0.78564611483525804</v>
       </c>
       <c r="G14">
-        <v>0.836280535467254</v>
+        <v>0.83292742587170998</v>
       </c>
       <c r="H14">
-        <v>0.72857173222425597</v>
+        <v>0.72837677880316398</v>
       </c>
       <c r="I14">
-        <v>0.77433518876548801</v>
+        <v>0.77394754702874102</v>
       </c>
       <c r="J14">
-        <v>0.82178334590520197</v>
+        <v>0.82282232179009795</v>
       </c>
       <c r="K14">
-        <v>0.69147453282263505</v>
+        <v>0.69104225838922295</v>
       </c>
       <c r="L14">
-        <v>0.75466857754782302</v>
+        <v>0.75584131106029995</v>
       </c>
       <c r="M14">
-        <v>0.81824591195428897</v>
+        <v>0.82106864151904302</v>
       </c>
       <c r="N14">
-        <v>0.68442988453050602</v>
+        <v>0.68274368847960498</v>
       </c>
       <c r="O14">
-        <v>0.74616814369729301</v>
+        <v>0.74431992423007898</v>
       </c>
       <c r="P14">
-        <v>0.81167318729905902</v>
+        <v>0.81044940360461304</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>31138</v>
       </c>
       <c r="B15">
-        <v>0.70587040988724403</v>
+        <v>0.70507313401093896</v>
       </c>
       <c r="C15">
-        <v>0.77084459612616196</v>
+        <v>0.77117795942220702</v>
       </c>
       <c r="D15">
-        <v>0.82878078071299099</v>
+        <v>0.83006797118172004</v>
       </c>
       <c r="E15">
-        <v>0.73514968358977695</v>
+        <v>0.73246846690124001</v>
       </c>
       <c r="F15">
-        <v>0.79496666137427197</v>
+        <v>0.79155955218002605</v>
       </c>
       <c r="G15">
-        <v>0.83897473737311501</v>
+        <v>0.83493793814891903</v>
       </c>
       <c r="H15">
-        <v>0.72957984291507105</v>
+        <v>0.72816457821034497</v>
       </c>
       <c r="I15">
-        <v>0.77730567045000498</v>
+        <v>0.77508753601941305</v>
       </c>
       <c r="J15">
-        <v>0.82514651786440596</v>
+        <v>0.82398426927989099</v>
       </c>
       <c r="K15">
-        <v>0.69773534483359501</v>
+        <v>0.69490661376970497</v>
       </c>
       <c r="L15">
-        <v>0.75833962691330403</v>
+        <v>0.75755608520020801</v>
       </c>
       <c r="M15">
-        <v>0.81951777268640502</v>
+        <v>0.81988690942547704</v>
       </c>
       <c r="N15">
-        <v>0.69206992880798701</v>
+        <v>0.68938222082044498</v>
       </c>
       <c r="O15">
-        <v>0.75422849241827605</v>
+        <v>0.75124509777565895</v>
       </c>
       <c r="P15">
-        <v>0.81798249808136303</v>
+        <v>0.81550833448876703</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>31229</v>
       </c>
       <c r="B16">
-        <v>0.70471348630055397</v>
+        <v>0.70488863929215095</v>
       </c>
       <c r="C16">
-        <v>0.77012294453952801</v>
+        <v>0.77097794447226098</v>
       </c>
       <c r="D16">
-        <v>0.829110245846018</v>
+        <v>0.83053519224642103</v>
       </c>
       <c r="E16">
-        <v>0.73332938419795302</v>
+        <v>0.72890050126656702</v>
       </c>
       <c r="F16">
-        <v>0.79328249565243103</v>
+        <v>0.78866941132958002</v>
       </c>
       <c r="G16">
-        <v>0.83941495525924703</v>
+        <v>0.83474747080870204</v>
       </c>
       <c r="H16">
-        <v>0.71846111923073297</v>
+        <v>0.71970210386996603</v>
       </c>
       <c r="I16">
-        <v>0.77024578442001901</v>
+        <v>0.769373277766498</v>
       </c>
       <c r="J16">
-        <v>0.82383873519227102</v>
+        <v>0.82269497285019699</v>
       </c>
       <c r="K16">
-        <v>0.70744137754192205</v>
+        <v>0.70301708036907695</v>
       </c>
       <c r="L16">
-        <v>0.76338968109223304</v>
+        <v>0.760321855241615</v>
       </c>
       <c r="M16">
-        <v>0.82113820185709496</v>
+        <v>0.81940606022891205</v>
       </c>
       <c r="N16">
-        <v>0.70060117857878201</v>
+        <v>0.69994232175258897</v>
       </c>
       <c r="O16">
-        <v>0.76041124999412202</v>
+        <v>0.75868770277118702</v>
       </c>
       <c r="P16">
-        <v>0.82263152484609503</v>
+        <v>0.820902703327961</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>31321</v>
       </c>
       <c r="B17">
-        <v>0.71477892309012703</v>
+        <v>0.71500126108194995</v>
       </c>
       <c r="C17">
-        <v>0.77786679671678705</v>
+        <v>0.77858296025598495</v>
       </c>
       <c r="D17">
-        <v>0.83258100263590196</v>
+        <v>0.83370733707459099</v>
       </c>
       <c r="E17">
-        <v>0.73142142100329499</v>
+        <v>0.72704692471690402</v>
       </c>
       <c r="F17">
-        <v>0.79311178334840504</v>
+        <v>0.78838747613984395</v>
       </c>
       <c r="G17">
-        <v>0.83986981930953597</v>
+        <v>0.83545874858621005</v>
       </c>
       <c r="H17">
-        <v>0.71219577781522303</v>
+        <v>0.71251022320071</v>
       </c>
       <c r="I17">
-        <v>0.76593700839291501</v>
+        <v>0.76386633863780595</v>
       </c>
       <c r="J17">
-        <v>0.82139691414201699</v>
+        <v>0.81912205775220104</v>
       </c>
       <c r="K17">
-        <v>0.72040120778699401</v>
+        <v>0.71752402554852801</v>
       </c>
       <c r="L17">
-        <v>0.77490803007145304</v>
+        <v>0.77280689058415197</v>
       </c>
       <c r="M17">
-        <v>0.82773929301900595</v>
+        <v>0.82531207907667103</v>
       </c>
       <c r="N17">
-        <v>0.71276394074911298</v>
+        <v>0.71090563233247805</v>
       </c>
       <c r="O17">
-        <v>0.769392591807041</v>
+        <v>0.76743517408762896</v>
       </c>
       <c r="P17">
-        <v>0.82626190257412402</v>
+        <v>0.82492398075722095</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>31413</v>
       </c>
       <c r="B18">
-        <v>0.72929173683347204</v>
+        <v>0.72798487146621504</v>
       </c>
       <c r="C18">
-        <v>0.78987977321021496</v>
+        <v>0.789508344961802</v>
       </c>
       <c r="D18">
-        <v>0.84030391515516001</v>
+        <v>0.84094119692167801</v>
       </c>
       <c r="E18">
-        <v>0.73302354832015504</v>
+        <v>0.72936723227656297</v>
       </c>
       <c r="F18">
-        <v>0.79284830351528901</v>
+        <v>0.78838599474057403</v>
       </c>
       <c r="G18">
-        <v>0.83897257717787699</v>
+        <v>0.83494915396993596</v>
       </c>
       <c r="H18">
-        <v>0.71655758801546998</v>
+        <v>0.71518458709336397</v>
       </c>
       <c r="I18">
-        <v>0.77060711573876906</v>
+        <v>0.76724926448920505</v>
       </c>
       <c r="J18">
-        <v>0.82525418779623105</v>
+        <v>0.82222696847792698</v>
       </c>
       <c r="K18">
-        <v>0.73943568440580498</v>
+        <v>0.73451266394697301</v>
       </c>
       <c r="L18">
-        <v>0.78896681735237795</v>
+        <v>0.78579221103488195</v>
       </c>
       <c r="M18">
-        <v>0.83410434141100998</v>
+        <v>0.83120570166160901</v>
       </c>
       <c r="N18">
-        <v>0.736590904540388</v>
+        <v>0.73441873641751498</v>
       </c>
       <c r="O18">
-        <v>0.78637603934630096</v>
+        <v>0.78410708103989502</v>
       </c>
       <c r="P18">
-        <v>0.83443050870261604</v>
+        <v>0.832842896047151</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>31503</v>
       </c>
       <c r="B19">
-        <v>0.73294665747905496</v>
+        <v>0.73080949871817003</v>
       </c>
       <c r="C19">
-        <v>0.79265327377022199</v>
+        <v>0.79160614650190497</v>
       </c>
       <c r="D19">
-        <v>0.84267117437984795</v>
+        <v>0.84283003907850895</v>
       </c>
       <c r="E19">
-        <v>0.72928786888764696</v>
+        <v>0.72603267467883303</v>
       </c>
       <c r="F19">
-        <v>0.79073520873209102</v>
+        <v>0.787122632898689</v>
       </c>
       <c r="G19">
-        <v>0.83948410021576003</v>
+        <v>0.83607107148194504</v>
       </c>
       <c r="H19">
-        <v>0.71503562448620495</v>
+        <v>0.70809343218384901</v>
       </c>
       <c r="I19">
-        <v>0.76945482156506695</v>
+        <v>0.76088134012071096</v>
       </c>
       <c r="J19">
-        <v>0.82591750806575104</v>
+        <v>0.81915905373293196</v>
       </c>
       <c r="K19">
-        <v>0.76737154120118001</v>
+        <v>0.75978231386206396</v>
       </c>
       <c r="L19">
-        <v>0.81060765681021496</v>
+        <v>0.80543373914984795</v>
       </c>
       <c r="M19">
-        <v>0.84613238003749502</v>
+        <v>0.84181072963370895</v>
       </c>
       <c r="N19">
-        <v>0.75786537586581904</v>
+        <v>0.75288874288386198</v>
       </c>
       <c r="O19">
-        <v>0.79958411020589204</v>
+        <v>0.79480227516484003</v>
       </c>
       <c r="P19">
-        <v>0.84063835269516296</v>
+        <v>0.83747102613674695</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>31594</v>
       </c>
       <c r="B20">
-        <v>0.71896143976137905</v>
+        <v>0.71663406317181799</v>
       </c>
       <c r="C20">
-        <v>0.78224715664422295</v>
+        <v>0.78147890595455505</v>
       </c>
       <c r="D20">
-        <v>0.83724626110596101</v>
+        <v>0.83826556858957102</v>
       </c>
       <c r="E20">
-        <v>0.73130770461703298</v>
+        <v>0.727567135805818</v>
       </c>
       <c r="F20">
-        <v>0.79237411160043503</v>
+        <v>0.78934843934218601</v>
       </c>
       <c r="G20">
-        <v>0.84170195239065404</v>
+        <v>0.83944796766587204</v>
       </c>
       <c r="H20">
-        <v>0.70797780014414502</v>
+        <v>0.69801146715955598</v>
       </c>
       <c r="I20">
-        <v>0.76536872694619695</v>
+        <v>0.75428928386018301</v>
       </c>
       <c r="J20">
-        <v>0.82516198910173899</v>
+        <v>0.81729991225399701</v>
       </c>
       <c r="K20">
-        <v>0.73941379082130598</v>
+        <v>0.73509371968250103</v>
       </c>
       <c r="L20">
-        <v>0.79549266936487395</v>
+        <v>0.79268952481654997</v>
       </c>
       <c r="M20">
-        <v>0.843036149353246</v>
+        <v>0.840640808571682</v>
       </c>
       <c r="N20">
-        <v>0.74803001474640995</v>
+        <v>0.74310838878555996</v>
       </c>
       <c r="O20">
-        <v>0.79399917178888302</v>
+        <v>0.78911890597537004</v>
       </c>
       <c r="P20">
-        <v>0.83960482403158898</v>
+        <v>0.83636744375178895</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>31686</v>
       </c>
       <c r="B21">
-        <v>0.72214578455961798</v>
+        <v>0.72133721076736401</v>
       </c>
       <c r="C21">
-        <v>0.78503629447934897</v>
+        <v>0.78567675857917996</v>
       </c>
       <c r="D21">
-        <v>0.83798572066883403</v>
+        <v>0.84012833493351602</v>
       </c>
       <c r="E21">
-        <v>0.74707124518766499</v>
+        <v>0.745039817458514</v>
       </c>
       <c r="F21">
-        <v>0.80365433818338805</v>
+        <v>0.80177558367447299</v>
       </c>
       <c r="G21">
-        <v>0.84669432996879002</v>
+        <v>0.84549114656518998</v>
       </c>
       <c r="H21">
-        <v>0.71454020288997699</v>
+        <v>0.70803725861951805</v>
       </c>
       <c r="I21">
-        <v>0.76955025834479196</v>
+        <v>0.76097647508537203</v>
       </c>
       <c r="J21">
-        <v>0.82566239138054198</v>
+        <v>0.81929827233514596</v>
       </c>
       <c r="K21">
-        <v>0.73971152101897397</v>
+        <v>0.73964635625783604</v>
       </c>
       <c r="L21">
-        <v>0.80054185766089703</v>
+        <v>0.80072253147897798</v>
       </c>
       <c r="M21">
-        <v>0.84932518051206696</v>
+        <v>0.84791050404573498</v>
       </c>
       <c r="N21">
-        <v>0.73950730270136</v>
+        <v>0.73736586381890201</v>
       </c>
       <c r="O21">
-        <v>0.78702888307515295</v>
+        <v>0.78470287812241002</v>
       </c>
       <c r="P21">
-        <v>0.832596914508414</v>
+        <v>0.831238093553887</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>31778</v>
       </c>
       <c r="B22">
-        <v>0.72912231551220397</v>
+        <v>0.73071567374650803</v>
       </c>
       <c r="C22">
-        <v>0.79325551142224504</v>
+        <v>0.79592353674960903</v>
       </c>
       <c r="D22">
-        <v>0.844550755179308</v>
+        <v>0.84779614853040997</v>
       </c>
       <c r="E22">
-        <v>0.74352126727176904</v>
+        <v>0.74351511256941205</v>
       </c>
       <c r="F22">
-        <v>0.80307356326689605</v>
+        <v>0.80340782534711497</v>
       </c>
       <c r="G22">
-        <v>0.84768195712804495</v>
+        <v>0.84822324037210295</v>
       </c>
       <c r="H22">
-        <v>0.72333698371500699</v>
+        <v>0.72006026714049498</v>
       </c>
       <c r="I22">
-        <v>0.77963974508389</v>
+        <v>0.77373418284569895</v>
       </c>
       <c r="J22">
-        <v>0.83420685324245103</v>
+        <v>0.82943445104335001</v>
       </c>
       <c r="K22">
-        <v>0.73519841102450301</v>
+        <v>0.73481670720249304</v>
       </c>
       <c r="L22">
-        <v>0.80252064146979596</v>
+        <v>0.80319740486680902</v>
       </c>
       <c r="M22">
-        <v>0.85468582308609597</v>
+        <v>0.85395519019770305</v>
       </c>
       <c r="N22">
-        <v>0.72578611860141695</v>
+        <v>0.72542966369468798</v>
       </c>
       <c r="O22">
-        <v>0.78157966077859298</v>
+        <v>0.78028845309727801</v>
       </c>
       <c r="P22">
-        <v>0.83141829975657999</v>
+        <v>0.83064695215279705</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>31868</v>
       </c>
       <c r="B23">
-        <v>0.730472486336321</v>
+        <v>0.73368892425692001</v>
       </c>
       <c r="C23">
-        <v>0.793050615226642</v>
+        <v>0.79748478690178604</v>
       </c>
       <c r="D23">
-        <v>0.84483353978697395</v>
+        <v>0.84934621962176704</v>
       </c>
       <c r="E23">
-        <v>0.75333115351387503</v>
+        <v>0.75314950616356402</v>
       </c>
       <c r="F23">
-        <v>0.81075057320802602</v>
+        <v>0.811624405175984</v>
       </c>
       <c r="G23">
-        <v>0.85310571600400997</v>
+        <v>0.85423041578444803</v>
       </c>
       <c r="H23">
-        <v>0.72363034147260097</v>
+        <v>0.72299247236785702</v>
       </c>
       <c r="I23">
-        <v>0.78046896142055</v>
+        <v>0.77761867592670098</v>
       </c>
       <c r="J23">
-        <v>0.83653820644649202</v>
+        <v>0.83399264459968303</v>
       </c>
       <c r="K23">
-        <v>0.72252570977713604</v>
+        <v>0.72174054705926205</v>
       </c>
       <c r="L23">
-        <v>0.79166868088630205</v>
+        <v>0.79211209011936501</v>
       </c>
       <c r="M23">
-        <v>0.85058089262839298</v>
+        <v>0.85086299065730997</v>
       </c>
       <c r="N23">
-        <v>0.71787848050974801</v>
+        <v>0.72578093309873404</v>
       </c>
       <c r="O23">
-        <v>0.77277249891661903</v>
+        <v>0.77830749452382697</v>
       </c>
       <c r="P23">
-        <v>0.82691154217252105</v>
+        <v>0.83062436181917798</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>31959</v>
       </c>
       <c r="B24">
-        <v>0.73415798787425102</v>
+        <v>0.73651454394967097</v>
       </c>
       <c r="C24">
-        <v>0.79386740330480698</v>
+        <v>0.79730642312482802</v>
       </c>
       <c r="D24">
-        <v>0.84489263055840802</v>
+        <v>0.84880249186677104</v>
       </c>
       <c r="E24">
-        <v>0.75783043552493601</v>
+        <v>0.75790658010695799</v>
       </c>
       <c r="F24">
-        <v>0.81319299694581904</v>
+        <v>0.814140362379426</v>
       </c>
       <c r="G24">
-        <v>0.85512669590804302</v>
+        <v>0.85603658753711398</v>
       </c>
       <c r="H24">
-        <v>0.73533417731606199</v>
+        <v>0.73219349845936499</v>
       </c>
       <c r="I24">
-        <v>0.78935935305240701</v>
+        <v>0.78468216953553305</v>
       </c>
       <c r="J24">
-        <v>0.84293732853903602</v>
+        <v>0.839540464921256</v>
       </c>
       <c r="K24">
-        <v>0.71414498918417801</v>
+        <v>0.71348996653208496</v>
       </c>
       <c r="L24">
-        <v>0.78523016294558701</v>
+        <v>0.78494149415791004</v>
       </c>
       <c r="M24">
-        <v>0.84846018375230903</v>
+        <v>0.84875408574354305</v>
       </c>
       <c r="N24">
-        <v>0.71963403025561901</v>
+        <v>0.72424774729680796</v>
       </c>
       <c r="O24">
-        <v>0.77285318025078098</v>
+        <v>0.77669997985441297</v>
       </c>
       <c r="P24">
-        <v>0.82758764264389295</v>
+        <v>0.83102602163789996</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>32051</v>
       </c>
       <c r="B25">
-        <v>0.72924983609362704</v>
+        <v>0.73094832791161801</v>
       </c>
       <c r="C25">
-        <v>0.79051425484943205</v>
+        <v>0.79290545987900496</v>
       </c>
       <c r="D25">
-        <v>0.84368920197798702</v>
+        <v>0.84694991264953201</v>
       </c>
       <c r="E25">
-        <v>0.74049929667607595</v>
+        <v>0.73797108054803595</v>
       </c>
       <c r="F25">
-        <v>0.80395652124060701</v>
+        <v>0.80164055997678496</v>
       </c>
       <c r="G25">
-        <v>0.85359807214667704</v>
+        <v>0.85221327122387203</v>
       </c>
       <c r="H25">
-        <v>0.74705984842176298</v>
+        <v>0.74094932034681404</v>
       </c>
       <c r="I25">
-        <v>0.79572054956256999</v>
+        <v>0.78906582045757501</v>
       </c>
       <c r="J25">
-        <v>0.84532165734069598</v>
+        <v>0.84090516393366799</v>
       </c>
       <c r="K25">
-        <v>0.72626250917426505</v>
+        <v>0.72382322268898003</v>
       </c>
       <c r="L25">
-        <v>0.79459823768609505</v>
+        <v>0.79250019717009601</v>
       </c>
       <c r="M25">
-        <v>0.854995538345378</v>
+        <v>0.85404847885216295</v>
       </c>
       <c r="N25">
-        <v>0.72524973388650205</v>
+        <v>0.725508356273595</v>
       </c>
       <c r="O25">
-        <v>0.777297680634081</v>
+        <v>0.777228691925135</v>
       </c>
       <c r="P25">
-        <v>0.83091928993139996</v>
+        <v>0.83183063870015195</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>32143</v>
       </c>
       <c r="B26">
-        <v>0.72662630655771498</v>
+        <v>0.72826308857011202</v>
       </c>
       <c r="C26">
-        <v>0.786618934977246</v>
+        <v>0.78894353467121103</v>
       </c>
       <c r="D26">
-        <v>0.83946106826989197</v>
+        <v>0.84285138369217605</v>
       </c>
       <c r="E26">
-        <v>0.729678785977669</v>
+        <v>0.72832556047454999</v>
       </c>
       <c r="F26">
-        <v>0.79501103534652495</v>
+        <v>0.793640290304364</v>
       </c>
       <c r="G26">
-        <v>0.84718289970955196</v>
+        <v>0.84666823776564903</v>
       </c>
       <c r="H26">
-        <v>0.75487462745309597</v>
+        <v>0.74759817318872002</v>
       </c>
       <c r="I26">
-        <v>0.79977166400451305</v>
+        <v>0.79213600839123299</v>
       </c>
       <c r="J26">
-        <v>0.84499424651583799</v>
+        <v>0.83987913247448298</v>
       </c>
       <c r="K26">
-        <v>0.73123667213005294</v>
+        <v>0.72833218078537698</v>
       </c>
       <c r="L26">
-        <v>0.79744584764388904</v>
+        <v>0.79456922459419699</v>
       </c>
       <c r="M26">
-        <v>0.85561347456724901</v>
+        <v>0.85392868459960802</v>
       </c>
       <c r="N26">
-        <v>0.71665949637813398</v>
+        <v>0.71069322434089199</v>
       </c>
       <c r="O26">
-        <v>0.76884230446245605</v>
+        <v>0.76292688424516397</v>
       </c>
       <c r="P26">
-        <v>0.82488257540153498</v>
+        <v>0.82183313079644404</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>32234</v>
       </c>
       <c r="B27">
-        <v>0.71812545015282103</v>
+        <v>0.72036304576746502</v>
       </c>
       <c r="C27">
-        <v>0.77987866271902995</v>
+        <v>0.78275348335944495</v>
       </c>
       <c r="D27">
-        <v>0.835606927806263</v>
+        <v>0.83957695704317903</v>
       </c>
       <c r="E27">
-        <v>0.71521838827558304</v>
+        <v>0.71413762614614396</v>
       </c>
       <c r="F27">
-        <v>0.78408446136743604</v>
+        <v>0.78317599515504099</v>
       </c>
       <c r="G27">
-        <v>0.84160046473867101</v>
+        <v>0.841814060373824</v>
       </c>
       <c r="H27">
-        <v>0.74334701211027898</v>
+        <v>0.73780375810782794</v>
       </c>
       <c r="I27">
-        <v>0.79021952623941905</v>
+        <v>0.78380219673021501</v>
       </c>
       <c r="J27">
-        <v>0.83954646783188602</v>
+        <v>0.83523376954931206</v>
       </c>
       <c r="K27">
-        <v>0.72795443041391095</v>
+        <v>0.724791744492843</v>
       </c>
       <c r="L27">
-        <v>0.79466451971860497</v>
+        <v>0.79054842083222199</v>
       </c>
       <c r="M27">
-        <v>0.85442560029110703</v>
+        <v>0.85117853611768401</v>
       </c>
       <c r="N27">
-        <v>0.70080787898517805</v>
+        <v>0.69545148037325</v>
       </c>
       <c r="O27">
-        <v>0.75739309527379095</v>
+        <v>0.75133918254488696</v>
       </c>
       <c r="P27">
-        <v>0.8190518225008</v>
+        <v>0.81589440714263395</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>32325</v>
       </c>
       <c r="B28">
-        <v>0.70806447503712899</v>
+        <v>0.70941848993828804</v>
       </c>
       <c r="C28">
-        <v>0.772273663383646</v>
+        <v>0.774663040274291</v>
       </c>
       <c r="D28">
-        <v>0.83051081656153403</v>
+        <v>0.834407371952396</v>
       </c>
       <c r="E28">
-        <v>0.71405889353928698</v>
+        <v>0.71485430929706395</v>
       </c>
       <c r="F28">
-        <v>0.78386579055756</v>
+        <v>0.78444383396053396</v>
       </c>
       <c r="G28">
-        <v>0.84208066034054996</v>
+        <v>0.84360292256125802</v>
       </c>
       <c r="H28">
-        <v>0.723073138328299</v>
+        <v>0.71959217955688604</v>
       </c>
       <c r="I28">
-        <v>0.7740232794452</v>
+        <v>0.76970733992103701</v>
       </c>
       <c r="J28">
-        <v>0.82796642998172898</v>
+        <v>0.82515152243178103</v>
       </c>
       <c r="K28">
-        <v>0.72523564561516796</v>
+        <v>0.72098616935521997</v>
       </c>
       <c r="L28">
-        <v>0.79239232179280406</v>
+        <v>0.78685608917227101</v>
       </c>
       <c r="M28">
-        <v>0.85241482171039495</v>
+        <v>0.84836821752328395</v>
       </c>
       <c r="N28">
-        <v>0.69255842514955301</v>
+        <v>0.689907061651724</v>
       </c>
       <c r="O28">
-        <v>0.75359163050348099</v>
+        <v>0.74941199888855503</v>
       </c>
       <c r="P28">
-        <v>0.817418702488516</v>
+        <v>0.81526674882253902</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>32417</v>
       </c>
       <c r="B29">
-        <v>0.70440845347753001</v>
+        <v>0.70584706614061299</v>
       </c>
       <c r="C29">
-        <v>0.77051907035606404</v>
+        <v>0.77254266167430397</v>
       </c>
       <c r="D29">
-        <v>0.83026147415198204</v>
+        <v>0.83367548950017101</v>
       </c>
       <c r="E29">
-        <v>0.73343686209324099</v>
+        <v>0.73559828447646203</v>
       </c>
       <c r="F29">
-        <v>0.79887346262717496</v>
+        <v>0.80015545328339199</v>
       </c>
       <c r="G29">
-        <v>0.85157369376151903</v>
+        <v>0.853276159635731</v>
       </c>
       <c r="H29">
-        <v>0.71987706372475402</v>
+        <v>0.71708320105340995</v>
       </c>
       <c r="I29">
-        <v>0.77112726460548398</v>
+        <v>0.76689071004190801</v>
       </c>
       <c r="J29">
-        <v>0.826523815142853</v>
+        <v>0.82345631354821303</v>
       </c>
       <c r="K29">
-        <v>0.72704901128817001</v>
+        <v>0.72361368393264303</v>
       </c>
       <c r="L29">
-        <v>0.79504724429193396</v>
+        <v>0.78958528746919698</v>
       </c>
       <c r="M29">
-        <v>0.85514242344111202</v>
+        <v>0.850478901043344</v>
       </c>
       <c r="N29">
-        <v>0.69454680282322001</v>
+        <v>0.69430033939990898</v>
       </c>
       <c r="O29">
-        <v>0.75737268989876305</v>
+        <v>0.75452313372936297</v>
       </c>
       <c r="P29">
-        <v>0.82053165318369903</v>
+        <v>0.81903482543956796</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>32509</v>
       </c>
       <c r="B30">
-        <v>0.71119570017415001</v>
+        <v>0.71241062968107705</v>
       </c>
       <c r="C30">
-        <v>0.77626080885568705</v>
+        <v>0.77782071746400105</v>
       </c>
       <c r="D30">
-        <v>0.83376874725800698</v>
+        <v>0.83662633703572697</v>
       </c>
       <c r="E30">
-        <v>0.73440243489760804</v>
+        <v>0.74064851072595395</v>
       </c>
       <c r="F30">
-        <v>0.80316716974496705</v>
+        <v>0.807647291330159</v>
       </c>
       <c r="G30">
-        <v>0.85648832699158095</v>
+        <v>0.85996981868891897</v>
       </c>
       <c r="H30">
-        <v>0.74920180914380297</v>
+        <v>0.74311084786812798</v>
       </c>
       <c r="I30">
-        <v>0.79296669593427005</v>
+        <v>0.78523194034336796</v>
       </c>
       <c r="J30">
-        <v>0.83827382712176302</v>
+        <v>0.83265162431185402</v>
       </c>
       <c r="K30">
-        <v>0.73092205367850105</v>
+        <v>0.727959353325769</v>
       </c>
       <c r="L30">
-        <v>0.79779748537682704</v>
+        <v>0.79335698290489798</v>
       </c>
       <c r="M30">
-        <v>0.85638177710250696</v>
+        <v>0.85321535817104099</v>
       </c>
       <c r="N30">
-        <v>0.731251597611145</v>
+        <v>0.72766905385906799</v>
       </c>
       <c r="O30">
-        <v>0.78674986637156696</v>
+        <v>0.78006368219848199</v>
       </c>
       <c r="P30">
-        <v>0.8368002436934</v>
+        <v>0.83319905250723703</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>32599</v>
       </c>
       <c r="B31">
-        <v>0.70675219312235005</v>
+        <v>0.70753513808192303</v>
       </c>
       <c r="C31">
-        <v>0.77262515340876203</v>
+        <v>0.77403620577168997</v>
       </c>
       <c r="D31">
-        <v>0.83165397218208104</v>
+        <v>0.83493337177009896</v>
       </c>
       <c r="E31">
-        <v>0.73190327780446796</v>
+        <v>0.73696818756239502</v>
       </c>
       <c r="F31">
-        <v>0.80004182639070698</v>
+        <v>0.80376680111586796</v>
       </c>
       <c r="G31">
-        <v>0.85315261034433898</v>
+        <v>0.85639978238151004</v>
       </c>
       <c r="H31">
-        <v>0.73468974110007501</v>
+        <v>0.73054116509455203</v>
       </c>
       <c r="I31">
-        <v>0.78272947387536296</v>
+        <v>0.77601979022134704</v>
       </c>
       <c r="J31">
-        <v>0.83329478446641103</v>
+        <v>0.82860925878324898</v>
       </c>
       <c r="K31">
-        <v>0.73145690750222303</v>
+        <v>0.72938176415088896</v>
       </c>
       <c r="L31">
-        <v>0.79950124497717701</v>
+        <v>0.79613650779009504</v>
       </c>
       <c r="M31">
-        <v>0.85856148483767003</v>
+        <v>0.85635524306089394</v>
       </c>
       <c r="N31">
-        <v>0.73526051081523103</v>
+        <v>0.73178863412165396</v>
       </c>
       <c r="O31">
-        <v>0.78744904172531205</v>
+        <v>0.781252388592102</v>
       </c>
       <c r="P31">
-        <v>0.83669737565465097</v>
+        <v>0.83361584992199</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>32690</v>
       </c>
       <c r="B32">
-        <v>0.69968574547936102</v>
+        <v>0.70082545229863902</v>
       </c>
       <c r="C32">
-        <v>0.76700345612013499</v>
+        <v>0.76887105381575205</v>
       </c>
       <c r="D32">
-        <v>0.82729886631023497</v>
+        <v>0.83085878465875895</v>
       </c>
       <c r="E32">
-        <v>0.71536145281946095</v>
+        <v>0.72069970377743497</v>
       </c>
       <c r="F32">
-        <v>0.78441582846219504</v>
+        <v>0.78840827505903199</v>
       </c>
       <c r="G32">
-        <v>0.84046568434986901</v>
+        <v>0.84388899789238603</v>
       </c>
       <c r="H32">
-        <v>0.72309306186884903</v>
+        <v>0.720464090866756</v>
       </c>
       <c r="I32">
-        <v>0.77344638898930895</v>
+        <v>0.76847069164668402</v>
       </c>
       <c r="J32">
-        <v>0.82651863443329499</v>
+        <v>0.82310554387309998</v>
       </c>
       <c r="K32">
-        <v>0.74876153867670303</v>
+        <v>0.74740205113023295</v>
       </c>
       <c r="L32">
-        <v>0.81348530596794599</v>
+        <v>0.80990151224762197</v>
       </c>
       <c r="M32">
-        <v>0.86691190848778799</v>
+        <v>0.86340313096764698</v>
       </c>
       <c r="N32">
-        <v>0.73852934268383796</v>
+        <v>0.733880411260039</v>
       </c>
       <c r="O32">
-        <v>0.792381090443113</v>
+        <v>0.78597477013190498</v>
       </c>
       <c r="P32">
-        <v>0.83964413713678698</v>
+        <v>0.83675346366536596</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>32782</v>
       </c>
       <c r="B33">
-        <v>0.70101798089002398</v>
+        <v>0.702047719644185</v>
       </c>
       <c r="C33">
-        <v>0.76925496778233904</v>
+        <v>0.77108012291724304</v>
       </c>
       <c r="D33">
-        <v>0.82929612689610999</v>
+        <v>0.83283710969658797</v>
       </c>
       <c r="E33">
-        <v>0.70821258461915004</v>
+        <v>0.71200682549813799</v>
       </c>
       <c r="F33">
-        <v>0.77880941678120896</v>
+        <v>0.78171500166752095</v>
       </c>
       <c r="G33">
-        <v>0.83631950812830902</v>
+        <v>0.83883264039555006</v>
       </c>
       <c r="H33">
-        <v>0.72723978287658897</v>
+        <v>0.72646714478949304</v>
       </c>
       <c r="I33">
-        <v>0.77841928973948704</v>
+        <v>0.77521215530756005</v>
       </c>
       <c r="J33">
-        <v>0.830499460682393</v>
+        <v>0.82823473217347698</v>
       </c>
       <c r="K33">
-        <v>0.74429468610392502</v>
+        <v>0.74094710883731196</v>
       </c>
       <c r="L33">
-        <v>0.81317740711803099</v>
+        <v>0.80888214965946503</v>
       </c>
       <c r="M33">
-        <v>0.86846349093443198</v>
+        <v>0.86547034561302905</v>
       </c>
       <c r="N33">
-        <v>0.75842849894964304</v>
+        <v>0.75129553992758302</v>
       </c>
       <c r="O33">
-        <v>0.81108695882680304</v>
+        <v>0.80130434421235297</v>
       </c>
       <c r="P33">
-        <v>0.85249866048876799</v>
+        <v>0.84717127458735997</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>32874</v>
       </c>
       <c r="B34">
-        <v>0.71501530399328606</v>
+        <v>0.71643561145504298</v>
       </c>
       <c r="C34">
-        <v>0.78077511193913596</v>
+        <v>0.78283750778200301</v>
       </c>
       <c r="D34">
-        <v>0.83661197623391603</v>
+        <v>0.84006058470147604</v>
       </c>
       <c r="E34">
-        <v>0.71964828989827301</v>
+        <v>0.72453903009241705</v>
       </c>
       <c r="F34">
-        <v>0.78770763614040795</v>
+        <v>0.79140453283838197</v>
       </c>
       <c r="G34">
-        <v>0.84078616840871501</v>
+        <v>0.84373500912138899</v>
       </c>
       <c r="H34">
-        <v>0.76391680560287001</v>
+        <v>0.76535439554114004</v>
       </c>
       <c r="I34">
-        <v>0.80635641483641796</v>
+        <v>0.805406079303151</v>
       </c>
       <c r="J34">
-        <v>0.84574243172468599</v>
+        <v>0.84483392674272395</v>
       </c>
       <c r="K34">
-        <v>0.74971703375072896</v>
+        <v>0.74889882126952201</v>
       </c>
       <c r="L34">
-        <v>0.81583154788355605</v>
+        <v>0.81430514053495096</v>
       </c>
       <c r="M34">
-        <v>0.86818021597843698</v>
+        <v>0.867911259447535</v>
       </c>
       <c r="N34">
-        <v>0.76367840805476095</v>
+        <v>0.75819004271732005</v>
       </c>
       <c r="O34">
-        <v>0.81818202911332105</v>
+        <v>0.80869058306469299</v>
       </c>
       <c r="P34">
-        <v>0.85688396403331002</v>
+        <v>0.85157297515335695</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>32964</v>
       </c>
       <c r="B35">
-        <v>0.73586964993795401</v>
+        <v>0.73626215705954301</v>
       </c>
       <c r="C35">
-        <v>0.79914319448251803</v>
+        <v>0.80013309340607897</v>
       </c>
       <c r="D35">
-        <v>0.849379094916067</v>
+        <v>0.851579793213881</v>
       </c>
       <c r="E35">
-        <v>0.74723094097035103</v>
+        <v>0.75077162632305094</v>
       </c>
       <c r="F35">
-        <v>0.80874470259792297</v>
+        <v>0.81173553848751501</v>
       </c>
       <c r="G35">
-        <v>0.85197221899856002</v>
+        <v>0.85470395448830905</v>
       </c>
       <c r="H35">
-        <v>0.78806550794289298</v>
+        <v>0.79102127032745695</v>
       </c>
       <c r="I35">
-        <v>0.82737323611142</v>
+        <v>0.82600170396789896</v>
       </c>
       <c r="J35">
-        <v>0.86193471993847004</v>
+        <v>0.85931043072041802</v>
       </c>
       <c r="K35">
-        <v>0.73608497544654095</v>
+        <v>0.73699407764416103</v>
       </c>
       <c r="L35">
-        <v>0.80922289832549998</v>
+        <v>0.81012144884628001</v>
       </c>
       <c r="M35">
-        <v>0.86645132415793402</v>
+        <v>0.86734547374062498</v>
       </c>
       <c r="N35">
-        <v>0.76749839541540799</v>
+        <v>0.76051947477590498</v>
       </c>
       <c r="O35">
-        <v>0.82860198379226102</v>
+        <v>0.816878858671233</v>
       </c>
       <c r="P35">
-        <v>0.86635552526454895</v>
+        <v>0.858961889958198</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>33055</v>
       </c>
       <c r="B36">
-        <v>0.74874241401490405</v>
+        <v>0.74978859272606502</v>
       </c>
       <c r="C36">
-        <v>0.80973865192797401</v>
+        <v>0.81089684514346105</v>
       </c>
       <c r="D36">
-        <v>0.857287184188539</v>
+        <v>0.859006383686158</v>
       </c>
       <c r="E36">
-        <v>0.76722299813079498</v>
+        <v>0.77363278036038297</v>
       </c>
       <c r="F36">
-        <v>0.82340864220542298</v>
+        <v>0.82774135861244102</v>
       </c>
       <c r="G36">
-        <v>0.85956430051995802</v>
+        <v>0.86223036205379799</v>
       </c>
       <c r="H36">
-        <v>0.80708766189844305</v>
+        <v>0.81143780662145704</v>
       </c>
       <c r="I36">
-        <v>0.84332329926039895</v>
+        <v>0.84361081188152898</v>
       </c>
       <c r="J36">
-        <v>0.87372363436922296</v>
+        <v>0.87190824674799094</v>
       </c>
       <c r="K36">
-        <v>0.74064750850890004</v>
+        <v>0.74004178658481801</v>
       </c>
       <c r="L36">
-        <v>0.80920149831191202</v>
+        <v>0.80791590149080295</v>
       </c>
       <c r="M36">
-        <v>0.86717587396366003</v>
+        <v>0.86660899135198299</v>
       </c>
       <c r="N36">
-        <v>0.76015375967716303</v>
+        <v>0.75623229997522701</v>
       </c>
       <c r="O36">
-        <v>0.81648847957586601</v>
+        <v>0.80932551652919504</v>
       </c>
       <c r="P36">
-        <v>0.86015231125504499</v>
+        <v>0.85512226338515696</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>33147</v>
       </c>
       <c r="B37">
-        <v>0.78372727643139595</v>
+        <v>0.78406943917983796</v>
       </c>
       <c r="C37">
-        <v>0.83481977134767804</v>
+        <v>0.83526722786170804</v>
       </c>
       <c r="D37">
-        <v>0.87250220375236098</v>
+        <v>0.87355288898307204</v>
       </c>
       <c r="E37">
-        <v>0.82221426585478696</v>
+        <v>0.82436036491583498</v>
       </c>
       <c r="F37">
-        <v>0.86105810676571404</v>
+        <v>0.86121387434556296</v>
       </c>
       <c r="G37">
-        <v>0.88019471545107197</v>
+        <v>0.88024325879496401</v>
       </c>
       <c r="H37">
-        <v>0.85034823683793404</v>
+        <v>0.85402884185365302</v>
       </c>
       <c r="I37">
-        <v>0.87518365329794101</v>
+        <v>0.87489737310349502</v>
       </c>
       <c r="J37">
-        <v>0.89404292358110105</v>
+        <v>0.89238905462879003</v>
       </c>
       <c r="K37">
-        <v>0.75939108301059299</v>
+        <v>0.75727072800982398</v>
       </c>
       <c r="L37">
-        <v>0.82054718257467396</v>
+        <v>0.817586455388152</v>
       </c>
       <c r="M37">
-        <v>0.87466990323406002</v>
+        <v>0.87234011474053796</v>
       </c>
       <c r="N37">
-        <v>0.77545220108026203</v>
+        <v>0.77087403176546399</v>
       </c>
       <c r="O37">
-        <v>0.82329486060051604</v>
+        <v>0.81714228928380594</v>
       </c>
       <c r="P37">
-        <v>0.86598112491332702</v>
+        <v>0.860818292007002</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>33239</v>
       </c>
       <c r="B38">
-        <v>0.82370190034703905</v>
+        <v>0.82399904344674801</v>
       </c>
       <c r="C38">
-        <v>0.86342717861589402</v>
+        <v>0.86351334161943705</v>
       </c>
       <c r="D38">
-        <v>0.89211575176234503</v>
+        <v>0.893201817013207</v>
       </c>
       <c r="E38">
-        <v>0.87436388771712403</v>
+        <v>0.87276851803912903</v>
       </c>
       <c r="F38">
-        <v>0.89506087492830799</v>
+        <v>0.89113159352957605</v>
       </c>
       <c r="G38">
-        <v>0.90224565056730199</v>
+        <v>0.90009507531894395</v>
       </c>
       <c r="H38">
-        <v>0.87462305802228202</v>
+        <v>0.87828932862928499</v>
       </c>
       <c r="I38">
-        <v>0.89448427795723096</v>
+        <v>0.89360384751736799</v>
       </c>
       <c r="J38">
-        <v>0.911719051251622</v>
+        <v>0.91067837387777295</v>
       </c>
       <c r="K38">
-        <v>0.795858550011454</v>
+        <v>0.79424204322228398</v>
       </c>
       <c r="L38">
-        <v>0.84987405834242602</v>
+        <v>0.84637715559853199</v>
       </c>
       <c r="M38">
-        <v>0.89580666896906402</v>
+        <v>0.89228377645745205</v>
       </c>
       <c r="N38">
-        <v>0.81605577426997999</v>
+        <v>0.81286200349540105</v>
       </c>
       <c r="O38">
-        <v>0.84250326479692506</v>
+        <v>0.84013458048228695</v>
       </c>
       <c r="P38">
-        <v>0.87756326962968101</v>
+        <v>0.87474810881492404</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>33329</v>
       </c>
       <c r="B39">
-        <v>0.781709191016281</v>
+        <v>0.78181094802514495</v>
       </c>
       <c r="C39">
-        <v>0.83328690549664297</v>
+        <v>0.83294644174819799</v>
       </c>
       <c r="D39">
-        <v>0.87507038886948996</v>
+        <v>0.87637919155625899</v>
       </c>
       <c r="E39">
-        <v>0.80981313457440895</v>
+        <v>0.80683701987626399</v>
       </c>
       <c r="F39">
-        <v>0.850695392653667</v>
+        <v>0.84636360558835499</v>
       </c>
       <c r="G39">
-        <v>0.87965634217613498</v>
+        <v>0.87778932245896302</v>
       </c>
       <c r="H39">
-        <v>0.81311958100855697</v>
+        <v>0.81722826704228302</v>
       </c>
       <c r="I39">
-        <v>0.84990487025559303</v>
+        <v>0.84909801060776802</v>
       </c>
       <c r="J39">
-        <v>0.88618821292943595</v>
+        <v>0.88521964778514795</v>
       </c>
       <c r="K39">
-        <v>0.76999937626531301</v>
+        <v>0.767676502994867</v>
       </c>
       <c r="L39">
-        <v>0.82969368958953305</v>
+        <v>0.82482497184881898</v>
       </c>
       <c r="M39">
-        <v>0.88258180709674905</v>
+        <v>0.878329065886164</v>
       </c>
       <c r="N39">
-        <v>0.76843878720043601</v>
+        <v>0.76647944709100901</v>
       </c>
       <c r="O39">
-        <v>0.81427429336990798</v>
+        <v>0.81045075707057801</v>
       </c>
       <c r="P39">
-        <v>0.86320412165073701</v>
+        <v>0.85994820117261395</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>33420</v>
       </c>
       <c r="B40">
-        <v>0.75162246270936495</v>
+        <v>0.75150965083439103</v>
       </c>
       <c r="C40">
-        <v>0.80892650480099704</v>
+        <v>0.80907166870678204</v>
       </c>
       <c r="D40">
-        <v>0.85691876216639196</v>
+        <v>0.85835696952236396</v>
       </c>
       <c r="E40">
-        <v>0.77176319425421702</v>
+        <v>0.77217218682466604</v>
       </c>
       <c r="F40">
-        <v>0.82460769793550703</v>
+        <v>0.82404510422145205</v>
       </c>
       <c r="G40">
-        <v>0.86287153418009899</v>
+        <v>0.86337683641687002</v>
       </c>
       <c r="H40">
-        <v>0.76795031612408504</v>
+        <v>0.77399487486159402</v>
       </c>
       <c r="I40">
-        <v>0.81240286304745302</v>
+        <v>0.81386963606220097</v>
       </c>
       <c r="J40">
-        <v>0.85784158396757804</v>
+        <v>0.85780528620616903</v>
       </c>
       <c r="K40">
-        <v>0.75735219708963897</v>
+        <v>0.75780124956401096</v>
       </c>
       <c r="L40">
-        <v>0.81708893199911703</v>
+        <v>0.81625303260979998</v>
       </c>
       <c r="M40">
-        <v>0.87041124002043602</v>
+        <v>0.86919093361458699</v>
       </c>
       <c r="N40">
-        <v>0.73039723568870496</v>
+        <v>0.72636601361668596</v>
       </c>
       <c r="O40">
-        <v>0.78521105394622703</v>
+        <v>0.780031070877794</v>
       </c>
       <c r="P40">
-        <v>0.84224296397592702</v>
+        <v>0.83834191671168901</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>33512</v>
       </c>
       <c r="B41">
-        <v>0.746686762015766</v>
+        <v>0.74656162140825399</v>
       </c>
       <c r="C41">
-        <v>0.80369904239692203</v>
+        <v>0.80373314058220402</v>
       </c>
       <c r="D41">
-        <v>0.85263723438567196</v>
+        <v>0.85394862297726504</v>
       </c>
       <c r="E41">
-        <v>0.76962228153167</v>
+        <v>0.77299368983662597</v>
       </c>
       <c r="F41">
-        <v>0.82511770219093705</v>
+        <v>0.82634559224206405</v>
       </c>
       <c r="G41">
-        <v>0.86449468855357403</v>
+        <v>0.86615972779750305</v>
       </c>
       <c r="H41">
-        <v>0.76465740716980102</v>
+        <v>0.76969885892782597</v>
       </c>
       <c r="I41">
-        <v>0.80846905535268698</v>
+        <v>0.80936528728427604</v>
       </c>
       <c r="J41">
-        <v>0.85366777294125995</v>
+        <v>0.853611967351668</v>
       </c>
       <c r="K41">
-        <v>0.74615447611084396</v>
+        <v>0.74504805623883896</v>
       </c>
       <c r="L41">
-        <v>0.80614953126490596</v>
+        <v>0.80434344735216101</v>
       </c>
       <c r="M41">
-        <v>0.86155567133030297</v>
+        <v>0.86091613511724896</v>
       </c>
       <c r="N41">
-        <v>0.72028105002764797</v>
+        <v>0.71375090044427503</v>
       </c>
       <c r="O41">
-        <v>0.77686623598404903</v>
+        <v>0.77036388601358197</v>
       </c>
       <c r="P41">
-        <v>0.83714617181319795</v>
+        <v>0.83205795994897502</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>33604</v>
       </c>
       <c r="B42">
-        <v>0.74885161755766005</v>
+        <v>0.749444416832728</v>
       </c>
       <c r="C42">
-        <v>0.80372605321925805</v>
+        <v>0.804142647122703</v>
       </c>
       <c r="D42">
-        <v>0.84979434214468397</v>
+        <v>0.85087067043190101</v>
       </c>
       <c r="E42">
-        <v>0.76857278404010398</v>
+        <v>0.77414362448820195</v>
       </c>
       <c r="F42">
-        <v>0.82202688941871904</v>
+        <v>0.82529813182197898</v>
       </c>
       <c r="G42">
-        <v>0.85973191281740002</v>
+        <v>0.86247126604569901</v>
       </c>
       <c r="H42">
-        <v>0.77539616648086396</v>
+        <v>0.78154827654034398</v>
       </c>
       <c r="I42">
-        <v>0.81618948551283399</v>
+        <v>0.81879568764597099</v>
       </c>
       <c r="J42">
-        <v>0.85535073535484596</v>
+        <v>0.85620953533506405</v>
       </c>
       <c r="K42">
-        <v>0.73877598095917496</v>
+        <v>0.73935203087549795</v>
       </c>
       <c r="L42">
-        <v>0.79694657309108696</v>
+        <v>0.79595869572402</v>
       </c>
       <c r="M42">
-        <v>0.85134695402893001</v>
+        <v>0.85111330106039895</v>
       </c>
       <c r="N42">
-        <v>0.71342772218878703</v>
+        <v>0.70854004832927298</v>
       </c>
       <c r="O42">
-        <v>0.77246415261441803</v>
+        <v>0.76618319619297404</v>
       </c>
       <c r="P42">
-        <v>0.83259040336575296</v>
+        <v>0.82703502480584001</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>33695</v>
       </c>
       <c r="B43">
-        <v>0.73157402380916703</v>
+        <v>0.73117236999878898</v>
       </c>
       <c r="C43">
-        <v>0.79131786505564305</v>
+        <v>0.79128714156503099</v>
       </c>
       <c r="D43">
-        <v>0.84317339022135496</v>
+        <v>0.84424645775141405</v>
       </c>
       <c r="E43">
-        <v>0.73809756266707005</v>
+        <v>0.74215049674885603</v>
       </c>
       <c r="F43">
-        <v>0.79967858225271904</v>
+        <v>0.80226340264624696</v>
       </c>
       <c r="G43">
-        <v>0.84741840191685402</v>
+        <v>0.84981360627014702</v>
       </c>
       <c r="H43">
-        <v>0.76109931886081506</v>
+        <v>0.76262919268921203</v>
       </c>
       <c r="I43">
-        <v>0.80310160363161498</v>
+        <v>0.80333956844471899</v>
       </c>
       <c r="J43">
-        <v>0.84376028470752995</v>
+        <v>0.84359838018686495</v>
       </c>
       <c r="K43">
-        <v>0.71818948308389197</v>
+        <v>0.71582839679925103</v>
       </c>
       <c r="L43">
-        <v>0.78205067001876105</v>
+        <v>0.78034620033004298</v>
       </c>
       <c r="M43">
-        <v>0.84246562106621103</v>
+        <v>0.84209808755349602</v>
       </c>
       <c r="N43">
-        <v>0.71253597623337805</v>
+        <v>0.70813894160707502</v>
       </c>
       <c r="O43">
-        <v>0.77252476940540904</v>
+        <v>0.76556996849471004</v>
       </c>
       <c r="P43">
-        <v>0.83278940321583805</v>
+        <v>0.82712198496556499</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>33786</v>
       </c>
       <c r="B44">
-        <v>0.72205092327774101</v>
+        <v>0.72143508882216201</v>
       </c>
       <c r="C44">
-        <v>0.78320004243524499</v>
+        <v>0.78309360076975998</v>
       </c>
       <c r="D44">
-        <v>0.837783512910381</v>
+        <v>0.83888972191258504</v>
       </c>
       <c r="E44">
-        <v>0.71816727296476501</v>
+        <v>0.72111599531433901</v>
       </c>
       <c r="F44">
-        <v>0.783130560093382</v>
+        <v>0.78510873404678905</v>
       </c>
       <c r="G44">
-        <v>0.83747716705154795</v>
+        <v>0.839782137710819</v>
       </c>
       <c r="H44">
-        <v>0.75161433639686503</v>
+        <v>0.74869573590729499</v>
       </c>
       <c r="I44">
-        <v>0.79422318695610405</v>
+        <v>0.79141394331532899</v>
       </c>
       <c r="J44">
-        <v>0.83546832197733301</v>
+        <v>0.83363712093948295</v>
       </c>
       <c r="K44">
-        <v>0.70913858054189405</v>
+        <v>0.70471985582996199</v>
       </c>
       <c r="L44">
-        <v>0.77300407014005701</v>
+        <v>0.76944721237548797</v>
       </c>
       <c r="M44">
-        <v>0.83459556116151501</v>
+        <v>0.83311336652156998</v>
       </c>
       <c r="N44">
-        <v>0.72016148670459001</v>
+        <v>0.71346931842360295</v>
       </c>
       <c r="O44">
-        <v>0.77503420728824801</v>
+        <v>0.767327125093479</v>
       </c>
       <c r="P44">
-        <v>0.83134800928928798</v>
+        <v>0.82565924540981905</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>33878</v>
       </c>
       <c r="B45">
-        <v>0.72716090899425001</v>
+        <v>0.72742532262562198</v>
       </c>
       <c r="C45">
-        <v>0.78631265618856705</v>
+        <v>0.78699340127356499</v>
       </c>
       <c r="D45">
-        <v>0.83895763362500397</v>
+        <v>0.84051610753186101</v>
       </c>
       <c r="E45">
-        <v>0.72210668611165596</v>
+        <v>0.72389370691198796</v>
       </c>
       <c r="F45">
-        <v>0.78414115742524104</v>
+        <v>0.78510122368977797</v>
       </c>
       <c r="G45">
-        <v>0.83700765320096204</v>
+        <v>0.83851770460936903</v>
       </c>
       <c r="H45">
-        <v>0.74663374664834503</v>
+        <v>0.74574313231257505</v>
       </c>
       <c r="I45">
-        <v>0.78978724949145696</v>
+        <v>0.78812268720033296</v>
       </c>
       <c r="J45">
-        <v>0.83190595684842605</v>
+        <v>0.83017641611681303</v>
       </c>
       <c r="K45">
-        <v>0.71493493853224699</v>
+        <v>0.71177110969232604</v>
       </c>
       <c r="L45">
-        <v>0.77547946337241402</v>
+        <v>0.77210348912717697</v>
       </c>
       <c r="M45">
-        <v>0.83420483666970102</v>
+        <v>0.83187843671339801</v>
       </c>
       <c r="N45">
-        <v>0.72930005372847895</v>
+        <v>0.72580238124015695</v>
       </c>
       <c r="O45">
-        <v>0.77946409315523002</v>
+        <v>0.77365890153864303</v>
       </c>
       <c r="P45">
-        <v>0.83128609127126796</v>
+        <v>0.82669087980322797</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>33970</v>
       </c>
       <c r="B46">
-        <v>0.73364736707174605</v>
+        <v>0.73427052708904395</v>
       </c>
       <c r="C46">
-        <v>0.78830674141215396</v>
+        <v>0.78960396386196396</v>
       </c>
       <c r="D46">
-        <v>0.83782769553825598</v>
+        <v>0.83979565422601798</v>
       </c>
       <c r="E46">
-        <v>0.72025590577930698</v>
+        <v>0.72068039977583498</v>
       </c>
       <c r="F46">
-        <v>0.78284995230746901</v>
+        <v>0.78287653858935102</v>
       </c>
       <c r="G46">
-        <v>0.83707171754064302</v>
+        <v>0.83792298723770298</v>
       </c>
       <c r="H46">
-        <v>0.76651297318623701</v>
+        <v>0.76336818246988902</v>
       </c>
       <c r="I46">
-        <v>0.80307147174912097</v>
+        <v>0.79952333242593698</v>
       </c>
       <c r="J46">
-        <v>0.83711723930177395</v>
+        <v>0.83370956728849099</v>
       </c>
       <c r="K46">
-        <v>0.72413862370968196</v>
+        <v>0.72263513197245999</v>
       </c>
       <c r="L46">
-        <v>0.784511567058779</v>
+        <v>0.78315456695052099</v>
       </c>
       <c r="M46">
-        <v>0.84031967497149795</v>
+        <v>0.838446495193374</v>
       </c>
       <c r="N46">
-        <v>0.71187669104620299</v>
+        <v>0.70859277029020196</v>
       </c>
       <c r="O46">
-        <v>0.768803678130353</v>
+        <v>0.76298601553518397</v>
       </c>
       <c r="P46">
-        <v>0.82596502268536998</v>
+        <v>0.82127002869221</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>34060</v>
       </c>
       <c r="B47">
-        <v>0.71581598537549396</v>
+        <v>0.71759449920429097</v>
       </c>
       <c r="C47">
-        <v>0.77557293014886997</v>
+        <v>0.77769988172457305</v>
       </c>
       <c r="D47">
-        <v>0.83012877913616201</v>
+        <v>0.83277150869604699</v>
       </c>
       <c r="E47">
-        <v>0.72117009852134994</v>
+        <v>0.72088025904794895</v>
       </c>
       <c r="F47">
-        <v>0.78473183206517305</v>
+        <v>0.78469139566547796</v>
       </c>
       <c r="G47">
-        <v>0.83964168046231702</v>
+        <v>0.84077477362935404</v>
       </c>
       <c r="H47">
-        <v>0.74128176742698804</v>
+        <v>0.736937625161452</v>
       </c>
       <c r="I47">
-        <v>0.78188410360160299</v>
+        <v>0.77698051740004503</v>
       </c>
       <c r="J47">
-        <v>0.82327380220631696</v>
+        <v>0.81929291013629901</v>
       </c>
       <c r="K47">
-        <v>0.71249216931080195</v>
+        <v>0.70821476589090604</v>
       </c>
       <c r="L47">
-        <v>0.77743295732221096</v>
+        <v>0.77336125643907305</v>
       </c>
       <c r="M47">
-        <v>0.83729112102907</v>
+        <v>0.83369728580255298</v>
       </c>
       <c r="N47">
-        <v>0.70855203315182402</v>
+        <v>0.70556423810853297</v>
       </c>
       <c r="O47">
-        <v>0.76867165040779095</v>
+        <v>0.76260342251798596</v>
       </c>
       <c r="P47">
-        <v>0.82659114046821003</v>
+        <v>0.82165494946544404</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>34151</v>
       </c>
       <c r="B48">
-        <v>0.71452156989864402</v>
+        <v>0.71564684550467605</v>
       </c>
       <c r="C48">
-        <v>0.77365865233044295</v>
+        <v>0.775543846783603</v>
       </c>
       <c r="D48">
-        <v>0.82916978541560404</v>
+        <v>0.83172021907778404</v>
       </c>
       <c r="E48">
-        <v>0.73233557100703495</v>
+        <v>0.72906902826945597</v>
       </c>
       <c r="F48">
-        <v>0.79387866905623505</v>
+        <v>0.79234490402497504</v>
       </c>
       <c r="G48">
-        <v>0.84760212732213103</v>
+        <v>0.84855814439264998</v>
       </c>
       <c r="H48">
-        <v>0.71983985137235995</v>
+        <v>0.71665017606450399</v>
       </c>
       <c r="I48">
-        <v>0.76496368210124999</v>
+        <v>0.76153574007430602</v>
       </c>
       <c r="J48">
-        <v>0.81300036947326804</v>
+        <v>0.81002558784981105</v>
       </c>
       <c r="K48">
-        <v>0.727287268493918</v>
+        <v>0.72509332062287901</v>
       </c>
       <c r="L48">
-        <v>0.78874201838986302</v>
+        <v>0.78531516266111201</v>
       </c>
       <c r="M48">
-        <v>0.84572680468287698</v>
+        <v>0.84113834022192002</v>
       </c>
       <c r="N48">
-        <v>0.70907932144376495</v>
+        <v>0.70810018562773003</v>
       </c>
       <c r="O48">
-        <v>0.768065877149823</v>
+        <v>0.76373354829835904</v>
       </c>
       <c r="P48">
-        <v>0.826861997973239</v>
+        <v>0.82256710129934796</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>34243</v>
       </c>
       <c r="B49">
-        <v>0.70796363011171104</v>
+        <v>0.70955951379348003</v>
       </c>
       <c r="C49">
-        <v>0.76943696691193397</v>
+        <v>0.77220538107029801</v>
       </c>
       <c r="D49">
-        <v>0.82614317615822797</v>
+        <v>0.82954692157370502</v>
       </c>
       <c r="E49">
-        <v>0.72389679979729105</v>
+        <v>0.72416963769331799</v>
       </c>
       <c r="F49">
-        <v>0.78737387649853696</v>
+        <v>0.78832126720095397</v>
       </c>
       <c r="G49">
-        <v>0.84172236496941699</v>
+        <v>0.84427927159898197</v>
       </c>
       <c r="H49">
-        <v>0.70831702528160301</v>
+        <v>0.70727068543405802</v>
       </c>
       <c r="I49">
-        <v>0.75547624842232297</v>
+        <v>0.75419583997675599</v>
       </c>
       <c r="J49">
-        <v>0.80553665592767099</v>
+        <v>0.80443778480864303</v>
       </c>
       <c r="K49">
-        <v>0.69502674910156603</v>
+        <v>0.69317972907396996</v>
       </c>
       <c r="L49">
-        <v>0.76524773044910999</v>
+        <v>0.76347401947331095</v>
       </c>
       <c r="M49">
-        <v>0.83109444249589004</v>
+        <v>0.82900230628912397</v>
       </c>
       <c r="N49">
-        <v>0.70345819093126605</v>
+        <v>0.70314028106934301</v>
       </c>
       <c r="O49">
-        <v>0.760944832807391</v>
+        <v>0.75877289921807101</v>
       </c>
       <c r="P49">
-        <v>0.819354806682005</v>
+        <v>0.81724099984878196</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>34335</v>
       </c>
       <c r="B50">
-        <v>0.717021123144989</v>
+        <v>0.71884811818349303</v>
       </c>
       <c r="C50">
-        <v>0.77604941206415601</v>
+        <v>0.77884047515362198</v>
       </c>
       <c r="D50">
-        <v>0.829584170342759</v>
+        <v>0.83305296418425501</v>
       </c>
       <c r="E50">
-        <v>0.75272794981645597</v>
+        <v>0.75315624660316605</v>
       </c>
       <c r="F50">
-        <v>0.80516278841102396</v>
+        <v>0.806319598100804</v>
       </c>
       <c r="G50">
-        <v>0.84804354986801</v>
+        <v>0.85130674462823097</v>
       </c>
       <c r="H50">
-        <v>0.70969930957059901</v>
+        <v>0.71295222505128597</v>
       </c>
       <c r="I50">
-        <v>0.754059879405091</v>
+        <v>0.75746477099266596</v>
       </c>
       <c r="J50">
-        <v>0.801673309316286</v>
+        <v>0.80475085603293095</v>
       </c>
       <c r="K50">
-        <v>0.68179995135765303</v>
+        <v>0.68516407020208603</v>
       </c>
       <c r="L50">
-        <v>0.75168203258477595</v>
+        <v>0.75391160905810894</v>
       </c>
       <c r="M50">
-        <v>0.82096941316014904</v>
+        <v>0.82162053522120304</v>
       </c>
       <c r="N50">
-        <v>0.70201699212854596</v>
+        <v>0.69984823767869797</v>
       </c>
       <c r="O50">
-        <v>0.757357468314379</v>
+        <v>0.75528448421322503</v>
       </c>
       <c r="P50">
-        <v>0.81628073228317999</v>
+        <v>0.81466507111669695</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>34425</v>
       </c>
       <c r="B51">
-        <v>0.72619933664000302</v>
+        <v>0.72938606742815504</v>
       </c>
       <c r="C51">
-        <v>0.78358325895370495</v>
+        <v>0.78741912780647605</v>
       </c>
       <c r="D51">
-        <v>0.83484968615111099</v>
+        <v>0.83848357281264096</v>
       </c>
       <c r="E51">
-        <v>0.74116854742412996</v>
+        <v>0.74661852568022702</v>
       </c>
       <c r="F51">
-        <v>0.79786365512019897</v>
+        <v>0.80430616700803603</v>
       </c>
       <c r="G51">
-        <v>0.84229411989106995</v>
+        <v>0.84949417896624402</v>
       </c>
       <c r="H51">
-        <v>0.71859424683185003</v>
+        <v>0.72226791814197899</v>
       </c>
       <c r="I51">
-        <v>0.75982635281476496</v>
+        <v>0.76326435100210399</v>
       </c>
       <c r="J51">
-        <v>0.803993915258989</v>
+        <v>0.806749306859181</v>
       </c>
       <c r="K51">
-        <v>0.68787506368265094</v>
+        <v>0.69498112773734499</v>
       </c>
       <c r="L51">
-        <v>0.75352907329831198</v>
+        <v>0.75857995479708196</v>
       </c>
       <c r="M51">
-        <v>0.82073296383184202</v>
+        <v>0.82236885203508303</v>
       </c>
       <c r="N51">
-        <v>0.71061596955766404</v>
+        <v>0.70892270902994903</v>
       </c>
       <c r="O51">
-        <v>0.76355375001122705</v>
+        <v>0.76178496563189402</v>
       </c>
       <c r="P51">
-        <v>0.82098535680254803</v>
+        <v>0.81881762851408901</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>34516</v>
       </c>
       <c r="B52">
-        <v>0.71695003720044903</v>
+        <v>0.72155291807292898</v>
       </c>
       <c r="C52">
-        <v>0.77614434248346098</v>
+        <v>0.78105512724350201</v>
       </c>
       <c r="D52">
-        <v>0.83106309498545805</v>
+        <v>0.83580549467409804</v>
       </c>
       <c r="E52">
-        <v>0.72109924391257796</v>
+        <v>0.72848199406051095</v>
       </c>
       <c r="F52">
-        <v>0.78169194407325904</v>
+        <v>0.78920854423699904</v>
       </c>
       <c r="G52">
-        <v>0.83312311849408605</v>
+        <v>0.84143455773800302</v>
       </c>
       <c r="H52">
-        <v>0.70617214986287902</v>
+        <v>0.71149914488670096</v>
       </c>
       <c r="I52">
-        <v>0.75083240614423896</v>
+        <v>0.75490518886491798</v>
       </c>
       <c r="J52">
-        <v>0.800592616992577</v>
+        <v>0.80401637804244197</v>
       </c>
       <c r="K52">
-        <v>0.67952650489538102</v>
+        <v>0.68877370478467004</v>
       </c>
       <c r="L52">
-        <v>0.744989131503071</v>
+        <v>0.75179592175426901</v>
       </c>
       <c r="M52">
-        <v>0.81379759744371805</v>
+        <v>0.817005847340325</v>
       </c>
       <c r="N52">
-        <v>0.69929774837023295</v>
+        <v>0.69870292025444303</v>
       </c>
       <c r="O52">
-        <v>0.75432636768491501</v>
+        <v>0.75245290674327803</v>
       </c>
       <c r="P52">
-        <v>0.81567560801657901</v>
+        <v>0.81338128633790396</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>34608</v>
       </c>
       <c r="B53">
-        <v>0.70170130663729002</v>
+        <v>0.70576771454503595</v>
       </c>
       <c r="C53">
-        <v>0.76436810854505399</v>
+        <v>0.76903657233351996</v>
       </c>
       <c r="D53">
-        <v>0.82291188948530902</v>
+        <v>0.82779739035673705</v>
       </c>
       <c r="E53">
-        <v>0.70277719594747701</v>
+        <v>0.70977456077371004</v>
       </c>
       <c r="F53">
-        <v>0.76595521891028095</v>
+        <v>0.77269415495703198</v>
       </c>
       <c r="G53">
-        <v>0.82073722445735597</v>
+        <v>0.82830400267932802</v>
       </c>
       <c r="H53">
-        <v>0.70873441191901498</v>
+        <v>0.71266028756261102</v>
       </c>
       <c r="I53">
-        <v>0.75209005117850203</v>
+        <v>0.755112116407606</v>
       </c>
       <c r="J53">
-        <v>0.79952547260634999</v>
+        <v>0.80238507412048299</v>
       </c>
       <c r="K53">
-        <v>0.66416422382148599</v>
+        <v>0.66842741162041197</v>
       </c>
       <c r="L53">
-        <v>0.73270828314907099</v>
+        <v>0.73624503347747206</v>
       </c>
       <c r="M53">
-        <v>0.80468769067092705</v>
+        <v>0.80737642745410998</v>
       </c>
       <c r="N53">
-        <v>0.68745220503933702</v>
+        <v>0.68803830180135706</v>
       </c>
       <c r="O53">
-        <v>0.74534325842559701</v>
+        <v>0.74465566582185105</v>
       </c>
       <c r="P53">
-        <v>0.80911097793605602</v>
+        <v>0.80816347954609302</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>34700</v>
       </c>
       <c r="B54">
-        <v>0.69896957177252705</v>
+        <v>0.70307453568996103</v>
       </c>
       <c r="C54">
-        <v>0.762092272340264</v>
+        <v>0.76703094366583002</v>
       </c>
       <c r="D54">
-        <v>0.82119591951127502</v>
+        <v>0.82674012093953297</v>
       </c>
       <c r="E54">
-        <v>0.70567402245775201</v>
+        <v>0.71314384539589704</v>
       </c>
       <c r="F54">
-        <v>0.76673664056914703</v>
+        <v>0.77377371503086001</v>
       </c>
       <c r="G54">
-        <v>0.81960905543185303</v>
+        <v>0.82750156655679796</v>
       </c>
       <c r="H54">
-        <v>0.69794258736366799</v>
+        <v>0.69721860681924097</v>
       </c>
       <c r="I54">
-        <v>0.74536816343672097</v>
+        <v>0.74447871252644204</v>
       </c>
       <c r="J54">
-        <v>0.79803471997049402</v>
+        <v>0.79839023914016904</v>
       </c>
       <c r="K54">
-        <v>0.646167170215181</v>
+        <v>0.64921725368530103</v>
       </c>
       <c r="L54">
-        <v>0.71867633962442901</v>
+        <v>0.72166640762781298</v>
       </c>
       <c r="M54">
-        <v>0.79601016701185001</v>
+        <v>0.79876941818317404</v>
       </c>
       <c r="N54">
-        <v>0.68463107699858206</v>
+        <v>0.68151255159926105</v>
       </c>
       <c r="O54">
-        <v>0.74320939052310198</v>
+        <v>0.73866027345935004</v>
       </c>
       <c r="P54">
-        <v>0.80824005668644805</v>
+        <v>0.80470499828345898</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>34790</v>
       </c>
       <c r="B55">
-        <v>0.68627361345604099</v>
+        <v>0.68988745248406302</v>
       </c>
       <c r="C55">
-        <v>0.75187270112993299</v>
+        <v>0.75647670649943</v>
       </c>
       <c r="D55">
-        <v>0.81573960514616295</v>
+        <v>0.82115752629288596</v>
       </c>
       <c r="E55">
-        <v>0.68208743219286205</v>
+        <v>0.69219296404933395</v>
       </c>
       <c r="F55">
-        <v>0.75089517281197204</v>
+        <v>0.76070463454766002</v>
       </c>
       <c r="G55">
-        <v>0.81352251007408904</v>
+        <v>0.82318410622579197</v>
       </c>
       <c r="H55">
-        <v>0.68345950992647597</v>
+        <v>0.67949891817225905</v>
       </c>
       <c r="I55">
-        <v>0.73608514565005501</v>
+        <v>0.73257482715501099</v>
       </c>
       <c r="J55">
-        <v>0.79539133236999404</v>
+        <v>0.79385160482061701</v>
       </c>
       <c r="K55">
-        <v>0.63927542710053697</v>
+        <v>0.63918046256051797</v>
       </c>
       <c r="L55">
-        <v>0.71169581749563204</v>
+        <v>0.71239828118975301</v>
       </c>
       <c r="M55">
-        <v>0.79022457163442195</v>
+        <v>0.79231631807944203</v>
       </c>
       <c r="N55">
-        <v>0.66581279455500397</v>
+        <v>0.66093433969565896</v>
       </c>
       <c r="O55">
-        <v>0.72900522164749204</v>
+        <v>0.72273647790083395</v>
       </c>
       <c r="P55">
-        <v>0.80084843573744602</v>
+        <v>0.79610704288698098</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>34881</v>
       </c>
       <c r="B56">
-        <v>0.66842822224895004</v>
+        <v>0.67232361527186801</v>
       </c>
       <c r="C56">
-        <v>0.73717953757659205</v>
+        <v>0.74172207770555199</v>
       </c>
       <c r="D56">
-        <v>0.80592050026459205</v>
+        <v>0.81121134030848596</v>
       </c>
       <c r="E56">
-        <v>0.66316217285768597</v>
+        <v>0.67159838985120202</v>
       </c>
       <c r="F56">
-        <v>0.73520272133907405</v>
+        <v>0.74342917858108004</v>
       </c>
       <c r="G56">
-        <v>0.80314494561179495</v>
+        <v>0.81167582020490803</v>
       </c>
       <c r="H56">
-        <v>0.66502977910529504</v>
+        <v>0.66149107488611703</v>
       </c>
       <c r="I56">
-        <v>0.72237191402590695</v>
+        <v>0.71807479460365697</v>
       </c>
       <c r="J56">
-        <v>0.78792378858611201</v>
+        <v>0.78528554747969503</v>
       </c>
       <c r="K56">
-        <v>0.64735358354870798</v>
+        <v>0.64798256342150595</v>
       </c>
       <c r="L56">
-        <v>0.71824772808350501</v>
+        <v>0.71921734620170397</v>
       </c>
       <c r="M56">
-        <v>0.79359812749982905</v>
+        <v>0.79580143003715698</v>
       </c>
       <c r="N56">
-        <v>0.65693255198803702</v>
+        <v>0.65069899812223297</v>
       </c>
       <c r="O56">
-        <v>0.72211599877176702</v>
+        <v>0.71472127444212996</v>
       </c>
       <c r="P56">
-        <v>0.79618907643286496</v>
+        <v>0.791189680842036</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>34973</v>
       </c>
       <c r="B57">
-        <v>0.66451262093869201</v>
+        <v>0.667697976607041</v>
       </c>
       <c r="C57">
-        <v>0.73387256954851898</v>
+        <v>0.73790672647500999</v>
       </c>
       <c r="D57">
-        <v>0.80319302519739799</v>
+        <v>0.80827243469147103</v>
       </c>
       <c r="E57">
-        <v>0.65598272496780097</v>
+        <v>0.66332778038555795</v>
       </c>
       <c r="F57">
-        <v>0.72887856990722899</v>
+        <v>0.73619546085492604</v>
       </c>
       <c r="G57">
-        <v>0.79892497675973095</v>
+        <v>0.807036640821026</v>
       </c>
       <c r="H57">
-        <v>0.66484422131672405</v>
+        <v>0.66064047725371899</v>
       </c>
       <c r="I57">
-        <v>0.72348879545183198</v>
+        <v>0.71861379675303405</v>
       </c>
       <c r="J57">
-        <v>0.78897725292640297</v>
+        <v>0.78601417027698395</v>
       </c>
       <c r="K57">
-        <v>0.65225960345810396</v>
+        <v>0.65403724854586898</v>
       </c>
       <c r="L57">
-        <v>0.72428087369930705</v>
+        <v>0.72615078819254397</v>
       </c>
       <c r="M57">
-        <v>0.79806549795952397</v>
+        <v>0.80029064758180202</v>
       </c>
       <c r="N57">
-        <v>0.67217082199409595</v>
+        <v>0.663498459365924</v>
       </c>
       <c r="O57">
-        <v>0.73449836329932905</v>
+        <v>0.72472854774861495</v>
       </c>
       <c r="P57">
-        <v>0.80385431487238701</v>
+        <v>0.7973438290989</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>35065</v>
       </c>
       <c r="B58">
-        <v>0.65951950894670597</v>
+        <v>0.66208200001078399</v>
       </c>
       <c r="C58">
-        <v>0.73079712693724297</v>
+        <v>0.734618774313467</v>
       </c>
       <c r="D58">
-        <v>0.80091624298602804</v>
+        <v>0.80607945773546597</v>
       </c>
       <c r="E58">
-        <v>0.661995740231203</v>
+        <v>0.66763304486319097</v>
       </c>
       <c r="F58">
-        <v>0.73400892869901602</v>
+        <v>0.73989841155421099</v>
       </c>
       <c r="G58">
-        <v>0.80144660055139505</v>
+        <v>0.80847979802052405</v>
       </c>
       <c r="H58">
-        <v>0.66823272325555905</v>
+        <v>0.66494073791823405</v>
       </c>
       <c r="I58">
-        <v>0.72599168424786698</v>
+        <v>0.722505419924242</v>
       </c>
       <c r="J58">
-        <v>0.78927750363693805</v>
+        <v>0.78744935075519995</v>
       </c>
       <c r="K58">
-        <v>0.63683775893415095</v>
+        <v>0.641379918694721</v>
       </c>
       <c r="L58">
-        <v>0.71314134281411701</v>
+        <v>0.71817120402582002</v>
       </c>
       <c r="M58">
-        <v>0.791137023528655</v>
+        <v>0.79606974447333201</v>
       </c>
       <c r="N58">
-        <v>0.66905274923178404</v>
+        <v>0.66014068126108405</v>
       </c>
       <c r="O58">
-        <v>0.73446180190371602</v>
+        <v>0.72421525058229597</v>
       </c>
       <c r="P58">
-        <v>0.80416609603837297</v>
+        <v>0.79685181856080101</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>35156</v>
       </c>
       <c r="B59">
-        <v>0.65763336747930601</v>
+        <v>0.66031569625859798</v>
       </c>
       <c r="C59">
-        <v>0.72940331837300498</v>
+        <v>0.73317977633283904</v>
       </c>
       <c r="D59">
-        <v>0.79949294705531404</v>
+        <v>0.804429326243849</v>
       </c>
       <c r="E59">
-        <v>0.66968717697823799</v>
+        <v>0.67375857831361996</v>
       </c>
       <c r="F59">
-        <v>0.73941719280117402</v>
+        <v>0.74423211118217603</v>
       </c>
       <c r="G59">
-        <v>0.80413987617484195</v>
+        <v>0.81013359850104305</v>
       </c>
       <c r="H59">
-        <v>0.67138852281028605</v>
+        <v>0.66633274526825303</v>
       </c>
       <c r="I59">
-        <v>0.72924889275747495</v>
+        <v>0.72345678895564602</v>
       </c>
       <c r="J59">
-        <v>0.79127595321914701</v>
+        <v>0.78740370086484202</v>
       </c>
       <c r="K59">
-        <v>0.63725964049023398</v>
+        <v>0.64225722980363598</v>
       </c>
       <c r="L59">
-        <v>0.71399861745392101</v>
+        <v>0.71987405671635896</v>
       </c>
       <c r="M59">
-        <v>0.79097546163296695</v>
+        <v>0.79722965107014698</v>
       </c>
       <c r="N59">
-        <v>0.67523219931094902</v>
+        <v>0.66816061670759697</v>
       </c>
       <c r="O59">
-        <v>0.74073140689083505</v>
+        <v>0.73154561785299799</v>
       </c>
       <c r="P59">
-        <v>0.80797687054117495</v>
+        <v>0.80115026084865604</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>35247</v>
       </c>
       <c r="B60">
-        <v>0.66236542715408797</v>
+        <v>0.66501840362602904</v>
       </c>
       <c r="C60">
-        <v>0.73258777794048302</v>
+        <v>0.73649783842913197</v>
       </c>
       <c r="D60">
-        <v>0.80036146673475494</v>
+        <v>0.80531817963019903</v>
       </c>
       <c r="E60">
-        <v>0.67913509280237205</v>
+        <v>0.68457092054989299</v>
       </c>
       <c r="F60">
-        <v>0.74738398349610002</v>
+        <v>0.753655924441339</v>
       </c>
       <c r="G60">
-        <v>0.80709070434178098</v>
+        <v>0.81391214025619096</v>
       </c>
       <c r="H60">
-        <v>0.68940841852904</v>
+        <v>0.68239392967111101</v>
       </c>
       <c r="I60">
-        <v>0.74329008666356999</v>
+        <v>0.73615037466532396</v>
       </c>
       <c r="J60">
-        <v>0.79872088662624996</v>
+        <v>0.79411310849167605</v>
       </c>
       <c r="K60">
-        <v>0.63784378849252399</v>
+        <v>0.64200373439194303</v>
       </c>
       <c r="L60">
-        <v>0.71455595258111704</v>
+        <v>0.72019256766276696</v>
       </c>
       <c r="M60">
-        <v>0.79189654860078795</v>
+        <v>0.79827707143739501</v>
       </c>
       <c r="N60">
-        <v>0.68791491680723804</v>
+        <v>0.67755738563809498</v>
       </c>
       <c r="O60">
-        <v>0.74885832854157397</v>
+        <v>0.73860798628804203</v>
       </c>
       <c r="P60">
-        <v>0.81061797481020104</v>
+        <v>0.80383321902305305</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>35339</v>
       </c>
       <c r="B61">
-        <v>0.67423726888759405</v>
+        <v>0.67672569703179497</v>
       </c>
       <c r="C61">
-        <v>0.74136808844732405</v>
+        <v>0.745406185415045</v>
       </c>
       <c r="D61">
-        <v>0.80487456790379597</v>
+        <v>0.80982260911232795</v>
       </c>
       <c r="E61">
-        <v>0.68937267729822005</v>
+        <v>0.69545806743078997</v>
       </c>
       <c r="F61">
-        <v>0.75478237183072905</v>
+        <v>0.76121752156218003</v>
       </c>
       <c r="G61">
-        <v>0.81137747314869701</v>
+        <v>0.81796917716427997</v>
       </c>
       <c r="H61">
-        <v>0.70428824658836497</v>
+        <v>0.69880339503144295</v>
       </c>
       <c r="I61">
-        <v>0.75400591780620696</v>
+        <v>0.748858876528948</v>
       </c>
       <c r="J61">
-        <v>0.80374583058676197</v>
+        <v>0.80091115391193801</v>
       </c>
       <c r="K61">
-        <v>0.65134272833153894</v>
+        <v>0.65618150787153096</v>
       </c>
       <c r="L61">
-        <v>0.72784083363470597</v>
+        <v>0.734487854937377</v>
       </c>
       <c r="M61">
-        <v>0.80229380242710802</v>
+        <v>0.80906263240576404</v>
       </c>
       <c r="N61">
-        <v>0.69118874919018403</v>
+        <v>0.68234393750858602</v>
       </c>
       <c r="O61">
-        <v>0.75213905557282901</v>
+        <v>0.742899723596948</v>
       </c>
       <c r="P61">
-        <v>0.81265117056138803</v>
+        <v>0.80588967991192995</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>35431</v>
       </c>
       <c r="B62">
-        <v>0.67601995134459603</v>
+        <v>0.67832991126539699</v>
       </c>
       <c r="C62">
-        <v>0.74323958804622003</v>
+        <v>0.74662597534767305</v>
       </c>
       <c r="D62">
-        <v>0.80685184974426605</v>
+        <v>0.81106391458355998</v>
       </c>
       <c r="E62">
-        <v>0.678078294812819</v>
+        <v>0.68361335476206997</v>
       </c>
       <c r="F62">
-        <v>0.74583444253365805</v>
+        <v>0.75109371479142595</v>
       </c>
       <c r="G62">
-        <v>0.80673010822583102</v>
+        <v>0.81248907175826901</v>
       </c>
       <c r="H62">
-        <v>0.70017244504907705</v>
+        <v>0.69609599776693598</v>
       </c>
       <c r="I62">
-        <v>0.75191548242069095</v>
+        <v>0.74735137771444304</v>
       </c>
       <c r="J62">
-        <v>0.80464257208024903</v>
+        <v>0.80178103549153101</v>
       </c>
       <c r="K62">
-        <v>0.66818934832194798</v>
+        <v>0.67317521716332995</v>
       </c>
       <c r="L62">
-        <v>0.74231538562523802</v>
+        <v>0.74749587516079996</v>
       </c>
       <c r="M62">
-        <v>0.81450445925711601</v>
+        <v>0.81901353346128503</v>
       </c>
       <c r="N62">
-        <v>0.68900953822738498</v>
+        <v>0.68464404649573296</v>
       </c>
       <c r="O62">
-        <v>0.75029740569122405</v>
+        <v>0.74367327229080304</v>
       </c>
       <c r="P62">
-        <v>0.81271864768896196</v>
+        <v>0.80686940937632301</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>35521</v>
       </c>
       <c r="B63">
-        <v>0.68745541213186701</v>
+        <v>0.68895160630640495</v>
       </c>
       <c r="C63">
-        <v>0.75190838273254501</v>
+        <v>0.75435958519447099</v>
       </c>
       <c r="D63">
-        <v>0.81201975247651903</v>
+        <v>0.81554109571974398</v>
       </c>
       <c r="E63">
-        <v>0.67888410648430897</v>
+        <v>0.68376385635606496</v>
       </c>
       <c r="F63">
-        <v>0.74624326606629399</v>
+        <v>0.75059403688728299</v>
       </c>
       <c r="G63">
-        <v>0.80720005107793802</v>
+        <v>0.81175905553123495</v>
       </c>
       <c r="H63">
-        <v>0.70717865738883701</v>
+        <v>0.70389447097980296</v>
       </c>
       <c r="I63">
-        <v>0.75799092073531005</v>
+        <v>0.75400198336045099</v>
       </c>
       <c r="J63">
-        <v>0.80971095822907402</v>
+        <v>0.80737542038332</v>
       </c>
       <c r="K63">
-        <v>0.69689294388517997</v>
+        <v>0.70146542044726201</v>
       </c>
       <c r="L63">
-        <v>0.76423137932454699</v>
+        <v>0.76788404013990097</v>
       </c>
       <c r="M63">
-        <v>0.82866773170244301</v>
+        <v>0.83188540378485298</v>
       </c>
       <c r="N63">
-        <v>0.70317578434094097</v>
+        <v>0.69422357236665999</v>
       </c>
       <c r="O63">
-        <v>0.76194258653795499</v>
+        <v>0.751672035484934</v>
       </c>
       <c r="P63">
-        <v>0.82104670052186002</v>
+        <v>0.81287015515848704</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>35612</v>
       </c>
       <c r="B64">
-        <v>0.69372024272038701</v>
+        <v>0.69467827267219795</v>
       </c>
       <c r="C64">
-        <v>0.75712495521533296</v>
+        <v>0.75902571015581899</v>
       </c>
       <c r="D64">
-        <v>0.81638528275336597</v>
+        <v>0.81932838576134903</v>
       </c>
       <c r="E64">
-        <v>0.68559727715813201</v>
+        <v>0.68863166447714197</v>
       </c>
       <c r="F64">
-        <v>0.75166728165818397</v>
+        <v>0.75383325842737503</v>
       </c>
       <c r="G64">
-        <v>0.81162007939099301</v>
+        <v>0.81356610105768601</v>
       </c>
       <c r="H64">
-        <v>0.728728975910924</v>
+        <v>0.72391846027565099</v>
       </c>
       <c r="I64">
-        <v>0.77595898253603501</v>
+        <v>0.77089544746769101</v>
       </c>
       <c r="J64">
-        <v>0.82422392606131301</v>
+        <v>0.82118160688055197</v>
       </c>
       <c r="K64">
-        <v>0.70682192688209899</v>
+        <v>0.713581860743842</v>
       </c>
       <c r="L64">
-        <v>0.772701941824816</v>
+        <v>0.77861011948507697</v>
       </c>
       <c r="M64">
-        <v>0.83566564473974003</v>
+        <v>0.84013468240206002</v>
       </c>
       <c r="N64">
-        <v>0.71449777304320805</v>
+        <v>0.70428551975529397</v>
       </c>
       <c r="O64">
-        <v>0.770223833131368</v>
+        <v>0.76009622585369996</v>
       </c>
       <c r="P64">
-        <v>0.82707914208077005</v>
+        <v>0.82012775983683295</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>35704</v>
       </c>
       <c r="B65">
-        <v>0.68645825531139903</v>
+        <v>0.68688635793409103</v>
       </c>
       <c r="C65">
-        <v>0.75208763753702002</v>
+        <v>0.75335358448306899</v>
       </c>
       <c r="D65">
-        <v>0.81514427152812696</v>
+        <v>0.81769077062467499</v>
       </c>
       <c r="E65">
-        <v>0.69879027706091101</v>
+        <v>0.70156114790354196</v>
       </c>
       <c r="F65">
-        <v>0.76100275255023098</v>
+        <v>0.76256894821540699</v>
       </c>
       <c r="G65">
-        <v>0.81806819076789095</v>
+        <v>0.81860155328822803</v>
       </c>
       <c r="H65">
-        <v>0.689108337379292</v>
+        <v>0.68221115527663601</v>
       </c>
       <c r="I65">
-        <v>0.74496647354801504</v>
+        <v>0.737821549202064</v>
       </c>
       <c r="J65">
-        <v>0.80712953874065396</v>
+        <v>0.80281792618069903</v>
       </c>
       <c r="K65">
-        <v>0.70439975076019101</v>
+        <v>0.71069278224501597</v>
       </c>
       <c r="L65">
-        <v>0.77429085233995898</v>
+        <v>0.77995742985491601</v>
       </c>
       <c r="M65">
-        <v>0.84041106513302599</v>
+        <v>0.84541712608907105</v>
       </c>
       <c r="N65">
-        <v>0.710196381734021</v>
+        <v>0.70471280517696699</v>
       </c>
       <c r="O65">
-        <v>0.76787118670291299</v>
+        <v>0.76103658213441605</v>
       </c>
       <c r="P65">
-        <v>0.82862232257969204</v>
+        <v>0.82362717314354195</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>35796</v>
       </c>
       <c r="B66">
-        <v>0.688300875795119</v>
+        <v>0.68844729165015195</v>
       </c>
       <c r="C66">
-        <v>0.75372403760979401</v>
+        <v>0.75457938731645502</v>
       </c>
       <c r="D66">
-        <v>0.81476492327172001</v>
+        <v>0.81669849197767797</v>
       </c>
       <c r="E66">
-        <v>0.72361666707250205</v>
+        <v>0.72471274825487497</v>
       </c>
       <c r="F66">
-        <v>0.77841806742449704</v>
+        <v>0.77868448282732605</v>
       </c>
       <c r="G66">
-        <v>0.82548728506425795</v>
+        <v>0.82439031189248602</v>
       </c>
       <c r="H66">
-        <v>0.67574575723850805</v>
+        <v>0.66809527710169803</v>
       </c>
       <c r="I66">
-        <v>0.73409153720977105</v>
+        <v>0.72580347466772399</v>
       </c>
       <c r="J66">
-        <v>0.79834118637314599</v>
+        <v>0.79294385140956603</v>
       </c>
       <c r="K66">
-        <v>0.70512830716324804</v>
+        <v>0.71116449631984202</v>
       </c>
       <c r="L66">
-        <v>0.775855116751341</v>
+        <v>0.78186286663437998</v>
       </c>
       <c r="M66">
-        <v>0.84086584172932699</v>
+        <v>0.84640289400218105</v>
       </c>
       <c r="N66">
-        <v>0.72531908149195001</v>
+        <v>0.72088952002136197</v>
       </c>
       <c r="O66">
-        <v>0.78121723612585303</v>
+        <v>0.77543504289085996</v>
       </c>
       <c r="P66">
-        <v>0.83546004960584697</v>
+        <v>0.83105364463003295</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>35886</v>
       </c>
       <c r="B67">
-        <v>0.68858656992796796</v>
+        <v>0.689010594917701</v>
       </c>
       <c r="C67">
-        <v>0.75411815348840305</v>
+        <v>0.755091737371822</v>
       </c>
       <c r="D67">
-        <v>0.81559537100088597</v>
+        <v>0.81751159282892705</v>
       </c>
       <c r="E67">
-        <v>0.72798507144233504</v>
+        <v>0.727939499289874</v>
       </c>
       <c r="F67">
-        <v>0.78154439866633596</v>
+        <v>0.78116248118722498</v>
       </c>
       <c r="G67">
-        <v>0.82660392604237598</v>
+        <v>0.82531211332371401</v>
       </c>
       <c r="H67">
-        <v>0.67155478945052105</v>
+        <v>0.66755919368628003</v>
       </c>
       <c r="I67">
-        <v>0.73006584798581797</v>
+        <v>0.72475121021992805</v>
       </c>
       <c r="J67">
-        <v>0.79537783567216003</v>
+        <v>0.79199222115508805</v>
       </c>
       <c r="K67">
-        <v>0.715678181948465</v>
+        <v>0.72149693814661098</v>
       </c>
       <c r="L67">
-        <v>0.78425112026592902</v>
+        <v>0.79038226642610199</v>
       </c>
       <c r="M67">
-        <v>0.84605019451271601</v>
+        <v>0.85147601261211603</v>
       </c>
       <c r="N67">
-        <v>0.72133512937803401</v>
+        <v>0.71329561379619999</v>
       </c>
       <c r="O67">
-        <v>0.78273818901258396</v>
+        <v>0.77392771619429002</v>
       </c>
       <c r="P67">
-        <v>0.84175131651264101</v>
+        <v>0.83534472642427304</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>35977</v>
       </c>
       <c r="B68">
-        <v>0.69093932151869397</v>
+        <v>0.69097933779114595</v>
       </c>
       <c r="C68">
-        <v>0.75638127755984796</v>
+        <v>0.75707713180969605</v>
       </c>
       <c r="D68">
-        <v>0.81706556504495298</v>
+        <v>0.81877484197455497</v>
       </c>
       <c r="E68">
-        <v>0.71279900636790305</v>
+        <v>0.71387032204694301</v>
       </c>
       <c r="F68">
-        <v>0.77180490076781505</v>
+        <v>0.77291184981446603</v>
       </c>
       <c r="G68">
-        <v>0.82145026786585096</v>
+        <v>0.82174199938668802</v>
       </c>
       <c r="H68">
-        <v>0.67259280655220899</v>
+        <v>0.66855946563914004</v>
       </c>
       <c r="I68">
-        <v>0.730833006735229</v>
+        <v>0.72582961817927405</v>
       </c>
       <c r="J68">
-        <v>0.79524830902941102</v>
+        <v>0.79238688242933097</v>
       </c>
       <c r="K68">
-        <v>0.73104111506325398</v>
+        <v>0.73493422229092298</v>
       </c>
       <c r="L68">
-        <v>0.79810340835201699</v>
+        <v>0.80157349308208203</v>
       </c>
       <c r="M68">
-        <v>0.85511917392442505</v>
+        <v>0.85719068045294</v>
       </c>
       <c r="N68">
-        <v>0.73876067477895202</v>
+        <v>0.72858651575339295</v>
       </c>
       <c r="O68">
-        <v>0.79693001324233503</v>
+        <v>0.78648311272384896</v>
       </c>
       <c r="P68">
-        <v>0.85104839111742003</v>
+        <v>0.84328389511353397</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>36069</v>
       </c>
       <c r="B69">
-        <v>0.70020461265792799</v>
+        <v>0.69953760079871197</v>
       </c>
       <c r="C69">
-        <v>0.761972207151143</v>
+        <v>0.76239799754290305</v>
       </c>
       <c r="D69">
-        <v>0.81910870015468795</v>
+        <v>0.82060654903357</v>
       </c>
       <c r="E69">
-        <v>0.69855231903336801</v>
+        <v>0.70215258060292696</v>
       </c>
       <c r="F69">
-        <v>0.76155249942759395</v>
+        <v>0.76521132583252705</v>
       </c>
       <c r="G69">
-        <v>0.81569774654984994</v>
+        <v>0.81822829978290201</v>
       </c>
       <c r="H69">
-        <v>0.70123098217444002</v>
+        <v>0.69852243710335005</v>
       </c>
       <c r="I69">
-        <v>0.75011430525136702</v>
+        <v>0.74721828697289205</v>
       </c>
       <c r="J69">
-        <v>0.80329974863660802</v>
+        <v>0.801919524778403</v>
       </c>
       <c r="K69">
-        <v>0.73950908992573905</v>
+        <v>0.74142182847111504</v>
       </c>
       <c r="L69">
-        <v>0.80395969366248898</v>
+        <v>0.80454929720949997</v>
       </c>
       <c r="M69">
-        <v>0.85893467488001396</v>
+        <v>0.85767090228079201</v>
       </c>
       <c r="N69">
-        <v>0.762640313136843</v>
+        <v>0.74743568189084897</v>
       </c>
       <c r="O69">
-        <v>0.81391191091961002</v>
+        <v>0.79947784026936797</v>
       </c>
       <c r="P69">
-        <v>0.86086974480431799</v>
+        <v>0.85029030898024305</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>36161</v>
       </c>
       <c r="B70">
-        <v>0.70100259167328605</v>
+        <v>0.70114381965309003</v>
       </c>
       <c r="C70">
-        <v>0.76327378454938999</v>
+        <v>0.76447884558831303</v>
       </c>
       <c r="D70">
-        <v>0.82107699033675297</v>
+        <v>0.82315338436150598</v>
       </c>
       <c r="E70">
-        <v>0.70639304569689398</v>
+        <v>0.71104565799293695</v>
       </c>
       <c r="F70">
-        <v>0.76639438416788597</v>
+        <v>0.770760716591951</v>
       </c>
       <c r="G70">
-        <v>0.81851705411843001</v>
+        <v>0.82159499131625702</v>
       </c>
       <c r="H70">
-        <v>0.70493092773682697</v>
+        <v>0.70773981807277497</v>
       </c>
       <c r="I70">
-        <v>0.75385052093711702</v>
+        <v>0.75566320818301003</v>
       </c>
       <c r="J70">
-        <v>0.80768171457709503</v>
+        <v>0.80929975481801997</v>
       </c>
       <c r="K70">
-        <v>0.72481383791639098</v>
+        <v>0.72409225838356395</v>
       </c>
       <c r="L70">
-        <v>0.79108287822207701</v>
+        <v>0.79024563649222002</v>
       </c>
       <c r="M70">
-        <v>0.85169943961459005</v>
+        <v>0.85066348362941002</v>
       </c>
       <c r="N70">
-        <v>0.74705902482537401</v>
+        <v>0.740957159087136</v>
       </c>
       <c r="O70">
-        <v>0.79971942703641097</v>
+        <v>0.79333520729608498</v>
       </c>
       <c r="P70">
-        <v>0.85080520337182297</v>
+        <v>0.84581121295816097</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>36251</v>
       </c>
       <c r="B71">
-        <v>0.69681303619517099</v>
+        <v>0.69665217230217902</v>
       </c>
       <c r="C71">
-        <v>0.760968410251184</v>
+        <v>0.76211257575994995</v>
       </c>
       <c r="D71">
-        <v>0.81991997011829498</v>
+        <v>0.821714195736859</v>
       </c>
       <c r="E71">
-        <v>0.70572828332246795</v>
+        <v>0.708488351531257</v>
       </c>
       <c r="F71">
-        <v>0.76689697382911104</v>
+        <v>0.76936878866735003</v>
       </c>
       <c r="G71">
-        <v>0.81804022389676501</v>
+        <v>0.82008569602771397</v>
       </c>
       <c r="H71">
-        <v>0.70655072077849401</v>
+        <v>0.71153792987601505</v>
       </c>
       <c r="I71">
-        <v>0.75517028080557003</v>
+        <v>0.75901299113421905</v>
       </c>
       <c r="J71">
-        <v>0.80772425805237802</v>
+        <v>0.81047670593322096</v>
       </c>
       <c r="K71">
-        <v>0.71799267396919797</v>
+        <v>0.71663804242531803</v>
       </c>
       <c r="L71">
-        <v>0.78572141757474501</v>
+        <v>0.78427133346410505</v>
       </c>
       <c r="M71">
-        <v>0.84902383345083898</v>
+        <v>0.84731848892830097</v>
       </c>
       <c r="N71">
-        <v>0.73741894987802503</v>
+        <v>0.73249409903070395</v>
       </c>
       <c r="O71">
-        <v>0.79205299935004903</v>
+        <v>0.78750768151272499</v>
       </c>
       <c r="P71">
-        <v>0.84432305887736703</v>
+        <v>0.84052878758757699</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>36342</v>
       </c>
       <c r="B72">
-        <v>0.69580235572083304</v>
+        <v>0.69620330144975795</v>
       </c>
       <c r="C72">
-        <v>0.76072447049692304</v>
+        <v>0.76204002747355704</v>
       </c>
       <c r="D72">
-        <v>0.82041622095372901</v>
+        <v>0.82202242977928897</v>
       </c>
       <c r="E72">
-        <v>0.70558516025377105</v>
+        <v>0.70787102076462405</v>
       </c>
       <c r="F72">
-        <v>0.76477396024356203</v>
+        <v>0.76675300902371701</v>
       </c>
       <c r="G72">
-        <v>0.81517751835513497</v>
+        <v>0.816791218272099</v>
       </c>
       <c r="H72">
-        <v>0.700923745151111</v>
+        <v>0.70693931929359699</v>
       </c>
       <c r="I72">
-        <v>0.75120487438147399</v>
+        <v>0.75589359486532004</v>
       </c>
       <c r="J72">
-        <v>0.80564705105540202</v>
+        <v>0.808755609303075</v>
       </c>
       <c r="K72">
-        <v>0.71595169499570899</v>
+        <v>0.713278687410555</v>
       </c>
       <c r="L72">
-        <v>0.78199220885550103</v>
+        <v>0.77897123991225103</v>
       </c>
       <c r="M72">
-        <v>0.84580737463211597</v>
+        <v>0.84268983476775905</v>
       </c>
       <c r="N72">
-        <v>0.73065929727044399</v>
+        <v>0.729504045187372</v>
       </c>
       <c r="O72">
-        <v>0.78596239245872601</v>
+        <v>0.78328169457201302</v>
       </c>
       <c r="P72">
-        <v>0.84162249006754997</v>
+        <v>0.83822833858812895</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>36434</v>
       </c>
       <c r="B73">
-        <v>0.70209326293125995</v>
+        <v>0.70298834274628896</v>
       </c>
       <c r="C73">
-        <v>0.76603267999995805</v>
+        <v>0.76774186651872001</v>
       </c>
       <c r="D73">
-        <v>0.82408066219363596</v>
+        <v>0.82574374471683398</v>
       </c>
       <c r="E73">
-        <v>0.71623015493898401</v>
+        <v>0.717841109421131</v>
       </c>
       <c r="F73">
-        <v>0.772496162328008</v>
+        <v>0.77434561916968603</v>
       </c>
       <c r="G73">
-        <v>0.81859236676384906</v>
+        <v>0.82003186170161602</v>
       </c>
       <c r="H73">
-        <v>0.69725543848504901</v>
+        <v>0.70270085365639101</v>
       </c>
       <c r="I73">
-        <v>0.74862294807337304</v>
+        <v>0.75275746190819903</v>
       </c>
       <c r="J73">
-        <v>0.80491794344335799</v>
+        <v>0.80733087100550405</v>
       </c>
       <c r="K73">
-        <v>0.728425584930393</v>
+        <v>0.72761936008436201</v>
       </c>
       <c r="L73">
-        <v>0.79130592870625405</v>
+        <v>0.78997072587591799</v>
       </c>
       <c r="M73">
-        <v>0.85149573585593896</v>
+        <v>0.84884794085878101</v>
       </c>
       <c r="N73">
-        <v>0.74800206402621905</v>
+        <v>0.74491227715012598</v>
       </c>
       <c r="O73">
-        <v>0.799652231226744</v>
+        <v>0.79452773336190496</v>
       </c>
       <c r="P73">
-        <v>0.85122618591658905</v>
+        <v>0.84579006206296803</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>36526</v>
       </c>
       <c r="B74">
-        <v>0.71235144639874504</v>
+        <v>0.71410536740286701</v>
       </c>
       <c r="C74">
-        <v>0.77245881408801498</v>
+        <v>0.77471628883301502</v>
       </c>
       <c r="D74">
-        <v>0.82696510452178995</v>
+        <v>0.82901334757577405</v>
       </c>
       <c r="E74">
-        <v>0.70547482705588405</v>
+        <v>0.708491029237165</v>
       </c>
       <c r="F74">
-        <v>0.76290453455077201</v>
+        <v>0.76500196213371896</v>
       </c>
       <c r="G74">
-        <v>0.81239740189666498</v>
+        <v>0.81339618169392602</v>
       </c>
       <c r="H74">
-        <v>0.70847456467302306</v>
+        <v>0.71183377781620805</v>
       </c>
       <c r="I74">
-        <v>0.75579146625194604</v>
+        <v>0.75822388789805895</v>
       </c>
       <c r="J74">
-        <v>0.80778056713936497</v>
+        <v>0.80900110220285604</v>
       </c>
       <c r="K74">
-        <v>0.74882105024137602</v>
+        <v>0.75113196951947403</v>
       </c>
       <c r="L74">
-        <v>0.806356055469171</v>
+        <v>0.807631821894923</v>
       </c>
       <c r="M74">
-        <v>0.85949019010862504</v>
+        <v>0.85893018181613001</v>
       </c>
       <c r="N74">
-        <v>0.75669536396731996</v>
+        <v>0.75159548538455401</v>
       </c>
       <c r="O74">
-        <v>0.80728334724400097</v>
+        <v>0.79992665406150698</v>
       </c>
       <c r="P74">
-        <v>0.85592440875404896</v>
+        <v>0.84918611692622803</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>36617</v>
       </c>
       <c r="B75">
-        <v>0.70627710686581202</v>
+        <v>0.70816765127146297</v>
       </c>
       <c r="C75">
-        <v>0.76827465963506802</v>
+        <v>0.77070187826147896</v>
       </c>
       <c r="D75">
-        <v>0.82467732421839701</v>
+        <v>0.827263288207428</v>
       </c>
       <c r="E75">
-        <v>0.69276728416300903</v>
+        <v>0.69609563106155403</v>
       </c>
       <c r="F75">
-        <v>0.75331110001631896</v>
+        <v>0.75567638821638095</v>
       </c>
       <c r="G75">
-        <v>0.80668628846681101</v>
+        <v>0.80839369365019398</v>
       </c>
       <c r="H75">
-        <v>0.69420707116889302</v>
+        <v>0.699548462432245</v>
       </c>
       <c r="I75">
-        <v>0.74489233518634002</v>
+        <v>0.748526335927163</v>
       </c>
       <c r="J75">
-        <v>0.80163633091055797</v>
+        <v>0.80377479433656895</v>
       </c>
       <c r="K75">
-        <v>0.73794414188132296</v>
+        <v>0.74133991905771801</v>
       </c>
       <c r="L75">
-        <v>0.79667987611178803</v>
+        <v>0.79885510926708903</v>
       </c>
       <c r="M75">
-        <v>0.85294815538378899</v>
+        <v>0.85390168557420398</v>
       </c>
       <c r="N75">
-        <v>0.74070283785038205</v>
+        <v>0.73472116240763297</v>
       </c>
       <c r="O75">
-        <v>0.79381402872500195</v>
+        <v>0.78632781247206596</v>
       </c>
       <c r="P75">
-        <v>0.84689194316121297</v>
+        <v>0.84054305050924205</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>36708</v>
       </c>
       <c r="B76">
-        <v>0.70828120164590602</v>
+        <v>0.70868639923585697</v>
       </c>
       <c r="C76">
-        <v>0.76979573240120802</v>
+        <v>0.77107050377494801</v>
       </c>
       <c r="D76">
-        <v>0.825689639282287</v>
+        <v>0.82751874730754904</v>
       </c>
       <c r="E76">
-        <v>0.69126116483747102</v>
+        <v>0.694682365085876</v>
       </c>
       <c r="F76">
-        <v>0.75279535674160503</v>
+        <v>0.75565184063004898</v>
       </c>
       <c r="G76">
-        <v>0.80671055000547298</v>
+        <v>0.80875552458683897</v>
       </c>
       <c r="H76">
-        <v>0.69855876196135103</v>
+        <v>0.70466299825694201</v>
       </c>
       <c r="I76">
-        <v>0.74870587379801501</v>
+        <v>0.75254033763540096</v>
       </c>
       <c r="J76">
-        <v>0.80440598541521702</v>
+        <v>0.80658774806650302</v>
       </c>
       <c r="K76">
-        <v>0.75259466625193405</v>
+        <v>0.75899846727918296</v>
       </c>
       <c r="L76">
-        <v>0.80813378768626398</v>
+        <v>0.81235116775920302</v>
       </c>
       <c r="M76">
-        <v>0.86048606259347304</v>
+        <v>0.86266966334844297</v>
       </c>
       <c r="N76">
-        <v>0.75159039036534803</v>
+        <v>0.74387326529326203</v>
       </c>
       <c r="O76">
-        <v>0.80116182759505405</v>
+        <v>0.79183714718613496</v>
       </c>
       <c r="P76">
-        <v>0.84949330006562496</v>
+        <v>0.84094214176005599</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>36800</v>
       </c>
       <c r="B77">
-        <v>0.71305853758942095</v>
+        <v>0.713975126270326</v>
       </c>
       <c r="C77">
-        <v>0.77417417587473103</v>
+        <v>0.77568829618161605</v>
       </c>
       <c r="D77">
-        <v>0.82856370268905599</v>
+        <v>0.83024588130546095</v>
       </c>
       <c r="E77">
-        <v>0.704921700718667</v>
+        <v>0.708091432134069</v>
       </c>
       <c r="F77">
-        <v>0.763861837880768</v>
+        <v>0.76603556075122903</v>
       </c>
       <c r="G77">
-        <v>0.81329881195739895</v>
+        <v>0.81456514716236395</v>
       </c>
       <c r="H77">
-        <v>0.69497664487335498</v>
+        <v>0.69954896905438202</v>
       </c>
       <c r="I77">
-        <v>0.74409444302793504</v>
+        <v>0.74750146348893998</v>
       </c>
       <c r="J77">
-        <v>0.79852083320966105</v>
+        <v>0.80084642285399599</v>
       </c>
       <c r="K77">
-        <v>0.77832761588084698</v>
+        <v>0.78467071705603697</v>
       </c>
       <c r="L77">
-        <v>0.82908233102929196</v>
+        <v>0.83405318241843196</v>
       </c>
       <c r="M77">
-        <v>0.87475396144011996</v>
+        <v>0.87796826601475397</v>
       </c>
       <c r="N77">
-        <v>0.76960769487723102</v>
+        <v>0.76014892232555298</v>
       </c>
       <c r="O77">
-        <v>0.81322407326631696</v>
+        <v>0.80263662517348899</v>
       </c>
       <c r="P77">
-        <v>0.85470920273520501</v>
+        <v>0.84534071080478401</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>36892</v>
       </c>
       <c r="B78">
-        <v>0.72663677221380296</v>
+        <v>0.72795827867993401</v>
       </c>
       <c r="C78">
-        <v>0.78465228522332398</v>
+        <v>0.78657431228929597</v>
       </c>
       <c r="D78">
-        <v>0.83468584733483198</v>
+        <v>0.83655112141173604</v>
       </c>
       <c r="E78">
-        <v>0.73597930031678804</v>
+        <v>0.73818688577089697</v>
       </c>
       <c r="F78">
-        <v>0.78985254559611595</v>
+        <v>0.79051861580002103</v>
       </c>
       <c r="G78">
-        <v>0.82919803763824895</v>
+        <v>0.82893465458669602</v>
       </c>
       <c r="H78">
-        <v>0.70620502267225205</v>
+        <v>0.71037673968121595</v>
       </c>
       <c r="I78">
-        <v>0.75109733099347498</v>
+        <v>0.75425028488554202</v>
       </c>
       <c r="J78">
-        <v>0.79965091100941799</v>
+        <v>0.80202788688731197</v>
       </c>
       <c r="K78">
-        <v>0.80884051158883796</v>
+        <v>0.81715491436148202</v>
       </c>
       <c r="L78">
-        <v>0.85537225231539904</v>
+        <v>0.86231677257988604</v>
       </c>
       <c r="M78">
-        <v>0.89485256792923995</v>
+        <v>0.89961128911600197</v>
       </c>
       <c r="N78">
-        <v>0.78920672213054999</v>
+        <v>0.78274048073309299</v>
       </c>
       <c r="O78">
-        <v>0.82280850448581899</v>
+        <v>0.81539510623887901</v>
       </c>
       <c r="P78">
-        <v>0.85613642841181203</v>
+        <v>0.84939733396010497</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>36982</v>
       </c>
       <c r="B79">
-        <v>0.73021960809583197</v>
+        <v>0.73144362448842504</v>
       </c>
       <c r="C79">
-        <v>0.78867084919465202</v>
+        <v>0.790186870773261</v>
       </c>
       <c r="D79">
-        <v>0.837516621805804</v>
+        <v>0.83932000320276701</v>
       </c>
       <c r="E79">
-        <v>0.74211222275768596</v>
+        <v>0.74214785698954799</v>
       </c>
       <c r="F79">
-        <v>0.79424349956106599</v>
+        <v>0.79256818651404004</v>
       </c>
       <c r="G79">
-        <v>0.83154022012218998</v>
+        <v>0.82951759697298999</v>
       </c>
       <c r="H79">
-        <v>0.700903253120568</v>
+        <v>0.70320605729375396</v>
       </c>
       <c r="I79">
-        <v>0.74756145933755402</v>
+        <v>0.74786039694425299</v>
       </c>
       <c r="J79">
-        <v>0.798221421795411</v>
+        <v>0.798854516142807</v>
       </c>
       <c r="K79">
-        <v>0.83120164051948098</v>
+        <v>0.83910850959702299</v>
       </c>
       <c r="L79">
-        <v>0.87346397466511305</v>
+        <v>0.88015818521533995</v>
       </c>
       <c r="M79">
-        <v>0.90611794689268299</v>
+        <v>0.91189466018944598</v>
       </c>
       <c r="N79">
-        <v>0.80015567872275795</v>
+        <v>0.793041132672201</v>
       </c>
       <c r="O79">
-        <v>0.83044768240641698</v>
+        <v>0.82385349683402498</v>
       </c>
       <c r="P79">
-        <v>0.85874739159091995</v>
+        <v>0.85332374275115597</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>37073</v>
       </c>
       <c r="B80">
-        <v>0.73550081196226802</v>
+        <v>0.73647278207983202</v>
       </c>
       <c r="C80">
-        <v>0.79594633575461304</v>
+        <v>0.79741306028044001</v>
       </c>
       <c r="D80">
-        <v>0.84344046091186298</v>
+        <v>0.84503588527223905</v>
       </c>
       <c r="E80">
-        <v>0.73060936345060701</v>
+        <v>0.731362635481838</v>
       </c>
       <c r="F80">
-        <v>0.78943731719100796</v>
+        <v>0.78800685585985897</v>
       </c>
       <c r="G80">
-        <v>0.83182563587866698</v>
+        <v>0.82963078577453997</v>
       </c>
       <c r="H80">
-        <v>0.71397170100488105</v>
+        <v>0.71438447234585201</v>
       </c>
       <c r="I80">
-        <v>0.76009718751915301</v>
+        <v>0.758762283965562</v>
       </c>
       <c r="J80">
-        <v>0.80768775606127796</v>
+        <v>0.80710876188166003</v>
       </c>
       <c r="K80">
-        <v>0.82551552983292198</v>
+        <v>0.83251920951703595</v>
       </c>
       <c r="L80">
-        <v>0.87114215077430102</v>
+        <v>0.87769250975735802</v>
       </c>
       <c r="M80">
-        <v>0.90460252997316204</v>
+        <v>0.91023890632172999</v>
       </c>
       <c r="N80">
-        <v>0.79922278633055699</v>
+        <v>0.79377113425294599</v>
       </c>
       <c r="O80">
-        <v>0.83296640781706799</v>
+        <v>0.82904279534175396</v>
       </c>
       <c r="P80">
-        <v>0.86084527815394296</v>
+        <v>0.85737889793288402</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>37165</v>
       </c>
       <c r="B81">
-        <v>0.73571960658901603</v>
+        <v>0.73681659954762402</v>
       </c>
       <c r="C81">
-        <v>0.79529737023254499</v>
+        <v>0.79706363990257501</v>
       </c>
       <c r="D81">
-        <v>0.84306734850888398</v>
+        <v>0.84493513128531805</v>
       </c>
       <c r="E81">
-        <v>0.72561323068670502</v>
+        <v>0.72269465410842304</v>
       </c>
       <c r="F81">
-        <v>0.78929775948887004</v>
+        <v>0.78475525164369198</v>
       </c>
       <c r="G81">
-        <v>0.83486165490522102</v>
+        <v>0.83046912319064303</v>
       </c>
       <c r="H81">
-        <v>0.72299770284371401</v>
+        <v>0.72247456429533696</v>
       </c>
       <c r="I81">
-        <v>0.76855322979506802</v>
+        <v>0.76671503934026597</v>
       </c>
       <c r="J81">
-        <v>0.81470235674107705</v>
+        <v>0.81397696423007104</v>
       </c>
       <c r="K81">
-        <v>0.81904689253668905</v>
+        <v>0.82502933311785598</v>
       </c>
       <c r="L81">
-        <v>0.86248888795118805</v>
+        <v>0.86822335238919202</v>
       </c>
       <c r="M81">
-        <v>0.89591343356769004</v>
+        <v>0.90093062313649297</v>
       </c>
       <c r="N81">
-        <v>0.76991741377256895</v>
+        <v>0.772311135500511</v>
       </c>
       <c r="O81">
-        <v>0.81004815076803205</v>
+        <v>0.81242691348410601</v>
       </c>
       <c r="P81">
-        <v>0.84689239100367997</v>
+        <v>0.84737068276199401</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>37257</v>
       </c>
       <c r="B82">
-        <v>0.72897374835593398</v>
+        <v>0.730628191902149</v>
       </c>
       <c r="C82">
-        <v>0.78977390285702997</v>
+        <v>0.79153114789080603</v>
       </c>
       <c r="D82">
-        <v>0.84005748888415599</v>
+        <v>0.84197941734488302</v>
       </c>
       <c r="E82">
-        <v>0.73358696994729999</v>
+        <v>0.72830255731484195</v>
       </c>
       <c r="F82">
-        <v>0.79460807505513398</v>
+        <v>0.788235771149846</v>
       </c>
       <c r="G82">
-        <v>0.83850598114456698</v>
+        <v>0.83304973658579295</v>
       </c>
       <c r="H82">
-        <v>0.73059343563568202</v>
+        <v>0.73197738681108004</v>
       </c>
       <c r="I82">
-        <v>0.77644424886839103</v>
+        <v>0.77548331797745895</v>
       </c>
       <c r="J82">
-        <v>0.82239169951317403</v>
+        <v>0.82173209073593501</v>
       </c>
       <c r="K82">
-        <v>0.79530258851738</v>
+        <v>0.79956570482749501</v>
       </c>
       <c r="L82">
-        <v>0.84451185187038003</v>
+        <v>0.84817866531632302</v>
       </c>
       <c r="M82">
-        <v>0.88320431652746101</v>
+        <v>0.88725743297274096</v>
       </c>
       <c r="N82">
-        <v>0.74893726163339103</v>
+        <v>0.75254586726003203</v>
       </c>
       <c r="O82">
-        <v>0.79613600765691594</v>
+        <v>0.79752381194954103</v>
       </c>
       <c r="P82">
-        <v>0.83995374264497102</v>
+        <v>0.84027130954007501</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>37347</v>
       </c>
       <c r="B83">
-        <v>0.72529436724836904</v>
+        <v>0.72782411466365504</v>
       </c>
       <c r="C83">
-        <v>0.78553395295414497</v>
+        <v>0.78807264603936</v>
       </c>
       <c r="D83">
-        <v>0.83633590411937797</v>
+        <v>0.83894702385336095</v>
       </c>
       <c r="E83">
-        <v>0.72880350854880704</v>
+        <v>0.72778617259867795</v>
       </c>
       <c r="F83">
-        <v>0.78953594808723704</v>
+        <v>0.78744845563732402</v>
       </c>
       <c r="G83">
-        <v>0.833084609642047</v>
+        <v>0.83126836913376001</v>
       </c>
       <c r="H83">
-        <v>0.72248404372325403</v>
+        <v>0.72401501391273704</v>
       </c>
       <c r="I83">
-        <v>0.77172094271797498</v>
+        <v>0.77105799592338098</v>
       </c>
       <c r="J83">
-        <v>0.82181879751558495</v>
+        <v>0.82166700750698896</v>
       </c>
       <c r="K83">
-        <v>0.78748256953836904</v>
+        <v>0.79315145245605201</v>
       </c>
       <c r="L83">
-        <v>0.83584739376316597</v>
+        <v>0.84109903449449797</v>
       </c>
       <c r="M83">
-        <v>0.87618581773892401</v>
+        <v>0.88195388604163705</v>
       </c>
       <c r="N83">
-        <v>0.73340521602793796</v>
+        <v>0.73663424399949895</v>
       </c>
       <c r="O83">
-        <v>0.78448217659580899</v>
+        <v>0.786143304258343</v>
       </c>
       <c r="P83">
-        <v>0.83307727179985602</v>
+        <v>0.83389448013024203</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>37438</v>
       </c>
       <c r="B84">
-        <v>0.70685849429763903</v>
+        <v>0.70876806620528499</v>
       </c>
       <c r="C84">
-        <v>0.77101688896334597</v>
+        <v>0.77282956936691904</v>
       </c>
       <c r="D84">
-        <v>0.82829152284714402</v>
+        <v>0.830782982163497</v>
       </c>
       <c r="E84">
-        <v>0.70494924485716504</v>
+        <v>0.70612325450130498</v>
       </c>
       <c r="F84">
-        <v>0.76792742187336704</v>
+        <v>0.767844876158568</v>
       </c>
       <c r="G84">
-        <v>0.81959662266111899</v>
+        <v>0.81929145211588394</v>
       </c>
       <c r="H84">
-        <v>0.70491516938431698</v>
+        <v>0.70893191610668005</v>
       </c>
       <c r="I84">
-        <v>0.75717962830628704</v>
+        <v>0.75829955052155995</v>
       </c>
       <c r="J84">
-        <v>0.81351947304531103</v>
+        <v>0.81449552831803096</v>
       </c>
       <c r="K84">
-        <v>0.78431163891251199</v>
+        <v>0.79023053709715396</v>
       </c>
       <c r="L84">
-        <v>0.83412705753196303</v>
+        <v>0.83897454988509801</v>
       </c>
       <c r="M84">
-        <v>0.87635816313416304</v>
+        <v>0.88200121009938104</v>
       </c>
       <c r="N84">
-        <v>0.72943251235889295</v>
+        <v>0.73308018941651398</v>
       </c>
       <c r="O84">
-        <v>0.77966836612414903</v>
+        <v>0.781682530831041</v>
       </c>
       <c r="P84">
-        <v>0.830442052657131</v>
+        <v>0.83180406881171098</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>37530</v>
       </c>
       <c r="B85">
-        <v>0.70144965495665101</v>
+        <v>0.70264441450690296</v>
       </c>
       <c r="C85">
-        <v>0.76541455216148502</v>
+        <v>0.76699170739068301</v>
       </c>
       <c r="D85">
-        <v>0.82343267349397398</v>
+        <v>0.82558953722807205</v>
       </c>
       <c r="E85">
-        <v>0.69509908978725998</v>
+        <v>0.69709687001766896</v>
       </c>
       <c r="F85">
-        <v>0.75872540541802003</v>
+        <v>0.75933848975652096</v>
       </c>
       <c r="G85">
-        <v>0.81347676729428997</v>
+        <v>0.81341069223034301</v>
       </c>
       <c r="H85">
-        <v>0.70554011526388105</v>
+        <v>0.70603291729504003</v>
       </c>
       <c r="I85">
-        <v>0.756033058796035</v>
+        <v>0.75434628684056004</v>
       </c>
       <c r="J85">
-        <v>0.81054478797032703</v>
+        <v>0.80914080758939499</v>
       </c>
       <c r="K85">
-        <v>0.78294435912767701</v>
+        <v>0.78862045772842904</v>
       </c>
       <c r="L85">
-        <v>0.83395105833682504</v>
+        <v>0.83843204606986699</v>
       </c>
       <c r="M85">
-        <v>0.87835467476612705</v>
+        <v>0.88278369918053801</v>
       </c>
       <c r="N85">
-        <v>0.722951589242256</v>
+        <v>0.72565338782816402</v>
       </c>
       <c r="O85">
-        <v>0.77291853272754096</v>
+        <v>0.77436400873490296</v>
       </c>
       <c r="P85">
-        <v>0.82566644323095495</v>
+        <v>0.82590756742455396</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>37622</v>
       </c>
       <c r="B86">
-        <v>0.70169852278352396</v>
+        <v>0.70151565554306805</v>
       </c>
       <c r="C86">
-        <v>0.764365332532154</v>
+        <v>0.76497134786751497</v>
       </c>
       <c r="D86">
-        <v>0.82186435508385303</v>
+        <v>0.82352033597501295</v>
       </c>
       <c r="E86">
-        <v>0.70495502838246604</v>
+        <v>0.705757337255423</v>
       </c>
       <c r="F86">
-        <v>0.76360970566809905</v>
+        <v>0.76324337136528597</v>
       </c>
       <c r="G86">
-        <v>0.81416151290751104</v>
+        <v>0.81358635265022206</v>
       </c>
       <c r="H86">
-        <v>0.69591267597257001</v>
+        <v>0.69418264229175397</v>
       </c>
       <c r="I86">
-        <v>0.74671257510472999</v>
+        <v>0.74410969920799597</v>
       </c>
       <c r="J86">
-        <v>0.803414633785412</v>
+        <v>0.80210666030259103</v>
       </c>
       <c r="K86">
-        <v>0.75197082204552501</v>
+        <v>0.75530048936952698</v>
       </c>
       <c r="L86">
-        <v>0.809674389061948</v>
+        <v>0.81249569393250698</v>
       </c>
       <c r="M86">
-        <v>0.86287509896072201</v>
+        <v>0.86601326244813004</v>
       </c>
       <c r="N86">
-        <v>0.71186850560083803</v>
+        <v>0.71016814355146496</v>
       </c>
       <c r="O86">
-        <v>0.76441353969111003</v>
+        <v>0.76281688709177398</v>
       </c>
       <c r="P86">
-        <v>0.82114886816839405</v>
+        <v>0.81979464868850704</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>37712</v>
       </c>
       <c r="B87">
-        <v>0.70929706299259099</v>
+        <v>0.70881298018378602</v>
       </c>
       <c r="C87">
-        <v>0.76964148754365602</v>
+        <v>0.77022381501451798</v>
       </c>
       <c r="D87">
-        <v>0.82439257386676801</v>
+        <v>0.82577554010175203</v>
       </c>
       <c r="E87">
-        <v>0.70920845581951997</v>
+        <v>0.70982558302944598</v>
       </c>
       <c r="F87">
-        <v>0.76796016206643003</v>
+        <v>0.76728444324373501</v>
       </c>
       <c r="G87">
-        <v>0.81657526201640296</v>
+        <v>0.81600114905669496</v>
       </c>
       <c r="H87">
-        <v>0.69023537163783599</v>
+        <v>0.68626361189582796</v>
       </c>
       <c r="I87">
-        <v>0.74000373285681198</v>
+        <v>0.73606265575499796</v>
       </c>
       <c r="J87">
-        <v>0.79687252476416304</v>
+        <v>0.79493391691442095</v>
       </c>
       <c r="K87">
-        <v>0.74798773901483295</v>
+        <v>0.75104861430467595</v>
       </c>
       <c r="L87">
-        <v>0.80691570867534301</v>
+        <v>0.80949902310573496</v>
       </c>
       <c r="M87">
-        <v>0.86173103120802996</v>
+        <v>0.86348861800950005</v>
       </c>
       <c r="N87">
-        <v>0.71923770540559595</v>
+        <v>0.71304019312990996</v>
       </c>
       <c r="O87">
-        <v>0.77151036635515402</v>
+        <v>0.76725194577963296</v>
       </c>
       <c r="P87">
-        <v>0.82755530028395996</v>
+        <v>0.82415889545790799</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>37803</v>
       </c>
       <c r="B88">
-        <v>0.69810083493916597</v>
+        <v>0.69831438823522796</v>
       </c>
       <c r="C88">
-        <v>0.76094336505123406</v>
+        <v>0.76199139740043598</v>
       </c>
       <c r="D88">
-        <v>0.81964623300555794</v>
+        <v>0.82128883071441505</v>
       </c>
       <c r="E88">
-        <v>0.69036074722176499</v>
+        <v>0.68986533294008301</v>
       </c>
       <c r="F88">
-        <v>0.75496178014249504</v>
+        <v>0.75365694691811402</v>
       </c>
       <c r="G88">
-        <v>0.81058575669402999</v>
+        <v>0.80930611800765495</v>
       </c>
       <c r="H88">
-        <v>0.67120726516837403</v>
+        <v>0.66698824392410905</v>
       </c>
       <c r="I88">
-        <v>0.72432634818971198</v>
+        <v>0.72027110489292501</v>
       </c>
       <c r="J88">
-        <v>0.78582095844236599</v>
+        <v>0.78393303418513804</v>
       </c>
       <c r="K88">
-        <v>0.76632334192956597</v>
+        <v>0.76917507066970603</v>
       </c>
       <c r="L88">
-        <v>0.822461843231585</v>
+        <v>0.82420532988745898</v>
       </c>
       <c r="M88">
-        <v>0.87312970664544598</v>
+        <v>0.87319467689165597</v>
       </c>
       <c r="N88">
-        <v>0.72063040233637499</v>
+        <v>0.71545995041316601</v>
       </c>
       <c r="O88">
-        <v>0.77419600738527405</v>
+        <v>0.76934349519466705</v>
       </c>
       <c r="P88">
-        <v>0.83107886640145101</v>
+        <v>0.82649477394865301</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>37895</v>
       </c>
       <c r="B89">
-        <v>0.69377668609619303</v>
+        <v>0.69343576943374596</v>
       </c>
       <c r="C89">
-        <v>0.75687338910663005</v>
+        <v>0.75777367110880001</v>
       </c>
       <c r="D89">
-        <v>0.81690102100436202</v>
+        <v>0.81882874503387304</v>
       </c>
       <c r="E89">
-        <v>0.69632928893884305</v>
+        <v>0.69237980799082699</v>
       </c>
       <c r="F89">
-        <v>0.75818601382250395</v>
+        <v>0.75383452717218902</v>
       </c>
       <c r="G89">
-        <v>0.81310937851554299</v>
+        <v>0.80949158990190195</v>
       </c>
       <c r="H89">
-        <v>0.67551135078356905</v>
+        <v>0.66972008957851403</v>
       </c>
       <c r="I89">
-        <v>0.72789398141790396</v>
+        <v>0.72223616375852395</v>
       </c>
       <c r="J89">
-        <v>0.78861294632604495</v>
+        <v>0.78569751075204097</v>
       </c>
       <c r="K89">
-        <v>0.72990104920529597</v>
+        <v>0.73246866940931199</v>
       </c>
       <c r="L89">
-        <v>0.79451611450415205</v>
+        <v>0.79617480410865205</v>
       </c>
       <c r="M89">
-        <v>0.85580191689326801</v>
+        <v>0.85712271071928503</v>
       </c>
       <c r="N89">
-        <v>0.71680856216122502</v>
+        <v>0.71392126359780195</v>
       </c>
       <c r="O89">
-        <v>0.76953494954868995</v>
+        <v>0.76756662995660196</v>
       </c>
       <c r="P89">
-        <v>0.82693536298091397</v>
+        <v>0.82528277316174103</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>37987</v>
       </c>
       <c r="B90">
-        <v>0.68939480590820801</v>
+        <v>0.68930530768318599</v>
       </c>
       <c r="C90">
-        <v>0.75362598162828098</v>
+        <v>0.75494824750629497</v>
       </c>
       <c r="D90">
-        <v>0.81466626482265503</v>
+        <v>0.81676900921824303</v>
       </c>
       <c r="E90">
-        <v>0.69327483419640601</v>
+        <v>0.68657027054428799</v>
       </c>
       <c r="F90">
-        <v>0.75684810004082403</v>
+        <v>0.75009784747639296</v>
       </c>
       <c r="G90">
-        <v>0.81328602817284201</v>
+        <v>0.807457655864115</v>
       </c>
       <c r="H90">
-        <v>0.66573211062275195</v>
+        <v>0.66249151109329796</v>
       </c>
       <c r="I90">
-        <v>0.71981621826025</v>
+        <v>0.71641668563361405</v>
       </c>
       <c r="J90">
-        <v>0.78300459371478903</v>
+        <v>0.78140266906845202</v>
       </c>
       <c r="K90">
-        <v>0.71613797161763504</v>
+        <v>0.71541533699877402</v>
       </c>
       <c r="L90">
-        <v>0.78354741928341798</v>
+        <v>0.78309504336819602</v>
       </c>
       <c r="M90">
-        <v>0.84824161692321498</v>
+        <v>0.84838371980451399</v>
       </c>
       <c r="N90">
-        <v>0.717467308087676</v>
+        <v>0.71416987297727497</v>
       </c>
       <c r="O90">
-        <v>0.769083086506129</v>
+        <v>0.76741164329022504</v>
       </c>
       <c r="P90">
-        <v>0.82505327328394196</v>
+        <v>0.82461359727718797</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>38078</v>
       </c>
       <c r="B91">
-        <v>0.68698534992803295</v>
+        <v>0.68688003403770703</v>
       </c>
       <c r="C91">
-        <v>0.75268689527339405</v>
+        <v>0.753689971868852</v>
       </c>
       <c r="D91">
-        <v>0.81485148104599003</v>
+        <v>0.81618067299883501</v>
       </c>
       <c r="E91">
-        <v>0.70162526157565897</v>
+        <v>0.692620040760904</v>
       </c>
       <c r="F91">
-        <v>0.76301950537301999</v>
+        <v>0.75415365876060902</v>
       </c>
       <c r="G91">
-        <v>0.81743477207338699</v>
+        <v>0.80978219677852903</v>
       </c>
       <c r="H91">
-        <v>0.64928590522691798</v>
+        <v>0.64911557805319497</v>
       </c>
       <c r="I91">
-        <v>0.707862126765198</v>
+        <v>0.70684866167411198</v>
       </c>
       <c r="J91">
-        <v>0.77634002342188801</v>
+        <v>0.77599604302298797</v>
       </c>
       <c r="K91">
-        <v>0.71685744492963999</v>
+        <v>0.71459411300050302</v>
       </c>
       <c r="L91">
-        <v>0.78461849023087504</v>
+        <v>0.78258257326829905</v>
       </c>
       <c r="M91">
-        <v>0.84995729146119903</v>
+        <v>0.848457108263032</v>
       </c>
       <c r="N91">
-        <v>0.72079714634371606</v>
+        <v>0.71889531241577298</v>
       </c>
       <c r="O91">
-        <v>0.77040784605870505</v>
+        <v>0.76963549044956303</v>
       </c>
       <c r="P91">
-        <v>0.82472508175471804</v>
+        <v>0.82444373526343995</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>38169</v>
       </c>
       <c r="B92">
-        <v>0.67244831036938901</v>
+        <v>0.67267665404419996</v>
       </c>
       <c r="C92">
-        <v>0.74147961088902103</v>
+        <v>0.74235210906048898</v>
       </c>
       <c r="D92">
-        <v>0.80924260511769797</v>
+        <v>0.81072156925606398</v>
       </c>
       <c r="E92">
-        <v>0.69223384161345403</v>
+        <v>0.68295181224704504</v>
       </c>
       <c r="F92">
-        <v>0.75822785855873198</v>
+        <v>0.74871570411816701</v>
       </c>
       <c r="G92">
-        <v>0.81779295067333002</v>
+        <v>0.80939019660665301</v>
       </c>
       <c r="H92">
-        <v>0.64056872869660897</v>
+        <v>0.63975215417615205</v>
       </c>
       <c r="I92">
-        <v>0.70149706132773704</v>
+        <v>0.69965809151231995</v>
       </c>
       <c r="J92">
-        <v>0.77418254394422004</v>
+        <v>0.77337242472994605</v>
       </c>
       <c r="K92">
-        <v>0.70340352545278695</v>
+        <v>0.70242349680246896</v>
       </c>
       <c r="L92">
-        <v>0.77303904945944302</v>
+        <v>0.77170809205938196</v>
       </c>
       <c r="M92">
-        <v>0.84190070704216902</v>
+        <v>0.84111425636832005</v>
       </c>
       <c r="N92">
-        <v>0.69632950124300796</v>
+        <v>0.69611366412501896</v>
       </c>
       <c r="O92">
-        <v>0.75373933060930198</v>
+        <v>0.753408386318552</v>
       </c>
       <c r="P92">
-        <v>0.81781431023576401</v>
+        <v>0.81755714777778798</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>38261</v>
       </c>
       <c r="B93">
-        <v>0.67134005891965198</v>
+        <v>0.671806380087282</v>
       </c>
       <c r="C93">
-        <v>0.73947403932628697</v>
+        <v>0.74073336991831595</v>
       </c>
       <c r="D93">
-        <v>0.80582948142562405</v>
+        <v>0.80771475462362197</v>
       </c>
       <c r="E93">
-        <v>0.68243095204153204</v>
+        <v>0.67555783377968204</v>
       </c>
       <c r="F93">
-        <v>0.74947358392517904</v>
+        <v>0.74182803592689195</v>
       </c>
       <c r="G93">
-        <v>0.81078535479157599</v>
+        <v>0.80322650853622701</v>
       </c>
       <c r="H93">
-        <v>0.63110247099505201</v>
+        <v>0.62942796489550801</v>
       </c>
       <c r="I93">
-        <v>0.69336070736810196</v>
+        <v>0.69067798725163398</v>
       </c>
       <c r="J93">
-        <v>0.76651221881366804</v>
+        <v>0.76509158074413497</v>
       </c>
       <c r="K93">
-        <v>0.70685884786965503</v>
+        <v>0.70785067025423398</v>
       </c>
       <c r="L93">
-        <v>0.77447299761188604</v>
+        <v>0.77549643023745396</v>
       </c>
       <c r="M93">
-        <v>0.83965746098040195</v>
+        <v>0.84122920436191795</v>
       </c>
       <c r="N93">
-        <v>0.692551159446266</v>
+        <v>0.69180566105215202</v>
       </c>
       <c r="O93">
-        <v>0.75140140637984998</v>
+        <v>0.75028809833288002</v>
       </c>
       <c r="P93">
-        <v>0.81546983507525905</v>
+        <v>0.81432169004342003</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>38353</v>
       </c>
       <c r="B94">
-        <v>0.67314457180601495</v>
+        <v>0.67398661864288401</v>
       </c>
       <c r="C94">
-        <v>0.740764047902707</v>
+        <v>0.74246883812596198</v>
       </c>
       <c r="D94">
-        <v>0.80556000689945195</v>
+        <v>0.80805370114104302</v>
       </c>
       <c r="E94">
-        <v>0.69028168621892105</v>
+        <v>0.68445591134900596</v>
       </c>
       <c r="F94">
-        <v>0.75198597077366802</v>
+        <v>0.74550503103241195</v>
       </c>
       <c r="G94">
-        <v>0.80921420784252596</v>
+        <v>0.80300983689740102</v>
       </c>
       <c r="H94">
-        <v>0.62815268240822097</v>
+        <v>0.62507962834744202</v>
       </c>
       <c r="I94">
-        <v>0.68902345547159105</v>
+        <v>0.68514266831852699</v>
       </c>
       <c r="J94">
-        <v>0.76128441410860104</v>
+        <v>0.75921659153701504</v>
       </c>
       <c r="K94">
-        <v>0.72752268335839598</v>
+        <v>0.72922089353722797</v>
       </c>
       <c r="L94">
-        <v>0.78973690381414396</v>
+        <v>0.79121218774967095</v>
       </c>
       <c r="M94">
-        <v>0.84700187585799802</v>
+        <v>0.84954029441991996</v>
       </c>
       <c r="N94">
-        <v>0.69656598328293196</v>
+        <v>0.69314684137133598</v>
       </c>
       <c r="O94">
-        <v>0.75396257741002604</v>
+        <v>0.750961075857009</v>
       </c>
       <c r="P94">
-        <v>0.814531447071977</v>
+        <v>0.81285999422362798</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>38443</v>
       </c>
       <c r="B95">
-        <v>0.67577222600236198</v>
+        <v>0.67686480425707696</v>
       </c>
       <c r="C95">
-        <v>0.74293742254919404</v>
+        <v>0.745141521262909</v>
       </c>
       <c r="D95">
-        <v>0.80651557730074896</v>
+        <v>0.80938856785389302</v>
       </c>
       <c r="E95">
-        <v>0.67420581736215401</v>
+        <v>0.67035165112555595</v>
       </c>
       <c r="F95">
-        <v>0.74017064042314196</v>
+        <v>0.73603175702995305</v>
       </c>
       <c r="G95">
-        <v>0.80160728264117198</v>
+        <v>0.79773811811587902</v>
       </c>
       <c r="H95">
-        <v>0.62227923880371305</v>
+        <v>0.62035693734977104</v>
       </c>
       <c r="I95">
-        <v>0.68291564983537201</v>
+        <v>0.67997927217100596</v>
       </c>
       <c r="J95">
-        <v>0.75559377301186104</v>
+        <v>0.75384740637067704</v>
       </c>
       <c r="K95">
-        <v>0.73043831521819103</v>
+        <v>0.73311504845944697</v>
       </c>
       <c r="L95">
-        <v>0.79573111809897201</v>
+        <v>0.79844590413194805</v>
       </c>
       <c r="M95">
-        <v>0.85334610400295297</v>
+        <v>0.85729307095865803</v>
       </c>
       <c r="N95">
-        <v>0.70523717353715898</v>
+        <v>0.70163363119507205</v>
       </c>
       <c r="O95">
-        <v>0.76140303244145002</v>
+        <v>0.75869296536086395</v>
       </c>
       <c r="P95">
-        <v>0.81813195024418095</v>
+        <v>0.81694964148690496</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>38534</v>
       </c>
       <c r="B96">
-        <v>0.67535829610811304</v>
+        <v>0.67727081141286005</v>
       </c>
       <c r="C96">
-        <v>0.74270933569916298</v>
+        <v>0.74548502348085999</v>
       </c>
       <c r="D96">
-        <v>0.80708680530707999</v>
+        <v>0.810374149932374</v>
       </c>
       <c r="E96">
-        <v>0.66394028074720002</v>
+        <v>0.66419960694595603</v>
       </c>
       <c r="F96">
-        <v>0.73183252869299298</v>
+        <v>0.73143105143974496</v>
       </c>
       <c r="G96">
-        <v>0.79622512122085998</v>
+        <v>0.795148286163047</v>
       </c>
       <c r="H96">
-        <v>0.62252820547853105</v>
+        <v>0.62159278462752299</v>
       </c>
       <c r="I96">
-        <v>0.68322302473138197</v>
+        <v>0.68091627394285903</v>
       </c>
       <c r="J96">
-        <v>0.75586693253068404</v>
+        <v>0.75458592097130195</v>
       </c>
       <c r="K96">
-        <v>0.74342659113643395</v>
+        <v>0.74849062235428898</v>
       </c>
       <c r="L96">
-        <v>0.80979516500499005</v>
+        <v>0.81374673737624703</v>
       </c>
       <c r="M96">
-        <v>0.86470653481446802</v>
+        <v>0.87001577521982798</v>
       </c>
       <c r="N96">
-        <v>0.69736556415960704</v>
+        <v>0.69450261772164601</v>
       </c>
       <c r="O96">
-        <v>0.75577306602382599</v>
+        <v>0.75253622229588801</v>
       </c>
       <c r="P96">
-        <v>0.81441393952215102</v>
+        <v>0.81275392388637202</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>38626</v>
       </c>
       <c r="B97">
-        <v>0.67813200409129404</v>
+        <v>0.68062992829769797</v>
       </c>
       <c r="C97">
-        <v>0.74474562773022601</v>
+        <v>0.74785874651089401</v>
       </c>
       <c r="D97">
-        <v>0.80801718473115902</v>
+        <v>0.81160578963065999</v>
       </c>
       <c r="E97">
-        <v>0.65759983887166396</v>
+        <v>0.65861282852435798</v>
       </c>
       <c r="F97">
-        <v>0.72717538896794698</v>
+        <v>0.72772062343372301</v>
       </c>
       <c r="G97">
-        <v>0.79295148751782196</v>
+        <v>0.79261868490888499</v>
       </c>
       <c r="H97">
-        <v>0.62626150071221998</v>
+        <v>0.626743004935154</v>
       </c>
       <c r="I97">
-        <v>0.68595051211105595</v>
+        <v>0.68524568141929698</v>
       </c>
       <c r="J97">
-        <v>0.75698870819812103</v>
+        <v>0.75711184544633103</v>
       </c>
       <c r="K97">
-        <v>0.76538098302756297</v>
+        <v>0.76974319901820398</v>
       </c>
       <c r="L97">
-        <v>0.83200847561235702</v>
+        <v>0.83429694160825996</v>
       </c>
       <c r="M97">
-        <v>0.88003715566811203</v>
+        <v>0.88538535445097399</v>
       </c>
       <c r="N97">
-        <v>0.70956139981211996</v>
+        <v>0.70798216944928205</v>
       </c>
       <c r="O97">
-        <v>0.76410418166398697</v>
+        <v>0.76204477675577198</v>
       </c>
       <c r="P97">
-        <v>0.81741605994002398</v>
+        <v>0.81661431013189401</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>38718</v>
       </c>
       <c r="B98">
-        <v>0.68700258858000596</v>
+        <v>0.68948111300739601</v>
       </c>
       <c r="C98">
-        <v>0.753531767888454</v>
+        <v>0.75642847363937005</v>
       </c>
       <c r="D98">
-        <v>0.81442091268877403</v>
+        <v>0.81777462654623201</v>
       </c>
       <c r="E98">
-        <v>0.65344166532661296</v>
+        <v>0.65397762877605803</v>
       </c>
       <c r="F98">
-        <v>0.72629245018418298</v>
+        <v>0.72612342567219101</v>
       </c>
       <c r="G98">
-        <v>0.79440814850978603</v>
+        <v>0.79333144361072006</v>
       </c>
       <c r="H98">
-        <v>0.64132340688534895</v>
+        <v>0.64431882590540501</v>
       </c>
       <c r="I98">
-        <v>0.69907524229729701</v>
+        <v>0.69995080127849496</v>
       </c>
       <c r="J98">
-        <v>0.76626505380560495</v>
+        <v>0.76705288346659695</v>
       </c>
       <c r="K98">
-        <v>0.78522173970394704</v>
+        <v>0.79053611522797196</v>
       </c>
       <c r="L98">
-        <v>0.85143164862062204</v>
+        <v>0.85436136693709896</v>
       </c>
       <c r="M98">
-        <v>0.89426458782523699</v>
+        <v>0.90003328646867997</v>
       </c>
       <c r="N98">
-        <v>0.70720100824112497</v>
+        <v>0.70338207382596196</v>
       </c>
       <c r="O98">
-        <v>0.76473993965198095</v>
+        <v>0.75961110652702801</v>
       </c>
       <c r="P98">
-        <v>0.81998593635274997</v>
+        <v>0.81692554049657296</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>38808</v>
       </c>
       <c r="B99">
-        <v>0.69398850356744202</v>
+        <v>0.69716494828317499</v>
       </c>
       <c r="C99">
-        <v>0.76184479573361097</v>
+        <v>0.76484346487668398</v>
       </c>
       <c r="D99">
-        <v>0.82174125154265998</v>
+        <v>0.82483756322166801</v>
       </c>
       <c r="E99">
-        <v>0.65456245409255298</v>
+        <v>0.65498843941710805</v>
       </c>
       <c r="F99">
-        <v>0.729290142184432</v>
+        <v>0.72827743073116502</v>
       </c>
       <c r="G99">
-        <v>0.79855866747225801</v>
+        <v>0.79657137203775596</v>
       </c>
       <c r="H99">
-        <v>0.65130595898070798</v>
+        <v>0.65457128690245503</v>
       </c>
       <c r="I99">
-        <v>0.70832451391944795</v>
+        <v>0.70898081656566403</v>
       </c>
       <c r="J99">
-        <v>0.77393225872681104</v>
+        <v>0.77429694842780705</v>
       </c>
       <c r="K99">
-        <v>0.80671623111437096</v>
+        <v>0.81214585792353</v>
       </c>
       <c r="L99">
-        <v>0.87353075347847997</v>
+        <v>0.87599982106785101</v>
       </c>
       <c r="M99">
-        <v>0.91131813040364296</v>
+        <v>0.91733959965114997</v>
       </c>
       <c r="N99">
-        <v>0.70618868507603005</v>
+        <v>0.69931139902747497</v>
       </c>
       <c r="O99">
-        <v>0.76575543079599895</v>
+        <v>0.75786725446152703</v>
       </c>
       <c r="P99">
-        <v>0.82293328882440797</v>
+        <v>0.81744788731554197</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>38899</v>
       </c>
       <c r="B100">
-        <v>0.69405888903693203</v>
+        <v>0.69680376087211904</v>
       </c>
       <c r="C100">
-        <v>0.76253544400829298</v>
+        <v>0.76533282833604999</v>
       </c>
       <c r="D100">
-        <v>0.822442882638312</v>
+        <v>0.82551557472745096</v>
       </c>
       <c r="E100">
-        <v>0.66299352269529699</v>
+        <v>0.66294535263596399</v>
       </c>
       <c r="F100">
-        <v>0.73463717653968197</v>
+        <v>0.73361206805142398</v>
       </c>
       <c r="G100">
-        <v>0.799649218662148</v>
+        <v>0.79785782735320798</v>
       </c>
       <c r="H100">
-        <v>0.65108622760248702</v>
+        <v>0.65447852360706504</v>
       </c>
       <c r="I100">
-        <v>0.70909300780779905</v>
+        <v>0.70989913169940699</v>
       </c>
       <c r="J100">
-        <v>0.77511314631733297</v>
+        <v>0.77568699150820597</v>
       </c>
       <c r="K100">
-        <v>0.80374000247913402</v>
+        <v>0.81163099579036202</v>
       </c>
       <c r="L100">
-        <v>0.87019852476589099</v>
+        <v>0.87571173749756603</v>
       </c>
       <c r="M100">
-        <v>0.909963987985281</v>
+        <v>0.91724336889717994</v>
       </c>
       <c r="N100">
-        <v>0.70462435180278904</v>
+        <v>0.696918624322032</v>
       </c>
       <c r="O100">
-        <v>0.76824069979544296</v>
+        <v>0.75932827423951099</v>
       </c>
       <c r="P100">
-        <v>0.82571991994573601</v>
+        <v>0.81933210305661197</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>38991</v>
       </c>
       <c r="B101">
-        <v>0.69944683241204697</v>
+        <v>0.70126332280116799</v>
       </c>
       <c r="C101">
-        <v>0.76776681528427404</v>
+        <v>0.770073723908412</v>
       </c>
       <c r="D101">
-        <v>0.82595872407136595</v>
+        <v>0.82876403391261</v>
       </c>
       <c r="E101">
-        <v>0.66720666601157397</v>
+        <v>0.66612919096557999</v>
       </c>
       <c r="F101">
-        <v>0.73815898133371805</v>
+        <v>0.73668383014472405</v>
       </c>
       <c r="G101">
-        <v>0.80127615722915801</v>
+        <v>0.79952898755063195</v>
       </c>
       <c r="H101">
-        <v>0.65323112431547403</v>
+        <v>0.65683658007847301</v>
       </c>
       <c r="I101">
-        <v>0.71280069553889502</v>
+        <v>0.71342848748350796</v>
       </c>
       <c r="J101">
-        <v>0.77918039748506995</v>
+        <v>0.77939285966970395</v>
       </c>
       <c r="K101">
-        <v>0.79442024147657897</v>
+        <v>0.80114614816062701</v>
       </c>
       <c r="L101">
-        <v>0.86306026805910796</v>
+        <v>0.86851275086920099</v>
       </c>
       <c r="M101">
-        <v>0.904645981662483</v>
+        <v>0.91198631789262896</v>
       </c>
       <c r="N101">
-        <v>0.702589468535468</v>
+        <v>0.69196336135357195</v>
       </c>
       <c r="O101">
-        <v>0.76824926259363202</v>
+        <v>0.75670217868076795</v>
       </c>
       <c r="P101">
-        <v>0.82633308237104297</v>
+        <v>0.81801212693036496</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>39083</v>
       </c>
       <c r="B102">
-        <v>0.70734371410505203</v>
+        <v>0.70752043578415802</v>
       </c>
       <c r="C102">
-        <v>0.77350910178325005</v>
+        <v>0.77474028220937596</v>
       </c>
       <c r="D102">
-        <v>0.82999804548062095</v>
+        <v>0.83200488593720801</v>
       </c>
       <c r="E102">
-        <v>0.68843563391109697</v>
+        <v>0.68901556070594405</v>
       </c>
       <c r="F102">
-        <v>0.75210970381577902</v>
+        <v>0.75130657603265505</v>
       </c>
       <c r="G102">
-        <v>0.80788707994856801</v>
+        <v>0.80672516011393403</v>
       </c>
       <c r="H102">
-        <v>0.66778940608108805</v>
+        <v>0.67117226914947403</v>
       </c>
       <c r="I102">
-        <v>0.72568554363028903</v>
+        <v>0.72603673328527096</v>
       </c>
       <c r="J102">
-        <v>0.78856384214972797</v>
+        <v>0.78833921004260399</v>
       </c>
       <c r="K102">
-        <v>0.77362925274879901</v>
+        <v>0.78004173831790302</v>
       </c>
       <c r="L102">
-        <v>0.84144184888302997</v>
+        <v>0.84771054731155204</v>
       </c>
       <c r="M102">
-        <v>0.88930751435351796</v>
+        <v>0.89634795440724002</v>
       </c>
       <c r="N102">
-        <v>0.71218126195847897</v>
+        <v>0.69600606921141805</v>
       </c>
       <c r="O102">
-        <v>0.77643055135996597</v>
+        <v>0.76138657935946596</v>
       </c>
       <c r="P102">
-        <v>0.83340070442679504</v>
+        <v>0.822831193536812</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>39173</v>
       </c>
       <c r="B103">
-        <v>0.71593802067034396</v>
+        <v>0.71570980354356395</v>
       </c>
       <c r="C103">
-        <v>0.78259075401486899</v>
+        <v>0.78321088666566396</v>
       </c>
       <c r="D103">
-        <v>0.83748042611926199</v>
+        <v>0.83908615184412305</v>
       </c>
       <c r="E103">
-        <v>0.69428167505550398</v>
+        <v>0.69450255480263501</v>
       </c>
       <c r="F103">
-        <v>0.76051257398342798</v>
+        <v>0.75987410674119704</v>
       </c>
       <c r="G103">
-        <v>0.81585689367168102</v>
+        <v>0.81466844088218404</v>
       </c>
       <c r="H103">
-        <v>0.68417135379238403</v>
+        <v>0.68871065239737395</v>
       </c>
       <c r="I103">
-        <v>0.74053116895614202</v>
+        <v>0.74185977731432995</v>
       </c>
       <c r="J103">
-        <v>0.80017555667000895</v>
+        <v>0.80072909719617003</v>
       </c>
       <c r="K103">
-        <v>0.76528694019982102</v>
+        <v>0.77136588580559895</v>
       </c>
       <c r="L103">
-        <v>0.83429539047393497</v>
+        <v>0.84070892289779597</v>
       </c>
       <c r="M103">
-        <v>0.88527158641886505</v>
+        <v>0.89254532184011104</v>
       </c>
       <c r="N103">
-        <v>0.71188211705201898</v>
+        <v>0.69676110870709296</v>
       </c>
       <c r="O103">
-        <v>0.780097278590001</v>
+        <v>0.76355996815656602</v>
       </c>
       <c r="P103">
-        <v>0.83704246438950103</v>
+        <v>0.82521620753439895</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>39264</v>
       </c>
       <c r="B104">
-        <v>0.72324918705169305</v>
+        <v>0.72275178030142795</v>
       </c>
       <c r="C104">
-        <v>0.79012861441818105</v>
+        <v>0.78978048656776401</v>
       </c>
       <c r="D104">
-        <v>0.84176356497185101</v>
+        <v>0.84261239754953599</v>
       </c>
       <c r="E104">
-        <v>0.70072339421882301</v>
+        <v>0.69937122397137097</v>
       </c>
       <c r="F104">
-        <v>0.76346080820001005</v>
+        <v>0.761877131719367</v>
       </c>
       <c r="G104">
-        <v>0.81427326194133198</v>
+        <v>0.81295755886038901</v>
       </c>
       <c r="H104">
-        <v>0.70711893743341703</v>
+        <v>0.71023955440450204</v>
       </c>
       <c r="I104">
-        <v>0.760581026654776</v>
+        <v>0.76026478499491401</v>
       </c>
       <c r="J104">
-        <v>0.812656948196398</v>
+        <v>0.81231961389305196</v>
       </c>
       <c r="K104">
-        <v>0.75038458122583995</v>
+        <v>0.75677105218663598</v>
       </c>
       <c r="L104">
-        <v>0.82645288659521998</v>
+        <v>0.83231752690160798</v>
       </c>
       <c r="M104">
-        <v>0.88084114367775201</v>
+        <v>0.88718049885181305</v>
       </c>
       <c r="N104">
-        <v>0.7125482265384</v>
+        <v>0.69390992250456596</v>
       </c>
       <c r="O104">
-        <v>0.78300899014916903</v>
+        <v>0.76109248198258606</v>
       </c>
       <c r="P104">
-        <v>0.83785901636127003</v>
+        <v>0.82144889566538504</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>39356</v>
       </c>
       <c r="B105">
-        <v>0.73451324022917797</v>
+        <v>0.73416619413938999</v>
       </c>
       <c r="C105">
-        <v>0.79731986488567796</v>
+        <v>0.79742235942280804</v>
       </c>
       <c r="D105">
-        <v>0.84528325055799802</v>
+        <v>0.84637223176660403</v>
       </c>
       <c r="E105">
-        <v>0.70013740016713</v>
+        <v>0.70087211628301005</v>
       </c>
       <c r="F105">
-        <v>0.76304244414042499</v>
+        <v>0.76274084785281304</v>
       </c>
       <c r="G105">
-        <v>0.81340609485499804</v>
+        <v>0.81293380007786797</v>
       </c>
       <c r="H105">
-        <v>0.72336864711495197</v>
+        <v>0.726291077458184</v>
       </c>
       <c r="I105">
-        <v>0.77136290476873204</v>
+        <v>0.77094986157786505</v>
       </c>
       <c r="J105">
-        <v>0.81746115216989401</v>
+        <v>0.81674832699133004</v>
       </c>
       <c r="K105">
-        <v>0.75901947933719405</v>
+        <v>0.76333392801889999</v>
       </c>
       <c r="L105">
-        <v>0.83236462638532605</v>
+        <v>0.83621626864916698</v>
       </c>
       <c r="M105">
-        <v>0.88409795392523305</v>
+        <v>0.88855348468450301</v>
       </c>
       <c r="N105">
-        <v>0.72794434413285503</v>
+        <v>0.70849782703821096</v>
       </c>
       <c r="O105">
-        <v>0.78944704419985101</v>
+        <v>0.76806693403954895</v>
       </c>
       <c r="P105">
-        <v>0.83801081211616102</v>
+        <v>0.821783054492503</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>39448</v>
       </c>
       <c r="B106">
-        <v>0.74921773084929399</v>
+        <v>0.748863628968928</v>
       </c>
       <c r="C106">
-        <v>0.80947820037025098</v>
+        <v>0.80989552364916695</v>
       </c>
       <c r="D106">
-        <v>0.85297387096120003</v>
+        <v>0.85420323050050295</v>
       </c>
       <c r="E106">
-        <v>0.70735674534540305</v>
+        <v>0.70671922875152404</v>
       </c>
       <c r="F106">
-        <v>0.76849287733745797</v>
+        <v>0.76741683286229101</v>
       </c>
       <c r="G106">
-        <v>0.817915892554956</v>
+        <v>0.81682498799871595</v>
       </c>
       <c r="H106">
-        <v>0.73334505297202301</v>
+        <v>0.73692536452983304</v>
       </c>
       <c r="I106">
-        <v>0.77820188460905204</v>
+        <v>0.77737011501377695</v>
       </c>
       <c r="J106">
-        <v>0.82076370889623396</v>
+        <v>0.81911041870771795</v>
       </c>
       <c r="K106">
-        <v>0.782045001594741</v>
+        <v>0.78541842463968503</v>
       </c>
       <c r="L106">
-        <v>0.85027722156589802</v>
+        <v>0.85365079555867696</v>
       </c>
       <c r="M106">
-        <v>0.894778269582712</v>
+        <v>0.89801036170017501</v>
       </c>
       <c r="N106">
-        <v>0.72696588678528495</v>
+        <v>0.71424909171127504</v>
       </c>
       <c r="O106">
-        <v>0.79210730599618895</v>
+        <v>0.77640691848781596</v>
       </c>
       <c r="P106">
-        <v>0.84084369036534001</v>
+        <v>0.82822127507311305</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>39539</v>
       </c>
       <c r="B107">
-        <v>0.76556031927992496</v>
+        <v>0.76613918920973401</v>
       </c>
       <c r="C107">
-        <v>0.82533833497694498</v>
+        <v>0.82692972448678403</v>
       </c>
       <c r="D107">
-        <v>0.86444960633394596</v>
+        <v>0.86631405616049995</v>
       </c>
       <c r="E107">
-        <v>0.71264179954396401</v>
+        <v>0.71212920583905903</v>
       </c>
       <c r="F107">
-        <v>0.77680989995876704</v>
+        <v>0.77590078948037899</v>
       </c>
       <c r="G107">
-        <v>0.82604173337100495</v>
+        <v>0.82526093963446701</v>
       </c>
       <c r="H107">
-        <v>0.74823597502297401</v>
+        <v>0.75287229029234903</v>
       </c>
       <c r="I107">
-        <v>0.79242666147770902</v>
+        <v>0.79227804160591098</v>
       </c>
       <c r="J107">
-        <v>0.83263673703045304</v>
+        <v>0.83150224610635803</v>
       </c>
       <c r="K107">
-        <v>0.82372460476499498</v>
+        <v>0.82798086753287903</v>
       </c>
       <c r="L107">
-        <v>0.88603207057247002</v>
+        <v>0.88976646548066995</v>
       </c>
       <c r="M107">
-        <v>0.920151199514744</v>
+        <v>0.921667272486281</v>
       </c>
       <c r="N107">
-        <v>0.74412145092168402</v>
+        <v>0.73373286285705797</v>
       </c>
       <c r="O107">
-        <v>0.80663472785886403</v>
+        <v>0.79383318943627001</v>
       </c>
       <c r="P107">
-        <v>0.85008131932569397</v>
+        <v>0.83910103716178897</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>39630</v>
       </c>
       <c r="B108">
-        <v>0.77616630501149597</v>
+        <v>0.77867891954210999</v>
       </c>
       <c r="C108">
-        <v>0.83973276984748602</v>
+        <v>0.84208735077868302</v>
       </c>
       <c r="D108">
-        <v>0.87797456492827897</v>
+        <v>0.88035155830627099</v>
       </c>
       <c r="E108">
-        <v>0.71830494143673795</v>
+        <v>0.71646520092913302</v>
       </c>
       <c r="F108">
-        <v>0.78639574274645396</v>
+        <v>0.78500282138937205</v>
       </c>
       <c r="G108">
-        <v>0.83861454132326896</v>
+        <v>0.83746751431588395</v>
       </c>
       <c r="H108">
-        <v>0.78561412053497204</v>
+        <v>0.79438971795105195</v>
       </c>
       <c r="I108">
-        <v>0.82594473686923697</v>
+        <v>0.82767527549806896</v>
       </c>
       <c r="J108">
-        <v>0.85984827904942795</v>
+        <v>0.85999489808376595</v>
       </c>
       <c r="K108">
-        <v>0.81648797922225103</v>
+        <v>0.82489635341886003</v>
       </c>
       <c r="L108">
-        <v>0.88859554416728603</v>
+        <v>0.89538305976116905</v>
       </c>
       <c r="M108">
-        <v>0.92648405199095596</v>
+        <v>0.92974088616739703</v>
       </c>
       <c r="N108">
-        <v>0.74594592080349698</v>
+        <v>0.74316979194770205</v>
       </c>
       <c r="O108">
-        <v>0.81961376091719096</v>
+        <v>0.80936831020608002</v>
       </c>
       <c r="P108">
-        <v>0.86418096253592103</v>
+        <v>0.85470931834122099</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>39722</v>
       </c>
       <c r="B109">
-        <v>0.828248088660828</v>
+        <v>0.83184091396363202</v>
       </c>
       <c r="C109">
-        <v>0.88938724559738902</v>
+        <v>0.89251171974537702</v>
       </c>
       <c r="D109">
-        <v>0.91459796390160097</v>
+        <v>0.91763024661710602</v>
       </c>
       <c r="E109">
-        <v>0.77391387549934898</v>
+        <v>0.77210345202908803</v>
       </c>
       <c r="F109">
-        <v>0.83718925595051297</v>
+        <v>0.83660782291175695</v>
       </c>
       <c r="G109">
-        <v>0.87541763842979403</v>
+        <v>0.87581243378800899</v>
       </c>
       <c r="H109">
-        <v>0.86415639855069704</v>
+        <v>0.87404961985759</v>
       </c>
       <c r="I109">
-        <v>0.89226803857715098</v>
+        <v>0.89424009120991999</v>
       </c>
       <c r="J109">
-        <v>0.90932704327404201</v>
+        <v>0.91049643130076896</v>
       </c>
       <c r="K109">
-        <v>0.83275699941887105</v>
+        <v>0.83958953580322704</v>
       </c>
       <c r="L109">
-        <v>0.91097820884213099</v>
+        <v>0.91883552711835004</v>
       </c>
       <c r="M109">
-        <v>0.94709147222208701</v>
+        <v>0.95137650254741801</v>
       </c>
       <c r="N109">
-        <v>0.78200912706942904</v>
+        <v>0.78682215425318702</v>
       </c>
       <c r="O109">
-        <v>0.86229333797715901</v>
+        <v>0.85735727994116595</v>
       </c>
       <c r="P109">
-        <v>0.89927421921093298</v>
+        <v>0.89280113627046997</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>39814</v>
       </c>
       <c r="B110">
-        <v>0.82100322420705396</v>
+        <v>0.82621933928444902</v>
       </c>
       <c r="C110">
-        <v>0.880005766625508</v>
+        <v>0.88417552401573996</v>
       </c>
       <c r="D110">
-        <v>0.90930858926557701</v>
+        <v>0.91247073237672105</v>
       </c>
       <c r="E110">
-        <v>0.77901501749805102</v>
+        <v>0.77504303958731102</v>
       </c>
       <c r="F110">
-        <v>0.84197453624526497</v>
+        <v>0.83925361182339198</v>
       </c>
       <c r="G110">
-        <v>0.879139018926964</v>
+        <v>0.877411846986765</v>
       </c>
       <c r="H110">
-        <v>0.88758202565384203</v>
+        <v>0.90179183407614205</v>
       </c>
       <c r="I110">
-        <v>0.90527363484558099</v>
+        <v>0.91220524614440501</v>
       </c>
       <c r="J110">
-        <v>0.91519940068023098</v>
+        <v>0.91857249474421698</v>
       </c>
       <c r="K110">
-        <v>0.82773856895981901</v>
+        <v>0.83065468991103997</v>
       </c>
       <c r="L110">
-        <v>0.89943936570779803</v>
+        <v>0.90449219100149603</v>
       </c>
       <c r="M110">
-        <v>0.93991430471105697</v>
+        <v>0.94393533028493903</v>
       </c>
       <c r="N110">
-        <v>0.77588816354116197</v>
+        <v>0.79034153903994897</v>
       </c>
       <c r="O110">
-        <v>0.84597519206361205</v>
+        <v>0.848161358868045</v>
       </c>
       <c r="P110">
-        <v>0.89058398455450105</v>
+        <v>0.88777275187307003</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>39904</v>
       </c>
       <c r="B111">
-        <v>0.77667972755582704</v>
+        <v>0.78186766836078103</v>
       </c>
       <c r="C111">
-        <v>0.84183552928523298</v>
+        <v>0.84513121649790601</v>
       </c>
       <c r="D111">
-        <v>0.881959841018219</v>
+        <v>0.88490582703603504</v>
       </c>
       <c r="E111">
-        <v>0.72722896817302296</v>
+        <v>0.72612538943370097</v>
       </c>
       <c r="F111">
-        <v>0.79862785271701398</v>
+        <v>0.79720972624170605</v>
       </c>
       <c r="G111">
-        <v>0.85022316524520702</v>
+        <v>0.84953851458225305</v>
       </c>
       <c r="H111">
-        <v>0.81925942700709697</v>
+        <v>0.83138290914022595</v>
       </c>
       <c r="I111">
-        <v>0.85183192173254396</v>
+        <v>0.85683026610400204</v>
       </c>
       <c r="J111">
-        <v>0.87882656134886805</v>
+        <v>0.88138239221818304</v>
       </c>
       <c r="K111">
-        <v>0.79664192616573404</v>
+        <v>0.80132996777251697</v>
       </c>
       <c r="L111">
-        <v>0.87130253880321595</v>
+        <v>0.87624197241874102</v>
       </c>
       <c r="M111">
-        <v>0.91373843761513196</v>
+        <v>0.91769122717537199</v>
       </c>
       <c r="N111">
-        <v>0.75734828096121798</v>
+        <v>0.76522736055400797</v>
       </c>
       <c r="O111">
-        <v>0.83229995337588403</v>
+        <v>0.82756231337428199</v>
       </c>
       <c r="P111">
-        <v>0.87722893982575501</v>
+        <v>0.87074224171784698</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>39995</v>
       </c>
       <c r="B112">
-        <v>0.73671517984842905</v>
+        <v>0.740682024957106</v>
       </c>
       <c r="C112">
-        <v>0.80351097373896196</v>
+        <v>0.80782170833565803</v>
       </c>
       <c r="D112">
-        <v>0.85288538055192298</v>
+        <v>0.85663988674528702</v>
       </c>
       <c r="E112">
-        <v>0.69623906349466802</v>
+        <v>0.69634737440650196</v>
       </c>
       <c r="F112">
-        <v>0.76872597348696203</v>
+        <v>0.76899688213162498</v>
       </c>
       <c r="G112">
-        <v>0.82597596710782295</v>
+        <v>0.82596020144531401</v>
       </c>
       <c r="H112">
-        <v>0.77451050934019605</v>
+        <v>0.77607475453603103</v>
       </c>
       <c r="I112">
-        <v>0.81111809066181795</v>
+        <v>0.81018227820699196</v>
       </c>
       <c r="J112">
-        <v>0.84542681967102595</v>
+        <v>0.84486982719330594</v>
       </c>
       <c r="K112">
-        <v>0.76341059638716202</v>
+        <v>0.77150609566630202</v>
       </c>
       <c r="L112">
-        <v>0.83368138946773396</v>
+        <v>0.84318170472308596</v>
       </c>
       <c r="M112">
-        <v>0.88092667701558403</v>
+        <v>0.88823815669677197</v>
       </c>
       <c r="N112">
-        <v>0.73415819908414104</v>
+        <v>0.73409315800082597</v>
       </c>
       <c r="O112">
-        <v>0.80416373162462895</v>
+        <v>0.79908202779714199</v>
       </c>
       <c r="P112">
-        <v>0.85292696868569495</v>
+        <v>0.84771788000989601</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40087</v>
       </c>
       <c r="B113">
-        <v>0.71378071575467295</v>
+        <v>0.71711452207911797</v>
       </c>
       <c r="C113">
-        <v>0.78148841969539995</v>
+        <v>0.78588671863591297</v>
       </c>
       <c r="D113">
-        <v>0.83593356145085196</v>
+        <v>0.839763717968808</v>
       </c>
       <c r="E113">
-        <v>0.68171534793708699</v>
+        <v>0.67975360580156396</v>
       </c>
       <c r="F113">
-        <v>0.75423581825502894</v>
+        <v>0.75343084858595599</v>
       </c>
       <c r="G113">
-        <v>0.81443578567261599</v>
+        <v>0.81391480447650699</v>
       </c>
       <c r="H113">
-        <v>0.73248782620126995</v>
+        <v>0.73591182622833795</v>
       </c>
       <c r="I113">
-        <v>0.77637678092697904</v>
+        <v>0.77699391391101702</v>
       </c>
       <c r="J113">
-        <v>0.82137915845191001</v>
+        <v>0.82149313098804899</v>
       </c>
       <c r="K113">
-        <v>0.74477227939356205</v>
+        <v>0.75253182716775402</v>
       </c>
       <c r="L113">
-        <v>0.81195240447147499</v>
+        <v>0.82171970770691205</v>
       </c>
       <c r="M113">
-        <v>0.860664829382213</v>
+        <v>0.86807090229527895</v>
       </c>
       <c r="N113">
-        <v>0.71498397593393603</v>
+        <v>0.71041963304786204</v>
       </c>
       <c r="O113">
-        <v>0.78372756847671399</v>
+        <v>0.77855190827082599</v>
       </c>
       <c r="P113">
-        <v>0.83748830704097899</v>
+        <v>0.83338378086802201</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40179</v>
       </c>
       <c r="B114">
-        <v>0.69812155230929795</v>
+        <v>0.70092716646669695</v>
       </c>
       <c r="C114">
-        <v>0.765460962487301</v>
+        <v>0.76940643503433404</v>
       </c>
       <c r="D114">
-        <v>0.82323065662932604</v>
+        <v>0.82658342847900301</v>
       </c>
       <c r="E114">
-        <v>0.68204522972710802</v>
+        <v>0.68124606044239699</v>
       </c>
       <c r="F114">
-        <v>0.74940484073776503</v>
+        <v>0.74954327844717905</v>
       </c>
       <c r="G114">
-        <v>0.80795124182248301</v>
+        <v>0.80829340744651101</v>
       </c>
       <c r="H114">
-        <v>0.70303596821446102</v>
+        <v>0.70562741520170502</v>
       </c>
       <c r="I114">
-        <v>0.75052099789898796</v>
+        <v>0.75105165208868196</v>
       </c>
       <c r="J114">
-        <v>0.80143276219279203</v>
+        <v>0.80113572031275804</v>
       </c>
       <c r="K114">
-        <v>0.73075031715794903</v>
+        <v>0.73607677030488805</v>
       </c>
       <c r="L114">
-        <v>0.79458035812146399</v>
+        <v>0.80254282277125399</v>
       </c>
       <c r="M114">
-        <v>0.84510555243311403</v>
+        <v>0.851684365746327</v>
       </c>
       <c r="N114">
-        <v>0.69478094405181201</v>
+        <v>0.69053521221949998</v>
       </c>
       <c r="O114">
-        <v>0.76275693157476099</v>
+        <v>0.757369810134781</v>
       </c>
       <c r="P114">
-        <v>0.82200057806825899</v>
+        <v>0.81738244994769305</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40269</v>
       </c>
       <c r="B115">
-        <v>0.69025095540985004</v>
+        <v>0.69254420480089995</v>
       </c>
       <c r="C115">
-        <v>0.75849036324668295</v>
+        <v>0.76161177139186598</v>
       </c>
       <c r="D115">
-        <v>0.81812103856501095</v>
+        <v>0.82097368312649399</v>
       </c>
       <c r="E115">
-        <v>0.66489263499908102</v>
+        <v>0.66501395785220596</v>
       </c>
       <c r="F115">
-        <v>0.735826701178942</v>
+        <v>0.736823611153957</v>
       </c>
       <c r="G115">
-        <v>0.79850606006109803</v>
+        <v>0.79948112010281702</v>
       </c>
       <c r="H115">
-        <v>0.69858862405933198</v>
+        <v>0.70032190556960505</v>
       </c>
       <c r="I115">
-        <v>0.74478895943079304</v>
+        <v>0.74545285082101698</v>
       </c>
       <c r="J115">
-        <v>0.79568132639501199</v>
+        <v>0.795907884030706</v>
       </c>
       <c r="K115">
-        <v>0.70510541910737701</v>
+        <v>0.71025509943459397</v>
       </c>
       <c r="L115">
-        <v>0.773311382007556</v>
+        <v>0.77963273158639501</v>
       </c>
       <c r="M115">
-        <v>0.832394130157185</v>
+        <v>0.83748852172347299</v>
       </c>
       <c r="N115">
-        <v>0.69646520874290296</v>
+        <v>0.69143261508839005</v>
       </c>
       <c r="O115">
-        <v>0.76023527747905795</v>
+        <v>0.75334391793845901</v>
       </c>
       <c r="P115">
-        <v>0.81824148181082101</v>
+        <v>0.81292395252634098</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40360</v>
       </c>
       <c r="B116">
-        <v>0.67865022871339897</v>
+        <v>0.68084511605989195</v>
       </c>
       <c r="C116">
-        <v>0.74808848246904502</v>
+        <v>0.75087829068207601</v>
       </c>
       <c r="D116">
-        <v>0.81081428773914899</v>
+        <v>0.81370566856961801</v>
       </c>
       <c r="E116">
-        <v>0.66187778928201002</v>
+        <v>0.66259690546281302</v>
       </c>
       <c r="F116">
-        <v>0.73187395451267401</v>
+        <v>0.73321490445337201</v>
       </c>
       <c r="G116">
-        <v>0.79580092359717702</v>
+        <v>0.79704877780100802</v>
       </c>
       <c r="H116">
-        <v>0.67689551440145102</v>
+        <v>0.68063602187905503</v>
       </c>
       <c r="I116">
-        <v>0.72784303682894402</v>
+        <v>0.72956163231096205</v>
       </c>
       <c r="J116">
-        <v>0.78541166112928695</v>
+        <v>0.78652787827033799</v>
       </c>
       <c r="K116">
-        <v>0.69347311221644103</v>
+        <v>0.69873455005503005</v>
       </c>
       <c r="L116">
-        <v>0.76252583717095901</v>
+        <v>0.76876562351242295</v>
       </c>
       <c r="M116">
-        <v>0.823919989546121</v>
+        <v>0.82911939625633402</v>
       </c>
       <c r="N116">
-        <v>0.70472948318969197</v>
+        <v>0.69941333447501797</v>
       </c>
       <c r="O116">
-        <v>0.76550785577177305</v>
+        <v>0.75798897900523299</v>
       </c>
       <c r="P116">
-        <v>0.82012820427172695</v>
+        <v>0.81546580969942495</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40452</v>
       </c>
       <c r="B117">
-        <v>0.67735078046314401</v>
+        <v>0.67965672060461801</v>
       </c>
       <c r="C117">
-        <v>0.74591126437405597</v>
+        <v>0.74876448446425004</v>
       </c>
       <c r="D117">
-        <v>0.80801181729940397</v>
+        <v>0.81077148789115705</v>
       </c>
       <c r="E117">
-        <v>0.65854386740192095</v>
+        <v>0.65739632876642895</v>
       </c>
       <c r="F117">
-        <v>0.72993081768623502</v>
+        <v>0.72954183003361694</v>
       </c>
       <c r="G117">
-        <v>0.79509203476368595</v>
+        <v>0.79475820916685802</v>
       </c>
       <c r="H117">
-        <v>0.66790428260622003</v>
+        <v>0.67367996319048795</v>
       </c>
       <c r="I117">
-        <v>0.72261402161546295</v>
+        <v>0.72583846443261102</v>
       </c>
       <c r="J117">
-        <v>0.78288050674310194</v>
+        <v>0.78464210919853306</v>
       </c>
       <c r="K117">
-        <v>0.68674890069183103</v>
+        <v>0.69158633307933703</v>
       </c>
       <c r="L117">
-        <v>0.75634510128182797</v>
+        <v>0.76215138001600102</v>
       </c>
       <c r="M117">
-        <v>0.81954243309281605</v>
+        <v>0.82427045711672098</v>
       </c>
       <c r="N117">
-        <v>0.70029766475806399</v>
+        <v>0.69553389793376796</v>
       </c>
       <c r="O117">
-        <v>0.76042657706222505</v>
+        <v>0.75429384525264398</v>
       </c>
       <c r="P117">
-        <v>0.81581467580764699</v>
+        <v>0.81211285622792695</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40544</v>
       </c>
       <c r="B118">
-        <v>0.67631807866613503</v>
+        <v>0.67807436958229494</v>
       </c>
       <c r="C118">
-        <v>0.74261409413002599</v>
+        <v>0.74533576118846701</v>
       </c>
       <c r="D118">
-        <v>0.80462687866644</v>
+        <v>0.80732952334800401</v>
       </c>
       <c r="E118">
-        <v>0.66256099681973601</v>
+        <v>0.662168663279599</v>
       </c>
       <c r="F118">
-        <v>0.73190822670788602</v>
+        <v>0.73223801265444799</v>
       </c>
       <c r="G118">
-        <v>0.79522456626345495</v>
+        <v>0.79552211597396805</v>
       </c>
       <c r="H118">
-        <v>0.68486509543860596</v>
+        <v>0.68849926087735902</v>
       </c>
       <c r="I118">
-        <v>0.73333628787823202</v>
+        <v>0.73608672592107804</v>
       </c>
       <c r="J118">
-        <v>0.78789625499312099</v>
+        <v>0.78930090311436996</v>
       </c>
       <c r="K118">
-        <v>0.68440348708318999</v>
+        <v>0.68895767553649401</v>
       </c>
       <c r="L118">
-        <v>0.75086418829516399</v>
+        <v>0.75624764347820606</v>
       </c>
       <c r="M118">
-        <v>0.81566009534317496</v>
+        <v>0.82013839285673296</v>
       </c>
       <c r="N118">
-        <v>0.700133122265437</v>
+        <v>0.69423024345744599</v>
       </c>
       <c r="O118">
-        <v>0.75516254064583199</v>
+        <v>0.75032012681112004</v>
       </c>
       <c r="P118">
-        <v>0.81144563456864405</v>
+        <v>0.80924739070423102</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40634</v>
       </c>
       <c r="B119">
-        <v>0.67526157341322302</v>
+        <v>0.67680255489013996</v>
       </c>
       <c r="C119">
-        <v>0.73927738055430103</v>
+        <v>0.74171648855113803</v>
       </c>
       <c r="D119">
-        <v>0.80120059881498595</v>
+        <v>0.80404217770592201</v>
       </c>
       <c r="E119">
-        <v>0.66430545138422203</v>
+        <v>0.66564496103805004</v>
       </c>
       <c r="F119">
-        <v>0.73231588166503403</v>
+        <v>0.73356079100917904</v>
       </c>
       <c r="G119">
-        <v>0.79487784733619304</v>
+        <v>0.79584437542081199</v>
       </c>
       <c r="H119">
-        <v>0.68957613256566397</v>
+        <v>0.69011274358060704</v>
       </c>
       <c r="I119">
-        <v>0.73706040670612005</v>
+        <v>0.73702974981172698</v>
       </c>
       <c r="J119">
-        <v>0.79050787043055004</v>
+        <v>0.79045097380923002</v>
       </c>
       <c r="K119">
-        <v>0.69452262425686995</v>
+        <v>0.696627384309222</v>
       </c>
       <c r="L119">
-        <v>0.75640898856445105</v>
+        <v>0.75936000035381501</v>
       </c>
       <c r="M119">
-        <v>0.81758705489090799</v>
+        <v>0.82075011082771498</v>
       </c>
       <c r="N119">
-        <v>0.70167006498687601</v>
+        <v>0.70082845544145</v>
       </c>
       <c r="O119">
-        <v>0.75512673274584596</v>
+        <v>0.75457669438071195</v>
       </c>
       <c r="P119">
-        <v>0.81189472722079703</v>
+        <v>0.81242860822030405</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40725</v>
       </c>
       <c r="B120">
-        <v>0.67607697292716595</v>
+        <v>0.67812729499141999</v>
       </c>
       <c r="C120">
-        <v>0.73823872480339503</v>
+        <v>0.74104053106898504</v>
       </c>
       <c r="D120">
-        <v>0.79933859197005097</v>
+        <v>0.80248051549782795</v>
       </c>
       <c r="E120">
-        <v>0.66304197673987098</v>
+        <v>0.66528508875409298</v>
       </c>
       <c r="F120">
-        <v>0.72961336406400901</v>
+        <v>0.731418459074481</v>
       </c>
       <c r="G120">
-        <v>0.79204291257042603</v>
+        <v>0.79313742251879205</v>
       </c>
       <c r="H120">
-        <v>0.70476026519775103</v>
+        <v>0.70460364657736896</v>
       </c>
       <c r="I120">
-        <v>0.75010165223898195</v>
+        <v>0.74917855593594695</v>
       </c>
       <c r="J120">
-        <v>0.799454911687004</v>
+        <v>0.79845288697819605</v>
       </c>
       <c r="K120">
-        <v>0.69015957918548299</v>
+        <v>0.69391104642910395</v>
       </c>
       <c r="L120">
-        <v>0.75045520896531104</v>
+        <v>0.75391375890304702</v>
       </c>
       <c r="M120">
-        <v>0.81256867669423205</v>
+        <v>0.81605571981251401</v>
       </c>
       <c r="N120">
-        <v>0.71199816490837098</v>
+        <v>0.71129103744014899</v>
       </c>
       <c r="O120">
-        <v>0.76165202299162804</v>
+        <v>0.76101263610280501</v>
       </c>
       <c r="P120">
-        <v>0.814905019944413</v>
+        <v>0.81582202320848995</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40817</v>
       </c>
       <c r="B121">
-        <v>0.68569797686446998</v>
+        <v>0.68734740160741103</v>
       </c>
       <c r="C121">
-        <v>0.741836175171246</v>
+        <v>0.74499697180849</v>
       </c>
       <c r="D121">
-        <v>0.799417438647121</v>
+        <v>0.80288854692865397</v>
       </c>
       <c r="E121">
-        <v>0.68688258341428998</v>
+        <v>0.68927292017939001</v>
       </c>
       <c r="F121">
-        <v>0.74246017946343901</v>
+        <v>0.74547162780640197</v>
       </c>
       <c r="G121">
-        <v>0.79685072087229902</v>
+        <v>0.79786290826012396</v>
       </c>
       <c r="H121">
-        <v>0.709387251999402</v>
+        <v>0.70787418679158798</v>
       </c>
       <c r="I121">
-        <v>0.75555352327270497</v>
+        <v>0.75339605873405102</v>
       </c>
       <c r="J121">
-        <v>0.80537562453814204</v>
+        <v>0.80286338173081995</v>
       </c>
       <c r="K121">
-        <v>0.70883857363817404</v>
+        <v>0.71274526945231098</v>
       </c>
       <c r="L121">
-        <v>0.75717295430022402</v>
+        <v>0.76085630849642205</v>
       </c>
       <c r="M121">
-        <v>0.81454739393812303</v>
+        <v>0.81814909436280703</v>
       </c>
       <c r="N121">
-        <v>0.74527688421165805</v>
+        <v>0.74207688779145098</v>
       </c>
       <c r="O121">
-        <v>0.78303081859122303</v>
+        <v>0.78348686681038904</v>
       </c>
       <c r="P121">
-        <v>0.82513959065673204</v>
+        <v>0.82833751308199399</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>0.66813714525231704</v>
+        <v>0.67043121050179799</v>
       </c>
       <c r="C122">
-        <v>0.73101953274230003</v>
+        <v>0.73414342060076199</v>
       </c>
       <c r="D122">
-        <v>0.79481866396957301</v>
+        <v>0.79804954096270597</v>
       </c>
       <c r="E122">
-        <v>0.67510513358191804</v>
+        <v>0.67582195167349801</v>
       </c>
       <c r="F122">
-        <v>0.73868138150827301</v>
+        <v>0.73831019435907197</v>
       </c>
       <c r="G122">
-        <v>0.79791323531212299</v>
+        <v>0.79557202973528196</v>
       </c>
       <c r="H122">
-        <v>0.6845636386367</v>
+        <v>0.68593794703703104</v>
       </c>
       <c r="I122">
-        <v>0.73657124650675199</v>
+        <v>0.73663028946939602</v>
       </c>
       <c r="J122">
-        <v>0.79464883432836497</v>
+        <v>0.79347112971951805</v>
       </c>
       <c r="K122">
-        <v>0.69436227981770204</v>
+        <v>0.69532843799157595</v>
       </c>
       <c r="L122">
-        <v>0.75536115406340698</v>
+        <v>0.75661016743862197</v>
       </c>
       <c r="M122">
-        <v>0.81889950794139998</v>
+        <v>0.82010788111533295</v>
       </c>
       <c r="N122">
-        <v>0.71836268260978697</v>
+        <v>0.71999165993650704</v>
       </c>
       <c r="O122">
-        <v>0.76894321357431705</v>
+        <v>0.76999786618533295</v>
       </c>
       <c r="P122">
-        <v>0.82214853450945702</v>
+        <v>0.82418049914764402</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>41000</v>
       </c>
       <c r="B123">
-        <v>0.65833854454835805</v>
+        <v>0.659230617371519</v>
       </c>
       <c r="C123">
-        <v>0.72420453669941998</v>
+        <v>0.72611393987380601</v>
       </c>
       <c r="D123">
-        <v>0.791586524643066</v>
+        <v>0.79391593889763201</v>
       </c>
       <c r="E123">
-        <v>0.67818086312512205</v>
+        <v>0.67040986244412604</v>
       </c>
       <c r="F123">
-        <v>0.74316980103840302</v>
+        <v>0.73567848154848303</v>
       </c>
       <c r="G123">
-        <v>0.80371185154067903</v>
+        <v>0.79664354155699202</v>
       </c>
       <c r="H123">
-        <v>0.68253181105997196</v>
+        <v>0.67925562907358905</v>
       </c>
       <c r="I123">
-        <v>0.73363945701563005</v>
+        <v>0.73051812638041702</v>
       </c>
       <c r="J123">
-        <v>0.79180278282488104</v>
+        <v>0.78931989928552404</v>
       </c>
       <c r="K123">
-        <v>0.68588598670129497</v>
+        <v>0.68305784939799696</v>
       </c>
       <c r="L123">
-        <v>0.75016530199496201</v>
+        <v>0.74780644612341296</v>
       </c>
       <c r="M123">
-        <v>0.81679061819973597</v>
+        <v>0.81496075885325503</v>
       </c>
       <c r="N123">
-        <v>0.70061380339643997</v>
+        <v>0.70205163069827603</v>
       </c>
       <c r="O123">
-        <v>0.75714003251428097</v>
+        <v>0.755588400350647</v>
       </c>
       <c r="P123">
-        <v>0.81745175872646703</v>
+        <v>0.81579705002449199</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>41091</v>
       </c>
       <c r="B124">
-        <v>0.65461872784236697</v>
+        <v>0.65718587788400395</v>
       </c>
       <c r="C124">
-        <v>0.72049224876493301</v>
+        <v>0.72341553853073204</v>
       </c>
       <c r="D124">
-        <v>0.78919806433608597</v>
+        <v>0.79172601012557497</v>
       </c>
       <c r="E124">
-        <v>0.67690312169403899</v>
+        <v>0.67037862504823598</v>
       </c>
       <c r="F124">
-        <v>0.74363194210651395</v>
+        <v>0.73671221457123404</v>
       </c>
       <c r="G124">
-        <v>0.80513323922777202</v>
+        <v>0.79821674123561404</v>
       </c>
       <c r="H124">
-        <v>0.67748455655662598</v>
+        <v>0.67413462444980399</v>
       </c>
       <c r="I124">
-        <v>0.72894792979195</v>
+        <v>0.72503523882154297</v>
       </c>
       <c r="J124">
-        <v>0.78881785455328701</v>
+        <v>0.78513963463066405</v>
       </c>
       <c r="K124">
-        <v>0.67553671594308895</v>
+        <v>0.67767093860956595</v>
       </c>
       <c r="L124">
-        <v>0.73972039608655704</v>
+        <v>0.74065351083025199</v>
       </c>
       <c r="M124">
-        <v>0.80831354146360401</v>
+        <v>0.80818071129131897</v>
       </c>
       <c r="N124">
-        <v>0.70582227009696097</v>
+        <v>0.70100795868488297</v>
       </c>
       <c r="O124">
-        <v>0.75875797124821398</v>
+        <v>0.753393026241306</v>
       </c>
       <c r="P124">
-        <v>0.81840292056241404</v>
+        <v>0.81390836554878299</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41183</v>
       </c>
       <c r="B125">
-        <v>0.65078167147527399</v>
+        <v>0.652397233717811</v>
       </c>
       <c r="C125">
-        <v>0.71734591089477395</v>
+        <v>0.71967576096394004</v>
       </c>
       <c r="D125">
-        <v>0.78714112494741295</v>
+        <v>0.78940554656537898</v>
       </c>
       <c r="E125">
-        <v>0.67501043679754902</v>
+        <v>0.66878095516442804</v>
       </c>
       <c r="F125">
-        <v>0.74313157397173901</v>
+        <v>0.73730839331714804</v>
       </c>
       <c r="G125">
-        <v>0.806048350862687</v>
+        <v>0.80044155163469399</v>
       </c>
       <c r="H125">
-        <v>0.67905174594466</v>
+        <v>0.67485547519561695</v>
       </c>
       <c r="I125">
-        <v>0.73118473216924396</v>
+        <v>0.72634849954290603</v>
       </c>
       <c r="J125">
-        <v>0.78995567445512005</v>
+        <v>0.78524138701819102</v>
       </c>
       <c r="K125">
-        <v>0.66501215131802405</v>
+        <v>0.66678787201405099</v>
       </c>
       <c r="L125">
-        <v>0.73166900726044803</v>
+        <v>0.73275562075997502</v>
       </c>
       <c r="M125">
-        <v>0.80351798919193196</v>
+        <v>0.80335262827402898</v>
       </c>
       <c r="N125">
-        <v>0.70558604261203195</v>
+        <v>0.69789065268306405</v>
       </c>
       <c r="O125">
-        <v>0.758122502601695</v>
+        <v>0.75056090336374703</v>
       </c>
       <c r="P125">
-        <v>0.81882226826625204</v>
+        <v>0.81286943832518299</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41275</v>
       </c>
       <c r="B126">
-        <v>0.65873059263489497</v>
+        <v>0.66053979420886999</v>
       </c>
       <c r="C126">
-        <v>0.72248746726162905</v>
+        <v>0.724607472241383</v>
       </c>
       <c r="D126">
-        <v>0.79020277938853301</v>
+        <v>0.79196204548335203</v>
       </c>
       <c r="E126">
-        <v>0.68667027887382603</v>
+        <v>0.68242782821598602</v>
       </c>
       <c r="F126">
-        <v>0.75190037211351102</v>
+        <v>0.74774591238465105</v>
       </c>
       <c r="G126">
-        <v>0.81162701225058198</v>
+        <v>0.80764109848688903</v>
       </c>
       <c r="H126">
-        <v>0.68122387139305995</v>
+        <v>0.67622832367024399</v>
       </c>
       <c r="I126">
-        <v>0.73248667989976601</v>
+        <v>0.72672290648219595</v>
       </c>
       <c r="J126">
-        <v>0.79100980479249805</v>
+        <v>0.78542334379135803</v>
       </c>
       <c r="K126">
-        <v>0.68053839100133395</v>
+        <v>0.68309384922759897</v>
       </c>
       <c r="L126">
-        <v>0.74456081259390094</v>
+        <v>0.74564506061351299</v>
       </c>
       <c r="M126">
-        <v>0.81192512931792005</v>
+        <v>0.81027929892955597</v>
       </c>
       <c r="N126">
-        <v>0.70335363124711303</v>
+        <v>0.69266457975000995</v>
       </c>
       <c r="O126">
-        <v>0.75872936642722599</v>
+        <v>0.74728580919714005</v>
       </c>
       <c r="P126">
-        <v>0.82354614916809799</v>
+        <v>0.81349224628482297</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41365</v>
       </c>
       <c r="B127">
-        <v>0.65194870945223204</v>
+        <v>0.65360334318828806</v>
       </c>
       <c r="C127">
-        <v>0.71796714710668796</v>
+        <v>0.71979368346629602</v>
       </c>
       <c r="D127">
-        <v>0.78777204399013101</v>
+        <v>0.78942226905597401</v>
       </c>
       <c r="E127">
-        <v>0.69059539401429904</v>
+        <v>0.68704895175096503</v>
       </c>
       <c r="F127">
-        <v>0.75360650460479595</v>
+        <v>0.75008230673451803</v>
       </c>
       <c r="G127">
-        <v>0.81087375864470201</v>
+        <v>0.80756348806270695</v>
       </c>
       <c r="H127">
-        <v>0.65915719861230504</v>
+        <v>0.65456143988871796</v>
       </c>
       <c r="I127">
-        <v>0.71580569953891404</v>
+        <v>0.71027433632484305</v>
       </c>
       <c r="J127">
-        <v>0.78106955094967201</v>
+        <v>0.775887506867312</v>
       </c>
       <c r="K127">
-        <v>0.66503178800958795</v>
+        <v>0.66635398860334605</v>
       </c>
       <c r="L127">
-        <v>0.73168589769775205</v>
+        <v>0.73231782300094395</v>
       </c>
       <c r="M127">
-        <v>0.80356571443264702</v>
+        <v>0.80315202371062999</v>
       </c>
       <c r="N127">
-        <v>0.69740608771944901</v>
+        <v>0.68876120612490599</v>
       </c>
       <c r="O127">
-        <v>0.75014560053296697</v>
+        <v>0.73994175760150305</v>
       </c>
       <c r="P127">
-        <v>0.81552183670523204</v>
+        <v>0.80661158002300903</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41456</v>
       </c>
       <c r="B128">
-        <v>0.65041574711162098</v>
+        <v>0.651070238201922</v>
       </c>
       <c r="C128">
-        <v>0.71738500285445495</v>
+        <v>0.71863497462833503</v>
       </c>
       <c r="D128">
-        <v>0.78783814721293299</v>
+        <v>0.78917954342004404</v>
       </c>
       <c r="E128">
-        <v>0.68676857168192795</v>
+        <v>0.68308560129194595</v>
       </c>
       <c r="F128">
-        <v>0.75171550373287599</v>
+        <v>0.74798056833954396</v>
       </c>
       <c r="G128">
-        <v>0.81067465751442203</v>
+        <v>0.80718550312439796</v>
       </c>
       <c r="H128">
-        <v>0.65722076362790305</v>
+        <v>0.65292640291020099</v>
       </c>
       <c r="I128">
-        <v>0.71431185413324305</v>
+        <v>0.70951270137647504</v>
       </c>
       <c r="J128">
-        <v>0.78042816219512001</v>
+        <v>0.77587235265153198</v>
       </c>
       <c r="K128">
-        <v>0.66566710156349795</v>
+        <v>0.66746862598976497</v>
       </c>
       <c r="L128">
-        <v>0.73163821826992903</v>
+        <v>0.73275889398581895</v>
       </c>
       <c r="M128">
-        <v>0.80332516897890105</v>
+        <v>0.80350314178408699</v>
       </c>
       <c r="N128">
-        <v>0.68512989354244902</v>
+        <v>0.67480626927851195</v>
       </c>
       <c r="O128">
-        <v>0.74270099790288302</v>
+        <v>0.73181312832453804</v>
       </c>
       <c r="P128">
-        <v>0.81258054842445804</v>
+        <v>0.80317771396567705</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41548</v>
       </c>
       <c r="B129">
-        <v>0.65584717903396805</v>
+        <v>0.65622793217489706</v>
       </c>
       <c r="C129">
-        <v>0.72090731057527002</v>
+        <v>0.72220245794357096</v>
       </c>
       <c r="D129">
-        <v>0.78881622810781904</v>
+        <v>0.79041836143627997</v>
       </c>
       <c r="E129">
-        <v>0.69429746617964105</v>
+        <v>0.69166486847257702</v>
       </c>
       <c r="F129">
-        <v>0.75582331008613401</v>
+        <v>0.75357698648480298</v>
       </c>
       <c r="G129">
-        <v>0.81008940147227204</v>
+        <v>0.80824716080084102</v>
       </c>
       <c r="H129">
-        <v>0.67071904714187902</v>
+        <v>0.66676277956530405</v>
       </c>
       <c r="I129">
-        <v>0.72331903032502098</v>
+        <v>0.71885667506415996</v>
       </c>
       <c r="J129">
-        <v>0.78442721576125596</v>
+        <v>0.78012889158226295</v>
       </c>
       <c r="K129">
-        <v>0.67205488944005498</v>
+        <v>0.67115895806263004</v>
       </c>
       <c r="L129">
-        <v>0.73692095431386995</v>
+        <v>0.73542805872235395</v>
       </c>
       <c r="M129">
-        <v>0.806498953675583</v>
+        <v>0.80493223772951705</v>
       </c>
       <c r="N129">
-        <v>0.69165687737923598</v>
+        <v>0.68369275208676805</v>
       </c>
       <c r="O129">
-        <v>0.74724765107961499</v>
+        <v>0.73885984780127301</v>
       </c>
       <c r="P129">
-        <v>0.81307546560117505</v>
+        <v>0.80585193790864595</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41640</v>
       </c>
       <c r="B130">
-        <v>0.66330600437039799</v>
+        <v>0.66424419749663999</v>
       </c>
       <c r="C130">
-        <v>0.72711862570074504</v>
+        <v>0.72918362902397604</v>
       </c>
       <c r="D130">
-        <v>0.79197420128585205</v>
+        <v>0.79423267601706704</v>
       </c>
       <c r="E130">
-        <v>0.70549280190505503</v>
+        <v>0.70484361004141305</v>
       </c>
       <c r="F130">
-        <v>0.76327992411717904</v>
+        <v>0.76239568282793202</v>
       </c>
       <c r="G130">
-        <v>0.81194366665810203</v>
+        <v>0.81115645873157805</v>
       </c>
       <c r="H130">
-        <v>0.68260811507623598</v>
+        <v>0.68123913667381097</v>
       </c>
       <c r="I130">
-        <v>0.73110376760597096</v>
+        <v>0.72943799653066899</v>
       </c>
       <c r="J130">
-        <v>0.78683092114527597</v>
+        <v>0.78459519072196104</v>
       </c>
       <c r="K130">
-        <v>0.67476159093691201</v>
+        <v>0.67406909562163397</v>
       </c>
       <c r="L130">
-        <v>0.73927331898458704</v>
+        <v>0.73978560205703003</v>
       </c>
       <c r="M130">
-        <v>0.80758214856289701</v>
+        <v>0.80872945144210395</v>
       </c>
       <c r="N130">
-        <v>0.69608785649234695</v>
+        <v>0.68755688242306801</v>
       </c>
       <c r="O130">
-        <v>0.75110210084687501</v>
+        <v>0.74313624648969001</v>
       </c>
       <c r="P130">
-        <v>0.81482989961480901</v>
+        <v>0.80851957254060502</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41730</v>
       </c>
       <c r="B131">
-        <v>0.66437559376970001</v>
+        <v>0.66523005873813801</v>
       </c>
       <c r="C131">
-        <v>0.72844793464128099</v>
+        <v>0.73031106134110602</v>
       </c>
       <c r="D131">
-        <v>0.79317772039194601</v>
+        <v>0.79537167945188902</v>
       </c>
       <c r="E131">
-        <v>0.67408293882251102</v>
+        <v>0.67529672634787696</v>
       </c>
       <c r="F131">
-        <v>0.74048698191345697</v>
+        <v>0.74087181973711402</v>
       </c>
       <c r="G131">
-        <v>0.79956577849267196</v>
+        <v>0.79960271304859698</v>
       </c>
       <c r="H131">
-        <v>0.68771004668800495</v>
+        <v>0.68966304388462896</v>
       </c>
       <c r="I131">
-        <v>0.73433164741020296</v>
+        <v>0.73520065108399801</v>
       </c>
       <c r="J131">
-        <v>0.78819679681028099</v>
+        <v>0.78779065214797594</v>
       </c>
       <c r="K131">
-        <v>0.67642494637727102</v>
+        <v>0.67269405601770504</v>
       </c>
       <c r="L131">
-        <v>0.74013472742236797</v>
+        <v>0.73819577453277296</v>
       </c>
       <c r="M131">
-        <v>0.80694095369601204</v>
+        <v>0.80705908850205799</v>
       </c>
       <c r="N131">
-        <v>0.72239962875222496</v>
+        <v>0.71181216593364904</v>
       </c>
       <c r="O131">
-        <v>0.76892628354932202</v>
+        <v>0.75914868805475599</v>
       </c>
       <c r="P131">
-        <v>0.82455140552350303</v>
+        <v>0.81701537097718802</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41821</v>
       </c>
       <c r="B132">
-        <v>0.664822415935165</v>
+        <v>0.66618211833573404</v>
       </c>
       <c r="C132">
-        <v>0.73138334758844104</v>
+        <v>0.73330491782102802</v>
       </c>
       <c r="D132">
-        <v>0.79735353958058097</v>
+        <v>0.79940494286157804</v>
       </c>
       <c r="E132">
-        <v>0.660686474731074</v>
+        <v>0.66201732112627198</v>
       </c>
       <c r="F132">
-        <v>0.73282710551862595</v>
+        <v>0.73334848072196002</v>
       </c>
       <c r="G132">
-        <v>0.79830926713764105</v>
+        <v>0.79814170334321299</v>
       </c>
       <c r="H132">
-        <v>0.668492944534543</v>
+        <v>0.67169330304709596</v>
       </c>
       <c r="I132">
-        <v>0.72245723400997497</v>
+        <v>0.72360177241346302</v>
       </c>
       <c r="J132">
-        <v>0.78480782244414005</v>
+        <v>0.78486493471597996</v>
       </c>
       <c r="K132">
-        <v>0.68917272148492903</v>
+        <v>0.68757375421181999</v>
       </c>
       <c r="L132">
-        <v>0.75147456313549599</v>
+        <v>0.75082457439991801</v>
       </c>
       <c r="M132">
-        <v>0.81531168835662104</v>
+        <v>0.81607839778919</v>
       </c>
       <c r="N132">
-        <v>0.70817872813862703</v>
+        <v>0.69840728802590002</v>
       </c>
       <c r="O132">
-        <v>0.764995787110894</v>
+        <v>0.75559668458201301</v>
       </c>
       <c r="P132">
-        <v>0.82749587087630305</v>
+        <v>0.81945866369853404</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41913</v>
       </c>
       <c r="B133">
-        <v>0.67370166412842103</v>
+        <v>0.67446377408625802</v>
       </c>
       <c r="C133">
-        <v>0.74063895397997803</v>
+        <v>0.742119235217225</v>
       </c>
       <c r="D133">
-        <v>0.80385346794671897</v>
+        <v>0.80540058065359599</v>
       </c>
       <c r="E133">
-        <v>0.67303800635622302</v>
+        <v>0.67328559307245595</v>
       </c>
       <c r="F133">
-        <v>0.744206035151874</v>
+        <v>0.74408301872915805</v>
       </c>
       <c r="G133">
-        <v>0.80623112285923304</v>
+        <v>0.80508864242598699</v>
       </c>
       <c r="H133">
-        <v>0.66003513003074599</v>
+        <v>0.66110619715681496</v>
       </c>
       <c r="I133">
-        <v>0.71705256932699901</v>
+        <v>0.71590241622572803</v>
       </c>
       <c r="J133">
-        <v>0.78163225734433495</v>
+        <v>0.78010936977987</v>
       </c>
       <c r="K133">
-        <v>0.707674151620032</v>
+        <v>0.706207839772378</v>
       </c>
       <c r="L133">
-        <v>0.76881496771338098</v>
+        <v>0.76844442208351704</v>
       </c>
       <c r="M133">
-        <v>0.82757454696747701</v>
+        <v>0.82812963463354206</v>
       </c>
       <c r="N133">
-        <v>0.71000479358605595</v>
+        <v>0.69940297212182001</v>
       </c>
       <c r="O133">
-        <v>0.76863113121984905</v>
+        <v>0.75885785885280399</v>
       </c>
       <c r="P133">
-        <v>0.82791231503670104</v>
+        <v>0.82003273827726397</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>42005</v>
       </c>
       <c r="B134">
-        <v>0.68723345913706901</v>
+        <v>0.68799380893830997</v>
       </c>
       <c r="C134">
-        <v>0.75331306688378497</v>
+        <v>0.75468778959321103</v>
       </c>
       <c r="D134">
-        <v>0.81193103536185096</v>
+        <v>0.81328038373762102</v>
       </c>
       <c r="E134">
-        <v>0.69070938243895597</v>
+        <v>0.69031360076558701</v>
       </c>
       <c r="F134">
-        <v>0.75938972182314302</v>
+        <v>0.75875867409477005</v>
       </c>
       <c r="G134">
-        <v>0.81519351315183997</v>
+        <v>0.81338316569399105</v>
       </c>
       <c r="H134">
-        <v>0.654882916888884</v>
+        <v>0.65860210760288895</v>
       </c>
       <c r="I134">
-        <v>0.71445893256665904</v>
+        <v>0.71456108526564899</v>
       </c>
       <c r="J134">
-        <v>0.77983518261225104</v>
+        <v>0.77885545396049105</v>
       </c>
       <c r="K134">
-        <v>0.719511592823873</v>
+        <v>0.71862189305160395</v>
       </c>
       <c r="L134">
-        <v>0.78019018329182999</v>
+        <v>0.780969318973049</v>
       </c>
       <c r="M134">
-        <v>0.83551888486116399</v>
+        <v>0.83710355259816804</v>
       </c>
       <c r="N134">
-        <v>0.70692887138701399</v>
+        <v>0.69794802909756903</v>
       </c>
       <c r="O134">
-        <v>0.77300037311207703</v>
+        <v>0.76347081868608901</v>
       </c>
       <c r="P134">
-        <v>0.83182573870462195</v>
+        <v>0.82410167758095099</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>42095</v>
       </c>
       <c r="B135">
-        <v>0.68472791711505798</v>
+        <v>0.68586765693174501</v>
       </c>
       <c r="C135">
-        <v>0.75121460337988599</v>
+        <v>0.75261364729240599</v>
       </c>
       <c r="D135">
-        <v>0.811043354122431</v>
+        <v>0.81264444859390295</v>
       </c>
       <c r="E135">
-        <v>0.68446160085187702</v>
+        <v>0.685529845574115</v>
       </c>
       <c r="F135">
-        <v>0.75477325369079196</v>
+        <v>0.75546764446070303</v>
       </c>
       <c r="G135">
-        <v>0.81348482003850597</v>
+        <v>0.81321082658548105</v>
       </c>
       <c r="H135">
-        <v>0.65994517404704101</v>
+        <v>0.66087919199241696</v>
       </c>
       <c r="I135">
-        <v>0.71754572701464603</v>
+        <v>0.71504560041244902</v>
       </c>
       <c r="J135">
-        <v>0.78096100131398805</v>
+        <v>0.77825230331723605</v>
       </c>
       <c r="K135">
-        <v>0.709868096693275</v>
+        <v>0.71044584110371201</v>
       </c>
       <c r="L135">
-        <v>0.77237771009386003</v>
+        <v>0.77361206711666097</v>
       </c>
       <c r="M135">
-        <v>0.829658508021901</v>
+        <v>0.83160731501447005</v>
       </c>
       <c r="N135">
-        <v>0.692240276863057</v>
+        <v>0.68074689269315902</v>
       </c>
       <c r="O135">
-        <v>0.76229354785686998</v>
+        <v>0.750133802356304</v>
       </c>
       <c r="P135">
-        <v>0.82564060555978802</v>
+        <v>0.81676579077862199</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>42186</v>
       </c>
       <c r="B136">
-        <v>0.68122505435601299</v>
+        <v>0.68208781072485303</v>
       </c>
       <c r="C136">
-        <v>0.74807471313582496</v>
+        <v>0.74946605874465</v>
       </c>
       <c r="D136">
-        <v>0.80851744012429005</v>
+        <v>0.81006721218752697</v>
       </c>
       <c r="E136">
-        <v>0.66707637722420798</v>
+        <v>0.66990155484339098</v>
       </c>
       <c r="F136">
-        <v>0.73862406536898995</v>
+        <v>0.74108764905059499</v>
       </c>
       <c r="G136">
-        <v>0.80107646053777204</v>
+        <v>0.80186803510001503</v>
       </c>
       <c r="H136">
-        <v>0.65460258895144396</v>
+        <v>0.65599409838033895</v>
       </c>
       <c r="I136">
-        <v>0.71212637289420799</v>
+        <v>0.71078548801003205</v>
       </c>
       <c r="J136">
-        <v>0.77578939610075204</v>
+        <v>0.77403032631017199</v>
       </c>
       <c r="K136">
-        <v>0.69996417786679699</v>
+        <v>0.70235215936006801</v>
       </c>
       <c r="L136">
-        <v>0.76181141930681295</v>
+        <v>0.76416001093554697</v>
       </c>
       <c r="M136">
-        <v>0.820223610833273</v>
+        <v>0.82256197902112604</v>
       </c>
       <c r="N136">
-        <v>0.69098515012749095</v>
+        <v>0.67700088561040905</v>
       </c>
       <c r="O136">
-        <v>0.758908588117026</v>
+        <v>0.745106902614185</v>
       </c>
       <c r="P136">
-        <v>0.82176483733858796</v>
+        <v>0.81176030351704498</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>42278</v>
       </c>
       <c r="B137">
-        <v>0.67828443397166405</v>
+        <v>0.67902240747838505</v>
       </c>
       <c r="C137">
-        <v>0.74375435788189204</v>
+        <v>0.74525920387505296</v>
       </c>
       <c r="D137">
-        <v>0.80571473874561494</v>
+        <v>0.80734393133034599</v>
       </c>
       <c r="E137">
-        <v>0.65434171562912002</v>
+        <v>0.65932504639479905</v>
       </c>
       <c r="F137">
-        <v>0.72659510080023804</v>
+        <v>0.73136439825960298</v>
       </c>
       <c r="G137">
-        <v>0.79152923247461504</v>
+        <v>0.79434788808660595</v>
       </c>
       <c r="H137">
-        <v>0.64866962798421501</v>
+        <v>0.64742206467046104</v>
       </c>
       <c r="I137">
-        <v>0.70637138633185903</v>
+        <v>0.70394333692462296</v>
       </c>
       <c r="J137">
-        <v>0.77259855281740397</v>
+        <v>0.77055455214494295</v>
       </c>
       <c r="K137">
-        <v>0.70718223891250298</v>
+        <v>0.71026964784924795</v>
       </c>
       <c r="L137">
-        <v>0.76547286165803596</v>
+        <v>0.76881139026597101</v>
       </c>
       <c r="M137">
-        <v>0.82208279209458301</v>
+        <v>0.82475932555215303</v>
       </c>
       <c r="N137">
-        <v>0.70117796479059002</v>
+        <v>0.69037849650068805</v>
       </c>
       <c r="O137">
-        <v>0.75980260686495604</v>
+        <v>0.748507320464606</v>
       </c>
       <c r="P137">
-        <v>0.81890636197768396</v>
+        <v>0.81021098712772199</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>42370</v>
       </c>
       <c r="B138">
-        <v>0.684918330706208</v>
+        <v>0.68711278927286201</v>
       </c>
       <c r="C138">
-        <v>0.74653183547591895</v>
+        <v>0.74917313662292895</v>
       </c>
       <c r="D138">
-        <v>0.80474378415966796</v>
+        <v>0.80727636787910595</v>
       </c>
       <c r="E138">
-        <v>0.65683405453234001</v>
+        <v>0.66099371153952802</v>
       </c>
       <c r="F138">
-        <v>0.72723834642662599</v>
+        <v>0.73131969188710999</v>
       </c>
       <c r="G138">
-        <v>0.78939189689269795</v>
+        <v>0.79197787500691696</v>
       </c>
       <c r="H138">
-        <v>0.65787320313390596</v>
+        <v>0.65710631322323598</v>
       </c>
       <c r="I138">
-        <v>0.71197458776929101</v>
+        <v>0.71021195663566605</v>
       </c>
       <c r="J138">
-        <v>0.77346926275964101</v>
+        <v>0.77218840565991798</v>
       </c>
       <c r="K138">
-        <v>0.72243849954873796</v>
+        <v>0.72553575011956695</v>
       </c>
       <c r="L138">
-        <v>0.77446095593850295</v>
+        <v>0.77733399087917199</v>
       </c>
       <c r="M138">
-        <v>0.82435395414273804</v>
+        <v>0.82706941175621995</v>
       </c>
       <c r="N138">
-        <v>0.70374564833803499</v>
+        <v>0.69960115992975602</v>
       </c>
       <c r="O138">
-        <v>0.76002709004412305</v>
+        <v>0.75412184469449095</v>
       </c>
       <c r="P138">
-        <v>0.81544774793200103</v>
+        <v>0.81041756359607897</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>42461</v>
       </c>
       <c r="B139">
-        <v>0.68684395659441599</v>
+        <v>0.68939026887053001</v>
       </c>
       <c r="C139">
-        <v>0.74761528603639005</v>
+        <v>0.75082319804226005</v>
       </c>
       <c r="D139">
-        <v>0.80400219112400895</v>
+        <v>0.80731674981963797</v>
       </c>
       <c r="E139">
-        <v>0.65409088717255304</v>
+        <v>0.65647960096042901</v>
       </c>
       <c r="F139">
-        <v>0.725341432698699</v>
+        <v>0.72738231540439902</v>
       </c>
       <c r="G139">
-        <v>0.78791977353256903</v>
+        <v>0.78918872199486501</v>
       </c>
       <c r="H139">
-        <v>0.67448502247556497</v>
+        <v>0.67166599650881198</v>
       </c>
       <c r="I139">
-        <v>0.72444952013432395</v>
+        <v>0.72133567693564404</v>
       </c>
       <c r="J139">
-        <v>0.77957530766458805</v>
+        <v>0.77793892089110495</v>
       </c>
       <c r="K139">
-        <v>0.71699963094604702</v>
+        <v>0.71990470798598205</v>
       </c>
       <c r="L139">
-        <v>0.770083306063302</v>
+        <v>0.77323542354799601</v>
       </c>
       <c r="M139">
-        <v>0.820148807974585</v>
+        <v>0.82354536220836105</v>
       </c>
       <c r="N139">
-        <v>0.70144547454060202</v>
+        <v>0.69801417513835495</v>
       </c>
       <c r="O139">
-        <v>0.759723942544408</v>
+        <v>0.75607727204728503</v>
       </c>
       <c r="P139">
-        <v>0.81417816361916895</v>
+        <v>0.81147362518147503</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>42552</v>
       </c>
       <c r="B140">
-        <v>0.678464537323337</v>
+        <v>0.68121933376695398</v>
       </c>
       <c r="C140">
-        <v>0.74051207748987702</v>
+        <v>0.74401424494995705</v>
       </c>
       <c r="D140">
-        <v>0.80007647286101502</v>
+        <v>0.80359601933430702</v>
       </c>
       <c r="E140">
-        <v>0.66185289074671005</v>
+        <v>0.66349565501664698</v>
       </c>
       <c r="F140">
-        <v>0.730852453685915</v>
+        <v>0.73192492235364903</v>
       </c>
       <c r="G140">
-        <v>0.79127766444040504</v>
+        <v>0.79144145397558496</v>
       </c>
       <c r="H140">
-        <v>0.67428168561034296</v>
+        <v>0.66968577392943396</v>
       </c>
       <c r="I140">
-        <v>0.72548965198965998</v>
+        <v>0.72092445949097905</v>
       </c>
       <c r="J140">
-        <v>0.78140597724197802</v>
+        <v>0.77867756049251202</v>
       </c>
       <c r="K140">
-        <v>0.69548356941445399</v>
+        <v>0.69997966518820898</v>
       </c>
       <c r="L140">
-        <v>0.75412363985255704</v>
+        <v>0.75831090289979097</v>
       </c>
       <c r="M140">
-        <v>0.81122009686401697</v>
+        <v>0.81482337122006399</v>
       </c>
       <c r="N140">
-        <v>0.69090925175431095</v>
+        <v>0.68231775420655705</v>
       </c>
       <c r="O140">
-        <v>0.75136644159238397</v>
+        <v>0.74408486973838195</v>
       </c>
       <c r="P140">
-        <v>0.81022600995489702</v>
+        <v>0.80572397345428903</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>42644</v>
       </c>
       <c r="B141">
-        <v>0.670790570487803</v>
+        <v>0.67294938047583197</v>
       </c>
       <c r="C141">
-        <v>0.73555428651937105</v>
+        <v>0.73873349104052499</v>
       </c>
       <c r="D141">
-        <v>0.79827817042413396</v>
+        <v>0.801586115478918</v>
       </c>
       <c r="E141">
-        <v>0.67560839262110395</v>
+        <v>0.67800006166075999</v>
       </c>
       <c r="F141">
-        <v>0.74207932909423802</v>
+        <v>0.74373943048008395</v>
       </c>
       <c r="G141">
-        <v>0.79845573134782499</v>
+        <v>0.79874678521833298</v>
       </c>
       <c r="H141">
-        <v>0.67139013994901198</v>
+        <v>0.66952944247773905</v>
       </c>
       <c r="I141">
-        <v>0.72461439685795803</v>
+        <v>0.72189777432691604</v>
       </c>
       <c r="J141">
-        <v>0.78238856661761302</v>
+        <v>0.78046821476085204</v>
       </c>
       <c r="K141">
-        <v>0.67528711488058102</v>
+        <v>0.67819837892225998</v>
       </c>
       <c r="L141">
-        <v>0.738527331936363</v>
+        <v>0.74198234330343604</v>
       </c>
       <c r="M141">
-        <v>0.80193385439046605</v>
+        <v>0.80518868962768597</v>
       </c>
       <c r="N141">
-        <v>0.685802641531159</v>
+        <v>0.67828190289179802</v>
       </c>
       <c r="O141">
-        <v>0.74768377337025704</v>
+        <v>0.74112694144197</v>
       </c>
       <c r="P141">
-        <v>0.80797255881192098</v>
+        <v>0.80382473638835605</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>42736</v>
       </c>
       <c r="B142">
-        <v>0.67643733888494495</v>
+        <v>0.67776442889161903</v>
       </c>
       <c r="C142">
-        <v>0.74041774611787103</v>
+        <v>0.74291011681964103</v>
       </c>
       <c r="D142">
-        <v>0.80198957695683304</v>
+        <v>0.80470910681207097</v>
       </c>
       <c r="E142">
-        <v>0.68920663192239595</v>
+        <v>0.68963260448512298</v>
       </c>
       <c r="F142">
-        <v>0.754399874134143</v>
+        <v>0.75421617297875498</v>
       </c>
       <c r="G142">
-        <v>0.80764932265409695</v>
+        <v>0.80662422044222803</v>
       </c>
       <c r="H142">
-        <v>0.68217865695409297</v>
+        <v>0.68135906367310195</v>
       </c>
       <c r="I142">
-        <v>0.73619941376753495</v>
+        <v>0.73344135313849101</v>
       </c>
       <c r="J142">
-        <v>0.79217698793837599</v>
+        <v>0.78956118464582603</v>
       </c>
       <c r="K142">
-        <v>0.66330783685368999</v>
+        <v>0.66549496341735903</v>
       </c>
       <c r="L142">
-        <v>0.73190595425515603</v>
+        <v>0.73491621610947999</v>
       </c>
       <c r="M142">
-        <v>0.79959334894953304</v>
+        <v>0.80246480187551195</v>
       </c>
       <c r="N142">
-        <v>0.692300434783235</v>
+        <v>0.68486361077003099</v>
       </c>
       <c r="O142">
-        <v>0.75397989744670202</v>
+        <v>0.746651612059965</v>
       </c>
       <c r="P142">
-        <v>0.81114631346117005</v>
+        <v>0.80642966858632503</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>42826</v>
       </c>
       <c r="B143">
-        <v>0.66786184306586505</v>
+        <v>0.66922100856306999</v>
       </c>
       <c r="C143">
-        <v>0.736577024816501</v>
+        <v>0.73855775966915704</v>
       </c>
       <c r="D143">
-        <v>0.80249159358830002</v>
+        <v>0.80491092622744798</v>
       </c>
       <c r="E143">
-        <v>0.68358297340581597</v>
+        <v>0.68590327100037496</v>
       </c>
       <c r="F143">
-        <v>0.75126304569398294</v>
+        <v>0.75227327522284504</v>
       </c>
       <c r="G143">
-        <v>0.80815423229743399</v>
+        <v>0.80778980605181705</v>
       </c>
       <c r="H143">
-        <v>0.68731136770873402</v>
+        <v>0.683506769019256</v>
       </c>
       <c r="I143">
-        <v>0.741360534152529</v>
+        <v>0.735762806149863</v>
       </c>
       <c r="J143">
-        <v>0.79816429355230301</v>
+        <v>0.79380562165639701</v>
       </c>
       <c r="K143">
-        <v>0.66936439506594803</v>
+        <v>0.67252971882001</v>
       </c>
       <c r="L143">
-        <v>0.73756012216520095</v>
+        <v>0.74027605128128204</v>
       </c>
       <c r="M143">
-        <v>0.80463418053977798</v>
+        <v>0.80723970393032696</v>
       </c>
       <c r="N143">
-        <v>0.68742402588651597</v>
+        <v>0.68034440335417001</v>
       </c>
       <c r="O143">
-        <v>0.75415217330499495</v>
+        <v>0.74643625735112695</v>
       </c>
       <c r="P143">
-        <v>0.81452494093484895</v>
+        <v>0.81019022039752997</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>42917</v>
       </c>
       <c r="B144">
-        <v>0.67205712947727303</v>
+        <v>0.67290243992080401</v>
       </c>
       <c r="C144">
-        <v>0.73942887808334801</v>
+        <v>0.74086891419108203</v>
       </c>
       <c r="D144">
-        <v>0.80372898493336697</v>
+        <v>0.80573962802849097</v>
       </c>
       <c r="E144">
-        <v>0.69062270876777199</v>
+        <v>0.69212102395761399</v>
       </c>
       <c r="F144">
-        <v>0.75682544636671401</v>
+        <v>0.75696754734098703</v>
       </c>
       <c r="G144">
-        <v>0.81069855030189997</v>
+        <v>0.80998301727697997</v>
       </c>
       <c r="H144">
-        <v>0.69151251699596905</v>
+        <v>0.68859003263830498</v>
       </c>
       <c r="I144">
-        <v>0.74512828759252103</v>
+        <v>0.74040219752927505</v>
       </c>
       <c r="J144">
-        <v>0.80158032958666103</v>
+        <v>0.79755571190971797</v>
       </c>
       <c r="K144">
-        <v>0.66980335219831999</v>
+        <v>0.67044092298658298</v>
       </c>
       <c r="L144">
-        <v>0.73721839774258602</v>
+        <v>0.73802108010707301</v>
       </c>
       <c r="M144">
-        <v>0.80394455405030596</v>
+        <v>0.80547600263061703</v>
       </c>
       <c r="N144">
-        <v>0.68889614118757303</v>
+        <v>0.683358894224526</v>
       </c>
       <c r="O144">
-        <v>0.75209797542954104</v>
+        <v>0.74592585023001801</v>
       </c>
       <c r="P144">
-        <v>0.81035536752349802</v>
+        <v>0.80714229973823803</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>43009</v>
       </c>
       <c r="B145">
-        <v>0.66799023567653604</v>
+        <v>0.66846979551318897</v>
       </c>
       <c r="C145">
-        <v>0.73678957290566804</v>
+        <v>0.73803118246098398</v>
       </c>
       <c r="D145">
-        <v>0.80296286162742203</v>
+        <v>0.80466518135283405</v>
       </c>
       <c r="E145">
-        <v>0.68741127339019303</v>
+        <v>0.68970537230108098</v>
       </c>
       <c r="F145">
-        <v>0.75194010861164495</v>
+        <v>0.75296610978035805</v>
       </c>
       <c r="G145">
-        <v>0.806839216625858</v>
+        <v>0.80686794278143403</v>
       </c>
       <c r="H145">
-        <v>0.67775448044761399</v>
+        <v>0.67335906620923702</v>
       </c>
       <c r="I145">
-        <v>0.73361791948744004</v>
+        <v>0.72719806574107104</v>
       </c>
       <c r="J145">
-        <v>0.794255771619505</v>
+        <v>0.78837529911871795</v>
       </c>
       <c r="K145">
-        <v>0.67180469329649295</v>
+        <v>0.67352045863754095</v>
       </c>
       <c r="L145">
-        <v>0.73969005365267904</v>
+        <v>0.74186717671208002</v>
       </c>
       <c r="M145">
-        <v>0.80694905028678598</v>
+        <v>0.809015039106463</v>
       </c>
       <c r="N145">
-        <v>0.68998626407515395</v>
+        <v>0.68479275486472602</v>
       </c>
       <c r="O145">
-        <v>0.75324965575385405</v>
+        <v>0.74711322228141597</v>
       </c>
       <c r="P145">
-        <v>0.81198612265012104</v>
+        <v>0.80823862421377402</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>43101</v>
       </c>
       <c r="B146">
-        <v>0.66494954882405</v>
+        <v>0.66516594088109304</v>
       </c>
       <c r="C146">
-        <v>0.73457765231564798</v>
+        <v>0.73596309099089097</v>
       </c>
       <c r="D146">
-        <v>0.80223828349241799</v>
+        <v>0.80404442752594596</v>
       </c>
       <c r="E146">
-        <v>0.666268562886142</v>
+        <v>0.66778703610973</v>
       </c>
       <c r="F146">
-        <v>0.73693295335530595</v>
+        <v>0.73784706721951798</v>
       </c>
       <c r="G146">
-        <v>0.79926787478753503</v>
+        <v>0.79955081253079996</v>
       </c>
       <c r="H146">
-        <v>0.67423371609682303</v>
+        <v>0.66815515071975795</v>
       </c>
       <c r="I146">
-        <v>0.72863469641490597</v>
+        <v>0.72172867678638497</v>
       </c>
       <c r="J146">
-        <v>0.78945377445325804</v>
+        <v>0.78353338911440595</v>
       </c>
       <c r="K146">
-        <v>0.68349004343898101</v>
+        <v>0.68540334776919298</v>
       </c>
       <c r="L146">
-        <v>0.74813300008636396</v>
+        <v>0.75137477154342402</v>
       </c>
       <c r="M146">
-        <v>0.81244101644455902</v>
+        <v>0.81571408312746996</v>
       </c>
       <c r="N146">
-        <v>0.68863311165610996</v>
+        <v>0.68249620412712697</v>
       </c>
       <c r="O146">
-        <v>0.75008772097841203</v>
+        <v>0.74356061984445199</v>
       </c>
       <c r="P146">
-        <v>0.81036684519693702</v>
+        <v>0.80623796930611302</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>43191</v>
       </c>
       <c r="B147">
-        <v>0.66907157351631896</v>
+        <v>0.66972664101882995</v>
       </c>
       <c r="C147">
-        <v>0.73889400971815</v>
+        <v>0.74060147449051805</v>
       </c>
       <c r="D147">
-        <v>0.80506155334457996</v>
+        <v>0.80704837251252903</v>
       </c>
       <c r="E147">
-        <v>0.66640964853189799</v>
+        <v>0.66411811364942097</v>
       </c>
       <c r="F147">
-        <v>0.73715125358476696</v>
+        <v>0.73513878585431902</v>
       </c>
       <c r="G147">
-        <v>0.80000234053833197</v>
+        <v>0.79871798035234598</v>
       </c>
       <c r="H147">
-        <v>0.66608140214790801</v>
+        <v>0.66406380420645195</v>
       </c>
       <c r="I147">
-        <v>0.72168147192143595</v>
+        <v>0.71814229595769796</v>
       </c>
       <c r="J147">
-        <v>0.78494561884693503</v>
+        <v>0.78127188154062699</v>
       </c>
       <c r="K147">
-        <v>0.68767201799209898</v>
+        <v>0.69058516574838003</v>
       </c>
       <c r="L147">
-        <v>0.75262307368051895</v>
+        <v>0.75666867457629805</v>
       </c>
       <c r="M147">
-        <v>0.81620997694536701</v>
+        <v>0.81973804404762995</v>
       </c>
       <c r="N147">
-        <v>0.69189122712524198</v>
+        <v>0.68351699904829</v>
       </c>
       <c r="O147">
-        <v>0.75151485063005996</v>
+        <v>0.74327535433831005</v>
       </c>
       <c r="P147">
-        <v>0.810264354160113</v>
+        <v>0.80492640800894399</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>43282</v>
       </c>
       <c r="B148">
-        <v>0.67552795362645401</v>
+        <v>0.67701735724521295</v>
       </c>
       <c r="C148">
-        <v>0.74558171288710096</v>
+        <v>0.747958894467179</v>
       </c>
       <c r="D148">
-        <v>0.81088760773711399</v>
+        <v>0.81344933941930297</v>
       </c>
       <c r="E148">
-        <v>0.67723077873182602</v>
+        <v>0.67547215598552801</v>
       </c>
       <c r="F148">
-        <v>0.74700668412693805</v>
+        <v>0.74523403208447603</v>
       </c>
       <c r="G148">
-        <v>0.80804111802130696</v>
+        <v>0.80667669609459303</v>
       </c>
       <c r="H148">
-        <v>0.66211109024855697</v>
+        <v>0.66149667371370502</v>
       </c>
       <c r="I148">
-        <v>0.72025595521700403</v>
+        <v>0.71754724618978405</v>
       </c>
       <c r="J148">
-        <v>0.78602434339385396</v>
+        <v>0.78310399300097999</v>
       </c>
       <c r="K148">
-        <v>0.69249334070541901</v>
+        <v>0.69566579929670902</v>
       </c>
       <c r="L148">
-        <v>0.75764389376082197</v>
+        <v>0.76150862420347099</v>
       </c>
       <c r="M148">
-        <v>0.82024288498751896</v>
+        <v>0.82373346402624104</v>
       </c>
       <c r="N148">
-        <v>0.68762832336659996</v>
+        <v>0.68168172026794405</v>
       </c>
       <c r="O148">
-        <v>0.74862059137567505</v>
+        <v>0.74259384323245203</v>
       </c>
       <c r="P148">
-        <v>0.80726660346050105</v>
+        <v>0.80375982122561496</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>43374</v>
       </c>
       <c r="B149">
-        <v>0.69407233577829597</v>
+        <v>0.69674277791349903</v>
       </c>
       <c r="C149">
-        <v>0.76104110383392798</v>
+        <v>0.76424522994958699</v>
       </c>
       <c r="D149">
-        <v>0.82022786998930897</v>
+        <v>0.82328588506567102</v>
       </c>
       <c r="E149">
-        <v>0.69153230766705998</v>
+        <v>0.69248572776226203</v>
       </c>
       <c r="F149">
-        <v>0.76016221868175804</v>
+        <v>0.76027102024552795</v>
       </c>
       <c r="G149">
-        <v>0.81741642965751704</v>
+        <v>0.81706605186570602</v>
       </c>
       <c r="H149">
-        <v>0.67449340287988302</v>
+        <v>0.67431304137466097</v>
       </c>
       <c r="I149">
-        <v>0.73137988948028099</v>
+        <v>0.72857014315865098</v>
       </c>
       <c r="J149">
-        <v>0.79441813472054001</v>
+        <v>0.79141557542946395</v>
       </c>
       <c r="K149">
-        <v>0.704766562710472</v>
+        <v>0.70791815641733802</v>
       </c>
       <c r="L149">
-        <v>0.76932730477067801</v>
+        <v>0.77278984825052099</v>
       </c>
       <c r="M149">
-        <v>0.82745104001290903</v>
+        <v>0.83067332352925605</v>
       </c>
       <c r="N149">
-        <v>0.69105648015100196</v>
+        <v>0.68596249072768101</v>
       </c>
       <c r="O149">
-        <v>0.75429128685472402</v>
+        <v>0.74946234970094805</v>
       </c>
       <c r="P149">
-        <v>0.81065582980485495</v>
+        <v>0.80771132768204001</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>43466</v>
       </c>
       <c r="B150">
-        <v>0.70168518526234003</v>
+        <v>0.70500748228176702</v>
       </c>
       <c r="C150">
-        <v>0.76737049643347299</v>
+        <v>0.77115841269568697</v>
       </c>
       <c r="D150">
-        <v>0.82719808759723001</v>
+        <v>0.83071626673788401</v>
       </c>
       <c r="E150">
-        <v>0.70573462413783306</v>
+        <v>0.70534026609336697</v>
       </c>
       <c r="F150">
-        <v>0.77364090147165998</v>
+        <v>0.77298377165101595</v>
       </c>
       <c r="G150">
-        <v>0.83063479553533603</v>
+        <v>0.82975277640297296</v>
       </c>
       <c r="H150">
-        <v>0.69864906887554401</v>
+        <v>0.69960834168740704</v>
       </c>
       <c r="I150">
-        <v>0.75224815230516295</v>
+        <v>0.75146027971519802</v>
       </c>
       <c r="J150">
-        <v>0.81128325268190604</v>
+        <v>0.80996451525722601</v>
       </c>
       <c r="K150">
-        <v>0.71004166919917899</v>
+        <v>0.71527316672775099</v>
       </c>
       <c r="L150">
-        <v>0.77313471391828503</v>
+        <v>0.77827172230815</v>
       </c>
       <c r="M150">
-        <v>0.83210651951893799</v>
+        <v>0.836876579033073</v>
       </c>
       <c r="N150">
-        <v>0.70431554567286303</v>
+        <v>0.69950789089822096</v>
       </c>
       <c r="O150">
-        <v>0.76229060005196603</v>
+        <v>0.75772410761434095</v>
       </c>
       <c r="P150">
-        <v>0.81818197403350701</v>
+        <v>0.81518127627445802</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>43556</v>
       </c>
       <c r="B151">
-        <v>0.71292230507951504</v>
+        <v>0.71538186097895895</v>
       </c>
       <c r="C151">
-        <v>0.77776041435620302</v>
+        <v>0.78095512188847904</v>
       </c>
       <c r="D151">
-        <v>0.83596387205352396</v>
+        <v>0.83924266455210506</v>
       </c>
       <c r="E151">
-        <v>0.74005917977107605</v>
+        <v>0.73835986665949105</v>
       </c>
       <c r="F151">
-        <v>0.80227521336969698</v>
+        <v>0.800389732667667</v>
       </c>
       <c r="G151">
-        <v>0.85165618314176394</v>
+        <v>0.85004859849617398</v>
       </c>
       <c r="H151">
-        <v>0.72399935934526505</v>
+        <v>0.725880732092408</v>
       </c>
       <c r="I151">
-        <v>0.77514364536997804</v>
+        <v>0.77493849094250999</v>
       </c>
       <c r="J151">
-        <v>0.82956169958788495</v>
+        <v>0.82876323673808805</v>
       </c>
       <c r="K151">
-        <v>0.71233675781288497</v>
+        <v>0.71918574651108502</v>
       </c>
       <c r="L151">
-        <v>0.77674395441035105</v>
+        <v>0.78356932494786602</v>
       </c>
       <c r="M151">
-        <v>0.837991090129937</v>
+        <v>0.84410194904453095</v>
       </c>
       <c r="N151">
-        <v>0.70369676249711599</v>
+        <v>0.69872442511323796</v>
       </c>
       <c r="O151">
-        <v>0.76138921849342101</v>
+        <v>0.75709276456382602</v>
       </c>
       <c r="P151">
-        <v>0.821036216981056</v>
+        <v>0.81813108620825203</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>43647</v>
       </c>
       <c r="B152">
-        <v>0.73868525214146097</v>
+        <v>0.74060408358614405</v>
       </c>
       <c r="C152">
-        <v>0.80135835208678796</v>
+        <v>0.803932386611102</v>
       </c>
       <c r="D152">
-        <v>0.85691383045465896</v>
+        <v>0.85987926235208401</v>
       </c>
       <c r="E152">
-        <v>0.78632167089071003</v>
+        <v>0.78443616591339405</v>
       </c>
       <c r="F152">
-        <v>0.84361347382021601</v>
+        <v>0.84111419948222499</v>
       </c>
       <c r="G152">
-        <v>0.88571265487324402</v>
+        <v>0.88335409859123404</v>
       </c>
       <c r="H152">
-        <v>0.76810842901723597</v>
+        <v>0.77281266928881698</v>
       </c>
       <c r="I152">
-        <v>0.81426114682127804</v>
+        <v>0.81596679899212599</v>
       </c>
       <c r="J152">
-        <v>0.86263319663914195</v>
+        <v>0.86308312187772296</v>
       </c>
       <c r="K152">
-        <v>0.73216686175449297</v>
+        <v>0.73853670186009801</v>
       </c>
       <c r="L152">
-        <v>0.791564188469977</v>
+        <v>0.798456717679772</v>
       </c>
       <c r="M152">
-        <v>0.85038104910391499</v>
+        <v>0.85670693941260301</v>
       </c>
       <c r="N152">
-        <v>0.72659469874504701</v>
+        <v>0.72287209945865505</v>
       </c>
       <c r="O152">
-        <v>0.78049521726884297</v>
+        <v>0.77717588851859798</v>
       </c>
       <c r="P152">
-        <v>0.83976751783940795</v>
+        <v>0.83714809192383499</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>43739</v>
       </c>
       <c r="B153">
-        <v>0.79680138242964305</v>
+        <v>0.79864411656457601</v>
       </c>
       <c r="C153">
-        <v>0.85071632195706703</v>
+        <v>0.85323278702926098</v>
       </c>
       <c r="D153">
-        <v>0.89575093987952303</v>
+        <v>0.89986982530033499</v>
       </c>
       <c r="E153">
-        <v>0.87280055478546903</v>
+        <v>0.87260201831356898</v>
       </c>
       <c r="F153">
-        <v>0.91552829669499103</v>
+        <v>0.91431906453954903</v>
       </c>
       <c r="G153">
-        <v>0.93842286555575605</v>
+        <v>0.93754603574987605</v>
       </c>
       <c r="H153">
-        <v>0.85195924200162199</v>
+        <v>0.85933145077197404</v>
       </c>
       <c r="I153">
-        <v>0.88478741685451601</v>
+        <v>0.88941168937574899</v>
       </c>
       <c r="J153">
-        <v>0.91699744310743003</v>
+        <v>0.92129309231217704</v>
       </c>
       <c r="K153">
-        <v>0.78482184825331003</v>
+        <v>0.78910650258854198</v>
       </c>
       <c r="L153">
-        <v>0.83084669120203203</v>
+        <v>0.83639056839486003</v>
       </c>
       <c r="M153">
-        <v>0.87884343742523696</v>
+        <v>0.88502800326355802</v>
       </c>
       <c r="N153">
-        <v>0.778135708548505</v>
+        <v>0.77867939591215996</v>
       </c>
       <c r="O153">
-        <v>0.82042103598048199</v>
+        <v>0.82047146143609795</v>
       </c>
       <c r="P153">
-        <v>0.87317614912550801</v>
+        <v>0.87347985286364704</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>43831</v>
       </c>
       <c r="B154">
-        <v>0.92660935080915396</v>
+        <v>0.92910161923492895</v>
       </c>
       <c r="C154">
-        <v>0.96328043608698199</v>
+        <v>0.96562973926031204</v>
       </c>
       <c r="D154">
-        <v>0.98262109291560595</v>
+        <v>0.98961339691340899</v>
       </c>
       <c r="E154">
-        <v>1.05269426973404</v>
+        <v>1.0529337166716399</v>
       </c>
       <c r="F154">
-        <v>1.0587138573092401</v>
+        <v>1.0581336859858099</v>
       </c>
       <c r="G154">
-        <v>1.03842787961909</v>
+        <v>1.04104038064746</v>
       </c>
       <c r="H154">
-        <v>1.03748898804807</v>
+        <v>1.0509043674797101</v>
       </c>
       <c r="I154">
-        <v>1.04257601170975</v>
+        <v>1.05181933830337</v>
       </c>
       <c r="J154">
-        <v>1.0387990434095999</v>
+        <v>1.0492048425506799</v>
       </c>
       <c r="K154">
-        <v>0.89337833798675403</v>
+        <v>0.89821848477654498</v>
       </c>
       <c r="L154">
-        <v>0.912955658586874</v>
+        <v>0.91791436027391904</v>
       </c>
       <c r="M154">
-        <v>0.94390416744244299</v>
+        <v>0.95058142142931901</v>
       </c>
       <c r="N154">
-        <v>0.86933266751173</v>
+        <v>0.87679823420023795</v>
       </c>
       <c r="O154">
-        <v>0.89307666755502602</v>
+        <v>0.89818193631012599</v>
       </c>
       <c r="P154">
-        <v>0.94338604598924503</v>
+        <v>0.94794612354196195</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>43922</v>
       </c>
       <c r="B155">
-        <v>1.1701997432345701</v>
+        <v>1.1737316736807899</v>
       </c>
       <c r="C155">
-        <v>1.1880397840743799</v>
+        <v>1.1878998012148301</v>
       </c>
       <c r="D155">
-        <v>1.16891132348996</v>
+        <v>1.1858470240475301</v>
       </c>
       <c r="E155">
-        <v>1.40055472927802</v>
+        <v>1.3984980664990301</v>
       </c>
       <c r="F155">
-        <v>1.34089621196764</v>
+        <v>1.33604935085774</v>
       </c>
       <c r="G155">
-        <v>1.2521743153407201</v>
+        <v>1.26313222613408</v>
       </c>
       <c r="H155">
-        <v>1.41273794805134</v>
+        <v>1.4377862038820199</v>
       </c>
       <c r="I155">
-        <v>1.3807365982205699</v>
+        <v>1.3999512132399601</v>
       </c>
       <c r="J155">
-        <v>1.3085284735987499</v>
+        <v>1.33348376455295</v>
       </c>
       <c r="K155">
-        <v>1.0777431548460601</v>
+        <v>1.0839253323114999</v>
       </c>
       <c r="L155">
-        <v>1.0624449272287</v>
+        <v>1.0660464454082701</v>
       </c>
       <c r="M155">
-        <v>1.0879677184138199</v>
+        <v>1.0980566970005701</v>
       </c>
       <c r="N155">
-        <v>1.0366445171876399</v>
+        <v>1.0554651732059499</v>
       </c>
       <c r="O155">
-        <v>1.0410721068136299</v>
+        <v>1.05386084529142</v>
       </c>
       <c r="P155">
-        <v>1.11635644584796</v>
+        <v>1.1283466715669399</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>44013</v>
       </c>
       <c r="B156">
-        <v>1.0905095025895699</v>
+        <v>1.09227229345937</v>
       </c>
       <c r="C156">
-        <v>1.0986531159108399</v>
+        <v>1.09857074730852</v>
       </c>
       <c r="D156">
-        <v>1.0655197626366799</v>
+        <v>1.06997879491884</v>
       </c>
       <c r="E156">
-        <v>1.31081793355896</v>
+        <v>1.3080257656741201</v>
       </c>
       <c r="F156">
-        <v>1.24790611811546</v>
+        <v>1.24468260821884</v>
       </c>
       <c r="G156">
-        <v>1.1403216018865101</v>
+        <v>1.14245496826388</v>
       </c>
       <c r="H156">
-        <v>1.3026055585478999</v>
+        <v>1.3256521752397801</v>
       </c>
       <c r="I156">
-        <v>1.23935982200692</v>
+        <v>1.2547116336519799</v>
       </c>
       <c r="J156">
-        <v>1.1565007424040501</v>
+        <v>1.16818661338787</v>
       </c>
       <c r="K156">
-        <v>0.96991644208865302</v>
+        <v>0.97428631971910395</v>
       </c>
       <c r="L156">
-        <v>0.98323009333378497</v>
+        <v>0.98667549619779604</v>
       </c>
       <c r="M156">
-        <v>0.99783652192553596</v>
+        <v>1.00057527662281</v>
       </c>
       <c r="N156">
-        <v>0.95808728373074004</v>
+        <v>0.98432123184689202</v>
       </c>
       <c r="O156">
-        <v>0.96968589087457002</v>
+        <v>0.98744208121780597</v>
       </c>
       <c r="P156">
-        <v>0.99950141401755399</v>
+        <v>1.00964672061822</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>44105</v>
       </c>
       <c r="B157">
-        <v>0.946901097543982</v>
+        <v>0.94773587953307703</v>
       </c>
       <c r="C157">
-        <v>0.98807228241231104</v>
+        <v>0.98662550461405096</v>
       </c>
       <c r="D157">
-        <v>0.99106603413819605</v>
+        <v>0.99314176788873199</v>
       </c>
       <c r="E157">
-        <v>1.0656895721052899</v>
+        <v>1.0723495137638099</v>
       </c>
       <c r="F157">
-        <v>1.074544516937</v>
+        <v>1.07732103249716</v>
       </c>
       <c r="G157">
-        <v>1.0399017006959801</v>
+        <v>1.04347672854076</v>
       </c>
       <c r="H157">
-        <v>1.04455501022452</v>
+        <v>1.05727815498098</v>
       </c>
       <c r="I157">
-        <v>1.04902522169163</v>
+        <v>1.05354868618617</v>
       </c>
       <c r="J157">
-        <v>1.03481979795284</v>
+        <v>1.03897196333174</v>
       </c>
       <c r="K157">
-        <v>0.88948439057129802</v>
+        <v>0.89262361747312102</v>
       </c>
       <c r="L157">
-        <v>0.93134305959089803</v>
+        <v>0.93063616070821198</v>
       </c>
       <c r="M157">
-        <v>0.95273550086079795</v>
+        <v>0.95164499297266003</v>
       </c>
       <c r="N157">
-        <v>0.86768841973884903</v>
+        <v>0.88481327612237204</v>
       </c>
       <c r="O157">
-        <v>0.91453007561884003</v>
+        <v>0.92011921761277604</v>
       </c>
       <c r="P157">
-        <v>0.94368745783429497</v>
+        <v>0.94664814027046196</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>44197</v>
       </c>
       <c r="B158">
-        <v>0.881996549331174</v>
+        <v>0.88187547783299003</v>
       </c>
       <c r="C158">
-        <v>0.93184759026439801</v>
+        <v>0.93103136847571399</v>
       </c>
       <c r="D158">
-        <v>0.953540125011341</v>
+        <v>0.95574470697688596</v>
       </c>
       <c r="E158">
-        <v>0.95114141293690102</v>
+        <v>0.96190742974562804</v>
       </c>
       <c r="F158">
-        <v>0.98632540712529904</v>
+        <v>0.99326479694608105</v>
       </c>
       <c r="G158">
-        <v>0.98899145309277003</v>
+        <v>0.99414725028165496</v>
       </c>
       <c r="H158">
-        <v>0.93031681518688003</v>
+        <v>0.93665628734705697</v>
       </c>
       <c r="I158">
-        <v>0.95920296459756504</v>
+        <v>0.95837714799305995</v>
       </c>
       <c r="J158">
-        <v>0.97597160509176095</v>
+        <v>0.97577180578904998</v>
       </c>
       <c r="K158">
-        <v>0.83874202897962002</v>
+        <v>0.84030023448056601</v>
       </c>
       <c r="L158">
-        <v>0.89307412932379904</v>
+        <v>0.89349203282061596</v>
       </c>
       <c r="M158">
-        <v>0.926909840655467</v>
+        <v>0.92700620392759303</v>
       </c>
       <c r="N158">
-        <v>0.819655195399002</v>
+        <v>0.83215366689979298</v>
       </c>
       <c r="O158">
-        <v>0.872179287994998</v>
+        <v>0.87488581113016395</v>
       </c>
       <c r="P158">
-        <v>0.91190163581132699</v>
+        <v>0.91341695654810895</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>44287</v>
       </c>
       <c r="B159">
-        <v>0.848927294809382</v>
+        <v>0.85014129458388898</v>
       </c>
       <c r="C159">
-        <v>0.90370814815432499</v>
+        <v>0.90353509610369098</v>
       </c>
       <c r="D159">
-        <v>0.93567376332835395</v>
+        <v>0.93822661272755004</v>
       </c>
       <c r="E159">
-        <v>0.89544380803770396</v>
+        <v>0.90718935119677901</v>
       </c>
       <c r="F159">
-        <v>0.94334395303802498</v>
+        <v>0.95203620124532595</v>
       </c>
       <c r="G159">
-        <v>0.96451656313204903</v>
+        <v>0.97138152318028403</v>
       </c>
       <c r="H159">
-        <v>0.88741884607281896</v>
+        <v>0.891821526303475</v>
       </c>
       <c r="I159">
-        <v>0.92500684289361501</v>
+        <v>0.92253031298883503</v>
       </c>
       <c r="J159">
-        <v>0.95395816125745103</v>
+        <v>0.95270031724535098</v>
       </c>
       <c r="K159">
-        <v>0.81154422289764006</v>
+        <v>0.81447463676296805</v>
       </c>
       <c r="L159">
-        <v>0.875650364249692</v>
+        <v>0.87564170679892495</v>
       </c>
       <c r="M159">
-        <v>0.91920353185221304</v>
+        <v>0.92088983119939005</v>
       </c>
       <c r="N159">
-        <v>0.80538480600602302</v>
+        <v>0.81032121717973304</v>
       </c>
       <c r="O159">
-        <v>0.85708439307561501</v>
+        <v>0.85535963050050101</v>
       </c>
       <c r="P159">
-        <v>0.90140704827635598</v>
+        <v>0.89995218122881704</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>44378</v>
       </c>
       <c r="B160">
-        <v>0.82990475929892804</v>
+        <v>0.83051961526665996</v>
       </c>
       <c r="C160">
-        <v>0.88962140903380205</v>
+        <v>0.88942400613700201</v>
       </c>
       <c r="D160">
-        <v>0.92582233912208101</v>
+        <v>0.92846392598969796</v>
       </c>
       <c r="E160">
-        <v>0.85274437121472302</v>
+        <v>0.86462139653519299</v>
       </c>
       <c r="F160">
-        <v>0.91234333483285701</v>
+        <v>0.92069900718220699</v>
       </c>
       <c r="G160">
-        <v>0.94362419232684702</v>
+        <v>0.95082417471758296</v>
       </c>
       <c r="H160">
-        <v>0.89042253704650498</v>
+        <v>0.89195497079742903</v>
       </c>
       <c r="I160">
-        <v>0.92571986314126398</v>
+        <v>0.92126434241323096</v>
       </c>
       <c r="J160">
-        <v>0.95150852312207201</v>
+        <v>0.94938304966578502</v>
       </c>
       <c r="K160">
-        <v>0.81184887497403202</v>
+        <v>0.81313445182962796</v>
       </c>
       <c r="L160">
-        <v>0.87456394591059405</v>
+        <v>0.87365321043683797</v>
       </c>
       <c r="M160">
-        <v>0.91716776656814702</v>
+        <v>0.91853772776793996</v>
       </c>
       <c r="N160">
-        <v>0.79230537464086404</v>
+        <v>0.78962642059957</v>
       </c>
       <c r="O160">
-        <v>0.84731853853385697</v>
+        <v>0.84047934972126903</v>
       </c>
       <c r="P160">
-        <v>0.89350553567512603</v>
+        <v>0.88957212734037405</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>44470</v>
       </c>
       <c r="B161">
-        <v>0.81987272966376801</v>
+        <v>0.81877728489237001</v>
       </c>
       <c r="C161">
-        <v>0.87431638083145302</v>
+        <v>0.87364652260735398</v>
       </c>
       <c r="D161">
-        <v>0.90684804521905604</v>
+        <v>0.90773308903968997</v>
       </c>
       <c r="E161">
-        <v>0.82676518409261202</v>
+        <v>0.83755059668821896</v>
       </c>
       <c r="F161">
-        <v>0.88564465634368095</v>
+        <v>0.89301133499784802</v>
       </c>
       <c r="G161">
-        <v>0.91552081728448198</v>
+        <v>0.92114689336963296</v>
       </c>
       <c r="H161">
-        <v>0.88385672384821801</v>
+        <v>0.88298629661456396</v>
       </c>
       <c r="I161">
-        <v>0.91003737847423805</v>
+        <v>0.90543901718304498</v>
       </c>
       <c r="J161">
-        <v>0.92696125559454901</v>
+        <v>0.92327846949783299</v>
       </c>
       <c r="K161">
-        <v>0.80249743634599602</v>
+        <v>0.80593481267072098</v>
       </c>
       <c r="L161">
-        <v>0.86296294195228795</v>
+        <v>0.86465509505121896</v>
       </c>
       <c r="M161">
-        <v>0.90360780558129705</v>
+        <v>0.90556779785608199</v>
       </c>
       <c r="N161">
-        <v>0.79283544365837999</v>
+        <v>0.78277460371893803</v>
       </c>
       <c r="O161">
-        <v>0.84137707449017995</v>
+        <v>0.83083629442171703</v>
       </c>
       <c r="P161">
-        <v>0.87714271510246</v>
+        <v>0.87023823299552405</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>44562</v>
       </c>
       <c r="B162">
-        <v>0.80544089674917896</v>
+        <v>0.80473714419379405</v>
       </c>
       <c r="C162">
-        <v>0.86139417022249798</v>
+        <v>0.86123037414093695</v>
       </c>
       <c r="D162">
-        <v>0.89699193498705798</v>
+        <v>0.89757421330903497</v>
       </c>
       <c r="E162">
-        <v>0.797920921243781</v>
+        <v>0.80808009905651401</v>
       </c>
       <c r="F162">
-        <v>0.85992447435277197</v>
+        <v>0.86647423615779495</v>
       </c>
       <c r="G162">
-        <v>0.89571919766728603</v>
+        <v>0.90035081682558105</v>
       </c>
       <c r="H162">
-        <v>0.84732468117179605</v>
+        <v>0.842576631096427</v>
       </c>
       <c r="I162">
-        <v>0.88197989502299101</v>
+        <v>0.87432464508214602</v>
       </c>
       <c r="J162">
-        <v>0.90765729665300898</v>
+        <v>0.90185093153513196</v>
       </c>
       <c r="K162">
-        <v>0.79686555293246297</v>
+        <v>0.80115134408760202</v>
       </c>
       <c r="L162">
-        <v>0.86041734662584402</v>
+        <v>0.86322019149247398</v>
       </c>
       <c r="M162">
-        <v>0.90259327030400405</v>
+        <v>0.90479626698064797</v>
       </c>
       <c r="N162">
-        <v>0.77478525216751803</v>
+        <v>0.76926388910188304</v>
       </c>
       <c r="O162">
-        <v>0.81999368561181396</v>
+        <v>0.81437664493732598</v>
       </c>
       <c r="P162">
-        <v>0.85857079094923905</v>
+        <v>0.85406532974779203</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>44652</v>
       </c>
       <c r="B163">
-        <v>0.80603536558880096</v>
+        <v>0.80614586484861805</v>
       </c>
       <c r="C163">
-        <v>0.86006320864197305</v>
+        <v>0.86073962240922997</v>
       </c>
       <c r="D163">
-        <v>0.89522436472579603</v>
+        <v>0.89683503598607905</v>
       </c>
       <c r="E163">
-        <v>0.79795579693435104</v>
+        <v>0.80710538504478702</v>
       </c>
       <c r="F163">
-        <v>0.85733727048630004</v>
+        <v>0.86346897817085999</v>
       </c>
       <c r="G163">
-        <v>0.89162981533279695</v>
+        <v>0.89664026254693197</v>
       </c>
       <c r="H163">
-        <v>0.83701582020901499</v>
+        <v>0.83147234998453301</v>
       </c>
       <c r="I163">
-        <v>0.87489329101153501</v>
+        <v>0.86647434497654297</v>
       </c>
       <c r="J163">
-        <v>0.90371997908158097</v>
+        <v>0.89821784943719896</v>
       </c>
       <c r="K163">
-        <v>0.78424157569921205</v>
+        <v>0.78818140703543904</v>
       </c>
       <c r="L163">
-        <v>0.84751233025337802</v>
+        <v>0.85059410006656999</v>
       </c>
       <c r="M163">
-        <v>0.89313298492670901</v>
+        <v>0.89620645528035903</v>
       </c>
       <c r="N163">
-        <v>0.76854106251997001</v>
+        <v>0.76224576904624397</v>
       </c>
       <c r="O163">
-        <v>0.81299215989584395</v>
+        <v>0.80707404244932401</v>
       </c>
       <c r="P163">
-        <v>0.85229471707629001</v>
+        <v>0.84833937687098204</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>44743</v>
       </c>
       <c r="B164">
-        <v>0.77432096864716105</v>
+        <v>0.77395361429123499</v>
       </c>
       <c r="C164">
-        <v>0.83675402561944801</v>
+        <v>0.83716391794303502</v>
       </c>
       <c r="D164">
-        <v>0.87994467671300902</v>
+        <v>0.88155729250416104</v>
       </c>
       <c r="E164">
-        <v>0.78821147083523402</v>
+        <v>0.79579974014898902</v>
       </c>
       <c r="F164">
-        <v>0.84616103581240398</v>
+        <v>0.85181427668363996</v>
       </c>
       <c r="G164">
-        <v>0.88117630660513402</v>
+        <v>0.88654485377386105</v>
       </c>
       <c r="H164">
-        <v>0.79652323243670697</v>
+        <v>0.78368452323861004</v>
       </c>
       <c r="I164">
-        <v>0.84016734255637804</v>
+        <v>0.82642216524534495</v>
       </c>
       <c r="J164">
-        <v>0.87689176679016201</v>
+        <v>0.86836440389257896</v>
       </c>
       <c r="K164">
-        <v>0.75996088276132601</v>
+        <v>0.76245603809349605</v>
       </c>
       <c r="L164">
-        <v>0.83157605816288604</v>
+        <v>0.83602692017522395</v>
       </c>
       <c r="M164">
-        <v>0.88126028858647398</v>
+        <v>0.88603263471329397</v>
       </c>
       <c r="N164">
-        <v>0.72855295151482602</v>
+        <v>0.71783922226850105</v>
       </c>
       <c r="O164">
-        <v>0.792749340989644</v>
+        <v>0.78201431624921602</v>
       </c>
       <c r="P164">
-        <v>0.84049688542038004</v>
+        <v>0.83340315751447802</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>44835</v>
       </c>
       <c r="B165">
-        <v>0.75056957244653799</v>
+        <v>0.74967912228188005</v>
       </c>
       <c r="C165">
-        <v>0.81213343972344998</v>
+        <v>0.81296850013520805</v>
       </c>
       <c r="D165">
-        <v>0.86006377582176496</v>
+        <v>0.86172431872983601</v>
       </c>
       <c r="E165">
-        <v>0.77933599877439996</v>
+        <v>0.78208480016079196</v>
       </c>
       <c r="F165">
-        <v>0.83470884421323599</v>
+        <v>0.83656903110096204</v>
       </c>
       <c r="G165">
-        <v>0.86863258291937695</v>
+        <v>0.87086958641398005</v>
       </c>
       <c r="H165">
-        <v>0.76361416420186401</v>
+        <v>0.75616620130076195</v>
       </c>
       <c r="I165">
-        <v>0.80861657005033505</v>
+        <v>0.80038321553614</v>
       </c>
       <c r="J165">
-        <v>0.850128350668791</v>
+        <v>0.84415273451369299</v>
       </c>
       <c r="K165">
-        <v>0.73579648757755001</v>
+        <v>0.74099190611438204</v>
       </c>
       <c r="L165">
-        <v>0.80772222684407702</v>
+        <v>0.81428580019337204</v>
       </c>
       <c r="M165">
-        <v>0.86452219871182101</v>
+        <v>0.86963502150555705</v>
       </c>
       <c r="N165">
-        <v>0.71318625828335902</v>
+        <v>0.70015930182992403</v>
       </c>
       <c r="O165">
-        <v>0.773126889431064</v>
+        <v>0.76264523374488602</v>
       </c>
       <c r="P165">
-        <v>0.82372590963393699</v>
+        <v>0.81707965637692304</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>44927</v>
       </c>
       <c r="B166">
-        <v>0.739549470628453</v>
+        <v>0.73958077688782098</v>
       </c>
       <c r="C166">
-        <v>0.80077227944713303</v>
+        <v>0.802744473990194</v>
       </c>
       <c r="D166">
-        <v>0.85043875379796596</v>
+        <v>0.85280790993747102</v>
       </c>
       <c r="E166">
-        <v>0.74929084444948102</v>
+        <v>0.75237816879519404</v>
       </c>
       <c r="F166">
-        <v>0.80979310268275895</v>
+        <v>0.81218246870486099</v>
       </c>
       <c r="G166">
-        <v>0.85128207048081705</v>
+        <v>0.85383303306894398</v>
       </c>
       <c r="H166">
-        <v>0.74430596629354295</v>
+        <v>0.73728014665296004</v>
       </c>
       <c r="I166">
-        <v>0.79198530631116204</v>
+        <v>0.78492459133363202</v>
       </c>
       <c r="J166">
-        <v>0.83755735115548902</v>
+        <v>0.83267688735466905</v>
       </c>
       <c r="K166">
-        <v>0.74902204730787803</v>
+        <v>0.75204107018767496</v>
       </c>
       <c r="L166">
-        <v>0.81506244342071899</v>
+        <v>0.82007559286238296</v>
       </c>
       <c r="M166">
-        <v>0.86751934599408498</v>
+        <v>0.871205323323888</v>
       </c>
       <c r="N166">
-        <v>0.70484511299521602</v>
+        <v>0.69958079246863303</v>
       </c>
       <c r="O166">
-        <v>0.761893720532277</v>
+        <v>0.75825923635037196</v>
       </c>
       <c r="P166">
-        <v>0.813884952838965</v>
+        <v>0.81117814840429103</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>45017</v>
       </c>
       <c r="B167">
-        <v>0.72109078793581505</v>
+        <v>0.72098794361719598</v>
       </c>
       <c r="C167">
-        <v>0.78339573051281197</v>
+        <v>0.78499821920499402</v>
       </c>
       <c r="D167">
-        <v>0.83604104793865996</v>
+        <v>0.83806296973731298</v>
       </c>
       <c r="E167">
-        <v>0.73074873618109804</v>
+        <v>0.72891269434174399</v>
       </c>
       <c r="F167">
-        <v>0.79265255938859902</v>
+        <v>0.79123826259450003</v>
       </c>
       <c r="G167">
-        <v>0.83773717242314105</v>
+        <v>0.83782491020524497</v>
       </c>
       <c r="H167">
-        <v>0.72585719159244599</v>
+        <v>0.71860445077077595</v>
       </c>
       <c r="I167">
-        <v>0.77488122768568901</v>
+        <v>0.76758283994625698</v>
       </c>
       <c r="J167">
-        <v>0.82214263793533404</v>
+        <v>0.81689316843236803</v>
       </c>
       <c r="K167">
-        <v>0.73378277039332696</v>
+        <v>0.73920140562607595</v>
       </c>
       <c r="L167">
-        <v>0.80032270042931797</v>
+        <v>0.80617523638592803</v>
       </c>
       <c r="M167">
-        <v>0.855481160432077</v>
+        <v>0.85927020077049399</v>
       </c>
       <c r="N167">
-        <v>0.69570130162149801</v>
+        <v>0.68874022197761098</v>
       </c>
       <c r="O167">
-        <v>0.75185058346205502</v>
+        <v>0.74596351502720604</v>
       </c>
       <c r="P167">
-        <v>0.80389029888966801</v>
+        <v>0.79952799978020905</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>45108</v>
       </c>
       <c r="B168">
-        <v>0.70928523934499299</v>
+        <v>0.70969581066089205</v>
       </c>
       <c r="C168">
-        <v>0.77281855760788598</v>
+        <v>0.77469472939500905</v>
       </c>
       <c r="D168">
-        <v>0.82790073181145096</v>
+        <v>0.83002326504352197</v>
       </c>
       <c r="E168">
-        <v>0.71175271691049402</v>
+        <v>0.71099493608634101</v>
       </c>
       <c r="F168">
-        <v>0.77709661803687502</v>
+        <v>0.776738943165036</v>
       </c>
       <c r="G168">
-        <v>0.82632578854710903</v>
+        <v>0.82743423082017897</v>
       </c>
       <c r="H168">
-        <v>0.71599448091076501</v>
+        <v>0.70937463951478896</v>
       </c>
       <c r="I168">
-        <v>0.76655626679033995</v>
+        <v>0.75936743925507</v>
       </c>
       <c r="J168">
-        <v>0.81536714975104896</v>
+        <v>0.80998006549047397</v>
       </c>
       <c r="K168">
-        <v>0.72247383610532401</v>
+        <v>0.72864239748922799</v>
       </c>
       <c r="L168">
-        <v>0.78749508590361605</v>
+        <v>0.79396723118839896</v>
       </c>
       <c r="M168">
-        <v>0.84353616483792204</v>
+        <v>0.84765368770938598</v>
       </c>
       <c r="N168">
-        <v>0.70641464143438704</v>
+        <v>0.69778612436239995</v>
       </c>
       <c r="O168">
-        <v>0.75939131328207499</v>
+        <v>0.75148235997766399</v>
       </c>
       <c r="P168">
-        <v>0.80721564341590202</v>
+        <v>0.80145337060974797</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>45200</v>
       </c>
       <c r="B169">
-        <v>0.71224382690889898</v>
+        <v>0.71308088849845896</v>
       </c>
       <c r="C169">
-        <v>0.77471354895858502</v>
+        <v>0.77681757542153496</v>
       </c>
       <c r="D169">
-        <v>0.82653061635391101</v>
+        <v>0.82884015078194895</v>
       </c>
       <c r="E169">
-        <v>0.71316355015649602</v>
+        <v>0.71167165426740897</v>
       </c>
       <c r="F169">
-        <v>0.776478541754695</v>
+        <v>0.77544561013420799</v>
       </c>
       <c r="G169">
-        <v>0.82322148635522396</v>
+        <v>0.82393953699806</v>
       </c>
       <c r="H169">
-        <v>0.713367916757217</v>
+        <v>0.70834457385333205</v>
       </c>
       <c r="I169">
-        <v>0.76255397891605803</v>
+        <v>0.75635026044603104</v>
       </c>
       <c r="J169">
-        <v>0.80939150011607497</v>
+        <v>0.80494088357527904</v>
       </c>
       <c r="K169">
-        <v>0.71127397467748998</v>
+        <v>0.71770121857188596</v>
       </c>
       <c r="L169">
-        <v>0.77969220178947696</v>
+        <v>0.78644462855285302</v>
       </c>
       <c r="M169">
-        <v>0.83635935729134303</v>
+        <v>0.840954714484065</v>
       </c>
       <c r="N169">
-        <v>0.72580119288496203</v>
+        <v>0.71490278482504499</v>
       </c>
       <c r="O169">
-        <v>0.77684694449594605</v>
+        <v>0.76674943175768695</v>
       </c>
       <c r="P169">
-        <v>0.81713272752371302</v>
+        <v>0.81025315530777697</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>45292</v>
       </c>
       <c r="B170">
-        <v>0.71587775368227902</v>
+        <v>0.71631316249023302</v>
       </c>
       <c r="C170">
-        <v>0.77248460108653905</v>
+        <v>0.77438632729896295</v>
       </c>
       <c r="D170">
-        <v>0.82276345406297802</v>
+        <v>0.82495353280504802</v>
       </c>
       <c r="E170">
-        <v>0.70400399967678196</v>
+        <v>0.704812658035747</v>
       </c>
       <c r="F170">
-        <v>0.76346881696903901</v>
+        <v>0.76435665883848103</v>
       </c>
       <c r="G170">
-        <v>0.812013954019845</v>
+        <v>0.81339396460867797</v>
       </c>
       <c r="H170">
-        <v>0.70930588576327702</v>
+        <v>0.70678363735827199</v>
       </c>
       <c r="I170">
-        <v>0.75764809467762295</v>
+        <v>0.75410888373403895</v>
       </c>
       <c r="J170">
-        <v>0.80652439136089005</v>
+        <v>0.80396505554411601</v>
       </c>
       <c r="K170">
-        <v>0.71214762756985195</v>
+        <v>0.71756246183084604</v>
       </c>
       <c r="L170">
-        <v>0.77210283574626803</v>
+        <v>0.777656343307213</v>
       </c>
       <c r="M170">
-        <v>0.82639069224778305</v>
+        <v>0.83099646488387102</v>
       </c>
       <c r="N170">
-        <v>0.76049951926957304</v>
+        <v>0.74934147781141303</v>
       </c>
       <c r="O170">
-        <v>0.79822536404493105</v>
+        <v>0.78945390169427798</v>
       </c>
       <c r="P170">
-        <v>0.82691593481102499</v>
+        <v>0.82155128856182702</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>45383</v>
       </c>
       <c r="B171">
-        <v>0.71189634486340503</v>
+        <v>0.71321069631202705</v>
       </c>
       <c r="C171">
-        <v>0.76794178784309697</v>
+        <v>0.77039847470629796</v>
       </c>
       <c r="D171">
-        <v>0.81888843798836997</v>
+        <v>0.821227147085829</v>
       </c>
       <c r="E171">
-        <v>0.70329660434247898</v>
+        <v>0.70372757623803694</v>
       </c>
       <c r="F171">
-        <v>0.76210532328129599</v>
+        <v>0.76255248710045398</v>
       </c>
       <c r="G171">
-        <v>0.80970978981478503</v>
+        <v>0.81029445168542102</v>
       </c>
       <c r="H171">
-        <v>0.71089502169099905</v>
+        <v>0.70870902263853297</v>
       </c>
       <c r="I171">
-        <v>0.758236453526002</v>
+        <v>0.75568352689179197</v>
       </c>
       <c r="J171">
-        <v>0.80562449781648604</v>
+        <v>0.80380265995222799</v>
       </c>
       <c r="K171">
-        <v>0.70841144851294602</v>
+        <v>0.712768526435824</v>
       </c>
       <c r="L171">
-        <v>0.76533469827144696</v>
+        <v>0.77034550095050203</v>
       </c>
       <c r="M171">
-        <v>0.81954077432034</v>
+        <v>0.82429704380963797</v>
       </c>
       <c r="N171">
-        <v>0.74222217417095704</v>
+        <v>0.73317707042275704</v>
       </c>
       <c r="O171">
-        <v>0.78416657930647404</v>
+        <v>0.77710799472603298</v>
       </c>
       <c r="P171">
-        <v>0.82178968351077597</v>
+        <v>0.81769959102796097</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>45474</v>
       </c>
       <c r="B172">
-        <v>0.691617669609634</v>
+        <v>0.69464887336779102</v>
       </c>
       <c r="C172">
-        <v>0.75347426860394096</v>
+        <v>0.75724550242351896</v>
       </c>
       <c r="D172">
-        <v>0.81204820586746795</v>
+        <v>0.81518741759964197</v>
       </c>
       <c r="E172">
-        <v>0.70622694318516299</v>
+        <v>0.706114423046588</v>
       </c>
       <c r="F172">
-        <v>0.76547129875076902</v>
+        <v>0.76469886300130097</v>
       </c>
       <c r="G172">
-        <v>0.81300070358540699</v>
+        <v>0.81280184699976898</v>
       </c>
       <c r="H172">
-        <v>0.69675038760066499</v>
+        <v>0.69447842369033996</v>
       </c>
       <c r="I172">
-        <v>0.74650266547537303</v>
+        <v>0.74362649503928802</v>
       </c>
       <c r="J172">
-        <v>0.79805056346331804</v>
+        <v>0.796203588256581</v>
       </c>
       <c r="K172">
-        <v>0.68212750884747197</v>
+        <v>0.68892955050106497</v>
       </c>
       <c r="L172">
-        <v>0.74731882522459303</v>
+        <v>0.75506038693266198</v>
       </c>
       <c r="M172">
-        <v>0.81088959242121295</v>
+        <v>0.817523584736638</v>
       </c>
       <c r="N172">
-        <v>0.71339734372530295</v>
+        <v>0.70704587215012105</v>
       </c>
       <c r="O172">
-        <v>0.76409936185574101</v>
+        <v>0.76015613667670801</v>
       </c>
       <c r="P172">
-        <v>0.815353709993481</v>
+        <v>0.813036342696415</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>45566</v>
       </c>
       <c r="B173">
-        <v>0.68096745673070702</v>
+        <v>0.68414749651411999</v>
       </c>
       <c r="C173">
-        <v>0.74517724527083395</v>
+        <v>0.74917216946300502</v>
       </c>
       <c r="D173">
-        <v>0.80703354467072597</v>
+        <v>0.81012622522768696</v>
       </c>
       <c r="E173">
-        <v>0.699164525383694</v>
+        <v>0.69909132201892799</v>
       </c>
       <c r="F173">
-        <v>0.76284569990444995</v>
+        <v>0.762588743827883</v>
       </c>
       <c r="G173">
-        <v>0.81282030479135603</v>
+        <v>0.81308012389586304</v>
       </c>
       <c r="H173">
-        <v>0.68629877356750402</v>
+        <v>0.684588841316081</v>
       </c>
       <c r="I173">
-        <v>0.73962033323004095</v>
+        <v>0.73682939972391304</v>
       </c>
       <c r="J173">
-        <v>0.79468283249166904</v>
+        <v>0.79221142757475904</v>
       </c>
       <c r="K173">
-        <v>0.68782644607339105</v>
+        <v>0.69645776380214397</v>
       </c>
       <c r="L173">
-        <v>0.75233215583180102</v>
+        <v>0.76207385113781401</v>
       </c>
       <c r="M173">
-        <v>0.81494210698306602</v>
+        <v>0.82212278523654203</v>
       </c>
       <c r="N173">
-        <v>0.70345087319290001</v>
+        <v>0.698332023315828</v>
       </c>
       <c r="O173">
-        <v>0.75802787334220401</v>
+        <v>0.75395684614280301</v>
       </c>
       <c r="P173">
-        <v>0.814355488758571</v>
+        <v>0.81075734787419695</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>45658</v>
       </c>
       <c r="B174">
-        <v>0.68920206095292103</v>
+        <v>0.69089743052283303</v>
       </c>
       <c r="C174">
-        <v>0.75091450912860802</v>
+        <v>0.75388240728897205</v>
       </c>
       <c r="D174">
-        <v>0.80993079476707497</v>
+        <v>0.81209789037278601</v>
       </c>
       <c r="E174">
-        <v>0.69583038738780001</v>
+        <v>0.69572883134340902</v>
       </c>
       <c r="F174">
-        <v>0.75964068105984806</v>
+        <v>0.75966142967153505</v>
       </c>
       <c r="G174">
-        <v>0.81109783286501602</v>
+        <v>0.81124913377557795</v>
       </c>
       <c r="H174">
-        <v>0.68854215837104504</v>
+        <v>0.68771808625321895</v>
       </c>
       <c r="I174">
-        <v>0.74105601876370397</v>
+        <v>0.73917166494363296</v>
       </c>
       <c r="J174">
-        <v>0.79461152361289999</v>
+        <v>0.79221584195876504</v>
       </c>
       <c r="K174">
-        <v>0.71353973065792298</v>
+        <v>0.72257059659742096</v>
       </c>
       <c r="L174">
-        <v>0.77667297187357098</v>
+        <v>0.78496571677636895</v>
       </c>
       <c r="M174">
-        <v>0.83367653433796995</v>
+        <v>0.836388694954314</v>
       </c>
       <c r="N174">
-        <v>0.73838980554467903</v>
+        <v>0.72040590268115001</v>
       </c>
       <c r="O174">
-        <v>0.78760971552979298</v>
+        <v>0.77094441863781804</v>
       </c>
       <c r="P174">
-        <v>0.83493989072855301</v>
+        <v>0.82135904419790795</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>45748</v>
       </c>
       <c r="B175">
-        <v>0.69222959705303</v>
+        <v>0.69324171603978701</v>
       </c>
       <c r="C175">
-        <v>0.75297332413134399</v>
+        <v>0.75583422369311204</v>
       </c>
       <c r="D175">
-        <v>0.81035923796735698</v>
+        <v>0.81251957962574295</v>
       </c>
       <c r="E175">
-        <v>0.70091612294660299</v>
+        <v>0.70240455900129195</v>
       </c>
       <c r="F175">
-        <v>0.76195017227716</v>
+        <v>0.763632061308681</v>
       </c>
       <c r="G175">
-        <v>0.81081860015503304</v>
+        <v>0.81188060679116303</v>
       </c>
       <c r="H175">
-        <v>0.70336290960798697</v>
+        <v>0.70519723987792005</v>
       </c>
       <c r="I175">
-        <v>0.75246483199951097</v>
+        <v>0.75333452633220999</v>
       </c>
       <c r="J175">
-        <v>0.80075820050836699</v>
+        <v>0.79994817009804997</v>
       </c>
       <c r="K175">
-        <v>0.70021891427439897</v>
+        <v>0.70418536010280697</v>
       </c>
       <c r="L175">
-        <v>0.77116913076182703</v>
+        <v>0.77631264382730103</v>
       </c>
       <c r="M175">
-        <v>0.83405619241755302</v>
+        <v>0.835782339123463</v>
       </c>
       <c r="N175">
-        <v>0.72072541123622602</v>
+        <v>0.71012442993270697</v>
       </c>
       <c r="O175">
-        <v>0.77205157347026199</v>
+        <v>0.76185626871571499</v>
       </c>
       <c r="P175">
-        <v>0.822603239965496</v>
+        <v>0.81391337439102096</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>45839</v>
       </c>
       <c r="B176">
-        <v>0.67667025077892695</v>
+        <v>0.67787494355467304</v>
       </c>
       <c r="C176">
-        <v>0.74127256799055796</v>
+        <v>0.74428465805656496</v>
       </c>
       <c r="D176">
-        <v>0.80348788005205996</v>
+        <v>0.80630923049347403</v>
       </c>
       <c r="E176">
-        <v>0.68142806114861398</v>
+        <v>0.68499871874328799</v>
       </c>
       <c r="F176">
-        <v>0.74834603100337405</v>
+        <v>0.75243283159265695</v>
       </c>
       <c r="G176">
-        <v>0.80419048221501999</v>
+        <v>0.80737599959070205</v>
       </c>
       <c r="H176">
-        <v>0.69413871229673296</v>
+        <v>0.69192993092230004</v>
       </c>
       <c r="I176">
-        <v>0.74510086562591804</v>
+        <v>0.74249969973072005</v>
       </c>
       <c r="J176">
-        <v>0.79620203663758904</v>
+        <v>0.79353962449001902</v>
       </c>
       <c r="K176">
-        <v>0.69369890145258295</v>
+        <v>0.69537205449357997</v>
       </c>
       <c r="L176">
-        <v>0.76544205479451199</v>
+        <v>0.76776813988233195</v>
       </c>
       <c r="M176">
-        <v>0.82962153642987202</v>
+        <v>0.82946938482990795</v>
       </c>
       <c r="N176">
-        <v>0.70349628759010097</v>
+        <v>0.696572957155427</v>
       </c>
       <c r="O176">
-        <v>0.75877081985141204</v>
+        <v>0.751884542427672</v>
       </c>
       <c r="P176">
-        <v>0.81426873951404399</v>
+        <v>0.80884888408308697</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>45931</v>
       </c>
       <c r="B177">
-        <v>0.66986908257039302</v>
+        <v>0.67172800420253997</v>
       </c>
       <c r="C177">
-        <v>0.73557002253658899</v>
+        <v>0.73915927975682105</v>
       </c>
       <c r="D177">
-        <v>0.79983999382689397</v>
+        <v>0.803073229944123</v>
       </c>
       <c r="E177">
-        <v>0.67117885396919097</v>
+        <v>0.67379976931337604</v>
       </c>
       <c r="F177">
-        <v>0.740195032561066</v>
+        <v>0.74401729145272599</v>
       </c>
       <c r="G177">
-        <v>0.799486169980684</v>
+        <v>0.80307339116198495</v>
       </c>
       <c r="H177">
-        <v>0.68718348767150805</v>
+        <v>0.68620745724524401</v>
       </c>
       <c r="I177">
-        <v>0.74063668120749304</v>
+        <v>0.73908741832378999</v>
       </c>
       <c r="J177">
-        <v>0.79400276199216901</v>
+        <v>0.79181619191293695</v>
       </c>
       <c r="K177">
-        <v>0.69371842766113201</v>
+        <v>0.69643596928471196</v>
       </c>
       <c r="L177">
-        <v>0.76639833510815203</v>
+        <v>0.76936251575615699</v>
       </c>
       <c r="M177">
-        <v>0.83108228963644204</v>
+        <v>0.83126395097377903</v>
       </c>
       <c r="N177">
-        <v>0.70703960159422397</v>
+        <v>0.69898161422433702</v>
       </c>
       <c r="O177">
-        <v>0.76211435180290199</v>
+        <v>0.75480405817377705</v>
       </c>
       <c r="P177">
-        <v>0.816652451607221</v>
+        <v>0.81120191946917597</v>
       </c>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>46023</v>
       </c>
       <c r="B178">
-        <v>0.67111955812280999</v>
+        <v>0.67346380407224404</v>
       </c>
       <c r="C178">
-        <v>0.73688360914734896</v>
+        <v>0.74100935351118402</v>
       </c>
       <c r="D178">
-        <v>0.80003322214607997</v>
+        <v>0.80352553945377803</v>
       </c>
       <c r="E178">
-        <v>0.67534208755554004</v>
+        <v>0.67710985572601801</v>
       </c>
       <c r="F178">
-        <v>0.74286270246209496</v>
+        <v>0.74631113085918699</v>
       </c>
       <c r="G178">
-        <v>0.79956363526506202</v>
+        <v>0.80319556097006295</v>
       </c>
       <c r="H178">
-        <v>0.70382969174201504</v>
+        <v>0.70305495740480495</v>
       </c>
       <c r="I178">
-        <v>0.75334456669607697</v>
+        <v>0.75172865387221099</v>
       </c>
       <c r="J178">
-        <v>0.80034194948580895</v>
+        <v>0.79756964751735804</v>
       </c>
       <c r="K178">
-        <v>0.67907031569265297</v>
+        <v>0.68536221395496399</v>
       </c>
       <c r="L178">
-        <v>0.75569700291261699</v>
+        <v>0.76268657557327801</v>
       </c>
       <c r="M178">
-        <v>0.82391001365190197</v>
+        <v>0.82732909169032798</v>
       </c>
       <c r="N178">
-        <v>0.72356951001284397</v>
+        <v>0.71767430776446095</v>
       </c>
       <c r="O178">
-        <v>0.77434072110875896</v>
+        <v>0.76894492717525298</v>
       </c>
       <c r="P178">
-        <v>0.82233748620146097</v>
+        <v>0.81821174884056302</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85DE7FC4-0543-9749-9930-8092F6C0897D}">
   <dimension ref="A1:P178"/>
   <sheetViews>
-    <sheetView topLeftCell="A171" workbookViewId="0">
-      <selection activeCell="E190" sqref="E190"/>
+    <sheetView tabSelected="1" topLeftCell="A171" workbookViewId="0">
+      <selection activeCell="G184" sqref="G184"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>27</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -9945,8893 +9945,8893 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="P1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29952</v>
       </c>
       <c r="B2">
-        <v>0.82959283760912805</v>
+        <v>0.83652658677935798</v>
       </c>
       <c r="C2">
-        <v>0.88158119416027203</v>
+        <v>0.88932103362878701</v>
       </c>
       <c r="D2">
-        <v>0.91263129388363895</v>
+        <v>0.91846923887813203</v>
       </c>
       <c r="E2">
-        <v>0.89982285464955603</v>
+        <v>0.94150888232476104</v>
       </c>
       <c r="F2">
-        <v>0.950724232881206</v>
+        <v>0.98888946933682098</v>
       </c>
       <c r="G2">
-        <v>0.95095829235845697</v>
+        <v>0.97578630091576901</v>
       </c>
       <c r="H2">
-        <v>0.83014534067713897</v>
+        <v>0.83650342628388996</v>
       </c>
       <c r="I2">
-        <v>0.86466699669652303</v>
+        <v>0.87347797731492804</v>
       </c>
       <c r="J2">
-        <v>0.91691596442077195</v>
+        <v>0.92777724679222495</v>
       </c>
       <c r="K2">
-        <v>0.92371651769323504</v>
+        <v>0.93670648500887499</v>
       </c>
       <c r="L2">
-        <v>1.0174706721401401</v>
+        <v>1.03171527183053</v>
       </c>
       <c r="M2">
-        <v>1.00649477965398</v>
+        <v>1.0152629466334799</v>
       </c>
       <c r="N2">
-        <v>0.76952072561844798</v>
+        <v>0.76911581038120203</v>
       </c>
       <c r="O2">
-        <v>0.828417789996853</v>
+        <v>0.82818031205464404</v>
       </c>
       <c r="P2">
-        <v>0.86623573602030701</v>
+        <v>0.86502798737657005</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>30042</v>
       </c>
       <c r="B3">
-        <v>0.83526325039365401</v>
+        <v>0.84636980022133801</v>
       </c>
       <c r="C3">
-        <v>0.88830618497740799</v>
+        <v>0.89671709966325597</v>
       </c>
       <c r="D3">
-        <v>0.92064998722376501</v>
+        <v>0.92700039907662202</v>
       </c>
       <c r="E3">
-        <v>0.91130532185590396</v>
+        <v>0.93874934491307804</v>
       </c>
       <c r="F3">
-        <v>0.962035056631519</v>
+        <v>0.98527498429551996</v>
       </c>
       <c r="G3">
-        <v>0.95703084275887995</v>
+        <v>0.973727781424092</v>
       </c>
       <c r="H3">
-        <v>0.86142336210338599</v>
+        <v>0.86653539779943201</v>
       </c>
       <c r="I3">
-        <v>0.88898686044590203</v>
+        <v>0.89620442531834399</v>
       </c>
       <c r="J3">
-        <v>0.94029939814906405</v>
+        <v>0.95106243329976603</v>
       </c>
       <c r="K3">
-        <v>0.95821067835877805</v>
+        <v>0.96568986310110605</v>
       </c>
       <c r="L3">
-        <v>1.0426272118667701</v>
+        <v>1.0530257669462499</v>
       </c>
       <c r="M3">
-        <v>1.0185522381197201</v>
+        <v>1.0272149582721399</v>
       </c>
       <c r="N3">
-        <v>0.736227494462799</v>
+        <v>0.75821853262083705</v>
       </c>
       <c r="O3">
-        <v>0.80811102287723302</v>
+        <v>0.82078944953502098</v>
       </c>
       <c r="P3">
-        <v>0.85746434385078196</v>
+        <v>0.86172093184032295</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>30133</v>
       </c>
       <c r="B4">
-        <v>0.836286787253396</v>
+        <v>0.83742558528732502</v>
       </c>
       <c r="C4">
-        <v>0.88827677706641905</v>
+        <v>0.88928674523303397</v>
       </c>
       <c r="D4">
-        <v>0.916508104783188</v>
+        <v>0.91792215198371296</v>
       </c>
       <c r="E4">
-        <v>0.88218303316262603</v>
+        <v>0.89595219190789399</v>
       </c>
       <c r="F4">
-        <v>0.94696115131338798</v>
+        <v>0.95710224075747397</v>
       </c>
       <c r="G4">
-        <v>0.95030493149941697</v>
+        <v>0.95754634652314996</v>
       </c>
       <c r="H4">
-        <v>0.87232597203529705</v>
+        <v>0.87463900625906399</v>
       </c>
       <c r="I4">
-        <v>0.89634619734691401</v>
+        <v>0.90047849099473898</v>
       </c>
       <c r="J4">
-        <v>0.93446018993679303</v>
+        <v>0.94123207213297699</v>
       </c>
       <c r="K4">
-        <v>0.969148421514481</v>
+        <v>0.97648613023340103</v>
       </c>
       <c r="L4">
-        <v>1.0526378137344401</v>
+        <v>1.0610573566789301</v>
       </c>
       <c r="M4">
-        <v>1.02038668544463</v>
+        <v>1.0273956285596599</v>
       </c>
       <c r="N4">
-        <v>0.72289434549189402</v>
+        <v>0.72758924769250499</v>
       </c>
       <c r="O4">
-        <v>0.79353385621331196</v>
+        <v>0.79459686183582701</v>
       </c>
       <c r="P4">
-        <v>0.84641086156911804</v>
+        <v>0.84467287724875895</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>30225</v>
       </c>
       <c r="B5">
-        <v>0.83211185877400096</v>
+        <v>0.83082344519662799</v>
       </c>
       <c r="C5">
-        <v>0.88509200934573795</v>
+        <v>0.88456897667716905</v>
       </c>
       <c r="D5">
-        <v>0.91278865672782705</v>
+        <v>0.91355381537396096</v>
       </c>
       <c r="E5">
-        <v>0.88667229802175196</v>
+        <v>0.88554793857162595</v>
       </c>
       <c r="F5">
-        <v>0.95121389024916203</v>
+        <v>0.94968337856934504</v>
       </c>
       <c r="G5">
-        <v>0.95082038259102797</v>
+        <v>0.95142591387625397</v>
       </c>
       <c r="H5">
-        <v>0.84188850253630099</v>
+        <v>0.84053706102509196</v>
       </c>
       <c r="I5">
-        <v>0.87603423527227098</v>
+        <v>0.87618976652395597</v>
       </c>
       <c r="J5">
-        <v>0.92065913572543001</v>
+        <v>0.92375174032816398</v>
       </c>
       <c r="K5">
-        <v>0.97046953868544805</v>
+        <v>0.97533769057414899</v>
       </c>
       <c r="L5">
-        <v>1.0536885664176101</v>
+        <v>1.0594230858378899</v>
       </c>
       <c r="M5">
-        <v>1.0180196653596501</v>
+        <v>1.02430644255128</v>
       </c>
       <c r="N5">
-        <v>0.72691042793974803</v>
+        <v>0.73535362193815401</v>
       </c>
       <c r="O5">
-        <v>0.79039193381478701</v>
+        <v>0.79800876877118399</v>
       </c>
       <c r="P5">
-        <v>0.83915744940131198</v>
+        <v>0.84404590082993003</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>30317</v>
       </c>
       <c r="B6">
-        <v>0.80957822189553197</v>
+        <v>0.80977418121417</v>
       </c>
       <c r="C6">
-        <v>0.86166785839567595</v>
+        <v>0.86243362138975399</v>
       </c>
       <c r="D6">
-        <v>0.89307305358105504</v>
+        <v>0.89500139345785401</v>
       </c>
       <c r="E6">
-        <v>0.86376532174513598</v>
+        <v>0.86274817037206197</v>
       </c>
       <c r="F6">
-        <v>0.92265876071318398</v>
+        <v>0.92127157211424304</v>
       </c>
       <c r="G6">
-        <v>0.93177949523903503</v>
+        <v>0.93207473896413795</v>
       </c>
       <c r="H6">
-        <v>0.80539390432364999</v>
+        <v>0.80596122874971499</v>
       </c>
       <c r="I6">
-        <v>0.84479523404730095</v>
+        <v>0.84641714021270398</v>
       </c>
       <c r="J6">
-        <v>0.89527444815949597</v>
+        <v>0.89897406880499597</v>
       </c>
       <c r="K6">
-        <v>0.94436166636058305</v>
+        <v>0.94690484689898102</v>
       </c>
       <c r="L6">
-        <v>1.0313470315395501</v>
+        <v>1.03496618408634</v>
       </c>
       <c r="M6">
-        <v>1.00428189417198</v>
+        <v>1.0098789024742501</v>
       </c>
       <c r="N6">
-        <v>0.73489851397238504</v>
+        <v>0.74363074464697698</v>
       </c>
       <c r="O6">
-        <v>0.78996794274891302</v>
+        <v>0.79832594303452697</v>
       </c>
       <c r="P6">
-        <v>0.83229737638524304</v>
+        <v>0.83893271780043099</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>30407</v>
       </c>
       <c r="B7">
-        <v>0.78753382634569302</v>
+        <v>0.78829043294615397</v>
       </c>
       <c r="C7">
-        <v>0.84051152268417395</v>
+        <v>0.84205631888606502</v>
       </c>
       <c r="D7">
-        <v>0.87747527076084997</v>
+        <v>0.87974332330732397</v>
       </c>
       <c r="E7">
-        <v>0.851980831456846</v>
+        <v>0.85545932930706403</v>
       </c>
       <c r="F7">
-        <v>0.90766189798260599</v>
+        <v>0.90975529940937705</v>
       </c>
       <c r="G7">
-        <v>0.919877459508323</v>
+        <v>0.92186766364388195</v>
       </c>
       <c r="H7">
-        <v>0.77966313047234703</v>
+        <v>0.78071615254529203</v>
       </c>
       <c r="I7">
-        <v>0.82385043804428304</v>
+        <v>0.82635603637725796</v>
       </c>
       <c r="J7">
-        <v>0.87989819755508603</v>
+        <v>0.88345705509918304</v>
       </c>
       <c r="K7">
-        <v>0.91320505663684104</v>
+        <v>0.911696791998723</v>
       </c>
       <c r="L7">
-        <v>1.0028508208100799</v>
+        <v>1.00287316858038</v>
       </c>
       <c r="M7">
-        <v>0.98795776368961696</v>
+        <v>0.99077750531977005</v>
       </c>
       <c r="N7">
-        <v>0.70442885637542796</v>
+        <v>0.71121817448478397</v>
       </c>
       <c r="O7">
-        <v>0.76445478002576395</v>
+        <v>0.77098982540720895</v>
       </c>
       <c r="P7">
-        <v>0.81708953482935498</v>
+        <v>0.82270688096167699</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>30498</v>
       </c>
       <c r="B8">
-        <v>0.76755631266775004</v>
+        <v>0.76902900167252997</v>
       </c>
       <c r="C8">
-        <v>0.82219302206844103</v>
+        <v>0.82416551796595605</v>
       </c>
       <c r="D8">
-        <v>0.86302608044682905</v>
+        <v>0.86544523471554102</v>
       </c>
       <c r="E8">
-        <v>0.82941020881032301</v>
+        <v>0.835161003118993</v>
       </c>
       <c r="F8">
-        <v>0.88426406539549396</v>
+        <v>0.88772285199912304</v>
       </c>
       <c r="G8">
-        <v>0.90331667148704597</v>
+        <v>0.90556615837820498</v>
       </c>
       <c r="H8">
-        <v>0.77111124049867497</v>
+        <v>0.77243492702499705</v>
       </c>
       <c r="I8">
-        <v>0.81310438228417403</v>
+        <v>0.81581178993276704</v>
       </c>
       <c r="J8">
-        <v>0.86514409517976099</v>
+        <v>0.86887453726709096</v>
       </c>
       <c r="K8">
-        <v>0.900555204527689</v>
+        <v>0.89482223364470503</v>
       </c>
       <c r="L8">
-        <v>0.98777203852370699</v>
+        <v>0.98378806538215302</v>
       </c>
       <c r="M8">
-        <v>0.97907173527636804</v>
+        <v>0.97920554907684898</v>
       </c>
       <c r="N8">
-        <v>0.67196877192682702</v>
+        <v>0.676945893533069</v>
       </c>
       <c r="O8">
-        <v>0.73893854428563299</v>
+        <v>0.74484080857415402</v>
       </c>
       <c r="P8">
-        <v>0.80164940241211402</v>
+        <v>0.80736644293645299</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>30590</v>
       </c>
       <c r="B9">
-        <v>0.74663986752237899</v>
+        <v>0.74857511187241998</v>
       </c>
       <c r="C9">
-        <v>0.803415705192288</v>
+        <v>0.80558818102001395</v>
       </c>
       <c r="D9">
-        <v>0.84934652063290506</v>
+        <v>0.85210178590437002</v>
       </c>
       <c r="E9">
-        <v>0.80665334956026102</v>
+        <v>0.81136879462453504</v>
       </c>
       <c r="F9">
-        <v>0.86251349116771603</v>
+        <v>0.864903449200774</v>
       </c>
       <c r="G9">
-        <v>0.88850740972238396</v>
+        <v>0.89007992977276995</v>
       </c>
       <c r="H9">
-        <v>0.742363554247357</v>
+        <v>0.744604599324873</v>
       </c>
       <c r="I9">
-        <v>0.78715163386055098</v>
+        <v>0.79058783275838795</v>
       </c>
       <c r="J9">
-        <v>0.84534408545930795</v>
+        <v>0.85053702959645205</v>
       </c>
       <c r="K9">
-        <v>0.86352749775193105</v>
+        <v>0.86077218177961001</v>
       </c>
       <c r="L9">
-        <v>0.95918756268208605</v>
+        <v>0.95708030976416003</v>
       </c>
       <c r="M9">
-        <v>0.96366393984419296</v>
+        <v>0.96403486404247896</v>
       </c>
       <c r="N9">
-        <v>0.65385068155756898</v>
+        <v>0.65839183830470704</v>
       </c>
       <c r="O9">
-        <v>0.72325932814875504</v>
+        <v>0.72852054547901302</v>
       </c>
       <c r="P9">
-        <v>0.79034694615220302</v>
+        <v>0.79557688773050494</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>30682</v>
       </c>
       <c r="B10">
-        <v>0.73353941269404699</v>
+        <v>0.73522045988268303</v>
       </c>
       <c r="C10">
-        <v>0.79171676714440697</v>
+        <v>0.79376544680413696</v>
       </c>
       <c r="D10">
-        <v>0.84092870689769605</v>
+        <v>0.84372021414361997</v>
       </c>
       <c r="E10">
-        <v>0.76583110796021603</v>
+        <v>0.77156997160325802</v>
       </c>
       <c r="F10">
-        <v>0.83021472152258702</v>
+        <v>0.833546144312171</v>
       </c>
       <c r="G10">
-        <v>0.87004060612126699</v>
+        <v>0.87223135021337195</v>
       </c>
       <c r="H10">
-        <v>0.73030415020601003</v>
+        <v>0.73319952765246299</v>
       </c>
       <c r="I10">
-        <v>0.77508781525200798</v>
+        <v>0.77947016091591204</v>
       </c>
       <c r="J10">
-        <v>0.83438491128921499</v>
+        <v>0.84064394311959201</v>
       </c>
       <c r="K10">
-        <v>0.84770981171946502</v>
+        <v>0.84741596515616502</v>
       </c>
       <c r="L10">
-        <v>0.94617253552556102</v>
+        <v>0.945422923108998</v>
       </c>
       <c r="M10">
-        <v>0.95569164107966398</v>
+        <v>0.95611892144793598</v>
       </c>
       <c r="N10">
-        <v>0.64912346613704197</v>
+        <v>0.65258320609954801</v>
       </c>
       <c r="O10">
-        <v>0.71690447819196901</v>
+        <v>0.72125528560830199</v>
       </c>
       <c r="P10">
-        <v>0.78435950571409896</v>
+        <v>0.78898336404271396</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>30773</v>
       </c>
       <c r="B11">
-        <v>0.72214594426385403</v>
+        <v>0.72559980999929496</v>
       </c>
       <c r="C11">
-        <v>0.78285733127732904</v>
+        <v>0.78727350609666202</v>
       </c>
       <c r="D11">
-        <v>0.835509625493567</v>
+        <v>0.84034539823177901</v>
       </c>
       <c r="E11">
-        <v>0.73871887525323299</v>
+        <v>0.74693585734992196</v>
       </c>
       <c r="F11">
-        <v>0.80779783154167895</v>
+        <v>0.81413699497349001</v>
       </c>
       <c r="G11">
-        <v>0.857059717687226</v>
+        <v>0.86129782858650406</v>
       </c>
       <c r="H11">
-        <v>0.72511833969800299</v>
+        <v>0.72881311073778399</v>
       </c>
       <c r="I11">
-        <v>0.76945434317274297</v>
+        <v>0.77550034141588897</v>
       </c>
       <c r="J11">
-        <v>0.82895170872284996</v>
+        <v>0.83681376205712699</v>
       </c>
       <c r="K11">
-        <v>0.83743641614970699</v>
+        <v>0.83714194569359801</v>
       </c>
       <c r="L11">
-        <v>0.93943400089669904</v>
+        <v>0.93909071450185999</v>
       </c>
       <c r="M11">
-        <v>0.95430237812627094</v>
+        <v>0.95550646998463296</v>
       </c>
       <c r="N11">
-        <v>0.64113554880739099</v>
+        <v>0.64764396812341296</v>
       </c>
       <c r="O11">
-        <v>0.71042256777531898</v>
+        <v>0.71836339910223401</v>
       </c>
       <c r="P11">
-        <v>0.77981502733924402</v>
+        <v>0.78748593260425503</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30864</v>
       </c>
       <c r="B12">
-        <v>0.70786868510692402</v>
+        <v>0.70972197808614101</v>
       </c>
       <c r="C12">
-        <v>0.77185755880223295</v>
+        <v>0.774683480561559</v>
       </c>
       <c r="D12">
-        <v>0.82962654791614499</v>
+        <v>0.83334811341952797</v>
       </c>
       <c r="E12">
-        <v>0.72200072168076401</v>
+        <v>0.72646276115606501</v>
       </c>
       <c r="F12">
-        <v>0.79353695761646303</v>
+        <v>0.79735671340082803</v>
       </c>
       <c r="G12">
-        <v>0.84883080519976895</v>
+        <v>0.85210921631314995</v>
       </c>
       <c r="H12">
-        <v>0.72145424093712796</v>
+        <v>0.72601300010143499</v>
       </c>
       <c r="I12">
-        <v>0.76622655772162096</v>
+        <v>0.77260397344576603</v>
       </c>
       <c r="J12">
-        <v>0.82776799278953705</v>
+        <v>0.83599301156449302</v>
       </c>
       <c r="K12">
-        <v>0.828973810987085</v>
+        <v>0.82821878918492597</v>
       </c>
       <c r="L12">
-        <v>0.93457290173809304</v>
+        <v>0.93392763188357597</v>
       </c>
       <c r="M12">
-        <v>0.95500210520227702</v>
+        <v>0.95551959037806899</v>
       </c>
       <c r="N12">
-        <v>0.63309804968305206</v>
+        <v>0.63640508860779499</v>
       </c>
       <c r="O12">
-        <v>0.70490097138696195</v>
+        <v>0.70924706348151501</v>
       </c>
       <c r="P12">
-        <v>0.77717348470985803</v>
+        <v>0.78157195611267005</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30956</v>
       </c>
       <c r="B13">
-        <v>0.70608096523443398</v>
+        <v>0.70600602161166304</v>
       </c>
       <c r="C13">
-        <v>0.77060568390963602</v>
+        <v>0.77170604269799503</v>
       </c>
       <c r="D13">
-        <v>0.828239011660304</v>
+        <v>0.83056355355121803</v>
       </c>
       <c r="E13">
-        <v>0.72446260322082101</v>
+        <v>0.72435920222721895</v>
       </c>
       <c r="F13">
-        <v>0.79512307951417804</v>
+        <v>0.79590779789907795</v>
       </c>
       <c r="G13">
-        <v>0.85021417741898397</v>
+        <v>0.85204817063037896</v>
       </c>
       <c r="H13">
-        <v>0.71060511148141203</v>
+        <v>0.71435565343770102</v>
       </c>
       <c r="I13">
-        <v>0.75877896879822204</v>
+        <v>0.76390268077925405</v>
       </c>
       <c r="J13">
-        <v>0.82238994542544896</v>
+        <v>0.82911280270284704</v>
       </c>
       <c r="K13">
-        <v>0.84243328985844101</v>
+        <v>0.84428924180721299</v>
       </c>
       <c r="L13">
-        <v>0.951502848125379</v>
+        <v>0.952418437793635</v>
       </c>
       <c r="M13">
-        <v>0.96683824309475597</v>
+        <v>0.96739643720675705</v>
       </c>
       <c r="N13">
-        <v>0.64073104837019501</v>
+        <v>0.63947421988844</v>
       </c>
       <c r="O13">
-        <v>0.709527235652188</v>
+        <v>0.70954853563694797</v>
       </c>
       <c r="P13">
-        <v>0.77881400682902402</v>
+        <v>0.77989328709674299</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>31048</v>
       </c>
       <c r="B14">
-        <v>0.70315309173490803</v>
+        <v>0.70290561069454405</v>
       </c>
       <c r="C14">
-        <v>0.76798261006066504</v>
+        <v>0.76888108280654899</v>
       </c>
       <c r="D14">
-        <v>0.82666900438568403</v>
+        <v>0.82865699586214103</v>
       </c>
       <c r="E14">
-        <v>0.72530993695428603</v>
+        <v>0.72455906535711301</v>
       </c>
       <c r="F14">
-        <v>0.796127451733323</v>
+        <v>0.79681954715592596</v>
       </c>
       <c r="G14">
-        <v>0.85124341369729795</v>
+        <v>0.85321484621647903</v>
       </c>
       <c r="H14">
-        <v>0.70762878057163603</v>
+        <v>0.71093383195577098</v>
       </c>
       <c r="I14">
-        <v>0.75659111929954603</v>
+        <v>0.76149688941480997</v>
       </c>
       <c r="J14">
-        <v>0.82238705184833005</v>
+        <v>0.82868657917224997</v>
       </c>
       <c r="K14">
-        <v>0.85228863314030301</v>
+        <v>0.85400123957496699</v>
       </c>
       <c r="L14">
-        <v>0.95602826977394795</v>
+        <v>0.95686613386624697</v>
       </c>
       <c r="M14">
-        <v>0.96954508309799903</v>
+        <v>0.97012921081907499</v>
       </c>
       <c r="N14">
-        <v>0.64522891253610204</v>
+        <v>0.64423201334065905</v>
       </c>
       <c r="O14">
-        <v>0.71316443300377397</v>
+        <v>0.712691309401143</v>
       </c>
       <c r="P14">
-        <v>0.78109337143010005</v>
+        <v>0.78110056382765802</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>31138</v>
       </c>
       <c r="B15">
-        <v>0.70587040988724403</v>
+        <v>0.70507313401093896</v>
       </c>
       <c r="C15">
-        <v>0.77084459612616196</v>
+        <v>0.77117795942220702</v>
       </c>
       <c r="D15">
-        <v>0.82878078071299099</v>
+        <v>0.83006797118172004</v>
       </c>
       <c r="E15">
-        <v>0.73210038854401904</v>
+        <v>0.73133308497494398</v>
       </c>
       <c r="F15">
-        <v>0.80296640029255195</v>
+        <v>0.80373887673920097</v>
       </c>
       <c r="G15">
-        <v>0.85542000211395697</v>
+        <v>0.85711496274226695</v>
       </c>
       <c r="H15">
-        <v>0.702445337882452</v>
+        <v>0.70507547949154903</v>
       </c>
       <c r="I15">
-        <v>0.75302423450080702</v>
+        <v>0.75745918873919604</v>
       </c>
       <c r="J15">
-        <v>0.82032252238893999</v>
+        <v>0.82605914024004801</v>
       </c>
       <c r="K15">
-        <v>0.86434211166869002</v>
+        <v>0.86355616899432497</v>
       </c>
       <c r="L15">
-        <v>0.96494223119181999</v>
+        <v>0.96398214077920896</v>
       </c>
       <c r="M15">
-        <v>0.97548104104202304</v>
+        <v>0.97528891597350797</v>
       </c>
       <c r="N15">
-        <v>0.65086363852630702</v>
+        <v>0.64868350764738003</v>
       </c>
       <c r="O15">
-        <v>0.718125851225203</v>
+        <v>0.71617421527158098</v>
       </c>
       <c r="P15">
-        <v>0.78491638246425199</v>
+        <v>0.78347651668882401</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>31229</v>
       </c>
       <c r="B16">
-        <v>0.70471348630055397</v>
+        <v>0.70488863929215095</v>
       </c>
       <c r="C16">
-        <v>0.77012294453952801</v>
+        <v>0.77097794447226098</v>
       </c>
       <c r="D16">
-        <v>0.829110245846018</v>
+        <v>0.83053519224642103</v>
       </c>
       <c r="E16">
-        <v>0.73611777128426803</v>
+        <v>0.73656735979257304</v>
       </c>
       <c r="F16">
-        <v>0.80513135687682802</v>
+        <v>0.806332042512104</v>
       </c>
       <c r="G16">
-        <v>0.85625542189680504</v>
+        <v>0.857813159126536</v>
       </c>
       <c r="H16">
-        <v>0.69905986315709501</v>
+        <v>0.70204725635483001</v>
       </c>
       <c r="I16">
-        <v>0.751007022795943</v>
+        <v>0.75558969630765505</v>
       </c>
       <c r="J16">
-        <v>0.82118135270104697</v>
+        <v>0.82696032343536996</v>
       </c>
       <c r="K16">
-        <v>0.85564752378527897</v>
+        <v>0.854916631842779</v>
       </c>
       <c r="L16">
-        <v>0.95810228927269703</v>
+        <v>0.95692094832002705</v>
       </c>
       <c r="M16">
-        <v>0.97029451533352096</v>
+        <v>0.97019065668854798</v>
       </c>
       <c r="N16">
-        <v>0.64723240918999303</v>
+        <v>0.64475057210699005</v>
       </c>
       <c r="O16">
-        <v>0.71593592232625303</v>
+        <v>0.71350920962764497</v>
       </c>
       <c r="P16">
-        <v>0.78508832210076596</v>
+        <v>0.78278863069988902</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>31321</v>
       </c>
       <c r="B17">
-        <v>0.71477892309012703</v>
+        <v>0.71500126108194995</v>
       </c>
       <c r="C17">
-        <v>0.77786679671678705</v>
+        <v>0.77858296025598495</v>
       </c>
       <c r="D17">
-        <v>0.83258100263590196</v>
+        <v>0.83370733707459099</v>
       </c>
       <c r="E17">
-        <v>0.74182876474131698</v>
+        <v>0.74234934034015798</v>
       </c>
       <c r="F17">
-        <v>0.80826000742915804</v>
+        <v>0.80934422020233299</v>
       </c>
       <c r="G17">
-        <v>0.85728737217406603</v>
+        <v>0.85855852920361597</v>
       </c>
       <c r="H17">
-        <v>0.70396575048710297</v>
+        <v>0.70627116872845896</v>
       </c>
       <c r="I17">
-        <v>0.75470403527797403</v>
+        <v>0.75855483818219405</v>
       </c>
       <c r="J17">
-        <v>0.81997212834351996</v>
+        <v>0.82504046923857799</v>
       </c>
       <c r="K17">
-        <v>0.84784714609467204</v>
+        <v>0.84627766839986496</v>
       </c>
       <c r="L17">
-        <v>0.955881150681959</v>
+        <v>0.95421181258291898</v>
       </c>
       <c r="M17">
-        <v>0.96869767052044997</v>
+        <v>0.96867388183298397</v>
       </c>
       <c r="N17">
-        <v>0.65761346073921201</v>
+        <v>0.65549877145587998</v>
       </c>
       <c r="O17">
-        <v>0.72424716242939302</v>
+        <v>0.72212389000228605</v>
       </c>
       <c r="P17">
-        <v>0.79017052685293399</v>
+        <v>0.78796134538758</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>31413</v>
       </c>
       <c r="B18">
-        <v>0.72929173683347204</v>
+        <v>0.72798487146621504</v>
       </c>
       <c r="C18">
-        <v>0.78987977321021496</v>
+        <v>0.789508344961802</v>
       </c>
       <c r="D18">
-        <v>0.84030391515516001</v>
+        <v>0.84094119692167801</v>
       </c>
       <c r="E18">
-        <v>0.75586968973370505</v>
+        <v>0.75432373166278399</v>
       </c>
       <c r="F18">
-        <v>0.81903578121235199</v>
+        <v>0.81907986446148795</v>
       </c>
       <c r="G18">
-        <v>0.86269671541451898</v>
+        <v>0.86350384176837203</v>
       </c>
       <c r="H18">
-        <v>0.70719302180388099</v>
+        <v>0.70870218535690499</v>
       </c>
       <c r="I18">
-        <v>0.75663017790058795</v>
+        <v>0.75960882197733803</v>
       </c>
       <c r="J18">
-        <v>0.81995146578828904</v>
+        <v>0.82485336786657104</v>
       </c>
       <c r="K18">
-        <v>0.83715227559047001</v>
+        <v>0.83454417711347795</v>
       </c>
       <c r="L18">
-        <v>0.94809327389806697</v>
+        <v>0.94539561854549403</v>
       </c>
       <c r="M18">
-        <v>0.96519474338426103</v>
+        <v>0.96445242531574105</v>
       </c>
       <c r="N18">
-        <v>0.67387650257950604</v>
+        <v>0.66975256522687099</v>
       </c>
       <c r="O18">
-        <v>0.738972296236165</v>
+        <v>0.73550079735267504</v>
       </c>
       <c r="P18">
-        <v>0.80053284739804098</v>
+        <v>0.79756549473231397</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>31503</v>
       </c>
       <c r="B19">
-        <v>0.73294665747905496</v>
+        <v>0.73080949871817003</v>
       </c>
       <c r="C19">
-        <v>0.79265327377022199</v>
+        <v>0.79160614650190497</v>
       </c>
       <c r="D19">
-        <v>0.84267117437984795</v>
+        <v>0.84283003907850895</v>
       </c>
       <c r="E19">
-        <v>0.74295205617019899</v>
+        <v>0.73976308079440001</v>
       </c>
       <c r="F19">
-        <v>0.811355578969021</v>
+        <v>0.80961172352120503</v>
       </c>
       <c r="G19">
-        <v>0.859462116415868</v>
+        <v>0.85920442267897701</v>
       </c>
       <c r="H19">
-        <v>0.70424291466873301</v>
+        <v>0.7034495604505</v>
       </c>
       <c r="I19">
-        <v>0.75468230476480902</v>
+        <v>0.755353706991023</v>
       </c>
       <c r="J19">
-        <v>0.81963838736518801</v>
+        <v>0.82308225724405104</v>
       </c>
       <c r="K19">
-        <v>0.82840980565744105</v>
+        <v>0.82304265228127504</v>
       </c>
       <c r="L19">
-        <v>0.938559605617037</v>
+        <v>0.93343027565877101</v>
       </c>
       <c r="M19">
-        <v>0.96050920222459601</v>
+        <v>0.95818137821802096</v>
       </c>
       <c r="N19">
-        <v>0.70270754055549101</v>
+        <v>0.70084952091886599</v>
       </c>
       <c r="O19">
-        <v>0.75861417858693303</v>
+        <v>0.75747275926408397</v>
       </c>
       <c r="P19">
-        <v>0.81148693342269795</v>
+        <v>0.80962817767099005</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>31594</v>
       </c>
       <c r="B20">
-        <v>0.71896143976137905</v>
+        <v>0.71663406317181799</v>
       </c>
       <c r="C20">
-        <v>0.78224715664422295</v>
+        <v>0.78147890595455505</v>
       </c>
       <c r="D20">
-        <v>0.83724626110596101</v>
+        <v>0.83826556858957102</v>
       </c>
       <c r="E20">
-        <v>0.73495805015423799</v>
+        <v>0.72864340263035199</v>
       </c>
       <c r="F20">
-        <v>0.80515249987298798</v>
+        <v>0.80113821665059803</v>
       </c>
       <c r="G20">
-        <v>0.85661676198207004</v>
+        <v>0.85554348767466204</v>
       </c>
       <c r="H20">
-        <v>0.69997714508631803</v>
+        <v>0.69988712248645302</v>
       </c>
       <c r="I20">
-        <v>0.75141677809617102</v>
+        <v>0.75296678081852597</v>
       </c>
       <c r="J20">
-        <v>0.81867379378544103</v>
+        <v>0.82291952880180896</v>
       </c>
       <c r="K20">
-        <v>0.814019530341065</v>
+        <v>0.81083811216215296</v>
       </c>
       <c r="L20">
-        <v>0.92729287373370295</v>
+        <v>0.92424035256331205</v>
       </c>
       <c r="M20">
-        <v>0.95656020751292103</v>
+        <v>0.95557305915588397</v>
       </c>
       <c r="N20">
-        <v>0.68188779390825505</v>
+        <v>0.68264018899642698</v>
       </c>
       <c r="O20">
-        <v>0.74665088681773994</v>
+        <v>0.74790020827593195</v>
       </c>
       <c r="P20">
-        <v>0.80687715598510101</v>
+        <v>0.80776543995657202</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>31686</v>
       </c>
       <c r="B21">
-        <v>0.72214578455961798</v>
+        <v>0.72133721076736401</v>
       </c>
       <c r="C21">
-        <v>0.78503629447934897</v>
+        <v>0.78567675857917996</v>
       </c>
       <c r="D21">
-        <v>0.83798572066883403</v>
+        <v>0.84012833493351602</v>
       </c>
       <c r="E21">
-        <v>0.73888990579662095</v>
+        <v>0.73527870718420396</v>
       </c>
       <c r="F21">
-        <v>0.81130116414529796</v>
+        <v>0.80906379302846299</v>
       </c>
       <c r="G21">
-        <v>0.86181216104156899</v>
+        <v>0.86143146373295498</v>
       </c>
       <c r="H21">
-        <v>0.71055010910970695</v>
+        <v>0.71202891847041705</v>
       </c>
       <c r="I21">
-        <v>0.75890245045277305</v>
+        <v>0.76200995163286001</v>
       </c>
       <c r="J21">
-        <v>0.820281553478729</v>
+        <v>0.825600474729006</v>
       </c>
       <c r="K21">
-        <v>0.81215585016356795</v>
+        <v>0.80804257556011905</v>
       </c>
       <c r="L21">
-        <v>0.92614288804266698</v>
+        <v>0.92259077571493697</v>
       </c>
       <c r="M21">
-        <v>0.95616181471992501</v>
+        <v>0.95485706520837998</v>
       </c>
       <c r="N21">
-        <v>0.68143128162137101</v>
+        <v>0.682883726284778</v>
       </c>
       <c r="O21">
-        <v>0.74729018599063302</v>
+        <v>0.74980686551796905</v>
       </c>
       <c r="P21">
-        <v>0.80769293452019697</v>
+        <v>0.81041968646872997</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>31778</v>
       </c>
       <c r="B22">
-        <v>0.72912231551220397</v>
+        <v>0.73071567374650803</v>
       </c>
       <c r="C22">
-        <v>0.79325551142224504</v>
+        <v>0.79592353674960903</v>
       </c>
       <c r="D22">
-        <v>0.844550755179308</v>
+        <v>0.84779614853040997</v>
       </c>
       <c r="E22">
-        <v>0.75148607256662503</v>
+        <v>0.74932630870155603</v>
       </c>
       <c r="F22">
-        <v>0.82833229915659601</v>
+        <v>0.82706590030549298</v>
       </c>
       <c r="G22">
-        <v>0.87529195689785599</v>
+        <v>0.87513757881791399</v>
       </c>
       <c r="H22">
-        <v>0.707531710786517</v>
+        <v>0.71135837836174998</v>
       </c>
       <c r="I22">
-        <v>0.75995286452739597</v>
+        <v>0.76535852846741503</v>
       </c>
       <c r="J22">
-        <v>0.82292983296294198</v>
+        <v>0.82916828286930999</v>
       </c>
       <c r="K22">
-        <v>0.82581922442200995</v>
+        <v>0.82105071767209703</v>
       </c>
       <c r="L22">
-        <v>0.93975341309016902</v>
+        <v>0.93586261992306297</v>
       </c>
       <c r="M22">
-        <v>0.96566438697320001</v>
+        <v>0.96435096749486804</v>
       </c>
       <c r="N22">
-        <v>0.68825622740163495</v>
+        <v>0.69312908088902603</v>
       </c>
       <c r="O22">
-        <v>0.75223681055561198</v>
+        <v>0.75770524388779203</v>
       </c>
       <c r="P22">
-        <v>0.81083571182390302</v>
+        <v>0.81561500611789595</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>31868</v>
       </c>
       <c r="B23">
-        <v>0.730472486336321</v>
+        <v>0.73368892425692001</v>
       </c>
       <c r="C23">
-        <v>0.793050615226642</v>
+        <v>0.79748478690178604</v>
       </c>
       <c r="D23">
-        <v>0.84483353978697395</v>
+        <v>0.84934621962176704</v>
       </c>
       <c r="E23">
-        <v>0.75844978537345698</v>
+        <v>0.75779197300549805</v>
       </c>
       <c r="F23">
-        <v>0.83074053261333503</v>
+        <v>0.83082703399201296</v>
       </c>
       <c r="G23">
-        <v>0.87654236281281395</v>
+        <v>0.87756594971044599</v>
       </c>
       <c r="H23">
-        <v>0.70671668582633496</v>
+        <v>0.71407390182813502</v>
       </c>
       <c r="I23">
-        <v>0.75999379733164496</v>
+        <v>0.76874345667134003</v>
       </c>
       <c r="J23">
-        <v>0.82513406127536404</v>
+        <v>0.833470609762204</v>
       </c>
       <c r="K23">
-        <v>0.82860773577013103</v>
+        <v>0.82527163076865795</v>
       </c>
       <c r="L23">
-        <v>0.942053124040239</v>
+        <v>0.93958609141344196</v>
       </c>
       <c r="M23">
-        <v>0.96836347868224804</v>
+        <v>0.968572293286171</v>
       </c>
       <c r="N23">
-        <v>0.69138970360305796</v>
+        <v>0.69808064672793102</v>
       </c>
       <c r="O23">
-        <v>0.75259309079083303</v>
+        <v>0.75956586331178899</v>
       </c>
       <c r="P23">
-        <v>0.81067428115349804</v>
+        <v>0.81639855562124297</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>31959</v>
       </c>
       <c r="B24">
-        <v>0.73415798787425102</v>
+        <v>0.73651454394967097</v>
       </c>
       <c r="C24">
-        <v>0.79386740330480698</v>
+        <v>0.79730642312482802</v>
       </c>
       <c r="D24">
-        <v>0.84489263055840802</v>
+        <v>0.84880249186677104</v>
       </c>
       <c r="E24">
-        <v>0.781813337609638</v>
+        <v>0.78308183426737199</v>
       </c>
       <c r="F24">
-        <v>0.84454679902201202</v>
+        <v>0.84562464088526801</v>
       </c>
       <c r="G24">
-        <v>0.88289395804641302</v>
+        <v>0.88469195737700301</v>
       </c>
       <c r="H24">
-        <v>0.71132442489575898</v>
+        <v>0.71880036208354203</v>
       </c>
       <c r="I24">
-        <v>0.762089827890164</v>
+        <v>0.77104135559674203</v>
       </c>
       <c r="J24">
-        <v>0.82762702425823498</v>
+        <v>0.83647973183178204</v>
       </c>
       <c r="K24">
-        <v>0.82544325020241005</v>
+        <v>0.82247422326798603</v>
       </c>
       <c r="L24">
-        <v>0.94336861056138299</v>
+        <v>0.94064619692109497</v>
       </c>
       <c r="M24">
-        <v>0.97319200062270395</v>
+        <v>0.97265803594863798</v>
       </c>
       <c r="N24">
-        <v>0.68847313402283905</v>
+        <v>0.69221072866601496</v>
       </c>
       <c r="O24">
-        <v>0.74807801580402</v>
+        <v>0.75208410909190604</v>
       </c>
       <c r="P24">
-        <v>0.80745146828583403</v>
+        <v>0.81102849178977299</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>32051</v>
       </c>
       <c r="B25">
-        <v>0.72924983609362704</v>
+        <v>0.73094832791161801</v>
       </c>
       <c r="C25">
-        <v>0.79051425484943205</v>
+        <v>0.79290545987900496</v>
       </c>
       <c r="D25">
-        <v>0.84368920197798702</v>
+        <v>0.84694991264953201</v>
       </c>
       <c r="E25">
-        <v>0.77544186324347697</v>
+        <v>0.77695987682476797</v>
       </c>
       <c r="F25">
-        <v>0.83842504493203596</v>
+        <v>0.83905801616264597</v>
       </c>
       <c r="G25">
-        <v>0.87887942785189499</v>
+        <v>0.88038940296451296</v>
       </c>
       <c r="H25">
-        <v>0.70851943576684395</v>
+        <v>0.71459903265897395</v>
       </c>
       <c r="I25">
-        <v>0.75998733045019595</v>
+        <v>0.767687232582007</v>
       </c>
       <c r="J25">
-        <v>0.82877236558559997</v>
+        <v>0.83720061949845304</v>
       </c>
       <c r="K25">
-        <v>0.83764028524173895</v>
+        <v>0.83371609016385395</v>
       </c>
       <c r="L25">
-        <v>0.95580332585921202</v>
+        <v>0.95178322784106295</v>
       </c>
       <c r="M25">
-        <v>0.98440700462840403</v>
+        <v>0.983031340660808</v>
       </c>
       <c r="N25">
-        <v>0.67748487172370597</v>
+        <v>0.67924234261643501</v>
       </c>
       <c r="O25">
-        <v>0.74145063366675701</v>
+        <v>0.74356956387836204</v>
       </c>
       <c r="P25">
-        <v>0.80404316065257797</v>
+        <v>0.80621992063198</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>32143</v>
       </c>
       <c r="B26">
-        <v>0.72662630655771498</v>
+        <v>0.72826308857011202</v>
       </c>
       <c r="C26">
-        <v>0.786618934977246</v>
+        <v>0.78894353467121103</v>
       </c>
       <c r="D26">
-        <v>0.83946106826989197</v>
+        <v>0.84285138369217605</v>
       </c>
       <c r="E26">
-        <v>0.78723527641354496</v>
+        <v>0.78635478762088495</v>
       </c>
       <c r="F26">
-        <v>0.84146858671190405</v>
+        <v>0.84070704583859002</v>
       </c>
       <c r="G26">
-        <v>0.87752105200873698</v>
+        <v>0.87851268668401705</v>
       </c>
       <c r="H26">
-        <v>0.69241615307764504</v>
+        <v>0.69885569752725696</v>
       </c>
       <c r="I26">
-        <v>0.74566757274596096</v>
+        <v>0.75365291294881598</v>
       </c>
       <c r="J26">
-        <v>0.81707610426432498</v>
+        <v>0.82609754375327604</v>
       </c>
       <c r="K26">
-        <v>0.85342828116490299</v>
+        <v>0.84799867369131199</v>
       </c>
       <c r="L26">
-        <v>0.96667080517784698</v>
+        <v>0.96191329966461903</v>
       </c>
       <c r="M26">
-        <v>0.98803705310881995</v>
+        <v>0.98696104692920095</v>
       </c>
       <c r="N26">
-        <v>0.676020318610836</v>
+        <v>0.67705581445039598</v>
       </c>
       <c r="O26">
-        <v>0.74083721360558796</v>
+        <v>0.74205002812804999</v>
       </c>
       <c r="P26">
-        <v>0.80359980363019001</v>
+        <v>0.80511096178543595</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>32234</v>
       </c>
       <c r="B27">
-        <v>0.71812545015282103</v>
+        <v>0.72036304576746502</v>
       </c>
       <c r="C27">
-        <v>0.77987866271902995</v>
+        <v>0.78275348335944495</v>
       </c>
       <c r="D27">
-        <v>0.835606927806263</v>
+        <v>0.83957695704317903</v>
       </c>
       <c r="E27">
-        <v>0.76776391832275703</v>
+        <v>0.76718647034547705</v>
       </c>
       <c r="F27">
-        <v>0.82520287181350005</v>
+        <v>0.82486073380359703</v>
       </c>
       <c r="G27">
-        <v>0.86739857459079195</v>
+        <v>0.86873014503428903</v>
       </c>
       <c r="H27">
-        <v>0.675050369628723</v>
+        <v>0.68257049840000505</v>
       </c>
       <c r="I27">
-        <v>0.73094970345278798</v>
+        <v>0.73999577907514802</v>
       </c>
       <c r="J27">
-        <v>0.80848669740543699</v>
+        <v>0.81910940453974301</v>
       </c>
       <c r="K27">
-        <v>0.85100187428418905</v>
+        <v>0.84664866920000403</v>
       </c>
       <c r="L27">
-        <v>0.96751069396956701</v>
+        <v>0.96289070287534895</v>
       </c>
       <c r="M27">
-        <v>0.98943328132562602</v>
+        <v>0.987541781032235</v>
       </c>
       <c r="N27">
-        <v>0.67736178278429604</v>
+        <v>0.67864284309651801</v>
       </c>
       <c r="O27">
-        <v>0.743912583415966</v>
+        <v>0.74477981638176705</v>
       </c>
       <c r="P27">
-        <v>0.80671891275349195</v>
+        <v>0.80762052354192104</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>32325</v>
       </c>
       <c r="B28">
-        <v>0.70806447503712899</v>
+        <v>0.70941848993828804</v>
       </c>
       <c r="C28">
-        <v>0.772273663383646</v>
+        <v>0.774663040274291</v>
       </c>
       <c r="D28">
-        <v>0.83051081656153403</v>
+        <v>0.834407371952396</v>
       </c>
       <c r="E28">
-        <v>0.74703552929554695</v>
+        <v>0.74626019760880702</v>
       </c>
       <c r="F28">
-        <v>0.80979693674002395</v>
+        <v>0.80996307648403199</v>
       </c>
       <c r="G28">
-        <v>0.85915594045093602</v>
+        <v>0.86114787579071606</v>
       </c>
       <c r="H28">
-        <v>0.66776976103117003</v>
+        <v>0.67657878497635404</v>
       </c>
       <c r="I28">
-        <v>0.723193169931859</v>
+        <v>0.73309635931882999</v>
       </c>
       <c r="J28">
-        <v>0.80023625431313505</v>
+        <v>0.81167208176683703</v>
       </c>
       <c r="K28">
-        <v>0.85516218514422504</v>
+        <v>0.85220420117690199</v>
       </c>
       <c r="L28">
-        <v>0.971966296655704</v>
+        <v>0.96869174740066499</v>
       </c>
       <c r="M28">
-        <v>0.99202139719065696</v>
+        <v>0.99075983251534805</v>
       </c>
       <c r="N28">
-        <v>0.66743137300629796</v>
+        <v>0.66703083469522795</v>
       </c>
       <c r="O28">
-        <v>0.73869113707267198</v>
+        <v>0.738293666309498</v>
       </c>
       <c r="P28">
-        <v>0.80508963035176295</v>
+        <v>0.80521003241385503</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>32417</v>
       </c>
       <c r="B29">
-        <v>0.70440845347753001</v>
+        <v>0.70584706614061299</v>
       </c>
       <c r="C29">
-        <v>0.77051907035606404</v>
+        <v>0.77254266167430397</v>
       </c>
       <c r="D29">
-        <v>0.83026147415198204</v>
+        <v>0.83367548950017101</v>
       </c>
       <c r="E29">
-        <v>0.74097410247864803</v>
+        <v>0.74178236519661001</v>
       </c>
       <c r="F29">
-        <v>0.80691369438471505</v>
+        <v>0.80777224495939504</v>
       </c>
       <c r="G29">
-        <v>0.85936495363657295</v>
+        <v>0.86132381287523596</v>
       </c>
       <c r="H29">
-        <v>0.66532462574096995</v>
+        <v>0.67325009382612699</v>
       </c>
       <c r="I29">
-        <v>0.72089086490367005</v>
+        <v>0.729901863211044</v>
       </c>
       <c r="J29">
-        <v>0.79950958144582496</v>
+        <v>0.81019165579422403</v>
       </c>
       <c r="K29">
-        <v>0.86333537782266501</v>
+        <v>0.86229398771690702</v>
       </c>
       <c r="L29">
-        <v>0.97579030811632606</v>
+        <v>0.97395624884377097</v>
       </c>
       <c r="M29">
-        <v>0.99317206608474395</v>
+        <v>0.99170594251182398</v>
       </c>
       <c r="N29">
-        <v>0.67788481197596595</v>
+        <v>0.67692560889463005</v>
       </c>
       <c r="O29">
-        <v>0.747847856166312</v>
+        <v>0.74641888697810699</v>
       </c>
       <c r="P29">
-        <v>0.81108828060955296</v>
+        <v>0.81015686381863095</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>32509</v>
       </c>
       <c r="B30">
-        <v>0.71119570017415001</v>
+        <v>0.71241062968107705</v>
       </c>
       <c r="C30">
-        <v>0.77626080885568705</v>
+        <v>0.77782071746400105</v>
       </c>
       <c r="D30">
-        <v>0.83376874725800698</v>
+        <v>0.83662633703572697</v>
       </c>
       <c r="E30">
-        <v>0.75357086510372695</v>
+        <v>0.754329775366818</v>
       </c>
       <c r="F30">
-        <v>0.81887355859022004</v>
+        <v>0.818876820834335</v>
       </c>
       <c r="G30">
-        <v>0.86843882617558599</v>
+        <v>0.86928519806802096</v>
       </c>
       <c r="H30">
-        <v>0.67097902652306896</v>
+        <v>0.67944456739217096</v>
       </c>
       <c r="I30">
-        <v>0.72564048932761505</v>
+        <v>0.735072167431299</v>
       </c>
       <c r="J30">
-        <v>0.80187146190909697</v>
+        <v>0.812707911927668</v>
       </c>
       <c r="K30">
-        <v>0.89624111005845197</v>
+        <v>0.89338064314639898</v>
       </c>
       <c r="L30">
-        <v>0.99850277497851103</v>
+        <v>0.99487920947088804</v>
       </c>
       <c r="M30">
-        <v>1.0048804877466</v>
+        <v>1.00177806020384</v>
       </c>
       <c r="N30">
-        <v>0.68660000389488696</v>
+        <v>0.68554483470039895</v>
       </c>
       <c r="O30">
-        <v>0.75542868596921797</v>
+        <v>0.75355728056128402</v>
       </c>
       <c r="P30">
-        <v>0.81584677395418803</v>
+        <v>0.81462935722593199</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>32599</v>
       </c>
       <c r="B31">
-        <v>0.70675219312235005</v>
+        <v>0.70753513808192303</v>
       </c>
       <c r="C31">
-        <v>0.77262515340876203</v>
+        <v>0.77403620577168997</v>
       </c>
       <c r="D31">
-        <v>0.83165397218208104</v>
+        <v>0.83493337177009896</v>
       </c>
       <c r="E31">
-        <v>0.74796807267048904</v>
+        <v>0.74532347957005995</v>
       </c>
       <c r="F31">
-        <v>0.81435711011103995</v>
+        <v>0.81251959118641803</v>
       </c>
       <c r="G31">
-        <v>0.86585049629090405</v>
+        <v>0.86615361311676597</v>
       </c>
       <c r="H31">
-        <v>0.66020143750604399</v>
+        <v>0.66918234960368705</v>
       </c>
       <c r="I31">
-        <v>0.71698699827880297</v>
+        <v>0.72688551545255198</v>
       </c>
       <c r="J31">
-        <v>0.79844444974860496</v>
+        <v>0.81045352330306297</v>
       </c>
       <c r="K31">
-        <v>0.89509463366264397</v>
+        <v>0.89469822970248003</v>
       </c>
       <c r="L31">
-        <v>0.99909533386193605</v>
+        <v>0.99729456385690995</v>
       </c>
       <c r="M31">
-        <v>1.0055278112300901</v>
+        <v>1.00329559365543</v>
       </c>
       <c r="N31">
-        <v>0.69864921584049899</v>
+        <v>0.69678057876160304</v>
       </c>
       <c r="O31">
-        <v>0.764422021733007</v>
+        <v>0.76215985788243901</v>
       </c>
       <c r="P31">
-        <v>0.81982676553576606</v>
+        <v>0.81882081869594103</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>32690</v>
       </c>
       <c r="B32">
-        <v>0.69968574547936102</v>
+        <v>0.70082545229863902</v>
       </c>
       <c r="C32">
-        <v>0.76700345612013499</v>
+        <v>0.76887105381575205</v>
       </c>
       <c r="D32">
-        <v>0.82729886631023497</v>
+        <v>0.83085878465875895</v>
       </c>
       <c r="E32">
-        <v>0.73972147975360403</v>
+        <v>0.73826006681189005</v>
       </c>
       <c r="F32">
-        <v>0.80816902661254697</v>
+        <v>0.80769635639552695</v>
       </c>
       <c r="G32">
-        <v>0.86204665108337897</v>
+        <v>0.86325397472783105</v>
       </c>
       <c r="H32">
-        <v>0.66053698327390398</v>
+        <v>0.66930445210270095</v>
       </c>
       <c r="I32">
-        <v>0.71677500696692498</v>
+        <v>0.72665526544667602</v>
       </c>
       <c r="J32">
-        <v>0.79546620209526797</v>
+        <v>0.80767274015639801</v>
       </c>
       <c r="K32">
-        <v>0.88888399691176401</v>
+        <v>0.88755403794881804</v>
       </c>
       <c r="L32">
-        <v>0.99633756244837002</v>
+        <v>0.99382777624709795</v>
       </c>
       <c r="M32">
-        <v>1.00424145613219</v>
+        <v>1.00146936581338</v>
       </c>
       <c r="N32">
-        <v>0.68666412617225803</v>
+        <v>0.68380439859137498</v>
       </c>
       <c r="O32">
-        <v>0.75528907600050599</v>
+        <v>0.75279557491066296</v>
       </c>
       <c r="P32">
-        <v>0.81509163192672196</v>
+        <v>0.814294099127574</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>32782</v>
       </c>
       <c r="B33">
-        <v>0.70101798089002398</v>
+        <v>0.702047719644185</v>
       </c>
       <c r="C33">
-        <v>0.76925496778233904</v>
+        <v>0.77108012291724304</v>
       </c>
       <c r="D33">
-        <v>0.82929612689610999</v>
+        <v>0.83283710969658797</v>
       </c>
       <c r="E33">
-        <v>0.73729599116907196</v>
+        <v>0.73726696765619304</v>
       </c>
       <c r="F33">
-        <v>0.80806200320479804</v>
+        <v>0.80913873018129201</v>
       </c>
       <c r="G33">
-        <v>0.86305409283856005</v>
+        <v>0.86501292603390301</v>
       </c>
       <c r="H33">
-        <v>0.66307116709626102</v>
+        <v>0.67164402401774503</v>
       </c>
       <c r="I33">
-        <v>0.71941444274652599</v>
+        <v>0.72923536938941202</v>
       </c>
       <c r="J33">
-        <v>0.79716046216745096</v>
+        <v>0.80946417326426001</v>
       </c>
       <c r="K33">
-        <v>0.89308033818059696</v>
+        <v>0.89033344417395899</v>
       </c>
       <c r="L33">
-        <v>1.00124893629897</v>
+        <v>0.99788277567398498</v>
       </c>
       <c r="M33">
-        <v>1.0077917686732001</v>
+        <v>1.0047038385520699</v>
       </c>
       <c r="N33">
-        <v>0.68718646572873299</v>
+        <v>0.68473716747331803</v>
       </c>
       <c r="O33">
-        <v>0.75680570430611505</v>
+        <v>0.75418167238830802</v>
       </c>
       <c r="P33">
-        <v>0.81679908518434396</v>
+        <v>0.81582110587019896</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>32874</v>
       </c>
       <c r="B34">
-        <v>0.71501530399328606</v>
+        <v>0.71643561145504298</v>
       </c>
       <c r="C34">
-        <v>0.78077511193913596</v>
+        <v>0.78283750778200301</v>
       </c>
       <c r="D34">
-        <v>0.83661197623391603</v>
+        <v>0.84006058470147604</v>
       </c>
       <c r="E34">
-        <v>0.76619041192021697</v>
+        <v>0.76666090925132502</v>
       </c>
       <c r="F34">
-        <v>0.832874720216354</v>
+        <v>0.83468963376143201</v>
       </c>
       <c r="G34">
-        <v>0.87806559326625</v>
+        <v>0.88041594810829504</v>
       </c>
       <c r="H34">
-        <v>0.66186125752792002</v>
+        <v>0.668985974196037</v>
       </c>
       <c r="I34">
-        <v>0.72011928057289698</v>
+        <v>0.72868463833614205</v>
       </c>
       <c r="J34">
-        <v>0.79807684657900801</v>
+        <v>0.809158956422523</v>
       </c>
       <c r="K34">
-        <v>0.90481078790837099</v>
+        <v>0.90154762323154503</v>
       </c>
       <c r="L34">
-        <v>1.0065371351743999</v>
+        <v>1.0028091466068101</v>
       </c>
       <c r="M34">
-        <v>1.00879497318758</v>
+        <v>1.0058759914464099</v>
       </c>
       <c r="N34">
-        <v>0.70527539840241105</v>
+        <v>0.70498628712193001</v>
       </c>
       <c r="O34">
-        <v>0.77117863768134098</v>
+        <v>0.76992357106439402</v>
       </c>
       <c r="P34">
-        <v>0.82574062554825001</v>
+        <v>0.825516758512848</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>32964</v>
       </c>
       <c r="B35">
-        <v>0.73586964993795401</v>
+        <v>0.73626215705954301</v>
       </c>
       <c r="C35">
-        <v>0.79914319448251803</v>
+        <v>0.80013309340607897</v>
       </c>
       <c r="D35">
-        <v>0.849379094916067</v>
+        <v>0.851579793213881</v>
       </c>
       <c r="E35">
-        <v>0.79057198023508402</v>
+        <v>0.78976920041145604</v>
       </c>
       <c r="F35">
-        <v>0.85851170366671603</v>
+        <v>0.85852838500083495</v>
       </c>
       <c r="G35">
-        <v>0.89476696803094202</v>
+        <v>0.89535225144060404</v>
       </c>
       <c r="H35">
-        <v>0.66876547871999303</v>
+        <v>0.67372854131974802</v>
       </c>
       <c r="I35">
-        <v>0.72959178858611196</v>
+        <v>0.73617007743734397</v>
       </c>
       <c r="J35">
-        <v>0.80827261810835804</v>
+        <v>0.816878093277147</v>
       </c>
       <c r="K35">
-        <v>0.91763125156049896</v>
+        <v>0.91678578515933795</v>
       </c>
       <c r="L35">
-        <v>1.0167339239664099</v>
+        <v>1.01502397529594</v>
       </c>
       <c r="M35">
-        <v>1.0132547902440801</v>
+        <v>1.01157005189879</v>
       </c>
       <c r="N35">
-        <v>0.74007690840487605</v>
+        <v>0.73935513942189701</v>
       </c>
       <c r="O35">
-        <v>0.798497996401758</v>
+        <v>0.79642651813245702</v>
       </c>
       <c r="P35">
-        <v>0.84260018466525499</v>
+        <v>0.84142912628824995</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>33055</v>
       </c>
       <c r="B36">
-        <v>0.74874241401490405</v>
+        <v>0.74978859272606502</v>
       </c>
       <c r="C36">
-        <v>0.80973865192797401</v>
+        <v>0.81089684514346105</v>
       </c>
       <c r="D36">
-        <v>0.857287184188539</v>
+        <v>0.859006383686158</v>
       </c>
       <c r="E36">
-        <v>0.80273644033486902</v>
+        <v>0.80464107617371305</v>
       </c>
       <c r="F36">
-        <v>0.86340927555545299</v>
+        <v>0.86437332268446498</v>
       </c>
       <c r="G36">
-        <v>0.89651855959226001</v>
+        <v>0.89724882245790205</v>
       </c>
       <c r="H36">
-        <v>0.697234242197458</v>
+        <v>0.70088720432040896</v>
       </c>
       <c r="I36">
-        <v>0.75204271988350602</v>
+        <v>0.75714532514517197</v>
       </c>
       <c r="J36">
-        <v>0.82477810586654898</v>
+        <v>0.83132972315685105</v>
       </c>
       <c r="K36">
-        <v>0.91419340516963099</v>
+        <v>0.91489833727496495</v>
       </c>
       <c r="L36">
-        <v>1.0108502713660199</v>
+        <v>1.0100219159733701</v>
       </c>
       <c r="M36">
-        <v>1.0098637839399001</v>
+        <v>1.00903025585828</v>
       </c>
       <c r="N36">
-        <v>0.768780235111722</v>
+        <v>0.767669077152487</v>
       </c>
       <c r="O36">
-        <v>0.82253394320754303</v>
+        <v>0.82079818230789703</v>
       </c>
       <c r="P36">
-        <v>0.85771077078761404</v>
+        <v>0.85657042917510895</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>33147</v>
       </c>
       <c r="B37">
-        <v>0.78372727643139595</v>
+        <v>0.78406943917983796</v>
       </c>
       <c r="C37">
-        <v>0.83481977134767804</v>
+        <v>0.83526722786170804</v>
       </c>
       <c r="D37">
-        <v>0.87250220375236098</v>
+        <v>0.87355288898307204</v>
       </c>
       <c r="E37">
-        <v>0.84717042218331295</v>
+        <v>0.84868588394048405</v>
       </c>
       <c r="F37">
-        <v>0.89320817593556501</v>
+        <v>0.89374190301107004</v>
       </c>
       <c r="G37">
-        <v>0.91093562953854001</v>
+        <v>0.91179139963979094</v>
       </c>
       <c r="H37">
-        <v>0.73722898007138504</v>
+        <v>0.73961539895877204</v>
       </c>
       <c r="I37">
-        <v>0.78299659649563802</v>
+        <v>0.786696350042973</v>
       </c>
       <c r="J37">
-        <v>0.84919687781557895</v>
+        <v>0.85430600360790998</v>
       </c>
       <c r="K37">
-        <v>0.90833467134671397</v>
+        <v>0.90723978409638795</v>
       </c>
       <c r="L37">
-        <v>1.0053138357774001</v>
+        <v>1.0029757720189101</v>
       </c>
       <c r="M37">
-        <v>1.0053040112924301</v>
+        <v>1.0044898626487899</v>
       </c>
       <c r="N37">
-        <v>0.82803356416950702</v>
+        <v>0.82593734784088702</v>
       </c>
       <c r="O37">
-        <v>0.86497903912879304</v>
+        <v>0.86216092800511701</v>
       </c>
       <c r="P37">
-        <v>0.87974797933670701</v>
+        <v>0.87732034508633705</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>33239</v>
       </c>
       <c r="B38">
-        <v>0.82370190034703905</v>
+        <v>0.82399904344674801</v>
       </c>
       <c r="C38">
-        <v>0.86342717861589402</v>
+        <v>0.86351334161943705</v>
       </c>
       <c r="D38">
-        <v>0.89211575176234503</v>
+        <v>0.893201817013207</v>
       </c>
       <c r="E38">
-        <v>0.86723393971011897</v>
+        <v>0.86602410431555898</v>
       </c>
       <c r="F38">
-        <v>0.90878299919400796</v>
+        <v>0.90746194940911096</v>
       </c>
       <c r="G38">
-        <v>0.92018617956229998</v>
+        <v>0.92139625648005996</v>
       </c>
       <c r="H38">
-        <v>0.74936633962247801</v>
+        <v>0.75044632087345298</v>
       </c>
       <c r="I38">
-        <v>0.794455810838396</v>
+        <v>0.79688206474995804</v>
       </c>
       <c r="J38">
-        <v>0.86956386565445798</v>
+        <v>0.87481369172844403</v>
       </c>
       <c r="K38">
-        <v>0.89914842602447898</v>
+        <v>0.899584885123347</v>
       </c>
       <c r="L38">
-        <v>0.99855352067184999</v>
+        <v>0.99638332384584505</v>
       </c>
       <c r="M38">
-        <v>0.99994573994277403</v>
+        <v>0.99968712704851803</v>
       </c>
       <c r="N38">
-        <v>0.94732440983501398</v>
+        <v>0.94806637063076804</v>
       </c>
       <c r="O38">
-        <v>0.94350968729387397</v>
+        <v>0.94127239166382004</v>
       </c>
       <c r="P38">
-        <v>0.91800484689998296</v>
+        <v>0.914501660536026</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>33329</v>
       </c>
       <c r="B39">
-        <v>0.781709191016281</v>
+        <v>0.78181094802514495</v>
       </c>
       <c r="C39">
-        <v>0.83328690549664297</v>
+        <v>0.83294644174819799</v>
       </c>
       <c r="D39">
-        <v>0.87507038886948996</v>
+        <v>0.87637919155625899</v>
       </c>
       <c r="E39">
-        <v>0.81314188146156896</v>
+        <v>0.80946629299554695</v>
       </c>
       <c r="F39">
-        <v>0.86630792202023699</v>
+        <v>0.86267709697773098</v>
       </c>
       <c r="G39">
-        <v>0.89581656887565997</v>
+        <v>0.89572480412828503</v>
       </c>
       <c r="H39">
-        <v>0.71751938080450195</v>
+        <v>0.71818731014507597</v>
       </c>
       <c r="I39">
-        <v>0.76927563407978305</v>
+        <v>0.77153149673228105</v>
       </c>
       <c r="J39">
-        <v>0.85387796904215596</v>
+        <v>0.85999283835870799</v>
       </c>
       <c r="K39">
-        <v>0.88546488279076996</v>
+        <v>0.88688683409345304</v>
       </c>
       <c r="L39">
-        <v>0.98705198342724099</v>
+        <v>0.98589110812210301</v>
       </c>
       <c r="M39">
-        <v>0.99166456958100502</v>
+        <v>0.99153659213745005</v>
       </c>
       <c r="N39">
-        <v>0.86462350711748603</v>
+        <v>0.86798128718251599</v>
       </c>
       <c r="O39">
-        <v>0.89181939314921799</v>
+        <v>0.891487466683754</v>
       </c>
       <c r="P39">
-        <v>0.893304613397365</v>
+        <v>0.89119136460203996</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>33420</v>
       </c>
       <c r="B40">
-        <v>0.75162246270936495</v>
+        <v>0.75150965083439103</v>
       </c>
       <c r="C40">
-        <v>0.80892650480099704</v>
+        <v>0.80907166870678204</v>
       </c>
       <c r="D40">
-        <v>0.85691876216639196</v>
+        <v>0.85835696952236396</v>
       </c>
       <c r="E40">
-        <v>0.77271601610317397</v>
+        <v>0.76991764468874302</v>
       </c>
       <c r="F40">
-        <v>0.83639770431840799</v>
+        <v>0.83351788813376604</v>
       </c>
       <c r="G40">
-        <v>0.87929316398465596</v>
+        <v>0.87872298925588399</v>
       </c>
       <c r="H40">
-        <v>0.71022953211480999</v>
+        <v>0.71019927209234601</v>
       </c>
       <c r="I40">
-        <v>0.76220308804015302</v>
+        <v>0.76359873006360501</v>
       </c>
       <c r="J40">
-        <v>0.83845397716221404</v>
+        <v>0.84283672029154899</v>
       </c>
       <c r="K40">
-        <v>0.85230234238941105</v>
+        <v>0.855309538768391</v>
       </c>
       <c r="L40">
-        <v>0.96184231630012995</v>
+        <v>0.96255332660361403</v>
       </c>
       <c r="M40">
-        <v>0.97891444310337505</v>
+        <v>0.97955151938256801</v>
       </c>
       <c r="N40">
-        <v>0.79246094218201002</v>
+        <v>0.79585264754582796</v>
       </c>
       <c r="O40">
-        <v>0.83419856686007898</v>
+        <v>0.83602784654282902</v>
       </c>
       <c r="P40">
-        <v>0.858792956987667</v>
+        <v>0.85911623511857005</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>33512</v>
       </c>
       <c r="B41">
-        <v>0.746686762015766</v>
+        <v>0.74656162140825399</v>
       </c>
       <c r="C41">
-        <v>0.80369904239692203</v>
+        <v>0.80373314058220402</v>
       </c>
       <c r="D41">
-        <v>0.85263723438567196</v>
+        <v>0.85394862297726504</v>
       </c>
       <c r="E41">
-        <v>0.76561855635291698</v>
+        <v>0.76358717373004104</v>
       </c>
       <c r="F41">
-        <v>0.82845404037259496</v>
+        <v>0.82620454745390703</v>
       </c>
       <c r="G41">
-        <v>0.87367371813584205</v>
+        <v>0.87325110637188197</v>
       </c>
       <c r="H41">
-        <v>0.71234675660223801</v>
+        <v>0.71300016878238304</v>
       </c>
       <c r="I41">
-        <v>0.76276680392166896</v>
+        <v>0.76463237035702902</v>
       </c>
       <c r="J41">
-        <v>0.83617611880404896</v>
+        <v>0.84063159210148697</v>
       </c>
       <c r="K41">
-        <v>0.83374763441782795</v>
+        <v>0.83514439293459897</v>
       </c>
       <c r="L41">
-        <v>0.94332633347702899</v>
+        <v>0.94278748238210597</v>
       </c>
       <c r="M41">
-        <v>0.96736297440151298</v>
+        <v>0.96731564911075696</v>
       </c>
       <c r="N41">
-        <v>0.77069571786209701</v>
+        <v>0.77340371580856504</v>
       </c>
       <c r="O41">
-        <v>0.81552470585567804</v>
+        <v>0.81718790264193597</v>
       </c>
       <c r="P41">
-        <v>0.84612411096124895</v>
+        <v>0.846603611181174</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>33604</v>
       </c>
       <c r="B42">
-        <v>0.74885161755766005</v>
+        <v>0.749444416832728</v>
       </c>
       <c r="C42">
-        <v>0.80372605321925805</v>
+        <v>0.804142647122703</v>
       </c>
       <c r="D42">
-        <v>0.84979434214468397</v>
+        <v>0.85087067043190101</v>
       </c>
       <c r="E42">
-        <v>0.77500108866221895</v>
+        <v>0.77433298155499597</v>
       </c>
       <c r="F42">
-        <v>0.83440342174340598</v>
+        <v>0.83281697921470199</v>
       </c>
       <c r="G42">
-        <v>0.87594120264126396</v>
+        <v>0.87534980445120103</v>
       </c>
       <c r="H42">
-        <v>0.71248518312155695</v>
+        <v>0.71411356405753301</v>
       </c>
       <c r="I42">
-        <v>0.76264238667824102</v>
+        <v>0.76518443039970796</v>
       </c>
       <c r="J42">
-        <v>0.83107335249514702</v>
+        <v>0.83524619883969597</v>
       </c>
       <c r="K42">
-        <v>0.84156970557343902</v>
+        <v>0.84407352493959098</v>
       </c>
       <c r="L42">
-        <v>0.94656726047639705</v>
+        <v>0.94692002159516397</v>
       </c>
       <c r="M42">
-        <v>0.96568419166844499</v>
+        <v>0.96592885719751798</v>
       </c>
       <c r="N42">
-        <v>0.74872444809712901</v>
+        <v>0.75079603407464302</v>
       </c>
       <c r="O42">
-        <v>0.79442004837845703</v>
+        <v>0.79571597556986595</v>
       </c>
       <c r="P42">
-        <v>0.83206594909989995</v>
+        <v>0.832283926272809</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>33695</v>
       </c>
       <c r="B43">
-        <v>0.73157402380916703</v>
+        <v>0.73117236999878898</v>
       </c>
       <c r="C43">
-        <v>0.79131786505564305</v>
+        <v>0.79128714156503099</v>
       </c>
       <c r="D43">
-        <v>0.84317339022135496</v>
+        <v>0.84424645775141405</v>
       </c>
       <c r="E43">
-        <v>0.75046583775317</v>
+        <v>0.74865795747711195</v>
       </c>
       <c r="F43">
-        <v>0.81730458709216103</v>
+        <v>0.81547261571386398</v>
       </c>
       <c r="G43">
-        <v>0.86737735046228304</v>
+        <v>0.86672396483760195</v>
       </c>
       <c r="H43">
-        <v>0.70651000237211803</v>
+        <v>0.70725902178534406</v>
       </c>
       <c r="I43">
-        <v>0.75685982930670004</v>
+        <v>0.75879191867970497</v>
       </c>
       <c r="J43">
-        <v>0.82533579421608105</v>
+        <v>0.82986389538387895</v>
       </c>
       <c r="K43">
-        <v>0.82569073563852202</v>
+        <v>0.82447260992803195</v>
       </c>
       <c r="L43">
-        <v>0.93121081290709096</v>
+        <v>0.92929603026594698</v>
       </c>
       <c r="M43">
-        <v>0.955812356422022</v>
+        <v>0.95495102459832704</v>
       </c>
       <c r="N43">
-        <v>0.70295030363045996</v>
+        <v>0.70513269702562498</v>
       </c>
       <c r="O43">
-        <v>0.76121992871952604</v>
+        <v>0.76313827410016899</v>
       </c>
       <c r="P43">
-        <v>0.81416248191551199</v>
+        <v>0.81508562099833703</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>33786</v>
       </c>
       <c r="B44">
-        <v>0.72205092327774101</v>
+        <v>0.72143508882216201</v>
       </c>
       <c r="C44">
-        <v>0.78320004243524499</v>
+        <v>0.78309360076975998</v>
       </c>
       <c r="D44">
-        <v>0.837783512910381</v>
+        <v>0.83888972191258504</v>
       </c>
       <c r="E44">
-        <v>0.73768547722233302</v>
+        <v>0.73609343374516201</v>
       </c>
       <c r="F44">
-        <v>0.80488462886183598</v>
+        <v>0.80357370507813097</v>
       </c>
       <c r="G44">
-        <v>0.85937887140607205</v>
+        <v>0.85884823850555503</v>
       </c>
       <c r="H44">
-        <v>0.69679648577563802</v>
+        <v>0.69706557867739005</v>
       </c>
       <c r="I44">
-        <v>0.74742694122519004</v>
+        <v>0.74941726000491804</v>
       </c>
       <c r="J44">
-        <v>0.81593747995097099</v>
+        <v>0.82105903496093602</v>
       </c>
       <c r="K44">
-        <v>0.81022304871240802</v>
+        <v>0.80741182911506904</v>
       </c>
       <c r="L44">
-        <v>0.91501077974160805</v>
+        <v>0.91191695842140097</v>
       </c>
       <c r="M44">
-        <v>0.94387179769093799</v>
+        <v>0.94208511035069697</v>
       </c>
       <c r="N44">
-        <v>0.68303229034035895</v>
+        <v>0.68630465265728502</v>
       </c>
       <c r="O44">
-        <v>0.74503952460990897</v>
+        <v>0.74774128148793295</v>
       </c>
       <c r="P44">
-        <v>0.80418415868617799</v>
+        <v>0.80571723743144497</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>33878</v>
       </c>
       <c r="B45">
-        <v>0.72716090899425001</v>
+        <v>0.72742532262562198</v>
       </c>
       <c r="C45">
-        <v>0.78631265618856705</v>
+        <v>0.78699340127356499</v>
       </c>
       <c r="D45">
-        <v>0.83895763362500397</v>
+        <v>0.84051610753186101</v>
       </c>
       <c r="E45">
-        <v>0.73638573984575095</v>
+        <v>0.73859677729626205</v>
       </c>
       <c r="F45">
-        <v>0.80164780737915597</v>
+        <v>0.80363386468841802</v>
       </c>
       <c r="G45">
-        <v>0.85624301105723599</v>
+        <v>0.85743059839640401</v>
       </c>
       <c r="H45">
-        <v>0.68684577897495103</v>
+        <v>0.68833517833853997</v>
       </c>
       <c r="I45">
-        <v>0.73835722707544105</v>
+        <v>0.74114054130881502</v>
       </c>
       <c r="J45">
-        <v>0.80841929285952296</v>
+        <v>0.81413909671145201</v>
       </c>
       <c r="K45">
-        <v>0.80231751612709401</v>
+        <v>0.80023507076339095</v>
       </c>
       <c r="L45">
-        <v>0.90871412205396696</v>
+        <v>0.90591404614405002</v>
       </c>
       <c r="M45">
-        <v>0.93995390031347603</v>
+        <v>0.93802666100400101</v>
       </c>
       <c r="N45">
-        <v>0.67747373507535003</v>
+        <v>0.67880787113070395</v>
       </c>
       <c r="O45">
-        <v>0.74004004263103995</v>
+        <v>0.74138694732768995</v>
       </c>
       <c r="P45">
-        <v>0.800431687577423</v>
+        <v>0.80138336644081398</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>33970</v>
       </c>
       <c r="B46">
-        <v>0.73364736707174605</v>
+        <v>0.73427052708904395</v>
       </c>
       <c r="C46">
-        <v>0.78830674141215396</v>
+        <v>0.78960396386196396</v>
       </c>
       <c r="D46">
-        <v>0.83782769553825598</v>
+        <v>0.83979565422601798</v>
       </c>
       <c r="E46">
-        <v>0.73814773474944795</v>
+        <v>0.74064383744241502</v>
       </c>
       <c r="F46">
-        <v>0.80091547486270698</v>
+        <v>0.80313238906175599</v>
       </c>
       <c r="G46">
-        <v>0.85296646702211198</v>
+        <v>0.85434268647377098</v>
       </c>
       <c r="H46">
-        <v>0.67955133817872604</v>
+        <v>0.68089234757772299</v>
       </c>
       <c r="I46">
-        <v>0.73221983516730704</v>
+        <v>0.73470988297918405</v>
       </c>
       <c r="J46">
-        <v>0.80327202568734002</v>
+        <v>0.80854933763783898</v>
       </c>
       <c r="K46">
-        <v>0.80093704069201999</v>
+        <v>0.80000791922706005</v>
       </c>
       <c r="L46">
-        <v>0.90809921600495402</v>
+        <v>0.90614546024117903</v>
       </c>
       <c r="M46">
-        <v>0.93987380718100999</v>
+        <v>0.938593688985772</v>
       </c>
       <c r="N46">
-        <v>0.675758360226828</v>
+        <v>0.678943869322013</v>
       </c>
       <c r="O46">
-        <v>0.73786871040759106</v>
+        <v>0.74134017620019899</v>
       </c>
       <c r="P46">
-        <v>0.79883816275728803</v>
+        <v>0.80167933955673099</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>34060</v>
       </c>
       <c r="B47">
-        <v>0.71581598537549396</v>
+        <v>0.71759449920429097</v>
       </c>
       <c r="C47">
-        <v>0.77557293014886997</v>
+        <v>0.77769988172457305</v>
       </c>
       <c r="D47">
-        <v>0.83012877913616201</v>
+        <v>0.83277150869604699</v>
       </c>
       <c r="E47">
-        <v>0.700786392368001</v>
+        <v>0.70128201544356705</v>
       </c>
       <c r="F47">
-        <v>0.77499443280420799</v>
+        <v>0.77541921185848195</v>
       </c>
       <c r="G47">
-        <v>0.83927645384638205</v>
+        <v>0.839800770178039</v>
       </c>
       <c r="H47">
-        <v>0.67579411704823</v>
+        <v>0.67735010162188503</v>
       </c>
       <c r="I47">
-        <v>0.72823042307363095</v>
+        <v>0.73073558548529605</v>
       </c>
       <c r="J47">
-        <v>0.79973874191053196</v>
+        <v>0.80466616590506501</v>
       </c>
       <c r="K47">
-        <v>0.79461773486246501</v>
+        <v>0.794364962121898</v>
       </c>
       <c r="L47">
-        <v>0.90352257583464202</v>
+        <v>0.90243961064468203</v>
       </c>
       <c r="M47">
-        <v>0.93685490180154596</v>
+        <v>0.93602639763781803</v>
       </c>
       <c r="N47">
-        <v>0.67338695259838999</v>
+        <v>0.67766589339269001</v>
       </c>
       <c r="O47">
-        <v>0.73582633607644798</v>
+        <v>0.74038924417358498</v>
       </c>
       <c r="P47">
-        <v>0.79760103925311598</v>
+        <v>0.80143895364947804</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>34151</v>
       </c>
       <c r="B48">
-        <v>0.71452156989864402</v>
+        <v>0.71564684550467605</v>
       </c>
       <c r="C48">
-        <v>0.77365865233044295</v>
+        <v>0.775543846783603</v>
       </c>
       <c r="D48">
-        <v>0.82916978541560404</v>
+        <v>0.83172021907778404</v>
       </c>
       <c r="E48">
-        <v>0.68823912330591897</v>
+        <v>0.68712352604003302</v>
       </c>
       <c r="F48">
-        <v>0.76435450562602902</v>
+        <v>0.76425796156074599</v>
       </c>
       <c r="G48">
-        <v>0.83298052816220602</v>
+        <v>0.833626501570644</v>
       </c>
       <c r="H48">
-        <v>0.66778699861623503</v>
+        <v>0.669555918162689</v>
       </c>
       <c r="I48">
-        <v>0.72113168432878405</v>
+        <v>0.72403632928069594</v>
       </c>
       <c r="J48">
-        <v>0.79599814054056395</v>
+        <v>0.80113941575434899</v>
       </c>
       <c r="K48">
-        <v>0.79321704415615801</v>
+        <v>0.79327306969926503</v>
       </c>
       <c r="L48">
-        <v>0.90319063490104101</v>
+        <v>0.90241512601881602</v>
       </c>
       <c r="M48">
-        <v>0.93796243733676898</v>
+        <v>0.937782696107612</v>
       </c>
       <c r="N48">
-        <v>0.66992265874723</v>
+        <v>0.67339269001382496</v>
       </c>
       <c r="O48">
-        <v>0.73478593126511804</v>
+        <v>0.73879496267545697</v>
       </c>
       <c r="P48">
-        <v>0.79754666308131905</v>
+        <v>0.80121349048148205</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>34243</v>
       </c>
       <c r="B49">
-        <v>0.70796363011171104</v>
+        <v>0.70955951379348003</v>
       </c>
       <c r="C49">
-        <v>0.76943696691193397</v>
+        <v>0.77220538107029801</v>
       </c>
       <c r="D49">
-        <v>0.82614317615822797</v>
+        <v>0.82954692157370502</v>
       </c>
       <c r="E49">
-        <v>0.68922705095522796</v>
+        <v>0.690263875862281</v>
       </c>
       <c r="F49">
-        <v>0.76554529129982096</v>
+        <v>0.76766829644995305</v>
       </c>
       <c r="G49">
-        <v>0.83357962805033403</v>
+        <v>0.83561938130445301</v>
       </c>
       <c r="H49">
-        <v>0.66729273477876305</v>
+        <v>0.67029080310302702</v>
       </c>
       <c r="I49">
-        <v>0.72154356819874899</v>
+        <v>0.72565018549809801</v>
       </c>
       <c r="J49">
-        <v>0.79469453854684602</v>
+        <v>0.80086993311239296</v>
       </c>
       <c r="K49">
-        <v>0.79361446806298197</v>
+        <v>0.79507530547599803</v>
       </c>
       <c r="L49">
-        <v>0.90430682933207396</v>
+        <v>0.905052060068265</v>
       </c>
       <c r="M49">
-        <v>0.93893327684392902</v>
+        <v>0.93993167122149801</v>
       </c>
       <c r="N49">
-        <v>0.67566745581438303</v>
+        <v>0.67866531394016605</v>
       </c>
       <c r="O49">
-        <v>0.73720639551622003</v>
+        <v>0.74105732547431102</v>
       </c>
       <c r="P49">
-        <v>0.79717631638469599</v>
+        <v>0.80080018751415405</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>34335</v>
       </c>
       <c r="B50">
-        <v>0.717021123144989</v>
+        <v>0.71884811818349303</v>
       </c>
       <c r="C50">
-        <v>0.77604941206415601</v>
+        <v>0.77884047515362198</v>
       </c>
       <c r="D50">
-        <v>0.829584170342759</v>
+        <v>0.83305296418425501</v>
       </c>
       <c r="E50">
-        <v>0.70900425214390606</v>
+        <v>0.71081673580286397</v>
       </c>
       <c r="F50">
-        <v>0.77777701555998902</v>
+        <v>0.78109335641952504</v>
       </c>
       <c r="G50">
-        <v>0.83822179719660905</v>
+        <v>0.84151191764357702</v>
       </c>
       <c r="H50">
-        <v>0.66393347094433697</v>
+        <v>0.66834488819687299</v>
       </c>
       <c r="I50">
-        <v>0.71897783489836997</v>
+        <v>0.72452432739827399</v>
       </c>
       <c r="J50">
-        <v>0.79303440885293697</v>
+        <v>0.80053438200233196</v>
       </c>
       <c r="K50">
-        <v>0.80998845650773998</v>
+        <v>0.81392606706011394</v>
       </c>
       <c r="L50">
-        <v>0.91926940841632099</v>
+        <v>0.92133057182271805</v>
       </c>
       <c r="M50">
-        <v>0.94821536309794197</v>
+        <v>0.94962471530092296</v>
       </c>
       <c r="N50">
-        <v>0.69696945637738805</v>
+        <v>0.69650436128009197</v>
       </c>
       <c r="O50">
-        <v>0.75147513795999799</v>
+        <v>0.75226632574619601</v>
       </c>
       <c r="P50">
-        <v>0.80348691891963997</v>
+        <v>0.80505403930082498</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>34425</v>
       </c>
       <c r="B51">
-        <v>0.72619933664000302</v>
+        <v>0.72938606742815504</v>
       </c>
       <c r="C51">
-        <v>0.78358325895370495</v>
+        <v>0.78741912780647605</v>
       </c>
       <c r="D51">
-        <v>0.83484968615111099</v>
+        <v>0.83848357281264096</v>
       </c>
       <c r="E51">
-        <v>0.73456948322849203</v>
+        <v>0.73699508234531996</v>
       </c>
       <c r="F51">
-        <v>0.79499469844314696</v>
+        <v>0.79841971178497995</v>
       </c>
       <c r="G51">
-        <v>0.84623649161331704</v>
+        <v>0.84948711603486005</v>
       </c>
       <c r="H51">
-        <v>0.66850907120731695</v>
+        <v>0.67478611990408599</v>
       </c>
       <c r="I51">
-        <v>0.72282980904171301</v>
+        <v>0.730266112794693</v>
       </c>
       <c r="J51">
-        <v>0.79537777471848603</v>
+        <v>0.80371979730932797</v>
       </c>
       <c r="K51">
-        <v>0.842050028772802</v>
+        <v>0.84751428124669503</v>
       </c>
       <c r="L51">
-        <v>0.94726494702872799</v>
+        <v>0.95061994092621904</v>
       </c>
       <c r="M51">
-        <v>0.96464570988479503</v>
+        <v>0.96694664504817496</v>
       </c>
       <c r="N51">
-        <v>0.68564415650118005</v>
+        <v>0.68677888720088798</v>
       </c>
       <c r="O51">
-        <v>0.74363416332475796</v>
+        <v>0.74525788162695294</v>
       </c>
       <c r="P51">
-        <v>0.80039784916404799</v>
+        <v>0.80156840844622401</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>34516</v>
       </c>
       <c r="B52">
-        <v>0.71695003720044903</v>
+        <v>0.72155291807292898</v>
       </c>
       <c r="C52">
-        <v>0.77614434248346098</v>
+        <v>0.78105512724350201</v>
       </c>
       <c r="D52">
-        <v>0.83106309498545805</v>
+        <v>0.83580549467409804</v>
       </c>
       <c r="E52">
-        <v>0.73002653079545698</v>
+        <v>0.73042016953987299</v>
       </c>
       <c r="F52">
-        <v>0.78991462456795203</v>
+        <v>0.79213009416137503</v>
       </c>
       <c r="G52">
-        <v>0.84230846733745701</v>
+        <v>0.84517577418005096</v>
       </c>
       <c r="H52">
-        <v>0.66591104103947996</v>
+        <v>0.67277230255624798</v>
       </c>
       <c r="I52">
-        <v>0.72065229308457601</v>
+        <v>0.72876199658840601</v>
       </c>
       <c r="J52">
-        <v>0.79603734303839602</v>
+        <v>0.80567656126923604</v>
       </c>
       <c r="K52">
-        <v>0.83547561386279301</v>
+        <v>0.83855536687829202</v>
       </c>
       <c r="L52">
-        <v>0.94409716086286299</v>
+        <v>0.946189183480452</v>
       </c>
       <c r="M52">
-        <v>0.96527759373797895</v>
+        <v>0.96726175382782398</v>
       </c>
       <c r="N52">
-        <v>0.66771309285546598</v>
+        <v>0.67105233659201602</v>
       </c>
       <c r="O52">
-        <v>0.73060966357713697</v>
+        <v>0.73385568923191702</v>
       </c>
       <c r="P52">
-        <v>0.79342477107966403</v>
+        <v>0.79582047234965403</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>34608</v>
       </c>
       <c r="B53">
-        <v>0.70170130663729002</v>
+        <v>0.70576771454503595</v>
       </c>
       <c r="C53">
-        <v>0.76436810854505399</v>
+        <v>0.76903657233351996</v>
       </c>
       <c r="D53">
-        <v>0.82291188948530902</v>
+        <v>0.82779739035673705</v>
       </c>
       <c r="E53">
-        <v>0.72980550214894202</v>
+        <v>0.73017142374779898</v>
       </c>
       <c r="F53">
-        <v>0.78953453792140205</v>
+        <v>0.79157587163499998</v>
       </c>
       <c r="G53">
-        <v>0.840952553674292</v>
+        <v>0.84362330570232802</v>
       </c>
       <c r="H53">
-        <v>0.65464466024698398</v>
+        <v>0.66143067528527599</v>
       </c>
       <c r="I53">
-        <v>0.711359559740953</v>
+        <v>0.71940399133558397</v>
       </c>
       <c r="J53">
-        <v>0.78821715689792204</v>
+        <v>0.79824849101545603</v>
       </c>
       <c r="K53">
-        <v>0.83877999514549995</v>
+        <v>0.84126507714903698</v>
       </c>
       <c r="L53">
-        <v>0.94337076522472296</v>
+        <v>0.94515344196632101</v>
       </c>
       <c r="M53">
-        <v>0.96287370999621102</v>
+        <v>0.96481305105652304</v>
       </c>
       <c r="N53">
-        <v>0.65351683110842895</v>
+        <v>0.65762748538721305</v>
       </c>
       <c r="O53">
-        <v>0.72063151809992299</v>
+        <v>0.72510551665184497</v>
       </c>
       <c r="P53">
-        <v>0.78789584653047995</v>
+        <v>0.791484008864761</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>34700</v>
       </c>
       <c r="B54">
-        <v>0.69896957177252705</v>
+        <v>0.70307453568996103</v>
       </c>
       <c r="C54">
-        <v>0.762092272340264</v>
+        <v>0.76703094366583002</v>
       </c>
       <c r="D54">
-        <v>0.82119591951127502</v>
+        <v>0.82674012093953297</v>
       </c>
       <c r="E54">
-        <v>0.73320084015934905</v>
+        <v>0.731693516110968</v>
       </c>
       <c r="F54">
-        <v>0.79186704960063303</v>
+        <v>0.79234682497318598</v>
       </c>
       <c r="G54">
-        <v>0.84240711600069795</v>
+        <v>0.84425799225652698</v>
       </c>
       <c r="H54">
-        <v>0.64140400336632397</v>
+        <v>0.64903460708752603</v>
       </c>
       <c r="I54">
-        <v>0.69981321556180898</v>
+        <v>0.70860909607122102</v>
       </c>
       <c r="J54">
-        <v>0.78130019573222798</v>
+        <v>0.79287808896454304</v>
       </c>
       <c r="K54">
-        <v>0.84722604311216798</v>
+        <v>0.84936345070658203</v>
       </c>
       <c r="L54">
-        <v>0.94930981303452</v>
+        <v>0.95098648870077795</v>
       </c>
       <c r="M54">
-        <v>0.96497049389529099</v>
+        <v>0.96726888462490501</v>
       </c>
       <c r="N54">
-        <v>0.66095147664593801</v>
+        <v>0.66639600761669804</v>
       </c>
       <c r="O54">
-        <v>0.72646660520833894</v>
+        <v>0.73289337580088398</v>
       </c>
       <c r="P54">
-        <v>0.79060996772786596</v>
+        <v>0.79596644711727305</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>34790</v>
       </c>
       <c r="B55">
-        <v>0.68627361345604099</v>
+        <v>0.68988745248406302</v>
       </c>
       <c r="C55">
-        <v>0.75187270112993299</v>
+        <v>0.75647670649943</v>
       </c>
       <c r="D55">
-        <v>0.81573960514616295</v>
+        <v>0.82115752629288596</v>
       </c>
       <c r="E55">
-        <v>0.71643262936229701</v>
+        <v>0.71299581370850196</v>
       </c>
       <c r="F55">
-        <v>0.78068767032291397</v>
+        <v>0.78001241840348501</v>
       </c>
       <c r="G55">
-        <v>0.83779508960869298</v>
+        <v>0.83935006409919999</v>
       </c>
       <c r="H55">
-        <v>0.63308201139126397</v>
+        <v>0.64128326760940502</v>
       </c>
       <c r="I55">
-        <v>0.69265790975608699</v>
+        <v>0.70263850285082996</v>
       </c>
       <c r="J55">
-        <v>0.77816938163643601</v>
+        <v>0.79085131307527801</v>
       </c>
       <c r="K55">
-        <v>0.82657331844657</v>
+        <v>0.83127809979230904</v>
       </c>
       <c r="L55">
-        <v>0.93419970911912198</v>
+        <v>0.938058899263848</v>
       </c>
       <c r="M55">
-        <v>0.95999734211228105</v>
+        <v>0.96353767767362097</v>
       </c>
       <c r="N55">
-        <v>0.65630529469843002</v>
+        <v>0.66165581295815301</v>
       </c>
       <c r="O55">
-        <v>0.72390091103346699</v>
+        <v>0.72986924393378205</v>
       </c>
       <c r="P55">
-        <v>0.78988981968014604</v>
+        <v>0.794977745989907</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>34881</v>
       </c>
       <c r="B56">
-        <v>0.66842822224895004</v>
+        <v>0.67232361527186801</v>
       </c>
       <c r="C56">
-        <v>0.73717953757659205</v>
+        <v>0.74172207770555199</v>
       </c>
       <c r="D56">
-        <v>0.80592050026459205</v>
+        <v>0.81121134030848596</v>
       </c>
       <c r="E56">
-        <v>0.69138226056650298</v>
+        <v>0.68946317996126905</v>
       </c>
       <c r="F56">
-        <v>0.76178207480004301</v>
+        <v>0.761937431635756</v>
       </c>
       <c r="G56">
-        <v>0.82729453050675605</v>
+        <v>0.82899758181801397</v>
       </c>
       <c r="H56">
-        <v>0.62791655418888603</v>
+        <v>0.63668085340604097</v>
       </c>
       <c r="I56">
-        <v>0.68791849645996295</v>
+        <v>0.69812611736316899</v>
       </c>
       <c r="J56">
-        <v>0.77386858202591602</v>
+        <v>0.786754398392157</v>
       </c>
       <c r="K56">
-        <v>0.81108663122795899</v>
+        <v>0.81564379581005997</v>
       </c>
       <c r="L56">
-        <v>0.92271751999873497</v>
+        <v>0.92656761086541495</v>
       </c>
       <c r="M56">
-        <v>0.95370674896854901</v>
+        <v>0.95674165750336504</v>
       </c>
       <c r="N56">
-        <v>0.64154237945852099</v>
+        <v>0.64814762205040599</v>
       </c>
       <c r="O56">
-        <v>0.71090311335643197</v>
+        <v>0.71747780695780705</v>
       </c>
       <c r="P56">
-        <v>0.78128544353991303</v>
+        <v>0.78679805533854796</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>34973</v>
       </c>
       <c r="B57">
-        <v>0.66451262093869201</v>
+        <v>0.667697976607041</v>
       </c>
       <c r="C57">
-        <v>0.73387256954851898</v>
+        <v>0.73790672647500999</v>
       </c>
       <c r="D57">
-        <v>0.80319302519739799</v>
+        <v>0.80827243469147103</v>
       </c>
       <c r="E57">
-        <v>0.68511741607660603</v>
+        <v>0.68457370403735796</v>
       </c>
       <c r="F57">
-        <v>0.75891706073575504</v>
+        <v>0.75996194296749697</v>
       </c>
       <c r="G57">
-        <v>0.82689653212952396</v>
+        <v>0.82882112136936303</v>
       </c>
       <c r="H57">
-        <v>0.63055494859042205</v>
+        <v>0.640010778741265</v>
       </c>
       <c r="I57">
-        <v>0.68990224137954603</v>
+        <v>0.70065114933978401</v>
       </c>
       <c r="J57">
-        <v>0.77373698893654097</v>
+        <v>0.78743769853750301</v>
       </c>
       <c r="K57">
-        <v>0.814271504187843</v>
+        <v>0.81807495289384102</v>
       </c>
       <c r="L57">
-        <v>0.92592784578301601</v>
+        <v>0.92935419334872205</v>
       </c>
       <c r="M57">
-        <v>0.95503037322400797</v>
+        <v>0.95782216434091305</v>
       </c>
       <c r="N57">
-        <v>0.63513674722905999</v>
+        <v>0.63895550987818805</v>
       </c>
       <c r="O57">
-        <v>0.70578978773810197</v>
+        <v>0.71000162334691097</v>
       </c>
       <c r="P57">
-        <v>0.77821777356858002</v>
+        <v>0.78214851538179597</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>35065</v>
       </c>
       <c r="B58">
-        <v>0.65951950894670597</v>
+        <v>0.66208200001078399</v>
       </c>
       <c r="C58">
-        <v>0.73079712693724297</v>
+        <v>0.734618774313467</v>
       </c>
       <c r="D58">
-        <v>0.80091624298602804</v>
+        <v>0.80607945773546597</v>
       </c>
       <c r="E58">
-        <v>0.69128683966398496</v>
+        <v>0.69006713735071101</v>
       </c>
       <c r="F58">
-        <v>0.76706555431503198</v>
+        <v>0.76793337726740496</v>
       </c>
       <c r="G58">
-        <v>0.83317012330269502</v>
+        <v>0.83487988216904296</v>
       </c>
       <c r="H58">
-        <v>0.62850045998844195</v>
+        <v>0.63786978944247297</v>
       </c>
       <c r="I58">
-        <v>0.68889753110867702</v>
+        <v>0.69989925239056905</v>
       </c>
       <c r="J58">
-        <v>0.77286332607447195</v>
+        <v>0.78693451523037505</v>
       </c>
       <c r="K58">
-        <v>0.81092627788603899</v>
+        <v>0.81253216605752598</v>
       </c>
       <c r="L58">
-        <v>0.92298024847540405</v>
+        <v>0.92483332071230695</v>
       </c>
       <c r="M58">
-        <v>0.95185877800283003</v>
+        <v>0.95392161868874503</v>
       </c>
       <c r="N58">
-        <v>0.63028082543713604</v>
+        <v>0.63161324247156303</v>
       </c>
       <c r="O58">
-        <v>0.70200088885781597</v>
+        <v>0.70434992719604095</v>
       </c>
       <c r="P58">
-        <v>0.77564206920729695</v>
+        <v>0.77860624599869699</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>35156</v>
       </c>
       <c r="B59">
-        <v>0.65763336747930601</v>
+        <v>0.66031569625859798</v>
       </c>
       <c r="C59">
-        <v>0.72940331837300498</v>
+        <v>0.73317977633283904</v>
       </c>
       <c r="D59">
-        <v>0.79949294705531404</v>
+        <v>0.804429326243849</v>
       </c>
       <c r="E59">
-        <v>0.69397632676285603</v>
+        <v>0.69178697696591895</v>
       </c>
       <c r="F59">
-        <v>0.77249693018874899</v>
+        <v>0.77196528876442005</v>
       </c>
       <c r="G59">
-        <v>0.83839815883277702</v>
+        <v>0.83860933627581102</v>
       </c>
       <c r="H59">
-        <v>0.631242863963979</v>
+        <v>0.64072485676105595</v>
       </c>
       <c r="I59">
-        <v>0.69218450337599002</v>
+        <v>0.70334641773182105</v>
       </c>
       <c r="J59">
-        <v>0.77449744280033805</v>
+        <v>0.788320222220108</v>
       </c>
       <c r="K59">
-        <v>0.80720307734689301</v>
+        <v>0.80763119310556197</v>
       </c>
       <c r="L59">
-        <v>0.91883744552358604</v>
+        <v>0.91994144447160098</v>
       </c>
       <c r="M59">
-        <v>0.94910607634701505</v>
+        <v>0.950957311184492</v>
       </c>
       <c r="N59">
-        <v>0.63113950222561899</v>
+        <v>0.63224611319720003</v>
       </c>
       <c r="O59">
-        <v>0.70121279558900396</v>
+        <v>0.70303585324476303</v>
       </c>
       <c r="P59">
-        <v>0.77405482717162899</v>
+        <v>0.77662484952177502</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>35247</v>
       </c>
       <c r="B60">
-        <v>0.66236542715408797</v>
+        <v>0.66501840362602904</v>
       </c>
       <c r="C60">
-        <v>0.73258777794048302</v>
+        <v>0.73649783842913197</v>
       </c>
       <c r="D60">
-        <v>0.80036146673475494</v>
+        <v>0.80531817963019903</v>
       </c>
       <c r="E60">
-        <v>0.70341563670232798</v>
+        <v>0.70125786600892803</v>
       </c>
       <c r="F60">
-        <v>0.77946577116845805</v>
+        <v>0.77958388778423904</v>
       </c>
       <c r="G60">
-        <v>0.84228435992627004</v>
+        <v>0.84307976257642503</v>
       </c>
       <c r="H60">
-        <v>0.64984006326093902</v>
+        <v>0.65758918348991002</v>
       </c>
       <c r="I60">
-        <v>0.70665786808542597</v>
+        <v>0.71663210603655503</v>
       </c>
       <c r="J60">
-        <v>0.78164586744203601</v>
+        <v>0.79443180577203698</v>
       </c>
       <c r="K60">
-        <v>0.80349637500989901</v>
+        <v>0.80630115886813802</v>
       </c>
       <c r="L60">
-        <v>0.91447104326751105</v>
+        <v>0.91775338602092205</v>
       </c>
       <c r="M60">
-        <v>0.94705637765762796</v>
+        <v>0.95028995804451799</v>
       </c>
       <c r="N60">
-        <v>0.62955559043959997</v>
+        <v>0.63018845328846596</v>
       </c>
       <c r="O60">
-        <v>0.69959287489696298</v>
+        <v>0.70096790876345305</v>
       </c>
       <c r="P60">
-        <v>0.77254295872893097</v>
+        <v>0.77462521038920695</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>35339</v>
       </c>
       <c r="B61">
-        <v>0.67423726888759405</v>
+        <v>0.67672569703179497</v>
       </c>
       <c r="C61">
-        <v>0.74136808844732405</v>
+        <v>0.745406185415045</v>
       </c>
       <c r="D61">
-        <v>0.80487456790379597</v>
+        <v>0.80982260911232795</v>
       </c>
       <c r="E61">
-        <v>0.722470640181885</v>
+        <v>0.72097154361050297</v>
       </c>
       <c r="F61">
-        <v>0.794270252075015</v>
+        <v>0.79541477554715601</v>
       </c>
       <c r="G61">
-        <v>0.84984879038047201</v>
+        <v>0.85170166458222796</v>
       </c>
       <c r="H61">
-        <v>0.66103778029188998</v>
+        <v>0.66937021832937205</v>
       </c>
       <c r="I61">
-        <v>0.71645311047673499</v>
+        <v>0.726732368649884</v>
       </c>
       <c r="J61">
-        <v>0.78758676236497205</v>
+        <v>0.79997355629512601</v>
       </c>
       <c r="K61">
-        <v>0.80774616983718095</v>
+        <v>0.80914104791569397</v>
       </c>
       <c r="L61">
-        <v>0.91715776167563401</v>
+        <v>0.91939008215210505</v>
       </c>
       <c r="M61">
-        <v>0.94887917171709601</v>
+        <v>0.95123698854383498</v>
       </c>
       <c r="N61">
-        <v>0.63784212177208499</v>
+        <v>0.63815186166307103</v>
       </c>
       <c r="O61">
-        <v>0.70479206559353902</v>
+        <v>0.70610942997536297</v>
       </c>
       <c r="P61">
-        <v>0.77528648840283199</v>
+        <v>0.77727159085424502</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>35431</v>
       </c>
       <c r="B62">
-        <v>0.67601995134459603</v>
+        <v>0.67832991126539699</v>
       </c>
       <c r="C62">
-        <v>0.74323958804622003</v>
+        <v>0.74662597534767305</v>
       </c>
       <c r="D62">
-        <v>0.80685184974426605</v>
+        <v>0.81106391458355998</v>
       </c>
       <c r="E62">
-        <v>0.72622560409961001</v>
+        <v>0.72476049797308895</v>
       </c>
       <c r="F62">
-        <v>0.79617564559995602</v>
+        <v>0.79646368744516105</v>
       </c>
       <c r="G62">
-        <v>0.85058476581962705</v>
+        <v>0.85184766476706497</v>
       </c>
       <c r="H62">
-        <v>0.66493291615120398</v>
+        <v>0.67264501261326504</v>
       </c>
       <c r="I62">
-        <v>0.72144128583050904</v>
+        <v>0.730353867325094</v>
       </c>
       <c r="J62">
-        <v>0.79363156499799103</v>
+        <v>0.804293220002255</v>
       </c>
       <c r="K62">
-        <v>0.810589098828289</v>
+        <v>0.81204657205304798</v>
       </c>
       <c r="L62">
-        <v>0.91970191450632699</v>
+        <v>0.92095526823029605</v>
       </c>
       <c r="M62">
-        <v>0.95165777664469897</v>
+        <v>0.95247460580589705</v>
       </c>
       <c r="N62">
-        <v>0.63879761438083404</v>
+        <v>0.63975686472510096</v>
       </c>
       <c r="O62">
-        <v>0.70599854351737201</v>
+        <v>0.707853300440765</v>
       </c>
       <c r="P62">
-        <v>0.77700761543129804</v>
+        <v>0.77911188227206896</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>35521</v>
       </c>
       <c r="B63">
-        <v>0.68745541213186701</v>
+        <v>0.68895160630640495</v>
       </c>
       <c r="C63">
-        <v>0.75190838273254501</v>
+        <v>0.75435958519447099</v>
       </c>
       <c r="D63">
-        <v>0.81201975247651903</v>
+        <v>0.81554109571974398</v>
       </c>
       <c r="E63">
-        <v>0.72249728598820595</v>
+        <v>0.72098675066232398</v>
       </c>
       <c r="F63">
-        <v>0.793686619942641</v>
+        <v>0.79308440086452803</v>
       </c>
       <c r="G63">
-        <v>0.84973081781623505</v>
+        <v>0.85020221198769197</v>
       </c>
       <c r="H63">
-        <v>0.678566007066569</v>
+        <v>0.684353974479049</v>
       </c>
       <c r="I63">
-        <v>0.733656556008632</v>
+        <v>0.74027805120368495</v>
       </c>
       <c r="J63">
-        <v>0.80346680325435804</v>
+        <v>0.81184816320006903</v>
       </c>
       <c r="K63">
-        <v>0.812927186805533</v>
+        <v>0.81430769813661597</v>
       </c>
       <c r="L63">
-        <v>0.92612453513986404</v>
+        <v>0.92719366084914101</v>
       </c>
       <c r="M63">
-        <v>0.95810804844472097</v>
+        <v>0.95870645034482205</v>
       </c>
       <c r="N63">
-        <v>0.66477352702998205</v>
+        <v>0.66600322097615705</v>
       </c>
       <c r="O63">
-        <v>0.72292439241958595</v>
+        <v>0.72552740204869204</v>
       </c>
       <c r="P63">
-        <v>0.784767704563895</v>
+        <v>0.78806948569160695</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>35612</v>
       </c>
       <c r="B64">
-        <v>0.69372024272038701</v>
+        <v>0.69467827267219795</v>
       </c>
       <c r="C64">
-        <v>0.75712495521533296</v>
+        <v>0.75902571015581899</v>
       </c>
       <c r="D64">
-        <v>0.81638528275336597</v>
+        <v>0.81932838576134903</v>
       </c>
       <c r="E64">
-        <v>0.72835453201497102</v>
+        <v>0.725981284267191</v>
       </c>
       <c r="F64">
-        <v>0.79458352499024498</v>
+        <v>0.79342884620277498</v>
       </c>
       <c r="G64">
-        <v>0.84889218885514905</v>
+        <v>0.84913568236190395</v>
       </c>
       <c r="H64">
-        <v>0.69234047889234795</v>
+        <v>0.69588571180950898</v>
       </c>
       <c r="I64">
-        <v>0.74627187398226602</v>
+        <v>0.75076115269312504</v>
       </c>
       <c r="J64">
-        <v>0.81552969566656297</v>
+        <v>0.82176523601715301</v>
       </c>
       <c r="K64">
-        <v>0.79889059246952798</v>
+        <v>0.80073230387498995</v>
       </c>
       <c r="L64">
-        <v>0.91134531194050805</v>
+        <v>0.91303612463230999</v>
       </c>
       <c r="M64">
-        <v>0.94735014501734105</v>
+        <v>0.94879846506754395</v>
       </c>
       <c r="N64">
-        <v>0.65653707372298198</v>
+        <v>0.65885075334103205</v>
       </c>
       <c r="O64">
-        <v>0.71963959680521505</v>
+        <v>0.72287138517155602</v>
       </c>
       <c r="P64">
-        <v>0.78417712936815898</v>
+        <v>0.78763318586751396</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>35704</v>
       </c>
       <c r="B65">
-        <v>0.68645825531139903</v>
+        <v>0.68688635793409103</v>
       </c>
       <c r="C65">
-        <v>0.75208763753702002</v>
+        <v>0.75335358448306899</v>
       </c>
       <c r="D65">
-        <v>0.81514427152812696</v>
+        <v>0.81769077062467499</v>
       </c>
       <c r="E65">
-        <v>0.70298676288064099</v>
+        <v>0.69845082521736102</v>
       </c>
       <c r="F65">
-        <v>0.775043221482421</v>
+        <v>0.7722555490959</v>
       </c>
       <c r="G65">
-        <v>0.83724703427231195</v>
+        <v>0.83674899978884698</v>
       </c>
       <c r="H65">
-        <v>0.69034103532524504</v>
+        <v>0.69266513126293705</v>
       </c>
       <c r="I65">
-        <v>0.745939016914414</v>
+        <v>0.74874960720040895</v>
       </c>
       <c r="J65">
-        <v>0.82108834579282797</v>
+        <v>0.82609984289277005</v>
       </c>
       <c r="K65">
-        <v>0.80322998598574302</v>
+        <v>0.80673631502420196</v>
       </c>
       <c r="L65">
-        <v>0.91242171484186896</v>
+        <v>0.91537329854389404</v>
       </c>
       <c r="M65">
-        <v>0.94545860461342801</v>
+        <v>0.94756384335609101</v>
       </c>
       <c r="N65">
-        <v>0.65158151748534199</v>
+        <v>0.65418147727018605</v>
       </c>
       <c r="O65">
-        <v>0.71730268863920599</v>
+        <v>0.72060109246040005</v>
       </c>
       <c r="P65">
-        <v>0.78319232967235597</v>
+        <v>0.78649885902294203</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>35796</v>
       </c>
       <c r="B66">
-        <v>0.688300875795119</v>
+        <v>0.68844729165015195</v>
       </c>
       <c r="C66">
-        <v>0.75372403760979401</v>
+        <v>0.75457938731645502</v>
       </c>
       <c r="D66">
-        <v>0.81476492327172001</v>
+        <v>0.81669849197767797</v>
       </c>
       <c r="E66">
-        <v>0.70105662309810102</v>
+        <v>0.69715499118783197</v>
       </c>
       <c r="F66">
-        <v>0.77545976651823401</v>
+        <v>0.77243961884405399</v>
       </c>
       <c r="G66">
-        <v>0.83729360607250802</v>
+        <v>0.83614300044015299</v>
       </c>
       <c r="H66">
-        <v>0.69546717924677104</v>
+        <v>0.69566963703302298</v>
       </c>
       <c r="I66">
-        <v>0.75156864564506098</v>
+        <v>0.75244248898441501</v>
       </c>
       <c r="J66">
-        <v>0.82256785461758997</v>
+        <v>0.82546663979567203</v>
       </c>
       <c r="K66">
-        <v>0.812592788169057</v>
+        <v>0.815887857773126</v>
       </c>
       <c r="L66">
-        <v>0.92013778863560902</v>
+        <v>0.92317328866059101</v>
       </c>
       <c r="M66">
-        <v>0.94777130601460202</v>
+        <v>0.95024508944928698</v>
       </c>
       <c r="N66">
-        <v>0.64532958139297603</v>
+        <v>0.64861893977117202</v>
       </c>
       <c r="O66">
-        <v>0.71045489164952602</v>
+        <v>0.71448956955082299</v>
       </c>
       <c r="P66">
-        <v>0.77859415537574395</v>
+        <v>0.782330969527821</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>35886</v>
       </c>
       <c r="B67">
-        <v>0.68858656992796796</v>
+        <v>0.689010594917701</v>
       </c>
       <c r="C67">
-        <v>0.75411815348840305</v>
+        <v>0.755091737371822</v>
       </c>
       <c r="D67">
-        <v>0.81559537100088597</v>
+        <v>0.81751159282892705</v>
       </c>
       <c r="E67">
-        <v>0.69890135157892797</v>
+        <v>0.69655047629497502</v>
       </c>
       <c r="F67">
-        <v>0.77357526330919801</v>
+        <v>0.77206857568166398</v>
       </c>
       <c r="G67">
-        <v>0.83628347267111403</v>
+        <v>0.83633264607567404</v>
       </c>
       <c r="H67">
-        <v>0.69351946791654895</v>
+        <v>0.69317498509508602</v>
       </c>
       <c r="I67">
-        <v>0.75054858960884496</v>
+        <v>0.750790155328105</v>
       </c>
       <c r="J67">
-        <v>0.82371663349086</v>
+        <v>0.82622399546078895</v>
       </c>
       <c r="K67">
-        <v>0.81411784831105705</v>
+        <v>0.816160033177741</v>
       </c>
       <c r="L67">
-        <v>0.92134819833737502</v>
+        <v>0.92361805057907898</v>
       </c>
       <c r="M67">
-        <v>0.947244350383739</v>
+        <v>0.95006651271630904</v>
       </c>
       <c r="N67">
-        <v>0.63652347034123102</v>
+        <v>0.64179765134911204</v>
       </c>
       <c r="O67">
-        <v>0.70551721488660801</v>
+        <v>0.71060564047543595</v>
       </c>
       <c r="P67">
-        <v>0.77706003979982496</v>
+        <v>0.78079290444322302</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>35977</v>
       </c>
       <c r="B68">
-        <v>0.69093932151869397</v>
+        <v>0.69097933779114595</v>
       </c>
       <c r="C68">
-        <v>0.75638127755984796</v>
+        <v>0.75707713180969605</v>
       </c>
       <c r="D68">
-        <v>0.81706556504495298</v>
+        <v>0.81877484197455497</v>
       </c>
       <c r="E68">
-        <v>0.70446504975904201</v>
+        <v>0.70329971074345898</v>
       </c>
       <c r="F68">
-        <v>0.780129990631513</v>
+        <v>0.779657528581437</v>
       </c>
       <c r="G68">
-        <v>0.84125558329453898</v>
+        <v>0.841953952370043</v>
       </c>
       <c r="H68">
-        <v>0.689031411312651</v>
+        <v>0.68949417138739799</v>
       </c>
       <c r="I68">
-        <v>0.74715229027569796</v>
+        <v>0.74840361713424797</v>
       </c>
       <c r="J68">
-        <v>0.82094910059278203</v>
+        <v>0.82409032677747696</v>
       </c>
       <c r="K68">
-        <v>0.80125700944460598</v>
+        <v>0.80339401778472097</v>
       </c>
       <c r="L68">
-        <v>0.91045156258028503</v>
+        <v>0.91305018324658704</v>
       </c>
       <c r="M68">
-        <v>0.94159989081441497</v>
+        <v>0.94447829156976604</v>
       </c>
       <c r="N68">
-        <v>0.631394758643676</v>
+        <v>0.63551814357176895</v>
       </c>
       <c r="O68">
-        <v>0.701793757624397</v>
+        <v>0.70610449700854505</v>
       </c>
       <c r="P68">
-        <v>0.77485948936616</v>
+        <v>0.7783114430875</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>36069</v>
       </c>
       <c r="B69">
-        <v>0.70020461265792799</v>
+        <v>0.69953760079871197</v>
       </c>
       <c r="C69">
-        <v>0.761972207151143</v>
+        <v>0.76239799754290305</v>
       </c>
       <c r="D69">
-        <v>0.81910870015468795</v>
+        <v>0.82060654903357</v>
       </c>
       <c r="E69">
-        <v>0.73150986001538598</v>
+        <v>0.72948507466076196</v>
       </c>
       <c r="F69">
-        <v>0.796076497783757</v>
+        <v>0.79579456296387996</v>
       </c>
       <c r="G69">
-        <v>0.848539180108413</v>
+        <v>0.84983209188670294</v>
       </c>
       <c r="H69">
-        <v>0.693962074793113</v>
+        <v>0.69468161303968701</v>
       </c>
       <c r="I69">
-        <v>0.74925453337653602</v>
+        <v>0.75089876348906504</v>
       </c>
       <c r="J69">
-        <v>0.81902281399704702</v>
+        <v>0.822394220772384</v>
       </c>
       <c r="K69">
-        <v>0.80365174326486999</v>
+        <v>0.80553810796012504</v>
       </c>
       <c r="L69">
-        <v>0.91073989906347497</v>
+        <v>0.91319549722062499</v>
       </c>
       <c r="M69">
-        <v>0.94223191270253204</v>
+        <v>0.945235101800872</v>
       </c>
       <c r="N69">
-        <v>0.63469632081705996</v>
+        <v>0.63744355302174405</v>
       </c>
       <c r="O69">
-        <v>0.70306322476690597</v>
+        <v>0.706714317342793</v>
       </c>
       <c r="P69">
-        <v>0.77462942907065502</v>
+        <v>0.77803871343017506</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>36161</v>
       </c>
       <c r="B70">
-        <v>0.70100259167328605</v>
+        <v>0.70114381965309003</v>
       </c>
       <c r="C70">
-        <v>0.76327378454938999</v>
+        <v>0.76447884558831303</v>
       </c>
       <c r="D70">
-        <v>0.82107699033675297</v>
+        <v>0.82315338436150598</v>
       </c>
       <c r="E70">
-        <v>0.73208479685049499</v>
+        <v>0.73262253615456596</v>
       </c>
       <c r="F70">
-        <v>0.79570216835872098</v>
+        <v>0.79783863976578295</v>
       </c>
       <c r="G70">
-        <v>0.84841797227466298</v>
+        <v>0.85114047285577799</v>
       </c>
       <c r="H70">
-        <v>0.69678610697881405</v>
+        <v>0.698716798842969</v>
       </c>
       <c r="I70">
-        <v>0.75176308546850401</v>
+        <v>0.75420131670930302</v>
       </c>
       <c r="J70">
-        <v>0.82281975687125497</v>
+        <v>0.82639077800896799</v>
       </c>
       <c r="K70">
-        <v>0.80203797010729005</v>
+        <v>0.80251217113513995</v>
       </c>
       <c r="L70">
-        <v>0.90978284089205397</v>
+        <v>0.91128282703268804</v>
       </c>
       <c r="M70">
-        <v>0.94247279617737201</v>
+        <v>0.94495715400259905</v>
       </c>
       <c r="N70">
-        <v>0.64402947838306401</v>
+        <v>0.64700348595178803</v>
       </c>
       <c r="O70">
-        <v>0.71129108466227697</v>
+        <v>0.715082802030925</v>
       </c>
       <c r="P70">
-        <v>0.78042353796150898</v>
+        <v>0.78389614240763905</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>36251</v>
       </c>
       <c r="B71">
-        <v>0.69681303619517099</v>
+        <v>0.69665217230217902</v>
       </c>
       <c r="C71">
-        <v>0.760968410251184</v>
+        <v>0.76211257575994995</v>
       </c>
       <c r="D71">
-        <v>0.81991997011829498</v>
+        <v>0.821714195736859</v>
       </c>
       <c r="E71">
-        <v>0.71833917063254005</v>
+        <v>0.71912916183187403</v>
       </c>
       <c r="F71">
-        <v>0.78850822823340905</v>
+        <v>0.79123615239571199</v>
       </c>
       <c r="G71">
-        <v>0.84693298940551998</v>
+        <v>0.84977279981978904</v>
       </c>
       <c r="H71">
-        <v>0.69903463645213204</v>
+        <v>0.70069179366143597</v>
       </c>
       <c r="I71">
-        <v>0.75458344342141903</v>
+        <v>0.75706863591646301</v>
       </c>
       <c r="J71">
-        <v>0.82257195912033998</v>
+        <v>0.82576970064266697</v>
       </c>
       <c r="K71">
-        <v>0.79546743601660796</v>
+        <v>0.79653181165953502</v>
       </c>
       <c r="L71">
-        <v>0.90533476106086397</v>
+        <v>0.90720856346577405</v>
       </c>
       <c r="M71">
-        <v>0.942102715075949</v>
+        <v>0.94435300842959502</v>
       </c>
       <c r="N71">
-        <v>0.65156040493746703</v>
+        <v>0.65345846256670703</v>
       </c>
       <c r="O71">
-        <v>0.71588300679931105</v>
+        <v>0.71898263316526301</v>
       </c>
       <c r="P71">
-        <v>0.78301697916521196</v>
+        <v>0.78597009660214201</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>36342</v>
       </c>
       <c r="B72">
-        <v>0.69580235572083304</v>
+        <v>0.69620330144975795</v>
       </c>
       <c r="C72">
-        <v>0.76072447049692304</v>
+        <v>0.76204002747355704</v>
       </c>
       <c r="D72">
-        <v>0.82041622095372901</v>
+        <v>0.82202242977928897</v>
       </c>
       <c r="E72">
-        <v>0.71359020913851701</v>
+        <v>0.71649656603428202</v>
       </c>
       <c r="F72">
-        <v>0.78424693610069796</v>
+        <v>0.78830950759937901</v>
       </c>
       <c r="G72">
-        <v>0.84414140185935505</v>
+        <v>0.84762626150055997</v>
       </c>
       <c r="H72">
-        <v>0.70084860265664695</v>
+        <v>0.70354251782624599</v>
       </c>
       <c r="I72">
-        <v>0.75646945361349105</v>
+        <v>0.75963653349423998</v>
       </c>
       <c r="J72">
-        <v>0.823465945407166</v>
+        <v>0.82682291951243203</v>
       </c>
       <c r="K72">
-        <v>0.78696261362970499</v>
+        <v>0.78669195930700297</v>
       </c>
       <c r="L72">
-        <v>0.90095294774003398</v>
+        <v>0.90137209533837404</v>
       </c>
       <c r="M72">
-        <v>0.94186568516582103</v>
+        <v>0.94299309155350697</v>
       </c>
       <c r="N72">
-        <v>0.64341273497150397</v>
+        <v>0.64475732003388897</v>
       </c>
       <c r="O72">
-        <v>0.71055833571415405</v>
+        <v>0.71298843894067399</v>
       </c>
       <c r="P72">
-        <v>0.78186665568339497</v>
+        <v>0.78412175068596501</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>36434</v>
       </c>
       <c r="B73">
-        <v>0.70209326293125995</v>
+        <v>0.70298834274628896</v>
       </c>
       <c r="C73">
-        <v>0.76603267999995805</v>
+        <v>0.76774186651872001</v>
       </c>
       <c r="D73">
-        <v>0.82408066219363596</v>
+        <v>0.82574374471683398</v>
       </c>
       <c r="E73">
-        <v>0.70976166578650501</v>
+        <v>0.71207618127974803</v>
       </c>
       <c r="F73">
-        <v>0.78225688856598397</v>
+        <v>0.78528372343530894</v>
       </c>
       <c r="G73">
-        <v>0.84322534701063101</v>
+        <v>0.84583179230824301</v>
       </c>
       <c r="H73">
-        <v>0.70241991244814705</v>
+        <v>0.70567520585460097</v>
       </c>
       <c r="I73">
-        <v>0.75860963183805297</v>
+        <v>0.76238031104994197</v>
       </c>
       <c r="J73">
-        <v>0.82578765831961298</v>
+        <v>0.82955111137248305</v>
       </c>
       <c r="K73">
-        <v>0.78754443242474004</v>
+        <v>0.78617343759371905</v>
       </c>
       <c r="L73">
-        <v>0.89977928844494903</v>
+        <v>0.89905287670173195</v>
       </c>
       <c r="M73">
-        <v>0.93745317795905203</v>
+        <v>0.93810506022828899</v>
       </c>
       <c r="N73">
-        <v>0.64892230076419899</v>
+        <v>0.65316794626992902</v>
       </c>
       <c r="O73">
-        <v>0.71517892090304502</v>
+        <v>0.719890093795021</v>
       </c>
       <c r="P73">
-        <v>0.78568135673610595</v>
+        <v>0.78894403156914805</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>36526</v>
       </c>
       <c r="B74">
-        <v>0.71235144639874504</v>
+        <v>0.71410536740286701</v>
       </c>
       <c r="C74">
-        <v>0.77245881408801498</v>
+        <v>0.77471628883301502</v>
       </c>
       <c r="D74">
-        <v>0.82696510452178995</v>
+        <v>0.82901334757577405</v>
       </c>
       <c r="E74">
-        <v>0.69719528211065895</v>
+        <v>0.69776341727385105</v>
       </c>
       <c r="F74">
-        <v>0.77257617077185403</v>
+        <v>0.772810807752497</v>
       </c>
       <c r="G74">
-        <v>0.83753270843287897</v>
+        <v>0.83786524492525805</v>
       </c>
       <c r="H74">
-        <v>0.702388560538038</v>
+        <v>0.705555896614664</v>
       </c>
       <c r="I74">
-        <v>0.758325271266023</v>
+        <v>0.76169759447308105</v>
       </c>
       <c r="J74">
-        <v>0.82492078300915395</v>
+        <v>0.82850914703512601</v>
       </c>
       <c r="K74">
-        <v>0.79274485614354795</v>
+        <v>0.79178563440156802</v>
       </c>
       <c r="L74">
-        <v>0.90086430637852399</v>
+        <v>0.89972020812351705</v>
       </c>
       <c r="M74">
-        <v>0.93483513579211797</v>
+        <v>0.93525116190164104</v>
       </c>
       <c r="N74">
-        <v>0.66531029367936201</v>
+        <v>0.67112511280292797</v>
       </c>
       <c r="O74">
-        <v>0.72661205478595703</v>
+        <v>0.73324848584564295</v>
       </c>
       <c r="P74">
-        <v>0.79133079549304797</v>
+        <v>0.79621670772459696</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>36617</v>
       </c>
       <c r="B75">
-        <v>0.70627710686581202</v>
+        <v>0.70816765127146297</v>
       </c>
       <c r="C75">
-        <v>0.76827465963506802</v>
+        <v>0.77070187826147896</v>
       </c>
       <c r="D75">
-        <v>0.82467732421839701</v>
+        <v>0.827263288207428</v>
       </c>
       <c r="E75">
-        <v>0.69270295400654502</v>
+        <v>0.691822466662673</v>
       </c>
       <c r="F75">
-        <v>0.76798959877220796</v>
+        <v>0.76753447686494103</v>
       </c>
       <c r="G75">
-        <v>0.83480044558995403</v>
+        <v>0.83469304724007198</v>
       </c>
       <c r="H75">
-        <v>0.70142985326616603</v>
+        <v>0.703769966416951</v>
       </c>
       <c r="I75">
-        <v>0.75666619668239099</v>
+        <v>0.75933932390663905</v>
       </c>
       <c r="J75">
-        <v>0.824280031532446</v>
+        <v>0.82801759896550597</v>
       </c>
       <c r="K75">
-        <v>0.78865377599289299</v>
+        <v>0.78775146076361802</v>
       </c>
       <c r="L75">
-        <v>0.89518170236758099</v>
+        <v>0.894059116813543</v>
       </c>
       <c r="M75">
-        <v>0.92892586585058401</v>
+        <v>0.92857170248741805</v>
       </c>
       <c r="N75">
-        <v>0.68252602925001005</v>
+        <v>0.69052379560561805</v>
       </c>
       <c r="O75">
-        <v>0.74131390841705203</v>
+        <v>0.75017150416197298</v>
       </c>
       <c r="P75">
-        <v>0.79977631149424999</v>
+        <v>0.80693034056034196</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>36708</v>
       </c>
       <c r="B76">
-        <v>0.70828120164590602</v>
+        <v>0.70868639923585697</v>
       </c>
       <c r="C76">
-        <v>0.76979573240120802</v>
+        <v>0.77107050377494801</v>
       </c>
       <c r="D76">
-        <v>0.825689639282287</v>
+        <v>0.82751874730754904</v>
       </c>
       <c r="E76">
-        <v>0.69502150690627895</v>
+        <v>0.694391226991253</v>
       </c>
       <c r="F76">
-        <v>0.76933118723136695</v>
+        <v>0.769122303555964</v>
       </c>
       <c r="G76">
-        <v>0.83532319040712699</v>
+        <v>0.83529460572532199</v>
       </c>
       <c r="H76">
-        <v>0.70283213980597603</v>
+        <v>0.70507810804196103</v>
       </c>
       <c r="I76">
-        <v>0.75787982788744801</v>
+        <v>0.76032279044650397</v>
       </c>
       <c r="J76">
-        <v>0.82572943302810797</v>
+        <v>0.82918359772226902</v>
       </c>
       <c r="K76">
-        <v>0.79066135238044299</v>
+        <v>0.78805208803711202</v>
       </c>
       <c r="L76">
-        <v>0.89751346128634202</v>
+        <v>0.89539219623108401</v>
       </c>
       <c r="M76">
-        <v>0.93145141881345594</v>
+        <v>0.93051296803002104</v>
       </c>
       <c r="N76">
-        <v>0.68876914346347595</v>
+        <v>0.69482547231122005</v>
       </c>
       <c r="O76">
-        <v>0.74694869397416197</v>
+        <v>0.75394813625971302</v>
       </c>
       <c r="P76">
-        <v>0.80354784359645004</v>
+        <v>0.80912447777628405</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>36800</v>
       </c>
       <c r="B77">
-        <v>0.71305853758942095</v>
+        <v>0.713975126270326</v>
       </c>
       <c r="C77">
-        <v>0.77417417587473103</v>
+        <v>0.77568829618161605</v>
       </c>
       <c r="D77">
-        <v>0.82856370268905599</v>
+        <v>0.83024588130546095</v>
       </c>
       <c r="E77">
-        <v>0.69527678686366101</v>
+        <v>0.69431686584169305</v>
       </c>
       <c r="F77">
-        <v>0.769640002106179</v>
+        <v>0.76922697949811902</v>
       </c>
       <c r="G77">
-        <v>0.83544724012286697</v>
+        <v>0.83541706107885005</v>
       </c>
       <c r="H77">
-        <v>0.71052224230952898</v>
+        <v>0.71100091699193402</v>
       </c>
       <c r="I77">
-        <v>0.76461964296057905</v>
+        <v>0.76520097005534804</v>
       </c>
       <c r="J77">
-        <v>0.82963844948307397</v>
+        <v>0.83145574587489302</v>
       </c>
       <c r="K77">
-        <v>0.79665765607497796</v>
+        <v>0.79437775253941001</v>
       </c>
       <c r="L77">
-        <v>0.90482974848671405</v>
+        <v>0.90222613041067901</v>
       </c>
       <c r="M77">
-        <v>0.93520055256734902</v>
+        <v>0.93361919308580599</v>
       </c>
       <c r="N77">
-        <v>0.70087201992731296</v>
+        <v>0.70692057238560002</v>
       </c>
       <c r="O77">
-        <v>0.75661580867599998</v>
+        <v>0.76373108992758099</v>
       </c>
       <c r="P77">
-        <v>0.81032751187250396</v>
+        <v>0.81560201752816297</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>36892</v>
       </c>
       <c r="B78">
-        <v>0.72663677221380296</v>
+        <v>0.72795827867993401</v>
       </c>
       <c r="C78">
-        <v>0.78465228522332398</v>
+        <v>0.78657431228929597</v>
       </c>
       <c r="D78">
-        <v>0.83468584733483198</v>
+        <v>0.83655112141173604</v>
       </c>
       <c r="E78">
-        <v>0.72475387011165704</v>
+        <v>0.72512753795795903</v>
       </c>
       <c r="F78">
-        <v>0.79142279210088096</v>
+        <v>0.79202412896040297</v>
       </c>
       <c r="G78">
-        <v>0.84692466875832795</v>
+        <v>0.84747787693010801</v>
       </c>
       <c r="H78">
-        <v>0.71449910286091001</v>
+        <v>0.71529323339536099</v>
       </c>
       <c r="I78">
-        <v>0.76667615438319503</v>
+        <v>0.76782397391158697</v>
       </c>
       <c r="J78">
-        <v>0.82927969785458999</v>
+        <v>0.83130897987677999</v>
       </c>
       <c r="K78">
-        <v>0.80475881918452996</v>
+        <v>0.80257541104341301</v>
       </c>
       <c r="L78">
-        <v>0.91221079690118501</v>
+        <v>0.90962523376654703</v>
       </c>
       <c r="M78">
-        <v>0.93789555802020896</v>
+        <v>0.93651578584349104</v>
       </c>
       <c r="N78">
-        <v>0.728859625732306</v>
+        <v>0.733955264297659</v>
       </c>
       <c r="O78">
-        <v>0.77826839592040897</v>
+        <v>0.78436300814562798</v>
       </c>
       <c r="P78">
-        <v>0.82357984397124195</v>
+        <v>0.82813434522280505</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>36982</v>
       </c>
       <c r="B79">
-        <v>0.73021960809583197</v>
+        <v>0.73144362448842504</v>
       </c>
       <c r="C79">
-        <v>0.78867084919465202</v>
+        <v>0.790186870773261</v>
       </c>
       <c r="D79">
-        <v>0.837516621805804</v>
+        <v>0.83932000320276701</v>
       </c>
       <c r="E79">
-        <v>0.70691533401394901</v>
+        <v>0.70651318044260802</v>
       </c>
       <c r="F79">
-        <v>0.78161199881486798</v>
+        <v>0.78104444248544502</v>
       </c>
       <c r="G79">
-        <v>0.84265924668315995</v>
+        <v>0.84236897850905201</v>
       </c>
       <c r="H79">
-        <v>0.71998806312307495</v>
+        <v>0.72041583905747197</v>
       </c>
       <c r="I79">
-        <v>0.771646424364275</v>
+        <v>0.77268422885903298</v>
       </c>
       <c r="J79">
-        <v>0.833240393287772</v>
+        <v>0.83559061329586004</v>
       </c>
       <c r="K79">
-        <v>0.81053343648861897</v>
+        <v>0.80799439733215195</v>
       </c>
       <c r="L79">
-        <v>0.91750385611780105</v>
+        <v>0.91442394871075094</v>
       </c>
       <c r="M79">
-        <v>0.94019885314944496</v>
+        <v>0.93844082482603797</v>
       </c>
       <c r="N79">
-        <v>0.75573835282074298</v>
+        <v>0.76010602026909901</v>
       </c>
       <c r="O79">
-        <v>0.798713145553959</v>
+        <v>0.80388949159851297</v>
       </c>
       <c r="P79">
-        <v>0.83521154088252803</v>
+        <v>0.83932696441754695</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>37073</v>
       </c>
       <c r="B80">
-        <v>0.73550081196226802</v>
+        <v>0.73647278207983202</v>
       </c>
       <c r="C80">
-        <v>0.79594633575461304</v>
+        <v>0.79741306028044001</v>
       </c>
       <c r="D80">
-        <v>0.84344046091186298</v>
+        <v>0.84503588527223905</v>
       </c>
       <c r="E80">
-        <v>0.72130435581045804</v>
+        <v>0.71871937523109297</v>
       </c>
       <c r="F80">
-        <v>0.79687164190595094</v>
+        <v>0.79484490330560897</v>
       </c>
       <c r="G80">
-        <v>0.852087147158476</v>
+        <v>0.85101676753342403</v>
       </c>
       <c r="H80">
-        <v>0.72171056649055398</v>
+        <v>0.72338986248943404</v>
       </c>
       <c r="I80">
-        <v>0.77538419713298601</v>
+        <v>0.77748317155907798</v>
       </c>
       <c r="J80">
-        <v>0.83770414885685995</v>
+        <v>0.84005769789681795</v>
       </c>
       <c r="K80">
-        <v>0.81476305965025997</v>
+        <v>0.81226230527466203</v>
       </c>
       <c r="L80">
-        <v>0.92860442407268995</v>
+        <v>0.92502451575372702</v>
       </c>
       <c r="M80">
-        <v>0.94838114162503095</v>
+        <v>0.94599492226839299</v>
       </c>
       <c r="N80">
-        <v>0.76395055917577104</v>
+        <v>0.76836498052580904</v>
       </c>
       <c r="O80">
-        <v>0.807861522702506</v>
+        <v>0.81302937645736095</v>
       </c>
       <c r="P80">
-        <v>0.84240006797830802</v>
+        <v>0.84641519926055098</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>37165</v>
       </c>
       <c r="B81">
-        <v>0.73571960658901603</v>
+        <v>0.73681659954762402</v>
       </c>
       <c r="C81">
-        <v>0.79529737023254499</v>
+        <v>0.79706363990257501</v>
       </c>
       <c r="D81">
-        <v>0.84306734850888398</v>
+        <v>0.84493513128531805</v>
       </c>
       <c r="E81">
-        <v>0.72760847575326204</v>
+        <v>0.726491966279593</v>
       </c>
       <c r="F81">
-        <v>0.80132391278801496</v>
+        <v>0.800582721836954</v>
       </c>
       <c r="G81">
-        <v>0.85519761058937205</v>
+        <v>0.85501303130940798</v>
       </c>
       <c r="H81">
-        <v>0.72294886649135603</v>
+        <v>0.72523372842826195</v>
       </c>
       <c r="I81">
-        <v>0.77606965694951102</v>
+        <v>0.77902949062011095</v>
       </c>
       <c r="J81">
-        <v>0.83801757020119305</v>
+        <v>0.84122231784085899</v>
       </c>
       <c r="K81">
-        <v>0.81210390179931202</v>
+        <v>0.80953882105364094</v>
       </c>
       <c r="L81">
-        <v>0.92010308707016297</v>
+        <v>0.91632221169524697</v>
       </c>
       <c r="M81">
-        <v>0.94466924838817601</v>
+        <v>0.94215342480716802</v>
       </c>
       <c r="N81">
-        <v>0.76904773374133895</v>
+        <v>0.77406096231474697</v>
       </c>
       <c r="O81">
-        <v>0.81081845424452204</v>
+        <v>0.81636663545649302</v>
       </c>
       <c r="P81">
-        <v>0.84354342933101001</v>
+        <v>0.84742683396019003</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>37257</v>
       </c>
       <c r="B82">
-        <v>0.72897374835593398</v>
+        <v>0.730628191902149</v>
       </c>
       <c r="C82">
-        <v>0.78977390285702997</v>
+        <v>0.79153114789080603</v>
       </c>
       <c r="D82">
-        <v>0.84005748888415599</v>
+        <v>0.84197941734488302</v>
       </c>
       <c r="E82">
-        <v>0.72439703018401502</v>
+        <v>0.725011656615418</v>
       </c>
       <c r="F82">
-        <v>0.80050084429859103</v>
+        <v>0.80021390884187904</v>
       </c>
       <c r="G82">
-        <v>0.85597125245571204</v>
+        <v>0.85597884198429197</v>
       </c>
       <c r="H82">
-        <v>0.71799608413106297</v>
+        <v>0.71956007485810303</v>
       </c>
       <c r="I82">
-        <v>0.77223675752429699</v>
+        <v>0.77406661090476503</v>
       </c>
       <c r="J82">
-        <v>0.83727307357029701</v>
+        <v>0.84000130612721002</v>
       </c>
       <c r="K82">
-        <v>0.82335387551082895</v>
+        <v>0.82039281606638004</v>
       </c>
       <c r="L82">
-        <v>0.92807171967829205</v>
+        <v>0.92421796993737604</v>
       </c>
       <c r="M82">
-        <v>0.94894345532402902</v>
+        <v>0.94651306079906095</v>
       </c>
       <c r="N82">
-        <v>0.75196917021635001</v>
+        <v>0.75676982219456601</v>
       </c>
       <c r="O82">
-        <v>0.79749808212280904</v>
+        <v>0.80241599670452801</v>
       </c>
       <c r="P82">
-        <v>0.83656900830322001</v>
+        <v>0.84000617226711904</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>37347</v>
       </c>
       <c r="B83">
-        <v>0.72529436724836904</v>
+        <v>0.72782411466365504</v>
       </c>
       <c r="C83">
-        <v>0.78553395295414497</v>
+        <v>0.78807264603936</v>
       </c>
       <c r="D83">
-        <v>0.83633590411937797</v>
+        <v>0.83894702385336095</v>
       </c>
       <c r="E83">
-        <v>0.70635109184070899</v>
+        <v>0.707534677294545</v>
       </c>
       <c r="F83">
-        <v>0.78869724828045895</v>
+        <v>0.788898337569784</v>
       </c>
       <c r="G83">
-        <v>0.85082039276784105</v>
+        <v>0.85114807746521803</v>
       </c>
       <c r="H83">
-        <v>0.70890406219178603</v>
+        <v>0.71153197830668902</v>
       </c>
       <c r="I83">
-        <v>0.76417772937667905</v>
+        <v>0.76731852222022401</v>
       </c>
       <c r="J83">
-        <v>0.83133747227604704</v>
+        <v>0.835113087508778</v>
       </c>
       <c r="K83">
-        <v>0.81166526655926996</v>
+        <v>0.80762244412060202</v>
       </c>
       <c r="L83">
-        <v>0.92116815444608302</v>
+        <v>0.91670639422633804</v>
       </c>
       <c r="M83">
-        <v>0.94682748349595203</v>
+        <v>0.94415331065942698</v>
       </c>
       <c r="N83">
-        <v>0.76736201029302498</v>
+        <v>0.77388144223524602</v>
       </c>
       <c r="O83">
-        <v>0.804172582032883</v>
+        <v>0.81089878231108703</v>
       </c>
       <c r="P83">
-        <v>0.83743766901975902</v>
+        <v>0.84263137265312105</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>37438</v>
       </c>
       <c r="B84">
-        <v>0.70685849429763903</v>
+        <v>0.70876806620528499</v>
       </c>
       <c r="C84">
-        <v>0.77101688896334597</v>
+        <v>0.77282956936691904</v>
       </c>
       <c r="D84">
-        <v>0.82829152284714402</v>
+        <v>0.830782982163497</v>
       </c>
       <c r="E84">
-        <v>0.689001283595847</v>
+        <v>0.68901718452385896</v>
       </c>
       <c r="F84">
-        <v>0.77159968283639602</v>
+        <v>0.77024983789858903</v>
       </c>
       <c r="G84">
-        <v>0.83873945723086896</v>
+        <v>0.838403454483865</v>
       </c>
       <c r="H84">
-        <v>0.69647739479813897</v>
+        <v>0.70070313693572595</v>
       </c>
       <c r="I84">
-        <v>0.75320099902528204</v>
+        <v>0.75758039512625597</v>
       </c>
       <c r="J84">
-        <v>0.82609636366028105</v>
+        <v>0.831982972749717</v>
       </c>
       <c r="K84">
-        <v>0.81495342905090895</v>
+        <v>0.81026078548026104</v>
       </c>
       <c r="L84">
-        <v>0.92674585817580801</v>
+        <v>0.92199221608959603</v>
       </c>
       <c r="M84">
-        <v>0.95010647783022495</v>
+        <v>0.94752621214896005</v>
       </c>
       <c r="N84">
-        <v>0.73555539179607499</v>
+        <v>0.74003990466574598</v>
       </c>
       <c r="O84">
-        <v>0.78331717865853001</v>
+        <v>0.78838650219598505</v>
       </c>
       <c r="P84">
-        <v>0.82714831086204699</v>
+        <v>0.83101066874519802</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>37530</v>
       </c>
       <c r="B85">
-        <v>0.70144965495665101</v>
+        <v>0.70264441450690296</v>
       </c>
       <c r="C85">
-        <v>0.76541455216148502</v>
+        <v>0.76699170739068301</v>
       </c>
       <c r="D85">
-        <v>0.82343267349397398</v>
+        <v>0.82558953722807205</v>
       </c>
       <c r="E85">
-        <v>0.68676664890717498</v>
+        <v>0.68605768744783202</v>
       </c>
       <c r="F85">
-        <v>0.76603915674048695</v>
+        <v>0.76517632772181599</v>
       </c>
       <c r="G85">
-        <v>0.83368357062512499</v>
+        <v>0.83366203107563297</v>
       </c>
       <c r="H85">
-        <v>0.68770910057550605</v>
+        <v>0.69167041390276995</v>
       </c>
       <c r="I85">
-        <v>0.74479676927651495</v>
+        <v>0.74908524804627796</v>
       </c>
       <c r="J85">
-        <v>0.81771425591159697</v>
+        <v>0.82294876988364196</v>
       </c>
       <c r="K85">
-        <v>0.81478906013672303</v>
+        <v>0.81167548001587497</v>
       </c>
       <c r="L85">
-        <v>0.925005440812531</v>
+        <v>0.92171191259218399</v>
       </c>
       <c r="M85">
-        <v>0.94840165889978001</v>
+        <v>0.94660705689034996</v>
       </c>
       <c r="N85">
-        <v>0.73434750759254397</v>
+        <v>0.73744480521571099</v>
       </c>
       <c r="O85">
-        <v>0.78261412756736004</v>
+        <v>0.78678799368281704</v>
       </c>
       <c r="P85">
-        <v>0.82714057161522703</v>
+        <v>0.830523489029938</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>37622</v>
       </c>
       <c r="B86">
-        <v>0.70169852278352396</v>
+        <v>0.70151565554306805</v>
       </c>
       <c r="C86">
-        <v>0.764365332532154</v>
+        <v>0.76497134786751497</v>
       </c>
       <c r="D86">
-        <v>0.82186435508385303</v>
+        <v>0.82352033597501295</v>
       </c>
       <c r="E86">
-        <v>0.69838739605646605</v>
+        <v>0.69739609358160204</v>
       </c>
       <c r="F86">
-        <v>0.77213256660978902</v>
+        <v>0.77145431895010397</v>
       </c>
       <c r="G86">
-        <v>0.83518723129400796</v>
+        <v>0.83540854527214004</v>
       </c>
       <c r="H86">
-        <v>0.681615854238111</v>
+        <v>0.68385498974825798</v>
       </c>
       <c r="I86">
-        <v>0.73931173382970805</v>
+        <v>0.74216729426009798</v>
       </c>
       <c r="J86">
-        <v>0.81353548414916499</v>
+        <v>0.81811393173673597</v>
       </c>
       <c r="K86">
-        <v>0.81099499890214199</v>
+        <v>0.80653232242130801</v>
       </c>
       <c r="L86">
-        <v>0.91822513247974302</v>
+        <v>0.91376757696600996</v>
       </c>
       <c r="M86">
-        <v>0.94320107399374498</v>
+        <v>0.94058235341022101</v>
       </c>
       <c r="N86">
-        <v>0.73439764095247095</v>
+        <v>0.73607840199680596</v>
       </c>
       <c r="O86">
-        <v>0.781915459421332</v>
+        <v>0.78503671654599105</v>
       </c>
       <c r="P86">
-        <v>0.82583675080784402</v>
+        <v>0.82856957696453903</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>37712</v>
       </c>
       <c r="B87">
-        <v>0.70929706299259099</v>
+        <v>0.70881298018378602</v>
       </c>
       <c r="C87">
-        <v>0.76964148754365602</v>
+        <v>0.77022381501451798</v>
       </c>
       <c r="D87">
-        <v>0.82439257386676801</v>
+        <v>0.82577554010175203</v>
       </c>
       <c r="E87">
-        <v>0.70511107204275403</v>
+        <v>0.704182278490874</v>
       </c>
       <c r="F87">
-        <v>0.77467180025642102</v>
+        <v>0.77512705508819701</v>
       </c>
       <c r="G87">
-        <v>0.83586919617355904</v>
+        <v>0.83693377199401098</v>
       </c>
       <c r="H87">
-        <v>0.68121229525408999</v>
+        <v>0.68224441196233399</v>
       </c>
       <c r="I87">
-        <v>0.73890198929275597</v>
+        <v>0.74076770272011105</v>
       </c>
       <c r="J87">
-        <v>0.812510326321778</v>
+        <v>0.81605596237679201</v>
       </c>
       <c r="K87">
-        <v>0.80212595800694597</v>
+        <v>0.79940725500611298</v>
       </c>
       <c r="L87">
-        <v>0.90801061210992695</v>
+        <v>0.904721293909447</v>
       </c>
       <c r="M87">
-        <v>0.93581221354775401</v>
+        <v>0.93378925714496097</v>
       </c>
       <c r="N87">
-        <v>0.75435375541816396</v>
+        <v>0.75579609048531804</v>
       </c>
       <c r="O87">
-        <v>0.797005196218595</v>
+        <v>0.80020616027079094</v>
       </c>
       <c r="P87">
-        <v>0.83379647390794198</v>
+        <v>0.83671262434800997</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>37803</v>
       </c>
       <c r="B88">
-        <v>0.69810083493916597</v>
+        <v>0.69831438823522796</v>
       </c>
       <c r="C88">
-        <v>0.76094336505123406</v>
+        <v>0.76199139740043598</v>
       </c>
       <c r="D88">
-        <v>0.81964623300555794</v>
+        <v>0.82128883071441505</v>
       </c>
       <c r="E88">
-        <v>0.70065230356686803</v>
+        <v>0.70073742051405297</v>
       </c>
       <c r="F88">
-        <v>0.77004155590801504</v>
+        <v>0.77154540060230703</v>
       </c>
       <c r="G88">
-        <v>0.83353652340513396</v>
+        <v>0.83527225307702802</v>
       </c>
       <c r="H88">
-        <v>0.66965893666935195</v>
+        <v>0.671887932736285</v>
       </c>
       <c r="I88">
-        <v>0.72881747122500795</v>
+        <v>0.73177361928515305</v>
       </c>
       <c r="J88">
-        <v>0.80463467253971799</v>
+        <v>0.80922267596814101</v>
       </c>
       <c r="K88">
-        <v>0.79496704110835104</v>
+        <v>0.79340302617341796</v>
       </c>
       <c r="L88">
-        <v>0.90121972582649001</v>
+        <v>0.89974270121421895</v>
       </c>
       <c r="M88">
-        <v>0.93205957638357095</v>
+        <v>0.93167862158453896</v>
       </c>
       <c r="N88">
-        <v>0.72532737768776401</v>
+        <v>0.72620568270497698</v>
       </c>
       <c r="O88">
-        <v>0.77635741132501901</v>
+        <v>0.778904171932148</v>
       </c>
       <c r="P88">
-        <v>0.82359993813059595</v>
+        <v>0.82637499349801802</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>37895</v>
       </c>
       <c r="B89">
-        <v>0.69377668609619303</v>
+        <v>0.69343576943374596</v>
       </c>
       <c r="C89">
-        <v>0.75687338910663005</v>
+        <v>0.75777367110880001</v>
       </c>
       <c r="D89">
-        <v>0.81690102100436202</v>
+        <v>0.81882874503387304</v>
       </c>
       <c r="E89">
-        <v>0.69030261510347901</v>
+        <v>0.68895473968006504</v>
       </c>
       <c r="F89">
-        <v>0.75924529410101704</v>
+        <v>0.76003576675163997</v>
       </c>
       <c r="G89">
-        <v>0.82525764745695895</v>
+        <v>0.826925662804883</v>
       </c>
       <c r="H89">
-        <v>0.66847269905055295</v>
+        <v>0.67049358052271002</v>
       </c>
       <c r="I89">
-        <v>0.727422980547485</v>
+        <v>0.73061592793990904</v>
       </c>
       <c r="J89">
-        <v>0.80455323931492995</v>
+        <v>0.809546969202661</v>
       </c>
       <c r="K89">
-        <v>0.79899003068519903</v>
+        <v>0.79792251291134697</v>
       </c>
       <c r="L89">
-        <v>0.90440949241608004</v>
+        <v>0.90370526567685205</v>
       </c>
       <c r="M89">
-        <v>0.933268323950323</v>
+        <v>0.93381069131727001</v>
       </c>
       <c r="N89">
-        <v>0.71745452400602405</v>
+        <v>0.71830999547995</v>
       </c>
       <c r="O89">
-        <v>0.77113097435004596</v>
+        <v>0.77365063019468505</v>
       </c>
       <c r="P89">
-        <v>0.82100574304750995</v>
+        <v>0.82402599932402498</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>37987</v>
       </c>
       <c r="B90">
-        <v>0.68939480590820801</v>
+        <v>0.68930530768318599</v>
       </c>
       <c r="C90">
-        <v>0.75362598162828098</v>
+        <v>0.75494824750629497</v>
       </c>
       <c r="D90">
-        <v>0.81466626482265503</v>
+        <v>0.81676900921824303</v>
       </c>
       <c r="E90">
-        <v>0.66605814740421398</v>
+        <v>0.66435114689737096</v>
       </c>
       <c r="F90">
-        <v>0.74150840556394504</v>
+        <v>0.74260201912341295</v>
       </c>
       <c r="G90">
-        <v>0.81549118941323595</v>
+        <v>0.81749434507802898</v>
       </c>
       <c r="H90">
-        <v>0.66607228799130302</v>
+        <v>0.66729740154614503</v>
       </c>
       <c r="I90">
-        <v>0.72443891056576903</v>
+        <v>0.72689030701984403</v>
       </c>
       <c r="J90">
-        <v>0.80046287729258203</v>
+        <v>0.80497755876741695</v>
       </c>
       <c r="K90">
-        <v>0.80816492550343799</v>
+        <v>0.80722584893913696</v>
       </c>
       <c r="L90">
-        <v>0.91063191261084298</v>
+        <v>0.910425349113132</v>
       </c>
       <c r="M90">
-        <v>0.93676264860722802</v>
+        <v>0.93772901065097303</v>
       </c>
       <c r="N90">
-        <v>0.70962736458614795</v>
+        <v>0.71198113352202697</v>
       </c>
       <c r="O90">
-        <v>0.76685364158235603</v>
+        <v>0.77066740438653702</v>
       </c>
       <c r="P90">
-        <v>0.82002306936998304</v>
+        <v>0.82344950942850803</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>38078</v>
       </c>
       <c r="B91">
-        <v>0.68698534992803295</v>
+        <v>0.68688003403770703</v>
       </c>
       <c r="C91">
-        <v>0.75268689527339405</v>
+        <v>0.753689971868852</v>
       </c>
       <c r="D91">
-        <v>0.81485148104599003</v>
+        <v>0.81618067299883501</v>
       </c>
       <c r="E91">
-        <v>0.65353524668846197</v>
+        <v>0.65195522278067697</v>
       </c>
       <c r="F91">
-        <v>0.73334642102553005</v>
+        <v>0.73420004573740705</v>
       </c>
       <c r="G91">
-        <v>0.81140229624323401</v>
+        <v>0.81301474313310396</v>
       </c>
       <c r="H91">
-        <v>0.65984676482801197</v>
+        <v>0.66083801243562101</v>
       </c>
       <c r="I91">
-        <v>0.720797295975664</v>
+        <v>0.72272280690744595</v>
       </c>
       <c r="J91">
-        <v>0.79928820990140503</v>
+        <v>0.80252779488939296</v>
       </c>
       <c r="K91">
-        <v>0.81160267776682105</v>
+        <v>0.810192467807477</v>
       </c>
       <c r="L91">
-        <v>0.914254241163038</v>
+        <v>0.913493365431997</v>
       </c>
       <c r="M91">
-        <v>0.94090459348524103</v>
+        <v>0.94172111265813496</v>
       </c>
       <c r="N91">
-        <v>0.711466732711868</v>
+        <v>0.71434975946448498</v>
       </c>
       <c r="O91">
-        <v>0.76957165087915302</v>
+        <v>0.77280852873654504</v>
       </c>
       <c r="P91">
-        <v>0.82252762686643599</v>
+        <v>0.82471684996050798</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>38169</v>
       </c>
       <c r="B92">
-        <v>0.67244831036938901</v>
+        <v>0.67267665404419996</v>
       </c>
       <c r="C92">
-        <v>0.74147961088902103</v>
+        <v>0.74235210906048898</v>
       </c>
       <c r="D92">
-        <v>0.80924260511769797</v>
+        <v>0.81072156925606398</v>
       </c>
       <c r="E92">
-        <v>0.64234669829941404</v>
+        <v>0.64149430909514704</v>
       </c>
       <c r="F92">
-        <v>0.72527735345321998</v>
+        <v>0.72586263045609201</v>
       </c>
       <c r="G92">
-        <v>0.80741297771707499</v>
+        <v>0.80869231830948696</v>
       </c>
       <c r="H92">
-        <v>0.65172193589469796</v>
+        <v>0.65278611282788002</v>
       </c>
       <c r="I92">
-        <v>0.71393812704161697</v>
+        <v>0.715739096658353</v>
       </c>
       <c r="J92">
-        <v>0.79832491238331404</v>
+        <v>0.80207946633576099</v>
       </c>
       <c r="K92">
-        <v>0.80021271713863396</v>
+        <v>0.79944465030493195</v>
       </c>
       <c r="L92">
-        <v>0.90765605154838302</v>
+        <v>0.90698173335011001</v>
       </c>
       <c r="M92">
-        <v>0.939580808964804</v>
+        <v>0.93988172906003697</v>
       </c>
       <c r="N92">
-        <v>0.69667244683741603</v>
+        <v>0.69937173183160095</v>
       </c>
       <c r="O92">
-        <v>0.75792633736222204</v>
+        <v>0.76113647361305503</v>
       </c>
       <c r="P92">
-        <v>0.814967668020671</v>
+        <v>0.81755379575184906</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>38261</v>
       </c>
       <c r="B93">
-        <v>0.67134005891965198</v>
+        <v>0.671806380087282</v>
       </c>
       <c r="C93">
-        <v>0.73947403932628697</v>
+        <v>0.74073336991831595</v>
       </c>
       <c r="D93">
-        <v>0.80582948142562405</v>
+        <v>0.80771475462362197</v>
       </c>
       <c r="E93">
-        <v>0.64160960446486603</v>
+        <v>0.64084953699879599</v>
       </c>
       <c r="F93">
-        <v>0.72183143254625104</v>
+        <v>0.72300054279563897</v>
       </c>
       <c r="G93">
-        <v>0.80343311026930597</v>
+        <v>0.80517618753752296</v>
       </c>
       <c r="H93">
-        <v>0.65083122094480494</v>
+        <v>0.65152853515565601</v>
       </c>
       <c r="I93">
-        <v>0.71276538748060803</v>
+        <v>0.71419951814912097</v>
       </c>
       <c r="J93">
-        <v>0.79382434831904203</v>
+        <v>0.79735896708537402</v>
       </c>
       <c r="K93">
-        <v>0.810064302899271</v>
+        <v>0.80995521607523702</v>
       </c>
       <c r="L93">
-        <v>0.91749037914613196</v>
+        <v>0.91736214786388304</v>
       </c>
       <c r="M93">
-        <v>0.946872636060206</v>
+        <v>0.94710555970229404</v>
       </c>
       <c r="N93">
-        <v>0.69185499164646203</v>
+        <v>0.69486120330068601</v>
       </c>
       <c r="O93">
-        <v>0.75278230471303198</v>
+        <v>0.75651927057090096</v>
       </c>
       <c r="P93">
-        <v>0.81041224696903003</v>
+        <v>0.81370025878308505</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>38353</v>
       </c>
       <c r="B94">
-        <v>0.67314457180601495</v>
+        <v>0.67398661864288401</v>
       </c>
       <c r="C94">
-        <v>0.740764047902707</v>
+        <v>0.74246883812596198</v>
       </c>
       <c r="D94">
-        <v>0.80556000689945195</v>
+        <v>0.80805370114104302</v>
       </c>
       <c r="E94">
-        <v>0.64477912021836403</v>
+        <v>0.64463288775894501</v>
       </c>
       <c r="F94">
-        <v>0.723413378642069</v>
+        <v>0.72522309471782398</v>
       </c>
       <c r="G94">
-        <v>0.80382734879363305</v>
+        <v>0.80607120294704004</v>
       </c>
       <c r="H94">
-        <v>0.651011755703788</v>
+        <v>0.652617319223185</v>
       </c>
       <c r="I94">
-        <v>0.71206323877450695</v>
+        <v>0.71463427923982603</v>
       </c>
       <c r="J94">
-        <v>0.79084894718082399</v>
+        <v>0.79562802631632101</v>
       </c>
       <c r="K94">
-        <v>0.835464037950852</v>
+        <v>0.83754401719951099</v>
       </c>
       <c r="L94">
-        <v>0.943844031847069</v>
+        <v>0.94539178193442197</v>
       </c>
       <c r="M94">
-        <v>0.96641303475948903</v>
+        <v>0.96722014224165498</v>
       </c>
       <c r="N94">
-        <v>0.68658393654704697</v>
+        <v>0.68895080662456698</v>
       </c>
       <c r="O94">
-        <v>0.74875345459296505</v>
+        <v>0.75207264046591105</v>
       </c>
       <c r="P94">
-        <v>0.80794876596920695</v>
+        <v>0.811311767637246</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>38443</v>
       </c>
       <c r="B95">
-        <v>0.67577222600236198</v>
+        <v>0.67686480425707696</v>
       </c>
       <c r="C95">
-        <v>0.74293742254919404</v>
+        <v>0.745141521262909</v>
       </c>
       <c r="D95">
-        <v>0.80651557730074896</v>
+        <v>0.80938856785389302</v>
       </c>
       <c r="E95">
-        <v>0.63530370998845198</v>
+        <v>0.63573655107691696</v>
       </c>
       <c r="F95">
-        <v>0.71794597006460803</v>
+        <v>0.72028159901441902</v>
       </c>
       <c r="G95">
-        <v>0.802377355190113</v>
+        <v>0.80473209635915599</v>
       </c>
       <c r="H95">
-        <v>0.65707310081640402</v>
+        <v>0.65990338201688203</v>
       </c>
       <c r="I95">
-        <v>0.71563286498490097</v>
+        <v>0.71951727038352598</v>
       </c>
       <c r="J95">
-        <v>0.79091145397981799</v>
+        <v>0.79650954100176397</v>
       </c>
       <c r="K95">
-        <v>0.84122546010939503</v>
+        <v>0.84190417094621595</v>
       </c>
       <c r="L95">
-        <v>0.950756417603556</v>
+        <v>0.95168768308484597</v>
       </c>
       <c r="M95">
-        <v>0.96799438828130502</v>
+        <v>0.968754420025836</v>
       </c>
       <c r="N95">
-        <v>0.690360933675358</v>
+        <v>0.69285411263371999</v>
       </c>
       <c r="O95">
-        <v>0.75274275584420103</v>
+        <v>0.75619620509431495</v>
       </c>
       <c r="P95">
-        <v>0.81126898088508004</v>
+        <v>0.81469873244547397</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>38534</v>
       </c>
       <c r="B96">
-        <v>0.67535829610811304</v>
+        <v>0.67727081141286005</v>
       </c>
       <c r="C96">
-        <v>0.74270933569916298</v>
+        <v>0.74548502348085999</v>
       </c>
       <c r="D96">
-        <v>0.80708680530707999</v>
+        <v>0.810374149932374</v>
       </c>
       <c r="E96">
-        <v>0.63235600382961199</v>
+        <v>0.63348030858429405</v>
       </c>
       <c r="F96">
-        <v>0.71813331241652201</v>
+        <v>0.72076852494549104</v>
       </c>
       <c r="G96">
-        <v>0.80431541444708499</v>
+        <v>0.80675019092806499</v>
       </c>
       <c r="H96">
-        <v>0.66383286029603605</v>
+        <v>0.66790037285825299</v>
       </c>
       <c r="I96">
-        <v>0.720682865148076</v>
+        <v>0.72544979677562904</v>
       </c>
       <c r="J96">
-        <v>0.793459707523129</v>
+        <v>0.79947913046441699</v>
       </c>
       <c r="K96">
-        <v>0.81701640957311294</v>
+        <v>0.81746494461386399</v>
       </c>
       <c r="L96">
-        <v>0.92702093513995198</v>
+        <v>0.92778954336822395</v>
       </c>
       <c r="M96">
-        <v>0.956641744947755</v>
+        <v>0.95770327152228896</v>
       </c>
       <c r="N96">
-        <v>0.69168954933118698</v>
+        <v>0.69377873802921997</v>
       </c>
       <c r="O96">
-        <v>0.75304452753511597</v>
+        <v>0.75622142494069899</v>
       </c>
       <c r="P96">
-        <v>0.81152253859991696</v>
+        <v>0.81494214213934701</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>38626</v>
       </c>
       <c r="B97">
-        <v>0.67813200409129404</v>
+        <v>0.68062992829769797</v>
       </c>
       <c r="C97">
-        <v>0.74474562773022601</v>
+        <v>0.74785874651089401</v>
       </c>
       <c r="D97">
-        <v>0.80801718473115902</v>
+        <v>0.81160578963065999</v>
       </c>
       <c r="E97">
-        <v>0.63818709107534499</v>
+        <v>0.642911058628858</v>
       </c>
       <c r="F97">
-        <v>0.72214738944388501</v>
+        <v>0.72665582391218098</v>
       </c>
       <c r="G97">
-        <v>0.80619659893157203</v>
+        <v>0.80933866342598104</v>
       </c>
       <c r="H97">
-        <v>0.66373405716386702</v>
+        <v>0.66840622156645302</v>
       </c>
       <c r="I97">
-        <v>0.72145739753814597</v>
+        <v>0.72668892355676895</v>
       </c>
       <c r="J97">
-        <v>0.79331243684401298</v>
+        <v>0.79951342181495899</v>
       </c>
       <c r="K97">
-        <v>0.81588150979325103</v>
+        <v>0.816759862258292</v>
       </c>
       <c r="L97">
-        <v>0.92412812031026503</v>
+        <v>0.92506639211998298</v>
       </c>
       <c r="M97">
-        <v>0.95416164834639405</v>
+        <v>0.95507592457259705</v>
       </c>
       <c r="N97">
-        <v>0.70111557335876595</v>
+        <v>0.70303747828962804</v>
       </c>
       <c r="O97">
-        <v>0.75910301649225698</v>
+        <v>0.76225456711458905</v>
       </c>
       <c r="P97">
-        <v>0.81425539468990404</v>
+        <v>0.81828250628924903</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>38718</v>
       </c>
       <c r="B98">
-        <v>0.68700258858000596</v>
+        <v>0.68948111300739601</v>
       </c>
       <c r="C98">
-        <v>0.753531767888454</v>
+        <v>0.75642847363937005</v>
       </c>
       <c r="D98">
-        <v>0.81442091268877403</v>
+        <v>0.81777462654623201</v>
       </c>
       <c r="E98">
-        <v>0.64604062870821199</v>
+        <v>0.65101567676544103</v>
       </c>
       <c r="F98">
-        <v>0.73075933918378799</v>
+        <v>0.73485583948003996</v>
       </c>
       <c r="G98">
-        <v>0.81271910545086301</v>
+        <v>0.81516150362954698</v>
       </c>
       <c r="H98">
-        <v>0.66718007074010499</v>
+        <v>0.67121255485323394</v>
       </c>
       <c r="I98">
-        <v>0.72618091954478503</v>
+        <v>0.73026086006956403</v>
       </c>
       <c r="J98">
-        <v>0.798029004359599</v>
+        <v>0.80316194683139497</v>
       </c>
       <c r="K98">
-        <v>0.83191569906560503</v>
+        <v>0.83219468867699897</v>
       </c>
       <c r="L98">
-        <v>0.93885364257875503</v>
+        <v>0.93926008387861204</v>
       </c>
       <c r="M98">
-        <v>0.96329010246375202</v>
+        <v>0.96404946783087597</v>
       </c>
       <c r="N98">
-        <v>0.70806388672089604</v>
+        <v>0.71107664575577001</v>
       </c>
       <c r="O98">
-        <v>0.76789049167300305</v>
+        <v>0.77194727578240396</v>
       </c>
       <c r="P98">
-        <v>0.82132344755152698</v>
+        <v>0.82610519365358204</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>38808</v>
       </c>
       <c r="B99">
-        <v>0.69398850356744202</v>
+        <v>0.69716494828317499</v>
       </c>
       <c r="C99">
-        <v>0.76184479573361097</v>
+        <v>0.76484346487668398</v>
       </c>
       <c r="D99">
-        <v>0.82174125154265998</v>
+        <v>0.82483756322166801</v>
       </c>
       <c r="E99">
-        <v>0.64591996897905402</v>
+        <v>0.65443268533106802</v>
       </c>
       <c r="F99">
-        <v>0.73227633457627395</v>
+        <v>0.73836957309736695</v>
       </c>
       <c r="G99">
-        <v>0.81394634998201698</v>
+        <v>0.81711714676539604</v>
       </c>
       <c r="H99">
-        <v>0.67179799797107098</v>
+        <v>0.67503436490324098</v>
       </c>
       <c r="I99">
-        <v>0.73140472046795602</v>
+        <v>0.734616661071542</v>
       </c>
       <c r="J99">
-        <v>0.80452484809194102</v>
+        <v>0.80875469007369005</v>
       </c>
       <c r="K99">
-        <v>0.83639663592048796</v>
+        <v>0.83618301981366205</v>
       </c>
       <c r="L99">
-        <v>0.94604183657866103</v>
+        <v>0.946041255623702</v>
       </c>
       <c r="M99">
-        <v>0.96841386082268799</v>
+        <v>0.96917681333552896</v>
       </c>
       <c r="N99">
-        <v>0.729755914889331</v>
+        <v>0.73355528046214202</v>
       </c>
       <c r="O99">
-        <v>0.78863067317102797</v>
+        <v>0.79302363949140997</v>
       </c>
       <c r="P99">
-        <v>0.83584325432880702</v>
+        <v>0.84080466745295901</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>38899</v>
       </c>
       <c r="B100">
-        <v>0.69405888903693203</v>
+        <v>0.69680376087211904</v>
       </c>
       <c r="C100">
-        <v>0.76253544400829298</v>
+        <v>0.76533282833604999</v>
       </c>
       <c r="D100">
-        <v>0.822442882638312</v>
+        <v>0.82551557472745096</v>
       </c>
       <c r="E100">
-        <v>0.64885322483028496</v>
+        <v>0.65500715067383297</v>
       </c>
       <c r="F100">
-        <v>0.73821893970518904</v>
+        <v>0.74237109490629405</v>
       </c>
       <c r="G100">
-        <v>0.81838840437273197</v>
+        <v>0.82052018100061297</v>
       </c>
       <c r="H100">
-        <v>0.67010771755507703</v>
+        <v>0.67336056548873902</v>
       </c>
       <c r="I100">
-        <v>0.73125710710150105</v>
+        <v>0.73467647819911797</v>
       </c>
       <c r="J100">
-        <v>0.80491649251708897</v>
+        <v>0.80892047298375103</v>
       </c>
       <c r="K100">
-        <v>0.84151855314095902</v>
+        <v>0.84081510530871195</v>
       </c>
       <c r="L100">
-        <v>0.95222887503458697</v>
+        <v>0.95186366191086202</v>
       </c>
       <c r="M100">
-        <v>0.97425617929262998</v>
+        <v>0.97544975888010599</v>
       </c>
       <c r="N100">
-        <v>0.74167128978982799</v>
+        <v>0.74519668693992103</v>
       </c>
       <c r="O100">
-        <v>0.79512246524797803</v>
+        <v>0.799714729608487</v>
       </c>
       <c r="P100">
-        <v>0.83839047779389697</v>
+        <v>0.84382863626518401</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>38991</v>
       </c>
       <c r="B101">
-        <v>0.69944683241204697</v>
+        <v>0.70126332280116799</v>
       </c>
       <c r="C101">
-        <v>0.76776681528427404</v>
+        <v>0.770073723908412</v>
       </c>
       <c r="D101">
-        <v>0.82595872407136595</v>
+        <v>0.82876403391261</v>
       </c>
       <c r="E101">
-        <v>0.65704183441707698</v>
+        <v>0.660192055377266</v>
       </c>
       <c r="F101">
-        <v>0.74711828754894805</v>
+        <v>0.74994498343318206</v>
       </c>
       <c r="G101">
-        <v>0.82539341229586105</v>
+        <v>0.82694740873640404</v>
       </c>
       <c r="H101">
-        <v>0.67286607566775303</v>
+        <v>0.67526246347709296</v>
       </c>
       <c r="I101">
-        <v>0.73377997643494397</v>
+        <v>0.73664764521731096</v>
       </c>
       <c r="J101">
-        <v>0.80554167756950801</v>
+        <v>0.80913269747630301</v>
       </c>
       <c r="K101">
-        <v>0.86152408132942304</v>
+        <v>0.86177787290917396</v>
       </c>
       <c r="L101">
-        <v>0.97407078352796606</v>
+        <v>0.97534698239534701</v>
       </c>
       <c r="M101">
-        <v>0.99106622904087005</v>
+        <v>0.99362151352083705</v>
       </c>
       <c r="N101">
-        <v>0.74083190527049103</v>
+        <v>0.74482146173494701</v>
       </c>
       <c r="O101">
-        <v>0.79525617603805798</v>
+        <v>0.79993088297729797</v>
       </c>
       <c r="P101">
-        <v>0.83948088696063805</v>
+        <v>0.84475315487415403</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>39083</v>
       </c>
       <c r="B102">
-        <v>0.70734371410505203</v>
+        <v>0.70752043578415802</v>
       </c>
       <c r="C102">
-        <v>0.77350910178325005</v>
+        <v>0.77474028220937596</v>
       </c>
       <c r="D102">
-        <v>0.82999804548062095</v>
+        <v>0.83200488593720801</v>
       </c>
       <c r="E102">
-        <v>0.69047902605275202</v>
+        <v>0.69083706089449204</v>
       </c>
       <c r="F102">
-        <v>0.77043198233648202</v>
+        <v>0.77138667834511898</v>
       </c>
       <c r="G102">
-        <v>0.83874916691590395</v>
+        <v>0.839224747232312</v>
       </c>
       <c r="H102">
-        <v>0.67368331197641595</v>
+        <v>0.67458797992230901</v>
       </c>
       <c r="I102">
-        <v>0.73466644639272505</v>
+        <v>0.73620114722540297</v>
       </c>
       <c r="J102">
-        <v>0.80718338574946402</v>
+        <v>0.80976287768507305</v>
       </c>
       <c r="K102">
-        <v>0.858291334519661</v>
+        <v>0.85881728799585699</v>
       </c>
       <c r="L102">
-        <v>0.96590680286310604</v>
+        <v>0.96760105388850504</v>
       </c>
       <c r="M102">
-        <v>0.98376012545325997</v>
+        <v>0.98708294517300899</v>
       </c>
       <c r="N102">
-        <v>0.74053497438901295</v>
+        <v>0.74300311778384098</v>
       </c>
       <c r="O102">
-        <v>0.79694616098325199</v>
+        <v>0.80073207084186804</v>
       </c>
       <c r="P102">
-        <v>0.84204765926873004</v>
+        <v>0.84654929893086905</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>39173</v>
       </c>
       <c r="B103">
-        <v>0.71593802067034396</v>
+        <v>0.71570980354356395</v>
       </c>
       <c r="C103">
-        <v>0.78259075401486899</v>
+        <v>0.78321088666566396</v>
       </c>
       <c r="D103">
-        <v>0.83748042611926199</v>
+        <v>0.83908615184412305</v>
       </c>
       <c r="E103">
-        <v>0.69442212315203899</v>
+        <v>0.69508958443437796</v>
       </c>
       <c r="F103">
-        <v>0.77839096421389598</v>
+        <v>0.77888051216457299</v>
       </c>
       <c r="G103">
-        <v>0.84620990471871405</v>
+        <v>0.84663839148778197</v>
       </c>
       <c r="H103">
-        <v>0.66577973786181199</v>
+        <v>0.666310187811329</v>
       </c>
       <c r="I103">
-        <v>0.73063615860887399</v>
+        <v>0.73187401834861499</v>
       </c>
       <c r="J103">
-        <v>0.80804207214219603</v>
+        <v>0.81018097529057598</v>
       </c>
       <c r="K103">
-        <v>0.85271992083697201</v>
+        <v>0.85403673772554001</v>
       </c>
       <c r="L103">
-        <v>0.95997737887081103</v>
+        <v>0.96193492737681396</v>
       </c>
       <c r="M103">
-        <v>0.97904616125709798</v>
+        <v>0.98240884001222595</v>
       </c>
       <c r="N103">
-        <v>0.76139610774776201</v>
+        <v>0.76320423426279105</v>
       </c>
       <c r="O103">
-        <v>0.81484318238226505</v>
+        <v>0.81783714186226497</v>
       </c>
       <c r="P103">
-        <v>0.85288936044812702</v>
+        <v>0.85724561052458503</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>39264</v>
       </c>
       <c r="B104">
-        <v>0.72324918705169305</v>
+        <v>0.72275178030142795</v>
       </c>
       <c r="C104">
-        <v>0.79012861441818105</v>
+        <v>0.78978048656776401</v>
       </c>
       <c r="D104">
-        <v>0.84176356497185101</v>
+        <v>0.84261239754953599</v>
       </c>
       <c r="E104">
-        <v>0.71594883312579405</v>
+        <v>0.71793405456159898</v>
       </c>
       <c r="F104">
-        <v>0.80158482374973405</v>
+        <v>0.80132111922403704</v>
       </c>
       <c r="G104">
-        <v>0.86080028454648305</v>
+        <v>0.86045292771847703</v>
       </c>
       <c r="H104">
-        <v>0.66675041764570098</v>
+        <v>0.66782896290261795</v>
       </c>
       <c r="I104">
-        <v>0.73312585314554501</v>
+        <v>0.73402513636733402</v>
       </c>
       <c r="J104">
-        <v>0.80829573264767596</v>
+        <v>0.80998845721926505</v>
       </c>
       <c r="K104">
-        <v>0.84872661844627295</v>
+        <v>0.85038310832558595</v>
       </c>
       <c r="L104">
-        <v>0.95851941983528799</v>
+        <v>0.96037056050083802</v>
       </c>
       <c r="M104">
-        <v>0.97651880082954001</v>
+        <v>0.97958607884472504</v>
       </c>
       <c r="N104">
-        <v>0.76685878087376802</v>
+        <v>0.76645165455086595</v>
       </c>
       <c r="O104">
-        <v>0.81835466503349696</v>
+        <v>0.81901234381213905</v>
       </c>
       <c r="P104">
-        <v>0.85455060051843001</v>
+        <v>0.85725572582096399</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>39356</v>
       </c>
       <c r="B105">
-        <v>0.73451324022917797</v>
+        <v>0.73416619413938999</v>
       </c>
       <c r="C105">
-        <v>0.79731986488567796</v>
+        <v>0.79742235942280804</v>
       </c>
       <c r="D105">
-        <v>0.84528325055799802</v>
+        <v>0.84637223176660403</v>
       </c>
       <c r="E105">
-        <v>0.74534157264646705</v>
+        <v>0.74746713906018203</v>
       </c>
       <c r="F105">
-        <v>0.82151450177415897</v>
+        <v>0.82207015901013603</v>
       </c>
       <c r="G105">
-        <v>0.87195827147273897</v>
+        <v>0.87203423725561802</v>
       </c>
       <c r="H105">
-        <v>0.66693306477332603</v>
+        <v>0.667364909687993</v>
       </c>
       <c r="I105">
-        <v>0.73184749303233199</v>
+        <v>0.73230698816011197</v>
       </c>
       <c r="J105">
-        <v>0.80529384976472795</v>
+        <v>0.80681514008498201</v>
       </c>
       <c r="K105">
-        <v>0.848351162336755</v>
+        <v>0.85112390945498795</v>
       </c>
       <c r="L105">
-        <v>0.95582834344728296</v>
+        <v>0.95824909806568004</v>
       </c>
       <c r="M105">
-        <v>0.97452187937369095</v>
+        <v>0.97728644787862196</v>
       </c>
       <c r="N105">
-        <v>0.78020748380420002</v>
+        <v>0.78119315839455195</v>
       </c>
       <c r="O105">
-        <v>0.826886672433084</v>
+        <v>0.82945572615160301</v>
       </c>
       <c r="P105">
-        <v>0.858513384584915</v>
+        <v>0.86242869382526299</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>39448</v>
       </c>
       <c r="B106">
-        <v>0.74921773084929399</v>
+        <v>0.748863628968928</v>
       </c>
       <c r="C106">
-        <v>0.80947820037025098</v>
+        <v>0.80989552364916695</v>
       </c>
       <c r="D106">
-        <v>0.85297387096120003</v>
+        <v>0.85420323050050295</v>
       </c>
       <c r="E106">
-        <v>0.76485029462144405</v>
+        <v>0.76720704397821904</v>
       </c>
       <c r="F106">
-        <v>0.84058129446304797</v>
+        <v>0.84180127693348705</v>
       </c>
       <c r="G106">
-        <v>0.88395937726773299</v>
+        <v>0.88417954252595099</v>
       </c>
       <c r="H106">
-        <v>0.66288916725624103</v>
+        <v>0.66341997846510503</v>
       </c>
       <c r="I106">
-        <v>0.72928047993781897</v>
+        <v>0.729982912238473</v>
       </c>
       <c r="J106">
-        <v>0.80554625605860697</v>
+        <v>0.80734340182971298</v>
       </c>
       <c r="K106">
-        <v>0.861684050877774</v>
+        <v>0.86468112522749396</v>
       </c>
       <c r="L106">
-        <v>0.96356923331191202</v>
+        <v>0.966116429880301</v>
       </c>
       <c r="M106">
-        <v>0.97667276660561697</v>
+        <v>0.97934999301224701</v>
       </c>
       <c r="N106">
-        <v>0.81033122987553297</v>
+        <v>0.81174747281724802</v>
       </c>
       <c r="O106">
-        <v>0.84988462205276305</v>
+        <v>0.85309892592324399</v>
       </c>
       <c r="P106">
-        <v>0.87127807767952004</v>
+        <v>0.87542748911568302</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>39539</v>
       </c>
       <c r="B107">
-        <v>0.76556031927992496</v>
+        <v>0.76613918920973401</v>
       </c>
       <c r="C107">
-        <v>0.82533833497694498</v>
+        <v>0.82692972448678403</v>
       </c>
       <c r="D107">
-        <v>0.86444960633394596</v>
+        <v>0.86631405616049995</v>
       </c>
       <c r="E107">
-        <v>0.76983095279950697</v>
+        <v>0.77015856776153102</v>
       </c>
       <c r="F107">
-        <v>0.85256608833034797</v>
+        <v>0.85369867658499898</v>
       </c>
       <c r="G107">
-        <v>0.89349400893223396</v>
+        <v>0.89380419385249599</v>
       </c>
       <c r="H107">
-        <v>0.66853155353969496</v>
+        <v>0.66967622185365006</v>
       </c>
       <c r="I107">
-        <v>0.73681809376087104</v>
+        <v>0.73850568787558601</v>
       </c>
       <c r="J107">
-        <v>0.81597488007435703</v>
+        <v>0.81815870261735801</v>
       </c>
       <c r="K107">
-        <v>0.87265575078651603</v>
+        <v>0.87796616045431997</v>
       </c>
       <c r="L107">
-        <v>0.97229175039552596</v>
+        <v>0.976526879721206</v>
       </c>
       <c r="M107">
-        <v>0.98060790280321797</v>
+        <v>0.98443405490673097</v>
       </c>
       <c r="N107">
-        <v>0.86047622809524205</v>
+        <v>0.86375157674150504</v>
       </c>
       <c r="O107">
-        <v>0.88963055999215201</v>
+        <v>0.89391025896563503</v>
       </c>
       <c r="P107">
-        <v>0.89356831727951003</v>
+        <v>0.89812525226932904</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>39630</v>
       </c>
       <c r="B108">
-        <v>0.77616630501149597</v>
+        <v>0.77867891954210999</v>
       </c>
       <c r="C108">
-        <v>0.83973276984748602</v>
+        <v>0.84208735077868302</v>
       </c>
       <c r="D108">
-        <v>0.87797456492827897</v>
+        <v>0.88035155830627099</v>
       </c>
       <c r="E108">
-        <v>0.79619313409257997</v>
+        <v>0.79949672716295805</v>
       </c>
       <c r="F108">
-        <v>0.88881480678724201</v>
+        <v>0.88954268279577298</v>
       </c>
       <c r="G108">
-        <v>0.91667842879541395</v>
+        <v>0.91655085473189601</v>
       </c>
       <c r="H108">
-        <v>0.68604752846573602</v>
+        <v>0.68865458131147606</v>
       </c>
       <c r="I108">
-        <v>0.75566465622055501</v>
+        <v>0.75862245840526199</v>
       </c>
       <c r="J108">
-        <v>0.83886683778293802</v>
+        <v>0.84230786769557797</v>
       </c>
       <c r="K108">
-        <v>0.88062708959170699</v>
+        <v>0.88954739861416299</v>
       </c>
       <c r="L108">
-        <v>0.98164038738464598</v>
+        <v>0.98837625186044797</v>
       </c>
       <c r="M108">
-        <v>0.98508983152483198</v>
+        <v>0.99105975323004503</v>
       </c>
       <c r="N108">
-        <v>0.85333465875249004</v>
+        <v>0.85700674431805401</v>
       </c>
       <c r="O108">
-        <v>0.88827170362500496</v>
+        <v>0.89171052821315899</v>
       </c>
       <c r="P108">
-        <v>0.89625256181511004</v>
+        <v>0.89931787778199701</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>39722</v>
       </c>
       <c r="B109">
-        <v>0.828248088660828</v>
+        <v>0.83184091396363202</v>
       </c>
       <c r="C109">
-        <v>0.88938724559738902</v>
+        <v>0.89251171974537702</v>
       </c>
       <c r="D109">
-        <v>0.91459796390160097</v>
+        <v>0.91763024661710602</v>
       </c>
       <c r="E109">
-        <v>0.88528491223591599</v>
+        <v>0.89479147511806401</v>
       </c>
       <c r="F109">
-        <v>0.978489243620841</v>
+        <v>0.98216772465584901</v>
       </c>
       <c r="G109">
-        <v>0.96674018734057898</v>
+        <v>0.96832180046538596</v>
       </c>
       <c r="H109">
-        <v>0.72037529182655902</v>
+        <v>0.72477185287913004</v>
       </c>
       <c r="I109">
-        <v>0.792333073047505</v>
+        <v>0.79729146969849796</v>
       </c>
       <c r="J109">
-        <v>0.88203263673894505</v>
+        <v>0.887338705730499</v>
       </c>
       <c r="K109">
-        <v>0.90671278348602402</v>
+        <v>0.914631981341683</v>
       </c>
       <c r="L109">
-        <v>1.00857284693882</v>
+        <v>1.0147950046940799</v>
       </c>
       <c r="M109">
-        <v>1.00187521638138</v>
+        <v>1.00868303292762</v>
       </c>
       <c r="N109">
-        <v>0.90635332889282405</v>
+        <v>0.90920806534351695</v>
       </c>
       <c r="O109">
-        <v>0.93559239975408104</v>
+        <v>0.93705120934803698</v>
       </c>
       <c r="P109">
-        <v>0.92732977888057899</v>
+        <v>0.927758618418142</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>39814</v>
       </c>
       <c r="B110">
-        <v>0.82100322420705396</v>
+        <v>0.82621933928444902</v>
       </c>
       <c r="C110">
-        <v>0.880005766625508</v>
+        <v>0.88417552401573996</v>
       </c>
       <c r="D110">
-        <v>0.90930858926557701</v>
+        <v>0.91247073237672105</v>
       </c>
       <c r="E110">
-        <v>0.92090370293430002</v>
+        <v>0.93135799099829897</v>
       </c>
       <c r="F110">
-        <v>0.98929370814643003</v>
+        <v>0.99263627088833195</v>
       </c>
       <c r="G110">
-        <v>0.96944153577271697</v>
+        <v>0.97029174868854196</v>
       </c>
       <c r="H110">
-        <v>0.74869176496904</v>
+        <v>0.75557509705377002</v>
       </c>
       <c r="I110">
-        <v>0.81208757730031</v>
+        <v>0.81852862848142804</v>
       </c>
       <c r="J110">
-        <v>0.89253575971074095</v>
+        <v>0.89777535196657698</v>
       </c>
       <c r="K110">
-        <v>0.90105662660169705</v>
+        <v>0.91174584718606</v>
       </c>
       <c r="L110">
-        <v>1.0011675835616001</v>
+        <v>1.00986498426447</v>
       </c>
       <c r="M110">
-        <v>1.0006518104853399</v>
+        <v>1.00872343532904</v>
       </c>
       <c r="N110">
-        <v>0.84395483880546196</v>
+        <v>0.84851941331994496</v>
       </c>
       <c r="O110">
-        <v>0.88612640472613502</v>
+        <v>0.88912213704853105</v>
       </c>
       <c r="P110">
-        <v>0.90124132863250905</v>
+        <v>0.90220171020784701</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>39904</v>
       </c>
       <c r="B111">
-        <v>0.77667972755582704</v>
+        <v>0.78186766836078103</v>
       </c>
       <c r="C111">
-        <v>0.84183552928523298</v>
+        <v>0.84513121649790601</v>
       </c>
       <c r="D111">
-        <v>0.881959841018219</v>
+        <v>0.88490582703603504</v>
       </c>
       <c r="E111">
-        <v>0.83565359693642505</v>
+        <v>0.84114617546720305</v>
       </c>
       <c r="F111">
-        <v>0.92270228391509501</v>
+        <v>0.92111115997555304</v>
       </c>
       <c r="G111">
-        <v>0.93354399598096705</v>
+        <v>0.93169622034739097</v>
       </c>
       <c r="H111">
-        <v>0.72949897109152795</v>
+        <v>0.73585605118638098</v>
       </c>
       <c r="I111">
-        <v>0.79320338504023902</v>
+        <v>0.79802483124684997</v>
       </c>
       <c r="J111">
-        <v>0.86954895563009704</v>
+        <v>0.87424183150007995</v>
       </c>
       <c r="K111">
-        <v>0.87496800264366503</v>
+        <v>0.88355894537164803</v>
       </c>
       <c r="L111">
-        <v>0.98116168899531897</v>
+        <v>0.98712479097002903</v>
       </c>
       <c r="M111">
-        <v>0.98927654723431202</v>
+        <v>0.99499194872820995</v>
       </c>
       <c r="N111">
-        <v>0.78788272586678998</v>
+        <v>0.79542555508545898</v>
       </c>
       <c r="O111">
-        <v>0.83644785883830297</v>
+        <v>0.84208909907468998</v>
       </c>
       <c r="P111">
-        <v>0.86761412272363303</v>
+        <v>0.87092201321621499</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>39995</v>
       </c>
       <c r="B112">
-        <v>0.73671517984842905</v>
+        <v>0.740682024957106</v>
       </c>
       <c r="C112">
-        <v>0.80351097373896196</v>
+        <v>0.80782170833565803</v>
       </c>
       <c r="D112">
-        <v>0.85288538055192298</v>
+        <v>0.85663988674528702</v>
       </c>
       <c r="E112">
-        <v>0.78075131958323196</v>
+        <v>0.77946664625226803</v>
       </c>
       <c r="F112">
-        <v>0.86482585280352697</v>
+        <v>0.86375123051800595</v>
       </c>
       <c r="G112">
-        <v>0.89930771155830602</v>
+        <v>0.89810004348149597</v>
       </c>
       <c r="H112">
-        <v>0.70095933084134299</v>
+        <v>0.70530064557300598</v>
       </c>
       <c r="I112">
-        <v>0.76463742770760201</v>
+        <v>0.76925860933005596</v>
       </c>
       <c r="J112">
-        <v>0.83754837800691595</v>
+        <v>0.84173036506429599</v>
       </c>
       <c r="K112">
-        <v>0.84734271678830997</v>
+        <v>0.85403627379362801</v>
       </c>
       <c r="L112">
-        <v>0.95447842788447101</v>
+        <v>0.96057764751006403</v>
       </c>
       <c r="M112">
-        <v>0.97346091460055395</v>
+        <v>0.97951565103625904</v>
       </c>
       <c r="N112">
-        <v>0.73508309740903</v>
+        <v>0.74276665623576199</v>
       </c>
       <c r="O112">
-        <v>0.79034564999476398</v>
+        <v>0.797491839140262</v>
       </c>
       <c r="P112">
-        <v>0.83643220404780205</v>
+        <v>0.84168137695672396</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40087</v>
       </c>
       <c r="B113">
-        <v>0.71378071575467295</v>
+        <v>0.71711452207911797</v>
       </c>
       <c r="C113">
-        <v>0.78148841969539995</v>
+        <v>0.78588671863591297</v>
       </c>
       <c r="D113">
-        <v>0.83593356145085196</v>
+        <v>0.839763717968808</v>
       </c>
       <c r="E113">
-        <v>0.74387091062321098</v>
+        <v>0.74398729555542098</v>
       </c>
       <c r="F113">
-        <v>0.83056144009825394</v>
+        <v>0.83286987523562905</v>
       </c>
       <c r="G113">
-        <v>0.87851486177985805</v>
+        <v>0.87956752709904795</v>
       </c>
       <c r="H113">
-        <v>0.68489299164774797</v>
+        <v>0.68735112737822301</v>
       </c>
       <c r="I113">
-        <v>0.74871485963750295</v>
+        <v>0.75207110540024802</v>
       </c>
       <c r="J113">
-        <v>0.82178525985463502</v>
+        <v>0.82504297454360997</v>
       </c>
       <c r="K113">
-        <v>0.84057400486653699</v>
+        <v>0.84766128830398102</v>
       </c>
       <c r="L113">
-        <v>0.94908785020846298</v>
+        <v>0.95650571028189202</v>
       </c>
       <c r="M113">
-        <v>0.970343444021039</v>
+        <v>0.97690008582630905</v>
       </c>
       <c r="N113">
-        <v>0.70773751489040304</v>
+        <v>0.714939277454676</v>
       </c>
       <c r="O113">
-        <v>0.76246135227823897</v>
+        <v>0.76982461488035903</v>
       </c>
       <c r="P113">
-        <v>0.815459847308593</v>
+        <v>0.82124003904023501</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40179</v>
       </c>
       <c r="B114">
-        <v>0.69812155230929795</v>
+        <v>0.70092716646669695</v>
       </c>
       <c r="C114">
-        <v>0.765460962487301</v>
+        <v>0.76940643503433404</v>
       </c>
       <c r="D114">
-        <v>0.82323065662932604</v>
+        <v>0.82658342847900301</v>
       </c>
       <c r="E114">
-        <v>0.71956869899005305</v>
+        <v>0.72148758555938697</v>
       </c>
       <c r="F114">
-        <v>0.80286699168320097</v>
+        <v>0.80693100589607303</v>
       </c>
       <c r="G114">
-        <v>0.86092202797165196</v>
+        <v>0.86344742542952202</v>
       </c>
       <c r="H114">
-        <v>0.678394850083887</v>
+        <v>0.68092775527879501</v>
       </c>
       <c r="I114">
-        <v>0.74040790265267198</v>
+        <v>0.74346292934732106</v>
       </c>
       <c r="J114">
-        <v>0.81044187938683498</v>
+        <v>0.81324047126604804</v>
       </c>
       <c r="K114">
-        <v>0.84172517580533901</v>
+        <v>0.84771316195063895</v>
       </c>
       <c r="L114">
-        <v>0.95034663331871305</v>
+        <v>0.95732975021755295</v>
       </c>
       <c r="M114">
-        <v>0.970697486492895</v>
+        <v>0.97705744252939297</v>
       </c>
       <c r="N114">
-        <v>0.69109868017452902</v>
+        <v>0.69547233623208204</v>
       </c>
       <c r="O114">
-        <v>0.74546720878572104</v>
+        <v>0.75065981576691798</v>
       </c>
       <c r="P114">
-        <v>0.803049110500068</v>
+        <v>0.807099899041129</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40269</v>
       </c>
       <c r="B115">
-        <v>0.69025095540985004</v>
+        <v>0.69254420480089995</v>
       </c>
       <c r="C115">
-        <v>0.75849036324668295</v>
+        <v>0.76161177139186598</v>
       </c>
       <c r="D115">
-        <v>0.81812103856501095</v>
+        <v>0.82097368312649399</v>
       </c>
       <c r="E115">
-        <v>0.69621987263991303</v>
+        <v>0.69783053090231695</v>
       </c>
       <c r="F115">
-        <v>0.781042755672539</v>
+        <v>0.78356597940839101</v>
       </c>
       <c r="G115">
-        <v>0.84691468520008195</v>
+        <v>0.84835193268769504</v>
       </c>
       <c r="H115">
-        <v>0.67623790574389697</v>
+        <v>0.67943230340148497</v>
       </c>
       <c r="I115">
-        <v>0.73765437070415996</v>
+        <v>0.74086342682669404</v>
       </c>
       <c r="J115">
-        <v>0.80720077768935194</v>
+        <v>0.80998704381209696</v>
       </c>
       <c r="K115">
-        <v>0.86674853346507796</v>
+        <v>0.87211111024198396</v>
       </c>
       <c r="L115">
-        <v>0.97854429966636203</v>
+        <v>0.98448514055335101</v>
       </c>
       <c r="M115">
-        <v>0.99048688103017901</v>
+        <v>0.99598423102595901</v>
       </c>
       <c r="N115">
-        <v>0.67651474432571401</v>
+        <v>0.67973378977410304</v>
       </c>
       <c r="O115">
-        <v>0.73343256367035903</v>
+        <v>0.73798557138125898</v>
       </c>
       <c r="P115">
-        <v>0.79472688472585995</v>
+        <v>0.79890447552419097</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40360</v>
       </c>
       <c r="B116">
-        <v>0.67865022871339897</v>
+        <v>0.68084511605989195</v>
       </c>
       <c r="C116">
-        <v>0.74808848246904502</v>
+        <v>0.75087829068207601</v>
       </c>
       <c r="D116">
-        <v>0.81081428773914899</v>
+        <v>0.81370566856961801</v>
       </c>
       <c r="E116">
-        <v>0.67735887279574103</v>
+        <v>0.67993740401849601</v>
       </c>
       <c r="F116">
-        <v>0.76609126183416998</v>
+        <v>0.76874273478715804</v>
       </c>
       <c r="G116">
-        <v>0.83685496518678504</v>
+        <v>0.83818341897487003</v>
       </c>
       <c r="H116">
-        <v>0.66696308617682099</v>
+        <v>0.67041420646891503</v>
       </c>
       <c r="I116">
-        <v>0.72923782292158701</v>
+        <v>0.73255354443737797</v>
       </c>
       <c r="J116">
-        <v>0.80137830348214201</v>
+        <v>0.80514499465472</v>
       </c>
       <c r="K116">
-        <v>0.83480854933083304</v>
+        <v>0.83895714514278596</v>
       </c>
       <c r="L116">
-        <v>0.94654200666442301</v>
+        <v>0.95148666743297805</v>
       </c>
       <c r="M116">
-        <v>0.96920424452565102</v>
+        <v>0.97425729046021303</v>
       </c>
       <c r="N116">
-        <v>0.67253975579305103</v>
+        <v>0.67561467656155005</v>
       </c>
       <c r="O116">
-        <v>0.72953565954222999</v>
+        <v>0.73376557130504105</v>
       </c>
       <c r="P116">
-        <v>0.79148241124707897</v>
+        <v>0.79553992144730201</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40452</v>
       </c>
       <c r="B117">
-        <v>0.67735078046314401</v>
+        <v>0.67965672060461801</v>
       </c>
       <c r="C117">
-        <v>0.74591126437405597</v>
+        <v>0.74876448446425004</v>
       </c>
       <c r="D117">
-        <v>0.80801181729940397</v>
+        <v>0.81077148789115705</v>
       </c>
       <c r="E117">
-        <v>0.68652091034991403</v>
+        <v>0.69160540829339801</v>
       </c>
       <c r="F117">
-        <v>0.76947575249870603</v>
+        <v>0.773618613511876</v>
       </c>
       <c r="G117">
-        <v>0.83717078561883596</v>
+        <v>0.83925368720729199</v>
       </c>
       <c r="H117">
-        <v>0.66317069857799105</v>
+        <v>0.66602967849009997</v>
       </c>
       <c r="I117">
-        <v>0.72563760399642196</v>
+        <v>0.72833764014077396</v>
       </c>
       <c r="J117">
-        <v>0.79741269240922696</v>
+        <v>0.80039357541348699</v>
       </c>
       <c r="K117">
-        <v>0.82592451773406905</v>
+        <v>0.82949676959872498</v>
       </c>
       <c r="L117">
-        <v>0.93965355350408897</v>
+        <v>0.94349970520521098</v>
       </c>
       <c r="M117">
-        <v>0.96477365159136796</v>
+        <v>0.96868217268164802</v>
       </c>
       <c r="N117">
-        <v>0.66828423691142802</v>
+        <v>0.67110919758297805</v>
       </c>
       <c r="O117">
-        <v>0.72690691572684596</v>
+        <v>0.73126254795481904</v>
       </c>
       <c r="P117">
-        <v>0.78974662355454095</v>
+        <v>0.79386124742150599</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40544</v>
       </c>
       <c r="B118">
-        <v>0.67631807866613503</v>
+        <v>0.67807436958229494</v>
       </c>
       <c r="C118">
-        <v>0.74261409413002599</v>
+        <v>0.74533576118846701</v>
       </c>
       <c r="D118">
-        <v>0.80462687866644</v>
+        <v>0.80732952334800401</v>
       </c>
       <c r="E118">
-        <v>0.68722599507735205</v>
+        <v>0.69123531649697501</v>
       </c>
       <c r="F118">
-        <v>0.76353734265498097</v>
+        <v>0.76715106306409697</v>
       </c>
       <c r="G118">
-        <v>0.83136624431149098</v>
+        <v>0.83284269604383898</v>
       </c>
       <c r="H118">
-        <v>0.65937757415337295</v>
+        <v>0.66159594130158506</v>
       </c>
       <c r="I118">
-        <v>0.72064050528362</v>
+        <v>0.72343421970892496</v>
       </c>
       <c r="J118">
-        <v>0.79353821139010905</v>
+        <v>0.79687650163982005</v>
       </c>
       <c r="K118">
-        <v>0.82264548541752103</v>
+        <v>0.82599078145356297</v>
       </c>
       <c r="L118">
-        <v>0.93288304072310202</v>
+        <v>0.93680335082338995</v>
       </c>
       <c r="M118">
-        <v>0.958302532372452</v>
+        <v>0.96245350717852995</v>
       </c>
       <c r="N118">
-        <v>0.66326415535203398</v>
+        <v>0.666074268175745</v>
       </c>
       <c r="O118">
-        <v>0.72232429486886196</v>
+        <v>0.72705363764310804</v>
       </c>
       <c r="P118">
-        <v>0.78649905752597005</v>
+        <v>0.790965558848295</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40634</v>
       </c>
       <c r="B119">
-        <v>0.67526157341322302</v>
+        <v>0.67680255489013996</v>
       </c>
       <c r="C119">
-        <v>0.73927738055430103</v>
+        <v>0.74171648855113803</v>
       </c>
       <c r="D119">
-        <v>0.80120059881498595</v>
+        <v>0.80404217770592201</v>
       </c>
       <c r="E119">
-        <v>0.68649687322738195</v>
+        <v>0.69012487859276095</v>
       </c>
       <c r="F119">
-        <v>0.75796564429039504</v>
+        <v>0.76077656733125898</v>
       </c>
       <c r="G119">
-        <v>0.82599539686634105</v>
+        <v>0.826945032300205</v>
       </c>
       <c r="H119">
-        <v>0.65363173526652796</v>
+        <v>0.656245687422225</v>
       </c>
       <c r="I119">
-        <v>0.71544621986094903</v>
+        <v>0.71837505148285297</v>
       </c>
       <c r="J119">
-        <v>0.79043786432614405</v>
+        <v>0.79444714916527603</v>
       </c>
       <c r="K119">
-        <v>0.81125836002166096</v>
+        <v>0.81341159045448497</v>
       </c>
       <c r="L119">
-        <v>0.92139579513743397</v>
+        <v>0.92396629631639604</v>
       </c>
       <c r="M119">
-        <v>0.95179282084473504</v>
+        <v>0.95485244363796196</v>
       </c>
       <c r="N119">
-        <v>0.66269080355662802</v>
+        <v>0.66525118282622697</v>
       </c>
       <c r="O119">
-        <v>0.71970539304227699</v>
+        <v>0.72426837021239099</v>
       </c>
       <c r="P119">
-        <v>0.78304802241441096</v>
+        <v>0.78779683148090796</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40725</v>
       </c>
       <c r="B120">
-        <v>0.67607697292716595</v>
+        <v>0.67812729499141999</v>
       </c>
       <c r="C120">
-        <v>0.73823872480339503</v>
+        <v>0.74104053106898504</v>
       </c>
       <c r="D120">
-        <v>0.79933859197005097</v>
+        <v>0.80248051549782795</v>
       </c>
       <c r="E120">
-        <v>0.68246646011026202</v>
+        <v>0.68339275029826196</v>
       </c>
       <c r="F120">
-        <v>0.75203200926718095</v>
+        <v>0.75292311282862601</v>
       </c>
       <c r="G120">
-        <v>0.82090347350288395</v>
+        <v>0.82087837699223898</v>
       </c>
       <c r="H120">
-        <v>0.64911168748884296</v>
+        <v>0.65245918321871199</v>
       </c>
       <c r="I120">
-        <v>0.71173406162174901</v>
+        <v>0.71513872586046001</v>
       </c>
       <c r="J120">
-        <v>0.78822707251209301</v>
+        <v>0.79289468944735098</v>
       </c>
       <c r="K120">
-        <v>0.80735993643620896</v>
+        <v>0.80937901952551505</v>
       </c>
       <c r="L120">
-        <v>0.91828605751457804</v>
+        <v>0.92000846140429005</v>
       </c>
       <c r="M120">
-        <v>0.95001903391378495</v>
+        <v>0.95243387158562498</v>
       </c>
       <c r="N120">
-        <v>0.64360008803154101</v>
+        <v>0.646856698396861</v>
       </c>
       <c r="O120">
-        <v>0.70537122594869195</v>
+        <v>0.71049596744606802</v>
       </c>
       <c r="P120">
-        <v>0.77446287062899299</v>
+        <v>0.77947296927214005</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40817</v>
       </c>
       <c r="B121">
-        <v>0.68569797686446998</v>
+        <v>0.68734740160741103</v>
       </c>
       <c r="C121">
-        <v>0.741836175171246</v>
+        <v>0.74499697180849</v>
       </c>
       <c r="D121">
-        <v>0.799417438647121</v>
+        <v>0.80288854692865397</v>
       </c>
       <c r="E121">
-        <v>0.66695882851976496</v>
+        <v>0.66618040893602404</v>
       </c>
       <c r="F121">
-        <v>0.73986257119596799</v>
+        <v>0.74038797325915195</v>
       </c>
       <c r="G121">
-        <v>0.81370931383674305</v>
+        <v>0.81417560812911005</v>
       </c>
       <c r="H121">
-        <v>0.64865042635721204</v>
+        <v>0.65169422099756202</v>
       </c>
       <c r="I121">
-        <v>0.71052488401082903</v>
+        <v>0.71445548837951001</v>
       </c>
       <c r="J121">
-        <v>0.78657314919923105</v>
+        <v>0.79178254129185699</v>
       </c>
       <c r="K121">
-        <v>0.79734230123634897</v>
+        <v>0.79848529684717495</v>
       </c>
       <c r="L121">
-        <v>0.90625879609996596</v>
+        <v>0.90637380323393402</v>
       </c>
       <c r="M121">
-        <v>0.94093677308183199</v>
+        <v>0.94314217304348902</v>
       </c>
       <c r="N121">
-        <v>0.62968014951205198</v>
+        <v>0.63202290366327396</v>
       </c>
       <c r="O121">
-        <v>0.69656484836224097</v>
+        <v>0.70102121629325398</v>
       </c>
       <c r="P121">
-        <v>0.77114113732633005</v>
+        <v>0.77493458767858303</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>0.66813714525231704</v>
+        <v>0.67043121050179799</v>
       </c>
       <c r="C122">
-        <v>0.73101953274230003</v>
+        <v>0.73414342060076199</v>
       </c>
       <c r="D122">
-        <v>0.79481866396957301</v>
+        <v>0.79804954096270597</v>
       </c>
       <c r="E122">
-        <v>0.65915416929035897</v>
+        <v>0.65909605887617395</v>
       </c>
       <c r="F122">
-        <v>0.73226800714401796</v>
+        <v>0.73339109032475303</v>
       </c>
       <c r="G122">
-        <v>0.808470054010894</v>
+        <v>0.80894088411877496</v>
       </c>
       <c r="H122">
-        <v>0.64747570196689996</v>
+        <v>0.64985922360537396</v>
       </c>
       <c r="I122">
-        <v>0.70909345854533801</v>
+        <v>0.71195318959911502</v>
       </c>
       <c r="J122">
-        <v>0.78649321436121999</v>
+        <v>0.79091362270978804</v>
       </c>
       <c r="K122">
-        <v>0.80158930095250203</v>
+        <v>0.802190732094054</v>
       </c>
       <c r="L122">
-        <v>0.90608562786758695</v>
+        <v>0.90563977067349999</v>
       </c>
       <c r="M122">
-        <v>0.93762677435875996</v>
+        <v>0.938103598380012</v>
       </c>
       <c r="N122">
-        <v>0.63562830225800304</v>
+        <v>0.63746200400835595</v>
       </c>
       <c r="O122">
-        <v>0.69995175680885602</v>
+        <v>0.70471223785593395</v>
       </c>
       <c r="P122">
-        <v>0.77266272062743002</v>
+        <v>0.77754434733035804</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>41000</v>
       </c>
       <c r="B123">
-        <v>0.65833854454835805</v>
+        <v>0.659230617371519</v>
       </c>
       <c r="C123">
-        <v>0.72420453669941998</v>
+        <v>0.72611393987380601</v>
       </c>
       <c r="D123">
-        <v>0.791586524643066</v>
+        <v>0.79391593889763201</v>
       </c>
       <c r="E123">
-        <v>0.645677163372394</v>
+        <v>0.64375462911445802</v>
       </c>
       <c r="F123">
-        <v>0.72442617166296097</v>
+        <v>0.72454363992085602</v>
       </c>
       <c r="G123">
-        <v>0.805245535044259</v>
+        <v>0.80530860261596005</v>
       </c>
       <c r="H123">
-        <v>0.64562158490080301</v>
+        <v>0.64765240948940805</v>
       </c>
       <c r="I123">
-        <v>0.70767359307475097</v>
+        <v>0.71021946938977099</v>
       </c>
       <c r="J123">
-        <v>0.78630993078536404</v>
+        <v>0.790397554643823</v>
       </c>
       <c r="K123">
-        <v>0.79020612593454298</v>
+        <v>0.78901454173871899</v>
       </c>
       <c r="L123">
-        <v>0.89652826601185698</v>
+        <v>0.89500561003783097</v>
       </c>
       <c r="M123">
-        <v>0.93259469790624705</v>
+        <v>0.93184193413643401</v>
       </c>
       <c r="N123">
-        <v>0.63798459087250703</v>
+        <v>0.63860760713292497</v>
       </c>
       <c r="O123">
-        <v>0.70005919522243998</v>
+        <v>0.70340526416568205</v>
       </c>
       <c r="P123">
-        <v>0.77190061425406897</v>
+        <v>0.77568604566181598</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>41091</v>
       </c>
       <c r="B124">
-        <v>0.65461872784236697</v>
+        <v>0.65718587788400395</v>
       </c>
       <c r="C124">
-        <v>0.72049224876493301</v>
+        <v>0.72341553853073204</v>
       </c>
       <c r="D124">
-        <v>0.78919806433608597</v>
+        <v>0.79172601012557497</v>
       </c>
       <c r="E124">
-        <v>0.63804518414414102</v>
+        <v>0.63813581133254504</v>
       </c>
       <c r="F124">
-        <v>0.71629923278169105</v>
+        <v>0.71755096711071398</v>
       </c>
       <c r="G124">
-        <v>0.79965882169220004</v>
+        <v>0.80020199400722702</v>
       </c>
       <c r="H124">
-        <v>0.63975336108720204</v>
+        <v>0.64159346504550996</v>
       </c>
       <c r="I124">
-        <v>0.70300190886007696</v>
+        <v>0.70560998843797995</v>
       </c>
       <c r="J124">
-        <v>0.78369832523903704</v>
+        <v>0.78745212305187196</v>
       </c>
       <c r="K124">
-        <v>0.78754480614551703</v>
+        <v>0.78706882075880102</v>
       </c>
       <c r="L124">
-        <v>0.89631408777266097</v>
+        <v>0.89533924149298605</v>
       </c>
       <c r="M124">
-        <v>0.93468905155555004</v>
+        <v>0.93421717433848595</v>
       </c>
       <c r="N124">
-        <v>0.65071907230876203</v>
+        <v>0.65380175864826795</v>
       </c>
       <c r="O124">
-        <v>0.70556568834068201</v>
+        <v>0.71033097028352699</v>
       </c>
       <c r="P124">
-        <v>0.772241170981109</v>
+        <v>0.776229923951815</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41183</v>
       </c>
       <c r="B125">
-        <v>0.65078167147527399</v>
+        <v>0.652397233717811</v>
       </c>
       <c r="C125">
-        <v>0.71734591089477395</v>
+        <v>0.71967576096394004</v>
       </c>
       <c r="D125">
-        <v>0.78714112494741295</v>
+        <v>0.78940554656537898</v>
       </c>
       <c r="E125">
-        <v>0.63929460050759601</v>
+        <v>0.64083197343639497</v>
       </c>
       <c r="F125">
-        <v>0.71516048020759004</v>
+        <v>0.71724885904448299</v>
       </c>
       <c r="G125">
-        <v>0.797837587599728</v>
+        <v>0.79873163937305103</v>
       </c>
       <c r="H125">
-        <v>0.63848836840864398</v>
+        <v>0.64069899727258095</v>
       </c>
       <c r="I125">
-        <v>0.70115487658399001</v>
+        <v>0.70407380720977597</v>
       </c>
       <c r="J125">
-        <v>0.78143803729647099</v>
+        <v>0.78553747988941203</v>
       </c>
       <c r="K125">
-        <v>0.79896565542202003</v>
+        <v>0.79947312120248304</v>
       </c>
       <c r="L125">
-        <v>0.90577591207193997</v>
+        <v>0.90606874988803598</v>
       </c>
       <c r="M125">
-        <v>0.93750870556666199</v>
+        <v>0.938110850245084</v>
       </c>
       <c r="N125">
-        <v>0.62641882295953899</v>
+        <v>0.62912080917256497</v>
       </c>
       <c r="O125">
-        <v>0.68897025171021598</v>
+        <v>0.69342656104220202</v>
       </c>
       <c r="P125">
-        <v>0.76391773478717295</v>
+        <v>0.76764539850875202</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41275</v>
       </c>
       <c r="B126">
-        <v>0.65873059263489497</v>
+        <v>0.66053979420886999</v>
       </c>
       <c r="C126">
-        <v>0.72248746726162905</v>
+        <v>0.724607472241383</v>
       </c>
       <c r="D126">
-        <v>0.79020277938853301</v>
+        <v>0.79196204548335203</v>
       </c>
       <c r="E126">
-        <v>0.63839118445208198</v>
+        <v>0.63825366440064402</v>
       </c>
       <c r="F126">
-        <v>0.71247844717538</v>
+        <v>0.71345156889375205</v>
       </c>
       <c r="G126">
-        <v>0.794500938237648</v>
+        <v>0.79493864859504304</v>
       </c>
       <c r="H126">
-        <v>0.64122317533914197</v>
+        <v>0.64469422068290205</v>
       </c>
       <c r="I126">
-        <v>0.70357405626722902</v>
+        <v>0.70718710259087103</v>
       </c>
       <c r="J126">
-        <v>0.78359670959640604</v>
+        <v>0.78771820886829602</v>
       </c>
       <c r="K126">
-        <v>0.80186697336644297</v>
+        <v>0.80322549298521595</v>
       </c>
       <c r="L126">
-        <v>0.90830219243808896</v>
+        <v>0.90968952961663396</v>
       </c>
       <c r="M126">
-        <v>0.93853126483966798</v>
+        <v>0.94002969210259701</v>
       </c>
       <c r="N126">
-        <v>0.61726259752734303</v>
+        <v>0.62060170543710402</v>
       </c>
       <c r="O126">
-        <v>0.68401442408712698</v>
+        <v>0.68845890349233096</v>
       </c>
       <c r="P126">
-        <v>0.762621897974466</v>
+        <v>0.76605622090960201</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41365</v>
       </c>
       <c r="B127">
-        <v>0.65194870945223204</v>
+        <v>0.65360334318828806</v>
       </c>
       <c r="C127">
-        <v>0.71796714710668796</v>
+        <v>0.71979368346629602</v>
       </c>
       <c r="D127">
-        <v>0.78777204399013101</v>
+        <v>0.78942226905597401</v>
       </c>
       <c r="E127">
-        <v>0.63704521245373802</v>
+        <v>0.637119612231829</v>
       </c>
       <c r="F127">
-        <v>0.71101322359104502</v>
+        <v>0.71127984436694502</v>
       </c>
       <c r="G127">
-        <v>0.79307801635380704</v>
+        <v>0.79267812723122999</v>
       </c>
       <c r="H127">
-        <v>0.63557692189404902</v>
+        <v>0.63916684036654103</v>
       </c>
       <c r="I127">
-        <v>0.70010999284097297</v>
+        <v>0.70367430988088897</v>
       </c>
       <c r="J127">
-        <v>0.78188614695594805</v>
+        <v>0.78609043304166704</v>
       </c>
       <c r="K127">
-        <v>0.79297948111548799</v>
+        <v>0.794122432146389</v>
       </c>
       <c r="L127">
-        <v>0.90015644524322302</v>
+        <v>0.90139116898237504</v>
       </c>
       <c r="M127">
-        <v>0.93413344121856801</v>
+        <v>0.93548832205329502</v>
       </c>
       <c r="N127">
-        <v>0.618711153134478</v>
+        <v>0.62258144472254795</v>
       </c>
       <c r="O127">
-        <v>0.68401926108218403</v>
+        <v>0.68852163361897101</v>
       </c>
       <c r="P127">
-        <v>0.76250914297389605</v>
+        <v>0.76566495358034503</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41456</v>
       </c>
       <c r="B128">
-        <v>0.65041574711162098</v>
+        <v>0.651070238201922</v>
       </c>
       <c r="C128">
-        <v>0.71738500285445495</v>
+        <v>0.71863497462833503</v>
       </c>
       <c r="D128">
-        <v>0.78783814721293299</v>
+        <v>0.78917954342004404</v>
       </c>
       <c r="E128">
-        <v>0.63978447262507798</v>
+        <v>0.63770297412022803</v>
       </c>
       <c r="F128">
-        <v>0.71166164300673596</v>
+        <v>0.71059174354805599</v>
       </c>
       <c r="G128">
-        <v>0.79297077741626198</v>
+        <v>0.79192495682608699</v>
       </c>
       <c r="H128">
-        <v>0.63557464566898603</v>
+        <v>0.63934300885954098</v>
       </c>
       <c r="I128">
-        <v>0.70037208211964397</v>
+        <v>0.70415509590890402</v>
       </c>
       <c r="J128">
-        <v>0.78257456216823995</v>
+        <v>0.78694690992103</v>
       </c>
       <c r="K128">
-        <v>0.79683258409158897</v>
+        <v>0.79825663632016097</v>
       </c>
       <c r="L128">
-        <v>0.90507233441225199</v>
+        <v>0.90627927827578902</v>
       </c>
       <c r="M128">
-        <v>0.93641496216858</v>
+        <v>0.93760586036606297</v>
       </c>
       <c r="N128">
-        <v>0.61095271785169303</v>
+        <v>0.61361278050020296</v>
       </c>
       <c r="O128">
-        <v>0.67981140070035395</v>
+        <v>0.68344252036076303</v>
       </c>
       <c r="P128">
-        <v>0.76138655332050797</v>
+        <v>0.76373212346327102</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41548</v>
       </c>
       <c r="B129">
-        <v>0.65584717903396805</v>
+        <v>0.65622793217489706</v>
       </c>
       <c r="C129">
-        <v>0.72090731057527002</v>
+        <v>0.72220245794357096</v>
       </c>
       <c r="D129">
-        <v>0.78881622810781904</v>
+        <v>0.79041836143627997</v>
       </c>
       <c r="E129">
-        <v>0.656780195167735</v>
+        <v>0.65361277345094704</v>
       </c>
       <c r="F129">
-        <v>0.72339277814456904</v>
+        <v>0.72224410785211501</v>
       </c>
       <c r="G129">
-        <v>0.79937847110436899</v>
+        <v>0.79854875965934802</v>
       </c>
       <c r="H129">
-        <v>0.63211397225027199</v>
+        <v>0.63681245081864302</v>
       </c>
       <c r="I129">
-        <v>0.69667587822440102</v>
+        <v>0.701600497164517</v>
       </c>
       <c r="J129">
-        <v>0.77717803611181902</v>
+        <v>0.78265131153983802</v>
       </c>
       <c r="K129">
-        <v>0.79070096946307</v>
+        <v>0.79133042943519105</v>
       </c>
       <c r="L129">
-        <v>0.89679352543111102</v>
+        <v>0.89764042031726499</v>
       </c>
       <c r="M129">
-        <v>0.93176469836347797</v>
+        <v>0.93307461659118596</v>
       </c>
       <c r="N129">
-        <v>0.618425688897001</v>
+        <v>0.62135330958123403</v>
       </c>
       <c r="O129">
-        <v>0.68568189319170403</v>
+        <v>0.68934556644269496</v>
       </c>
       <c r="P129">
-        <v>0.76485928436469297</v>
+        <v>0.76708375691759001</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41640</v>
       </c>
       <c r="B130">
-        <v>0.66330600437039799</v>
+        <v>0.66424419749663999</v>
       </c>
       <c r="C130">
-        <v>0.72711862570074504</v>
+        <v>0.72918362902397604</v>
       </c>
       <c r="D130">
-        <v>0.79197420128585205</v>
+        <v>0.79423267601706704</v>
       </c>
       <c r="E130">
-        <v>0.67592739551749503</v>
+        <v>0.67470068678150397</v>
       </c>
       <c r="F130">
-        <v>0.73939664015585804</v>
+        <v>0.74043504833630902</v>
       </c>
       <c r="G130">
-        <v>0.80775186211331296</v>
+        <v>0.80846184309330305</v>
       </c>
       <c r="H130">
-        <v>0.62727632854858895</v>
+        <v>0.63165681612651703</v>
       </c>
       <c r="I130">
-        <v>0.693110879976788</v>
+        <v>0.69769000082406696</v>
       </c>
       <c r="J130">
-        <v>0.77380475788607395</v>
+        <v>0.77940180569752004</v>
       </c>
       <c r="K130">
-        <v>0.80105272403148597</v>
+        <v>0.80039425993652402</v>
       </c>
       <c r="L130">
-        <v>0.90670498054286697</v>
+        <v>0.90699997834851498</v>
       </c>
       <c r="M130">
-        <v>0.93816314626764696</v>
+        <v>0.94017757818972603</v>
       </c>
       <c r="N130">
-        <v>0.62877066521522396</v>
+        <v>0.63143470154624104</v>
       </c>
       <c r="O130">
-        <v>0.69488362978484797</v>
+        <v>0.69900237353810202</v>
       </c>
       <c r="P130">
-        <v>0.77078008156891897</v>
+        <v>0.77325431419009905</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41730</v>
       </c>
       <c r="B131">
-        <v>0.66437559376970001</v>
+        <v>0.66523005873813801</v>
       </c>
       <c r="C131">
-        <v>0.72844793464128099</v>
+        <v>0.73031106134110602</v>
       </c>
       <c r="D131">
-        <v>0.79317772039194601</v>
+        <v>0.79537167945188902</v>
       </c>
       <c r="E131">
-        <v>0.66834724163298997</v>
+        <v>0.66809097773469295</v>
       </c>
       <c r="F131">
-        <v>0.73679084610720902</v>
+        <v>0.738402838922951</v>
       </c>
       <c r="G131">
-        <v>0.80837444528603997</v>
+        <v>0.80948586923372201</v>
       </c>
       <c r="H131">
-        <v>0.63103394022909798</v>
+        <v>0.63482388995059502</v>
       </c>
       <c r="I131">
-        <v>0.69608940540239195</v>
+        <v>0.70013636740850305</v>
       </c>
       <c r="J131">
-        <v>0.77621027305079004</v>
+        <v>0.78149969128720798</v>
       </c>
       <c r="K131">
-        <v>0.80010259578853904</v>
+        <v>0.79990409290445696</v>
       </c>
       <c r="L131">
-        <v>0.904804853148795</v>
+        <v>0.90533195488517804</v>
       </c>
       <c r="M131">
-        <v>0.93590125653133405</v>
+        <v>0.93768714889287297</v>
       </c>
       <c r="N131">
-        <v>0.63330993988052597</v>
+        <v>0.63600337146118702</v>
       </c>
       <c r="O131">
-        <v>0.69809594996570301</v>
+        <v>0.70200242661797496</v>
       </c>
       <c r="P131">
-        <v>0.77187076245360398</v>
+        <v>0.77437355591103196</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41821</v>
       </c>
       <c r="B132">
-        <v>0.664822415935165</v>
+        <v>0.66618211833573404</v>
       </c>
       <c r="C132">
-        <v>0.73138334758844104</v>
+        <v>0.73330491782102802</v>
       </c>
       <c r="D132">
-        <v>0.79735353958058097</v>
+        <v>0.79940494286157804</v>
       </c>
       <c r="E132">
-        <v>0.64830864998208704</v>
+        <v>0.64949309700272795</v>
       </c>
       <c r="F132">
-        <v>0.72712246795732505</v>
+        <v>0.72941868706604296</v>
       </c>
       <c r="G132">
-        <v>0.80649720156715099</v>
+        <v>0.80800820817855201</v>
       </c>
       <c r="H132">
-        <v>0.63386862054840898</v>
+        <v>0.63620267771500605</v>
       </c>
       <c r="I132">
-        <v>0.70040106369367805</v>
+        <v>0.70314708269777004</v>
       </c>
       <c r="J132">
-        <v>0.78319190528028804</v>
+        <v>0.78760348720380802</v>
       </c>
       <c r="K132">
-        <v>0.80489389117314702</v>
+        <v>0.80454759109649598</v>
       </c>
       <c r="L132">
-        <v>0.91116218762605705</v>
+        <v>0.91117842666583504</v>
       </c>
       <c r="M132">
-        <v>0.94056662245358302</v>
+        <v>0.94166979891540004</v>
       </c>
       <c r="N132">
-        <v>0.63132562531255698</v>
+        <v>0.63579902599978999</v>
       </c>
       <c r="O132">
-        <v>0.69841599572383195</v>
+        <v>0.703179571734877</v>
       </c>
       <c r="P132">
-        <v>0.77290329852984596</v>
+        <v>0.77563468431683003</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41913</v>
       </c>
       <c r="B133">
-        <v>0.67370166412842103</v>
+        <v>0.67446377408625802</v>
       </c>
       <c r="C133">
-        <v>0.74063895397997803</v>
+        <v>0.742119235217225</v>
       </c>
       <c r="D133">
-        <v>0.80385346794671897</v>
+        <v>0.80540058065359599</v>
       </c>
       <c r="E133">
-        <v>0.65734052409136901</v>
+        <v>0.65746952935538905</v>
       </c>
       <c r="F133">
-        <v>0.74119028143020704</v>
+        <v>0.74218705652553096</v>
       </c>
       <c r="G133">
-        <v>0.81758572868201196</v>
+        <v>0.818037472780762</v>
       </c>
       <c r="H133">
-        <v>0.64279719410506297</v>
+        <v>0.64416877999780298</v>
       </c>
       <c r="I133">
-        <v>0.70922489441185799</v>
+        <v>0.71125958368272402</v>
       </c>
       <c r="J133">
-        <v>0.78786080331786101</v>
+        <v>0.79112894556297697</v>
       </c>
       <c r="K133">
-        <v>0.81614935859146898</v>
+        <v>0.81583471981979705</v>
       </c>
       <c r="L133">
-        <v>0.92031382097999803</v>
+        <v>0.92094116017915795</v>
       </c>
       <c r="M133">
-        <v>0.94573764391474202</v>
+        <v>0.94737627781178602</v>
       </c>
       <c r="N133">
-        <v>0.63900390537376195</v>
+        <v>0.64351271026447898</v>
       </c>
       <c r="O133">
-        <v>0.70432587714815398</v>
+        <v>0.70952035654503798</v>
       </c>
       <c r="P133">
-        <v>0.776993794482293</v>
+        <v>0.780158503746749</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>42005</v>
       </c>
       <c r="B134">
-        <v>0.68723345913706901</v>
+        <v>0.68799380893830997</v>
       </c>
       <c r="C134">
-        <v>0.75331306688378497</v>
+        <v>0.75468778959321103</v>
       </c>
       <c r="D134">
-        <v>0.81193103536185096</v>
+        <v>0.81328038373762102</v>
       </c>
       <c r="E134">
-        <v>0.68299168436187496</v>
+        <v>0.682573366523611</v>
       </c>
       <c r="F134">
-        <v>0.76665287565403295</v>
+        <v>0.76665648654456897</v>
       </c>
       <c r="G134">
-        <v>0.83362079100179798</v>
+        <v>0.83322955904736495</v>
       </c>
       <c r="H134">
-        <v>0.66068891886267</v>
+        <v>0.66114511351718597</v>
       </c>
       <c r="I134">
-        <v>0.72429605112497597</v>
+        <v>0.72515562374200204</v>
       </c>
       <c r="J134">
-        <v>0.79580616167084395</v>
+        <v>0.79726802379793704</v>
       </c>
       <c r="K134">
-        <v>0.82558315806947402</v>
+        <v>0.82645867556246699</v>
       </c>
       <c r="L134">
-        <v>0.92809813270800801</v>
+        <v>0.92936621754427595</v>
       </c>
       <c r="M134">
-        <v>0.95008528846380602</v>
+        <v>0.95190963334873002</v>
       </c>
       <c r="N134">
-        <v>0.64313374046722904</v>
+        <v>0.64883306061824797</v>
       </c>
       <c r="O134">
-        <v>0.70619862281147605</v>
+        <v>0.71273087368271903</v>
       </c>
       <c r="P134">
-        <v>0.77700467283161501</v>
+        <v>0.78177130737056999</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>42095</v>
       </c>
       <c r="B135">
-        <v>0.68472791711505798</v>
+        <v>0.68586765693174501</v>
       </c>
       <c r="C135">
-        <v>0.75121460337988599</v>
+        <v>0.75261364729240599</v>
       </c>
       <c r="D135">
-        <v>0.811043354122431</v>
+        <v>0.81264444859390295</v>
       </c>
       <c r="E135">
-        <v>0.67149461679260203</v>
+        <v>0.67272265005177201</v>
       </c>
       <c r="F135">
-        <v>0.75866500222244104</v>
+        <v>0.75864994757821302</v>
       </c>
       <c r="G135">
-        <v>0.82883341653282505</v>
+        <v>0.82846399515591196</v>
       </c>
       <c r="H135">
-        <v>0.66357768076620205</v>
+        <v>0.66312099992727302</v>
       </c>
       <c r="I135">
-        <v>0.72613675265981203</v>
+        <v>0.72615196503024604</v>
       </c>
       <c r="J135">
-        <v>0.79802786287126504</v>
+        <v>0.79960602073535203</v>
       </c>
       <c r="K135">
-        <v>0.83111942110098702</v>
+        <v>0.83380642108386804</v>
       </c>
       <c r="L135">
-        <v>0.93347524228337198</v>
+        <v>0.93552024282171797</v>
       </c>
       <c r="M135">
-        <v>0.95363036785390098</v>
+        <v>0.95549198882075903</v>
       </c>
       <c r="N135">
-        <v>0.64118307621883797</v>
+        <v>0.64665719778728703</v>
       </c>
       <c r="O135">
-        <v>0.70513196176021098</v>
+        <v>0.71160925589916901</v>
       </c>
       <c r="P135">
-        <v>0.77639486732029805</v>
+        <v>0.78150723752956597</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>42186</v>
       </c>
       <c r="B136">
-        <v>0.68122505435601299</v>
+        <v>0.68208781072485303</v>
       </c>
       <c r="C136">
-        <v>0.74807471313582496</v>
+        <v>0.74946605874465</v>
       </c>
       <c r="D136">
-        <v>0.80851744012429005</v>
+        <v>0.81006721218752697</v>
       </c>
       <c r="E136">
-        <v>0.66847748991488998</v>
+        <v>0.67129529636377006</v>
       </c>
       <c r="F136">
-        <v>0.75370352224245296</v>
+        <v>0.75517596180610902</v>
       </c>
       <c r="G136">
-        <v>0.825846467246381</v>
+        <v>0.82617055428473596</v>
       </c>
       <c r="H136">
-        <v>0.66170347614854097</v>
+        <v>0.66126535220206795</v>
       </c>
       <c r="I136">
-        <v>0.72461461921702397</v>
+        <v>0.72475267844841496</v>
       </c>
       <c r="J136">
-        <v>0.79503469719791997</v>
+        <v>0.79625807472493104</v>
       </c>
       <c r="K136">
-        <v>0.81771156790473398</v>
+        <v>0.81932148713497799</v>
       </c>
       <c r="L136">
-        <v>0.92205030625978501</v>
+        <v>0.92347212645910304</v>
       </c>
       <c r="M136">
-        <v>0.94687695367710301</v>
+        <v>0.94839140535880195</v>
       </c>
       <c r="N136">
-        <v>0.64030243902863404</v>
+        <v>0.64382127203335004</v>
       </c>
       <c r="O136">
-        <v>0.70351907096219601</v>
+        <v>0.70897944926285805</v>
       </c>
       <c r="P136">
-        <v>0.77469067338716202</v>
+        <v>0.77947834181854203</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>42278</v>
       </c>
       <c r="B137">
-        <v>0.67828443397166405</v>
+        <v>0.67902240747838505</v>
       </c>
       <c r="C137">
-        <v>0.74375435788189204</v>
+        <v>0.74525920387505296</v>
       </c>
       <c r="D137">
-        <v>0.80571473874561494</v>
+        <v>0.80734393133034599</v>
       </c>
       <c r="E137">
-        <v>0.66430025248312097</v>
+        <v>0.66708232645292898</v>
       </c>
       <c r="F137">
-        <v>0.74619313630607598</v>
+        <v>0.74813714689851396</v>
       </c>
       <c r="G137">
-        <v>0.82127481456807505</v>
+        <v>0.82197867973340999</v>
       </c>
       <c r="H137">
-        <v>0.65924268114389195</v>
+        <v>0.66001243925578201</v>
       </c>
       <c r="I137">
-        <v>0.720839841912713</v>
+        <v>0.72218362998438101</v>
       </c>
       <c r="J137">
-        <v>0.79168624973005797</v>
+        <v>0.79372668324642603</v>
       </c>
       <c r="K137">
-        <v>0.80898928185091001</v>
+        <v>0.80999529926359004</v>
       </c>
       <c r="L137">
-        <v>0.91171776420169903</v>
+        <v>0.91295858692613596</v>
       </c>
       <c r="M137">
-        <v>0.940930444559965</v>
+        <v>0.94250012139847605</v>
       </c>
       <c r="N137">
-        <v>0.6395208271042</v>
+        <v>0.64140026644626602</v>
       </c>
       <c r="O137">
-        <v>0.70107172754553004</v>
+        <v>0.70520533313267797</v>
       </c>
       <c r="P137">
-        <v>0.77282871691468502</v>
+        <v>0.77654162895465595</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>42370</v>
       </c>
       <c r="B138">
-        <v>0.684918330706208</v>
+        <v>0.68711278927286201</v>
       </c>
       <c r="C138">
-        <v>0.74653183547591895</v>
+        <v>0.74917313662292895</v>
       </c>
       <c r="D138">
-        <v>0.80474378415966796</v>
+        <v>0.80727636787910595</v>
       </c>
       <c r="E138">
-        <v>0.68016056767016198</v>
+        <v>0.68208790473704695</v>
       </c>
       <c r="F138">
-        <v>0.75522447591243902</v>
+        <v>0.756628682655618</v>
       </c>
       <c r="G138">
-        <v>0.82526406344713399</v>
+        <v>0.82570011859200898</v>
       </c>
       <c r="H138">
-        <v>0.657067544303925</v>
+        <v>0.66089063902746004</v>
       </c>
       <c r="I138">
-        <v>0.71755368603677705</v>
+        <v>0.721586146716098</v>
       </c>
       <c r="J138">
-        <v>0.78480238351749199</v>
+        <v>0.788958151466573</v>
       </c>
       <c r="K138">
-        <v>0.80864521143177703</v>
+        <v>0.81105407297949605</v>
       </c>
       <c r="L138">
-        <v>0.90962217328157402</v>
+        <v>0.91167281940203504</v>
       </c>
       <c r="M138">
-        <v>0.93804268070527896</v>
+        <v>0.93980981236160399</v>
       </c>
       <c r="N138">
-        <v>0.65013967119104199</v>
+        <v>0.65188022404903401</v>
       </c>
       <c r="O138">
-        <v>0.70645486978887095</v>
+        <v>0.71043984183615905</v>
       </c>
       <c r="P138">
-        <v>0.77418497262977304</v>
+        <v>0.77803029945443403</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>42461</v>
       </c>
       <c r="B139">
-        <v>0.68684395659441599</v>
+        <v>0.68939026887053001</v>
       </c>
       <c r="C139">
-        <v>0.74761528603639005</v>
+        <v>0.75082319804226005</v>
       </c>
       <c r="D139">
-        <v>0.80400219112400895</v>
+        <v>0.80731674981963797</v>
       </c>
       <c r="E139">
-        <v>0.70253375438058996</v>
+        <v>0.70351410443279805</v>
       </c>
       <c r="F139">
-        <v>0.768297921515944</v>
+        <v>0.76934234250167499</v>
       </c>
       <c r="G139">
-        <v>0.830516933498059</v>
+        <v>0.83116566058128605</v>
       </c>
       <c r="H139">
-        <v>0.64961887855925504</v>
+        <v>0.654133145475297</v>
       </c>
       <c r="I139">
-        <v>0.71133446784348098</v>
+        <v>0.71631445222253398</v>
       </c>
       <c r="J139">
-        <v>0.77928182697131099</v>
+        <v>0.78499086804019302</v>
       </c>
       <c r="K139">
-        <v>0.81051732809385402</v>
+        <v>0.81191442181204798</v>
       </c>
       <c r="L139">
-        <v>0.914278913183173</v>
+        <v>0.91591077564135703</v>
       </c>
       <c r="M139">
-        <v>0.94003226805791495</v>
+        <v>0.94157757910142603</v>
       </c>
       <c r="N139">
-        <v>0.65591447940564396</v>
+        <v>0.65834910132342706</v>
       </c>
       <c r="O139">
-        <v>0.71118202692899601</v>
+        <v>0.71602679613978304</v>
       </c>
       <c r="P139">
-        <v>0.77569970705730396</v>
+        <v>0.78042185765032301</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>42552</v>
       </c>
       <c r="B140">
-        <v>0.678464537323337</v>
+        <v>0.68121933376695398</v>
       </c>
       <c r="C140">
-        <v>0.74051207748987702</v>
+        <v>0.74401424494995705</v>
       </c>
       <c r="D140">
-        <v>0.80007647286101502</v>
+        <v>0.80359601933430702</v>
       </c>
       <c r="E140">
-        <v>0.69307710301475101</v>
+        <v>0.69456492825026706</v>
       </c>
       <c r="F140">
-        <v>0.76036555473349299</v>
+        <v>0.76221210426894803</v>
       </c>
       <c r="G140">
-        <v>0.82678574809481298</v>
+        <v>0.82804183517963204</v>
       </c>
       <c r="H140">
-        <v>0.64455608689764099</v>
+        <v>0.64890304644058105</v>
       </c>
       <c r="I140">
-        <v>0.70740126207206899</v>
+        <v>0.71225527359715002</v>
       </c>
       <c r="J140">
-        <v>0.77699578707148098</v>
+        <v>0.78288986548991601</v>
       </c>
       <c r="K140">
-        <v>0.80668089752340399</v>
+        <v>0.80703870605519401</v>
       </c>
       <c r="L140">
-        <v>0.91099208079595295</v>
+        <v>0.911856525425363</v>
       </c>
       <c r="M140">
-        <v>0.94006312671039005</v>
+        <v>0.94128398990914197</v>
       </c>
       <c r="N140">
-        <v>0.64845138175358996</v>
+        <v>0.65215978158254295</v>
       </c>
       <c r="O140">
-        <v>0.70361209676018299</v>
+        <v>0.70937131699060096</v>
       </c>
       <c r="P140">
-        <v>0.77030190869119297</v>
+        <v>0.77531226544067899</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>42644</v>
       </c>
       <c r="B141">
-        <v>0.670790570487803</v>
+        <v>0.67294938047583197</v>
       </c>
       <c r="C141">
-        <v>0.73555428651937105</v>
+        <v>0.73873349104052499</v>
       </c>
       <c r="D141">
-        <v>0.79827817042413396</v>
+        <v>0.801586115478918</v>
       </c>
       <c r="E141">
-        <v>0.686150382735222</v>
+        <v>0.68740160593535704</v>
       </c>
       <c r="F141">
-        <v>0.75802531335480205</v>
+        <v>0.76047123022937102</v>
       </c>
       <c r="G141">
-        <v>0.82733879038716196</v>
+        <v>0.82928626732201904</v>
       </c>
       <c r="H141">
-        <v>0.64043777707685301</v>
+        <v>0.64529579110422797</v>
       </c>
       <c r="I141">
-        <v>0.70339882770016304</v>
+        <v>0.70871608036211398</v>
       </c>
       <c r="J141">
-        <v>0.77474378827875501</v>
+        <v>0.78088368820391196</v>
       </c>
       <c r="K141">
-        <v>0.81343579344027395</v>
+        <v>0.814555389783165</v>
       </c>
       <c r="L141">
-        <v>0.91751265515215097</v>
+        <v>0.91899914745779498</v>
       </c>
       <c r="M141">
-        <v>0.94605201403467298</v>
+        <v>0.94777335969082999</v>
       </c>
       <c r="N141">
-        <v>0.62743484998361199</v>
+        <v>0.63091496114643197</v>
       </c>
       <c r="O141">
-        <v>0.68952081764841699</v>
+        <v>0.69481695038327196</v>
       </c>
       <c r="P141">
-        <v>0.76395216367760999</v>
+        <v>0.76814974150020299</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>42736</v>
       </c>
       <c r="B142">
-        <v>0.67643733888494495</v>
+        <v>0.67776442889161903</v>
       </c>
       <c r="C142">
-        <v>0.74041774611787103</v>
+        <v>0.74291011681964103</v>
       </c>
       <c r="D142">
-        <v>0.80198957695683304</v>
+        <v>0.80470910681207097</v>
       </c>
       <c r="E142">
-        <v>0.698085529838119</v>
+        <v>0.69944989070937802</v>
       </c>
       <c r="F142">
-        <v>0.77141252498819202</v>
+        <v>0.77376472134527396</v>
       </c>
       <c r="G142">
-        <v>0.83700818812607303</v>
+        <v>0.83877488746614703</v>
       </c>
       <c r="H142">
-        <v>0.63755006190243602</v>
+        <v>0.64195071513022595</v>
       </c>
       <c r="I142">
-        <v>0.70315561653915304</v>
+        <v>0.707979384211884</v>
       </c>
       <c r="J142">
-        <v>0.77590447683239605</v>
+        <v>0.78156603386778101</v>
       </c>
       <c r="K142">
-        <v>0.83715012853992998</v>
+        <v>0.83746479418769604</v>
       </c>
       <c r="L142">
-        <v>0.93907986338078298</v>
+        <v>0.940133811650394</v>
       </c>
       <c r="M142">
-        <v>0.95928889358229397</v>
+        <v>0.96136838882767295</v>
       </c>
       <c r="N142">
-        <v>0.61874980901341303</v>
+        <v>0.62173567062888002</v>
       </c>
       <c r="O142">
-        <v>0.68556195043121404</v>
+        <v>0.68988845800760501</v>
       </c>
       <c r="P142">
-        <v>0.76408283878495797</v>
+        <v>0.76717396900301105</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>42826</v>
       </c>
       <c r="B143">
-        <v>0.66786184306586505</v>
+        <v>0.66922100856306999</v>
       </c>
       <c r="C143">
-        <v>0.736577024816501</v>
+        <v>0.73855775966915704</v>
       </c>
       <c r="D143">
-        <v>0.80249159358830002</v>
+        <v>0.80491092622744798</v>
       </c>
       <c r="E143">
-        <v>0.68368160547671697</v>
+        <v>0.68462536679988495</v>
       </c>
       <c r="F143">
-        <v>0.76204993103966301</v>
+        <v>0.76348948474316503</v>
       </c>
       <c r="G143">
-        <v>0.83283022634193404</v>
+        <v>0.83390436566585102</v>
       </c>
       <c r="H143">
-        <v>0.63767028114247204</v>
+        <v>0.64103136963114804</v>
       </c>
       <c r="I143">
-        <v>0.70434170390527295</v>
+        <v>0.70827823049929195</v>
       </c>
       <c r="J143">
-        <v>0.78086459377543505</v>
+        <v>0.78642611641706694</v>
       </c>
       <c r="K143">
-        <v>0.83761218579319796</v>
+        <v>0.83957769844088703</v>
       </c>
       <c r="L143">
-        <v>0.93996094185986201</v>
+        <v>0.94201576990990099</v>
       </c>
       <c r="M143">
-        <v>0.96120719226322204</v>
+        <v>0.96334647604578505</v>
       </c>
       <c r="N143">
-        <v>0.62708867757128794</v>
+        <v>0.63072839712945805</v>
       </c>
       <c r="O143">
-        <v>0.69389145097202298</v>
+        <v>0.69806152853068704</v>
       </c>
       <c r="P143">
-        <v>0.77054443175101295</v>
+        <v>0.77340843468679399</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>42917</v>
       </c>
       <c r="B144">
-        <v>0.67205712947727303</v>
+        <v>0.67290243992080401</v>
       </c>
       <c r="C144">
-        <v>0.73942887808334801</v>
+        <v>0.74086891419108203</v>
       </c>
       <c r="D144">
-        <v>0.80372898493336697</v>
+        <v>0.80573962802849097</v>
       </c>
       <c r="E144">
-        <v>0.69102511301469105</v>
+        <v>0.69293089348135495</v>
       </c>
       <c r="F144">
-        <v>0.76539045147421003</v>
+        <v>0.76766226724882303</v>
       </c>
       <c r="G144">
-        <v>0.83387215567878004</v>
+        <v>0.83525028639251098</v>
       </c>
       <c r="H144">
-        <v>0.64312061951595201</v>
+        <v>0.646646979983725</v>
       </c>
       <c r="I144">
-        <v>0.70820516619914597</v>
+        <v>0.71199265752013596</v>
       </c>
       <c r="J144">
-        <v>0.78238705286257404</v>
+        <v>0.78767816407150304</v>
       </c>
       <c r="K144">
-        <v>0.83515331523886105</v>
+        <v>0.83512348905373701</v>
       </c>
       <c r="L144">
-        <v>0.94069952438317295</v>
+        <v>0.94105308426374001</v>
       </c>
       <c r="M144">
-        <v>0.96328624670247398</v>
+        <v>0.96434303408226996</v>
       </c>
       <c r="N144">
-        <v>0.62969885670630399</v>
+        <v>0.63197006458907901</v>
       </c>
       <c r="O144">
-        <v>0.69528230931969204</v>
+        <v>0.69839037484917799</v>
       </c>
       <c r="P144">
-        <v>0.77089964848778203</v>
+        <v>0.77298511635127498</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>43009</v>
       </c>
       <c r="B145">
-        <v>0.66799023567653604</v>
+        <v>0.66846979551318897</v>
       </c>
       <c r="C145">
-        <v>0.73678957290566804</v>
+        <v>0.73803118246098398</v>
       </c>
       <c r="D145">
-        <v>0.80296286162742203</v>
+        <v>0.80466518135283405</v>
       </c>
       <c r="E145">
-        <v>0.67881012856101697</v>
+        <v>0.679968717306629</v>
       </c>
       <c r="F145">
-        <v>0.75861563492253403</v>
+        <v>0.76016762105429203</v>
       </c>
       <c r="G145">
-        <v>0.83111032204645197</v>
+        <v>0.83181727963250396</v>
       </c>
       <c r="H145">
-        <v>0.63669013839401301</v>
+        <v>0.64130839291640596</v>
       </c>
       <c r="I145">
-        <v>0.70337546928271999</v>
+        <v>0.70807478650019595</v>
       </c>
       <c r="J145">
-        <v>0.78032739755709501</v>
+        <v>0.78603456999347099</v>
       </c>
       <c r="K145">
-        <v>0.82777194363083995</v>
+        <v>0.8271548170113</v>
       </c>
       <c r="L145">
-        <v>0.933244426939283</v>
+        <v>0.93261928243398495</v>
       </c>
       <c r="M145">
-        <v>0.95903524988974698</v>
+        <v>0.95895051321482305</v>
       </c>
       <c r="N145">
-        <v>0.62972466669821403</v>
+        <v>0.63113220793866298</v>
       </c>
       <c r="O145">
-        <v>0.69467115538721502</v>
+        <v>0.69747046735667695</v>
       </c>
       <c r="P145">
-        <v>0.77134386337140903</v>
+        <v>0.77310952390730203</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>43101</v>
       </c>
       <c r="B146">
-        <v>0.66494954882405</v>
+        <v>0.66516594088109304</v>
       </c>
       <c r="C146">
-        <v>0.73457765231564798</v>
+        <v>0.73596309099089097</v>
       </c>
       <c r="D146">
-        <v>0.80223828349241799</v>
+        <v>0.80404442752594596</v>
       </c>
       <c r="E146">
-        <v>0.67373277851009605</v>
+        <v>0.67342190188536599</v>
       </c>
       <c r="F146">
-        <v>0.75223332422282196</v>
+        <v>0.752856446417285</v>
       </c>
       <c r="G146">
-        <v>0.82619392292318605</v>
+        <v>0.82661319080943596</v>
       </c>
       <c r="H146">
-        <v>0.63949509784504599</v>
+        <v>0.64475940297151801</v>
       </c>
       <c r="I146">
-        <v>0.70541777668171202</v>
+        <v>0.71087237414651006</v>
       </c>
       <c r="J146">
-        <v>0.78219761485239503</v>
+        <v>0.78813863238106296</v>
       </c>
       <c r="K146">
-        <v>0.83431573385412405</v>
+        <v>0.83218604205517299</v>
       </c>
       <c r="L146">
-        <v>0.94076606168736798</v>
+        <v>0.93906604856521503</v>
       </c>
       <c r="M146">
-        <v>0.964631714377576</v>
+        <v>0.96396080615596902</v>
       </c>
       <c r="N146">
-        <v>0.62042476724637097</v>
+        <v>0.62248006513144005</v>
       </c>
       <c r="O146">
-        <v>0.68871094159915702</v>
+        <v>0.69258681055485605</v>
       </c>
       <c r="P146">
-        <v>0.76861400327172003</v>
+        <v>0.77151895132661796</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>43191</v>
       </c>
       <c r="B147">
-        <v>0.66907157351631896</v>
+        <v>0.66972664101882995</v>
       </c>
       <c r="C147">
-        <v>0.73889400971815</v>
+        <v>0.74060147449051805</v>
       </c>
       <c r="D147">
-        <v>0.80506155334457996</v>
+        <v>0.80704837251252903</v>
       </c>
       <c r="E147">
-        <v>0.66744783540618902</v>
+        <v>0.66840011294516599</v>
       </c>
       <c r="F147">
-        <v>0.74788251128999705</v>
+        <v>0.74977862509037396</v>
       </c>
       <c r="G147">
-        <v>0.82411344934804498</v>
+        <v>0.82546335597926701</v>
       </c>
       <c r="H147">
-        <v>0.64780140903519001</v>
+        <v>0.653812501355857</v>
       </c>
       <c r="I147">
-        <v>0.71227296695775899</v>
+        <v>0.71823014322399203</v>
       </c>
       <c r="J147">
-        <v>0.786654629087989</v>
+        <v>0.79273312059837797</v>
       </c>
       <c r="K147">
-        <v>0.86968825912705405</v>
+        <v>0.86470534730909798</v>
       </c>
       <c r="L147">
-        <v>0.97789744122219302</v>
+        <v>0.97388189222996602</v>
       </c>
       <c r="M147">
-        <v>0.98580203517992804</v>
+        <v>0.983371286786898</v>
       </c>
       <c r="N147">
-        <v>0.62654735928791905</v>
+        <v>0.62896910023529295</v>
       </c>
       <c r="O147">
-        <v>0.69178608171448797</v>
+        <v>0.69619476142498105</v>
       </c>
       <c r="P147">
-        <v>0.76937802313706805</v>
+        <v>0.77287439827776705</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>43282</v>
       </c>
       <c r="B148">
-        <v>0.67552795362645401</v>
+        <v>0.67701735724521295</v>
       </c>
       <c r="C148">
-        <v>0.74558171288710096</v>
+        <v>0.747958894467179</v>
       </c>
       <c r="D148">
-        <v>0.81088760773711399</v>
+        <v>0.81344933941930297</v>
       </c>
       <c r="E148">
-        <v>0.67246612956775098</v>
+        <v>0.67522211799144805</v>
       </c>
       <c r="F148">
-        <v>0.75635281880163796</v>
+        <v>0.75967734332262404</v>
       </c>
       <c r="G148">
-        <v>0.831420386027239</v>
+        <v>0.83378965531580196</v>
       </c>
       <c r="H148">
-        <v>0.65206942361371101</v>
+        <v>0.65820154066117498</v>
       </c>
       <c r="I148">
-        <v>0.71688214473666001</v>
+        <v>0.72331538448291699</v>
       </c>
       <c r="J148">
-        <v>0.79181035180995196</v>
+        <v>0.79836982488809005</v>
       </c>
       <c r="K148">
-        <v>0.87797586185044596</v>
+        <v>0.87149411642272301</v>
       </c>
       <c r="L148">
-        <v>0.98618390387495503</v>
+        <v>0.98064759817889102</v>
       </c>
       <c r="M148">
-        <v>0.99677519428404804</v>
+        <v>0.99350374779749595</v>
       </c>
       <c r="N148">
-        <v>0.62526605277907299</v>
+        <v>0.62929472651709994</v>
       </c>
       <c r="O148">
-        <v>0.69056373250208802</v>
+        <v>0.69603410350392703</v>
       </c>
       <c r="P148">
-        <v>0.76839288653448101</v>
+        <v>0.77286754483894105</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>43374</v>
       </c>
       <c r="B149">
-        <v>0.69407233577829597</v>
+        <v>0.69674277791349903</v>
       </c>
       <c r="C149">
-        <v>0.76104110383392798</v>
+        <v>0.76424522994958699</v>
       </c>
       <c r="D149">
-        <v>0.82022786998930897</v>
+        <v>0.82328588506567102</v>
       </c>
       <c r="E149">
-        <v>0.69147405126696004</v>
+        <v>0.69643290828983895</v>
       </c>
       <c r="F149">
-        <v>0.77605105200157998</v>
+        <v>0.781111690753718</v>
       </c>
       <c r="G149">
-        <v>0.84491351292038597</v>
+        <v>0.84841002522205899</v>
       </c>
       <c r="H149">
-        <v>0.66025962502111502</v>
+        <v>0.66650682325449195</v>
       </c>
       <c r="I149">
-        <v>0.72352791940671202</v>
+        <v>0.72995472346275703</v>
       </c>
       <c r="J149">
-        <v>0.79597389456240897</v>
+        <v>0.80239634407300497</v>
       </c>
       <c r="K149">
-        <v>0.88566119299098101</v>
+        <v>0.88032893368541698</v>
       </c>
       <c r="L149">
-        <v>0.99053828986133297</v>
+        <v>0.985325158572677</v>
       </c>
       <c r="M149">
-        <v>0.99814544563512597</v>
+        <v>0.99435802147613195</v>
       </c>
       <c r="N149">
-        <v>0.64153135185927002</v>
+        <v>0.64544298604883799</v>
       </c>
       <c r="O149">
-        <v>0.70455616906716101</v>
+        <v>0.71003287139184201</v>
       </c>
       <c r="P149">
-        <v>0.77679549407491799</v>
+        <v>0.78145916402828897</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>43466</v>
       </c>
       <c r="B150">
-        <v>0.70168518526234003</v>
+        <v>0.70500748228176702</v>
       </c>
       <c r="C150">
-        <v>0.76737049643347299</v>
+        <v>0.77115841269568697</v>
       </c>
       <c r="D150">
-        <v>0.82719808759723001</v>
+        <v>0.83071626673788401</v>
       </c>
       <c r="E150">
-        <v>0.72005751125029105</v>
+        <v>0.725842446991251</v>
       </c>
       <c r="F150">
-        <v>0.79561268175099098</v>
+        <v>0.80144247591918005</v>
       </c>
       <c r="G150">
-        <v>0.85709641369229606</v>
+        <v>0.86149223017234999</v>
       </c>
       <c r="H150">
-        <v>0.67374959122794298</v>
+        <v>0.68007711278414296</v>
       </c>
       <c r="I150">
-        <v>0.73408247059506104</v>
+        <v>0.74075714887575195</v>
       </c>
       <c r="J150">
-        <v>0.80806094502967596</v>
+        <v>0.81483465835046298</v>
       </c>
       <c r="K150">
-        <v>0.895633214783635</v>
+        <v>0.88965488232398804</v>
       </c>
       <c r="L150">
-        <v>0.99838363111661699</v>
+        <v>0.99283768939483696</v>
       </c>
       <c r="M150">
-        <v>1.0009986082014299</v>
+        <v>0.997255631761928</v>
       </c>
       <c r="N150">
-        <v>0.63561667865139004</v>
+        <v>0.63915871770031896</v>
       </c>
       <c r="O150">
-        <v>0.70253899061835201</v>
+        <v>0.70731862774886201</v>
       </c>
       <c r="P150">
-        <v>0.777660528283593</v>
+        <v>0.78156358836115603</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>43556</v>
       </c>
       <c r="B151">
-        <v>0.71292230507951504</v>
+        <v>0.71538186097895895</v>
       </c>
       <c r="C151">
-        <v>0.77776041435620302</v>
+        <v>0.78095512188847904</v>
       </c>
       <c r="D151">
-        <v>0.83596387205352396</v>
+        <v>0.83924266455210506</v>
       </c>
       <c r="E151">
-        <v>0.75589411061421297</v>
+        <v>0.76003439259528105</v>
       </c>
       <c r="F151">
-        <v>0.82304091688427805</v>
+        <v>0.82786902305760002</v>
       </c>
       <c r="G151">
-        <v>0.87431918606313996</v>
+        <v>0.87822244613518397</v>
       </c>
       <c r="H151">
-        <v>0.69788569214599705</v>
+        <v>0.70447942253579299</v>
       </c>
       <c r="I151">
-        <v>0.75378657276431105</v>
+        <v>0.76092351322399099</v>
       </c>
       <c r="J151">
-        <v>0.82491260143171896</v>
+        <v>0.832255199165159</v>
       </c>
       <c r="K151">
-        <v>0.899213257259592</v>
+        <v>0.89609678925507696</v>
       </c>
       <c r="L151">
-        <v>1.0047847258914</v>
+        <v>1.00181360706787</v>
       </c>
       <c r="M151">
-        <v>1.00199468720451</v>
+        <v>0.99970875277825599</v>
       </c>
       <c r="N151">
-        <v>0.64851683453440601</v>
+        <v>0.65059253100113001</v>
       </c>
       <c r="O151">
-        <v>0.71367357645278096</v>
+        <v>0.71722665767235705</v>
       </c>
       <c r="P151">
-        <v>0.785298262141371</v>
+        <v>0.788597604064048</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>43647</v>
       </c>
       <c r="B152">
-        <v>0.73868525214146097</v>
+        <v>0.74060408358614405</v>
       </c>
       <c r="C152">
-        <v>0.80135835208678796</v>
+        <v>0.803932386611102</v>
       </c>
       <c r="D152">
-        <v>0.85691383045465896</v>
+        <v>0.85987926235208401</v>
       </c>
       <c r="E152">
-        <v>0.80777732208626796</v>
+        <v>0.81343345061487804</v>
       </c>
       <c r="F152">
-        <v>0.86733384251708701</v>
+        <v>0.87329423929168903</v>
       </c>
       <c r="G152">
-        <v>0.903205508776318</v>
+        <v>0.90833600782106305</v>
       </c>
       <c r="H152">
-        <v>0.75000296321625703</v>
+        <v>0.75519072784655095</v>
       </c>
       <c r="I152">
-        <v>0.79447587288132404</v>
+        <v>0.80112366378242394</v>
       </c>
       <c r="J152">
-        <v>0.86269322065034704</v>
+        <v>0.87016534495070597</v>
       </c>
       <c r="K152">
-        <v>0.90095679149346297</v>
+        <v>0.89692729356766498</v>
       </c>
       <c r="L152">
-        <v>1.01077594196302</v>
+        <v>1.0069004408587201</v>
       </c>
       <c r="M152">
-        <v>1.0087857404759899</v>
+        <v>1.00613153140349</v>
       </c>
       <c r="N152">
-        <v>0.65499146895726401</v>
+        <v>0.65712966470019296</v>
       </c>
       <c r="O152">
-        <v>0.72547628187503099</v>
+        <v>0.72759170205545698</v>
       </c>
       <c r="P152">
-        <v>0.79621480356271102</v>
+        <v>0.79776799542218102</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>43739</v>
       </c>
       <c r="B153">
-        <v>0.79680138242964305</v>
+        <v>0.79864411656457601</v>
       </c>
       <c r="C153">
-        <v>0.85071632195706703</v>
+        <v>0.85323278702926098</v>
       </c>
       <c r="D153">
-        <v>0.89575093987952303</v>
+        <v>0.89986982530033499</v>
       </c>
       <c r="E153">
-        <v>0.91516876835762395</v>
+        <v>0.92188854360847805</v>
       </c>
       <c r="F153">
-        <v>0.95446236461880796</v>
+        <v>0.96151486695080501</v>
       </c>
       <c r="G153">
-        <v>0.95534682443570496</v>
+        <v>0.962866864387243</v>
       </c>
       <c r="H153">
-        <v>0.84472618873879002</v>
+        <v>0.84855053987514595</v>
       </c>
       <c r="I153">
-        <v>0.86830246052214299</v>
+        <v>0.87517259644799805</v>
       </c>
       <c r="J153">
-        <v>0.92810565292162295</v>
+        <v>0.93858308710820304</v>
       </c>
       <c r="K153">
-        <v>0.90181968499907195</v>
+        <v>0.90091054605619503</v>
       </c>
       <c r="L153">
-        <v>1.00918779215926</v>
+        <v>1.00806535905516</v>
       </c>
       <c r="M153">
-        <v>1.01133824439146</v>
+        <v>1.01082687842312</v>
       </c>
       <c r="N153">
-        <v>0.66850142461427797</v>
+        <v>0.66982077197314804</v>
       </c>
       <c r="O153">
-        <v>0.74587005780676097</v>
+        <v>0.74517297983872</v>
       </c>
       <c r="P153">
-        <v>0.811760501516952</v>
+        <v>0.81092862881312999</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>43831</v>
       </c>
       <c r="B154">
-        <v>0.92660935080915396</v>
+        <v>0.92910161923492895</v>
       </c>
       <c r="C154">
-        <v>0.96328043608698199</v>
+        <v>0.96562973926031204</v>
       </c>
       <c r="D154">
-        <v>0.98262109291560595</v>
+        <v>0.98961339691340899</v>
       </c>
       <c r="E154">
-        <v>1.15686744000844</v>
+        <v>1.16539396345157</v>
       </c>
       <c r="F154">
-        <v>1.14286023709311</v>
+        <v>1.1508044048802999</v>
       </c>
       <c r="G154">
-        <v>1.0576967532122901</v>
+        <v>1.0707971058697801</v>
       </c>
       <c r="H154">
-        <v>1.04867773665775</v>
+        <v>1.05235571489172</v>
       </c>
       <c r="I154">
-        <v>1.0206241842727799</v>
+        <v>1.0307910908243101</v>
       </c>
       <c r="J154">
-        <v>1.07086768015814</v>
+        <v>1.09027043206763</v>
       </c>
       <c r="K154">
-        <v>0.92848246835442305</v>
+        <v>0.93184401935865102</v>
       </c>
       <c r="L154">
-        <v>1.03666287241327</v>
+        <v>1.03879326501589</v>
       </c>
       <c r="M154">
-        <v>1.02824270225009</v>
+        <v>1.0308718113181199</v>
       </c>
       <c r="N154">
-        <v>0.70526443948443196</v>
+        <v>0.70680589904093005</v>
       </c>
       <c r="O154">
-        <v>0.81167905615566704</v>
+        <v>0.80422884764939095</v>
       </c>
       <c r="P154">
-        <v>0.85739771699526302</v>
+        <v>0.85110566996535197</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>43922</v>
       </c>
       <c r="B155">
-        <v>1.1701997432345701</v>
+        <v>1.1737316736807899</v>
       </c>
       <c r="C155">
-        <v>1.1880397840743799</v>
+        <v>1.1878998012148301</v>
       </c>
       <c r="D155">
-        <v>1.16891132348996</v>
+        <v>1.1858470240475301</v>
       </c>
       <c r="E155">
-        <v>1.6057912490586601</v>
+        <v>1.6228597334911401</v>
       </c>
       <c r="F155">
-        <v>1.4776915733029301</v>
+        <v>1.4868768193956301</v>
       </c>
       <c r="G155">
-        <v>1.21936014837145</v>
+        <v>1.2506577793914999</v>
       </c>
       <c r="H155">
-        <v>1.4457521688792001</v>
+        <v>1.4495430100243101</v>
       </c>
       <c r="I155">
-        <v>1.30365567447707</v>
+        <v>1.32327195572241</v>
       </c>
       <c r="J155">
-        <v>1.40411519513134</v>
+        <v>1.45194192101357</v>
       </c>
       <c r="K155">
-        <v>0.96057810122764697</v>
+        <v>0.96493846311033904</v>
       </c>
       <c r="L155">
-        <v>1.0809859659408201</v>
+        <v>1.08393747028057</v>
       </c>
       <c r="M155">
-        <v>1.0602855281308099</v>
+        <v>1.07031531745886</v>
       </c>
       <c r="N155">
-        <v>0.79450426485066294</v>
+        <v>0.79558117756253599</v>
       </c>
       <c r="O155">
-        <v>1.0119635935911699</v>
+        <v>0.98044541584034295</v>
       </c>
       <c r="P155">
-        <v>0.96968296891542205</v>
+        <v>0.94939102759637195</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>44013</v>
       </c>
       <c r="B156">
-        <v>1.0905095025895699</v>
+        <v>1.09227229345937</v>
       </c>
       <c r="C156">
-        <v>1.0986531159108399</v>
+        <v>1.09857074730852</v>
       </c>
       <c r="D156">
-        <v>1.0655197626366799</v>
+        <v>1.06997879491884</v>
       </c>
       <c r="E156">
-        <v>1.46620200802247</v>
+        <v>1.4856701529874099</v>
       </c>
       <c r="F156">
-        <v>1.38375584363717</v>
+        <v>1.3922670628376299</v>
       </c>
       <c r="G156">
-        <v>1.1754310803621</v>
+        <v>1.1895466682811899</v>
       </c>
       <c r="H156">
-        <v>1.30362139851115</v>
+        <v>1.30397516246221</v>
       </c>
       <c r="I156">
-        <v>1.20379396292065</v>
+        <v>1.21336704563178</v>
       </c>
       <c r="J156">
-        <v>1.18442069638069</v>
+        <v>1.2017270120246899</v>
       </c>
       <c r="K156">
-        <v>0.95879479194315298</v>
+        <v>0.96497240715365995</v>
       </c>
       <c r="L156">
-        <v>1.0756200890531</v>
+        <v>1.0797186759198001</v>
       </c>
       <c r="M156">
-        <v>1.0483241220855499</v>
+        <v>1.0550869199120201</v>
       </c>
       <c r="N156">
-        <v>0.77795711370086296</v>
+        <v>0.77413126299842605</v>
       </c>
       <c r="O156">
-        <v>0.89494365649253205</v>
+        <v>0.87729731819213497</v>
       </c>
       <c r="P156">
-        <v>0.91926518967200199</v>
+        <v>0.90392254812153505</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>44105</v>
       </c>
       <c r="B157">
-        <v>0.946901097543982</v>
+        <v>0.94773587953307703</v>
       </c>
       <c r="C157">
-        <v>0.98807228241231104</v>
+        <v>0.98662550461405096</v>
       </c>
       <c r="D157">
-        <v>0.99106603413819605</v>
+        <v>0.99314176788873199</v>
       </c>
       <c r="E157">
-        <v>1.1560116185496201</v>
+        <v>1.16477988559586</v>
       </c>
       <c r="F157">
-        <v>1.17397250185442</v>
+        <v>1.1731569226707601</v>
       </c>
       <c r="G157">
-        <v>1.07937630152606</v>
+        <v>1.0837118953511999</v>
       </c>
       <c r="H157">
-        <v>1.04369414398231</v>
+        <v>1.0462210647344501</v>
       </c>
       <c r="I157">
-        <v>1.0269312390879699</v>
+        <v>1.0339773822323099</v>
       </c>
       <c r="J157">
-        <v>1.0470075438748001</v>
+        <v>1.05847157866761</v>
       </c>
       <c r="K157">
-        <v>0.93401444180902404</v>
+        <v>0.93924859600376298</v>
       </c>
       <c r="L157">
-        <v>1.04824297476635</v>
+        <v>1.0502202221696799</v>
       </c>
       <c r="M157">
-        <v>1.0281127310596101</v>
+        <v>1.0322359573198501</v>
       </c>
       <c r="N157">
-        <v>0.79046562299456402</v>
+        <v>0.78483894735257997</v>
       </c>
       <c r="O157">
-        <v>0.87055776881993496</v>
+        <v>0.85812140749368904</v>
       </c>
       <c r="P157">
-        <v>0.89984148717071299</v>
+        <v>0.88984019544427395</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>44197</v>
       </c>
       <c r="B158">
-        <v>0.881996549331174</v>
+        <v>0.88187547783299003</v>
       </c>
       <c r="C158">
-        <v>0.93184759026439801</v>
+        <v>0.93103136847571399</v>
       </c>
       <c r="D158">
-        <v>0.953540125011341</v>
+        <v>0.95574470697688596</v>
       </c>
       <c r="E158">
-        <v>1.0130314040792301</v>
+        <v>1.0196982642377601</v>
       </c>
       <c r="F158">
-        <v>1.05780388783192</v>
+        <v>1.0588292516134401</v>
       </c>
       <c r="G158">
-        <v>1.0181730303960399</v>
+        <v>1.02257454806042</v>
       </c>
       <c r="H158">
-        <v>0.91771416623822999</v>
+        <v>0.91774219439057703</v>
       </c>
       <c r="I158">
-        <v>0.93390226148883904</v>
+        <v>0.93778790011609703</v>
       </c>
       <c r="J158">
-        <v>0.98076874827960003</v>
+        <v>0.98929991903939696</v>
       </c>
       <c r="K158">
-        <v>0.90417965518362498</v>
+        <v>0.911276626697336</v>
       </c>
       <c r="L158">
-        <v>1.0104471154854999</v>
+        <v>1.0141304087443599</v>
       </c>
       <c r="M158">
-        <v>1.0054311579772499</v>
+        <v>1.00968811856128</v>
       </c>
       <c r="N158">
-        <v>0.81668967657250502</v>
+        <v>0.81405673576729398</v>
       </c>
       <c r="O158">
-        <v>0.87835093389452901</v>
+        <v>0.87170497360322097</v>
       </c>
       <c r="P158">
-        <v>0.90041549536197696</v>
+        <v>0.89534310525989702</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>44287</v>
       </c>
       <c r="B159">
-        <v>0.848927294809382</v>
+        <v>0.85014129458388898</v>
       </c>
       <c r="C159">
-        <v>0.90370814815432499</v>
+        <v>0.90353509610369098</v>
       </c>
       <c r="D159">
-        <v>0.93567376332835395</v>
+        <v>0.93822661272755004</v>
       </c>
       <c r="E159">
-        <v>0.94730626731318301</v>
+        <v>0.95036179590129599</v>
       </c>
       <c r="F159">
-        <v>0.99972507274121702</v>
+        <v>0.99792974653853095</v>
       </c>
       <c r="G159">
-        <v>0.98573663225511399</v>
+        <v>0.98801039806420599</v>
       </c>
       <c r="H159">
-        <v>0.85681672593649905</v>
+        <v>0.85717613836166395</v>
       </c>
       <c r="I159">
-        <v>0.88681317641718505</v>
+        <v>0.88990241203331699</v>
       </c>
       <c r="J159">
-        <v>0.94978654889496705</v>
+        <v>0.95714730475753795</v>
       </c>
       <c r="K159">
-        <v>0.88198489255382995</v>
+        <v>0.88441302494637697</v>
       </c>
       <c r="L159">
-        <v>0.98758981383098898</v>
+        <v>0.98760383903311699</v>
       </c>
       <c r="M159">
-        <v>0.99058476266647499</v>
+        <v>0.99233556629352304</v>
       </c>
       <c r="N159">
-        <v>0.83596064499855405</v>
+        <v>0.84102921333422198</v>
       </c>
       <c r="O159">
-        <v>0.89303646789367996</v>
+        <v>0.89190664399349395</v>
       </c>
       <c r="P159">
-        <v>0.90857524326309402</v>
+        <v>0.907471792906274</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>44378</v>
       </c>
       <c r="B160">
-        <v>0.82990475929892804</v>
+        <v>0.83051961526665996</v>
       </c>
       <c r="C160">
-        <v>0.88962140903380205</v>
+        <v>0.88942400613700201</v>
       </c>
       <c r="D160">
-        <v>0.92582233912208101</v>
+        <v>0.92846392598969796</v>
       </c>
       <c r="E160">
-        <v>0.92294323097057795</v>
+        <v>0.92525711025956403</v>
       </c>
       <c r="F160">
-        <v>0.98408089049162295</v>
+        <v>0.98127247436413201</v>
       </c>
       <c r="G160">
-        <v>0.97780953013808103</v>
+        <v>0.97903389202434299</v>
       </c>
       <c r="H160">
-        <v>0.84293640809342796</v>
+        <v>0.84342341792528797</v>
       </c>
       <c r="I160">
-        <v>0.87700719489774703</v>
+        <v>0.87998036712324201</v>
       </c>
       <c r="J160">
-        <v>0.937824367624151</v>
+        <v>0.94554546083981905</v>
       </c>
       <c r="K160">
-        <v>0.87970333974221504</v>
+        <v>0.87794410891506403</v>
       </c>
       <c r="L160">
-        <v>0.989109851035881</v>
+        <v>0.98566099055391898</v>
       </c>
       <c r="M160">
-        <v>0.98937471865841098</v>
+        <v>0.98827234171547895</v>
       </c>
       <c r="N160">
-        <v>0.80560049248412602</v>
+        <v>0.80989777900779603</v>
       </c>
       <c r="O160">
-        <v>0.86783239661576095</v>
+        <v>0.86853521561215996</v>
       </c>
       <c r="P160">
-        <v>0.89568241353506395</v>
+        <v>0.89606647989383403</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>44470</v>
       </c>
       <c r="B161">
-        <v>0.81987272966376801</v>
+        <v>0.81877728489237001</v>
       </c>
       <c r="C161">
-        <v>0.87431638083145302</v>
+        <v>0.87364652260735398</v>
       </c>
       <c r="D161">
-        <v>0.90684804521905604</v>
+        <v>0.90773308903968997</v>
       </c>
       <c r="E161">
-        <v>0.89330102010606305</v>
+        <v>0.89095400183128304</v>
       </c>
       <c r="F161">
-        <v>0.95191894058725302</v>
+        <v>0.94786252601677101</v>
       </c>
       <c r="G161">
-        <v>0.95624335134031302</v>
+        <v>0.95502147535933202</v>
       </c>
       <c r="H161">
-        <v>0.825805854933788</v>
+        <v>0.82550999820231596</v>
       </c>
       <c r="I161">
-        <v>0.85884740271385795</v>
+        <v>0.86082929651941398</v>
       </c>
       <c r="J161">
-        <v>0.90151406012219404</v>
+        <v>0.90563384645831202</v>
       </c>
       <c r="K161">
-        <v>0.87328046888027999</v>
+        <v>0.86993002764796601</v>
       </c>
       <c r="L161">
-        <v>0.97934386561779196</v>
+        <v>0.97514325051294704</v>
       </c>
       <c r="M161">
-        <v>0.98356429519917699</v>
+        <v>0.980893335527663</v>
       </c>
       <c r="N161">
-        <v>0.79818774177575003</v>
+        <v>0.80033646989783502</v>
       </c>
       <c r="O161">
-        <v>0.84931131581943198</v>
+        <v>0.85042435076536904</v>
       </c>
       <c r="P161">
-        <v>0.88168911619727497</v>
+        <v>0.88225161717298795</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>44562</v>
       </c>
       <c r="B162">
-        <v>0.80544089674917896</v>
+        <v>0.80473714419379405</v>
       </c>
       <c r="C162">
-        <v>0.86139417022249798</v>
+        <v>0.86123037414093695</v>
       </c>
       <c r="D162">
-        <v>0.89699193498705798</v>
+        <v>0.89757421330903497</v>
       </c>
       <c r="E162">
-        <v>0.84392804932549004</v>
+        <v>0.84185947933872196</v>
       </c>
       <c r="F162">
-        <v>0.912176370311503</v>
+        <v>0.90940728436041796</v>
       </c>
       <c r="G162">
-        <v>0.93325709169206195</v>
+        <v>0.93187042323983205</v>
       </c>
       <c r="H162">
-        <v>0.77747290319386497</v>
+        <v>0.77878318815251402</v>
       </c>
       <c r="I162">
-        <v>0.82099214687416699</v>
+        <v>0.823965585068415</v>
       </c>
       <c r="J162">
-        <v>0.87300588024272296</v>
+        <v>0.87707670756887401</v>
       </c>
       <c r="K162">
-        <v>0.85659983155558195</v>
+        <v>0.85404139286296099</v>
       </c>
       <c r="L162">
-        <v>0.96276572947471695</v>
+        <v>0.95939777855271002</v>
       </c>
       <c r="M162">
-        <v>0.975551535798303</v>
+        <v>0.97338942149706997</v>
       </c>
       <c r="N162">
-        <v>0.83336983684683696</v>
+        <v>0.83448679100300904</v>
       </c>
       <c r="O162">
-        <v>0.87098397233727698</v>
+        <v>0.87168198537419705</v>
       </c>
       <c r="P162">
-        <v>0.89006766787045</v>
+        <v>0.89021042485671498</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>44652</v>
       </c>
       <c r="B163">
-        <v>0.80603536558880096</v>
+        <v>0.80614586484861805</v>
       </c>
       <c r="C163">
-        <v>0.86006320864197305</v>
+        <v>0.86073962240922997</v>
       </c>
       <c r="D163">
-        <v>0.89522436472579603</v>
+        <v>0.89683503598607905</v>
       </c>
       <c r="E163">
-        <v>0.83028404851766402</v>
+        <v>0.82985890005978102</v>
       </c>
       <c r="F163">
-        <v>0.90081353304515699</v>
+        <v>0.89919666821270805</v>
       </c>
       <c r="G163">
-        <v>0.92721809219771101</v>
+        <v>0.92618841377113303</v>
       </c>
       <c r="H163">
-        <v>0.74587968807310101</v>
+        <v>0.74823914848634199</v>
       </c>
       <c r="I163">
-        <v>0.79677766648424597</v>
+        <v>0.80095095813795203</v>
       </c>
       <c r="J163">
-        <v>0.85900707049389902</v>
+        <v>0.86516201457997099</v>
       </c>
       <c r="K163">
-        <v>0.86005579254587805</v>
+        <v>0.85928937906289404</v>
       </c>
       <c r="L163">
-        <v>0.96604325739460595</v>
+        <v>0.96449943012596795</v>
       </c>
       <c r="M163">
-        <v>0.97749220619300903</v>
+        <v>0.97666339694913196</v>
       </c>
       <c r="N163">
-        <v>0.86514821788423601</v>
+        <v>0.86682702548558499</v>
       </c>
       <c r="O163">
-        <v>0.887079542064796</v>
+        <v>0.88897591682828603</v>
       </c>
       <c r="P163">
-        <v>0.89220866001961197</v>
+        <v>0.89398459617270198</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>44743</v>
       </c>
       <c r="B164">
-        <v>0.77432096864716105</v>
+        <v>0.77395361429123499</v>
       </c>
       <c r="C164">
-        <v>0.83675402561944801</v>
+        <v>0.83716391794303502</v>
       </c>
       <c r="D164">
-        <v>0.87994467671300902</v>
+        <v>0.88155729250416104</v>
       </c>
       <c r="E164">
-        <v>0.78883367396858906</v>
+        <v>0.78611185918994497</v>
       </c>
       <c r="F164">
-        <v>0.87104208461152999</v>
+        <v>0.86799377079573004</v>
       </c>
       <c r="G164">
-        <v>0.90837143909029705</v>
+        <v>0.906051494353593</v>
       </c>
       <c r="H164">
-        <v>0.71325976598647201</v>
+        <v>0.71683450434011198</v>
       </c>
       <c r="I164">
-        <v>0.77133919552125496</v>
+        <v>0.77604575280861399</v>
       </c>
       <c r="J164">
-        <v>0.83839484584716095</v>
+        <v>0.84536366358338899</v>
       </c>
       <c r="K164">
-        <v>0.86471252424876899</v>
+        <v>0.86304922482122604</v>
       </c>
       <c r="L164">
-        <v>0.97418320958488602</v>
+        <v>0.97267623996959096</v>
       </c>
       <c r="M164">
-        <v>0.98519026955744704</v>
+        <v>0.98494681961492703</v>
       </c>
       <c r="N164">
-        <v>0.80052703641234602</v>
+        <v>0.80159164300099095</v>
       </c>
       <c r="O164">
-        <v>0.84060549413172703</v>
+        <v>0.842598505875924</v>
       </c>
       <c r="P164">
-        <v>0.86721707672744497</v>
+        <v>0.86948840740225697</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>44835</v>
       </c>
       <c r="B165">
-        <v>0.75056957244653799</v>
+        <v>0.74967912228188005</v>
       </c>
       <c r="C165">
-        <v>0.81213343972344998</v>
+        <v>0.81296850013520805</v>
       </c>
       <c r="D165">
-        <v>0.86006377582176496</v>
+        <v>0.86172431872983601</v>
       </c>
       <c r="E165">
-        <v>0.75871742601636505</v>
+        <v>0.75436118947467901</v>
       </c>
       <c r="F165">
-        <v>0.83330129393983998</v>
+        <v>0.83176458670521602</v>
       </c>
       <c r="G165">
-        <v>0.88156200031483101</v>
+        <v>0.88041510705585302</v>
       </c>
       <c r="H165">
-        <v>0.69517490277565996</v>
+        <v>0.69881036334350299</v>
       </c>
       <c r="I165">
-        <v>0.75281793919194295</v>
+        <v>0.75797244897843596</v>
       </c>
       <c r="J165">
-        <v>0.81715212580215602</v>
+        <v>0.82386810646376896</v>
       </c>
       <c r="K165">
-        <v>0.85016499326962902</v>
+        <v>0.84791062265054096</v>
       </c>
       <c r="L165">
-        <v>0.95611803867387901</v>
+        <v>0.95495474314804996</v>
       </c>
       <c r="M165">
-        <v>0.97355886314030105</v>
+        <v>0.97408797242115497</v>
       </c>
       <c r="N165">
-        <v>0.752557875875833</v>
+        <v>0.75280687379160804</v>
       </c>
       <c r="O165">
-        <v>0.80038616563630105</v>
+        <v>0.80221166870902405</v>
       </c>
       <c r="P165">
-        <v>0.84273796024463998</v>
+        <v>0.84446352812663095</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>44927</v>
       </c>
       <c r="B166">
-        <v>0.739549470628453</v>
+        <v>0.73958077688782098</v>
       </c>
       <c r="C166">
-        <v>0.80077227944713303</v>
+        <v>0.802744473990194</v>
       </c>
       <c r="D166">
-        <v>0.85043875379796596</v>
+        <v>0.85280790993747102</v>
       </c>
       <c r="E166">
-        <v>0.73245979858156995</v>
+        <v>0.72873827171375405</v>
       </c>
       <c r="F166">
-        <v>0.80703730942670104</v>
+        <v>0.808042334597736</v>
       </c>
       <c r="G166">
-        <v>0.86296724575853501</v>
+        <v>0.863936916274894</v>
       </c>
       <c r="H166">
-        <v>0.68880406223948698</v>
+        <v>0.69369637456335398</v>
       </c>
       <c r="I166">
-        <v>0.74588649416007402</v>
+        <v>0.75215035499087102</v>
       </c>
       <c r="J166">
-        <v>0.80886172162313896</v>
+        <v>0.81658751178378597</v>
       </c>
       <c r="K166">
-        <v>0.85358870618666205</v>
+        <v>0.85046335067789802</v>
       </c>
       <c r="L166">
-        <v>0.95812872405664695</v>
+        <v>0.95610176389694801</v>
       </c>
       <c r="M166">
-        <v>0.97319855278213296</v>
+        <v>0.972926026032361</v>
       </c>
       <c r="N166">
-        <v>0.73709022336112096</v>
+        <v>0.73872924795207995</v>
       </c>
       <c r="O166">
-        <v>0.78631753356518197</v>
+        <v>0.78900980382828401</v>
       </c>
       <c r="P166">
-        <v>0.83283388415926696</v>
+        <v>0.834498101611302</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>45017</v>
       </c>
       <c r="B167">
-        <v>0.72109078793581505</v>
+        <v>0.72098794361719598</v>
       </c>
       <c r="C167">
-        <v>0.78339573051281197</v>
+        <v>0.78499821920499402</v>
       </c>
       <c r="D167">
-        <v>0.83604104793865996</v>
+        <v>0.83806296973731298</v>
       </c>
       <c r="E167">
-        <v>0.70764428459682804</v>
+        <v>0.70487229404367302</v>
       </c>
       <c r="F167">
-        <v>0.784119395799451</v>
+        <v>0.784814380987784</v>
       </c>
       <c r="G167">
-        <v>0.84849139643936</v>
+        <v>0.84888391559919296</v>
       </c>
       <c r="H167">
-        <v>0.67514129647244903</v>
+        <v>0.67977585577536603</v>
       </c>
       <c r="I167">
-        <v>0.73325448782509495</v>
+        <v>0.73875640760595096</v>
       </c>
       <c r="J167">
-        <v>0.79318528796070498</v>
+        <v>0.79988688110485395</v>
       </c>
       <c r="K167">
-        <v>0.84816264439357703</v>
+        <v>0.84729315195820798</v>
       </c>
       <c r="L167">
-        <v>0.95123687164589998</v>
+        <v>0.95055758873615803</v>
       </c>
       <c r="M167">
-        <v>0.96796360880383003</v>
+        <v>0.96764560530192401</v>
       </c>
       <c r="N167">
-        <v>0.71149401323798001</v>
+        <v>0.71190388590826503</v>
       </c>
       <c r="O167">
-        <v>0.76100257990175701</v>
+        <v>0.76366598825496501</v>
       </c>
       <c r="P167">
-        <v>0.81474135314595497</v>
+        <v>0.817008331445222</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>45108</v>
       </c>
       <c r="B168">
-        <v>0.70928523934499299</v>
+        <v>0.70969581066089205</v>
       </c>
       <c r="C168">
-        <v>0.77281855760788598</v>
+        <v>0.77469472939500905</v>
       </c>
       <c r="D168">
-        <v>0.82790073181145096</v>
+        <v>0.83002326504352197</v>
       </c>
       <c r="E168">
-        <v>0.68227995876402003</v>
+        <v>0.680161375145103</v>
       </c>
       <c r="F168">
-        <v>0.76408398824845503</v>
+        <v>0.76460196023716598</v>
       </c>
       <c r="G168">
-        <v>0.83607740971801103</v>
+        <v>0.83612405538300005</v>
       </c>
       <c r="H168">
-        <v>0.66328864094849405</v>
+        <v>0.66937271794672004</v>
       </c>
       <c r="I168">
-        <v>0.72162972192365105</v>
+        <v>0.72813203951851302</v>
       </c>
       <c r="J168">
-        <v>0.78244619335596299</v>
+        <v>0.78976436334324696</v>
       </c>
       <c r="K168">
-        <v>0.85299356932277004</v>
+        <v>0.85187855883050201</v>
       </c>
       <c r="L168">
-        <v>0.95347472931072197</v>
+        <v>0.95213686283362098</v>
       </c>
       <c r="M168">
-        <v>0.96818765852479505</v>
+        <v>0.96713875740121003</v>
       </c>
       <c r="N168">
-        <v>0.69872796421886096</v>
+        <v>0.69979950372753896</v>
       </c>
       <c r="O168">
-        <v>0.74894776801377805</v>
+        <v>0.75247987159226304</v>
       </c>
       <c r="P168">
-        <v>0.80572396774160204</v>
+        <v>0.80860468939905195</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>45200</v>
       </c>
       <c r="B169">
-        <v>0.71224382690889898</v>
+        <v>0.71308088849845896</v>
       </c>
       <c r="C169">
-        <v>0.77471354895858502</v>
+        <v>0.77681757542153496</v>
       </c>
       <c r="D169">
-        <v>0.82653061635391101</v>
+        <v>0.82884015078194895</v>
       </c>
       <c r="E169">
-        <v>0.67424438368395301</v>
+        <v>0.67138177869788396</v>
       </c>
       <c r="F169">
-        <v>0.76043159309518005</v>
+        <v>0.75943694996267497</v>
       </c>
       <c r="G169">
-        <v>0.83380046498655302</v>
+        <v>0.83278779160955596</v>
       </c>
       <c r="H169">
-        <v>0.66350601786991303</v>
+        <v>0.66887584573387804</v>
       </c>
       <c r="I169">
-        <v>0.72119539223662299</v>
+        <v>0.727285183450048</v>
       </c>
       <c r="J169">
-        <v>0.77842107403082805</v>
+        <v>0.78569461477483504</v>
       </c>
       <c r="K169">
-        <v>0.86752153959139799</v>
+        <v>0.86482222559186495</v>
       </c>
       <c r="L169">
-        <v>0.96979287936041103</v>
+        <v>0.96702298404995302</v>
       </c>
       <c r="M169">
-        <v>0.97799348601547698</v>
+        <v>0.97640400125021898</v>
       </c>
       <c r="N169">
-        <v>0.69555285180798498</v>
+        <v>0.69856385072314298</v>
       </c>
       <c r="O169">
-        <v>0.74447787474596205</v>
+        <v>0.74958598572075397</v>
       </c>
       <c r="P169">
-        <v>0.80114967769774204</v>
+        <v>0.80508504780377599</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>45292</v>
       </c>
       <c r="B170">
-        <v>0.71587775368227902</v>
+        <v>0.71631316249023302</v>
       </c>
       <c r="C170">
-        <v>0.77248460108653905</v>
+        <v>0.77438632729896295</v>
       </c>
       <c r="D170">
-        <v>0.82276345406297802</v>
+        <v>0.82495353280504802</v>
       </c>
       <c r="E170">
-        <v>0.66250589623312695</v>
+        <v>0.65983289702245196</v>
       </c>
       <c r="F170">
-        <v>0.74380731260787702</v>
+        <v>0.74349902335934304</v>
       </c>
       <c r="G170">
-        <v>0.82196677988094702</v>
+        <v>0.82172777467819003</v>
       </c>
       <c r="H170">
-        <v>0.64848692070239</v>
+        <v>0.65245422000089204</v>
       </c>
       <c r="I170">
-        <v>0.70847376341939206</v>
+        <v>0.713782657369605</v>
       </c>
       <c r="J170">
-        <v>0.77123804520567596</v>
+        <v>0.77817007124974202</v>
       </c>
       <c r="K170">
-        <v>0.87549565631325199</v>
+        <v>0.87347465895622001</v>
       </c>
       <c r="L170">
-        <v>0.97391622315563997</v>
+        <v>0.97109197503019795</v>
       </c>
       <c r="M170">
-        <v>0.97928967099642095</v>
+        <v>0.97748409095406696</v>
       </c>
       <c r="N170">
-        <v>0.68385482651412099</v>
+        <v>0.685841599671283</v>
       </c>
       <c r="O170">
-        <v>0.73158187112197404</v>
+        <v>0.73577430891596296</v>
       </c>
       <c r="P170">
-        <v>0.79142127430051101</v>
+        <v>0.79467544794714795</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>45383</v>
       </c>
       <c r="B171">
-        <v>0.71189634486340503</v>
+        <v>0.71321069631202705</v>
       </c>
       <c r="C171">
-        <v>0.76794178784309697</v>
+        <v>0.77039847470629796</v>
       </c>
       <c r="D171">
-        <v>0.81888843798836997</v>
+        <v>0.821227147085829</v>
       </c>
       <c r="E171">
-        <v>0.65512606577598598</v>
+        <v>0.65506285180951995</v>
       </c>
       <c r="F171">
-        <v>0.73348635450036004</v>
+        <v>0.73566949604351495</v>
       </c>
       <c r="G171">
-        <v>0.81407578118177704</v>
+        <v>0.81540009257651902</v>
       </c>
       <c r="H171">
-        <v>0.64100832317083201</v>
+        <v>0.64562689206179102</v>
       </c>
       <c r="I171">
-        <v>0.70199844344664097</v>
+        <v>0.70761420930921504</v>
       </c>
       <c r="J171">
-        <v>0.76615248513292999</v>
+        <v>0.77310970904838805</v>
       </c>
       <c r="K171">
-        <v>0.874939749430514</v>
+        <v>0.87225153471215999</v>
       </c>
       <c r="L171">
-        <v>0.97145275660702601</v>
+        <v>0.96815245492750501</v>
       </c>
       <c r="M171">
-        <v>0.97566464066252501</v>
+        <v>0.973742561399774</v>
       </c>
       <c r="N171">
-        <v>0.67811736815433798</v>
+        <v>0.67954154093909802</v>
       </c>
       <c r="O171">
-        <v>0.72810577521945796</v>
+        <v>0.73205224028392901</v>
       </c>
       <c r="P171">
-        <v>0.78876166532950998</v>
+        <v>0.79200947321033399</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>45474</v>
       </c>
       <c r="B172">
-        <v>0.691617669609634</v>
+        <v>0.69464887336779102</v>
       </c>
       <c r="C172">
-        <v>0.75347426860394096</v>
+        <v>0.75724550242351896</v>
       </c>
       <c r="D172">
-        <v>0.81204820586746795</v>
+        <v>0.81518741759964197</v>
       </c>
       <c r="E172">
-        <v>0.65969189217399204</v>
+        <v>0.66129485754048101</v>
       </c>
       <c r="F172">
-        <v>0.73486792910565402</v>
+        <v>0.73858765141770699</v>
       </c>
       <c r="G172">
-        <v>0.813704520970845</v>
+        <v>0.81592736713184599</v>
       </c>
       <c r="H172">
-        <v>0.62595182623133006</v>
+        <v>0.63112184581743402</v>
       </c>
       <c r="I172">
-        <v>0.68958913602857397</v>
+        <v>0.69575057366064497</v>
       </c>
       <c r="J172">
-        <v>0.75980768001815902</v>
+        <v>0.76728808834141304</v>
       </c>
       <c r="K172">
-        <v>0.86807316155623304</v>
+        <v>0.86502186950337601</v>
       </c>
       <c r="L172">
-        <v>0.96285704135156003</v>
+        <v>0.95994295566493804</v>
       </c>
       <c r="M172">
-        <v>0.97070686110909199</v>
+        <v>0.96903711423772898</v>
       </c>
       <c r="N172">
-        <v>0.65905068868528005</v>
+        <v>0.667424124929622</v>
       </c>
       <c r="O172">
-        <v>0.714769996549252</v>
+        <v>0.72358130944048904</v>
       </c>
       <c r="P172">
-        <v>0.78227147858425405</v>
+        <v>0.78814795679246297</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>45566</v>
       </c>
       <c r="B173">
-        <v>0.68096745673070702</v>
+        <v>0.68414749651411999</v>
       </c>
       <c r="C173">
-        <v>0.74517724527083395</v>
+        <v>0.74917216946300502</v>
       </c>
       <c r="D173">
-        <v>0.80703354467072597</v>
+        <v>0.81012622522768696</v>
       </c>
       <c r="E173">
-        <v>0.66616333791611204</v>
+        <v>0.66861179633981704</v>
       </c>
       <c r="F173">
-        <v>0.73829521095136996</v>
+        <v>0.74255285015438599</v>
       </c>
       <c r="G173">
-        <v>0.81531205597004597</v>
+        <v>0.817465375325657</v>
       </c>
       <c r="H173">
-        <v>0.616635066863084</v>
+        <v>0.62224419322640001</v>
       </c>
       <c r="I173">
-        <v>0.68215091988723497</v>
+        <v>0.68842173509924198</v>
       </c>
       <c r="J173">
-        <v>0.75355456587134095</v>
+        <v>0.76065460546714103</v>
       </c>
       <c r="K173">
-        <v>0.87105497243332997</v>
+        <v>0.869578295548882</v>
       </c>
       <c r="L173">
-        <v>0.96607805800794</v>
+        <v>0.96487516186585398</v>
       </c>
       <c r="M173">
-        <v>0.97251221421490397</v>
+        <v>0.97174875541943595</v>
       </c>
       <c r="N173">
-        <v>0.65016171639778397</v>
+        <v>0.65778392817773002</v>
       </c>
       <c r="O173">
-        <v>0.70695658547760398</v>
+        <v>0.71575371639816499</v>
       </c>
       <c r="P173">
-        <v>0.77774388087348501</v>
+        <v>0.78394430577015095</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>45658</v>
       </c>
       <c r="B174">
-        <v>0.68920206095292103</v>
+        <v>0.69089743052283303</v>
       </c>
       <c r="C174">
-        <v>0.75091450912860802</v>
+        <v>0.75388240728897205</v>
       </c>
       <c r="D174">
-        <v>0.80993079476707497</v>
+        <v>0.81209789037278601</v>
       </c>
       <c r="E174">
-        <v>0.68357651025909905</v>
+        <v>0.68504992602857695</v>
       </c>
       <c r="F174">
-        <v>0.75222946033770399</v>
+        <v>0.75626690045661704</v>
       </c>
       <c r="G174">
-        <v>0.82325944690011599</v>
+        <v>0.82543012721828102</v>
       </c>
       <c r="H174">
-        <v>0.61229733770580896</v>
+        <v>0.61813153216545602</v>
       </c>
       <c r="I174">
-        <v>0.67846079946816495</v>
+        <v>0.68491087093705405</v>
       </c>
       <c r="J174">
-        <v>0.75044499272244203</v>
+        <v>0.75743054329110204</v>
       </c>
       <c r="K174">
-        <v>0.87921311701087201</v>
+        <v>0.87988575153459603</v>
       </c>
       <c r="L174">
-        <v>0.96993034493031105</v>
+        <v>0.97076497286784502</v>
       </c>
       <c r="M174">
-        <v>0.97406487892417504</v>
+        <v>0.97384910860444196</v>
       </c>
       <c r="N174">
-        <v>0.66143868328680999</v>
+        <v>0.66413258967594702</v>
       </c>
       <c r="O174">
-        <v>0.71575168575103498</v>
+        <v>0.72126310494522095</v>
       </c>
       <c r="P174">
-        <v>0.78278389317269703</v>
+        <v>0.78705648405166795</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>45748</v>
       </c>
       <c r="B175">
-        <v>0.69222959705303</v>
+        <v>0.69324171603978701</v>
       </c>
       <c r="C175">
-        <v>0.75297332413134399</v>
+        <v>0.75583422369311204</v>
       </c>
       <c r="D175">
-        <v>0.81035923796735698</v>
+        <v>0.81251957962574295</v>
       </c>
       <c r="E175">
-        <v>0.71901137595188302</v>
+        <v>0.72180691104427996</v>
       </c>
       <c r="F175">
-        <v>0.780024153231481</v>
+        <v>0.78570650784256901</v>
       </c>
       <c r="G175">
-        <v>0.83862569534779996</v>
+        <v>0.84197325071802998</v>
       </c>
       <c r="H175">
-        <v>0.61549721808549496</v>
+        <v>0.62198287634846305</v>
       </c>
       <c r="I175">
-        <v>0.68148060193028603</v>
+        <v>0.68863081004701299</v>
       </c>
       <c r="J175">
-        <v>0.75198821001867</v>
+        <v>0.75898130338984604</v>
       </c>
       <c r="K175">
-        <v>0.86595205594024005</v>
+        <v>0.86493702951415896</v>
       </c>
       <c r="L175">
-        <v>0.96157320452863804</v>
+        <v>0.961107130088104</v>
       </c>
       <c r="M175">
-        <v>0.97246233482640898</v>
+        <v>0.97160327099077104</v>
       </c>
       <c r="N175">
-        <v>0.67076804229717002</v>
+        <v>0.673117442484088</v>
       </c>
       <c r="O175">
-        <v>0.72262519243522605</v>
+        <v>0.72713354907887295</v>
       </c>
       <c r="P175">
-        <v>0.78739420482330202</v>
+        <v>0.79024838891527704</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>45839</v>
       </c>
       <c r="B176">
-        <v>0.67667025077892695</v>
+        <v>0.67787494355467304</v>
       </c>
       <c r="C176">
-        <v>0.74127256799055796</v>
+        <v>0.74428465805656496</v>
       </c>
       <c r="D176">
-        <v>0.80348788005205996</v>
+        <v>0.80630923049347403</v>
       </c>
       <c r="E176">
-        <v>0.71167334165977902</v>
+        <v>0.71369293825198299</v>
       </c>
       <c r="F176">
-        <v>0.77724259284624297</v>
+        <v>0.78199901727243104</v>
       </c>
       <c r="G176">
-        <v>0.838398911771989</v>
+        <v>0.841473949206338</v>
       </c>
       <c r="H176">
-        <v>0.61042097182824695</v>
+        <v>0.61752243466234802</v>
       </c>
       <c r="I176">
-        <v>0.67733248770708099</v>
+        <v>0.68522967627860099</v>
       </c>
       <c r="J176">
-        <v>0.750346328693551</v>
+        <v>0.75850940933368605</v>
       </c>
       <c r="K176">
-        <v>0.85541659500982303</v>
+        <v>0.85349376386855602</v>
       </c>
       <c r="L176">
-        <v>0.953436275305375</v>
+        <v>0.95243178002756201</v>
       </c>
       <c r="M176">
-        <v>0.96742753568956896</v>
+        <v>0.96673277002452995</v>
       </c>
       <c r="N176">
-        <v>0.64346437687734803</v>
+        <v>0.64523111447799097</v>
       </c>
       <c r="O176">
-        <v>0.70376158242971498</v>
+        <v>0.70757730744081804</v>
       </c>
       <c r="P176">
-        <v>0.77754135423876103</v>
+        <v>0.78019206470241398</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>45931</v>
       </c>
       <c r="B177">
-        <v>0.66986908257039302</v>
+        <v>0.67172800420253997</v>
       </c>
       <c r="C177">
-        <v>0.73557002253658899</v>
+        <v>0.73915927975682105</v>
       </c>
       <c r="D177">
-        <v>0.79983999382689397</v>
+        <v>0.803073229944123</v>
       </c>
       <c r="E177">
-        <v>0.69717001076510299</v>
+        <v>0.69770805653896895</v>
       </c>
       <c r="F177">
-        <v>0.76695515817860405</v>
+        <v>0.77085168945923199</v>
       </c>
       <c r="G177">
-        <v>0.83328525583920598</v>
+        <v>0.83588674512961803</v>
       </c>
       <c r="H177">
-        <v>0.61329443298863995</v>
+        <v>0.62125184884902795</v>
       </c>
       <c r="I177">
-        <v>0.67893615832971999</v>
+        <v>0.68792284619890998</v>
       </c>
       <c r="J177">
-        <v>0.750576213691448</v>
+        <v>0.75994509323944404</v>
       </c>
       <c r="K177">
-        <v>0.84505309279346097</v>
+        <v>0.84428155583419795</v>
       </c>
       <c r="L177">
-        <v>0.94206565205483705</v>
+        <v>0.942106805259467</v>
       </c>
       <c r="M177">
-        <v>0.96187801689292096</v>
+        <v>0.96145364726137195</v>
       </c>
       <c r="N177">
-        <v>0.63671119608933202</v>
+        <v>0.63965140398107501</v>
       </c>
       <c r="O177">
-        <v>0.69890988907899698</v>
+        <v>0.70330012584448298</v>
       </c>
       <c r="P177">
-        <v>0.77515611264616302</v>
+        <v>0.77785681183194899</v>
       </c>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>46023</v>
       </c>
       <c r="B178">
-        <v>0.67111955812280999</v>
+        <v>0.67346380407224404</v>
       </c>
       <c r="C178">
-        <v>0.73688360914734896</v>
+        <v>0.74100935351118402</v>
       </c>
       <c r="D178">
-        <v>0.80003322214607997</v>
+        <v>0.80352553945377803</v>
       </c>
       <c r="E178">
-        <v>0.69306622249171201</v>
+        <v>0.69405539672916206</v>
       </c>
       <c r="F178">
-        <v>0.76667505852739903</v>
+        <v>0.77114033529108195</v>
       </c>
       <c r="G178">
-        <v>0.83404738616937402</v>
+        <v>0.83665004427591705</v>
       </c>
       <c r="H178">
-        <v>0.62121631670781996</v>
+        <v>0.62939321055321196</v>
       </c>
       <c r="I178">
-        <v>0.68461723717584999</v>
+        <v>0.69395782463588196</v>
       </c>
       <c r="J178">
-        <v>0.75202628379392</v>
+        <v>0.76175356983718101</v>
       </c>
       <c r="K178">
-        <v>0.84940326288965595</v>
+        <v>0.84900345795450605</v>
       </c>
       <c r="L178">
-        <v>0.94391907771546801</v>
+        <v>0.94431482311693105</v>
       </c>
       <c r="M178">
-        <v>0.96186203559677896</v>
+        <v>0.96153877061686099</v>
       </c>
       <c r="N178">
-        <v>0.63573419533004805</v>
+        <v>0.63800257769646096</v>
       </c>
       <c r="O178">
-        <v>0.69868650554085998</v>
+        <v>0.70276944530735497</v>
       </c>
       <c r="P178">
-        <v>0.77563539594223296</v>
+        <v>0.77802572860757002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>provinces</vt:lpstr>