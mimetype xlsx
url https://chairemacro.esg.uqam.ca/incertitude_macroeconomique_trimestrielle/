--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10322"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Hugo Couture/CAN_MD/CAN_QD/JLN_Incertitude_new/balanced_can_qd/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EAAFD5EE-06B9-634C-A907-67CFDF79F46A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5651168A-4D2D-6D44-BC21-630A14E80A68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="51220" yWindow="3820" windowWidth="35980" windowHeight="18880" activeTab="1" xr2:uid="{CB02B36E-8865-5B4E-9D1A-2F8310481EB3}"/>
+    <workbookView xWindow="66500" yWindow="9280" windowWidth="35980" windowHeight="18880" activeTab="1" xr2:uid="{CB02B36E-8865-5B4E-9D1A-2F8310481EB3}"/>
   </bookViews>
   <sheets>
     <sheet name="provinces" sheetId="1" r:id="rId1"/>
     <sheet name="sectors" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
   <si>
     <t>CAN_unc_h1</t>
   </si>
   <si>
     <t>CAN_unc_h2</t>
   </si>
   <si>
     <t>CAN_unc_h4</t>
   </si>
   <si>
     <t>QC_unc_h1</t>
   </si>
   <si>
     <t>QC_unc_h2</t>
@@ -9782,53 +9782,53 @@
         <v>0.69723276446277904</v>
       </c>
       <c r="L176">
         <v>0.77069434291886396</v>
       </c>
       <c r="M176">
         <v>0.83228702414604505</v>
       </c>
       <c r="N176">
         <v>0.69222968187657097</v>
       </c>
       <c r="O176">
         <v>0.74868872568450895</v>
       </c>
       <c r="P176">
         <v>0.80409054626405396</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85DE7FC4-0543-9749-9930-8092F6C0897D}">
-  <dimension ref="A1:P176"/>
+  <dimension ref="A1:P177"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A134" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A171" workbookViewId="0">
       <selection activeCell="A134" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>27</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
@@ -9845,8793 +9845,8843 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="P1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29952</v>
       </c>
       <c r="B2">
-        <v>0.84261913864515603</v>
+        <v>0.84048005308281803</v>
       </c>
       <c r="C2">
-        <v>0.89557768313850705</v>
+        <v>0.89289791232231996</v>
       </c>
       <c r="D2">
-        <v>0.92425303818387206</v>
+        <v>0.92033570003230103</v>
       </c>
       <c r="E2">
-        <v>0.95919558948626205</v>
+        <v>0.958846754992421</v>
       </c>
       <c r="F2">
-        <v>1.0017975207765499</v>
+        <v>1.00019453624613</v>
       </c>
       <c r="G2">
-        <v>0.98284027820073905</v>
+        <v>0.980059897955041</v>
       </c>
       <c r="H2">
-        <v>0.84314607866185998</v>
+        <v>0.84084302274800804</v>
       </c>
       <c r="I2">
-        <v>0.88137073693874601</v>
+        <v>0.87816793531047199</v>
       </c>
       <c r="J2">
-        <v>0.93823466459888605</v>
+        <v>0.93366508729666797</v>
       </c>
       <c r="K2">
-        <v>0.933630398733857</v>
+        <v>0.93400606046025703</v>
       </c>
       <c r="L2">
-        <v>1.0299733271704199</v>
+        <v>1.03070356050455</v>
       </c>
       <c r="M2">
-        <v>1.0127880369271201</v>
+        <v>1.01258077085564</v>
       </c>
       <c r="N2">
-        <v>0.76649058162471295</v>
+        <v>0.76414048210559704</v>
       </c>
       <c r="O2">
-        <v>0.82857537892071498</v>
+        <v>0.82522609036045003</v>
       </c>
       <c r="P2">
-        <v>0.86586203449529897</v>
+        <v>0.86249046436120003</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>30042</v>
       </c>
       <c r="B3">
-        <v>0.85042053782318905</v>
+        <v>0.84959265651514604</v>
       </c>
       <c r="C3">
-        <v>0.901308955560301</v>
+        <v>0.89950494845425699</v>
       </c>
       <c r="D3">
-        <v>0.93206819629061999</v>
+        <v>0.92852695944806496</v>
       </c>
       <c r="E3">
-        <v>0.95049956563208604</v>
+        <v>0.95276650896192505</v>
       </c>
       <c r="F3">
-        <v>0.993042506869667</v>
+        <v>0.99336610669758896</v>
       </c>
       <c r="G3">
-        <v>0.97805105327241204</v>
+        <v>0.97633526194425402</v>
       </c>
       <c r="H3">
-        <v>0.87142222231728295</v>
+        <v>0.86874782299616504</v>
       </c>
       <c r="I3">
-        <v>0.90258444762246404</v>
+        <v>0.89891755159726205</v>
       </c>
       <c r="J3">
-        <v>0.961548362783188</v>
+        <v>0.95674441070559602</v>
       </c>
       <c r="K3">
-        <v>0.96116439001022902</v>
+        <v>0.96243489188153397</v>
       </c>
       <c r="L3">
-        <v>1.0487261530748999</v>
+        <v>1.05031158327421</v>
       </c>
       <c r="M3">
-        <v>1.0226167195829701</v>
+        <v>1.0229502438618201</v>
       </c>
       <c r="N3">
-        <v>0.75283336095099995</v>
+        <v>0.75182216825680903</v>
       </c>
       <c r="O3">
-        <v>0.81933709562644297</v>
+        <v>0.81714285979414303</v>
       </c>
       <c r="P3">
-        <v>0.86124758152146796</v>
+        <v>0.85867015940317803</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>30133</v>
       </c>
       <c r="B4">
-        <v>0.84051597547933399</v>
+        <v>0.84021530067517802</v>
       </c>
       <c r="C4">
-        <v>0.89183867371789605</v>
+        <v>0.89091447476295704</v>
       </c>
       <c r="D4">
-        <v>0.92104699502059795</v>
+        <v>0.91848284719630002</v>
       </c>
       <c r="E4">
-        <v>0.90427418944219196</v>
+        <v>0.90772237170582404</v>
       </c>
       <c r="F4">
-        <v>0.96037722441182605</v>
+        <v>0.962054601457072</v>
       </c>
       <c r="G4">
-        <v>0.95892628098679</v>
+        <v>0.95841241336323801</v>
       </c>
       <c r="H4">
-        <v>0.87905005651908896</v>
+        <v>0.87691222040523797</v>
       </c>
       <c r="I4">
-        <v>0.90541435366020595</v>
+        <v>0.90278484741675302</v>
       </c>
       <c r="J4">
-        <v>0.949425746570005</v>
+        <v>0.94558750652218004</v>
       </c>
       <c r="K4">
-        <v>0.97218802065350796</v>
+        <v>0.97298745974116596</v>
       </c>
       <c r="L4">
-        <v>1.0566349494499201</v>
+        <v>1.05765207683045</v>
       </c>
       <c r="M4">
-        <v>1.0228845972534799</v>
+        <v>1.0230524428105401</v>
       </c>
       <c r="N4">
-        <v>0.72340561292910299</v>
+        <v>0.72403889604278304</v>
       </c>
       <c r="O4">
-        <v>0.79248213014300495</v>
+        <v>0.79194776049323901</v>
       </c>
       <c r="P4">
-        <v>0.84337614476284395</v>
+        <v>0.84194505497519501</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>30225</v>
       </c>
       <c r="B5">
-        <v>0.83303976374553002</v>
+        <v>0.83351198247910296</v>
       </c>
       <c r="C5">
-        <v>0.88580874330714399</v>
+        <v>0.88560306015596602</v>
       </c>
       <c r="D5">
-        <v>0.91537339339149104</v>
+        <v>0.91342646809786199</v>
       </c>
       <c r="E5">
-        <v>0.889759403416156</v>
+        <v>0.89350292243546103</v>
       </c>
       <c r="F5">
-        <v>0.94946667312022404</v>
+        <v>0.95156690077531103</v>
       </c>
       <c r="G5">
-        <v>0.950805533753176</v>
+        <v>0.95085407157103197</v>
       </c>
       <c r="H5">
-        <v>0.84430619528142603</v>
+        <v>0.84237777729488394</v>
       </c>
       <c r="I5">
-        <v>0.87994504215162805</v>
+        <v>0.87787293010204803</v>
       </c>
       <c r="J5">
-        <v>0.93021205061264001</v>
+        <v>0.92690859261335901</v>
       </c>
       <c r="K5">
-        <v>0.96991928695461804</v>
+        <v>0.970635889395977</v>
       </c>
       <c r="L5">
-        <v>1.05400669188638</v>
+        <v>1.05514465401858</v>
       </c>
       <c r="M5">
-        <v>1.01885695350457</v>
+        <v>1.01928727858335</v>
       </c>
       <c r="N5">
-        <v>0.730812922933054</v>
+        <v>0.73233913747448798</v>
       </c>
       <c r="O5">
-        <v>0.79493700546158697</v>
+        <v>0.79503621126482105</v>
       </c>
       <c r="P5">
-        <v>0.84185698732360303</v>
+        <v>0.84069551908586404</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>30317</v>
       </c>
       <c r="B6">
-        <v>0.81028624199277399</v>
+        <v>0.81077377094484604</v>
       </c>
       <c r="C6">
-        <v>0.86292294919045798</v>
+        <v>0.86292345267622805</v>
       </c>
       <c r="D6">
-        <v>0.89636217870526702</v>
+        <v>0.89483636138240097</v>
       </c>
       <c r="E6">
-        <v>0.86568230139693003</v>
+        <v>0.86967699129079001</v>
       </c>
       <c r="F6">
-        <v>0.92152318126230803</v>
+        <v>0.92406541793800501</v>
       </c>
       <c r="G6">
-        <v>0.93241076834106495</v>
+        <v>0.93276859627491904</v>
       </c>
       <c r="H6">
-        <v>0.80727729519358205</v>
+        <v>0.80572899973235601</v>
       </c>
       <c r="I6">
-        <v>0.848090238143277</v>
+        <v>0.84646061963570596</v>
       </c>
       <c r="J6">
-        <v>0.90321122504185403</v>
+        <v>0.90064734035438898</v>
       </c>
       <c r="K6">
-        <v>0.94187916226925095</v>
+        <v>0.94335382652454003</v>
       </c>
       <c r="L6">
-        <v>1.0302743005289701</v>
+        <v>1.03207075848742</v>
       </c>
       <c r="M6">
-        <v>1.00560457159047</v>
+        <v>1.0061867767835799</v>
       </c>
       <c r="N6">
-        <v>0.73770497215286901</v>
+        <v>0.73934015790500196</v>
       </c>
       <c r="O6">
-        <v>0.79486388590763801</v>
+        <v>0.79522800419579998</v>
       </c>
       <c r="P6">
-        <v>0.83711382430610604</v>
+        <v>0.83632017404396397</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>30407</v>
       </c>
       <c r="B7">
-        <v>0.78898878864727096</v>
+        <v>0.78951110063780405</v>
       </c>
       <c r="C7">
-        <v>0.842848457845641</v>
+        <v>0.84283458853877502</v>
       </c>
       <c r="D7">
-        <v>0.88127912374664696</v>
+        <v>0.87980569294984401</v>
       </c>
       <c r="E7">
-        <v>0.85807526874031204</v>
+        <v>0.86199628533663997</v>
       </c>
       <c r="F7">
-        <v>0.910374649770051</v>
+        <v>0.912695706584706</v>
       </c>
       <c r="G7">
-        <v>0.922613039728577</v>
+        <v>0.92273768475836604</v>
       </c>
       <c r="H7">
-        <v>0.78113717645284697</v>
+        <v>0.77963273235937602</v>
       </c>
       <c r="I7">
-        <v>0.82743967158846599</v>
+        <v>0.82570324913382298</v>
       </c>
       <c r="J7">
-        <v>0.88725689834402799</v>
+        <v>0.88469910439299004</v>
       </c>
       <c r="K7">
-        <v>0.90818440996945105</v>
+        <v>0.91002009406734696</v>
       </c>
       <c r="L7">
-        <v>0.99920591820423599</v>
+        <v>1.00129796836567</v>
       </c>
       <c r="M7">
-        <v>0.98665710895251901</v>
+        <v>0.98736292263427305</v>
       </c>
       <c r="N7">
-        <v>0.70794789959579196</v>
+        <v>0.70906980328040203</v>
       </c>
       <c r="O7">
-        <v>0.76924125502409502</v>
+        <v>0.76946409934785298</v>
       </c>
       <c r="P7">
-        <v>0.82181261194932897</v>
+        <v>0.821186213426361</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>30498</v>
       </c>
       <c r="B8">
-        <v>0.76883124017346205</v>
+        <v>0.769935340182474</v>
       </c>
       <c r="C8">
-        <v>0.82438261217192699</v>
+        <v>0.82492367521433296</v>
       </c>
       <c r="D8">
-        <v>0.86665841723130899</v>
+        <v>0.86576640050779896</v>
       </c>
       <c r="E8">
-        <v>0.835632354505213</v>
+        <v>0.83977803441111998</v>
       </c>
       <c r="F8">
-        <v>0.88722779585082101</v>
+        <v>0.89011455463048195</v>
       </c>
       <c r="G8">
-        <v>0.90589198835381401</v>
+        <v>0.90662482148290202</v>
       </c>
       <c r="H8">
-        <v>0.77176729061759797</v>
+        <v>0.77105240802088404</v>
       </c>
       <c r="I8">
-        <v>0.81622476663992205</v>
+        <v>0.81494516464528099</v>
       </c>
       <c r="J8">
-        <v>0.87226299152227205</v>
+        <v>0.86998791914072104</v>
       </c>
       <c r="K8">
-        <v>0.89186395747512903</v>
+        <v>0.89418373782294003</v>
       </c>
       <c r="L8">
-        <v>0.98045466112774005</v>
+        <v>0.98277913912478498</v>
       </c>
       <c r="M8">
-        <v>0.97548284381467398</v>
+        <v>0.97643968466344999</v>
       </c>
       <c r="N8">
-        <v>0.67378589666780697</v>
+        <v>0.67471906872934495</v>
       </c>
       <c r="O8">
-        <v>0.74312682389108198</v>
+        <v>0.74342576969362195</v>
       </c>
       <c r="P8">
-        <v>0.80641423281050995</v>
+        <v>0.80606082833892501</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>30590</v>
       </c>
       <c r="B9">
-        <v>0.74850334808886698</v>
+        <v>0.74950263375625503</v>
       </c>
       <c r="C9">
-        <v>0.80578767837851395</v>
+        <v>0.80646068800781201</v>
       </c>
       <c r="D9">
-        <v>0.85338551674850405</v>
+        <v>0.85257578642120002</v>
       </c>
       <c r="E9">
-        <v>0.81203718084634702</v>
+        <v>0.81506935599257302</v>
       </c>
       <c r="F9">
-        <v>0.86456346363204195</v>
+        <v>0.86647368743932696</v>
       </c>
       <c r="G9">
-        <v>0.890491712168897</v>
+        <v>0.89063735264648203</v>
       </c>
       <c r="H9">
-        <v>0.74384410246789201</v>
+        <v>0.743019155423016</v>
       </c>
       <c r="I9">
-        <v>0.79067307064244596</v>
+        <v>0.78942821717589995</v>
       </c>
       <c r="J9">
-        <v>0.85386820584418199</v>
+        <v>0.85137951023873404</v>
       </c>
       <c r="K9">
-        <v>0.85886190592191802</v>
+        <v>0.86029216928714403</v>
       </c>
       <c r="L9">
-        <v>0.95503361628356198</v>
+        <v>0.95694112271950404</v>
       </c>
       <c r="M9">
-        <v>0.96137720953958195</v>
+        <v>0.96238459405365395</v>
       </c>
       <c r="N9">
-        <v>0.65519496335289895</v>
+        <v>0.656755713869279</v>
       </c>
       <c r="O9">
-        <v>0.72689928930927195</v>
+        <v>0.72781563243244696</v>
       </c>
       <c r="P9">
-        <v>0.79484989712036302</v>
+        <v>0.79483886557618599</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>30682</v>
       </c>
       <c r="B10">
-        <v>0.73574464476917201</v>
+        <v>0.73663402590841698</v>
       </c>
       <c r="C10">
-        <v>0.79457647661910102</v>
+        <v>0.79494900189082096</v>
       </c>
       <c r="D10">
-        <v>0.84532836835032499</v>
+        <v>0.84427423214319497</v>
       </c>
       <c r="E10">
-        <v>0.77470850639373601</v>
+        <v>0.77574240120364601</v>
       </c>
       <c r="F10">
-        <v>0.83549137133197304</v>
+        <v>0.83580702725450395</v>
       </c>
       <c r="G10">
-        <v>0.87386579786756102</v>
+        <v>0.87308079103487202</v>
       </c>
       <c r="H10">
-        <v>0.73292273785609197</v>
+        <v>0.73222640688171403</v>
       </c>
       <c r="I10">
-        <v>0.77983653185538904</v>
+        <v>0.77881636309054403</v>
       </c>
       <c r="J10">
-        <v>0.843945740630064</v>
+        <v>0.84149782137517304</v>
       </c>
       <c r="K10">
-        <v>0.84477939184728901</v>
+        <v>0.84584680525105405</v>
       </c>
       <c r="L10">
-        <v>0.94345522942184501</v>
+        <v>0.94490503493508504</v>
       </c>
       <c r="M10">
-        <v>0.95415697414535305</v>
+        <v>0.95478237852266701</v>
       </c>
       <c r="N10">
-        <v>0.65020663203171702</v>
+        <v>0.65181147595961098</v>
       </c>
       <c r="O10">
-        <v>0.72021193754706803</v>
+        <v>0.72107688008788795</v>
       </c>
       <c r="P10">
-        <v>0.78873095473372301</v>
+        <v>0.78865908055366896</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>30773</v>
       </c>
       <c r="B11">
-        <v>0.72608363422406497</v>
+        <v>0.72698365345868998</v>
       </c>
       <c r="C11">
-        <v>0.78821764972913899</v>
+        <v>0.78866071331566301</v>
       </c>
       <c r="D11">
-        <v>0.84202359032608798</v>
+        <v>0.84110256499371105</v>
       </c>
       <c r="E11">
-        <v>0.749799630574012</v>
+        <v>0.75050547803795398</v>
       </c>
       <c r="F11">
-        <v>0.81658775505230496</v>
+        <v>0.81658475174119605</v>
       </c>
       <c r="G11">
-        <v>0.86352873972829902</v>
+        <v>0.862499821514778</v>
       </c>
       <c r="H11">
-        <v>0.72859096387994704</v>
+        <v>0.72834334793278199</v>
       </c>
       <c r="I11">
-        <v>0.77602301486185399</v>
+        <v>0.77540656741295799</v>
       </c>
       <c r="J11">
-        <v>0.84004632718232497</v>
+        <v>0.83799432428940202</v>
       </c>
       <c r="K11">
-        <v>0.83520885959973501</v>
+        <v>0.83567687642094501</v>
       </c>
       <c r="L11">
-        <v>0.93788133905760596</v>
+        <v>0.93877813694169299</v>
       </c>
       <c r="M11">
-        <v>0.95397639683952895</v>
+        <v>0.95427402840871201</v>
       </c>
       <c r="N11">
-        <v>0.64577998362238198</v>
+        <v>0.64731212829613105</v>
       </c>
       <c r="O11">
-        <v>0.71767679698405396</v>
+        <v>0.71848307106571896</v>
       </c>
       <c r="P11">
-        <v>0.78744945861790205</v>
+        <v>0.78736142046367696</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30864</v>
       </c>
       <c r="B12">
-        <v>0.70970698652750996</v>
+        <v>0.71048846475905802</v>
       </c>
       <c r="C12">
-        <v>0.77501967088193002</v>
+        <v>0.77540988954675105</v>
       </c>
       <c r="D12">
-        <v>0.83470988693085602</v>
+        <v>0.83368585112388105</v>
       </c>
       <c r="E12">
-        <v>0.72780977529961</v>
+        <v>0.72813041092421804</v>
       </c>
       <c r="F12">
-        <v>0.79814746078718801</v>
+        <v>0.79794644613808596</v>
       </c>
       <c r="G12">
-        <v>0.85343666130500695</v>
+        <v>0.85219875886900598</v>
       </c>
       <c r="H12">
-        <v>0.72513146182456001</v>
+        <v>0.72530918377295905</v>
       </c>
       <c r="I12">
-        <v>0.77253623739851396</v>
+        <v>0.77220207979836397</v>
       </c>
       <c r="J12">
-        <v>0.83901391295729999</v>
+        <v>0.83700035677504503</v>
       </c>
       <c r="K12">
-        <v>0.82494647073659</v>
+        <v>0.82651942790322597</v>
       </c>
       <c r="L12">
-        <v>0.93115045485959502</v>
+        <v>0.93289391392908305</v>
       </c>
       <c r="M12">
-        <v>0.95287139131451104</v>
+        <v>0.95349228326351199</v>
       </c>
       <c r="N12">
-        <v>0.63551142859770204</v>
+        <v>0.63638829020564702</v>
       </c>
       <c r="O12">
-        <v>0.70917909028514203</v>
+        <v>0.70960709172749303</v>
       </c>
       <c r="P12">
-        <v>0.78190629746861395</v>
+        <v>0.78165073867240997</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30956</v>
       </c>
       <c r="B13">
-        <v>0.70609532630266802</v>
+        <v>0.70653652728717298</v>
       </c>
       <c r="C13">
-        <v>0.77211325304801603</v>
+        <v>0.77220519830280798</v>
       </c>
       <c r="D13">
-        <v>0.83207320358319503</v>
+        <v>0.83089224219592805</v>
       </c>
       <c r="E13">
-        <v>0.72550114471776295</v>
+        <v>0.72554186785140096</v>
       </c>
       <c r="F13">
-        <v>0.79661773748781095</v>
+        <v>0.79595819363104503</v>
       </c>
       <c r="G13">
-        <v>0.85341007080263498</v>
+        <v>0.85170241876763897</v>
       </c>
       <c r="H13">
-        <v>0.71417865729913599</v>
+        <v>0.71319586475330699</v>
       </c>
       <c r="I13">
-        <v>0.76428557997121005</v>
+        <v>0.76324582445719202</v>
       </c>
       <c r="J13">
-        <v>0.83237746144807201</v>
+        <v>0.83014149057641995</v>
       </c>
       <c r="K13">
-        <v>0.83962166742594802</v>
+        <v>0.84047150910976898</v>
       </c>
       <c r="L13">
-        <v>0.94798554192708895</v>
+        <v>0.94901473808580405</v>
       </c>
       <c r="M13">
-        <v>0.96400775284859497</v>
+        <v>0.96401054758093996</v>
       </c>
       <c r="N13">
-        <v>0.63897438375286697</v>
+        <v>0.64016676465731903</v>
       </c>
       <c r="O13">
-        <v>0.71009045178371899</v>
+        <v>0.710769182805009</v>
       </c>
       <c r="P13">
-        <v>0.78087995373143404</v>
+        <v>0.780786061693584</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>31048</v>
       </c>
       <c r="B14">
-        <v>0.70267812454825695</v>
+        <v>0.70317112281499405</v>
       </c>
       <c r="C14">
-        <v>0.76892092712502902</v>
+        <v>0.76912310979904397</v>
       </c>
       <c r="D14">
-        <v>0.82981823355845297</v>
+        <v>0.828737873962203</v>
       </c>
       <c r="E14">
-        <v>0.72624017086038894</v>
+        <v>0.72634321620499098</v>
       </c>
       <c r="F14">
-        <v>0.79750361237985601</v>
+        <v>0.797137853223852</v>
       </c>
       <c r="G14">
-        <v>0.85433967535423205</v>
+        <v>0.85281849407735799</v>
       </c>
       <c r="H14">
-        <v>0.71017619863681802</v>
+        <v>0.70965417065792102</v>
       </c>
       <c r="I14">
-        <v>0.76144612305364001</v>
+        <v>0.76066764964459099</v>
       </c>
       <c r="J14">
-        <v>0.83160214304390701</v>
+        <v>0.82959841246958199</v>
       </c>
       <c r="K14">
-        <v>0.848733479997968</v>
+        <v>0.84951696844342495</v>
       </c>
       <c r="L14">
-        <v>0.95154943727974395</v>
+        <v>0.95266996624624301</v>
       </c>
       <c r="M14">
-        <v>0.96528808908720498</v>
+        <v>0.96552119254404001</v>
       </c>
       <c r="N14">
-        <v>0.64352346464555799</v>
+        <v>0.644729096442336</v>
       </c>
       <c r="O14">
-        <v>0.71322356710739698</v>
+        <v>0.71391609673654399</v>
       </c>
       <c r="P14">
-        <v>0.78232824543597901</v>
+        <v>0.78226216906795298</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>31138</v>
       </c>
       <c r="B15">
-        <v>0.70466362318154196</v>
+        <v>0.70469981719399899</v>
       </c>
       <c r="C15">
-        <v>0.77106427042109504</v>
+        <v>0.77094685106865402</v>
       </c>
       <c r="D15">
-        <v>0.83104212406686295</v>
+        <v>0.82985104017871303</v>
       </c>
       <c r="E15">
-        <v>0.73333246127659302</v>
+        <v>0.73357942354933403</v>
       </c>
       <c r="F15">
-        <v>0.80489867020394801</v>
+        <v>0.80468258103783397</v>
       </c>
       <c r="G15">
-        <v>0.85859757520468905</v>
+        <v>0.85726408101431495</v>
       </c>
       <c r="H15">
-        <v>0.70450570941916302</v>
+        <v>0.70372023071201595</v>
       </c>
       <c r="I15">
-        <v>0.75754656849681601</v>
+        <v>0.75668712226896495</v>
       </c>
       <c r="J15">
-        <v>0.82881727921592296</v>
+        <v>0.82696894712200097</v>
       </c>
       <c r="K15">
-        <v>0.85723843365485497</v>
+        <v>0.858220255278757</v>
       </c>
       <c r="L15">
-        <v>0.95760256920688602</v>
+        <v>0.95894145757680405</v>
       </c>
       <c r="M15">
-        <v>0.96928704366043195</v>
+        <v>0.96986786570150696</v>
       </c>
       <c r="N15">
-        <v>0.64789203882703605</v>
+        <v>0.64886292828405101</v>
       </c>
       <c r="O15">
-        <v>0.71668754205195395</v>
+        <v>0.71720767527676599</v>
       </c>
       <c r="P15">
-        <v>0.78483381713800304</v>
+        <v>0.78461492391112997</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>31229</v>
       </c>
       <c r="B16">
-        <v>0.70429019181374197</v>
+        <v>0.70441964487860997</v>
       </c>
       <c r="C16">
-        <v>0.77071637972888496</v>
+        <v>0.77040938028275496</v>
       </c>
       <c r="D16">
-        <v>0.83146149534242297</v>
+        <v>0.83001710027750297</v>
       </c>
       <c r="E16">
-        <v>0.73845920955206501</v>
+        <v>0.73937634661150697</v>
       </c>
       <c r="F16">
-        <v>0.80752358597485896</v>
+        <v>0.80751782877777201</v>
       </c>
       <c r="G16">
-        <v>0.85945275449896896</v>
+        <v>0.85818772999493198</v>
       </c>
       <c r="H16">
-        <v>0.70128173552013995</v>
+        <v>0.70089637447266395</v>
       </c>
       <c r="I16">
-        <v>0.75559202869100806</v>
+        <v>0.75475949267735498</v>
       </c>
       <c r="J16">
-        <v>0.82969781776407503</v>
+        <v>0.82772976482807903</v>
       </c>
       <c r="K16">
-        <v>0.84883910462707302</v>
+        <v>0.84953633431251896</v>
       </c>
       <c r="L16">
-        <v>0.95074185421516599</v>
+        <v>0.95162201518871803</v>
       </c>
       <c r="M16">
-        <v>0.96466230868788805</v>
+        <v>0.96490260261090199</v>
       </c>
       <c r="N16">
-        <v>0.64362441337863496</v>
+        <v>0.64458119610369202</v>
       </c>
       <c r="O16">
-        <v>0.71356437229177705</v>
+        <v>0.71389687840529703</v>
       </c>
       <c r="P16">
-        <v>0.78375657165448398</v>
+        <v>0.78334206414044705</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>31321</v>
       </c>
       <c r="B17">
-        <v>0.71417218263870996</v>
+        <v>0.71410884426490595</v>
       </c>
       <c r="C17">
-        <v>0.77814223349675804</v>
+        <v>0.77780489281649001</v>
       </c>
       <c r="D17">
-        <v>0.83466774618899497</v>
+        <v>0.83333406276986299</v>
       </c>
       <c r="E17">
-        <v>0.74319366034020895</v>
+        <v>0.74385221670749502</v>
       </c>
       <c r="F17">
-        <v>0.809501044900101</v>
+        <v>0.80947427847748699</v>
       </c>
       <c r="G17">
-        <v>0.859541097439524</v>
+        <v>0.85830592182277499</v>
       </c>
       <c r="H17">
-        <v>0.70558844253433495</v>
+        <v>0.70534177078483595</v>
       </c>
       <c r="I17">
-        <v>0.75852394345162699</v>
+        <v>0.75789812579003002</v>
       </c>
       <c r="J17">
-        <v>0.82777059497664396</v>
+        <v>0.82605132986701202</v>
       </c>
       <c r="K17">
-        <v>0.84135638631566001</v>
+        <v>0.84122946582223002</v>
       </c>
       <c r="L17">
-        <v>0.94921338152460699</v>
+        <v>0.94947178705705204</v>
       </c>
       <c r="M17">
-        <v>0.96467340380754896</v>
+        <v>0.96469488830366401</v>
       </c>
       <c r="N17">
-        <v>0.653681454266962</v>
+        <v>0.65450377997582898</v>
       </c>
       <c r="O17">
-        <v>0.72179921005868497</v>
+        <v>0.72217324613923395</v>
       </c>
       <c r="P17">
-        <v>0.78891455323335502</v>
+        <v>0.78854667919965404</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>31413</v>
       </c>
       <c r="B18">
-        <v>0.72645681916504201</v>
+        <v>0.72652565143062797</v>
       </c>
       <c r="C18">
-        <v>0.78839599988671005</v>
+        <v>0.78813730956087003</v>
       </c>
       <c r="D18">
-        <v>0.841378639536699</v>
+        <v>0.84012134718266396</v>
       </c>
       <c r="E18">
-        <v>0.75332739691605199</v>
+        <v>0.75328706035967496</v>
       </c>
       <c r="F18">
-        <v>0.81713418703552798</v>
+        <v>0.81616179606677397</v>
       </c>
       <c r="G18">
-        <v>0.86279165996738105</v>
+        <v>0.86089583010170201</v>
       </c>
       <c r="H18">
-        <v>0.70807003333095597</v>
+        <v>0.70792173371646605</v>
       </c>
       <c r="I18">
-        <v>0.75965460594149004</v>
+        <v>0.75915807664024804</v>
       </c>
       <c r="J18">
-        <v>0.827619770606984</v>
+        <v>0.82603289921307199</v>
       </c>
       <c r="K18">
-        <v>0.82983217462529502</v>
+        <v>0.82980082781178399</v>
       </c>
       <c r="L18">
-        <v>0.94080290873115802</v>
+        <v>0.94106027794519398</v>
       </c>
       <c r="M18">
-        <v>0.96099203553969903</v>
+        <v>0.96097269530470297</v>
       </c>
       <c r="N18">
-        <v>0.667737725895307</v>
+        <v>0.66848778128894304</v>
       </c>
       <c r="O18">
-        <v>0.735057748928861</v>
+        <v>0.73544813496681705</v>
       </c>
       <c r="P18">
-        <v>0.79834620407273804</v>
+        <v>0.79792689151451102</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>31503</v>
       </c>
       <c r="B19">
-        <v>0.72906184160193699</v>
+        <v>0.72953926926438095</v>
       </c>
       <c r="C19">
-        <v>0.790131783475023</v>
+        <v>0.79014567646115197</v>
       </c>
       <c r="D19">
-        <v>0.84305986931275401</v>
+        <v>0.84180743218999199</v>
       </c>
       <c r="E19">
-        <v>0.73959746366760704</v>
+        <v>0.73858167965223798</v>
       </c>
       <c r="F19">
-        <v>0.80791886543561597</v>
+        <v>0.80634038852911305</v>
       </c>
       <c r="G19">
-        <v>0.85866114176819797</v>
+        <v>0.85653800933563595</v>
       </c>
       <c r="H19">
-        <v>0.70286076508489004</v>
+        <v>0.70335981330148201</v>
       </c>
       <c r="I19">
-        <v>0.75529961889516695</v>
+        <v>0.75515775439632904</v>
       </c>
       <c r="J19">
-        <v>0.82599385182062701</v>
+        <v>0.82411650666067404</v>
       </c>
       <c r="K19">
-        <v>0.81917321884439298</v>
+        <v>0.81952011745561404</v>
       </c>
       <c r="L19">
-        <v>0.929487721689082</v>
+        <v>0.93004936739938704</v>
       </c>
       <c r="M19">
-        <v>0.95467409350994104</v>
+        <v>0.95494820447658701</v>
       </c>
       <c r="N19">
-        <v>0.69767395596934101</v>
+        <v>0.69903945572374104</v>
       </c>
       <c r="O19">
-        <v>0.75610025260497704</v>
+        <v>0.756643981105112</v>
       </c>
       <c r="P19">
-        <v>0.80977449578710303</v>
+        <v>0.809222951735596</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>31594</v>
       </c>
       <c r="B20">
-        <v>0.71600531848467297</v>
+        <v>0.71631772502549496</v>
       </c>
       <c r="C20">
-        <v>0.78100527350293403</v>
+        <v>0.78109047260251596</v>
       </c>
       <c r="D20">
-        <v>0.83905864049186496</v>
+        <v>0.83797080191965101</v>
       </c>
       <c r="E20">
-        <v>0.72843672333774601</v>
+        <v>0.728057900815826</v>
       </c>
       <c r="F20">
-        <v>0.80035168758321995</v>
+        <v>0.79926245749223701</v>
       </c>
       <c r="G20">
-        <v>0.85596097538798899</v>
+        <v>0.85403924407670895</v>
       </c>
       <c r="H20">
-        <v>0.699375754079956</v>
+        <v>0.69994188292459902</v>
       </c>
       <c r="I20">
-        <v>0.752909402310041</v>
+        <v>0.75310003925669899</v>
       </c>
       <c r="J20">
-        <v>0.82574681995927701</v>
+        <v>0.82440785864870203</v>
       </c>
       <c r="K20">
-        <v>0.80625418124873005</v>
+        <v>0.80736293694107197</v>
       </c>
       <c r="L20">
-        <v>0.91982356348128602</v>
+        <v>0.92093353455349702</v>
       </c>
       <c r="M20">
-        <v>0.95184540965408204</v>
+        <v>0.95237259603476498</v>
       </c>
       <c r="N20">
-        <v>0.68155463950414297</v>
+        <v>0.68253133693409296</v>
       </c>
       <c r="O20">
-        <v>0.74763832620204795</v>
+        <v>0.748301923057058</v>
       </c>
       <c r="P20">
-        <v>0.80824114803531899</v>
+        <v>0.80793259301848497</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>31686</v>
       </c>
       <c r="B21">
-        <v>0.72142340287490103</v>
+        <v>0.72214898928786797</v>
       </c>
       <c r="C21">
-        <v>0.78602877192467602</v>
+        <v>0.78643050377801804</v>
       </c>
       <c r="D21">
-        <v>0.84135175539426399</v>
+        <v>0.84051063726428399</v>
       </c>
       <c r="E21">
-        <v>0.73686796913103902</v>
+        <v>0.73695454229198598</v>
       </c>
       <c r="F21">
-        <v>0.80987114639663405</v>
+        <v>0.80904100828682102</v>
       </c>
       <c r="G21">
-        <v>0.86268673533587803</v>
+        <v>0.86083587702639797</v>
       </c>
       <c r="H21">
-        <v>0.71086548016335105</v>
+        <v>0.71220796299767597</v>
       </c>
       <c r="I21">
-        <v>0.76166824537655098</v>
+        <v>0.76258813929078695</v>
       </c>
       <c r="J21">
-        <v>0.82797232479458704</v>
+        <v>0.82718625769059595</v>
       </c>
       <c r="K21">
-        <v>0.804892748862574</v>
+        <v>0.80566451993046695</v>
       </c>
       <c r="L21">
-        <v>0.91962120738779596</v>
+        <v>0.92041859530682202</v>
       </c>
       <c r="M21">
-        <v>0.95221617897436195</v>
+        <v>0.95253219648993803</v>
       </c>
       <c r="N21">
-        <v>0.68244808371852494</v>
+        <v>0.68409002919040696</v>
       </c>
       <c r="O21">
-        <v>0.75028860565879596</v>
+        <v>0.75137518263754299</v>
       </c>
       <c r="P21">
-        <v>0.81141932987065302</v>
+        <v>0.81130873640413603</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>31778</v>
       </c>
       <c r="B22">
-        <v>0.73106432697042201</v>
+        <v>0.73201107640158103</v>
       </c>
       <c r="C22">
-        <v>0.79664242053248702</v>
+        <v>0.79718710024015604</v>
       </c>
       <c r="D22">
-        <v>0.84924931327501596</v>
+        <v>0.84837100000466104</v>
       </c>
       <c r="E22">
-        <v>0.75156342516929098</v>
+        <v>0.75251424075578</v>
       </c>
       <c r="F22">
-        <v>0.82867484380067802</v>
+        <v>0.82839052432665305</v>
       </c>
       <c r="G22">
-        <v>0.87687222632822104</v>
+        <v>0.87517448446465296</v>
       </c>
       <c r="H22">
-        <v>0.71024927899184198</v>
+        <v>0.71113580309234903</v>
       </c>
       <c r="I22">
-        <v>0.76513865981935203</v>
+        <v>0.76603296173146795</v>
       </c>
       <c r="J22">
-        <v>0.83150275186142297</v>
+        <v>0.83065359217725299</v>
       </c>
       <c r="K22">
-        <v>0.81817355142260595</v>
+        <v>0.819431275599521</v>
       </c>
       <c r="L22">
-        <v>0.93364720612302499</v>
+        <v>0.93503303141454897</v>
       </c>
       <c r="M22">
-        <v>0.96251608084499796</v>
+        <v>0.963026452870269</v>
       </c>
       <c r="N22">
-        <v>0.69305222078917805</v>
+        <v>0.694695684104919</v>
       </c>
       <c r="O22">
-        <v>0.75861200332835099</v>
+        <v>0.75945533144270505</v>
       </c>
       <c r="P22">
-        <v>0.81691902988311604</v>
+        <v>0.81657918931558104</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>31868</v>
       </c>
       <c r="B23">
-        <v>0.73431304799390795</v>
+        <v>0.73542551481475804</v>
       </c>
       <c r="C23">
-        <v>0.79847698801724998</v>
+        <v>0.79922124461959998</v>
       </c>
       <c r="D23">
-        <v>0.85096523361709198</v>
+        <v>0.85019221041926296</v>
       </c>
       <c r="E23">
-        <v>0.76105792931682403</v>
+        <v>0.76243761242003805</v>
       </c>
       <c r="F23">
-        <v>0.83315907404765699</v>
+        <v>0.83346672824701395</v>
       </c>
       <c r="G23">
-        <v>0.87966014456515595</v>
+        <v>0.87840885592459905</v>
       </c>
       <c r="H23">
-        <v>0.71325685203485201</v>
+        <v>0.71447982038562996</v>
       </c>
       <c r="I23">
-        <v>0.76898964520767898</v>
+        <v>0.76982989431946103</v>
       </c>
       <c r="J23">
-        <v>0.83620853566831199</v>
+        <v>0.83519162391508595</v>
       </c>
       <c r="K23">
-        <v>0.82439396301852796</v>
+        <v>0.82521032309886999</v>
       </c>
       <c r="L23">
-        <v>0.93921549260443105</v>
+        <v>0.94022369183801002</v>
       </c>
       <c r="M23">
-        <v>0.96791463865812399</v>
+        <v>0.96803438172395195</v>
       </c>
       <c r="N23">
-        <v>0.69712905279939597</v>
+        <v>0.69880919083051696</v>
       </c>
       <c r="O23">
-        <v>0.75977155711599498</v>
+        <v>0.76071023894698997</v>
       </c>
       <c r="P23">
-        <v>0.81728774283667804</v>
+        <v>0.81705515883470103</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>31959</v>
       </c>
       <c r="B24">
-        <v>0.73678005865505403</v>
+        <v>0.73809445768557902</v>
       </c>
       <c r="C24">
-        <v>0.79794542888824305</v>
+        <v>0.79886295961098697</v>
       </c>
       <c r="D24">
-        <v>0.85022841949413497</v>
+        <v>0.84959737194529905</v>
       </c>
       <c r="E24">
-        <v>0.78521273494286503</v>
+        <v>0.78740238300781995</v>
       </c>
       <c r="F24">
-        <v>0.84727436403937695</v>
+        <v>0.84828885384195896</v>
       </c>
       <c r="G24">
-        <v>0.886484947864696</v>
+        <v>0.88578347543390101</v>
       </c>
       <c r="H24">
-        <v>0.71734063196003806</v>
+        <v>0.71834143270099404</v>
       </c>
       <c r="I24">
-        <v>0.77083146237776301</v>
+        <v>0.77143349877735601</v>
       </c>
       <c r="J24">
-        <v>0.83921106454834105</v>
+        <v>0.83802234179991797</v>
       </c>
       <c r="K24">
-        <v>0.82202808759102297</v>
+        <v>0.822098158218453</v>
       </c>
       <c r="L24">
-        <v>0.93985894186886698</v>
+        <v>0.94040705955404502</v>
       </c>
       <c r="M24">
-        <v>0.97140169964618595</v>
+        <v>0.97132802795016704</v>
       </c>
       <c r="N24">
-        <v>0.69180890122795902</v>
+        <v>0.69331109020956105</v>
       </c>
       <c r="O24">
-        <v>0.75248221003292703</v>
+        <v>0.75327024576832402</v>
       </c>
       <c r="P24">
-        <v>0.81186098948057595</v>
+        <v>0.81169555832774198</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>32051</v>
       </c>
       <c r="B25">
-        <v>0.73099197316576903</v>
+        <v>0.73255453106113899</v>
       </c>
       <c r="C25">
-        <v>0.79333780451116798</v>
+        <v>0.79439749396794401</v>
       </c>
       <c r="D25">
-        <v>0.84826503425636901</v>
+        <v>0.847730369149992</v>
       </c>
       <c r="E25">
-        <v>0.77815371988710302</v>
+        <v>0.78005030823866395</v>
       </c>
       <c r="F25">
-        <v>0.84009927799196005</v>
+        <v>0.84114530520536901</v>
       </c>
       <c r="G25">
-        <v>0.88195609090804095</v>
+        <v>0.88156813139974499</v>
       </c>
       <c r="H25">
-        <v>0.71289975171564601</v>
+        <v>0.71423140279212305</v>
       </c>
       <c r="I25">
-        <v>0.767086280361025</v>
+        <v>0.76773243396051905</v>
       </c>
       <c r="J25">
-        <v>0.839612317512482</v>
+        <v>0.83840467170706501</v>
       </c>
       <c r="K25">
-        <v>0.83351908421594101</v>
+        <v>0.83355745540594695</v>
       </c>
       <c r="L25">
-        <v>0.95127054675854295</v>
+        <v>0.95172813063085204</v>
       </c>
       <c r="M25">
-        <v>0.98190639369441102</v>
+        <v>0.98180768904992599</v>
       </c>
       <c r="N25">
-        <v>0.67915314751674705</v>
+        <v>0.68048441038743002</v>
       </c>
       <c r="O25">
-        <v>0.74409406416506296</v>
+        <v>0.74484317357329999</v>
       </c>
       <c r="P25">
-        <v>0.80704117278975396</v>
+        <v>0.80691336176325201</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>32143</v>
       </c>
       <c r="B26">
-        <v>0.72815212158168796</v>
+        <v>0.72924431063169404</v>
       </c>
       <c r="C26">
-        <v>0.78954710227901903</v>
+        <v>0.79014551465348803</v>
       </c>
       <c r="D26">
-        <v>0.84459014935257803</v>
+        <v>0.843765926041672</v>
       </c>
       <c r="E26">
-        <v>0.78609504633898197</v>
+        <v>0.78748454819484603</v>
       </c>
       <c r="F26">
-        <v>0.840929269411966</v>
+        <v>0.84145591994171798</v>
       </c>
       <c r="G26">
-        <v>0.87974370140494695</v>
+        <v>0.87904787181574195</v>
       </c>
       <c r="H26">
-        <v>0.697993151041717</v>
+        <v>0.69842153238530102</v>
       </c>
       <c r="I26">
-        <v>0.75376509319709195</v>
+        <v>0.753624941858969</v>
       </c>
       <c r="J26">
-        <v>0.82929464234309302</v>
+        <v>0.82755681538272696</v>
       </c>
       <c r="K26">
-        <v>0.84988008160811801</v>
+        <v>0.85027212142831599</v>
       </c>
       <c r="L26">
-        <v>0.96359533184376001</v>
+        <v>0.96449031443202005</v>
       </c>
       <c r="M26">
-        <v>0.98783866778315199</v>
+        <v>0.98804209394076103</v>
       </c>
       <c r="N26">
-        <v>0.67618080776460499</v>
+        <v>0.67770926087424799</v>
       </c>
       <c r="O26">
-        <v>0.74219605150052703</v>
+        <v>0.74299543985983496</v>
       </c>
       <c r="P26">
-        <v>0.80594292555664504</v>
+        <v>0.80580180026465598</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>32234</v>
       </c>
       <c r="B27">
-        <v>0.72087629298844202</v>
+        <v>0.72165141241406205</v>
       </c>
       <c r="C27">
-        <v>0.78375693615211695</v>
+        <v>0.78412571346247495</v>
       </c>
       <c r="D27">
-        <v>0.84157299132153096</v>
+        <v>0.84057623226725797</v>
       </c>
       <c r="E27">
-        <v>0.76781205909499795</v>
+        <v>0.76849863568729704</v>
       </c>
       <c r="F27">
-        <v>0.82585276979422495</v>
+        <v>0.82562279217609003</v>
       </c>
       <c r="G27">
-        <v>0.87049060313884097</v>
+        <v>0.86917988932798496</v>
       </c>
       <c r="H27">
-        <v>0.68249801078744399</v>
+        <v>0.68290049229462801</v>
       </c>
       <c r="I27">
-        <v>0.74068355789085805</v>
+        <v>0.74034896401101802</v>
       </c>
       <c r="J27">
-        <v>0.82284759446054501</v>
+        <v>0.82077372314930996</v>
       </c>
       <c r="K27">
-        <v>0.84878087515425205</v>
+        <v>0.84955365995591803</v>
       </c>
       <c r="L27">
-        <v>0.96464902018385101</v>
+        <v>0.96572193196479394</v>
       </c>
       <c r="M27">
-        <v>0.98879549098549901</v>
+        <v>0.98892551781383398</v>
       </c>
       <c r="N27">
-        <v>0.67782866366826999</v>
+        <v>0.67938539753081595</v>
       </c>
       <c r="O27">
-        <v>0.74483190574065195</v>
+        <v>0.74571514113401705</v>
       </c>
       <c r="P27">
-        <v>0.80810435533815905</v>
+        <v>0.808062903082165</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>32325</v>
       </c>
       <c r="B28">
-        <v>0.70981562685625499</v>
+        <v>0.71075651023506503</v>
       </c>
       <c r="C28">
-        <v>0.77561040000542703</v>
+        <v>0.77622319129685102</v>
       </c>
       <c r="D28">
-        <v>0.83652338492150502</v>
+        <v>0.83572235724390598</v>
       </c>
       <c r="E28">
-        <v>0.74666302293737796</v>
+        <v>0.74756323338477904</v>
       </c>
       <c r="F28">
-        <v>0.81100405460603398</v>
+        <v>0.81102235283548996</v>
       </c>
       <c r="G28">
-        <v>0.86307284238211601</v>
+        <v>0.86194878734974101</v>
       </c>
       <c r="H28">
-        <v>0.67668949484348695</v>
+        <v>0.67721964447994698</v>
       </c>
       <c r="I28">
-        <v>0.73404480759301705</v>
+        <v>0.73374818611051296</v>
       </c>
       <c r="J28">
-        <v>0.81576445115026197</v>
+        <v>0.81358093853739499</v>
       </c>
       <c r="K28">
-        <v>0.852753118993262</v>
+        <v>0.85358153222172195</v>
       </c>
       <c r="L28">
-        <v>0.96923211970096101</v>
+        <v>0.97035977014909702</v>
       </c>
       <c r="M28">
-        <v>0.99170156129228304</v>
+        <v>0.99191682360490097</v>
       </c>
       <c r="N28">
-        <v>0.66630388225933301</v>
+        <v>0.66764558961362697</v>
       </c>
       <c r="O28">
-        <v>0.73843453758884103</v>
+        <v>0.73930802630351899</v>
       </c>
       <c r="P28">
-        <v>0.80590061508729105</v>
+        <v>0.80591684502609195</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>32417</v>
       </c>
       <c r="B29">
-        <v>0.70633586948368499</v>
+        <v>0.70700275857135797</v>
       </c>
       <c r="C29">
-        <v>0.77337229352417203</v>
+        <v>0.77374160564980099</v>
       </c>
       <c r="D29">
-        <v>0.83561864916631101</v>
+        <v>0.83471232617417002</v>
       </c>
       <c r="E29">
-        <v>0.74303257891365504</v>
+        <v>0.74400814140917604</v>
       </c>
       <c r="F29">
-        <v>0.80922244080424599</v>
+        <v>0.80935302973265899</v>
       </c>
       <c r="G29">
-        <v>0.86332878090708998</v>
+        <v>0.86228942993955704</v>
       </c>
       <c r="H29">
-        <v>0.67358800667455798</v>
+        <v>0.67373579529835903</v>
       </c>
       <c r="I29">
-        <v>0.73092232948969904</v>
+        <v>0.73043339884134295</v>
       </c>
       <c r="J29">
-        <v>0.81432010347567596</v>
+        <v>0.81212058633304496</v>
       </c>
       <c r="K29">
-        <v>0.86266650108443599</v>
+        <v>0.86291868886318102</v>
       </c>
       <c r="L29">
-        <v>0.97406740978248396</v>
+        <v>0.97482517921316003</v>
       </c>
       <c r="M29">
-        <v>0.99183587520445005</v>
+        <v>0.99200852542453899</v>
       </c>
       <c r="N29">
-        <v>0.67592429017131095</v>
+        <v>0.67692126071273495</v>
       </c>
       <c r="O29">
-        <v>0.74622271486399405</v>
+        <v>0.74691948275229603</v>
       </c>
       <c r="P29">
-        <v>0.81063286716109095</v>
+        <v>0.81060386813788698</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>32509</v>
       </c>
       <c r="B30">
-        <v>0.71274432817956501</v>
+        <v>0.71356601908059802</v>
       </c>
       <c r="C30">
-        <v>0.77862691242026305</v>
+        <v>0.77902943977202199</v>
       </c>
       <c r="D30">
-        <v>0.83846027491437602</v>
+        <v>0.83764414639694296</v>
       </c>
       <c r="E30">
-        <v>0.75588832572069597</v>
+        <v>0.75643864026088903</v>
       </c>
       <c r="F30">
-        <v>0.82074514114267105</v>
+        <v>0.820410770475267</v>
       </c>
       <c r="G30">
-        <v>0.87164221832299604</v>
+        <v>0.87021400063671495</v>
       </c>
       <c r="H30">
-        <v>0.67889427789442003</v>
+        <v>0.67938579859455095</v>
       </c>
       <c r="I30">
-        <v>0.73544356275783096</v>
+        <v>0.73527421220696698</v>
       </c>
       <c r="J30">
-        <v>0.81602478453782201</v>
+        <v>0.81443554294479703</v>
       </c>
       <c r="K30">
-        <v>0.893482045616523</v>
+        <v>0.89509372300303902</v>
       </c>
       <c r="L30">
-        <v>0.99485559231029697</v>
+        <v>0.997026742824759</v>
       </c>
       <c r="M30">
-        <v>1.00136174536934</v>
+        <v>1.0025994116911201</v>
       </c>
       <c r="N30">
-        <v>0.68434280883588405</v>
+        <v>0.68535622283801501</v>
       </c>
       <c r="O30">
-        <v>0.75353997382749205</v>
+        <v>0.75415389417696199</v>
       </c>
       <c r="P30">
-        <v>0.81538434922255199</v>
+        <v>0.81525587941204603</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>32599</v>
       </c>
       <c r="B31">
-        <v>0.70740849589541799</v>
+        <v>0.70835880532669104</v>
       </c>
       <c r="C31">
-        <v>0.77463890720967998</v>
+        <v>0.77502219800564598</v>
       </c>
       <c r="D31">
-        <v>0.83677829330114895</v>
+        <v>0.83574956762351105</v>
       </c>
       <c r="E31">
-        <v>0.74760234037935003</v>
+        <v>0.74724560024012798</v>
       </c>
       <c r="F31">
-        <v>0.81520961716880103</v>
+        <v>0.81393323539286599</v>
       </c>
       <c r="G31">
-        <v>0.86900636548337895</v>
+        <v>0.86686663831932198</v>
       </c>
       <c r="H31">
-        <v>0.66811183683333597</v>
+        <v>0.66907637786030505</v>
       </c>
       <c r="I31">
-        <v>0.72673036946000802</v>
+        <v>0.72692988589808205</v>
       </c>
       <c r="J31">
-        <v>0.81369486492857002</v>
+        <v>0.81199544712400995</v>
       </c>
       <c r="K31">
-        <v>0.89174847715674599</v>
+        <v>0.89382214345254596</v>
       </c>
       <c r="L31">
-        <v>0.99452831757456905</v>
+        <v>0.99669400492989702</v>
       </c>
       <c r="M31">
-        <v>1.00110461289451</v>
+        <v>1.00227593158541</v>
       </c>
       <c r="N31">
-        <v>0.69529315518601698</v>
+        <v>0.696764635225809</v>
       </c>
       <c r="O31">
-        <v>0.76223766817882699</v>
+        <v>0.76322014008920602</v>
       </c>
       <c r="P31">
-        <v>0.81973209275867198</v>
+        <v>0.81971162096223704</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>32690</v>
       </c>
       <c r="B32">
-        <v>0.70062594576645298</v>
+        <v>0.70123967323038205</v>
       </c>
       <c r="C32">
-        <v>0.76940398718623104</v>
+        <v>0.76949843370825899</v>
       </c>
       <c r="D32">
-        <v>0.83271600086031194</v>
+        <v>0.83157181345477305</v>
       </c>
       <c r="E32">
-        <v>0.74060613908637696</v>
+        <v>0.73992788342421001</v>
       </c>
       <c r="F32">
-        <v>0.81058001367175503</v>
+        <v>0.80891990897691601</v>
       </c>
       <c r="G32">
-        <v>0.86649940240496004</v>
+        <v>0.86401940829766299</v>
       </c>
       <c r="H32">
-        <v>0.66822211347524096</v>
+        <v>0.66921228624209905</v>
       </c>
       <c r="I32">
-        <v>0.72645662504005104</v>
+        <v>0.72686812589723304</v>
       </c>
       <c r="J32">
-        <v>0.81072819135950402</v>
+        <v>0.809355274976298</v>
       </c>
       <c r="K32">
-        <v>0.88332206769468502</v>
+        <v>0.88513170415389697</v>
       </c>
       <c r="L32">
-        <v>0.98995263963817304</v>
+        <v>0.99166838670915103</v>
       </c>
       <c r="M32">
-        <v>0.99889035655262703</v>
+        <v>0.99960325480246204</v>
       </c>
       <c r="N32">
-        <v>0.68238160021670802</v>
+        <v>0.684106972825406</v>
       </c>
       <c r="O32">
-        <v>0.75286120396943601</v>
+        <v>0.75382148718102904</v>
       </c>
       <c r="P32">
-        <v>0.81535358628961796</v>
+        <v>0.81521463369811398</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>32782</v>
       </c>
       <c r="B33">
-        <v>0.70194910290051504</v>
+        <v>0.70231272872927397</v>
       </c>
       <c r="C33">
-        <v>0.77168519206450403</v>
+        <v>0.77157029635983398</v>
       </c>
       <c r="D33">
-        <v>0.83463481036332399</v>
+        <v>0.833353691787734</v>
       </c>
       <c r="E33">
-        <v>0.73866079069041102</v>
+        <v>0.73809847752036695</v>
       </c>
       <c r="F33">
-        <v>0.81157656268800804</v>
+        <v>0.80980281632248896</v>
       </c>
       <c r="G33">
-        <v>0.86819790522566698</v>
+        <v>0.86552852338195996</v>
       </c>
       <c r="H33">
-        <v>0.67071584047080801</v>
+        <v>0.67055711783655203</v>
       </c>
       <c r="I33">
-        <v>0.72915518316035599</v>
+        <v>0.72898841533370595</v>
       </c>
       <c r="J33">
-        <v>0.81237705588745801</v>
+        <v>0.81082993774413903</v>
       </c>
       <c r="K33">
-        <v>0.88708551442584405</v>
+        <v>0.88742031600099402</v>
       </c>
       <c r="L33">
-        <v>0.99483400433676505</v>
+        <v>0.99522973853294205</v>
       </c>
       <c r="M33">
-        <v>1.00255087078942</v>
+        <v>1.00241390207833</v>
       </c>
       <c r="N33">
-        <v>0.68365427946061597</v>
+        <v>0.68572909787440905</v>
       </c>
       <c r="O33">
-        <v>0.75445453913032001</v>
+        <v>0.75550563471881904</v>
       </c>
       <c r="P33">
-        <v>0.81692254504216499</v>
+        <v>0.81675329527007601</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>32874</v>
       </c>
       <c r="B34">
-        <v>0.716359288452319</v>
+        <v>0.71676574547576999</v>
       </c>
       <c r="C34">
-        <v>0.78359190145138902</v>
+        <v>0.78347825866219001</v>
       </c>
       <c r="D34">
-        <v>0.84184304718163105</v>
+        <v>0.84057256792937096</v>
       </c>
       <c r="E34">
-        <v>0.76853590012734696</v>
+        <v>0.76753550246412605</v>
       </c>
       <c r="F34">
-        <v>0.83756380991588497</v>
+        <v>0.83546836407698699</v>
       </c>
       <c r="G34">
-        <v>0.88379075231943505</v>
+        <v>0.88089939168815101</v>
       </c>
       <c r="H34">
-        <v>0.66831663583859902</v>
+        <v>0.66786109279460004</v>
       </c>
       <c r="I34">
-        <v>0.72875297344727996</v>
+        <v>0.72842525595945495</v>
       </c>
       <c r="J34">
-        <v>0.81171144361876901</v>
+        <v>0.81022410439410597</v>
       </c>
       <c r="K34">
-        <v>0.89952200019074902</v>
+        <v>0.90060545027733896</v>
       </c>
       <c r="L34">
-        <v>1.0008934507665701</v>
+        <v>1.00200012324915</v>
       </c>
       <c r="M34">
-        <v>1.0046525099910499</v>
+        <v>1.00484643244412</v>
       </c>
       <c r="N34">
-        <v>0.70306000982509098</v>
+        <v>0.70515838021203303</v>
       </c>
       <c r="O34">
-        <v>0.76988049275341697</v>
+        <v>0.77096177167997504</v>
       </c>
       <c r="P34">
-        <v>0.82652808335308403</v>
+        <v>0.82640970209336895</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>32964</v>
       </c>
       <c r="B35">
-        <v>0.73657686305894499</v>
+        <v>0.73708071146545395</v>
       </c>
       <c r="C35">
-        <v>0.80140851198883301</v>
+        <v>0.80137405917036897</v>
       </c>
       <c r="D35">
-        <v>0.853630778907289</v>
+        <v>0.85237805965111602</v>
       </c>
       <c r="E35">
-        <v>0.79406610535745903</v>
+        <v>0.79362054050200304</v>
       </c>
       <c r="F35">
-        <v>0.86343629830441904</v>
+        <v>0.86179075642723901</v>
       </c>
       <c r="G35">
-        <v>0.89953888923028502</v>
+        <v>0.89683266088036195</v>
       </c>
       <c r="H35">
-        <v>0.67272458282558401</v>
+        <v>0.67262651915662597</v>
       </c>
       <c r="I35">
-        <v>0.73629842869720896</v>
+        <v>0.736167122876205</v>
       </c>
       <c r="J35">
-        <v>0.81939258011705696</v>
+        <v>0.81814611752908295</v>
       </c>
       <c r="K35">
-        <v>0.91432290149636797</v>
+        <v>0.91535506591104399</v>
       </c>
       <c r="L35">
-        <v>1.01279366131799</v>
+        <v>1.0140190222437799</v>
       </c>
       <c r="M35">
-        <v>1.01031562364468</v>
+        <v>1.01046132493284</v>
       </c>
       <c r="N35">
-        <v>0.73744771005808196</v>
+        <v>0.73920220122615499</v>
       </c>
       <c r="O35">
-        <v>0.796639921093376</v>
+        <v>0.79741158033056403</v>
       </c>
       <c r="P35">
-        <v>0.84279190104565005</v>
+        <v>0.84246986976216698</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>33055</v>
       </c>
       <c r="B36">
-        <v>0.74995335682820097</v>
+        <v>0.75083981748112105</v>
       </c>
       <c r="C36">
-        <v>0.81191724988910796</v>
+        <v>0.81201110317141001</v>
       </c>
       <c r="D36">
-        <v>0.86079486362068502</v>
+        <v>0.85956776292160897</v>
       </c>
       <c r="E36">
-        <v>0.81079156364384397</v>
+        <v>0.81109928079823601</v>
       </c>
       <c r="F36">
-        <v>0.87067391191519194</v>
+        <v>0.86946535663051705</v>
       </c>
       <c r="G36">
-        <v>0.90235656828970701</v>
+        <v>0.89993182156484397</v>
       </c>
       <c r="H36">
-        <v>0.69892780681623501</v>
+        <v>0.69890651919927405</v>
       </c>
       <c r="I36">
-        <v>0.75652188634386897</v>
+        <v>0.75578916008702901</v>
       </c>
       <c r="J36">
-        <v>0.83327628800848696</v>
+        <v>0.83167907120304796</v>
       </c>
       <c r="K36">
-        <v>0.91214353023188499</v>
+        <v>0.91406574248792105</v>
       </c>
       <c r="L36">
-        <v>1.007665072457</v>
+        <v>1.00949089945727</v>
       </c>
       <c r="M36">
-        <v>1.0076525200683999</v>
+        <v>1.0080491940313301</v>
       </c>
       <c r="N36">
-        <v>0.76576633702304098</v>
+        <v>0.76821045890606898</v>
       </c>
       <c r="O36">
-        <v>0.82081118822321797</v>
+        <v>0.82218692684433503</v>
       </c>
       <c r="P36">
-        <v>0.85760783442628197</v>
+        <v>0.85751060311478799</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>33147</v>
       </c>
       <c r="B37">
-        <v>0.78428756444172698</v>
+        <v>0.78473678580688</v>
       </c>
       <c r="C37">
-        <v>0.83618364028487602</v>
+        <v>0.83597896886613998</v>
       </c>
       <c r="D37">
-        <v>0.87505182341495402</v>
+        <v>0.87367574700239103</v>
       </c>
       <c r="E37">
-        <v>0.85578988162644798</v>
+        <v>0.85542324682622795</v>
       </c>
       <c r="F37">
-        <v>0.90070033649628201</v>
+        <v>0.89926653523282996</v>
       </c>
       <c r="G37">
-        <v>0.91712267516401003</v>
+        <v>0.914742798069337</v>
       </c>
       <c r="H37">
-        <v>0.73847719839563797</v>
+        <v>0.73753271722868696</v>
       </c>
       <c r="I37">
-        <v>0.786620799983345</v>
+        <v>0.78489119446082101</v>
       </c>
       <c r="J37">
-        <v>0.85630016720592195</v>
+        <v>0.85429026224498505</v>
       </c>
       <c r="K37">
-        <v>0.90392033598325305</v>
+        <v>0.905936664690281</v>
       </c>
       <c r="L37">
-        <v>1.00005758478326</v>
+        <v>1.00226759016388</v>
       </c>
       <c r="M37">
-        <v>1.0024878566858499</v>
+        <v>1.00325622514405</v>
       </c>
       <c r="N37">
-        <v>0.82322870414250304</v>
+        <v>0.82536347026030799</v>
       </c>
       <c r="O37">
-        <v>0.86136397501707096</v>
+        <v>0.86265022696354698</v>
       </c>
       <c r="P37">
-        <v>0.87756911052462705</v>
+        <v>0.87743202938081399</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>33239</v>
       </c>
       <c r="B38">
-        <v>0.82405322875897902</v>
+        <v>0.82436713696491504</v>
       </c>
       <c r="C38">
-        <v>0.86426689098937104</v>
+        <v>0.86400554497669202</v>
       </c>
       <c r="D38">
-        <v>0.89450889377936404</v>
+        <v>0.89299975400968101</v>
       </c>
       <c r="E38">
-        <v>0.873057392715754</v>
+        <v>0.87333713239926503</v>
       </c>
       <c r="F38">
-        <v>0.91420404241417697</v>
+        <v>0.913522557936298</v>
       </c>
       <c r="G38">
-        <v>0.92617413581682495</v>
+        <v>0.92439794976419998</v>
       </c>
       <c r="H38">
-        <v>0.74941245149532498</v>
+        <v>0.74819332259026605</v>
       </c>
       <c r="I38">
-        <v>0.79690385629334903</v>
+        <v>0.79480293243415701</v>
       </c>
       <c r="J38">
-        <v>0.87724854026671295</v>
+        <v>0.87508832092949695</v>
       </c>
       <c r="K38">
-        <v>0.89638557838192301</v>
+        <v>0.89873946167921703</v>
       </c>
       <c r="L38">
-        <v>0.99346035301584301</v>
+        <v>0.99575161814316304</v>
       </c>
       <c r="M38">
-        <v>0.99762617753155403</v>
+        <v>0.99826742719794104</v>
       </c>
       <c r="N38">
-        <v>0.94347996573986703</v>
+        <v>0.94500204334362803</v>
       </c>
       <c r="O38">
-        <v>0.93960581058829595</v>
+        <v>0.94044259594482005</v>
       </c>
       <c r="P38">
-        <v>0.91392603841092601</v>
+        <v>0.91341149513018505</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>33329</v>
       </c>
       <c r="B39">
-        <v>0.78114397566688998</v>
+        <v>0.781477407546327</v>
       </c>
       <c r="C39">
-        <v>0.83300010395346502</v>
+        <v>0.83277035236889096</v>
       </c>
       <c r="D39">
-        <v>0.87745162282215605</v>
+        <v>0.87602845141700103</v>
       </c>
       <c r="E39">
-        <v>0.81426333044001298</v>
+        <v>0.81389433485683205</v>
       </c>
       <c r="F39">
-        <v>0.86741801230981697</v>
+        <v>0.86628850423611103</v>
       </c>
       <c r="G39">
-        <v>0.89924045488730397</v>
+        <v>0.89730614203139603</v>
       </c>
       <c r="H39">
-        <v>0.71590650239296105</v>
+        <v>0.71590595733516504</v>
       </c>
       <c r="I39">
-        <v>0.77025209461742505</v>
+        <v>0.76931452081988805</v>
       </c>
       <c r="J39">
-        <v>0.86201857952013905</v>
+        <v>0.86050248625714199</v>
       </c>
       <c r="K39">
-        <v>0.88349242491887403</v>
+        <v>0.88613611968390305</v>
       </c>
       <c r="L39">
-        <v>0.98281467049944005</v>
+        <v>0.98541919300775604</v>
       </c>
       <c r="M39">
-        <v>0.98986032978907201</v>
+        <v>0.99079289061701303</v>
       </c>
       <c r="N39">
-        <v>0.86431927066970304</v>
+        <v>0.86412898689335205</v>
       </c>
       <c r="O39">
-        <v>0.89018293540621496</v>
+        <v>0.88966312960971194</v>
       </c>
       <c r="P39">
-        <v>0.89122440209127896</v>
+        <v>0.89012843554582</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>33420</v>
       </c>
       <c r="B40">
-        <v>0.74974785090109197</v>
+        <v>0.75090887215097002</v>
       </c>
       <c r="C40">
-        <v>0.80777948267247701</v>
+        <v>0.80842223471985697</v>
       </c>
       <c r="D40">
-        <v>0.85847574075896105</v>
+        <v>0.857809028934861</v>
       </c>
       <c r="E40">
-        <v>0.77339975760772595</v>
+        <v>0.77362201614568904</v>
       </c>
       <c r="F40">
-        <v>0.83672912932468002</v>
+        <v>0.836378427841593</v>
       </c>
       <c r="G40">
-        <v>0.88142237507787202</v>
+        <v>0.88016743719176205</v>
       </c>
       <c r="H40">
-        <v>0.70593761156941504</v>
+        <v>0.70754095030543096</v>
       </c>
       <c r="I40">
-        <v>0.760174785034328</v>
+        <v>0.76092630929968497</v>
       </c>
       <c r="J40">
-        <v>0.84306691374743603</v>
+        <v>0.84258960559664597</v>
       </c>
       <c r="K40">
-        <v>0.85184924557409702</v>
+        <v>0.85353543291751299</v>
       </c>
       <c r="L40">
-        <v>0.95918292682406503</v>
+        <v>0.96120182227391404</v>
       </c>
       <c r="M40">
-        <v>0.97735403860188097</v>
+        <v>0.97815985212601697</v>
       </c>
       <c r="N40">
-        <v>0.79170690363039098</v>
+        <v>0.79257176067641499</v>
       </c>
       <c r="O40">
-        <v>0.83362419903310003</v>
+        <v>0.83403693826508796</v>
       </c>
       <c r="P40">
-        <v>0.858446283030043</v>
+        <v>0.85801552970592998</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>33512</v>
       </c>
       <c r="B41">
-        <v>0.74452153077122596</v>
+        <v>0.74597234690964298</v>
       </c>
       <c r="C41">
-        <v>0.80246424863686705</v>
+        <v>0.80326416488713104</v>
       </c>
       <c r="D41">
-        <v>0.85423724236920695</v>
+        <v>0.85350788169331004</v>
       </c>
       <c r="E41">
-        <v>0.76647740734508896</v>
+        <v>0.76603184707208605</v>
       </c>
       <c r="F41">
-        <v>0.82903809407699902</v>
+        <v>0.82817061211073695</v>
       </c>
       <c r="G41">
-        <v>0.87586369043052703</v>
+        <v>0.87427827697014104</v>
       </c>
       <c r="H41">
-        <v>0.70913405284847397</v>
+        <v>0.71090498158832505</v>
       </c>
       <c r="I41">
-        <v>0.76170600318644999</v>
+        <v>0.76238676811996398</v>
       </c>
       <c r="J41">
-        <v>0.84137586384612495</v>
+        <v>0.84035732713669997</v>
       </c>
       <c r="K41">
-        <v>0.83251866159014798</v>
+        <v>0.83436078789583801</v>
       </c>
       <c r="L41">
-        <v>0.94003998946226697</v>
+        <v>0.94231563926258799</v>
       </c>
       <c r="M41">
-        <v>0.96500619705824597</v>
+        <v>0.96617463422251404</v>
       </c>
       <c r="N41">
-        <v>0.76831324501100096</v>
+        <v>0.76988342128354303</v>
       </c>
       <c r="O41">
-        <v>0.81430003908168103</v>
+        <v>0.81512902003888399</v>
       </c>
       <c r="P41">
-        <v>0.84581407779341</v>
+        <v>0.84562416625777803</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>33604</v>
       </c>
       <c r="B42">
-        <v>0.74703896921128199</v>
+        <v>0.74844771069867799</v>
       </c>
       <c r="C42">
-        <v>0.80240000796377398</v>
+        <v>0.80329593156792201</v>
       </c>
       <c r="D42">
-        <v>0.85082762751522401</v>
+        <v>0.850316277198231</v>
       </c>
       <c r="E42">
-        <v>0.776793506136912</v>
+        <v>0.77626012071126904</v>
       </c>
       <c r="F42">
-        <v>0.83509336408284796</v>
+        <v>0.83401426012699698</v>
       </c>
       <c r="G42">
-        <v>0.87798469483462804</v>
+        <v>0.876224173985232</v>
       </c>
       <c r="H42">
-        <v>0.71018740997174501</v>
+        <v>0.71191116636763896</v>
       </c>
       <c r="I42">
-        <v>0.76230072029600204</v>
+        <v>0.76285029881168098</v>
       </c>
       <c r="J42">
-        <v>0.83574251442417002</v>
+        <v>0.83469346769108899</v>
       </c>
       <c r="K42">
-        <v>0.841837613082425</v>
+        <v>0.84316958268585296</v>
       </c>
       <c r="L42">
-        <v>0.94446146405411502</v>
+        <v>0.94644901450901897</v>
       </c>
       <c r="M42">
-        <v>0.96357510157765203</v>
+        <v>0.96493838714591695</v>
       </c>
       <c r="N42">
-        <v>0.74508308650038102</v>
+        <v>0.74669726439228801</v>
       </c>
       <c r="O42">
-        <v>0.79199248709847703</v>
+        <v>0.79308412011194596</v>
       </c>
       <c r="P42">
-        <v>0.83089883107027696</v>
+        <v>0.83095703039329105</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>33695</v>
       </c>
       <c r="B43">
-        <v>0.72924785215724697</v>
+        <v>0.73110681151186596</v>
       </c>
       <c r="C43">
-        <v>0.78971136121948304</v>
+        <v>0.79090668752045001</v>
       </c>
       <c r="D43">
-        <v>0.84428418696575303</v>
+        <v>0.84386619891911696</v>
       </c>
       <c r="E43">
-        <v>0.74947085758481702</v>
+        <v>0.74943911799206198</v>
       </c>
       <c r="F43">
-        <v>0.81620964240847005</v>
+        <v>0.81549849621492898</v>
       </c>
       <c r="G43">
-        <v>0.86868112022404098</v>
+        <v>0.86707866138548795</v>
       </c>
       <c r="H43">
-        <v>0.70425638803481605</v>
+        <v>0.70609199980788695</v>
       </c>
       <c r="I43">
-        <v>0.75642314567103297</v>
+        <v>0.75721336202738498</v>
       </c>
       <c r="J43">
-        <v>0.83057350620096604</v>
+        <v>0.82956647960823704</v>
       </c>
       <c r="K43">
-        <v>0.82277515962261105</v>
+        <v>0.82548890620799698</v>
       </c>
       <c r="L43">
-        <v>0.92722782918729696</v>
+        <v>0.93036096547467895</v>
       </c>
       <c r="M43">
-        <v>0.95281240800001898</v>
+        <v>0.95489423208208402</v>
       </c>
       <c r="N43">
-        <v>0.70125230723304599</v>
+        <v>0.70342595408004605</v>
       </c>
       <c r="O43">
-        <v>0.76058203476362696</v>
+        <v>0.76183905321831302</v>
       </c>
       <c r="P43">
-        <v>0.81429959747214697</v>
+        <v>0.81433952683687305</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>33786</v>
       </c>
       <c r="B44">
-        <v>0.72025363329093395</v>
+        <v>0.72161953098943099</v>
       </c>
       <c r="C44">
-        <v>0.78219225814708504</v>
+        <v>0.78308785966309902</v>
       </c>
       <c r="D44">
-        <v>0.83940689173002403</v>
+        <v>0.83894060213141697</v>
       </c>
       <c r="E44">
-        <v>0.73664495308207201</v>
+        <v>0.73646236176079205</v>
       </c>
       <c r="F44">
-        <v>0.80457412109589299</v>
+        <v>0.80381160565494003</v>
       </c>
       <c r="G44">
-        <v>0.86129481927603602</v>
+        <v>0.85972103683600298</v>
       </c>
       <c r="H44">
-        <v>0.69494039826230403</v>
+        <v>0.69604062256569399</v>
       </c>
       <c r="I44">
-        <v>0.74761563356102401</v>
+        <v>0.74804051968385199</v>
       </c>
       <c r="J44">
-        <v>0.82209452589629795</v>
+        <v>0.82103212147958204</v>
       </c>
       <c r="K44">
-        <v>0.80677408775051795</v>
+        <v>0.80880644471499097</v>
       </c>
       <c r="L44">
-        <v>0.91076251671337805</v>
+        <v>0.91330122616896303</v>
       </c>
       <c r="M44">
-        <v>0.94033628541532899</v>
+        <v>0.942106282444229</v>
       </c>
       <c r="N44">
-        <v>0.68418382114311904</v>
+        <v>0.68554141131212198</v>
       </c>
       <c r="O44">
-        <v>0.746606485381202</v>
+        <v>0.74730948148924203</v>
       </c>
       <c r="P44">
-        <v>0.80588251102524899</v>
+        <v>0.80565542007673996</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>33878</v>
       </c>
       <c r="B45">
-        <v>0.72632545220310996</v>
+        <v>0.72783130700282195</v>
       </c>
       <c r="C45">
-        <v>0.78612398552519802</v>
+        <v>0.78721601885011805</v>
       </c>
       <c r="D45">
-        <v>0.84103789077344204</v>
+        <v>0.84069797133684698</v>
       </c>
       <c r="E45">
-        <v>0.73916064380100199</v>
+        <v>0.73991085329789297</v>
       </c>
       <c r="F45">
-        <v>0.80473274822760499</v>
+        <v>0.80470484798717401</v>
       </c>
       <c r="G45">
-        <v>0.86004500758612601</v>
+        <v>0.85888757080149103</v>
       </c>
       <c r="H45">
-        <v>0.68651383778437902</v>
+        <v>0.68738372686926397</v>
       </c>
       <c r="I45">
-        <v>0.73961028203556001</v>
+        <v>0.73989363712413303</v>
       </c>
       <c r="J45">
-        <v>0.81541227481642997</v>
+        <v>0.81415181595390596</v>
       </c>
       <c r="K45">
-        <v>0.79861524099132297</v>
+        <v>0.80035080728114605</v>
       </c>
       <c r="L45">
-        <v>0.90380822858626697</v>
+        <v>0.90611443076929898</v>
       </c>
       <c r="M45">
-        <v>0.93553633160202898</v>
+        <v>0.93717656095949997</v>
       </c>
       <c r="N45">
-        <v>0.67776184774944803</v>
+        <v>0.67911280291187504</v>
       </c>
       <c r="O45">
-        <v>0.74097830922630303</v>
+        <v>0.74157199712141997</v>
       </c>
       <c r="P45">
-        <v>0.80187538881914899</v>
+        <v>0.80147221758251297</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>33970</v>
       </c>
       <c r="B46">
-        <v>0.733952776367232</v>
+        <v>0.73500487495153499</v>
       </c>
       <c r="C46">
-        <v>0.78918342277704201</v>
+        <v>0.79002850570295702</v>
       </c>
       <c r="D46">
-        <v>0.840437449283579</v>
+        <v>0.83997963337742199</v>
       </c>
       <c r="E46">
-        <v>0.74210950890371197</v>
+        <v>0.74286901498809899</v>
       </c>
       <c r="F46">
-        <v>0.80458019261296798</v>
+        <v>0.80455911348035303</v>
       </c>
       <c r="G46">
-        <v>0.85703782780037596</v>
+        <v>0.85585223603134797</v>
       </c>
       <c r="H46">
-        <v>0.67958559322326295</v>
+        <v>0.679850333480297</v>
       </c>
       <c r="I46">
-        <v>0.733479556681356</v>
+        <v>0.73341713644552398</v>
       </c>
       <c r="J46">
-        <v>0.81004983974678801</v>
+        <v>0.80865450465482402</v>
       </c>
       <c r="K46">
-        <v>0.79854753837912196</v>
+        <v>0.80067877340845806</v>
       </c>
       <c r="L46">
-        <v>0.90419121267643798</v>
+        <v>0.90663553100274397</v>
       </c>
       <c r="M46">
-        <v>0.93609305661520603</v>
+        <v>0.93780703401893994</v>
       </c>
       <c r="N46">
-        <v>0.67819709364444003</v>
+        <v>0.67940624943393502</v>
       </c>
       <c r="O46">
-        <v>0.74108742200038003</v>
+        <v>0.74163708634404402</v>
       </c>
       <c r="P46">
-        <v>0.80218058540750803</v>
+        <v>0.80165007092709495</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>34060</v>
       </c>
       <c r="B47">
-        <v>0.71749770907799604</v>
+        <v>0.71835122582719202</v>
       </c>
       <c r="C47">
-        <v>0.77787136904509202</v>
+        <v>0.778364968881327</v>
       </c>
       <c r="D47">
-        <v>0.83411681190918996</v>
+        <v>0.83332261349354797</v>
       </c>
       <c r="E47">
-        <v>0.70293585183641305</v>
+        <v>0.70390401556612803</v>
       </c>
       <c r="F47">
-        <v>0.77739598910374996</v>
+        <v>0.77735269585477795</v>
       </c>
       <c r="G47">
-        <v>0.84283140504252696</v>
+        <v>0.84157653617887596</v>
       </c>
       <c r="H47">
-        <v>0.67686094273361797</v>
+        <v>0.67630843419786502</v>
       </c>
       <c r="I47">
-        <v>0.73046615058061104</v>
+        <v>0.72985663765333797</v>
       </c>
       <c r="J47">
-        <v>0.80727963759245203</v>
+        <v>0.80555272765305097</v>
       </c>
       <c r="K47">
-        <v>0.79325343936069703</v>
+        <v>0.79454258150697998</v>
       </c>
       <c r="L47">
-        <v>0.90086456517560798</v>
+        <v>0.90273462332869603</v>
       </c>
       <c r="M47">
-        <v>0.93355074182648101</v>
+        <v>0.93502877693596198</v>
       </c>
       <c r="N47">
-        <v>0.67637699336049395</v>
+        <v>0.67749382194800201</v>
       </c>
       <c r="O47">
-        <v>0.74017816796861802</v>
+        <v>0.740580949662206</v>
       </c>
       <c r="P47">
-        <v>0.802313683421783</v>
+        <v>0.80164558918258</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>34151</v>
       </c>
       <c r="B48">
-        <v>0.71584105597949099</v>
+        <v>0.71605521109839099</v>
       </c>
       <c r="C48">
-        <v>0.77623849196302297</v>
+        <v>0.77625064608273797</v>
       </c>
       <c r="D48">
-        <v>0.83344710919617604</v>
+        <v>0.83241604303745298</v>
       </c>
       <c r="E48">
-        <v>0.68936085751674303</v>
+        <v>0.69040608268918002</v>
       </c>
       <c r="F48">
-        <v>0.76730104707944902</v>
+        <v>0.76722868907133202</v>
       </c>
       <c r="G48">
-        <v>0.83740302085799301</v>
+        <v>0.83610204825465795</v>
       </c>
       <c r="H48">
-        <v>0.66920582846935295</v>
+        <v>0.66862842031425695</v>
       </c>
       <c r="I48">
-        <v>0.72424347767450403</v>
+        <v>0.72348874249643602</v>
       </c>
       <c r="J48">
-        <v>0.804225814759714</v>
+        <v>0.80243873203626004</v>
       </c>
       <c r="K48">
-        <v>0.79183521025071602</v>
+        <v>0.79218258752897097</v>
       </c>
       <c r="L48">
-        <v>0.90039696761118104</v>
+        <v>0.90137753390222997</v>
       </c>
       <c r="M48">
-        <v>0.93447715296353495</v>
+        <v>0.935441248466792</v>
       </c>
       <c r="N48">
-        <v>0.67085294828424602</v>
+        <v>0.67194213244580603</v>
       </c>
       <c r="O48">
-        <v>0.73799522971756004</v>
+        <v>0.73836408293408295</v>
       </c>
       <c r="P48">
-        <v>0.802020352028887</v>
+        <v>0.80134899964848505</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>34243</v>
       </c>
       <c r="B49">
-        <v>0.70953972229033102</v>
+        <v>0.70979168883999699</v>
       </c>
       <c r="C49">
-        <v>0.77300931968518904</v>
+        <v>0.772949317767749</v>
       </c>
       <c r="D49">
-        <v>0.83139331157110596</v>
+        <v>0.83036091919350696</v>
       </c>
       <c r="E49">
-        <v>0.69339240277581404</v>
+        <v>0.69424541952138297</v>
       </c>
       <c r="F49">
-        <v>0.77188106148119495</v>
+        <v>0.77159843499950798</v>
       </c>
       <c r="G49">
-        <v>0.84012593332510499</v>
+        <v>0.83868065578672502</v>
       </c>
       <c r="H49">
-        <v>0.66983613208679404</v>
+        <v>0.66901488361182104</v>
       </c>
       <c r="I49">
-        <v>0.72600615811359204</v>
+        <v>0.72512555925066502</v>
       </c>
       <c r="J49">
-        <v>0.80394380434677004</v>
+        <v>0.80221377209014699</v>
       </c>
       <c r="K49">
-        <v>0.793101250963263</v>
+        <v>0.79426172795753502</v>
       </c>
       <c r="L49">
-        <v>0.90311370833673199</v>
+        <v>0.904717625151508</v>
       </c>
       <c r="M49">
-        <v>0.93699787324859096</v>
+        <v>0.938309702364162</v>
       </c>
       <c r="N49">
-        <v>0.67514204233294794</v>
+        <v>0.67690350296836699</v>
       </c>
       <c r="O49">
-        <v>0.73968316917564503</v>
+        <v>0.74057065370254904</v>
       </c>
       <c r="P49">
-        <v>0.80130798320034402</v>
+        <v>0.80100811126254301</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>34335</v>
       </c>
       <c r="B50">
-        <v>0.71857827144157105</v>
+        <v>0.71925268427403599</v>
       </c>
       <c r="C50">
-        <v>0.77947898358591405</v>
+        <v>0.77973706529116804</v>
       </c>
       <c r="D50">
-        <v>0.83468458554814295</v>
+        <v>0.83388416910568797</v>
       </c>
       <c r="E50">
-        <v>0.71481042301160003</v>
+        <v>0.71554752177287795</v>
       </c>
       <c r="F50">
-        <v>0.78606230835397795</v>
+        <v>0.78565503253295099</v>
       </c>
       <c r="G50">
-        <v>0.84651887432296802</v>
+        <v>0.84488887072408303</v>
       </c>
       <c r="H50">
-        <v>0.668159202312542</v>
+        <v>0.66767677296841699</v>
       </c>
       <c r="I50">
-        <v>0.72507559694773704</v>
+        <v>0.72434478732848995</v>
       </c>
       <c r="J50">
-        <v>0.80328056962168604</v>
+        <v>0.80186548911286404</v>
       </c>
       <c r="K50">
-        <v>0.81201497738176198</v>
+        <v>0.81360541411553</v>
       </c>
       <c r="L50">
-        <v>0.91943210408123199</v>
+        <v>0.92131450090882305</v>
       </c>
       <c r="M50">
-        <v>0.94712955402778698</v>
+        <v>0.94844821545623403</v>
       </c>
       <c r="N50">
-        <v>0.69210174043735995</v>
+        <v>0.69387010123617399</v>
       </c>
       <c r="O50">
-        <v>0.750204036281238</v>
+        <v>0.7513621964867</v>
       </c>
       <c r="P50">
-        <v>0.80510410413671996</v>
+        <v>0.80503466547679703</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>34425</v>
       </c>
       <c r="B51">
-        <v>0.72907209118594896</v>
+        <v>0.72993473219415095</v>
       </c>
       <c r="C51">
-        <v>0.78813998952213304</v>
+        <v>0.78853709916737003</v>
       </c>
       <c r="D51">
-        <v>0.84021665173448401</v>
+        <v>0.83958931953867999</v>
       </c>
       <c r="E51">
-        <v>0.74043796191661104</v>
+        <v>0.74184834927469301</v>
       </c>
       <c r="F51">
-        <v>0.80309066936263895</v>
+        <v>0.80325623396310397</v>
       </c>
       <c r="G51">
-        <v>0.85433385479285895</v>
+        <v>0.85312996299541799</v>
       </c>
       <c r="H51">
-        <v>0.67495523940920799</v>
+        <v>0.674462350523648</v>
       </c>
       <c r="I51">
-        <v>0.73132299375896404</v>
+        <v>0.73034590187191295</v>
       </c>
       <c r="J51">
-        <v>0.80674287690309499</v>
+        <v>0.80528267839936396</v>
       </c>
       <c r="K51">
-        <v>0.84469534106778199</v>
+        <v>0.84583313209530497</v>
       </c>
       <c r="L51">
-        <v>0.948397648730675</v>
+        <v>0.94977984459720899</v>
       </c>
       <c r="M51">
-        <v>0.96474928150773298</v>
+        <v>0.96566047796207399</v>
       </c>
       <c r="N51">
-        <v>0.68273128044071596</v>
+        <v>0.68429353033815199</v>
       </c>
       <c r="O51">
-        <v>0.74349138779445401</v>
+        <v>0.74452103819738902</v>
       </c>
       <c r="P51">
-        <v>0.80188519594164798</v>
+        <v>0.80179399085742398</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>34516</v>
       </c>
       <c r="B52">
-        <v>0.72129748107424596</v>
+        <v>0.72211681429275698</v>
       </c>
       <c r="C52">
-        <v>0.78203497717341397</v>
+        <v>0.78219755085175802</v>
       </c>
       <c r="D52">
-        <v>0.83797436711714501</v>
+        <v>0.83698246266270704</v>
       </c>
       <c r="E52">
-        <v>0.73485256290366197</v>
+        <v>0.73564618857348696</v>
       </c>
       <c r="F52">
-        <v>0.79758957847521605</v>
+        <v>0.79708411789474498</v>
       </c>
       <c r="G52">
-        <v>0.85019163592145297</v>
+        <v>0.84855955746843204</v>
       </c>
       <c r="H52">
-        <v>0.672526160045963</v>
+        <v>0.67281157725188601</v>
       </c>
       <c r="I52">
-        <v>0.72996980088448205</v>
+        <v>0.72920324229177103</v>
       </c>
       <c r="J52">
-        <v>0.80939974032889705</v>
+        <v>0.80760093899014795</v>
       </c>
       <c r="K52">
-        <v>0.83564909381653496</v>
+        <v>0.83701829617420098</v>
       </c>
       <c r="L52">
-        <v>0.94370418488852503</v>
+        <v>0.94522331902327195</v>
       </c>
       <c r="M52">
-        <v>0.96522741758846597</v>
+        <v>0.96611409035092299</v>
       </c>
       <c r="N52">
-        <v>0.66764830360000105</v>
+        <v>0.66938091260209798</v>
       </c>
       <c r="O52">
-        <v>0.73272321677879704</v>
+        <v>0.73362904245887695</v>
       </c>
       <c r="P52">
-        <v>0.79689866403199205</v>
+        <v>0.79656991409564903</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>34608</v>
       </c>
       <c r="B53">
-        <v>0.70588858010119804</v>
+        <v>0.70657206432668995</v>
       </c>
       <c r="C53">
-        <v>0.77016464682519303</v>
+        <v>0.77017198181515301</v>
       </c>
       <c r="D53">
-        <v>0.82991064146212101</v>
+        <v>0.82890909618475805</v>
       </c>
       <c r="E53">
-        <v>0.73448727878233</v>
+        <v>0.73524577116339196</v>
       </c>
       <c r="F53">
-        <v>0.79693789195763398</v>
+        <v>0.79649620031801205</v>
       </c>
       <c r="G53">
-        <v>0.84863979852763805</v>
+        <v>0.847097057404819</v>
       </c>
       <c r="H53">
-        <v>0.66083724004826705</v>
+        <v>0.661056091940593</v>
       </c>
       <c r="I53">
-        <v>0.72003141885987298</v>
+        <v>0.71931622686853902</v>
       </c>
       <c r="J53">
-        <v>0.801141353823974</v>
+        <v>0.79957085890916002</v>
       </c>
       <c r="K53">
-        <v>0.83828931007748497</v>
+        <v>0.839272978053338</v>
       </c>
       <c r="L53">
-        <v>0.94221122289533699</v>
+        <v>0.94359157483299605</v>
       </c>
       <c r="M53">
-        <v>0.96218715573550095</v>
+        <v>0.96314435156080602</v>
       </c>
       <c r="N53">
-        <v>0.65542224129985005</v>
+        <v>0.65695934137658496</v>
       </c>
       <c r="O53">
-        <v>0.72506940289752797</v>
+        <v>0.72574894838427195</v>
       </c>
       <c r="P53">
-        <v>0.79338214024001397</v>
+        <v>0.79288632520087299</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>34700</v>
       </c>
       <c r="B54">
-        <v>0.703181077689358</v>
+        <v>0.70390185375339398</v>
       </c>
       <c r="C54">
-        <v>0.767884797137112</v>
+        <v>0.76815440622744702</v>
       </c>
       <c r="D54">
-        <v>0.82862681960411699</v>
+        <v>0.82778812371222799</v>
       </c>
       <c r="E54">
-        <v>0.73553623307738103</v>
+        <v>0.73628394893641902</v>
       </c>
       <c r="F54">
-        <v>0.79705748022676604</v>
+        <v>0.79673928239371095</v>
       </c>
       <c r="G54">
-        <v>0.84885451718927496</v>
+        <v>0.84748349503146303</v>
       </c>
       <c r="H54">
-        <v>0.64815881048925506</v>
+        <v>0.64811194766411995</v>
       </c>
       <c r="I54">
-        <v>0.70859518171827396</v>
+        <v>0.70795166467486204</v>
       </c>
       <c r="J54">
-        <v>0.79532837641086696</v>
+        <v>0.79362921956044596</v>
       </c>
       <c r="K54">
-        <v>0.84735725017393904</v>
+        <v>0.848190603744442</v>
       </c>
       <c r="L54">
-        <v>0.94881749165906204</v>
+        <v>0.95004968453715999</v>
       </c>
       <c r="M54">
-        <v>0.96519830002685703</v>
+        <v>0.96599069608620702</v>
       </c>
       <c r="N54">
-        <v>0.66459365534801496</v>
+        <v>0.66589923583577004</v>
       </c>
       <c r="O54">
-        <v>0.73334441740453604</v>
+        <v>0.73420415391684801</v>
       </c>
       <c r="P54">
-        <v>0.79823449758318998</v>
+        <v>0.79797265204410195</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>34790</v>
       </c>
       <c r="B55">
-        <v>0.689857185458565</v>
+        <v>0.69071743408933195</v>
       </c>
       <c r="C55">
-        <v>0.75738629043591599</v>
+        <v>0.75781373647043404</v>
       </c>
       <c r="D55">
-        <v>0.82312604640040699</v>
+        <v>0.82240198522910102</v>
       </c>
       <c r="E55">
-        <v>0.71525346787060995</v>
+        <v>0.71630366537916801</v>
       </c>
       <c r="F55">
-        <v>0.78362767854892601</v>
+        <v>0.78375488557860296</v>
       </c>
       <c r="G55">
-        <v>0.84338017397882004</v>
+        <v>0.84240740258133495</v>
       </c>
       <c r="H55">
-        <v>0.64018766787662595</v>
+        <v>0.64033542557529399</v>
       </c>
       <c r="I55">
-        <v>0.70253563880640202</v>
+        <v>0.70216158409893703</v>
       </c>
       <c r="J55">
-        <v>0.79335322080523596</v>
+        <v>0.79191296927792698</v>
       </c>
       <c r="K55">
-        <v>0.83205207308050999</v>
+        <v>0.83263578725218801</v>
       </c>
       <c r="L55">
-        <v>0.93849417910230204</v>
+        <v>0.93941118503461996</v>
       </c>
       <c r="M55">
-        <v>0.963182127276625</v>
+        <v>0.96376548955601804</v>
       </c>
       <c r="N55">
-        <v>0.66037189065840896</v>
+        <v>0.66158028785171596</v>
       </c>
       <c r="O55">
-        <v>0.73046778962874204</v>
+        <v>0.73121587627831997</v>
       </c>
       <c r="P55">
-        <v>0.79705931443410805</v>
+        <v>0.796812592311405</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>34881</v>
       </c>
       <c r="B56">
-        <v>0.67181457236200903</v>
+        <v>0.67284374363786303</v>
       </c>
       <c r="C56">
-        <v>0.74218534738606501</v>
+        <v>0.74278518252859904</v>
       </c>
       <c r="D56">
-        <v>0.81313028939579002</v>
+        <v>0.81249445155936695</v>
       </c>
       <c r="E56">
-        <v>0.69042813833070904</v>
+        <v>0.691424975379336</v>
       </c>
       <c r="F56">
-        <v>0.76430882057189797</v>
+        <v>0.76461885859841505</v>
       </c>
       <c r="G56">
-        <v>0.83220295763431296</v>
+        <v>0.83142819287370595</v>
       </c>
       <c r="H56">
-        <v>0.63549665130920396</v>
+        <v>0.63571224810396598</v>
       </c>
       <c r="I56">
-        <v>0.69776892087889097</v>
+        <v>0.69761082971227695</v>
       </c>
       <c r="J56">
-        <v>0.78948566979279799</v>
+        <v>0.78803511869935505</v>
       </c>
       <c r="K56">
-        <v>0.81590426538900895</v>
+        <v>0.81650206449933704</v>
       </c>
       <c r="L56">
-        <v>0.92683389403396998</v>
+        <v>0.92770792296933602</v>
       </c>
       <c r="M56">
-        <v>0.95690192133753604</v>
+        <v>0.95732589966412696</v>
       </c>
       <c r="N56">
-        <v>0.646406651708055</v>
+        <v>0.64822938594995205</v>
       </c>
       <c r="O56">
-        <v>0.71753029810799696</v>
+        <v>0.71873658348533798</v>
       </c>
       <c r="P56">
-        <v>0.78855327679660803</v>
+        <v>0.78860800686536303</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>34973</v>
       </c>
       <c r="B57">
-        <v>0.66701526006895195</v>
+        <v>0.668104706382316</v>
       </c>
       <c r="C57">
-        <v>0.73816456989963497</v>
+        <v>0.73892779317642598</v>
       </c>
       <c r="D57">
-        <v>0.80995178207891605</v>
+        <v>0.80939900613733995</v>
       </c>
       <c r="E57">
-        <v>0.68589449116572498</v>
+        <v>0.686684312773849</v>
       </c>
       <c r="F57">
-        <v>0.76247721869563201</v>
+        <v>0.76262533931867404</v>
       </c>
       <c r="G57">
-        <v>0.83204863491841696</v>
+        <v>0.83114842263930699</v>
       </c>
       <c r="H57">
-        <v>0.63820536964781305</v>
+        <v>0.63901701465793403</v>
       </c>
       <c r="I57">
-        <v>0.69985700938495798</v>
+        <v>0.70022254513134696</v>
       </c>
       <c r="J57">
-        <v>0.78979227517542105</v>
+        <v>0.78839994022491</v>
       </c>
       <c r="K57">
-        <v>0.81758492779395497</v>
+        <v>0.81851686082186603</v>
       </c>
       <c r="L57">
-        <v>0.92927237660832696</v>
+        <v>0.93067863990397204</v>
       </c>
       <c r="M57">
-        <v>0.95814265309256796</v>
+        <v>0.95915901102777101</v>
       </c>
       <c r="N57">
-        <v>0.636767412528078</v>
+        <v>0.63866642709326205</v>
       </c>
       <c r="O57">
-        <v>0.70919035639070105</v>
+        <v>0.71059113767561599</v>
       </c>
       <c r="P57">
-        <v>0.78301014442778805</v>
+        <v>0.78322218917910802</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>35065</v>
       </c>
       <c r="B58">
-        <v>0.66145299614047304</v>
+        <v>0.66280962292037804</v>
       </c>
       <c r="C58">
-        <v>0.73480613210631096</v>
+        <v>0.73579228077095804</v>
       </c>
       <c r="D58">
-        <v>0.80754690623839498</v>
+        <v>0.80714471489644002</v>
       </c>
       <c r="E58">
-        <v>0.69165491357218201</v>
+        <v>0.69290750284846203</v>
       </c>
       <c r="F58">
-        <v>0.77054040222775499</v>
+        <v>0.77110176298197597</v>
       </c>
       <c r="G58">
-        <v>0.83818167567193702</v>
+        <v>0.83742086230027601</v>
       </c>
       <c r="H58">
-        <v>0.63610153502787403</v>
+        <v>0.637310206932162</v>
       </c>
       <c r="I58">
-        <v>0.69900995435885005</v>
+        <v>0.699877205511097</v>
       </c>
       <c r="J58">
-        <v>0.78871609003495302</v>
+        <v>0.78787538841735305</v>
       </c>
       <c r="K58">
-        <v>0.81140919852799998</v>
+        <v>0.81277107120918002</v>
       </c>
       <c r="L58">
-        <v>0.92423818982999295</v>
+        <v>0.92594235614077203</v>
       </c>
       <c r="M58">
-        <v>0.95404896076677603</v>
+        <v>0.95503209856752203</v>
       </c>
       <c r="N58">
-        <v>0.62962596274878602</v>
+        <v>0.63134923045472302</v>
       </c>
       <c r="O58">
-        <v>0.70373856628166798</v>
+        <v>0.70493869841701395</v>
       </c>
       <c r="P58">
-        <v>0.77949688117602201</v>
+        <v>0.77958688408906696</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>35156</v>
       </c>
       <c r="B59">
-        <v>0.65967260089511803</v>
+        <v>0.66084572278071796</v>
       </c>
       <c r="C59">
-        <v>0.73327256502689497</v>
+        <v>0.73418335197327</v>
       </c>
       <c r="D59">
-        <v>0.80574736920486001</v>
+        <v>0.80542638967177305</v>
       </c>
       <c r="E59">
-        <v>0.69341071607110605</v>
+        <v>0.69441823530402902</v>
       </c>
       <c r="F59">
-        <v>0.77436313342263796</v>
+        <v>0.774746494208718</v>
       </c>
       <c r="G59">
-        <v>0.84184880896202097</v>
+        <v>0.84100075763433502</v>
       </c>
       <c r="H59">
-        <v>0.63911740239947101</v>
+        <v>0.64048770179450498</v>
       </c>
       <c r="I59">
-        <v>0.70242011801847604</v>
+        <v>0.70361685621098302</v>
       </c>
       <c r="J59">
-        <v>0.78977978279318495</v>
+        <v>0.78937915555314797</v>
       </c>
       <c r="K59">
-        <v>0.80674253329878998</v>
+        <v>0.80800498680463795</v>
       </c>
       <c r="L59">
-        <v>0.91917987558135605</v>
+        <v>0.92099619498196095</v>
       </c>
       <c r="M59">
-        <v>0.95047420642369695</v>
+        <v>0.95165339505040003</v>
       </c>
       <c r="N59">
-        <v>0.62996757016751004</v>
+        <v>0.631993085103706</v>
       </c>
       <c r="O59">
-        <v>0.70228873430692695</v>
+        <v>0.70354356053703104</v>
       </c>
       <c r="P59">
-        <v>0.77738116312765604</v>
+        <v>0.77748008415879899</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>35247</v>
       </c>
       <c r="B60">
-        <v>0.66432436226074199</v>
+        <v>0.665397857713945</v>
       </c>
       <c r="C60">
-        <v>0.73655734550039398</v>
+        <v>0.73733891462387102</v>
       </c>
       <c r="D60">
-        <v>0.80654707350255195</v>
+        <v>0.80617710780864005</v>
       </c>
       <c r="E60">
-        <v>0.70270389511020703</v>
+        <v>0.70323186214800604</v>
       </c>
       <c r="F60">
-        <v>0.78183480233830804</v>
+        <v>0.78171614658881305</v>
       </c>
       <c r="G60">
-        <v>0.84630866008278605</v>
+        <v>0.84508371625358103</v>
       </c>
       <c r="H60">
-        <v>0.65653803990935</v>
+        <v>0.65749842964159699</v>
       </c>
       <c r="I60">
-        <v>0.71612204034400595</v>
+        <v>0.71703151922810004</v>
       </c>
       <c r="J60">
-        <v>0.79605249069457695</v>
+        <v>0.79561814181231705</v>
       </c>
       <c r="K60">
-        <v>0.80634064520126003</v>
+        <v>0.80741629532503001</v>
       </c>
       <c r="L60">
-        <v>0.91758688548906098</v>
+        <v>0.91923924509393196</v>
       </c>
       <c r="M60">
-        <v>0.94952406185645899</v>
+        <v>0.95077605558719203</v>
       </c>
       <c r="N60">
-        <v>0.62765700077758502</v>
+        <v>0.62965452085171503</v>
       </c>
       <c r="O60">
-        <v>0.69996692378758396</v>
+        <v>0.70127211295921299</v>
       </c>
       <c r="P60">
-        <v>0.77507008960414803</v>
+        <v>0.77523079469445899</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>35339</v>
       </c>
       <c r="B61">
-        <v>0.67621473961530498</v>
+        <v>0.67658252138242203</v>
       </c>
       <c r="C61">
-        <v>0.74550954628369404</v>
+        <v>0.74566990779733</v>
       </c>
       <c r="D61">
-        <v>0.81097290450216897</v>
+        <v>0.81020622824643196</v>
       </c>
       <c r="E61">
-        <v>0.72270568436834703</v>
+        <v>0.72221080758339595</v>
       </c>
       <c r="F61">
-        <v>0.79771864714962304</v>
+        <v>0.79642742540464795</v>
       </c>
       <c r="G61">
-        <v>0.85474218960819204</v>
+        <v>0.85259843582140105</v>
       </c>
       <c r="H61">
-        <v>0.66836545906401301</v>
+        <v>0.66841315497312603</v>
       </c>
       <c r="I61">
-        <v>0.72627323069161098</v>
+        <v>0.72646698762325201</v>
       </c>
       <c r="J61">
-        <v>0.80139827979088096</v>
+        <v>0.80054793317575001</v>
       </c>
       <c r="K61">
-        <v>0.80970247674555396</v>
+        <v>0.81021532713204703</v>
       </c>
       <c r="L61">
-        <v>0.91965416284502299</v>
+        <v>0.92078908949808802</v>
       </c>
       <c r="M61">
-        <v>0.95081930798798897</v>
+        <v>0.95176238902931498</v>
       </c>
       <c r="N61">
-        <v>0.63543672362036996</v>
+        <v>0.637083593122724</v>
       </c>
       <c r="O61">
-        <v>0.704722153565988</v>
+        <v>0.70584920353337199</v>
       </c>
       <c r="P61">
-        <v>0.77737613366504499</v>
+        <v>0.77748347525142802</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>35431</v>
       </c>
       <c r="B62">
-        <v>0.678181655386486</v>
+        <v>0.678652633903716</v>
       </c>
       <c r="C62">
-        <v>0.74693780101576701</v>
+        <v>0.74695844915051202</v>
       </c>
       <c r="D62">
-        <v>0.81232667477657605</v>
+        <v>0.81130283228620104</v>
       </c>
       <c r="E62">
-        <v>0.72707866578257796</v>
+        <v>0.72588063024021499</v>
       </c>
       <c r="F62">
-        <v>0.79874603350922002</v>
+        <v>0.79706872901709902</v>
       </c>
       <c r="G62">
-        <v>0.85485022173613301</v>
+        <v>0.85254395788933501</v>
       </c>
       <c r="H62">
-        <v>0.67180772639882802</v>
+        <v>0.67185971036687098</v>
       </c>
       <c r="I62">
-        <v>0.73012833617816997</v>
+        <v>0.72993492830954398</v>
       </c>
       <c r="J62">
-        <v>0.805993430349221</v>
+        <v>0.80458672966450995</v>
       </c>
       <c r="K62">
-        <v>0.81241094680289105</v>
+        <v>0.81250516971549502</v>
       </c>
       <c r="L62">
-        <v>0.920806975235405</v>
+        <v>0.92148740640544602</v>
       </c>
       <c r="M62">
-        <v>0.95182553969897798</v>
+        <v>0.95222265343226398</v>
       </c>
       <c r="N62">
-        <v>0.63768044060379003</v>
+        <v>0.640114372560879</v>
       </c>
       <c r="O62">
-        <v>0.706906566221009</v>
+        <v>0.70825238415245395</v>
       </c>
       <c r="P62">
-        <v>0.77922516323410296</v>
+        <v>0.77932834955991304</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>35521</v>
       </c>
       <c r="B63">
-        <v>0.68830699423583197</v>
+        <v>0.68886200318191504</v>
       </c>
       <c r="C63">
-        <v>0.75428486435174402</v>
+        <v>0.75436883040512004</v>
       </c>
       <c r="D63">
-        <v>0.816537686865487</v>
+        <v>0.81560138886533795</v>
       </c>
       <c r="E63">
-        <v>0.72192159583460802</v>
+        <v>0.72169563985437801</v>
       </c>
       <c r="F63">
-        <v>0.79442605757976104</v>
+        <v>0.79347165087492399</v>
       </c>
       <c r="G63">
-        <v>0.85272064792494395</v>
+        <v>0.85087330190376398</v>
       </c>
       <c r="H63">
-        <v>0.68286930970071602</v>
+        <v>0.68296840403154502</v>
       </c>
       <c r="I63">
-        <v>0.73939352487071697</v>
+        <v>0.73919454986160504</v>
       </c>
       <c r="J63">
-        <v>0.81301977222430899</v>
+        <v>0.81166273959248503</v>
       </c>
       <c r="K63">
-        <v>0.81452794854294597</v>
+        <v>0.81505475621199397</v>
       </c>
       <c r="L63">
-        <v>0.92671424592108198</v>
+        <v>0.92778739723930104</v>
       </c>
       <c r="M63">
-        <v>0.95801808543029299</v>
+        <v>0.95850853828538396</v>
       </c>
       <c r="N63">
-        <v>0.66411688049279705</v>
+        <v>0.66638939759336802</v>
       </c>
       <c r="O63">
-        <v>0.72491506557173202</v>
+        <v>0.72599749881108799</v>
       </c>
       <c r="P63">
-        <v>0.78845416654267697</v>
+        <v>0.78835148426620805</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>35612</v>
       </c>
       <c r="B64">
-        <v>0.69369948586183405</v>
+        <v>0.69463258142212603</v>
       </c>
       <c r="C64">
-        <v>0.75875144067308897</v>
+        <v>0.75927332213347498</v>
       </c>
       <c r="D64">
-        <v>0.82014176950154405</v>
+        <v>0.81958497636122296</v>
       </c>
       <c r="E64">
-        <v>0.72617213674150405</v>
+        <v>0.72670968781024403</v>
       </c>
       <c r="F64">
-        <v>0.79473699240659301</v>
+        <v>0.79463334652002404</v>
       </c>
       <c r="G64">
-        <v>0.85181503898459898</v>
+        <v>0.85070647388728804</v>
       </c>
       <c r="H64">
-        <v>0.69373507882762098</v>
+        <v>0.69443937796349897</v>
       </c>
       <c r="I64">
-        <v>0.74946383437957198</v>
+        <v>0.749691265294405</v>
       </c>
       <c r="J64">
-        <v>0.82262071948194304</v>
+        <v>0.82165443975756303</v>
       </c>
       <c r="K64">
-        <v>0.80079590570086401</v>
+        <v>0.80125791149717496</v>
       </c>
       <c r="L64">
-        <v>0.91241446960138795</v>
+        <v>0.91343225774412096</v>
       </c>
       <c r="M64">
-        <v>0.94756644338152296</v>
+        <v>0.94815536069555895</v>
       </c>
       <c r="N64">
-        <v>0.65669272407701496</v>
+        <v>0.65861224921675998</v>
       </c>
       <c r="O64">
-        <v>0.72193764569164798</v>
+        <v>0.72311311970518399</v>
       </c>
       <c r="P64">
-        <v>0.787816223450305</v>
+        <v>0.78787575012400002</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>35704</v>
       </c>
       <c r="B65">
-        <v>0.68635627939488897</v>
+        <v>0.68724679403385103</v>
       </c>
       <c r="C65">
-        <v>0.75320847879259401</v>
+        <v>0.75377820535874396</v>
       </c>
       <c r="D65">
-        <v>0.818601709274419</v>
+        <v>0.81801317449815103</v>
       </c>
       <c r="E65">
-        <v>0.70023233586769595</v>
+        <v>0.70157011039972395</v>
       </c>
       <c r="F65">
-        <v>0.77435249254904404</v>
+        <v>0.77501668528679801</v>
       </c>
       <c r="G65">
-        <v>0.83964490063402997</v>
+        <v>0.83903839579267103</v>
       </c>
       <c r="H65">
-        <v>0.69075779726904296</v>
+        <v>0.69143495666193</v>
       </c>
       <c r="I65">
-        <v>0.74758540353045999</v>
+        <v>0.74783793542007404</v>
       </c>
       <c r="J65">
-        <v>0.82746904012834999</v>
+        <v>0.82632087287820299</v>
       </c>
       <c r="K65">
-        <v>0.80692500920003196</v>
+        <v>0.80721449985957305</v>
       </c>
       <c r="L65">
-        <v>0.91510437768905895</v>
+        <v>0.91599723779782405</v>
       </c>
       <c r="M65">
-        <v>0.94668573940210798</v>
+        <v>0.94734413851491805</v>
       </c>
       <c r="N65">
-        <v>0.65203418759225096</v>
+        <v>0.65358743772857797</v>
       </c>
       <c r="O65">
-        <v>0.71928726934978504</v>
+        <v>0.72029194375981898</v>
       </c>
       <c r="P65">
-        <v>0.78624152578230899</v>
+        <v>0.78623466701079003</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>35796</v>
       </c>
       <c r="B66">
-        <v>0.68807922706650604</v>
+        <v>0.68865211587064701</v>
       </c>
       <c r="C66">
-        <v>0.75456865898988101</v>
+        <v>0.75489052995422801</v>
       </c>
       <c r="D66">
-        <v>0.81770413789476903</v>
+        <v>0.81715437018505299</v>
       </c>
       <c r="E66">
-        <v>0.70027831315378497</v>
+        <v>0.70105936215985598</v>
       </c>
       <c r="F66">
-        <v>0.77528875797544095</v>
+        <v>0.77528193073410701</v>
       </c>
       <c r="G66">
-        <v>0.83930485313888903</v>
+        <v>0.83827056068088801</v>
       </c>
       <c r="H66">
-        <v>0.69338588843532301</v>
+        <v>0.69384144313641705</v>
       </c>
       <c r="I66">
-        <v>0.75069959212384496</v>
+        <v>0.75108791508692097</v>
       </c>
       <c r="J66">
-        <v>0.82633808073871895</v>
+        <v>0.82574645812787495</v>
       </c>
       <c r="K66">
-        <v>0.81527398827390896</v>
+        <v>0.81528221042973503</v>
       </c>
       <c r="L66">
-        <v>0.92212518837382096</v>
+        <v>0.92270101131792603</v>
       </c>
       <c r="M66">
-        <v>0.948693836426032</v>
+        <v>0.94924019327567999</v>
       </c>
       <c r="N66">
-        <v>0.64664093308913495</v>
+        <v>0.64761190093851095</v>
       </c>
       <c r="O66">
-        <v>0.71370095001643097</v>
+        <v>0.714096225504951</v>
       </c>
       <c r="P66">
-        <v>0.78275364155832805</v>
+        <v>0.78234110553130898</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>35886</v>
       </c>
       <c r="B67">
-        <v>0.68806136994905898</v>
+        <v>0.68896347386198398</v>
       </c>
       <c r="C67">
-        <v>0.75475582103627503</v>
+        <v>0.75535582410372604</v>
       </c>
       <c r="D67">
-        <v>0.81831182826230298</v>
+        <v>0.81784690392577497</v>
       </c>
       <c r="E67">
-        <v>0.698611769350584</v>
+        <v>0.69976604259520903</v>
       </c>
       <c r="F67">
-        <v>0.77433211613994402</v>
+        <v>0.77468652564210105</v>
       </c>
       <c r="G67">
-        <v>0.83912059912204595</v>
+        <v>0.83826974355513795</v>
       </c>
       <c r="H67">
-        <v>0.69034718878767298</v>
+        <v>0.69102843974377604</v>
       </c>
       <c r="I67">
-        <v>0.74858131499149605</v>
+        <v>0.74916793810101101</v>
       </c>
       <c r="J67">
-        <v>0.82674780829290995</v>
+        <v>0.82604482193199003</v>
       </c>
       <c r="K67">
-        <v>0.81379267367039898</v>
+        <v>0.81396402783435595</v>
       </c>
       <c r="L67">
-        <v>0.92105572139584702</v>
+        <v>0.92187942196900896</v>
       </c>
       <c r="M67">
-        <v>0.94740129345052004</v>
+        <v>0.94818185931417598</v>
       </c>
       <c r="N67">
-        <v>0.63867813589795497</v>
+        <v>0.64029174047849602</v>
       </c>
       <c r="O67">
-        <v>0.70919364846503197</v>
+        <v>0.71007925963543905</v>
       </c>
       <c r="P67">
-        <v>0.78101456710599604</v>
+        <v>0.78093184517964598</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>35977</v>
       </c>
       <c r="B68">
-        <v>0.69032126118720505</v>
+        <v>0.69122470891974896</v>
       </c>
       <c r="C68">
-        <v>0.756928345033961</v>
+        <v>0.75757283553932797</v>
       </c>
       <c r="D68">
-        <v>0.81958298521241701</v>
+        <v>0.81917605563178297</v>
       </c>
       <c r="E68">
-        <v>0.70474719171408196</v>
+        <v>0.70652600967738399</v>
       </c>
       <c r="F68">
-        <v>0.78153873942227803</v>
+        <v>0.78222291149047196</v>
       </c>
       <c r="G68">
-        <v>0.84458066962348899</v>
+        <v>0.84385389577728398</v>
       </c>
       <c r="H68">
-        <v>0.68742944879992796</v>
+        <v>0.68780438375374697</v>
       </c>
       <c r="I68">
-        <v>0.74678366551416597</v>
+        <v>0.74717913982728501</v>
       </c>
       <c r="J68">
-        <v>0.8249390482965</v>
+        <v>0.82401410751202497</v>
       </c>
       <c r="K68">
-        <v>0.80094137730866799</v>
+        <v>0.80121534585256104</v>
       </c>
       <c r="L68">
-        <v>0.91007700591160701</v>
+        <v>0.91108270090103005</v>
       </c>
       <c r="M68">
-        <v>0.94077035786441798</v>
+        <v>0.94198402991823704</v>
       </c>
       <c r="N68">
-        <v>0.63309503162366199</v>
+        <v>0.63424223330199803</v>
       </c>
       <c r="O68">
-        <v>0.70531991346765999</v>
+        <v>0.70588974145238204</v>
       </c>
       <c r="P68">
-        <v>0.77899474731103202</v>
+        <v>0.77874945333094303</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>36069</v>
       </c>
       <c r="B69">
-        <v>0.69883165438046502</v>
+        <v>0.69967147247788697</v>
       </c>
       <c r="C69">
-        <v>0.76209354064226698</v>
+        <v>0.762740883152629</v>
       </c>
       <c r="D69">
-        <v>0.82120690209081804</v>
+        <v>0.82086528588612995</v>
       </c>
       <c r="E69">
-        <v>0.73060173779304605</v>
+        <v>0.73330851017529697</v>
       </c>
       <c r="F69">
-        <v>0.79768140808850296</v>
+        <v>0.79914159573227095</v>
       </c>
       <c r="G69">
-        <v>0.85251970413546596</v>
+        <v>0.85227992113255602</v>
       </c>
       <c r="H69">
-        <v>0.692353664180411</v>
+        <v>0.69224846480860203</v>
       </c>
       <c r="I69">
-        <v>0.74914941431535997</v>
+        <v>0.74903301049857696</v>
       </c>
       <c r="J69">
-        <v>0.82301133359316103</v>
+        <v>0.82172627241107399</v>
       </c>
       <c r="K69">
-        <v>0.80241070549887406</v>
+        <v>0.803429071612075</v>
       </c>
       <c r="L69">
-        <v>0.90959355688789201</v>
+        <v>0.91121770412215197</v>
       </c>
       <c r="M69">
-        <v>0.94127119795262404</v>
+        <v>0.942802053895611</v>
       </c>
       <c r="N69">
-        <v>0.63618118097721299</v>
+        <v>0.63714276394743796</v>
       </c>
       <c r="O69">
-        <v>0.70648588387066003</v>
+        <v>0.70706035389395705</v>
       </c>
       <c r="P69">
-        <v>0.77883945865868598</v>
+        <v>0.77866166435642103</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>36161</v>
       </c>
       <c r="B70">
-        <v>0.70100142333728699</v>
+        <v>0.70186916195155802</v>
       </c>
       <c r="C70">
-        <v>0.76471926117644495</v>
+        <v>0.76536118192039604</v>
       </c>
       <c r="D70">
-        <v>0.824131907538032</v>
+        <v>0.82376471762623305</v>
       </c>
       <c r="E70">
-        <v>0.73465140304080101</v>
+        <v>0.736470731855984</v>
       </c>
       <c r="F70">
-        <v>0.80062624294190099</v>
+        <v>0.80131357959973204</v>
       </c>
       <c r="G70">
-        <v>0.85440302489397402</v>
+        <v>0.853593588356372</v>
       </c>
       <c r="H70">
-        <v>0.69712512171608898</v>
+        <v>0.69634112549693805</v>
       </c>
       <c r="I70">
-        <v>0.75321271006322699</v>
+        <v>0.75249745159888604</v>
       </c>
       <c r="J70">
-        <v>0.82747952857528195</v>
+        <v>0.82601721263862804</v>
       </c>
       <c r="K70">
-        <v>0.79988405401248697</v>
+        <v>0.801215658359689</v>
       </c>
       <c r="L70">
-        <v>0.90845645820336096</v>
+        <v>0.91026626368973196</v>
       </c>
       <c r="M70">
-        <v>0.94212593002425005</v>
+        <v>0.94346461938370696</v>
       </c>
       <c r="N70">
-        <v>0.64464128751288297</v>
+        <v>0.646349550361762</v>
       </c>
       <c r="O70">
-        <v>0.71395376518500797</v>
+        <v>0.71525225920776303</v>
       </c>
       <c r="P70">
-        <v>0.78416711132035799</v>
+        <v>0.78445215010086899</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>36251</v>
       </c>
       <c r="B71">
-        <v>0.69626264047436404</v>
+        <v>0.69735168168886497</v>
       </c>
       <c r="C71">
-        <v>0.76207614229603504</v>
+        <v>0.76297293358359797</v>
       </c>
       <c r="D71">
-        <v>0.82238635891713696</v>
+        <v>0.82223081705587897</v>
       </c>
       <c r="E71">
-        <v>0.72248708856439303</v>
+        <v>0.72416278810083101</v>
       </c>
       <c r="F71">
-        <v>0.79467600227361601</v>
+        <v>0.79568766886910203</v>
       </c>
       <c r="G71">
-        <v>0.85308729018677998</v>
+        <v>0.85271181624856496</v>
       </c>
       <c r="H71">
-        <v>0.69906312686988803</v>
+        <v>0.69827799183583705</v>
       </c>
       <c r="I71">
-        <v>0.75617726134908902</v>
+        <v>0.75530486287016696</v>
       </c>
       <c r="J71">
-        <v>0.82675391701700696</v>
+        <v>0.82507024289776698</v>
       </c>
       <c r="K71">
-        <v>0.79460268816074597</v>
+        <v>0.79561890575334004</v>
       </c>
       <c r="L71">
-        <v>0.90479747441156899</v>
+        <v>0.90638536230026601</v>
       </c>
       <c r="M71">
-        <v>0.94159725590102905</v>
+        <v>0.94265574846868805</v>
       </c>
       <c r="N71">
-        <v>0.65012422509207601</v>
+        <v>0.65264468255853703</v>
       </c>
       <c r="O71">
-        <v>0.71697583062414505</v>
+        <v>0.71894772528002404</v>
       </c>
       <c r="P71">
-        <v>0.785570229391788</v>
+        <v>0.78628539592765001</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>36342</v>
       </c>
       <c r="B72">
-        <v>0.69550986411571603</v>
+        <v>0.69664978271265798</v>
       </c>
       <c r="C72">
-        <v>0.76168009783910295</v>
+        <v>0.76267556038708695</v>
       </c>
       <c r="D72">
-        <v>0.82241292276324396</v>
+        <v>0.82233120424226103</v>
       </c>
       <c r="E72">
-        <v>0.72125141715429397</v>
+        <v>0.72355617841985498</v>
       </c>
       <c r="F72">
-        <v>0.79289806228720305</v>
+        <v>0.79453383433056901</v>
       </c>
       <c r="G72">
-        <v>0.85153022089930597</v>
+        <v>0.85167660728837002</v>
       </c>
       <c r="H72">
-        <v>0.70218734238721603</v>
+        <v>0.70137164580061895</v>
       </c>
       <c r="I72">
-        <v>0.759132556658074</v>
+        <v>0.75811371481765299</v>
       </c>
       <c r="J72">
-        <v>0.82794167494995696</v>
+        <v>0.82607717299031902</v>
       </c>
       <c r="K72">
-        <v>0.78489619545355105</v>
+        <v>0.78605540329948098</v>
       </c>
       <c r="L72">
-        <v>0.89911416949853995</v>
+        <v>0.90078203089989195</v>
       </c>
       <c r="M72">
-        <v>0.94055890091275096</v>
+        <v>0.94147593455706502</v>
       </c>
       <c r="N72">
-        <v>0.64107705419507299</v>
+        <v>0.64302098848600198</v>
       </c>
       <c r="O72">
-        <v>0.71051133155350099</v>
+        <v>0.71196015483326003</v>
       </c>
       <c r="P72">
-        <v>0.78338661059138104</v>
+        <v>0.78374813683081501</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>36434</v>
       </c>
       <c r="B73">
-        <v>0.70190414557925296</v>
+        <v>0.70334552698898301</v>
       </c>
       <c r="C73">
-        <v>0.76690930902799903</v>
+        <v>0.76812979756441502</v>
       </c>
       <c r="D73">
-        <v>0.82571509031734103</v>
+        <v>0.82579780631796096</v>
       </c>
       <c r="E73">
-        <v>0.71620530820890305</v>
+        <v>0.71897977937955904</v>
       </c>
       <c r="F73">
-        <v>0.78898920516496096</v>
+        <v>0.79093155403244597</v>
       </c>
       <c r="G73">
-        <v>0.84904770994175804</v>
+        <v>0.84939518562306504</v>
       </c>
       <c r="H73">
-        <v>0.70451094566498296</v>
+        <v>0.70366135954023001</v>
       </c>
       <c r="I73">
-        <v>0.76187880208439596</v>
+        <v>0.76099367874152302</v>
       </c>
       <c r="J73">
-        <v>0.83053989007136797</v>
+        <v>0.82890472108388202</v>
       </c>
       <c r="K73">
-        <v>0.78416695971642403</v>
+        <v>0.785700091672353</v>
       </c>
       <c r="L73">
-        <v>0.896684222178873</v>
+        <v>0.89868856138622999</v>
       </c>
       <c r="M73">
-        <v>0.93583495208996104</v>
+        <v>0.93688708083022798</v>
       </c>
       <c r="N73">
-        <v>0.64867814579914795</v>
+        <v>0.65090877096460298</v>
       </c>
       <c r="O73">
-        <v>0.71675525084247604</v>
+        <v>0.71837582681607004</v>
       </c>
       <c r="P73">
-        <v>0.78768126631048796</v>
+        <v>0.78814560015818103</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>36526</v>
       </c>
       <c r="B74">
-        <v>0.71284953793216899</v>
+        <v>0.71432656734135802</v>
       </c>
       <c r="C74">
-        <v>0.77361096837432697</v>
+        <v>0.77479246270668101</v>
       </c>
       <c r="D74">
-        <v>0.82869486331664899</v>
+        <v>0.82873756679996702</v>
       </c>
       <c r="E74">
-        <v>0.70100801986223304</v>
+        <v>0.70355194267002596</v>
       </c>
       <c r="F74">
-        <v>0.77574600986082198</v>
+        <v>0.77734096213789095</v>
       </c>
       <c r="G74">
-        <v>0.840606656257605</v>
+        <v>0.84076231068566498</v>
       </c>
       <c r="H74">
-        <v>0.70388996379345603</v>
+        <v>0.70353634177839297</v>
       </c>
       <c r="I74">
-        <v>0.760741244565731</v>
+        <v>0.760088884136219</v>
       </c>
       <c r="J74">
-        <v>0.82911887164887299</v>
+        <v>0.82750417352055505</v>
       </c>
       <c r="K74">
-        <v>0.79032078648964699</v>
+        <v>0.79185619061774604</v>
       </c>
       <c r="L74">
-        <v>0.89755336941257802</v>
+        <v>0.89977612398041196</v>
       </c>
       <c r="M74">
-        <v>0.932796316378945</v>
+        <v>0.93422759564427305</v>
       </c>
       <c r="N74">
-        <v>0.66702159298629404</v>
+        <v>0.66957922577773299</v>
       </c>
       <c r="O74">
-        <v>0.73015374557027701</v>
+        <v>0.73205358559697997</v>
       </c>
       <c r="P74">
-        <v>0.79479997481046205</v>
+        <v>0.79536063570833204</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>36617</v>
       </c>
       <c r="B75">
-        <v>0.70585496735181197</v>
+        <v>0.70730278481803699</v>
       </c>
       <c r="C75">
-        <v>0.76884203455403299</v>
+        <v>0.76998505498373904</v>
       </c>
       <c r="D75">
-        <v>0.826752760656699</v>
+        <v>0.82666214544683503</v>
       </c>
       <c r="E75">
-        <v>0.69292716755245898</v>
+        <v>0.69511701409790705</v>
       </c>
       <c r="F75">
-        <v>0.76852206402241796</v>
+        <v>0.76990820747920397</v>
       </c>
       <c r="G75">
-        <v>0.83622478130439903</v>
+        <v>0.83618837030123605</v>
       </c>
       <c r="H75">
-        <v>0.70103729530382197</v>
+        <v>0.70094828632533202</v>
       </c>
       <c r="I75">
-        <v>0.75727941052539705</v>
+        <v>0.75704056997630298</v>
       </c>
       <c r="J75">
-        <v>0.82820536515350596</v>
+        <v>0.82682780693734503</v>
       </c>
       <c r="K75">
-        <v>0.78562187647681303</v>
+        <v>0.78782249815313798</v>
       </c>
       <c r="L75">
-        <v>0.89135175010499501</v>
+        <v>0.89427271199957903</v>
       </c>
       <c r="M75">
-        <v>0.92559658147754498</v>
+        <v>0.92780725810705</v>
       </c>
       <c r="N75">
-        <v>0.68523225715777603</v>
+        <v>0.68779072703908195</v>
       </c>
       <c r="O75">
-        <v>0.74664513768151497</v>
+        <v>0.74839173099943501</v>
       </c>
       <c r="P75">
-        <v>0.80572237553040604</v>
+        <v>0.80600655172244395</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>36708</v>
       </c>
       <c r="B76">
-        <v>0.70637830466560203</v>
+        <v>0.70776832541778201</v>
       </c>
       <c r="C76">
-        <v>0.76907217493165403</v>
+        <v>0.77027350353129198</v>
       </c>
       <c r="D76">
-        <v>0.82682012979796204</v>
+        <v>0.82691113789778004</v>
       </c>
       <c r="E76">
-        <v>0.69386638830979896</v>
+        <v>0.695329316145612</v>
       </c>
       <c r="F76">
-        <v>0.76861160993398003</v>
+        <v>0.76950883348008403</v>
       </c>
       <c r="G76">
-        <v>0.83587823951117202</v>
+        <v>0.835550308469451</v>
       </c>
       <c r="H76">
-        <v>0.70195105304805205</v>
+        <v>0.70222555772477802</v>
       </c>
       <c r="I76">
-        <v>0.75776083223731705</v>
+        <v>0.75788201544132605</v>
       </c>
       <c r="J76">
-        <v>0.82880582366744404</v>
+        <v>0.82787418746109498</v>
       </c>
       <c r="K76">
-        <v>0.78699927708069295</v>
+        <v>0.78938854465833097</v>
       </c>
       <c r="L76">
-        <v>0.89381207198478696</v>
+        <v>0.89680461640414499</v>
       </c>
       <c r="M76">
-        <v>0.92862828024631705</v>
+        <v>0.93086090668267896</v>
       </c>
       <c r="N76">
-        <v>0.69035283278710202</v>
+        <v>0.69244388959162395</v>
       </c>
       <c r="O76">
-        <v>0.75061941644169905</v>
+        <v>0.75223973606801897</v>
       </c>
       <c r="P76">
-        <v>0.80767099835081602</v>
+        <v>0.80809321251347399</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>36800</v>
       </c>
       <c r="B77">
-        <v>0.71156089960362201</v>
+        <v>0.71248207306525801</v>
       </c>
       <c r="C77">
-        <v>0.77347010671481897</v>
+        <v>0.77434419870354898</v>
       </c>
       <c r="D77">
-        <v>0.82927309745312805</v>
+        <v>0.82918401489540905</v>
       </c>
       <c r="E77">
-        <v>0.69301847572392195</v>
+        <v>0.69384621595689699</v>
       </c>
       <c r="F77">
-        <v>0.76776213221740097</v>
+        <v>0.76814359813867406</v>
       </c>
       <c r="G77">
-        <v>0.83528276331140405</v>
+        <v>0.83458305350768502</v>
       </c>
       <c r="H77">
-        <v>0.70782012409504003</v>
+        <v>0.70779399138858001</v>
       </c>
       <c r="I77">
-        <v>0.76252089020214198</v>
+        <v>0.76254175269378999</v>
       </c>
       <c r="J77">
-        <v>0.83077275987556698</v>
+        <v>0.82989433683199099</v>
       </c>
       <c r="K77">
-        <v>0.79303450690566202</v>
+        <v>0.79525776640003698</v>
       </c>
       <c r="L77">
-        <v>0.90050357380421397</v>
+        <v>0.90333412860506201</v>
       </c>
       <c r="M77">
-        <v>0.93219708857763195</v>
+        <v>0.93423589293043896</v>
       </c>
       <c r="N77">
-        <v>0.70231840392808198</v>
+        <v>0.704304301573211</v>
       </c>
       <c r="O77">
-        <v>0.76017961264780098</v>
+        <v>0.76174463954608496</v>
       </c>
       <c r="P77">
-        <v>0.81361210115582205</v>
+        <v>0.81400209004605395</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>36892</v>
       </c>
       <c r="B78">
-        <v>0.72605832018164096</v>
+        <v>0.72680822117607602</v>
       </c>
       <c r="C78">
-        <v>0.78480239712725597</v>
+        <v>0.785556205543265</v>
       </c>
       <c r="D78">
-        <v>0.83570195655452495</v>
+        <v>0.83560809345266196</v>
       </c>
       <c r="E78">
-        <v>0.72424665003651401</v>
+        <v>0.72450172818192704</v>
       </c>
       <c r="F78">
-        <v>0.79110971491052595</v>
+        <v>0.79067526248932496</v>
       </c>
       <c r="G78">
-        <v>0.847856700649672</v>
+        <v>0.84647347881414503</v>
       </c>
       <c r="H78">
-        <v>0.71222028559951001</v>
+        <v>0.71227123079964405</v>
       </c>
       <c r="I78">
-        <v>0.76527011213796603</v>
+        <v>0.76525748932759396</v>
       </c>
       <c r="J78">
-        <v>0.83063561564209898</v>
+        <v>0.82964415924867196</v>
       </c>
       <c r="K78">
-        <v>0.80191250267127501</v>
+        <v>0.80338513312884197</v>
       </c>
       <c r="L78">
-        <v>0.90836387967573495</v>
+        <v>0.91057648992575002</v>
       </c>
       <c r="M78">
-        <v>0.93514764653178895</v>
+        <v>0.93700802553085205</v>
       </c>
       <c r="N78">
-        <v>0.72916555606417399</v>
+        <v>0.73099617766156799</v>
       </c>
       <c r="O78">
-        <v>0.780741384018244</v>
+        <v>0.78228667715991596</v>
       </c>
       <c r="P78">
-        <v>0.82576147910617304</v>
+        <v>0.82624438222794805</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>36982</v>
       </c>
       <c r="B79">
-        <v>0.72886276087735902</v>
+        <v>0.72998074781248801</v>
       </c>
       <c r="C79">
-        <v>0.78779368134767902</v>
+        <v>0.78881020943514601</v>
       </c>
       <c r="D79">
-        <v>0.83795041777933099</v>
+        <v>0.83790979592814196</v>
       </c>
       <c r="E79">
-        <v>0.70476548777231596</v>
+        <v>0.70529373136953899</v>
       </c>
       <c r="F79">
-        <v>0.77889154252705795</v>
+        <v>0.77882285997711398</v>
       </c>
       <c r="G79">
-        <v>0.84171863416794701</v>
+        <v>0.84059628335991399</v>
       </c>
       <c r="H79">
-        <v>0.71777121126964205</v>
+        <v>0.71817047926154998</v>
       </c>
       <c r="I79">
-        <v>0.77033759239367094</v>
+        <v>0.770656899360464</v>
       </c>
       <c r="J79">
-        <v>0.834908179698168</v>
+        <v>0.833919835879534</v>
       </c>
       <c r="K79">
-        <v>0.80722681660597495</v>
+        <v>0.80846778553906495</v>
       </c>
       <c r="L79">
-        <v>0.91287660755503697</v>
+        <v>0.91496734992736095</v>
       </c>
       <c r="M79">
-        <v>0.93633882444267102</v>
+        <v>0.93812382537190997</v>
       </c>
       <c r="N79">
-        <v>0.75402024339810203</v>
+        <v>0.75569241570161105</v>
       </c>
       <c r="O79">
-        <v>0.79930329246241805</v>
+        <v>0.80071889084686299</v>
       </c>
       <c r="P79">
-        <v>0.83615288646505503</v>
+        <v>0.83658923918756101</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>37073</v>
       </c>
       <c r="B80">
-        <v>0.73378877970357503</v>
+        <v>0.73483945454089505</v>
       </c>
       <c r="C80">
-        <v>0.79499586700010005</v>
+        <v>0.79601553450681595</v>
       </c>
       <c r="D80">
-        <v>0.84375289662048603</v>
+        <v>0.84382025344481404</v>
       </c>
       <c r="E80">
-        <v>0.71547854423637303</v>
+        <v>0.71604478477099698</v>
       </c>
       <c r="F80">
-        <v>0.79137233298839504</v>
+        <v>0.79150397375614401</v>
       </c>
       <c r="G80">
-        <v>0.84948065195108802</v>
+        <v>0.84851446149964804</v>
       </c>
       <c r="H80">
-        <v>0.72111797684039602</v>
+        <v>0.721177719172167</v>
       </c>
       <c r="I80">
-        <v>0.77559839973246802</v>
+        <v>0.77583053319477702</v>
       </c>
       <c r="J80">
-        <v>0.83979448296021697</v>
+        <v>0.83928475474181496</v>
       </c>
       <c r="K80">
-        <v>0.810530755600398</v>
+        <v>0.812333871492952</v>
       </c>
       <c r="L80">
-        <v>0.92307491099517203</v>
+        <v>0.92527824201870101</v>
       </c>
       <c r="M80">
-        <v>0.94433749069547201</v>
+        <v>0.94568319208832397</v>
       </c>
       <c r="N80">
-        <v>0.76368467077211899</v>
+        <v>0.76497597651461602</v>
       </c>
       <c r="O80">
-        <v>0.80956764124674796</v>
+        <v>0.81067376414594305</v>
       </c>
       <c r="P80">
-        <v>0.84390793311830403</v>
+        <v>0.84420785863553405</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>37165</v>
       </c>
       <c r="B81">
-        <v>0.73425499992461196</v>
+        <v>0.73545836549925203</v>
       </c>
       <c r="C81">
-        <v>0.79465790369922196</v>
+        <v>0.795813547677231</v>
       </c>
       <c r="D81">
-        <v>0.84342402339261602</v>
+        <v>0.84366896851693796</v>
       </c>
       <c r="E81">
-        <v>0.72233621226212896</v>
+        <v>0.72276322128588399</v>
       </c>
       <c r="F81">
-        <v>0.79638861636424896</v>
+        <v>0.79664142012615402</v>
       </c>
       <c r="G81">
-        <v>0.85306508575073603</v>
+        <v>0.85215830549790705</v>
       </c>
       <c r="H81">
-        <v>0.72304081896179795</v>
+        <v>0.72332775900427704</v>
       </c>
       <c r="I81">
-        <v>0.77714871251788198</v>
+        <v>0.77737812257311301</v>
       </c>
       <c r="J81">
-        <v>0.84060998909903895</v>
+        <v>0.84045567954876399</v>
       </c>
       <c r="K81">
-        <v>0.80707923109066204</v>
+        <v>0.80915547241679298</v>
       </c>
       <c r="L81">
-        <v>0.91315295703501798</v>
+        <v>0.91583230997829701</v>
       </c>
       <c r="M81">
-        <v>0.93872934846601797</v>
+        <v>0.94050131220003197</v>
       </c>
       <c r="N81">
-        <v>0.76996740151254806</v>
+        <v>0.77131800896706304</v>
       </c>
       <c r="O81">
-        <v>0.81333819523070405</v>
+        <v>0.81446107107715604</v>
       </c>
       <c r="P81">
-        <v>0.84502919702464097</v>
+        <v>0.84536283395476097</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>37257</v>
       </c>
       <c r="B82">
-        <v>0.72814404080581396</v>
+        <v>0.72882545716168701</v>
       </c>
       <c r="C82">
-        <v>0.78902647576101304</v>
+        <v>0.78966143194914296</v>
       </c>
       <c r="D82">
-        <v>0.84062867360368998</v>
+        <v>0.84032650083250804</v>
       </c>
       <c r="E82">
-        <v>0.72139673837018903</v>
+        <v>0.72191135212443203</v>
       </c>
       <c r="F82">
-        <v>0.79600936363364005</v>
+        <v>0.79630423875115497</v>
       </c>
       <c r="G82">
-        <v>0.85410220361734901</v>
+        <v>0.85311514688399104</v>
       </c>
       <c r="H82">
-        <v>0.71668458306973104</v>
+        <v>0.716389731454945</v>
       </c>
       <c r="I82">
-        <v>0.771605965565067</v>
+        <v>0.77131284170727799</v>
       </c>
       <c r="J82">
-        <v>0.83970345913486499</v>
+        <v>0.83870182967171603</v>
       </c>
       <c r="K82">
-        <v>0.81732750859081504</v>
+        <v>0.81882759652667803</v>
       </c>
       <c r="L82">
-        <v>0.92016478870210905</v>
+        <v>0.92241869007454302</v>
       </c>
       <c r="M82">
-        <v>0.94182290107592903</v>
+        <v>0.94353190858913005</v>
       </c>
       <c r="N82">
-        <v>0.75322749913787002</v>
+        <v>0.75449052937473504</v>
       </c>
       <c r="O82">
-        <v>0.799916277366158</v>
+        <v>0.80050131973334104</v>
       </c>
       <c r="P82">
-        <v>0.83821964532225801</v>
+        <v>0.83799456431916097</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>37347</v>
       </c>
       <c r="B83">
-        <v>0.72516052936213404</v>
+        <v>0.72574413898955703</v>
       </c>
       <c r="C83">
-        <v>0.78575268933903297</v>
+        <v>0.78610645921839295</v>
       </c>
       <c r="D83">
-        <v>0.837876961275411</v>
+        <v>0.83730377237145104</v>
       </c>
       <c r="E83">
-        <v>0.70387206124747104</v>
+        <v>0.70430405505782001</v>
       </c>
       <c r="F83">
-        <v>0.78472372813541402</v>
+        <v>0.78474512665448803</v>
       </c>
       <c r="G83">
-        <v>0.84927173107907605</v>
+        <v>0.84803686197832195</v>
       </c>
       <c r="H83">
-        <v>0.70883824886624403</v>
+        <v>0.70881162932547004</v>
       </c>
       <c r="I83">
-        <v>0.76528253989972095</v>
+        <v>0.76495927092994997</v>
       </c>
       <c r="J83">
-        <v>0.83520767727772105</v>
+        <v>0.83408145090535801</v>
       </c>
       <c r="K83">
-        <v>0.80565838841720705</v>
+        <v>0.80634527705644599</v>
       </c>
       <c r="L83">
-        <v>0.91344163437005099</v>
+        <v>0.915035149229115</v>
       </c>
       <c r="M83">
-        <v>0.93958497107306405</v>
+        <v>0.94097241427998402</v>
       </c>
       <c r="N83">
-        <v>0.76902556777326303</v>
+        <v>0.77021907670517697</v>
       </c>
       <c r="O83">
-        <v>0.807844211371195</v>
+        <v>0.80823546713440197</v>
       </c>
       <c r="P83">
-        <v>0.84085885484686096</v>
+        <v>0.84045321326560696</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>37438</v>
       </c>
       <c r="B84">
-        <v>0.70654313011132297</v>
+        <v>0.70690619480405803</v>
       </c>
       <c r="C84">
-        <v>0.77079781689785898</v>
+        <v>0.77096299552595704</v>
       </c>
       <c r="D84">
-        <v>0.83006900790557103</v>
+        <v>0.82915538427225399</v>
       </c>
       <c r="E84">
-        <v>0.68598834973181799</v>
+        <v>0.68601536475812397</v>
       </c>
       <c r="F84">
-        <v>0.76662414394376299</v>
+        <v>0.76647964103890098</v>
       </c>
       <c r="G84">
-        <v>0.83650359414171305</v>
+        <v>0.83537781985131598</v>
       </c>
       <c r="H84">
-        <v>0.69895808765776302</v>
+        <v>0.69840659612135103</v>
       </c>
       <c r="I84">
-        <v>0.75619999735608401</v>
+        <v>0.75545560330208406</v>
       </c>
       <c r="J84">
-        <v>0.83291751046713602</v>
+        <v>0.83090361953376601</v>
       </c>
       <c r="K84">
-        <v>0.80861567975721704</v>
+        <v>0.808658220719635</v>
       </c>
       <c r="L84">
-        <v>0.91937460361751</v>
+        <v>0.92030407145980397</v>
       </c>
       <c r="M84">
-        <v>0.94426581441055901</v>
+        <v>0.94513461965300705</v>
       </c>
       <c r="N84">
-        <v>0.73561550190135105</v>
+        <v>0.73722659095397403</v>
       </c>
       <c r="O84">
-        <v>0.78518522112118705</v>
+        <v>0.78594363092750796</v>
       </c>
       <c r="P84">
-        <v>0.82932781239825304</v>
+        <v>0.82906755015040001</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>37530</v>
       </c>
       <c r="B85">
-        <v>0.700246265274863</v>
+        <v>0.70051687314926903</v>
       </c>
       <c r="C85">
-        <v>0.76511941779827597</v>
+        <v>0.76510719383305603</v>
       </c>
       <c r="D85">
-        <v>0.82511931795187599</v>
+        <v>0.82410273910955001</v>
       </c>
       <c r="E85">
-        <v>0.68248737917029301</v>
+        <v>0.68284541224557405</v>
       </c>
       <c r="F85">
-        <v>0.76180164515355897</v>
+        <v>0.76169960496599798</v>
       </c>
       <c r="G85">
-        <v>0.83196821861565096</v>
+        <v>0.83086226980325295</v>
       </c>
       <c r="H85">
-        <v>0.69088047465584601</v>
+        <v>0.68956300383656699</v>
       </c>
       <c r="I85">
-        <v>0.74856001654692295</v>
+        <v>0.74730853577813205</v>
       </c>
       <c r="J85">
-        <v>0.82449449787558204</v>
+        <v>0.82217849525319098</v>
       </c>
       <c r="K85">
-        <v>0.807970279127177</v>
+        <v>0.80796652217096798</v>
       </c>
       <c r="L85">
-        <v>0.91792633921634104</v>
+        <v>0.91861032499557105</v>
       </c>
       <c r="M85">
-        <v>0.94319642713468999</v>
+        <v>0.94371271374482002</v>
       </c>
       <c r="N85">
-        <v>0.73320554670621096</v>
+        <v>0.73454491934316601</v>
       </c>
       <c r="O85">
-        <v>0.78417534530604704</v>
+        <v>0.78459913182479601</v>
       </c>
       <c r="P85">
-        <v>0.82946362742148205</v>
+        <v>0.828981105199876</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>37622</v>
       </c>
       <c r="B86">
-        <v>0.69938687713479197</v>
+        <v>0.70003816098316296</v>
       </c>
       <c r="C86">
-        <v>0.76326859843482697</v>
+        <v>0.76363507691056798</v>
       </c>
       <c r="D86">
-        <v>0.823011575369055</v>
+        <v>0.82232177157026598</v>
       </c>
       <c r="E86">
-        <v>0.69529066684937901</v>
+        <v>0.69540019462251601</v>
       </c>
       <c r="F86">
-        <v>0.76938420138285801</v>
+        <v>0.76913075534727504</v>
       </c>
       <c r="G86">
-        <v>0.83445668610015999</v>
+        <v>0.83325138558636802</v>
       </c>
       <c r="H86">
-        <v>0.68208411206396702</v>
+        <v>0.68205695172492198</v>
       </c>
       <c r="I86">
-        <v>0.74103146744562498</v>
+        <v>0.74079000712012799</v>
       </c>
       <c r="J86">
-        <v>0.81916026241414797</v>
+        <v>0.81757823325338796</v>
       </c>
       <c r="K86">
-        <v>0.80363800345406</v>
+        <v>0.80349303901059699</v>
       </c>
       <c r="L86">
-        <v>0.91050293172243701</v>
+        <v>0.91138037443250897</v>
       </c>
       <c r="M86">
-        <v>0.93689434125594895</v>
+        <v>0.93790879490773504</v>
       </c>
       <c r="N86">
-        <v>0.73211112916784205</v>
+        <v>0.73358988609972897</v>
       </c>
       <c r="O86">
-        <v>0.78222531347114199</v>
+        <v>0.78288765157609597</v>
       </c>
       <c r="P86">
-        <v>0.82730453964884498</v>
+        <v>0.82697367109122499</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>37712</v>
       </c>
       <c r="B87">
-        <v>0.70601970521620006</v>
+        <v>0.70707188439496005</v>
       </c>
       <c r="C87">
-        <v>0.768092866290355</v>
+        <v>0.76880332343819602</v>
       </c>
       <c r="D87">
-        <v>0.82486199551352402</v>
+        <v>0.82449262684930003</v>
       </c>
       <c r="E87">
-        <v>0.70199573371536805</v>
+        <v>0.70275791069761695</v>
       </c>
       <c r="F87">
-        <v>0.77371584782019498</v>
+        <v>0.77376880047012397</v>
       </c>
       <c r="G87">
-        <v>0.83665831615257502</v>
+        <v>0.83558443153123396</v>
       </c>
       <c r="H87">
-        <v>0.67983075539170401</v>
+        <v>0.68021924352532104</v>
       </c>
       <c r="I87">
-        <v>0.73925163615960499</v>
+        <v>0.739327912972912</v>
       </c>
       <c r="J87">
-        <v>0.81644924846794897</v>
+        <v>0.81531769963322298</v>
       </c>
       <c r="K87">
-        <v>0.79539487060257097</v>
+        <v>0.795570832481165</v>
       </c>
       <c r="L87">
-        <v>0.90069903684577401</v>
+        <v>0.90168927410165201</v>
       </c>
       <c r="M87">
-        <v>0.92933544942057</v>
+        <v>0.93037443171229095</v>
       </c>
       <c r="N87">
-        <v>0.75092963095534804</v>
+        <v>0.75300939498489206</v>
       </c>
       <c r="O87">
-        <v>0.79684627208782799</v>
+        <v>0.79791114311738598</v>
       </c>
       <c r="P87">
-        <v>0.83512274107360596</v>
+        <v>0.83492220632380498</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>37803</v>
       </c>
       <c r="B88">
-        <v>0.69688586347808601</v>
+        <v>0.69776066237046097</v>
       </c>
       <c r="C88">
-        <v>0.76089612247702398</v>
+        <v>0.76158540772279704</v>
       </c>
       <c r="D88">
-        <v>0.82104874789957005</v>
+        <v>0.82064562565242505</v>
       </c>
       <c r="E88">
-        <v>0.70113624019953602</v>
+        <v>0.70150279660203396</v>
       </c>
       <c r="F88">
-        <v>0.77223198098690105</v>
+        <v>0.7722418966897</v>
       </c>
       <c r="G88">
-        <v>0.83632216230152001</v>
+        <v>0.83538424577071102</v>
       </c>
       <c r="H88">
-        <v>0.670949132950445</v>
+        <v>0.67150754658138201</v>
       </c>
       <c r="I88">
-        <v>0.731194673820448</v>
+        <v>0.73151888084712602</v>
       </c>
       <c r="J88">
-        <v>0.81038709683726995</v>
+        <v>0.80913730928911598</v>
       </c>
       <c r="K88">
-        <v>0.79048894671237702</v>
+        <v>0.79219683948953701</v>
       </c>
       <c r="L88">
-        <v>0.89664464796485499</v>
+        <v>0.89887171392541099</v>
       </c>
       <c r="M88">
-        <v>0.92826467462231899</v>
+        <v>0.92976008291110201</v>
       </c>
       <c r="N88">
-        <v>0.72314297629090796</v>
+        <v>0.72406055549788795</v>
       </c>
       <c r="O88">
-        <v>0.77688831415533299</v>
+        <v>0.777228174700476</v>
       </c>
       <c r="P88">
-        <v>0.825567383516711</v>
+        <v>0.82507850804546501</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>37895</v>
       </c>
       <c r="B89">
-        <v>0.69210404034252904</v>
+        <v>0.69325518698773403</v>
       </c>
       <c r="C89">
-        <v>0.75706478185188297</v>
+        <v>0.75786244220393995</v>
       </c>
       <c r="D89">
-        <v>0.81906318641576203</v>
+        <v>0.8186490014458</v>
       </c>
       <c r="E89">
-        <v>0.68964097934849999</v>
+        <v>0.69057855146192104</v>
       </c>
       <c r="F89">
-        <v>0.76154822989015103</v>
+        <v>0.76192554864373796</v>
       </c>
       <c r="G89">
-        <v>0.82878136845433104</v>
+        <v>0.82796616858011496</v>
       </c>
       <c r="H89">
-        <v>0.66963399249368205</v>
+        <v>0.67010515947238602</v>
       </c>
       <c r="I89">
-        <v>0.73044429221898799</v>
+        <v>0.73056509010372805</v>
       </c>
       <c r="J89">
-        <v>0.81127148331146604</v>
+        <v>0.80985150575445897</v>
       </c>
       <c r="K89">
-        <v>0.79516934707251796</v>
+        <v>0.79672302670827799</v>
       </c>
       <c r="L89">
-        <v>0.90109119183421305</v>
+        <v>0.90320562257274495</v>
       </c>
       <c r="M89">
-        <v>0.93126999658170495</v>
+        <v>0.93265903482297596</v>
       </c>
       <c r="N89">
-        <v>0.71542843899245101</v>
+        <v>0.71702188649333298</v>
       </c>
       <c r="O89">
-        <v>0.77214866841946805</v>
+        <v>0.77290001291756805</v>
       </c>
       <c r="P89">
-        <v>0.82375881136265106</v>
+        <v>0.82348176574352205</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>37987</v>
       </c>
       <c r="B90">
-        <v>0.68804944642948296</v>
+        <v>0.68878769912370896</v>
       </c>
       <c r="C90">
-        <v>0.75439977718328499</v>
+        <v>0.75506548673165896</v>
       </c>
       <c r="D90">
-        <v>0.81721665061954996</v>
+        <v>0.81685707226899196</v>
       </c>
       <c r="E90">
-        <v>0.664272910548242</v>
+        <v>0.66436385385794305</v>
       </c>
       <c r="F90">
-        <v>0.74386667846584198</v>
+        <v>0.74357792760679897</v>
       </c>
       <c r="G90">
-        <v>0.81950367822802594</v>
+        <v>0.81809228709363002</v>
       </c>
       <c r="H90">
-        <v>0.66679262042530196</v>
+        <v>0.66684626266595304</v>
       </c>
       <c r="I90">
-        <v>0.72720823950910496</v>
+        <v>0.72703104645627503</v>
       </c>
       <c r="J90">
-        <v>0.80687796353937702</v>
+        <v>0.80553963595440903</v>
       </c>
       <c r="K90">
-        <v>0.80538835793180896</v>
+        <v>0.80714808280055805</v>
       </c>
       <c r="L90">
-        <v>0.90847866418819601</v>
+        <v>0.911001591717994</v>
       </c>
       <c r="M90">
-        <v>0.93518071930846502</v>
+        <v>0.93693836676318398</v>
       </c>
       <c r="N90">
-        <v>0.70971301918767404</v>
+        <v>0.71085392501644695</v>
       </c>
       <c r="O90">
-        <v>0.76961456437253695</v>
+        <v>0.77052339302029904</v>
       </c>
       <c r="P90">
-        <v>0.82383902046098301</v>
+        <v>0.823793459517002</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>38078</v>
       </c>
       <c r="B91">
-        <v>0.68530348389984097</v>
+        <v>0.68617411511386195</v>
       </c>
       <c r="C91">
-        <v>0.75302561836026904</v>
+        <v>0.75378826907946905</v>
       </c>
       <c r="D91">
-        <v>0.81664905786650399</v>
+        <v>0.81637667069058195</v>
       </c>
       <c r="E91">
-        <v>0.651698760536359</v>
+        <v>0.65273440500290003</v>
       </c>
       <c r="F91">
-        <v>0.73523296960234696</v>
+        <v>0.73546782959299295</v>
       </c>
       <c r="G91">
-        <v>0.81487174689615305</v>
+        <v>0.81372007686532699</v>
       </c>
       <c r="H91">
-        <v>0.66038150024224695</v>
+        <v>0.66082464952751796</v>
       </c>
       <c r="I91">
-        <v>0.72331086728981397</v>
+        <v>0.72333609973233604</v>
       </c>
       <c r="J91">
-        <v>0.80475190323512602</v>
+        <v>0.80365897463651803</v>
       </c>
       <c r="K91">
-        <v>0.80820065046635103</v>
+        <v>0.80968442810832397</v>
       </c>
       <c r="L91">
-        <v>0.91140502786636901</v>
+        <v>0.91354592359422404</v>
       </c>
       <c r="M91">
-        <v>0.93920958804276</v>
+        <v>0.94057784081778595</v>
       </c>
       <c r="N91">
-        <v>0.71078167488339805</v>
+        <v>0.71194843615802805</v>
       </c>
       <c r="O91">
-        <v>0.77109390569394898</v>
+        <v>0.77208377576956899</v>
       </c>
       <c r="P91">
-        <v>0.82484475586579897</v>
+        <v>0.82488803176150904</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>38169</v>
       </c>
       <c r="B92">
-        <v>0.67158627202340804</v>
+        <v>0.67280184959052303</v>
       </c>
       <c r="C92">
-        <v>0.74188415072000302</v>
+        <v>0.74302415215773399</v>
       </c>
       <c r="D92">
-        <v>0.81135466680711599</v>
+        <v>0.81130057824619295</v>
       </c>
       <c r="E92">
-        <v>0.64156392812205298</v>
+        <v>0.64374795680842301</v>
       </c>
       <c r="F92">
-        <v>0.72681501033874896</v>
+        <v>0.72825011020453601</v>
       </c>
       <c r="G92">
-        <v>0.810462076093308</v>
+        <v>0.81012973182683601</v>
       </c>
       <c r="H92">
-        <v>0.65231250738120705</v>
+        <v>0.652813851915377</v>
       </c>
       <c r="I92">
-        <v>0.71607783224298405</v>
+        <v>0.71633983651664201</v>
       </c>
       <c r="J92">
-        <v>0.80455241930183696</v>
+        <v>0.80360370599300701</v>
       </c>
       <c r="K92">
-        <v>0.79813793114911802</v>
+        <v>0.80021773961446196</v>
       </c>
       <c r="L92">
-        <v>0.90551477604539399</v>
+        <v>0.908085319136267</v>
       </c>
       <c r="M92">
-        <v>0.93790870204313503</v>
+        <v>0.93953374375618903</v>
       </c>
       <c r="N92">
-        <v>0.69683740280307205</v>
+        <v>0.69825485283896804</v>
       </c>
       <c r="O92">
-        <v>0.76000731638963703</v>
+        <v>0.76124192017564396</v>
       </c>
       <c r="P92">
-        <v>0.81785623901813298</v>
+        <v>0.81810275571497204</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>38261</v>
       </c>
       <c r="B93">
-        <v>0.670044697551893</v>
+        <v>0.67124546875269697</v>
       </c>
       <c r="C93">
-        <v>0.73980456718798204</v>
+        <v>0.74074935035432998</v>
       </c>
       <c r="D93">
-        <v>0.80820455101764299</v>
+        <v>0.80786597444892505</v>
       </c>
       <c r="E93">
-        <v>0.63921163070641795</v>
+        <v>0.64056958525487495</v>
       </c>
       <c r="F93">
-        <v>0.72278688825648796</v>
+        <v>0.72337140007485601</v>
       </c>
       <c r="G93">
-        <v>0.80650537532547695</v>
+        <v>0.80557005476089005</v>
       </c>
       <c r="H93">
-        <v>0.65080155728952804</v>
+        <v>0.65132369469777196</v>
       </c>
       <c r="I93">
-        <v>0.71421967662103203</v>
+        <v>0.71451999717249004</v>
       </c>
       <c r="J93">
-        <v>0.79962499772972595</v>
+        <v>0.79836534136235404</v>
       </c>
       <c r="K93">
-        <v>0.80989624167547403</v>
+        <v>0.81180807272705202</v>
       </c>
       <c r="L93">
-        <v>0.91701246668898695</v>
+        <v>0.91944359176151302</v>
       </c>
       <c r="M93">
-        <v>0.94578238981652396</v>
+        <v>0.94741978346605205</v>
       </c>
       <c r="N93">
-        <v>0.69112185881148902</v>
+        <v>0.69281575623650904</v>
       </c>
       <c r="O93">
-        <v>0.75471273429895602</v>
+        <v>0.75588385519479095</v>
       </c>
       <c r="P93">
-        <v>0.81389706443785803</v>
+        <v>0.81393204793907004</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>38353</v>
       </c>
       <c r="B94">
-        <v>0.67236207466565001</v>
+        <v>0.67330035776025299</v>
       </c>
       <c r="C94">
-        <v>0.74152462913063</v>
+        <v>0.74230581811396001</v>
       </c>
       <c r="D94">
-        <v>0.80829866517375704</v>
+        <v>0.807990478208226</v>
       </c>
       <c r="E94">
-        <v>0.64264591173502905</v>
+        <v>0.64406030922364699</v>
       </c>
       <c r="F94">
-        <v>0.72436883934900698</v>
+        <v>0.72506571577717005</v>
       </c>
       <c r="G94">
-        <v>0.80687025989679595</v>
+        <v>0.80617430888378905</v>
       </c>
       <c r="H94">
-        <v>0.65192779005696</v>
+        <v>0.65196230448341896</v>
       </c>
       <c r="I94">
-        <v>0.714541121403518</v>
+        <v>0.71459820955888698</v>
       </c>
       <c r="J94">
-        <v>0.79722381842603296</v>
+        <v>0.79606877995041903</v>
       </c>
       <c r="K94">
-        <v>0.83691321152176001</v>
+        <v>0.83933988170103202</v>
       </c>
       <c r="L94">
-        <v>0.94495132469966603</v>
+        <v>0.947589961371056</v>
       </c>
       <c r="M94">
-        <v>0.96626121709653701</v>
+        <v>0.96788837561371099</v>
       </c>
       <c r="N94">
-        <v>0.68588772292162503</v>
+        <v>0.6867504276841</v>
       </c>
       <c r="O94">
-        <v>0.75064355457967902</v>
+        <v>0.75120327305055301</v>
       </c>
       <c r="P94">
-        <v>0.81162357851214295</v>
+        <v>0.81131626629338804</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>38443</v>
       </c>
       <c r="B95">
-        <v>0.675029268217613</v>
+        <v>0.67612120156507105</v>
       </c>
       <c r="C95">
-        <v>0.74394874344878004</v>
+        <v>0.74479263321643496</v>
       </c>
       <c r="D95">
-        <v>0.80947108675797597</v>
+        <v>0.80936524531387</v>
       </c>
       <c r="E95">
-        <v>0.63420084806602395</v>
+        <v>0.63538947939178203</v>
       </c>
       <c r="F95">
-        <v>0.71967916979956703</v>
+        <v>0.72024827743222497</v>
       </c>
       <c r="G95">
-        <v>0.80568122788589402</v>
+        <v>0.80494282145509699</v>
       </c>
       <c r="H95">
-        <v>0.659022514832168</v>
+        <v>0.65959969705308696</v>
       </c>
       <c r="I95">
-        <v>0.71912274543575205</v>
+        <v>0.71952489922630603</v>
       </c>
       <c r="J95">
-        <v>0.79761470375128796</v>
+        <v>0.79713803927439497</v>
       </c>
       <c r="K95">
-        <v>0.83968037600598699</v>
+        <v>0.84164409814215002</v>
       </c>
       <c r="L95">
-        <v>0.94998436209695403</v>
+        <v>0.95206174401646604</v>
       </c>
       <c r="M95">
-        <v>0.96789629553912404</v>
+        <v>0.96903914044270401</v>
       </c>
       <c r="N95">
-        <v>0.68970686148874005</v>
+        <v>0.69095114329042195</v>
       </c>
       <c r="O95">
-        <v>0.75469984101366105</v>
+        <v>0.75555422973153996</v>
       </c>
       <c r="P95">
-        <v>0.81502390157193605</v>
+        <v>0.81487764570836396</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>38534</v>
       </c>
       <c r="B96">
-        <v>0.675567502019921</v>
+        <v>0.67648884408225296</v>
       </c>
       <c r="C96">
-        <v>0.74432711066940704</v>
+        <v>0.74506691708020001</v>
       </c>
       <c r="D96">
-        <v>0.81046681112924901</v>
+        <v>0.81018854835541998</v>
       </c>
       <c r="E96">
-        <v>0.63222041724753897</v>
+        <v>0.63339637231688395</v>
       </c>
       <c r="F96">
-        <v>0.720021576572628</v>
+        <v>0.72041934741860503</v>
       </c>
       <c r="G96">
-        <v>0.80747700571966696</v>
+        <v>0.80644305190119103</v>
       </c>
       <c r="H96">
-        <v>0.66692829351701399</v>
+        <v>0.66665282437370699</v>
       </c>
       <c r="I96">
-        <v>0.72493571285949998</v>
+        <v>0.72478362092208104</v>
       </c>
       <c r="J96">
-        <v>0.80060892109061599</v>
+        <v>0.79953282637163303</v>
       </c>
       <c r="K96">
-        <v>0.81665891184741701</v>
+        <v>0.81957277966675302</v>
       </c>
       <c r="L96">
-        <v>0.927068909731534</v>
+        <v>0.93022881812242697</v>
       </c>
       <c r="M96">
-        <v>0.95667074576941602</v>
+        <v>0.95870367511172305</v>
       </c>
       <c r="N96">
-        <v>0.69057089159727003</v>
+        <v>0.69196245032084303</v>
       </c>
       <c r="O96">
-        <v>0.75463003507292004</v>
+        <v>0.75530792248781997</v>
       </c>
       <c r="P96">
-        <v>0.81533854238009296</v>
+        <v>0.81489973473456601</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>38626</v>
       </c>
       <c r="B97">
-        <v>0.67873135606788204</v>
+        <v>0.68007614321131304</v>
       </c>
       <c r="C97">
-        <v>0.74628565124642099</v>
+        <v>0.74738223022600603</v>
       </c>
       <c r="D97">
-        <v>0.81129718503960702</v>
+        <v>0.81131042887844895</v>
       </c>
       <c r="E97">
-        <v>0.64244970633262399</v>
+        <v>0.64291862326709204</v>
       </c>
       <c r="F97">
-        <v>0.72596857290253003</v>
+        <v>0.72608046581182595</v>
       </c>
       <c r="G97">
-        <v>0.81003906143299298</v>
+        <v>0.80892967219586998</v>
       </c>
       <c r="H97">
-        <v>0.66636421309634397</v>
+        <v>0.66731305060224599</v>
       </c>
       <c r="I97">
-        <v>0.72488937718801005</v>
+        <v>0.725815802962686</v>
       </c>
       <c r="J97">
-        <v>0.79959561440896099</v>
+        <v>0.79937292644952396</v>
       </c>
       <c r="K97">
-        <v>0.81684695247211203</v>
+        <v>0.81961791614407697</v>
       </c>
       <c r="L97">
-        <v>0.92471733358322905</v>
+        <v>0.92801849778433798</v>
       </c>
       <c r="M97">
-        <v>0.95398649277619796</v>
+        <v>0.95637425832966205</v>
       </c>
       <c r="N97">
-        <v>0.69982200426563901</v>
+        <v>0.701617644499543</v>
       </c>
       <c r="O97">
-        <v>0.76047556935972904</v>
+        <v>0.76140580601902497</v>
       </c>
       <c r="P97">
-        <v>0.818174068783043</v>
+        <v>0.81788947030283898</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>38718</v>
       </c>
       <c r="B98">
-        <v>0.68757580490335501</v>
+        <v>0.68859661125279203</v>
       </c>
       <c r="C98">
-        <v>0.75459446137627695</v>
+        <v>0.75552389381875595</v>
       </c>
       <c r="D98">
-        <v>0.81716283701996595</v>
+        <v>0.81707818227612095</v>
       </c>
       <c r="E98">
-        <v>0.65070795875292997</v>
+        <v>0.65122748856919799</v>
       </c>
       <c r="F98">
-        <v>0.73377003127443996</v>
+        <v>0.73401303271442997</v>
       </c>
       <c r="G98">
-        <v>0.81535219244549795</v>
+        <v>0.81435295349437897</v>
       </c>
       <c r="H98">
-        <v>0.66801453183968396</v>
+        <v>0.66902625201792698</v>
       </c>
       <c r="I98">
-        <v>0.72738282885014405</v>
+        <v>0.72843164823123696</v>
       </c>
       <c r="J98">
-        <v>0.80244074995486103</v>
+        <v>0.802225882393241</v>
       </c>
       <c r="K98">
-        <v>0.83180520545178305</v>
+        <v>0.83429693480591305</v>
       </c>
       <c r="L98">
-        <v>0.93830742575873505</v>
+        <v>0.94147191302798805</v>
       </c>
       <c r="M98">
-        <v>0.96286366962957903</v>
+        <v>0.96518072967266799</v>
       </c>
       <c r="N98">
-        <v>0.70853554909136596</v>
+        <v>0.70939841562255401</v>
       </c>
       <c r="O98">
-        <v>0.77052646537333602</v>
+        <v>0.771007771499025</v>
       </c>
       <c r="P98">
-        <v>0.82601105942782505</v>
+        <v>0.82558696748808102</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>38808</v>
       </c>
       <c r="B99">
-        <v>0.69499658552116095</v>
+        <v>0.69596100674362504</v>
       </c>
       <c r="C99">
-        <v>0.76291510600502499</v>
+        <v>0.76368302854611303</v>
       </c>
       <c r="D99">
-        <v>0.824369736714339</v>
+        <v>0.82408488173982797</v>
       </c>
       <c r="E99">
-        <v>0.65316039292271699</v>
+        <v>0.65365455934579597</v>
       </c>
       <c r="F99">
-        <v>0.73644876012586002</v>
+        <v>0.73635418969141697</v>
       </c>
       <c r="G99">
-        <v>0.81675274757160998</v>
+        <v>0.81548999457554905</v>
       </c>
       <c r="H99">
-        <v>0.67307709503080704</v>
+        <v>0.67356298457502495</v>
       </c>
       <c r="I99">
-        <v>0.73278330793703905</v>
+        <v>0.733276124673368</v>
       </c>
       <c r="J99">
-        <v>0.80904414029088301</v>
+        <v>0.80844622505424102</v>
       </c>
       <c r="K99">
-        <v>0.83552112270983003</v>
+        <v>0.83772634192460704</v>
       </c>
       <c r="L99">
-        <v>0.94506586625723898</v>
+        <v>0.94769252320542596</v>
       </c>
       <c r="M99">
-        <v>0.96888776973232804</v>
+        <v>0.970480541056847</v>
       </c>
       <c r="N99">
-        <v>0.72991512837834305</v>
+        <v>0.73088318394881202</v>
       </c>
       <c r="O99">
-        <v>0.79122816071912405</v>
+        <v>0.79174229320692302</v>
       </c>
       <c r="P99">
-        <v>0.84064021083754503</v>
+        <v>0.84012956360365698</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>38899</v>
       </c>
       <c r="B100">
-        <v>0.69468845778484301</v>
+        <v>0.69575556020569396</v>
       </c>
       <c r="C100">
-        <v>0.76339843781565397</v>
+        <v>0.76421584755782401</v>
       </c>
       <c r="D100">
-        <v>0.82487619013560198</v>
+        <v>0.82462380877192798</v>
       </c>
       <c r="E100">
-        <v>0.65280797419315195</v>
+        <v>0.65331499867876996</v>
       </c>
       <c r="F100">
-        <v>0.73917281000602397</v>
+        <v>0.73894811636681801</v>
       </c>
       <c r="G100">
-        <v>0.81905816528827702</v>
+        <v>0.81778139733510502</v>
       </c>
       <c r="H100">
-        <v>0.67112892059583595</v>
+        <v>0.67190418790531903</v>
       </c>
       <c r="I100">
-        <v>0.73239775586162503</v>
+        <v>0.73328834720191305</v>
       </c>
       <c r="J100">
-        <v>0.80849102832508501</v>
+        <v>0.80813114260146302</v>
       </c>
       <c r="K100">
-        <v>0.84026333485316795</v>
+        <v>0.84259891474539605</v>
       </c>
       <c r="L100">
-        <v>0.95117611313269701</v>
+        <v>0.95380902909903698</v>
       </c>
       <c r="M100">
-        <v>0.97526672100920497</v>
+        <v>0.97695948367237695</v>
       </c>
       <c r="N100">
-        <v>0.74137187428443097</v>
+        <v>0.74279693942981695</v>
       </c>
       <c r="O100">
-        <v>0.797816008243182</v>
+        <v>0.79859805847647802</v>
       </c>
       <c r="P100">
-        <v>0.84357738039738694</v>
+        <v>0.84317013648955097</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>38991</v>
       </c>
       <c r="B101">
-        <v>0.69865515842047099</v>
+        <v>0.69984721746768197</v>
       </c>
       <c r="C101">
-        <v>0.76781336098997899</v>
+        <v>0.76879391337164005</v>
       </c>
       <c r="D101">
-        <v>0.82804696601889705</v>
+        <v>0.82801869678474005</v>
       </c>
       <c r="E101">
-        <v>0.65570957996440105</v>
+        <v>0.65645964906904897</v>
       </c>
       <c r="F101">
-        <v>0.74502659509288205</v>
+        <v>0.744758937370395</v>
       </c>
       <c r="G101">
-        <v>0.82467651679800102</v>
+        <v>0.823276891228226</v>
       </c>
       <c r="H101">
-        <v>0.67245109047434704</v>
+        <v>0.67305592907233303</v>
       </c>
       <c r="I101">
-        <v>0.73380866776235798</v>
+        <v>0.734849881495371</v>
       </c>
       <c r="J101">
-        <v>0.80831334268660504</v>
+        <v>0.80834693781645806</v>
       </c>
       <c r="K101">
-        <v>0.86232331056300204</v>
+        <v>0.86466234954003596</v>
       </c>
       <c r="L101">
-        <v>0.97557043768874196</v>
+        <v>0.97831159779850496</v>
       </c>
       <c r="M101">
-        <v>0.99408427708954294</v>
+        <v>0.99612769114825594</v>
       </c>
       <c r="N101">
-        <v>0.74064108720419997</v>
+        <v>0.74244431495285901</v>
       </c>
       <c r="O101">
-        <v>0.79792828840171603</v>
+        <v>0.79896499384583197</v>
       </c>
       <c r="P101">
-        <v>0.84470652202415397</v>
+        <v>0.84442461956307902</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>39083</v>
       </c>
       <c r="B102">
-        <v>0.70427507978765302</v>
+        <v>0.70549317031814796</v>
       </c>
       <c r="C102">
-        <v>0.77213599345901895</v>
+        <v>0.77314520883008597</v>
       </c>
       <c r="D102">
-        <v>0.83121938130314299</v>
+        <v>0.83114759559949702</v>
       </c>
       <c r="E102">
-        <v>0.68500625518595504</v>
+        <v>0.68503290724291599</v>
       </c>
       <c r="F102">
-        <v>0.76577667285233797</v>
+        <v>0.76548229746449703</v>
       </c>
       <c r="G102">
-        <v>0.83667124658171999</v>
+        <v>0.83536895160554403</v>
       </c>
       <c r="H102">
-        <v>0.67034967526600397</v>
+        <v>0.67136121559756301</v>
       </c>
       <c r="I102">
-        <v>0.73279589282850099</v>
+        <v>0.73378520377947798</v>
       </c>
       <c r="J102">
-        <v>0.80894360000446497</v>
+        <v>0.80878460846780797</v>
       </c>
       <c r="K102">
-        <v>0.86128321443213596</v>
+        <v>0.86370394120104099</v>
       </c>
       <c r="L102">
-        <v>0.96955332124712801</v>
+        <v>0.97240427581083699</v>
       </c>
       <c r="M102">
-        <v>0.98879504231887905</v>
+        <v>0.99067957496274195</v>
       </c>
       <c r="N102">
-        <v>0.73862386354950005</v>
+        <v>0.74032871276720302</v>
       </c>
       <c r="O102">
-        <v>0.79842686770550098</v>
+        <v>0.79936822162368104</v>
       </c>
       <c r="P102">
-        <v>0.84637165122510705</v>
+        <v>0.84597594201870996</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>39173</v>
       </c>
       <c r="B103">
-        <v>0.71317121065682898</v>
+        <v>0.71455142801334803</v>
       </c>
       <c r="C103">
-        <v>0.78115871306276197</v>
+        <v>0.78219080002005703</v>
       </c>
       <c r="D103">
-        <v>0.83859318254011395</v>
+        <v>0.83849954855277897</v>
       </c>
       <c r="E103">
-        <v>0.69111497523130005</v>
+        <v>0.69127902012383102</v>
       </c>
       <c r="F103">
-        <v>0.77465286904258002</v>
+        <v>0.77392060179976896</v>
       </c>
       <c r="G103">
-        <v>0.84491699492182004</v>
+        <v>0.84314838815663196</v>
       </c>
       <c r="H103">
-        <v>0.66279700581260503</v>
+        <v>0.66400993019896903</v>
       </c>
       <c r="I103">
-        <v>0.72901384686193405</v>
+        <v>0.73014581890652197</v>
       </c>
       <c r="J103">
-        <v>0.80980580460335605</v>
+        <v>0.809807306088559</v>
       </c>
       <c r="K103">
-        <v>0.857520328059588</v>
+        <v>0.85935868896392498</v>
       </c>
       <c r="L103">
-        <v>0.96478089965979197</v>
+        <v>0.96708214438598905</v>
       </c>
       <c r="M103">
-        <v>0.98484098532046405</v>
+        <v>0.98635545988307705</v>
       </c>
       <c r="N103">
-        <v>0.75920709129443797</v>
+        <v>0.76108999292916302</v>
       </c>
       <c r="O103">
-        <v>0.81619848620483804</v>
+        <v>0.81709648960967995</v>
       </c>
       <c r="P103">
-        <v>0.85755690034212595</v>
+        <v>0.85707843982960796</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>39264</v>
       </c>
       <c r="B104">
-        <v>0.72069055592600795</v>
+        <v>0.72191091677334196</v>
       </c>
       <c r="C104">
-        <v>0.78788323156731399</v>
+        <v>0.78871144955891304</v>
       </c>
       <c r="D104">
-        <v>0.84237258606649301</v>
+        <v>0.84207402577871604</v>
       </c>
       <c r="E104">
-        <v>0.71611552606359097</v>
+        <v>0.71573551644792999</v>
       </c>
       <c r="F104">
-        <v>0.79802283141432395</v>
+        <v>0.79628338475081195</v>
       </c>
       <c r="G104">
-        <v>0.85939595724044804</v>
+        <v>0.856777287071535</v>
       </c>
       <c r="H104">
-        <v>0.664315953572024</v>
+        <v>0.66592771535927497</v>
       </c>
       <c r="I104">
-        <v>0.73088187759763101</v>
+        <v>0.73248604651224103</v>
       </c>
       <c r="J104">
-        <v>0.80957061748790005</v>
+        <v>0.80972246458216401</v>
       </c>
       <c r="K104">
-        <v>0.85401930240141299</v>
+        <v>0.85491590268796303</v>
       </c>
       <c r="L104">
-        <v>0.96307712182755301</v>
+        <v>0.96443054661072602</v>
       </c>
       <c r="M104">
-        <v>0.98206721416473397</v>
+        <v>0.98286802109319704</v>
       </c>
       <c r="N104">
-        <v>0.76259673014025398</v>
+        <v>0.76364373056208401</v>
       </c>
       <c r="O104">
-        <v>0.81745909995592103</v>
+        <v>0.81793621415659601</v>
       </c>
       <c r="P104">
-        <v>0.85765562311978105</v>
+        <v>0.85706874546669398</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>39356</v>
       </c>
       <c r="B105">
-        <v>0.73253527715733902</v>
+        <v>0.73411418365992498</v>
       </c>
       <c r="C105">
-        <v>0.79600181938303205</v>
+        <v>0.79709378361435301</v>
       </c>
       <c r="D105">
-        <v>0.84651770474856003</v>
+        <v>0.84636932568897705</v>
       </c>
       <c r="E105">
-        <v>0.74827937641753395</v>
+        <v>0.74743359621882099</v>
       </c>
       <c r="F105">
-        <v>0.82106444008025303</v>
+        <v>0.81927929328136495</v>
       </c>
       <c r="G105">
-        <v>0.87260093519312198</v>
+        <v>0.870071970523701</v>
       </c>
       <c r="H105">
-        <v>0.662819093044418</v>
+        <v>0.665613918239783</v>
       </c>
       <c r="I105">
-        <v>0.72850127539750398</v>
+        <v>0.73097850713427703</v>
       </c>
       <c r="J105">
-        <v>0.80599138390721703</v>
+        <v>0.80657240122221296</v>
       </c>
       <c r="K105">
-        <v>0.85584690730770296</v>
+        <v>0.85704444140207903</v>
       </c>
       <c r="L105">
-        <v>0.96187077392157205</v>
+        <v>0.96369726274809897</v>
       </c>
       <c r="M105">
-        <v>0.98012613767599799</v>
+        <v>0.98142652377517103</v>
       </c>
       <c r="N105">
-        <v>0.777447337501737</v>
+        <v>0.77910348164542298</v>
       </c>
       <c r="O105">
-        <v>0.82802170222772098</v>
+        <v>0.82872079131530896</v>
       </c>
       <c r="P105">
-        <v>0.86291929659531996</v>
+        <v>0.862382986169976</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>39448</v>
       </c>
       <c r="B106">
-        <v>0.74798600276702898</v>
+        <v>0.74959499387848905</v>
       </c>
       <c r="C106">
-        <v>0.80907600840868599</v>
+        <v>0.81014348817679704</v>
       </c>
       <c r="D106">
-        <v>0.85477247634812104</v>
+        <v>0.85447280458798303</v>
       </c>
       <c r="E106">
-        <v>0.76945828006115002</v>
+        <v>0.76900291392329401</v>
       </c>
       <c r="F106">
-        <v>0.84164788742089203</v>
+        <v>0.839835028254452</v>
       </c>
       <c r="G106">
-        <v>0.88535593313651795</v>
+        <v>0.88275092799160904</v>
       </c>
       <c r="H106">
-        <v>0.66006228063912498</v>
+        <v>0.66170406620131805</v>
       </c>
       <c r="I106">
-        <v>0.72699523532240595</v>
+        <v>0.72846045678877702</v>
       </c>
       <c r="J106">
-        <v>0.80699628642070198</v>
+        <v>0.80663025198121996</v>
       </c>
       <c r="K106">
-        <v>0.87024752649820403</v>
+        <v>0.87192400108308799</v>
       </c>
       <c r="L106">
-        <v>0.97058670091050603</v>
+        <v>0.97288463976461004</v>
       </c>
       <c r="M106">
-        <v>0.98266251014399597</v>
+        <v>0.98441905196580803</v>
       </c>
       <c r="N106">
-        <v>0.80840955839130801</v>
+        <v>0.80994717687205497</v>
       </c>
       <c r="O106">
-        <v>0.85244409890545303</v>
+        <v>0.85322296302278799</v>
       </c>
       <c r="P106">
-        <v>0.876536258361582</v>
+        <v>0.87597528423712501</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>39539</v>
       </c>
       <c r="B107">
-        <v>0.76513802542349196</v>
+        <v>0.76700778260374103</v>
       </c>
       <c r="C107">
-        <v>0.82613574419352098</v>
+        <v>0.82741179362023098</v>
       </c>
       <c r="D107">
-        <v>0.86675948647615697</v>
+        <v>0.86660796724945</v>
       </c>
       <c r="E107">
-        <v>0.77383899860638705</v>
+        <v>0.77364556164898102</v>
       </c>
       <c r="F107">
-        <v>0.85403831245595696</v>
+        <v>0.85220841465063202</v>
       </c>
       <c r="G107">
-        <v>0.89519359867182302</v>
+        <v>0.892549477930207</v>
       </c>
       <c r="H107">
-        <v>0.66623150921294205</v>
+        <v>0.66738359138884995</v>
       </c>
       <c r="I107">
-        <v>0.73581041615356602</v>
+        <v>0.73694881912712595</v>
       </c>
       <c r="J107">
-        <v>0.81791271757759199</v>
+        <v>0.817618918314585</v>
       </c>
       <c r="K107">
-        <v>0.88277328260756405</v>
+        <v>0.88436102667241301</v>
       </c>
       <c r="L107">
-        <v>0.98037789674917397</v>
+        <v>0.98242556423931204</v>
       </c>
       <c r="M107">
-        <v>0.98735546283176001</v>
+        <v>0.98890559462693195</v>
       </c>
       <c r="N107">
-        <v>0.85955573234767901</v>
+        <v>0.862028604872497</v>
       </c>
       <c r="O107">
-        <v>0.89327867980342401</v>
+        <v>0.89474076777580003</v>
       </c>
       <c r="P107">
-        <v>0.89899936412853998</v>
+        <v>0.89878081469788995</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>39630</v>
       </c>
       <c r="B108">
-        <v>0.77837793373794395</v>
+        <v>0.78039234985253803</v>
       </c>
       <c r="C108">
-        <v>0.84119118084134004</v>
+        <v>0.84258966734489404</v>
       </c>
       <c r="D108">
-        <v>0.88075529769220295</v>
+        <v>0.88036110280996704</v>
       </c>
       <c r="E108">
-        <v>0.806519234847906</v>
+        <v>0.80708317791515505</v>
       </c>
       <c r="F108">
-        <v>0.88966628926416202</v>
+        <v>0.88843947143054303</v>
       </c>
       <c r="G108">
-        <v>0.91754876248118</v>
+        <v>0.91510171573316601</v>
       </c>
       <c r="H108">
-        <v>0.68540260800548802</v>
+        <v>0.687193512505899</v>
       </c>
       <c r="I108">
-        <v>0.75585410083054805</v>
+        <v>0.75751461208955495</v>
       </c>
       <c r="J108">
-        <v>0.84267131392577499</v>
+        <v>0.84221299881212797</v>
       </c>
       <c r="K108">
-        <v>0.89355005025654599</v>
+        <v>0.89547845580670804</v>
       </c>
       <c r="L108">
-        <v>0.99116806115907197</v>
+        <v>0.99351565745192505</v>
       </c>
       <c r="M108">
-        <v>0.99349421491405498</v>
+        <v>0.99483492355345604</v>
       </c>
       <c r="N108">
-        <v>0.85218986271689601</v>
+        <v>0.85396832510763698</v>
       </c>
       <c r="O108">
-        <v>0.89042028256430406</v>
+        <v>0.89129905244250096</v>
       </c>
       <c r="P108">
-        <v>0.89934054429177002</v>
+        <v>0.89891992978044899</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>39722</v>
       </c>
       <c r="B109">
-        <v>0.832690374015713</v>
+        <v>0.83493280965823702</v>
       </c>
       <c r="C109">
-        <v>0.89245576204641297</v>
+        <v>0.89378702581198</v>
       </c>
       <c r="D109">
-        <v>0.91870531733863503</v>
+        <v>0.91749934398759703</v>
       </c>
       <c r="E109">
-        <v>0.905948555686926</v>
+        <v>0.90852424405728804</v>
       </c>
       <c r="F109">
-        <v>0.98304040833471296</v>
+        <v>0.98263838104356405</v>
       </c>
       <c r="G109">
-        <v>0.96910962418744095</v>
+        <v>0.96687392239694703</v>
       </c>
       <c r="H109">
-        <v>0.72169864985146004</v>
+        <v>0.72267183312281902</v>
       </c>
       <c r="I109">
-        <v>0.79549750677814901</v>
+        <v>0.79634686673840305</v>
       </c>
       <c r="J109">
-        <v>0.88994118988413695</v>
+        <v>0.88808667230040395</v>
       </c>
       <c r="K109">
-        <v>0.92116376920437404</v>
+        <v>0.92289640833393505</v>
       </c>
       <c r="L109">
-        <v>1.0193490684784301</v>
+        <v>1.0214997095507601</v>
       </c>
       <c r="M109">
-        <v>1.0118735742934499</v>
+        <v>1.01243516215121</v>
       </c>
       <c r="N109">
-        <v>0.903418303677335</v>
+        <v>0.90484770684748295</v>
       </c>
       <c r="O109">
-        <v>0.93601753958852996</v>
+        <v>0.93620597545425799</v>
       </c>
       <c r="P109">
-        <v>0.92739014796769303</v>
+        <v>0.92643168644510898</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>39814</v>
       </c>
       <c r="B110">
-        <v>0.82744316372318805</v>
+        <v>0.82985433284703503</v>
       </c>
       <c r="C110">
-        <v>0.88485643641366196</v>
+        <v>0.88626777689394798</v>
       </c>
       <c r="D110">
-        <v>0.91384447972544403</v>
+        <v>0.91281642182955003</v>
       </c>
       <c r="E110">
-        <v>0.946022233125281</v>
+        <v>0.94930112917586496</v>
       </c>
       <c r="F110">
-        <v>0.99887959017961303</v>
+        <v>0.99961989688568997</v>
       </c>
       <c r="G110">
-        <v>0.97466931397999002</v>
+        <v>0.97318761201953996</v>
       </c>
       <c r="H110">
-        <v>0.75118474994292195</v>
+        <v>0.75143720297205496</v>
       </c>
       <c r="I110">
-        <v>0.81630314342632904</v>
+        <v>0.81591852350324801</v>
       </c>
       <c r="J110">
-        <v>0.89940774464815698</v>
+        <v>0.897120062576092</v>
       </c>
       <c r="K110">
-        <v>0.91777063654272995</v>
+        <v>0.92027004381400102</v>
       </c>
       <c r="L110">
-        <v>1.0143256922130399</v>
+        <v>1.01690038808429</v>
       </c>
       <c r="M110">
-        <v>1.0119138548841899</v>
+        <v>1.01238470007321</v>
       </c>
       <c r="N110">
-        <v>0.84305279101284603</v>
+        <v>0.84480088995130798</v>
       </c>
       <c r="O110">
-        <v>0.88720160842914197</v>
+        <v>0.88796976957886997</v>
       </c>
       <c r="P110">
-        <v>0.90125840745100605</v>
+        <v>0.90076491730881902</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>39904</v>
       </c>
       <c r="B111">
-        <v>0.78188518847148003</v>
+        <v>0.78309562388663001</v>
       </c>
       <c r="C111">
-        <v>0.84412305198611803</v>
+        <v>0.84482018552846605</v>
       </c>
       <c r="D111">
-        <v>0.88507446528606704</v>
+        <v>0.88408170193153202</v>
       </c>
       <c r="E111">
-        <v>0.84928427373248705</v>
+        <v>0.85100990894505701</v>
       </c>
       <c r="F111">
-        <v>0.92198619169530205</v>
+        <v>0.92172389151609702</v>
       </c>
       <c r="G111">
-        <v>0.93333068999674296</v>
+        <v>0.93133083130548899</v>
       </c>
       <c r="H111">
-        <v>0.73209780110918499</v>
+        <v>0.73183352644659605</v>
       </c>
       <c r="I111">
-        <v>0.79506595561751403</v>
+        <v>0.79456205042832295</v>
       </c>
       <c r="J111">
-        <v>0.87461365602974095</v>
+        <v>0.87258318452231198</v>
       </c>
       <c r="K111">
-        <v>0.88936968086716095</v>
+        <v>0.89138680222575295</v>
       </c>
       <c r="L111">
-        <v>0.99084893786363304</v>
+        <v>0.9931313760121</v>
       </c>
       <c r="M111">
-        <v>0.99732554476239998</v>
+        <v>0.99835924145133603</v>
       </c>
       <c r="N111">
-        <v>0.79062377455926602</v>
+        <v>0.79162793969070699</v>
       </c>
       <c r="O111">
-        <v>0.83939944708355796</v>
+        <v>0.84006817455076399</v>
       </c>
       <c r="P111">
-        <v>0.86930814795711497</v>
+        <v>0.86902851486701405</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>39995</v>
       </c>
       <c r="B112">
-        <v>0.74001957350189795</v>
+        <v>0.74047377194063801</v>
       </c>
       <c r="C112">
-        <v>0.80718305175712302</v>
+        <v>0.80757387904387401</v>
       </c>
       <c r="D112">
-        <v>0.85699004497706799</v>
+        <v>0.85621720262855605</v>
       </c>
       <c r="E112">
-        <v>0.78311599629808404</v>
+        <v>0.78384231111205405</v>
       </c>
       <c r="F112">
-        <v>0.86468706688875796</v>
+        <v>0.86430803158163905</v>
       </c>
       <c r="G112">
-        <v>0.90032370726351996</v>
+        <v>0.898460694405951</v>
       </c>
       <c r="H112">
-        <v>0.70253171456350805</v>
+        <v>0.70190742838184095</v>
       </c>
       <c r="I112">
-        <v>0.767209877844657</v>
+        <v>0.76682393936468995</v>
       </c>
       <c r="J112">
-        <v>0.84171636658245097</v>
+        <v>0.84013931933165598</v>
       </c>
       <c r="K112">
-        <v>0.85944165745077905</v>
+        <v>0.86226339329202495</v>
       </c>
       <c r="L112">
-        <v>0.96448130241858399</v>
+        <v>0.96778195859414196</v>
       </c>
       <c r="M112">
-        <v>0.98194248647304205</v>
+        <v>0.98382717828808997</v>
       </c>
       <c r="N112">
-        <v>0.73776727521291896</v>
+        <v>0.738231679228189</v>
       </c>
       <c r="O112">
-        <v>0.79448229480679899</v>
+        <v>0.79499892810566297</v>
       </c>
       <c r="P112">
-        <v>0.83999359768932802</v>
+        <v>0.83979335381581199</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40087</v>
       </c>
       <c r="B113">
-        <v>0.71555983724077898</v>
+        <v>0.71634288201144003</v>
       </c>
       <c r="C113">
-        <v>0.78478134561880897</v>
+        <v>0.78542372603674804</v>
       </c>
       <c r="D113">
-        <v>0.83987590488602604</v>
+        <v>0.839465696855622</v>
       </c>
       <c r="E113">
-        <v>0.74602873628814503</v>
+        <v>0.74638132916525302</v>
       </c>
       <c r="F113">
-        <v>0.83318262931109599</v>
+        <v>0.83252426529240697</v>
       </c>
       <c r="G113">
-        <v>0.88111744763666799</v>
+        <v>0.87922045953665195</v>
       </c>
       <c r="H113">
-        <v>0.68543851601067896</v>
+        <v>0.684100519415901</v>
       </c>
       <c r="I113">
-        <v>0.75077651600907302</v>
+        <v>0.750116482962221</v>
       </c>
       <c r="J113">
-        <v>0.82516991230232495</v>
+        <v>0.82391066122160095</v>
       </c>
       <c r="K113">
-        <v>0.85038277841474696</v>
+        <v>0.85395654587276404</v>
       </c>
       <c r="L113">
-        <v>0.95839567079750698</v>
+        <v>0.96239359029337501</v>
       </c>
       <c r="M113">
-        <v>0.97812079711023803</v>
+        <v>0.980522006550826</v>
       </c>
       <c r="N113">
-        <v>0.70776647211826504</v>
+        <v>0.711014069379997</v>
       </c>
       <c r="O113">
-        <v>0.76531920263031405</v>
+        <v>0.767450138880719</v>
       </c>
       <c r="P113">
-        <v>0.81928680721806002</v>
+        <v>0.819848836899156</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40179</v>
       </c>
       <c r="B114">
-        <v>0.69896523519866804</v>
+        <v>0.69983959518046701</v>
       </c>
       <c r="C114">
-        <v>0.76796226996017802</v>
+        <v>0.76876160323040499</v>
       </c>
       <c r="D114">
-        <v>0.82654414589797298</v>
+        <v>0.82640711557527602</v>
       </c>
       <c r="E114">
-        <v>0.72190191612187105</v>
+        <v>0.72217769894699302</v>
       </c>
       <c r="F114">
-        <v>0.80638269728512701</v>
+        <v>0.80599643258069498</v>
       </c>
       <c r="G114">
-        <v>0.86457961219199897</v>
+        <v>0.86299308854997403</v>
       </c>
       <c r="H114">
-        <v>0.67873363791328001</v>
+        <v>0.67788806625696296</v>
       </c>
       <c r="I114">
-        <v>0.74206835832937601</v>
+        <v>0.74156046716218804</v>
       </c>
       <c r="J114">
-        <v>0.81337523885739305</v>
+        <v>0.81226433754817395</v>
       </c>
       <c r="K114">
-        <v>0.84906363133867702</v>
+        <v>0.85232929249290401</v>
       </c>
       <c r="L114">
-        <v>0.95806595753909496</v>
+        <v>0.96206179363778399</v>
       </c>
       <c r="M114">
-        <v>0.97764558992169803</v>
+        <v>0.98022313421360197</v>
       </c>
       <c r="N114">
-        <v>0.68953903507027103</v>
+        <v>0.69234314458505097</v>
       </c>
       <c r="O114">
-        <v>0.74697441094353201</v>
+        <v>0.74903625534354101</v>
       </c>
       <c r="P114">
-        <v>0.80585792841510495</v>
+        <v>0.806532592711112</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40269</v>
       </c>
       <c r="B115">
-        <v>0.69062149288333197</v>
+        <v>0.69185143629033996</v>
       </c>
       <c r="C115">
-        <v>0.76031017720796901</v>
+        <v>0.76133008187776896</v>
       </c>
       <c r="D115">
-        <v>0.82101636278980505</v>
+        <v>0.82104499026343403</v>
       </c>
       <c r="E115">
-        <v>0.69723968193673003</v>
+        <v>0.69758549812149395</v>
       </c>
       <c r="F115">
-        <v>0.78273531979730504</v>
+        <v>0.78223795314115196</v>
       </c>
       <c r="G115">
-        <v>0.84929193048060403</v>
+        <v>0.84764614143196604</v>
       </c>
       <c r="H115">
-        <v>0.67747767149914095</v>
+        <v>0.67653584276488199</v>
       </c>
       <c r="I115">
-        <v>0.73963946220050703</v>
+        <v>0.73902896187165701</v>
       </c>
       <c r="J115">
-        <v>0.81029964853189895</v>
+        <v>0.80909741771877897</v>
       </c>
       <c r="K115">
-        <v>0.87205677614152499</v>
+        <v>0.87581366150782303</v>
       </c>
       <c r="L115">
-        <v>0.98389769600737498</v>
+        <v>0.98845096726214798</v>
       </c>
       <c r="M115">
-        <v>0.99520957919722097</v>
+        <v>0.998408709054182</v>
       </c>
       <c r="N115">
-        <v>0.67501962811397997</v>
+        <v>0.67855947636635205</v>
       </c>
       <c r="O115">
-        <v>0.73527745225851404</v>
+        <v>0.73789007308427101</v>
       </c>
       <c r="P115">
-        <v>0.79844331121748202</v>
+        <v>0.79946348749496599</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40360</v>
       </c>
       <c r="B116">
-        <v>0.67859612683529702</v>
+        <v>0.67990498974763702</v>
       </c>
       <c r="C116">
-        <v>0.74927293509752202</v>
+        <v>0.75020241632727303</v>
       </c>
       <c r="D116">
-        <v>0.813506319621639</v>
+        <v>0.813327471282145</v>
       </c>
       <c r="E116">
-        <v>0.67803885598857705</v>
+        <v>0.67843600429476403</v>
       </c>
       <c r="F116">
-        <v>0.76671016900946298</v>
+        <v>0.765949113852609</v>
       </c>
       <c r="G116">
-        <v>0.83805949945691505</v>
+        <v>0.83621062119408696</v>
       </c>
       <c r="H116">
-        <v>0.66821288967062797</v>
+        <v>0.66763679847491997</v>
       </c>
       <c r="I116">
-        <v>0.73100259334943896</v>
+        <v>0.73060590860908203</v>
       </c>
       <c r="J116">
-        <v>0.80518458075649402</v>
+        <v>0.80382868050024103</v>
       </c>
       <c r="K116">
-        <v>0.83816655686699404</v>
+        <v>0.84149603248432103</v>
       </c>
       <c r="L116">
-        <v>0.95000676159235897</v>
+        <v>0.95382433999315397</v>
       </c>
       <c r="M116">
-        <v>0.97256299911528898</v>
+        <v>0.97518279195375301</v>
       </c>
       <c r="N116">
-        <v>0.67057148855079596</v>
+        <v>0.67427584223096804</v>
       </c>
       <c r="O116">
-        <v>0.73119316813150903</v>
+        <v>0.733757699125691</v>
       </c>
       <c r="P116">
-        <v>0.79554655269678898</v>
+        <v>0.79639329628901601</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40452</v>
       </c>
       <c r="B117">
-        <v>0.67776469126259697</v>
+        <v>0.67884090461185198</v>
       </c>
       <c r="C117">
-        <v>0.74725038925840304</v>
+        <v>0.74817071422932302</v>
       </c>
       <c r="D117">
-        <v>0.81045370864497501</v>
+        <v>0.81036743340708295</v>
       </c>
       <c r="E117">
-        <v>0.68889590893542896</v>
+        <v>0.68935824128131895</v>
       </c>
       <c r="F117">
-        <v>0.77121285205378498</v>
+        <v>0.77073439530411902</v>
       </c>
       <c r="G117">
-        <v>0.83886441643308896</v>
+        <v>0.83724755200402201</v>
       </c>
       <c r="H117">
-        <v>0.66461148384093605</v>
+        <v>0.66381920311345499</v>
       </c>
       <c r="I117">
-        <v>0.72719608890438603</v>
+        <v>0.72694460411403605</v>
       </c>
       <c r="J117">
-        <v>0.80049948496729395</v>
+        <v>0.79938943324456802</v>
       </c>
       <c r="K117">
-        <v>0.82845455801719203</v>
+        <v>0.83102348372084001</v>
       </c>
       <c r="L117">
-        <v>0.94175069777182896</v>
+        <v>0.94470789998034899</v>
       </c>
       <c r="M117">
-        <v>0.96674693446300597</v>
+        <v>0.96878462769097495</v>
       </c>
       <c r="N117">
-        <v>0.66699396220650597</v>
+        <v>0.67067786117457195</v>
       </c>
       <c r="O117">
-        <v>0.72885353810970399</v>
+        <v>0.73162347784877402</v>
       </c>
       <c r="P117">
-        <v>0.79357863731107403</v>
+        <v>0.79463930921298098</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40544</v>
       </c>
       <c r="B118">
-        <v>0.67565762129930296</v>
+        <v>0.67714005227680196</v>
       </c>
       <c r="C118">
-        <v>0.74356751698186196</v>
+        <v>0.74478412291385998</v>
       </c>
       <c r="D118">
-        <v>0.80697810619940502</v>
+        <v>0.80697480618668604</v>
       </c>
       <c r="E118">
-        <v>0.68925885679766097</v>
+        <v>0.689252686084044</v>
       </c>
       <c r="F118">
-        <v>0.76612471140195004</v>
+        <v>0.76576991035661801</v>
       </c>
       <c r="G118">
-        <v>0.83383459362307899</v>
+        <v>0.83253433286217104</v>
       </c>
       <c r="H118">
-        <v>0.658821498032925</v>
+        <v>0.65913966438372396</v>
       </c>
       <c r="I118">
-        <v>0.72142403422560697</v>
+        <v>0.72155320418894797</v>
       </c>
       <c r="J118">
-        <v>0.79658879524056803</v>
+        <v>0.79527310143255103</v>
       </c>
       <c r="K118">
-        <v>0.82350198842704903</v>
+        <v>0.82652182923572604</v>
       </c>
       <c r="L118">
-        <v>0.93322908787466596</v>
+        <v>0.93682402547041599</v>
       </c>
       <c r="M118">
-        <v>0.958948161606752</v>
+        <v>0.96142226736441605</v>
       </c>
       <c r="N118">
-        <v>0.66171842325733599</v>
+        <v>0.66538759855343599</v>
       </c>
       <c r="O118">
-        <v>0.72459442015092701</v>
+        <v>0.72728321885483505</v>
       </c>
       <c r="P118">
-        <v>0.790771294961646</v>
+        <v>0.79170741448425397</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40634</v>
       </c>
       <c r="B119">
-        <v>0.67377472837969499</v>
+        <v>0.67542028161077905</v>
       </c>
       <c r="C119">
-        <v>0.73947760060686096</v>
+        <v>0.74103234440975996</v>
       </c>
       <c r="D119">
-        <v>0.803207321728864</v>
+        <v>0.80373687852878495</v>
       </c>
       <c r="E119">
-        <v>0.68740153196434195</v>
+        <v>0.68846115684898901</v>
       </c>
       <c r="F119">
-        <v>0.75952631773147194</v>
+        <v>0.76023762401759898</v>
       </c>
       <c r="G119">
-        <v>0.82807148605936198</v>
+        <v>0.82760926236091203</v>
       </c>
       <c r="H119">
-        <v>0.65320143139839204</v>
+        <v>0.65374819771824</v>
       </c>
       <c r="I119">
-        <v>0.71615809924260299</v>
+        <v>0.71640886638281798</v>
       </c>
       <c r="J119">
-        <v>0.79378661729270605</v>
+        <v>0.79292161783176096</v>
       </c>
       <c r="K119">
-        <v>0.80999480655012202</v>
+        <v>0.81332553890255399</v>
       </c>
       <c r="L119">
-        <v>0.91928080893658703</v>
+        <v>0.92343766100840696</v>
       </c>
       <c r="M119">
-        <v>0.94994560206286305</v>
+        <v>0.95321010181038002</v>
       </c>
       <c r="N119">
-        <v>0.659613344832781</v>
+        <v>0.66262149519367897</v>
       </c>
       <c r="O119">
-        <v>0.72068944455719397</v>
+        <v>0.72317140747638997</v>
       </c>
       <c r="P119">
-        <v>0.78657897990742398</v>
+        <v>0.78761845764194904</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40725</v>
       </c>
       <c r="B120">
-        <v>0.67533769000622001</v>
+        <v>0.67717212606115496</v>
       </c>
       <c r="C120">
-        <v>0.738855793618301</v>
+        <v>0.74055535538949901</v>
       </c>
       <c r="D120">
-        <v>0.80151396264869201</v>
+        <v>0.80226497093970905</v>
       </c>
       <c r="E120">
-        <v>0.68204959961646805</v>
+        <v>0.68403704036294599</v>
       </c>
       <c r="F120">
-        <v>0.75311883837302795</v>
+        <v>0.75446695116957896</v>
       </c>
       <c r="G120">
-        <v>0.82293365914729</v>
+        <v>0.82289240101877303</v>
       </c>
       <c r="H120">
-        <v>0.64983153203548405</v>
+        <v>0.65051109869070001</v>
       </c>
       <c r="I120">
-        <v>0.71336770967904894</v>
+        <v>0.713585234150659</v>
       </c>
       <c r="J120">
-        <v>0.79248297324391903</v>
+        <v>0.79184309207912196</v>
       </c>
       <c r="K120">
-        <v>0.80394468438525901</v>
+        <v>0.80744547046741399</v>
       </c>
       <c r="L120">
-        <v>0.91350974699840304</v>
+        <v>0.91785916327354</v>
       </c>
       <c r="M120">
-        <v>0.94627402664671501</v>
+        <v>0.94958413064729597</v>
       </c>
       <c r="N120">
-        <v>0.64146192062393503</v>
+        <v>0.644108131780882</v>
       </c>
       <c r="O120">
-        <v>0.70652009762844803</v>
+        <v>0.70882514220445103</v>
       </c>
       <c r="P120">
-        <v>0.77761053155144799</v>
+        <v>0.77862049633150099</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40817</v>
       </c>
       <c r="B121">
-        <v>0.68450119058285497</v>
+        <v>0.68663291402742299</v>
       </c>
       <c r="C121">
-        <v>0.74248767884729405</v>
+        <v>0.74441714292910799</v>
       </c>
       <c r="D121">
-        <v>0.80148965850495002</v>
+        <v>0.80241812812941804</v>
       </c>
       <c r="E121">
-        <v>0.66461810526478204</v>
+        <v>0.66598766905833395</v>
       </c>
       <c r="F121">
-        <v>0.74045458256293895</v>
+        <v>0.741531965383185</v>
       </c>
       <c r="G121">
-        <v>0.81592120254332601</v>
+        <v>0.815950535149221</v>
       </c>
       <c r="H121">
-        <v>0.64838400530227702</v>
+        <v>0.64980271311675097</v>
       </c>
       <c r="I121">
-        <v>0.71208710077706505</v>
+        <v>0.712856493073455</v>
       </c>
       <c r="J121">
-        <v>0.79095909399445297</v>
+        <v>0.79082193209801799</v>
       </c>
       <c r="K121">
-        <v>0.79225081163042099</v>
+        <v>0.79563493433089905</v>
       </c>
       <c r="L121">
-        <v>0.899165217467922</v>
+        <v>0.90318592389658803</v>
       </c>
       <c r="M121">
-        <v>0.93586053932560298</v>
+        <v>0.938898544746258</v>
       </c>
       <c r="N121">
-        <v>0.62714507170939104</v>
+        <v>0.62974186256075104</v>
       </c>
       <c r="O121">
-        <v>0.69678227363260103</v>
+        <v>0.69878008055058505</v>
       </c>
       <c r="P121">
-        <v>0.77249142276166904</v>
+        <v>0.77323438268081501</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>0.66769193945798</v>
+        <v>0.66943345625375805</v>
       </c>
       <c r="C122">
-        <v>0.73203912977409202</v>
+        <v>0.73341232247857902</v>
       </c>
       <c r="D122">
-        <v>0.79705584512588201</v>
+        <v>0.79741670577683799</v>
       </c>
       <c r="E122">
-        <v>0.65866939852619499</v>
+        <v>0.66001178791413795</v>
       </c>
       <c r="F122">
-        <v>0.73484520753416505</v>
+        <v>0.73559983767264903</v>
       </c>
       <c r="G122">
-        <v>0.81171705053236898</v>
+        <v>0.81125267626730302</v>
       </c>
       <c r="H122">
-        <v>0.64736469268710595</v>
+        <v>0.64768428502679298</v>
       </c>
       <c r="I122">
-        <v>0.71030153002826002</v>
+        <v>0.71020216288510196</v>
       </c>
       <c r="J122">
-        <v>0.79056341404754504</v>
+        <v>0.78961614849316297</v>
       </c>
       <c r="K122">
-        <v>0.79481779389625795</v>
+        <v>0.79803244072721702</v>
       </c>
       <c r="L122">
-        <v>0.89747224168126905</v>
+        <v>0.90135913957341696</v>
       </c>
       <c r="M122">
-        <v>0.93003979494931999</v>
+        <v>0.93292320246289395</v>
       </c>
       <c r="N122">
-        <v>0.63271278007036302</v>
+        <v>0.63525949742440202</v>
       </c>
       <c r="O122">
-        <v>0.70076321160140898</v>
+        <v>0.70258519349497905</v>
       </c>
       <c r="P122">
-        <v>0.77548277428643697</v>
+        <v>0.77605397091505302</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>41000</v>
       </c>
       <c r="B123">
-        <v>0.65692809211151104</v>
+        <v>0.658473171998044</v>
       </c>
       <c r="C123">
-        <v>0.72455888662482604</v>
+        <v>0.72582178988773405</v>
       </c>
       <c r="D123">
-        <v>0.79346947549620295</v>
+        <v>0.79376194745312501</v>
       </c>
       <c r="E123">
-        <v>0.64395894800436704</v>
+        <v>0.64562450473882904</v>
       </c>
       <c r="F123">
-        <v>0.72622188357973705</v>
+        <v>0.72737331774110603</v>
       </c>
       <c r="G123">
-        <v>0.80809387573573299</v>
+        <v>0.80794557641840803</v>
       </c>
       <c r="H123">
-        <v>0.64603016405140301</v>
+        <v>0.645807882717227</v>
       </c>
       <c r="I123">
-        <v>0.70938327488476605</v>
+        <v>0.708814925344458</v>
       </c>
       <c r="J123">
-        <v>0.79069665137906497</v>
+        <v>0.789429722589716</v>
       </c>
       <c r="K123">
-        <v>0.78228445810396896</v>
+        <v>0.785910972824714</v>
       </c>
       <c r="L123">
-        <v>0.88783344897038796</v>
+        <v>0.89200575082684797</v>
       </c>
       <c r="M123">
-        <v>0.92506012826947903</v>
+        <v>0.928032107042427</v>
       </c>
       <c r="N123">
-        <v>0.63324285122623503</v>
+        <v>0.635524368324491</v>
       </c>
       <c r="O123">
-        <v>0.69955760906383502</v>
+        <v>0.70109652920441801</v>
       </c>
       <c r="P123">
-        <v>0.77401765589305505</v>
+        <v>0.77443997705096002</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>41091</v>
       </c>
       <c r="B124">
-        <v>0.65568531800256502</v>
+        <v>0.65732148683813896</v>
       </c>
       <c r="C124">
-        <v>0.722650898538579</v>
+        <v>0.72403033798114902</v>
       </c>
       <c r="D124">
-        <v>0.791884633102656</v>
+        <v>0.79233717289328598</v>
       </c>
       <c r="E124">
-        <v>0.63950768447335604</v>
+        <v>0.64169114123707605</v>
       </c>
       <c r="F124">
-        <v>0.72042302977303196</v>
+        <v>0.72217154358092395</v>
       </c>
       <c r="G124">
-        <v>0.80387618076700695</v>
+        <v>0.80424838502058804</v>
       </c>
       <c r="H124">
-        <v>0.64058102893718705</v>
+        <v>0.64012079732391203</v>
       </c>
       <c r="I124">
-        <v>0.705138573207439</v>
+        <v>0.70444169025940495</v>
       </c>
       <c r="J124">
-        <v>0.78794695618205302</v>
+        <v>0.78685025098029004</v>
       </c>
       <c r="K124">
-        <v>0.78132770386481198</v>
+        <v>0.784709189828389</v>
       </c>
       <c r="L124">
-        <v>0.88918713914944802</v>
+        <v>0.89326050233602305</v>
       </c>
       <c r="M124">
-        <v>0.92854788280422995</v>
+        <v>0.93145845468701904</v>
       </c>
       <c r="N124">
-        <v>0.648978162155606</v>
+        <v>0.65141324394962197</v>
       </c>
       <c r="O124">
-        <v>0.70729777667735605</v>
+        <v>0.70906091931067305</v>
       </c>
       <c r="P124">
-        <v>0.77532531392091997</v>
+        <v>0.77598205784022301</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41183</v>
       </c>
       <c r="B125">
-        <v>0.65097141188170304</v>
+        <v>0.65240982439223205</v>
       </c>
       <c r="C125">
-        <v>0.71901420261606497</v>
+        <v>0.720102672199185</v>
       </c>
       <c r="D125">
-        <v>0.78980021389447796</v>
+        <v>0.78983956967130997</v>
       </c>
       <c r="E125">
-        <v>0.64232136216457902</v>
+        <v>0.644407112659095</v>
       </c>
       <c r="F125">
-        <v>0.72033182946572505</v>
+        <v>0.72193181398443795</v>
       </c>
       <c r="G125">
-        <v>0.80251130826052397</v>
+        <v>0.80279178487075098</v>
       </c>
       <c r="H125">
-        <v>0.63928299300996405</v>
+        <v>0.63906394411929901</v>
       </c>
       <c r="I125">
-        <v>0.70350817149070599</v>
+        <v>0.70288132046087004</v>
       </c>
       <c r="J125">
-        <v>0.78640839303059196</v>
+        <v>0.78487043897494502</v>
       </c>
       <c r="K125">
-        <v>0.79360426802923401</v>
+        <v>0.79630778733877405</v>
       </c>
       <c r="L125">
-        <v>0.900054206904083</v>
+        <v>0.90323565683829798</v>
       </c>
       <c r="M125">
-        <v>0.933125397060527</v>
+        <v>0.93529795359034995</v>
       </c>
       <c r="N125">
-        <v>0.62493382763816796</v>
+        <v>0.62713324816773497</v>
       </c>
       <c r="O125">
-        <v>0.69053825893533605</v>
+        <v>0.69207436906825204</v>
       </c>
       <c r="P125">
-        <v>0.76678029269881898</v>
+        <v>0.76717219342478005</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41275</v>
       </c>
       <c r="B126">
-        <v>0.65845275703561301</v>
+        <v>0.65964512920825003</v>
       </c>
       <c r="C126">
-        <v>0.72323076361183902</v>
+        <v>0.72419702535920505</v>
       </c>
       <c r="D126">
-        <v>0.791917901018793</v>
+        <v>0.79189784518281803</v>
       </c>
       <c r="E126">
-        <v>0.63776797290836995</v>
+        <v>0.64024362032811899</v>
       </c>
       <c r="F126">
-        <v>0.714983229149041</v>
+        <v>0.71694012802404194</v>
       </c>
       <c r="G126">
-        <v>0.79783422435677898</v>
+        <v>0.79826885572644202</v>
       </c>
       <c r="H126">
-        <v>0.64333287372122705</v>
+        <v>0.64314412553533495</v>
       </c>
       <c r="I126">
-        <v>0.70661326839940797</v>
+        <v>0.70598037713402795</v>
       </c>
       <c r="J126">
-        <v>0.788691578455883</v>
+        <v>0.78705513899483004</v>
       </c>
       <c r="K126">
-        <v>0.79775514060687502</v>
+        <v>0.80039190909892699</v>
       </c>
       <c r="L126">
-        <v>0.90385909358934602</v>
+        <v>0.90705082330763598</v>
       </c>
       <c r="M126">
-        <v>0.93483597913598304</v>
+        <v>0.93697066632861103</v>
       </c>
       <c r="N126">
-        <v>0.61633485982137004</v>
+        <v>0.61854535524965504</v>
       </c>
       <c r="O126">
-        <v>0.68492624377506595</v>
+        <v>0.686751393244597</v>
       </c>
       <c r="P126">
-        <v>0.76458775832527504</v>
+        <v>0.76524172776717903</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41365</v>
       </c>
       <c r="B127">
-        <v>0.65101893543197298</v>
+        <v>0.65234753797281997</v>
       </c>
       <c r="C127">
-        <v>0.71800495964375699</v>
+        <v>0.71911262267972698</v>
       </c>
       <c r="D127">
-        <v>0.789105283650265</v>
+        <v>0.78920800369423505</v>
       </c>
       <c r="E127">
-        <v>0.63504690779933703</v>
+        <v>0.637251319154016</v>
       </c>
       <c r="F127">
-        <v>0.71144519934534201</v>
+        <v>0.71322582454989403</v>
       </c>
       <c r="G127">
-        <v>0.79468538257714805</v>
+        <v>0.79494756036650405</v>
       </c>
       <c r="H127">
-        <v>0.63853153767145099</v>
+        <v>0.63856505670909702</v>
       </c>
       <c r="I127">
-        <v>0.70350795286038303</v>
+        <v>0.70326342009160003</v>
       </c>
       <c r="J127">
-        <v>0.78727355248868902</v>
+        <v>0.78604849022939205</v>
       </c>
       <c r="K127">
-        <v>0.78868517442553698</v>
+        <v>0.79087144388529196</v>
       </c>
       <c r="L127">
-        <v>0.89577114749416298</v>
+        <v>0.89856248042403297</v>
       </c>
       <c r="M127">
-        <v>0.930316186818965</v>
+        <v>0.93224785596070003</v>
       </c>
       <c r="N127">
-        <v>0.61685775817439203</v>
+        <v>0.61976152948791396</v>
       </c>
       <c r="O127">
-        <v>0.68391207402096199</v>
+        <v>0.68618329507624098</v>
       </c>
       <c r="P127">
-        <v>0.76362469814190104</v>
+        <v>0.76457999565520596</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41456</v>
       </c>
       <c r="B128">
-        <v>0.64844419686298105</v>
+        <v>0.64983000764162402</v>
       </c>
       <c r="C128">
-        <v>0.71692085891944102</v>
+        <v>0.71793115463178803</v>
       </c>
       <c r="D128">
-        <v>0.78890305464215205</v>
+        <v>0.78887207777728197</v>
       </c>
       <c r="E128">
-        <v>0.63518165307460095</v>
+        <v>0.63692931179359003</v>
       </c>
       <c r="F128">
-        <v>0.71055971344795499</v>
+        <v>0.71160675597608403</v>
       </c>
       <c r="G128">
-        <v>0.79387037236295899</v>
+        <v>0.79345628719453598</v>
       </c>
       <c r="H128">
-        <v>0.63853289376883604</v>
+        <v>0.63920381088968803</v>
       </c>
       <c r="I128">
-        <v>0.70392306388529202</v>
+        <v>0.70414054288275496</v>
       </c>
       <c r="J128">
-        <v>0.78791810095133896</v>
+        <v>0.78710924447233899</v>
       </c>
       <c r="K128">
-        <v>0.79290063011201795</v>
+        <v>0.79429788438416404</v>
       </c>
       <c r="L128">
-        <v>0.90089999620290795</v>
+        <v>0.90289529423857595</v>
       </c>
       <c r="M128">
-        <v>0.93318928296338899</v>
+        <v>0.93444088661170199</v>
       </c>
       <c r="N128">
-        <v>0.60869125744680297</v>
+        <v>0.61152533364551098</v>
       </c>
       <c r="O128">
-        <v>0.67952449778629398</v>
+        <v>0.68185263502499505</v>
       </c>
       <c r="P128">
-        <v>0.762005687069924</v>
+        <v>0.76297430501740504</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41548</v>
       </c>
       <c r="B129">
-        <v>0.65360438702384105</v>
+        <v>0.65519477633857004</v>
       </c>
       <c r="C129">
-        <v>0.72050025761078695</v>
+        <v>0.72170760414421897</v>
       </c>
       <c r="D129">
-        <v>0.79011124919878095</v>
+        <v>0.79024348889164198</v>
       </c>
       <c r="E129">
-        <v>0.65257332349922403</v>
+        <v>0.65433888191164402</v>
       </c>
       <c r="F129">
-        <v>0.72322933387051702</v>
+        <v>0.72420762834669195</v>
       </c>
       <c r="G129">
-        <v>0.80107063689747704</v>
+        <v>0.80050944797756596</v>
       </c>
       <c r="H129">
-        <v>0.63555247594175901</v>
+        <v>0.63672733639719903</v>
       </c>
       <c r="I129">
-        <v>0.70086905872363203</v>
+        <v>0.70167254934071499</v>
       </c>
       <c r="J129">
-        <v>0.78317367421724904</v>
+        <v>0.78289169640627099</v>
       </c>
       <c r="K129">
-        <v>0.78633930661134399</v>
+        <v>0.78813328144497297</v>
       </c>
       <c r="L129">
-        <v>0.892706936557768</v>
+        <v>0.89508595989001305</v>
       </c>
       <c r="M129">
-        <v>0.92860422822082</v>
+        <v>0.93018546307073602</v>
       </c>
       <c r="N129">
-        <v>0.61564975441588399</v>
+        <v>0.61854832143237903</v>
       </c>
       <c r="O129">
-        <v>0.68511139655283504</v>
+        <v>0.68737474206434401</v>
       </c>
       <c r="P129">
-        <v>0.76539517212592301</v>
+        <v>0.76626006232183097</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41640</v>
       </c>
       <c r="B130">
-        <v>0.66128942705725002</v>
+        <v>0.66299498293181502</v>
       </c>
       <c r="C130">
-        <v>0.72724808053458001</v>
+        <v>0.72857168543529605</v>
       </c>
       <c r="D130">
-        <v>0.79381570714048499</v>
+        <v>0.79395637085595205</v>
       </c>
       <c r="E130">
-        <v>0.67233084556489098</v>
+        <v>0.67420963152639901</v>
       </c>
       <c r="F130">
-        <v>0.74060406519624</v>
+        <v>0.741652418195199</v>
       </c>
       <c r="G130">
-        <v>0.81053166116841202</v>
+        <v>0.80983866128763304</v>
       </c>
       <c r="H130">
-        <v>0.629643577305397</v>
+        <v>0.63088920662663805</v>
       </c>
       <c r="I130">
-        <v>0.69657851889038103</v>
+        <v>0.69741698484937897</v>
       </c>
       <c r="J130">
-        <v>0.77975228163583998</v>
+        <v>0.77923461361956203</v>
       </c>
       <c r="K130">
-        <v>0.79584011531876098</v>
+        <v>0.79720465882565295</v>
       </c>
       <c r="L130">
-        <v>0.90251580562003897</v>
+        <v>0.90476404440469504</v>
       </c>
       <c r="M130">
-        <v>0.93607341049607795</v>
+        <v>0.93787677817391601</v>
       </c>
       <c r="N130">
-        <v>0.62522203959218303</v>
+        <v>0.62871049894547504</v>
       </c>
       <c r="O130">
-        <v>0.69449054886138795</v>
+        <v>0.69707112609006505</v>
       </c>
       <c r="P130">
-        <v>0.77143787987619095</v>
+        <v>0.77234060845299601</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41730</v>
       </c>
       <c r="B131">
-        <v>0.66259092103807604</v>
+        <v>0.66407447792930197</v>
       </c>
       <c r="C131">
-        <v>0.72861517625944505</v>
+        <v>0.72987556733706505</v>
       </c>
       <c r="D131">
-        <v>0.79501800374675202</v>
+        <v>0.79521433071704795</v>
       </c>
       <c r="E131">
-        <v>0.66730270317316098</v>
+        <v>0.66840177033622405</v>
       </c>
       <c r="F131">
-        <v>0.73955981682467198</v>
+        <v>0.73990193611624</v>
       </c>
       <c r="G131">
-        <v>0.811945315368374</v>
+        <v>0.81071763755669102</v>
       </c>
       <c r="H131">
-        <v>0.63294362281442995</v>
+        <v>0.63373731011629597</v>
       </c>
       <c r="I131">
-        <v>0.69920224317871904</v>
+        <v>0.69964329548832105</v>
       </c>
       <c r="J131">
-        <v>0.78201508948624499</v>
+        <v>0.78142479720728897</v>
       </c>
       <c r="K131">
-        <v>0.79606586412852998</v>
+        <v>0.79848084472209002</v>
       </c>
       <c r="L131">
-        <v>0.90131846790827597</v>
+        <v>0.90456248305431697</v>
       </c>
       <c r="M131">
-        <v>0.93379557724712003</v>
+        <v>0.93626363767527099</v>
       </c>
       <c r="N131">
-        <v>0.63033176163905003</v>
+        <v>0.63320173419425296</v>
       </c>
       <c r="O131">
-        <v>0.69799036502463196</v>
+        <v>0.70032301001293495</v>
       </c>
       <c r="P131">
-        <v>0.77276517176139203</v>
+        <v>0.77370659387963903</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41821</v>
       </c>
       <c r="B132">
-        <v>0.66339471440059605</v>
+        <v>0.66542338544330304</v>
       </c>
       <c r="C132">
-        <v>0.73117816670701696</v>
+        <v>0.73291514586526196</v>
       </c>
       <c r="D132">
-        <v>0.79860544021799895</v>
+        <v>0.79907831512071803</v>
       </c>
       <c r="E132">
-        <v>0.65013417719080102</v>
+        <v>0.65106115426897304</v>
       </c>
       <c r="F132">
-        <v>0.73075602783079296</v>
+        <v>0.73097240846031097</v>
       </c>
       <c r="G132">
-        <v>0.81010034419913901</v>
+        <v>0.80879760164765502</v>
       </c>
       <c r="H132">
-        <v>0.63373719261609995</v>
+        <v>0.63521140249155195</v>
       </c>
       <c r="I132">
-        <v>0.70141414214590303</v>
+        <v>0.70258536186507203</v>
       </c>
       <c r="J132">
-        <v>0.78751052432071</v>
+        <v>0.78742843872068802</v>
       </c>
       <c r="K132">
-        <v>0.80073190291315999</v>
+        <v>0.80264913473274802</v>
       </c>
       <c r="L132">
-        <v>0.90713823401063898</v>
+        <v>0.90975432619299201</v>
       </c>
       <c r="M132">
-        <v>0.93809316116057395</v>
+        <v>0.93999041873450095</v>
       </c>
       <c r="N132">
-        <v>0.63055562015651101</v>
+        <v>0.63372653195500595</v>
       </c>
       <c r="O132">
-        <v>0.69938745254040202</v>
+        <v>0.70210860380347795</v>
       </c>
       <c r="P132">
-        <v>0.77379192490564197</v>
+        <v>0.77509779173972704</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41913</v>
       </c>
       <c r="B133">
-        <v>0.67162382573892698</v>
+        <v>0.67389267420748999</v>
       </c>
       <c r="C133">
-        <v>0.73984897085561296</v>
+        <v>0.74175184201228594</v>
       </c>
       <c r="D133">
-        <v>0.80448935238089803</v>
+        <v>0.80495213384698805</v>
       </c>
       <c r="E133">
-        <v>0.65865431765430704</v>
+        <v>0.65957441191388999</v>
       </c>
       <c r="F133">
-        <v>0.74319196896325201</v>
+        <v>0.74318637685914302</v>
       </c>
       <c r="G133">
-        <v>0.819747092083698</v>
+        <v>0.81823391323845196</v>
       </c>
       <c r="H133">
-        <v>0.640912811475708</v>
+        <v>0.64303821349915802</v>
       </c>
       <c r="I133">
-        <v>0.70873681639890296</v>
+        <v>0.71070100598089103</v>
       </c>
       <c r="J133">
-        <v>0.79037652504755995</v>
+        <v>0.79067578005178796</v>
       </c>
       <c r="K133">
-        <v>0.81250062669231804</v>
+        <v>0.81508103386200703</v>
       </c>
       <c r="L133">
-        <v>0.91742053528977696</v>
+        <v>0.92042339255993899</v>
       </c>
       <c r="M133">
-        <v>0.94447800389377101</v>
+        <v>0.94630417924576404</v>
       </c>
       <c r="N133">
-        <v>0.63824068152340296</v>
+        <v>0.64120667956140898</v>
       </c>
       <c r="O133">
-        <v>0.70585896895037603</v>
+        <v>0.70824103466191102</v>
       </c>
       <c r="P133">
-        <v>0.77849321871727195</v>
+        <v>0.77951380873990295</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>42005</v>
       </c>
       <c r="B134">
-        <v>0.68532250947610296</v>
+        <v>0.68773152714906205</v>
       </c>
       <c r="C134">
-        <v>0.75242950855303103</v>
+        <v>0.75454216412205599</v>
       </c>
       <c r="D134">
-        <v>0.81225970191762797</v>
+        <v>0.81292118064272001</v>
       </c>
       <c r="E134">
-        <v>0.68462866749045703</v>
+        <v>0.68548073548539901</v>
       </c>
       <c r="F134">
-        <v>0.76720643152235501</v>
+        <v>0.76729114203118998</v>
       </c>
       <c r="G134">
-        <v>0.83453357932859995</v>
+        <v>0.83305981984674304</v>
       </c>
       <c r="H134">
-        <v>0.65824150449380703</v>
+        <v>0.66066566859790798</v>
       </c>
       <c r="I134">
-        <v>0.72276738864888501</v>
+        <v>0.725139276987397</v>
       </c>
       <c r="J134">
-        <v>0.79621771461365698</v>
+        <v>0.79680824261915995</v>
       </c>
       <c r="K134">
-        <v>0.82418348505333805</v>
+        <v>0.82528097556623203</v>
       </c>
       <c r="L134">
-        <v>0.92634995275708298</v>
+        <v>0.92805704460820904</v>
       </c>
       <c r="M134">
-        <v>0.94882254313176895</v>
+        <v>0.95002046999617995</v>
       </c>
       <c r="N134">
-        <v>0.64181923827902099</v>
+        <v>0.64487904428347498</v>
       </c>
       <c r="O134">
-        <v>0.70836526371845498</v>
+        <v>0.71080698367725503</v>
       </c>
       <c r="P134">
-        <v>0.780185684398918</v>
+        <v>0.78130299501544698</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>42095</v>
       </c>
       <c r="B135">
-        <v>0.68268782508326498</v>
+        <v>0.68533998869159596</v>
       </c>
       <c r="C135">
-        <v>0.74961570400336897</v>
+        <v>0.75194873917873095</v>
       </c>
       <c r="D135">
-        <v>0.811203318678967</v>
+        <v>0.81187539048054902</v>
       </c>
       <c r="E135">
-        <v>0.67280317404235601</v>
+        <v>0.67351689453672603</v>
       </c>
       <c r="F135">
-        <v>0.75652023948060398</v>
+        <v>0.75659167328678101</v>
       </c>
       <c r="G135">
-        <v>0.82765365106528299</v>
+        <v>0.826242420153535</v>
       </c>
       <c r="H135">
-        <v>0.65886711852884605</v>
+        <v>0.66267349728272995</v>
       </c>
       <c r="I135">
-        <v>0.72256075640923001</v>
+        <v>0.72582447966725505</v>
       </c>
       <c r="J135">
-        <v>0.79832095649684598</v>
+        <v>0.79901684137543205</v>
       </c>
       <c r="K135">
-        <v>0.83186197419748398</v>
+        <v>0.83354076901260898</v>
       </c>
       <c r="L135">
-        <v>0.93262621185363204</v>
+        <v>0.93480818113398401</v>
       </c>
       <c r="M135">
-        <v>0.95262366246128904</v>
+        <v>0.95402115675972199</v>
       </c>
       <c r="N135">
-        <v>0.64065052787733001</v>
+        <v>0.64313088317630196</v>
       </c>
       <c r="O135">
-        <v>0.70778527813763104</v>
+        <v>0.70985044144503096</v>
       </c>
       <c r="P135">
-        <v>0.78011672499538998</v>
+        <v>0.78093186983415797</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>42186</v>
       </c>
       <c r="B136">
-        <v>0.67914353477399703</v>
+        <v>0.68193241567077301</v>
       </c>
       <c r="C136">
-        <v>0.74662869330700898</v>
+        <v>0.74900190475727602</v>
       </c>
       <c r="D136">
-        <v>0.80870580668571501</v>
+        <v>0.80946555783823204</v>
       </c>
       <c r="E136">
-        <v>0.67156325875406297</v>
+        <v>0.67190720217634603</v>
       </c>
       <c r="F136">
-        <v>0.75331821546100197</v>
+        <v>0.75317725389621004</v>
       </c>
       <c r="G136">
-        <v>0.82548571504322998</v>
+        <v>0.82406019659560703</v>
       </c>
       <c r="H136">
-        <v>0.65737035012037304</v>
+        <v>0.66105073226787103</v>
       </c>
       <c r="I136">
-        <v>0.72148677605174405</v>
+        <v>0.72465749256388901</v>
       </c>
       <c r="J136">
-        <v>0.79518780390738197</v>
+        <v>0.79608813732568595</v>
       </c>
       <c r="K136">
-        <v>0.81840934538277899</v>
+        <v>0.81940843763480697</v>
       </c>
       <c r="L136">
-        <v>0.92114843165912996</v>
+        <v>0.92280567601209695</v>
       </c>
       <c r="M136">
-        <v>0.94565356960250102</v>
+        <v>0.94678684805241198</v>
       </c>
       <c r="N136">
-        <v>0.63808157514210195</v>
+        <v>0.64108113134766098</v>
       </c>
       <c r="O136">
-        <v>0.70533763722319198</v>
+        <v>0.70759896576707904</v>
       </c>
       <c r="P136">
-        <v>0.778250518555342</v>
+        <v>0.77909320559753104</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>42278</v>
       </c>
       <c r="B137">
-        <v>0.676013719132596</v>
+        <v>0.67885001515446497</v>
       </c>
       <c r="C137">
-        <v>0.74264343944121602</v>
+        <v>0.74487755863577898</v>
       </c>
       <c r="D137">
-        <v>0.80625040847255602</v>
+        <v>0.80676495003641802</v>
       </c>
       <c r="E137">
-        <v>0.66664367827506998</v>
+        <v>0.66693694280614202</v>
       </c>
       <c r="F137">
-        <v>0.74680352736004696</v>
+        <v>0.74652380299425503</v>
       </c>
       <c r="G137">
-        <v>0.82182848013274301</v>
+        <v>0.82022422376752602</v>
       </c>
       <c r="H137">
-        <v>0.65635922903659105</v>
+        <v>0.65948569774093102</v>
       </c>
       <c r="I137">
-        <v>0.71945309345278596</v>
+        <v>0.721919239756312</v>
       </c>
       <c r="J137">
-        <v>0.79319321405151899</v>
+        <v>0.79339754524921102</v>
       </c>
       <c r="K137">
-        <v>0.80933291902182303</v>
+        <v>0.80984485570379905</v>
       </c>
       <c r="L137">
-        <v>0.91100731954658798</v>
+        <v>0.91233658596270095</v>
       </c>
       <c r="M137">
-        <v>0.93962184612147304</v>
+        <v>0.94073774503171403</v>
       </c>
       <c r="N137">
-        <v>0.63555946566899901</v>
+        <v>0.63918057100747105</v>
       </c>
       <c r="O137">
-        <v>0.70108642976892799</v>
+        <v>0.70382347035845005</v>
       </c>
       <c r="P137">
-        <v>0.77492596212360498</v>
+        <v>0.77602016764807102</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>42370</v>
       </c>
       <c r="B138">
-        <v>0.68442920785345396</v>
+        <v>0.68690898265437095</v>
       </c>
       <c r="C138">
-        <v>0.74711244966985002</v>
+        <v>0.74910887242246804</v>
       </c>
       <c r="D138">
-        <v>0.80659376374533298</v>
+        <v>0.80708194297447999</v>
       </c>
       <c r="E138">
-        <v>0.68142873246355695</v>
+        <v>0.68162785490572098</v>
       </c>
       <c r="F138">
-        <v>0.75568935541357796</v>
+        <v>0.75564346028847595</v>
       </c>
       <c r="G138">
-        <v>0.82590958940491499</v>
+        <v>0.82475933595478801</v>
       </c>
       <c r="H138">
-        <v>0.65827274640712397</v>
+        <v>0.66046196145985603</v>
       </c>
       <c r="I138">
-        <v>0.71988612726986501</v>
+        <v>0.72168760172949697</v>
       </c>
       <c r="J138">
-        <v>0.78879309702006695</v>
+        <v>0.78875881803916903</v>
       </c>
       <c r="K138">
-        <v>0.80967812853872501</v>
+        <v>0.81066783820983102</v>
       </c>
       <c r="L138">
-        <v>0.90933177166268497</v>
+        <v>0.91078811345704402</v>
       </c>
       <c r="M138">
-        <v>0.937103528726136</v>
+        <v>0.938077343068483</v>
       </c>
       <c r="N138">
-        <v>0.64638367585971201</v>
+        <v>0.65029199883892597</v>
       </c>
       <c r="O138">
-        <v>0.70696377368418195</v>
+        <v>0.70984235053914002</v>
       </c>
       <c r="P138">
-        <v>0.777120682151764</v>
+        <v>0.77829009133124705</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>42461</v>
       </c>
       <c r="B139">
-        <v>0.68689107867263</v>
+        <v>0.68895387124144003</v>
       </c>
       <c r="C139">
-        <v>0.74906641498806004</v>
+        <v>0.75075990283705596</v>
       </c>
       <c r="D139">
-        <v>0.80688202807579601</v>
+        <v>0.80723211215438895</v>
       </c>
       <c r="E139">
-        <v>0.70323668440101506</v>
+        <v>0.70380388704721497</v>
       </c>
       <c r="F139">
-        <v>0.76932365860847796</v>
+        <v>0.76940790416946603</v>
       </c>
       <c r="G139">
-        <v>0.83218040735521703</v>
+        <v>0.83097585920315198</v>
       </c>
       <c r="H139">
-        <v>0.65222119209558305</v>
+        <v>0.65420049992149198</v>
       </c>
       <c r="I139">
-        <v>0.71481834259357502</v>
+        <v>0.71641043757399103</v>
       </c>
       <c r="J139">
-        <v>0.78448756020443799</v>
+        <v>0.78438115932979302</v>
       </c>
       <c r="K139">
-        <v>0.80930958490869398</v>
+        <v>0.80982848279167596</v>
       </c>
       <c r="L139">
-        <v>0.91295917911255897</v>
+        <v>0.91405883639109597</v>
       </c>
       <c r="M139">
-        <v>0.93924922757154905</v>
+        <v>0.93996881905847796</v>
       </c>
       <c r="N139">
-        <v>0.65302533829867404</v>
+        <v>0.656058547058327</v>
       </c>
       <c r="O139">
-        <v>0.71310495420339604</v>
+        <v>0.71554395817587602</v>
       </c>
       <c r="P139">
-        <v>0.78010786768131202</v>
+        <v>0.78103988785856504</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>42552</v>
       </c>
       <c r="B140">
-        <v>0.67862716426674696</v>
+        <v>0.68035639556337801</v>
       </c>
       <c r="C140">
-        <v>0.74234931420364503</v>
+        <v>0.74381070479009304</v>
       </c>
       <c r="D140">
-        <v>0.80323183281910004</v>
+        <v>0.80355097910853701</v>
       </c>
       <c r="E140">
-        <v>0.69384563664052601</v>
+        <v>0.69388179741714995</v>
       </c>
       <c r="F140">
-        <v>0.76229878899652503</v>
+        <v>0.76210228941501801</v>
       </c>
       <c r="G140">
-        <v>0.82942943703136396</v>
+        <v>0.82809990830715496</v>
       </c>
       <c r="H140">
-        <v>0.64684991399193803</v>
+        <v>0.64854530135359301</v>
       </c>
       <c r="I140">
-        <v>0.71056114521352298</v>
+        <v>0.71202886660367803</v>
       </c>
       <c r="J140">
-        <v>0.78189746757546696</v>
+        <v>0.78195151275376795</v>
       </c>
       <c r="K140">
-        <v>0.80460287332941405</v>
+        <v>0.80554978449804604</v>
       </c>
       <c r="L140">
-        <v>0.90897961752136103</v>
+        <v>0.91058805126250097</v>
       </c>
       <c r="M140">
-        <v>0.93884773294635004</v>
+        <v>0.93986237842238196</v>
       </c>
       <c r="N140">
-        <v>0.64634278714114302</v>
+        <v>0.65007581484644505</v>
       </c>
       <c r="O140">
-        <v>0.70641722151550901</v>
+        <v>0.70921803726129895</v>
       </c>
       <c r="P140">
-        <v>0.77532118248270998</v>
+        <v>0.77639809475515098</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>42644</v>
       </c>
       <c r="B141">
-        <v>0.67053924628666095</v>
+        <v>0.67214111704676005</v>
       </c>
       <c r="C141">
-        <v>0.737142940596345</v>
+        <v>0.73849035966693499</v>
       </c>
       <c r="D141">
-        <v>0.80112902244754303</v>
+        <v>0.80146304960756398</v>
       </c>
       <c r="E141">
-        <v>0.68816474251653903</v>
+        <v>0.688893443559775</v>
       </c>
       <c r="F141">
-        <v>0.76198760059868098</v>
+        <v>0.76207212998604601</v>
       </c>
       <c r="G141">
-        <v>0.83171060083938497</v>
+        <v>0.83031393500319195</v>
       </c>
       <c r="H141">
-        <v>0.64266410639289495</v>
+        <v>0.64380352662113705</v>
       </c>
       <c r="I141">
-        <v>0.70670342051018298</v>
+        <v>0.70759617180302103</v>
       </c>
       <c r="J141">
-        <v>0.77953486024658203</v>
+        <v>0.77940425883582198</v>
       </c>
       <c r="K141">
-        <v>0.811835115884877</v>
+        <v>0.81330636780613497</v>
       </c>
       <c r="L141">
-        <v>0.91602286861334004</v>
+        <v>0.918147296261829</v>
       </c>
       <c r="M141">
-        <v>0.94519008476493904</v>
+        <v>0.94662211322940304</v>
       </c>
       <c r="N141">
-        <v>0.62602979777953005</v>
+        <v>0.62921261305162901</v>
       </c>
       <c r="O141">
-        <v>0.69190772390337396</v>
+        <v>0.69440308279068697</v>
       </c>
       <c r="P141">
-        <v>0.76781179769577801</v>
+        <v>0.76884017359666401</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>42736</v>
       </c>
       <c r="B142">
-        <v>0.67566471435640096</v>
+        <v>0.67733172375996398</v>
       </c>
       <c r="C142">
-        <v>0.74155553446915801</v>
+        <v>0.74309975284090202</v>
       </c>
       <c r="D142">
-        <v>0.80436606583366999</v>
+        <v>0.80474554259455799</v>
       </c>
       <c r="E142">
-        <v>0.70008282763915497</v>
+        <v>0.70120553830111998</v>
       </c>
       <c r="F142">
-        <v>0.77504284600225304</v>
+        <v>0.77573487556483001</v>
       </c>
       <c r="G142">
-        <v>0.84094603139796698</v>
+        <v>0.83993987722527697</v>
       </c>
       <c r="H142">
-        <v>0.63933302270204495</v>
+        <v>0.64062004273926199</v>
       </c>
       <c r="I142">
-        <v>0.70619540521922797</v>
+        <v>0.70734509771085397</v>
       </c>
       <c r="J142">
-        <v>0.78065586735403802</v>
+        <v>0.78041925455786998</v>
       </c>
       <c r="K142">
-        <v>0.83472686501305005</v>
+        <v>0.83670033546274702</v>
       </c>
       <c r="L142">
-        <v>0.93727244691065303</v>
+        <v>0.93987133453964899</v>
       </c>
       <c r="M142">
-        <v>0.95887391467597705</v>
+        <v>0.96052835541343196</v>
       </c>
       <c r="N142">
-        <v>0.61670433706462202</v>
+        <v>0.61985252437044003</v>
       </c>
       <c r="O142">
-        <v>0.68637748429779</v>
+        <v>0.68890365031803302</v>
       </c>
       <c r="P142">
-        <v>0.765975052328149</v>
+        <v>0.76701626343391205</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>42826</v>
       </c>
       <c r="B143">
-        <v>0.66758504836844301</v>
+        <v>0.66900140823670795</v>
       </c>
       <c r="C143">
-        <v>0.73737944196400196</v>
+        <v>0.73856989863290401</v>
       </c>
       <c r="D143">
-        <v>0.80462767091058096</v>
+        <v>0.80466538366367601</v>
       </c>
       <c r="E143">
-        <v>0.68596855120998201</v>
+        <v>0.68663520752835505</v>
       </c>
       <c r="F143">
-        <v>0.76489445267025602</v>
+        <v>0.76493883061085799</v>
       </c>
       <c r="G143">
-        <v>0.83594513074269405</v>
+        <v>0.83448712981000195</v>
       </c>
       <c r="H143">
-        <v>0.63999767333053104</v>
+        <v>0.64073383001085604</v>
       </c>
       <c r="I143">
-        <v>0.70776335013157399</v>
+        <v>0.70835746809870503</v>
       </c>
       <c r="J143">
-        <v>0.78668050552307101</v>
+        <v>0.78598238606647597</v>
       </c>
       <c r="K143">
-        <v>0.83701591611961002</v>
+        <v>0.83968541471247504</v>
       </c>
       <c r="L143">
-        <v>0.93899108994834002</v>
+        <v>0.94227543256614699</v>
       </c>
       <c r="M143">
-        <v>0.95999116190350198</v>
+        <v>0.96232222708475601</v>
       </c>
       <c r="N143">
-        <v>0.625218098421646</v>
+        <v>0.62835727083186599</v>
       </c>
       <c r="O143">
-        <v>0.69392191987345797</v>
+        <v>0.696292470716939</v>
       </c>
       <c r="P143">
-        <v>0.771532777360044</v>
+        <v>0.77240169686837301</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>42917</v>
       </c>
       <c r="B144">
-        <v>0.67094679325509299</v>
+        <v>0.67263289460054099</v>
       </c>
       <c r="C144">
-        <v>0.73936906673495395</v>
+        <v>0.740787103500261</v>
       </c>
       <c r="D144">
-        <v>0.80525438521273995</v>
+        <v>0.80550247279075504</v>
       </c>
       <c r="E144">
-        <v>0.69298096817077703</v>
+        <v>0.69475931066724295</v>
       </c>
       <c r="F144">
-        <v>0.768057719242769</v>
+        <v>0.76921019451699002</v>
       </c>
       <c r="G144">
-        <v>0.836708282363543</v>
+        <v>0.83607324799076899</v>
       </c>
       <c r="H144">
-        <v>0.64494748822330605</v>
+        <v>0.64570733601351105</v>
       </c>
       <c r="I144">
-        <v>0.711026331729117</v>
+        <v>0.71153977899568299</v>
       </c>
       <c r="J144">
-        <v>0.78765323416028599</v>
+        <v>0.78705607197081795</v>
       </c>
       <c r="K144">
-        <v>0.83253484978390402</v>
+        <v>0.83496143445898097</v>
       </c>
       <c r="L144">
-        <v>0.93799163863756396</v>
+        <v>0.94105107331925397</v>
       </c>
       <c r="M144">
-        <v>0.96130452220143203</v>
+        <v>0.96348014858465103</v>
       </c>
       <c r="N144">
-        <v>0.62779413204950396</v>
+        <v>0.630312671985641</v>
       </c>
       <c r="O144">
-        <v>0.69493376223434999</v>
+        <v>0.69693106269651395</v>
       </c>
       <c r="P144">
-        <v>0.77134659287985996</v>
+        <v>0.77207166008994499</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>43009</v>
       </c>
       <c r="B145">
-        <v>0.66650965234887805</v>
+        <v>0.66805246656471595</v>
       </c>
       <c r="C145">
-        <v>0.736543845336876</v>
+        <v>0.73782051230884305</v>
       </c>
       <c r="D145">
-        <v>0.80422516721402404</v>
+        <v>0.804390892699265</v>
       </c>
       <c r="E145">
-        <v>0.68092623989418299</v>
+        <v>0.68236226802133604</v>
       </c>
       <c r="F145">
-        <v>0.76090108509741505</v>
+        <v>0.76182522549185805</v>
       </c>
       <c r="G145">
-        <v>0.83337017125935597</v>
+        <v>0.83259658088264099</v>
       </c>
       <c r="H145">
-        <v>0.63988013516872999</v>
+        <v>0.64015550320130399</v>
       </c>
       <c r="I145">
-        <v>0.70726096119742898</v>
+        <v>0.70750893491727296</v>
       </c>
       <c r="J145">
-        <v>0.78600630855831299</v>
+        <v>0.78545373426591902</v>
       </c>
       <c r="K145">
-        <v>0.82497885107389601</v>
+        <v>0.82724631599674603</v>
       </c>
       <c r="L145">
-        <v>0.929951984801895</v>
+        <v>0.93295312176478495</v>
       </c>
       <c r="M145">
-        <v>0.95602291759249503</v>
+        <v>0.95817040321638502</v>
       </c>
       <c r="N145">
-        <v>0.62587788706771796</v>
+        <v>0.62909518760455296</v>
       </c>
       <c r="O145">
-        <v>0.69363252384745999</v>
+        <v>0.69592519016311005</v>
       </c>
       <c r="P145">
-        <v>0.77162373445566101</v>
+        <v>0.77237932638235596</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>43101</v>
       </c>
       <c r="B146">
-        <v>0.662793759761659</v>
+        <v>0.66446879672613302</v>
       </c>
       <c r="C146">
-        <v>0.73404905036013401</v>
+        <v>0.73547282318830698</v>
       </c>
       <c r="D146">
-        <v>0.80343555332393002</v>
+        <v>0.80372494788076998</v>
       </c>
       <c r="E146">
-        <v>0.67344491388917505</v>
+        <v>0.67450484601137095</v>
       </c>
       <c r="F146">
-        <v>0.75288607064836799</v>
+        <v>0.75352617834582503</v>
       </c>
       <c r="G146">
-        <v>0.82783945308100104</v>
+        <v>0.82705079115350999</v>
       </c>
       <c r="H146">
-        <v>0.64242855706233604</v>
+        <v>0.64353055795673697</v>
       </c>
       <c r="I146">
-        <v>0.70939733265773797</v>
+        <v>0.71011319685665997</v>
       </c>
       <c r="J146">
-        <v>0.78807866237714097</v>
+        <v>0.78756739893352901</v>
       </c>
       <c r="K146">
-        <v>0.83089625358180896</v>
+        <v>0.83254890738806697</v>
       </c>
       <c r="L146">
-        <v>0.93697456643694399</v>
+        <v>0.93943404545929199</v>
       </c>
       <c r="M146">
-        <v>0.96147801225773899</v>
+        <v>0.96337034527856202</v>
       </c>
       <c r="N146">
-        <v>0.61628400153293805</v>
+        <v>0.61940573116094799</v>
       </c>
       <c r="O146">
-        <v>0.68807044610251</v>
+        <v>0.69043141598176305</v>
       </c>
       <c r="P146">
-        <v>0.76990309928505796</v>
+        <v>0.770728756480482</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>43191</v>
       </c>
       <c r="B147">
-        <v>0.66739860080869495</v>
+        <v>0.66902285379057702</v>
       </c>
       <c r="C147">
-        <v>0.73876379795478497</v>
+        <v>0.74012280555605903</v>
       </c>
       <c r="D147">
-        <v>0.80657874834461196</v>
+        <v>0.806851258451874</v>
       </c>
       <c r="E147">
-        <v>0.66763635961201895</v>
+        <v>0.66885157428810804</v>
       </c>
       <c r="F147">
-        <v>0.74927746697684094</v>
+        <v>0.74988951247602598</v>
       </c>
       <c r="G147">
-        <v>0.82650076009078299</v>
+        <v>0.82560208772923604</v>
       </c>
       <c r="H147">
-        <v>0.65199139969515996</v>
+        <v>0.65279322063549805</v>
       </c>
       <c r="I147">
-        <v>0.71700320462191303</v>
+        <v>0.71756614793242501</v>
       </c>
       <c r="J147">
-        <v>0.79254191835283205</v>
+        <v>0.79211792274158899</v>
       </c>
       <c r="K147">
-        <v>0.86321388711291502</v>
+        <v>0.86397011684138303</v>
       </c>
       <c r="L147">
-        <v>0.97212816400801705</v>
+        <v>0.97347686405739597</v>
       </c>
       <c r="M147">
-        <v>0.98247099166409502</v>
+        <v>0.98334028531501905</v>
       </c>
       <c r="N147">
-        <v>0.62333328036813795</v>
+        <v>0.62658911233353298</v>
       </c>
       <c r="O147">
-        <v>0.69221485867814103</v>
+        <v>0.69471852779916099</v>
       </c>
       <c r="P147">
-        <v>0.77186050353355395</v>
+        <v>0.77278691991115001</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>43282</v>
       </c>
       <c r="B148">
-        <v>0.67478050028272396</v>
+        <v>0.67645661791237799</v>
       </c>
       <c r="C148">
-        <v>0.74604881096019404</v>
+        <v>0.74745861185954499</v>
       </c>
       <c r="D148">
-        <v>0.81277772820592298</v>
+        <v>0.81302595802369904</v>
       </c>
       <c r="E148">
-        <v>0.67430140979736897</v>
+        <v>0.67555340414257303</v>
       </c>
       <c r="F148">
-        <v>0.75845791014183706</v>
+        <v>0.75898942208028597</v>
       </c>
       <c r="G148">
-        <v>0.83415841760658505</v>
+        <v>0.83320690512427398</v>
       </c>
       <c r="H148">
-        <v>0.656833107790191</v>
+        <v>0.65701606251184697</v>
       </c>
       <c r="I148">
-        <v>0.722247176065554</v>
+        <v>0.72237002432474495</v>
       </c>
       <c r="J148">
-        <v>0.79821499752483205</v>
+        <v>0.79743605417755603</v>
       </c>
       <c r="K148">
-        <v>0.870182316108705</v>
+        <v>0.87120967742692601</v>
       </c>
       <c r="L148">
-        <v>0.97909580512661698</v>
+        <v>0.98062717399592902</v>
       </c>
       <c r="M148">
-        <v>0.99215428626336799</v>
+        <v>0.99311890622066701</v>
       </c>
       <c r="N148">
-        <v>0.62452692945720101</v>
+        <v>0.62793302755153901</v>
       </c>
       <c r="O148">
-        <v>0.69292626399461099</v>
+        <v>0.69561913965384004</v>
       </c>
       <c r="P148">
-        <v>0.77238101261540604</v>
+        <v>0.77349303805633995</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>43374</v>
       </c>
       <c r="B149">
-        <v>0.69374953332969203</v>
+        <v>0.69544274682186202</v>
       </c>
       <c r="C149">
-        <v>0.76169797072184797</v>
+        <v>0.763169280629586</v>
       </c>
       <c r="D149">
-        <v>0.82206733060328196</v>
+        <v>0.82242206232455795</v>
       </c>
       <c r="E149">
-        <v>0.69454359011543298</v>
+        <v>0.69597040882168004</v>
       </c>
       <c r="F149">
-        <v>0.77858493357680603</v>
+        <v>0.77895775477391604</v>
       </c>
       <c r="G149">
-        <v>0.84771652092440097</v>
+        <v>0.84671013803760997</v>
       </c>
       <c r="H149">
-        <v>0.66437196194438497</v>
+        <v>0.66441525226567799</v>
       </c>
       <c r="I149">
-        <v>0.72810725520059405</v>
+        <v>0.72834797727068901</v>
       </c>
       <c r="J149">
-        <v>0.801362993805527</v>
+        <v>0.800776527673279</v>
       </c>
       <c r="K149">
-        <v>0.87879540709892101</v>
+        <v>0.87974322706573105</v>
       </c>
       <c r="L149">
-        <v>0.983312996039584</v>
+        <v>0.98484913164796895</v>
       </c>
       <c r="M149">
-        <v>0.99247892318230801</v>
+        <v>0.99348467860624801</v>
       </c>
       <c r="N149">
-        <v>0.63995463176419898</v>
+        <v>0.64340403177294303</v>
       </c>
       <c r="O149">
-        <v>0.70673411556815102</v>
+        <v>0.70963745261811695</v>
       </c>
       <c r="P149">
-        <v>0.78092955981307899</v>
+        <v>0.782340007120229</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>43466</v>
       </c>
       <c r="B150">
-        <v>0.701730478651308</v>
+        <v>0.703408823159825</v>
       </c>
       <c r="C150">
-        <v>0.76836598605935102</v>
+        <v>0.76976658440274304</v>
       </c>
       <c r="D150">
-        <v>0.82954826797104697</v>
+        <v>0.82967992382797495</v>
       </c>
       <c r="E150">
-        <v>0.72321120004301398</v>
+        <v>0.72513671594717599</v>
       </c>
       <c r="F150">
-        <v>0.79867424385475205</v>
+        <v>0.79953225850272203</v>
       </c>
       <c r="G150">
-        <v>0.86057295036760095</v>
+        <v>0.85986506115679695</v>
       </c>
       <c r="H150">
-        <v>0.67680478557199797</v>
+        <v>0.67735810669883401</v>
       </c>
       <c r="I150">
-        <v>0.73821646681710895</v>
+        <v>0.73853627854464998</v>
       </c>
       <c r="J150">
-        <v>0.81426835075267701</v>
+        <v>0.81338887341869903</v>
       </c>
       <c r="K150">
-        <v>0.88960675273631196</v>
+        <v>0.88999881022264204</v>
       </c>
       <c r="L150">
-        <v>0.99215616269916196</v>
+        <v>0.99329594752436501</v>
       </c>
       <c r="M150">
-        <v>0.99641724705004397</v>
+        <v>0.99720089238343201</v>
       </c>
       <c r="N150">
-        <v>0.63355151536715304</v>
+        <v>0.63667416773160701</v>
       </c>
       <c r="O150">
-        <v>0.70330750040071599</v>
+        <v>0.706080232429246</v>
       </c>
       <c r="P150">
-        <v>0.78019259719830103</v>
+        <v>0.78151099824252301</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>43556</v>
       </c>
       <c r="B151">
-        <v>0.71223909346913705</v>
+        <v>0.71433734887299505</v>
       </c>
       <c r="C151">
-        <v>0.77836325072716706</v>
+        <v>0.77998554589154601</v>
       </c>
       <c r="D151">
-        <v>0.838253966840798</v>
+        <v>0.83847765421722198</v>
       </c>
       <c r="E151">
-        <v>0.75810652045096905</v>
+        <v>0.76115874317121701</v>
       </c>
       <c r="F151">
-        <v>0.82587094998487398</v>
+        <v>0.82781418862768996</v>
       </c>
       <c r="G151">
-        <v>0.87764642822477801</v>
+        <v>0.87775072379667096</v>
       </c>
       <c r="H151">
-        <v>0.70111671676238196</v>
+        <v>0.70199055381117603</v>
       </c>
       <c r="I151">
-        <v>0.75842886655243902</v>
+        <v>0.75879414508558896</v>
       </c>
       <c r="J151">
-        <v>0.83199436052971099</v>
+        <v>0.83128784703631498</v>
       </c>
       <c r="K151">
-        <v>0.89574731964647503</v>
+        <v>0.89575923820090597</v>
       </c>
       <c r="L151">
-        <v>1.00108894910712</v>
+        <v>1.0016623191391301</v>
       </c>
       <c r="M151">
-        <v>0.99944089693993499</v>
+        <v>0.99967337520489696</v>
       </c>
       <c r="N151">
-        <v>0.64434439831104795</v>
+        <v>0.64830845397785397</v>
       </c>
       <c r="O151">
-        <v>0.71268888440836398</v>
+        <v>0.71591961500953505</v>
       </c>
       <c r="P151">
-        <v>0.78658255680184197</v>
+        <v>0.78803831245513301</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>43647</v>
       </c>
       <c r="B152">
-        <v>0.73762090910839395</v>
+        <v>0.74003114839532502</v>
       </c>
       <c r="C152">
-        <v>0.80168765181949597</v>
+        <v>0.80331206667385002</v>
       </c>
       <c r="D152">
-        <v>0.85944607694938002</v>
+        <v>0.85935440020297105</v>
       </c>
       <c r="E152">
-        <v>0.81288871121724005</v>
+        <v>0.81634585439928697</v>
       </c>
       <c r="F152">
-        <v>0.87263065211150403</v>
+        <v>0.87490045897402502</v>
       </c>
       <c r="G152">
-        <v>0.90853669736957798</v>
+        <v>0.90878721165879495</v>
       </c>
       <c r="H152">
-        <v>0.750419834525618</v>
+        <v>0.75247247902376602</v>
       </c>
       <c r="I152">
-        <v>0.79812913877930203</v>
+        <v>0.79885750670697098</v>
       </c>
       <c r="J152">
-        <v>0.87088725367518305</v>
+        <v>0.87033785038296196</v>
       </c>
       <c r="K152">
-        <v>0.897305298158246</v>
+        <v>0.89750807301604596</v>
       </c>
       <c r="L152">
-        <v>1.00689639646246</v>
+        <v>1.0076369565907299</v>
       </c>
       <c r="M152">
-        <v>1.0063290580091699</v>
+        <v>1.0065476899477199</v>
       </c>
       <c r="N152">
-        <v>0.65197576290315495</v>
+        <v>0.65477406375742897</v>
       </c>
       <c r="O152">
-        <v>0.72370256831759805</v>
+        <v>0.72586511267896603</v>
       </c>
       <c r="P152">
-        <v>0.795936766995891</v>
+        <v>0.79663802293495001</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>43739</v>
       </c>
       <c r="B153">
-        <v>0.79590966483722203</v>
+        <v>0.79863518101789699</v>
       </c>
       <c r="C153">
-        <v>0.85117285542168097</v>
+        <v>0.85300316267496001</v>
       </c>
       <c r="D153">
-        <v>0.89945235942409896</v>
+        <v>0.89947685616563</v>
       </c>
       <c r="E153">
-        <v>0.92341281876393999</v>
+        <v>0.92706903147104303</v>
       </c>
       <c r="F153">
-        <v>0.96219507354088096</v>
+        <v>0.96482865601099799</v>
       </c>
       <c r="G153">
-        <v>0.96321219016995197</v>
+        <v>0.96381823103502795</v>
       </c>
       <c r="H153">
-        <v>0.84295329594856605</v>
+        <v>0.84567764825543801</v>
       </c>
       <c r="I153">
-        <v>0.87202461571976397</v>
+        <v>0.87275227401664202</v>
       </c>
       <c r="J153">
-        <v>0.94005456350069705</v>
+        <v>0.94059045931622798</v>
       </c>
       <c r="K153">
-        <v>0.90095743878434598</v>
+        <v>0.90245228336930905</v>
       </c>
       <c r="L153">
-        <v>1.0072815022518899</v>
+        <v>1.009596450551</v>
       </c>
       <c r="M153">
-        <v>1.0096401631201599</v>
+        <v>1.01084214840066</v>
       </c>
       <c r="N153">
-        <v>0.66520401087232905</v>
+        <v>0.66779584154077198</v>
       </c>
       <c r="O153">
-        <v>0.74124976466600401</v>
+        <v>0.74330405438971903</v>
       </c>
       <c r="P153">
-        <v>0.80873650439664102</v>
+        <v>0.80928777084703596</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>43831</v>
       </c>
       <c r="B154">
-        <v>0.92655243266998699</v>
+        <v>0.92998885865215897</v>
       </c>
       <c r="C154">
-        <v>0.96422578725189401</v>
+        <v>0.96577364067784099</v>
       </c>
       <c r="D154">
-        <v>0.99099768238407904</v>
+        <v>0.98922371789448305</v>
       </c>
       <c r="E154">
-        <v>1.17235671419687</v>
+        <v>1.1774365186678599</v>
       </c>
       <c r="F154">
-        <v>1.15474043308276</v>
+        <v>1.15789728694551</v>
       </c>
       <c r="G154">
-        <v>1.0716140039037501</v>
+        <v>1.07203904415538</v>
       </c>
       <c r="H154">
-        <v>1.04549206725203</v>
+        <v>1.0488986152687001</v>
       </c>
       <c r="I154">
-        <v>1.0282910785878201</v>
+        <v>1.0281027202745701</v>
       </c>
       <c r="J154">
-        <v>1.09866928175372</v>
+        <v>1.09781521826697</v>
       </c>
       <c r="K154">
-        <v>0.93089253915617398</v>
+        <v>0.93188324730902405</v>
       </c>
       <c r="L154">
-        <v>1.03682539994925</v>
+        <v>1.03867567174572</v>
       </c>
       <c r="M154">
-        <v>1.0289555663591401</v>
+        <v>1.02936807397196</v>
       </c>
       <c r="N154">
-        <v>0.70062855100767796</v>
+        <v>0.70347387349526502</v>
       </c>
       <c r="O154">
-        <v>0.79969796789307701</v>
+        <v>0.80102369637843096</v>
       </c>
       <c r="P154">
-        <v>0.84768307277846699</v>
+        <v>0.84755070564305901</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>43922</v>
       </c>
       <c r="B155">
-        <v>1.1722199974935601</v>
+        <v>1.17607498446725</v>
       </c>
       <c r="C155">
-        <v>1.1899413534943699</v>
+        <v>1.1879500640393901</v>
       </c>
       <c r="D155">
-        <v>1.19446937667735</v>
+        <v>1.1842015956188201</v>
       </c>
       <c r="E155">
-        <v>1.63685666897883</v>
+        <v>1.6426790354731</v>
       </c>
       <c r="F155">
-        <v>1.4951126579215599</v>
+        <v>1.49757173193878</v>
       </c>
       <c r="G155">
-        <v>1.2507331493720999</v>
+        <v>1.24971575549062</v>
       </c>
       <c r="H155">
-        <v>1.44118525185264</v>
+        <v>1.44409861999877</v>
       </c>
       <c r="I155">
-        <v>1.3252196444063</v>
+        <v>1.3192702674085299</v>
       </c>
       <c r="J155">
-        <v>1.4852382066549501</v>
+        <v>1.47386220461669</v>
       </c>
       <c r="K155">
-        <v>0.96493556755690801</v>
+        <v>0.96538485966120902</v>
       </c>
       <c r="L155">
-        <v>1.0832403730001301</v>
+        <v>1.0839247548500299</v>
       </c>
       <c r="M155">
-        <v>1.0701971279044999</v>
+        <v>1.06713125483533</v>
       </c>
       <c r="N155">
-        <v>0.78949936062709103</v>
+        <v>0.79276376913818902</v>
       </c>
       <c r="O155">
-        <v>0.97864471372582995</v>
+        <v>0.974231893862189</v>
       </c>
       <c r="P155">
-        <v>0.94464213690698196</v>
+        <v>0.94090293244780898</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>44013</v>
       </c>
       <c r="B156">
-        <v>1.0907932800067599</v>
+        <v>1.09797263834431</v>
       </c>
       <c r="C156">
-        <v>1.0980561675123299</v>
+        <v>1.1015639296280799</v>
       </c>
       <c r="D156">
-        <v>1.0725395331524801</v>
+        <v>1.07054829005753</v>
       </c>
       <c r="E156">
-        <v>1.49964475965248</v>
+        <v>1.5110723962477199</v>
       </c>
       <c r="F156">
-        <v>1.3994620518287899</v>
+        <v>1.4062271635911201</v>
       </c>
       <c r="G156">
-        <v>1.1908717237064099</v>
+        <v>1.19264074735869</v>
       </c>
       <c r="H156">
-        <v>1.29381936090384</v>
+        <v>1.30164850877001</v>
       </c>
       <c r="I156">
-        <v>1.2097626856100201</v>
+        <v>1.21145788439152</v>
       </c>
       <c r="J156">
-        <v>1.21290820116485</v>
+        <v>1.21222789654997</v>
       </c>
       <c r="K156">
-        <v>0.96557584871748903</v>
+        <v>0.96522840957411904</v>
       </c>
       <c r="L156">
-        <v>1.0797836190653001</v>
+        <v>1.07947753690725</v>
       </c>
       <c r="M156">
-        <v>1.05514355753492</v>
+        <v>1.05188723202735</v>
       </c>
       <c r="N156">
-        <v>0.77118615237491095</v>
+        <v>0.77361133236466095</v>
       </c>
       <c r="O156">
-        <v>0.87526860506721105</v>
+        <v>0.87600591972999098</v>
       </c>
       <c r="P156">
-        <v>0.90105557878340803</v>
+        <v>0.90048994321009201</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>44105</v>
       </c>
       <c r="B157">
-        <v>0.944519745366032</v>
+        <v>0.948716927903691</v>
       </c>
       <c r="C157">
-        <v>0.98419632924939504</v>
+        <v>0.98634636798366304</v>
       </c>
       <c r="D157">
-        <v>0.99362332458368996</v>
+        <v>0.99194832342422001</v>
       </c>
       <c r="E157">
-        <v>1.17095211665738</v>
+        <v>1.1765420059823</v>
       </c>
       <c r="F157">
-        <v>1.17419542008445</v>
+        <v>1.17686385385312</v>
       </c>
       <c r="G157">
-        <v>1.0826272112292701</v>
+        <v>1.08232510481077</v>
       </c>
       <c r="H157">
-        <v>1.0363139613258201</v>
+        <v>1.0429744049768599</v>
       </c>
       <c r="I157">
-        <v>1.02848053811879</v>
+        <v>1.03153294232879</v>
       </c>
       <c r="J157">
-        <v>1.06346397754231</v>
+        <v>1.0627366588538401</v>
       </c>
       <c r="K157">
-        <v>0.94069670593885402</v>
+        <v>0.93870849385615995</v>
       </c>
       <c r="L157">
-        <v>1.05008505400436</v>
+        <v>1.04851537866824</v>
       </c>
       <c r="M157">
-        <v>1.03145750448561</v>
+        <v>1.02912264880138</v>
       </c>
       <c r="N157">
-        <v>0.78235459835495502</v>
+        <v>0.78396021647965697</v>
       </c>
       <c r="O157">
-        <v>0.85711468562025706</v>
+        <v>0.85749812307608797</v>
       </c>
       <c r="P157">
-        <v>0.88870102357826597</v>
+        <v>0.88806660258161396</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>44197</v>
       </c>
       <c r="B158">
-        <v>0.87865398537163997</v>
+        <v>0.88334052838186705</v>
       </c>
       <c r="C158">
-        <v>0.92848315531037395</v>
+        <v>0.93136268148384205</v>
       </c>
       <c r="D158">
-        <v>0.95583404847484699</v>
+        <v>0.95522734894334405</v>
       </c>
       <c r="E158">
-        <v>1.02087668702347</v>
+        <v>1.0252354010204701</v>
       </c>
       <c r="F158">
-        <v>1.0563422301272201</v>
+        <v>1.0584864295935299</v>
       </c>
       <c r="G158">
-        <v>1.02000351590278</v>
+        <v>1.0196941508950601</v>
       </c>
       <c r="H158">
-        <v>0.90891135972130799</v>
+        <v>0.91497371080756396</v>
       </c>
       <c r="I158">
-        <v>0.93229719275937994</v>
+        <v>0.93550372336514598</v>
       </c>
       <c r="J158">
-        <v>0.99201338577482101</v>
+        <v>0.99222128548229205</v>
       </c>
       <c r="K158">
-        <v>0.91287073112075801</v>
+        <v>0.91595598075219298</v>
       </c>
       <c r="L158">
-        <v>1.01409232379378</v>
+        <v>1.01709232689899</v>
       </c>
       <c r="M158">
-        <v>1.0084692730824301</v>
+        <v>1.00930094749072</v>
       </c>
       <c r="N158">
-        <v>0.81034087090495699</v>
+        <v>0.81399231414487705</v>
       </c>
       <c r="O158">
-        <v>0.87033031284776796</v>
+        <v>0.87266181170825197</v>
       </c>
       <c r="P158">
-        <v>0.894792846860758</v>
+        <v>0.89508555900835096</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>44287</v>
       </c>
       <c r="B159">
-        <v>0.84612956013290996</v>
+        <v>0.84945812203281401</v>
       </c>
       <c r="C159">
-        <v>0.90025486647631303</v>
+        <v>0.90252958474733203</v>
       </c>
       <c r="D159">
-        <v>0.93761167696760805</v>
+        <v>0.93676334946870599</v>
       </c>
       <c r="E159">
-        <v>0.94708844587492502</v>
+        <v>0.950913013986454</v>
       </c>
       <c r="F159">
-        <v>0.99263512780429497</v>
+        <v>0.99507454341873403</v>
       </c>
       <c r="G159">
-        <v>0.98409213901200798</v>
+        <v>0.984258696090338</v>
       </c>
       <c r="H159">
-        <v>0.84995810653284298</v>
+        <v>0.85349895368750806</v>
       </c>
       <c r="I159">
-        <v>0.88458178394921205</v>
+        <v>0.88631936050082405</v>
       </c>
       <c r="J159">
-        <v>0.95879343702989805</v>
+        <v>0.95774165943302303</v>
       </c>
       <c r="K159">
-        <v>0.88556712091448997</v>
+        <v>0.886519348221534</v>
       </c>
       <c r="L159">
-        <v>0.98716247567874904</v>
+        <v>0.98858122655064196</v>
       </c>
       <c r="M159">
-        <v>0.99088530329577795</v>
+        <v>0.99123122399022201</v>
       </c>
       <c r="N159">
-        <v>0.83451447271069101</v>
+        <v>0.83852321457533596</v>
       </c>
       <c r="O159">
-        <v>0.88828211302180005</v>
+        <v>0.89141772052492396</v>
       </c>
       <c r="P159">
-        <v>0.90573422039444995</v>
+        <v>0.90657517820312805</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>44378</v>
       </c>
       <c r="B160">
-        <v>0.82595650673093901</v>
+        <v>0.829271997931609</v>
       </c>
       <c r="C160">
-        <v>0.88505514750571601</v>
+        <v>0.88738666552857004</v>
       </c>
       <c r="D160">
-        <v>0.926658354323463</v>
+        <v>0.92616094994434905</v>
       </c>
       <c r="E160">
-        <v>0.92044397623102903</v>
+        <v>0.92444991891461803</v>
       </c>
       <c r="F160">
-        <v>0.97392672993396401</v>
+        <v>0.97672962906804905</v>
       </c>
       <c r="G160">
-        <v>0.97393469724617499</v>
+        <v>0.97446163844308298</v>
       </c>
       <c r="H160">
-        <v>0.83646512008906004</v>
+        <v>0.84044870931015403</v>
       </c>
       <c r="I160">
-        <v>0.87448946532754901</v>
+        <v>0.87672533940442599</v>
       </c>
       <c r="J160">
-        <v>0.94534057606239297</v>
+        <v>0.94527360363791602</v>
       </c>
       <c r="K160">
-        <v>0.87668957078559095</v>
+        <v>0.87777517921891401</v>
       </c>
       <c r="L160">
-        <v>0.98317190480802297</v>
+        <v>0.98441600725269396</v>
       </c>
       <c r="M160">
-        <v>0.98645253738777205</v>
+        <v>0.98626398841310303</v>
       </c>
       <c r="N160">
-        <v>0.80366672774530701</v>
+        <v>0.80642168469960895</v>
       </c>
       <c r="O160">
-        <v>0.86399019575394798</v>
+        <v>0.86613925584378904</v>
       </c>
       <c r="P160">
-        <v>0.89355519780534598</v>
+        <v>0.89389584888828699</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>44470</v>
       </c>
       <c r="B161">
-        <v>0.81336259608399997</v>
+        <v>0.81698850473164997</v>
       </c>
       <c r="C161">
-        <v>0.86907196810297604</v>
+        <v>0.87191854640940403</v>
       </c>
       <c r="D161">
-        <v>0.90527605957310397</v>
+        <v>0.906073351174564</v>
       </c>
       <c r="E161">
-        <v>0.88466502314893303</v>
+        <v>0.88906124342332604</v>
       </c>
       <c r="F161">
-        <v>0.94112139153446805</v>
+        <v>0.94431783471089603</v>
       </c>
       <c r="G161">
-        <v>0.95083653107028099</v>
+        <v>0.95181868530039104</v>
       </c>
       <c r="H161">
-        <v>0.81739300763757095</v>
+        <v>0.82170443648385505</v>
       </c>
       <c r="I161">
-        <v>0.85470730758086</v>
+        <v>0.85778377031854203</v>
       </c>
       <c r="J161">
-        <v>0.90289002523861095</v>
+        <v>0.90485379524993703</v>
       </c>
       <c r="K161">
-        <v>0.86908535235992401</v>
+        <v>0.86904486800682101</v>
       </c>
       <c r="L161">
-        <v>0.97345159853515195</v>
+        <v>0.97374597336102198</v>
       </c>
       <c r="M161">
-        <v>0.97915625925330096</v>
+        <v>0.97872993880291004</v>
       </c>
       <c r="N161">
-        <v>0.79371618656221499</v>
+        <v>0.79715744754842799</v>
       </c>
       <c r="O161">
-        <v>0.84568534979680898</v>
+        <v>0.84848050100788797</v>
       </c>
       <c r="P161">
-        <v>0.87993736654989896</v>
+        <v>0.88071856271100002</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>44562</v>
       </c>
       <c r="B162">
-        <v>0.79924816767822904</v>
+        <v>0.80304898674930802</v>
       </c>
       <c r="C162">
-        <v>0.856615019647052</v>
+        <v>0.85977039793479104</v>
       </c>
       <c r="D162">
-        <v>0.89477655354985897</v>
+        <v>0.89593505047376498</v>
       </c>
       <c r="E162">
-        <v>0.83895516385647895</v>
+        <v>0.84425433328958199</v>
       </c>
       <c r="F162">
-        <v>0.90525996641511397</v>
+        <v>0.90913747988271798</v>
       </c>
       <c r="G162">
-        <v>0.92913007922588298</v>
+        <v>0.93065371171896105</v>
       </c>
       <c r="H162">
-        <v>0.77011652784416595</v>
+        <v>0.77481030903352199</v>
       </c>
       <c r="I162">
-        <v>0.81738436173953</v>
+        <v>0.82094631990814104</v>
       </c>
       <c r="J162">
-        <v>0.87332000779865804</v>
+        <v>0.87561763265238901</v>
       </c>
       <c r="K162">
-        <v>0.85211167275241495</v>
+        <v>0.85174938842445302</v>
       </c>
       <c r="L162">
-        <v>0.95630359302545398</v>
+        <v>0.95672725252775004</v>
       </c>
       <c r="M162">
-        <v>0.96989116932564101</v>
+        <v>0.96991323534475105</v>
       </c>
       <c r="N162">
-        <v>0.82620638067954499</v>
+        <v>0.82954235342888405</v>
       </c>
       <c r="O162">
-        <v>0.86612365516345002</v>
+        <v>0.86920716016025601</v>
       </c>
       <c r="P162">
-        <v>0.88719731516563105</v>
+        <v>0.88822103496467397</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>44652</v>
       </c>
       <c r="B163">
-        <v>0.80079012802877603</v>
+        <v>0.80444324550128699</v>
       </c>
       <c r="C163">
-        <v>0.85610105178308304</v>
+        <v>0.85925212682957697</v>
       </c>
       <c r="D163">
-        <v>0.89376909687238604</v>
+        <v>0.89477016510655105</v>
       </c>
       <c r="E163">
-        <v>0.82912185068646904</v>
+        <v>0.83399408316926205</v>
       </c>
       <c r="F163">
-        <v>0.89666997581347296</v>
+        <v>0.90000791299181704</v>
       </c>
       <c r="G163">
-        <v>0.92453217685311195</v>
+        <v>0.92551268572660095</v>
       </c>
       <c r="H163">
-        <v>0.74021780032979601</v>
+        <v>0.74507277100838099</v>
       </c>
       <c r="I163">
-        <v>0.79432513542952599</v>
+        <v>0.79825925022745503</v>
       </c>
       <c r="J163">
-        <v>0.86077569970785195</v>
+        <v>0.862867138262428</v>
       </c>
       <c r="K163">
-        <v>0.85299750176242795</v>
+        <v>0.85389798784965598</v>
       </c>
       <c r="L163">
-        <v>0.95778065061269901</v>
+        <v>0.959216471128576</v>
       </c>
       <c r="M163">
-        <v>0.97149721526071198</v>
+        <v>0.97183573532700196</v>
       </c>
       <c r="N163">
-        <v>0.85661278779457295</v>
+        <v>0.86032534613501499</v>
       </c>
       <c r="O163">
-        <v>0.88218552886143098</v>
+        <v>0.88568437158598401</v>
       </c>
       <c r="P163">
-        <v>0.89005497257352395</v>
+        <v>0.891337662554052</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>44743</v>
       </c>
       <c r="B164">
-        <v>0.76878222548363295</v>
+        <v>0.77138950159683195</v>
       </c>
       <c r="C164">
-        <v>0.83226229894517001</v>
+        <v>0.83465714913637401</v>
       </c>
       <c r="D164">
-        <v>0.87804188659068105</v>
+        <v>0.87870331382697897</v>
       </c>
       <c r="E164">
-        <v>0.78456092231781804</v>
+        <v>0.78826006230533996</v>
       </c>
       <c r="F164">
-        <v>0.86497347420056703</v>
+        <v>0.86723835399330096</v>
       </c>
       <c r="G164">
-        <v>0.90446147378540898</v>
+        <v>0.90497287566588402</v>
       </c>
       <c r="H164">
-        <v>0.70880407789003297</v>
+        <v>0.712459165317465</v>
       </c>
       <c r="I164">
-        <v>0.76877642439146998</v>
+        <v>0.77259382598825899</v>
       </c>
       <c r="J164">
-        <v>0.83969078881065995</v>
+        <v>0.84153644527347404</v>
       </c>
       <c r="K164">
-        <v>0.85596445182217396</v>
+        <v>0.85606145240895204</v>
       </c>
       <c r="L164">
-        <v>0.96525828375348699</v>
+        <v>0.965807213855153</v>
       </c>
       <c r="M164">
-        <v>0.97850999874815603</v>
+        <v>0.97872827490454795</v>
       </c>
       <c r="N164">
-        <v>0.79274277147203198</v>
+        <v>0.796539867547573</v>
       </c>
       <c r="O164">
-        <v>0.835949118976967</v>
+        <v>0.83891514512797705</v>
       </c>
       <c r="P164">
-        <v>0.865502268142053</v>
+        <v>0.86633659217506198</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>44835</v>
       </c>
       <c r="B165">
-        <v>0.74472780424431395</v>
+        <v>0.74740842189505097</v>
       </c>
       <c r="C165">
-        <v>0.808567797721089</v>
+        <v>0.81095747719348099</v>
       </c>
       <c r="D165">
-        <v>0.85856141629510796</v>
+        <v>0.85949526253820996</v>
       </c>
       <c r="E165">
-        <v>0.75307901825294099</v>
+        <v>0.75654741786900404</v>
       </c>
       <c r="F165">
-        <v>0.83037874943244705</v>
+        <v>0.83279602669542496</v>
       </c>
       <c r="G165">
-        <v>0.88034155777270495</v>
+        <v>0.88100594931559095</v>
       </c>
       <c r="H165">
-        <v>0.69118599036431805</v>
+        <v>0.69517959258373296</v>
       </c>
       <c r="I165">
-        <v>0.75124442236550604</v>
+        <v>0.75515484711751502</v>
       </c>
       <c r="J165">
-        <v>0.81819539684728804</v>
+        <v>0.820537304491056</v>
       </c>
       <c r="K165">
-        <v>0.84020907313404203</v>
+        <v>0.83997392270508398</v>
       </c>
       <c r="L165">
-        <v>0.94736166900214702</v>
+        <v>0.94765416876160202</v>
       </c>
       <c r="M165">
-        <v>0.96763965821478204</v>
+        <v>0.96776656685030005</v>
       </c>
       <c r="N165">
-        <v>0.74459610403528398</v>
+        <v>0.74799233653794694</v>
       </c>
       <c r="O165">
-        <v>0.79572936520681503</v>
+        <v>0.79822395026439097</v>
       </c>
       <c r="P165">
-        <v>0.84058702227779702</v>
+        <v>0.84111879734025896</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>44927</v>
       </c>
       <c r="B166">
-        <v>0.73524916545093999</v>
+        <v>0.73758506503809296</v>
       </c>
       <c r="C166">
-        <v>0.79907076567550905</v>
+        <v>0.80117166821445795</v>
       </c>
       <c r="D166">
-        <v>0.85026862268941406</v>
+        <v>0.851000165453488</v>
       </c>
       <c r="E166">
-        <v>0.72710536453349495</v>
+        <v>0.72985253419019203</v>
       </c>
       <c r="F166">
-        <v>0.80737687289676996</v>
+        <v>0.80921435926222696</v>
       </c>
       <c r="G166">
-        <v>0.86481385093091601</v>
+        <v>0.86514910986732296</v>
       </c>
       <c r="H166">
-        <v>0.68563419229582501</v>
+        <v>0.689260131014797</v>
       </c>
       <c r="I166">
-        <v>0.74540686231778397</v>
+        <v>0.74873233255009597</v>
       </c>
       <c r="J166">
-        <v>0.81118446806868205</v>
+        <v>0.812886987707783</v>
       </c>
       <c r="K166">
-        <v>0.84413921810369597</v>
+        <v>0.84460352679677797</v>
       </c>
       <c r="L166">
-        <v>0.949937341074087</v>
+        <v>0.95068467771806497</v>
       </c>
       <c r="M166">
-        <v>0.96782402990718996</v>
+        <v>0.96800828032248498</v>
       </c>
       <c r="N166">
-        <v>0.732159110269889</v>
+        <v>0.73502701437839102</v>
       </c>
       <c r="O166">
-        <v>0.78356316172513496</v>
+        <v>0.78595388061623594</v>
       </c>
       <c r="P166">
-        <v>0.83113269234406395</v>
+        <v>0.83167684480877602</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>45017</v>
       </c>
       <c r="B167">
-        <v>0.71731483183075495</v>
+        <v>0.71966813790643802</v>
       </c>
       <c r="C167">
-        <v>0.78198969126870099</v>
+        <v>0.78405538892625204</v>
       </c>
       <c r="D167">
-        <v>0.83621870182596403</v>
+        <v>0.83700410568785499</v>
       </c>
       <c r="E167">
-        <v>0.70426109770882395</v>
+        <v>0.70763462798215504</v>
       </c>
       <c r="F167">
-        <v>0.78543652730580105</v>
+        <v>0.78773959497203605</v>
       </c>
       <c r="G167">
-        <v>0.851074574097192</v>
+        <v>0.85151703990365601</v>
       </c>
       <c r="H167">
-        <v>0.67311616011675601</v>
+        <v>0.676110885318294</v>
       </c>
       <c r="I167">
-        <v>0.73315257615933105</v>
+        <v>0.73594587477862095</v>
       </c>
       <c r="J167">
-        <v>0.7951139475815</v>
+        <v>0.796621153824836</v>
       </c>
       <c r="K167">
-        <v>0.84154099082521605</v>
+        <v>0.84192569044365195</v>
       </c>
       <c r="L167">
-        <v>0.94486837618473396</v>
+        <v>0.94559442468499599</v>
       </c>
       <c r="M167">
-        <v>0.962748399342645</v>
+        <v>0.96305725931566499</v>
       </c>
       <c r="N167">
-        <v>0.70525713775798404</v>
+        <v>0.70819064517951602</v>
       </c>
       <c r="O167">
-        <v>0.75821253806543798</v>
+        <v>0.76065248503402805</v>
       </c>
       <c r="P167">
-        <v>0.81413457431376002</v>
+        <v>0.81475675135752701</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>45108</v>
       </c>
       <c r="B168">
-        <v>0.70615710424229905</v>
+        <v>0.70861255111481303</v>
       </c>
       <c r="C168">
-        <v>0.771895630365796</v>
+        <v>0.77390564735854095</v>
       </c>
       <c r="D168">
-        <v>0.82847221124938697</v>
+        <v>0.82917187884402399</v>
       </c>
       <c r="E168">
-        <v>0.67943908712645296</v>
+        <v>0.682896891503885</v>
       </c>
       <c r="F168">
-        <v>0.76491017242732795</v>
+        <v>0.76712785797196303</v>
       </c>
       <c r="G168">
-        <v>0.838101659861611</v>
+        <v>0.83838771766346698</v>
       </c>
       <c r="H168">
-        <v>0.66333626510806598</v>
+        <v>0.66601657749753795</v>
       </c>
       <c r="I168">
-        <v>0.72312611207644095</v>
+        <v>0.72579501761162202</v>
       </c>
       <c r="J168">
-        <v>0.78530645441831004</v>
+        <v>0.78681610021611104</v>
       </c>
       <c r="K168">
-        <v>0.84614102780353995</v>
+        <v>0.84652675246782505</v>
       </c>
       <c r="L168">
-        <v>0.94630092817227096</v>
+        <v>0.947128643385025</v>
       </c>
       <c r="M168">
-        <v>0.96201347022242001</v>
+        <v>0.96253505925796101</v>
       </c>
       <c r="N168">
-        <v>0.69282078499732602</v>
+        <v>0.69618222041972</v>
       </c>
       <c r="O168">
-        <v>0.74722273026181896</v>
+        <v>0.74957556439247797</v>
       </c>
       <c r="P168">
-        <v>0.80645145198284296</v>
+        <v>0.80691552198251804</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>45200</v>
       </c>
       <c r="B169">
-        <v>0.70965609215567604</v>
+        <v>0.71129922749204599</v>
       </c>
       <c r="C169">
-        <v>0.77408331196518598</v>
+        <v>0.77548766411709202</v>
       </c>
       <c r="D169">
-        <v>0.82733663061349305</v>
+        <v>0.82774560086398996</v>
       </c>
       <c r="E169">
-        <v>0.66950709669187602</v>
+        <v>0.67240070671079699</v>
       </c>
       <c r="F169">
-        <v>0.758492906636419</v>
+        <v>0.76022436861028297</v>
       </c>
       <c r="G169">
-        <v>0.83399656315780601</v>
+        <v>0.83395326604008402</v>
       </c>
       <c r="H169">
-        <v>0.66417882899062497</v>
+        <v>0.66653011794017003</v>
       </c>
       <c r="I169">
-        <v>0.72319745133271995</v>
+        <v>0.72557862482798297</v>
       </c>
       <c r="J169">
-        <v>0.78149684013778897</v>
+        <v>0.78304638834795504</v>
       </c>
       <c r="K169">
-        <v>0.86124270500890998</v>
+        <v>0.86003248768467599</v>
       </c>
       <c r="L169">
-        <v>0.96322952883866797</v>
+        <v>0.96285971643038304</v>
       </c>
       <c r="M169">
-        <v>0.97299454702947097</v>
+        <v>0.97292127009801999</v>
       </c>
       <c r="N169">
-        <v>0.69203344340523898</v>
+        <v>0.69360906218385499</v>
       </c>
       <c r="O169">
-        <v>0.74487713154354895</v>
+        <v>0.74609377115530495</v>
       </c>
       <c r="P169">
-        <v>0.80337654601056196</v>
+        <v>0.80326982318777496</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>45292</v>
       </c>
       <c r="B170">
-        <v>0.71173415670909601</v>
+        <v>0.71350650664580995</v>
       </c>
       <c r="C170">
-        <v>0.77103882192123097</v>
+        <v>0.77249130750330197</v>
       </c>
       <c r="D170">
-        <v>0.82328941739516903</v>
+        <v>0.82364411447428998</v>
       </c>
       <c r="E170">
-        <v>0.65445779047603703</v>
+        <v>0.65696295025908102</v>
       </c>
       <c r="F170">
-        <v>0.74127484602623706</v>
+        <v>0.74262405016020305</v>
       </c>
       <c r="G170">
-        <v>0.82266017835190597</v>
+        <v>0.82222676272972295</v>
       </c>
       <c r="H170">
-        <v>0.64844745867425901</v>
+        <v>0.65050500229590102</v>
       </c>
       <c r="I170">
-        <v>0.71037781852849702</v>
+        <v>0.71237872326852203</v>
       </c>
       <c r="J170">
-        <v>0.77479684499974399</v>
+        <v>0.77603954700920796</v>
       </c>
       <c r="K170">
-        <v>0.86937843632462197</v>
+        <v>0.86756062390542699</v>
       </c>
       <c r="L170">
-        <v>0.96703492141550196</v>
+        <v>0.96641614549568</v>
       </c>
       <c r="M170">
-        <v>0.97369043130844402</v>
+        <v>0.97353220143013097</v>
       </c>
       <c r="N170">
-        <v>0.67959661198586496</v>
+        <v>0.68181141635484899</v>
       </c>
       <c r="O170">
-        <v>0.73096376663834695</v>
+        <v>0.73270751232840003</v>
       </c>
       <c r="P170">
-        <v>0.79247578056270795</v>
+        <v>0.79274449114687096</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>45383</v>
       </c>
       <c r="B171">
-        <v>0.70886024982939999</v>
+        <v>0.71005040226885596</v>
       </c>
       <c r="C171">
-        <v>0.76745720195754696</v>
+        <v>0.76844490470417204</v>
       </c>
       <c r="D171">
-        <v>0.82003367043702302</v>
+        <v>0.82007052404481096</v>
       </c>
       <c r="E171">
-        <v>0.65022073257799895</v>
+        <v>0.65145460972742797</v>
       </c>
       <c r="F171">
-        <v>0.73416575311507104</v>
+        <v>0.73462349218285705</v>
       </c>
       <c r="G171">
-        <v>0.81677571139702199</v>
+        <v>0.81584682606815795</v>
       </c>
       <c r="H171">
-        <v>0.64237393890078198</v>
+        <v>0.64371610842322002</v>
       </c>
       <c r="I171">
-        <v>0.70489506294052995</v>
+        <v>0.70621112766879302</v>
       </c>
       <c r="J171">
-        <v>0.77036807451173095</v>
+        <v>0.77114773352957799</v>
       </c>
       <c r="K171">
-        <v>0.86467877965700701</v>
+        <v>0.864356188504246</v>
       </c>
       <c r="L171">
-        <v>0.96275649590175505</v>
+        <v>0.96297717402401395</v>
       </c>
       <c r="M171">
-        <v>0.97055913746172895</v>
+        <v>0.97054113062656699</v>
       </c>
       <c r="N171">
-        <v>0.67290352478178495</v>
+        <v>0.67536643949402897</v>
       </c>
       <c r="O171">
-        <v>0.72699427356167201</v>
+        <v>0.729326700281545</v>
       </c>
       <c r="P171">
-        <v>0.78950445109398204</v>
+        <v>0.79027217284505102</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>45474</v>
       </c>
       <c r="B172">
-        <v>0.69219248838393499</v>
+        <v>0.69214125280153205</v>
       </c>
       <c r="C172">
-        <v>0.75588318591124104</v>
+        <v>0.75588958678280604</v>
       </c>
       <c r="D172">
-        <v>0.81492854241004098</v>
+        <v>0.81432071668260697</v>
       </c>
       <c r="E172">
-        <v>0.65698846442548497</v>
+        <v>0.65727630156315298</v>
       </c>
       <c r="F172">
-        <v>0.73788065973453298</v>
+        <v>0.73766666162246797</v>
       </c>
       <c r="G172">
-        <v>0.81805071210607705</v>
+        <v>0.81674582559758002</v>
       </c>
       <c r="H172">
-        <v>0.62874974138208095</v>
+        <v>0.62946095966061999</v>
       </c>
       <c r="I172">
-        <v>0.69384937739112296</v>
+        <v>0.69450917050362204</v>
       </c>
       <c r="J172">
-        <v>0.76504677798311804</v>
+        <v>0.76528426519180703</v>
       </c>
       <c r="K172">
-        <v>0.857318280610605</v>
+        <v>0.85758825715340004</v>
       </c>
       <c r="L172">
-        <v>0.95397646420856497</v>
+        <v>0.95484419337395199</v>
       </c>
       <c r="M172">
-        <v>0.964550449543918</v>
+        <v>0.96495639183467796</v>
       </c>
       <c r="N172">
-        <v>0.662464974435648</v>
+        <v>0.66431782397770101</v>
       </c>
       <c r="O172">
-        <v>0.71965863036092803</v>
+        <v>0.72144344790186299</v>
       </c>
       <c r="P172">
-        <v>0.78632265743108298</v>
+        <v>0.78681519201522498</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>45566</v>
       </c>
       <c r="B173">
-        <v>0.68408207725485803</v>
+        <v>0.68285861009979298</v>
       </c>
       <c r="C173">
-        <v>0.74998333799994898</v>
+        <v>0.74875598864453996</v>
       </c>
       <c r="D173">
-        <v>0.81153806797156602</v>
+        <v>0.80996618255872999</v>
       </c>
       <c r="E173">
-        <v>0.66974402546537404</v>
+        <v>0.66941280803200298</v>
       </c>
       <c r="F173">
-        <v>0.74625329580598199</v>
+        <v>0.74550113883510605</v>
       </c>
       <c r="G173">
-        <v>0.82208004266557999</v>
+        <v>0.82057463288642996</v>
       </c>
       <c r="H173">
-        <v>0.62008402791413497</v>
+        <v>0.61958228932820703</v>
       </c>
       <c r="I173">
-        <v>0.68673796454574598</v>
+        <v>0.686393278966413</v>
       </c>
       <c r="J173">
-        <v>0.75890602689948605</v>
+        <v>0.75814945072731499</v>
       </c>
       <c r="K173">
-        <v>0.86189527376521802</v>
+        <v>0.86140941371048996</v>
       </c>
       <c r="L173">
-        <v>0.95840072448324398</v>
+        <v>0.95837276415065098</v>
       </c>
       <c r="M173">
-        <v>0.96627749963333198</v>
+        <v>0.96608898519048203</v>
       </c>
       <c r="N173">
-        <v>0.65486909875444899</v>
+        <v>0.655856004329887</v>
       </c>
       <c r="O173">
-        <v>0.71396265422150995</v>
+        <v>0.71455660988244796</v>
       </c>
       <c r="P173">
-        <v>0.78405210757979904</v>
+        <v>0.78366793834794202</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>45658</v>
       </c>
       <c r="B174">
-        <v>0.693446528445122</v>
+        <v>0.69104418718310701</v>
       </c>
       <c r="C174">
-        <v>0.757013930446922</v>
+        <v>0.75476326793005799</v>
       </c>
       <c r="D174">
-        <v>0.81509814886021104</v>
+        <v>0.81288420650494098</v>
       </c>
       <c r="E174">
-        <v>0.69067789863559703</v>
+        <v>0.69071449865045298</v>
       </c>
       <c r="F174">
-        <v>0.76338431614332602</v>
+        <v>0.76269926377901398</v>
       </c>
       <c r="G174">
-        <v>0.83188508973382003</v>
+        <v>0.83037237939451203</v>
       </c>
       <c r="H174">
-        <v>0.61633097766532197</v>
+        <v>0.61519624314054799</v>
       </c>
       <c r="I174">
-        <v>0.68372058822663595</v>
+        <v>0.68275549587948403</v>
       </c>
       <c r="J174">
-        <v>0.75588677855942199</v>
+        <v>0.75487282199276595</v>
       </c>
       <c r="K174">
-        <v>0.87185321582648201</v>
+        <v>0.87153113918662695</v>
       </c>
       <c r="L174">
-        <v>0.96405203207621704</v>
+        <v>0.96394069366294499</v>
       </c>
       <c r="M174">
-        <v>0.96765280776078599</v>
+        <v>0.96743499780825803</v>
       </c>
       <c r="N174">
-        <v>0.66309729383944305</v>
+        <v>0.66357332478040398</v>
       </c>
       <c r="O174">
-        <v>0.72121063532163099</v>
+        <v>0.72135444313914099</v>
       </c>
       <c r="P174">
-        <v>0.78869709833894897</v>
+        <v>0.78797368168875503</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>45748</v>
       </c>
       <c r="B175">
-        <v>0.69900437391460701</v>
+        <v>0.69472678666614895</v>
       </c>
       <c r="C175">
-        <v>0.76194508231253599</v>
+        <v>0.75802890197568196</v>
       </c>
       <c r="D175">
-        <v>0.81764113480145895</v>
+        <v>0.81450568261782097</v>
       </c>
       <c r="E175">
-        <v>0.72968951378556202</v>
+        <v>0.72637032416505798</v>
       </c>
       <c r="F175">
-        <v>0.79520470385347797</v>
+        <v>0.79137954872685101</v>
       </c>
       <c r="G175">
-        <v>0.85013907447367298</v>
+        <v>0.84683824425033405</v>
       </c>
       <c r="H175">
-        <v>0.62057302001308301</v>
+        <v>0.61924594402239996</v>
       </c>
       <c r="I175">
-        <v>0.68808588895668299</v>
+        <v>0.68681669488493802</v>
       </c>
       <c r="J175">
-        <v>0.75781978242556203</v>
+        <v>0.75703362277418995</v>
       </c>
       <c r="K175">
-        <v>0.86392997012918604</v>
+        <v>0.86228478531187103</v>
       </c>
       <c r="L175">
-        <v>0.96033653229676197</v>
+        <v>0.95907495531790798</v>
       </c>
       <c r="M175">
-        <v>0.96884998526518495</v>
+        <v>0.96806844024488103</v>
       </c>
       <c r="N175">
-        <v>0.67484788049621602</v>
+        <v>0.67335902512213697</v>
       </c>
       <c r="O175">
-        <v>0.72934606716500805</v>
+        <v>0.72791692791621398</v>
       </c>
       <c r="P175">
-        <v>0.79340070458798295</v>
+        <v>0.79182469676855904</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>45839</v>
       </c>
       <c r="B176">
-        <v>0.68861003410484301</v>
+        <v>0.68144962019607402</v>
       </c>
       <c r="C176">
-        <v>0.75460138592304904</v>
+        <v>0.748032895488009</v>
       </c>
       <c r="D176">
-        <v>0.81436330608188701</v>
+        <v>0.80945552584677105</v>
       </c>
       <c r="E176">
-        <v>0.72522673171811103</v>
+        <v>0.71921631284046805</v>
       </c>
       <c r="F176">
-        <v>0.79342857267228695</v>
+        <v>0.78709439211448795</v>
       </c>
       <c r="G176">
-        <v>0.85022035033962895</v>
+        <v>0.84537243205095802</v>
       </c>
       <c r="H176">
-        <v>0.61697415611454698</v>
+        <v>0.61513719059007599</v>
       </c>
       <c r="I176">
-        <v>0.68550101791826301</v>
+        <v>0.68372099509518203</v>
       </c>
       <c r="J176">
-        <v>0.75850126514987304</v>
+        <v>0.75747657921988398</v>
       </c>
       <c r="K176">
-        <v>0.86298516425805605</v>
+        <v>0.85865295073846803</v>
       </c>
       <c r="L176">
-        <v>0.96087564656203805</v>
+        <v>0.95678575240778396</v>
       </c>
       <c r="M176">
-        <v>0.96958966535013402</v>
+        <v>0.96731909359550505</v>
       </c>
       <c r="N176">
-        <v>0.65205697244793803</v>
+        <v>0.64738551565550695</v>
       </c>
       <c r="O176">
-        <v>0.71358680100873695</v>
+        <v>0.70954737330322104</v>
       </c>
       <c r="P176">
-        <v>0.78527834596993895</v>
+        <v>0.78225056167016704</v>
+      </c>
+    </row>
+    <row r="177" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A177" s="1">
+        <v>45931</v>
+      </c>
+      <c r="B177">
+        <v>0.67606767476374696</v>
+      </c>
+      <c r="C177">
+        <v>0.74331100369127201</v>
+      </c>
+      <c r="D177">
+        <v>0.80681136703905698</v>
+      </c>
+      <c r="E177">
+        <v>0.70220984880742998</v>
+      </c>
+      <c r="F177">
+        <v>0.77374267131079699</v>
+      </c>
+      <c r="G177">
+        <v>0.83792627418232701</v>
+      </c>
+      <c r="H177">
+        <v>0.617912705678764</v>
+      </c>
+      <c r="I177">
+        <v>0.68539065843078895</v>
+      </c>
+      <c r="J177">
+        <v>0.75926295347491102</v>
+      </c>
+      <c r="K177">
+        <v>0.85132001013232295</v>
+      </c>
+      <c r="L177">
+        <v>0.94810996566776495</v>
+      </c>
+      <c r="M177">
+        <v>0.96315070048223705</v>
+      </c>
+      <c r="N177">
+        <v>0.64301065232103904</v>
+      </c>
+      <c r="O177">
+        <v>0.70626979390815503</v>
+      </c>
+      <c r="P177">
+        <v>0.78053193780174301</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>provinces</vt:lpstr>