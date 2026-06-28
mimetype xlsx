--- v1 (2026-05-22)
+++ v2 (2026-06-28)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Hugo Couture/CAN_MD/CAN_QD/JLN_Incertitude_new/balanced_can_qd/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5651168A-4D2D-6D44-BC21-630A14E80A68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B633DC2-DA0C-9F44-A018-75E0BE3997C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="66500" yWindow="9280" windowWidth="35980" windowHeight="18880" activeTab="1" xr2:uid="{CB02B36E-8865-5B4E-9D1A-2F8310481EB3}"/>
+    <workbookView xWindow="55260" yWindow="-6680" windowWidth="35980" windowHeight="18880" xr2:uid="{CB02B36E-8865-5B4E-9D1A-2F8310481EB3}"/>
   </bookViews>
   <sheets>
     <sheet name="provinces" sheetId="1" r:id="rId1"/>
     <sheet name="sectors" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
   <si>
     <t>CAN_unc_h1</t>
   </si>
   <si>
     <t>CAN_unc_h2</t>
   </si>
   <si>
     <t>CAN_unc_h4</t>
   </si>
   <si>
     <t>QC_unc_h1</t>
   </si>
   <si>
     <t>QC_unc_h2</t>
@@ -967,54 +967,54 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36E92FA3-697A-A24F-9B57-8B379D2EF9F6}">
-  <dimension ref="A1:P176"/>
+  <dimension ref="A1:P177"/>
   <sheetViews>
-    <sheetView topLeftCell="A158" workbookViewId="0">
-      <selection activeCell="A158" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A158" workbookViewId="0">
+      <selection activeCell="I186" sqref="I186"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>27</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
@@ -1030,8806 +1030,8856 @@
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29952</v>
       </c>
       <c r="B2">
-        <v>0.84261913864515603</v>
+        <v>0.82821545700085897</v>
       </c>
       <c r="C2">
-        <v>0.89557768313850705</v>
+        <v>0.87933911683306798</v>
       </c>
       <c r="D2">
-        <v>0.92425303818387206</v>
+        <v>0.91055504677193699</v>
       </c>
       <c r="E2">
-        <v>0.904772746925122</v>
+        <v>0.88316866643578995</v>
       </c>
       <c r="F2">
-        <v>0.93459629760416096</v>
+        <v>0.91499238395443305</v>
       </c>
       <c r="G2">
-        <v>0.93668193147971701</v>
+        <v>0.91794282865221399</v>
       </c>
       <c r="H2">
-        <v>0.91722348704951895</v>
+        <v>0.91545039081362201</v>
       </c>
       <c r="I2">
-        <v>0.931268577744232</v>
+        <v>0.93165924800685196</v>
       </c>
       <c r="J2">
-        <v>0.93615852474815697</v>
+        <v>0.93902270814865696</v>
       </c>
       <c r="K2">
-        <v>0.87739230960998305</v>
+        <v>0.82859997871622704</v>
       </c>
       <c r="L2">
-        <v>0.92892687084603998</v>
+        <v>0.87874453425835797</v>
       </c>
       <c r="M2">
-        <v>0.95436627876192803</v>
+        <v>0.91800966646368898</v>
       </c>
       <c r="N2">
-        <v>0.84394437369831299</v>
+        <v>0.79818630228370202</v>
       </c>
       <c r="O2">
-        <v>0.886419726560562</v>
+        <v>0.84878855035538203</v>
       </c>
       <c r="P2">
-        <v>0.91366694296937401</v>
+        <v>0.88901822344487402</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>30042</v>
       </c>
       <c r="B3">
-        <v>0.85042053782318905</v>
+        <v>0.83494363552026096</v>
       </c>
       <c r="C3">
-        <v>0.901308955560301</v>
+        <v>0.88708615694883097</v>
       </c>
       <c r="D3">
-        <v>0.93206819629061999</v>
+        <v>0.91941418596108904</v>
       </c>
       <c r="E3">
-        <v>0.92364702299182699</v>
+        <v>0.90570633991305705</v>
       </c>
       <c r="F3">
-        <v>0.95021437980115597</v>
+        <v>0.93443719652170498</v>
       </c>
       <c r="G3">
-        <v>0.95000718633454195</v>
+        <v>0.93288685724297604</v>
       </c>
       <c r="H3">
-        <v>0.91700591177121604</v>
+        <v>0.92101373037053302</v>
       </c>
       <c r="I3">
-        <v>0.934374492874948</v>
+        <v>0.93963478121367305</v>
       </c>
       <c r="J3">
-        <v>0.94576202162095202</v>
+        <v>0.94953365539405199</v>
       </c>
       <c r="K3">
-        <v>0.87609332487036595</v>
+        <v>0.84015802458456301</v>
       </c>
       <c r="L3">
-        <v>0.925873304917194</v>
+        <v>0.88926619539799301</v>
       </c>
       <c r="M3">
-        <v>0.95562563594937799</v>
+        <v>0.92790070498333899</v>
       </c>
       <c r="N3">
-        <v>0.84024939404919796</v>
+        <v>0.827265690219116</v>
       </c>
       <c r="O3">
-        <v>0.87855181958821305</v>
+        <v>0.87034969851356903</v>
       </c>
       <c r="P3">
-        <v>0.91264919649571496</v>
+        <v>0.90716311480761203</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>30133</v>
       </c>
       <c r="B4">
-        <v>0.84051597547933399</v>
+        <v>0.83581551377170904</v>
       </c>
       <c r="C4">
-        <v>0.89183867371789605</v>
+        <v>0.88714655843866796</v>
       </c>
       <c r="D4">
-        <v>0.92104699502059795</v>
+        <v>0.915411355784298</v>
       </c>
       <c r="E4">
-        <v>0.890304432562671</v>
+        <v>0.88577883952126601</v>
       </c>
       <c r="F4">
-        <v>0.92710267902561205</v>
+        <v>0.92257791450467497</v>
       </c>
       <c r="G4">
-        <v>0.933133362317347</v>
+        <v>0.92505055066580999</v>
       </c>
       <c r="H4">
-        <v>0.90057394566530702</v>
+        <v>0.914389685101336</v>
       </c>
       <c r="I4">
-        <v>0.92066072122749498</v>
+        <v>0.93199423459771502</v>
       </c>
       <c r="J4">
-        <v>0.93233274697447199</v>
+        <v>0.93883675829251301</v>
       </c>
       <c r="K4">
-        <v>0.87370491411045204</v>
+        <v>0.83863546464342298</v>
       </c>
       <c r="L4">
-        <v>0.92025617452423103</v>
+        <v>0.89053090309573202</v>
       </c>
       <c r="M4">
-        <v>0.94457057918717302</v>
+        <v>0.926268008957008</v>
       </c>
       <c r="N4">
-        <v>0.82387298658699504</v>
+        <v>0.81785462048861002</v>
       </c>
       <c r="O4">
-        <v>0.862427773472628</v>
+        <v>0.86290280491066496</v>
       </c>
       <c r="P4">
-        <v>0.89453386309213401</v>
+        <v>0.895680111702162</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>30225</v>
       </c>
       <c r="B5">
-        <v>0.83303976374553002</v>
+        <v>0.83191161822627802</v>
       </c>
       <c r="C5">
-        <v>0.88580874330714399</v>
+        <v>0.88448786719090899</v>
       </c>
       <c r="D5">
-        <v>0.91537339339149104</v>
+        <v>0.91206188425341705</v>
       </c>
       <c r="E5">
-        <v>0.85912803015698702</v>
+        <v>0.86140897149487805</v>
       </c>
       <c r="F5">
-        <v>0.90290051658499104</v>
+        <v>0.90538385105583596</v>
       </c>
       <c r="G5">
-        <v>0.91813856036031205</v>
+        <v>0.91650532312011601</v>
       </c>
       <c r="H5">
-        <v>0.89475719604813597</v>
+        <v>0.90622659038217701</v>
       </c>
       <c r="I5">
-        <v>0.913268153332082</v>
+        <v>0.92313546913183997</v>
       </c>
       <c r="J5">
-        <v>0.92273647574309303</v>
+        <v>0.92913014630805901</v>
       </c>
       <c r="K5">
-        <v>0.84973204627769205</v>
+        <v>0.83255366790878604</v>
       </c>
       <c r="L5">
-        <v>0.90471673362011695</v>
+        <v>0.88623739005643498</v>
       </c>
       <c r="M5">
-        <v>0.934025897673329</v>
+        <v>0.91903780601852303</v>
       </c>
       <c r="N5">
-        <v>0.78712674742794297</v>
+        <v>0.80006060678587498</v>
       </c>
       <c r="O5">
-        <v>0.83936740955740796</v>
+        <v>0.85685146928064504</v>
       </c>
       <c r="P5">
-        <v>0.880442712432703</v>
+        <v>0.89197487250563101</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>30317</v>
       </c>
       <c r="B6">
-        <v>0.81028624199277399</v>
+        <v>0.80992084549685905</v>
       </c>
       <c r="C6">
-        <v>0.86292294919045798</v>
+        <v>0.86155074343274396</v>
       </c>
       <c r="D6">
-        <v>0.89636217870526702</v>
+        <v>0.89266472734870295</v>
       </c>
       <c r="E6">
-        <v>0.84509086187094695</v>
+        <v>0.842814370145889</v>
       </c>
       <c r="F6">
-        <v>0.88581730202709197</v>
+        <v>0.88447079987245603</v>
       </c>
       <c r="G6">
-        <v>0.90300195082119605</v>
+        <v>0.89959197397589297</v>
       </c>
       <c r="H6">
-        <v>0.85988945275944795</v>
+        <v>0.86621313446076098</v>
       </c>
       <c r="I6">
-        <v>0.88424055122005596</v>
+        <v>0.88986800851446901</v>
       </c>
       <c r="J6">
-        <v>0.90040483165402696</v>
+        <v>0.90431966777540695</v>
       </c>
       <c r="K6">
-        <v>0.82888353419632799</v>
+        <v>0.81722103585528605</v>
       </c>
       <c r="L6">
-        <v>0.88024931489815805</v>
+        <v>0.86745662157914705</v>
       </c>
       <c r="M6">
-        <v>0.91438662521394498</v>
+        <v>0.903061947747134</v>
       </c>
       <c r="N6">
-        <v>0.76540176363266899</v>
+        <v>0.78012229523587895</v>
       </c>
       <c r="O6">
-        <v>0.81875279714042004</v>
+        <v>0.83336301947068803</v>
       </c>
       <c r="P6">
-        <v>0.86464634029944198</v>
+        <v>0.87364251225826095</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>30407</v>
       </c>
       <c r="B7">
-        <v>0.78898878864727096</v>
+        <v>0.78781701039457397</v>
       </c>
       <c r="C7">
-        <v>0.842848457845641</v>
+        <v>0.84062020363307299</v>
       </c>
       <c r="D7">
-        <v>0.88127912374664696</v>
+        <v>0.87723337608077401</v>
       </c>
       <c r="E7">
-        <v>0.83562901975460702</v>
+        <v>0.83028317211006597</v>
       </c>
       <c r="F7">
-        <v>0.87667089491753303</v>
+        <v>0.873147347446671</v>
       </c>
       <c r="G7">
-        <v>0.89570808302751104</v>
+        <v>0.89150960816955704</v>
       </c>
       <c r="H7">
-        <v>0.837471072326195</v>
+        <v>0.84423391970872397</v>
       </c>
       <c r="I7">
-        <v>0.86525567379199697</v>
+        <v>0.87116796485121994</v>
       </c>
       <c r="J7">
-        <v>0.88699384331406605</v>
+        <v>0.89091895186968195</v>
       </c>
       <c r="K7">
-        <v>0.78625070708813705</v>
+        <v>0.77703077768115003</v>
       </c>
       <c r="L7">
-        <v>0.84491527570700697</v>
+        <v>0.83389782056253903</v>
       </c>
       <c r="M7">
-        <v>0.89133374459094805</v>
+        <v>0.88132100204144403</v>
       </c>
       <c r="N7">
-        <v>0.74011257132903296</v>
+        <v>0.75596545101370405</v>
       </c>
       <c r="O7">
-        <v>0.79711140333367703</v>
+        <v>0.81327274889409396</v>
       </c>
       <c r="P7">
-        <v>0.85124385969180305</v>
+        <v>0.86121060378094805</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>30498</v>
       </c>
       <c r="B8">
-        <v>0.76883124017346205</v>
+        <v>0.76759821747647194</v>
       </c>
       <c r="C8">
-        <v>0.82438261217192699</v>
+        <v>0.82210924413761399</v>
       </c>
       <c r="D8">
-        <v>0.86665841723130899</v>
+        <v>0.86281901722769905</v>
       </c>
       <c r="E8">
-        <v>0.79726613444106398</v>
+        <v>0.79653629731242404</v>
       </c>
       <c r="F8">
-        <v>0.84548924670603098</v>
+        <v>0.84527689657609095</v>
       </c>
       <c r="G8">
-        <v>0.87318995965357804</v>
+        <v>0.87133163704920802</v>
       </c>
       <c r="H8">
-        <v>0.83221230988926398</v>
+        <v>0.84173708722015805</v>
       </c>
       <c r="I8">
-        <v>0.85769915037911104</v>
+        <v>0.86495102213606201</v>
       </c>
       <c r="J8">
-        <v>0.87641391041852901</v>
+        <v>0.88075531086982295</v>
       </c>
       <c r="K8">
-        <v>0.78247755227650795</v>
+        <v>0.77257744201188505</v>
       </c>
       <c r="L8">
-        <v>0.83357666510218598</v>
+        <v>0.82325304686976897</v>
       </c>
       <c r="M8">
-        <v>0.87783153334328601</v>
+        <v>0.86906362079552901</v>
       </c>
       <c r="N8">
-        <v>0.72521718339469199</v>
+        <v>0.74168602989390298</v>
       </c>
       <c r="O8">
-        <v>0.78162059475347401</v>
+        <v>0.79627676847994999</v>
       </c>
       <c r="P8">
-        <v>0.83790681709172099</v>
+        <v>0.84584421170675095</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>30590</v>
       </c>
       <c r="B9">
-        <v>0.74850334808886698</v>
+        <v>0.746472652069887</v>
       </c>
       <c r="C9">
-        <v>0.80578767837851395</v>
+        <v>0.80327535066546896</v>
       </c>
       <c r="D9">
-        <v>0.85338551674850405</v>
+        <v>0.84923887157878197</v>
       </c>
       <c r="E9">
-        <v>0.76519058137326601</v>
+        <v>0.76607364083653795</v>
       </c>
       <c r="F9">
-        <v>0.81783841924898604</v>
+        <v>0.81924780876796699</v>
       </c>
       <c r="G9">
-        <v>0.856218219245794</v>
+        <v>0.85546397298435695</v>
       </c>
       <c r="H9">
-        <v>0.78966025597645595</v>
+        <v>0.79676369026720795</v>
       </c>
       <c r="I9">
-        <v>0.82327229967887205</v>
+        <v>0.82823553966809604</v>
       </c>
       <c r="J9">
-        <v>0.85362364724266404</v>
+        <v>0.85584082925959504</v>
       </c>
       <c r="K9">
-        <v>0.76241932571217197</v>
+        <v>0.75213312466992299</v>
       </c>
       <c r="L9">
-        <v>0.816377774391008</v>
+        <v>0.807272666140601</v>
       </c>
       <c r="M9">
-        <v>0.863395280072211</v>
+        <v>0.85703779930551405</v>
       </c>
       <c r="N9">
-        <v>0.72525456483626605</v>
+        <v>0.73906526755147295</v>
       </c>
       <c r="O9">
-        <v>0.77854652071636699</v>
+        <v>0.79174169489596302</v>
       </c>
       <c r="P9">
-        <v>0.83389671752274996</v>
+        <v>0.84109779456701705</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>30682</v>
       </c>
       <c r="B10">
-        <v>0.73574464476917201</v>
+        <v>0.73324188560477599</v>
       </c>
       <c r="C10">
-        <v>0.79457647661910102</v>
+        <v>0.79145802153638001</v>
       </c>
       <c r="D10">
-        <v>0.84532836835032499</v>
+        <v>0.84072371616647401</v>
       </c>
       <c r="E10">
-        <v>0.73511329136616599</v>
+        <v>0.735939649638511</v>
       </c>
       <c r="F10">
-        <v>0.79394414909649902</v>
+        <v>0.79468867898145301</v>
       </c>
       <c r="G10">
-        <v>0.841786639701809</v>
+        <v>0.83989899110260302</v>
       </c>
       <c r="H10">
-        <v>0.73336049278691295</v>
+        <v>0.73651302456688805</v>
       </c>
       <c r="I10">
-        <v>0.779641258103698</v>
+        <v>0.78150899461115897</v>
       </c>
       <c r="J10">
-        <v>0.827339036591072</v>
+        <v>0.82735317863244595</v>
       </c>
       <c r="K10">
-        <v>0.76215417331789703</v>
+        <v>0.75169434250249001</v>
       </c>
       <c r="L10">
-        <v>0.81155581995195503</v>
+        <v>0.80290586436074796</v>
       </c>
       <c r="M10">
-        <v>0.85618100609050396</v>
+        <v>0.85123681235483295</v>
       </c>
       <c r="N10">
-        <v>0.72832355352872802</v>
+        <v>0.743540416015121</v>
       </c>
       <c r="O10">
-        <v>0.78252084438881497</v>
+        <v>0.79469954527990205</v>
       </c>
       <c r="P10">
-        <v>0.83691641227862801</v>
+        <v>0.84196013749628096</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>30773</v>
       </c>
       <c r="B11">
-        <v>0.72608363422406497</v>
+        <v>0.722433232846451</v>
       </c>
       <c r="C11">
-        <v>0.78821764972913899</v>
+        <v>0.78301803980473905</v>
       </c>
       <c r="D11">
-        <v>0.84202359032608798</v>
+        <v>0.83557593087925097</v>
       </c>
       <c r="E11">
-        <v>0.71320625064609999</v>
+        <v>0.71423722859250005</v>
       </c>
       <c r="F11">
-        <v>0.77815084754581398</v>
+        <v>0.778239325523015</v>
       </c>
       <c r="G11">
-        <v>0.83291549397467401</v>
+        <v>0.830161881049582</v>
       </c>
       <c r="H11">
-        <v>0.71447195756603898</v>
+        <v>0.71469498090883199</v>
       </c>
       <c r="I11">
-        <v>0.76386573050883499</v>
+        <v>0.76265636482075505</v>
       </c>
       <c r="J11">
-        <v>0.81621060798812495</v>
+        <v>0.81405320638299505</v>
       </c>
       <c r="K11">
-        <v>0.73132900911020704</v>
+        <v>0.72455368734425096</v>
       </c>
       <c r="L11">
-        <v>0.78822027626215396</v>
+        <v>0.77974701193227702</v>
       </c>
       <c r="M11">
-        <v>0.84214555446867401</v>
+        <v>0.83487865511853698</v>
       </c>
       <c r="N11">
-        <v>0.72088917622781401</v>
+        <v>0.72794576305787995</v>
       </c>
       <c r="O11">
-        <v>0.77718580385173297</v>
+        <v>0.77964026492752003</v>
       </c>
       <c r="P11">
-        <v>0.83226882965122295</v>
+        <v>0.82977729405599598</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30864</v>
       </c>
       <c r="B12">
-        <v>0.70970698652750996</v>
+        <v>0.70810873826378595</v>
       </c>
       <c r="C12">
-        <v>0.77501967088193002</v>
+        <v>0.77204697835604896</v>
       </c>
       <c r="D12">
-        <v>0.83470988693085602</v>
+        <v>0.82974858544243801</v>
       </c>
       <c r="E12">
-        <v>0.70785048359733704</v>
+        <v>0.71080157085132101</v>
       </c>
       <c r="F12">
-        <v>0.77284573475273399</v>
+        <v>0.77479686585641105</v>
       </c>
       <c r="G12">
-        <v>0.82920436114615803</v>
+        <v>0.82786878167174005</v>
       </c>
       <c r="H12">
-        <v>0.70212513015456601</v>
+        <v>0.70367926318821294</v>
       </c>
       <c r="I12">
-        <v>0.75510862591220396</v>
+        <v>0.75558197188790099</v>
       </c>
       <c r="J12">
-        <v>0.81244304682997903</v>
+        <v>0.81115769397067605</v>
       </c>
       <c r="K12">
-        <v>0.70249912353252997</v>
+        <v>0.69816305576285398</v>
       </c>
       <c r="L12">
-        <v>0.76495247038349101</v>
+        <v>0.75905132707320599</v>
       </c>
       <c r="M12">
-        <v>0.82840200292639998</v>
+        <v>0.82154777332417805</v>
       </c>
       <c r="N12">
-        <v>0.700908105833284</v>
+        <v>0.70743083422330999</v>
       </c>
       <c r="O12">
-        <v>0.75924698164264504</v>
+        <v>0.76363195473844203</v>
       </c>
       <c r="P12">
-        <v>0.82082957297354597</v>
+        <v>0.82092802922069597</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30956</v>
       </c>
       <c r="B13">
-        <v>0.70609532630266802</v>
+        <v>0.70596071672108696</v>
       </c>
       <c r="C13">
-        <v>0.77211325304801603</v>
+        <v>0.77062347562579503</v>
       </c>
       <c r="D13">
-        <v>0.83207320358319503</v>
+        <v>0.82840126516843904</v>
       </c>
       <c r="E13">
-        <v>0.71925708147346801</v>
+        <v>0.72227243337909897</v>
       </c>
       <c r="F13">
-        <v>0.78231532452074604</v>
+        <v>0.78498930644922205</v>
       </c>
       <c r="G13">
-        <v>0.83385850071515399</v>
+        <v>0.83410674262737405</v>
       </c>
       <c r="H13">
-        <v>0.70586675604494498</v>
+        <v>0.70628945197584803</v>
       </c>
       <c r="I13">
-        <v>0.75764342707068699</v>
+        <v>0.75776161391849794</v>
       </c>
       <c r="J13">
-        <v>0.81275907946107495</v>
+        <v>0.81178709711882702</v>
       </c>
       <c r="K13">
-        <v>0.69137135388979698</v>
+        <v>0.68905103332592099</v>
       </c>
       <c r="L13">
-        <v>0.75686304061385901</v>
+        <v>0.75234352310632802</v>
       </c>
       <c r="M13">
-        <v>0.82313707487876697</v>
+        <v>0.81680837018280095</v>
       </c>
       <c r="N13">
-        <v>0.68530171204102797</v>
+        <v>0.68593176176210202</v>
       </c>
       <c r="O13">
-        <v>0.74511649565707705</v>
+        <v>0.74789481439635097</v>
       </c>
       <c r="P13">
-        <v>0.80993080960911201</v>
+        <v>0.81110196403498402</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>31048</v>
       </c>
       <c r="B14">
-        <v>0.70267812454825695</v>
+        <v>0.70281727044346998</v>
       </c>
       <c r="C14">
-        <v>0.76892092712502902</v>
+        <v>0.76781007314662397</v>
       </c>
       <c r="D14">
-        <v>0.82981823355845297</v>
+        <v>0.82667560684563002</v>
       </c>
       <c r="E14">
-        <v>0.72234439249330795</v>
+        <v>0.72484284233207397</v>
       </c>
       <c r="F14">
-        <v>0.78543459711448005</v>
+        <v>0.78770623424220798</v>
       </c>
       <c r="G14">
-        <v>0.83585381323206198</v>
+        <v>0.83601779750049598</v>
       </c>
       <c r="H14">
-        <v>0.72269833521799598</v>
+        <v>0.72403361663489896</v>
       </c>
       <c r="I14">
-        <v>0.77004131524018704</v>
+        <v>0.77073411046731299</v>
       </c>
       <c r="J14">
-        <v>0.82023604336056</v>
+        <v>0.81960910467947401</v>
       </c>
       <c r="K14">
-        <v>0.69423655964555098</v>
+        <v>0.69225055059361096</v>
       </c>
       <c r="L14">
-        <v>0.75845235269462097</v>
+        <v>0.75562638442416696</v>
       </c>
       <c r="M14">
-        <v>0.82414332128438395</v>
+        <v>0.82033757087849102</v>
       </c>
       <c r="N14">
-        <v>0.67956433754563506</v>
+        <v>0.68082263532677301</v>
       </c>
       <c r="O14">
-        <v>0.74188148808765597</v>
+        <v>0.743759686882697</v>
       </c>
       <c r="P14">
-        <v>0.80844205122656498</v>
+        <v>0.80897223924756401</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>31138</v>
       </c>
       <c r="B15">
-        <v>0.70466362318154196</v>
+        <v>0.705254125307476</v>
       </c>
       <c r="C15">
-        <v>0.77106427042109504</v>
+        <v>0.77046902480360102</v>
       </c>
       <c r="D15">
-        <v>0.83104212406686295</v>
+        <v>0.82869269170230397</v>
       </c>
       <c r="E15">
-        <v>0.73085356521296296</v>
+        <v>0.73431648790099502</v>
       </c>
       <c r="F15">
-        <v>0.79123101283221098</v>
+        <v>0.79428593497545197</v>
       </c>
       <c r="G15">
-        <v>0.83760236185086201</v>
+        <v>0.83849694072624803</v>
       </c>
       <c r="H15">
-        <v>0.72286786435250605</v>
+        <v>0.72647008317208905</v>
       </c>
       <c r="I15">
-        <v>0.77137538501191505</v>
+        <v>0.77444287075546103</v>
       </c>
       <c r="J15">
-        <v>0.82143927800000704</v>
+        <v>0.82315736089031299</v>
       </c>
       <c r="K15">
-        <v>0.69813158854476198</v>
+        <v>0.69752836186701195</v>
       </c>
       <c r="L15">
-        <v>0.76009208574588805</v>
+        <v>0.75866758159971803</v>
       </c>
       <c r="M15">
-        <v>0.82265331153945398</v>
+        <v>0.82156422980259103</v>
       </c>
       <c r="N15">
-        <v>0.68476125884208106</v>
+        <v>0.68601638262614395</v>
       </c>
       <c r="O15">
-        <v>0.74731282983111402</v>
+        <v>0.74992048218364704</v>
       </c>
       <c r="P15">
-        <v>0.81192377263782201</v>
+        <v>0.81391227235034003</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>31229</v>
       </c>
       <c r="B16">
-        <v>0.70429019181374197</v>
+        <v>0.70434331439348097</v>
       </c>
       <c r="C16">
-        <v>0.77071637972888496</v>
+        <v>0.76982873523589501</v>
       </c>
       <c r="D16">
-        <v>0.83146149534242297</v>
+        <v>0.82900247521478898</v>
       </c>
       <c r="E16">
-        <v>0.72884349661289904</v>
+        <v>0.73252985079151001</v>
       </c>
       <c r="F16">
-        <v>0.78946274550253404</v>
+        <v>0.792373241043281</v>
       </c>
       <c r="G16">
-        <v>0.83808210478844303</v>
+        <v>0.83867776472570299</v>
       </c>
       <c r="H16">
-        <v>0.71401203138568103</v>
+        <v>0.71919787711708705</v>
       </c>
       <c r="I16">
-        <v>0.76536759278135202</v>
+        <v>0.77026680164597106</v>
       </c>
       <c r="J16">
-        <v>0.81996910880021601</v>
+        <v>0.82339573611068095</v>
       </c>
       <c r="K16">
-        <v>0.70447041321825998</v>
+        <v>0.7072069696719</v>
       </c>
       <c r="L16">
-        <v>0.76153931398402896</v>
+        <v>0.76376142854979501</v>
       </c>
       <c r="M16">
-        <v>0.82163385417659196</v>
+        <v>0.82322629292236105</v>
       </c>
       <c r="N16">
-        <v>0.69568502206173999</v>
+        <v>0.69543677909176005</v>
       </c>
       <c r="O16">
-        <v>0.75512263429024096</v>
+        <v>0.75665535040672405</v>
       </c>
       <c r="P16">
-        <v>0.81774028885148597</v>
+        <v>0.81874458983939102</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>31321</v>
       </c>
       <c r="B17">
-        <v>0.71417218263870996</v>
+        <v>0.71444363211358297</v>
       </c>
       <c r="C17">
-        <v>0.77814223349675804</v>
+        <v>0.77763473908289804</v>
       </c>
       <c r="D17">
-        <v>0.83466774618899497</v>
+        <v>0.83270945443542399</v>
       </c>
       <c r="E17">
-        <v>0.72723082043612597</v>
+        <v>0.730426718453004</v>
       </c>
       <c r="F17">
-        <v>0.78972708578226702</v>
+        <v>0.79237280692998902</v>
       </c>
       <c r="G17">
-        <v>0.83914093730436401</v>
+        <v>0.83954010346909003</v>
       </c>
       <c r="H17">
-        <v>0.70711165983351398</v>
+        <v>0.71126394526315295</v>
       </c>
       <c r="I17">
-        <v>0.76007954842012604</v>
+        <v>0.76457245502272497</v>
       </c>
       <c r="J17">
-        <v>0.81657156504290296</v>
+        <v>0.820360679816313</v>
       </c>
       <c r="K17">
-        <v>0.71919558983716902</v>
+        <v>0.72040461332226502</v>
       </c>
       <c r="L17">
-        <v>0.77419337491455298</v>
+        <v>0.77473887584371504</v>
       </c>
       <c r="M17">
-        <v>0.82769708972342704</v>
+        <v>0.82900023102243903</v>
       </c>
       <c r="N17">
-        <v>0.70665697631875202</v>
+        <v>0.70871162660027798</v>
       </c>
       <c r="O17">
-        <v>0.76416612873251299</v>
+        <v>0.76657683311399505</v>
       </c>
       <c r="P17">
-        <v>0.82244704744541497</v>
+        <v>0.82340604501788295</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>31413</v>
       </c>
       <c r="B18">
-        <v>0.72645681916504201</v>
+        <v>0.72848688266900996</v>
       </c>
       <c r="C18">
-        <v>0.78839599988671005</v>
+        <v>0.78931138872540396</v>
       </c>
       <c r="D18">
-        <v>0.841378639536699</v>
+        <v>0.84039636258792505</v>
       </c>
       <c r="E18">
-        <v>0.72838567539662802</v>
+        <v>0.73088465446758999</v>
       </c>
       <c r="F18">
-        <v>0.78912899044427298</v>
+        <v>0.79144341846168398</v>
       </c>
       <c r="G18">
-        <v>0.83838920036962705</v>
+        <v>0.83863143577515897</v>
       </c>
       <c r="H18">
-        <v>0.70968360445038503</v>
+        <v>0.71391744979403704</v>
       </c>
       <c r="I18">
-        <v>0.76342763217341603</v>
+        <v>0.76753058071534597</v>
       </c>
       <c r="J18">
-        <v>0.81953993222569699</v>
+        <v>0.82330859470654305</v>
       </c>
       <c r="K18">
-        <v>0.73414325695383198</v>
+        <v>0.73930434778729304</v>
       </c>
       <c r="L18">
-        <v>0.78576566113503299</v>
+        <v>0.78839950373469703</v>
       </c>
       <c r="M18">
-        <v>0.83319019721474497</v>
+        <v>0.83496891311098098</v>
       </c>
       <c r="N18">
-        <v>0.73015730522375999</v>
+        <v>0.73352423533000799</v>
       </c>
       <c r="O18">
-        <v>0.78116991613254205</v>
+        <v>0.78462021901218804</v>
       </c>
       <c r="P18">
-        <v>0.83095713914987102</v>
+        <v>0.83269654019224704</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>31503</v>
       </c>
       <c r="B19">
-        <v>0.72906184160193699</v>
+        <v>0.73253182605697198</v>
       </c>
       <c r="C19">
-        <v>0.790131783475023</v>
+        <v>0.79225499336106697</v>
       </c>
       <c r="D19">
-        <v>0.84305986931275401</v>
+        <v>0.84276822107827298</v>
       </c>
       <c r="E19">
-        <v>0.72267299042729505</v>
+        <v>0.72782299623689395</v>
       </c>
       <c r="F19">
-        <v>0.78566370491741899</v>
+        <v>0.79007873192542399</v>
       </c>
       <c r="G19">
-        <v>0.83822204166204195</v>
+        <v>0.83973475877787296</v>
       </c>
       <c r="H19">
-        <v>0.70439499363628699</v>
+        <v>0.71174657372071903</v>
       </c>
       <c r="I19">
-        <v>0.75870451296730301</v>
+        <v>0.76602580651660201</v>
       </c>
       <c r="J19">
-        <v>0.81750532217817495</v>
+        <v>0.82402554071243495</v>
       </c>
       <c r="K19">
-        <v>0.75877164941836395</v>
+        <v>0.76874216914798699</v>
       </c>
       <c r="L19">
-        <v>0.804350542428517</v>
+        <v>0.81061031701575004</v>
       </c>
       <c r="M19">
-        <v>0.84335392587550395</v>
+        <v>0.84695199195163096</v>
       </c>
       <c r="N19">
-        <v>0.74756533231182098</v>
+        <v>0.75524392157296505</v>
       </c>
       <c r="O19">
-        <v>0.79142769065807606</v>
+        <v>0.79727634046973495</v>
       </c>
       <c r="P19">
-        <v>0.83592459628000404</v>
+        <v>0.83813153798898998</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>31594</v>
       </c>
       <c r="B20">
-        <v>0.71600531848467297</v>
+        <v>0.71886620586999095</v>
       </c>
       <c r="C20">
-        <v>0.78100527350293403</v>
+        <v>0.78224588787282501</v>
       </c>
       <c r="D20">
-        <v>0.83905864049186496</v>
+        <v>0.83770644998184396</v>
       </c>
       <c r="E20">
-        <v>0.72705000604820602</v>
+        <v>0.73084248856286904</v>
       </c>
       <c r="F20">
-        <v>0.78995841857726201</v>
+        <v>0.792505113516347</v>
       </c>
       <c r="G20">
-        <v>0.84291220387031096</v>
+        <v>0.84252736388006899</v>
       </c>
       <c r="H20">
-        <v>0.69637147644159902</v>
+        <v>0.70634406957282403</v>
       </c>
       <c r="I20">
-        <v>0.75371822781436004</v>
+        <v>0.76340022927017104</v>
       </c>
       <c r="J20">
-        <v>0.81640416609651101</v>
+        <v>0.82450105317482603</v>
       </c>
       <c r="K20">
-        <v>0.73584830414971802</v>
+        <v>0.740600882779894</v>
       </c>
       <c r="L20">
-        <v>0.79321674478970305</v>
+        <v>0.79602842251950101</v>
       </c>
       <c r="M20">
-        <v>0.84260261679433701</v>
+        <v>0.84479248172476795</v>
       </c>
       <c r="N20">
-        <v>0.738562733545016</v>
+        <v>0.74398154510250303</v>
       </c>
       <c r="O20">
-        <v>0.78643661441858803</v>
+        <v>0.79051986107812999</v>
       </c>
       <c r="P20">
-        <v>0.83538613389352601</v>
+        <v>0.83612486010089304</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>31686</v>
       </c>
       <c r="B21">
-        <v>0.72142340287490103</v>
+        <v>0.72253829627744404</v>
       </c>
       <c r="C21">
-        <v>0.78602877192467602</v>
+        <v>0.78556092788378395</v>
       </c>
       <c r="D21">
-        <v>0.84135175539426399</v>
+        <v>0.83876452821695202</v>
       </c>
       <c r="E21">
-        <v>0.74595710672327298</v>
+        <v>0.74643967000107603</v>
       </c>
       <c r="F21">
-        <v>0.80388140307578404</v>
+        <v>0.80345008018605002</v>
       </c>
       <c r="G21">
-        <v>0.84991120294483002</v>
+        <v>0.84719758752382401</v>
       </c>
       <c r="H21">
-        <v>0.70528926358176902</v>
+        <v>0.71527120514557097</v>
       </c>
       <c r="I21">
-        <v>0.75978493577322503</v>
+        <v>0.76940354539839495</v>
       </c>
       <c r="J21">
-        <v>0.81802856179321204</v>
+        <v>0.82615138275572997</v>
       </c>
       <c r="K21">
-        <v>0.74169418796103204</v>
+        <v>0.74025790391310697</v>
       </c>
       <c r="L21">
-        <v>0.80236449081905903</v>
+        <v>0.80103466946657498</v>
       </c>
       <c r="M21">
-        <v>0.85002950810467703</v>
+        <v>0.85146653336587597</v>
       </c>
       <c r="N21">
-        <v>0.73645217273812202</v>
+        <v>0.73604933729055699</v>
       </c>
       <c r="O21">
-        <v>0.78514897952141105</v>
+        <v>0.78514967970577998</v>
       </c>
       <c r="P21">
-        <v>0.83222951893487096</v>
+        <v>0.83065763848852203</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>31778</v>
       </c>
       <c r="B22">
-        <v>0.73106432697042201</v>
+        <v>0.72972200493350803</v>
       </c>
       <c r="C22">
-        <v>0.79664242053248702</v>
+        <v>0.79411119897228499</v>
       </c>
       <c r="D22">
-        <v>0.84924931327501596</v>
+        <v>0.84536262508546201</v>
       </c>
       <c r="E22">
-        <v>0.74553803154197795</v>
+        <v>0.74289130466426501</v>
       </c>
       <c r="F22">
-        <v>0.80615324014239997</v>
+        <v>0.80302678564626595</v>
       </c>
       <c r="G22">
-        <v>0.85309891578642605</v>
+        <v>0.848115748898985</v>
       </c>
       <c r="H22">
-        <v>0.71548400654948396</v>
+        <v>0.72641828104100903</v>
       </c>
       <c r="I22">
-        <v>0.77097300444962102</v>
+        <v>0.78125244289087403</v>
       </c>
       <c r="J22">
-        <v>0.826881166544158</v>
+        <v>0.835673070239355</v>
       </c>
       <c r="K22">
-        <v>0.73708503055243402</v>
+        <v>0.73464313626268696</v>
       </c>
       <c r="L22">
-        <v>0.805586491197962</v>
+        <v>0.80214039795622505</v>
       </c>
       <c r="M22">
-        <v>0.85649065162856897</v>
+        <v>0.85587526931216296</v>
       </c>
       <c r="N22">
-        <v>0.72805059372584002</v>
+        <v>0.72172466976559801</v>
       </c>
       <c r="O22">
-        <v>0.78369668453018304</v>
+        <v>0.77979606511903499</v>
       </c>
       <c r="P22">
-        <v>0.83363789751666495</v>
+        <v>0.82940588554014005</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>31868</v>
       </c>
       <c r="B23">
-        <v>0.73431304799390795</v>
+        <v>0.73085840530248203</v>
       </c>
       <c r="C23">
-        <v>0.79847698801724998</v>
+        <v>0.79357853668053102</v>
       </c>
       <c r="D23">
-        <v>0.85096523361709198</v>
+        <v>0.84527089279562395</v>
       </c>
       <c r="E23">
-        <v>0.75460142432282995</v>
+        <v>0.75313922306060899</v>
       </c>
       <c r="F23">
-        <v>0.81409156983085096</v>
+        <v>0.81071746689268698</v>
       </c>
       <c r="G23">
-        <v>0.85877641077317102</v>
+        <v>0.85311511869636902</v>
       </c>
       <c r="H23">
-        <v>0.71845798096513203</v>
+        <v>0.72835310414930698</v>
       </c>
       <c r="I23">
-        <v>0.77432539283694302</v>
+        <v>0.78416997782170705</v>
       </c>
       <c r="J23">
-        <v>0.83050739950342201</v>
+        <v>0.83935263814114902</v>
       </c>
       <c r="K23">
-        <v>0.72362409152262297</v>
+        <v>0.719970956090348</v>
       </c>
       <c r="L23">
-        <v>0.794202901872895</v>
+        <v>0.78850541211845204</v>
       </c>
       <c r="M23">
-        <v>0.85331665881734198</v>
+        <v>0.84889702502314501</v>
       </c>
       <c r="N23">
-        <v>0.73106421111965103</v>
+        <v>0.71439779594783104</v>
       </c>
       <c r="O23">
-        <v>0.78394942199602802</v>
+        <v>0.77093540928572502</v>
       </c>
       <c r="P23">
-        <v>0.83484461411593003</v>
+        <v>0.82467331883565298</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>31959</v>
       </c>
       <c r="B24">
-        <v>0.73678005865505403</v>
+        <v>0.73398535469057602</v>
       </c>
       <c r="C24">
-        <v>0.79794542888824305</v>
+        <v>0.79401259245422495</v>
       </c>
       <c r="D24">
-        <v>0.85022841949413497</v>
+        <v>0.84514474014861896</v>
       </c>
       <c r="E24">
-        <v>0.75838409548323804</v>
+        <v>0.75803256324657697</v>
       </c>
       <c r="F24">
-        <v>0.81504528909392004</v>
+        <v>0.81316063221109502</v>
       </c>
       <c r="G24">
-        <v>0.85931679592598897</v>
+        <v>0.85477685105502899</v>
       </c>
       <c r="H24">
-        <v>0.72741785426561201</v>
+        <v>0.73786393793998795</v>
       </c>
       <c r="I24">
-        <v>0.78104520339315997</v>
+        <v>0.79206182377327305</v>
       </c>
       <c r="J24">
-        <v>0.83580594335369596</v>
+        <v>0.84549701966457802</v>
       </c>
       <c r="K24">
-        <v>0.71589757272014798</v>
+        <v>0.71126964767899703</v>
       </c>
       <c r="L24">
-        <v>0.78724868923311098</v>
+        <v>0.78194424502459103</v>
       </c>
       <c r="M24">
-        <v>0.85133697745555803</v>
+        <v>0.84696563940094804</v>
       </c>
       <c r="N24">
-        <v>0.72869072883795905</v>
+        <v>0.71542450173438898</v>
       </c>
       <c r="O24">
-        <v>0.78175482788886297</v>
+        <v>0.77083387216749399</v>
       </c>
       <c r="P24">
-        <v>0.83509421725952304</v>
+        <v>0.82558250498937602</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>32051</v>
       </c>
       <c r="B25">
-        <v>0.73099197316576903</v>
+        <v>0.72888922368917997</v>
       </c>
       <c r="C25">
-        <v>0.79333780451116798</v>
+        <v>0.79044358099901502</v>
       </c>
       <c r="D25">
-        <v>0.84826503425636901</v>
+        <v>0.84374422277984995</v>
       </c>
       <c r="E25">
-        <v>0.73913468937803295</v>
+        <v>0.73968583057793902</v>
       </c>
       <c r="F25">
-        <v>0.80319324250443902</v>
+        <v>0.80295463822535196</v>
       </c>
       <c r="G25">
-        <v>0.85582440647704905</v>
+        <v>0.85239370043670404</v>
       </c>
       <c r="H25">
-        <v>0.73636768779835704</v>
+        <v>0.74923969800119905</v>
       </c>
       <c r="I25">
-        <v>0.78516979725852099</v>
+        <v>0.79802609193191798</v>
       </c>
       <c r="J25">
-        <v>0.83668993353564203</v>
+        <v>0.84730742528024705</v>
       </c>
       <c r="K25">
-        <v>0.72624245523833897</v>
+        <v>0.72455838139824102</v>
       </c>
       <c r="L25">
-        <v>0.79443737991344698</v>
+        <v>0.792441978035341</v>
       </c>
       <c r="M25">
-        <v>0.855955896079172</v>
+        <v>0.85451269799701102</v>
       </c>
       <c r="N25">
-        <v>0.72909482272342196</v>
+        <v>0.72262838829436804</v>
       </c>
       <c r="O25">
-        <v>0.78187159099200099</v>
+        <v>0.77628103477465404</v>
       </c>
       <c r="P25">
-        <v>0.83609218237366301</v>
+        <v>0.82948736840221504</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>32143</v>
       </c>
       <c r="B26">
-        <v>0.72815212158168796</v>
+        <v>0.72655045147851605</v>
       </c>
       <c r="C26">
-        <v>0.78954710227901903</v>
+        <v>0.78675343091211103</v>
       </c>
       <c r="D26">
-        <v>0.84459014935257803</v>
+        <v>0.83974506355394396</v>
       </c>
       <c r="E26">
-        <v>0.72930040296716703</v>
+        <v>0.72931471084062804</v>
       </c>
       <c r="F26">
-        <v>0.79555068343344304</v>
+        <v>0.79442507403602303</v>
       </c>
       <c r="G26">
-        <v>0.85073048152040898</v>
+        <v>0.84641219894365805</v>
       </c>
       <c r="H26">
-        <v>0.74404105494415695</v>
+        <v>0.75597144505260905</v>
       </c>
       <c r="I26">
-        <v>0.78915649282850897</v>
+        <v>0.80137357000509701</v>
       </c>
       <c r="J26">
-        <v>0.83653137355853202</v>
+        <v>0.84673919431455102</v>
       </c>
       <c r="K26">
-        <v>0.73061489866220997</v>
+        <v>0.73088935363558605</v>
       </c>
       <c r="L26">
-        <v>0.79674793148226697</v>
+        <v>0.79673890829789695</v>
       </c>
       <c r="M26">
-        <v>0.85621887973228405</v>
+        <v>0.85641636495832796</v>
       </c>
       <c r="N26">
-        <v>0.71332103731883501</v>
+        <v>0.71294537161242599</v>
       </c>
       <c r="O26">
-        <v>0.76733082906292405</v>
+        <v>0.76682387636328997</v>
       </c>
       <c r="P26">
-        <v>0.82650892947685295</v>
+        <v>0.82294877559851798</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>32234</v>
       </c>
       <c r="B27">
-        <v>0.72087629298844202</v>
+        <v>0.71828988615573897</v>
       </c>
       <c r="C27">
-        <v>0.78375693615211695</v>
+        <v>0.78013983486983596</v>
       </c>
       <c r="D27">
-        <v>0.84157299132153096</v>
+        <v>0.83601393335617802</v>
       </c>
       <c r="E27">
-        <v>0.71605384723660603</v>
+        <v>0.71405835244009996</v>
       </c>
       <c r="F27">
-        <v>0.78596495198679595</v>
+        <v>0.78302080823669296</v>
       </c>
       <c r="G27">
-        <v>0.84639257313929495</v>
+        <v>0.84068581732824599</v>
       </c>
       <c r="H27">
-        <v>0.73600016676832503</v>
+        <v>0.74565258729712103</v>
       </c>
       <c r="I27">
-        <v>0.78229980170017099</v>
+        <v>0.79273839839865301</v>
       </c>
       <c r="J27">
-        <v>0.832700420598248</v>
+        <v>0.84175647391612995</v>
       </c>
       <c r="K27">
-        <v>0.72854761870553397</v>
+        <v>0.72709960045924604</v>
       </c>
       <c r="L27">
-        <v>0.793749655616941</v>
+        <v>0.79379614972875501</v>
       </c>
       <c r="M27">
-        <v>0.85396221978923303</v>
+        <v>0.85543911650970095</v>
       </c>
       <c r="N27">
-        <v>0.69801086909517396</v>
+        <v>0.69827498484473605</v>
       </c>
       <c r="O27">
-        <v>0.75613893958627398</v>
+        <v>0.75600243881054696</v>
       </c>
       <c r="P27">
-        <v>0.82116284428624997</v>
+        <v>0.81755025775641599</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>32325</v>
       </c>
       <c r="B28">
-        <v>0.70981562685625499</v>
+        <v>0.70826296352281404</v>
       </c>
       <c r="C28">
-        <v>0.77561040000542703</v>
+        <v>0.77264555849796002</v>
       </c>
       <c r="D28">
-        <v>0.83652338492150502</v>
+        <v>0.83107620424620898</v>
       </c>
       <c r="E28">
-        <v>0.71636707333522098</v>
+        <v>0.71334258375641602</v>
       </c>
       <c r="F28">
-        <v>0.78749180032864496</v>
+        <v>0.78314050767555499</v>
       </c>
       <c r="G28">
-        <v>0.84870644362025605</v>
+        <v>0.84144374659667298</v>
       </c>
       <c r="H28">
-        <v>0.71714525717166999</v>
+        <v>0.725961216480837</v>
       </c>
       <c r="I28">
-        <v>0.76800725750940402</v>
+        <v>0.77709740025611995</v>
       </c>
       <c r="J28">
-        <v>0.82298701284033804</v>
+        <v>0.83049418673626696</v>
       </c>
       <c r="K28">
-        <v>0.723922522461107</v>
+        <v>0.72446495336752104</v>
       </c>
       <c r="L28">
-        <v>0.78969375654905805</v>
+        <v>0.79175941897354596</v>
       </c>
       <c r="M28">
-        <v>0.85132039464822995</v>
+        <v>0.85363516579594401</v>
       </c>
       <c r="N28">
-        <v>0.69152995542252405</v>
+        <v>0.68944889657906006</v>
       </c>
       <c r="O28">
-        <v>0.75363580493486404</v>
+        <v>0.75183359411002804</v>
       </c>
       <c r="P28">
-        <v>0.82042256701133398</v>
+        <v>0.81586368207083504</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>32417</v>
       </c>
       <c r="B29">
-        <v>0.70633586948368499</v>
+        <v>0.70481821877976303</v>
       </c>
       <c r="C29">
-        <v>0.77337229352417203</v>
+        <v>0.77103430738225498</v>
       </c>
       <c r="D29">
-        <v>0.83561864916631101</v>
+        <v>0.83093673312220895</v>
       </c>
       <c r="E29">
-        <v>0.73707138460388899</v>
+        <v>0.73309427897318502</v>
       </c>
       <c r="F29">
-        <v>0.80310435115988599</v>
+        <v>0.79843057196186995</v>
       </c>
       <c r="G29">
-        <v>0.85840333535053204</v>
+        <v>0.85104743529904903</v>
       </c>
       <c r="H29">
-        <v>0.71512546752473205</v>
+        <v>0.72303914182856699</v>
       </c>
       <c r="I29">
-        <v>0.76559312591879503</v>
+        <v>0.77442444625257201</v>
       </c>
       <c r="J29">
-        <v>0.82161188249235295</v>
+        <v>0.829057508361839</v>
       </c>
       <c r="K29">
-        <v>0.726145100207363</v>
+        <v>0.72626117315115302</v>
       </c>
       <c r="L29">
-        <v>0.79187041016583204</v>
+        <v>0.79456718103530599</v>
       </c>
       <c r="M29">
-        <v>0.852963651748609</v>
+        <v>0.85685681565808702</v>
       </c>
       <c r="N29">
-        <v>0.69499924713433903</v>
+        <v>0.69293231854956605</v>
       </c>
       <c r="O29">
-        <v>0.75783020756672603</v>
+        <v>0.75724180577131395</v>
       </c>
       <c r="P29">
-        <v>0.82337055746017096</v>
+        <v>0.82036918014510596</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>32509</v>
       </c>
       <c r="B30">
-        <v>0.71274432817956501</v>
+        <v>0.71127440038082501</v>
       </c>
       <c r="C30">
-        <v>0.77862691242026305</v>
+        <v>0.77658716577307496</v>
       </c>
       <c r="D30">
-        <v>0.83846027491437602</v>
+        <v>0.83434194554809704</v>
       </c>
       <c r="E30">
-        <v>0.74364061602962706</v>
+        <v>0.73369920930352095</v>
       </c>
       <c r="F30">
-        <v>0.81168965938517501</v>
+        <v>0.80240129105785796</v>
       </c>
       <c r="G30">
-        <v>0.86544452589934295</v>
+        <v>0.85563020036404902</v>
       </c>
       <c r="H30">
-        <v>0.74018788596725504</v>
+        <v>0.74980799495824701</v>
       </c>
       <c r="I30">
-        <v>0.783354219341033</v>
+        <v>0.79382635137374702</v>
       </c>
       <c r="J30">
-        <v>0.83039808582374197</v>
+        <v>0.83901552844156702</v>
       </c>
       <c r="K30">
-        <v>0.73141473604531904</v>
+        <v>0.73144204225638598</v>
       </c>
       <c r="L30">
-        <v>0.79652228896344002</v>
+        <v>0.79878596814456504</v>
       </c>
       <c r="M30">
-        <v>0.85623401521747</v>
+        <v>0.85940630897439696</v>
       </c>
       <c r="N30">
-        <v>0.72731403534053196</v>
+        <v>0.73001793041214003</v>
       </c>
       <c r="O30">
-        <v>0.78317075834730898</v>
+        <v>0.78798304123745899</v>
       </c>
       <c r="P30">
-        <v>0.83734044855686796</v>
+        <v>0.83818260921695698</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>32599</v>
       </c>
       <c r="B31">
-        <v>0.70740849589541799</v>
+        <v>0.70679734570257802</v>
       </c>
       <c r="C31">
-        <v>0.77463890720967998</v>
+        <v>0.77284712529984301</v>
       </c>
       <c r="D31">
-        <v>0.83677829330114895</v>
+        <v>0.83209890504622597</v>
       </c>
       <c r="E31">
-        <v>0.73783605181126999</v>
+        <v>0.73121439932616095</v>
       </c>
       <c r="F31">
-        <v>0.80587567901193302</v>
+        <v>0.79927842600027899</v>
       </c>
       <c r="G31">
-        <v>0.86072529603505998</v>
+        <v>0.85224842178108196</v>
       </c>
       <c r="H31">
-        <v>0.72823752662963703</v>
+        <v>0.73561242440325403</v>
       </c>
       <c r="I31">
-        <v>0.77480812865065596</v>
+        <v>0.78344750663743701</v>
       </c>
       <c r="J31">
-        <v>0.82669750125185004</v>
+        <v>0.83382483883868896</v>
       </c>
       <c r="K31">
-        <v>0.73327808350846901</v>
+        <v>0.73177088064653295</v>
       </c>
       <c r="L31">
-        <v>0.79970511095128105</v>
+        <v>0.80062746350806502</v>
       </c>
       <c r="M31">
-        <v>0.85957932054634301</v>
+        <v>0.86195824204432603</v>
       </c>
       <c r="N31">
-        <v>0.73003660493940103</v>
+        <v>0.73591772021267499</v>
       </c>
       <c r="O31">
-        <v>0.78313218259925998</v>
+        <v>0.78967561225330296</v>
       </c>
       <c r="P31">
-        <v>0.836612261121645</v>
+        <v>0.83846713824448404</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>32690</v>
       </c>
       <c r="B32">
-        <v>0.70062594576645298</v>
+        <v>0.69963100934475098</v>
       </c>
       <c r="C32">
-        <v>0.76940398718623104</v>
+        <v>0.76714093049485299</v>
       </c>
       <c r="D32">
-        <v>0.83271600086031194</v>
+        <v>0.82782836764061196</v>
       </c>
       <c r="E32">
-        <v>0.71989345640813895</v>
+        <v>0.71521343086938205</v>
       </c>
       <c r="F32">
-        <v>0.78928976609076296</v>
+        <v>0.78416781176622896</v>
       </c>
       <c r="G32">
-        <v>0.84773801124262904</v>
+        <v>0.84009004831115197</v>
       </c>
       <c r="H32">
-        <v>0.71829031227609197</v>
+        <v>0.72395771510169804</v>
       </c>
       <c r="I32">
-        <v>0.76757855075419201</v>
+        <v>0.77422908578562799</v>
       </c>
       <c r="J32">
-        <v>0.82169156884710604</v>
+        <v>0.82736548315317804</v>
       </c>
       <c r="K32">
-        <v>0.75054914628498504</v>
+        <v>0.74854592132610698</v>
       </c>
       <c r="L32">
-        <v>0.81281268229752002</v>
+        <v>0.81436722584407795</v>
       </c>
       <c r="M32">
-        <v>0.86610443435878104</v>
+        <v>0.87050860016250398</v>
       </c>
       <c r="N32">
-        <v>0.73221565791862897</v>
+        <v>0.739516241495491</v>
       </c>
       <c r="O32">
-        <v>0.78740068969749399</v>
+        <v>0.79537285942660496</v>
       </c>
       <c r="P32">
-        <v>0.83907997469900697</v>
+        <v>0.84222939615997106</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>32782</v>
       </c>
       <c r="B33">
-        <v>0.70194910290051504</v>
+        <v>0.70073059140884297</v>
       </c>
       <c r="C33">
-        <v>0.77168519206450403</v>
+        <v>0.76921466534521399</v>
       </c>
       <c r="D33">
-        <v>0.83463481036332399</v>
+        <v>0.82974692481143097</v>
       </c>
       <c r="E33">
-        <v>0.70964494794645605</v>
+        <v>0.70746383562161796</v>
       </c>
       <c r="F33">
-        <v>0.78105546623264399</v>
+        <v>0.77796877786615204</v>
       </c>
       <c r="G33">
-        <v>0.84159720409009897</v>
+        <v>0.83549435717217002</v>
       </c>
       <c r="H33">
-        <v>0.725415341203277</v>
+        <v>0.72934564623290099</v>
       </c>
       <c r="I33">
-        <v>0.77525648606130904</v>
+        <v>0.78006672010488398</v>
       </c>
       <c r="J33">
-        <v>0.82755005550891103</v>
+        <v>0.83187618075606595</v>
       </c>
       <c r="K33">
-        <v>0.74488372922844903</v>
+        <v>0.74418479231593704</v>
       </c>
       <c r="L33">
-        <v>0.81246266836809899</v>
+        <v>0.81383258866086905</v>
       </c>
       <c r="M33">
-        <v>0.86831234173374405</v>
+        <v>0.87195129980897501</v>
       </c>
       <c r="N33">
-        <v>0.75052917616366499</v>
+        <v>0.75483404212856997</v>
       </c>
       <c r="O33">
-        <v>0.80367838551196902</v>
+        <v>0.81129975944598198</v>
       </c>
       <c r="P33">
-        <v>0.84991144274508801</v>
+        <v>0.85379285762077395</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>32874</v>
       </c>
       <c r="B34">
-        <v>0.716359288452319</v>
+        <v>0.71483222575317995</v>
       </c>
       <c r="C34">
-        <v>0.78359190145138902</v>
+        <v>0.78093955797553805</v>
       </c>
       <c r="D34">
-        <v>0.84184304718163105</v>
+        <v>0.83722132773158298</v>
       </c>
       <c r="E34">
-        <v>0.72377859751979001</v>
+        <v>0.71843879994382898</v>
       </c>
       <c r="F34">
-        <v>0.79180040211494596</v>
+        <v>0.78660199530498898</v>
       </c>
       <c r="G34">
-        <v>0.84684311388204303</v>
+        <v>0.83984262759381201</v>
       </c>
       <c r="H34">
-        <v>0.76491928902077599</v>
+        <v>0.76752110574245203</v>
       </c>
       <c r="I34">
-        <v>0.80600491977631705</v>
+        <v>0.80950363279979698</v>
       </c>
       <c r="J34">
-        <v>0.84441529222457201</v>
+        <v>0.84820163293653195</v>
       </c>
       <c r="K34">
-        <v>0.750846037277767</v>
+        <v>0.75004782013113802</v>
       </c>
       <c r="L34">
-        <v>0.81671431991434396</v>
+        <v>0.81732245010186799</v>
       </c>
       <c r="M34">
-        <v>0.87011961506006996</v>
+        <v>0.87250765903809502</v>
       </c>
       <c r="N34">
-        <v>0.75783191946274298</v>
+        <v>0.76010065059514198</v>
       </c>
       <c r="O34">
-        <v>0.81132774115167705</v>
+        <v>0.81832358942050998</v>
       </c>
       <c r="P34">
-        <v>0.85433979932337201</v>
+        <v>0.85809835922581101</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>32964</v>
       </c>
       <c r="B35">
-        <v>0.73657686305894499</v>
+        <v>0.73584510789740698</v>
       </c>
       <c r="C35">
-        <v>0.80140851198883301</v>
+        <v>0.79948006577120001</v>
       </c>
       <c r="D35">
-        <v>0.853630778907289</v>
+        <v>0.85001607040107896</v>
       </c>
       <c r="E35">
-        <v>0.75175968830683404</v>
+        <v>0.74559852765114698</v>
       </c>
       <c r="F35">
-        <v>0.81369605674619805</v>
+        <v>0.80750853480075602</v>
       </c>
       <c r="G35">
-        <v>0.858772388729798</v>
+        <v>0.85095093139066502</v>
       </c>
       <c r="H35">
-        <v>0.79006533206708995</v>
+        <v>0.79346075573920005</v>
       </c>
       <c r="I35">
-        <v>0.82637755724770101</v>
+        <v>0.83186063343331795</v>
       </c>
       <c r="J35">
-        <v>0.85858560781951099</v>
+        <v>0.86524979896030496</v>
       </c>
       <c r="K35">
-        <v>0.73929220639566695</v>
+        <v>0.73698580222312704</v>
       </c>
       <c r="L35">
-        <v>0.81298035968149096</v>
+        <v>0.81089370574103004</v>
       </c>
       <c r="M35">
-        <v>0.86972520908885298</v>
+        <v>0.87043052945907995</v>
       </c>
       <c r="N35">
-        <v>0.76040306759818299</v>
+        <v>0.76504359928696997</v>
       </c>
       <c r="O35">
-        <v>0.82043625425996203</v>
+        <v>0.82972199170169203</v>
       </c>
       <c r="P35">
-        <v>0.86248316018067706</v>
+        <v>0.86793350334896302</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>33055</v>
       </c>
       <c r="B36">
-        <v>0.74995335682820097</v>
+        <v>0.74854332750632202</v>
       </c>
       <c r="C36">
-        <v>0.81191724988910796</v>
+        <v>0.80966169438201196</v>
       </c>
       <c r="D36">
-        <v>0.86079486362068502</v>
+        <v>0.857456055927731</v>
       </c>
       <c r="E36">
-        <v>0.77449044757794505</v>
+        <v>0.76551021018562504</v>
       </c>
       <c r="F36">
-        <v>0.83038793893135598</v>
+        <v>0.82213924635145297</v>
       </c>
       <c r="G36">
-        <v>0.86700757516183302</v>
+        <v>0.85865491990922405</v>
       </c>
       <c r="H36">
-        <v>0.80967868386605801</v>
+        <v>0.81486036323743705</v>
       </c>
       <c r="I36">
-        <v>0.84288607577590002</v>
+        <v>0.84985986853756801</v>
       </c>
       <c r="J36">
-        <v>0.87001831971874499</v>
+        <v>0.87791249544674399</v>
       </c>
       <c r="K36">
-        <v>0.74219171754562197</v>
+        <v>0.74098468882207602</v>
       </c>
       <c r="L36">
-        <v>0.81007260307147499</v>
+        <v>0.80976601292634798</v>
       </c>
       <c r="M36">
-        <v>0.86870174177720405</v>
+        <v>0.86998914706413599</v>
       </c>
       <c r="N36">
-        <v>0.75563914390540499</v>
+        <v>0.75518458617581596</v>
       </c>
       <c r="O36">
-        <v>0.81221313613116097</v>
+        <v>0.81468050936415204</v>
       </c>
       <c r="P36">
-        <v>0.85833024478243203</v>
+        <v>0.859418189266966</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>33147</v>
       </c>
       <c r="B37">
-        <v>0.78428756444172698</v>
+        <v>0.78288616919852705</v>
       </c>
       <c r="C37">
-        <v>0.83618364028487602</v>
+        <v>0.83412041961177896</v>
       </c>
       <c r="D37">
-        <v>0.87505182341495402</v>
+        <v>0.87225836418734504</v>
       </c>
       <c r="E37">
-        <v>0.82743223816360101</v>
+        <v>0.819808624994811</v>
       </c>
       <c r="F37">
-        <v>0.86607914182326895</v>
+        <v>0.85903076778054099</v>
       </c>
       <c r="G37">
-        <v>0.88610453535403</v>
+        <v>0.87864709707687405</v>
       </c>
       <c r="H37">
-        <v>0.851459951282732</v>
+        <v>0.856049982079365</v>
       </c>
       <c r="I37">
-        <v>0.87399572012829796</v>
+        <v>0.88033133089721805</v>
       </c>
       <c r="J37">
-        <v>0.89019920501365102</v>
+        <v>0.897442142203563</v>
       </c>
       <c r="K37">
-        <v>0.75799657350963001</v>
+        <v>0.76113524370908203</v>
       </c>
       <c r="L37">
-        <v>0.81842157704324303</v>
+        <v>0.82224656347786695</v>
       </c>
       <c r="M37">
-        <v>0.87366609531206096</v>
+        <v>0.87794207982862105</v>
       </c>
       <c r="N37">
-        <v>0.77044614011798596</v>
+        <v>0.768934121564257</v>
       </c>
       <c r="O37">
-        <v>0.81971573428168398</v>
+        <v>0.81987715302791597</v>
       </c>
       <c r="P37">
-        <v>0.86318600484408303</v>
+        <v>0.863932752206785</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>33239</v>
       </c>
       <c r="B38">
-        <v>0.82405322875897902</v>
+        <v>0.82260573991731401</v>
       </c>
       <c r="C38">
-        <v>0.86426689098937104</v>
+        <v>0.86235276621702694</v>
       </c>
       <c r="D38">
-        <v>0.89450889377936404</v>
+        <v>0.89161493652053303</v>
       </c>
       <c r="E38">
-        <v>0.875138751660404</v>
+        <v>0.87174828260229298</v>
       </c>
       <c r="F38">
-        <v>0.89578168341264497</v>
+        <v>0.89296359706217499</v>
       </c>
       <c r="G38">
-        <v>0.90584168959191103</v>
+        <v>0.90053645810851302</v>
       </c>
       <c r="H38">
-        <v>0.87353115269304804</v>
+        <v>0.88008260645824099</v>
       </c>
       <c r="I38">
-        <v>0.89221281548904396</v>
+        <v>0.89943316903166404</v>
       </c>
       <c r="J38">
-        <v>0.90798025005791105</v>
+        <v>0.91487476754205999</v>
       </c>
       <c r="K38">
-        <v>0.796844816064052</v>
+        <v>0.79730458876093202</v>
       </c>
       <c r="L38">
-        <v>0.84778374458369399</v>
+        <v>0.85144072360999801</v>
       </c>
       <c r="M38">
-        <v>0.89405394007926098</v>
+        <v>0.89913225719018397</v>
       </c>
       <c r="N38">
-        <v>0.81471111071385605</v>
+        <v>0.81095839465960196</v>
       </c>
       <c r="O38">
-        <v>0.84438678071380402</v>
+        <v>0.84004643490751696</v>
       </c>
       <c r="P38">
-        <v>0.877379372608875</v>
+        <v>0.87619921844591797</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>33329</v>
       </c>
       <c r="B39">
-        <v>0.78114397566688998</v>
+        <v>0.78057403576272599</v>
       </c>
       <c r="C39">
-        <v>0.83300010395346502</v>
+        <v>0.83230580487543504</v>
       </c>
       <c r="D39">
-        <v>0.87745162282215605</v>
+        <v>0.87460431023443697</v>
       </c>
       <c r="E39">
-        <v>0.80709474551011695</v>
+        <v>0.80654029712596997</v>
       </c>
       <c r="F39">
-        <v>0.84885129726254904</v>
+        <v>0.84804761783610605</v>
       </c>
       <c r="G39">
-        <v>0.88280070645777897</v>
+        <v>0.87790962407724404</v>
       </c>
       <c r="H39">
-        <v>0.81127562023461897</v>
+        <v>0.815916651751597</v>
       </c>
       <c r="I39">
-        <v>0.84673812561503303</v>
+        <v>0.85278141628481496</v>
       </c>
       <c r="J39">
-        <v>0.88252124919640895</v>
+        <v>0.88814687156717997</v>
       </c>
       <c r="K39">
-        <v>0.76878456314594801</v>
+        <v>0.77076270194655105</v>
       </c>
       <c r="L39">
-        <v>0.825343990447853</v>
+        <v>0.83129812127972103</v>
       </c>
       <c r="M39">
-        <v>0.87911381979208802</v>
+        <v>0.88602620865006798</v>
       </c>
       <c r="N39">
-        <v>0.76888006873508097</v>
+        <v>0.76357262280358795</v>
       </c>
       <c r="O39">
-        <v>0.81472331045522595</v>
+        <v>0.81190295794258804</v>
       </c>
       <c r="P39">
-        <v>0.863097893056473</v>
+        <v>0.86186822388783402</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>33420</v>
       </c>
       <c r="B40">
-        <v>0.74974785090109197</v>
+        <v>0.75060289114391499</v>
       </c>
       <c r="C40">
-        <v>0.80777948267247701</v>
+        <v>0.808079627836085</v>
       </c>
       <c r="D40">
-        <v>0.85847574075896105</v>
+        <v>0.85659197995777103</v>
       </c>
       <c r="E40">
-        <v>0.76921830392980295</v>
+        <v>0.76956870887298201</v>
       </c>
       <c r="F40">
-        <v>0.82321292798415702</v>
+        <v>0.82281747134918704</v>
       </c>
       <c r="G40">
-        <v>0.866375714123648</v>
+        <v>0.86169764147179295</v>
       </c>
       <c r="H40">
-        <v>0.76709326532516298</v>
+        <v>0.76954070286834297</v>
       </c>
       <c r="I40">
-        <v>0.809775864913585</v>
+        <v>0.81397259831762303</v>
       </c>
       <c r="J40">
-        <v>0.85444148557380595</v>
+        <v>0.85909004129811894</v>
       </c>
       <c r="K40">
-        <v>0.75704131744190395</v>
+        <v>0.75753604690235998</v>
       </c>
       <c r="L40">
-        <v>0.81516327027577495</v>
+        <v>0.81845332548287597</v>
       </c>
       <c r="M40">
-        <v>0.868836667431375</v>
+        <v>0.87390244010679097</v>
       </c>
       <c r="N40">
-        <v>0.72468488429032696</v>
+        <v>0.72593543266014504</v>
       </c>
       <c r="O40">
-        <v>0.78048123762823396</v>
+        <v>0.78289433473875703</v>
       </c>
       <c r="P40">
-        <v>0.83917131685970303</v>
+        <v>0.84082926182991802</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>33512</v>
       </c>
       <c r="B41">
-        <v>0.74452153077122596</v>
+        <v>0.74544490758905502</v>
       </c>
       <c r="C41">
-        <v>0.80246424863686705</v>
+        <v>0.80259245656538403</v>
       </c>
       <c r="D41">
-        <v>0.85423724236920695</v>
+        <v>0.85208525743777097</v>
       </c>
       <c r="E41">
-        <v>0.770853205048322</v>
+        <v>0.76830700011464603</v>
       </c>
       <c r="F41">
-        <v>0.82633316329495998</v>
+        <v>0.82367236511582997</v>
       </c>
       <c r="G41">
-        <v>0.86971220739319299</v>
+        <v>0.86320361498515596</v>
       </c>
       <c r="H41">
-        <v>0.76447521513016603</v>
+        <v>0.76423144168671098</v>
       </c>
       <c r="I41">
-        <v>0.806837183624733</v>
+        <v>0.80840726172113297</v>
       </c>
       <c r="J41">
-        <v>0.85161794025904902</v>
+        <v>0.854015792414204</v>
       </c>
       <c r="K41">
-        <v>0.74450329386120395</v>
+        <v>0.74710666264453296</v>
       </c>
       <c r="L41">
-        <v>0.80393201134995396</v>
+        <v>0.80802463750934705</v>
       </c>
       <c r="M41">
-        <v>0.861551788307232</v>
+        <v>0.86523132795943303</v>
       </c>
       <c r="N41">
-        <v>0.71063657494993504</v>
+        <v>0.71688151616630102</v>
       </c>
       <c r="O41">
-        <v>0.76989496819012304</v>
+        <v>0.77521518318371496</v>
       </c>
       <c r="P41">
-        <v>0.83245149656605799</v>
+        <v>0.83606994940975599</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>33604</v>
       </c>
       <c r="B42">
-        <v>0.74703896921128199</v>
+        <v>0.74759240731696097</v>
       </c>
       <c r="C42">
-        <v>0.80240000796377398</v>
+        <v>0.80259799539325605</v>
       </c>
       <c r="D42">
-        <v>0.85082762751522401</v>
+        <v>0.84926224644812098</v>
       </c>
       <c r="E42">
-        <v>0.77328022976287403</v>
+        <v>0.76729846602503105</v>
       </c>
       <c r="F42">
-        <v>0.82656126798546303</v>
+        <v>0.82063954594591504</v>
       </c>
       <c r="G42">
-        <v>0.86665243973584005</v>
+        <v>0.85859919093994597</v>
       </c>
       <c r="H42">
-        <v>0.77478638289481805</v>
+        <v>0.77463493819953</v>
       </c>
       <c r="I42">
-        <v>0.81510221152123896</v>
+        <v>0.81566538362367003</v>
       </c>
       <c r="J42">
-        <v>0.85417601451107605</v>
+        <v>0.85526544888900402</v>
       </c>
       <c r="K42">
-        <v>0.73741875698800996</v>
+        <v>0.73907014520153902</v>
       </c>
       <c r="L42">
-        <v>0.79465440811070398</v>
+        <v>0.79828043026006801</v>
       </c>
       <c r="M42">
-        <v>0.85146286107699598</v>
+        <v>0.85468506208244799</v>
       </c>
       <c r="N42">
-        <v>0.70664188605490996</v>
+        <v>0.71025148646643899</v>
       </c>
       <c r="O42">
-        <v>0.76638559608150802</v>
+        <v>0.77107952060158202</v>
       </c>
       <c r="P42">
-        <v>0.82783711105472402</v>
+        <v>0.83181282277464197</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>33695</v>
       </c>
       <c r="B43">
-        <v>0.72924785215724697</v>
+        <v>0.73066466104342898</v>
       </c>
       <c r="C43">
-        <v>0.78971136121948304</v>
+        <v>0.79064076918720605</v>
       </c>
       <c r="D43">
-        <v>0.84428418696575303</v>
+        <v>0.84296508752246901</v>
       </c>
       <c r="E43">
-        <v>0.74123459417890802</v>
+        <v>0.73792064109190902</v>
       </c>
       <c r="F43">
-        <v>0.80278566831091203</v>
+        <v>0.79936028740468001</v>
       </c>
       <c r="G43">
-        <v>0.85323842955198204</v>
+        <v>0.84695239420239898</v>
       </c>
       <c r="H43">
-        <v>0.75821808117601297</v>
+        <v>0.75994251812824698</v>
       </c>
       <c r="I43">
-        <v>0.80107504254476802</v>
+        <v>0.80262761823581197</v>
       </c>
       <c r="J43">
-        <v>0.84272745648760605</v>
+        <v>0.84392466806599997</v>
       </c>
       <c r="K43">
-        <v>0.71477517381836597</v>
+        <v>0.71686305527963201</v>
       </c>
       <c r="L43">
-        <v>0.77926514899843702</v>
+        <v>0.78222080454023002</v>
       </c>
       <c r="M43">
-        <v>0.842554519994269</v>
+        <v>0.84523194759034803</v>
       </c>
       <c r="N43">
-        <v>0.708228912458713</v>
+        <v>0.70949204936399901</v>
       </c>
       <c r="O43">
-        <v>0.76681386749018399</v>
+        <v>0.77113907881396904</v>
       </c>
       <c r="P43">
-        <v>0.828710387935504</v>
+        <v>0.83195401349254205</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>33786</v>
       </c>
       <c r="B44">
-        <v>0.72025363329093395</v>
+        <v>0.72138742146637203</v>
       </c>
       <c r="C44">
-        <v>0.78219225814708504</v>
+        <v>0.78281804615394501</v>
       </c>
       <c r="D44">
-        <v>0.83940689173002403</v>
+        <v>0.83789852860062897</v>
       </c>
       <c r="E44">
-        <v>0.72074993271898502</v>
+        <v>0.71808748437048997</v>
       </c>
       <c r="F44">
-        <v>0.78595990829834605</v>
+        <v>0.78310223390863698</v>
       </c>
       <c r="G44">
-        <v>0.84351131463386098</v>
+        <v>0.83750355384100394</v>
       </c>
       <c r="H44">
-        <v>0.74804669020930203</v>
+        <v>0.75099411579170405</v>
       </c>
       <c r="I44">
-        <v>0.79184503286602803</v>
+        <v>0.79450562619323395</v>
       </c>
       <c r="J44">
-        <v>0.83445340586165895</v>
+        <v>0.83645802031364702</v>
       </c>
       <c r="K44">
-        <v>0.70250251237106498</v>
+        <v>0.70784776861170895</v>
       </c>
       <c r="L44">
-        <v>0.76779603921100803</v>
+        <v>0.773209327489909</v>
       </c>
       <c r="M44">
-        <v>0.83324711639762095</v>
+        <v>0.837479490371832</v>
       </c>
       <c r="N44">
-        <v>0.71421248940358895</v>
+        <v>0.71643726381869899</v>
       </c>
       <c r="O44">
-        <v>0.76922660525129904</v>
+        <v>0.77291248225558395</v>
       </c>
       <c r="P44">
-        <v>0.82773866462791501</v>
+        <v>0.82990716519569196</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>33878</v>
       </c>
       <c r="B45">
-        <v>0.72632545220310996</v>
+        <v>0.72665655266090801</v>
       </c>
       <c r="C45">
-        <v>0.78612398552519802</v>
+        <v>0.78610027083878597</v>
       </c>
       <c r="D45">
-        <v>0.84103789077344204</v>
+        <v>0.83918158604583204</v>
       </c>
       <c r="E45">
-        <v>0.72261093652213104</v>
+        <v>0.72069348650402398</v>
       </c>
       <c r="F45">
-        <v>0.785361003728834</v>
+        <v>0.78310624605615098</v>
       </c>
       <c r="G45">
-        <v>0.84207526455807402</v>
+        <v>0.83644334922679497</v>
       </c>
       <c r="H45">
-        <v>0.74447949720543205</v>
+        <v>0.747858079631461</v>
       </c>
       <c r="I45">
-        <v>0.78791211015108098</v>
+        <v>0.79153155231555405</v>
       </c>
       <c r="J45">
-        <v>0.83052638199478201</v>
+        <v>0.83381184072470804</v>
       </c>
       <c r="K45">
-        <v>0.70942852294403402</v>
+        <v>0.71369656531409897</v>
       </c>
       <c r="L45">
-        <v>0.77061267082692098</v>
+        <v>0.77542923098593797</v>
       </c>
       <c r="M45">
-        <v>0.83226762732373105</v>
+        <v>0.83663018558629099</v>
       </c>
       <c r="N45">
-        <v>0.72777525913223795</v>
+        <v>0.72650950755724497</v>
       </c>
       <c r="O45">
-        <v>0.77626950307046205</v>
+        <v>0.77818232560151601</v>
       </c>
       <c r="P45">
-        <v>0.82889746151898402</v>
+        <v>0.83037833686654905</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>33970</v>
       </c>
       <c r="B46">
-        <v>0.733952776367232</v>
+        <v>0.73331069749998701</v>
       </c>
       <c r="C46">
-        <v>0.78918342277704201</v>
+        <v>0.78818265288219003</v>
       </c>
       <c r="D46">
-        <v>0.840437449283579</v>
+        <v>0.83803918919199605</v>
       </c>
       <c r="E46">
-        <v>0.72094894960591105</v>
+        <v>0.71880162013455096</v>
       </c>
       <c r="F46">
-        <v>0.78404096281512103</v>
+        <v>0.78130041110722404</v>
       </c>
       <c r="G46">
-        <v>0.84174173627648996</v>
+        <v>0.835822988103468</v>
       </c>
       <c r="H46">
-        <v>0.76122388669429297</v>
+        <v>0.76722544132769199</v>
       </c>
       <c r="I46">
-        <v>0.79881779957531696</v>
+        <v>0.80410760441231099</v>
       </c>
       <c r="J46">
-        <v>0.83406667578149996</v>
+        <v>0.83836721740740106</v>
       </c>
       <c r="K46">
-        <v>0.72175761509997904</v>
+        <v>0.72360946559043504</v>
       </c>
       <c r="L46">
-        <v>0.78176947179177203</v>
+        <v>0.78509824102481895</v>
       </c>
       <c r="M46">
-        <v>0.83810920231804398</v>
+        <v>0.84333707297099303</v>
       </c>
       <c r="N46">
-        <v>0.71008065948068599</v>
+        <v>0.71088258308344199</v>
       </c>
       <c r="O46">
-        <v>0.76532650757181198</v>
+        <v>0.76896754015225</v>
       </c>
       <c r="P46">
-        <v>0.82353795606878699</v>
+        <v>0.82601077358632202</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>34060</v>
       </c>
       <c r="B47">
-        <v>0.71749770907799604</v>
+        <v>0.71614885442531495</v>
       </c>
       <c r="C47">
-        <v>0.77787136904509202</v>
+        <v>0.77609636882588795</v>
       </c>
       <c r="D47">
-        <v>0.83411681190918996</v>
+        <v>0.83079005071789402</v>
       </c>
       <c r="E47">
-        <v>0.72340999738085299</v>
+        <v>0.72039174357618196</v>
       </c>
       <c r="F47">
-        <v>0.78762645124483299</v>
+        <v>0.78380131293230004</v>
       </c>
       <c r="G47">
-        <v>0.84573606350688002</v>
+        <v>0.83879237594538203</v>
       </c>
       <c r="H47">
-        <v>0.73526229780575003</v>
+        <v>0.74125941429262199</v>
       </c>
       <c r="I47">
-        <v>0.77658910716329199</v>
+        <v>0.78183266882022195</v>
       </c>
       <c r="J47">
-        <v>0.81974411757580301</v>
+        <v>0.82357885542607401</v>
       </c>
       <c r="K47">
-        <v>0.70685094419448802</v>
+        <v>0.71258832928174498</v>
       </c>
       <c r="L47">
-        <v>0.77218504296804003</v>
+        <v>0.77872052803450498</v>
       </c>
       <c r="M47">
-        <v>0.83358632806785304</v>
+        <v>0.84094838916410297</v>
       </c>
       <c r="N47">
-        <v>0.70610230671685104</v>
+        <v>0.706076045117906</v>
       </c>
       <c r="O47">
-        <v>0.76477493111448702</v>
+        <v>0.76799315401027601</v>
       </c>
       <c r="P47">
-        <v>0.82418262700227196</v>
+        <v>0.826063062295193</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>34151</v>
       </c>
       <c r="B48">
-        <v>0.71584105597949099</v>
+        <v>0.71431924114026202</v>
       </c>
       <c r="C48">
-        <v>0.77623849196302297</v>
+        <v>0.77382480683464805</v>
       </c>
       <c r="D48">
-        <v>0.83344710919617604</v>
+        <v>0.82968761785225897</v>
       </c>
       <c r="E48">
-        <v>0.73254275685424997</v>
+        <v>0.73090756059167905</v>
       </c>
       <c r="F48">
-        <v>0.79611776160632597</v>
+        <v>0.79217836780615403</v>
       </c>
       <c r="G48">
-        <v>0.85402685757382402</v>
+        <v>0.845972538587483</v>
       </c>
       <c r="H48">
-        <v>0.71419855163180601</v>
+        <v>0.71953205368034201</v>
       </c>
       <c r="I48">
-        <v>0.76077270341664005</v>
+        <v>0.76467966652988995</v>
       </c>
       <c r="J48">
-        <v>0.81022808248286105</v>
+        <v>0.813116736422412</v>
       </c>
       <c r="K48">
-        <v>0.72527754763482699</v>
+        <v>0.72752259243865602</v>
       </c>
       <c r="L48">
-        <v>0.78487386228876399</v>
+        <v>0.790343958838437</v>
       </c>
       <c r="M48">
-        <v>0.84114585880062398</v>
+        <v>0.84990618800766105</v>
       </c>
       <c r="N48">
-        <v>0.70966223095104697</v>
+        <v>0.70667819336872195</v>
       </c>
       <c r="O48">
-        <v>0.76692051566822705</v>
+        <v>0.76693335104243798</v>
       </c>
       <c r="P48">
-        <v>0.82525933279323005</v>
+        <v>0.82557747180705399</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>34243</v>
       </c>
       <c r="B49">
-        <v>0.70953972229033102</v>
+        <v>0.70786726557328705</v>
       </c>
       <c r="C49">
-        <v>0.77300931968518904</v>
+        <v>0.76959324896495496</v>
       </c>
       <c r="D49">
-        <v>0.83139331157110596</v>
+        <v>0.82657220763691497</v>
       </c>
       <c r="E49">
-        <v>0.726190073516226</v>
+        <v>0.72169750470545502</v>
       </c>
       <c r="F49">
-        <v>0.79114718924582605</v>
+        <v>0.78529557256609195</v>
       </c>
       <c r="G49">
-        <v>0.84920725096314598</v>
+        <v>0.84003126417336804</v>
       </c>
       <c r="H49">
-        <v>0.70480289439021204</v>
+        <v>0.70847525725680405</v>
       </c>
       <c r="I49">
-        <v>0.75372306822533297</v>
+        <v>0.75541110103428299</v>
       </c>
       <c r="J49">
-        <v>0.80507521047717601</v>
+        <v>0.80556981645213799</v>
       </c>
       <c r="K49">
-        <v>0.693241972628588</v>
+        <v>0.694213831659793</v>
       </c>
       <c r="L49">
-        <v>0.76410493150154701</v>
+        <v>0.76521885503573095</v>
       </c>
       <c r="M49">
-        <v>0.83024243539938702</v>
+        <v>0.833307022804602</v>
       </c>
       <c r="N49">
-        <v>0.70378109821941304</v>
+        <v>0.70008042937415205</v>
       </c>
       <c r="O49">
-        <v>0.76189152166854102</v>
+        <v>0.75947651100518898</v>
       </c>
       <c r="P49">
-        <v>0.82021130608869397</v>
+        <v>0.81832345606512802</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>34335</v>
       </c>
       <c r="B50">
-        <v>0.71857827144157105</v>
+        <v>0.71702517834705504</v>
       </c>
       <c r="C50">
-        <v>0.77947898358591405</v>
+        <v>0.77616780508966499</v>
       </c>
       <c r="D50">
-        <v>0.83468458554814295</v>
+        <v>0.82992097959282796</v>
       </c>
       <c r="E50">
-        <v>0.75465597810930196</v>
+        <v>0.75067895621985004</v>
       </c>
       <c r="F50">
-        <v>0.80909554025433505</v>
+        <v>0.80296107520418403</v>
       </c>
       <c r="G50">
-        <v>0.85628479601003304</v>
+        <v>0.84616430885584604</v>
       </c>
       <c r="H50">
-        <v>0.70945554272155198</v>
+        <v>0.71165653087649094</v>
       </c>
       <c r="I50">
-        <v>0.75618994475705703</v>
+        <v>0.75599393312851604</v>
       </c>
       <c r="J50">
-        <v>0.80457476528456895</v>
+        <v>0.80307470186734298</v>
       </c>
       <c r="K50">
-        <v>0.68426785771744703</v>
+        <v>0.68101009428454395</v>
       </c>
       <c r="L50">
-        <v>0.75421953523352903</v>
+        <v>0.75132422588336301</v>
       </c>
       <c r="M50">
-        <v>0.823004307903341</v>
+        <v>0.82271355649392497</v>
       </c>
       <c r="N50">
-        <v>0.70106248062297605</v>
+        <v>0.69866393402318405</v>
       </c>
       <c r="O50">
-        <v>0.75902958991246405</v>
+        <v>0.75559178471738098</v>
       </c>
       <c r="P50">
-        <v>0.81770112389353999</v>
+        <v>0.81479748308710798</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>34425</v>
       </c>
       <c r="B51">
-        <v>0.72907209118594896</v>
+        <v>0.72577489617113</v>
       </c>
       <c r="C51">
-        <v>0.78813998952213304</v>
+        <v>0.78327767837925</v>
       </c>
       <c r="D51">
-        <v>0.84021665173448401</v>
+        <v>0.83493096410142797</v>
       </c>
       <c r="E51">
-        <v>0.74677334843577903</v>
+        <v>0.73966354559605696</v>
       </c>
       <c r="F51">
-        <v>0.80598183795682699</v>
+        <v>0.79644598442121695</v>
       </c>
       <c r="G51">
-        <v>0.85351819507572801</v>
+        <v>0.84100961089863202</v>
       </c>
       <c r="H51">
-        <v>0.717267585893264</v>
+        <v>0.72029955330683804</v>
       </c>
       <c r="I51">
-        <v>0.76077132533625902</v>
+        <v>0.76136560188413305</v>
       </c>
       <c r="J51">
-        <v>0.80554201217592802</v>
+        <v>0.80485374775135299</v>
       </c>
       <c r="K51">
-        <v>0.69454384226445098</v>
+        <v>0.68658785661454902</v>
       </c>
       <c r="L51">
-        <v>0.75931097469507902</v>
+        <v>0.75272894318885397</v>
       </c>
       <c r="M51">
-        <v>0.82419779080104705</v>
+        <v>0.82228151106751701</v>
       </c>
       <c r="N51">
-        <v>0.70945309252550204</v>
+        <v>0.70597953024370896</v>
       </c>
       <c r="O51">
-        <v>0.76476367237541898</v>
+        <v>0.76001667180666299</v>
       </c>
       <c r="P51">
-        <v>0.82126605825471599</v>
+        <v>0.81784359830789199</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>34516</v>
       </c>
       <c r="B52">
-        <v>0.72129748107424596</v>
+        <v>0.71621122708585905</v>
       </c>
       <c r="C52">
-        <v>0.78203497717341397</v>
+        <v>0.775749827260791</v>
       </c>
       <c r="D52">
-        <v>0.83797436711714501</v>
+        <v>0.83117568483867399</v>
       </c>
       <c r="E52">
-        <v>0.72799794557255504</v>
+        <v>0.71930575791706797</v>
       </c>
       <c r="F52">
-        <v>0.79149419294370005</v>
+        <v>0.78016498952762703</v>
       </c>
       <c r="G52">
-        <v>0.84651420695346802</v>
+        <v>0.83199537675645596</v>
       </c>
       <c r="H52">
-        <v>0.70717577911559004</v>
+        <v>0.70779714660634097</v>
       </c>
       <c r="I52">
-        <v>0.75296436609376505</v>
+        <v>0.75223894585468898</v>
       </c>
       <c r="J52">
-        <v>0.80327298596895202</v>
+        <v>0.801394677809945</v>
       </c>
       <c r="K52">
-        <v>0.68825135007615501</v>
+        <v>0.67957934324695102</v>
       </c>
       <c r="L52">
-        <v>0.75252536574256101</v>
+        <v>0.74569537143264497</v>
       </c>
       <c r="M52">
-        <v>0.81870241554356504</v>
+        <v>0.81629253275413405</v>
       </c>
       <c r="N52">
-        <v>0.69860323311954198</v>
+        <v>0.69258284571109896</v>
       </c>
       <c r="O52">
-        <v>0.75510125513894299</v>
+        <v>0.74900845726628895</v>
       </c>
       <c r="P52">
-        <v>0.81628369143248003</v>
+        <v>0.81147500539552198</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>34608</v>
       </c>
       <c r="B53">
-        <v>0.70588858010119804</v>
+        <v>0.70104731277821097</v>
       </c>
       <c r="C53">
-        <v>0.77016464682519303</v>
+        <v>0.76402614890977805</v>
       </c>
       <c r="D53">
-        <v>0.82991064146212101</v>
+        <v>0.82304271710310595</v>
       </c>
       <c r="E53">
-        <v>0.70886149623017802</v>
+        <v>0.70103601543085503</v>
       </c>
       <c r="F53">
-        <v>0.77443353432745998</v>
+        <v>0.76452399841168595</v>
       </c>
       <c r="G53">
-        <v>0.832906925515013</v>
+        <v>0.81972831571691995</v>
       </c>
       <c r="H53">
-        <v>0.70971947731685203</v>
+        <v>0.71061176002624904</v>
       </c>
       <c r="I53">
-        <v>0.75378600580626598</v>
+        <v>0.75371742062425195</v>
       </c>
       <c r="J53">
-        <v>0.80165633455121998</v>
+        <v>0.800515283917825</v>
       </c>
       <c r="K53">
-        <v>0.66755912189015998</v>
+        <v>0.66539099748473196</v>
       </c>
       <c r="L53">
-        <v>0.73625203043527498</v>
+        <v>0.73437226739546102</v>
       </c>
       <c r="M53">
-        <v>0.80844408997885298</v>
+        <v>0.80749951796543895</v>
       </c>
       <c r="N53">
-        <v>0.68757563303837299</v>
+        <v>0.68144770637393803</v>
       </c>
       <c r="O53">
-        <v>0.74695350284096695</v>
+        <v>0.74089010240896003</v>
       </c>
       <c r="P53">
-        <v>0.81074720233935804</v>
+        <v>0.80576242689673006</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>34700</v>
       </c>
       <c r="B54">
-        <v>0.703181077689358</v>
+        <v>0.69799450276103303</v>
       </c>
       <c r="C54">
-        <v>0.767884797137112</v>
+        <v>0.76132542906631995</v>
       </c>
       <c r="D54">
-        <v>0.82862681960411699</v>
+        <v>0.82088554541164604</v>
       </c>
       <c r="E54">
-        <v>0.71351923036376896</v>
+        <v>0.70438470530730501</v>
       </c>
       <c r="F54">
-        <v>0.77597766189040096</v>
+        <v>0.76556675356883996</v>
       </c>
       <c r="G54">
-        <v>0.83210615654975095</v>
+        <v>0.81856488266026595</v>
       </c>
       <c r="H54">
-        <v>0.69414776695965497</v>
+        <v>0.69731275965024098</v>
       </c>
       <c r="I54">
-        <v>0.74266794203748399</v>
+        <v>0.74493741579481298</v>
       </c>
       <c r="J54">
-        <v>0.79708052646263905</v>
+        <v>0.797791732351817</v>
       </c>
       <c r="K54">
-        <v>0.64860025735452798</v>
+        <v>0.64606004500991998</v>
       </c>
       <c r="L54">
-        <v>0.72145662828967905</v>
+        <v>0.71919692332263296</v>
       </c>
       <c r="M54">
-        <v>0.79972775653991202</v>
+        <v>0.79775613123917399</v>
       </c>
       <c r="N54">
-        <v>0.68176172122262901</v>
+        <v>0.67951544433448996</v>
       </c>
       <c r="O54">
-        <v>0.74163686950227503</v>
+        <v>0.73928619344316604</v>
       </c>
       <c r="P54">
-        <v>0.80757952279552603</v>
+        <v>0.80513330044833797</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>34790</v>
       </c>
       <c r="B55">
-        <v>0.689857185458565</v>
+        <v>0.68509578793635295</v>
       </c>
       <c r="C55">
-        <v>0.75738629043591599</v>
+        <v>0.75097100235771896</v>
       </c>
       <c r="D55">
-        <v>0.82312604640040699</v>
+        <v>0.81528961150366797</v>
       </c>
       <c r="E55">
-        <v>0.69238135169871795</v>
+        <v>0.68054621721654396</v>
       </c>
       <c r="F55">
-        <v>0.76305779109077798</v>
+        <v>0.74974145235481904</v>
       </c>
       <c r="G55">
-        <v>0.82813467664692098</v>
+        <v>0.81260237646178801</v>
       </c>
       <c r="H55">
-        <v>0.67636379778313505</v>
+        <v>0.68285637746138605</v>
       </c>
       <c r="I55">
-        <v>0.73100064262154196</v>
+        <v>0.73548946088826095</v>
       </c>
       <c r="J55">
-        <v>0.79261017925758703</v>
+        <v>0.79483910567855098</v>
       </c>
       <c r="K55">
-        <v>0.63703829690980696</v>
+        <v>0.63839091157901395</v>
       </c>
       <c r="L55">
-        <v>0.71153324217625802</v>
+        <v>0.71156401003978698</v>
       </c>
       <c r="M55">
-        <v>0.79313219792411505</v>
+        <v>0.79133467226665</v>
       </c>
       <c r="N55">
-        <v>0.66287008560258498</v>
+        <v>0.65920627646262897</v>
       </c>
       <c r="O55">
-        <v>0.72716705861721098</v>
+        <v>0.72419332256533897</v>
       </c>
       <c r="P55">
-        <v>0.80056922822064702</v>
+        <v>0.79716904378077502</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>34881</v>
       </c>
       <c r="B56">
-        <v>0.67181457236200903</v>
+        <v>0.66759227323359405</v>
       </c>
       <c r="C56">
-        <v>0.74218534738606501</v>
+        <v>0.73658755148045896</v>
       </c>
       <c r="D56">
-        <v>0.81313028939579002</v>
+        <v>0.80571725633264701</v>
       </c>
       <c r="E56">
-        <v>0.67142482524094405</v>
+        <v>0.66237055455619398</v>
       </c>
       <c r="F56">
-        <v>0.74519634051091799</v>
+        <v>0.73458780149865599</v>
       </c>
       <c r="G56">
-        <v>0.81643856740088605</v>
+        <v>0.802672007469865</v>
       </c>
       <c r="H56">
-        <v>0.65766791632673005</v>
+        <v>0.66281516944928798</v>
       </c>
       <c r="I56">
-        <v>0.71616896001670305</v>
+        <v>0.72016772773041005</v>
       </c>
       <c r="J56">
-        <v>0.784467299459641</v>
+        <v>0.78612804868659503</v>
       </c>
       <c r="K56">
-        <v>0.64524336586279396</v>
+        <v>0.64579479271031603</v>
       </c>
       <c r="L56">
-        <v>0.71827149120367895</v>
+        <v>0.71768653978350305</v>
       </c>
       <c r="M56">
-        <v>0.79677937025130197</v>
+        <v>0.79471709021760895</v>
       </c>
       <c r="N56">
-        <v>0.654507925360302</v>
+        <v>0.65185676513872004</v>
       </c>
       <c r="O56">
-        <v>0.72105091181135605</v>
+        <v>0.71889472568968704</v>
       </c>
       <c r="P56">
-        <v>0.79766810769246199</v>
+        <v>0.79391218092233795</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>34973</v>
       </c>
       <c r="B57">
-        <v>0.66701526006895195</v>
+        <v>0.663994188567954</v>
       </c>
       <c r="C57">
-        <v>0.73816456989963497</v>
+        <v>0.73360663733096998</v>
       </c>
       <c r="D57">
-        <v>0.80995178207891605</v>
+        <v>0.80327683412068196</v>
       </c>
       <c r="E57">
-        <v>0.66205461287829903</v>
+        <v>0.65596907924135495</v>
       </c>
       <c r="F57">
-        <v>0.73766732818069203</v>
+        <v>0.72894618676413703</v>
       </c>
       <c r="G57">
-        <v>0.81197466464589296</v>
+        <v>0.79900429158072495</v>
       </c>
       <c r="H57">
-        <v>0.65944722750697804</v>
+        <v>0.66319036443152701</v>
       </c>
       <c r="I57">
-        <v>0.71865449554011296</v>
+        <v>0.72164666897402097</v>
       </c>
       <c r="J57">
-        <v>0.78630182501894896</v>
+        <v>0.78751383216508597</v>
       </c>
       <c r="K57">
-        <v>0.65279324098067404</v>
+        <v>0.650817041100752</v>
       </c>
       <c r="L57">
-        <v>0.72636517770172004</v>
+        <v>0.72356212614502002</v>
       </c>
       <c r="M57">
-        <v>0.80187189070715703</v>
+        <v>0.79871455323459495</v>
       </c>
       <c r="N57">
-        <v>0.66764577034476102</v>
+        <v>0.66638580862789698</v>
       </c>
       <c r="O57">
-        <v>0.731534067319207</v>
+        <v>0.73072625355162302</v>
       </c>
       <c r="P57">
-        <v>0.80437197503047397</v>
+        <v>0.80132908523131297</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>35065</v>
       </c>
       <c r="B58">
-        <v>0.66145299614047304</v>
+        <v>0.65900263381681201</v>
       </c>
       <c r="C58">
-        <v>0.73480613210631096</v>
+        <v>0.73065734374332503</v>
       </c>
       <c r="D58">
-        <v>0.80754690623839498</v>
+        <v>0.801057080814224</v>
       </c>
       <c r="E58">
-        <v>0.66770232226312298</v>
+        <v>0.66224065118472197</v>
       </c>
       <c r="F58">
-        <v>0.74212174362146899</v>
+        <v>0.73438539708003503</v>
       </c>
       <c r="G58">
-        <v>0.81366061776073895</v>
+        <v>0.80164240939685305</v>
       </c>
       <c r="H58">
-        <v>0.66372433602387004</v>
+        <v>0.66639911972765797</v>
       </c>
       <c r="I58">
-        <v>0.72264136944661495</v>
+        <v>0.72420686222153496</v>
       </c>
       <c r="J58">
-        <v>0.788052940760544</v>
+        <v>0.78814620459014595</v>
       </c>
       <c r="K58">
-        <v>0.63881772017693195</v>
+        <v>0.63516644375529197</v>
       </c>
       <c r="L58">
-        <v>0.71748667287236501</v>
+        <v>0.71247261764143799</v>
       </c>
       <c r="M58">
-        <v>0.79696821782632399</v>
+        <v>0.79171079299508296</v>
       </c>
       <c r="N58">
-        <v>0.66263340254580705</v>
+        <v>0.66323565486904201</v>
       </c>
       <c r="O58">
-        <v>0.72950372471660696</v>
+        <v>0.73085664748307799</v>
       </c>
       <c r="P58">
-        <v>0.80267719083464595</v>
+        <v>0.80151999182009603</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>35156</v>
       </c>
       <c r="B59">
-        <v>0.65967260089511803</v>
+        <v>0.65697054848796799</v>
       </c>
       <c r="C59">
-        <v>0.73327256502689497</v>
+        <v>0.72915258182001197</v>
       </c>
       <c r="D59">
-        <v>0.80574736920486001</v>
+        <v>0.79953821523141</v>
       </c>
       <c r="E59">
-        <v>0.67516801124760595</v>
+        <v>0.67012346455836402</v>
       </c>
       <c r="F59">
-        <v>0.74698462745061101</v>
+        <v>0.73984233847172898</v>
       </c>
       <c r="G59">
-        <v>0.81542007005521799</v>
+        <v>0.804236624071477</v>
       </c>
       <c r="H59">
-        <v>0.66548944455028602</v>
+        <v>0.66724257137719101</v>
       </c>
       <c r="I59">
-        <v>0.72378370713809304</v>
+        <v>0.72542931777693598</v>
       </c>
       <c r="J59">
-        <v>0.78813047107994805</v>
+        <v>0.78890673058212502</v>
       </c>
       <c r="K59">
-        <v>0.63798282026539199</v>
+        <v>0.63533616058265496</v>
       </c>
       <c r="L59">
-        <v>0.71768043304562201</v>
+        <v>0.71305196065198595</v>
       </c>
       <c r="M59">
-        <v>0.79706881379614103</v>
+        <v>0.79122725739956901</v>
       </c>
       <c r="N59">
-        <v>0.67063707619094004</v>
+        <v>0.67164719502717396</v>
       </c>
       <c r="O59">
-        <v>0.73652659079342497</v>
+        <v>0.73874073641581495</v>
       </c>
       <c r="P59">
-        <v>0.80646067263467702</v>
+        <v>0.80607899026613605</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>35247</v>
       </c>
       <c r="B60">
-        <v>0.66432436226074199</v>
+        <v>0.66161888157084203</v>
       </c>
       <c r="C60">
-        <v>0.73655734550039398</v>
+        <v>0.73217779509487901</v>
       </c>
       <c r="D60">
-        <v>0.80654707350255195</v>
+        <v>0.80036261022496602</v>
       </c>
       <c r="E60">
-        <v>0.68666964111080797</v>
+        <v>0.67921686717852503</v>
       </c>
       <c r="F60">
-        <v>0.75670795897258303</v>
+        <v>0.74771147430439</v>
       </c>
       <c r="G60">
-        <v>0.81914217936468603</v>
+        <v>0.80742955836632002</v>
       </c>
       <c r="H60">
-        <v>0.68066023508505002</v>
+        <v>0.68433852219455504</v>
       </c>
       <c r="I60">
-        <v>0.73569796248595398</v>
+        <v>0.73895635598772202</v>
       </c>
       <c r="J60">
-        <v>0.79427661293405905</v>
+        <v>0.79632225837252402</v>
       </c>
       <c r="K60">
-        <v>0.63782799509775101</v>
+        <v>0.63402143926229604</v>
       </c>
       <c r="L60">
-        <v>0.71800564830124303</v>
+        <v>0.71123718079873099</v>
       </c>
       <c r="M60">
-        <v>0.79790963267783099</v>
+        <v>0.79001731043354695</v>
       </c>
       <c r="N60">
-        <v>0.68001993045795195</v>
+        <v>0.68608937984882001</v>
       </c>
       <c r="O60">
-        <v>0.743651046885481</v>
+        <v>0.74810986113540201</v>
       </c>
       <c r="P60">
-        <v>0.80896866100739495</v>
+        <v>0.80968666556297797</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>35339</v>
       </c>
       <c r="B61">
-        <v>0.67621473961530498</v>
+        <v>0.67331674571622702</v>
       </c>
       <c r="C61">
-        <v>0.74550954628369404</v>
+        <v>0.74092610565974204</v>
       </c>
       <c r="D61">
-        <v>0.81097290450216897</v>
+        <v>0.80498369309714801</v>
       </c>
       <c r="E61">
-        <v>0.69727939195546196</v>
+        <v>0.68975992778585304</v>
       </c>
       <c r="F61">
-        <v>0.764581286228874</v>
+        <v>0.75549429562812997</v>
       </c>
       <c r="G61">
-        <v>0.823519562196806</v>
+        <v>0.81215442976836605</v>
       </c>
       <c r="H61">
-        <v>0.69694310118617198</v>
+        <v>0.70033036709651197</v>
       </c>
       <c r="I61">
-        <v>0.74816673934899303</v>
+        <v>0.75078237150942895</v>
       </c>
       <c r="J61">
-        <v>0.80066109019619502</v>
+        <v>0.802363350338679</v>
       </c>
       <c r="K61">
-        <v>0.65228813521828699</v>
+        <v>0.64689960423576998</v>
       </c>
       <c r="L61">
-        <v>0.73215089781812104</v>
+        <v>0.72397108233927099</v>
       </c>
       <c r="M61">
-        <v>0.80817971368814201</v>
+        <v>0.80009877097757298</v>
       </c>
       <c r="N61">
-        <v>0.68455109253911905</v>
+        <v>0.68673143097484002</v>
       </c>
       <c r="O61">
-        <v>0.74728317481223305</v>
+        <v>0.75000012823916795</v>
       </c>
       <c r="P61">
-        <v>0.81043193944763203</v>
+        <v>0.81128707100039299</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>35431</v>
       </c>
       <c r="B62">
-        <v>0.678181655386486</v>
+        <v>0.67529518961712298</v>
       </c>
       <c r="C62">
-        <v>0.74693780101576701</v>
+        <v>0.74296056978680303</v>
       </c>
       <c r="D62">
-        <v>0.81232667477657605</v>
+        <v>0.80707141525933301</v>
       </c>
       <c r="E62">
-        <v>0.68665571873056996</v>
+        <v>0.67888381640944395</v>
       </c>
       <c r="F62">
-        <v>0.75614555107636705</v>
+        <v>0.74708191870519802</v>
       </c>
       <c r="G62">
-        <v>0.81934720486705603</v>
+        <v>0.80808726878140202</v>
       </c>
       <c r="H62">
-        <v>0.693550076884343</v>
+        <v>0.69822984301111601</v>
       </c>
       <c r="I62">
-        <v>0.74565414634955995</v>
+        <v>0.75032212444816704</v>
       </c>
       <c r="J62">
-        <v>0.80044447995737</v>
+        <v>0.804129923380834</v>
       </c>
       <c r="K62">
-        <v>0.66900200107887697</v>
+        <v>0.66395450053449701</v>
       </c>
       <c r="L62">
-        <v>0.74448932445528704</v>
+        <v>0.73865555348597101</v>
       </c>
       <c r="M62">
-        <v>0.81768490632541702</v>
+        <v>0.81242581741737896</v>
       </c>
       <c r="N62">
-        <v>0.68744924925808204</v>
+        <v>0.68503466913734601</v>
       </c>
       <c r="O62">
-        <v>0.74773192080932005</v>
+        <v>0.74853479468568795</v>
       </c>
       <c r="P62">
-        <v>0.81090276518888804</v>
+        <v>0.81151163421324202</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>35521</v>
       </c>
       <c r="B63">
-        <v>0.68830699423583197</v>
+        <v>0.68683762463801501</v>
       </c>
       <c r="C63">
-        <v>0.75428486435174402</v>
+        <v>0.75180208970951901</v>
       </c>
       <c r="D63">
-        <v>0.816537686865487</v>
+        <v>0.81247001580008904</v>
       </c>
       <c r="E63">
-        <v>0.688244611303228</v>
+        <v>0.68033518461345299</v>
       </c>
       <c r="F63">
-        <v>0.75624640874489302</v>
+        <v>0.74799222365003704</v>
       </c>
       <c r="G63">
-        <v>0.81892581389042696</v>
+        <v>0.80915672086798895</v>
       </c>
       <c r="H63">
-        <v>0.70114503864262701</v>
+        <v>0.70579989020287404</v>
       </c>
       <c r="I63">
-        <v>0.75228234140637196</v>
+        <v>0.75733925099397803</v>
       </c>
       <c r="J63">
-        <v>0.80610973184494605</v>
+        <v>0.81016446672421505</v>
       </c>
       <c r="K63">
-        <v>0.69514029291978696</v>
+        <v>0.69244971927774002</v>
       </c>
       <c r="L63">
-        <v>0.76369005451356498</v>
+        <v>0.760635941852566</v>
       </c>
       <c r="M63">
-        <v>0.82993618313363304</v>
+        <v>0.826951721720113</v>
       </c>
       <c r="N63">
-        <v>0.69584883789072205</v>
+        <v>0.69930205491979502</v>
       </c>
       <c r="O63">
-        <v>0.75499671606632601</v>
+        <v>0.75983814272757</v>
       </c>
       <c r="P63">
-        <v>0.81664211730632297</v>
+        <v>0.81942192977592099</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>35612</v>
       </c>
       <c r="B64">
-        <v>0.69369948586183405</v>
+        <v>0.69312010163919502</v>
       </c>
       <c r="C64">
-        <v>0.75875144067308897</v>
+        <v>0.75704884419059904</v>
       </c>
       <c r="D64">
-        <v>0.82014176950154405</v>
+        <v>0.81687292742653805</v>
       </c>
       <c r="E64">
-        <v>0.69034792738114703</v>
+        <v>0.68661218960368797</v>
       </c>
       <c r="F64">
-        <v>0.75710310117801205</v>
+        <v>0.75283509997741305</v>
       </c>
       <c r="G64">
-        <v>0.81929429185696201</v>
+        <v>0.81294167827028296</v>
       </c>
       <c r="H64">
-        <v>0.72153480759396404</v>
+        <v>0.72728479010230396</v>
       </c>
       <c r="I64">
-        <v>0.769527381188574</v>
+        <v>0.77599335586033202</v>
       </c>
       <c r="J64">
-        <v>0.81988674893146096</v>
+        <v>0.82538519522361498</v>
       </c>
       <c r="K64">
-        <v>0.71172133757154699</v>
+        <v>0.70389000909245902</v>
       </c>
       <c r="L64">
-        <v>0.77741328782922903</v>
+        <v>0.77063151780208305</v>
       </c>
       <c r="M64">
-        <v>0.83958325406529899</v>
+        <v>0.83565093686676895</v>
       </c>
       <c r="N64">
-        <v>0.70534631127670999</v>
+        <v>0.71029122607853801</v>
       </c>
       <c r="O64">
-        <v>0.76346902164984498</v>
+        <v>0.76778902530724202</v>
       </c>
       <c r="P64">
-        <v>0.82385887675107905</v>
+        <v>0.82537858569207501</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>35704</v>
       </c>
       <c r="B65">
-        <v>0.68635627939488897</v>
+        <v>0.68588734114706096</v>
       </c>
       <c r="C65">
-        <v>0.75320847879259401</v>
+        <v>0.75194138712261205</v>
       </c>
       <c r="D65">
-        <v>0.818601709274419</v>
+        <v>0.81544535535302598</v>
       </c>
       <c r="E65">
-        <v>0.70179588885756194</v>
+        <v>0.69886878387540097</v>
       </c>
       <c r="F65">
-        <v>0.76450798906964601</v>
+        <v>0.76144687456197702</v>
       </c>
       <c r="G65">
-        <v>0.82357927554349997</v>
+        <v>0.81875942522378897</v>
       </c>
       <c r="H65">
-        <v>0.68077795379554995</v>
+        <v>0.68725078739065903</v>
       </c>
       <c r="I65">
-        <v>0.73789368929792598</v>
+        <v>0.74426727881622901</v>
       </c>
       <c r="J65">
-        <v>0.80291388355351301</v>
+        <v>0.80764246564579101</v>
       </c>
       <c r="K65">
-        <v>0.71138890566572799</v>
+        <v>0.70258175869608996</v>
       </c>
       <c r="L65">
-        <v>0.78043611888253295</v>
+        <v>0.77341195135459595</v>
       </c>
       <c r="M65">
-        <v>0.84617331556110797</v>
+        <v>0.84151687457695101</v>
       </c>
       <c r="N65">
-        <v>0.70684435623748598</v>
+        <v>0.70659588672184903</v>
       </c>
       <c r="O65">
-        <v>0.76501425531289202</v>
+        <v>0.76575292294820296</v>
       </c>
       <c r="P65">
-        <v>0.82804283766486697</v>
+        <v>0.82688860497449901</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>35796</v>
       </c>
       <c r="B66">
-        <v>0.68807922706650604</v>
+        <v>0.68747979709627705</v>
       </c>
       <c r="C66">
-        <v>0.75456865898988101</v>
+        <v>0.75337725376044695</v>
       </c>
       <c r="D66">
-        <v>0.81770413789476903</v>
+        <v>0.81496752803084105</v>
       </c>
       <c r="E66">
-        <v>0.72461170164131905</v>
+        <v>0.72352070483942199</v>
       </c>
       <c r="F66">
-        <v>0.78032659435389995</v>
+        <v>0.77874129508592704</v>
       </c>
       <c r="G66">
-        <v>0.82913761364726801</v>
+        <v>0.82618335835620305</v>
       </c>
       <c r="H66">
-        <v>0.66850836266681901</v>
+        <v>0.67429803609767602</v>
       </c>
       <c r="I66">
-        <v>0.72723836791702601</v>
+        <v>0.732822390777634</v>
       </c>
       <c r="J66">
-        <v>0.79390715517367105</v>
+        <v>0.79808592041621296</v>
       </c>
       <c r="K66">
-        <v>0.71362109496728598</v>
+        <v>0.70413219715898701</v>
       </c>
       <c r="L66">
-        <v>0.783610134895384</v>
+        <v>0.77601239564976898</v>
       </c>
       <c r="M66">
-        <v>0.847711041298573</v>
+        <v>0.84293601724913503</v>
       </c>
       <c r="N66">
-        <v>0.72359158989012196</v>
+        <v>0.72058505118903904</v>
       </c>
       <c r="O66">
-        <v>0.77956274036730899</v>
+        <v>0.77889486748941505</v>
       </c>
       <c r="P66">
-        <v>0.83538255104811798</v>
+        <v>0.83394023643071902</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>35886</v>
       </c>
       <c r="B67">
-        <v>0.68806136994905898</v>
+        <v>0.68760323804554901</v>
       </c>
       <c r="C67">
-        <v>0.75475582103627503</v>
+        <v>0.75346330204003797</v>
       </c>
       <c r="D67">
-        <v>0.81831182826230298</v>
+        <v>0.81548206514279797</v>
       </c>
       <c r="E67">
-        <v>0.72654436249930199</v>
+        <v>0.726628999747853</v>
       </c>
       <c r="F67">
-        <v>0.78174505712377296</v>
+        <v>0.78081824459739702</v>
       </c>
       <c r="G67">
-        <v>0.82935095684884097</v>
+        <v>0.82665369377513298</v>
       </c>
       <c r="H67">
-        <v>0.66696383904244505</v>
+        <v>0.67129883500212395</v>
       </c>
       <c r="I67">
-        <v>0.72564314948839603</v>
+        <v>0.72941482614673503</v>
       </c>
       <c r="J67">
-        <v>0.792502799473085</v>
+        <v>0.79510653950594801</v>
       </c>
       <c r="K67">
-        <v>0.72316655885443404</v>
+        <v>0.71441631342639</v>
       </c>
       <c r="L67">
-        <v>0.79178301324155997</v>
+        <v>0.78399773809441997</v>
       </c>
       <c r="M67">
-        <v>0.85266241293740797</v>
+        <v>0.84769352651218599</v>
       </c>
       <c r="N67">
-        <v>0.71474945989406502</v>
+        <v>0.71656727150593902</v>
       </c>
       <c r="O67">
-        <v>0.77677739312776195</v>
+        <v>0.780031850060386</v>
       </c>
       <c r="P67">
-        <v>0.83853673828060604</v>
+        <v>0.83952237647922101</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>35977</v>
       </c>
       <c r="B68">
-        <v>0.69032126118720505</v>
+        <v>0.69018580045828803</v>
       </c>
       <c r="C68">
-        <v>0.756928345033961</v>
+        <v>0.75592282508115105</v>
       </c>
       <c r="D68">
-        <v>0.81958298521241701</v>
+        <v>0.81692883878519096</v>
       </c>
       <c r="E68">
-        <v>0.71522056915893994</v>
+        <v>0.71232898740703998</v>
       </c>
       <c r="F68">
-        <v>0.77509296770177305</v>
+        <v>0.77165857490099199</v>
       </c>
       <c r="G68">
-        <v>0.82659598820121905</v>
+        <v>0.82164031275317095</v>
       </c>
       <c r="H68">
-        <v>0.66828983756729698</v>
+        <v>0.67255746796083804</v>
       </c>
       <c r="I68">
-        <v>0.72657266956589195</v>
+        <v>0.73011973285888299</v>
       </c>
       <c r="J68">
-        <v>0.792616107102739</v>
+        <v>0.79469956944187403</v>
       </c>
       <c r="K68">
-        <v>0.73742148146434106</v>
+        <v>0.72962114783813903</v>
       </c>
       <c r="L68">
-        <v>0.80380347565270405</v>
+        <v>0.79806660330622903</v>
       </c>
       <c r="M68">
-        <v>0.85884381348973005</v>
+        <v>0.85714030167163402</v>
       </c>
       <c r="N68">
-        <v>0.72842932908720603</v>
+        <v>0.73321893408920502</v>
       </c>
       <c r="O68">
-        <v>0.78781274679898505</v>
+        <v>0.79344955672812501</v>
       </c>
       <c r="P68">
-        <v>0.84549297834672898</v>
+        <v>0.84785080130586798</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>36069</v>
       </c>
       <c r="B69">
-        <v>0.69883165438046502</v>
+        <v>0.69940556192817405</v>
       </c>
       <c r="C69">
-        <v>0.76209354064226698</v>
+        <v>0.76130270027960001</v>
       </c>
       <c r="D69">
-        <v>0.82120690209081804</v>
+        <v>0.81876077430065497</v>
       </c>
       <c r="E69">
-        <v>0.70320571033208401</v>
+        <v>0.69825152374524802</v>
       </c>
       <c r="F69">
-        <v>0.76734535236351098</v>
+        <v>0.76139601512813704</v>
       </c>
       <c r="G69">
-        <v>0.82311214520148002</v>
+        <v>0.81586812286923804</v>
       </c>
       <c r="H69">
-        <v>0.69890998787521097</v>
+        <v>0.70251563234716996</v>
       </c>
       <c r="I69">
-        <v>0.74806463099495402</v>
+        <v>0.75099162302964195</v>
       </c>
       <c r="J69">
-        <v>0.80199124523571896</v>
+        <v>0.80377889354022303</v>
       </c>
       <c r="K69">
-        <v>0.74354360032761402</v>
+        <v>0.73730455911076098</v>
       </c>
       <c r="L69">
-        <v>0.80619323161247203</v>
+        <v>0.80262922645688595</v>
       </c>
       <c r="M69">
-        <v>0.85882379979930501</v>
+        <v>0.85986199073533498</v>
       </c>
       <c r="N69">
-        <v>0.74496956197582997</v>
+        <v>0.75542176078940604</v>
       </c>
       <c r="O69">
-        <v>0.79926879381626403</v>
+        <v>0.80831044919369999</v>
       </c>
       <c r="P69">
-        <v>0.85173137301841595</v>
+        <v>0.85584364172389205</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>36161</v>
       </c>
       <c r="B70">
-        <v>0.70100142333728699</v>
+        <v>0.70051987078952405</v>
       </c>
       <c r="C70">
-        <v>0.76471926117644495</v>
+        <v>0.76287403886925498</v>
       </c>
       <c r="D70">
-        <v>0.824131907538032</v>
+        <v>0.82086322352562902</v>
       </c>
       <c r="E70">
-        <v>0.71265213825040297</v>
+        <v>0.70652099693967096</v>
       </c>
       <c r="F70">
-        <v>0.77383561860158401</v>
+        <v>0.76677673574753602</v>
       </c>
       <c r="G70">
-        <v>0.82724342670236095</v>
+        <v>0.81917444690118701</v>
       </c>
       <c r="H70">
-        <v>0.70675648266763302</v>
+        <v>0.70734223000504304</v>
       </c>
       <c r="I70">
-        <v>0.75542631522213799</v>
+        <v>0.75615734238164001</v>
       </c>
       <c r="J70">
-        <v>0.80856823992356897</v>
+        <v>0.80920757387893005</v>
       </c>
       <c r="K70">
-        <v>0.72505251809248705</v>
+        <v>0.72400673859853704</v>
       </c>
       <c r="L70">
-        <v>0.791417816928917</v>
+        <v>0.79064083926870099</v>
       </c>
       <c r="M70">
-        <v>0.85169735518913403</v>
+        <v>0.85291819976875005</v>
       </c>
       <c r="N70">
-        <v>0.742234983671062</v>
+        <v>0.74049341303603999</v>
       </c>
       <c r="O70">
-        <v>0.79631305093871596</v>
+        <v>0.79484890951294296</v>
       </c>
       <c r="P70">
-        <v>0.84924369822073897</v>
+        <v>0.84666225812599205</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>36251</v>
       </c>
       <c r="B71">
-        <v>0.69626264047436404</v>
+        <v>0.69618571162222098</v>
       </c>
       <c r="C71">
-        <v>0.76207614229603504</v>
+        <v>0.76043730860146397</v>
       </c>
       <c r="D71">
-        <v>0.82238635891713696</v>
+        <v>0.81951984448326298</v>
       </c>
       <c r="E71">
-        <v>0.71007011765118699</v>
+        <v>0.70505519420118001</v>
       </c>
       <c r="F71">
-        <v>0.77290383918641603</v>
+        <v>0.76636946426126396</v>
       </c>
       <c r="G71">
-        <v>0.82588567352892694</v>
+        <v>0.81768496001985802</v>
       </c>
       <c r="H71">
-        <v>0.70965859377385199</v>
+        <v>0.70996376515073001</v>
       </c>
       <c r="I71">
-        <v>0.75781452119006798</v>
+        <v>0.75836538883946303</v>
       </c>
       <c r="J71">
-        <v>0.80902078804314403</v>
+        <v>0.80983684034908499</v>
       </c>
       <c r="K71">
-        <v>0.71681061676715296</v>
+        <v>0.718010881681032</v>
       </c>
       <c r="L71">
-        <v>0.78475655079705398</v>
+        <v>0.78599953322344496</v>
       </c>
       <c r="M71">
-        <v>0.84772338571746997</v>
+        <v>0.85057195083757597</v>
       </c>
       <c r="N71">
-        <v>0.73537397262473203</v>
+        <v>0.73087764002325095</v>
       </c>
       <c r="O71">
-        <v>0.79137286493912695</v>
+        <v>0.78728872492221103</v>
       </c>
       <c r="P71">
-        <v>0.84401054647825902</v>
+        <v>0.84024874545440698</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>36342</v>
       </c>
       <c r="B72">
-        <v>0.69550986411571603</v>
+        <v>0.69508767750431799</v>
       </c>
       <c r="C72">
-        <v>0.76168009783910295</v>
+        <v>0.76016065595063298</v>
       </c>
       <c r="D72">
-        <v>0.82241292276324396</v>
+        <v>0.82002817557541996</v>
       </c>
       <c r="E72">
-        <v>0.70909602087453405</v>
+        <v>0.70514154497742998</v>
       </c>
       <c r="F72">
-        <v>0.77003889571436901</v>
+        <v>0.76444388102671701</v>
       </c>
       <c r="G72">
-        <v>0.82213458577034604</v>
+        <v>0.81490140056836402</v>
       </c>
       <c r="H72">
-        <v>0.70367164393591597</v>
+        <v>0.70535175228949398</v>
       </c>
       <c r="I72">
-        <v>0.75340339306403104</v>
+        <v>0.75531718037678097</v>
       </c>
       <c r="J72">
-        <v>0.80629276969515296</v>
+        <v>0.80839108634212398</v>
       </c>
       <c r="K72">
-        <v>0.71031839039988498</v>
+        <v>0.71232102562551802</v>
       </c>
       <c r="L72">
-        <v>0.77672124694164402</v>
+        <v>0.77906425636701204</v>
       </c>
       <c r="M72">
-        <v>0.84132637389607401</v>
+        <v>0.84496048083058695</v>
       </c>
       <c r="N72">
-        <v>0.73279115945572004</v>
+        <v>0.72479543896563803</v>
       </c>
       <c r="O72">
-        <v>0.78755803635527299</v>
+        <v>0.78191785902381405</v>
       </c>
       <c r="P72">
-        <v>0.84216345767680001</v>
+        <v>0.83823717253158003</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>36434</v>
       </c>
       <c r="B73">
-        <v>0.70190414557925296</v>
+        <v>0.70114741780344403</v>
       </c>
       <c r="C73">
-        <v>0.76690930902799903</v>
+        <v>0.76512717008060405</v>
       </c>
       <c r="D73">
-        <v>0.82571509031734103</v>
+        <v>0.82345024273247702</v>
       </c>
       <c r="E73">
-        <v>0.71959453119524097</v>
+        <v>0.71532145094349697</v>
       </c>
       <c r="F73">
-        <v>0.77708528907860797</v>
+        <v>0.77154588427753101</v>
       </c>
       <c r="G73">
-        <v>0.82428023532238703</v>
+        <v>0.81775687603971503</v>
       </c>
       <c r="H73">
-        <v>0.69793007292130804</v>
+        <v>0.69946208480918004</v>
       </c>
       <c r="I73">
-        <v>0.74916504602470202</v>
+        <v>0.75072717280140899</v>
       </c>
       <c r="J73">
-        <v>0.80413661470157705</v>
+        <v>0.80633505985522302</v>
       </c>
       <c r="K73">
-        <v>0.72474654867515098</v>
+        <v>0.72351782436288803</v>
       </c>
       <c r="L73">
-        <v>0.78708348830931996</v>
+        <v>0.78754351942185397</v>
       </c>
       <c r="M73">
-        <v>0.84663367732102301</v>
+        <v>0.85030861181310302</v>
       </c>
       <c r="N73">
-        <v>0.74563917723145701</v>
+        <v>0.74124131600248699</v>
       </c>
       <c r="O73">
-        <v>0.79664266849931598</v>
+        <v>0.79452852345829295</v>
       </c>
       <c r="P73">
-        <v>0.84826097158158098</v>
+        <v>0.84692823650698001</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>36526</v>
       </c>
       <c r="B74">
-        <v>0.71284953793216899</v>
+        <v>0.71117232964743204</v>
       </c>
       <c r="C74">
-        <v>0.77361096837432697</v>
+        <v>0.77141772198629099</v>
       </c>
       <c r="D74">
-        <v>0.82869486331664899</v>
+        <v>0.826261595999498</v>
       </c>
       <c r="E74">
-        <v>0.70705407709039403</v>
+        <v>0.70412958965711303</v>
       </c>
       <c r="F74">
-        <v>0.76573939496391297</v>
+        <v>0.76116330864044002</v>
       </c>
       <c r="G74">
-        <v>0.81663282917128099</v>
+        <v>0.81079358595903195</v>
       </c>
       <c r="H74">
-        <v>0.70736864270479205</v>
+        <v>0.70822656738736001</v>
       </c>
       <c r="I74">
-        <v>0.75493594574591205</v>
+        <v>0.75569477914177297</v>
       </c>
       <c r="J74">
-        <v>0.80588224936823305</v>
+        <v>0.80774229179391899</v>
       </c>
       <c r="K74">
-        <v>0.74956466643560005</v>
+        <v>0.74494311706475602</v>
       </c>
       <c r="L74">
-        <v>0.80499126390604303</v>
+        <v>0.80341153327377801</v>
       </c>
       <c r="M74">
-        <v>0.85624805627405798</v>
+        <v>0.85871640774514801</v>
       </c>
       <c r="N74">
-        <v>0.75316490562792204</v>
+        <v>0.75098683500443497</v>
       </c>
       <c r="O74">
-        <v>0.80235908349445795</v>
+        <v>0.80289322179235201</v>
       </c>
       <c r="P74">
-        <v>0.85176637112710396</v>
+        <v>0.85212006471419799</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>36617</v>
       </c>
       <c r="B75">
-        <v>0.70585496735181197</v>
+        <v>0.70454722779941403</v>
       </c>
       <c r="C75">
-        <v>0.76884203455403299</v>
+        <v>0.76690603064237595</v>
       </c>
       <c r="D75">
-        <v>0.826752760656699</v>
+        <v>0.82384939955148695</v>
       </c>
       <c r="E75">
-        <v>0.69310844511945302</v>
+        <v>0.69066872129353496</v>
       </c>
       <c r="F75">
-        <v>0.75492022143104498</v>
+        <v>0.75126119286535697</v>
       </c>
       <c r="G75">
-        <v>0.81082101844702403</v>
+        <v>0.805151403718527</v>
       </c>
       <c r="H75">
-        <v>0.69433263262674205</v>
+        <v>0.69338053756430795</v>
       </c>
       <c r="I75">
-        <v>0.74478788252737904</v>
+        <v>0.74435607473395005</v>
       </c>
       <c r="J75">
-        <v>0.80060000109798402</v>
+        <v>0.80137945480082695</v>
       </c>
       <c r="K75">
-        <v>0.73844712773660603</v>
+        <v>0.73497856025820396</v>
       </c>
       <c r="L75">
-        <v>0.79541752338156901</v>
+        <v>0.79411405100602195</v>
       </c>
       <c r="M75">
-        <v>0.85127689911192606</v>
+        <v>0.85187318273475299</v>
       </c>
       <c r="N75">
-        <v>0.73720490093750002</v>
+        <v>0.73267309951234405</v>
       </c>
       <c r="O75">
-        <v>0.78919313148312498</v>
+        <v>0.78796142300720995</v>
       </c>
       <c r="P75">
-        <v>0.84334283001770205</v>
+        <v>0.84247349323429399</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>36708</v>
       </c>
       <c r="B76">
-        <v>0.70637830466560203</v>
+        <v>0.70662482800068105</v>
       </c>
       <c r="C76">
-        <v>0.76907217493165403</v>
+        <v>0.76847076041973506</v>
       </c>
       <c r="D76">
-        <v>0.82682012979796204</v>
+        <v>0.824883163590024</v>
       </c>
       <c r="E76">
-        <v>0.69288944270129205</v>
+        <v>0.69003619386912496</v>
       </c>
       <c r="F76">
-        <v>0.75535200253023005</v>
+        <v>0.75155408219489295</v>
       </c>
       <c r="G76">
-        <v>0.81105838997950097</v>
+        <v>0.80576586771229297</v>
       </c>
       <c r="H76">
-        <v>0.69790944825684398</v>
+        <v>0.698456070233622</v>
       </c>
       <c r="I76">
-        <v>0.74765511123532402</v>
+        <v>0.74862392541124001</v>
       </c>
       <c r="J76">
-        <v>0.80265062232215301</v>
+        <v>0.80434146666016004</v>
       </c>
       <c r="K76">
-        <v>0.75473785279359695</v>
+        <v>0.74829102769893496</v>
       </c>
       <c r="L76">
-        <v>0.80836170082848102</v>
+        <v>0.80407806014824901</v>
       </c>
       <c r="M76">
-        <v>0.86008474847615002</v>
+        <v>0.85795723524783796</v>
       </c>
       <c r="N76">
-        <v>0.74740457679676098</v>
+        <v>0.74285621607315599</v>
       </c>
       <c r="O76">
-        <v>0.79517713530923195</v>
+        <v>0.79430389918824595</v>
       </c>
       <c r="P76">
-        <v>0.84379854141559696</v>
+        <v>0.84420089079727201</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>36800</v>
       </c>
       <c r="B77">
-        <v>0.71156089960362201</v>
+        <v>0.71114335644740601</v>
       </c>
       <c r="C77">
-        <v>0.77347010671481897</v>
+        <v>0.772643087587078</v>
       </c>
       <c r="D77">
-        <v>0.82927309745312805</v>
+        <v>0.82765719606376698</v>
       </c>
       <c r="E77">
-        <v>0.70635899105155997</v>
+        <v>0.70281766481889596</v>
       </c>
       <c r="F77">
-        <v>0.76567751155116204</v>
+        <v>0.76182092514326305</v>
       </c>
       <c r="G77">
-        <v>0.81642018862787702</v>
+        <v>0.81172564664457703</v>
       </c>
       <c r="H77">
-        <v>0.69320092217260398</v>
+        <v>0.69487602741171395</v>
       </c>
       <c r="I77">
-        <v>0.74298313783119996</v>
+        <v>0.743996867801345</v>
       </c>
       <c r="J77">
-        <v>0.79701400960566304</v>
+        <v>0.79832418920715698</v>
       </c>
       <c r="K77">
-        <v>0.78224889724783797</v>
+        <v>0.77301555519659504</v>
       </c>
       <c r="L77">
-        <v>0.83079281405094296</v>
+        <v>0.82440771995946804</v>
       </c>
       <c r="M77">
-        <v>0.87544862123933997</v>
+        <v>0.87198818703113501</v>
       </c>
       <c r="N77">
-        <v>0.76278726583400802</v>
+        <v>0.758855352388912</v>
       </c>
       <c r="O77">
-        <v>0.80572902220661202</v>
+        <v>0.80522540201096504</v>
       </c>
       <c r="P77">
-        <v>0.84822271875048105</v>
+        <v>0.84892174752597904</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>36892</v>
       </c>
       <c r="B78">
-        <v>0.72605832018164096</v>
+        <v>0.72467906292356199</v>
       </c>
       <c r="C78">
-        <v>0.78480239712725597</v>
+        <v>0.78306247015612496</v>
       </c>
       <c r="D78">
-        <v>0.83570195655452495</v>
+        <v>0.83375205538456498</v>
       </c>
       <c r="E78">
-        <v>0.737235111963085</v>
+        <v>0.73336156461830604</v>
       </c>
       <c r="F78">
-        <v>0.79047354796309199</v>
+        <v>0.78735273023379704</v>
       </c>
       <c r="G78">
-        <v>0.830436803425606</v>
+        <v>0.82731287232306905</v>
       </c>
       <c r="H78">
-        <v>0.70435722735862005</v>
+        <v>0.70585007616031203</v>
       </c>
       <c r="I78">
-        <v>0.75048032130366904</v>
+        <v>0.75040138011577595</v>
       </c>
       <c r="J78">
-        <v>0.79875487802482303</v>
+        <v>0.79888610037808705</v>
       </c>
       <c r="K78">
-        <v>0.81637392986220803</v>
+        <v>0.80546231093473497</v>
       </c>
       <c r="L78">
-        <v>0.85990268179989604</v>
+        <v>0.852298075033041</v>
       </c>
       <c r="M78">
-        <v>0.89714353212701803</v>
+        <v>0.89309550185159503</v>
       </c>
       <c r="N78">
-        <v>0.78709535350998105</v>
+        <v>0.78239951304613597</v>
       </c>
       <c r="O78">
-        <v>0.82000978068303099</v>
+        <v>0.81791575377081205</v>
       </c>
       <c r="P78">
-        <v>0.85316814165511101</v>
+        <v>0.85224909388052905</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>36982</v>
       </c>
       <c r="B79">
-        <v>0.72886276087735902</v>
+        <v>0.72834066652948504</v>
       </c>
       <c r="C79">
-        <v>0.78779368134767902</v>
+        <v>0.78717078362105597</v>
       </c>
       <c r="D79">
-        <v>0.83795041777933099</v>
+        <v>0.836630529180588</v>
       </c>
       <c r="E79">
-        <v>0.73831621025406402</v>
+        <v>0.738681881694908</v>
       </c>
       <c r="F79">
-        <v>0.790093855265386</v>
+        <v>0.79125468665302001</v>
       </c>
       <c r="G79">
-        <v>0.82972682340102299</v>
+        <v>0.82944626125944898</v>
       </c>
       <c r="H79">
-        <v>0.696939657498437</v>
+        <v>0.69879448847574699</v>
       </c>
       <c r="I79">
-        <v>0.74372420859347599</v>
+        <v>0.74512745528830204</v>
       </c>
       <c r="J79">
-        <v>0.79535285464066396</v>
+        <v>0.79629952404527804</v>
       </c>
       <c r="K79">
-        <v>0.83646648927979705</v>
+        <v>0.82922306564586801</v>
       </c>
       <c r="L79">
-        <v>0.87641633820181697</v>
+        <v>0.87194144018698505</v>
       </c>
       <c r="M79">
-        <v>0.908629881026084</v>
+        <v>0.90585930693530003</v>
       </c>
       <c r="N79">
-        <v>0.79675041050149897</v>
+        <v>0.79379568185242599</v>
       </c>
       <c r="O79">
-        <v>0.82772821673627694</v>
+        <v>0.82642915265884997</v>
       </c>
       <c r="P79">
-        <v>0.85626141093155905</v>
+        <v>0.855635630903542</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>37073</v>
       </c>
       <c r="B80">
-        <v>0.73378877970357503</v>
+        <v>0.73388678878718605</v>
       </c>
       <c r="C80">
-        <v>0.79499586700010005</v>
+        <v>0.79466486819112203</v>
       </c>
       <c r="D80">
-        <v>0.84375289662048603</v>
+        <v>0.84269482160295395</v>
       </c>
       <c r="E80">
-        <v>0.72540894033085401</v>
+        <v>0.72726430146461196</v>
       </c>
       <c r="F80">
-        <v>0.783858225204072</v>
+        <v>0.78633586159148605</v>
       </c>
       <c r="G80">
-        <v>0.82894789014147197</v>
+        <v>0.82948325073268603</v>
       </c>
       <c r="H80">
-        <v>0.70892424289177602</v>
+        <v>0.71190222651848301</v>
       </c>
       <c r="I80">
-        <v>0.75492780653353797</v>
+        <v>0.75745980460052298</v>
       </c>
       <c r="J80">
-        <v>0.80372805618777499</v>
+        <v>0.80570705279228105</v>
       </c>
       <c r="K80">
-        <v>0.83215131191969705</v>
+        <v>0.82371461127926904</v>
       </c>
       <c r="L80">
-        <v>0.87586906668901199</v>
+        <v>0.87028799381905297</v>
       </c>
       <c r="M80">
-        <v>0.90864295904278103</v>
+        <v>0.90528658675653095</v>
       </c>
       <c r="N80">
-        <v>0.79701705144906199</v>
+        <v>0.79507556565783899</v>
       </c>
       <c r="O80">
-        <v>0.83303463688322399</v>
+        <v>0.83065723422859306</v>
       </c>
       <c r="P80">
-        <v>0.86040839205291098</v>
+        <v>0.85852399253937195</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>37165</v>
       </c>
       <c r="B81">
-        <v>0.73425499992461196</v>
+        <v>0.73395708874945398</v>
       </c>
       <c r="C81">
-        <v>0.79465790369922196</v>
+        <v>0.79376859900684804</v>
       </c>
       <c r="D81">
-        <v>0.84342402339261602</v>
+        <v>0.84224773399611297</v>
       </c>
       <c r="E81">
-        <v>0.71733455095199805</v>
+        <v>0.72171084534375995</v>
       </c>
       <c r="F81">
-        <v>0.78133583027686904</v>
+        <v>0.78568092156241898</v>
       </c>
       <c r="G81">
-        <v>0.82988868325687304</v>
+        <v>0.83219813940321197</v>
       </c>
       <c r="H81">
-        <v>0.71576271662000601</v>
+        <v>0.720109079603521</v>
       </c>
       <c r="I81">
-        <v>0.76251412240170002</v>
+        <v>0.76576704339283896</v>
       </c>
       <c r="J81">
-        <v>0.81057656760702002</v>
+        <v>0.81299260630002401</v>
       </c>
       <c r="K81">
-        <v>0.82482304118823702</v>
+        <v>0.81804200537607996</v>
       </c>
       <c r="L81">
-        <v>0.86647120960459501</v>
+        <v>0.86211233112802999</v>
       </c>
       <c r="M81">
-        <v>0.89968942014947795</v>
+        <v>0.89690611028565004</v>
       </c>
       <c r="N81">
-        <v>0.77711447586128901</v>
+        <v>0.76672641678653997</v>
       </c>
       <c r="O81">
-        <v>0.81717252782009497</v>
+        <v>0.808368664870874</v>
       </c>
       <c r="P81">
-        <v>0.85027114289165395</v>
+        <v>0.84543331234836405</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>37257</v>
       </c>
       <c r="B82">
-        <v>0.72814404080581396</v>
+        <v>0.72670609299095001</v>
       </c>
       <c r="C82">
-        <v>0.78902647576101304</v>
+        <v>0.78779838111752898</v>
       </c>
       <c r="D82">
-        <v>0.84062867360368998</v>
+        <v>0.83885247249737105</v>
       </c>
       <c r="E82">
-        <v>0.72504416722318699</v>
+        <v>0.72769355121636004</v>
       </c>
       <c r="F82">
-        <v>0.78636503597424001</v>
+        <v>0.78945116434247498</v>
       </c>
       <c r="G82">
-        <v>0.83363930700690103</v>
+        <v>0.83487240047873101</v>
       </c>
       <c r="H82">
-        <v>0.72495579930785303</v>
+        <v>0.729161088672029</v>
       </c>
       <c r="I82">
-        <v>0.77081974655782803</v>
+        <v>0.77464691410320896</v>
       </c>
       <c r="J82">
-        <v>0.81849184450902901</v>
+        <v>0.82123856344426005</v>
       </c>
       <c r="K82">
-        <v>0.797988469929099</v>
+        <v>0.79393469511926995</v>
       </c>
       <c r="L82">
-        <v>0.84507757681458295</v>
+        <v>0.84432836045497095</v>
       </c>
       <c r="M82">
-        <v>0.88514107476122805</v>
+        <v>0.88451152286081403</v>
       </c>
       <c r="N82">
-        <v>0.75463712572189001</v>
+        <v>0.74494639550251596</v>
       </c>
       <c r="O82">
-        <v>0.79960115514882402</v>
+        <v>0.79412557977068099</v>
       </c>
       <c r="P82">
-        <v>0.84175874545311702</v>
+        <v>0.83832682501904898</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>37347</v>
       </c>
       <c r="B83">
-        <v>0.72516052936213404</v>
+        <v>0.72343952561789604</v>
       </c>
       <c r="C83">
-        <v>0.78575268933903297</v>
+        <v>0.78411825313736405</v>
       </c>
       <c r="D83">
-        <v>0.837876961275411</v>
+        <v>0.83561589929584401</v>
       </c>
       <c r="E83">
-        <v>0.72514892929639296</v>
+        <v>0.72674470974010397</v>
       </c>
       <c r="F83">
-        <v>0.78668887224466999</v>
+        <v>0.78800416989536604</v>
       </c>
       <c r="G83">
-        <v>0.83296600788397701</v>
+        <v>0.83228199561001703</v>
       </c>
       <c r="H83">
-        <v>0.71744443790832302</v>
+        <v>0.72274164205614</v>
       </c>
       <c r="I83">
-        <v>0.76680933339987301</v>
+        <v>0.77151171631137005</v>
       </c>
       <c r="J83">
-        <v>0.818623097270053</v>
+        <v>0.82167302240124795</v>
       </c>
       <c r="K83">
-        <v>0.79093978836612</v>
+        <v>0.786383751633279</v>
       </c>
       <c r="L83">
-        <v>0.83820338859075805</v>
+        <v>0.83596679548199404</v>
       </c>
       <c r="M83">
-        <v>0.88005456286252304</v>
+        <v>0.87780712156775398</v>
       </c>
       <c r="N83">
-        <v>0.73814279073297495</v>
+        <v>0.72915731142965001</v>
       </c>
       <c r="O83">
-        <v>0.78772066747037095</v>
+        <v>0.78238461854519903</v>
       </c>
       <c r="P83">
-        <v>0.83474879414653003</v>
+        <v>0.83140886970356098</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>37438</v>
       </c>
       <c r="B84">
-        <v>0.70654313011132297</v>
+        <v>0.70558987816750196</v>
       </c>
       <c r="C84">
-        <v>0.77079781689785898</v>
+        <v>0.77020953090892397</v>
       </c>
       <c r="D84">
-        <v>0.83006900790557103</v>
+        <v>0.82801583123786504</v>
       </c>
       <c r="E84">
-        <v>0.70369925178708803</v>
+        <v>0.702329433787097</v>
       </c>
       <c r="F84">
-        <v>0.76723940147373904</v>
+        <v>0.76576791868620797</v>
       </c>
       <c r="G84">
-        <v>0.82167763888119605</v>
+        <v>0.818178975763873</v>
       </c>
       <c r="H84">
-        <v>0.70291614125732604</v>
+        <v>0.70917133607318805</v>
       </c>
       <c r="I84">
-        <v>0.75445952602672794</v>
+        <v>0.76017985802369903</v>
       </c>
       <c r="J84">
-        <v>0.81202593077407703</v>
+        <v>0.81523871383072</v>
       </c>
       <c r="K84">
-        <v>0.78750370657963897</v>
+        <v>0.78351440882265799</v>
       </c>
       <c r="L84">
-        <v>0.83607475752828397</v>
+        <v>0.83531142513036305</v>
       </c>
       <c r="M84">
-        <v>0.88027673794193395</v>
+        <v>0.879267019020055</v>
       </c>
       <c r="N84">
-        <v>0.73593602444685202</v>
+        <v>0.72486476997212601</v>
       </c>
       <c r="O84">
-        <v>0.78485081016165203</v>
+        <v>0.77770514452757</v>
       </c>
       <c r="P84">
-        <v>0.83443148669506695</v>
+        <v>0.82905213831668401</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>37530</v>
       </c>
       <c r="B85">
-        <v>0.700246265274863</v>
+        <v>0.70036000488981598</v>
       </c>
       <c r="C85">
-        <v>0.76511941779827597</v>
+        <v>0.76463647775678401</v>
       </c>
       <c r="D85">
-        <v>0.82511931795187599</v>
+        <v>0.82297496246702195</v>
       </c>
       <c r="E85">
-        <v>0.69650679368032298</v>
+        <v>0.69317981059459199</v>
       </c>
       <c r="F85">
-        <v>0.76050577462499103</v>
+        <v>0.75700141406331101</v>
       </c>
       <c r="G85">
-        <v>0.81707380677594199</v>
+        <v>0.81212751424390905</v>
       </c>
       <c r="H85">
-        <v>0.69982806452888502</v>
+        <v>0.70869104983968401</v>
       </c>
       <c r="I85">
-        <v>0.75019189595917202</v>
+        <v>0.75812900802192296</v>
       </c>
       <c r="J85">
-        <v>0.80636724649464198</v>
+        <v>0.81136019547470895</v>
       </c>
       <c r="K85">
-        <v>0.78631946476514203</v>
+        <v>0.78133295986944795</v>
       </c>
       <c r="L85">
-        <v>0.83633272924233504</v>
+        <v>0.83413547884678696</v>
       </c>
       <c r="M85">
-        <v>0.88168707871880703</v>
+        <v>0.88040497888211999</v>
       </c>
       <c r="N85">
-        <v>0.72756444126661401</v>
+        <v>0.71608502108719896</v>
       </c>
       <c r="O85">
-        <v>0.77741376401133699</v>
+        <v>0.76863150129303903</v>
       </c>
       <c r="P85">
-        <v>0.82860170783099996</v>
+        <v>0.82246143315121201</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>37622</v>
       </c>
       <c r="B86">
-        <v>0.69938687713479197</v>
+        <v>0.70049054516397002</v>
       </c>
       <c r="C86">
-        <v>0.76326859843482697</v>
+        <v>0.76344910298365998</v>
       </c>
       <c r="D86">
-        <v>0.823011575369055</v>
+        <v>0.82131405315513295</v>
       </c>
       <c r="E86">
-        <v>0.70371298985015796</v>
+        <v>0.70271456267299204</v>
       </c>
       <c r="F86">
-        <v>0.76390434047796696</v>
+        <v>0.76158255677741404</v>
       </c>
       <c r="G86">
-        <v>0.81735692508216096</v>
+        <v>0.81271160865453496</v>
       </c>
       <c r="H86">
-        <v>0.68834479276652705</v>
+        <v>0.69761108753949497</v>
       </c>
       <c r="I86">
-        <v>0.73991760167436604</v>
+        <v>0.74814022408453595</v>
       </c>
       <c r="J86">
-        <v>0.799007760595705</v>
+        <v>0.80421376083707397</v>
       </c>
       <c r="K86">
-        <v>0.75210135295446101</v>
+        <v>0.74949199869873295</v>
       </c>
       <c r="L86">
-        <v>0.809532136836701</v>
+        <v>0.808984613824416</v>
       </c>
       <c r="M86">
-        <v>0.86414325734610697</v>
+        <v>0.86425716326855695</v>
       </c>
       <c r="N86">
-        <v>0.71079715593566895</v>
+        <v>0.70568509965508597</v>
       </c>
       <c r="O86">
-        <v>0.764838372083952</v>
+        <v>0.760623272731341</v>
       </c>
       <c r="P86">
-        <v>0.82178152665654702</v>
+        <v>0.81844079102460399</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>37712</v>
       </c>
       <c r="B87">
-        <v>0.70601970521620006</v>
+        <v>0.70793393736859</v>
       </c>
       <c r="C87">
-        <v>0.768092866290355</v>
+        <v>0.76844108611817996</v>
       </c>
       <c r="D87">
-        <v>0.82486199551352402</v>
+        <v>0.823450345713301</v>
       </c>
       <c r="E87">
-        <v>0.70906180074408498</v>
+        <v>0.70761284384989698</v>
       </c>
       <c r="F87">
-        <v>0.76914284359945995</v>
+        <v>0.766264920095861</v>
       </c>
       <c r="G87">
-        <v>0.82015217092618398</v>
+        <v>0.81513516908516204</v>
       </c>
       <c r="H87">
-        <v>0.68146891212817895</v>
+        <v>0.69123191342177603</v>
       </c>
       <c r="I87">
-        <v>0.73266614852764</v>
+        <v>0.74125576665194803</v>
       </c>
       <c r="J87">
-        <v>0.79195983212770305</v>
+        <v>0.79765262574266205</v>
       </c>
       <c r="K87">
-        <v>0.74649806371042204</v>
+        <v>0.74583034198846898</v>
       </c>
       <c r="L87">
-        <v>0.805395697361457</v>
+        <v>0.80627486865778997</v>
       </c>
       <c r="M87">
-        <v>0.86075839629968198</v>
+        <v>0.862939492956035</v>
       </c>
       <c r="N87">
-        <v>0.71162939155843496</v>
+        <v>0.71344853806022202</v>
       </c>
       <c r="O87">
-        <v>0.76784093711674595</v>
+        <v>0.76733359878950302</v>
       </c>
       <c r="P87">
-        <v>0.82494953935011295</v>
+        <v>0.82398761541143495</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>37803</v>
       </c>
       <c r="B88">
-        <v>0.69688586347808601</v>
+        <v>0.69709853869178895</v>
       </c>
       <c r="C88">
-        <v>0.76089612247702398</v>
+        <v>0.76000787365767697</v>
       </c>
       <c r="D88">
-        <v>0.82104874789957005</v>
+        <v>0.81887988505505005</v>
       </c>
       <c r="E88">
-        <v>0.69073174120904601</v>
+        <v>0.68812388815216396</v>
       </c>
       <c r="F88">
-        <v>0.756406832065601</v>
+        <v>0.75292459139506496</v>
       </c>
       <c r="G88">
-        <v>0.81409824225045602</v>
+        <v>0.80907786019677097</v>
       </c>
       <c r="H88">
-        <v>0.66365437362768098</v>
+        <v>0.67271603626096199</v>
       </c>
       <c r="I88">
-        <v>0.71815736666105401</v>
+        <v>0.72615848018266504</v>
       </c>
       <c r="J88">
-        <v>0.78188557495538302</v>
+        <v>0.78713792472842303</v>
       </c>
       <c r="K88">
-        <v>0.767679552156315</v>
+        <v>0.76440057907174197</v>
       </c>
       <c r="L88">
-        <v>0.82244570682311302</v>
+        <v>0.82171233459559201</v>
       </c>
       <c r="M88">
-        <v>0.87149741775169498</v>
+        <v>0.874267788073949</v>
       </c>
       <c r="N88">
-        <v>0.71545211541335796</v>
+        <v>0.71584477149145298</v>
       </c>
       <c r="O88">
-        <v>0.770835017346989</v>
+        <v>0.77041822868521204</v>
       </c>
       <c r="P88">
-        <v>0.82802842800979803</v>
+        <v>0.82731460023453396</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>37895</v>
       </c>
       <c r="B89">
-        <v>0.69210404034252904</v>
+        <v>0.69262785410701999</v>
       </c>
       <c r="C89">
-        <v>0.75706478185188297</v>
+        <v>0.75591600327380704</v>
       </c>
       <c r="D89">
-        <v>0.81906318641576203</v>
+        <v>0.81616614479308103</v>
       </c>
       <c r="E89">
-        <v>0.69261415628248102</v>
+        <v>0.69384102492564703</v>
       </c>
       <c r="F89">
-        <v>0.75646831842635498</v>
+        <v>0.75619565522202903</v>
       </c>
       <c r="G89">
-        <v>0.81470747971751001</v>
+        <v>0.81188961421040395</v>
       </c>
       <c r="H89">
-        <v>0.66836304237385002</v>
+        <v>0.67520446215540797</v>
       </c>
       <c r="I89">
-        <v>0.72156394773015597</v>
+        <v>0.72827520950569002</v>
       </c>
       <c r="J89">
-        <v>0.78428710752936803</v>
+        <v>0.78903186496631905</v>
       </c>
       <c r="K89">
-        <v>0.72965855151844905</v>
+        <v>0.728456674844423</v>
       </c>
       <c r="L89">
-        <v>0.79423887233953605</v>
+        <v>0.793568376128306</v>
       </c>
       <c r="M89">
-        <v>0.85622731691390797</v>
+        <v>0.85622173101473498</v>
       </c>
       <c r="N89">
-        <v>0.71435388283317802</v>
+        <v>0.71219000744628702</v>
       </c>
       <c r="O89">
-        <v>0.76971248038643103</v>
+        <v>0.76639620881536397</v>
       </c>
       <c r="P89">
-        <v>0.82741318752415305</v>
+        <v>0.82404437272584996</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>37987</v>
       </c>
       <c r="B90">
-        <v>0.68804944642948296</v>
+        <v>0.68859585028028203</v>
       </c>
       <c r="C90">
-        <v>0.75439977718328499</v>
+        <v>0.75306357259397005</v>
       </c>
       <c r="D90">
-        <v>0.81721665061954996</v>
+        <v>0.81441977253102305</v>
       </c>
       <c r="E90">
-        <v>0.68607750124022204</v>
+        <v>0.69102938247816204</v>
       </c>
       <c r="F90">
-        <v>0.75196872843533002</v>
+        <v>0.75523242804189605</v>
       </c>
       <c r="G90">
-        <v>0.81209667513050199</v>
+        <v>0.81256954309007501</v>
       </c>
       <c r="H90">
-        <v>0.66039657190259504</v>
+        <v>0.66609163714539799</v>
       </c>
       <c r="I90">
-        <v>0.71487466462816596</v>
+        <v>0.72053008345089398</v>
       </c>
       <c r="J90">
-        <v>0.77933256945795804</v>
+        <v>0.78365416838675295</v>
       </c>
       <c r="K90">
-        <v>0.71475142411477999</v>
+        <v>0.71511384499914299</v>
       </c>
       <c r="L90">
-        <v>0.78316975805640898</v>
+        <v>0.78314904686389197</v>
       </c>
       <c r="M90">
-        <v>0.84935543503988298</v>
+        <v>0.84958716365185205</v>
       </c>
       <c r="N90">
-        <v>0.71364192114631697</v>
+        <v>0.71328918907917505</v>
       </c>
       <c r="O90">
-        <v>0.769128819086907</v>
+        <v>0.76644752259255899</v>
       </c>
       <c r="P90">
-        <v>0.82647242467247495</v>
+        <v>0.82295900505483499</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>38078</v>
       </c>
       <c r="B91">
-        <v>0.68530348389984097</v>
+        <v>0.68642897636706401</v>
       </c>
       <c r="C91">
-        <v>0.75302561836026904</v>
+        <v>0.75236858582016897</v>
       </c>
       <c r="D91">
-        <v>0.81664905786650399</v>
+        <v>0.814835778064123</v>
       </c>
       <c r="E91">
-        <v>0.69237208646395298</v>
+        <v>0.69917374887589101</v>
       </c>
       <c r="F91">
-        <v>0.75656270472935205</v>
+        <v>0.761230702104292</v>
       </c>
       <c r="G91">
-        <v>0.814834948457139</v>
+        <v>0.81663170366223303</v>
       </c>
       <c r="H91">
-        <v>0.64682555079430404</v>
+        <v>0.65177341746103801</v>
       </c>
       <c r="I91">
-        <v>0.70543908802230604</v>
+        <v>0.71040751579262496</v>
       </c>
       <c r="J91">
-        <v>0.77387701007958598</v>
+        <v>0.77826504872813795</v>
       </c>
       <c r="K91">
-        <v>0.71618862535274697</v>
+        <v>0.71728252670658799</v>
       </c>
       <c r="L91">
-        <v>0.78457366911289395</v>
+        <v>0.785647879850769</v>
       </c>
       <c r="M91">
-        <v>0.85071782998804302</v>
+        <v>0.85244184273324897</v>
       </c>
       <c r="N91">
-        <v>0.71801699397841401</v>
+        <v>0.71629671087270197</v>
       </c>
       <c r="O91">
-        <v>0.77082942689407197</v>
+        <v>0.76759859089680904</v>
       </c>
       <c r="P91">
-        <v>0.82556544507547103</v>
+        <v>0.82263351182674105</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>38169</v>
       </c>
       <c r="B92">
-        <v>0.67158627202340804</v>
+        <v>0.67209946949880195</v>
       </c>
       <c r="C92">
-        <v>0.74188415072000302</v>
+        <v>0.74143362553776604</v>
       </c>
       <c r="D92">
-        <v>0.81135466680711599</v>
+        <v>0.80949127363781703</v>
       </c>
       <c r="E92">
-        <v>0.68352613329665901</v>
+        <v>0.69044151527072395</v>
       </c>
       <c r="F92">
-        <v>0.751345060813017</v>
+        <v>0.75700948533978896</v>
       </c>
       <c r="G92">
-        <v>0.81470670610979901</v>
+        <v>0.81748458006698299</v>
       </c>
       <c r="H92">
-        <v>0.63775903235658804</v>
+        <v>0.64222059492612205</v>
       </c>
       <c r="I92">
-        <v>0.69831827065274099</v>
+        <v>0.70324569281629901</v>
       </c>
       <c r="J92">
-        <v>0.77159323661728996</v>
+        <v>0.77570430812675595</v>
       </c>
       <c r="K92">
-        <v>0.70254785966345301</v>
+        <v>0.70483607050873198</v>
       </c>
       <c r="L92">
-        <v>0.77204688604326399</v>
+        <v>0.77504548873310097</v>
       </c>
       <c r="M92">
-        <v>0.842161684546473</v>
+        <v>0.84507581853759395</v>
       </c>
       <c r="N92">
-        <v>0.69601066630316</v>
+        <v>0.69216671731280099</v>
       </c>
       <c r="O92">
-        <v>0.75510832181468501</v>
+        <v>0.75175451367470103</v>
       </c>
       <c r="P92">
-        <v>0.81952187338701199</v>
+        <v>0.81681164001902695</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>38261</v>
       </c>
       <c r="B93">
-        <v>0.670044697551893</v>
+        <v>0.67111744625914205</v>
       </c>
       <c r="C93">
-        <v>0.73980456718798204</v>
+        <v>0.73942981658224805</v>
       </c>
       <c r="D93">
-        <v>0.80820455101764299</v>
+        <v>0.805949472451995</v>
       </c>
       <c r="E93">
-        <v>0.67446070025156302</v>
+        <v>0.68024538326983297</v>
       </c>
       <c r="F93">
-        <v>0.74302993002658502</v>
+        <v>0.74774507228545195</v>
       </c>
       <c r="G93">
-        <v>0.80784007006582703</v>
+        <v>0.80989957142106805</v>
       </c>
       <c r="H93">
-        <v>0.62695886590975103</v>
+        <v>0.631874474980197</v>
       </c>
       <c r="I93">
-        <v>0.68901605908560204</v>
+        <v>0.69379429211028998</v>
       </c>
       <c r="J93">
-        <v>0.763451859580079</v>
+        <v>0.76671830090342796</v>
       </c>
       <c r="K93">
-        <v>0.70864365936336304</v>
+        <v>0.70730323236324399</v>
       </c>
       <c r="L93">
-        <v>0.77667284652351998</v>
+        <v>0.77573034558862897</v>
       </c>
       <c r="M93">
-        <v>0.84297691631640503</v>
+        <v>0.84221920134301098</v>
       </c>
       <c r="N93">
-        <v>0.69185512954771899</v>
+        <v>0.69019890667148098</v>
       </c>
       <c r="O93">
-        <v>0.75215203693578803</v>
+        <v>0.75066467209593701</v>
       </c>
       <c r="P93">
-        <v>0.81645277843345199</v>
+        <v>0.81511332370369105</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>38353</v>
       </c>
       <c r="B94">
-        <v>0.67236207466565001</v>
+        <v>0.67270782384238703</v>
       </c>
       <c r="C94">
-        <v>0.74152462913063</v>
+        <v>0.74054764598673195</v>
       </c>
       <c r="D94">
-        <v>0.80829866517375704</v>
+        <v>0.80561471013502095</v>
       </c>
       <c r="E94">
-        <v>0.68422841739691198</v>
+        <v>0.68701535679172998</v>
       </c>
       <c r="F94">
-        <v>0.74704244106069095</v>
+        <v>0.74913878846715098</v>
       </c>
       <c r="G94">
-        <v>0.807471642763679</v>
+        <v>0.80741926720073998</v>
       </c>
       <c r="H94">
-        <v>0.62197111269911398</v>
+        <v>0.62724797959962098</v>
       </c>
       <c r="I94">
-        <v>0.68321179544803001</v>
+        <v>0.68778041133684198</v>
       </c>
       <c r="J94">
-        <v>0.757459373058187</v>
+        <v>0.760239379843898</v>
       </c>
       <c r="K94">
-        <v>0.73009274535619495</v>
+        <v>0.72902777355592396</v>
       </c>
       <c r="L94">
-        <v>0.792647006717209</v>
+        <v>0.79175021705201898</v>
       </c>
       <c r="M94">
-        <v>0.85149729584332301</v>
+        <v>0.85002304877275003</v>
       </c>
       <c r="N94">
-        <v>0.69313597253660297</v>
+        <v>0.69297225814020003</v>
       </c>
       <c r="O94">
-        <v>0.75262400199467905</v>
+        <v>0.75269064192520896</v>
       </c>
       <c r="P94">
-        <v>0.81459949102400098</v>
+        <v>0.814157752955882</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>38443</v>
       </c>
       <c r="B95">
-        <v>0.675029268217613</v>
+        <v>0.67516399199129595</v>
       </c>
       <c r="C95">
-        <v>0.74394874344878004</v>
+        <v>0.74252082330665004</v>
       </c>
       <c r="D95">
-        <v>0.80947108675797597</v>
+        <v>0.80646817274415605</v>
       </c>
       <c r="E95">
-        <v>0.67004424558591602</v>
+        <v>0.67235184666304904</v>
       </c>
       <c r="F95">
-        <v>0.73811469697666099</v>
+        <v>0.73881879919479099</v>
       </c>
       <c r="G95">
-        <v>0.80269630796146296</v>
+        <v>0.80094153297920601</v>
       </c>
       <c r="H95">
-        <v>0.61671556341341405</v>
+        <v>0.62184389256122197</v>
       </c>
       <c r="I95">
-        <v>0.67760177441647995</v>
+        <v>0.68166868873905295</v>
       </c>
       <c r="J95">
-        <v>0.75173099932734</v>
+        <v>0.75421758232393499</v>
       </c>
       <c r="K95">
-        <v>0.73427939724758995</v>
+        <v>0.73320690739544803</v>
       </c>
       <c r="L95">
-        <v>0.80005657691833298</v>
+        <v>0.79871618854166504</v>
       </c>
       <c r="M95">
-        <v>0.85951302870425905</v>
+        <v>0.85712679771268896</v>
       </c>
       <c r="N95">
-        <v>0.70035281089488199</v>
+        <v>0.70134525214344601</v>
       </c>
       <c r="O95">
-        <v>0.75928113085167204</v>
+        <v>0.75949113074991403</v>
       </c>
       <c r="P95">
-        <v>0.81812772305227</v>
+        <v>0.81712542411376299</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>38534</v>
       </c>
       <c r="B96">
-        <v>0.675567502019921</v>
+        <v>0.67482526280418798</v>
       </c>
       <c r="C96">
-        <v>0.74432711066940704</v>
+        <v>0.742402272502516</v>
       </c>
       <c r="D96">
-        <v>0.81046681112924901</v>
+        <v>0.80702258070706001</v>
       </c>
       <c r="E96">
-        <v>0.66311768063943699</v>
+        <v>0.663385132636099</v>
       </c>
       <c r="F96">
-        <v>0.73285660270004804</v>
+        <v>0.73153584804774496</v>
       </c>
       <c r="G96">
-        <v>0.79983717002352295</v>
+        <v>0.79614122440397606</v>
       </c>
       <c r="H96">
-        <v>0.617865570599754</v>
+        <v>0.62214194876363005</v>
       </c>
       <c r="I96">
-        <v>0.67856999787594496</v>
+        <v>0.68172736418815905</v>
       </c>
       <c r="J96">
-        <v>0.75252667889856995</v>
+        <v>0.75413557603414305</v>
       </c>
       <c r="K96">
-        <v>0.74794102779250704</v>
+        <v>0.74525566213112004</v>
       </c>
       <c r="L96">
-        <v>0.81413600437536604</v>
+        <v>0.81178490757344302</v>
       </c>
       <c r="M96">
-        <v>0.87126894755704198</v>
+        <v>0.86797353468373994</v>
       </c>
       <c r="N96">
-        <v>0.69429750697735704</v>
+        <v>0.69310547068047301</v>
       </c>
       <c r="O96">
-        <v>0.75403554663071803</v>
+        <v>0.75387110115594302</v>
       </c>
       <c r="P96">
-        <v>0.81484164126672298</v>
+        <v>0.813677065384807</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>38626</v>
       </c>
       <c r="B97">
-        <v>0.67873135606788204</v>
+        <v>0.67736390268854496</v>
       </c>
       <c r="C97">
-        <v>0.74628565124642099</v>
+        <v>0.74401051050468303</v>
       </c>
       <c r="D97">
-        <v>0.81129718503960702</v>
+        <v>0.80760967708650999</v>
       </c>
       <c r="E97">
-        <v>0.65686101559866095</v>
+        <v>0.65641575096514204</v>
       </c>
       <c r="F97">
-        <v>0.72792820097607502</v>
+        <v>0.72633634591596596</v>
       </c>
       <c r="G97">
-        <v>0.79628286838193396</v>
+        <v>0.79262911507115197</v>
       </c>
       <c r="H97">
-        <v>0.62426893104244996</v>
+        <v>0.62659959290108402</v>
       </c>
       <c r="I97">
-        <v>0.68343439485365698</v>
+        <v>0.685095722441462</v>
       </c>
       <c r="J97">
-        <v>0.75527035895775896</v>
+        <v>0.75569860397806599</v>
       </c>
       <c r="K97">
-        <v>0.76793932082504601</v>
+        <v>0.76466200766386005</v>
       </c>
       <c r="L97">
-        <v>0.83324012214168697</v>
+        <v>0.83094606310421903</v>
       </c>
       <c r="M97">
-        <v>0.88508099669891105</v>
+        <v>0.88161569455683597</v>
       </c>
       <c r="N97">
-        <v>0.709351597767654</v>
+        <v>0.70589331671125299</v>
       </c>
       <c r="O97">
-        <v>0.76438506509478799</v>
+        <v>0.76216957630038096</v>
       </c>
       <c r="P97">
-        <v>0.81910956390104706</v>
+        <v>0.81661201579138798</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>38718</v>
       </c>
       <c r="B98">
-        <v>0.68757580490335501</v>
+        <v>0.68615832717160696</v>
       </c>
       <c r="C98">
-        <v>0.75459446137627695</v>
+        <v>0.75267304613848596</v>
       </c>
       <c r="D98">
-        <v>0.81716283701996595</v>
+        <v>0.81388961483057198</v>
       </c>
       <c r="E98">
-        <v>0.652099000997442</v>
+        <v>0.65267587661080695</v>
       </c>
       <c r="F98">
-        <v>0.72625397803390901</v>
+        <v>0.72586382765221802</v>
       </c>
       <c r="G98">
-        <v>0.79703215975526098</v>
+        <v>0.794413452148231</v>
       </c>
       <c r="H98">
-        <v>0.64169529207610798</v>
+        <v>0.64331806948562997</v>
       </c>
       <c r="I98">
-        <v>0.69803686538973198</v>
+        <v>0.69945691485171801</v>
       </c>
       <c r="J98">
-        <v>0.76519454001250697</v>
+        <v>0.76564810503575698</v>
       </c>
       <c r="K98">
-        <v>0.78836691832593797</v>
+        <v>0.78383514432549894</v>
       </c>
       <c r="L98">
-        <v>0.85230288929489295</v>
+        <v>0.84978085143944504</v>
       </c>
       <c r="M98">
-        <v>0.89839723542694105</v>
+        <v>0.89554546490870302</v>
       </c>
       <c r="N98">
-        <v>0.70422675793745604</v>
+        <v>0.70343954366632</v>
       </c>
       <c r="O98">
-        <v>0.76150194580005703</v>
+        <v>0.76267792365459997</v>
       </c>
       <c r="P98">
-        <v>0.81919373081117797</v>
+        <v>0.81894184067452003</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>38808</v>
       </c>
       <c r="B99">
-        <v>0.69499658552116095</v>
+        <v>0.69312186754323002</v>
       </c>
       <c r="C99">
-        <v>0.76291510600502499</v>
+        <v>0.76088605998544701</v>
       </c>
       <c r="D99">
-        <v>0.824369736714339</v>
+        <v>0.82122873566997301</v>
       </c>
       <c r="E99">
-        <v>0.65400902318505005</v>
+        <v>0.65421322549460903</v>
       </c>
       <c r="F99">
-        <v>0.72921629776215702</v>
+        <v>0.72928283525868298</v>
       </c>
       <c r="G99">
-        <v>0.80092540850648597</v>
+        <v>0.798955429879463</v>
       </c>
       <c r="H99">
-        <v>0.65100110579125503</v>
+        <v>0.65456425295727205</v>
       </c>
       <c r="I99">
-        <v>0.70653148092297002</v>
+        <v>0.70982735280036702</v>
       </c>
       <c r="J99">
-        <v>0.77218177705177404</v>
+        <v>0.77415480184416496</v>
       </c>
       <c r="K99">
-        <v>0.81002717679834402</v>
+        <v>0.80570910115725103</v>
       </c>
       <c r="L99">
-        <v>0.87411267457937503</v>
+        <v>0.87215583366100802</v>
       </c>
       <c r="M99">
-        <v>0.91572674503947704</v>
+        <v>0.91365260127030801</v>
       </c>
       <c r="N99">
-        <v>0.69926522475254704</v>
+        <v>0.70245965586502201</v>
       </c>
       <c r="O99">
-        <v>0.75915143018306497</v>
+        <v>0.76334146365581901</v>
       </c>
       <c r="P99">
-        <v>0.81942400519978498</v>
+        <v>0.82135795264162403</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>38899</v>
       </c>
       <c r="B100">
-        <v>0.69468845778484301</v>
+        <v>0.69265269577587596</v>
       </c>
       <c r="C100">
-        <v>0.76339843781565397</v>
+        <v>0.76118140890868402</v>
       </c>
       <c r="D100">
-        <v>0.82487619013560198</v>
+        <v>0.82152703258925297</v>
       </c>
       <c r="E100">
-        <v>0.661403721005421</v>
+        <v>0.66090298998639596</v>
       </c>
       <c r="F100">
-        <v>0.73352326349396002</v>
+        <v>0.73322361177406303</v>
       </c>
       <c r="G100">
-        <v>0.801192900786457</v>
+        <v>0.79893868596640005</v>
       </c>
       <c r="H100">
-        <v>0.64961501806475497</v>
+        <v>0.65378510735769002</v>
       </c>
       <c r="I100">
-        <v>0.70629968398029197</v>
+        <v>0.71009010367774505</v>
       </c>
       <c r="J100">
-        <v>0.77268525643534702</v>
+        <v>0.77505398205750498</v>
       </c>
       <c r="K100">
-        <v>0.80872574668239505</v>
+        <v>0.80211439582381605</v>
       </c>
       <c r="L100">
-        <v>0.87330225901884695</v>
+        <v>0.86847961950296804</v>
       </c>
       <c r="M100">
-        <v>0.91525120357270096</v>
+        <v>0.91135998883703195</v>
       </c>
       <c r="N100">
-        <v>0.69724523719869802</v>
+        <v>0.70048545004533103</v>
       </c>
       <c r="O100">
-        <v>0.76111981184954602</v>
+        <v>0.76562904710299895</v>
       </c>
       <c r="P100">
-        <v>0.82191538866457403</v>
+        <v>0.82387442400998101</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>38991</v>
       </c>
       <c r="B101">
-        <v>0.69865515842047099</v>
+        <v>0.69774192399759005</v>
       </c>
       <c r="C101">
-        <v>0.76781336098997899</v>
+        <v>0.76626963335543696</v>
       </c>
       <c r="D101">
-        <v>0.82804696601889705</v>
+        <v>0.82508025271187402</v>
       </c>
       <c r="E101">
-        <v>0.66473723355446601</v>
+        <v>0.66517663086557299</v>
       </c>
       <c r="F101">
-        <v>0.73661054853946595</v>
+        <v>0.73659578340244403</v>
       </c>
       <c r="G101">
-        <v>0.80272273081020895</v>
+        <v>0.80032758604955101</v>
       </c>
       <c r="H101">
-        <v>0.650662960320471</v>
+        <v>0.654300848462122</v>
       </c>
       <c r="I101">
-        <v>0.70918798590499499</v>
+        <v>0.71221107359562097</v>
       </c>
       <c r="J101">
-        <v>0.77640964791165201</v>
+        <v>0.77817127245031903</v>
       </c>
       <c r="K101">
-        <v>0.79939003273904796</v>
+        <v>0.79248359723338302</v>
       </c>
       <c r="L101">
-        <v>0.86677080931044004</v>
+        <v>0.86086475577672295</v>
       </c>
       <c r="M101">
-        <v>0.91032398095049005</v>
+        <v>0.90539910690425396</v>
       </c>
       <c r="N101">
-        <v>0.69336446054565404</v>
+        <v>0.69714198575655695</v>
       </c>
       <c r="O101">
-        <v>0.75949038227103005</v>
+        <v>0.76562102993946102</v>
       </c>
       <c r="P101">
-        <v>0.82185786076011602</v>
+        <v>0.825087224970527</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>39083</v>
       </c>
       <c r="B102">
-        <v>0.70427507978765302</v>
+        <v>0.70563855903734296</v>
       </c>
       <c r="C102">
-        <v>0.77213599345901895</v>
+        <v>0.77200720765176301</v>
       </c>
       <c r="D102">
-        <v>0.83121938130314299</v>
+        <v>0.82911430693873001</v>
       </c>
       <c r="E102">
-        <v>0.68688499097294797</v>
+        <v>0.68594798264257595</v>
       </c>
       <c r="F102">
-        <v>0.75182759712861302</v>
+        <v>0.74992342250380595</v>
       </c>
       <c r="G102">
-        <v>0.810678460252093</v>
+        <v>0.80642816183238697</v>
       </c>
       <c r="H102">
-        <v>0.66544622661048902</v>
+        <v>0.66745193298335603</v>
       </c>
       <c r="I102">
-        <v>0.72180490637285699</v>
+        <v>0.72410329240999605</v>
       </c>
       <c r="J102">
-        <v>0.78526288648366005</v>
+        <v>0.78684345916528997</v>
       </c>
       <c r="K102">
-        <v>0.77760171260328503</v>
+        <v>0.77088899045849002</v>
       </c>
       <c r="L102">
-        <v>0.84517277910805</v>
+        <v>0.83826710341195199</v>
       </c>
       <c r="M102">
-        <v>0.89446650362269597</v>
+        <v>0.88866359309280096</v>
       </c>
       <c r="N102">
-        <v>0.69650108163931301</v>
+        <v>0.70676307128559401</v>
       </c>
       <c r="O102">
-        <v>0.76392473050755305</v>
+        <v>0.77344830223907102</v>
       </c>
       <c r="P102">
-        <v>0.82698595522412099</v>
+        <v>0.83181579988693899</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>39173</v>
       </c>
       <c r="B103">
-        <v>0.71317121065682898</v>
+        <v>0.71437176671760605</v>
       </c>
       <c r="C103">
-        <v>0.78115871306276197</v>
+        <v>0.78115623334728801</v>
       </c>
       <c r="D103">
-        <v>0.83859318254011395</v>
+        <v>0.83655859833831903</v>
       </c>
       <c r="E103">
-        <v>0.69398613125047304</v>
+        <v>0.691960307355305</v>
       </c>
       <c r="F103">
-        <v>0.76120273915734205</v>
+        <v>0.75835331570488496</v>
       </c>
       <c r="G103">
-        <v>0.81901424852815197</v>
+        <v>0.81410505471373795</v>
       </c>
       <c r="H103">
-        <v>0.68305858163239397</v>
+        <v>0.68608169863564805</v>
       </c>
       <c r="I103">
-        <v>0.73810016517514498</v>
+        <v>0.74049925523011395</v>
       </c>
       <c r="J103">
-        <v>0.797853500874665</v>
+        <v>0.7993170717875</v>
       </c>
       <c r="K103">
-        <v>0.77174484159312196</v>
+        <v>0.762903183072703</v>
       </c>
       <c r="L103">
-        <v>0.84033948474548703</v>
+        <v>0.83126575861148599</v>
       </c>
       <c r="M103">
-        <v>0.89188877073229</v>
+        <v>0.88479706395093705</v>
       </c>
       <c r="N103">
-        <v>0.69897785464926498</v>
+        <v>0.70654939831043295</v>
       </c>
       <c r="O103">
-        <v>0.76734297420228903</v>
+        <v>0.77724141881575304</v>
       </c>
       <c r="P103">
-        <v>0.83014448971882704</v>
+        <v>0.83549711570125595</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>39264</v>
       </c>
       <c r="B104">
-        <v>0.72069055592600795</v>
+        <v>0.72134038283008095</v>
       </c>
       <c r="C104">
-        <v>0.78788323156731399</v>
+        <v>0.78826997541264299</v>
       </c>
       <c r="D104">
-        <v>0.84237258606649301</v>
+        <v>0.84047247126723401</v>
       </c>
       <c r="E104">
-        <v>0.69969526592461095</v>
+        <v>0.69707707210981495</v>
       </c>
       <c r="F104">
-        <v>0.76336289917995503</v>
+        <v>0.76011088419373696</v>
       </c>
       <c r="G104">
-        <v>0.81759693998014005</v>
+        <v>0.81166800759767399</v>
       </c>
       <c r="H104">
-        <v>0.705778049799483</v>
+        <v>0.70956374071756201</v>
       </c>
       <c r="I104">
-        <v>0.757643852719736</v>
+        <v>0.76025544979549597</v>
       </c>
       <c r="J104">
-        <v>0.810567263112148</v>
+        <v>0.81166545585490601</v>
       </c>
       <c r="K104">
-        <v>0.75545676446635801</v>
+        <v>0.74740926490889203</v>
       </c>
       <c r="L104">
-        <v>0.83063922832655201</v>
+        <v>0.82316196804333797</v>
       </c>
       <c r="M104">
-        <v>0.88601678940810202</v>
+        <v>0.88013852562855999</v>
       </c>
       <c r="N104">
-        <v>0.69622247841521701</v>
+        <v>0.705112822139353</v>
       </c>
       <c r="O104">
-        <v>0.764192410817774</v>
+        <v>0.77844425212619595</v>
       </c>
       <c r="P104">
-        <v>0.82587142902365995</v>
+        <v>0.83474782415078896</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>39356</v>
       </c>
       <c r="B105">
-        <v>0.73253527715733902</v>
+        <v>0.73304305126717595</v>
       </c>
       <c r="C105">
-        <v>0.79600181938303205</v>
+        <v>0.79569485782681504</v>
       </c>
       <c r="D105">
-        <v>0.84651770474856003</v>
+        <v>0.84414997276736903</v>
       </c>
       <c r="E105">
-        <v>0.700710422361707</v>
+        <v>0.69627522943659503</v>
       </c>
       <c r="F105">
-        <v>0.76447931388050505</v>
+        <v>0.75960811258102201</v>
       </c>
       <c r="G105">
-        <v>0.81815259617094505</v>
+        <v>0.81074702289617895</v>
       </c>
       <c r="H105">
-        <v>0.723410006123405</v>
+        <v>0.72770774084447698</v>
       </c>
       <c r="I105">
-        <v>0.76950154233663104</v>
+        <v>0.77285718194409903</v>
       </c>
       <c r="J105">
-        <v>0.815685827844709</v>
+        <v>0.81781403313981305</v>
       </c>
       <c r="K105">
-        <v>0.76032420838273795</v>
+        <v>0.75528896530478595</v>
       </c>
       <c r="L105">
-        <v>0.83330423463384895</v>
+        <v>0.82788500772532303</v>
       </c>
       <c r="M105">
-        <v>0.886574203707023</v>
+        <v>0.88205224497948098</v>
       </c>
       <c r="N105">
-        <v>0.70974055483002796</v>
+        <v>0.72044892364288704</v>
       </c>
       <c r="O105">
-        <v>0.770867594256331</v>
+        <v>0.78398989934091001</v>
       </c>
       <c r="P105">
-        <v>0.82641724857905496</v>
+        <v>0.83424765711568805</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>39448</v>
       </c>
       <c r="B106">
-        <v>0.74798600276702898</v>
+        <v>0.74787158573577595</v>
       </c>
       <c r="C106">
-        <v>0.80907600840868599</v>
+        <v>0.80786756721501396</v>
       </c>
       <c r="D106">
-        <v>0.85477247634812104</v>
+        <v>0.85173228812941704</v>
       </c>
       <c r="E106">
-        <v>0.70757328560532196</v>
+        <v>0.70284770013400499</v>
       </c>
       <c r="F106">
-        <v>0.76949113781990797</v>
+        <v>0.764699346572011</v>
       </c>
       <c r="G106">
-        <v>0.82205865699283498</v>
+        <v>0.81496615386321702</v>
       </c>
       <c r="H106">
-        <v>0.73276550896735804</v>
+        <v>0.73686760177176902</v>
       </c>
       <c r="I106">
-        <v>0.77544226168756403</v>
+        <v>0.77868611110409602</v>
       </c>
       <c r="J106">
-        <v>0.81803532216324004</v>
+        <v>0.82045227146558997</v>
       </c>
       <c r="K106">
-        <v>0.78090413230984201</v>
+        <v>0.77902979007711304</v>
       </c>
       <c r="L106">
-        <v>0.84903788785314105</v>
+        <v>0.84613550373097102</v>
       </c>
       <c r="M106">
-        <v>0.89487351401998605</v>
+        <v>0.89273588862906705</v>
       </c>
       <c r="N106">
-        <v>0.71891077576837503</v>
+        <v>0.72036144040920502</v>
       </c>
       <c r="O106">
-        <v>0.78152017268666996</v>
+        <v>0.78720213348239798</v>
       </c>
       <c r="P106">
-        <v>0.83436453698598001</v>
+        <v>0.83731951555357798</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>39539</v>
       </c>
       <c r="B107">
-        <v>0.76513802542349196</v>
+        <v>0.763960378524426</v>
       </c>
       <c r="C107">
-        <v>0.82613574419352098</v>
+        <v>0.82347500889596703</v>
       </c>
       <c r="D107">
-        <v>0.86675948647615697</v>
+        <v>0.86288416708260995</v>
       </c>
       <c r="E107">
-        <v>0.71503626251474595</v>
+        <v>0.70817775349616097</v>
       </c>
       <c r="F107">
-        <v>0.77908006286061704</v>
+        <v>0.772864073010745</v>
       </c>
       <c r="G107">
-        <v>0.83066466029596897</v>
+        <v>0.82274338457160601</v>
       </c>
       <c r="H107">
-        <v>0.74850786391310098</v>
+        <v>0.752059547477407</v>
       </c>
       <c r="I107">
-        <v>0.79052894874789503</v>
+        <v>0.79261865575750201</v>
       </c>
       <c r="J107">
-        <v>0.83012861810217098</v>
+        <v>0.83189868152022095</v>
       </c>
       <c r="K107">
-        <v>0.82288180396745703</v>
+        <v>0.81818835289770797</v>
       </c>
       <c r="L107">
-        <v>0.88505370650795101</v>
+        <v>0.880158026424399</v>
       </c>
       <c r="M107">
-        <v>0.91831321614171202</v>
+        <v>0.91734311372266897</v>
       </c>
       <c r="N107">
-        <v>0.73870747185110497</v>
+        <v>0.73692466143996604</v>
       </c>
       <c r="O107">
-        <v>0.79940815502659801</v>
+        <v>0.80169691488664896</v>
       </c>
       <c r="P107">
-        <v>0.84571652810832898</v>
+        <v>0.84645583853192496</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>39630</v>
       </c>
       <c r="B108">
-        <v>0.77837793373794395</v>
+        <v>0.77503307490718798</v>
       </c>
       <c r="C108">
-        <v>0.84119118084134004</v>
+        <v>0.83819778746800999</v>
       </c>
       <c r="D108">
-        <v>0.88075529769220295</v>
+        <v>0.87661534219198201</v>
       </c>
       <c r="E108">
-        <v>0.718794196754035</v>
+        <v>0.71481207705449601</v>
       </c>
       <c r="F108">
-        <v>0.78642801568729404</v>
+        <v>0.78343613546880098</v>
       </c>
       <c r="G108">
-        <v>0.84226752423182005</v>
+        <v>0.83620410185295502</v>
       </c>
       <c r="H108">
-        <v>0.78680074157274305</v>
+        <v>0.79199859210205203</v>
       </c>
       <c r="I108">
-        <v>0.82433065336992695</v>
+        <v>0.82737898987821901</v>
       </c>
       <c r="J108">
-        <v>0.85789495692038897</v>
+        <v>0.85991602068830997</v>
       </c>
       <c r="K108">
-        <v>0.82166516619922003</v>
+        <v>0.80869786098801899</v>
       </c>
       <c r="L108">
-        <v>0.89185690737003398</v>
+        <v>0.88114711914167898</v>
       </c>
       <c r="M108">
-        <v>0.92712791814957796</v>
+        <v>0.92294554817673802</v>
       </c>
       <c r="N108">
-        <v>0.75162325554660503</v>
+        <v>0.73850173848507406</v>
       </c>
       <c r="O108">
-        <v>0.81599435472202597</v>
+        <v>0.81512923474168397</v>
       </c>
       <c r="P108">
-        <v>0.86221687593574603</v>
+        <v>0.86104350090762305</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>39722</v>
       </c>
       <c r="B109">
-        <v>0.832690374015713</v>
+        <v>0.82751657644811705</v>
       </c>
       <c r="C109">
-        <v>0.89245576204641297</v>
+        <v>0.88829277720081601</v>
       </c>
       <c r="D109">
-        <v>0.91870531733863503</v>
+        <v>0.91344942210541102</v>
       </c>
       <c r="E109">
-        <v>0.77293206551162397</v>
+        <v>0.76985318944181003</v>
       </c>
       <c r="F109">
-        <v>0.83529827772094201</v>
+        <v>0.83398921600421105</v>
       </c>
       <c r="G109">
-        <v>0.87950648307302803</v>
+        <v>0.87272540043442304</v>
       </c>
       <c r="H109">
-        <v>0.86720296634493299</v>
+        <v>0.874769333486897</v>
       </c>
       <c r="I109">
-        <v>0.89213236375369998</v>
+        <v>0.89547218798245498</v>
       </c>
       <c r="J109">
-        <v>0.90842251175280797</v>
+        <v>0.910446977930644</v>
       </c>
       <c r="K109">
-        <v>0.83943102968276595</v>
+        <v>0.82438012371609803</v>
       </c>
       <c r="L109">
-        <v>0.91700892036346604</v>
+        <v>0.90364762086288597</v>
       </c>
       <c r="M109">
-        <v>0.94997355792614901</v>
+        <v>0.94360114629273395</v>
       </c>
       <c r="N109">
-        <v>0.79910251543569499</v>
+        <v>0.77566651945378995</v>
       </c>
       <c r="O109">
-        <v>0.86619355359629602</v>
+        <v>0.86113557448308498</v>
       </c>
       <c r="P109">
-        <v>0.90208908011432398</v>
+        <v>0.89829318630829103</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>39814</v>
       </c>
       <c r="B110">
-        <v>0.82744316372318805</v>
+        <v>0.820089412609879</v>
       </c>
       <c r="C110">
-        <v>0.88485643641366196</v>
+        <v>0.87860075109594404</v>
       </c>
       <c r="D110">
-        <v>0.91384447972544403</v>
+        <v>0.90805606733428901</v>
       </c>
       <c r="E110">
-        <v>0.78065479591393805</v>
+        <v>0.77382772603630401</v>
       </c>
       <c r="F110">
-        <v>0.84313313252786803</v>
+        <v>0.83748785008589599</v>
       </c>
       <c r="G110">
-        <v>0.88384278909653402</v>
+        <v>0.87579863395768598</v>
       </c>
       <c r="H110">
-        <v>0.89323428756003898</v>
+        <v>0.90136192507700097</v>
       </c>
       <c r="I110">
-        <v>0.90713723035775495</v>
+        <v>0.91222879348556796</v>
       </c>
       <c r="J110">
-        <v>0.91389536056973497</v>
+        <v>0.91823145152192598</v>
       </c>
       <c r="K110">
-        <v>0.83063060451707904</v>
+        <v>0.81677700502597295</v>
       </c>
       <c r="L110">
-        <v>0.90312978597587601</v>
+        <v>0.88836082339896405</v>
       </c>
       <c r="M110">
-        <v>0.94303149667666797</v>
+        <v>0.93347164379979897</v>
       </c>
       <c r="N110">
-        <v>0.79975527626315301</v>
+        <v>0.76611665909531901</v>
       </c>
       <c r="O110">
-        <v>0.85652338342407996</v>
+        <v>0.84196786873673302</v>
       </c>
       <c r="P110">
-        <v>0.89693459704576906</v>
+        <v>0.88885205897681696</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>39904</v>
       </c>
       <c r="B111">
-        <v>0.78188518847148003</v>
+        <v>0.77614942679340704</v>
       </c>
       <c r="C111">
-        <v>0.84412305198611803</v>
+        <v>0.84115905819030301</v>
       </c>
       <c r="D111">
-        <v>0.88507446528606704</v>
+        <v>0.88126575337964996</v>
       </c>
       <c r="E111">
-        <v>0.72989085093440698</v>
+        <v>0.72287656388074595</v>
       </c>
       <c r="F111">
-        <v>0.79981898118157102</v>
+        <v>0.79509565286036299</v>
       </c>
       <c r="G111">
-        <v>0.85508867422030999</v>
+        <v>0.84761340478236102</v>
       </c>
       <c r="H111">
-        <v>0.823270237301017</v>
+        <v>0.83183132548704197</v>
       </c>
       <c r="I111">
-        <v>0.85114985842907198</v>
+        <v>0.85822504119297705</v>
       </c>
       <c r="J111">
-        <v>0.87616044336593801</v>
+        <v>0.88208470238188696</v>
       </c>
       <c r="K111">
-        <v>0.79996633706535103</v>
+        <v>0.790955262426426</v>
       </c>
       <c r="L111">
-        <v>0.87305313021843001</v>
+        <v>0.86713046307500996</v>
       </c>
       <c r="M111">
-        <v>0.91544526231409495</v>
+        <v>0.91233627422919406</v>
       </c>
       <c r="N111">
-        <v>0.77091002985026202</v>
+        <v>0.74907353427061496</v>
       </c>
       <c r="O111">
-        <v>0.83196079439661597</v>
+        <v>0.82911509033875497</v>
       </c>
       <c r="P111">
-        <v>0.87673794178864695</v>
+        <v>0.87567544254310403</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>39995</v>
       </c>
       <c r="B112">
-        <v>0.74001957350189795</v>
+        <v>0.73544537671772003</v>
       </c>
       <c r="C112">
-        <v>0.80718305175712302</v>
+        <v>0.80254933572423603</v>
       </c>
       <c r="D112">
-        <v>0.85699004497706799</v>
+        <v>0.85207816519281798</v>
       </c>
       <c r="E112">
-        <v>0.70046168052810998</v>
+        <v>0.69177522438494898</v>
       </c>
       <c r="F112">
-        <v>0.77264534527318496</v>
+        <v>0.76509127243400799</v>
       </c>
       <c r="G112">
-        <v>0.83219727770465501</v>
+        <v>0.82317880386660003</v>
       </c>
       <c r="H112">
-        <v>0.77191770302096796</v>
+        <v>0.78015647830266199</v>
       </c>
       <c r="I112">
-        <v>0.80740634817425305</v>
+        <v>0.81401295656499795</v>
       </c>
       <c r="J112">
-        <v>0.84147769045104404</v>
+        <v>0.84713554905622002</v>
       </c>
       <c r="K112">
-        <v>0.76910014547820504</v>
+        <v>0.75885784192395001</v>
       </c>
       <c r="L112">
-        <v>0.84122082233227802</v>
+        <v>0.83053044553620203</v>
       </c>
       <c r="M112">
-        <v>0.88712506963951798</v>
+        <v>0.87983731614823002</v>
       </c>
       <c r="N112">
-        <v>0.736102856652741</v>
+        <v>0.72794567542691702</v>
       </c>
       <c r="O112">
-        <v>0.80302510799302496</v>
+        <v>0.80146402817776297</v>
       </c>
       <c r="P112">
-        <v>0.85337106876684599</v>
+        <v>0.85129391760955697</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40087</v>
       </c>
       <c r="B113">
-        <v>0.71555983724077898</v>
+        <v>0.71249526132291197</v>
       </c>
       <c r="C113">
-        <v>0.78478134561880897</v>
+        <v>0.78046866136683701</v>
       </c>
       <c r="D113">
-        <v>0.83987590488602604</v>
+        <v>0.83518138950952303</v>
       </c>
       <c r="E113">
-        <v>0.68374229438997003</v>
+        <v>0.67644342465854901</v>
       </c>
       <c r="F113">
-        <v>0.75701180851643801</v>
+        <v>0.74980903903296703</v>
       </c>
       <c r="G113">
-        <v>0.81983259281939402</v>
+        <v>0.81107543022837703</v>
       </c>
       <c r="H113">
-        <v>0.73005615211179697</v>
+        <v>0.73837529103628796</v>
       </c>
       <c r="I113">
-        <v>0.77292780502640301</v>
+        <v>0.77984155732887095</v>
       </c>
       <c r="J113">
-        <v>0.81769817123560495</v>
+        <v>0.82366628350831095</v>
       </c>
       <c r="K113">
-        <v>0.74843902670253604</v>
+        <v>0.740820306540528</v>
       </c>
       <c r="L113">
-        <v>0.81941291065600297</v>
+        <v>0.80958845176525596</v>
       </c>
       <c r="M113">
-        <v>0.86736715754237104</v>
+        <v>0.86069636703909502</v>
       </c>
       <c r="N113">
-        <v>0.710223560577113</v>
+        <v>0.71131338041937597</v>
       </c>
       <c r="O113">
-        <v>0.78113265332214599</v>
+        <v>0.78226256269971695</v>
       </c>
       <c r="P113">
-        <v>0.83753267567808898</v>
+        <v>0.83661764670280503</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40179</v>
       </c>
       <c r="B114">
-        <v>0.69896523519866804</v>
+        <v>0.69663464060619595</v>
       </c>
       <c r="C114">
-        <v>0.76796226996017802</v>
+        <v>0.76432273216442204</v>
       </c>
       <c r="D114">
-        <v>0.82654414589797298</v>
+        <v>0.822426894356863</v>
       </c>
       <c r="E114">
-        <v>0.67875737324824803</v>
+        <v>0.67736486637509596</v>
       </c>
       <c r="F114">
-        <v>0.74923773140321204</v>
+        <v>0.74548154516534404</v>
       </c>
       <c r="G114">
-        <v>0.81181563229945397</v>
+        <v>0.80485744099948797</v>
       </c>
       <c r="H114">
-        <v>0.700433664921851</v>
+        <v>0.706669645350954</v>
       </c>
       <c r="I114">
-        <v>0.74807101356676498</v>
+        <v>0.75276162045778805</v>
       </c>
       <c r="J114">
-        <v>0.79900516625395701</v>
+        <v>0.80286333935143905</v>
       </c>
       <c r="K114">
-        <v>0.73174291809514602</v>
+        <v>0.725988991569263</v>
       </c>
       <c r="L114">
-        <v>0.79962067082185595</v>
+        <v>0.79168351038114604</v>
       </c>
       <c r="M114">
-        <v>0.85092775643852003</v>
+        <v>0.84501744664290002</v>
       </c>
       <c r="N114">
-        <v>0.69100388340685903</v>
+        <v>0.69062450675181197</v>
       </c>
       <c r="O114">
-        <v>0.76008903548901396</v>
+        <v>0.76113288402643697</v>
       </c>
       <c r="P114">
-        <v>0.82143679935166303</v>
+        <v>0.821124739784445</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40269</v>
       </c>
       <c r="B115">
-        <v>0.69062149288333197</v>
+        <v>0.68897091747762995</v>
       </c>
       <c r="C115">
-        <v>0.76031017720796901</v>
+        <v>0.75751220977986999</v>
       </c>
       <c r="D115">
-        <v>0.82101636278980505</v>
+        <v>0.81742495777146396</v>
       </c>
       <c r="E115">
-        <v>0.66280069113867301</v>
+        <v>0.66049328435333299</v>
       </c>
       <c r="F115">
-        <v>0.73650314539795503</v>
+        <v>0.73230268601218895</v>
       </c>
       <c r="G115">
-        <v>0.80267949117466098</v>
+        <v>0.79590514975278404</v>
       </c>
       <c r="H115">
-        <v>0.69627075106238401</v>
+        <v>0.70147735689144797</v>
       </c>
       <c r="I115">
-        <v>0.74308720383851301</v>
+        <v>0.74681176442579</v>
       </c>
       <c r="J115">
-        <v>0.79408637975684204</v>
+        <v>0.79698275165830401</v>
       </c>
       <c r="K115">
-        <v>0.70666289507780899</v>
+        <v>0.70110408858331896</v>
       </c>
       <c r="L115">
-        <v>0.77718103857334697</v>
+        <v>0.77092056718933799</v>
       </c>
       <c r="M115">
-        <v>0.83664083885926599</v>
+        <v>0.83258156277470097</v>
       </c>
       <c r="N115">
-        <v>0.69203757339634397</v>
+        <v>0.69174855764824905</v>
       </c>
       <c r="O115">
-        <v>0.75587254180407604</v>
+        <v>0.75787685090929002</v>
       </c>
       <c r="P115">
-        <v>0.81633294393937805</v>
+        <v>0.81688236502177602</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40360</v>
       </c>
       <c r="B116">
-        <v>0.67859612683529702</v>
+        <v>0.67734953926188601</v>
       </c>
       <c r="C116">
-        <v>0.74927293509752202</v>
+        <v>0.74721349960791394</v>
       </c>
       <c r="D116">
-        <v>0.813506319621639</v>
+        <v>0.81022519145550798</v>
       </c>
       <c r="E116">
-        <v>0.65895627665933199</v>
+        <v>0.65752869166768002</v>
       </c>
       <c r="F116">
-        <v>0.73126730026762399</v>
+        <v>0.72855718844050099</v>
       </c>
       <c r="G116">
-        <v>0.79906647146413801</v>
+        <v>0.79339057974579996</v>
       </c>
       <c r="H116">
-        <v>0.67582878743740304</v>
+        <v>0.67967862772176801</v>
       </c>
       <c r="I116">
-        <v>0.726454964817279</v>
+        <v>0.72920655240310805</v>
       </c>
       <c r="J116">
-        <v>0.78417020041738505</v>
+        <v>0.78619880792670904</v>
       </c>
       <c r="K116">
-        <v>0.69634602491013597</v>
+        <v>0.68908751456214001</v>
       </c>
       <c r="L116">
-        <v>0.76744284821379605</v>
+        <v>0.75998684725322296</v>
       </c>
       <c r="M116">
-        <v>0.829152180464377</v>
+        <v>0.82395764758857903</v>
       </c>
       <c r="N116">
-        <v>0.701001011516033</v>
+        <v>0.70112418161581203</v>
       </c>
       <c r="O116">
-        <v>0.76101520131429101</v>
+        <v>0.76462434929974399</v>
       </c>
       <c r="P116">
-        <v>0.81871031989696796</v>
+        <v>0.81989730991398702</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40452</v>
       </c>
       <c r="B117">
-        <v>0.67776469126259697</v>
+        <v>0.67615958128635301</v>
       </c>
       <c r="C117">
-        <v>0.74725038925840304</v>
+        <v>0.74520040303753998</v>
       </c>
       <c r="D117">
-        <v>0.81045370864497501</v>
+        <v>0.80752190191746898</v>
       </c>
       <c r="E117">
-        <v>0.65378112979482395</v>
+        <v>0.65453267265917303</v>
       </c>
       <c r="F117">
-        <v>0.72718534724888795</v>
+        <v>0.72696014507255102</v>
       </c>
       <c r="G117">
-        <v>0.79644301532568296</v>
+        <v>0.79290138793680498</v>
       </c>
       <c r="H117">
-        <v>0.66906589819587103</v>
+        <v>0.67241244803614098</v>
       </c>
       <c r="I117">
-        <v>0.72255229361023299</v>
+        <v>0.72545150564248295</v>
       </c>
       <c r="J117">
-        <v>0.78201057084619996</v>
+        <v>0.78461437741415596</v>
       </c>
       <c r="K117">
-        <v>0.69157622943218999</v>
+        <v>0.68360647875381497</v>
       </c>
       <c r="L117">
-        <v>0.76250331037976804</v>
+        <v>0.75473076888897805</v>
       </c>
       <c r="M117">
-        <v>0.82541786031770403</v>
+        <v>0.81994703472616803</v>
       </c>
       <c r="N117">
-        <v>0.69738935673479396</v>
+        <v>0.69727378957754205</v>
       </c>
       <c r="O117">
-        <v>0.75704993528418996</v>
+        <v>0.76018248078676198</v>
       </c>
       <c r="P117">
-        <v>0.81428427520007296</v>
+        <v>0.81581002396636204</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40544</v>
       </c>
       <c r="B118">
-        <v>0.67565762129930296</v>
+        <v>0.67471451996055098</v>
       </c>
       <c r="C118">
-        <v>0.74356751698186196</v>
+        <v>0.74139579389451205</v>
       </c>
       <c r="D118">
-        <v>0.80697810619940502</v>
+        <v>0.80371441394959497</v>
       </c>
       <c r="E118">
-        <v>0.65830337169038</v>
+        <v>0.65712870721195404</v>
       </c>
       <c r="F118">
-        <v>0.73035815442437302</v>
+        <v>0.72739371344308601</v>
       </c>
       <c r="G118">
-        <v>0.79779241833766501</v>
+        <v>0.79186108826373303</v>
       </c>
       <c r="H118">
-        <v>0.68343645672630904</v>
+        <v>0.68827361901087603</v>
       </c>
       <c r="I118">
-        <v>0.73211660726079997</v>
+        <v>0.73626682978153202</v>
       </c>
       <c r="J118">
-        <v>0.785856060231648</v>
+        <v>0.78979666687266903</v>
       </c>
       <c r="K118">
-        <v>0.68934266877788797</v>
+        <v>0.68122895553285701</v>
       </c>
       <c r="L118">
-        <v>0.75676292499392395</v>
+        <v>0.74885869454494502</v>
       </c>
       <c r="M118">
-        <v>0.82151354326350201</v>
+        <v>0.81577228673299795</v>
       </c>
       <c r="N118">
-        <v>0.69329381417281899</v>
+        <v>0.69750976027068601</v>
       </c>
       <c r="O118">
-        <v>0.75065829894288105</v>
+        <v>0.75412798163044703</v>
       </c>
       <c r="P118">
-        <v>0.80953017543278505</v>
+        <v>0.81043334014581903</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40634</v>
       </c>
       <c r="B119">
-        <v>0.67377472837969499</v>
+        <v>0.67312391414814099</v>
       </c>
       <c r="C119">
-        <v>0.73947760060686096</v>
+        <v>0.73777135548418304</v>
       </c>
       <c r="D119">
-        <v>0.803207321728864</v>
+        <v>0.80033765804242496</v>
       </c>
       <c r="E119">
-        <v>0.661466305635101</v>
+        <v>0.65960795729815702</v>
       </c>
       <c r="F119">
-        <v>0.73178761295458605</v>
+        <v>0.72834155348308605</v>
       </c>
       <c r="G119">
-        <v>0.79785864972824205</v>
+        <v>0.79185060411466801</v>
       </c>
       <c r="H119">
-        <v>0.68483362724147001</v>
+        <v>0.69099967318768196</v>
       </c>
       <c r="I119">
-        <v>0.73298967838737505</v>
+        <v>0.73901974909970103</v>
       </c>
       <c r="J119">
-        <v>0.78659844820059099</v>
+        <v>0.792187680745014</v>
       </c>
       <c r="K119">
-        <v>0.69817633638975596</v>
+        <v>0.69273509317205695</v>
       </c>
       <c r="L119">
-        <v>0.76070570688343497</v>
+        <v>0.75547509614905906</v>
       </c>
       <c r="M119">
-        <v>0.82239999764583605</v>
+        <v>0.81853555613769402</v>
       </c>
       <c r="N119">
-        <v>0.69765834579997799</v>
+        <v>0.69914169447132501</v>
       </c>
       <c r="O119">
-        <v>0.75287908849780105</v>
+        <v>0.75420255614914</v>
       </c>
       <c r="P119">
-        <v>0.81082953036038896</v>
+        <v>0.81119966895889495</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40725</v>
       </c>
       <c r="B120">
-        <v>0.67533769000622001</v>
+        <v>0.67431118024924996</v>
       </c>
       <c r="C120">
-        <v>0.738855793618301</v>
+        <v>0.73703205903206404</v>
       </c>
       <c r="D120">
-        <v>0.80151396264869201</v>
+        <v>0.79879775174967504</v>
       </c>
       <c r="E120">
-        <v>0.66171457070413497</v>
+        <v>0.66003372791444903</v>
       </c>
       <c r="F120">
-        <v>0.73066196168506103</v>
+        <v>0.72725539511528903</v>
       </c>
       <c r="G120">
-        <v>0.796013910463236</v>
+        <v>0.79037851785467295</v>
       </c>
       <c r="H120">
-        <v>0.70024237945886303</v>
+        <v>0.70538717359146597</v>
       </c>
       <c r="I120">
-        <v>0.745720223759606</v>
+        <v>0.75161488843067004</v>
       </c>
       <c r="J120">
-        <v>0.79473678866438502</v>
+        <v>0.80114400257602403</v>
       </c>
       <c r="K120">
-        <v>0.69375484522963204</v>
+        <v>0.68918166704872696</v>
       </c>
       <c r="L120">
-        <v>0.75397773786436295</v>
+        <v>0.75007081317400204</v>
       </c>
       <c r="M120">
-        <v>0.81679676326272199</v>
+        <v>0.81367341537057802</v>
       </c>
       <c r="N120">
-        <v>0.706832157752604</v>
+        <v>0.71075973890588595</v>
       </c>
       <c r="O120">
-        <v>0.757929200653087</v>
+        <v>0.76180004090244702</v>
       </c>
       <c r="P120">
-        <v>0.81275611395746705</v>
+        <v>0.81501440251360602</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40817</v>
       </c>
       <c r="B121">
-        <v>0.68450119058285497</v>
+        <v>0.684072123557526</v>
       </c>
       <c r="C121">
-        <v>0.74248767884729405</v>
+        <v>0.74055378993128496</v>
       </c>
       <c r="D121">
-        <v>0.80148965850495002</v>
+        <v>0.79878086957124395</v>
       </c>
       <c r="E121">
-        <v>0.68492779718908003</v>
+        <v>0.684739801964241</v>
       </c>
       <c r="F121">
-        <v>0.74354101583446897</v>
+        <v>0.74094663155290297</v>
       </c>
       <c r="G121">
-        <v>0.79987359437428596</v>
+        <v>0.79583740458548502</v>
       </c>
       <c r="H121">
-        <v>0.70460888818472101</v>
+        <v>0.71026062432608905</v>
       </c>
       <c r="I121">
-        <v>0.75066561628166195</v>
+        <v>0.75702413724025397</v>
       </c>
       <c r="J121">
-        <v>0.79913940912429104</v>
+        <v>0.80682092873258404</v>
       </c>
       <c r="K121">
-        <v>0.71310922175827196</v>
+        <v>0.708274896712629</v>
       </c>
       <c r="L121">
-        <v>0.76109858708674505</v>
+        <v>0.75658421545901</v>
       </c>
       <c r="M121">
-        <v>0.81893090628370602</v>
+        <v>0.81528491129660197</v>
       </c>
       <c r="N121">
-        <v>0.73581217782653996</v>
+        <v>0.74483354940954705</v>
       </c>
       <c r="O121">
-        <v>0.77850835794803497</v>
+        <v>0.78389414188342199</v>
       </c>
       <c r="P121">
-        <v>0.82366082012937203</v>
+        <v>0.82529461783331404</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>0.66769193945798</v>
+        <v>0.666247705231237</v>
       </c>
       <c r="C122">
-        <v>0.73203912977409202</v>
+        <v>0.72954861548345795</v>
       </c>
       <c r="D122">
-        <v>0.79705584512588201</v>
+        <v>0.79395784221601495</v>
       </c>
       <c r="E122">
-        <v>0.67253694936549002</v>
+        <v>0.67245927267069805</v>
       </c>
       <c r="F122">
-        <v>0.73745447721223201</v>
+        <v>0.73659717819003601</v>
       </c>
       <c r="G122">
-        <v>0.79830867018774998</v>
+        <v>0.79641351890682299</v>
       </c>
       <c r="H122">
-        <v>0.68235338188523997</v>
+        <v>0.68587152172351196</v>
       </c>
       <c r="I122">
-        <v>0.73368276818891398</v>
+        <v>0.73821877431250504</v>
       </c>
       <c r="J122">
-        <v>0.78988726841466805</v>
+        <v>0.79591970251539301</v>
       </c>
       <c r="K122">
-        <v>0.69420327562230999</v>
+        <v>0.69147470402329902</v>
       </c>
       <c r="L122">
-        <v>0.75657076528100697</v>
+        <v>0.75276760883752103</v>
       </c>
       <c r="M122">
-        <v>0.82117157615192005</v>
+        <v>0.81797790266454296</v>
       </c>
       <c r="N122">
-        <v>0.71330209331385297</v>
+        <v>0.71906426016570102</v>
       </c>
       <c r="O122">
-        <v>0.76494823478763296</v>
+        <v>0.77084598319203901</v>
       </c>
       <c r="P122">
-        <v>0.81945411261262002</v>
+        <v>0.82345419234195405</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>41000</v>
       </c>
       <c r="B123">
-        <v>0.65692809211151104</v>
+        <v>0.65638434847702198</v>
       </c>
       <c r="C123">
-        <v>0.72455888662482604</v>
+        <v>0.72272891652002302</v>
       </c>
       <c r="D123">
-        <v>0.79346947549620295</v>
+        <v>0.79062321033306104</v>
       </c>
       <c r="E123">
-        <v>0.66867124232142605</v>
+        <v>0.67574601262175804</v>
       </c>
       <c r="F123">
-        <v>0.73655514860215898</v>
+        <v>0.74140580122736199</v>
       </c>
       <c r="G123">
-        <v>0.80072768012756201</v>
+        <v>0.80248722862217403</v>
       </c>
       <c r="H123">
-        <v>0.67517091215490099</v>
+        <v>0.68309089804042999</v>
       </c>
       <c r="I123">
-        <v>0.72740641803801398</v>
+        <v>0.73450560026391798</v>
       </c>
       <c r="J123">
-        <v>0.78591205930169905</v>
+        <v>0.79232145087559303</v>
       </c>
       <c r="K123">
-        <v>0.68192404215843605</v>
+        <v>0.68237472074591798</v>
       </c>
       <c r="L123">
-        <v>0.74754548523300202</v>
+        <v>0.74697393223118902</v>
       </c>
       <c r="M123">
-        <v>0.81578428903229305</v>
+        <v>0.81542342335335805</v>
       </c>
       <c r="N123">
-        <v>0.69808203513178302</v>
+        <v>0.69825685628747902</v>
       </c>
       <c r="O123">
-        <v>0.75323457357828605</v>
+        <v>0.75567432642904497</v>
       </c>
       <c r="P123">
-        <v>0.81360314192166305</v>
+        <v>0.81583894608852403</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>41091</v>
       </c>
       <c r="B124">
-        <v>0.65568531800256502</v>
+        <v>0.653224996276912</v>
       </c>
       <c r="C124">
-        <v>0.722650898538579</v>
+        <v>0.71942311797716196</v>
       </c>
       <c r="D124">
-        <v>0.791884633102656</v>
+        <v>0.78839831565961405</v>
       </c>
       <c r="E124">
-        <v>0.67229308948333399</v>
+        <v>0.67496629959054699</v>
       </c>
       <c r="F124">
-        <v>0.74068506383003396</v>
+        <v>0.74202286218692004</v>
       </c>
       <c r="G124">
-        <v>0.80401765564067196</v>
+        <v>0.80373893280483999</v>
       </c>
       <c r="H124">
-        <v>0.67131587654998404</v>
+        <v>0.67931359554849402</v>
       </c>
       <c r="I124">
-        <v>0.72290212727191905</v>
+        <v>0.73085909578117503</v>
       </c>
       <c r="J124">
-        <v>0.78223380208857396</v>
+        <v>0.78976220076455395</v>
       </c>
       <c r="K124">
-        <v>0.67806417811653297</v>
+        <v>0.67312074671614797</v>
       </c>
       <c r="L124">
-        <v>0.741622861578632</v>
+        <v>0.73756256465570302</v>
       </c>
       <c r="M124">
-        <v>0.80975780122233598</v>
+        <v>0.80763773075416201</v>
       </c>
       <c r="N124">
-        <v>0.69816376883198095</v>
+        <v>0.70393942749074501</v>
       </c>
       <c r="O124">
-        <v>0.75231549334186898</v>
+        <v>0.75719569032483103</v>
       </c>
       <c r="P124">
-        <v>0.812992560376953</v>
+        <v>0.816361868044994</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41183</v>
       </c>
       <c r="B125">
-        <v>0.65097141188170304</v>
+        <v>0.64947888906789397</v>
       </c>
       <c r="C125">
-        <v>0.71901420261606497</v>
+        <v>0.71636682048398403</v>
       </c>
       <c r="D125">
-        <v>0.78980021389447796</v>
+        <v>0.78642891288651895</v>
       </c>
       <c r="E125">
-        <v>0.67075559399305895</v>
+        <v>0.67317383103205897</v>
       </c>
       <c r="F125">
-        <v>0.74129883018321696</v>
+        <v>0.74159873838229695</v>
       </c>
       <c r="G125">
-        <v>0.80645644030256602</v>
+        <v>0.80461952578499996</v>
       </c>
       <c r="H125">
-        <v>0.67241983921151804</v>
+        <v>0.68150354469796504</v>
       </c>
       <c r="I125">
-        <v>0.72456145342461598</v>
+        <v>0.733585154623835</v>
       </c>
       <c r="J125">
-        <v>0.783008609059484</v>
+        <v>0.79102691725860796</v>
       </c>
       <c r="K125">
-        <v>0.66674533167588901</v>
+        <v>0.66442367691947901</v>
       </c>
       <c r="L125">
-        <v>0.733556114005954</v>
+        <v>0.73149416649786103</v>
       </c>
       <c r="M125">
-        <v>0.80467021545059803</v>
+        <v>0.80464884079525401</v>
       </c>
       <c r="N125">
-        <v>0.69595640716024798</v>
+        <v>0.70218574759653496</v>
       </c>
       <c r="O125">
-        <v>0.75049480120777401</v>
+        <v>0.75537523053313504</v>
       </c>
       <c r="P125">
-        <v>0.81314975098091902</v>
+        <v>0.81606720876681105</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41275</v>
       </c>
       <c r="B126">
-        <v>0.65845275703561301</v>
+        <v>0.65696590666048105</v>
       </c>
       <c r="C126">
-        <v>0.72323076361183902</v>
+        <v>0.720892171467863</v>
       </c>
       <c r="D126">
-        <v>0.791917901018793</v>
+        <v>0.78892991701177495</v>
       </c>
       <c r="E126">
-        <v>0.68411004070118897</v>
+        <v>0.68368221252429495</v>
       </c>
       <c r="F126">
-        <v>0.75187003554921505</v>
+        <v>0.74941560713091104</v>
       </c>
       <c r="G126">
-        <v>0.81388480621324899</v>
+        <v>0.80953500529387701</v>
       </c>
       <c r="H126">
-        <v>0.67377483171618802</v>
+        <v>0.68225668939734996</v>
       </c>
       <c r="I126">
-        <v>0.72459859389890602</v>
+        <v>0.73316150366007204</v>
       </c>
       <c r="J126">
-        <v>0.78318241912676101</v>
+        <v>0.79049231170962697</v>
       </c>
       <c r="K126">
-        <v>0.68425196323801696</v>
+        <v>0.68156637832203704</v>
       </c>
       <c r="L126">
-        <v>0.74685761316037502</v>
+        <v>0.74631086028549098</v>
       </c>
       <c r="M126">
-        <v>0.81136442724018298</v>
+        <v>0.81486990285892402</v>
       </c>
       <c r="N126">
-        <v>0.69152341238454895</v>
+        <v>0.69880698852220302</v>
       </c>
       <c r="O126">
-        <v>0.74772767041265797</v>
+        <v>0.75474666139096702</v>
       </c>
       <c r="P126">
-        <v>0.81423138871346801</v>
+        <v>0.81944224181004299</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41365</v>
       </c>
       <c r="B127">
-        <v>0.65101893543197298</v>
+        <v>0.65016447520540299</v>
       </c>
       <c r="C127">
-        <v>0.71800495964375699</v>
+        <v>0.716320420285532</v>
       </c>
       <c r="D127">
-        <v>0.789105283650265</v>
+        <v>0.78647115438449</v>
       </c>
       <c r="E127">
-        <v>0.68809929743089504</v>
+        <v>0.68758534373136704</v>
       </c>
       <c r="F127">
-        <v>0.75321275155688505</v>
+        <v>0.75107053469813001</v>
       </c>
       <c r="G127">
-        <v>0.81299256200821501</v>
+        <v>0.80878147629768504</v>
       </c>
       <c r="H127">
-        <v>0.65142670392052504</v>
+        <v>0.65891294612852003</v>
       </c>
       <c r="I127">
-        <v>0.70780917002605304</v>
+        <v>0.71526427991814101</v>
       </c>
       <c r="J127">
-        <v>0.77368473223915901</v>
+        <v>0.77970938299190995</v>
       </c>
       <c r="K127">
-        <v>0.67016791077676496</v>
+        <v>0.66804851027030598</v>
       </c>
       <c r="L127">
-        <v>0.73616478239157501</v>
+        <v>0.73507767996607698</v>
       </c>
       <c r="M127">
-        <v>0.806257591234531</v>
+        <v>0.80768725312979694</v>
       </c>
       <c r="N127">
-        <v>0.68692445927178603</v>
+        <v>0.69410179932190796</v>
       </c>
       <c r="O127">
-        <v>0.73991926016260201</v>
+        <v>0.74724000730681295</v>
       </c>
       <c r="P127">
-        <v>0.80709121986141896</v>
+        <v>0.81239614128051696</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41456</v>
       </c>
       <c r="B128">
-        <v>0.64844419686298105</v>
+        <v>0.64864693444026</v>
       </c>
       <c r="C128">
-        <v>0.71692085891944102</v>
+        <v>0.71570647245445995</v>
       </c>
       <c r="D128">
-        <v>0.78890305464215205</v>
+        <v>0.78652911999513497</v>
       </c>
       <c r="E128">
-        <v>0.68425064567970595</v>
+        <v>0.68556007986078205</v>
       </c>
       <c r="F128">
-        <v>0.75129773498111596</v>
+        <v>0.75069968956229705</v>
       </c>
       <c r="G128">
-        <v>0.81268016352908601</v>
+        <v>0.80970309354612002</v>
       </c>
       <c r="H128">
-        <v>0.64894888247141702</v>
+        <v>0.65557485617252098</v>
       </c>
       <c r="I128">
-        <v>0.70609434715125496</v>
+        <v>0.71255699364859104</v>
       </c>
       <c r="J128">
-        <v>0.77283197113817004</v>
+        <v>0.77813898718579899</v>
       </c>
       <c r="K128">
-        <v>0.67016016122241295</v>
+        <v>0.66781332351171896</v>
       </c>
       <c r="L128">
-        <v>0.73576331895083702</v>
+        <v>0.73399810170512303</v>
       </c>
       <c r="M128">
-        <v>0.80609885595858199</v>
+        <v>0.80627198378985199</v>
       </c>
       <c r="N128">
-        <v>0.67423257444400597</v>
+        <v>0.682282914921859</v>
       </c>
       <c r="O128">
-        <v>0.73309500528584903</v>
+        <v>0.740221935275583</v>
       </c>
       <c r="P128">
-        <v>0.80464981219520204</v>
+        <v>0.8098022214874</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41548</v>
       </c>
       <c r="B129">
-        <v>0.65360438702384105</v>
+        <v>0.65431361804759103</v>
       </c>
       <c r="C129">
-        <v>0.72050025761078695</v>
+        <v>0.71942476444425496</v>
       </c>
       <c r="D129">
-        <v>0.79011124919878095</v>
+        <v>0.78758682607067998</v>
       </c>
       <c r="E129">
-        <v>0.69171101929355805</v>
+        <v>0.69378739897604402</v>
       </c>
       <c r="F129">
-        <v>0.75571890046441703</v>
+        <v>0.75519182554054298</v>
       </c>
       <c r="G129">
-        <v>0.81281169735453396</v>
+        <v>0.80923528353583496</v>
       </c>
       <c r="H129">
-        <v>0.66253570520247795</v>
+        <v>0.67020121715540504</v>
       </c>
       <c r="I129">
-        <v>0.71565756934847202</v>
+        <v>0.72261371731681801</v>
       </c>
       <c r="J129">
-        <v>0.77743509099217201</v>
+        <v>0.78291712354278198</v>
       </c>
       <c r="K129">
-        <v>0.67217506254852</v>
+        <v>0.67002521765368195</v>
       </c>
       <c r="L129">
-        <v>0.73715202977833905</v>
+        <v>0.73512052057164701</v>
       </c>
       <c r="M129">
-        <v>0.80669088232729602</v>
+        <v>0.80590484297668397</v>
       </c>
       <c r="N129">
-        <v>0.68287349867603697</v>
+        <v>0.68873736400474905</v>
       </c>
       <c r="O129">
-        <v>0.73998529798525503</v>
+        <v>0.74494381325147097</v>
       </c>
       <c r="P129">
-        <v>0.807163077161695</v>
+        <v>0.81063473351564397</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41640</v>
       </c>
       <c r="B130">
-        <v>0.66128942705725002</v>
+        <v>0.66190928223501699</v>
       </c>
       <c r="C130">
-        <v>0.72724808053458001</v>
+        <v>0.72573089750544795</v>
       </c>
       <c r="D130">
-        <v>0.79381570714048499</v>
+        <v>0.79079033250008701</v>
       </c>
       <c r="E130">
-        <v>0.70275464738198801</v>
+        <v>0.70475812815407102</v>
       </c>
       <c r="F130">
-        <v>0.76275062522891901</v>
+        <v>0.76226308485161998</v>
       </c>
       <c r="G130">
-        <v>0.81412441814243597</v>
+        <v>0.81056713548077197</v>
       </c>
       <c r="H130">
-        <v>0.677348858468519</v>
+        <v>0.68319725239927498</v>
       </c>
       <c r="I130">
-        <v>0.72657144694728903</v>
+        <v>0.73163295265575801</v>
       </c>
       <c r="J130">
-        <v>0.78223720685968001</v>
+        <v>0.78620855518300103</v>
       </c>
       <c r="K130">
-        <v>0.67289066902030203</v>
+        <v>0.67142942803793804</v>
       </c>
       <c r="L130">
-        <v>0.73949009370463004</v>
+        <v>0.73615360765428295</v>
       </c>
       <c r="M130">
-        <v>0.80938149999957798</v>
+        <v>0.80586027255275705</v>
       </c>
       <c r="N130">
-        <v>0.68640513542371595</v>
+        <v>0.69367909750607704</v>
       </c>
       <c r="O130">
-        <v>0.74440086823301699</v>
+        <v>0.74927303118232402</v>
       </c>
       <c r="P130">
-        <v>0.810133363365098</v>
+        <v>0.81267933433969197</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41730</v>
       </c>
       <c r="B131">
-        <v>0.66259092103807604</v>
+        <v>0.66275459526720204</v>
       </c>
       <c r="C131">
-        <v>0.72861517625944505</v>
+        <v>0.72694982445262402</v>
       </c>
       <c r="D131">
-        <v>0.79501800374675202</v>
+        <v>0.79198523024334599</v>
       </c>
       <c r="E131">
-        <v>0.67447153664048498</v>
+        <v>0.67277062743431304</v>
       </c>
       <c r="F131">
-        <v>0.74232582643048095</v>
+        <v>0.73920683305706802</v>
       </c>
       <c r="G131">
-        <v>0.80327836792142904</v>
+        <v>0.79827289375342902</v>
       </c>
       <c r="H131">
-        <v>0.68499706726750798</v>
+        <v>0.68978763562317502</v>
       </c>
       <c r="I131">
-        <v>0.731827325240891</v>
+        <v>0.73610574232661197</v>
       </c>
       <c r="J131">
-        <v>0.78521533277328703</v>
+        <v>0.78838655629292098</v>
       </c>
       <c r="K131">
-        <v>0.670785973319594</v>
+        <v>0.67167831913922105</v>
       </c>
       <c r="L131">
-        <v>0.73710127252409396</v>
+        <v>0.73559141739362799</v>
       </c>
       <c r="M131">
-        <v>0.80699526259120702</v>
+        <v>0.80403762941330403</v>
       </c>
       <c r="N131">
-        <v>0.71028128659974799</v>
+        <v>0.71840558188250503</v>
       </c>
       <c r="O131">
-        <v>0.759829159894154</v>
+        <v>0.76576845751673195</v>
       </c>
       <c r="P131">
-        <v>0.81800356353738701</v>
+        <v>0.82141855811971998</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41821</v>
       </c>
       <c r="B132">
-        <v>0.66339471440059605</v>
+        <v>0.66347150394481702</v>
       </c>
       <c r="C132">
-        <v>0.73117816670701696</v>
+        <v>0.73007609220247405</v>
       </c>
       <c r="D132">
-        <v>0.79860544021799895</v>
+        <v>0.79631943115302595</v>
       </c>
       <c r="E132">
-        <v>0.65856341935095297</v>
+        <v>0.65937537461742601</v>
       </c>
       <c r="F132">
-        <v>0.73183121950628705</v>
+        <v>0.73145985125616297</v>
       </c>
       <c r="G132">
-        <v>0.799830046202338</v>
+        <v>0.796884324970491</v>
       </c>
       <c r="H132">
-        <v>0.66611282764140001</v>
+        <v>0.67141127574177395</v>
       </c>
       <c r="I132">
-        <v>0.71957732531312502</v>
+        <v>0.72457325534896799</v>
       </c>
       <c r="J132">
-        <v>0.781756125418829</v>
+        <v>0.78539518033188505</v>
       </c>
       <c r="K132">
-        <v>0.68450830106320204</v>
+        <v>0.68476638695679104</v>
       </c>
       <c r="L132">
-        <v>0.74912137023058201</v>
+        <v>0.74727383327453001</v>
       </c>
       <c r="M132">
-        <v>0.81577990179703896</v>
+        <v>0.81272972636398699</v>
       </c>
       <c r="N132">
-        <v>0.697187272860183</v>
+        <v>0.705125722263376</v>
       </c>
       <c r="O132">
-        <v>0.75565622524891296</v>
+        <v>0.762772231755667</v>
       </c>
       <c r="P132">
-        <v>0.81960370102251301</v>
+        <v>0.82512017450624897</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41913</v>
       </c>
       <c r="B133">
-        <v>0.67162382573892698</v>
+        <v>0.67193931546144903</v>
       </c>
       <c r="C133">
-        <v>0.73984897085561296</v>
+        <v>0.73907348368062498</v>
       </c>
       <c r="D133">
-        <v>0.80448935238089803</v>
+        <v>0.80253699297028802</v>
       </c>
       <c r="E133">
-        <v>0.66766218165082003</v>
+        <v>0.67122558705924096</v>
       </c>
       <c r="F133">
-        <v>0.74026331578908999</v>
+        <v>0.74241631929932295</v>
       </c>
       <c r="G133">
-        <v>0.80547466391092604</v>
+        <v>0.80436198380220902</v>
       </c>
       <c r="H133">
-        <v>0.65637492478517201</v>
+        <v>0.66116257901765496</v>
       </c>
       <c r="I133">
-        <v>0.71283879713651399</v>
+        <v>0.71681924864893898</v>
       </c>
       <c r="J133">
-        <v>0.77778578615733296</v>
+        <v>0.78047740214899197</v>
       </c>
       <c r="K133">
-        <v>0.70495600875640896</v>
+        <v>0.70342812787192099</v>
       </c>
       <c r="L133">
-        <v>0.76812532063947803</v>
+        <v>0.765265538094556</v>
       </c>
       <c r="M133">
-        <v>0.82861427685612998</v>
+        <v>0.82570320739647896</v>
       </c>
       <c r="N133">
-        <v>0.69752688565355603</v>
+        <v>0.70617227927883497</v>
       </c>
       <c r="O133">
-        <v>0.75828579030628895</v>
+        <v>0.76604395584334195</v>
       </c>
       <c r="P133">
-        <v>0.81975453663160802</v>
+        <v>0.82495705304313005</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>42005</v>
       </c>
       <c r="B134">
-        <v>0.68532250947610296</v>
+        <v>0.68560045256471902</v>
       </c>
       <c r="C134">
-        <v>0.75242950855303103</v>
+        <v>0.75192443707971102</v>
       </c>
       <c r="D134">
-        <v>0.81225970191762797</v>
+        <v>0.81064148144499404</v>
       </c>
       <c r="E134">
-        <v>0.68494018371499399</v>
+        <v>0.68909930015133103</v>
       </c>
       <c r="F134">
-        <v>0.75434054075593004</v>
+        <v>0.75770364754062303</v>
       </c>
       <c r="G134">
-        <v>0.81296972726172001</v>
+        <v>0.81338787698641801</v>
       </c>
       <c r="H134">
-        <v>0.65351265677648596</v>
+        <v>0.65764965489888305</v>
       </c>
       <c r="I134">
-        <v>0.71187907845241905</v>
+        <v>0.71504914992291102</v>
       </c>
       <c r="J134">
-        <v>0.77691630726083005</v>
+        <v>0.77918193572500605</v>
       </c>
       <c r="K134">
-        <v>0.71930159310076303</v>
+        <v>0.71560254366195297</v>
       </c>
       <c r="L134">
-        <v>0.782039630450164</v>
+        <v>0.77688853802578495</v>
       </c>
       <c r="M134">
-        <v>0.83819149400081605</v>
+        <v>0.83375880362590105</v>
       </c>
       <c r="N134">
-        <v>0.69643702171061905</v>
+        <v>0.70428110687478895</v>
       </c>
       <c r="O134">
-        <v>0.76279590930105301</v>
+        <v>0.77241721171289102</v>
       </c>
       <c r="P134">
-        <v>0.82363809539750998</v>
+        <v>0.83062451748530197</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>42095</v>
       </c>
       <c r="B135">
-        <v>0.68268782508326498</v>
+        <v>0.68303333056103199</v>
       </c>
       <c r="C135">
-        <v>0.74961570400336897</v>
+        <v>0.74972480816084996</v>
       </c>
       <c r="D135">
-        <v>0.811203318678967</v>
+        <v>0.80963998179531704</v>
       </c>
       <c r="E135">
-        <v>0.676776293346668</v>
+        <v>0.68326586745458096</v>
       </c>
       <c r="F135">
-        <v>0.74855460787069095</v>
+        <v>0.753647353817957</v>
       </c>
       <c r="G135">
-        <v>0.81138904925959898</v>
+        <v>0.81228494828490405</v>
       </c>
       <c r="H135">
-        <v>0.65622733733296301</v>
+        <v>0.66032012120732897</v>
       </c>
       <c r="I135">
-        <v>0.71289590694390004</v>
+        <v>0.716223381341349</v>
       </c>
       <c r="J135">
-        <v>0.77702301941233698</v>
+        <v>0.77908115021212199</v>
       </c>
       <c r="K135">
-        <v>0.70975664641746505</v>
+        <v>0.70466269736626796</v>
       </c>
       <c r="L135">
-        <v>0.77320946794387402</v>
+        <v>0.76789472445950002</v>
       </c>
       <c r="M135">
-        <v>0.83204186466186703</v>
+        <v>0.82705993768014896</v>
       </c>
       <c r="N135">
-        <v>0.678002686995268</v>
+        <v>0.69105500849735502</v>
       </c>
       <c r="O135">
-        <v>0.747804036130026</v>
+        <v>0.76296071433033097</v>
       </c>
       <c r="P135">
-        <v>0.81533725055692396</v>
+        <v>0.82567485681848096</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>42186</v>
       </c>
       <c r="B136">
-        <v>0.67914353477399703</v>
+        <v>0.67967522811776704</v>
       </c>
       <c r="C136">
-        <v>0.74662869330700898</v>
+        <v>0.74667305455303401</v>
       </c>
       <c r="D136">
-        <v>0.80870580668571501</v>
+        <v>0.80728150614152805</v>
       </c>
       <c r="E136">
-        <v>0.660713653981155</v>
+        <v>0.66573956306355297</v>
       </c>
       <c r="F136">
-        <v>0.73405641721135495</v>
+        <v>0.73759164562213797</v>
       </c>
       <c r="G136">
-        <v>0.80025854104632399</v>
+        <v>0.80023215888449295</v>
       </c>
       <c r="H136">
-        <v>0.65072375098278201</v>
+        <v>0.65442242441363796</v>
       </c>
       <c r="I136">
-        <v>0.70741115557502299</v>
+        <v>0.71042623952153805</v>
       </c>
       <c r="J136">
-        <v>0.77164806684296405</v>
+        <v>0.77376715068435997</v>
       </c>
       <c r="K136">
-        <v>0.70119013967791</v>
+        <v>0.69520595149595799</v>
       </c>
       <c r="L136">
-        <v>0.76339757353644599</v>
+        <v>0.757926189058578</v>
       </c>
       <c r="M136">
-        <v>0.82292967810025697</v>
+        <v>0.81853349745710302</v>
       </c>
       <c r="N136">
-        <v>0.67540235885093702</v>
+        <v>0.68997651464353205</v>
       </c>
       <c r="O136">
-        <v>0.74352770196014395</v>
+        <v>0.75930758093673401</v>
       </c>
       <c r="P136">
-        <v>0.810438278798842</v>
+        <v>0.82161242944971902</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>42278</v>
       </c>
       <c r="B137">
-        <v>0.676013719132596</v>
+        <v>0.67666368097213903</v>
       </c>
       <c r="C137">
-        <v>0.74264343944121602</v>
+        <v>0.74227952822318199</v>
       </c>
       <c r="D137">
-        <v>0.80625040847255602</v>
+        <v>0.80439101100962396</v>
       </c>
       <c r="E137">
-        <v>0.65145103309624397</v>
+        <v>0.65331115693705899</v>
       </c>
       <c r="F137">
-        <v>0.72572067583636302</v>
+        <v>0.725727406341933</v>
       </c>
       <c r="G137">
-        <v>0.79378126664091897</v>
+        <v>0.79076693593709202</v>
       </c>
       <c r="H137">
-        <v>0.64221498658394605</v>
+        <v>0.64698277168771201</v>
       </c>
       <c r="I137">
-        <v>0.69999949052620403</v>
+        <v>0.70409909586620001</v>
       </c>
       <c r="J137">
-        <v>0.76744942441983399</v>
+        <v>0.77024899936617797</v>
       </c>
       <c r="K137">
-        <v>0.70948120560025896</v>
+        <v>0.70294865667228801</v>
       </c>
       <c r="L137">
-        <v>0.76849994112152198</v>
+        <v>0.76178762690966595</v>
       </c>
       <c r="M137">
-        <v>0.82542508399637005</v>
+        <v>0.82038306153733698</v>
       </c>
       <c r="N137">
-        <v>0.687107474598872</v>
+        <v>0.69983179595609402</v>
       </c>
       <c r="O137">
-        <v>0.74636090825907997</v>
+        <v>0.75979361974286996</v>
       </c>
       <c r="P137">
-        <v>0.80873480255552599</v>
+        <v>0.81851569185412398</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>42370</v>
       </c>
       <c r="B138">
-        <v>0.68442920785345396</v>
+        <v>0.68358902705573199</v>
       </c>
       <c r="C138">
-        <v>0.74711244966985002</v>
+        <v>0.74543266525021201</v>
       </c>
       <c r="D138">
-        <v>0.80659376374533298</v>
+        <v>0.80376620269773202</v>
       </c>
       <c r="E138">
-        <v>0.65456431150235095</v>
+        <v>0.656987259632691</v>
       </c>
       <c r="F138">
-        <v>0.72698281438866996</v>
+        <v>0.72740249053837902</v>
       </c>
       <c r="G138">
-        <v>0.79214962138380995</v>
+        <v>0.78931408417050797</v>
       </c>
       <c r="H138">
-        <v>0.65085258823667003</v>
+        <v>0.65726669172751795</v>
       </c>
       <c r="I138">
-        <v>0.70553549041609698</v>
+        <v>0.71091826932521796</v>
       </c>
       <c r="J138">
-        <v>0.768271360757529</v>
+        <v>0.77216112738602505</v>
       </c>
       <c r="K138">
-        <v>0.72484664977034896</v>
+        <v>0.71809266058040999</v>
       </c>
       <c r="L138">
-        <v>0.77769473516509402</v>
+        <v>0.77061653557864496</v>
       </c>
       <c r="M138">
-        <v>0.82845269752668804</v>
+        <v>0.82250528910504295</v>
       </c>
       <c r="N138">
-        <v>0.69760463393680805</v>
+        <v>0.702822974216751</v>
       </c>
       <c r="O138">
-        <v>0.75306677981350301</v>
+        <v>0.76040084910709405</v>
       </c>
       <c r="P138">
-        <v>0.80946701296035395</v>
+        <v>0.81548517631898398</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>42461</v>
       </c>
       <c r="B139">
-        <v>0.68689107867263</v>
+        <v>0.68517396459200397</v>
       </c>
       <c r="C139">
-        <v>0.74906641498806004</v>
+        <v>0.74641536394104202</v>
       </c>
       <c r="D139">
-        <v>0.80688202807579601</v>
+        <v>0.80323685133893397</v>
       </c>
       <c r="E139">
-        <v>0.65081065913335201</v>
+        <v>0.65412627999045503</v>
       </c>
       <c r="F139">
-        <v>0.72386704422131798</v>
+        <v>0.72562274125081905</v>
       </c>
       <c r="G139">
-        <v>0.78992698624361801</v>
+        <v>0.78815694903324096</v>
       </c>
       <c r="H139">
-        <v>0.66608850526276497</v>
+        <v>0.67310904012541195</v>
       </c>
       <c r="I139">
-        <v>0.71687145080880099</v>
+        <v>0.72341595601462905</v>
       </c>
       <c r="J139">
-        <v>0.77391795234801397</v>
+        <v>0.77894596526417703</v>
       </c>
       <c r="K139">
-        <v>0.71615591011528001</v>
+        <v>0.71218852081308004</v>
       </c>
       <c r="L139">
-        <v>0.77101612705452505</v>
+        <v>0.765957471943568</v>
       </c>
       <c r="M139">
-        <v>0.82305165387452095</v>
+        <v>0.81810208694868802</v>
       </c>
       <c r="N139">
-        <v>0.69686351870285501</v>
+        <v>0.69840775893767304</v>
       </c>
       <c r="O139">
-        <v>0.75559760444147495</v>
+        <v>0.75827840327639595</v>
       </c>
       <c r="P139">
-        <v>0.81083644980098302</v>
+        <v>0.81328276737951499</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>42552</v>
       </c>
       <c r="B140">
-        <v>0.67862716426674696</v>
+        <v>0.67673161039174701</v>
       </c>
       <c r="C140">
-        <v>0.74234931420364503</v>
+        <v>0.73925480528924203</v>
       </c>
       <c r="D140">
-        <v>0.80323183281910004</v>
+        <v>0.79928916394008198</v>
       </c>
       <c r="E140">
-        <v>0.65666979683890203</v>
+        <v>0.659119315738255</v>
       </c>
       <c r="F140">
-        <v>0.72745680265238699</v>
+        <v>0.72857491783202</v>
       </c>
       <c r="G140">
-        <v>0.79121195009476997</v>
+        <v>0.78956177968477403</v>
       </c>
       <c r="H140">
-        <v>0.66298518566395803</v>
+        <v>0.670582258063534</v>
       </c>
       <c r="I140">
-        <v>0.71552235294421296</v>
+        <v>0.72244829954673695</v>
       </c>
       <c r="J140">
-        <v>0.77426320104408897</v>
+        <v>0.77931383554774103</v>
       </c>
       <c r="K140">
-        <v>0.69624466740938795</v>
+        <v>0.69212790918675804</v>
       </c>
       <c r="L140">
-        <v>0.75624084070615905</v>
+        <v>0.75165887867972903</v>
       </c>
       <c r="M140">
-        <v>0.81446723814617095</v>
+        <v>0.810782184597997</v>
       </c>
       <c r="N140">
-        <v>0.68180618171726304</v>
+        <v>0.68850571963042795</v>
       </c>
       <c r="O140">
-        <v>0.74453725617549704</v>
+        <v>0.75046442180976303</v>
       </c>
       <c r="P140">
-        <v>0.80581712448229004</v>
+        <v>0.80969594241887499</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>42644</v>
       </c>
       <c r="B141">
-        <v>0.67053924628666095</v>
+        <v>0.66911617618824504</v>
       </c>
       <c r="C141">
-        <v>0.737142940596345</v>
+        <v>0.73430556138993497</v>
       </c>
       <c r="D141">
-        <v>0.80112902244754303</v>
+        <v>0.79744146946454098</v>
       </c>
       <c r="E141">
-        <v>0.672221497160432</v>
+        <v>0.67280185817551597</v>
       </c>
       <c r="F141">
-        <v>0.74007166346032205</v>
+        <v>0.73958506254463796</v>
       </c>
       <c r="G141">
-        <v>0.79876410230079398</v>
+        <v>0.796508775004381</v>
       </c>
       <c r="H141">
-        <v>0.66170039176431406</v>
+        <v>0.66847789425693405</v>
       </c>
       <c r="I141">
-        <v>0.71563481101750304</v>
+        <v>0.72204990036079497</v>
       </c>
       <c r="J141">
-        <v>0.77558726253079502</v>
+        <v>0.78057472779621495</v>
       </c>
       <c r="K141">
-        <v>0.67398042518029799</v>
+        <v>0.67116485989721897</v>
       </c>
       <c r="L141">
-        <v>0.73993763287272496</v>
+        <v>0.73577392616215997</v>
       </c>
       <c r="M141">
-        <v>0.80511150498744</v>
+        <v>0.80132350038983102</v>
       </c>
       <c r="N141">
-        <v>0.67810588613861</v>
+        <v>0.68322224383963903</v>
       </c>
       <c r="O141">
-        <v>0.74230774113522202</v>
+        <v>0.74680788375938001</v>
       </c>
       <c r="P141">
-        <v>0.80465543517451399</v>
+        <v>0.80740581548618995</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>42736</v>
       </c>
       <c r="B142">
-        <v>0.67566471435640096</v>
+        <v>0.67443136267193504</v>
       </c>
       <c r="C142">
-        <v>0.74155553446915801</v>
+        <v>0.73911859968375504</v>
       </c>
       <c r="D142">
-        <v>0.80436606583366999</v>
+        <v>0.80119139777735504</v>
       </c>
       <c r="E142">
-        <v>0.685046356507786</v>
+        <v>0.68604627144411701</v>
       </c>
       <c r="F142">
-        <v>0.75135400542113595</v>
+        <v>0.75182168915402903</v>
       </c>
       <c r="G142">
-        <v>0.80696231360446802</v>
+        <v>0.80558207509464796</v>
       </c>
       <c r="H142">
-        <v>0.67373033873407795</v>
+        <v>0.68032563793494705</v>
       </c>
       <c r="I142">
-        <v>0.72750701837744602</v>
+        <v>0.73413423530822497</v>
       </c>
       <c r="J142">
-        <v>0.78527461710355695</v>
+        <v>0.79051080147788999</v>
       </c>
       <c r="K142">
-        <v>0.66041781798271704</v>
+        <v>0.65829315372376696</v>
       </c>
       <c r="L142">
-        <v>0.73180018150197701</v>
+        <v>0.72895500063728802</v>
       </c>
       <c r="M142">
-        <v>0.80162593039441599</v>
+        <v>0.79915855560456495</v>
       </c>
       <c r="N142">
-        <v>0.68587875344148697</v>
+        <v>0.69027708100545204</v>
       </c>
       <c r="O142">
-        <v>0.749372935001139</v>
+        <v>0.754123251256133</v>
       </c>
       <c r="P142">
-        <v>0.80846984958232104</v>
+        <v>0.81133509251835101</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>42826</v>
       </c>
       <c r="B143">
-        <v>0.66758504836844301</v>
+        <v>0.66588014250986804</v>
       </c>
       <c r="C143">
-        <v>0.73737944196400196</v>
+        <v>0.73516167937794197</v>
       </c>
       <c r="D143">
-        <v>0.80462767091058096</v>
+        <v>0.80155346133885697</v>
       </c>
       <c r="E143">
-        <v>0.68340023314779397</v>
+        <v>0.68236167839372897</v>
       </c>
       <c r="F143">
-        <v>0.75155182098011897</v>
+        <v>0.75032785995406603</v>
       </c>
       <c r="G143">
-        <v>0.80987492972297603</v>
+        <v>0.80719996676991201</v>
       </c>
       <c r="H143">
-        <v>0.67668310772835205</v>
+        <v>0.68554995054538603</v>
       </c>
       <c r="I143">
-        <v>0.730207200626666</v>
+        <v>0.73925612709101896</v>
       </c>
       <c r="J143">
-        <v>0.78947271311004297</v>
+        <v>0.79647167895595505</v>
       </c>
       <c r="K143">
-        <v>0.66752854511924797</v>
+        <v>0.66455124691674905</v>
       </c>
       <c r="L143">
-        <v>0.737376426360843</v>
+        <v>0.73467006793519996</v>
       </c>
       <c r="M143">
-        <v>0.80665058604730999</v>
+        <v>0.80433941938877296</v>
       </c>
       <c r="N143">
-        <v>0.68230547610266001</v>
+        <v>0.68556586143927001</v>
       </c>
       <c r="O143">
-        <v>0.74976251759616497</v>
+        <v>0.75456754489482902</v>
       </c>
       <c r="P143">
-        <v>0.81254978955077695</v>
+        <v>0.815262584169274</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>42917</v>
       </c>
       <c r="B144">
-        <v>0.67094679325509299</v>
+        <v>0.67033122614410501</v>
       </c>
       <c r="C144">
-        <v>0.73936906673495395</v>
+        <v>0.73812595582848095</v>
       </c>
       <c r="D144">
-        <v>0.80525438521273995</v>
+        <v>0.80287601500222605</v>
       </c>
       <c r="E144">
-        <v>0.68966751946529803</v>
+        <v>0.68914871203017702</v>
       </c>
       <c r="F144">
-        <v>0.75690883249567997</v>
+        <v>0.75569971071212505</v>
       </c>
       <c r="G144">
-        <v>0.81259683447376996</v>
+        <v>0.80980017122144199</v>
       </c>
       <c r="H144">
-        <v>0.68144920066797199</v>
+        <v>0.69112736498524696</v>
       </c>
       <c r="I144">
-        <v>0.73438510146657798</v>
+        <v>0.74436707921798295</v>
       </c>
       <c r="J144">
-        <v>0.79271052305164502</v>
+        <v>0.80088390641360097</v>
       </c>
       <c r="K144">
-        <v>0.66717452837303604</v>
+        <v>0.66565230589216995</v>
       </c>
       <c r="L144">
-        <v>0.73613606654011099</v>
+        <v>0.73468361144977601</v>
       </c>
       <c r="M144">
-        <v>0.80529080923760599</v>
+        <v>0.80386620548575305</v>
       </c>
       <c r="N144">
-        <v>0.685121303288174</v>
+        <v>0.68589456555922901</v>
       </c>
       <c r="O144">
-        <v>0.74896822221084403</v>
+        <v>0.75079134774554801</v>
       </c>
       <c r="P144">
-        <v>0.80948807625308605</v>
+        <v>0.80961576001295199</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>43009</v>
       </c>
       <c r="B145">
-        <v>0.66650965234887805</v>
+        <v>0.66585545891245401</v>
       </c>
       <c r="C145">
-        <v>0.736543845336876</v>
+        <v>0.73514217483052402</v>
       </c>
       <c r="D145">
-        <v>0.80422516721402404</v>
+        <v>0.801829059059602</v>
       </c>
       <c r="E145">
-        <v>0.68632153790225803</v>
+        <v>0.68614075609942204</v>
       </c>
       <c r="F145">
-        <v>0.75237660439117904</v>
+        <v>0.751189420387538</v>
       </c>
       <c r="G145">
-        <v>0.80938812953237405</v>
+        <v>0.80638353815126895</v>
       </c>
       <c r="H145">
-        <v>0.66715168024555904</v>
+        <v>0.67578754226218296</v>
       </c>
       <c r="I145">
-        <v>0.722320025543985</v>
+        <v>0.73095956845767396</v>
       </c>
       <c r="J145">
-        <v>0.78468048057220896</v>
+        <v>0.79193996462080596</v>
       </c>
       <c r="K145">
-        <v>0.67132446162233606</v>
+        <v>0.666771134914384</v>
       </c>
       <c r="L145">
-        <v>0.74053130777826803</v>
+        <v>0.73597069750245003</v>
       </c>
       <c r="M145">
-        <v>0.80891520971939401</v>
+        <v>0.80565254852786194</v>
       </c>
       <c r="N145">
-        <v>0.68521474960981799</v>
+        <v>0.68490739052887095</v>
       </c>
       <c r="O145">
-        <v>0.74929029174958806</v>
+        <v>0.75011845659937804</v>
       </c>
       <c r="P145">
-        <v>0.81038810227935998</v>
+        <v>0.80966978105746701</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>43101</v>
       </c>
       <c r="B146">
-        <v>0.662793759761659</v>
+        <v>0.66310444718488704</v>
       </c>
       <c r="C146">
-        <v>0.73404905036013401</v>
+        <v>0.73305892237460601</v>
       </c>
       <c r="D146">
-        <v>0.80343555332393002</v>
+        <v>0.80103770119434403</v>
       </c>
       <c r="E146">
-        <v>0.66463429728327705</v>
+        <v>0.66487548297171195</v>
       </c>
       <c r="F146">
-        <v>0.73719874449086698</v>
+        <v>0.73605752691759196</v>
       </c>
       <c r="G146">
-        <v>0.80229608152770304</v>
+        <v>0.79877546881735795</v>
       </c>
       <c r="H146">
-        <v>0.66306614796243801</v>
+        <v>0.67188444742273001</v>
       </c>
       <c r="I146">
-        <v>0.71798821003660995</v>
+        <v>0.72610800537976705</v>
       </c>
       <c r="J146">
-        <v>0.78091047775639599</v>
+        <v>0.78737247722871595</v>
       </c>
       <c r="K146">
-        <v>0.68264622051702895</v>
+        <v>0.67804441169323104</v>
       </c>
       <c r="L146">
-        <v>0.74904243878671295</v>
+        <v>0.74390249239802597</v>
       </c>
       <c r="M146">
-        <v>0.81439097511538605</v>
+        <v>0.81053864467905601</v>
       </c>
       <c r="N146">
-        <v>0.68216982669271997</v>
+        <v>0.68275272052366898</v>
       </c>
       <c r="O146">
-        <v>0.74495297655822001</v>
+        <v>0.74581339846375505</v>
       </c>
       <c r="P146">
-        <v>0.80809432275103099</v>
+        <v>0.806727019990645</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>43191</v>
       </c>
       <c r="B147">
-        <v>0.66739860080869495</v>
+        <v>0.66739675133472098</v>
       </c>
       <c r="C147">
-        <v>0.73876379795478497</v>
+        <v>0.73761748629882595</v>
       </c>
       <c r="D147">
-        <v>0.80657874834461196</v>
+        <v>0.80418495993990202</v>
       </c>
       <c r="E147">
-        <v>0.66288636385078303</v>
+        <v>0.66551139819224703</v>
       </c>
       <c r="F147">
-        <v>0.73592483523649899</v>
+        <v>0.73672906928195103</v>
       </c>
       <c r="G147">
-        <v>0.80233083849553299</v>
+        <v>0.80006349767705198</v>
       </c>
       <c r="H147">
-        <v>0.65821577790456298</v>
+        <v>0.66520221861612205</v>
       </c>
       <c r="I147">
-        <v>0.71355118222020597</v>
+        <v>0.720702718453063</v>
       </c>
       <c r="J147">
-        <v>0.77790955597221301</v>
+        <v>0.78411200177469698</v>
       </c>
       <c r="K147">
-        <v>0.68672384029450795</v>
+        <v>0.68140656980706005</v>
       </c>
       <c r="L147">
-        <v>0.75334757780376604</v>
+        <v>0.74736610026416495</v>
       </c>
       <c r="M147">
-        <v>0.81758612190951896</v>
+        <v>0.81305638577563299</v>
       </c>
       <c r="N147">
-        <v>0.683924249761381</v>
+        <v>0.688090080088686</v>
       </c>
       <c r="O147">
-        <v>0.74546070701122202</v>
+        <v>0.74916626537604702</v>
       </c>
       <c r="P147">
-        <v>0.80744439084681996</v>
+        <v>0.80842011846228601</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>43282</v>
       </c>
       <c r="B148">
-        <v>0.67478050028272396</v>
+        <v>0.67416386931971395</v>
       </c>
       <c r="C148">
-        <v>0.74604881096019404</v>
+        <v>0.74457168825327402</v>
       </c>
       <c r="D148">
-        <v>0.81277772820592298</v>
+        <v>0.80999257861150098</v>
       </c>
       <c r="E148">
-        <v>0.673554242969303</v>
+        <v>0.67522210797010696</v>
       </c>
       <c r="F148">
-        <v>0.745424971299673</v>
+        <v>0.74565060801493099</v>
       </c>
       <c r="G148">
-        <v>0.80997580156937299</v>
+        <v>0.80730506893878295</v>
       </c>
       <c r="H148">
-        <v>0.65529325135765304</v>
+        <v>0.66105472614550898</v>
       </c>
       <c r="I148">
-        <v>0.71285217457995098</v>
+        <v>0.71858369311498205</v>
       </c>
       <c r="J148">
-        <v>0.77966941724644601</v>
+        <v>0.78444940070407598</v>
       </c>
       <c r="K148">
-        <v>0.69369309825224801</v>
+        <v>0.68676001616667204</v>
       </c>
       <c r="L148">
-        <v>0.75992354535760098</v>
+        <v>0.75336487039088196</v>
       </c>
       <c r="M148">
-        <v>0.82271363486279803</v>
+        <v>0.817995230838371</v>
       </c>
       <c r="N148">
-        <v>0.68186982113220695</v>
+        <v>0.68348250966146096</v>
       </c>
       <c r="O148">
-        <v>0.74436171473992596</v>
+        <v>0.745906642394907</v>
       </c>
       <c r="P148">
-        <v>0.80594365582419003</v>
+        <v>0.80473897938848904</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>43374</v>
       </c>
       <c r="B149">
-        <v>0.69374953332969203</v>
+        <v>0.69270376829195801</v>
       </c>
       <c r="C149">
-        <v>0.76169797072184797</v>
+        <v>0.75991032363836097</v>
       </c>
       <c r="D149">
-        <v>0.82206733060328196</v>
+        <v>0.81911640770817196</v>
       </c>
       <c r="E149">
-        <v>0.68809167357189804</v>
+        <v>0.69020626001456098</v>
       </c>
       <c r="F149">
-        <v>0.757953930639096</v>
+        <v>0.75903368640697999</v>
       </c>
       <c r="G149">
-        <v>0.81825543184326999</v>
+        <v>0.81637545941177503</v>
       </c>
       <c r="H149">
-        <v>0.66729721681267995</v>
+        <v>0.67389823894902101</v>
       </c>
       <c r="I149">
-        <v>0.72337751576912701</v>
+        <v>0.72978966120168598</v>
       </c>
       <c r="J149">
-        <v>0.78734688130577701</v>
+        <v>0.79289184894015596</v>
       </c>
       <c r="K149">
-        <v>0.70620277314191704</v>
+        <v>0.69866712590425095</v>
       </c>
       <c r="L149">
-        <v>0.77156646176352395</v>
+        <v>0.764818549475901</v>
       </c>
       <c r="M149">
-        <v>0.83008776667108097</v>
+        <v>0.82509447640171396</v>
       </c>
       <c r="N149">
-        <v>0.68467385417174598</v>
+        <v>0.68632038648214999</v>
       </c>
       <c r="O149">
-        <v>0.74985189192411505</v>
+        <v>0.75103211652580504</v>
       </c>
       <c r="P149">
-        <v>0.80887432935814596</v>
+        <v>0.80743341773708399</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>43466</v>
       </c>
       <c r="B150">
-        <v>0.701730478651308</v>
+        <v>0.70038958147583696</v>
       </c>
       <c r="C150">
-        <v>0.76836598605935102</v>
+        <v>0.76616315373105504</v>
       </c>
       <c r="D150">
-        <v>0.82954826797104697</v>
+        <v>0.82598942287997401</v>
       </c>
       <c r="E150">
-        <v>0.70011613181911903</v>
+        <v>0.70461611102932598</v>
       </c>
       <c r="F150">
-        <v>0.77000941062274897</v>
+        <v>0.77259693201289104</v>
       </c>
       <c r="G150">
-        <v>0.83059498275725796</v>
+        <v>0.82958763454656403</v>
       </c>
       <c r="H150">
-        <v>0.69283495438714005</v>
+        <v>0.69962253990730205</v>
       </c>
       <c r="I150">
-        <v>0.74607029371660205</v>
+        <v>0.75243535534856398</v>
       </c>
       <c r="J150">
-        <v>0.80558829309497304</v>
+        <v>0.81083330146862598</v>
       </c>
       <c r="K150">
-        <v>0.71381208823004505</v>
+        <v>0.705721275646497</v>
       </c>
       <c r="L150">
-        <v>0.77720995199975196</v>
+        <v>0.77001426506209403</v>
       </c>
       <c r="M150">
-        <v>0.83673759420251104</v>
+        <v>0.83098376103532701</v>
       </c>
       <c r="N150">
-        <v>0.69805848702240503</v>
+        <v>0.69722981025241804</v>
       </c>
       <c r="O150">
-        <v>0.75844464768321096</v>
+        <v>0.75684381569214298</v>
       </c>
       <c r="P150">
-        <v>0.81728795017044997</v>
+        <v>0.81339621021115804</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>43556</v>
       </c>
       <c r="B151">
-        <v>0.71223909346913705</v>
+        <v>0.71136120771215805</v>
       </c>
       <c r="C151">
-        <v>0.77836325072716706</v>
+        <v>0.77642672441210203</v>
       </c>
       <c r="D151">
-        <v>0.838253966840798</v>
+        <v>0.83487271868941104</v>
       </c>
       <c r="E151">
-        <v>0.73415407072238803</v>
+        <v>0.73824550577939296</v>
       </c>
       <c r="F151">
-        <v>0.79823398863775397</v>
+        <v>0.80058695195998697</v>
       </c>
       <c r="G151">
-        <v>0.85119776753520304</v>
+        <v>0.85024480473812303</v>
       </c>
       <c r="H151">
-        <v>0.71874853626672097</v>
+        <v>0.72370339830882002</v>
       </c>
       <c r="I151">
-        <v>0.76941428405158097</v>
+        <v>0.77485163188096395</v>
       </c>
       <c r="J151">
-        <v>0.82437002350962796</v>
+        <v>0.82911489865959198</v>
       </c>
       <c r="K151">
-        <v>0.71652617344550296</v>
+        <v>0.70846438736064599</v>
       </c>
       <c r="L151">
-        <v>0.78144155014927497</v>
+        <v>0.77355258000711302</v>
       </c>
       <c r="M151">
-        <v>0.84322571347222297</v>
+        <v>0.83663543060692502</v>
       </c>
       <c r="N151">
-        <v>0.69879521057074501</v>
+        <v>0.69797176399650196</v>
       </c>
       <c r="O151">
-        <v>0.75866281716321005</v>
+        <v>0.75688053703123903</v>
       </c>
       <c r="P151">
-        <v>0.82053226612975805</v>
+        <v>0.81686886750354604</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>43647</v>
       </c>
       <c r="B152">
-        <v>0.73762090910839395</v>
+        <v>0.73673286470962296</v>
       </c>
       <c r="C152">
-        <v>0.80168765181949597</v>
+        <v>0.79971455116096601</v>
       </c>
       <c r="D152">
-        <v>0.85944607694938002</v>
+        <v>0.85556560224434697</v>
       </c>
       <c r="E152">
-        <v>0.77956439982194403</v>
+        <v>0.78429665023791695</v>
       </c>
       <c r="F152">
-        <v>0.83868157134074905</v>
+        <v>0.84183448619344503</v>
       </c>
       <c r="G152">
-        <v>0.88452077300288001</v>
+        <v>0.88419209426041201</v>
       </c>
       <c r="H152">
-        <v>0.76437967330155698</v>
+        <v>0.76825441105466696</v>
       </c>
       <c r="I152">
-        <v>0.81010752627017901</v>
+        <v>0.81457247045488201</v>
       </c>
       <c r="J152">
-        <v>0.85878426460510304</v>
+        <v>0.86252033746332402</v>
       </c>
       <c r="K152">
-        <v>0.73600502374854204</v>
+        <v>0.72737500137573396</v>
       </c>
       <c r="L152">
-        <v>0.79621831242000196</v>
+        <v>0.78811909758605103</v>
       </c>
       <c r="M152">
-        <v>0.85595253359952495</v>
+        <v>0.84928344250017296</v>
       </c>
       <c r="N152">
-        <v>0.72366934339928002</v>
+        <v>0.72190129512131496</v>
       </c>
       <c r="O152">
-        <v>0.77968182467512304</v>
+        <v>0.77718624204833198</v>
       </c>
       <c r="P152">
-        <v>0.84083303126321296</v>
+        <v>0.83630666674505905</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>43739</v>
       </c>
       <c r="B153">
-        <v>0.79590966483722203</v>
+        <v>0.79476338576674699</v>
       </c>
       <c r="C153">
-        <v>0.85117285542168097</v>
+        <v>0.84907838372250999</v>
       </c>
       <c r="D153">
-        <v>0.89945235942409896</v>
+        <v>0.894816352390846</v>
       </c>
       <c r="E153">
-        <v>0.86702575644116597</v>
+        <v>0.86964305644332296</v>
       </c>
       <c r="F153">
-        <v>0.910654167324361</v>
+        <v>0.91270062128833795</v>
       </c>
       <c r="G153">
-        <v>0.93745583763349105</v>
+        <v>0.93653451579302005</v>
       </c>
       <c r="H153">
-        <v>0.85122190687649901</v>
+        <v>0.85484509417451005</v>
       </c>
       <c r="I153">
-        <v>0.88433838820379895</v>
+        <v>0.88828339984128002</v>
       </c>
       <c r="J153">
-        <v>0.91689933529901502</v>
+        <v>0.91965346090733502</v>
       </c>
       <c r="K153">
-        <v>0.78775068134813198</v>
+        <v>0.78033300628888702</v>
       </c>
       <c r="L153">
-        <v>0.83512624374685196</v>
+        <v>0.82782462573237103</v>
       </c>
       <c r="M153">
-        <v>0.88484735002822301</v>
+        <v>0.878789152302208</v>
       </c>
       <c r="N153">
-        <v>0.78192283762784198</v>
+        <v>0.77557210267135701</v>
       </c>
       <c r="O153">
-        <v>0.825196154375619</v>
+        <v>0.82007072616775001</v>
       </c>
       <c r="P153">
-        <v>0.87886276892968995</v>
+        <v>0.87272588883811797</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>43831</v>
       </c>
       <c r="B154">
-        <v>0.92655243266998699</v>
+        <v>0.92452511696481499</v>
       </c>
       <c r="C154">
-        <v>0.96422578725189401</v>
+        <v>0.961262536390592</v>
       </c>
       <c r="D154">
-        <v>0.99099768238407904</v>
+        <v>0.98208447772527396</v>
       </c>
       <c r="E154">
-        <v>1.05064241597954</v>
+        <v>1.04919683233537</v>
       </c>
       <c r="F154">
-        <v>1.0557947393550999</v>
+        <v>1.0555184714825401</v>
       </c>
       <c r="G154">
-        <v>1.0425868547879</v>
+        <v>1.0370236023414401</v>
       </c>
       <c r="H154">
-        <v>1.0406026073685599</v>
+        <v>1.04277400529534</v>
       </c>
       <c r="I154">
-        <v>1.04792850928791</v>
+        <v>1.0493912613666001</v>
       </c>
       <c r="J154">
-        <v>1.0457171949711199</v>
+        <v>1.0440872745843699</v>
       </c>
       <c r="K154">
-        <v>0.89539798657899194</v>
+        <v>0.88789071943312803</v>
       </c>
       <c r="L154">
-        <v>0.91583353977603998</v>
+        <v>0.90991031510036802</v>
       </c>
       <c r="M154">
-        <v>0.95093372248100105</v>
+        <v>0.94565800093961505</v>
       </c>
       <c r="N154">
-        <v>0.88199122672617802</v>
+        <v>0.86986518072713304</v>
       </c>
       <c r="O154">
-        <v>0.90632717062553403</v>
+        <v>0.89704517089098401</v>
       </c>
       <c r="P154">
-        <v>0.956965654836479</v>
+        <v>0.94684739575450205</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>43922</v>
       </c>
       <c r="B155">
-        <v>1.1722199974935601</v>
+        <v>1.1691007498800099</v>
       </c>
       <c r="C155">
-        <v>1.1899413534943699</v>
+        <v>1.18472053113357</v>
       </c>
       <c r="D155">
-        <v>1.19446937667735</v>
+        <v>1.1688930366722701</v>
       </c>
       <c r="E155">
-        <v>1.4007392606121301</v>
+        <v>1.3966372732197201</v>
       </c>
       <c r="F155">
-        <v>1.3367404189463601</v>
+        <v>1.3363991793751999</v>
       </c>
       <c r="G155">
-        <v>1.2710015810071</v>
+        <v>1.2514540042104301</v>
       </c>
       <c r="H155">
-        <v>1.4258954738874301</v>
+        <v>1.4270228966603</v>
       </c>
       <c r="I155">
-        <v>1.4032685685609601</v>
+        <v>1.3957148725125099</v>
       </c>
       <c r="J155">
-        <v>1.33467084956516</v>
+        <v>1.31829859296722</v>
       </c>
       <c r="K155">
-        <v>1.08100803495333</v>
+        <v>1.0743687565610001</v>
       </c>
       <c r="L155">
-        <v>1.0651219576041699</v>
+        <v>1.0623659208316201</v>
       </c>
       <c r="M155">
-        <v>1.1015752962382099</v>
+        <v>1.09456293309613</v>
       </c>
       <c r="N155">
-        <v>1.0655569772004301</v>
+        <v>1.03249430364696</v>
       </c>
       <c r="O155">
-        <v>1.07739093221235</v>
+        <v>1.0456705700135001</v>
       </c>
       <c r="P155">
-        <v>1.1510204203440699</v>
+        <v>1.1210123576903701</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>44013</v>
       </c>
       <c r="B156">
-        <v>1.0907932800067599</v>
+        <v>1.08946108010556</v>
       </c>
       <c r="C156">
-        <v>1.0980561675123299</v>
+        <v>1.09672171989093</v>
       </c>
       <c r="D156">
-        <v>1.0725395331524801</v>
+        <v>1.0651978576546299</v>
       </c>
       <c r="E156">
-        <v>1.30723346100201</v>
+        <v>1.30713111823782</v>
       </c>
       <c r="F156">
-        <v>1.24336225608466</v>
+        <v>1.24397721256775</v>
       </c>
       <c r="G156">
-        <v>1.14517288958165</v>
+        <v>1.1387455217653299</v>
       </c>
       <c r="H156">
-        <v>1.3111315155881</v>
+        <v>1.3184168818361801</v>
       </c>
       <c r="I156">
-        <v>1.24861879107331</v>
+        <v>1.2521202220769001</v>
       </c>
       <c r="J156">
-        <v>1.1630738214493099</v>
+        <v>1.1635998553161999</v>
       </c>
       <c r="K156">
-        <v>0.969617832329569</v>
+        <v>0.96862543483290198</v>
       </c>
       <c r="L156">
-        <v>0.98237317064561003</v>
+        <v>0.98512735394641204</v>
       </c>
       <c r="M156">
-        <v>1.0001582231227699</v>
+        <v>1.00438472969877</v>
       </c>
       <c r="N156">
-        <v>0.99478792398946103</v>
+        <v>0.95723011072111497</v>
       </c>
       <c r="O156">
-        <v>0.99920668734615903</v>
+        <v>0.97456836661968305</v>
       </c>
       <c r="P156">
-        <v>1.0210731935986599</v>
+        <v>1.0027938134563801</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>44105</v>
       </c>
       <c r="B157">
-        <v>0.944519745366032</v>
+        <v>0.94479668075697198</v>
       </c>
       <c r="C157">
-        <v>0.98419632924939504</v>
+        <v>0.98620420146665499</v>
       </c>
       <c r="D157">
-        <v>0.99362332458368996</v>
+        <v>0.98985621997608497</v>
       </c>
       <c r="E157">
-        <v>1.0641451718313599</v>
+        <v>1.0641305220395301</v>
       </c>
       <c r="F157">
-        <v>1.0703339503746101</v>
+        <v>1.0731223637405101</v>
       </c>
       <c r="G157">
-        <v>1.04284346795174</v>
+        <v>1.03885480001585</v>
       </c>
       <c r="H157">
-        <v>1.0521357035444601</v>
+        <v>1.05170896684772</v>
       </c>
       <c r="I157">
-        <v>1.0526379241503701</v>
+        <v>1.0537902957613401</v>
       </c>
       <c r="J157">
-        <v>1.03686694757811</v>
+        <v>1.03773426311044</v>
       </c>
       <c r="K157">
-        <v>0.88623695820591197</v>
+        <v>0.88750600905183796</v>
       </c>
       <c r="L157">
-        <v>0.925467409186708</v>
+        <v>0.93231539084151005</v>
       </c>
       <c r="M157">
-        <v>0.94974515981432595</v>
+        <v>0.95658067956226001</v>
       </c>
       <c r="N157">
-        <v>0.89512732120365601</v>
+        <v>0.86447775564037799</v>
       </c>
       <c r="O157">
-        <v>0.92785275989917404</v>
+        <v>0.91704796324527404</v>
       </c>
       <c r="P157">
-        <v>0.95446911969409998</v>
+        <v>0.94468047165775204</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>44197</v>
       </c>
       <c r="B158">
-        <v>0.87865398537163997</v>
+        <v>0.88068473939221603</v>
       </c>
       <c r="C158">
-        <v>0.92848315531037395</v>
+        <v>0.93042455980564498</v>
       </c>
       <c r="D158">
-        <v>0.95583404847484699</v>
+        <v>0.95265749047324899</v>
       </c>
       <c r="E158">
-        <v>0.95688546160315502</v>
+        <v>0.95104391643535002</v>
       </c>
       <c r="F158">
-        <v>0.98863462798282897</v>
+        <v>0.98638143497230202</v>
       </c>
       <c r="G158">
-        <v>0.99376690776313303</v>
+        <v>0.98911437583878303</v>
       </c>
       <c r="H158">
-        <v>0.92999414485893706</v>
+        <v>0.93439705670071105</v>
       </c>
       <c r="I158">
-        <v>0.95489459957135403</v>
+        <v>0.96134240993658204</v>
       </c>
       <c r="J158">
-        <v>0.97194424551316505</v>
+        <v>0.97755384924865096</v>
       </c>
       <c r="K158">
-        <v>0.83341877892856997</v>
+        <v>0.83479792345383197</v>
       </c>
       <c r="L158">
-        <v>0.88684349959077702</v>
+        <v>0.89051836388653505</v>
       </c>
       <c r="M158">
-        <v>0.92385627570099405</v>
+        <v>0.927627475303758</v>
       </c>
       <c r="N158">
-        <v>0.84130239051947897</v>
+        <v>0.817161319061394</v>
       </c>
       <c r="O158">
-        <v>0.88196206868801896</v>
+        <v>0.87315658093755399</v>
       </c>
       <c r="P158">
-        <v>0.92074186043792505</v>
+        <v>0.91260165461009202</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>44287</v>
       </c>
       <c r="B159">
-        <v>0.84612956013290996</v>
+        <v>0.84774620392414901</v>
       </c>
       <c r="C159">
-        <v>0.90025486647631303</v>
+        <v>0.90183340608754103</v>
       </c>
       <c r="D159">
-        <v>0.93761167696760805</v>
+        <v>0.93417747605363</v>
       </c>
       <c r="E159">
-        <v>0.90010869752399503</v>
+        <v>0.89488501812878196</v>
       </c>
       <c r="F159">
-        <v>0.94584864439794403</v>
+        <v>0.94262906912940703</v>
       </c>
       <c r="G159">
-        <v>0.96999540323787004</v>
+        <v>0.96402644646826896</v>
       </c>
       <c r="H159">
-        <v>0.88689036320429304</v>
+        <v>0.89028254666384499</v>
       </c>
       <c r="I159">
-        <v>0.91992670382511998</v>
+        <v>0.92616929686951099</v>
       </c>
       <c r="J159">
-        <v>0.94868426997086097</v>
+        <v>0.954224340588538</v>
       </c>
       <c r="K159">
-        <v>0.80860217632474096</v>
+        <v>0.80458893444995305</v>
       </c>
       <c r="L159">
-        <v>0.87033194803509495</v>
+        <v>0.86831041245600604</v>
       </c>
       <c r="M159">
-        <v>0.91826397326826903</v>
+        <v>0.91580654007641005</v>
       </c>
       <c r="N159">
-        <v>0.815246830261667</v>
+        <v>0.80262147531044303</v>
       </c>
       <c r="O159">
-        <v>0.86010835305472999</v>
+        <v>0.85607200856640497</v>
       </c>
       <c r="P159">
-        <v>0.90589781059837804</v>
+        <v>0.90039125975672196</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>44378</v>
       </c>
       <c r="B160">
-        <v>0.82595650673093901</v>
+        <v>0.82875505712099695</v>
       </c>
       <c r="C160">
-        <v>0.88505514750571601</v>
+        <v>0.88804032556492596</v>
       </c>
       <c r="D160">
-        <v>0.926658354323463</v>
+        <v>0.92464991345525704</v>
       </c>
       <c r="E160">
-        <v>0.85584004945025804</v>
+        <v>0.85123367182642995</v>
       </c>
       <c r="F160">
-        <v>0.912782481785123</v>
+        <v>0.91053321205369198</v>
       </c>
       <c r="G160">
-        <v>0.94799914969148003</v>
+        <v>0.94228269952371102</v>
       </c>
       <c r="H160">
-        <v>0.88722630355923904</v>
+        <v>0.89469368801031002</v>
       </c>
       <c r="I160">
-        <v>0.91885211511378195</v>
+        <v>0.92783353689910797</v>
       </c>
       <c r="J160">
-        <v>0.94591634818271497</v>
+        <v>0.95257560856253298</v>
       </c>
       <c r="K160">
-        <v>0.80767145223508596</v>
+        <v>0.80621422666864295</v>
       </c>
       <c r="L160">
-        <v>0.86809762911477495</v>
+        <v>0.86963377052521496</v>
       </c>
       <c r="M160">
-        <v>0.91570770862337403</v>
+        <v>0.91608045203502497</v>
       </c>
       <c r="N160">
-        <v>0.79365403990497696</v>
+        <v>0.78938526409384502</v>
       </c>
       <c r="O160">
-        <v>0.84323083844111302</v>
+        <v>0.84667490719530603</v>
       </c>
       <c r="P160">
-        <v>0.89294190008847096</v>
+        <v>0.89241243455653196</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>44470</v>
       </c>
       <c r="B161">
-        <v>0.81336259608399997</v>
+        <v>0.81814109413911895</v>
       </c>
       <c r="C161">
-        <v>0.86907196810297604</v>
+        <v>0.87258324569713697</v>
       </c>
       <c r="D161">
-        <v>0.90527605957310397</v>
+        <v>0.90564780008503298</v>
       </c>
       <c r="E161">
-        <v>0.83168498763756704</v>
+        <v>0.82540925355998795</v>
       </c>
       <c r="F161">
-        <v>0.88847088583790401</v>
+        <v>0.88378187281579201</v>
       </c>
       <c r="G161">
-        <v>0.91986134698142596</v>
+        <v>0.91391947136432905</v>
       </c>
       <c r="H161">
-        <v>0.87448946024278196</v>
+        <v>0.884819514936802</v>
       </c>
       <c r="I161">
-        <v>0.90003049909660104</v>
+        <v>0.91062169877188004</v>
       </c>
       <c r="J161">
-        <v>0.91875685007127705</v>
+        <v>0.92727682794843203</v>
       </c>
       <c r="K161">
-        <v>0.801740724125245</v>
+        <v>0.79819559333675905</v>
       </c>
       <c r="L161">
-        <v>0.86056443990745801</v>
+        <v>0.85869370283530499</v>
       </c>
       <c r="M161">
-        <v>0.90301928859767899</v>
+        <v>0.90254628083715005</v>
       </c>
       <c r="N161">
-        <v>0.78270685062543399</v>
+        <v>0.78912127302048196</v>
       </c>
       <c r="O161">
-        <v>0.83094982104283599</v>
+        <v>0.83964107417270994</v>
       </c>
       <c r="P161">
-        <v>0.87128837890158195</v>
+        <v>0.87531078785709304</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>44562</v>
       </c>
       <c r="B162">
-        <v>0.79924816767822904</v>
+        <v>0.80338509579402095</v>
       </c>
       <c r="C162">
-        <v>0.856615019647052</v>
+        <v>0.85919860792583302</v>
       </c>
       <c r="D162">
-        <v>0.89477655354985897</v>
+        <v>0.89531912489783705</v>
       </c>
       <c r="E162">
-        <v>0.80127250872559297</v>
+        <v>0.79489467318895002</v>
       </c>
       <c r="F162">
-        <v>0.86185640777900396</v>
+        <v>0.85675498534001904</v>
       </c>
       <c r="G162">
-        <v>0.89899521365679902</v>
+        <v>0.89296882411294198</v>
       </c>
       <c r="H162">
-        <v>0.83397136465149901</v>
+        <v>0.84994260890708095</v>
       </c>
       <c r="I162">
-        <v>0.86921356287180096</v>
+        <v>0.88293030583820697</v>
       </c>
       <c r="J162">
-        <v>0.89758985495475896</v>
+        <v>0.90773791861376996</v>
       </c>
       <c r="K162">
-        <v>0.79806117054879</v>
+        <v>0.79299013402118301</v>
       </c>
       <c r="L162">
-        <v>0.85993308146280301</v>
+        <v>0.85596649790326595</v>
       </c>
       <c r="M162">
-        <v>0.90280233833666002</v>
+        <v>0.90138831807245401</v>
       </c>
       <c r="N162">
-        <v>0.76889296847958699</v>
+        <v>0.77002052061452797</v>
       </c>
       <c r="O162">
-        <v>0.81437583353512899</v>
+        <v>0.81688740293713502</v>
       </c>
       <c r="P162">
-        <v>0.85386242729556905</v>
+        <v>0.85570048236727303</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>44652</v>
       </c>
       <c r="B163">
-        <v>0.80079012802877603</v>
+        <v>0.80395804615636302</v>
       </c>
       <c r="C163">
-        <v>0.85610105178308304</v>
+        <v>0.85794156124723098</v>
       </c>
       <c r="D163">
-        <v>0.89376909687238604</v>
+        <v>0.89357557806670695</v>
       </c>
       <c r="E163">
-        <v>0.80083915691473395</v>
+        <v>0.794276293571471</v>
       </c>
       <c r="F163">
-        <v>0.85957444215384304</v>
+        <v>0.85357305869329902</v>
       </c>
       <c r="G163">
-        <v>0.896022830162716</v>
+        <v>0.88867426097580304</v>
       </c>
       <c r="H163">
-        <v>0.82412896344517295</v>
+        <v>0.84047910637737999</v>
       </c>
       <c r="I163">
-        <v>0.86263967274447095</v>
+        <v>0.87653827140448903</v>
       </c>
       <c r="J163">
-        <v>0.89464218624436698</v>
+        <v>0.904321342213941</v>
       </c>
       <c r="K163">
-        <v>0.78413188284810798</v>
+        <v>0.78090914605169703</v>
       </c>
       <c r="L163">
-        <v>0.84663255035883</v>
+        <v>0.84461418063292804</v>
       </c>
       <c r="M163">
-        <v>0.89319096911791496</v>
+        <v>0.89292989957736801</v>
       </c>
       <c r="N163">
-        <v>0.75875756915311399</v>
+        <v>0.76294189795146405</v>
       </c>
       <c r="O163">
-        <v>0.80472806497993499</v>
+        <v>0.80873040229343895</v>
       </c>
       <c r="P163">
-        <v>0.84617123808144101</v>
+        <v>0.84836383389474401</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>44743</v>
       </c>
       <c r="B164">
-        <v>0.76878222548363295</v>
+        <v>0.77158742150411397</v>
       </c>
       <c r="C164">
-        <v>0.83226229894517001</v>
+        <v>0.83428622866758095</v>
       </c>
       <c r="D164">
-        <v>0.87804188659068105</v>
+        <v>0.87784765245815299</v>
       </c>
       <c r="E164">
-        <v>0.795111101307303</v>
+        <v>0.78480283579293697</v>
       </c>
       <c r="F164">
-        <v>0.85144162400482803</v>
+        <v>0.84274008945672896</v>
       </c>
       <c r="G164">
-        <v>0.88770449156435705</v>
+        <v>0.87801282594974195</v>
       </c>
       <c r="H164">
-        <v>0.78121222507725896</v>
+        <v>0.79738373810612595</v>
       </c>
       <c r="I164">
-        <v>0.82539418043925805</v>
+        <v>0.83912205601456002</v>
       </c>
       <c r="J164">
-        <v>0.86625713732609</v>
+        <v>0.87593965534846396</v>
       </c>
       <c r="K164">
-        <v>0.75862295910946198</v>
+        <v>0.75707379230057203</v>
       </c>
       <c r="L164">
-        <v>0.832147820301539</v>
+        <v>0.82977501402166498</v>
       </c>
       <c r="M164">
-        <v>0.88242239825429603</v>
+        <v>0.88152548963891098</v>
       </c>
       <c r="N164">
-        <v>0.71208061096154796</v>
+        <v>0.72163096337817401</v>
       </c>
       <c r="O164">
-        <v>0.77727605720274096</v>
+        <v>0.78798928383205802</v>
       </c>
       <c r="P164">
-        <v>0.82908018555823704</v>
+        <v>0.83532784810517402</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>44835</v>
       </c>
       <c r="B165">
-        <v>0.74472780424431395</v>
+        <v>0.74802787988974395</v>
       </c>
       <c r="C165">
-        <v>0.808567797721089</v>
+        <v>0.809820542500992</v>
       </c>
       <c r="D165">
-        <v>0.85856141629510796</v>
+        <v>0.85808529687574098</v>
       </c>
       <c r="E165">
-        <v>0.78640841710739395</v>
+        <v>0.77564297076711897</v>
       </c>
       <c r="F165">
-        <v>0.84101108815033698</v>
+        <v>0.83111576644381002</v>
       </c>
       <c r="G165">
-        <v>0.874975279962661</v>
+        <v>0.86542487113491995</v>
       </c>
       <c r="H165">
-        <v>0.75047678307263999</v>
+        <v>0.76356803092316805</v>
       </c>
       <c r="I165">
-        <v>0.79652523494799599</v>
+        <v>0.80827975368871097</v>
       </c>
       <c r="J165">
-        <v>0.84026743282622995</v>
+        <v>0.84993403587134198</v>
       </c>
       <c r="K165">
-        <v>0.74036933608327204</v>
+        <v>0.73347534029953398</v>
       </c>
       <c r="L165">
-        <v>0.81311234484416794</v>
+        <v>0.80597431036852196</v>
       </c>
       <c r="M165">
-        <v>0.86778774527070901</v>
+        <v>0.86451545018692</v>
       </c>
       <c r="N165">
-        <v>0.69171030614111095</v>
+        <v>0.70578577788871499</v>
       </c>
       <c r="O165">
-        <v>0.75691353520787796</v>
+        <v>0.76747623194382297</v>
       </c>
       <c r="P165">
-        <v>0.81277646548700599</v>
+        <v>0.81837141352008902</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>44927</v>
       </c>
       <c r="B166">
-        <v>0.73524916545093999</v>
+        <v>0.73666277063099195</v>
       </c>
       <c r="C166">
-        <v>0.79907076567550905</v>
+        <v>0.79824187188698603</v>
       </c>
       <c r="D166">
-        <v>0.85026862268941406</v>
+        <v>0.84853860196071096</v>
       </c>
       <c r="E166">
-        <v>0.75409490428123305</v>
+        <v>0.74512003326253196</v>
       </c>
       <c r="F166">
-        <v>0.81491381120821005</v>
+        <v>0.80601849622118504</v>
       </c>
       <c r="G166">
-        <v>0.85726104828066796</v>
+        <v>0.848197164506868</v>
       </c>
       <c r="H166">
-        <v>0.73007786468435698</v>
+        <v>0.74106834963621204</v>
       </c>
       <c r="I166">
-        <v>0.78011423630547605</v>
+        <v>0.78952265329564697</v>
       </c>
       <c r="J166">
-        <v>0.82836029144596102</v>
+        <v>0.83624919436588097</v>
       </c>
       <c r="K166">
-        <v>0.75106450669872804</v>
+        <v>0.74417250159036397</v>
       </c>
       <c r="L166">
-        <v>0.81906358915600697</v>
+        <v>0.81126404127646601</v>
       </c>
       <c r="M166">
-        <v>0.86985679660012105</v>
+        <v>0.86621532241074595</v>
       </c>
       <c r="N166">
-        <v>0.692929106358805</v>
+        <v>0.69672098213486799</v>
       </c>
       <c r="O166">
-        <v>0.75462236306688601</v>
+        <v>0.75525923150965801</v>
       </c>
       <c r="P166">
-        <v>0.80838483083137902</v>
+        <v>0.80795579195578304</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>45017</v>
       </c>
       <c r="B167">
-        <v>0.71731483183075495</v>
+        <v>0.71789257139356699</v>
       </c>
       <c r="C167">
-        <v>0.78198969126870099</v>
+        <v>0.78075665559914398</v>
       </c>
       <c r="D167">
-        <v>0.83621870182596403</v>
+        <v>0.83425671724676898</v>
       </c>
       <c r="E167">
-        <v>0.72965677466023704</v>
+        <v>0.72689049638352199</v>
       </c>
       <c r="F167">
-        <v>0.79365131765896901</v>
+        <v>0.78908543111870799</v>
       </c>
       <c r="G167">
-        <v>0.84157604434292699</v>
+        <v>0.83489336599368802</v>
       </c>
       <c r="H167">
-        <v>0.71088036906512997</v>
+        <v>0.72196295799924504</v>
       </c>
       <c r="I167">
-        <v>0.76195897284860403</v>
+        <v>0.77168907092041805</v>
       </c>
       <c r="J167">
-        <v>0.81258079773727399</v>
+        <v>0.82028247745969396</v>
       </c>
       <c r="K167">
-        <v>0.739932856104347</v>
+        <v>0.73166723351832597</v>
       </c>
       <c r="L167">
-        <v>0.80649596329960105</v>
+        <v>0.79983674242087399</v>
       </c>
       <c r="M167">
-        <v>0.85875793985614601</v>
+        <v>0.85726333054371795</v>
       </c>
       <c r="N167">
-        <v>0.68288245801270997</v>
+        <v>0.68644988685984898</v>
       </c>
       <c r="O167">
-        <v>0.74326053258150604</v>
+        <v>0.74397048886238704</v>
       </c>
       <c r="P167">
-        <v>0.79749114506058805</v>
+        <v>0.79701886803799604</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>45108</v>
       </c>
       <c r="B168">
-        <v>0.70615710424229905</v>
+        <v>0.70613335580471004</v>
       </c>
       <c r="C168">
-        <v>0.771895630365796</v>
+        <v>0.77033632666705298</v>
       </c>
       <c r="D168">
-        <v>0.82847221124938697</v>
+        <v>0.82624382007233299</v>
       </c>
       <c r="E168">
-        <v>0.70953970164246505</v>
+        <v>0.70716114309463196</v>
       </c>
       <c r="F168">
-        <v>0.777390447779989</v>
+        <v>0.77307423736721803</v>
       </c>
       <c r="G168">
-        <v>0.830090902422145</v>
+        <v>0.82314707424605604</v>
       </c>
       <c r="H168">
-        <v>0.70197468682914599</v>
+        <v>0.71165343092415501</v>
       </c>
       <c r="I168">
-        <v>0.75401014785288001</v>
+        <v>0.76274294284141697</v>
       </c>
       <c r="J168">
-        <v>0.80593093579605801</v>
+        <v>0.812886457035216</v>
       </c>
       <c r="K168">
-        <v>0.73155556525673804</v>
+        <v>0.72176137032177801</v>
       </c>
       <c r="L168">
-        <v>0.79598953576256803</v>
+        <v>0.78837788649141205</v>
       </c>
       <c r="M168">
-        <v>0.84860069705735397</v>
+        <v>0.84639017681621098</v>
       </c>
       <c r="N168">
-        <v>0.69256005941366305</v>
+        <v>0.698586938724996</v>
       </c>
       <c r="O168">
-        <v>0.74935281873190496</v>
+        <v>0.75302317373866001</v>
       </c>
       <c r="P168">
-        <v>0.79966882192828403</v>
+        <v>0.80150589526227001</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>45200</v>
       </c>
       <c r="B169">
-        <v>0.70965609215567604</v>
+        <v>0.70902394362620402</v>
       </c>
       <c r="C169">
-        <v>0.77408331196518598</v>
+        <v>0.772280913974981</v>
       </c>
       <c r="D169">
-        <v>0.82733663061349305</v>
+        <v>0.82503965601237095</v>
       </c>
       <c r="E169">
-        <v>0.70939170544285501</v>
+        <v>0.70827913163975997</v>
       </c>
       <c r="F169">
-        <v>0.77581377514870098</v>
+        <v>0.77227276809642498</v>
       </c>
       <c r="G169">
-        <v>0.82641111814127399</v>
+        <v>0.819907345656259</v>
       </c>
       <c r="H169">
-        <v>0.70145578476662396</v>
+        <v>0.71107280224455305</v>
       </c>
       <c r="I169">
-        <v>0.75176808125190397</v>
+        <v>0.75997032775817697</v>
       </c>
       <c r="J169">
-        <v>0.80141349128839501</v>
+        <v>0.80778072603610096</v>
       </c>
       <c r="K169">
-        <v>0.72119955710202999</v>
+        <v>0.71193124108887995</v>
       </c>
       <c r="L169">
-        <v>0.78935485385639903</v>
+        <v>0.78177557912276296</v>
       </c>
       <c r="M169">
-        <v>0.84305557812753495</v>
+        <v>0.84021592755357299</v>
       </c>
       <c r="N169">
-        <v>0.71072394157045604</v>
+        <v>0.71717041219607403</v>
       </c>
       <c r="O169">
-        <v>0.76475680010541003</v>
+        <v>0.770642260703849</v>
       </c>
       <c r="P169">
-        <v>0.80800883523544698</v>
+        <v>0.811883869639343</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>45292</v>
       </c>
       <c r="B170">
-        <v>0.71173415670909601</v>
+        <v>0.71247411906897995</v>
       </c>
       <c r="C170">
-        <v>0.77103882192123097</v>
+        <v>0.76990904013235095</v>
       </c>
       <c r="D170">
-        <v>0.82328941739516903</v>
+        <v>0.82118947043553803</v>
       </c>
       <c r="E170">
-        <v>0.69893254222800905</v>
+        <v>0.698686381883866</v>
       </c>
       <c r="F170">
-        <v>0.762352526090182</v>
+        <v>0.75920704180804299</v>
       </c>
       <c r="G170">
-        <v>0.81486495814681104</v>
+        <v>0.80883664107515596</v>
       </c>
       <c r="H170">
-        <v>0.69955182551588002</v>
+        <v>0.70616476958864605</v>
       </c>
       <c r="I170">
-        <v>0.74919072249685104</v>
+        <v>0.75508112024503604</v>
       </c>
       <c r="J170">
-        <v>0.80016705296566004</v>
+        <v>0.80503466544382996</v>
       </c>
       <c r="K170">
-        <v>0.72138281513461699</v>
+        <v>0.71759190161025499</v>
       </c>
       <c r="L170">
-        <v>0.78154160826750996</v>
+        <v>0.77825737276137996</v>
       </c>
       <c r="M170">
-        <v>0.83448239541864599</v>
+        <v>0.833413314553205</v>
       </c>
       <c r="N170">
-        <v>0.744597894888824</v>
+        <v>0.75366654840532898</v>
       </c>
       <c r="O170">
-        <v>0.78721195015061796</v>
+        <v>0.79280016080742199</v>
       </c>
       <c r="P170">
-        <v>0.81920234920434398</v>
+        <v>0.82187727069626304</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>45383</v>
       </c>
       <c r="B171">
-        <v>0.70886024982939999</v>
+        <v>0.70908642802630595</v>
       </c>
       <c r="C171">
-        <v>0.76745720195754696</v>
+        <v>0.76568151067847701</v>
       </c>
       <c r="D171">
-        <v>0.82003367043702302</v>
+        <v>0.81747365411598005</v>
       </c>
       <c r="E171">
-        <v>0.69660690491385602</v>
+        <v>0.69896371257394496</v>
       </c>
       <c r="F171">
-        <v>0.76016273313618998</v>
+        <v>0.75860157432778696</v>
       </c>
       <c r="G171">
-        <v>0.81206816000980997</v>
+        <v>0.80712314628778703</v>
       </c>
       <c r="H171">
-        <v>0.70129868333810397</v>
+        <v>0.70871674061371304</v>
       </c>
       <c r="I171">
-        <v>0.750205337927071</v>
+        <v>0.75677202300367696</v>
       </c>
       <c r="J171">
-        <v>0.79962814216412503</v>
+        <v>0.80494283188231497</v>
       </c>
       <c r="K171">
-        <v>0.71305062191761903</v>
+        <v>0.71196161878808895</v>
       </c>
       <c r="L171">
-        <v>0.77147334552465296</v>
+        <v>0.76918976089374103</v>
       </c>
       <c r="M171">
-        <v>0.82616452628338699</v>
+        <v>0.82442036757913795</v>
       </c>
       <c r="N171">
-        <v>0.72775235493916202</v>
+        <v>0.738019294802438</v>
       </c>
       <c r="O171">
-        <v>0.77442376405911995</v>
+        <v>0.78045075988072998</v>
       </c>
       <c r="P171">
-        <v>0.81517983087275003</v>
+        <v>0.817869373953382</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>45474</v>
       </c>
       <c r="B172">
-        <v>0.69219248838393499</v>
+        <v>0.69010878830340605</v>
       </c>
       <c r="C172">
-        <v>0.75588318591124104</v>
+        <v>0.75216579750406098</v>
       </c>
       <c r="D172">
-        <v>0.81492854241004098</v>
+        <v>0.81101191472249301</v>
       </c>
       <c r="E172">
-        <v>0.70330710594649004</v>
+        <v>0.70282050570202403</v>
       </c>
       <c r="F172">
-        <v>0.76518877628225401</v>
+        <v>0.76224603856681195</v>
       </c>
       <c r="G172">
-        <v>0.81583443268293998</v>
+        <v>0.81006693273842301</v>
       </c>
       <c r="H172">
-        <v>0.68904757771113501</v>
+        <v>0.69631924996741201</v>
       </c>
       <c r="I172">
-        <v>0.73954085906687195</v>
+        <v>0.74669726134117098</v>
       </c>
       <c r="J172">
-        <v>0.79318458891283306</v>
+        <v>0.79851343712164602</v>
       </c>
       <c r="K172">
-        <v>0.68713157282780901</v>
+        <v>0.68368372977573399</v>
       </c>
       <c r="L172">
-        <v>0.75481849165339099</v>
+        <v>0.74880754582074005</v>
       </c>
       <c r="M172">
-        <v>0.818397782760105</v>
+        <v>0.81338278111351303</v>
       </c>
       <c r="N172">
-        <v>0.70153819982910204</v>
+        <v>0.71067747174601803</v>
       </c>
       <c r="O172">
-        <v>0.75731958392440102</v>
+        <v>0.76123692101037899</v>
       </c>
       <c r="P172">
-        <v>0.81032740599840203</v>
+        <v>0.81157565625655903</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>45566</v>
       </c>
       <c r="B173">
-        <v>0.68408207725485803</v>
+        <v>0.68005300998003504</v>
       </c>
       <c r="C173">
-        <v>0.74998333799994898</v>
+        <v>0.74449506393574705</v>
       </c>
       <c r="D173">
-        <v>0.81153806797156602</v>
+        <v>0.80654531916738403</v>
       </c>
       <c r="E173">
-        <v>0.70119731666002905</v>
+        <v>0.69707608475117899</v>
       </c>
       <c r="F173">
-        <v>0.76639678115897703</v>
+        <v>0.76063319110838401</v>
       </c>
       <c r="G173">
-        <v>0.817933035599548</v>
+        <v>0.81032437017678105</v>
       </c>
       <c r="H173">
-        <v>0.68232463970152102</v>
+        <v>0.68636522740083405</v>
       </c>
       <c r="I173">
-        <v>0.73493607454983101</v>
+        <v>0.74055044016193805</v>
       </c>
       <c r="J173">
-        <v>0.79071316941456204</v>
+        <v>0.79587610316945201</v>
       </c>
       <c r="K173">
-        <v>0.6931664324954</v>
+        <v>0.68854654374962998</v>
       </c>
       <c r="L173">
-        <v>0.76157423335632901</v>
+        <v>0.75320785132685497</v>
       </c>
       <c r="M173">
-        <v>0.82324844589764601</v>
+        <v>0.81714153212072704</v>
       </c>
       <c r="N173">
-        <v>0.69179277657336802</v>
+        <v>0.69860146795828104</v>
       </c>
       <c r="O173">
-        <v>0.74966258877840797</v>
+        <v>0.75310016740837404</v>
       </c>
       <c r="P173">
-        <v>0.80671666025776401</v>
+        <v>0.80870963696055898</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>45658</v>
       </c>
       <c r="B174">
-        <v>0.693446528445122</v>
+        <v>0.68884120495835499</v>
       </c>
       <c r="C174">
-        <v>0.757013930446922</v>
+        <v>0.75093287640664597</v>
       </c>
       <c r="D174">
-        <v>0.81509814886021104</v>
+        <v>0.81006991343829704</v>
       </c>
       <c r="E174">
-        <v>0.70324799495407397</v>
+        <v>0.696407659233092</v>
       </c>
       <c r="F174">
-        <v>0.76782512636187605</v>
+        <v>0.75950278736952204</v>
       </c>
       <c r="G174">
-        <v>0.81861628165903799</v>
+        <v>0.80977862783409105</v>
       </c>
       <c r="H174">
-        <v>0.68633988201368601</v>
+        <v>0.69091972980806304</v>
       </c>
       <c r="I174">
-        <v>0.737912936671132</v>
+        <v>0.74394272745253598</v>
       </c>
       <c r="J174">
-        <v>0.79128421717573205</v>
+        <v>0.79726614971365595</v>
       </c>
       <c r="K174">
-        <v>0.72136766477407999</v>
+        <v>0.71622900218102203</v>
       </c>
       <c r="L174">
-        <v>0.78507286187202596</v>
+        <v>0.77946125117457898</v>
       </c>
       <c r="M174">
-        <v>0.83703090973320204</v>
+        <v>0.83751849908112697</v>
       </c>
       <c r="N174">
-        <v>0.71086940989849801</v>
+        <v>0.72751711788789397</v>
       </c>
       <c r="O174">
-        <v>0.76364555704508996</v>
+        <v>0.77735703429960701</v>
       </c>
       <c r="P174">
-        <v>0.81464395624626496</v>
+        <v>0.82497836878656605</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>45748</v>
       </c>
       <c r="B175">
-        <v>0.69900437391460701</v>
+        <v>0.69283982944095202</v>
       </c>
       <c r="C175">
-        <v>0.76194508231253599</v>
+        <v>0.75397212419778403</v>
       </c>
       <c r="D175">
-        <v>0.81764113480145895</v>
+        <v>0.81140248070322496</v>
       </c>
       <c r="E175">
-        <v>0.71322797264953097</v>
+        <v>0.70229499389749395</v>
       </c>
       <c r="F175">
-        <v>0.77477889656585197</v>
+        <v>0.76337769465447702</v>
       </c>
       <c r="G175">
-        <v>0.82137151101056505</v>
+        <v>0.81147284683148002</v>
       </c>
       <c r="H175">
-        <v>0.70739015456439402</v>
+        <v>0.70679588393908699</v>
       </c>
       <c r="I175">
-        <v>0.754622121797207</v>
+        <v>0.75655127633539898</v>
       </c>
       <c r="J175">
-        <v>0.80047743165552698</v>
+        <v>0.80461196600168705</v>
       </c>
       <c r="K175">
-        <v>0.70439447065339</v>
+        <v>0.70576627624993304</v>
       </c>
       <c r="L175">
-        <v>0.77811979978676904</v>
+        <v>0.77569169748685896</v>
       </c>
       <c r="M175">
-        <v>0.83779070247678</v>
+        <v>0.83870900188184305</v>
       </c>
       <c r="N175">
-        <v>0.70498067419796395</v>
+        <v>0.71089896610851</v>
       </c>
       <c r="O175">
-        <v>0.75794800580705401</v>
+        <v>0.76320635764589895</v>
       </c>
       <c r="P175">
-        <v>0.80846203374869796</v>
+        <v>0.81431997190104399</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>45839</v>
       </c>
       <c r="B176">
-        <v>0.68861003410484301</v>
+        <v>0.67887857323551004</v>
       </c>
       <c r="C176">
-        <v>0.75460138592304904</v>
+        <v>0.74362858937554399</v>
       </c>
       <c r="D176">
-        <v>0.81436330608188701</v>
+        <v>0.80569509696749497</v>
       </c>
       <c r="E176">
-        <v>0.70419413747159298</v>
+        <v>0.68808323893294498</v>
       </c>
       <c r="F176">
-        <v>0.76928984274974699</v>
+        <v>0.75428586346968296</v>
       </c>
       <c r="G176">
-        <v>0.81991731701247395</v>
+        <v>0.80822699221540195</v>
       </c>
       <c r="H176">
-        <v>0.70002729884951498</v>
+        <v>0.69351157945121</v>
       </c>
       <c r="I176">
-        <v>0.748390435071559</v>
+        <v>0.74556170266071498</v>
       </c>
       <c r="J176">
-        <v>0.79712153746062697</v>
+        <v>0.79786563150731105</v>
       </c>
       <c r="K176">
-        <v>0.69723276446277904</v>
+        <v>0.702571421788447</v>
       </c>
       <c r="L176">
-        <v>0.77069434291886396</v>
+        <v>0.77253895781735804</v>
       </c>
       <c r="M176">
-        <v>0.83228702414604505</v>
+        <v>0.83604630336048502</v>
       </c>
       <c r="N176">
-        <v>0.69222968187657097</v>
+        <v>0.69169387658686599</v>
       </c>
       <c r="O176">
-        <v>0.74868872568450895</v>
+        <v>0.74893189122154002</v>
       </c>
       <c r="P176">
-        <v>0.80409054626405396</v>
+        <v>0.80629374662439501</v>
+      </c>
+    </row>
+    <row r="177" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A177" s="1">
+        <v>45931</v>
+      </c>
+      <c r="B177">
+        <v>0.67403461258404296</v>
+      </c>
+      <c r="C177">
+        <v>0.73933499045251005</v>
+      </c>
+      <c r="D177">
+        <v>0.80319595585491099</v>
+      </c>
+      <c r="E177">
+        <v>0.67970516445380802</v>
+      </c>
+      <c r="F177">
+        <v>0.74816045174150603</v>
+      </c>
+      <c r="G177">
+        <v>0.80591968795434099</v>
+      </c>
+      <c r="H177">
+        <v>0.68396031116137002</v>
+      </c>
+      <c r="I177">
+        <v>0.73889280735351603</v>
+      </c>
+      <c r="J177">
+        <v>0.79432248256072902</v>
+      </c>
+      <c r="K177">
+        <v>0.70962271329187998</v>
+      </c>
+      <c r="L177">
+        <v>0.77808491313246497</v>
+      </c>
+      <c r="M177">
+        <v>0.84042688823330702</v>
+      </c>
+      <c r="N177">
+        <v>0.69110462233608205</v>
+      </c>
+      <c r="O177">
+        <v>0.74854130443163902</v>
+      </c>
+      <c r="P177">
+        <v>0.806910270500244</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85DE7FC4-0543-9749-9930-8092F6C0897D}">
   <dimension ref="A1:P177"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A171" workbookViewId="0">
-      <selection activeCell="A134" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="A171" workbookViewId="0">
+      <selection activeCell="A171" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>27</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -9845,8843 +9895,8843 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="P1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>29952</v>
       </c>
       <c r="B2">
-        <v>0.84048005308281803</v>
+        <v>0.82821545700085897</v>
       </c>
       <c r="C2">
-        <v>0.89289791232231996</v>
+        <v>0.87933911683306798</v>
       </c>
       <c r="D2">
-        <v>0.92033570003230103</v>
+        <v>0.91055504677193699</v>
       </c>
       <c r="E2">
-        <v>0.958846754992421</v>
+        <v>0.90528005455206395</v>
       </c>
       <c r="F2">
-        <v>1.00019453624613</v>
+        <v>0.95344098148152701</v>
       </c>
       <c r="G2">
-        <v>0.980059897955041</v>
+        <v>0.95254298638019697</v>
       </c>
       <c r="H2">
-        <v>0.84084302274800804</v>
+        <v>0.82928108215915997</v>
       </c>
       <c r="I2">
-        <v>0.87816793531047199</v>
+        <v>0.86371586199702799</v>
       </c>
       <c r="J2">
-        <v>0.93366508729666797</v>
+        <v>0.91596220607323597</v>
       </c>
       <c r="K2">
-        <v>0.93400606046025703</v>
+        <v>0.92189453972222701</v>
       </c>
       <c r="L2">
-        <v>1.03070356050455</v>
+        <v>1.0165924578327901</v>
       </c>
       <c r="M2">
-        <v>1.01258077085564</v>
+        <v>1.0054326679657799</v>
       </c>
       <c r="N2">
-        <v>0.76414048210559704</v>
+        <v>0.76724627306319904</v>
       </c>
       <c r="O2">
-        <v>0.82522609036045003</v>
+        <v>0.82520870044163996</v>
       </c>
       <c r="P2">
-        <v>0.86249046436120003</v>
+        <v>0.86397177106405998</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>30042</v>
       </c>
       <c r="B3">
-        <v>0.84959265651514604</v>
+        <v>0.83494363552026096</v>
       </c>
       <c r="C3">
-        <v>0.89950494845425699</v>
+        <v>0.88708615694883097</v>
       </c>
       <c r="D3">
-        <v>0.92852695944806496</v>
+        <v>0.91941418596108904</v>
       </c>
       <c r="E3">
-        <v>0.95276650896192505</v>
+        <v>0.91853189665956603</v>
       </c>
       <c r="F3">
-        <v>0.99336610669758896</v>
+        <v>0.96619690610874498</v>
       </c>
       <c r="G3">
-        <v>0.97633526194425402</v>
+        <v>0.95950051713902895</v>
       </c>
       <c r="H3">
-        <v>0.86874782299616504</v>
+        <v>0.86107058430972405</v>
       </c>
       <c r="I3">
-        <v>0.89891755159726205</v>
+        <v>0.88877387081868897</v>
       </c>
       <c r="J3">
-        <v>0.95674441070559602</v>
+        <v>0.94016371695703405</v>
       </c>
       <c r="K3">
-        <v>0.96243489188153397</v>
+        <v>0.95671402573773001</v>
       </c>
       <c r="L3">
-        <v>1.05031158327421</v>
+        <v>1.0421022436407099</v>
       </c>
       <c r="M3">
-        <v>1.0229502438618201</v>
+        <v>1.01717865406121</v>
       </c>
       <c r="N3">
-        <v>0.75182216825680903</v>
+        <v>0.73425853506772598</v>
       </c>
       <c r="O3">
-        <v>0.81714285979414303</v>
+        <v>0.80480890302087305</v>
       </c>
       <c r="P3">
-        <v>0.85867015940317803</v>
+        <v>0.85516689588069805</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>30133</v>
       </c>
       <c r="B4">
-        <v>0.84021530067517802</v>
+        <v>0.83581551377170904</v>
       </c>
       <c r="C4">
-        <v>0.89091447476295704</v>
+        <v>0.88714655843866796</v>
       </c>
       <c r="D4">
-        <v>0.91848284719630002</v>
+        <v>0.915411355784298</v>
       </c>
       <c r="E4">
-        <v>0.90772237170582404</v>
+        <v>0.88781813824670797</v>
       </c>
       <c r="F4">
-        <v>0.962054601457072</v>
+        <v>0.94999547841423304</v>
       </c>
       <c r="G4">
-        <v>0.95841241336323801</v>
+        <v>0.95200011084777103</v>
       </c>
       <c r="H4">
-        <v>0.87691222040523797</v>
+        <v>0.87143325087644996</v>
       </c>
       <c r="I4">
-        <v>0.90278484741675302</v>
+        <v>0.895826200429927</v>
       </c>
       <c r="J4">
-        <v>0.94558750652218004</v>
+        <v>0.93401392672003203</v>
       </c>
       <c r="K4">
-        <v>0.97298745974116596</v>
+        <v>0.96668085662027403</v>
       </c>
       <c r="L4">
-        <v>1.05765207683045</v>
+        <v>1.0514995634592901</v>
       </c>
       <c r="M4">
-        <v>1.0230524428105401</v>
+        <v>1.01874340837894</v>
       </c>
       <c r="N4">
-        <v>0.72403889604278304</v>
+        <v>0.72100000288854205</v>
       </c>
       <c r="O4">
-        <v>0.79194776049323901</v>
+        <v>0.79061621917124802</v>
       </c>
       <c r="P4">
-        <v>0.84194505497519501</v>
+        <v>0.84469989355592401</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>30225</v>
       </c>
       <c r="B5">
-        <v>0.83351198247910296</v>
+        <v>0.83191161822627802</v>
       </c>
       <c r="C5">
-        <v>0.88560306015596602</v>
+        <v>0.88448786719090899</v>
       </c>
       <c r="D5">
-        <v>0.91342646809786199</v>
+        <v>0.91206188425341705</v>
       </c>
       <c r="E5">
-        <v>0.89350292243546103</v>
+        <v>0.89006472740125198</v>
       </c>
       <c r="F5">
-        <v>0.95156690077531103</v>
+        <v>0.95261191089730601</v>
       </c>
       <c r="G5">
-        <v>0.95085407157103197</v>
+        <v>0.95147105808590204</v>
       </c>
       <c r="H5">
-        <v>0.84237777729488394</v>
+        <v>0.84123728193149105</v>
       </c>
       <c r="I5">
-        <v>0.87787293010204803</v>
+        <v>0.87588327093921203</v>
       </c>
       <c r="J5">
-        <v>0.92690859261335901</v>
+        <v>0.92034983422261596</v>
       </c>
       <c r="K5">
-        <v>0.970635889395977</v>
+        <v>0.96852613372904905</v>
       </c>
       <c r="L5">
-        <v>1.05514465401858</v>
+        <v>1.0529991725680601</v>
       </c>
       <c r="M5">
-        <v>1.01928727858335</v>
+        <v>1.01647384802296</v>
       </c>
       <c r="N5">
-        <v>0.73233913747448798</v>
+        <v>0.72667288891583204</v>
       </c>
       <c r="O5">
-        <v>0.79503621126482105</v>
+        <v>0.78965705830609201</v>
       </c>
       <c r="P5">
-        <v>0.84069551908586404</v>
+        <v>0.83900635162892501</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>30317</v>
       </c>
       <c r="B6">
-        <v>0.81077377094484604</v>
+        <v>0.80992084549685905</v>
       </c>
       <c r="C6">
-        <v>0.86292345267622805</v>
+        <v>0.86155074343274396</v>
       </c>
       <c r="D6">
-        <v>0.89483636138240097</v>
+        <v>0.89266472734870295</v>
       </c>
       <c r="E6">
-        <v>0.86967699129079001</v>
+        <v>0.86683951852115204</v>
       </c>
       <c r="F6">
-        <v>0.92406541793800501</v>
+        <v>0.92369077268573196</v>
       </c>
       <c r="G6">
-        <v>0.93276859627491904</v>
+        <v>0.93232171323266799</v>
       </c>
       <c r="H6">
-        <v>0.80572899973235601</v>
+        <v>0.804009560780092</v>
       </c>
       <c r="I6">
-        <v>0.84646061963570596</v>
+        <v>0.84386448750593102</v>
       </c>
       <c r="J6">
-        <v>0.90064734035438898</v>
+        <v>0.894442758046613</v>
       </c>
       <c r="K6">
-        <v>0.94335382652454003</v>
+        <v>0.94315774207916003</v>
       </c>
       <c r="L6">
-        <v>1.03207075848742</v>
+        <v>1.0311363787710699</v>
       </c>
       <c r="M6">
-        <v>1.0061867767835799</v>
+        <v>1.0032370634872601</v>
       </c>
       <c r="N6">
-        <v>0.73934015790500196</v>
+        <v>0.73619790382445705</v>
       </c>
       <c r="O6">
-        <v>0.79522800419579998</v>
+        <v>0.79090570262032001</v>
       </c>
       <c r="P6">
-        <v>0.83632017404396397</v>
+        <v>0.833174760787045</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>30407</v>
       </c>
       <c r="B7">
-        <v>0.78951110063780405</v>
+        <v>0.78781701039457397</v>
       </c>
       <c r="C7">
-        <v>0.84283458853877502</v>
+        <v>0.84062020363307299</v>
       </c>
       <c r="D7">
-        <v>0.87980569294984401</v>
+        <v>0.87723337608077401</v>
       </c>
       <c r="E7">
-        <v>0.86199628533663997</v>
+        <v>0.85486580085352804</v>
       </c>
       <c r="F7">
-        <v>0.912695706584706</v>
+        <v>0.90926082471954595</v>
       </c>
       <c r="G7">
-        <v>0.92273768475836604</v>
+        <v>0.92086550564393999</v>
       </c>
       <c r="H7">
-        <v>0.77963273235937602</v>
+        <v>0.77798577734806595</v>
       </c>
       <c r="I7">
-        <v>0.82570324913382298</v>
+        <v>0.82258066865813595</v>
       </c>
       <c r="J7">
-        <v>0.88469910439299004</v>
+        <v>0.87864161024339205</v>
       </c>
       <c r="K7">
-        <v>0.91002009406734696</v>
+        <v>0.91318154966332898</v>
       </c>
       <c r="L7">
-        <v>1.00129796836567</v>
+        <v>1.00378249338795</v>
       </c>
       <c r="M7">
-        <v>0.98736292263427305</v>
+        <v>0.98777522989029398</v>
       </c>
       <c r="N7">
-        <v>0.70906980328040203</v>
+        <v>0.70486208742412004</v>
       </c>
       <c r="O7">
-        <v>0.76946409934785298</v>
+        <v>0.76483903003225395</v>
       </c>
       <c r="P7">
-        <v>0.821186213426361</v>
+        <v>0.81762055886283302</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>30498</v>
       </c>
       <c r="B8">
-        <v>0.769935340182474</v>
+        <v>0.76759821747647194</v>
       </c>
       <c r="C8">
-        <v>0.82492367521433296</v>
+        <v>0.82210924413761399</v>
       </c>
       <c r="D8">
-        <v>0.86576640050779896</v>
+        <v>0.86281901722769905</v>
       </c>
       <c r="E8">
-        <v>0.83977803441111998</v>
+        <v>0.83153532554573695</v>
       </c>
       <c r="F8">
-        <v>0.89011455463048195</v>
+        <v>0.88561216642529805</v>
       </c>
       <c r="G8">
-        <v>0.90662482148290202</v>
+        <v>0.90433046373508696</v>
       </c>
       <c r="H8">
-        <v>0.77105240802088404</v>
+        <v>0.76883576759732297</v>
       </c>
       <c r="I8">
-        <v>0.81494516464528099</v>
+        <v>0.811331107246966</v>
       </c>
       <c r="J8">
-        <v>0.86998791914072104</v>
+        <v>0.86392174331676896</v>
       </c>
       <c r="K8">
-        <v>0.89418373782294003</v>
+        <v>0.90148706667538903</v>
       </c>
       <c r="L8">
-        <v>0.98277913912478498</v>
+        <v>0.98938449306818999</v>
       </c>
       <c r="M8">
-        <v>0.97643968466344999</v>
+        <v>0.97937318166939402</v>
       </c>
       <c r="N8">
-        <v>0.67471906872934495</v>
+        <v>0.67186726869424895</v>
       </c>
       <c r="O8">
-        <v>0.74342576969362195</v>
+        <v>0.73894857856302798</v>
       </c>
       <c r="P8">
-        <v>0.80606082833892501</v>
+        <v>0.80203179326606899</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>30590</v>
       </c>
       <c r="B9">
-        <v>0.74950263375625503</v>
+        <v>0.746472652069887</v>
       </c>
       <c r="C9">
-        <v>0.80646068800781201</v>
+        <v>0.80327535066546896</v>
       </c>
       <c r="D9">
-        <v>0.85257578642120002</v>
+        <v>0.84923887157878197</v>
       </c>
       <c r="E9">
-        <v>0.81506935599257302</v>
+        <v>0.80806113001091895</v>
       </c>
       <c r="F9">
-        <v>0.86647368743932696</v>
+        <v>0.86320232289830201</v>
       </c>
       <c r="G9">
-        <v>0.89063735264648203</v>
+        <v>0.88908038930561395</v>
       </c>
       <c r="H9">
-        <v>0.743019155423016</v>
+        <v>0.74029690645838397</v>
       </c>
       <c r="I9">
-        <v>0.78942821717589995</v>
+        <v>0.78557079337297098</v>
       </c>
       <c r="J9">
-        <v>0.85137951023873404</v>
+        <v>0.84449283817875598</v>
       </c>
       <c r="K9">
-        <v>0.86029216928714403</v>
+        <v>0.86454746550352801</v>
       </c>
       <c r="L9">
-        <v>0.95694112271950404</v>
+        <v>0.96083839132625803</v>
       </c>
       <c r="M9">
-        <v>0.96238459405365395</v>
+        <v>0.96419837508476902</v>
       </c>
       <c r="N9">
-        <v>0.656755713869279</v>
+        <v>0.653750582745667</v>
       </c>
       <c r="O9">
-        <v>0.72781563243244696</v>
+        <v>0.72334374470060603</v>
       </c>
       <c r="P9">
-        <v>0.79483886557618599</v>
+        <v>0.79081725886093301</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>30682</v>
       </c>
       <c r="B10">
-        <v>0.73663402590841698</v>
+        <v>0.73324188560477599</v>
       </c>
       <c r="C10">
-        <v>0.79494900189082096</v>
+        <v>0.79145802153638001</v>
       </c>
       <c r="D10">
-        <v>0.84427423214319497</v>
+        <v>0.84072371616647401</v>
       </c>
       <c r="E10">
-        <v>0.77574240120364601</v>
+        <v>0.76688848223889705</v>
       </c>
       <c r="F10">
-        <v>0.83580702725450395</v>
+        <v>0.83094185113941099</v>
       </c>
       <c r="G10">
-        <v>0.87308079103487202</v>
+        <v>0.87069653440893002</v>
       </c>
       <c r="H10">
-        <v>0.73222640688171403</v>
+        <v>0.72876445298544501</v>
       </c>
       <c r="I10">
-        <v>0.77881636309054403</v>
+        <v>0.77392459769364097</v>
       </c>
       <c r="J10">
-        <v>0.84149782137517304</v>
+        <v>0.83360875082063601</v>
       </c>
       <c r="K10">
-        <v>0.84584680525105405</v>
+        <v>0.84861727235652196</v>
       </c>
       <c r="L10">
-        <v>0.94490503493508504</v>
+        <v>0.94791971821169696</v>
       </c>
       <c r="M10">
-        <v>0.95478237852266701</v>
+        <v>0.95643942832722095</v>
       </c>
       <c r="N10">
-        <v>0.65181147595961098</v>
+        <v>0.649302453849119</v>
       </c>
       <c r="O10">
-        <v>0.72107688008788795</v>
+        <v>0.71722934300363295</v>
       </c>
       <c r="P10">
-        <v>0.78865908055366896</v>
+        <v>0.78508789344366603</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>30773</v>
       </c>
       <c r="B11">
-        <v>0.72698365345868998</v>
+        <v>0.722433232846451</v>
       </c>
       <c r="C11">
-        <v>0.78866071331566301</v>
+        <v>0.78301803980473905</v>
       </c>
       <c r="D11">
-        <v>0.84110256499371105</v>
+        <v>0.83557593087925097</v>
       </c>
       <c r="E11">
-        <v>0.75050547803795398</v>
+        <v>0.74135761816196999</v>
       </c>
       <c r="F11">
-        <v>0.81658475174119605</v>
+        <v>0.80966324399739897</v>
       </c>
       <c r="G11">
-        <v>0.862499821514778</v>
+        <v>0.85831192025460301</v>
       </c>
       <c r="H11">
-        <v>0.72834334793278199</v>
+        <v>0.72374661244546201</v>
       </c>
       <c r="I11">
-        <v>0.77540656741295799</v>
+        <v>0.76838801056776296</v>
       </c>
       <c r="J11">
-        <v>0.83799432428940202</v>
+        <v>0.82829127285194704</v>
       </c>
       <c r="K11">
-        <v>0.83567687642094501</v>
+        <v>0.83914093538559698</v>
       </c>
       <c r="L11">
-        <v>0.93877813694169299</v>
+        <v>0.94170653615286304</v>
       </c>
       <c r="M11">
-        <v>0.95427402840871201</v>
+        <v>0.95513768175468305</v>
       </c>
       <c r="N11">
-        <v>0.64731212829613105</v>
+        <v>0.641724162144934</v>
       </c>
       <c r="O11">
-        <v>0.71848307106571896</v>
+        <v>0.71109406398749897</v>
       </c>
       <c r="P11">
-        <v>0.78736142046367696</v>
+        <v>0.78081881099149597</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>30864</v>
       </c>
       <c r="B12">
-        <v>0.71048846475905802</v>
+        <v>0.70810873826378595</v>
       </c>
       <c r="C12">
-        <v>0.77540988954675105</v>
+        <v>0.77204697835604896</v>
       </c>
       <c r="D12">
-        <v>0.83368585112388105</v>
+        <v>0.82974858544243801</v>
       </c>
       <c r="E12">
-        <v>0.72813041092421804</v>
+        <v>0.72333278294811798</v>
       </c>
       <c r="F12">
-        <v>0.79794644613808596</v>
+        <v>0.79438496241385304</v>
       </c>
       <c r="G12">
-        <v>0.85219875886900598</v>
+        <v>0.84955467998567902</v>
       </c>
       <c r="H12">
-        <v>0.72530918377295905</v>
+        <v>0.72017881065301104</v>
       </c>
       <c r="I12">
-        <v>0.77220207979836397</v>
+        <v>0.76534728917962802</v>
       </c>
       <c r="J12">
-        <v>0.83700035677504503</v>
+        <v>0.82726259786501899</v>
       </c>
       <c r="K12">
-        <v>0.82651942790322597</v>
+        <v>0.82955803848157295</v>
       </c>
       <c r="L12">
-        <v>0.93289391392908305</v>
+        <v>0.93581136411082999</v>
       </c>
       <c r="M12">
-        <v>0.95349228326351199</v>
+        <v>0.95526355610125802</v>
       </c>
       <c r="N12">
-        <v>0.63638829020564702</v>
+        <v>0.634476526193261</v>
       </c>
       <c r="O12">
-        <v>0.70960709172749303</v>
+        <v>0.70624821294287499</v>
       </c>
       <c r="P12">
-        <v>0.78165073867240997</v>
+        <v>0.77854071349637</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>30956</v>
       </c>
       <c r="B13">
-        <v>0.70653652728717298</v>
+        <v>0.70596071672108696</v>
       </c>
       <c r="C13">
-        <v>0.77220519830280798</v>
+        <v>0.77062347562579503</v>
       </c>
       <c r="D13">
-        <v>0.83089224219592805</v>
+        <v>0.82840126516843904</v>
       </c>
       <c r="E13">
-        <v>0.72554186785140096</v>
+        <v>0.724494554197191</v>
       </c>
       <c r="F13">
-        <v>0.79595819363104503</v>
+        <v>0.79474409892318498</v>
       </c>
       <c r="G13">
-        <v>0.85170241876763897</v>
+        <v>0.85011941385909096</v>
       </c>
       <c r="H13">
-        <v>0.71319586475330699</v>
+        <v>0.70933100212307199</v>
       </c>
       <c r="I13">
-        <v>0.76324582445719202</v>
+        <v>0.75817899545194301</v>
       </c>
       <c r="J13">
-        <v>0.83014149057641995</v>
+        <v>0.822186551793885</v>
       </c>
       <c r="K13">
-        <v>0.84047150910976898</v>
+        <v>0.84203890687999305</v>
       </c>
       <c r="L13">
-        <v>0.94901473808580405</v>
+        <v>0.95194592049580695</v>
       </c>
       <c r="M13">
-        <v>0.96401054758093996</v>
+        <v>0.96718222437643897</v>
       </c>
       <c r="N13">
-        <v>0.64016676465731903</v>
+        <v>0.64257932430028497</v>
       </c>
       <c r="O13">
-        <v>0.710769182805009</v>
+        <v>0.71159296393057503</v>
       </c>
       <c r="P13">
-        <v>0.780786061693584</v>
+        <v>0.78092413020569995</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>31048</v>
       </c>
       <c r="B14">
-        <v>0.70317112281499405</v>
+        <v>0.70281727044346998</v>
       </c>
       <c r="C14">
-        <v>0.76912310979904397</v>
+        <v>0.76781007314662397</v>
       </c>
       <c r="D14">
-        <v>0.828737873962203</v>
+        <v>0.82667560684563002</v>
       </c>
       <c r="E14">
-        <v>0.72634321620499098</v>
+        <v>0.72415488201724798</v>
       </c>
       <c r="F14">
-        <v>0.797137853223852</v>
+        <v>0.79462862239711096</v>
       </c>
       <c r="G14">
-        <v>0.85281849407735799</v>
+        <v>0.85041697261291804</v>
       </c>
       <c r="H14">
-        <v>0.70965417065792102</v>
+        <v>0.70622621672253505</v>
       </c>
       <c r="I14">
-        <v>0.76066764964459099</v>
+        <v>0.75582171017680899</v>
       </c>
       <c r="J14">
-        <v>0.82959841246958199</v>
+        <v>0.82211045584716103</v>
       </c>
       <c r="K14">
-        <v>0.84951696844342495</v>
+        <v>0.85192746532636099</v>
       </c>
       <c r="L14">
-        <v>0.95266996624624301</v>
+        <v>0.95645307646750899</v>
       </c>
       <c r="M14">
-        <v>0.96552119254404001</v>
+        <v>0.96934609316725595</v>
       </c>
       <c r="N14">
-        <v>0.644729096442336</v>
+        <v>0.64706978071667098</v>
       </c>
       <c r="O14">
-        <v>0.71391609673654399</v>
+        <v>0.71512455167848299</v>
       </c>
       <c r="P14">
-        <v>0.78226216906795298</v>
+        <v>0.78305056245364102</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>31138</v>
       </c>
       <c r="B15">
-        <v>0.70469981719399899</v>
+        <v>0.705254125307476</v>
       </c>
       <c r="C15">
-        <v>0.77094685106865402</v>
+        <v>0.77046902480360102</v>
       </c>
       <c r="D15">
-        <v>0.82985104017871303</v>
+        <v>0.82869269170230397</v>
       </c>
       <c r="E15">
-        <v>0.73357942354933403</v>
+        <v>0.73111957344337297</v>
       </c>
       <c r="F15">
-        <v>0.80468258103783397</v>
+        <v>0.80166596735570606</v>
       </c>
       <c r="G15">
-        <v>0.85726408101431495</v>
+        <v>0.85474704248395394</v>
       </c>
       <c r="H15">
-        <v>0.70372023071201595</v>
+        <v>0.70116218902081295</v>
       </c>
       <c r="I15">
-        <v>0.75668712226896495</v>
+        <v>0.75247665241950101</v>
       </c>
       <c r="J15">
-        <v>0.82696894712200097</v>
+        <v>0.82033079806425102</v>
       </c>
       <c r="K15">
-        <v>0.858220255278757</v>
+        <v>0.86291005940294296</v>
       </c>
       <c r="L15">
-        <v>0.95894145757680405</v>
+        <v>0.96448190225441199</v>
       </c>
       <c r="M15">
-        <v>0.96986786570150696</v>
+        <v>0.97457808414840197</v>
       </c>
       <c r="N15">
-        <v>0.64886292828405101</v>
+        <v>0.65177045482614504</v>
       </c>
       <c r="O15">
-        <v>0.71720767527676599</v>
+        <v>0.71939785150179303</v>
       </c>
       <c r="P15">
-        <v>0.78461492391112997</v>
+        <v>0.78650598122348203</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>31229</v>
       </c>
       <c r="B16">
-        <v>0.70441964487860997</v>
+        <v>0.70434331439348097</v>
       </c>
       <c r="C16">
-        <v>0.77040938028275496</v>
+        <v>0.76982873523589501</v>
       </c>
       <c r="D16">
-        <v>0.83001710027750297</v>
+        <v>0.82900247521478898</v>
       </c>
       <c r="E16">
-        <v>0.73937634661150697</v>
+        <v>0.73622246585743201</v>
       </c>
       <c r="F16">
-        <v>0.80751782877777201</v>
+        <v>0.80455137484996198</v>
       </c>
       <c r="G16">
-        <v>0.85818772999493198</v>
+        <v>0.85601553907629502</v>
       </c>
       <c r="H16">
-        <v>0.70089637447266395</v>
+        <v>0.69863783887484698</v>
       </c>
       <c r="I16">
-        <v>0.75475949267735498</v>
+        <v>0.75107811439399896</v>
       </c>
       <c r="J16">
-        <v>0.82772976482807903</v>
+        <v>0.82141753153475405</v>
       </c>
       <c r="K16">
-        <v>0.84953633431251896</v>
+        <v>0.85411414538963903</v>
       </c>
       <c r="L16">
-        <v>0.95162201518871803</v>
+        <v>0.95739988518078301</v>
       </c>
       <c r="M16">
-        <v>0.96490260261090199</v>
+        <v>0.96937846903135905</v>
       </c>
       <c r="N16">
-        <v>0.64458119610369202</v>
+        <v>0.64781714238072197</v>
       </c>
       <c r="O16">
-        <v>0.71389687840529703</v>
+        <v>0.71668476366565603</v>
       </c>
       <c r="P16">
-        <v>0.78334206414044705</v>
+        <v>0.786165141411718</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>31321</v>
       </c>
       <c r="B17">
-        <v>0.71410884426490595</v>
+        <v>0.71444363211358297</v>
       </c>
       <c r="C17">
-        <v>0.77780489281649001</v>
+        <v>0.77763473908289804</v>
       </c>
       <c r="D17">
-        <v>0.83333406276986299</v>
+        <v>0.83270945443542399</v>
       </c>
       <c r="E17">
-        <v>0.74385221670749502</v>
+        <v>0.74135958209346398</v>
       </c>
       <c r="F17">
-        <v>0.80947427847748699</v>
+        <v>0.80729885338421903</v>
       </c>
       <c r="G17">
-        <v>0.85830592182277499</v>
+        <v>0.85686799295420701</v>
       </c>
       <c r="H17">
-        <v>0.70534177078483595</v>
+        <v>0.70376948348171997</v>
       </c>
       <c r="I17">
-        <v>0.75789812579003002</v>
+        <v>0.75505384219415295</v>
       </c>
       <c r="J17">
-        <v>0.82605132986701202</v>
+        <v>0.82082957325946604</v>
       </c>
       <c r="K17">
-        <v>0.84122946582223002</v>
+        <v>0.84626439884085503</v>
       </c>
       <c r="L17">
-        <v>0.94947178705705204</v>
+        <v>0.95495425189449901</v>
       </c>
       <c r="M17">
-        <v>0.96469488830366401</v>
+        <v>0.96787762957815104</v>
       </c>
       <c r="N17">
-        <v>0.65450377997582898</v>
+        <v>0.65800742013217695</v>
       </c>
       <c r="O17">
-        <v>0.72217324613923395</v>
+        <v>0.72494162605211498</v>
       </c>
       <c r="P17">
-        <v>0.78854667919965404</v>
+        <v>0.79124815595452802</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>31413</v>
       </c>
       <c r="B18">
-        <v>0.72652565143062797</v>
+        <v>0.72848688266900996</v>
       </c>
       <c r="C18">
-        <v>0.78813730956087003</v>
+        <v>0.78931138872540396</v>
       </c>
       <c r="D18">
-        <v>0.84012134718266396</v>
+        <v>0.84039636258792505</v>
       </c>
       <c r="E18">
-        <v>0.75328706035967496</v>
+        <v>0.75438896334768402</v>
       </c>
       <c r="F18">
-        <v>0.81616179606677397</v>
+        <v>0.81691520519665795</v>
       </c>
       <c r="G18">
-        <v>0.86089583010170201</v>
+        <v>0.86150367129027206</v>
       </c>
       <c r="H18">
-        <v>0.70792173371646605</v>
+        <v>0.70755335049730705</v>
       </c>
       <c r="I18">
-        <v>0.75915807664024804</v>
+        <v>0.75748135973180897</v>
       </c>
       <c r="J18">
-        <v>0.82603289921307199</v>
+        <v>0.82146141695016495</v>
       </c>
       <c r="K18">
-        <v>0.82980082781178399</v>
+        <v>0.83554240054819895</v>
       </c>
       <c r="L18">
-        <v>0.94106027794519398</v>
+        <v>0.94718230181946395</v>
       </c>
       <c r="M18">
-        <v>0.96097269530470297</v>
+        <v>0.96448704994273504</v>
       </c>
       <c r="N18">
-        <v>0.66848778128894304</v>
+        <v>0.67347306113352601</v>
       </c>
       <c r="O18">
-        <v>0.73544813496681705</v>
+        <v>0.73926316900476097</v>
       </c>
       <c r="P18">
-        <v>0.79792689151451102</v>
+        <v>0.801637161603592</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>31503</v>
       </c>
       <c r="B19">
-        <v>0.72953926926438095</v>
+        <v>0.73253182605697198</v>
       </c>
       <c r="C19">
-        <v>0.79014567646115197</v>
+        <v>0.79225499336106697</v>
       </c>
       <c r="D19">
-        <v>0.84180743218999199</v>
+        <v>0.84276822107827298</v>
       </c>
       <c r="E19">
-        <v>0.73858167965223798</v>
+        <v>0.74198117650676898</v>
       </c>
       <c r="F19">
-        <v>0.80634038852911305</v>
+        <v>0.80952774258952198</v>
       </c>
       <c r="G19">
-        <v>0.85653800933563595</v>
+        <v>0.85837636279808904</v>
       </c>
       <c r="H19">
-        <v>0.70335981330148201</v>
+        <v>0.70559315669766798</v>
       </c>
       <c r="I19">
-        <v>0.75515775439632904</v>
+        <v>0.75613830361282597</v>
       </c>
       <c r="J19">
-        <v>0.82411650666067404</v>
+        <v>0.82146220277415705</v>
       </c>
       <c r="K19">
-        <v>0.81952011745561404</v>
+        <v>0.82702154406378603</v>
       </c>
       <c r="L19">
-        <v>0.93004936739938704</v>
+        <v>0.93780425075402096</v>
       </c>
       <c r="M19">
-        <v>0.95494820447658701</v>
+        <v>0.95961395586292397</v>
       </c>
       <c r="N19">
-        <v>0.69903945572374104</v>
+        <v>0.703072166497414</v>
       </c>
       <c r="O19">
-        <v>0.756643981105112</v>
+        <v>0.75932673078752999</v>
       </c>
       <c r="P19">
-        <v>0.809222951735596</v>
+        <v>0.81282213878368903</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>31594</v>
       </c>
       <c r="B20">
-        <v>0.71631772502549496</v>
+        <v>0.71886620586999095</v>
       </c>
       <c r="C20">
-        <v>0.78109047260251596</v>
+        <v>0.78224588787282501</v>
       </c>
       <c r="D20">
-        <v>0.83797080191965101</v>
+        <v>0.83770644998184396</v>
       </c>
       <c r="E20">
-        <v>0.728057900815826</v>
+        <v>0.73459430620181099</v>
       </c>
       <c r="F20">
-        <v>0.79926245749223701</v>
+        <v>0.80395038640238703</v>
       </c>
       <c r="G20">
-        <v>0.85403924407670895</v>
+        <v>0.85598911533044097</v>
       </c>
       <c r="H20">
-        <v>0.69994188292459902</v>
+        <v>0.70107463355078103</v>
       </c>
       <c r="I20">
-        <v>0.75310003925669899</v>
+        <v>0.75281552370650995</v>
       </c>
       <c r="J20">
-        <v>0.82440785864870203</v>
+        <v>0.82066958240726495</v>
       </c>
       <c r="K20">
-        <v>0.80736293694107197</v>
+        <v>0.81264448112005605</v>
       </c>
       <c r="L20">
-        <v>0.92093353455349702</v>
+        <v>0.92660838927613398</v>
       </c>
       <c r="M20">
-        <v>0.95237259603476498</v>
+        <v>0.95579328460139301</v>
       </c>
       <c r="N20">
-        <v>0.68253133693409296</v>
+        <v>0.68301209899199899</v>
       </c>
       <c r="O20">
-        <v>0.748301923057058</v>
+        <v>0.74808345801481901</v>
       </c>
       <c r="P20">
-        <v>0.80793259301848497</v>
+        <v>0.80869742231137798</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>31686</v>
       </c>
       <c r="B21">
-        <v>0.72214898928786797</v>
+        <v>0.72253829627744404</v>
       </c>
       <c r="C21">
-        <v>0.78643050377801804</v>
+        <v>0.78556092788378395</v>
       </c>
       <c r="D21">
-        <v>0.84051063726428399</v>
+        <v>0.83876452821695202</v>
       </c>
       <c r="E21">
-        <v>0.73695454229198598</v>
+        <v>0.73998008212622202</v>
       </c>
       <c r="F21">
-        <v>0.80904100828682102</v>
+        <v>0.81138907824504902</v>
       </c>
       <c r="G21">
-        <v>0.86083587702639797</v>
+        <v>0.86195358177864301</v>
       </c>
       <c r="H21">
-        <v>0.71220796299767597</v>
+        <v>0.71135954550009795</v>
       </c>
       <c r="I21">
-        <v>0.76258813929078695</v>
+        <v>0.76018261425115796</v>
       </c>
       <c r="J21">
-        <v>0.82718625769059595</v>
+        <v>0.82214154290284502</v>
       </c>
       <c r="K21">
-        <v>0.80566451993046695</v>
+        <v>0.81142806094465503</v>
       </c>
       <c r="L21">
-        <v>0.92041859530682202</v>
+        <v>0.92626311876635903</v>
       </c>
       <c r="M21">
-        <v>0.95253219648993803</v>
+        <v>0.95597289686465603</v>
       </c>
       <c r="N21">
-        <v>0.68409002919040696</v>
+        <v>0.68306114844370702</v>
       </c>
       <c r="O21">
-        <v>0.75137518263754299</v>
+        <v>0.74934158165493003</v>
       </c>
       <c r="P21">
-        <v>0.81130873640413603</v>
+        <v>0.80995820667713903</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>31778</v>
       </c>
       <c r="B22">
-        <v>0.73201107640158103</v>
+        <v>0.72972200493350803</v>
       </c>
       <c r="C22">
-        <v>0.79718710024015604</v>
+        <v>0.79411119897228499</v>
       </c>
       <c r="D22">
-        <v>0.84837100000466104</v>
+        <v>0.84536262508546201</v>
       </c>
       <c r="E22">
-        <v>0.75251424075578</v>
+        <v>0.75309545566480696</v>
       </c>
       <c r="F22">
-        <v>0.82839052432665305</v>
+        <v>0.82970006381060801</v>
       </c>
       <c r="G22">
-        <v>0.87517448446465296</v>
+        <v>0.87640930688499996</v>
       </c>
       <c r="H22">
-        <v>0.71113580309234903</v>
+        <v>0.70820653678140699</v>
       </c>
       <c r="I22">
-        <v>0.76603296173146795</v>
+        <v>0.76132170073014405</v>
       </c>
       <c r="J22">
-        <v>0.83065359217725299</v>
+        <v>0.82443915590389905</v>
       </c>
       <c r="K22">
-        <v>0.819431275599521</v>
+        <v>0.82507920303758298</v>
       </c>
       <c r="L22">
-        <v>0.93503303141454897</v>
+        <v>0.94022845978073799</v>
       </c>
       <c r="M22">
-        <v>0.963026452870269</v>
+        <v>0.96578961423284704</v>
       </c>
       <c r="N22">
-        <v>0.694695684104919</v>
+        <v>0.68997528448636303</v>
       </c>
       <c r="O22">
-        <v>0.75945533144270505</v>
+        <v>0.75421338284338202</v>
       </c>
       <c r="P22">
-        <v>0.81657918931558104</v>
+        <v>0.81290596361033796</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>31868</v>
       </c>
       <c r="B23">
-        <v>0.73542551481475804</v>
+        <v>0.73085840530248203</v>
       </c>
       <c r="C23">
-        <v>0.79922124461959998</v>
+        <v>0.79357853668053102</v>
       </c>
       <c r="D23">
-        <v>0.85019221041926296</v>
+        <v>0.84527089279562395</v>
       </c>
       <c r="E23">
-        <v>0.76243761242003805</v>
+        <v>0.76054891346597997</v>
       </c>
       <c r="F23">
-        <v>0.83346672824701395</v>
+        <v>0.83230845311648805</v>
       </c>
       <c r="G23">
-        <v>0.87840885592459905</v>
+        <v>0.87785345918490099</v>
       </c>
       <c r="H23">
-        <v>0.71447982038562996</v>
+        <v>0.70690517670081698</v>
       </c>
       <c r="I23">
-        <v>0.76982989431946103</v>
+        <v>0.76080652445046704</v>
       </c>
       <c r="J23">
-        <v>0.83519162391508595</v>
+        <v>0.82594975361645195</v>
       </c>
       <c r="K23">
-        <v>0.82521032309886999</v>
+        <v>0.82845665016367198</v>
       </c>
       <c r="L23">
-        <v>0.94022369183801002</v>
+        <v>0.94291364542006895</v>
       </c>
       <c r="M23">
-        <v>0.96803438172395195</v>
+        <v>0.96873186840416903</v>
       </c>
       <c r="N23">
-        <v>0.69880919083051696</v>
+        <v>0.69237388157736501</v>
       </c>
       <c r="O23">
-        <v>0.76071023894698997</v>
+        <v>0.75373541774111497</v>
       </c>
       <c r="P23">
-        <v>0.81705515883470103</v>
+        <v>0.81206858217834899</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>31959</v>
       </c>
       <c r="B24">
-        <v>0.73809445768557902</v>
+        <v>0.73398535469057602</v>
       </c>
       <c r="C24">
-        <v>0.79886295961098697</v>
+        <v>0.79401259245422495</v>
       </c>
       <c r="D24">
-        <v>0.84959737194529905</v>
+        <v>0.84514474014861896</v>
       </c>
       <c r="E24">
-        <v>0.78740238300781995</v>
+        <v>0.78241041746637197</v>
       </c>
       <c r="F24">
-        <v>0.84828885384195896</v>
+        <v>0.84522018979968905</v>
       </c>
       <c r="G24">
-        <v>0.88578347543390101</v>
+        <v>0.883897254234426</v>
       </c>
       <c r="H24">
-        <v>0.71834143270099404</v>
+        <v>0.71089010187749602</v>
       </c>
       <c r="I24">
-        <v>0.77143349877735601</v>
+        <v>0.76245010038346905</v>
       </c>
       <c r="J24">
-        <v>0.83802234179991797</v>
+        <v>0.82812541008440199</v>
       </c>
       <c r="K24">
-        <v>0.822098158218453</v>
+        <v>0.82503536204872796</v>
       </c>
       <c r="L24">
-        <v>0.94040705955404502</v>
+        <v>0.94365074012029304</v>
       </c>
       <c r="M24">
-        <v>0.97132802795016704</v>
+        <v>0.97318977316323396</v>
       </c>
       <c r="N24">
-        <v>0.69331109020956105</v>
+        <v>0.68939596710138196</v>
       </c>
       <c r="O24">
-        <v>0.75327024576832402</v>
+        <v>0.74929677358308899</v>
       </c>
       <c r="P24">
-        <v>0.81169555832774198</v>
+        <v>0.80901912429511302</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>32051</v>
       </c>
       <c r="B25">
-        <v>0.73255453106113899</v>
+        <v>0.72888922368917997</v>
       </c>
       <c r="C25">
-        <v>0.79439749396794401</v>
+        <v>0.79044358099901502</v>
       </c>
       <c r="D25">
-        <v>0.847730369149992</v>
+        <v>0.84374422277984995</v>
       </c>
       <c r="E25">
-        <v>0.78005030823866395</v>
+        <v>0.77550895390429397</v>
       </c>
       <c r="F25">
-        <v>0.84114530520536901</v>
+        <v>0.83873182078820097</v>
       </c>
       <c r="G25">
-        <v>0.88156813139974499</v>
+        <v>0.87967302606516595</v>
       </c>
       <c r="H25">
-        <v>0.71423140279212305</v>
+        <v>0.70789158634210503</v>
       </c>
       <c r="I25">
-        <v>0.76773243396051905</v>
+        <v>0.76002686696909505</v>
       </c>
       <c r="J25">
-        <v>0.83840467170706501</v>
+        <v>0.82879603874281005</v>
       </c>
       <c r="K25">
-        <v>0.83355745540594695</v>
+        <v>0.83701015237432197</v>
       </c>
       <c r="L25">
-        <v>0.95172813063085204</v>
+        <v>0.95592502561731296</v>
       </c>
       <c r="M25">
-        <v>0.98180768904992599</v>
+        <v>0.98432775395115901</v>
       </c>
       <c r="N25">
-        <v>0.68048441038743002</v>
+        <v>0.67862393825676104</v>
       </c>
       <c r="O25">
-        <v>0.74484317357329999</v>
+        <v>0.74269725148486099</v>
       </c>
       <c r="P25">
-        <v>0.80691336176325201</v>
+        <v>0.80557872694876698</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>32143</v>
       </c>
       <c r="B26">
-        <v>0.72924431063169404</v>
+        <v>0.72655045147851605</v>
       </c>
       <c r="C26">
-        <v>0.79014551465348803</v>
+        <v>0.78675343091211103</v>
       </c>
       <c r="D26">
-        <v>0.843765926041672</v>
+        <v>0.83974506355394396</v>
       </c>
       <c r="E26">
-        <v>0.78748454819484603</v>
+        <v>0.78787838997890702</v>
       </c>
       <c r="F26">
-        <v>0.84145591994171798</v>
+        <v>0.84191717323099802</v>
       </c>
       <c r="G26">
-        <v>0.87904787181574195</v>
+        <v>0.87823430347852405</v>
       </c>
       <c r="H26">
-        <v>0.69842153238530102</v>
+        <v>0.69227898648800801</v>
       </c>
       <c r="I26">
-        <v>0.753624941858969</v>
+        <v>0.74613564578253</v>
       </c>
       <c r="J26">
-        <v>0.82755681538272696</v>
+        <v>0.81774504827236805</v>
       </c>
       <c r="K26">
-        <v>0.85027212142831599</v>
+        <v>0.85344177603611104</v>
       </c>
       <c r="L26">
-        <v>0.96449031443202005</v>
+        <v>0.96735433287507699</v>
       </c>
       <c r="M26">
-        <v>0.98804209394076103</v>
+        <v>0.988506269795005</v>
       </c>
       <c r="N26">
-        <v>0.67770926087424799</v>
+        <v>0.677307320028805</v>
       </c>
       <c r="O26">
-        <v>0.74299543985983496</v>
+        <v>0.74232239164228098</v>
       </c>
       <c r="P26">
-        <v>0.80580180026465598</v>
+        <v>0.805275859896461</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>32234</v>
       </c>
       <c r="B27">
-        <v>0.72165141241406205</v>
+        <v>0.71828988615573897</v>
       </c>
       <c r="C27">
-        <v>0.78412571346247495</v>
+        <v>0.78013983486983596</v>
       </c>
       <c r="D27">
-        <v>0.84057623226725797</v>
+        <v>0.83601393335617802</v>
       </c>
       <c r="E27">
-        <v>0.76849863568729704</v>
+        <v>0.76797705745631095</v>
       </c>
       <c r="F27">
-        <v>0.82562279217609003</v>
+        <v>0.82522138932224198</v>
       </c>
       <c r="G27">
-        <v>0.86917988932798496</v>
+        <v>0.86781624873169505</v>
       </c>
       <c r="H27">
-        <v>0.68290049229462801</v>
+        <v>0.67557052625645198</v>
       </c>
       <c r="I27">
-        <v>0.74034896401101802</v>
+        <v>0.73178479419348696</v>
       </c>
       <c r="J27">
-        <v>0.82077372314930996</v>
+        <v>0.80938779278905804</v>
       </c>
       <c r="K27">
-        <v>0.84955365995591803</v>
+        <v>0.85121542000666695</v>
       </c>
       <c r="L27">
-        <v>0.96572193196479394</v>
+        <v>0.96831990690223702</v>
       </c>
       <c r="M27">
-        <v>0.98892551781383398</v>
+        <v>0.99029212062665495</v>
       </c>
       <c r="N27">
-        <v>0.67938539753081595</v>
+        <v>0.67814393219628299</v>
       </c>
       <c r="O27">
-        <v>0.74571514113401705</v>
+        <v>0.74489031536523398</v>
       </c>
       <c r="P27">
-        <v>0.808062903082165</v>
+        <v>0.80797854083940701</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>32325</v>
       </c>
       <c r="B28">
-        <v>0.71075651023506503</v>
+        <v>0.70826296352281404</v>
       </c>
       <c r="C28">
-        <v>0.77622319129685102</v>
+        <v>0.77264555849796002</v>
       </c>
       <c r="D28">
-        <v>0.83572235724390598</v>
+        <v>0.83107620424620898</v>
       </c>
       <c r="E28">
-        <v>0.74756323338477904</v>
+        <v>0.747652206598868</v>
       </c>
       <c r="F28">
-        <v>0.81102235283548996</v>
+        <v>0.81038024416993604</v>
       </c>
       <c r="G28">
-        <v>0.86194878734974101</v>
+        <v>0.85999586039736697</v>
       </c>
       <c r="H28">
-        <v>0.67721964447994698</v>
+        <v>0.66841103113128497</v>
       </c>
       <c r="I28">
-        <v>0.73374818611051296</v>
+        <v>0.72411357598541903</v>
       </c>
       <c r="J28">
-        <v>0.81358093853739499</v>
+        <v>0.80131367610390103</v>
       </c>
       <c r="K28">
-        <v>0.85358153222172195</v>
+        <v>0.85477100313823695</v>
       </c>
       <c r="L28">
-        <v>0.97035977014909702</v>
+        <v>0.97234495747885097</v>
       </c>
       <c r="M28">
-        <v>0.99191682360490097</v>
+        <v>0.99294543533384005</v>
       </c>
       <c r="N28">
-        <v>0.66764558961362697</v>
+        <v>0.66801753645218398</v>
       </c>
       <c r="O28">
-        <v>0.73930802630351899</v>
+        <v>0.73947729157337105</v>
       </c>
       <c r="P28">
-        <v>0.80591684502609195</v>
+        <v>0.806224411284584</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>32417</v>
       </c>
       <c r="B29">
-        <v>0.70700275857135797</v>
+        <v>0.70481821877976303</v>
       </c>
       <c r="C29">
-        <v>0.77374160564980099</v>
+        <v>0.77103430738225498</v>
       </c>
       <c r="D29">
-        <v>0.83471232617417002</v>
+        <v>0.83093673312220895</v>
       </c>
       <c r="E29">
-        <v>0.74400814140917604</v>
+        <v>0.74154370719620999</v>
       </c>
       <c r="F29">
-        <v>0.80935302973265899</v>
+        <v>0.80744767864327205</v>
       </c>
       <c r="G29">
-        <v>0.86228942993955704</v>
+        <v>0.86022137608933003</v>
       </c>
       <c r="H29">
-        <v>0.67373579529835903</v>
+        <v>0.66563022107048597</v>
       </c>
       <c r="I29">
-        <v>0.73043339884134295</v>
+        <v>0.72158297504837798</v>
       </c>
       <c r="J29">
-        <v>0.81212058633304496</v>
+        <v>0.80046814241456699</v>
       </c>
       <c r="K29">
-        <v>0.86291868886318102</v>
+        <v>0.86355624063093195</v>
       </c>
       <c r="L29">
-        <v>0.97482517921316003</v>
+        <v>0.976675263808922</v>
       </c>
       <c r="M29">
-        <v>0.99200852542453899</v>
+        <v>0.99410201744516402</v>
       </c>
       <c r="N29">
-        <v>0.67692126071273495</v>
+        <v>0.67875061201192499</v>
       </c>
       <c r="O29">
-        <v>0.74691948275229603</v>
+        <v>0.74893697006078697</v>
       </c>
       <c r="P29">
-        <v>0.81060386813788698</v>
+        <v>0.812540691673039</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>32509</v>
       </c>
       <c r="B30">
-        <v>0.71356601908059802</v>
+        <v>0.71127440038082501</v>
       </c>
       <c r="C30">
-        <v>0.77902943977202199</v>
+        <v>0.77658716577307496</v>
       </c>
       <c r="D30">
-        <v>0.83764414639694296</v>
+        <v>0.83434194554809704</v>
       </c>
       <c r="E30">
-        <v>0.75643864026088903</v>
+        <v>0.75383796549385695</v>
       </c>
       <c r="F30">
-        <v>0.820410770475267</v>
+        <v>0.81926348868395904</v>
       </c>
       <c r="G30">
-        <v>0.87021400063671495</v>
+        <v>0.86925573692052405</v>
       </c>
       <c r="H30">
-        <v>0.67938579859455095</v>
+        <v>0.67081742310457504</v>
       </c>
       <c r="I30">
-        <v>0.73527421220696698</v>
+        <v>0.72611799512355502</v>
       </c>
       <c r="J30">
-        <v>0.81443554294479703</v>
+        <v>0.80278548800663596</v>
       </c>
       <c r="K30">
-        <v>0.89509372300303902</v>
+        <v>0.89650943946959205</v>
       </c>
       <c r="L30">
-        <v>0.997026742824759</v>
+        <v>0.99951744406005205</v>
       </c>
       <c r="M30">
-        <v>1.0025994116911201</v>
+        <v>1.00550225494016</v>
       </c>
       <c r="N30">
-        <v>0.68535622283801501</v>
+        <v>0.68771792643624696</v>
       </c>
       <c r="O30">
-        <v>0.75415389417696199</v>
+        <v>0.75690942126738103</v>
       </c>
       <c r="P30">
-        <v>0.81525587941204603</v>
+        <v>0.81765018156344604</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>32599</v>
       </c>
       <c r="B31">
-        <v>0.70835880532669104</v>
+        <v>0.70679734570257802</v>
       </c>
       <c r="C31">
-        <v>0.77502219800564598</v>
+        <v>0.77284712529984301</v>
       </c>
       <c r="D31">
-        <v>0.83574956762351105</v>
+        <v>0.83209890504622597</v>
       </c>
       <c r="E31">
-        <v>0.74724560024012798</v>
+        <v>0.74859627225377601</v>
       </c>
       <c r="F31">
-        <v>0.81393323539286599</v>
+        <v>0.81481038814642404</v>
       </c>
       <c r="G31">
-        <v>0.86686663831932198</v>
+        <v>0.866602561816887</v>
       </c>
       <c r="H31">
-        <v>0.66907637786030505</v>
+        <v>0.65989087653088097</v>
       </c>
       <c r="I31">
-        <v>0.72692988589808205</v>
+        <v>0.717236110150414</v>
       </c>
       <c r="J31">
-        <v>0.81199544712400995</v>
+        <v>0.79908590390548595</v>
       </c>
       <c r="K31">
-        <v>0.89382214345254596</v>
+        <v>0.89606674999236902</v>
       </c>
       <c r="L31">
-        <v>0.99669400492989702</v>
+        <v>1.0005633212002101</v>
       </c>
       <c r="M31">
-        <v>1.00227593158541</v>
+        <v>1.00629459621428</v>
       </c>
       <c r="N31">
-        <v>0.696764635225809</v>
+        <v>0.69887905777881498</v>
       </c>
       <c r="O31">
-        <v>0.76322014008920602</v>
+        <v>0.76514035335582198</v>
       </c>
       <c r="P31">
-        <v>0.81971162096223704</v>
+        <v>0.82112879368015701</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>32690</v>
       </c>
       <c r="B32">
-        <v>0.70123967323038205</v>
+        <v>0.69963100934475098</v>
       </c>
       <c r="C32">
-        <v>0.76949843370825899</v>
+        <v>0.76714093049485299</v>
       </c>
       <c r="D32">
-        <v>0.83157181345477305</v>
+        <v>0.82782836764061196</v>
       </c>
       <c r="E32">
-        <v>0.73992788342421001</v>
+        <v>0.741128920897968</v>
       </c>
       <c r="F32">
-        <v>0.80891990897691601</v>
+        <v>0.80907682579654705</v>
       </c>
       <c r="G32">
-        <v>0.86401940829766299</v>
+        <v>0.86299160066246805</v>
       </c>
       <c r="H32">
-        <v>0.66921228624209905</v>
+        <v>0.65988638057674898</v>
       </c>
       <c r="I32">
-        <v>0.72686812589723304</v>
+        <v>0.71673596696595199</v>
       </c>
       <c r="J32">
-        <v>0.809355274976298</v>
+        <v>0.79614268745648198</v>
       </c>
       <c r="K32">
-        <v>0.88513170415389697</v>
+        <v>0.88943994655473402</v>
       </c>
       <c r="L32">
-        <v>0.99166838670915103</v>
+        <v>0.99740873054272305</v>
       </c>
       <c r="M32">
-        <v>0.99960325480246204</v>
+        <v>1.00505515633339</v>
       </c>
       <c r="N32">
-        <v>0.684106972825406</v>
+        <v>0.68671428606876495</v>
       </c>
       <c r="O32">
-        <v>0.75382148718102904</v>
+        <v>0.75593791118787501</v>
       </c>
       <c r="P32">
-        <v>0.81521463369811398</v>
+        <v>0.81652435869974105</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>32782</v>
       </c>
       <c r="B33">
-        <v>0.70231272872927397</v>
+        <v>0.70073059140884297</v>
       </c>
       <c r="C33">
-        <v>0.77157029635983398</v>
+        <v>0.76921466534521399</v>
       </c>
       <c r="D33">
-        <v>0.833353691787734</v>
+        <v>0.82974692481143097</v>
       </c>
       <c r="E33">
-        <v>0.73809847752036695</v>
+        <v>0.738336821364174</v>
       </c>
       <c r="F33">
-        <v>0.80980281632248896</v>
+        <v>0.80871306170282697</v>
       </c>
       <c r="G33">
-        <v>0.86552852338195996</v>
+        <v>0.86387540694472098</v>
       </c>
       <c r="H33">
-        <v>0.67055711783655203</v>
+        <v>0.66169812982828202</v>
       </c>
       <c r="I33">
-        <v>0.72898841533370595</v>
+        <v>0.71896028498545905</v>
       </c>
       <c r="J33">
-        <v>0.81082993774413903</v>
+        <v>0.79768844043861598</v>
       </c>
       <c r="K33">
-        <v>0.88742031600099402</v>
+        <v>0.89312410188311098</v>
       </c>
       <c r="L33">
-        <v>0.99522973853294205</v>
+        <v>1.0018263626234201</v>
       </c>
       <c r="M33">
-        <v>1.00241390207833</v>
+        <v>1.00817968172214</v>
       </c>
       <c r="N33">
-        <v>0.68572909787440905</v>
+        <v>0.68776141177671402</v>
       </c>
       <c r="O33">
-        <v>0.75550563471881904</v>
+        <v>0.75771282247440497</v>
       </c>
       <c r="P33">
-        <v>0.81675329527007601</v>
+        <v>0.81838618056699997</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>32874</v>
       </c>
       <c r="B34">
-        <v>0.71676574547576999</v>
+        <v>0.71483222575317995</v>
       </c>
       <c r="C34">
-        <v>0.78347825866219001</v>
+        <v>0.78093955797553805</v>
       </c>
       <c r="D34">
-        <v>0.84057256792937096</v>
+        <v>0.83722132773158298</v>
       </c>
       <c r="E34">
-        <v>0.76753550246412605</v>
+        <v>0.76787250842761501</v>
       </c>
       <c r="F34">
-        <v>0.83546836407698699</v>
+        <v>0.834349267951637</v>
       </c>
       <c r="G34">
-        <v>0.88089939168815101</v>
+        <v>0.87953096100286998</v>
       </c>
       <c r="H34">
-        <v>0.66786109279460004</v>
+        <v>0.66031895388098905</v>
       </c>
       <c r="I34">
-        <v>0.72842525595945495</v>
+        <v>0.71952259145947395</v>
       </c>
       <c r="J34">
-        <v>0.81022410439410597</v>
+        <v>0.79838258642218396</v>
       </c>
       <c r="K34">
-        <v>0.90060545027733896</v>
+        <v>0.90408702607299596</v>
       </c>
       <c r="L34">
-        <v>1.00200012324915</v>
+        <v>1.00696551059885</v>
       </c>
       <c r="M34">
-        <v>1.00484643244412</v>
+        <v>1.00940484735712</v>
       </c>
       <c r="N34">
-        <v>0.70515838021203303</v>
+        <v>0.70594442275314395</v>
       </c>
       <c r="O34">
-        <v>0.77096177167997504</v>
+        <v>0.772368965060517</v>
       </c>
       <c r="P34">
-        <v>0.82640970209336895</v>
+        <v>0.82764220702664604</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>32964</v>
       </c>
       <c r="B35">
-        <v>0.73708071146545395</v>
+        <v>0.73584510789740698</v>
       </c>
       <c r="C35">
-        <v>0.80137405917036897</v>
+        <v>0.79948006577120001</v>
       </c>
       <c r="D35">
-        <v>0.85237805965111602</v>
+        <v>0.85001607040107896</v>
       </c>
       <c r="E35">
-        <v>0.79362054050200304</v>
+        <v>0.79361385084076397</v>
       </c>
       <c r="F35">
-        <v>0.86179075642723901</v>
+        <v>0.86135892498588096</v>
       </c>
       <c r="G35">
-        <v>0.89683266088036195</v>
+        <v>0.89700824231042198</v>
       </c>
       <c r="H35">
-        <v>0.67262651915662597</v>
+        <v>0.66744964658233596</v>
       </c>
       <c r="I35">
-        <v>0.736167122876205</v>
+        <v>0.72919356022356896</v>
       </c>
       <c r="J35">
-        <v>0.81814611752908295</v>
+        <v>0.80849308346058402</v>
       </c>
       <c r="K35">
-        <v>0.91535506591104399</v>
+        <v>0.91580468554147398</v>
       </c>
       <c r="L35">
-        <v>1.0140190222437799</v>
+        <v>1.0164275335867401</v>
       </c>
       <c r="M35">
-        <v>1.01046132493284</v>
+        <v>1.0135718459351299</v>
       </c>
       <c r="N35">
-        <v>0.73920220122615499</v>
+        <v>0.740691461789306</v>
       </c>
       <c r="O35">
-        <v>0.79741158033056403</v>
+        <v>0.79957422087241503</v>
       </c>
       <c r="P35">
-        <v>0.84246986976216698</v>
+        <v>0.84439811169276002</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>33055</v>
       </c>
       <c r="B36">
-        <v>0.75083981748112105</v>
+        <v>0.74854332750632202</v>
       </c>
       <c r="C36">
-        <v>0.81201110317141001</v>
+        <v>0.80966169438201196</v>
       </c>
       <c r="D36">
-        <v>0.85956776292160897</v>
+        <v>0.857456055927731</v>
       </c>
       <c r="E36">
-        <v>0.81109928079823601</v>
+        <v>0.80608005589572596</v>
       </c>
       <c r="F36">
-        <v>0.86946535663051705</v>
+        <v>0.86623843472844597</v>
       </c>
       <c r="G36">
-        <v>0.89993182156484397</v>
+        <v>0.89879088893759396</v>
       </c>
       <c r="H36">
-        <v>0.69890651919927405</v>
+        <v>0.69566893904971305</v>
       </c>
       <c r="I36">
-        <v>0.75578916008702901</v>
+        <v>0.75100294639223097</v>
       </c>
       <c r="J36">
-        <v>0.83167907120304796</v>
+        <v>0.82434240267951497</v>
       </c>
       <c r="K36">
-        <v>0.91406574248792105</v>
+        <v>0.91275798422312504</v>
       </c>
       <c r="L36">
-        <v>1.00949089945727</v>
+        <v>1.01085295346408</v>
       </c>
       <c r="M36">
-        <v>1.0080491940313301</v>
+        <v>1.0102501128414301</v>
       </c>
       <c r="N36">
-        <v>0.76821045890606898</v>
+        <v>0.76918775893639402</v>
       </c>
       <c r="O36">
-        <v>0.82218692684433503</v>
+        <v>0.82312643945366903</v>
       </c>
       <c r="P36">
-        <v>0.85751060311478799</v>
+        <v>0.85884681212861602</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>33147</v>
       </c>
       <c r="B37">
-        <v>0.78473678580688</v>
+        <v>0.78288616919852705</v>
       </c>
       <c r="C37">
-        <v>0.83597896886613998</v>
+        <v>0.83412041961177896</v>
       </c>
       <c r="D37">
-        <v>0.87367574700239103</v>
+        <v>0.87225836418734504</v>
       </c>
       <c r="E37">
-        <v>0.85542324682622795</v>
+        <v>0.84974940718338798</v>
       </c>
       <c r="F37">
-        <v>0.89926653523282996</v>
+        <v>0.89543508178400899</v>
       </c>
       <c r="G37">
-        <v>0.914742798069337</v>
+        <v>0.91297701296415601</v>
       </c>
       <c r="H37">
-        <v>0.73753271722868696</v>
+        <v>0.73553659031623697</v>
       </c>
       <c r="I37">
-        <v>0.78489119446082101</v>
+        <v>0.78164899193669102</v>
       </c>
       <c r="J37">
-        <v>0.85429026224498505</v>
+        <v>0.84846505961900098</v>
       </c>
       <c r="K37">
-        <v>0.905936664690281</v>
+        <v>0.90701525804178096</v>
       </c>
       <c r="L37">
-        <v>1.00226759016388</v>
+        <v>1.0050323064893401</v>
       </c>
       <c r="M37">
-        <v>1.00325622514405</v>
+        <v>1.0052324533049299</v>
       </c>
       <c r="N37">
-        <v>0.82536347026030799</v>
+        <v>0.827807231363478</v>
       </c>
       <c r="O37">
-        <v>0.86265022696354698</v>
+        <v>0.86497986220147705</v>
       </c>
       <c r="P37">
-        <v>0.87743202938081399</v>
+        <v>0.880439678011532</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>33239</v>
       </c>
       <c r="B38">
-        <v>0.82436713696491504</v>
+        <v>0.82260573991731401</v>
       </c>
       <c r="C38">
-        <v>0.86400554497669202</v>
+        <v>0.86235276621702694</v>
       </c>
       <c r="D38">
-        <v>0.89299975400968101</v>
+        <v>0.89161493652053303</v>
       </c>
       <c r="E38">
-        <v>0.87333713239926503</v>
+        <v>0.86928180537468402</v>
       </c>
       <c r="F38">
-        <v>0.913522557936298</v>
+        <v>0.91074238748385705</v>
       </c>
       <c r="G38">
-        <v>0.92439794976419998</v>
+        <v>0.92230333431061395</v>
       </c>
       <c r="H38">
-        <v>0.74819332259026605</v>
+        <v>0.74748418255507998</v>
       </c>
       <c r="I38">
-        <v>0.79480293243415701</v>
+        <v>0.79293286631105298</v>
       </c>
       <c r="J38">
-        <v>0.87508832092949695</v>
+        <v>0.86874195144922595</v>
       </c>
       <c r="K38">
-        <v>0.89873946167921703</v>
+        <v>0.89806194095091896</v>
       </c>
       <c r="L38">
-        <v>0.99575161814316304</v>
+        <v>0.99846175056660302</v>
       </c>
       <c r="M38">
-        <v>0.99826742719794104</v>
+        <v>0.99982493799750005</v>
       </c>
       <c r="N38">
-        <v>0.94500204334362803</v>
+        <v>0.94645652078493403</v>
       </c>
       <c r="O38">
-        <v>0.94044259594482005</v>
+        <v>0.94226878344073195</v>
       </c>
       <c r="P38">
-        <v>0.91341149513018505</v>
+        <v>0.91757853149437696</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>33329</v>
       </c>
       <c r="B39">
-        <v>0.781477407546327</v>
+        <v>0.78057403576272599</v>
       </c>
       <c r="C39">
-        <v>0.83277035236889096</v>
+        <v>0.83230580487543504</v>
       </c>
       <c r="D39">
-        <v>0.87602845141700103</v>
+        <v>0.87460431023443697</v>
       </c>
       <c r="E39">
-        <v>0.81389433485683205</v>
+        <v>0.81231765525204802</v>
       </c>
       <c r="F39">
-        <v>0.86628850423611103</v>
+        <v>0.86624790929634099</v>
       </c>
       <c r="G39">
-        <v>0.89730614203139603</v>
+        <v>0.89685190157311601</v>
       </c>
       <c r="H39">
-        <v>0.71590595733516504</v>
+        <v>0.71566742639453296</v>
       </c>
       <c r="I39">
-        <v>0.76931452081988805</v>
+        <v>0.76790738813104797</v>
       </c>
       <c r="J39">
-        <v>0.86050248625714199</v>
+        <v>0.85325669470366805</v>
       </c>
       <c r="K39">
-        <v>0.88613611968390305</v>
+        <v>0.88365929865172099</v>
       </c>
       <c r="L39">
-        <v>0.98541919300775604</v>
+        <v>0.98632969621428601</v>
       </c>
       <c r="M39">
-        <v>0.99079289061701303</v>
+        <v>0.99151284460488398</v>
       </c>
       <c r="N39">
-        <v>0.86412898689335205</v>
+        <v>0.86606086253035697</v>
       </c>
       <c r="O39">
-        <v>0.88966312960971194</v>
+        <v>0.89270274445438003</v>
       </c>
       <c r="P39">
-        <v>0.89012843554582</v>
+        <v>0.89395014511047299</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>33420</v>
       </c>
       <c r="B40">
-        <v>0.75090887215097002</v>
+        <v>0.75060289114391499</v>
       </c>
       <c r="C40">
-        <v>0.80842223471985697</v>
+        <v>0.808079627836085</v>
       </c>
       <c r="D40">
-        <v>0.857809028934861</v>
+        <v>0.85659197995777103</v>
       </c>
       <c r="E40">
-        <v>0.77362201614568904</v>
+        <v>0.77264827834347605</v>
       </c>
       <c r="F40">
-        <v>0.836378427841593</v>
+        <v>0.83670279348277699</v>
       </c>
       <c r="G40">
-        <v>0.88016743719176205</v>
+        <v>0.88034056810864303</v>
       </c>
       <c r="H40">
-        <v>0.70754095030543096</v>
+        <v>0.70820028550188996</v>
       </c>
       <c r="I40">
-        <v>0.76092630929968497</v>
+        <v>0.76073473847037698</v>
       </c>
       <c r="J40">
-        <v>0.84258960559664597</v>
+        <v>0.83783528683922304</v>
       </c>
       <c r="K40">
-        <v>0.85353543291751299</v>
+        <v>0.850549409303193</v>
       </c>
       <c r="L40">
-        <v>0.96120182227391404</v>
+        <v>0.96095882055274295</v>
       </c>
       <c r="M40">
-        <v>0.97815985212601697</v>
+        <v>0.97860753016213498</v>
       </c>
       <c r="N40">
-        <v>0.79257176067641499</v>
+        <v>0.79366518969931898</v>
       </c>
       <c r="O40">
-        <v>0.83403693826508796</v>
+        <v>0.83528648913758097</v>
       </c>
       <c r="P40">
-        <v>0.85801552970592998</v>
+        <v>0.85990580333379696</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>33512</v>
       </c>
       <c r="B41">
-        <v>0.74597234690964298</v>
+        <v>0.74544490758905502</v>
       </c>
       <c r="C41">
-        <v>0.80326416488713104</v>
+        <v>0.80259245656538403</v>
       </c>
       <c r="D41">
-        <v>0.85350788169331004</v>
+        <v>0.85208525743777097</v>
       </c>
       <c r="E41">
-        <v>0.76603184707208605</v>
+        <v>0.76488454151497898</v>
       </c>
       <c r="F41">
-        <v>0.82817061211073695</v>
+        <v>0.82811245974195802</v>
       </c>
       <c r="G41">
-        <v>0.87427827697014104</v>
+        <v>0.87437064571692102</v>
       </c>
       <c r="H41">
-        <v>0.71090498158832505</v>
+        <v>0.71052331887879105</v>
       </c>
       <c r="I41">
-        <v>0.76238676811996398</v>
+        <v>0.76135413670416896</v>
       </c>
       <c r="J41">
-        <v>0.84035732713669997</v>
+        <v>0.83549817371523205</v>
       </c>
       <c r="K41">
-        <v>0.83436078789583801</v>
+        <v>0.83236028585689104</v>
       </c>
       <c r="L41">
-        <v>0.94231563926258799</v>
+        <v>0.94253666965958405</v>
       </c>
       <c r="M41">
-        <v>0.96617463422251404</v>
+        <v>0.96658349655853604</v>
       </c>
       <c r="N41">
-        <v>0.76988342128354303</v>
+        <v>0.77176799588464695</v>
       </c>
       <c r="O41">
-        <v>0.81512902003888399</v>
+        <v>0.81651843514893896</v>
       </c>
       <c r="P41">
-        <v>0.84562416625777803</v>
+        <v>0.84727560391351997</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>33604</v>
       </c>
       <c r="B42">
-        <v>0.74844771069867799</v>
+        <v>0.74759240731696097</v>
       </c>
       <c r="C42">
-        <v>0.80329593156792201</v>
+        <v>0.80259799539325605</v>
       </c>
       <c r="D42">
-        <v>0.850316277198231</v>
+        <v>0.84926224644812098</v>
       </c>
       <c r="E42">
-        <v>0.77626012071126904</v>
+        <v>0.77449532983545899</v>
       </c>
       <c r="F42">
-        <v>0.83401426012699698</v>
+        <v>0.83397329308743495</v>
       </c>
       <c r="G42">
-        <v>0.876224173985232</v>
+        <v>0.87650600754582997</v>
       </c>
       <c r="H42">
-        <v>0.71191116636763896</v>
+        <v>0.71033338010416203</v>
       </c>
       <c r="I42">
-        <v>0.76285029881168098</v>
+        <v>0.76091155964451795</v>
       </c>
       <c r="J42">
-        <v>0.83469346769108899</v>
+        <v>0.83013457800663304</v>
       </c>
       <c r="K42">
-        <v>0.84316958268585296</v>
+        <v>0.84012568503192497</v>
       </c>
       <c r="L42">
-        <v>0.94644901450901897</v>
+        <v>0.945783815700037</v>
       </c>
       <c r="M42">
-        <v>0.96493838714591695</v>
+        <v>0.96477429548735905</v>
       </c>
       <c r="N42">
-        <v>0.74669726439228801</v>
+        <v>0.749409511826851</v>
       </c>
       <c r="O42">
-        <v>0.79308412011194596</v>
+        <v>0.79528285166358303</v>
       </c>
       <c r="P42">
-        <v>0.83095703039329105</v>
+        <v>0.83342369327106602</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>33695</v>
       </c>
       <c r="B43">
-        <v>0.73110681151186596</v>
+        <v>0.73066466104342898</v>
       </c>
       <c r="C43">
-        <v>0.79090668752045001</v>
+        <v>0.79064076918720605</v>
       </c>
       <c r="D43">
-        <v>0.84386619891911696</v>
+        <v>0.84296508752246901</v>
       </c>
       <c r="E43">
-        <v>0.74943911799206198</v>
+        <v>0.75015219885881601</v>
       </c>
       <c r="F43">
-        <v>0.81549849621492898</v>
+        <v>0.81732870435219895</v>
       </c>
       <c r="G43">
-        <v>0.86707866138548795</v>
+        <v>0.868245235188985</v>
       </c>
       <c r="H43">
-        <v>0.70609199980788695</v>
+        <v>0.704638453213285</v>
       </c>
       <c r="I43">
-        <v>0.75721336202738498</v>
+        <v>0.75554643906878205</v>
       </c>
       <c r="J43">
-        <v>0.82956647960823704</v>
+        <v>0.82484696351748998</v>
       </c>
       <c r="K43">
-        <v>0.82548890620799698</v>
+        <v>0.82455851641327105</v>
       </c>
       <c r="L43">
-        <v>0.93036096547467895</v>
+        <v>0.93077283859765803</v>
       </c>
       <c r="M43">
-        <v>0.95489423208208402</v>
+        <v>0.95504188109301202</v>
       </c>
       <c r="N43">
-        <v>0.70342595408004605</v>
+        <v>0.70469923236815502</v>
       </c>
       <c r="O43">
-        <v>0.76183905321831302</v>
+        <v>0.76305196723616897</v>
       </c>
       <c r="P43">
-        <v>0.81433952683687305</v>
+        <v>0.81608142537749695</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>33786</v>
       </c>
       <c r="B44">
-        <v>0.72161953098943099</v>
+        <v>0.72138742146637203</v>
       </c>
       <c r="C44">
-        <v>0.78308785966309902</v>
+        <v>0.78281804615394501</v>
       </c>
       <c r="D44">
-        <v>0.83894060213141697</v>
+        <v>0.83789852860062897</v>
       </c>
       <c r="E44">
-        <v>0.73646236176079205</v>
+        <v>0.737492784293723</v>
       </c>
       <c r="F44">
-        <v>0.80381160565494003</v>
+        <v>0.80533906623078999</v>
       </c>
       <c r="G44">
-        <v>0.85972103683600298</v>
+        <v>0.86068284900032499</v>
       </c>
       <c r="H44">
-        <v>0.69604062256569399</v>
+        <v>0.69506607163186596</v>
       </c>
       <c r="I44">
-        <v>0.74804051968385199</v>
+        <v>0.74629184827444695</v>
       </c>
       <c r="J44">
-        <v>0.82103212147958204</v>
+        <v>0.81590236456762</v>
       </c>
       <c r="K44">
-        <v>0.80880644471499097</v>
+        <v>0.81000880583379198</v>
       </c>
       <c r="L44">
-        <v>0.91330122616896303</v>
+        <v>0.91539161675195202</v>
       </c>
       <c r="M44">
-        <v>0.942106282444229</v>
+        <v>0.94359771321784003</v>
       </c>
       <c r="N44">
-        <v>0.68554141131212198</v>
+        <v>0.68516389723039695</v>
       </c>
       <c r="O44">
-        <v>0.74730948148924203</v>
+        <v>0.74732290863677098</v>
       </c>
       <c r="P44">
-        <v>0.80565542007673996</v>
+        <v>0.80647395941959699</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>33878</v>
       </c>
       <c r="B45">
-        <v>0.72783130700282195</v>
+        <v>0.72665655266090801</v>
       </c>
       <c r="C45">
-        <v>0.78721601885011805</v>
+        <v>0.78610027083878597</v>
       </c>
       <c r="D45">
-        <v>0.84069797133684698</v>
+        <v>0.83918158604583204</v>
       </c>
       <c r="E45">
-        <v>0.73991085329789297</v>
+        <v>0.73707308075423394</v>
       </c>
       <c r="F45">
-        <v>0.80470484798717401</v>
+        <v>0.80277733119426897</v>
       </c>
       <c r="G45">
-        <v>0.85888757080149103</v>
+        <v>0.85783689452275602</v>
       </c>
       <c r="H45">
-        <v>0.68738372686926397</v>
+        <v>0.685319915233911</v>
       </c>
       <c r="I45">
-        <v>0.73989363712413303</v>
+        <v>0.737448539670433</v>
       </c>
       <c r="J45">
-        <v>0.81415181595390596</v>
+        <v>0.80852915856998697</v>
       </c>
       <c r="K45">
-        <v>0.80035080728114605</v>
+        <v>0.80168982555361301</v>
       </c>
       <c r="L45">
-        <v>0.90611443076929898</v>
+        <v>0.90876174887635597</v>
       </c>
       <c r="M45">
-        <v>0.93717656095949997</v>
+        <v>0.93946585197868004</v>
       </c>
       <c r="N45">
-        <v>0.67911280291187504</v>
+        <v>0.67910480226008796</v>
       </c>
       <c r="O45">
-        <v>0.74157199712141997</v>
+        <v>0.74186752049189897</v>
       </c>
       <c r="P45">
-        <v>0.80147221758251297</v>
+        <v>0.80240399895315195</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>33970</v>
       </c>
       <c r="B46">
-        <v>0.73500487495153499</v>
+        <v>0.73331069749998701</v>
       </c>
       <c r="C46">
-        <v>0.79002850570295702</v>
+        <v>0.78818265288219003</v>
       </c>
       <c r="D46">
-        <v>0.83997963337742199</v>
+        <v>0.83803918919199605</v>
       </c>
       <c r="E46">
-        <v>0.74286901498809899</v>
+        <v>0.73838633866512904</v>
       </c>
       <c r="F46">
-        <v>0.80455911348035303</v>
+        <v>0.80131915842821499</v>
       </c>
       <c r="G46">
-        <v>0.85585223603134797</v>
+        <v>0.853884338061764</v>
       </c>
       <c r="H46">
-        <v>0.679850333480297</v>
+        <v>0.67830314730862795</v>
       </c>
       <c r="I46">
-        <v>0.73341713644552398</v>
+        <v>0.73154303253779296</v>
       </c>
       <c r="J46">
-        <v>0.80865450465482402</v>
+        <v>0.803508488214284</v>
       </c>
       <c r="K46">
-        <v>0.80067877340845806</v>
+        <v>0.80038763060248796</v>
       </c>
       <c r="L46">
-        <v>0.90663553100274397</v>
+        <v>0.90795195882761204</v>
       </c>
       <c r="M46">
-        <v>0.93780703401893994</v>
+        <v>0.93901631307243905</v>
       </c>
       <c r="N46">
-        <v>0.67940624943393502</v>
+        <v>0.67746699450977599</v>
       </c>
       <c r="O46">
-        <v>0.74163708634404402</v>
+        <v>0.73986728651892897</v>
       </c>
       <c r="P46">
-        <v>0.80165007092709495</v>
+        <v>0.800980737362047</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>34060</v>
       </c>
       <c r="B47">
-        <v>0.71835122582719202</v>
+        <v>0.71614885442531495</v>
       </c>
       <c r="C47">
-        <v>0.778364968881327</v>
+        <v>0.77609636882588795</v>
       </c>
       <c r="D47">
-        <v>0.83332261349354797</v>
+        <v>0.83079005071789402</v>
       </c>
       <c r="E47">
-        <v>0.70390401556612803</v>
+        <v>0.70079797473779304</v>
       </c>
       <c r="F47">
-        <v>0.77735269585477795</v>
+        <v>0.77513105240769697</v>
       </c>
       <c r="G47">
-        <v>0.84157653617887596</v>
+        <v>0.839917661763396</v>
       </c>
       <c r="H47">
-        <v>0.67630843419786502</v>
+        <v>0.67495218125700995</v>
       </c>
       <c r="I47">
-        <v>0.72985663765333797</v>
+        <v>0.72807523462859902</v>
       </c>
       <c r="J47">
-        <v>0.80555272765305097</v>
+        <v>0.80037747342491705</v>
       </c>
       <c r="K47">
-        <v>0.79454258150697998</v>
+        <v>0.79447354794101799</v>
       </c>
       <c r="L47">
-        <v>0.90273462332869603</v>
+        <v>0.90370393758210099</v>
       </c>
       <c r="M47">
-        <v>0.93502877693596198</v>
+        <v>0.93606672122886503</v>
       </c>
       <c r="N47">
-        <v>0.67749382194800201</v>
+        <v>0.67589820660988498</v>
       </c>
       <c r="O47">
-        <v>0.740580949662206</v>
+        <v>0.73861028676943796</v>
       </c>
       <c r="P47">
-        <v>0.80164558918258</v>
+        <v>0.80031504116229901</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>34151</v>
       </c>
       <c r="B48">
-        <v>0.71605521109839099</v>
+        <v>0.71431924114026202</v>
       </c>
       <c r="C48">
-        <v>0.77625064608273797</v>
+        <v>0.77382480683464805</v>
       </c>
       <c r="D48">
-        <v>0.83241604303745298</v>
+        <v>0.82968761785225897</v>
       </c>
       <c r="E48">
-        <v>0.69040608268918002</v>
+        <v>0.68765818714483595</v>
       </c>
       <c r="F48">
-        <v>0.76722868907133202</v>
+        <v>0.76388803800137794</v>
       </c>
       <c r="G48">
-        <v>0.83610204825465795</v>
+        <v>0.83324090323607303</v>
       </c>
       <c r="H48">
-        <v>0.66862842031425695</v>
+        <v>0.66676524238385304</v>
       </c>
       <c r="I48">
-        <v>0.72348874249643602</v>
+        <v>0.72087613133655504</v>
       </c>
       <c r="J48">
-        <v>0.80243873203626004</v>
+        <v>0.79656524802205697</v>
       </c>
       <c r="K48">
-        <v>0.79218258752897097</v>
+        <v>0.79290180726242998</v>
       </c>
       <c r="L48">
-        <v>0.90137753390222997</v>
+        <v>0.90289746516847502</v>
       </c>
       <c r="M48">
-        <v>0.935441248466792</v>
+        <v>0.93656901648322899</v>
       </c>
       <c r="N48">
-        <v>0.67194213244580603</v>
+        <v>0.67193611280771604</v>
       </c>
       <c r="O48">
-        <v>0.73836408293408295</v>
+        <v>0.73729569923614402</v>
       </c>
       <c r="P48">
-        <v>0.80134899964848505</v>
+        <v>0.80023221667078004</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>34243</v>
       </c>
       <c r="B49">
-        <v>0.70979168883999699</v>
+        <v>0.70786726557328705</v>
       </c>
       <c r="C49">
-        <v>0.772949317767749</v>
+        <v>0.76959324896495496</v>
       </c>
       <c r="D49">
-        <v>0.83036091919350696</v>
+        <v>0.82657220763691497</v>
       </c>
       <c r="E49">
-        <v>0.69424541952138297</v>
+        <v>0.68885882083674199</v>
       </c>
       <c r="F49">
-        <v>0.77159843499950798</v>
+        <v>0.76533012968880199</v>
       </c>
       <c r="G49">
-        <v>0.83868065578672502</v>
+        <v>0.83398156033771098</v>
       </c>
       <c r="H49">
-        <v>0.66901488361182104</v>
+        <v>0.66635757906017701</v>
       </c>
       <c r="I49">
-        <v>0.72512555925066502</v>
+        <v>0.72133423849252598</v>
       </c>
       <c r="J49">
-        <v>0.80221377209014699</v>
+        <v>0.79517262236449004</v>
       </c>
       <c r="K49">
-        <v>0.79426172795753502</v>
+        <v>0.792412447788858</v>
       </c>
       <c r="L49">
-        <v>0.904717625151508</v>
+        <v>0.903321404533587</v>
       </c>
       <c r="M49">
-        <v>0.938309702364162</v>
+        <v>0.93710745794364503</v>
       </c>
       <c r="N49">
-        <v>0.67690350296836699</v>
+        <v>0.67708616491743101</v>
       </c>
       <c r="O49">
-        <v>0.74057065370254904</v>
+        <v>0.73912857249670405</v>
       </c>
       <c r="P49">
-        <v>0.80100811126254301</v>
+        <v>0.799347840060599</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>34335</v>
       </c>
       <c r="B50">
-        <v>0.71925268427403599</v>
+        <v>0.71702517834705504</v>
       </c>
       <c r="C50">
-        <v>0.77973706529116804</v>
+        <v>0.77616780508966499</v>
       </c>
       <c r="D50">
-        <v>0.83388416910568797</v>
+        <v>0.82992097959282796</v>
       </c>
       <c r="E50">
-        <v>0.71554752177287795</v>
+        <v>0.71012168651725305</v>
       </c>
       <c r="F50">
-        <v>0.78565503253295099</v>
+        <v>0.77864555812050695</v>
       </c>
       <c r="G50">
-        <v>0.84488887072408303</v>
+        <v>0.83929446438822497</v>
       </c>
       <c r="H50">
-        <v>0.66767677296841699</v>
+        <v>0.66367165926741001</v>
       </c>
       <c r="I50">
-        <v>0.72434478732848995</v>
+        <v>0.71914306209804502</v>
       </c>
       <c r="J50">
-        <v>0.80186548911286404</v>
+        <v>0.79363747832019105</v>
       </c>
       <c r="K50">
-        <v>0.81360541411553</v>
+        <v>0.80850073610418605</v>
       </c>
       <c r="L50">
-        <v>0.92131450090882305</v>
+        <v>0.91796121822385901</v>
       </c>
       <c r="M50">
-        <v>0.94844821545623403</v>
+        <v>0.94632160189230596</v>
       </c>
       <c r="N50">
-        <v>0.69387010123617399</v>
+        <v>0.69789779037730904</v>
       </c>
       <c r="O50">
-        <v>0.7513621964867</v>
+        <v>0.75298402809916698</v>
       </c>
       <c r="P50">
-        <v>0.80503466547679703</v>
+        <v>0.80535508696325597</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>34425</v>
       </c>
       <c r="B51">
-        <v>0.72993473219415095</v>
+        <v>0.72577489617113</v>
       </c>
       <c r="C51">
-        <v>0.78853709916737003</v>
+        <v>0.78327767837925</v>
       </c>
       <c r="D51">
-        <v>0.83958931953867999</v>
+        <v>0.83493096410142797</v>
       </c>
       <c r="E51">
-        <v>0.74184834927469301</v>
+        <v>0.735490072635684</v>
       </c>
       <c r="F51">
-        <v>0.80325623396310397</v>
+        <v>0.79564283931145596</v>
       </c>
       <c r="G51">
-        <v>0.85312996299541799</v>
+        <v>0.84714902061485098</v>
       </c>
       <c r="H51">
-        <v>0.674462350523648</v>
+        <v>0.66839902611273205</v>
       </c>
       <c r="I51">
-        <v>0.73034590187191295</v>
+        <v>0.72306497475249298</v>
       </c>
       <c r="J51">
-        <v>0.80528267839936396</v>
+        <v>0.79596585680373599</v>
       </c>
       <c r="K51">
-        <v>0.84583313209530497</v>
+        <v>0.84004071457950102</v>
       </c>
       <c r="L51">
-        <v>0.94977984459720899</v>
+        <v>0.94554896012218304</v>
       </c>
       <c r="M51">
-        <v>0.96566047796207399</v>
+        <v>0.96289696026235905</v>
       </c>
       <c r="N51">
-        <v>0.68429353033815199</v>
+        <v>0.68608113063922105</v>
       </c>
       <c r="O51">
-        <v>0.74452103819738902</v>
+        <v>0.74453733758404295</v>
       </c>
       <c r="P51">
-        <v>0.80179399085742398</v>
+        <v>0.80178492658351996</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>34516</v>
       </c>
       <c r="B52">
-        <v>0.72211681429275698</v>
+        <v>0.71621122708585905</v>
       </c>
       <c r="C52">
-        <v>0.78219755085175802</v>
+        <v>0.775749827260791</v>
       </c>
       <c r="D52">
-        <v>0.83698246266270704</v>
+        <v>0.83117568483867399</v>
       </c>
       <c r="E52">
-        <v>0.73564618857348696</v>
+        <v>0.73079387538209795</v>
       </c>
       <c r="F52">
-        <v>0.79708411789474498</v>
+        <v>0.79056754697265297</v>
       </c>
       <c r="G52">
-        <v>0.84855955746843204</v>
+        <v>0.84327012468044704</v>
       </c>
       <c r="H52">
-        <v>0.67281157725188601</v>
+        <v>0.66563980204653805</v>
       </c>
       <c r="I52">
-        <v>0.72920324229177103</v>
+        <v>0.72082132724426096</v>
       </c>
       <c r="J52">
-        <v>0.80760093899014795</v>
+        <v>0.79671213185065504</v>
       </c>
       <c r="K52">
-        <v>0.83701829617420098</v>
+        <v>0.83319874675344496</v>
       </c>
       <c r="L52">
-        <v>0.94522331902327195</v>
+        <v>0.94206238496967498</v>
       </c>
       <c r="M52">
-        <v>0.96611409035092299</v>
+        <v>0.96358868970980105</v>
       </c>
       <c r="N52">
-        <v>0.66938091260209798</v>
+        <v>0.66779053897706198</v>
       </c>
       <c r="O52">
-        <v>0.73362904245887695</v>
+        <v>0.73150423720125202</v>
       </c>
       <c r="P52">
-        <v>0.79656991409564903</v>
+        <v>0.79482166558748801</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>34608</v>
       </c>
       <c r="B53">
-        <v>0.70657206432668995</v>
+        <v>0.70104731277821097</v>
       </c>
       <c r="C53">
-        <v>0.77017198181515301</v>
+        <v>0.76402614890977805</v>
       </c>
       <c r="D53">
-        <v>0.82890909618475805</v>
+        <v>0.82304271710310595</v>
       </c>
       <c r="E53">
-        <v>0.73524577116339196</v>
+        <v>0.73129953547120197</v>
       </c>
       <c r="F53">
-        <v>0.79649620031801205</v>
+        <v>0.79088317066656</v>
       </c>
       <c r="G53">
-        <v>0.847097057404819</v>
+        <v>0.84235510088047705</v>
       </c>
       <c r="H53">
-        <v>0.661056091940593</v>
+        <v>0.65396828480056302</v>
       </c>
       <c r="I53">
-        <v>0.71931622686853902</v>
+        <v>0.71110917725036604</v>
       </c>
       <c r="J53">
-        <v>0.79957085890916002</v>
+        <v>0.78857371444805402</v>
       </c>
       <c r="K53">
-        <v>0.839272978053338</v>
+        <v>0.83725643406447903</v>
       </c>
       <c r="L53">
-        <v>0.94359157483299605</v>
+        <v>0.94203670894612002</v>
       </c>
       <c r="M53">
-        <v>0.96314435156080602</v>
+        <v>0.96145730209993296</v>
       </c>
       <c r="N53">
-        <v>0.65695934137658496</v>
+        <v>0.65339354808632999</v>
       </c>
       <c r="O53">
-        <v>0.72574894838427195</v>
+        <v>0.721465707370192</v>
       </c>
       <c r="P53">
-        <v>0.79288632520087299</v>
+        <v>0.78934451106570602</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>34700</v>
       </c>
       <c r="B54">
-        <v>0.70390185375339398</v>
+        <v>0.69799450276103303</v>
       </c>
       <c r="C54">
-        <v>0.76815440622744702</v>
+        <v>0.76132542906631995</v>
       </c>
       <c r="D54">
-        <v>0.82778812371222799</v>
+        <v>0.82088554541164604</v>
       </c>
       <c r="E54">
-        <v>0.73628394893641902</v>
+        <v>0.73360300427012703</v>
       </c>
       <c r="F54">
-        <v>0.79673928239371095</v>
+        <v>0.79229922579640599</v>
       </c>
       <c r="G54">
-        <v>0.84748349503146303</v>
+        <v>0.84334374939243495</v>
       </c>
       <c r="H54">
-        <v>0.64811194766411995</v>
+        <v>0.64031406979848304</v>
       </c>
       <c r="I54">
-        <v>0.70795166467486204</v>
+        <v>0.69915920516628904</v>
       </c>
       <c r="J54">
-        <v>0.79362921956044596</v>
+        <v>0.78124178954444301</v>
       </c>
       <c r="K54">
-        <v>0.848190603744442</v>
+        <v>0.84519714377256405</v>
       </c>
       <c r="L54">
-        <v>0.95004968453715999</v>
+        <v>0.94746869986915805</v>
       </c>
       <c r="M54">
-        <v>0.96599069608620702</v>
+        <v>0.963254280802603</v>
       </c>
       <c r="N54">
-        <v>0.66589923583577004</v>
+        <v>0.66108927534933304</v>
       </c>
       <c r="O54">
-        <v>0.73420415391684801</v>
+        <v>0.72735213851077296</v>
       </c>
       <c r="P54">
-        <v>0.79797265204410195</v>
+        <v>0.79187510674543005</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>34790</v>
       </c>
       <c r="B55">
-        <v>0.69071743408933195</v>
+        <v>0.68509578793635295</v>
       </c>
       <c r="C55">
-        <v>0.75781373647043404</v>
+        <v>0.75097100235771896</v>
       </c>
       <c r="D55">
-        <v>0.82240198522910102</v>
+        <v>0.81528961150366797</v>
       </c>
       <c r="E55">
-        <v>0.71630366537916801</v>
+        <v>0.716357788347041</v>
       </c>
       <c r="F55">
-        <v>0.78375488557860296</v>
+        <v>0.78069500758021504</v>
       </c>
       <c r="G55">
-        <v>0.84240740258133495</v>
+        <v>0.83838466576918302</v>
       </c>
       <c r="H55">
-        <v>0.64033542557529399</v>
+        <v>0.63156922491887102</v>
       </c>
       <c r="I55">
-        <v>0.70216158409893703</v>
+        <v>0.69181312641622805</v>
       </c>
       <c r="J55">
-        <v>0.79191296927792698</v>
+        <v>0.77790341424292497</v>
       </c>
       <c r="K55">
-        <v>0.83263578725218801</v>
+        <v>0.82460648541659398</v>
       </c>
       <c r="L55">
-        <v>0.93941118503461996</v>
+        <v>0.93263332687870704</v>
       </c>
       <c r="M55">
-        <v>0.96376548955601804</v>
+        <v>0.95852420043609698</v>
       </c>
       <c r="N55">
-        <v>0.66158028785171596</v>
+        <v>0.65643017195331099</v>
       </c>
       <c r="O55">
-        <v>0.73121587627831997</v>
+        <v>0.72454591744439201</v>
       </c>
       <c r="P55">
-        <v>0.796812592311405</v>
+        <v>0.79092071775601502</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>34881</v>
       </c>
       <c r="B56">
-        <v>0.67284374363786303</v>
+        <v>0.66759227323359405</v>
       </c>
       <c r="C56">
-        <v>0.74278518252859904</v>
+        <v>0.73658755148045896</v>
       </c>
       <c r="D56">
-        <v>0.81249445155936695</v>
+        <v>0.80571725633264701</v>
       </c>
       <c r="E56">
-        <v>0.691424975379336</v>
+        <v>0.69049554503066002</v>
       </c>
       <c r="F56">
-        <v>0.76461885859841505</v>
+        <v>0.76108059256371496</v>
       </c>
       <c r="G56">
-        <v>0.83142819287370595</v>
+        <v>0.82737314356586</v>
       </c>
       <c r="H56">
-        <v>0.63571224810396598</v>
+        <v>0.62639785228881695</v>
       </c>
       <c r="I56">
-        <v>0.69761082971227695</v>
+        <v>0.68707220515311096</v>
       </c>
       <c r="J56">
-        <v>0.78803511869935505</v>
+        <v>0.77366520128490801</v>
       </c>
       <c r="K56">
-        <v>0.81650206449933704</v>
+        <v>0.80953276619841097</v>
       </c>
       <c r="L56">
-        <v>0.92770792296933602</v>
+        <v>0.92157272035562399</v>
       </c>
       <c r="M56">
-        <v>0.95732589966412696</v>
+        <v>0.95281365969510301</v>
       </c>
       <c r="N56">
-        <v>0.64822938594995205</v>
+        <v>0.64284503577164398</v>
       </c>
       <c r="O56">
-        <v>0.71873658348533798</v>
+        <v>0.71249242350701703</v>
       </c>
       <c r="P56">
-        <v>0.78860800686536303</v>
+        <v>0.7828907319449</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>34973</v>
       </c>
       <c r="B57">
-        <v>0.668104706382316</v>
+        <v>0.663994188567954</v>
       </c>
       <c r="C57">
-        <v>0.73892779317642598</v>
+        <v>0.73360663733096998</v>
       </c>
       <c r="D57">
-        <v>0.80939900613733995</v>
+        <v>0.80327683412068196</v>
       </c>
       <c r="E57">
-        <v>0.686684312773849</v>
+        <v>0.68427674078295597</v>
       </c>
       <c r="F57">
-        <v>0.76262533931867404</v>
+        <v>0.75823128420273</v>
       </c>
       <c r="G57">
-        <v>0.83114842263930699</v>
+        <v>0.82692266347398602</v>
       </c>
       <c r="H57">
-        <v>0.63901701465793403</v>
+        <v>0.62941521058627903</v>
       </c>
       <c r="I57">
-        <v>0.70022254513134696</v>
+        <v>0.68947300264869804</v>
       </c>
       <c r="J57">
-        <v>0.78839994022491</v>
+        <v>0.77399222021354397</v>
       </c>
       <c r="K57">
-        <v>0.81851686082186603</v>
+        <v>0.81347081533541998</v>
       </c>
       <c r="L57">
-        <v>0.93067863990397204</v>
+        <v>0.92529488294607398</v>
       </c>
       <c r="M57">
-        <v>0.95915901102777101</v>
+        <v>0.95428248087842904</v>
       </c>
       <c r="N57">
-        <v>0.63866642709326205</v>
+        <v>0.636517120255775</v>
       </c>
       <c r="O57">
-        <v>0.71059113767561599</v>
+        <v>0.70737609676034496</v>
       </c>
       <c r="P57">
-        <v>0.78322218917910802</v>
+        <v>0.77983253182078505</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>35065</v>
       </c>
       <c r="B58">
-        <v>0.66280962292037804</v>
+        <v>0.65900263381681201</v>
       </c>
       <c r="C58">
-        <v>0.73579228077095804</v>
+        <v>0.73065734374332503</v>
       </c>
       <c r="D58">
-        <v>0.80714471489644002</v>
+        <v>0.801057080814224</v>
       </c>
       <c r="E58">
-        <v>0.69290750284846203</v>
+        <v>0.69105038129685903</v>
       </c>
       <c r="F58">
-        <v>0.77110176298197597</v>
+        <v>0.767265295339987</v>
       </c>
       <c r="G58">
-        <v>0.83742086230027601</v>
+        <v>0.83394366603451398</v>
       </c>
       <c r="H58">
-        <v>0.637310206932162</v>
+        <v>0.62743799471529205</v>
       </c>
       <c r="I58">
-        <v>0.699877205511097</v>
+        <v>0.688672296318949</v>
       </c>
       <c r="J58">
-        <v>0.78787538841735305</v>
+        <v>0.77303565606723801</v>
       </c>
       <c r="K58">
-        <v>0.81277107120918002</v>
+        <v>0.80972121569277899</v>
       </c>
       <c r="L58">
-        <v>0.92594235614077203</v>
+        <v>0.92232595540286699</v>
       </c>
       <c r="M58">
-        <v>0.95503209856752203</v>
+        <v>0.95134162068564898</v>
       </c>
       <c r="N58">
-        <v>0.63134923045472302</v>
+        <v>0.63144070756565596</v>
       </c>
       <c r="O58">
-        <v>0.70493869841701395</v>
+        <v>0.70352281920135695</v>
       </c>
       <c r="P58">
-        <v>0.77958688408906696</v>
+        <v>0.777341453613</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>35156</v>
       </c>
       <c r="B59">
-        <v>0.66084572278071796</v>
+        <v>0.65697054848796799</v>
       </c>
       <c r="C59">
-        <v>0.73418335197327</v>
+        <v>0.72915258182001197</v>
       </c>
       <c r="D59">
-        <v>0.80542638967177305</v>
+        <v>0.79953821523141</v>
       </c>
       <c r="E59">
-        <v>0.69441823530402902</v>
+        <v>0.69174933160445895</v>
       </c>
       <c r="F59">
-        <v>0.774746494208718</v>
+        <v>0.771123918350057</v>
       </c>
       <c r="G59">
-        <v>0.84100075763433502</v>
+        <v>0.83837093127898699</v>
       </c>
       <c r="H59">
-        <v>0.64048770179450498</v>
+        <v>0.63043281850433797</v>
       </c>
       <c r="I59">
-        <v>0.70361685621098302</v>
+        <v>0.69207738910877303</v>
       </c>
       <c r="J59">
-        <v>0.78937915555314797</v>
+        <v>0.77448274214197399</v>
       </c>
       <c r="K59">
-        <v>0.80800498680463795</v>
+        <v>0.80659262389127595</v>
       </c>
       <c r="L59">
-        <v>0.92099619498196095</v>
+        <v>0.91872622782940105</v>
       </c>
       <c r="M59">
-        <v>0.95165339505040003</v>
+        <v>0.948811562944188</v>
       </c>
       <c r="N59">
-        <v>0.631993085103706</v>
+        <v>0.63267087416455303</v>
       </c>
       <c r="O59">
-        <v>0.70354356053703104</v>
+        <v>0.70305902560544697</v>
       </c>
       <c r="P59">
-        <v>0.77748008415879899</v>
+        <v>0.77601947119316295</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>35247</v>
       </c>
       <c r="B60">
-        <v>0.665397857713945</v>
+        <v>0.66161888157084203</v>
       </c>
       <c r="C60">
-        <v>0.73733891462387102</v>
+        <v>0.73217779509487901</v>
       </c>
       <c r="D60">
-        <v>0.80617710780864005</v>
+        <v>0.80036261022496602</v>
       </c>
       <c r="E60">
-        <v>0.70323186214800604</v>
+        <v>0.70118636689802505</v>
       </c>
       <c r="F60">
-        <v>0.78171614658881305</v>
+        <v>0.777818537211176</v>
       </c>
       <c r="G60">
-        <v>0.84508371625358103</v>
+        <v>0.84211058534066097</v>
       </c>
       <c r="H60">
-        <v>0.65749842964159699</v>
+        <v>0.64839585154291002</v>
       </c>
       <c r="I60">
-        <v>0.71703151922810004</v>
+        <v>0.70593712549871201</v>
       </c>
       <c r="J60">
-        <v>0.79561814181231705</v>
+        <v>0.78139008282212696</v>
       </c>
       <c r="K60">
-        <v>0.80741629532503001</v>
+        <v>0.80340360466600802</v>
       </c>
       <c r="L60">
-        <v>0.91923924509393196</v>
+        <v>0.91475476318231996</v>
       </c>
       <c r="M60">
-        <v>0.95077605558719203</v>
+        <v>0.946951533513407</v>
       </c>
       <c r="N60">
-        <v>0.62965452085171503</v>
+        <v>0.63071300928095797</v>
       </c>
       <c r="O60">
-        <v>0.70127211295921299</v>
+        <v>0.70108743391464901</v>
       </c>
       <c r="P60">
-        <v>0.77523079469445899</v>
+        <v>0.77427736926823498</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>35339</v>
       </c>
       <c r="B61">
-        <v>0.67658252138242203</v>
+        <v>0.67331674571622702</v>
       </c>
       <c r="C61">
-        <v>0.74566990779733</v>
+        <v>0.74092610565974204</v>
       </c>
       <c r="D61">
-        <v>0.81020622824643196</v>
+        <v>0.80498369309714801</v>
       </c>
       <c r="E61">
-        <v>0.72221080758339595</v>
+        <v>0.72131569928081096</v>
       </c>
       <c r="F61">
-        <v>0.79642742540464795</v>
+        <v>0.79362090528237605</v>
       </c>
       <c r="G61">
-        <v>0.85259843582140105</v>
+        <v>0.85030107502561703</v>
       </c>
       <c r="H61">
-        <v>0.66841315497312603</v>
+        <v>0.65928130275178598</v>
       </c>
       <c r="I61">
-        <v>0.72646698762325201</v>
+        <v>0.71556017905890601</v>
       </c>
       <c r="J61">
-        <v>0.80054793317575001</v>
+        <v>0.787332574041261</v>
       </c>
       <c r="K61">
-        <v>0.81021532713204703</v>
+        <v>0.80676511834562903</v>
       </c>
       <c r="L61">
-        <v>0.92078908949808802</v>
+        <v>0.91675118625307705</v>
       </c>
       <c r="M61">
-        <v>0.95176238902931498</v>
+        <v>0.94836138409247395</v>
       </c>
       <c r="N61">
-        <v>0.637083593122724</v>
+        <v>0.63812538760680004</v>
       </c>
       <c r="O61">
-        <v>0.70584920353337199</v>
+        <v>0.70566659394231701</v>
       </c>
       <c r="P61">
-        <v>0.77748347525142802</v>
+        <v>0.77684523036724196</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>35431</v>
       </c>
       <c r="B62">
-        <v>0.678652633903716</v>
+        <v>0.67529518961712298</v>
       </c>
       <c r="C62">
-        <v>0.74695844915051202</v>
+        <v>0.74296056978680303</v>
       </c>
       <c r="D62">
-        <v>0.81130283228620104</v>
+        <v>0.80707141525933301</v>
       </c>
       <c r="E62">
-        <v>0.72588063024021499</v>
+        <v>0.72619943601756498</v>
       </c>
       <c r="F62">
-        <v>0.79706872901709902</v>
+        <v>0.79649461136314503</v>
       </c>
       <c r="G62">
-        <v>0.85254395788933501</v>
+        <v>0.85165239814983396</v>
       </c>
       <c r="H62">
-        <v>0.67185971036687098</v>
+        <v>0.663196031866364</v>
       </c>
       <c r="I62">
-        <v>0.72993492830954398</v>
+        <v>0.72060244770302095</v>
       </c>
       <c r="J62">
-        <v>0.80458672966450995</v>
+        <v>0.79349972614633602</v>
       </c>
       <c r="K62">
-        <v>0.81250516971549502</v>
+        <v>0.80887110169453902</v>
       </c>
       <c r="L62">
-        <v>0.92148740640544602</v>
+        <v>0.91868815700827</v>
       </c>
       <c r="M62">
-        <v>0.95222265343226398</v>
+        <v>0.95084986296343699</v>
       </c>
       <c r="N62">
-        <v>0.640114372560879</v>
+        <v>0.63946512975810799</v>
       </c>
       <c r="O62">
-        <v>0.70825238415245395</v>
+        <v>0.70716127868193801</v>
       </c>
       <c r="P62">
-        <v>0.77932834955991304</v>
+        <v>0.77878856438339294</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>35521</v>
       </c>
       <c r="B63">
-        <v>0.68886200318191504</v>
+        <v>0.68683762463801501</v>
       </c>
       <c r="C63">
-        <v>0.75436883040512004</v>
+        <v>0.75180208970951901</v>
       </c>
       <c r="D63">
-        <v>0.81560138886533795</v>
+        <v>0.81247001580008904</v>
       </c>
       <c r="E63">
-        <v>0.72169563985437801</v>
+        <v>0.72313744262245006</v>
       </c>
       <c r="F63">
-        <v>0.79347165087492399</v>
+        <v>0.79471681912810199</v>
       </c>
       <c r="G63">
-        <v>0.85087330190376398</v>
+        <v>0.851377062508474</v>
       </c>
       <c r="H63">
-        <v>0.68296840403154502</v>
+        <v>0.67710430380798203</v>
       </c>
       <c r="I63">
-        <v>0.73919454986160504</v>
+        <v>0.732970249403607</v>
       </c>
       <c r="J63">
-        <v>0.81166273959248503</v>
+        <v>0.80362206841391504</v>
       </c>
       <c r="K63">
-        <v>0.81505475621199397</v>
+        <v>0.81093155764295599</v>
       </c>
       <c r="L63">
-        <v>0.92778739723930104</v>
+        <v>0.92465442060924297</v>
       </c>
       <c r="M63">
-        <v>0.95850853828538396</v>
+        <v>0.95711590891645404</v>
       </c>
       <c r="N63">
-        <v>0.66638939759336802</v>
+        <v>0.66568995460722602</v>
       </c>
       <c r="O63">
-        <v>0.72599749881108799</v>
+        <v>0.72469808667721303</v>
       </c>
       <c r="P63">
-        <v>0.78835148426620805</v>
+        <v>0.78714825223621898</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>35612</v>
       </c>
       <c r="B64">
-        <v>0.69463258142212603</v>
+        <v>0.69312010163919502</v>
       </c>
       <c r="C64">
-        <v>0.75927332213347498</v>
+        <v>0.75704884419059904</v>
       </c>
       <c r="D64">
-        <v>0.81958497636122296</v>
+        <v>0.81687292742653805</v>
       </c>
       <c r="E64">
-        <v>0.72670968781024403</v>
+        <v>0.72895729675480203</v>
       </c>
       <c r="F64">
-        <v>0.79463334652002404</v>
+        <v>0.795778658579401</v>
       </c>
       <c r="G64">
-        <v>0.85070647388728804</v>
+        <v>0.85079457816166304</v>
       </c>
       <c r="H64">
-        <v>0.69443937796349897</v>
+        <v>0.690390927567896</v>
       </c>
       <c r="I64">
-        <v>0.749691265294405</v>
+        <v>0.74517543213359705</v>
       </c>
       <c r="J64">
-        <v>0.82165443975756303</v>
+        <v>0.81539783295104196</v>
       </c>
       <c r="K64">
-        <v>0.80125791149717496</v>
+        <v>0.79662769747856499</v>
       </c>
       <c r="L64">
-        <v>0.91343225774412096</v>
+        <v>0.90969203452848302</v>
       </c>
       <c r="M64">
-        <v>0.94815536069555895</v>
+        <v>0.94620990227936597</v>
       </c>
       <c r="N64">
-        <v>0.65861224921675998</v>
+        <v>0.65802566921490402</v>
       </c>
       <c r="O64">
-        <v>0.72311311970518399</v>
+        <v>0.72195793569905398</v>
       </c>
       <c r="P64">
-        <v>0.78787575012400002</v>
+        <v>0.78695593658771001</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>35704</v>
       </c>
       <c r="B65">
-        <v>0.68724679403385103</v>
+        <v>0.68588734114706096</v>
       </c>
       <c r="C65">
-        <v>0.75377820535874396</v>
+        <v>0.75194138712261205</v>
       </c>
       <c r="D65">
-        <v>0.81801317449815103</v>
+        <v>0.81544535535302598</v>
       </c>
       <c r="E65">
-        <v>0.70157011039972395</v>
+        <v>0.70363138475488196</v>
       </c>
       <c r="F65">
-        <v>0.77501668528679801</v>
+        <v>0.77613469055603901</v>
       </c>
       <c r="G65">
-        <v>0.83903839579267103</v>
+        <v>0.83893046148817996</v>
       </c>
       <c r="H65">
-        <v>0.69143495666193</v>
+        <v>0.68831906013808597</v>
       </c>
       <c r="I65">
-        <v>0.74783793542007404</v>
+        <v>0.74470471742776101</v>
       </c>
       <c r="J65">
-        <v>0.82632087287820299</v>
+        <v>0.82065245216871996</v>
       </c>
       <c r="K65">
-        <v>0.80721449985957305</v>
+        <v>0.80130026533677801</v>
       </c>
       <c r="L65">
-        <v>0.91599723779782405</v>
+        <v>0.91115557955929105</v>
       </c>
       <c r="M65">
-        <v>0.94734413851491805</v>
+        <v>0.94439464338829404</v>
       </c>
       <c r="N65">
-        <v>0.65358743772857797</v>
+        <v>0.65314153855406198</v>
       </c>
       <c r="O65">
-        <v>0.72029194375981898</v>
+        <v>0.71934540899077104</v>
       </c>
       <c r="P65">
-        <v>0.78623466701079003</v>
+        <v>0.78558840087033999</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>35796</v>
       </c>
       <c r="B66">
-        <v>0.68865211587064701</v>
+        <v>0.68747979709627705</v>
       </c>
       <c r="C66">
-        <v>0.75489052995422801</v>
+        <v>0.75337725376044695</v>
       </c>
       <c r="D66">
-        <v>0.81715437018505299</v>
+        <v>0.81496752803084105</v>
       </c>
       <c r="E66">
-        <v>0.70105936215985598</v>
+        <v>0.70185908409965003</v>
       </c>
       <c r="F66">
-        <v>0.77528193073410701</v>
+        <v>0.77644898325911305</v>
       </c>
       <c r="G66">
-        <v>0.83827056068088801</v>
+        <v>0.83868939976793599</v>
       </c>
       <c r="H66">
-        <v>0.69384144313641705</v>
+        <v>0.69271892848886696</v>
       </c>
       <c r="I66">
-        <v>0.75108791508692097</v>
+        <v>0.74973587286523902</v>
       </c>
       <c r="J66">
-        <v>0.82574645812787495</v>
+        <v>0.82188952674619098</v>
       </c>
       <c r="K66">
-        <v>0.81528221042973503</v>
+        <v>0.81080376736952098</v>
       </c>
       <c r="L66">
-        <v>0.92270101131792603</v>
+        <v>0.91896492684521802</v>
       </c>
       <c r="M66">
-        <v>0.94924019327567999</v>
+        <v>0.9465563423051</v>
       </c>
       <c r="N66">
-        <v>0.64761190093851095</v>
+        <v>0.64670146160727304</v>
       </c>
       <c r="O66">
-        <v>0.714096225504951</v>
+        <v>0.71259106267511496</v>
       </c>
       <c r="P66">
-        <v>0.78234110553130898</v>
+        <v>0.78123167790118198</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>35886</v>
       </c>
       <c r="B67">
-        <v>0.68896347386198398</v>
+        <v>0.68760323804554901</v>
       </c>
       <c r="C67">
-        <v>0.75535582410372604</v>
+        <v>0.75346330204003797</v>
       </c>
       <c r="D67">
-        <v>0.81784690392577497</v>
+        <v>0.81548206514279797</v>
       </c>
       <c r="E67">
-        <v>0.69976604259520903</v>
+        <v>0.69976312580114897</v>
       </c>
       <c r="F67">
-        <v>0.77468652564210105</v>
+        <v>0.77465282490451703</v>
       </c>
       <c r="G67">
-        <v>0.83826974355513795</v>
+        <v>0.83767756683185801</v>
       </c>
       <c r="H67">
-        <v>0.69102843974377604</v>
+        <v>0.69053213431077298</v>
       </c>
       <c r="I67">
-        <v>0.74916793810101101</v>
+        <v>0.74831129560373499</v>
       </c>
       <c r="J67">
-        <v>0.82604482193199003</v>
+        <v>0.822494623595317</v>
       </c>
       <c r="K67">
-        <v>0.81396402783435595</v>
+        <v>0.81218619059113695</v>
       </c>
       <c r="L67">
-        <v>0.92187942196900896</v>
+        <v>0.91992932301896602</v>
       </c>
       <c r="M67">
-        <v>0.94818185931417598</v>
+        <v>0.945731890770527</v>
       </c>
       <c r="N67">
-        <v>0.64029174047849602</v>
+        <v>0.63753081354936103</v>
       </c>
       <c r="O67">
-        <v>0.71007925963543905</v>
+        <v>0.70710833918938398</v>
       </c>
       <c r="P67">
-        <v>0.78093184517964598</v>
+        <v>0.779394891681645</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>35977</v>
       </c>
       <c r="B68">
-        <v>0.69122470891974896</v>
+        <v>0.69018580045828803</v>
       </c>
       <c r="C68">
-        <v>0.75757283553932797</v>
+        <v>0.75592282508115105</v>
       </c>
       <c r="D68">
-        <v>0.81917605563178297</v>
+        <v>0.81692883878519096</v>
       </c>
       <c r="E68">
-        <v>0.70652600967738399</v>
+        <v>0.70560589551431696</v>
       </c>
       <c r="F68">
-        <v>0.78222291149047196</v>
+        <v>0.78150495128990505</v>
       </c>
       <c r="G68">
-        <v>0.84385389577728398</v>
+        <v>0.84287330513548897</v>
       </c>
       <c r="H68">
-        <v>0.68780438375374697</v>
+        <v>0.68692846546790098</v>
       </c>
       <c r="I68">
-        <v>0.74717913982728501</v>
+        <v>0.74572000545060002</v>
       </c>
       <c r="J68">
-        <v>0.82401410751202497</v>
+        <v>0.81993645693925998</v>
       </c>
       <c r="K68">
-        <v>0.80121534585256104</v>
+        <v>0.79906641542421997</v>
       </c>
       <c r="L68">
-        <v>0.91108270090103005</v>
+        <v>0.90883738736625297</v>
       </c>
       <c r="M68">
-        <v>0.94198402991823704</v>
+        <v>0.93975606663720801</v>
       </c>
       <c r="N68">
-        <v>0.63424223330199803</v>
+        <v>0.63248757020497304</v>
       </c>
       <c r="O68">
-        <v>0.70588974145238204</v>
+        <v>0.70338349807881195</v>
       </c>
       <c r="P68">
-        <v>0.77874945333094303</v>
+        <v>0.77712237179792998</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>36069</v>
       </c>
       <c r="B69">
-        <v>0.69967147247788697</v>
+        <v>0.69940556192817405</v>
       </c>
       <c r="C69">
-        <v>0.762740883152629</v>
+        <v>0.76130270027960001</v>
       </c>
       <c r="D69">
-        <v>0.82086528588612995</v>
+        <v>0.81876077430065497</v>
       </c>
       <c r="E69">
-        <v>0.73330851017529697</v>
+        <v>0.73358650430793004</v>
       </c>
       <c r="F69">
-        <v>0.79914159573227095</v>
+        <v>0.79785803043799997</v>
       </c>
       <c r="G69">
-        <v>0.85227992113255602</v>
+        <v>0.85034163213743397</v>
       </c>
       <c r="H69">
-        <v>0.69224846480860203</v>
+        <v>0.69178832328581796</v>
       </c>
       <c r="I69">
-        <v>0.74903301049857696</v>
+        <v>0.74758511237332903</v>
       </c>
       <c r="J69">
-        <v>0.82172627241107399</v>
+        <v>0.81783810929265099</v>
       </c>
       <c r="K69">
-        <v>0.803429071612075</v>
+        <v>0.80092131959049695</v>
       </c>
       <c r="L69">
-        <v>0.91121770412215197</v>
+        <v>0.90855259369879904</v>
       </c>
       <c r="M69">
-        <v>0.942802053895611</v>
+        <v>0.94004467682445603</v>
       </c>
       <c r="N69">
-        <v>0.63714276394743796</v>
+        <v>0.63598728546721806</v>
       </c>
       <c r="O69">
-        <v>0.70706035389395705</v>
+        <v>0.70467073014992898</v>
       </c>
       <c r="P69">
-        <v>0.77866166435642103</v>
+        <v>0.77665268571592105</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>36161</v>
       </c>
       <c r="B70">
-        <v>0.70186916195155802</v>
+        <v>0.70051987078952405</v>
       </c>
       <c r="C70">
-        <v>0.76536118192039604</v>
+        <v>0.76287403886925498</v>
       </c>
       <c r="D70">
-        <v>0.82376471762623305</v>
+        <v>0.82086322352562902</v>
       </c>
       <c r="E70">
-        <v>0.736470731855984</v>
+        <v>0.734822819307141</v>
       </c>
       <c r="F70">
-        <v>0.80131357959973204</v>
+        <v>0.79805371259473501</v>
       </c>
       <c r="G70">
-        <v>0.853593588356372</v>
+        <v>0.85054475287108799</v>
       </c>
       <c r="H70">
-        <v>0.69634112549693805</v>
+        <v>0.69461273900361598</v>
       </c>
       <c r="I70">
-        <v>0.75249745159888604</v>
+        <v>0.75004310814528397</v>
       </c>
       <c r="J70">
-        <v>0.82601721263862804</v>
+        <v>0.82160066164818502</v>
       </c>
       <c r="K70">
-        <v>0.801215658359689</v>
+        <v>0.79866983824970805</v>
       </c>
       <c r="L70">
-        <v>0.91026626368973196</v>
+        <v>0.90702901941693803</v>
       </c>
       <c r="M70">
-        <v>0.94346461938370696</v>
+        <v>0.94010476625993999</v>
       </c>
       <c r="N70">
-        <v>0.646349550361762</v>
+        <v>0.64522249642844198</v>
       </c>
       <c r="O70">
-        <v>0.71525225920776303</v>
+        <v>0.71298999063077995</v>
       </c>
       <c r="P70">
-        <v>0.78445215010086899</v>
+        <v>0.78246930838206397</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>36251</v>
       </c>
       <c r="B71">
-        <v>0.69735168168886497</v>
+        <v>0.69618571162222098</v>
       </c>
       <c r="C71">
-        <v>0.76297293358359797</v>
+        <v>0.76043730860146397</v>
       </c>
       <c r="D71">
-        <v>0.82223081705587897</v>
+        <v>0.81951984448326298</v>
       </c>
       <c r="E71">
-        <v>0.72416278810083101</v>
+        <v>0.72110616448860398</v>
       </c>
       <c r="F71">
-        <v>0.79568766886910203</v>
+        <v>0.79089385801643797</v>
       </c>
       <c r="G71">
-        <v>0.85271181624856496</v>
+        <v>0.84898162121909404</v>
       </c>
       <c r="H71">
-        <v>0.69827799183583705</v>
+        <v>0.69642951257262398</v>
       </c>
       <c r="I71">
-        <v>0.75530486287016696</v>
+        <v>0.75247185268198602</v>
       </c>
       <c r="J71">
-        <v>0.82507024289776698</v>
+        <v>0.82093504590175803</v>
       </c>
       <c r="K71">
-        <v>0.79561890575334004</v>
+        <v>0.79268021878883099</v>
       </c>
       <c r="L71">
-        <v>0.90638536230026601</v>
+        <v>0.90315940815969098</v>
       </c>
       <c r="M71">
-        <v>0.94265574846868805</v>
+        <v>0.94011032184385401</v>
       </c>
       <c r="N71">
-        <v>0.65264468255853703</v>
+        <v>0.65230031815359701</v>
       </c>
       <c r="O71">
-        <v>0.71894772528002404</v>
+        <v>0.71722103262752201</v>
       </c>
       <c r="P71">
-        <v>0.78628539592765001</v>
+        <v>0.784812737366964</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>36342</v>
       </c>
       <c r="B72">
-        <v>0.69664978271265798</v>
+        <v>0.69508767750431799</v>
       </c>
       <c r="C72">
-        <v>0.76267556038708695</v>
+        <v>0.76016065595063298</v>
       </c>
       <c r="D72">
-        <v>0.82233120424226103</v>
+        <v>0.82002817557541996</v>
       </c>
       <c r="E72">
-        <v>0.72355617841985498</v>
+        <v>0.71681143618348897</v>
       </c>
       <c r="F72">
-        <v>0.79453383433056901</v>
+        <v>0.78730653492607505</v>
       </c>
       <c r="G72">
-        <v>0.85167660728837002</v>
+        <v>0.84670245470693395</v>
       </c>
       <c r="H72">
-        <v>0.70137164580061895</v>
+        <v>0.69853064291123101</v>
       </c>
       <c r="I72">
-        <v>0.75811371481765299</v>
+        <v>0.75475980767561601</v>
       </c>
       <c r="J72">
-        <v>0.82607717299031902</v>
+        <v>0.82227551723201497</v>
       </c>
       <c r="K72">
-        <v>0.78605540329948098</v>
+        <v>0.78470534028808203</v>
       </c>
       <c r="L72">
-        <v>0.90078203089989195</v>
+        <v>0.89900032291705101</v>
       </c>
       <c r="M72">
-        <v>0.94147593455706502</v>
+        <v>0.94001841198424896</v>
       </c>
       <c r="N72">
-        <v>0.64302098848600198</v>
+        <v>0.64396834742603204</v>
       </c>
       <c r="O72">
-        <v>0.71196015483326003</v>
+        <v>0.71157767514940695</v>
       </c>
       <c r="P72">
-        <v>0.78374813683081501</v>
+        <v>0.78331957804535102</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>36434</v>
       </c>
       <c r="B73">
-        <v>0.70334552698898301</v>
+        <v>0.70114741780344403</v>
       </c>
       <c r="C73">
-        <v>0.76812979756441502</v>
+        <v>0.76512717008060405</v>
       </c>
       <c r="D73">
-        <v>0.82579780631796096</v>
+        <v>0.82345024273247702</v>
       </c>
       <c r="E73">
-        <v>0.71897977937955904</v>
+        <v>0.71202374427194604</v>
       </c>
       <c r="F73">
-        <v>0.79093155403244597</v>
+        <v>0.78432468561580204</v>
       </c>
       <c r="G73">
-        <v>0.84939518562306504</v>
+        <v>0.84509817222408101</v>
       </c>
       <c r="H73">
-        <v>0.70366135954023001</v>
+        <v>0.70020545778356102</v>
       </c>
       <c r="I73">
-        <v>0.76099367874152302</v>
+        <v>0.75704240192211303</v>
       </c>
       <c r="J73">
-        <v>0.82890472108388202</v>
+        <v>0.82474276252467904</v>
       </c>
       <c r="K73">
-        <v>0.785700091672353</v>
+        <v>0.784456881022224</v>
       </c>
       <c r="L73">
-        <v>0.89868856138622999</v>
+        <v>0.89716461890203103</v>
       </c>
       <c r="M73">
-        <v>0.93688708083022798</v>
+        <v>0.93539002459163401</v>
       </c>
       <c r="N73">
-        <v>0.65090877096460298</v>
+        <v>0.64966888299140402</v>
       </c>
       <c r="O73">
-        <v>0.71837582681607004</v>
+        <v>0.71607826674044905</v>
       </c>
       <c r="P73">
-        <v>0.78814560015818103</v>
+        <v>0.78696405093391697</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>36526</v>
       </c>
       <c r="B74">
-        <v>0.71432656734135802</v>
+        <v>0.71117232964743204</v>
       </c>
       <c r="C74">
-        <v>0.77479246270668101</v>
+        <v>0.77141772198629099</v>
       </c>
       <c r="D74">
-        <v>0.82873756679996702</v>
+        <v>0.826261595999498</v>
       </c>
       <c r="E74">
-        <v>0.70355194267002596</v>
+        <v>0.69782992504939401</v>
       </c>
       <c r="F74">
-        <v>0.77734096213789095</v>
+        <v>0.77318870650914795</v>
       </c>
       <c r="G74">
-        <v>0.84076231068566498</v>
+        <v>0.83844065208833995</v>
       </c>
       <c r="H74">
-        <v>0.70353634177839297</v>
+        <v>0.70013163421739599</v>
       </c>
       <c r="I74">
-        <v>0.760088884136219</v>
+        <v>0.75677125996619199</v>
       </c>
       <c r="J74">
-        <v>0.82750417352055505</v>
+        <v>0.823870047704512</v>
       </c>
       <c r="K74">
-        <v>0.79185619061774604</v>
+        <v>0.79098103868375103</v>
       </c>
       <c r="L74">
-        <v>0.89977612398041196</v>
+        <v>0.89954105630678705</v>
       </c>
       <c r="M74">
-        <v>0.93422759564427305</v>
+        <v>0.93334560369993302</v>
       </c>
       <c r="N74">
-        <v>0.66957922577773299</v>
+        <v>0.66564983561830404</v>
       </c>
       <c r="O74">
-        <v>0.73205358559697997</v>
+        <v>0.72720833492505799</v>
       </c>
       <c r="P74">
-        <v>0.79536063570833204</v>
+        <v>0.79233918906401202</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>36617</v>
       </c>
       <c r="B75">
-        <v>0.70730278481803699</v>
+        <v>0.70454722779941403</v>
       </c>
       <c r="C75">
-        <v>0.76998505498373904</v>
+        <v>0.76690603064237595</v>
       </c>
       <c r="D75">
-        <v>0.82666214544683503</v>
+        <v>0.82384939955148695</v>
       </c>
       <c r="E75">
-        <v>0.69511701409790705</v>
+        <v>0.693077933038591</v>
       </c>
       <c r="F75">
-        <v>0.76990820747920397</v>
+        <v>0.76835441904011503</v>
       </c>
       <c r="G75">
-        <v>0.83618837030123605</v>
+        <v>0.83556287857677003</v>
       </c>
       <c r="H75">
-        <v>0.70094828632533202</v>
+        <v>0.69868194190580901</v>
       </c>
       <c r="I75">
-        <v>0.75704056997630298</v>
+        <v>0.75488025167539696</v>
       </c>
       <c r="J75">
-        <v>0.82682780693734503</v>
+        <v>0.82340555654902903</v>
       </c>
       <c r="K75">
-        <v>0.78782249815313798</v>
+        <v>0.78647490018398003</v>
       </c>
       <c r="L75">
-        <v>0.89427271199957903</v>
+        <v>0.89351023584312095</v>
       </c>
       <c r="M75">
-        <v>0.92780725810705</v>
+        <v>0.92723945923412499</v>
       </c>
       <c r="N75">
-        <v>0.68779072703908195</v>
+        <v>0.68194876270555405</v>
       </c>
       <c r="O75">
-        <v>0.74839173099943501</v>
+        <v>0.74136091150980699</v>
       </c>
       <c r="P75">
-        <v>0.80600655172244395</v>
+        <v>0.80038474682753602</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>36708</v>
       </c>
       <c r="B76">
-        <v>0.70776832541778201</v>
+        <v>0.70662482800068105</v>
       </c>
       <c r="C76">
-        <v>0.77027350353129198</v>
+        <v>0.76847076041973506</v>
       </c>
       <c r="D76">
-        <v>0.82691113789778004</v>
+        <v>0.824883163590024</v>
       </c>
       <c r="E76">
-        <v>0.695329316145612</v>
+        <v>0.69541255790257595</v>
       </c>
       <c r="F76">
-        <v>0.76950883348008403</v>
+        <v>0.76963252515149305</v>
       </c>
       <c r="G76">
-        <v>0.835550308469451</v>
+        <v>0.83603490943210301</v>
       </c>
       <c r="H76">
-        <v>0.70222555772477802</v>
+        <v>0.70002885360749401</v>
       </c>
       <c r="I76">
-        <v>0.75788201544132605</v>
+        <v>0.75606598565370697</v>
       </c>
       <c r="J76">
-        <v>0.82787418746109498</v>
+        <v>0.82485528846505796</v>
       </c>
       <c r="K76">
-        <v>0.78938854465833097</v>
+        <v>0.78787891633271201</v>
       </c>
       <c r="L76">
-        <v>0.89680461640414499</v>
+        <v>0.89528895736159897</v>
       </c>
       <c r="M76">
-        <v>0.93086090668267896</v>
+        <v>0.92949596468164197</v>
       </c>
       <c r="N76">
-        <v>0.69244388959162395</v>
+        <v>0.68837509062231295</v>
       </c>
       <c r="O76">
-        <v>0.75223973606801897</v>
+        <v>0.74708469131172694</v>
       </c>
       <c r="P76">
-        <v>0.80809321251347399</v>
+        <v>0.804052799420922</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>36800</v>
       </c>
       <c r="B77">
-        <v>0.71248207306525801</v>
+        <v>0.71114335644740601</v>
       </c>
       <c r="C77">
-        <v>0.77434419870354898</v>
+        <v>0.772643087587078</v>
       </c>
       <c r="D77">
-        <v>0.82918401489540905</v>
+        <v>0.82765719606376698</v>
       </c>
       <c r="E77">
-        <v>0.69384621595689699</v>
+        <v>0.69504984805126702</v>
       </c>
       <c r="F77">
-        <v>0.76814359813867406</v>
+        <v>0.76937986546960702</v>
       </c>
       <c r="G77">
-        <v>0.83458305350768502</v>
+        <v>0.83577131831877904</v>
       </c>
       <c r="H77">
-        <v>0.70779399138858001</v>
+        <v>0.707651561062278</v>
       </c>
       <c r="I77">
-        <v>0.76254175269378999</v>
+        <v>0.762701018541181</v>
       </c>
       <c r="J77">
-        <v>0.82989433683199099</v>
+        <v>0.82867993286629804</v>
       </c>
       <c r="K77">
-        <v>0.79525776640003698</v>
+        <v>0.79282210519741003</v>
       </c>
       <c r="L77">
-        <v>0.90333412860506201</v>
+        <v>0.90167222939326197</v>
       </c>
       <c r="M77">
-        <v>0.93423589293043896</v>
+        <v>0.932893348245733</v>
       </c>
       <c r="N77">
-        <v>0.704304301573211</v>
+        <v>0.70027069424641797</v>
       </c>
       <c r="O77">
-        <v>0.76174463954608496</v>
+        <v>0.75655812841319203</v>
       </c>
       <c r="P77">
-        <v>0.81400209004605395</v>
+        <v>0.81065202421255</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>36892</v>
       </c>
       <c r="B78">
-        <v>0.72680822117607602</v>
+        <v>0.72467906292356199</v>
       </c>
       <c r="C78">
-        <v>0.785556205543265</v>
+        <v>0.78306247015612496</v>
       </c>
       <c r="D78">
-        <v>0.83560809345266196</v>
+        <v>0.83375205538456498</v>
       </c>
       <c r="E78">
-        <v>0.72450172818192704</v>
+        <v>0.72426308505370096</v>
       </c>
       <c r="F78">
-        <v>0.79067526248932496</v>
+        <v>0.79088516120358199</v>
       </c>
       <c r="G78">
-        <v>0.84647347881414503</v>
+        <v>0.84715545804436099</v>
       </c>
       <c r="H78">
-        <v>0.71227123079964405</v>
+        <v>0.71193087046291803</v>
       </c>
       <c r="I78">
-        <v>0.76525748932759396</v>
+        <v>0.76495177776890599</v>
       </c>
       <c r="J78">
-        <v>0.82964415924867196</v>
+        <v>0.82831537488277396</v>
       </c>
       <c r="K78">
-        <v>0.80338513312884197</v>
+        <v>0.80130119997667204</v>
       </c>
       <c r="L78">
-        <v>0.91057648992575002</v>
+        <v>0.90927423848122002</v>
       </c>
       <c r="M78">
-        <v>0.93700802553085205</v>
+        <v>0.93572709600131998</v>
       </c>
       <c r="N78">
-        <v>0.73099617766156799</v>
+        <v>0.72691628006447695</v>
       </c>
       <c r="O78">
-        <v>0.78228667715991596</v>
+        <v>0.77708793888497296</v>
       </c>
       <c r="P78">
-        <v>0.82624438222794805</v>
+        <v>0.82322495537790497</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>36982</v>
       </c>
       <c r="B79">
-        <v>0.72998074781248801</v>
+        <v>0.72834066652948504</v>
       </c>
       <c r="C79">
-        <v>0.78881020943514601</v>
+        <v>0.78717078362105597</v>
       </c>
       <c r="D79">
-        <v>0.83790979592814196</v>
+        <v>0.836630529180588</v>
       </c>
       <c r="E79">
-        <v>0.70529373136953899</v>
+        <v>0.70646204743822905</v>
       </c>
       <c r="F79">
-        <v>0.77882285997711398</v>
+        <v>0.78089154016647899</v>
       </c>
       <c r="G79">
-        <v>0.84059628335991399</v>
+        <v>0.84264766726491602</v>
       </c>
       <c r="H79">
-        <v>0.71817047926154998</v>
+        <v>0.71735944765198301</v>
       </c>
       <c r="I79">
-        <v>0.770656899360464</v>
+        <v>0.77007344149847101</v>
       </c>
       <c r="J79">
-        <v>0.833919835879534</v>
+        <v>0.83243110170299695</v>
       </c>
       <c r="K79">
-        <v>0.80846778553906495</v>
+        <v>0.80739404396641701</v>
       </c>
       <c r="L79">
-        <v>0.91496734992736095</v>
+        <v>0.91505134459427895</v>
       </c>
       <c r="M79">
-        <v>0.93812382537190997</v>
+        <v>0.938231420357025</v>
       </c>
       <c r="N79">
-        <v>0.75569241570161105</v>
+        <v>0.753757605282664</v>
       </c>
       <c r="O79">
-        <v>0.80071889084686299</v>
+        <v>0.79749413975531103</v>
       </c>
       <c r="P79">
-        <v>0.83658923918756101</v>
+        <v>0.834893722313239</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>37073</v>
       </c>
       <c r="B80">
-        <v>0.73483945454089505</v>
+        <v>0.73388678878718605</v>
       </c>
       <c r="C80">
-        <v>0.79601553450681595</v>
+        <v>0.79466486819112203</v>
       </c>
       <c r="D80">
-        <v>0.84382025344481404</v>
+        <v>0.84269482160295395</v>
       </c>
       <c r="E80">
-        <v>0.71604478477099698</v>
+        <v>0.72098109610823602</v>
       </c>
       <c r="F80">
-        <v>0.79150397375614401</v>
+        <v>0.79641153056411895</v>
       </c>
       <c r="G80">
-        <v>0.84851446149964804</v>
+        <v>0.85217506427157796</v>
       </c>
       <c r="H80">
-        <v>0.721177719172167</v>
+        <v>0.71972113007994598</v>
       </c>
       <c r="I80">
-        <v>0.77583053319477702</v>
+        <v>0.77424869099066695</v>
       </c>
       <c r="J80">
-        <v>0.83928475474181496</v>
+        <v>0.83705307344784896</v>
       </c>
       <c r="K80">
-        <v>0.812333871492952</v>
+        <v>0.81148211903840495</v>
       </c>
       <c r="L80">
-        <v>0.92527824201870101</v>
+        <v>0.92625009209137699</v>
       </c>
       <c r="M80">
-        <v>0.94568319208832397</v>
+        <v>0.94703920156904597</v>
       </c>
       <c r="N80">
-        <v>0.76497597651461602</v>
+        <v>0.76244787370846301</v>
       </c>
       <c r="O80">
-        <v>0.81067376414594305</v>
+        <v>0.80687838734008799</v>
       </c>
       <c r="P80">
-        <v>0.84420785863553405</v>
+        <v>0.84221990949306003</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>37165</v>
       </c>
       <c r="B81">
-        <v>0.73545836549925203</v>
+        <v>0.73395708874945398</v>
       </c>
       <c r="C81">
-        <v>0.795813547677231</v>
+        <v>0.79376859900684804</v>
       </c>
       <c r="D81">
-        <v>0.84366896851693796</v>
+        <v>0.84224773399611297</v>
       </c>
       <c r="E81">
-        <v>0.72276322128588399</v>
+        <v>0.72610986038140102</v>
       </c>
       <c r="F81">
-        <v>0.79664142012615402</v>
+        <v>0.79979487626670898</v>
       </c>
       <c r="G81">
-        <v>0.85215830549790705</v>
+        <v>0.85463628689261895</v>
       </c>
       <c r="H81">
-        <v>0.72332775900427704</v>
+        <v>0.72081295103367204</v>
       </c>
       <c r="I81">
-        <v>0.77737812257311301</v>
+        <v>0.77461009632576205</v>
       </c>
       <c r="J81">
-        <v>0.84045567954876399</v>
+        <v>0.83741695779595204</v>
       </c>
       <c r="K81">
-        <v>0.80915547241679298</v>
+        <v>0.80858311320637499</v>
       </c>
       <c r="L81">
-        <v>0.91583230997829701</v>
+        <v>0.91760815979195398</v>
       </c>
       <c r="M81">
-        <v>0.94050131220003197</v>
+        <v>0.942608729327849</v>
       </c>
       <c r="N81">
-        <v>0.77131800896706304</v>
+        <v>0.76774484957068601</v>
       </c>
       <c r="O81">
-        <v>0.81446107107715604</v>
+        <v>0.80980140753505103</v>
       </c>
       <c r="P81">
-        <v>0.84536283395476097</v>
+        <v>0.84338080562808704</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>37257</v>
       </c>
       <c r="B82">
-        <v>0.72882545716168701</v>
+        <v>0.72670609299095001</v>
       </c>
       <c r="C82">
-        <v>0.78966143194914296</v>
+        <v>0.78779838111752898</v>
       </c>
       <c r="D82">
-        <v>0.84032650083250804</v>
+        <v>0.83885247249737105</v>
       </c>
       <c r="E82">
-        <v>0.72191135212443203</v>
+        <v>0.72277970816969095</v>
       </c>
       <c r="F82">
-        <v>0.79630423875115497</v>
+        <v>0.798603704910267</v>
       </c>
       <c r="G82">
-        <v>0.85311514688399104</v>
+        <v>0.85502875532700895</v>
       </c>
       <c r="H82">
-        <v>0.716389731454945</v>
+        <v>0.71442511299397804</v>
       </c>
       <c r="I82">
-        <v>0.77131284170727799</v>
+        <v>0.769597736901379</v>
       </c>
       <c r="J82">
-        <v>0.83870182967171603</v>
+        <v>0.83566436591930404</v>
       </c>
       <c r="K82">
-        <v>0.81882759652667803</v>
+        <v>0.82036381399904901</v>
       </c>
       <c r="L82">
-        <v>0.92241869007454302</v>
+        <v>0.92594856391224101</v>
       </c>
       <c r="M82">
-        <v>0.94353190858913005</v>
+        <v>0.94678861831045102</v>
       </c>
       <c r="N82">
-        <v>0.75449052937473504</v>
+        <v>0.75050688629997897</v>
       </c>
       <c r="O82">
-        <v>0.80050131973334104</v>
+        <v>0.79651128249609204</v>
       </c>
       <c r="P82">
-        <v>0.83799456431916097</v>
+        <v>0.83660895667763202</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>37347</v>
       </c>
       <c r="B83">
-        <v>0.72574413898955703</v>
+        <v>0.72343952561789604</v>
       </c>
       <c r="C83">
-        <v>0.78610645921839295</v>
+        <v>0.78411825313736405</v>
       </c>
       <c r="D83">
-        <v>0.83730377237145104</v>
+        <v>0.83561589929584401</v>
       </c>
       <c r="E83">
-        <v>0.70430405505782001</v>
+        <v>0.70509336590403204</v>
       </c>
       <c r="F83">
-        <v>0.78474512665448803</v>
+        <v>0.78727961425003001</v>
       </c>
       <c r="G83">
-        <v>0.84803686197832195</v>
+        <v>0.85024650698107396</v>
       </c>
       <c r="H83">
-        <v>0.70881162932547004</v>
+        <v>0.70670796604297303</v>
       </c>
       <c r="I83">
-        <v>0.76495927092994997</v>
+        <v>0.76282717630373598</v>
       </c>
       <c r="J83">
-        <v>0.83408145090535801</v>
+        <v>0.83068531669808698</v>
       </c>
       <c r="K83">
-        <v>0.80634527705644599</v>
+        <v>0.80918032635537396</v>
       </c>
       <c r="L83">
-        <v>0.915035149229115</v>
+        <v>0.91938602657522595</v>
       </c>
       <c r="M83">
-        <v>0.94097241427998402</v>
+        <v>0.94480478781925803</v>
       </c>
       <c r="N83">
-        <v>0.77021907670517697</v>
+        <v>0.76563486202667996</v>
       </c>
       <c r="O83">
-        <v>0.80823546713440197</v>
+        <v>0.80352714669339997</v>
       </c>
       <c r="P83">
-        <v>0.84045321326560696</v>
+        <v>0.83802208753381602</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>37438</v>
       </c>
       <c r="B84">
-        <v>0.70690619480405803</v>
+        <v>0.70558987816750196</v>
       </c>
       <c r="C84">
-        <v>0.77096299552595704</v>
+        <v>0.77020953090892397</v>
       </c>
       <c r="D84">
-        <v>0.82915538427225399</v>
+        <v>0.82801583123786504</v>
       </c>
       <c r="E84">
-        <v>0.68601536475812397</v>
+        <v>0.68913760459075502</v>
       </c>
       <c r="F84">
-        <v>0.76647964103890098</v>
+        <v>0.771737807513727</v>
       </c>
       <c r="G84">
-        <v>0.83537781985131598</v>
+        <v>0.83916993771151605</v>
       </c>
       <c r="H84">
-        <v>0.69840659612135103</v>
+        <v>0.69482631531958206</v>
       </c>
       <c r="I84">
-        <v>0.75545560330208406</v>
+        <v>0.75227819693290598</v>
       </c>
       <c r="J84">
-        <v>0.83090361953376601</v>
+        <v>0.825740090620106</v>
       </c>
       <c r="K84">
-        <v>0.808658220719635</v>
+        <v>0.81200664654700705</v>
       </c>
       <c r="L84">
-        <v>0.92030407145980397</v>
+        <v>0.92433822288454004</v>
       </c>
       <c r="M84">
-        <v>0.94513461965300705</v>
+        <v>0.94811375734133596</v>
       </c>
       <c r="N84">
-        <v>0.73722659095397403</v>
+        <v>0.73503735408651405</v>
       </c>
       <c r="O84">
-        <v>0.78594363092750796</v>
+        <v>0.78388374850703402</v>
       </c>
       <c r="P84">
-        <v>0.82906755015040001</v>
+        <v>0.82867596068555804</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>37530</v>
       </c>
       <c r="B85">
-        <v>0.70051687314926903</v>
+        <v>0.70036000488981598</v>
       </c>
       <c r="C85">
-        <v>0.76510719383305603</v>
+        <v>0.76463647775678401</v>
       </c>
       <c r="D85">
-        <v>0.82410273910955001</v>
+        <v>0.82297496246702195</v>
       </c>
       <c r="E85">
-        <v>0.68284541224557405</v>
+        <v>0.68626182250446899</v>
       </c>
       <c r="F85">
-        <v>0.76169960496599798</v>
+        <v>0.76546408492058005</v>
       </c>
       <c r="G85">
-        <v>0.83086226980325295</v>
+        <v>0.83359374915801798</v>
       </c>
       <c r="H85">
-        <v>0.68956300383656699</v>
+        <v>0.68645575834429995</v>
       </c>
       <c r="I85">
-        <v>0.74730853577813205</v>
+        <v>0.74420266204346597</v>
       </c>
       <c r="J85">
-        <v>0.82217849525319098</v>
+        <v>0.81728634560525504</v>
       </c>
       <c r="K85">
-        <v>0.80796652217096798</v>
+        <v>0.81151370603003303</v>
       </c>
       <c r="L85">
-        <v>0.91861032499557105</v>
+        <v>0.92229542688439503</v>
       </c>
       <c r="M85">
-        <v>0.94371271374482002</v>
+        <v>0.94619291959117302</v>
       </c>
       <c r="N85">
-        <v>0.73454491934316601</v>
+        <v>0.73438087834453003</v>
       </c>
       <c r="O85">
-        <v>0.78459913182479601</v>
+        <v>0.78346072835695502</v>
       </c>
       <c r="P85">
-        <v>0.828981105199876</v>
+        <v>0.82860787332722696</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>37622</v>
       </c>
       <c r="B86">
-        <v>0.70003816098316296</v>
+        <v>0.70049054516397002</v>
       </c>
       <c r="C86">
-        <v>0.76363507691056798</v>
+        <v>0.76344910298365998</v>
       </c>
       <c r="D86">
-        <v>0.82232177157026598</v>
+        <v>0.82131405315513295</v>
       </c>
       <c r="E86">
-        <v>0.69540019462251601</v>
+        <v>0.69791655627589699</v>
       </c>
       <c r="F86">
-        <v>0.76913075534727504</v>
+        <v>0.77147818025001802</v>
       </c>
       <c r="G86">
-        <v>0.83325138558636802</v>
+        <v>0.83493712955333299</v>
       </c>
       <c r="H86">
-        <v>0.68205695172492198</v>
+        <v>0.68006263387266397</v>
       </c>
       <c r="I86">
-        <v>0.74079000712012799</v>
+        <v>0.73837468604547996</v>
       </c>
       <c r="J86">
-        <v>0.81757823325338796</v>
+        <v>0.81293972226737699</v>
       </c>
       <c r="K86">
-        <v>0.80349303901059699</v>
+        <v>0.80736231327478403</v>
       </c>
       <c r="L86">
-        <v>0.91138037443250897</v>
+        <v>0.91522492125509802</v>
       </c>
       <c r="M86">
-        <v>0.93790879490773504</v>
+        <v>0.94063968572552403</v>
       </c>
       <c r="N86">
-        <v>0.73358988609972897</v>
+        <v>0.73415984222622399</v>
       </c>
       <c r="O86">
-        <v>0.78288765157609597</v>
+        <v>0.78254636767568597</v>
       </c>
       <c r="P86">
-        <v>0.82697367109122499</v>
+        <v>0.82717185604563803</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>37712</v>
       </c>
       <c r="B87">
-        <v>0.70707188439496005</v>
+        <v>0.70793393736859</v>
       </c>
       <c r="C87">
-        <v>0.76880332343819602</v>
+        <v>0.76844108611817996</v>
       </c>
       <c r="D87">
-        <v>0.82449262684930003</v>
+        <v>0.823450345713301</v>
       </c>
       <c r="E87">
-        <v>0.70275791069761695</v>
+        <v>0.70423271934892495</v>
       </c>
       <c r="F87">
-        <v>0.77376880047012397</v>
+        <v>0.77373224324436896</v>
       </c>
       <c r="G87">
-        <v>0.83558443153123396</v>
+        <v>0.83551764616542701</v>
       </c>
       <c r="H87">
-        <v>0.68021924352532104</v>
+        <v>0.67957709153290902</v>
       </c>
       <c r="I87">
-        <v>0.739327912972912</v>
+        <v>0.73767744935773805</v>
       </c>
       <c r="J87">
-        <v>0.81531769963322298</v>
+        <v>0.81128662588068501</v>
       </c>
       <c r="K87">
-        <v>0.795570832481165</v>
+        <v>0.79880773410959904</v>
       </c>
       <c r="L87">
-        <v>0.90168927410165201</v>
+        <v>0.90519740897074996</v>
       </c>
       <c r="M87">
-        <v>0.93037443171229095</v>
+        <v>0.93320967433691304</v>
       </c>
       <c r="N87">
-        <v>0.75300939498489206</v>
+        <v>0.75438570096457502</v>
       </c>
       <c r="O87">
-        <v>0.79791114311738598</v>
+        <v>0.79758482731245794</v>
       </c>
       <c r="P87">
-        <v>0.83492220632380498</v>
+        <v>0.83494875091934995</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>37803</v>
       </c>
       <c r="B88">
-        <v>0.69776066237046097</v>
+        <v>0.69709853869178895</v>
       </c>
       <c r="C88">
-        <v>0.76158540772279704</v>
+        <v>0.76000787365767697</v>
       </c>
       <c r="D88">
-        <v>0.82064562565242505</v>
+        <v>0.81887988505505005</v>
       </c>
       <c r="E88">
-        <v>0.70150279660203396</v>
+        <v>0.69990953597680505</v>
       </c>
       <c r="F88">
-        <v>0.7722418966897</v>
+        <v>0.76939439607240201</v>
       </c>
       <c r="G88">
-        <v>0.83538424577071102</v>
+        <v>0.83347901287352599</v>
       </c>
       <c r="H88">
-        <v>0.67150754658138201</v>
+        <v>0.66844252699917805</v>
       </c>
       <c r="I88">
-        <v>0.73151888084712602</v>
+        <v>0.72786151337384697</v>
       </c>
       <c r="J88">
-        <v>0.80913730928911598</v>
+        <v>0.80362755845136502</v>
       </c>
       <c r="K88">
-        <v>0.79219683948953701</v>
+        <v>0.79233341442983996</v>
       </c>
       <c r="L88">
-        <v>0.89887171392541099</v>
+        <v>0.89913645129230502</v>
       </c>
       <c r="M88">
-        <v>0.92976008291110201</v>
+        <v>0.93029438767452199</v>
       </c>
       <c r="N88">
-        <v>0.72406055549788795</v>
+        <v>0.72595693750189605</v>
       </c>
       <c r="O88">
-        <v>0.777228174700476</v>
+        <v>0.77737769180366401</v>
       </c>
       <c r="P88">
-        <v>0.82507850804546501</v>
+        <v>0.82493126582503495</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>37895</v>
       </c>
       <c r="B89">
-        <v>0.69325518698773403</v>
+        <v>0.69262785410701999</v>
       </c>
       <c r="C89">
-        <v>0.75786244220393995</v>
+        <v>0.75591600327380704</v>
       </c>
       <c r="D89">
-        <v>0.8186490014458</v>
+        <v>0.81616614479308103</v>
       </c>
       <c r="E89">
-        <v>0.69057855146192104</v>
+        <v>0.68890764890412604</v>
       </c>
       <c r="F89">
-        <v>0.76192554864373796</v>
+        <v>0.75831074892801098</v>
       </c>
       <c r="G89">
-        <v>0.82796616858011496</v>
+        <v>0.82511697651574101</v>
       </c>
       <c r="H89">
-        <v>0.67010515947238602</v>
+        <v>0.66691870182791502</v>
       </c>
       <c r="I89">
-        <v>0.73056509010372805</v>
+        <v>0.72639992201002801</v>
       </c>
       <c r="J89">
-        <v>0.80985150575445897</v>
+        <v>0.80374595930188597</v>
       </c>
       <c r="K89">
-        <v>0.79672302670827799</v>
+        <v>0.796863334222221</v>
       </c>
       <c r="L89">
-        <v>0.90320562257274495</v>
+        <v>0.90274572884672299</v>
       </c>
       <c r="M89">
-        <v>0.93265903482297596</v>
+        <v>0.93198871781838699</v>
       </c>
       <c r="N89">
-        <v>0.71702188649333298</v>
+        <v>0.71787431636506804</v>
       </c>
       <c r="O89">
-        <v>0.77290001291756805</v>
+        <v>0.77209191184890702</v>
       </c>
       <c r="P89">
-        <v>0.82348176574352205</v>
+        <v>0.82219748728161102</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>37987</v>
       </c>
       <c r="B90">
-        <v>0.68878769912370896</v>
+        <v>0.68859585028028203</v>
       </c>
       <c r="C90">
-        <v>0.75506548673165896</v>
+        <v>0.75306357259397005</v>
       </c>
       <c r="D90">
-        <v>0.81685707226899196</v>
+        <v>0.81441977253102305</v>
       </c>
       <c r="E90">
-        <v>0.66436385385794305</v>
+        <v>0.66520721971850505</v>
       </c>
       <c r="F90">
-        <v>0.74357792760679897</v>
+        <v>0.74113779545959901</v>
       </c>
       <c r="G90">
-        <v>0.81809228709363002</v>
+        <v>0.81565778650179599</v>
       </c>
       <c r="H90">
-        <v>0.66684626266595304</v>
+        <v>0.66509792351850605</v>
       </c>
       <c r="I90">
-        <v>0.72703104645627503</v>
+        <v>0.72400032426417904</v>
       </c>
       <c r="J90">
-        <v>0.80553963595440903</v>
+        <v>0.80062431586975602</v>
       </c>
       <c r="K90">
-        <v>0.80714808280055805</v>
+        <v>0.80625705391898705</v>
       </c>
       <c r="L90">
-        <v>0.911001591717994</v>
+        <v>0.90940822479300798</v>
       </c>
       <c r="M90">
-        <v>0.93693836676318398</v>
+        <v>0.93570820274648703</v>
       </c>
       <c r="N90">
-        <v>0.71085392501644695</v>
+        <v>0.71059678260187997</v>
       </c>
       <c r="O90">
-        <v>0.77052339302029904</v>
+        <v>0.76820294143342405</v>
       </c>
       <c r="P90">
-        <v>0.823793459517002</v>
+        <v>0.82147605741727203</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>38078</v>
       </c>
       <c r="B91">
-        <v>0.68617411511386195</v>
+        <v>0.68642897636706401</v>
       </c>
       <c r="C91">
-        <v>0.75378826907946905</v>
+        <v>0.75236858582016897</v>
       </c>
       <c r="D91">
-        <v>0.81637667069058195</v>
+        <v>0.814835778064123</v>
       </c>
       <c r="E91">
-        <v>0.65273440500290003</v>
+        <v>0.65387639097586803</v>
       </c>
       <c r="F91">
-        <v>0.73546782959299295</v>
+        <v>0.73399305481621802</v>
       </c>
       <c r="G91">
-        <v>0.81372007686532699</v>
+        <v>0.81218881546141097</v>
       </c>
       <c r="H91">
-        <v>0.66082464952751796</v>
+        <v>0.65890365047051203</v>
       </c>
       <c r="I91">
-        <v>0.72333609973233604</v>
+        <v>0.72050698728037799</v>
       </c>
       <c r="J91">
-        <v>0.80365897463651803</v>
+        <v>0.79959997211908296</v>
       </c>
       <c r="K91">
-        <v>0.80968442810832397</v>
+        <v>0.809294473625493</v>
       </c>
       <c r="L91">
-        <v>0.91354592359422404</v>
+        <v>0.91271499087892605</v>
       </c>
       <c r="M91">
-        <v>0.94057784081778595</v>
+        <v>0.939680138582067</v>
       </c>
       <c r="N91">
-        <v>0.71194843615802805</v>
+        <v>0.71245453400536296</v>
       </c>
       <c r="O91">
-        <v>0.77208377576956899</v>
+        <v>0.77070038184024503</v>
       </c>
       <c r="P91">
-        <v>0.82488803176150904</v>
+        <v>0.82392545424945796</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>38169</v>
       </c>
       <c r="B92">
-        <v>0.67280184959052303</v>
+        <v>0.67209946949880195</v>
       </c>
       <c r="C92">
-        <v>0.74302415215773399</v>
+        <v>0.74143362553776604</v>
       </c>
       <c r="D92">
-        <v>0.81130057824619295</v>
+        <v>0.80949127363781703</v>
       </c>
       <c r="E92">
-        <v>0.64374795680842301</v>
+        <v>0.64316272584828604</v>
       </c>
       <c r="F92">
-        <v>0.72825011020453601</v>
+        <v>0.72624304383132898</v>
       </c>
       <c r="G92">
-        <v>0.81012973182683601</v>
+        <v>0.80839827757349902</v>
       </c>
       <c r="H92">
-        <v>0.652813851915377</v>
+        <v>0.65088870864756099</v>
       </c>
       <c r="I92">
-        <v>0.71633983651664201</v>
+        <v>0.71387480871036901</v>
       </c>
       <c r="J92">
-        <v>0.80360370599300701</v>
+        <v>0.79906816349469001</v>
       </c>
       <c r="K92">
-        <v>0.80021773961446196</v>
+        <v>0.79842079581773695</v>
       </c>
       <c r="L92">
-        <v>0.908085319136267</v>
+        <v>0.90652830362235304</v>
       </c>
       <c r="M92">
-        <v>0.93953374375618903</v>
+        <v>0.93873725232945004</v>
       </c>
       <c r="N92">
-        <v>0.69825485283896804</v>
+        <v>0.69827490451622998</v>
       </c>
       <c r="O92">
-        <v>0.76124192017564396</v>
+        <v>0.75983971049451404</v>
       </c>
       <c r="P92">
-        <v>0.81810275571497204</v>
+        <v>0.81691373617333696</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>38261</v>
       </c>
       <c r="B93">
-        <v>0.67124546875269697</v>
+        <v>0.67111744625914205</v>
       </c>
       <c r="C93">
-        <v>0.74074935035432998</v>
+        <v>0.73942981658224805</v>
       </c>
       <c r="D93">
-        <v>0.80786597444892505</v>
+        <v>0.805949472451995</v>
       </c>
       <c r="E93">
-        <v>0.64056958525487495</v>
+        <v>0.64158755024237102</v>
       </c>
       <c r="F93">
-        <v>0.72337140007485601</v>
+        <v>0.72190268560252002</v>
       </c>
       <c r="G93">
-        <v>0.80557005476089005</v>
+        <v>0.803814865811879</v>
       </c>
       <c r="H93">
-        <v>0.65132369469777196</v>
+        <v>0.65034729003495195</v>
       </c>
       <c r="I93">
-        <v>0.71451999717249004</v>
+        <v>0.71291385771698701</v>
       </c>
       <c r="J93">
-        <v>0.79836534136235404</v>
+        <v>0.79452678651907704</v>
       </c>
       <c r="K93">
-        <v>0.81180807272705202</v>
+        <v>0.80886590508746004</v>
       </c>
       <c r="L93">
-        <v>0.91944359176151302</v>
+        <v>0.91677697872428598</v>
       </c>
       <c r="M93">
-        <v>0.94741978346605205</v>
+        <v>0.94623073048578898</v>
       </c>
       <c r="N93">
-        <v>0.69281575623650904</v>
+        <v>0.69373936164836802</v>
       </c>
       <c r="O93">
-        <v>0.75588385519479095</v>
+        <v>0.755053555344669</v>
       </c>
       <c r="P93">
-        <v>0.81393204793907004</v>
+        <v>0.81259984205162095</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>38353</v>
       </c>
       <c r="B94">
-        <v>0.67330035776025299</v>
+        <v>0.67270782384238703</v>
       </c>
       <c r="C94">
-        <v>0.74230581811396001</v>
+        <v>0.74054764598673195</v>
       </c>
       <c r="D94">
-        <v>0.807990478208226</v>
+        <v>0.80561471013502095</v>
       </c>
       <c r="E94">
-        <v>0.64406030922364699</v>
+        <v>0.64421572574795205</v>
       </c>
       <c r="F94">
-        <v>0.72506571577717005</v>
+        <v>0.72268662183441201</v>
       </c>
       <c r="G94">
-        <v>0.80617430888378905</v>
+        <v>0.80366209829035096</v>
       </c>
       <c r="H94">
-        <v>0.65196230448341896</v>
+        <v>0.64983341458201904</v>
       </c>
       <c r="I94">
-        <v>0.71459820955888698</v>
+        <v>0.71170454474198097</v>
       </c>
       <c r="J94">
-        <v>0.79606877995041903</v>
+        <v>0.79113193641108004</v>
       </c>
       <c r="K94">
-        <v>0.83933988170103202</v>
+        <v>0.83432195934041997</v>
       </c>
       <c r="L94">
-        <v>0.947589961371056</v>
+        <v>0.94350477049730397</v>
       </c>
       <c r="M94">
-        <v>0.96788837561371099</v>
+        <v>0.96637285317805999</v>
       </c>
       <c r="N94">
-        <v>0.6867504276841</v>
+        <v>0.68848356037937897</v>
       </c>
       <c r="O94">
-        <v>0.75120327305055301</v>
+        <v>0.75111581288884799</v>
       </c>
       <c r="P94">
-        <v>0.81131626629338804</v>
+        <v>0.81030022428465198</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>38443</v>
       </c>
       <c r="B95">
-        <v>0.67612120156507105</v>
+        <v>0.67516399199129595</v>
       </c>
       <c r="C95">
-        <v>0.74479263321643496</v>
+        <v>0.74252082330665004</v>
       </c>
       <c r="D95">
-        <v>0.80936524531387</v>
+        <v>0.80646817274415605</v>
       </c>
       <c r="E95">
-        <v>0.63538947939178203</v>
+        <v>0.63454560243462199</v>
       </c>
       <c r="F95">
-        <v>0.72024827743222497</v>
+        <v>0.71718211434832402</v>
       </c>
       <c r="G95">
-        <v>0.80494282145509699</v>
+        <v>0.80221173146569802</v>
       </c>
       <c r="H95">
-        <v>0.65959969705308696</v>
+        <v>0.65662009039229996</v>
       </c>
       <c r="I95">
-        <v>0.71952489922630603</v>
+        <v>0.71569570553913298</v>
       </c>
       <c r="J95">
-        <v>0.79713803927439497</v>
+        <v>0.79126871095564699</v>
       </c>
       <c r="K95">
-        <v>0.84164409814215002</v>
+        <v>0.83930461598737305</v>
       </c>
       <c r="L95">
-        <v>0.95206174401646604</v>
+        <v>0.94970497393328401</v>
       </c>
       <c r="M95">
-        <v>0.96903914044270401</v>
+        <v>0.96800576990555098</v>
       </c>
       <c r="N95">
-        <v>0.69095114329042195</v>
+        <v>0.69172171613845501</v>
       </c>
       <c r="O95">
-        <v>0.75555422973153996</v>
+        <v>0.75473835676782997</v>
       </c>
       <c r="P95">
-        <v>0.81487764570836396</v>
+        <v>0.81357655133998696</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>38534</v>
       </c>
       <c r="B96">
-        <v>0.67648884408225296</v>
+        <v>0.67482526280418798</v>
       </c>
       <c r="C96">
-        <v>0.74506691708020001</v>
+        <v>0.742402272502516</v>
       </c>
       <c r="D96">
-        <v>0.81018854835541998</v>
+        <v>0.80702258070706001</v>
       </c>
       <c r="E96">
-        <v>0.63339637231688395</v>
+        <v>0.63141588230238199</v>
       </c>
       <c r="F96">
-        <v>0.72041934741860503</v>
+        <v>0.71721180207250101</v>
       </c>
       <c r="G96">
-        <v>0.80644305190119103</v>
+        <v>0.80395866305840302</v>
       </c>
       <c r="H96">
-        <v>0.66665282437370699</v>
+        <v>0.66328063291620698</v>
       </c>
       <c r="I96">
-        <v>0.72478362092208104</v>
+        <v>0.72069871239633698</v>
       </c>
       <c r="J96">
-        <v>0.79953282637163303</v>
+        <v>0.79370847779998399</v>
       </c>
       <c r="K96">
-        <v>0.81957277966675302</v>
+        <v>0.81736326619275901</v>
       </c>
       <c r="L96">
-        <v>0.93022881812242697</v>
+        <v>0.92771534371226705</v>
       </c>
       <c r="M96">
-        <v>0.95870367511172305</v>
+        <v>0.95676825836861101</v>
       </c>
       <c r="N96">
-        <v>0.69196245032084303</v>
+        <v>0.69294717312442</v>
       </c>
       <c r="O96">
-        <v>0.75530792248781997</v>
+        <v>0.75500609555030396</v>
       </c>
       <c r="P96">
-        <v>0.81489973473456601</v>
+        <v>0.81396319908182702</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>38626</v>
       </c>
       <c r="B97">
-        <v>0.68007614321131304</v>
+        <v>0.67736390268854496</v>
       </c>
       <c r="C97">
-        <v>0.74738223022600603</v>
+        <v>0.74401051050468303</v>
       </c>
       <c r="D97">
-        <v>0.81131042887844895</v>
+        <v>0.80760967708650999</v>
       </c>
       <c r="E97">
-        <v>0.64291862326709204</v>
+        <v>0.63743662360346398</v>
       </c>
       <c r="F97">
-        <v>0.72608046581182595</v>
+        <v>0.72105447142302903</v>
       </c>
       <c r="G97">
-        <v>0.80892967219586998</v>
+        <v>0.80571674367836799</v>
       </c>
       <c r="H97">
-        <v>0.66731305060224599</v>
+        <v>0.66278019928878795</v>
       </c>
       <c r="I97">
-        <v>0.725815802962686</v>
+        <v>0.72090710574266703</v>
       </c>
       <c r="J97">
-        <v>0.79937292644952396</v>
+        <v>0.79306446472176895</v>
       </c>
       <c r="K97">
-        <v>0.81961791614407697</v>
+        <v>0.81573748790654499</v>
       </c>
       <c r="L97">
-        <v>0.92801849778433798</v>
+        <v>0.92418465167851505</v>
       </c>
       <c r="M97">
-        <v>0.95637425832966205</v>
+        <v>0.95374974889147202</v>
       </c>
       <c r="N97">
-        <v>0.701617644499543</v>
+        <v>0.70214148424066303</v>
       </c>
       <c r="O97">
-        <v>0.76140580601902497</v>
+        <v>0.76067057243300895</v>
       </c>
       <c r="P97">
-        <v>0.81788947030283898</v>
+        <v>0.816463105313744</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>38718</v>
       </c>
       <c r="B98">
-        <v>0.68859661125279203</v>
+        <v>0.68615832717160696</v>
       </c>
       <c r="C98">
-        <v>0.75552389381875595</v>
+        <v>0.75267304613848596</v>
       </c>
       <c r="D98">
-        <v>0.81707818227612095</v>
+        <v>0.81388961483057198</v>
       </c>
       <c r="E98">
-        <v>0.65122748856919799</v>
+        <v>0.64616481986618801</v>
       </c>
       <c r="F98">
-        <v>0.73401303271442997</v>
+        <v>0.73025505965488602</v>
       </c>
       <c r="G98">
-        <v>0.81435295349437897</v>
+        <v>0.81258444962041398</v>
       </c>
       <c r="H98">
-        <v>0.66902625201792698</v>
+        <v>0.66543890693542296</v>
       </c>
       <c r="I98">
-        <v>0.72843164823123696</v>
+        <v>0.72491952149384298</v>
       </c>
       <c r="J98">
-        <v>0.802225882393241</v>
+        <v>0.79724186600036495</v>
       </c>
       <c r="K98">
-        <v>0.83429693480591305</v>
+        <v>0.83204124834790605</v>
       </c>
       <c r="L98">
-        <v>0.94147191302798805</v>
+        <v>0.93923596448504498</v>
       </c>
       <c r="M98">
-        <v>0.96518072967266799</v>
+        <v>0.96336441524009597</v>
       </c>
       <c r="N98">
-        <v>0.70939841562255401</v>
+        <v>0.70884433698289795</v>
       </c>
       <c r="O98">
-        <v>0.771007771499025</v>
+        <v>0.76934275176703504</v>
       </c>
       <c r="P98">
-        <v>0.82558696748808102</v>
+        <v>0.82351751358838698</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>38808</v>
       </c>
       <c r="B99">
-        <v>0.69596100674362504</v>
+        <v>0.69312186754323002</v>
       </c>
       <c r="C99">
-        <v>0.76368302854611303</v>
+        <v>0.76088605998544701</v>
       </c>
       <c r="D99">
-        <v>0.82408488173982797</v>
+        <v>0.82122873566997301</v>
       </c>
       <c r="E99">
-        <v>0.65365455934579597</v>
+        <v>0.64743979514022598</v>
       </c>
       <c r="F99">
-        <v>0.73635418969141697</v>
+        <v>0.73283159923186703</v>
       </c>
       <c r="G99">
-        <v>0.81548999457554905</v>
+        <v>0.81452485706184197</v>
       </c>
       <c r="H99">
-        <v>0.67356298457502495</v>
+        <v>0.67045881949692199</v>
       </c>
       <c r="I99">
-        <v>0.733276124673368</v>
+        <v>0.73053647231590402</v>
       </c>
       <c r="J99">
-        <v>0.80844622505424102</v>
+        <v>0.80410148685315097</v>
       </c>
       <c r="K99">
-        <v>0.83772634192460704</v>
+        <v>0.83531588456464001</v>
       </c>
       <c r="L99">
-        <v>0.94769252320542596</v>
+        <v>0.94520073541285299</v>
       </c>
       <c r="M99">
-        <v>0.970480541056847</v>
+        <v>0.96797472679814001</v>
       </c>
       <c r="N99">
-        <v>0.73088318394881202</v>
+        <v>0.72973634916094599</v>
       </c>
       <c r="O99">
-        <v>0.79174229320692302</v>
+        <v>0.78925168730827799</v>
       </c>
       <c r="P99">
-        <v>0.84012956360365698</v>
+        <v>0.83765246399179005</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>38899</v>
       </c>
       <c r="B100">
-        <v>0.69575556020569396</v>
+        <v>0.69265269577587596</v>
       </c>
       <c r="C100">
-        <v>0.76421584755782401</v>
+        <v>0.76118140890868402</v>
       </c>
       <c r="D100">
-        <v>0.82462380877192798</v>
+        <v>0.82152703258925297</v>
       </c>
       <c r="E100">
-        <v>0.65331499867876996</v>
+        <v>0.64987770327318495</v>
       </c>
       <c r="F100">
-        <v>0.73894811636681801</v>
+        <v>0.73834505937670303</v>
       </c>
       <c r="G100">
-        <v>0.81778139733510502</v>
+        <v>0.81889235885288802</v>
       </c>
       <c r="H100">
-        <v>0.67190418790531903</v>
+        <v>0.66840133428771598</v>
       </c>
       <c r="I100">
-        <v>0.73328834720191305</v>
+        <v>0.73007203495209105</v>
       </c>
       <c r="J100">
-        <v>0.80813114260146302</v>
+        <v>0.80375288619552199</v>
       </c>
       <c r="K100">
-        <v>0.84259891474539605</v>
+        <v>0.84031010917160398</v>
       </c>
       <c r="L100">
-        <v>0.95380902909903698</v>
+        <v>0.95124960082146304</v>
       </c>
       <c r="M100">
-        <v>0.97695948367237695</v>
+        <v>0.97354973501470699</v>
       </c>
       <c r="N100">
-        <v>0.74279693942981695</v>
+        <v>0.740203323934713</v>
       </c>
       <c r="O100">
-        <v>0.79859805847647802</v>
+        <v>0.79454418846818797</v>
       </c>
       <c r="P100">
-        <v>0.84317013648955097</v>
+        <v>0.83921522476266597</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>38991</v>
       </c>
       <c r="B101">
-        <v>0.69984721746768197</v>
+        <v>0.69774192399759005</v>
       </c>
       <c r="C101">
-        <v>0.76879391337164005</v>
+        <v>0.76626963335543696</v>
       </c>
       <c r="D101">
-        <v>0.82801869678474005</v>
+        <v>0.82508025271187402</v>
       </c>
       <c r="E101">
-        <v>0.65645964906904897</v>
+        <v>0.65695574276325197</v>
       </c>
       <c r="F101">
-        <v>0.744758937370395</v>
+        <v>0.74624410117909601</v>
       </c>
       <c r="G101">
-        <v>0.823276891228226</v>
+        <v>0.825282685760518</v>
       </c>
       <c r="H101">
-        <v>0.67305592907233303</v>
+        <v>0.67048636478327805</v>
       </c>
       <c r="I101">
-        <v>0.734849881495371</v>
+        <v>0.732100384833271</v>
       </c>
       <c r="J101">
-        <v>0.80834693781645806</v>
+        <v>0.804153466743321</v>
       </c>
       <c r="K101">
-        <v>0.86466234954003596</v>
+        <v>0.86076460787543196</v>
       </c>
       <c r="L101">
-        <v>0.97831159779850496</v>
+        <v>0.97358701078555998</v>
       </c>
       <c r="M101">
-        <v>0.99612769114825594</v>
+        <v>0.990580694246885</v>
       </c>
       <c r="N101">
-        <v>0.74244431495285901</v>
+        <v>0.73895355927419804</v>
       </c>
       <c r="O101">
-        <v>0.79896499384583197</v>
+        <v>0.79439598843344705</v>
       </c>
       <c r="P101">
-        <v>0.84442461956307902</v>
+        <v>0.84013158147005895</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>39083</v>
       </c>
       <c r="B102">
-        <v>0.70549317031814796</v>
+        <v>0.70563855903734296</v>
       </c>
       <c r="C102">
-        <v>0.77314520883008597</v>
+        <v>0.77200720765176301</v>
       </c>
       <c r="D102">
-        <v>0.83114759559949702</v>
+        <v>0.82911430693873001</v>
       </c>
       <c r="E102">
-        <v>0.68503290724291599</v>
+        <v>0.68957421950904296</v>
       </c>
       <c r="F102">
-        <v>0.76548229746449703</v>
+        <v>0.76894367820191101</v>
       </c>
       <c r="G102">
-        <v>0.83536895160554403</v>
+        <v>0.83816300943941502</v>
       </c>
       <c r="H102">
-        <v>0.67136121559756301</v>
+        <v>0.671147514104669</v>
       </c>
       <c r="I102">
-        <v>0.73378520377947798</v>
+        <v>0.73283299533859403</v>
       </c>
       <c r="J102">
-        <v>0.80878460846780797</v>
+        <v>0.80582366705694697</v>
       </c>
       <c r="K102">
-        <v>0.86370394120104099</v>
+        <v>0.85763372855953202</v>
       </c>
       <c r="L102">
-        <v>0.97240427581083699</v>
+        <v>0.96568262532008797</v>
       </c>
       <c r="M102">
-        <v>0.99067957496274195</v>
+        <v>0.983599930853433</v>
       </c>
       <c r="N102">
-        <v>0.74032871276720302</v>
+        <v>0.73929587051902501</v>
       </c>
       <c r="O102">
-        <v>0.79936822162368104</v>
+        <v>0.79649027563225305</v>
       </c>
       <c r="P102">
-        <v>0.84597594201870996</v>
+        <v>0.84270062272036494</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>39173</v>
       </c>
       <c r="B103">
-        <v>0.71455142801334803</v>
+        <v>0.71437176671760605</v>
       </c>
       <c r="C103">
-        <v>0.78219080002005703</v>
+        <v>0.78115623334728801</v>
       </c>
       <c r="D103">
-        <v>0.83849954855277897</v>
+        <v>0.83655859833831903</v>
       </c>
       <c r="E103">
-        <v>0.69127902012383102</v>
+        <v>0.69426259828424597</v>
       </c>
       <c r="F103">
-        <v>0.77392060179976896</v>
+        <v>0.77717619673095495</v>
       </c>
       <c r="G103">
-        <v>0.84314838815663196</v>
+        <v>0.84567107494029903</v>
       </c>
       <c r="H103">
-        <v>0.66400993019896903</v>
+        <v>0.66348389451518697</v>
       </c>
       <c r="I103">
-        <v>0.73014581890652197</v>
+        <v>0.72902265044324999</v>
       </c>
       <c r="J103">
-        <v>0.809807306088559</v>
+        <v>0.80666759233017804</v>
       </c>
       <c r="K103">
-        <v>0.85935868896392498</v>
+        <v>0.85233319170294997</v>
       </c>
       <c r="L103">
-        <v>0.96708214438598905</v>
+        <v>0.95997577913746801</v>
       </c>
       <c r="M103">
-        <v>0.98635545988307705</v>
+        <v>0.97922342544484797</v>
       </c>
       <c r="N103">
-        <v>0.76108999292916302</v>
+        <v>0.760607790208499</v>
       </c>
       <c r="O103">
-        <v>0.81709648960967995</v>
+        <v>0.81498249603803297</v>
       </c>
       <c r="P103">
-        <v>0.85707843982960796</v>
+        <v>0.85397568240806598</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>39264</v>
       </c>
       <c r="B104">
-        <v>0.72191091677334196</v>
+        <v>0.72134038283008095</v>
       </c>
       <c r="C104">
-        <v>0.78871144955891304</v>
+        <v>0.78826997541264299</v>
       </c>
       <c r="D104">
-        <v>0.84207402577871604</v>
+        <v>0.84047247126723401</v>
       </c>
       <c r="E104">
-        <v>0.71573551644792999</v>
+        <v>0.71616514438340295</v>
       </c>
       <c r="F104">
-        <v>0.79628338475081195</v>
+        <v>0.80022939948467697</v>
       </c>
       <c r="G104">
-        <v>0.856777287071535</v>
+        <v>0.86016205062642903</v>
       </c>
       <c r="H104">
-        <v>0.66592771535927497</v>
+        <v>0.66417488185711704</v>
       </c>
       <c r="I104">
-        <v>0.73248604651224103</v>
+        <v>0.731074280615857</v>
       </c>
       <c r="J104">
-        <v>0.80972246458216401</v>
+        <v>0.80633570935628396</v>
       </c>
       <c r="K104">
-        <v>0.85491590268796303</v>
+        <v>0.84776292805789299</v>
       </c>
       <c r="L104">
-        <v>0.96443054661072602</v>
+        <v>0.95818800868847798</v>
       </c>
       <c r="M104">
-        <v>0.98286802109319704</v>
+        <v>0.97684870081143205</v>
       </c>
       <c r="N104">
-        <v>0.76364373056208401</v>
+        <v>0.76545239974664803</v>
       </c>
       <c r="O104">
-        <v>0.81793621415659601</v>
+        <v>0.81799593820120198</v>
       </c>
       <c r="P104">
-        <v>0.85706874546669398</v>
+        <v>0.85526752380095195</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>39356</v>
       </c>
       <c r="B105">
-        <v>0.73411418365992498</v>
+        <v>0.73304305126717595</v>
       </c>
       <c r="C105">
-        <v>0.79709378361435301</v>
+        <v>0.79569485782681504</v>
       </c>
       <c r="D105">
-        <v>0.84636932568897705</v>
+        <v>0.84414997276736903</v>
       </c>
       <c r="E105">
-        <v>0.74743359621882099</v>
+        <v>0.74661702136173602</v>
       </c>
       <c r="F105">
-        <v>0.81927929328136495</v>
+        <v>0.82106645470666595</v>
       </c>
       <c r="G105">
-        <v>0.870071970523701</v>
+        <v>0.87196458876202099</v>
       </c>
       <c r="H105">
-        <v>0.665613918239783</v>
+        <v>0.66487266663339295</v>
       </c>
       <c r="I105">
-        <v>0.73097850713427703</v>
+        <v>0.73007108681489696</v>
       </c>
       <c r="J105">
-        <v>0.80657240122221296</v>
+        <v>0.80348875895743099</v>
       </c>
       <c r="K105">
-        <v>0.85704444140207903</v>
+        <v>0.847894360070366</v>
       </c>
       <c r="L105">
-        <v>0.96369726274809897</v>
+        <v>0.95579687316722295</v>
       </c>
       <c r="M105">
-        <v>0.98142652377517103</v>
+        <v>0.97486801066322204</v>
       </c>
       <c r="N105">
-        <v>0.77910348164542298</v>
+        <v>0.77860705534803498</v>
       </c>
       <c r="O105">
-        <v>0.82872079131530896</v>
+        <v>0.82604242952233697</v>
       </c>
       <c r="P105">
-        <v>0.862382986169976</v>
+        <v>0.85876026206030998</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>39448</v>
       </c>
       <c r="B106">
-        <v>0.74959499387848905</v>
+        <v>0.74787158573577595</v>
       </c>
       <c r="C106">
-        <v>0.81014348817679704</v>
+        <v>0.80786756721501396</v>
       </c>
       <c r="D106">
-        <v>0.85447280458798303</v>
+        <v>0.85173228812941704</v>
       </c>
       <c r="E106">
-        <v>0.76900291392329401</v>
+        <v>0.76618553066651196</v>
       </c>
       <c r="F106">
-        <v>0.839835028254452</v>
+        <v>0.83984477437327998</v>
       </c>
       <c r="G106">
-        <v>0.88275092799160904</v>
+        <v>0.88367782514711501</v>
       </c>
       <c r="H106">
-        <v>0.66170406620131805</v>
+        <v>0.66059438174196305</v>
       </c>
       <c r="I106">
-        <v>0.72846045678877702</v>
+        <v>0.72733396763124503</v>
       </c>
       <c r="J106">
-        <v>0.80663025198121996</v>
+        <v>0.80355139198930003</v>
       </c>
       <c r="K106">
-        <v>0.87192400108308799</v>
+        <v>0.86171831349904304</v>
       </c>
       <c r="L106">
-        <v>0.97288463976461004</v>
+        <v>0.96405825832097702</v>
       </c>
       <c r="M106">
-        <v>0.98441905196580803</v>
+        <v>0.977197263067768</v>
       </c>
       <c r="N106">
-        <v>0.80994717687205497</v>
+        <v>0.80963308089706099</v>
       </c>
       <c r="O106">
-        <v>0.85322296302278799</v>
+        <v>0.84957107851415603</v>
       </c>
       <c r="P106">
-        <v>0.87597528423712501</v>
+        <v>0.87148502836061403</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>39539</v>
       </c>
       <c r="B107">
-        <v>0.76700778260374103</v>
+        <v>0.763960378524426</v>
       </c>
       <c r="C107">
-        <v>0.82741179362023098</v>
+        <v>0.82347500889596703</v>
       </c>
       <c r="D107">
-        <v>0.86660796724945</v>
+        <v>0.86288416708260995</v>
       </c>
       <c r="E107">
-        <v>0.77364556164898102</v>
+        <v>0.77074494171716001</v>
       </c>
       <c r="F107">
-        <v>0.85220841465063202</v>
+        <v>0.85144551104699195</v>
       </c>
       <c r="G107">
-        <v>0.892549477930207</v>
+        <v>0.89294419214085297</v>
       </c>
       <c r="H107">
-        <v>0.66738359138884995</v>
+        <v>0.66605654124046199</v>
       </c>
       <c r="I107">
-        <v>0.73694881912712595</v>
+        <v>0.73479762518900504</v>
       </c>
       <c r="J107">
-        <v>0.817618918314585</v>
+        <v>0.81376559514443902</v>
       </c>
       <c r="K107">
-        <v>0.88436102667241301</v>
+        <v>0.87225533757681395</v>
       </c>
       <c r="L107">
-        <v>0.98242556423931204</v>
+        <v>0.97261687034396604</v>
       </c>
       <c r="M107">
-        <v>0.98890559462693195</v>
+        <v>0.98093019586683405</v>
       </c>
       <c r="N107">
-        <v>0.862028604872497</v>
+        <v>0.85959610259541097</v>
       </c>
       <c r="O107">
-        <v>0.89474076777580003</v>
+        <v>0.88885713709322201</v>
       </c>
       <c r="P107">
-        <v>0.89878081469788995</v>
+        <v>0.89307242511604101</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>39630</v>
       </c>
       <c r="B108">
-        <v>0.78039234985253803</v>
+        <v>0.77503307490718798</v>
       </c>
       <c r="C108">
-        <v>0.84258966734489404</v>
+        <v>0.83819778746800999</v>
       </c>
       <c r="D108">
-        <v>0.88036110280996704</v>
+        <v>0.87661534219198201</v>
       </c>
       <c r="E108">
-        <v>0.80708317791515505</v>
+        <v>0.79688203128743595</v>
       </c>
       <c r="F108">
-        <v>0.88843947143054303</v>
+        <v>0.88734075960980696</v>
       </c>
       <c r="G108">
-        <v>0.91510171573316601</v>
+        <v>0.91586332727137598</v>
       </c>
       <c r="H108">
-        <v>0.687193512505899</v>
+        <v>0.68392023264764001</v>
       </c>
       <c r="I108">
-        <v>0.75751461208955495</v>
+        <v>0.75409107801230102</v>
       </c>
       <c r="J108">
-        <v>0.84221299881212797</v>
+        <v>0.83719764879674397</v>
       </c>
       <c r="K108">
-        <v>0.89547845580670804</v>
+        <v>0.87955300239628398</v>
       </c>
       <c r="L108">
-        <v>0.99351565745192505</v>
+        <v>0.98167371247317303</v>
       </c>
       <c r="M108">
-        <v>0.99483492355345604</v>
+        <v>0.98528572402765702</v>
       </c>
       <c r="N108">
-        <v>0.85396832510763698</v>
+        <v>0.85329851641037302</v>
       </c>
       <c r="O108">
-        <v>0.89129905244250096</v>
+        <v>0.88775043217083505</v>
       </c>
       <c r="P108">
-        <v>0.89891992978044899</v>
+        <v>0.895540263830505</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>39722</v>
       </c>
       <c r="B109">
-        <v>0.83493280965823702</v>
+        <v>0.82751657644811705</v>
       </c>
       <c r="C109">
-        <v>0.89378702581198</v>
+        <v>0.88829277720081601</v>
       </c>
       <c r="D109">
-        <v>0.91749934398759703</v>
+        <v>0.91344942210541102</v>
       </c>
       <c r="E109">
-        <v>0.90852424405728804</v>
+        <v>0.88844439488149196</v>
       </c>
       <c r="F109">
-        <v>0.98263838104356405</v>
+        <v>0.97917626128815105</v>
       </c>
       <c r="G109">
-        <v>0.96687392239694703</v>
+        <v>0.96657705673326899</v>
       </c>
       <c r="H109">
-        <v>0.72267183312281902</v>
+        <v>0.71829694045081205</v>
       </c>
       <c r="I109">
-        <v>0.79634686673840305</v>
+        <v>0.79120595800514604</v>
       </c>
       <c r="J109">
-        <v>0.88808667230040395</v>
+        <v>0.88088233876342303</v>
       </c>
       <c r="K109">
-        <v>0.92289640833393505</v>
+        <v>0.90458318469284005</v>
       </c>
       <c r="L109">
-        <v>1.0214997095507601</v>
+        <v>1.00884764826636</v>
       </c>
       <c r="M109">
-        <v>1.01243516215121</v>
+        <v>1.00214764204102</v>
       </c>
       <c r="N109">
-        <v>0.90484770684748295</v>
+        <v>0.90419578457998995</v>
       </c>
       <c r="O109">
-        <v>0.93620597545425799</v>
+        <v>0.93282723238055199</v>
       </c>
       <c r="P109">
-        <v>0.92643168644510898</v>
+        <v>0.92513738867459105</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>39814</v>
       </c>
       <c r="B110">
-        <v>0.82985433284703503</v>
+        <v>0.820089412609879</v>
       </c>
       <c r="C110">
-        <v>0.88626777689394798</v>
+        <v>0.87860075109594404</v>
       </c>
       <c r="D110">
-        <v>0.91281642182955003</v>
+        <v>0.90805606733428901</v>
       </c>
       <c r="E110">
-        <v>0.94930112917586496</v>
+        <v>0.92482797797888205</v>
       </c>
       <c r="F110">
-        <v>0.99961989688568997</v>
+        <v>0.99025876368412802</v>
       </c>
       <c r="G110">
-        <v>0.97318761201953996</v>
+        <v>0.96958396003744496</v>
       </c>
       <c r="H110">
-        <v>0.75143720297205496</v>
+        <v>0.74565526663771797</v>
       </c>
       <c r="I110">
-        <v>0.81591852350324801</v>
+        <v>0.80994492307944599</v>
       </c>
       <c r="J110">
-        <v>0.897120062576092</v>
+        <v>0.89108281947572898</v>
       </c>
       <c r="K110">
-        <v>0.92027004381400102</v>
+        <v>0.89927555369843903</v>
       </c>
       <c r="L110">
-        <v>1.01690038808429</v>
+        <v>1.00109122143536</v>
       </c>
       <c r="M110">
-        <v>1.01238470007321</v>
+        <v>1.0007360607133999</v>
       </c>
       <c r="N110">
-        <v>0.84480088995130798</v>
+        <v>0.84171424745059298</v>
       </c>
       <c r="O110">
-        <v>0.88796976957886997</v>
+        <v>0.88325519292764099</v>
       </c>
       <c r="P110">
-        <v>0.90076491730881902</v>
+        <v>0.89872288556293001</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>39904</v>
       </c>
       <c r="B111">
-        <v>0.78309562388663001</v>
+        <v>0.77614942679340704</v>
       </c>
       <c r="C111">
-        <v>0.84482018552846605</v>
+        <v>0.84115905819030301</v>
       </c>
       <c r="D111">
-        <v>0.88408170193153202</v>
+        <v>0.88126575337964996</v>
       </c>
       <c r="E111">
-        <v>0.85100990894505701</v>
+        <v>0.83808793867559495</v>
       </c>
       <c r="F111">
-        <v>0.92172389151609702</v>
+        <v>0.92306599515717802</v>
       </c>
       <c r="G111">
-        <v>0.93133083130548899</v>
+        <v>0.93342426229811704</v>
       </c>
       <c r="H111">
-        <v>0.73183352644659605</v>
+        <v>0.72686205848004604</v>
       </c>
       <c r="I111">
-        <v>0.79456205042832295</v>
+        <v>0.79141703161354604</v>
       </c>
       <c r="J111">
-        <v>0.87258318452231198</v>
+        <v>0.86806601542945905</v>
       </c>
       <c r="K111">
-        <v>0.89138680222575295</v>
+        <v>0.87495930904855801</v>
       </c>
       <c r="L111">
-        <v>0.9931313760121</v>
+        <v>0.98260587467921201</v>
       </c>
       <c r="M111">
-        <v>0.99835924145133603</v>
+        <v>0.99026189821527399</v>
       </c>
       <c r="N111">
-        <v>0.79162793969070699</v>
+        <v>0.78840257220800103</v>
       </c>
       <c r="O111">
-        <v>0.84006817455076399</v>
+        <v>0.83663130909908501</v>
       </c>
       <c r="P111">
-        <v>0.86902851486701405</v>
+        <v>0.86755788304579196</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>39995</v>
       </c>
       <c r="B112">
-        <v>0.74047377194063801</v>
+        <v>0.73544537671772003</v>
       </c>
       <c r="C112">
-        <v>0.80757387904387401</v>
+        <v>0.80254933572423603</v>
       </c>
       <c r="D112">
-        <v>0.85621720262855605</v>
+        <v>0.85207816519281798</v>
       </c>
       <c r="E112">
-        <v>0.78384231111205405</v>
+        <v>0.78010176976381895</v>
       </c>
       <c r="F112">
-        <v>0.86430803158163905</v>
+        <v>0.86404686435417399</v>
       </c>
       <c r="G112">
-        <v>0.898460694405951</v>
+        <v>0.89889906605231495</v>
       </c>
       <c r="H112">
-        <v>0.70190742838184095</v>
+        <v>0.69844149658889898</v>
       </c>
       <c r="I112">
-        <v>0.76682393936468995</v>
+        <v>0.76278219828574101</v>
       </c>
       <c r="J112">
-        <v>0.84013931933165598</v>
+        <v>0.83549769927469097</v>
       </c>
       <c r="K112">
-        <v>0.86226339329202495</v>
+        <v>0.84705888283194897</v>
       </c>
       <c r="L112">
-        <v>0.96778195859414196</v>
+        <v>0.95564984131457498</v>
       </c>
       <c r="M112">
-        <v>0.98382717828808997</v>
+        <v>0.974499514790934</v>
       </c>
       <c r="N112">
-        <v>0.738231679228189</v>
+        <v>0.735031969628271</v>
       </c>
       <c r="O112">
-        <v>0.79499892810566297</v>
+        <v>0.79040349118119801</v>
       </c>
       <c r="P112">
-        <v>0.83979335381581199</v>
+        <v>0.836674112214849</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40087</v>
       </c>
       <c r="B113">
-        <v>0.71634288201144003</v>
+        <v>0.71249526132291197</v>
       </c>
       <c r="C113">
-        <v>0.78542372603674804</v>
+        <v>0.78046866136683701</v>
       </c>
       <c r="D113">
-        <v>0.839465696855622</v>
+        <v>0.83518138950952303</v>
       </c>
       <c r="E113">
-        <v>0.74638132916525302</v>
+        <v>0.74343561854201101</v>
       </c>
       <c r="F113">
-        <v>0.83252426529240697</v>
+        <v>0.829633265591463</v>
       </c>
       <c r="G113">
-        <v>0.87922045953665195</v>
+        <v>0.87808861810646599</v>
       </c>
       <c r="H113">
-        <v>0.684100519415901</v>
+        <v>0.68262079349244797</v>
       </c>
       <c r="I113">
-        <v>0.750116482962221</v>
+        <v>0.74688886185910397</v>
       </c>
       <c r="J113">
-        <v>0.82391066122160095</v>
+        <v>0.81967255054118504</v>
       </c>
       <c r="K113">
-        <v>0.85395654587276404</v>
+        <v>0.84054159408847295</v>
       </c>
       <c r="L113">
-        <v>0.96239359029337501</v>
+        <v>0.94987457511931706</v>
       </c>
       <c r="M113">
-        <v>0.980522006550826</v>
+        <v>0.97115972927984995</v>
       </c>
       <c r="N113">
-        <v>0.711014069379997</v>
+        <v>0.70753135472208295</v>
       </c>
       <c r="O113">
-        <v>0.767450138880719</v>
+        <v>0.76283079020718703</v>
       </c>
       <c r="P113">
-        <v>0.819848836899156</v>
+        <v>0.81632152150291304</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40179</v>
       </c>
       <c r="B114">
-        <v>0.69983959518046701</v>
+        <v>0.69663464060619595</v>
       </c>
       <c r="C114">
-        <v>0.76876160323040499</v>
+        <v>0.76432273216442204</v>
       </c>
       <c r="D114">
-        <v>0.82640711557527602</v>
+        <v>0.822426894356863</v>
       </c>
       <c r="E114">
-        <v>0.72217769894699302</v>
+        <v>0.71814957483591502</v>
       </c>
       <c r="F114">
-        <v>0.80599643258069498</v>
+        <v>0.80143957263086596</v>
       </c>
       <c r="G114">
-        <v>0.86299308854997403</v>
+        <v>0.86037497574584898</v>
       </c>
       <c r="H114">
-        <v>0.67788806625696296</v>
+        <v>0.67617977323146305</v>
       </c>
       <c r="I114">
-        <v>0.74156046716218804</v>
+        <v>0.73872058649394901</v>
       </c>
       <c r="J114">
-        <v>0.81226433754817395</v>
+        <v>0.80853135124655995</v>
       </c>
       <c r="K114">
-        <v>0.85232929249290401</v>
+        <v>0.84182446186834103</v>
       </c>
       <c r="L114">
-        <v>0.96206179363778399</v>
+        <v>0.95093398508962101</v>
       </c>
       <c r="M114">
-        <v>0.98022313421360197</v>
+        <v>0.97129008191743904</v>
       </c>
       <c r="N114">
-        <v>0.69234314458505097</v>
+        <v>0.69083001240629804</v>
       </c>
       <c r="O114">
-        <v>0.74903625534354101</v>
+        <v>0.74603016762663699</v>
       </c>
       <c r="P114">
-        <v>0.806532592711112</v>
+        <v>0.80419924514379204</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40269</v>
       </c>
       <c r="B115">
-        <v>0.69185143629033996</v>
+        <v>0.68897091747762995</v>
       </c>
       <c r="C115">
-        <v>0.76133008187776896</v>
+        <v>0.75751220977986999</v>
       </c>
       <c r="D115">
-        <v>0.82104499026343403</v>
+        <v>0.81742495777146396</v>
       </c>
       <c r="E115">
-        <v>0.69758549812149395</v>
+        <v>0.69449646945301502</v>
       </c>
       <c r="F115">
-        <v>0.78223795314115196</v>
+        <v>0.77939291347412598</v>
       </c>
       <c r="G115">
-        <v>0.84764614143196604</v>
+        <v>0.84639024680150898</v>
       </c>
       <c r="H115">
-        <v>0.67653584276488199</v>
+        <v>0.67437986265879002</v>
       </c>
       <c r="I115">
-        <v>0.73902896187165701</v>
+        <v>0.73625721043221204</v>
       </c>
       <c r="J115">
-        <v>0.80909741771877897</v>
+        <v>0.80561680776438704</v>
       </c>
       <c r="K115">
-        <v>0.87581366150782303</v>
+        <v>0.86687469269581297</v>
       </c>
       <c r="L115">
-        <v>0.98845096726214798</v>
+        <v>0.97918134077459296</v>
       </c>
       <c r="M115">
-        <v>0.998408709054182</v>
+        <v>0.99107761446479004</v>
       </c>
       <c r="N115">
-        <v>0.67855947636635205</v>
+        <v>0.67680292771324302</v>
       </c>
       <c r="O115">
-        <v>0.73789007308427101</v>
+        <v>0.73469028481656695</v>
       </c>
       <c r="P115">
-        <v>0.79946348749496599</v>
+        <v>0.79637647558922198</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40360</v>
       </c>
       <c r="B116">
-        <v>0.67990498974763702</v>
+        <v>0.67734953926188601</v>
       </c>
       <c r="C116">
-        <v>0.75020241632727303</v>
+        <v>0.74721349960791394</v>
       </c>
       <c r="D116">
-        <v>0.813327471282145</v>
+        <v>0.81022519145550798</v>
       </c>
       <c r="E116">
-        <v>0.67843600429476403</v>
+        <v>0.67679048565975597</v>
       </c>
       <c r="F116">
-        <v>0.765949113852609</v>
+        <v>0.7655749618305</v>
       </c>
       <c r="G116">
-        <v>0.83621062119408696</v>
+        <v>0.83695417430964203</v>
       </c>
       <c r="H116">
-        <v>0.66763679847491997</v>
+        <v>0.66479756487903696</v>
       </c>
       <c r="I116">
-        <v>0.73060590860908203</v>
+        <v>0.72779282351389196</v>
       </c>
       <c r="J116">
-        <v>0.80382868050024103</v>
+        <v>0.80002503841425499</v>
       </c>
       <c r="K116">
-        <v>0.84149603248432103</v>
+        <v>0.83452539656460201</v>
       </c>
       <c r="L116">
-        <v>0.95382433999315397</v>
+        <v>0.94696842648088897</v>
       </c>
       <c r="M116">
-        <v>0.97518279195375301</v>
+        <v>0.96954519442063902</v>
       </c>
       <c r="N116">
-        <v>0.67427584223096804</v>
+        <v>0.67265910293297804</v>
       </c>
       <c r="O116">
-        <v>0.733757699125691</v>
+        <v>0.73067247128934298</v>
       </c>
       <c r="P116">
-        <v>0.79639329628901601</v>
+        <v>0.79305357718109903</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40452</v>
       </c>
       <c r="B117">
-        <v>0.67884090461185198</v>
+        <v>0.67615958128635301</v>
       </c>
       <c r="C117">
-        <v>0.74817071422932302</v>
+        <v>0.74520040303753998</v>
       </c>
       <c r="D117">
-        <v>0.81036743340708295</v>
+        <v>0.80752190191746898</v>
       </c>
       <c r="E117">
-        <v>0.68935824128131895</v>
+        <v>0.68708205581469395</v>
       </c>
       <c r="F117">
-        <v>0.77073439530411902</v>
+        <v>0.77018187270773397</v>
       </c>
       <c r="G117">
-        <v>0.83724755200402201</v>
+        <v>0.83813463720377401</v>
       </c>
       <c r="H117">
-        <v>0.66381920311345499</v>
+        <v>0.66059902855902297</v>
       </c>
       <c r="I117">
-        <v>0.72694460411403605</v>
+        <v>0.72405880977035697</v>
       </c>
       <c r="J117">
-        <v>0.79938943324456802</v>
+        <v>0.79596544151562598</v>
       </c>
       <c r="K117">
-        <v>0.83102348372084001</v>
+        <v>0.82563225079926506</v>
       </c>
       <c r="L117">
-        <v>0.94470789998034899</v>
+        <v>0.93996866189269201</v>
       </c>
       <c r="M117">
-        <v>0.96878462769097495</v>
+        <v>0.96503097820374195</v>
       </c>
       <c r="N117">
-        <v>0.67067786117457195</v>
+        <v>0.66834508656551905</v>
       </c>
       <c r="O117">
-        <v>0.73162347784877402</v>
+        <v>0.727876108751916</v>
       </c>
       <c r="P117">
-        <v>0.79463930921298098</v>
+        <v>0.79120001066529699</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40544</v>
       </c>
       <c r="B118">
-        <v>0.67714005227680196</v>
+        <v>0.67471451996055098</v>
       </c>
       <c r="C118">
-        <v>0.74478412291385998</v>
+        <v>0.74139579389451205</v>
       </c>
       <c r="D118">
-        <v>0.80697480618668604</v>
+        <v>0.80371441394959497</v>
       </c>
       <c r="E118">
-        <v>0.689252686084044</v>
+        <v>0.68692034849018302</v>
       </c>
       <c r="F118">
-        <v>0.76576991035661801</v>
+        <v>0.763469710561265</v>
       </c>
       <c r="G118">
-        <v>0.83253433286217104</v>
+        <v>0.83195764957956497</v>
       </c>
       <c r="H118">
-        <v>0.65913966438372396</v>
+        <v>0.656131540337206</v>
       </c>
       <c r="I118">
-        <v>0.72155320418894797</v>
+        <v>0.71812321359429498</v>
       </c>
       <c r="J118">
-        <v>0.79527310143255103</v>
+        <v>0.79125851027695104</v>
       </c>
       <c r="K118">
-        <v>0.82652182923572604</v>
+        <v>0.82273420520627005</v>
       </c>
       <c r="L118">
-        <v>0.93682402547041599</v>
+        <v>0.93301594395494003</v>
       </c>
       <c r="M118">
-        <v>0.96142226736441605</v>
+        <v>0.95817110707928099</v>
       </c>
       <c r="N118">
-        <v>0.66538759855343599</v>
+        <v>0.66360001621786602</v>
       </c>
       <c r="O118">
-        <v>0.72728321885483505</v>
+        <v>0.72358445965223095</v>
       </c>
       <c r="P118">
-        <v>0.79170741448425397</v>
+        <v>0.78808752436445195</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40634</v>
       </c>
       <c r="B119">
-        <v>0.67542028161077905</v>
+        <v>0.67312391414814099</v>
       </c>
       <c r="C119">
-        <v>0.74103234440975996</v>
+        <v>0.73777135548418304</v>
       </c>
       <c r="D119">
-        <v>0.80373687852878495</v>
+        <v>0.80033765804242496</v>
       </c>
       <c r="E119">
-        <v>0.68846115684898901</v>
+        <v>0.68566524165353404</v>
       </c>
       <c r="F119">
-        <v>0.76023762401759898</v>
+        <v>0.75752449937841904</v>
       </c>
       <c r="G119">
-        <v>0.82760926236091203</v>
+        <v>0.82651681826405299</v>
       </c>
       <c r="H119">
-        <v>0.65374819771824</v>
+        <v>0.65002745190157396</v>
       </c>
       <c r="I119">
-        <v>0.71640886638281798</v>
+        <v>0.71264034411329902</v>
       </c>
       <c r="J119">
-        <v>0.79292161783176096</v>
+        <v>0.78816328959711601</v>
       </c>
       <c r="K119">
-        <v>0.81332553890255399</v>
+        <v>0.81096014405858396</v>
       </c>
       <c r="L119">
-        <v>0.92343766100840696</v>
+        <v>0.921034686988078</v>
       </c>
       <c r="M119">
-        <v>0.95321010181038002</v>
+        <v>0.95106520297986297</v>
       </c>
       <c r="N119">
-        <v>0.66262149519367897</v>
+        <v>0.66223005539657698</v>
       </c>
       <c r="O119">
-        <v>0.72317140747638997</v>
+        <v>0.720482487467625</v>
       </c>
       <c r="P119">
-        <v>0.78761845764194904</v>
+        <v>0.78456773119554801</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40725</v>
       </c>
       <c r="B120">
-        <v>0.67717212606115496</v>
+        <v>0.67431118024924996</v>
       </c>
       <c r="C120">
-        <v>0.74055535538949901</v>
+        <v>0.73703205903206404</v>
       </c>
       <c r="D120">
-        <v>0.80226497093970905</v>
+        <v>0.79879775174967504</v>
       </c>
       <c r="E120">
-        <v>0.68403704036294599</v>
+        <v>0.68189536719712995</v>
       </c>
       <c r="F120">
-        <v>0.75446695116957896</v>
+        <v>0.75207296060665396</v>
       </c>
       <c r="G120">
-        <v>0.82289240101877303</v>
+        <v>0.82185081202337096</v>
       </c>
       <c r="H120">
-        <v>0.65051109869070001</v>
+        <v>0.64645844259739804</v>
       </c>
       <c r="I120">
-        <v>0.713585234150659</v>
+        <v>0.709717883196606</v>
       </c>
       <c r="J120">
-        <v>0.79184309207912196</v>
+        <v>0.786720958126088</v>
       </c>
       <c r="K120">
-        <v>0.80744547046741399</v>
+        <v>0.80766995523109697</v>
       </c>
       <c r="L120">
-        <v>0.91785916327354</v>
+        <v>0.918623217806806</v>
       </c>
       <c r="M120">
-        <v>0.94958413064729597</v>
+        <v>0.94979693131782905</v>
       </c>
       <c r="N120">
-        <v>0.644108131780882</v>
+        <v>0.64284175057070603</v>
       </c>
       <c r="O120">
-        <v>0.70882514220445103</v>
+        <v>0.70570774243900802</v>
       </c>
       <c r="P120">
-        <v>0.77862049633150099</v>
+        <v>0.77570844473873402</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40817</v>
       </c>
       <c r="B121">
-        <v>0.68663291402742299</v>
+        <v>0.684072123557526</v>
       </c>
       <c r="C121">
-        <v>0.74441714292910799</v>
+        <v>0.74055378993128496</v>
       </c>
       <c r="D121">
-        <v>0.80241812812941804</v>
+        <v>0.79878086957124395</v>
       </c>
       <c r="E121">
-        <v>0.66598766905833395</v>
+        <v>0.66657724636198101</v>
       </c>
       <c r="F121">
-        <v>0.741531965383185</v>
+        <v>0.74006205546929804</v>
       </c>
       <c r="G121">
-        <v>0.815950535149221</v>
+        <v>0.81471156474907702</v>
       </c>
       <c r="H121">
-        <v>0.64980271311675097</v>
+        <v>0.64621251695065896</v>
       </c>
       <c r="I121">
-        <v>0.712856493073455</v>
+        <v>0.70860965946912402</v>
       </c>
       <c r="J121">
-        <v>0.79082193209801799</v>
+        <v>0.785128995918835</v>
       </c>
       <c r="K121">
-        <v>0.79563493433089905</v>
+        <v>0.79841098910742303</v>
       </c>
       <c r="L121">
-        <v>0.90318592389658803</v>
+        <v>0.90723875121210495</v>
       </c>
       <c r="M121">
-        <v>0.938898544746258</v>
+        <v>0.94076208327960298</v>
       </c>
       <c r="N121">
-        <v>0.62974186256075104</v>
+        <v>0.62879543459015397</v>
       </c>
       <c r="O121">
-        <v>0.69878008055058505</v>
+        <v>0.69621942823188199</v>
       </c>
       <c r="P121">
-        <v>0.77323438268081501</v>
+        <v>0.77182670987633895</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>0.66943345625375805</v>
+        <v>0.666247705231237</v>
       </c>
       <c r="C122">
-        <v>0.73341232247857902</v>
+        <v>0.72954861548345795</v>
       </c>
       <c r="D122">
-        <v>0.79741670577683799</v>
+        <v>0.79395784221601495</v>
       </c>
       <c r="E122">
-        <v>0.66001178791413795</v>
+        <v>0.65884100437996396</v>
       </c>
       <c r="F122">
-        <v>0.73559983767264903</v>
+        <v>0.73265246949094398</v>
       </c>
       <c r="G122">
-        <v>0.81125267626730302</v>
+        <v>0.80967734074548803</v>
       </c>
       <c r="H122">
-        <v>0.64768428502679298</v>
+        <v>0.64505938402632701</v>
       </c>
       <c r="I122">
-        <v>0.71020216288510196</v>
+        <v>0.70720908051156595</v>
       </c>
       <c r="J122">
-        <v>0.78961614849316297</v>
+        <v>0.78491601573802705</v>
       </c>
       <c r="K122">
-        <v>0.79803244072721702</v>
+        <v>0.80312624703776403</v>
       </c>
       <c r="L122">
-        <v>0.90135913957341696</v>
+        <v>0.90724793221625299</v>
       </c>
       <c r="M122">
-        <v>0.93292320246289395</v>
+        <v>0.93736234538692398</v>
       </c>
       <c r="N122">
-        <v>0.63525949742440202</v>
+        <v>0.63406661356202998</v>
       </c>
       <c r="O122">
-        <v>0.70258519349497905</v>
+        <v>0.699011635639188</v>
       </c>
       <c r="P122">
-        <v>0.77605397091505302</v>
+        <v>0.772720094859361</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>41000</v>
       </c>
       <c r="B123">
-        <v>0.658473171998044</v>
+        <v>0.65638434847702198</v>
       </c>
       <c r="C123">
-        <v>0.72582178988773405</v>
+        <v>0.72272891652002302</v>
       </c>
       <c r="D123">
-        <v>0.79376194745312501</v>
+        <v>0.79062321033306104</v>
       </c>
       <c r="E123">
-        <v>0.64562450473882904</v>
+        <v>0.64494185778594504</v>
       </c>
       <c r="F123">
-        <v>0.72737331774110603</v>
+        <v>0.72453108847019698</v>
       </c>
       <c r="G123">
-        <v>0.80794557641840803</v>
+        <v>0.80618102558562699</v>
       </c>
       <c r="H123">
-        <v>0.645807882717227</v>
+        <v>0.64340385714899295</v>
       </c>
       <c r="I123">
-        <v>0.708814925344458</v>
+        <v>0.70600972058600298</v>
       </c>
       <c r="J123">
-        <v>0.789429722589716</v>
+        <v>0.78477231124848701</v>
       </c>
       <c r="K123">
-        <v>0.785910972824714</v>
+        <v>0.79078298678312797</v>
       </c>
       <c r="L123">
-        <v>0.89200575082684797</v>
+        <v>0.89700226282915196</v>
       </c>
       <c r="M123">
-        <v>0.928032107042427</v>
+        <v>0.93211201104996699</v>
       </c>
       <c r="N123">
-        <v>0.635524368324491</v>
+        <v>0.63662146754451798</v>
       </c>
       <c r="O123">
-        <v>0.70109652920441801</v>
+        <v>0.69941854077097998</v>
       </c>
       <c r="P123">
-        <v>0.77443997705096002</v>
+        <v>0.77218571293141702</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>41091</v>
       </c>
       <c r="B124">
-        <v>0.65732148683813896</v>
+        <v>0.653224996276912</v>
       </c>
       <c r="C124">
-        <v>0.72403033798114902</v>
+        <v>0.71942311797716196</v>
       </c>
       <c r="D124">
-        <v>0.79233717289328598</v>
+        <v>0.78839831565961405</v>
       </c>
       <c r="E124">
-        <v>0.64169114123707605</v>
+        <v>0.63844653371341598</v>
       </c>
       <c r="F124">
-        <v>0.72217154358092395</v>
+        <v>0.717126133751119</v>
       </c>
       <c r="G124">
-        <v>0.80424838502058804</v>
+        <v>0.80089991836622898</v>
       </c>
       <c r="H124">
-        <v>0.64012079732391203</v>
+        <v>0.63801287734779599</v>
       </c>
       <c r="I124">
-        <v>0.70444169025940495</v>
+        <v>0.70174857997269002</v>
       </c>
       <c r="J124">
-        <v>0.78685025098029004</v>
+        <v>0.78244774492396096</v>
       </c>
       <c r="K124">
-        <v>0.784709189828389</v>
+        <v>0.78775950780284199</v>
       </c>
       <c r="L124">
-        <v>0.89326050233602305</v>
+        <v>0.89629209557029399</v>
       </c>
       <c r="M124">
-        <v>0.93145845468701904</v>
+        <v>0.93388855537110105</v>
       </c>
       <c r="N124">
-        <v>0.65141324394962197</v>
+        <v>0.64986399015190299</v>
       </c>
       <c r="O124">
-        <v>0.70906091931067305</v>
+        <v>0.70553095213459505</v>
       </c>
       <c r="P124">
-        <v>0.77598205784022301</v>
+        <v>0.77282902921610497</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41183</v>
       </c>
       <c r="B125">
-        <v>0.65240982439223205</v>
+        <v>0.64947888906789397</v>
       </c>
       <c r="C125">
-        <v>0.720102672199185</v>
+        <v>0.71636682048398403</v>
       </c>
       <c r="D125">
-        <v>0.78983956967130997</v>
+        <v>0.78642891288651895</v>
       </c>
       <c r="E125">
-        <v>0.644407112659095</v>
+        <v>0.63988350142367501</v>
       </c>
       <c r="F125">
-        <v>0.72193181398443795</v>
+        <v>0.716112392658801</v>
       </c>
       <c r="G125">
-        <v>0.80279178487075098</v>
+        <v>0.79908911787306502</v>
       </c>
       <c r="H125">
-        <v>0.63906394411929901</v>
+        <v>0.63674287013594799</v>
       </c>
       <c r="I125">
-        <v>0.70288132046087004</v>
+        <v>0.70000969930192702</v>
       </c>
       <c r="J125">
-        <v>0.78487043897494502</v>
+        <v>0.78034163541738299</v>
       </c>
       <c r="K125">
-        <v>0.79630778733877405</v>
+        <v>0.79843906665507303</v>
       </c>
       <c r="L125">
-        <v>0.90323565683829798</v>
+        <v>0.90516569417326898</v>
       </c>
       <c r="M125">
-        <v>0.93529795359034995</v>
+        <v>0.936633220415659</v>
       </c>
       <c r="N125">
-        <v>0.62713324816773497</v>
+        <v>0.62650379943193102</v>
       </c>
       <c r="O125">
-        <v>0.69207436906825204</v>
+        <v>0.689795995414061</v>
       </c>
       <c r="P125">
-        <v>0.76717219342478005</v>
+        <v>0.76515667991608605</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41275</v>
       </c>
       <c r="B126">
-        <v>0.65964512920825003</v>
+        <v>0.65696590666048105</v>
       </c>
       <c r="C126">
-        <v>0.72419702535920505</v>
+        <v>0.720892171467863</v>
       </c>
       <c r="D126">
-        <v>0.79189784518281803</v>
+        <v>0.78892991701177495</v>
       </c>
       <c r="E126">
-        <v>0.64024362032811899</v>
+        <v>0.63820348190320098</v>
       </c>
       <c r="F126">
-        <v>0.71694012802404194</v>
+        <v>0.71262145962068302</v>
       </c>
       <c r="G126">
-        <v>0.79826885572644202</v>
+        <v>0.79516304518463599</v>
       </c>
       <c r="H126">
-        <v>0.64314412553533495</v>
+        <v>0.639230510173595</v>
       </c>
       <c r="I126">
-        <v>0.70598037713402795</v>
+        <v>0.702017857771709</v>
       </c>
       <c r="J126">
-        <v>0.78705513899483004</v>
+        <v>0.78186495716014504</v>
       </c>
       <c r="K126">
-        <v>0.80039190909892699</v>
+        <v>0.80177037819512598</v>
       </c>
       <c r="L126">
-        <v>0.90705082330763598</v>
+        <v>0.90796059486913605</v>
       </c>
       <c r="M126">
-        <v>0.93697066632861103</v>
+        <v>0.93780118974226201</v>
       </c>
       <c r="N126">
-        <v>0.61854535524965504</v>
+        <v>0.61747547768907696</v>
       </c>
       <c r="O126">
-        <v>0.686751393244597</v>
+        <v>0.684588208353064</v>
       </c>
       <c r="P126">
-        <v>0.76524172776717903</v>
+        <v>0.76360401086221696</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41365</v>
       </c>
       <c r="B127">
-        <v>0.65234753797281997</v>
+        <v>0.65016447520540299</v>
       </c>
       <c r="C127">
-        <v>0.71911262267972698</v>
+        <v>0.716320420285532</v>
       </c>
       <c r="D127">
-        <v>0.78920800369423505</v>
+        <v>0.78647115438449</v>
       </c>
       <c r="E127">
-        <v>0.637251319154016</v>
+        <v>0.63580979000780102</v>
       </c>
       <c r="F127">
-        <v>0.71322582454989403</v>
+        <v>0.71034498747840302</v>
       </c>
       <c r="G127">
-        <v>0.79494756036650405</v>
+        <v>0.79327056893985504</v>
       </c>
       <c r="H127">
-        <v>0.63856505670909702</v>
+        <v>0.63428546484103199</v>
       </c>
       <c r="I127">
-        <v>0.70326342009160003</v>
+        <v>0.69915460294277898</v>
       </c>
       <c r="J127">
-        <v>0.78604849022939205</v>
+        <v>0.78072247474369705</v>
       </c>
       <c r="K127">
-        <v>0.79087144388529196</v>
+        <v>0.79324137875647804</v>
       </c>
       <c r="L127">
-        <v>0.89856248042403297</v>
+        <v>0.90031818381009199</v>
       </c>
       <c r="M127">
-        <v>0.93224785596070003</v>
+        <v>0.93363525631724098</v>
       </c>
       <c r="N127">
-        <v>0.61976152948791396</v>
+        <v>0.61844324948580298</v>
       </c>
       <c r="O127">
-        <v>0.68618329507624098</v>
+        <v>0.68407142863662596</v>
       </c>
       <c r="P127">
-        <v>0.76457999565520596</v>
+        <v>0.76314790491034301</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41456</v>
       </c>
       <c r="B128">
-        <v>0.64983000764162402</v>
+        <v>0.64864693444026</v>
       </c>
       <c r="C128">
-        <v>0.71793115463178803</v>
+        <v>0.71570647245445995</v>
       </c>
       <c r="D128">
-        <v>0.78887207777728197</v>
+        <v>0.78652911999513497</v>
       </c>
       <c r="E128">
-        <v>0.63692931179359003</v>
+        <v>0.63846167424565803</v>
       </c>
       <c r="F128">
-        <v>0.71160675597608403</v>
+        <v>0.71066139657541305</v>
       </c>
       <c r="G128">
-        <v>0.79345628719453598</v>
+        <v>0.79278271477615003</v>
       </c>
       <c r="H128">
-        <v>0.63920381088968803</v>
+        <v>0.634369639642686</v>
       </c>
       <c r="I128">
-        <v>0.70414054288275496</v>
+        <v>0.69944471117894003</v>
       </c>
       <c r="J128">
-        <v>0.78710924447233899</v>
+        <v>0.78151070167066305</v>
       </c>
       <c r="K128">
-        <v>0.79429788438416404</v>
+        <v>0.79701620991565003</v>
       </c>
       <c r="L128">
-        <v>0.90289529423857595</v>
+        <v>0.90499691232500101</v>
       </c>
       <c r="M128">
-        <v>0.93444088661170199</v>
+        <v>0.93601136612230296</v>
       </c>
       <c r="N128">
-        <v>0.61152533364551098</v>
+        <v>0.61105663238277097</v>
       </c>
       <c r="O128">
-        <v>0.68185263502499505</v>
+        <v>0.68026791049720103</v>
       </c>
       <c r="P128">
-        <v>0.76297430501740504</v>
+        <v>0.76219367191338605</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41548</v>
       </c>
       <c r="B129">
-        <v>0.65519477633857004</v>
+        <v>0.65431361804759103</v>
       </c>
       <c r="C129">
-        <v>0.72170760414421897</v>
+        <v>0.71942476444425496</v>
       </c>
       <c r="D129">
-        <v>0.79024348889164198</v>
+        <v>0.78758682607067998</v>
       </c>
       <c r="E129">
-        <v>0.65433888191164402</v>
+        <v>0.65597350699567503</v>
       </c>
       <c r="F129">
-        <v>0.72420762834669195</v>
+        <v>0.72271841771174905</v>
       </c>
       <c r="G129">
-        <v>0.80050944797756596</v>
+        <v>0.79928934467770396</v>
       </c>
       <c r="H129">
-        <v>0.63672733639719903</v>
+        <v>0.63095327380422095</v>
       </c>
       <c r="I129">
-        <v>0.70167254934071499</v>
+        <v>0.69580257316251304</v>
       </c>
       <c r="J129">
-        <v>0.78289169640627099</v>
+        <v>0.776228937611117</v>
       </c>
       <c r="K129">
-        <v>0.78813328144497297</v>
+        <v>0.790864197849106</v>
       </c>
       <c r="L129">
-        <v>0.89508595989001305</v>
+        <v>0.89668845937316499</v>
       </c>
       <c r="M129">
-        <v>0.93018546307073602</v>
+        <v>0.93091512732526505</v>
       </c>
       <c r="N129">
-        <v>0.61854832143237903</v>
+        <v>0.61867577458504797</v>
       </c>
       <c r="O129">
-        <v>0.68737474206434401</v>
+        <v>0.68629590169518195</v>
       </c>
       <c r="P129">
-        <v>0.76626006232183097</v>
+        <v>0.76570408890638897</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41640</v>
       </c>
       <c r="B130">
-        <v>0.66299498293181502</v>
+        <v>0.66190928223501699</v>
       </c>
       <c r="C130">
-        <v>0.72857168543529605</v>
+        <v>0.72573089750544795</v>
       </c>
       <c r="D130">
-        <v>0.79395637085595205</v>
+        <v>0.79079033250008701</v>
       </c>
       <c r="E130">
-        <v>0.67420963152639901</v>
+        <v>0.67470527819507797</v>
       </c>
       <c r="F130">
-        <v>0.741652418195199</v>
+        <v>0.73847623022707698</v>
       </c>
       <c r="G130">
-        <v>0.80983866128763304</v>
+        <v>0.80757195715783903</v>
       </c>
       <c r="H130">
-        <v>0.63088920662663805</v>
+        <v>0.625950981273386</v>
       </c>
       <c r="I130">
-        <v>0.69741698484937897</v>
+        <v>0.69217773902792201</v>
       </c>
       <c r="J130">
-        <v>0.77923461361956203</v>
+        <v>0.772785714904072</v>
       </c>
       <c r="K130">
-        <v>0.79720465882565295</v>
+        <v>0.79988019528009602</v>
       </c>
       <c r="L130">
-        <v>0.90476404440469504</v>
+        <v>0.90547428693288301</v>
       </c>
       <c r="M130">
-        <v>0.93787677817391601</v>
+        <v>0.93664018619151002</v>
       </c>
       <c r="N130">
-        <v>0.62871049894547504</v>
+        <v>0.62938553209697701</v>
       </c>
       <c r="O130">
-        <v>0.69707112609006505</v>
+        <v>0.69566351234187196</v>
       </c>
       <c r="P130">
-        <v>0.77234060845299601</v>
+        <v>0.77168306872418202</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41730</v>
       </c>
       <c r="B131">
-        <v>0.66407447792930197</v>
+        <v>0.66275459526720204</v>
       </c>
       <c r="C131">
-        <v>0.72987556733706505</v>
+        <v>0.72694982445262402</v>
       </c>
       <c r="D131">
-        <v>0.79521433071704795</v>
+        <v>0.79198523024334599</v>
       </c>
       <c r="E131">
-        <v>0.66840177033622405</v>
+        <v>0.66753202707353199</v>
       </c>
       <c r="F131">
-        <v>0.73990193611624</v>
+        <v>0.73615776831754598</v>
       </c>
       <c r="G131">
-        <v>0.81071763755669102</v>
+        <v>0.80841063844845595</v>
       </c>
       <c r="H131">
-        <v>0.63373731011629597</v>
+        <v>0.629676048086386</v>
       </c>
       <c r="I131">
-        <v>0.69964329548832105</v>
+        <v>0.69524966260659304</v>
       </c>
       <c r="J131">
-        <v>0.78142479720728897</v>
+        <v>0.77542477029168799</v>
       </c>
       <c r="K131">
-        <v>0.79848084472209002</v>
+        <v>0.79923519199106297</v>
       </c>
       <c r="L131">
-        <v>0.90456248305431697</v>
+        <v>0.90388401962321996</v>
       </c>
       <c r="M131">
-        <v>0.93626363767527099</v>
+        <v>0.93462161246109099</v>
       </c>
       <c r="N131">
-        <v>0.63320173419425296</v>
+        <v>0.63339675942958495</v>
       </c>
       <c r="O131">
-        <v>0.70032301001293495</v>
+        <v>0.69836953517248002</v>
       </c>
       <c r="P131">
-        <v>0.77370659387963903</v>
+        <v>0.77233884415705301</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41821</v>
       </c>
       <c r="B132">
-        <v>0.66542338544330304</v>
+        <v>0.66347150394481702</v>
       </c>
       <c r="C132">
-        <v>0.73291514586526196</v>
+        <v>0.73007609220247405</v>
       </c>
       <c r="D132">
-        <v>0.79907831512071803</v>
+        <v>0.79631943115302595</v>
       </c>
       <c r="E132">
-        <v>0.65106115426897304</v>
+        <v>0.64823396096827102</v>
       </c>
       <c r="F132">
-        <v>0.73097240846031097</v>
+        <v>0.72684669008396896</v>
       </c>
       <c r="G132">
-        <v>0.80879760164765502</v>
+        <v>0.80661735165705095</v>
       </c>
       <c r="H132">
-        <v>0.63521140249155195</v>
+        <v>0.63258488070415797</v>
       </c>
       <c r="I132">
-        <v>0.70258536186507203</v>
+        <v>0.69949933939925402</v>
       </c>
       <c r="J132">
-        <v>0.78742843872068802</v>
+        <v>0.78236160091599805</v>
       </c>
       <c r="K132">
-        <v>0.80264913473274802</v>
+        <v>0.80422971888601202</v>
       </c>
       <c r="L132">
-        <v>0.90975432619299201</v>
+        <v>0.91047811418438795</v>
       </c>
       <c r="M132">
-        <v>0.93999041873450095</v>
+        <v>0.93969053666131896</v>
       </c>
       <c r="N132">
-        <v>0.63372653195500595</v>
+        <v>0.631638337278984</v>
       </c>
       <c r="O132">
-        <v>0.70210860380347795</v>
+        <v>0.69888401850040505</v>
       </c>
       <c r="P132">
-        <v>0.77509779173972704</v>
+        <v>0.77348433381115</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41913</v>
       </c>
       <c r="B133">
-        <v>0.67389267420748999</v>
+        <v>0.67193931546144903</v>
       </c>
       <c r="C133">
-        <v>0.74175184201228594</v>
+        <v>0.73907348368062498</v>
       </c>
       <c r="D133">
-        <v>0.80495213384698805</v>
+        <v>0.80253699297028802</v>
       </c>
       <c r="E133">
-        <v>0.65957441191388999</v>
+        <v>0.65639574052268301</v>
       </c>
       <c r="F133">
-        <v>0.74318637685914302</v>
+        <v>0.74027755649679905</v>
       </c>
       <c r="G133">
-        <v>0.81823391323845196</v>
+        <v>0.81723005385887404</v>
       </c>
       <c r="H133">
-        <v>0.64303821349915802</v>
+        <v>0.64095484267142999</v>
       </c>
       <c r="I133">
-        <v>0.71070100598089103</v>
+        <v>0.70797156659147797</v>
       </c>
       <c r="J133">
-        <v>0.79067578005178796</v>
+        <v>0.78651457394112201</v>
       </c>
       <c r="K133">
-        <v>0.81508103386200703</v>
+        <v>0.81578253092858399</v>
       </c>
       <c r="L133">
-        <v>0.92042339255993899</v>
+        <v>0.92017319738820302</v>
       </c>
       <c r="M133">
-        <v>0.94630417924576404</v>
+        <v>0.94520899888361598</v>
       </c>
       <c r="N133">
-        <v>0.64120667956140898</v>
+        <v>0.63911301895112205</v>
       </c>
       <c r="O133">
-        <v>0.70824103466191102</v>
+        <v>0.70466520913135999</v>
       </c>
       <c r="P133">
-        <v>0.77951380873990295</v>
+        <v>0.77746836792769203</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>42005</v>
       </c>
       <c r="B134">
-        <v>0.68773152714906205</v>
+        <v>0.68560045256471902</v>
       </c>
       <c r="C134">
-        <v>0.75454216412205599</v>
+        <v>0.75192443707971102</v>
       </c>
       <c r="D134">
-        <v>0.81292118064272001</v>
+        <v>0.81064148144499404</v>
       </c>
       <c r="E134">
-        <v>0.68548073548539901</v>
+        <v>0.68227756078903901</v>
       </c>
       <c r="F134">
-        <v>0.76729114203118998</v>
+        <v>0.765710036691162</v>
       </c>
       <c r="G134">
-        <v>0.83305981984674304</v>
+        <v>0.83305908260023398</v>
       </c>
       <c r="H134">
-        <v>0.66066566859790798</v>
+        <v>0.65960553656029997</v>
       </c>
       <c r="I134">
-        <v>0.725139276987397</v>
+        <v>0.72381767887214898</v>
       </c>
       <c r="J134">
-        <v>0.79680824261915995</v>
+        <v>0.79487513317081204</v>
       </c>
       <c r="K134">
-        <v>0.82528097556623203</v>
+        <v>0.82581565684989799</v>
       </c>
       <c r="L134">
-        <v>0.92805704460820904</v>
+        <v>0.92879115749769203</v>
       </c>
       <c r="M134">
-        <v>0.95002046999617995</v>
+        <v>0.94997298082292803</v>
       </c>
       <c r="N134">
-        <v>0.64487904428347498</v>
+        <v>0.64231599419871599</v>
       </c>
       <c r="O134">
-        <v>0.71080698367725503</v>
+        <v>0.70601144462990795</v>
       </c>
       <c r="P134">
-        <v>0.78130299501544698</v>
+        <v>0.77725459080622505</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>42095</v>
       </c>
       <c r="B135">
-        <v>0.68533998869159596</v>
+        <v>0.68303333056103199</v>
       </c>
       <c r="C135">
-        <v>0.75194873917873095</v>
+        <v>0.74972480816084996</v>
       </c>
       <c r="D135">
-        <v>0.81187539048054902</v>
+        <v>0.80963998179531704</v>
       </c>
       <c r="E135">
-        <v>0.67351689453672603</v>
+        <v>0.66966842830290396</v>
       </c>
       <c r="F135">
-        <v>0.75659167328678101</v>
+        <v>0.75649207562680298</v>
       </c>
       <c r="G135">
-        <v>0.826242420153535</v>
+        <v>0.82738237278841698</v>
       </c>
       <c r="H135">
-        <v>0.66267349728272995</v>
+        <v>0.66280690893010297</v>
       </c>
       <c r="I135">
-        <v>0.72582447966725505</v>
+        <v>0.72582481028055401</v>
       </c>
       <c r="J135">
-        <v>0.79901684137543205</v>
+        <v>0.79718813177273895</v>
       </c>
       <c r="K135">
-        <v>0.83354076901260898</v>
+        <v>0.83162547294718303</v>
       </c>
       <c r="L135">
-        <v>0.93480818113398401</v>
+        <v>0.93443042103778995</v>
       </c>
       <c r="M135">
-        <v>0.95402115675972199</v>
+        <v>0.953783574077123</v>
       </c>
       <c r="N135">
-        <v>0.64313088317630196</v>
+        <v>0.64045465399430501</v>
       </c>
       <c r="O135">
-        <v>0.70985044144503096</v>
+        <v>0.70507232086229998</v>
       </c>
       <c r="P135">
-        <v>0.78093186983415797</v>
+        <v>0.77663776031489296</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>42186</v>
       </c>
       <c r="B136">
-        <v>0.68193241567077301</v>
+        <v>0.67967522811776704</v>
       </c>
       <c r="C136">
-        <v>0.74900190475727602</v>
+        <v>0.74667305455303401</v>
       </c>
       <c r="D136">
-        <v>0.80946555783823204</v>
+        <v>0.80728150614152805</v>
       </c>
       <c r="E136">
-        <v>0.67190720217634603</v>
+        <v>0.66777450264084404</v>
       </c>
       <c r="F136">
-        <v>0.75317725389621004</v>
+        <v>0.75216656790824399</v>
       </c>
       <c r="G136">
-        <v>0.82406019659560703</v>
+        <v>0.82472593163767904</v>
       </c>
       <c r="H136">
-        <v>0.66105073226787103</v>
+        <v>0.66104164875354698</v>
       </c>
       <c r="I136">
-        <v>0.72465749256388901</v>
+        <v>0.72441496382886506</v>
       </c>
       <c r="J136">
-        <v>0.79608813732568595</v>
+        <v>0.79457548909780595</v>
       </c>
       <c r="K136">
-        <v>0.81940843763480697</v>
+        <v>0.81847153847975995</v>
       </c>
       <c r="L136">
-        <v>0.92280567601209695</v>
+        <v>0.92289411583780101</v>
       </c>
       <c r="M136">
-        <v>0.94678684805241198</v>
+        <v>0.94703163537056001</v>
       </c>
       <c r="N136">
-        <v>0.64108113134766098</v>
+        <v>0.63967002382823102</v>
       </c>
       <c r="O136">
-        <v>0.70759896576707904</v>
+        <v>0.703809894671101</v>
       </c>
       <c r="P136">
-        <v>0.77909320559753104</v>
+        <v>0.77537791240369502</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>42278</v>
       </c>
       <c r="B137">
-        <v>0.67885001515446497</v>
+        <v>0.67666368097213903</v>
       </c>
       <c r="C137">
-        <v>0.74487755863577898</v>
+        <v>0.74227952822318199</v>
       </c>
       <c r="D137">
-        <v>0.80676495003641802</v>
+        <v>0.80439101100962396</v>
       </c>
       <c r="E137">
-        <v>0.66693694280614202</v>
+        <v>0.66293847613783496</v>
       </c>
       <c r="F137">
-        <v>0.74652380299425503</v>
+        <v>0.74442683328336601</v>
       </c>
       <c r="G137">
-        <v>0.82022422376752602</v>
+        <v>0.82015787986189104</v>
       </c>
       <c r="H137">
-        <v>0.65948569774093102</v>
+        <v>0.65820451037559302</v>
       </c>
       <c r="I137">
-        <v>0.721919239756312</v>
+        <v>0.72023021142906996</v>
       </c>
       <c r="J137">
-        <v>0.79339754524921102</v>
+        <v>0.79083048411724</v>
       </c>
       <c r="K137">
-        <v>0.80984485570379905</v>
+        <v>0.81040895147440795</v>
       </c>
       <c r="L137">
-        <v>0.91233658596270095</v>
+        <v>0.91307120616024695</v>
       </c>
       <c r="M137">
-        <v>0.94073774503171403</v>
+        <v>0.94120374180883104</v>
       </c>
       <c r="N137">
-        <v>0.63918057100747105</v>
+        <v>0.63890373191221095</v>
       </c>
       <c r="O137">
-        <v>0.70382347035845005</v>
+        <v>0.70136579561119505</v>
       </c>
       <c r="P137">
-        <v>0.77602016764807102</v>
+        <v>0.77353584531443298</v>
       </c>
     </row>
     <row r="138" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>42370</v>
       </c>
       <c r="B138">
-        <v>0.68690898265437095</v>
+        <v>0.68358902705573199</v>
       </c>
       <c r="C138">
-        <v>0.74910887242246804</v>
+        <v>0.74543266525021201</v>
       </c>
       <c r="D138">
-        <v>0.80708194297447999</v>
+        <v>0.80376620269773202</v>
       </c>
       <c r="E138">
-        <v>0.68162785490572098</v>
+        <v>0.679341556113644</v>
       </c>
       <c r="F138">
-        <v>0.75564346028847595</v>
+        <v>0.75411350375571695</v>
       </c>
       <c r="G138">
-        <v>0.82475933595478801</v>
+        <v>0.82460438850683804</v>
       </c>
       <c r="H138">
-        <v>0.66046196145985603</v>
+        <v>0.65629014119043805</v>
       </c>
       <c r="I138">
-        <v>0.72168760172949697</v>
+        <v>0.71731153997760999</v>
       </c>
       <c r="J138">
-        <v>0.78875881803916903</v>
+        <v>0.78439319835197996</v>
       </c>
       <c r="K138">
-        <v>0.81066783820983102</v>
+        <v>0.80995004340271304</v>
       </c>
       <c r="L138">
-        <v>0.91078811345704402</v>
+        <v>0.910957590639906</v>
       </c>
       <c r="M138">
-        <v>0.938077343068483</v>
+        <v>0.93835743029048901</v>
       </c>
       <c r="N138">
-        <v>0.65029199883892597</v>
+        <v>0.64983729784214395</v>
       </c>
       <c r="O138">
-        <v>0.70984235053914002</v>
+        <v>0.70726797395484697</v>
       </c>
       <c r="P138">
-        <v>0.77829009133124705</v>
+        <v>0.77541779069954497</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>42461</v>
       </c>
       <c r="B139">
-        <v>0.68895387124144003</v>
+        <v>0.68517396459200397</v>
       </c>
       <c r="C139">
-        <v>0.75075990283705596</v>
+        <v>0.74641536394104202</v>
       </c>
       <c r="D139">
-        <v>0.80723211215438895</v>
+        <v>0.80323685133893397</v>
       </c>
       <c r="E139">
-        <v>0.70380388704721497</v>
+        <v>0.70119286945366399</v>
       </c>
       <c r="F139">
-        <v>0.76940790416946603</v>
+        <v>0.76709993331596604</v>
       </c>
       <c r="G139">
-        <v>0.83097585920315198</v>
+        <v>0.83019038643043497</v>
       </c>
       <c r="H139">
-        <v>0.65420049992149198</v>
+        <v>0.64824318394496105</v>
       </c>
       <c r="I139">
-        <v>0.71641043757399103</v>
+        <v>0.71051279773146803</v>
       </c>
       <c r="J139">
-        <v>0.78438115932979302</v>
+        <v>0.77853586033283195</v>
       </c>
       <c r="K139">
-        <v>0.80982848279167596</v>
+        <v>0.810576066137912</v>
       </c>
       <c r="L139">
-        <v>0.91405883639109597</v>
+        <v>0.91445813758226202</v>
       </c>
       <c r="M139">
-        <v>0.93996881905847796</v>
+        <v>0.94005182280537303</v>
       </c>
       <c r="N139">
-        <v>0.656058547058327</v>
+        <v>0.655804524374903</v>
       </c>
       <c r="O139">
-        <v>0.71554395817587602</v>
+        <v>0.71255463591060497</v>
       </c>
       <c r="P139">
-        <v>0.78103988785856504</v>
+        <v>0.77769607617573</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>42552</v>
       </c>
       <c r="B140">
-        <v>0.68035639556337801</v>
+        <v>0.67673161039174701</v>
       </c>
       <c r="C140">
-        <v>0.74381070479009304</v>
+        <v>0.73925480528924203</v>
       </c>
       <c r="D140">
-        <v>0.80355097910853701</v>
+        <v>0.79928916394008198</v>
       </c>
       <c r="E140">
-        <v>0.69388179741714995</v>
+        <v>0.69144279408952403</v>
       </c>
       <c r="F140">
-        <v>0.76210228941501801</v>
+        <v>0.75904630740777002</v>
       </c>
       <c r="G140">
-        <v>0.82809990830715496</v>
+        <v>0.82649579188752398</v>
       </c>
       <c r="H140">
-        <v>0.64854530135359301</v>
+        <v>0.64237722103426498</v>
       </c>
       <c r="I140">
-        <v>0.71202886660367803</v>
+        <v>0.70577381229765201</v>
       </c>
       <c r="J140">
-        <v>0.78195151275376795</v>
+        <v>0.775628500174524</v>
       </c>
       <c r="K140">
-        <v>0.80554978449804604</v>
+        <v>0.80651795162459206</v>
       </c>
       <c r="L140">
-        <v>0.91058805126250097</v>
+        <v>0.91082188121382301</v>
       </c>
       <c r="M140">
-        <v>0.93986237842238196</v>
+        <v>0.93968247311571496</v>
       </c>
       <c r="N140">
-        <v>0.65007581484644505</v>
+        <v>0.64908157563660096</v>
       </c>
       <c r="O140">
-        <v>0.70921803726129895</v>
+        <v>0.70569304379891595</v>
       </c>
       <c r="P140">
-        <v>0.77639809475515098</v>
+        <v>0.77285442647116198</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>42644</v>
       </c>
       <c r="B141">
-        <v>0.67214111704676005</v>
+        <v>0.66911617618824504</v>
       </c>
       <c r="C141">
-        <v>0.73849035966693499</v>
+        <v>0.73430556138993497</v>
       </c>
       <c r="D141">
-        <v>0.80146304960756398</v>
+        <v>0.79744146946454098</v>
       </c>
       <c r="E141">
-        <v>0.688893443559775</v>
+        <v>0.68513935522825897</v>
       </c>
       <c r="F141">
-        <v>0.76207212998604601</v>
+        <v>0.75742179623995598</v>
       </c>
       <c r="G141">
-        <v>0.83031393500319195</v>
+        <v>0.82751098734055095</v>
       </c>
       <c r="H141">
-        <v>0.64380352662113705</v>
+        <v>0.63806301943467902</v>
       </c>
       <c r="I141">
-        <v>0.70759617180302103</v>
+        <v>0.70159524877396395</v>
       </c>
       <c r="J141">
-        <v>0.77940425883582198</v>
+        <v>0.77319511451060197</v>
       </c>
       <c r="K141">
-        <v>0.81330636780613497</v>
+        <v>0.81236023737464103</v>
       </c>
       <c r="L141">
-        <v>0.918147296261829</v>
+        <v>0.916670922875508</v>
       </c>
       <c r="M141">
-        <v>0.94662211322940304</v>
+        <v>0.94526913681341296</v>
       </c>
       <c r="N141">
-        <v>0.62921261305162901</v>
+        <v>0.62838530485947497</v>
       </c>
       <c r="O141">
-        <v>0.69440308279068697</v>
+        <v>0.69145672246510703</v>
       </c>
       <c r="P141">
-        <v>0.76884017359666401</v>
+        <v>0.766182167529043</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>42736</v>
       </c>
       <c r="B142">
-        <v>0.67733172375996398</v>
+        <v>0.67443136267193504</v>
       </c>
       <c r="C142">
-        <v>0.74309975284090202</v>
+        <v>0.73911859968375504</v>
       </c>
       <c r="D142">
-        <v>0.80474554259455799</v>
+        <v>0.80119139777735504</v>
       </c>
       <c r="E142">
-        <v>0.70120553830111998</v>
+        <v>0.696782673867122</v>
       </c>
       <c r="F142">
-        <v>0.77573487556483001</v>
+        <v>0.77098790398739303</v>
       </c>
       <c r="G142">
-        <v>0.83993987722527697</v>
+        <v>0.83743081873732494</v>
       </c>
       <c r="H142">
-        <v>0.64062004273926199</v>
+        <v>0.63471333538274799</v>
       </c>
       <c r="I142">
-        <v>0.70734509771085397</v>
+        <v>0.70114326514635095</v>
       </c>
       <c r="J142">
-        <v>0.78041925455786998</v>
+        <v>0.77412530345449804</v>
       </c>
       <c r="K142">
-        <v>0.83670033546274702</v>
+        <v>0.83579929324664504</v>
       </c>
       <c r="L142">
-        <v>0.93987133453964899</v>
+        <v>0.93810214429812</v>
       </c>
       <c r="M142">
-        <v>0.96052835541343196</v>
+        <v>0.95834778974838597</v>
       </c>
       <c r="N142">
-        <v>0.61985252437044003</v>
+        <v>0.61901482868365199</v>
       </c>
       <c r="O142">
-        <v>0.68890365031803302</v>
+        <v>0.68682660145468799</v>
       </c>
       <c r="P142">
-        <v>0.76701626343391205</v>
+        <v>0.76595766762562001</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>42826</v>
       </c>
       <c r="B143">
-        <v>0.66900140823670795</v>
+        <v>0.66588014250986804</v>
       </c>
       <c r="C143">
-        <v>0.73856989863290401</v>
+        <v>0.73516167937794197</v>
       </c>
       <c r="D143">
-        <v>0.80466538366367601</v>
+        <v>0.80155346133885697</v>
       </c>
       <c r="E143">
-        <v>0.68663520752835505</v>
+        <v>0.68229235511318798</v>
       </c>
       <c r="F143">
-        <v>0.76493883061085799</v>
+        <v>0.76108403514380096</v>
       </c>
       <c r="G143">
-        <v>0.83448712981000195</v>
+        <v>0.83266115851491795</v>
       </c>
       <c r="H143">
-        <v>0.64073383001085604</v>
+        <v>0.63545878577942705</v>
       </c>
       <c r="I143">
-        <v>0.70835746809870503</v>
+        <v>0.70289399691093402</v>
       </c>
       <c r="J143">
-        <v>0.78598238606647597</v>
+        <v>0.77952779450668097</v>
       </c>
       <c r="K143">
-        <v>0.83968541471247504</v>
+        <v>0.83624600143440997</v>
       </c>
       <c r="L143">
-        <v>0.94227543256614699</v>
+        <v>0.93893130222571297</v>
       </c>
       <c r="M143">
-        <v>0.96232222708475601</v>
+        <v>0.96008405938195995</v>
       </c>
       <c r="N143">
-        <v>0.62835727083186599</v>
+        <v>0.626889101495404</v>
       </c>
       <c r="O143">
-        <v>0.696292470716939</v>
+        <v>0.69470766001829898</v>
       </c>
       <c r="P143">
-        <v>0.77240169686837301</v>
+        <v>0.77208426092495197</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>42917</v>
       </c>
       <c r="B144">
-        <v>0.67263289460054099</v>
+        <v>0.67033122614410501</v>
       </c>
       <c r="C144">
-        <v>0.740787103500261</v>
+        <v>0.73812595582848095</v>
       </c>
       <c r="D144">
-        <v>0.80550247279075504</v>
+        <v>0.80287601500222605</v>
       </c>
       <c r="E144">
-        <v>0.69475931066724295</v>
+        <v>0.69019743794405497</v>
       </c>
       <c r="F144">
-        <v>0.76921019451699002</v>
+        <v>0.76475467932473296</v>
       </c>
       <c r="G144">
-        <v>0.83607324799076899</v>
+        <v>0.833802003801692</v>
       </c>
       <c r="H144">
-        <v>0.64570733601351105</v>
+        <v>0.64106620304673101</v>
       </c>
       <c r="I144">
-        <v>0.71153977899568299</v>
+        <v>0.70689241672731495</v>
       </c>
       <c r="J144">
-        <v>0.78705607197081795</v>
+        <v>0.78144077775570198</v>
       </c>
       <c r="K144">
-        <v>0.83496143445898097</v>
+        <v>0.83330460966532205</v>
       </c>
       <c r="L144">
-        <v>0.94105107331925397</v>
+        <v>0.93922472484220398</v>
       </c>
       <c r="M144">
-        <v>0.96348014858465103</v>
+        <v>0.96211467159233899</v>
       </c>
       <c r="N144">
-        <v>0.630312671985641</v>
+        <v>0.62992463530929099</v>
       </c>
       <c r="O144">
-        <v>0.69693106269651395</v>
+        <v>0.69630980353780403</v>
       </c>
       <c r="P144">
-        <v>0.77207166008994499</v>
+        <v>0.77242690924972102</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>43009</v>
       </c>
       <c r="B145">
-        <v>0.66805246656471595</v>
+        <v>0.66585545891245401</v>
       </c>
       <c r="C145">
-        <v>0.73782051230884305</v>
+        <v>0.73514217483052402</v>
       </c>
       <c r="D145">
-        <v>0.804390892699265</v>
+        <v>0.801829059059602</v>
       </c>
       <c r="E145">
-        <v>0.68236226802133604</v>
+        <v>0.67706962270924398</v>
       </c>
       <c r="F145">
-        <v>0.76182522549185805</v>
+        <v>0.75721655453896397</v>
       </c>
       <c r="G145">
-        <v>0.83259658088264099</v>
+        <v>0.83061690752944195</v>
       </c>
       <c r="H145">
-        <v>0.64015550320130399</v>
+        <v>0.63490295423104903</v>
       </c>
       <c r="I145">
-        <v>0.70750893491727296</v>
+        <v>0.702358725292624</v>
       </c>
       <c r="J145">
-        <v>0.78545373426591902</v>
+        <v>0.77953772701003698</v>
       </c>
       <c r="K145">
-        <v>0.82724631599674603</v>
+        <v>0.82653276081694405</v>
       </c>
       <c r="L145">
-        <v>0.93295312176478495</v>
+        <v>0.93242107506454397</v>
       </c>
       <c r="M145">
-        <v>0.95817040321638502</v>
+        <v>0.958149576411225</v>
       </c>
       <c r="N145">
-        <v>0.62909518760455296</v>
+        <v>0.62905297721508002</v>
       </c>
       <c r="O145">
-        <v>0.69592519016311005</v>
+        <v>0.69481692475932599</v>
       </c>
       <c r="P145">
-        <v>0.77237932638235596</v>
+        <v>0.77226190120399996</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>43101</v>
       </c>
       <c r="B146">
-        <v>0.66446879672613302</v>
+        <v>0.66310444718488704</v>
       </c>
       <c r="C146">
-        <v>0.73547282318830698</v>
+        <v>0.73305892237460601</v>
       </c>
       <c r="D146">
-        <v>0.80372494788076998</v>
+        <v>0.80103770119434403</v>
       </c>
       <c r="E146">
-        <v>0.67450484601137095</v>
+        <v>0.67112245718478303</v>
       </c>
       <c r="F146">
-        <v>0.75352617834582503</v>
+        <v>0.75016786871166197</v>
       </c>
       <c r="G146">
-        <v>0.82705079115350999</v>
+        <v>0.82547946474360301</v>
       </c>
       <c r="H146">
-        <v>0.64353055795673697</v>
+        <v>0.63814152417754799</v>
       </c>
       <c r="I146">
-        <v>0.71011319685665997</v>
+        <v>0.70463551464539098</v>
       </c>
       <c r="J146">
-        <v>0.78756739893352901</v>
+        <v>0.78124225592855101</v>
       </c>
       <c r="K146">
-        <v>0.83254890738806697</v>
+        <v>0.83361513199800896</v>
       </c>
       <c r="L146">
-        <v>0.93943404545929199</v>
+        <v>0.94059486390297498</v>
       </c>
       <c r="M146">
-        <v>0.96337034527856202</v>
+        <v>0.96430955922110195</v>
       </c>
       <c r="N146">
-        <v>0.61940573116094799</v>
+        <v>0.61984699149341604</v>
       </c>
       <c r="O146">
-        <v>0.69043141598176305</v>
+        <v>0.68887840879013695</v>
       </c>
       <c r="P146">
-        <v>0.770728756480482</v>
+        <v>0.76942175373476096</v>
       </c>
     </row>
     <row r="147" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>43191</v>
       </c>
       <c r="B147">
-        <v>0.66902285379057702</v>
+        <v>0.66739675133472098</v>
       </c>
       <c r="C147">
-        <v>0.74012280555605903</v>
+        <v>0.73761748629882595</v>
       </c>
       <c r="D147">
-        <v>0.806851258451874</v>
+        <v>0.80418495993990202</v>
       </c>
       <c r="E147">
-        <v>0.66885157428810804</v>
+        <v>0.66556302392598399</v>
       </c>
       <c r="F147">
-        <v>0.74988951247602598</v>
+        <v>0.74655422834434804</v>
       </c>
       <c r="G147">
-        <v>0.82560208772923604</v>
+        <v>0.824063937776362</v>
       </c>
       <c r="H147">
-        <v>0.65279322063549805</v>
+        <v>0.64721909183306703</v>
       </c>
       <c r="I147">
-        <v>0.71756614793242501</v>
+        <v>0.712132907994527</v>
       </c>
       <c r="J147">
-        <v>0.79211792274158899</v>
+        <v>0.78622154887337303</v>
       </c>
       <c r="K147">
-        <v>0.86397011684138303</v>
+        <v>0.86860431230798796</v>
       </c>
       <c r="L147">
-        <v>0.97347686405739597</v>
+        <v>0.97727800854990898</v>
       </c>
       <c r="M147">
-        <v>0.98334028531501905</v>
+        <v>0.98579030971173998</v>
       </c>
       <c r="N147">
-        <v>0.62658911233353298</v>
+        <v>0.62555444764283097</v>
       </c>
       <c r="O147">
-        <v>0.69471852779916099</v>
+        <v>0.69164087355348103</v>
       </c>
       <c r="P147">
-        <v>0.77278691991115001</v>
+        <v>0.76987965499008204</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>43282</v>
       </c>
       <c r="B148">
-        <v>0.67645661791237799</v>
+        <v>0.67416386931971395</v>
       </c>
       <c r="C148">
-        <v>0.74745861185954499</v>
+        <v>0.74457168825327402</v>
       </c>
       <c r="D148">
-        <v>0.81302595802369904</v>
+        <v>0.80999257861150098</v>
       </c>
       <c r="E148">
-        <v>0.67555340414257303</v>
+        <v>0.67133547302754204</v>
       </c>
       <c r="F148">
-        <v>0.75898942208028597</v>
+        <v>0.75576144352770203</v>
       </c>
       <c r="G148">
-        <v>0.83320690512427398</v>
+        <v>0.83180197715033</v>
       </c>
       <c r="H148">
-        <v>0.65701606251184697</v>
+        <v>0.65192617993579904</v>
       </c>
       <c r="I148">
-        <v>0.72237002432474495</v>
+        <v>0.71726116884629998</v>
       </c>
       <c r="J148">
-        <v>0.79743605417755603</v>
+        <v>0.79144779539086196</v>
       </c>
       <c r="K148">
-        <v>0.87120967742692601</v>
+        <v>0.87673575252284397</v>
       </c>
       <c r="L148">
-        <v>0.98062717399592902</v>
+        <v>0.98584225329750597</v>
       </c>
       <c r="M148">
-        <v>0.99311890622066701</v>
+        <v>0.99661277714667296</v>
       </c>
       <c r="N148">
-        <v>0.62793302755153901</v>
+        <v>0.62443963842299999</v>
       </c>
       <c r="O148">
-        <v>0.69561913965384004</v>
+        <v>0.69043724153712904</v>
       </c>
       <c r="P148">
-        <v>0.77349303805633995</v>
+        <v>0.76886816036547301</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>43374</v>
       </c>
       <c r="B149">
-        <v>0.69544274682186202</v>
+        <v>0.69270376829195801</v>
       </c>
       <c r="C149">
-        <v>0.763169280629586</v>
+        <v>0.75991032363836097</v>
       </c>
       <c r="D149">
-        <v>0.82242206232455795</v>
+        <v>0.81911640770817196</v>
       </c>
       <c r="E149">
-        <v>0.69597040882168004</v>
+        <v>0.69131712380747001</v>
       </c>
       <c r="F149">
-        <v>0.77895775477391604</v>
+        <v>0.775952636744348</v>
       </c>
       <c r="G149">
-        <v>0.84671013803760997</v>
+        <v>0.84553456186320697</v>
       </c>
       <c r="H149">
-        <v>0.66441525226567799</v>
+        <v>0.65978327596989905</v>
       </c>
       <c r="I149">
-        <v>0.72834797727068901</v>
+        <v>0.72353154133070696</v>
       </c>
       <c r="J149">
-        <v>0.800776527673279</v>
+        <v>0.79502047774019502</v>
       </c>
       <c r="K149">
-        <v>0.87974322706573105</v>
+        <v>0.88421083836743897</v>
       </c>
       <c r="L149">
-        <v>0.98484913164796895</v>
+        <v>0.98994866123329395</v>
       </c>
       <c r="M149">
-        <v>0.99348467860624801</v>
+        <v>0.99742804913009298</v>
       </c>
       <c r="N149">
-        <v>0.64340403177294303</v>
+        <v>0.640193568501357</v>
       </c>
       <c r="O149">
-        <v>0.70963745261811695</v>
+        <v>0.70396480449813303</v>
       </c>
       <c r="P149">
-        <v>0.782340007120229</v>
+        <v>0.77702633606892701</v>
       </c>
     </row>
     <row r="150" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>43466</v>
       </c>
       <c r="B150">
-        <v>0.703408823159825</v>
+        <v>0.70038958147583696</v>
       </c>
       <c r="C150">
-        <v>0.76976658440274304</v>
+        <v>0.76616315373105504</v>
       </c>
       <c r="D150">
-        <v>0.82967992382797495</v>
+        <v>0.82598942287997401</v>
       </c>
       <c r="E150">
-        <v>0.72513671594717599</v>
+        <v>0.72112829332014505</v>
       </c>
       <c r="F150">
-        <v>0.79953225850272203</v>
+        <v>0.79611577674992395</v>
       </c>
       <c r="G150">
-        <v>0.85986506115679695</v>
+        <v>0.85797110991896697</v>
       </c>
       <c r="H150">
-        <v>0.67735810669883401</v>
+        <v>0.67275512786393799</v>
       </c>
       <c r="I150">
-        <v>0.73853627854464998</v>
+        <v>0.733511949018679</v>
       </c>
       <c r="J150">
-        <v>0.81338887341869903</v>
+        <v>0.80665457511001504</v>
       </c>
       <c r="K150">
-        <v>0.88999881022264204</v>
+        <v>0.89358214796370194</v>
       </c>
       <c r="L150">
-        <v>0.99329594752436501</v>
+        <v>0.99729242321704004</v>
       </c>
       <c r="M150">
-        <v>0.99720089238343201</v>
+        <v>1.00025538300956</v>
       </c>
       <c r="N150">
-        <v>0.63667416773160701</v>
+        <v>0.63455482998401003</v>
       </c>
       <c r="O150">
-        <v>0.706080232429246</v>
+        <v>0.70215163731222896</v>
       </c>
       <c r="P150">
-        <v>0.78151099824252301</v>
+        <v>0.77785746775118303</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>43556</v>
       </c>
       <c r="B151">
-        <v>0.71433734887299505</v>
+        <v>0.71136120771215805</v>
       </c>
       <c r="C151">
-        <v>0.77998554589154601</v>
+        <v>0.77642672441210203</v>
       </c>
       <c r="D151">
-        <v>0.83847765421722198</v>
+        <v>0.83487271868941104</v>
       </c>
       <c r="E151">
-        <v>0.76115874317121701</v>
+        <v>0.75613871961771395</v>
       </c>
       <c r="F151">
-        <v>0.82781418862768996</v>
+        <v>0.82301879871324302</v>
       </c>
       <c r="G151">
-        <v>0.87775072379667096</v>
+        <v>0.87493673559013996</v>
       </c>
       <c r="H151">
-        <v>0.70199055381117603</v>
+        <v>0.69653637330579599</v>
       </c>
       <c r="I151">
-        <v>0.75879414508558896</v>
+        <v>0.75297529887985304</v>
       </c>
       <c r="J151">
-        <v>0.83128784703631498</v>
+        <v>0.82373176137654502</v>
       </c>
       <c r="K151">
-        <v>0.89575923820090597</v>
+        <v>0.89798190867070904</v>
       </c>
       <c r="L151">
-        <v>1.0016623191391301</v>
+        <v>1.0044358347370399</v>
       </c>
       <c r="M151">
-        <v>0.99967337520489696</v>
+        <v>1.00217918740847</v>
       </c>
       <c r="N151">
-        <v>0.64830845397785397</v>
+        <v>0.64683917524450896</v>
       </c>
       <c r="O151">
-        <v>0.71591961500953505</v>
+        <v>0.71271685958328501</v>
       </c>
       <c r="P151">
-        <v>0.78803831245513301</v>
+        <v>0.78507797073038299</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>43647</v>
       </c>
       <c r="B152">
-        <v>0.74003114839532502</v>
+        <v>0.73673286470962296</v>
       </c>
       <c r="C152">
-        <v>0.80331206667385002</v>
+        <v>0.79971455116096601</v>
       </c>
       <c r="D152">
-        <v>0.85935440020297105</v>
+        <v>0.85556560224434697</v>
       </c>
       <c r="E152">
-        <v>0.81634585439928697</v>
+        <v>0.80806048535874897</v>
       </c>
       <c r="F152">
-        <v>0.87490045897402502</v>
+        <v>0.86792058425418395</v>
       </c>
       <c r="G152">
-        <v>0.90878721165879495</v>
+        <v>0.90437364832919598</v>
       </c>
       <c r="H152">
-        <v>0.75247247902376602</v>
+        <v>0.74750551450166303</v>
       </c>
       <c r="I152">
-        <v>0.79885750670697098</v>
+        <v>0.79284527236824198</v>
       </c>
       <c r="J152">
-        <v>0.87033785038296196</v>
+        <v>0.86086493851299795</v>
       </c>
       <c r="K152">
-        <v>0.89750807301604596</v>
+        <v>0.89899910465496402</v>
       </c>
       <c r="L152">
-        <v>1.0076369565907299</v>
+        <v>1.0095570582534601</v>
       </c>
       <c r="M152">
-        <v>1.0065476899477199</v>
+        <v>1.0082947136095</v>
       </c>
       <c r="N152">
-        <v>0.65477406375742897</v>
+        <v>0.65382617775641505</v>
       </c>
       <c r="O152">
-        <v>0.72586511267896603</v>
+        <v>0.72442331830659501</v>
       </c>
       <c r="P152">
-        <v>0.79663802293495001</v>
+        <v>0.79580143725943697</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>43739</v>
       </c>
       <c r="B153">
-        <v>0.79863518101789699</v>
+        <v>0.79476338576674699</v>
       </c>
       <c r="C153">
-        <v>0.85300316267496001</v>
+        <v>0.84907838372250999</v>
       </c>
       <c r="D153">
-        <v>0.89947685616563</v>
+        <v>0.894816352390846</v>
       </c>
       <c r="E153">
-        <v>0.92706903147104303</v>
+        <v>0.91587206620626505</v>
       </c>
       <c r="F153">
-        <v>0.96482865601099799</v>
+        <v>0.95566473955418696</v>
       </c>
       <c r="G153">
-        <v>0.96381823103502795</v>
+        <v>0.95692771858619696</v>
       </c>
       <c r="H153">
-        <v>0.84567764825543801</v>
+        <v>0.84104585244749797</v>
       </c>
       <c r="I153">
-        <v>0.87275227401664202</v>
+        <v>0.865825574812359</v>
       </c>
       <c r="J153">
-        <v>0.94059045931622798</v>
+        <v>0.92707914056636698</v>
       </c>
       <c r="K153">
-        <v>0.90245228336930905</v>
+        <v>0.90151213268875996</v>
       </c>
       <c r="L153">
-        <v>1.009596450551</v>
+        <v>1.0093177204961199</v>
       </c>
       <c r="M153">
-        <v>1.01084214840066</v>
+        <v>1.01095926139341</v>
       </c>
       <c r="N153">
-        <v>0.66779584154077198</v>
+        <v>0.66752633437486897</v>
       </c>
       <c r="O153">
-        <v>0.74330405438971903</v>
+        <v>0.74467152515587398</v>
       </c>
       <c r="P153">
-        <v>0.80928777084703596</v>
+        <v>0.81133113983182903</v>
       </c>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>43831</v>
       </c>
       <c r="B154">
-        <v>0.92998885865215897</v>
+        <v>0.92452511696481499</v>
       </c>
       <c r="C154">
-        <v>0.96577364067784099</v>
+        <v>0.961262536390592</v>
       </c>
       <c r="D154">
-        <v>0.98922371789448305</v>
+        <v>0.98208447772527396</v>
       </c>
       <c r="E154">
-        <v>1.1774365186678599</v>
+        <v>1.15820752177932</v>
       </c>
       <c r="F154">
-        <v>1.15789728694551</v>
+        <v>1.1444139200925101</v>
       </c>
       <c r="G154">
-        <v>1.07203904415538</v>
+        <v>1.0593874244867001</v>
       </c>
       <c r="H154">
-        <v>1.0488986152687001</v>
+        <v>1.04419482479654</v>
       </c>
       <c r="I154">
-        <v>1.0281027202745701</v>
+        <v>1.01777137920367</v>
       </c>
       <c r="J154">
-        <v>1.09781521826697</v>
+        <v>1.07177439726332</v>
       </c>
       <c r="K154">
-        <v>0.93188324730902405</v>
+        <v>0.92813865625869296</v>
       </c>
       <c r="L154">
-        <v>1.03867567174572</v>
+        <v>1.03694788296346</v>
       </c>
       <c r="M154">
-        <v>1.02936807397196</v>
+        <v>1.0276826792824001</v>
       </c>
       <c r="N154">
-        <v>0.70347387349526502</v>
+        <v>0.70400836508818199</v>
       </c>
       <c r="O154">
-        <v>0.80102369637843096</v>
+        <v>0.80806700160595002</v>
       </c>
       <c r="P154">
-        <v>0.84755070564305901</v>
+        <v>0.85552150406023797</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>43922</v>
       </c>
       <c r="B155">
-        <v>1.17607498446725</v>
+        <v>1.1691007498800099</v>
       </c>
       <c r="C155">
-        <v>1.1879500640393901</v>
+        <v>1.18472053113357</v>
       </c>
       <c r="D155">
-        <v>1.1842015956188201</v>
+        <v>1.1688930366722701</v>
       </c>
       <c r="E155">
-        <v>1.6426790354731</v>
+        <v>1.6117895593276399</v>
       </c>
       <c r="F155">
-        <v>1.49757173193878</v>
+        <v>1.4818543461709099</v>
       </c>
       <c r="G155">
-        <v>1.24971575549062</v>
+        <v>1.22217055755468</v>
       </c>
       <c r="H155">
-        <v>1.44409861999877</v>
+        <v>1.44023410940909</v>
       </c>
       <c r="I155">
-        <v>1.3192702674085299</v>
+        <v>1.30065391801458</v>
       </c>
       <c r="J155">
-        <v>1.47386220461669</v>
+        <v>1.4079554472225599</v>
       </c>
       <c r="K155">
-        <v>0.96538485966120902</v>
+        <v>0.96131291032482102</v>
       </c>
       <c r="L155">
-        <v>1.0839247548500299</v>
+        <v>1.08310869410174</v>
       </c>
       <c r="M155">
-        <v>1.06713125483533</v>
+        <v>1.0604250521972201</v>
       </c>
       <c r="N155">
-        <v>0.79276376913818902</v>
+        <v>0.79316630520659004</v>
       </c>
       <c r="O155">
-        <v>0.974231893862189</v>
+        <v>0.99728259595427604</v>
       </c>
       <c r="P155">
-        <v>0.94090293244780898</v>
+        <v>0.96334423540895298</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>44013</v>
       </c>
       <c r="B156">
-        <v>1.09797263834431</v>
+        <v>1.08946108010556</v>
       </c>
       <c r="C156">
-        <v>1.1015639296280799</v>
+        <v>1.09672171989093</v>
       </c>
       <c r="D156">
-        <v>1.07054829005753</v>
+        <v>1.0651978576546299</v>
       </c>
       <c r="E156">
-        <v>1.5110723962477199</v>
+        <v>1.4729970472081899</v>
       </c>
       <c r="F156">
-        <v>1.4062271635911201</v>
+        <v>1.38813907100759</v>
       </c>
       <c r="G156">
-        <v>1.19264074735869</v>
+        <v>1.1779264615618501</v>
       </c>
       <c r="H156">
-        <v>1.30164850877001</v>
+        <v>1.2968036309928399</v>
       </c>
       <c r="I156">
-        <v>1.21145788439152</v>
+        <v>1.1990216408933301</v>
       </c>
       <c r="J156">
-        <v>1.21222789654997</v>
+        <v>1.1842045974006301</v>
       </c>
       <c r="K156">
-        <v>0.96522840957411904</v>
+        <v>0.95910128510345605</v>
       </c>
       <c r="L156">
-        <v>1.07947753690725</v>
+        <v>1.0773801520075099</v>
       </c>
       <c r="M156">
-        <v>1.05188723202735</v>
+        <v>1.04897235016766</v>
       </c>
       <c r="N156">
-        <v>0.77361133236466095</v>
+        <v>0.77834902572170395</v>
       </c>
       <c r="O156">
-        <v>0.87600591972999098</v>
+        <v>0.89053290191131895</v>
       </c>
       <c r="P156">
-        <v>0.90048994321009201</v>
+        <v>0.91788835195017004</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>44105</v>
       </c>
       <c r="B157">
-        <v>0.948716927903691</v>
+        <v>0.94479668075697198</v>
       </c>
       <c r="C157">
-        <v>0.98634636798366304</v>
+        <v>0.98620420146665499</v>
       </c>
       <c r="D157">
-        <v>0.99194832342422001</v>
+        <v>0.98985621997608497</v>
       </c>
       <c r="E157">
-        <v>1.1765420059823</v>
+        <v>1.1593402661607399</v>
       </c>
       <c r="F157">
-        <v>1.17686385385312</v>
+        <v>1.1762444362964799</v>
       </c>
       <c r="G157">
-        <v>1.08232510481077</v>
+        <v>1.08049652936077</v>
       </c>
       <c r="H157">
-        <v>1.0429744049768599</v>
+        <v>1.03806330083447</v>
       </c>
       <c r="I157">
-        <v>1.03153294232879</v>
+        <v>1.0233990204182399</v>
       </c>
       <c r="J157">
-        <v>1.0627366588538401</v>
+        <v>1.0445374235345</v>
       </c>
       <c r="K157">
-        <v>0.93870849385615995</v>
+        <v>0.93312660781490697</v>
       </c>
       <c r="L157">
-        <v>1.04851537866824</v>
+        <v>1.0492607230265301</v>
       </c>
       <c r="M157">
-        <v>1.02912264880138</v>
+        <v>1.0282934979977101</v>
       </c>
       <c r="N157">
-        <v>0.78396021647965697</v>
+        <v>0.78776671157439804</v>
       </c>
       <c r="O157">
-        <v>0.85749812307608797</v>
+        <v>0.86663417928346298</v>
       </c>
       <c r="P157">
-        <v>0.88806660258161396</v>
+        <v>0.89855853511620698</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>44197</v>
       </c>
       <c r="B158">
-        <v>0.88334052838186705</v>
+        <v>0.88068473939221603</v>
       </c>
       <c r="C158">
-        <v>0.93136268148384205</v>
+        <v>0.93042455980564498</v>
       </c>
       <c r="D158">
-        <v>0.95522734894334405</v>
+        <v>0.95265749047324899</v>
       </c>
       <c r="E158">
-        <v>1.0252354010204701</v>
+        <v>1.0154317750061701</v>
       </c>
       <c r="F158">
-        <v>1.0584864295935299</v>
+        <v>1.0578614847525101</v>
       </c>
       <c r="G158">
-        <v>1.0196941508950601</v>
+        <v>1.01824492807903</v>
       </c>
       <c r="H158">
-        <v>0.91497371080756396</v>
+        <v>0.91320906539223401</v>
       </c>
       <c r="I158">
-        <v>0.93550372336514598</v>
+        <v>0.93069980771449901</v>
       </c>
       <c r="J158">
-        <v>0.99222128548229205</v>
+        <v>0.97846563380723806</v>
       </c>
       <c r="K158">
-        <v>0.91595598075219298</v>
+        <v>0.90388015945983902</v>
       </c>
       <c r="L158">
-        <v>1.01709232689899</v>
+        <v>1.0110646373443299</v>
       </c>
       <c r="M158">
-        <v>1.00930094749072</v>
+        <v>1.0052510375066399</v>
       </c>
       <c r="N158">
-        <v>0.81399231414487705</v>
+        <v>0.81602957232575202</v>
       </c>
       <c r="O158">
-        <v>0.87266181170825197</v>
+        <v>0.87732558430199503</v>
       </c>
       <c r="P158">
-        <v>0.89508555900835096</v>
+        <v>0.90056750592513302</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>44287</v>
       </c>
       <c r="B159">
-        <v>0.84945812203281401</v>
+        <v>0.84774620392414901</v>
       </c>
       <c r="C159">
-        <v>0.90252958474733203</v>
+        <v>0.90183340608754103</v>
       </c>
       <c r="D159">
-        <v>0.93676334946870599</v>
+        <v>0.93417747605363</v>
       </c>
       <c r="E159">
-        <v>0.950913013986454</v>
+        <v>0.94868001908714195</v>
       </c>
       <c r="F159">
-        <v>0.99507454341873403</v>
+        <v>0.99814244539755104</v>
       </c>
       <c r="G159">
-        <v>0.984258696090338</v>
+        <v>0.98500177935532096</v>
       </c>
       <c r="H159">
-        <v>0.85349895368750806</v>
+        <v>0.85213027239185202</v>
       </c>
       <c r="I159">
-        <v>0.88631936050082405</v>
+        <v>0.88293563461067603</v>
       </c>
       <c r="J159">
-        <v>0.95774165943302303</v>
+        <v>0.94601910570002901</v>
       </c>
       <c r="K159">
-        <v>0.886519348221534</v>
+        <v>0.88253766095170005</v>
       </c>
       <c r="L159">
-        <v>0.98858122655064196</v>
+        <v>0.98838569514090202</v>
       </c>
       <c r="M159">
-        <v>0.99123122399022201</v>
+        <v>0.99057867587375903</v>
       </c>
       <c r="N159">
-        <v>0.83852321457533596</v>
+        <v>0.83642922112120199</v>
       </c>
       <c r="O159">
-        <v>0.89141772052492396</v>
+        <v>0.89211101318305897</v>
       </c>
       <c r="P159">
-        <v>0.90657517820312805</v>
+        <v>0.90845922085295305</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>44378</v>
       </c>
       <c r="B160">
-        <v>0.829271997931609</v>
+        <v>0.82875505712099695</v>
       </c>
       <c r="C160">
-        <v>0.88738666552857004</v>
+        <v>0.88804032556492596</v>
       </c>
       <c r="D160">
-        <v>0.92616094994434905</v>
+        <v>0.92464991345525704</v>
       </c>
       <c r="E160">
-        <v>0.92444991891461803</v>
+        <v>0.92424538351021301</v>
       </c>
       <c r="F160">
-        <v>0.97672962906804905</v>
+        <v>0.98320507218226905</v>
       </c>
       <c r="G160">
-        <v>0.97446163844308298</v>
+        <v>0.97756323762994801</v>
       </c>
       <c r="H160">
-        <v>0.84044870931015403</v>
+        <v>0.83880927195571298</v>
       </c>
       <c r="I160">
-        <v>0.87672533940442599</v>
+        <v>0.87373043681059503</v>
       </c>
       <c r="J160">
-        <v>0.94527360363791602</v>
+        <v>0.93482687919850205</v>
       </c>
       <c r="K160">
-        <v>0.87777517921891401</v>
+        <v>0.87924500618560597</v>
       </c>
       <c r="L160">
-        <v>0.98441600725269396</v>
+        <v>0.989242288298251</v>
       </c>
       <c r="M160">
-        <v>0.98626398841310303</v>
+        <v>0.98934987193605495</v>
       </c>
       <c r="N160">
-        <v>0.80642168469960895</v>
+        <v>0.806029542470726</v>
       </c>
       <c r="O160">
-        <v>0.86613925584378904</v>
+        <v>0.86715148341145698</v>
       </c>
       <c r="P160">
-        <v>0.89389584888828699</v>
+        <v>0.89571792986193599</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>44470</v>
       </c>
       <c r="B161">
-        <v>0.81698850473164997</v>
+        <v>0.81814109413911895</v>
       </c>
       <c r="C161">
-        <v>0.87191854640940403</v>
+        <v>0.87258324569713697</v>
       </c>
       <c r="D161">
-        <v>0.906073351174564</v>
+        <v>0.90564780008503298</v>
       </c>
       <c r="E161">
-        <v>0.88906124342332604</v>
+        <v>0.89255982815886004</v>
       </c>
       <c r="F161">
-        <v>0.94431783471089603</v>
+        <v>0.95045458726891796</v>
       </c>
       <c r="G161">
-        <v>0.95181868530039104</v>
+        <v>0.95582733482132398</v>
       </c>
       <c r="H161">
-        <v>0.82170443648385505</v>
+        <v>0.82175842261004195</v>
       </c>
       <c r="I161">
-        <v>0.85778377031854203</v>
+        <v>0.85559852025794803</v>
       </c>
       <c r="J161">
-        <v>0.90485379524993703</v>
+        <v>0.89872557562841904</v>
       </c>
       <c r="K161">
-        <v>0.86904486800682101</v>
+        <v>0.87354480285987002</v>
       </c>
       <c r="L161">
-        <v>0.97374597336102198</v>
+        <v>0.98016629141883904</v>
       </c>
       <c r="M161">
-        <v>0.97872993880291004</v>
+        <v>0.983984853092568</v>
       </c>
       <c r="N161">
-        <v>0.79715744754842799</v>
+        <v>0.79789972973916001</v>
       </c>
       <c r="O161">
-        <v>0.84848050100788797</v>
+        <v>0.84871206759837603</v>
       </c>
       <c r="P161">
-        <v>0.88071856271100002</v>
+        <v>0.88172538628602604</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>44562</v>
       </c>
       <c r="B162">
-        <v>0.80304898674930802</v>
+        <v>0.80338509579402095</v>
       </c>
       <c r="C162">
-        <v>0.85977039793479104</v>
+        <v>0.85919860792583302</v>
       </c>
       <c r="D162">
-        <v>0.89593505047376498</v>
+        <v>0.89531912489783705</v>
       </c>
       <c r="E162">
-        <v>0.84425433328958199</v>
+        <v>0.84356193827531101</v>
       </c>
       <c r="F162">
-        <v>0.90913747988271798</v>
+        <v>0.91062580413643601</v>
       </c>
       <c r="G162">
-        <v>0.93065371171896105</v>
+        <v>0.93261850026044701</v>
       </c>
       <c r="H162">
-        <v>0.77481030903352199</v>
+        <v>0.77350291423988005</v>
       </c>
       <c r="I162">
-        <v>0.82094631990814104</v>
+        <v>0.81778321766296402</v>
       </c>
       <c r="J162">
-        <v>0.87561763265238901</v>
+        <v>0.87006206995056901</v>
       </c>
       <c r="K162">
-        <v>0.85174938842445302</v>
+        <v>0.85666307046741097</v>
       </c>
       <c r="L162">
-        <v>0.95672725252775004</v>
+        <v>0.96306137015609505</v>
       </c>
       <c r="M162">
-        <v>0.96991323534475105</v>
+        <v>0.97508915576387101</v>
       </c>
       <c r="N162">
-        <v>0.82954235342888405</v>
+        <v>0.83221851208309305</v>
       </c>
       <c r="O162">
-        <v>0.86920716016025601</v>
+        <v>0.86951347661179401</v>
       </c>
       <c r="P162">
-        <v>0.88822103496467397</v>
+        <v>0.88952035827053799</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>44652</v>
       </c>
       <c r="B163">
-        <v>0.80444324550128699</v>
+        <v>0.80395804615636302</v>
       </c>
       <c r="C163">
-        <v>0.85925212682957697</v>
+        <v>0.85794156124723098</v>
       </c>
       <c r="D163">
-        <v>0.89477016510655105</v>
+        <v>0.89357557806670695</v>
       </c>
       <c r="E163">
-        <v>0.83399408316926205</v>
+        <v>0.83013564629377101</v>
       </c>
       <c r="F163">
-        <v>0.90000791299181704</v>
+        <v>0.89919509816462595</v>
       </c>
       <c r="G163">
-        <v>0.92551268572660095</v>
+        <v>0.92636940935197198</v>
       </c>
       <c r="H163">
-        <v>0.74507277100838099</v>
+        <v>0.74205525080287904</v>
       </c>
       <c r="I163">
-        <v>0.79825925022745503</v>
+        <v>0.79371116289751997</v>
       </c>
       <c r="J163">
-        <v>0.862867138262428</v>
+        <v>0.85627843479722099</v>
       </c>
       <c r="K163">
-        <v>0.85389798784965598</v>
+        <v>0.85996082228816795</v>
       </c>
       <c r="L163">
-        <v>0.959216471128576</v>
+        <v>0.96623672460945398</v>
       </c>
       <c r="M163">
-        <v>0.97183573532700196</v>
+        <v>0.97716620110135599</v>
       </c>
       <c r="N163">
-        <v>0.86032534613501499</v>
+        <v>0.86376841848230901</v>
       </c>
       <c r="O163">
-        <v>0.88568437158598401</v>
+        <v>0.886193724669601</v>
       </c>
       <c r="P163">
-        <v>0.891337662554052</v>
+        <v>0.89205713253739505</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>44743</v>
       </c>
       <c r="B164">
-        <v>0.77138950159683195</v>
+        <v>0.77158742150411397</v>
       </c>
       <c r="C164">
-        <v>0.83465714913637401</v>
+        <v>0.83428622866758095</v>
       </c>
       <c r="D164">
-        <v>0.87870331382697897</v>
+        <v>0.87784765245815299</v>
       </c>
       <c r="E164">
-        <v>0.78826006230533996</v>
+        <v>0.788042225021925</v>
       </c>
       <c r="F164">
-        <v>0.86723835399330096</v>
+        <v>0.86904640349890405</v>
       </c>
       <c r="G164">
-        <v>0.90497287566588402</v>
+        <v>0.90700305698453798</v>
       </c>
       <c r="H164">
-        <v>0.712459165317465</v>
+        <v>0.70937301921421902</v>
       </c>
       <c r="I164">
-        <v>0.77259382598825899</v>
+        <v>0.76841931089517901</v>
       </c>
       <c r="J164">
-        <v>0.84153644527347404</v>
+        <v>0.83499470236802598</v>
       </c>
       <c r="K164">
-        <v>0.85606145240895204</v>
+        <v>0.86405783482969301</v>
       </c>
       <c r="L164">
-        <v>0.965807213855153</v>
+        <v>0.97403325763513204</v>
       </c>
       <c r="M164">
-        <v>0.97872827490454795</v>
+        <v>0.984423596246227</v>
       </c>
       <c r="N164">
-        <v>0.796539867547573</v>
+        <v>0.797414595976075</v>
       </c>
       <c r="O164">
-        <v>0.83891514512797705</v>
+        <v>0.83870537480681595</v>
       </c>
       <c r="P164">
-        <v>0.86633659217506198</v>
+        <v>0.86685875544486601</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>44835</v>
       </c>
       <c r="B165">
-        <v>0.74740842189505097</v>
+        <v>0.74802787988974395</v>
       </c>
       <c r="C165">
-        <v>0.81095747719348099</v>
+        <v>0.809820542500992</v>
       </c>
       <c r="D165">
-        <v>0.85949526253820996</v>
+        <v>0.85808529687574098</v>
       </c>
       <c r="E165">
-        <v>0.75654741786900404</v>
+        <v>0.75696991064206498</v>
       </c>
       <c r="F165">
-        <v>0.83279602669542496</v>
+        <v>0.83111423687931896</v>
       </c>
       <c r="G165">
-        <v>0.88100594931559095</v>
+        <v>0.88042197456652704</v>
       </c>
       <c r="H165">
-        <v>0.69517959258373296</v>
+        <v>0.69224121212814305</v>
       </c>
       <c r="I165">
-        <v>0.75515484711751502</v>
+        <v>0.75060142943144603</v>
       </c>
       <c r="J165">
-        <v>0.820537304491056</v>
+        <v>0.81437278960321302</v>
       </c>
       <c r="K165">
-        <v>0.83997392270508398</v>
+        <v>0.848492849676589</v>
       </c>
       <c r="L165">
-        <v>0.94765416876160202</v>
+        <v>0.954554589237113</v>
       </c>
       <c r="M165">
-        <v>0.96776656685030005</v>
+        <v>0.97167191340891101</v>
       </c>
       <c r="N165">
-        <v>0.74799233653794694</v>
+        <v>0.74993363782302502</v>
       </c>
       <c r="O165">
-        <v>0.79822395026439097</v>
+        <v>0.79883538078529803</v>
       </c>
       <c r="P165">
-        <v>0.84111879734025896</v>
+        <v>0.84238339718085797</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>44927</v>
       </c>
       <c r="B166">
-        <v>0.73758506503809296</v>
+        <v>0.73666277063099195</v>
       </c>
       <c r="C166">
-        <v>0.80117166821445795</v>
+        <v>0.79824187188698603</v>
       </c>
       <c r="D166">
-        <v>0.851000165453488</v>
+        <v>0.84853860196071096</v>
       </c>
       <c r="E166">
-        <v>0.72985253419019203</v>
+        <v>0.72955279106635196</v>
       </c>
       <c r="F166">
-        <v>0.80921435926222696</v>
+        <v>0.80422854540027999</v>
       </c>
       <c r="G166">
-        <v>0.86514910986732296</v>
+        <v>0.861635943492704</v>
       </c>
       <c r="H166">
-        <v>0.689260131014797</v>
+        <v>0.68539514405758295</v>
       </c>
       <c r="I166">
-        <v>0.74873233255009597</v>
+        <v>0.74329954277704702</v>
       </c>
       <c r="J166">
-        <v>0.812886987707783</v>
+        <v>0.80627377924101196</v>
       </c>
       <c r="K166">
-        <v>0.84460352679677797</v>
+        <v>0.85085198285350505</v>
       </c>
       <c r="L166">
-        <v>0.95068467771806497</v>
+        <v>0.95558459475533897</v>
       </c>
       <c r="M166">
-        <v>0.96800828032248498</v>
+        <v>0.97100983823267095</v>
       </c>
       <c r="N166">
-        <v>0.73502701437839102</v>
+        <v>0.73453776870288701</v>
       </c>
       <c r="O166">
-        <v>0.78595388061623594</v>
+        <v>0.784826307544497</v>
       </c>
       <c r="P166">
-        <v>0.83167684480877602</v>
+        <v>0.83246926582197001</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>45017</v>
       </c>
       <c r="B167">
-        <v>0.71966813790643802</v>
+        <v>0.71789257139356699</v>
       </c>
       <c r="C167">
-        <v>0.78405538892625204</v>
+        <v>0.78075665559914398</v>
       </c>
       <c r="D167">
-        <v>0.83700410568785499</v>
+        <v>0.83425671724676898</v>
       </c>
       <c r="E167">
-        <v>0.70763462798215504</v>
+        <v>0.70459424070889898</v>
       </c>
       <c r="F167">
-        <v>0.78773959497203605</v>
+        <v>0.781143142896775</v>
       </c>
       <c r="G167">
-        <v>0.85151703990365601</v>
+        <v>0.84694821571198997</v>
       </c>
       <c r="H167">
-        <v>0.676110885318294</v>
+        <v>0.67168996132857794</v>
       </c>
       <c r="I167">
-        <v>0.73594587477862095</v>
+        <v>0.73057239541047303</v>
       </c>
       <c r="J167">
-        <v>0.796621153824836</v>
+        <v>0.79085072393494904</v>
       </c>
       <c r="K167">
-        <v>0.84192569044365195</v>
+        <v>0.84550877497189003</v>
       </c>
       <c r="L167">
-        <v>0.94559442468499599</v>
+        <v>0.94875715683719897</v>
       </c>
       <c r="M167">
-        <v>0.96305725931566499</v>
+        <v>0.96593172884947398</v>
       </c>
       <c r="N167">
-        <v>0.70819064517951602</v>
+        <v>0.70866224013560697</v>
       </c>
       <c r="O167">
-        <v>0.76065248503402805</v>
+        <v>0.75983788543665898</v>
       </c>
       <c r="P167">
-        <v>0.81475675135752701</v>
+        <v>0.81491637051803201</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>45108</v>
       </c>
       <c r="B168">
-        <v>0.70861255111481303</v>
+        <v>0.70613335580471004</v>
       </c>
       <c r="C168">
-        <v>0.77390564735854095</v>
+        <v>0.77033632666705298</v>
       </c>
       <c r="D168">
-        <v>0.82917187884402399</v>
+        <v>0.82624382007233299</v>
       </c>
       <c r="E168">
-        <v>0.682896891503885</v>
+        <v>0.67920027581178999</v>
       </c>
       <c r="F168">
-        <v>0.76712785797196303</v>
+        <v>0.76122955406536896</v>
       </c>
       <c r="G168">
-        <v>0.83838771766346698</v>
+        <v>0.83463365364031095</v>
       </c>
       <c r="H168">
-        <v>0.66601657749753795</v>
+        <v>0.66000900569965104</v>
       </c>
       <c r="I168">
-        <v>0.72579501761162202</v>
+        <v>0.71918923999366702</v>
       </c>
       <c r="J168">
-        <v>0.78681610021611104</v>
+        <v>0.78018722069349999</v>
       </c>
       <c r="K168">
-        <v>0.84652675246782505</v>
+        <v>0.85028567427760005</v>
       </c>
       <c r="L168">
-        <v>0.947128643385025</v>
+        <v>0.95119573458711204</v>
       </c>
       <c r="M168">
-        <v>0.96253505925796101</v>
+        <v>0.96628338165275196</v>
       </c>
       <c r="N168">
-        <v>0.69618222041972</v>
+        <v>0.69613762454633299</v>
       </c>
       <c r="O168">
-        <v>0.74957556439247797</v>
+        <v>0.74803504620968297</v>
       </c>
       <c r="P168">
-        <v>0.80691552198251804</v>
+        <v>0.80611733955484299</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>45200</v>
       </c>
       <c r="B169">
-        <v>0.71129922749204599</v>
+        <v>0.70902394362620402</v>
       </c>
       <c r="C169">
-        <v>0.77548766411709202</v>
+        <v>0.772280913974981</v>
       </c>
       <c r="D169">
-        <v>0.82774560086398996</v>
+        <v>0.82503965601237095</v>
       </c>
       <c r="E169">
-        <v>0.67240070671079699</v>
+        <v>0.67217906674275796</v>
       </c>
       <c r="F169">
-        <v>0.76022436861028297</v>
+        <v>0.75875726432823898</v>
       </c>
       <c r="G169">
-        <v>0.83395326604008402</v>
+        <v>0.83316762861903004</v>
       </c>
       <c r="H169">
-        <v>0.66653011794017003</v>
+        <v>0.66022878426659504</v>
       </c>
       <c r="I169">
-        <v>0.72557862482798297</v>
+        <v>0.71895173866145601</v>
       </c>
       <c r="J169">
-        <v>0.78304638834795504</v>
+        <v>0.77655191809041901</v>
       </c>
       <c r="K169">
-        <v>0.86003248768467599</v>
+        <v>0.86445230547605301</v>
       </c>
       <c r="L169">
-        <v>0.96285971643038304</v>
+        <v>0.967458375896314</v>
       </c>
       <c r="M169">
-        <v>0.97292127009801999</v>
+        <v>0.97625931691238299</v>
       </c>
       <c r="N169">
-        <v>0.69360906218385499</v>
+        <v>0.69241242501851297</v>
       </c>
       <c r="O169">
-        <v>0.74609377115530495</v>
+        <v>0.74299428696125402</v>
       </c>
       <c r="P169">
-        <v>0.80326982318777496</v>
+        <v>0.80123639609144004</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>45292</v>
       </c>
       <c r="B170">
-        <v>0.71350650664580995</v>
+        <v>0.71247411906897995</v>
       </c>
       <c r="C170">
-        <v>0.77249130750330197</v>
+        <v>0.76990904013235095</v>
       </c>
       <c r="D170">
-        <v>0.82364411447428998</v>
+        <v>0.82118947043553803</v>
       </c>
       <c r="E170">
-        <v>0.65696295025908102</v>
+        <v>0.66055837083220803</v>
       </c>
       <c r="F170">
-        <v>0.74262405016020305</v>
+        <v>0.74220614628142501</v>
       </c>
       <c r="G170">
-        <v>0.82222676272972295</v>
+        <v>0.82148511412244696</v>
       </c>
       <c r="H170">
-        <v>0.65050500229590102</v>
+        <v>0.64576397177660205</v>
       </c>
       <c r="I170">
-        <v>0.71237872326852203</v>
+        <v>0.70652507835414302</v>
       </c>
       <c r="J170">
-        <v>0.77603954700920796</v>
+        <v>0.76941834627339101</v>
       </c>
       <c r="K170">
-        <v>0.86756062390542699</v>
+        <v>0.87256775166677902</v>
       </c>
       <c r="L170">
-        <v>0.96641614549568</v>
+        <v>0.97152789092300795</v>
       </c>
       <c r="M170">
-        <v>0.97353220143013097</v>
+        <v>0.97740230808235695</v>
       </c>
       <c r="N170">
-        <v>0.68181141635484899</v>
+        <v>0.68077415546150399</v>
       </c>
       <c r="O170">
-        <v>0.73270751232840003</v>
+        <v>0.73009391907491095</v>
       </c>
       <c r="P170">
-        <v>0.79274449114687096</v>
+        <v>0.79139056440795297</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>45383</v>
       </c>
       <c r="B171">
-        <v>0.71005040226885596</v>
+        <v>0.70908642802630595</v>
       </c>
       <c r="C171">
-        <v>0.76844490470417204</v>
+        <v>0.76568151067847701</v>
       </c>
       <c r="D171">
-        <v>0.82007052404481096</v>
+        <v>0.81747365411598005</v>
       </c>
       <c r="E171">
-        <v>0.65145460972742797</v>
+        <v>0.65335234842334799</v>
       </c>
       <c r="F171">
-        <v>0.73462349218285705</v>
+        <v>0.73182370348984305</v>
       </c>
       <c r="G171">
-        <v>0.81584682606815795</v>
+        <v>0.81347558393824904</v>
       </c>
       <c r="H171">
-        <v>0.64371610842322002</v>
+        <v>0.638737163802227</v>
       </c>
       <c r="I171">
-        <v>0.70621112766879302</v>
+        <v>0.700207527657986</v>
       </c>
       <c r="J171">
-        <v>0.77114773352957799</v>
+        <v>0.76431120170229405</v>
       </c>
       <c r="K171">
-        <v>0.864356188504246</v>
+        <v>0.87148474413275501</v>
       </c>
       <c r="L171">
-        <v>0.96297717402401395</v>
+        <v>0.96894232319155005</v>
       </c>
       <c r="M171">
-        <v>0.97054113062656699</v>
+        <v>0.97409689906395303</v>
       </c>
       <c r="N171">
-        <v>0.67536643949402897</v>
+        <v>0.67482763872525797</v>
       </c>
       <c r="O171">
-        <v>0.729326700281545</v>
+        <v>0.72639102840445002</v>
       </c>
       <c r="P171">
-        <v>0.79027217284505102</v>
+        <v>0.78847853780431698</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>45474</v>
       </c>
       <c r="B172">
-        <v>0.69214125280153205</v>
+        <v>0.69010878830340605</v>
       </c>
       <c r="C172">
-        <v>0.75588958678280604</v>
+        <v>0.75216579750406098</v>
       </c>
       <c r="D172">
-        <v>0.81432071668260697</v>
+        <v>0.81101191472249301</v>
       </c>
       <c r="E172">
-        <v>0.65727630156315298</v>
+        <v>0.658755086648938</v>
       </c>
       <c r="F172">
-        <v>0.73766666162246797</v>
+        <v>0.73396341626635597</v>
       </c>
       <c r="G172">
-        <v>0.81674582559758002</v>
+        <v>0.81356437072615895</v>
       </c>
       <c r="H172">
-        <v>0.62946095966061999</v>
+        <v>0.62426354391720495</v>
       </c>
       <c r="I172">
-        <v>0.69450917050362204</v>
+        <v>0.68820325225054302</v>
       </c>
       <c r="J172">
-        <v>0.76528426519180703</v>
+        <v>0.75807373721443505</v>
       </c>
       <c r="K172">
-        <v>0.85758825715340004</v>
+        <v>0.86639544134901203</v>
       </c>
       <c r="L172">
-        <v>0.95484419337395199</v>
+        <v>0.96161810920691604</v>
       </c>
       <c r="M172">
-        <v>0.96495639183467796</v>
+        <v>0.96945010085151495</v>
       </c>
       <c r="N172">
-        <v>0.66431782397770101</v>
+        <v>0.65655393319900002</v>
       </c>
       <c r="O172">
-        <v>0.72144344790186299</v>
+        <v>0.71339879913842297</v>
       </c>
       <c r="P172">
-        <v>0.78681519201522498</v>
+        <v>0.78186810573772103</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>45566</v>
       </c>
       <c r="B173">
-        <v>0.68285861009979298</v>
+        <v>0.68005300998003504</v>
       </c>
       <c r="C173">
-        <v>0.74875598864453996</v>
+        <v>0.74449506393574705</v>
       </c>
       <c r="D173">
-        <v>0.80996618255872999</v>
+        <v>0.80654531916738403</v>
       </c>
       <c r="E173">
-        <v>0.66941280803200298</v>
+        <v>0.66605013099034105</v>
       </c>
       <c r="F173">
-        <v>0.74550113883510605</v>
+        <v>0.73847244881692498</v>
       </c>
       <c r="G173">
-        <v>0.82057463288642996</v>
+        <v>0.81610387056631895</v>
       </c>
       <c r="H173">
-        <v>0.61958228932820703</v>
+        <v>0.61366985335907298</v>
       </c>
       <c r="I173">
-        <v>0.686393278966413</v>
+        <v>0.67956833228618796</v>
       </c>
       <c r="J173">
-        <v>0.75814945072731499</v>
+        <v>0.75094315367892195</v>
       </c>
       <c r="K173">
-        <v>0.86140941371048996</v>
+        <v>0.869207898173325</v>
       </c>
       <c r="L173">
-        <v>0.95837276415065098</v>
+        <v>0.964865136256431</v>
       </c>
       <c r="M173">
-        <v>0.96608898519048203</v>
+        <v>0.9714747430124</v>
       </c>
       <c r="N173">
-        <v>0.655856004329887</v>
+        <v>0.64858760823492001</v>
       </c>
       <c r="O173">
-        <v>0.71455660988244796</v>
+        <v>0.70634587595536202</v>
       </c>
       <c r="P173">
-        <v>0.78366793834794202</v>
+        <v>0.77795754454152</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>45658</v>
       </c>
       <c r="B174">
-        <v>0.69104418718310701</v>
+        <v>0.68884120495835499</v>
       </c>
       <c r="C174">
-        <v>0.75476326793005799</v>
+        <v>0.75093287640664597</v>
       </c>
       <c r="D174">
-        <v>0.81288420650494098</v>
+        <v>0.81006991343829704</v>
       </c>
       <c r="E174">
-        <v>0.69071449865045298</v>
+        <v>0.68544121121377699</v>
       </c>
       <c r="F174">
-        <v>0.76269926377901398</v>
+        <v>0.75416525569588699</v>
       </c>
       <c r="G174">
-        <v>0.83037237939451203</v>
+        <v>0.82525720293169402</v>
       </c>
       <c r="H174">
-        <v>0.61519624314054799</v>
+        <v>0.60820406719159703</v>
       </c>
       <c r="I174">
-        <v>0.68275549587948403</v>
+        <v>0.675021293561062</v>
       </c>
       <c r="J174">
-        <v>0.75487282199276595</v>
+        <v>0.74742037540151596</v>
       </c>
       <c r="K174">
-        <v>0.87153113918662695</v>
+        <v>0.87846413751268004</v>
       </c>
       <c r="L174">
-        <v>0.96394069366294499</v>
+        <v>0.96958549530458304</v>
       </c>
       <c r="M174">
-        <v>0.96743499780825803</v>
+        <v>0.972962511651698</v>
       </c>
       <c r="N174">
-        <v>0.66357332478040398</v>
+        <v>0.66042961857049898</v>
       </c>
       <c r="O174">
-        <v>0.72135444313914099</v>
+        <v>0.71593255797058897</v>
       </c>
       <c r="P174">
-        <v>0.78797368168875503</v>
+        <v>0.78371849451659104</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>45748</v>
       </c>
       <c r="B175">
-        <v>0.69472678666614895</v>
+        <v>0.69283982944095202</v>
       </c>
       <c r="C175">
-        <v>0.75802890197568196</v>
+        <v>0.75397212419778403</v>
       </c>
       <c r="D175">
-        <v>0.81450568261782097</v>
+        <v>0.81140248070322496</v>
       </c>
       <c r="E175">
-        <v>0.72637032416505798</v>
+        <v>0.72063757178666199</v>
       </c>
       <c r="F175">
-        <v>0.79137954872685101</v>
+        <v>0.78210271841732704</v>
       </c>
       <c r="G175">
-        <v>0.84683824425033405</v>
+        <v>0.84105538505200805</v>
       </c>
       <c r="H175">
-        <v>0.61924594402239996</v>
+        <v>0.61157470271341496</v>
       </c>
       <c r="I175">
-        <v>0.68681669488493802</v>
+        <v>0.678309678757263</v>
       </c>
       <c r="J175">
-        <v>0.75703362277418995</v>
+        <v>0.74945460382944495</v>
       </c>
       <c r="K175">
-        <v>0.86228478531187103</v>
+        <v>0.86380187715541301</v>
       </c>
       <c r="L175">
-        <v>0.95907495531790798</v>
+        <v>0.96021742612532801</v>
       </c>
       <c r="M175">
-        <v>0.96806844024488103</v>
+        <v>0.97085047265084401</v>
       </c>
       <c r="N175">
-        <v>0.67335902512213697</v>
+        <v>0.67126054269813396</v>
       </c>
       <c r="O175">
-        <v>0.72791692791621398</v>
+        <v>0.72382221184878004</v>
       </c>
       <c r="P175">
-        <v>0.79182469676855904</v>
+        <v>0.78889718820333499</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>45839</v>
       </c>
       <c r="B176">
-        <v>0.68144962019607402</v>
+        <v>0.67887857323551004</v>
       </c>
       <c r="C176">
-        <v>0.748032895488009</v>
+        <v>0.74362858937554399</v>
       </c>
       <c r="D176">
-        <v>0.80945552584677105</v>
+        <v>0.80569509696749497</v>
       </c>
       <c r="E176">
-        <v>0.71921631284046805</v>
+        <v>0.71474875530687099</v>
       </c>
       <c r="F176">
-        <v>0.78709439211448795</v>
+        <v>0.779778029322997</v>
       </c>
       <c r="G176">
-        <v>0.84537243205095802</v>
+        <v>0.84083273127095104</v>
       </c>
       <c r="H176">
-        <v>0.61513719059007599</v>
+        <v>0.60627376243615705</v>
       </c>
       <c r="I176">
-        <v>0.68372099509518203</v>
+        <v>0.67408478408941896</v>
       </c>
       <c r="J176">
-        <v>0.75747657921988398</v>
+        <v>0.74831929505861605</v>
       </c>
       <c r="K176">
-        <v>0.85865295073846803</v>
+        <v>0.85482843846911905</v>
       </c>
       <c r="L176">
-        <v>0.95678575240778396</v>
+        <v>0.95338359057566502</v>
       </c>
       <c r="M176">
-        <v>0.96731909359550505</v>
+        <v>0.96666903744843902</v>
       </c>
       <c r="N176">
-        <v>0.64738551565550695</v>
+        <v>0.64592842713532606</v>
       </c>
       <c r="O176">
-        <v>0.70954737330322104</v>
+        <v>0.70633220795240603</v>
       </c>
       <c r="P176">
-        <v>0.78225056167016704</v>
+        <v>0.77971949838195898</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>45931</v>
       </c>
       <c r="B177">
-        <v>0.67606767476374696</v>
+        <v>0.67403461258404296</v>
       </c>
       <c r="C177">
-        <v>0.74331100369127201</v>
+        <v>0.73933499045251005</v>
       </c>
       <c r="D177">
-        <v>0.80681136703905698</v>
+        <v>0.80319595585491099</v>
       </c>
       <c r="E177">
-        <v>0.70220984880742998</v>
+        <v>0.70150016531100401</v>
       </c>
       <c r="F177">
-        <v>0.77374267131079699</v>
+        <v>0.768891449292044</v>
       </c>
       <c r="G177">
-        <v>0.83792627418232701</v>
+        <v>0.83453834169374397</v>
       </c>
       <c r="H177">
-        <v>0.617912705678764</v>
+        <v>0.60853821458331303</v>
       </c>
       <c r="I177">
-        <v>0.68539065843078895</v>
+        <v>0.67519786252466796</v>
       </c>
       <c r="J177">
-        <v>0.75926295347491102</v>
+        <v>0.74935889344859297</v>
       </c>
       <c r="K177">
-        <v>0.85132001013232295</v>
+        <v>0.84789426730064199</v>
       </c>
       <c r="L177">
-        <v>0.94810996566776495</v>
+        <v>0.94504073173923597</v>
       </c>
       <c r="M177">
-        <v>0.96315070048223705</v>
+        <v>0.962505526861411</v>
       </c>
       <c r="N177">
-        <v>0.64301065232103904</v>
+        <v>0.64139081016038701</v>
       </c>
       <c r="O177">
-        <v>0.70626979390815503</v>
+        <v>0.70310937298500198</v>
       </c>
       <c r="P177">
-        <v>0.78053193780174301</v>
+        <v>0.77796604038819095</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>provinces</vt:lpstr>