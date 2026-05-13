--- v0 (2026-04-20)
+++ v1 (2026-05-13)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10322"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10426"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Dossier_equipe_chaire_macro/Projets/salaires_composite/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B2EBCBD-D93C-CE48-A262-18DFF072BB7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{336F2D43-DAF1-D54C-9C1F-43CE889AFD2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="46460" yWindow="-7820" windowWidth="31000" windowHeight="21360" activeTab="1" xr2:uid="{F06959A7-A776-454F-A0AD-498A9FB39687}"/>
   </bookViews>
   <sheets>
     <sheet name="Trimestriel" sheetId="1" r:id="rId1"/>
     <sheet name="Mensuel" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -426,6958 +426,7007 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AD3A42F-2DC6-7C44-8DFC-D1F3CAB5A5D6}">
-  <dimension ref="A1:L97"/>
+  <dimension ref="A1:L98"/>
   <sheetViews>
-    <sheetView topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:I1048576"/>
+    <sheetView topLeftCell="A51" workbookViewId="0">
+      <selection activeCell="T78" sqref="T78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>10</v>
       </c>
       <c r="J1" t="s">
         <v>7</v>
       </c>
       <c r="K1" t="s">
         <v>8</v>
       </c>
       <c r="L1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>37257</v>
       </c>
       <c r="B2">
-        <v>3.11027542114957</v>
+        <v>3.1110772327188601</v>
       </c>
       <c r="C2">
-        <v>1.1648240210086001</v>
+        <v>1.1660373886522699</v>
       </c>
       <c r="D2">
-        <v>3.95157916948525</v>
+        <v>3.9457336964365002</v>
       </c>
       <c r="E2">
-        <v>1.7041353280863301</v>
+        <v>1.70478146136118</v>
       </c>
       <c r="F2">
-        <v>3.7285494452784702</v>
+        <v>3.73276866149586</v>
       </c>
       <c r="G2">
-        <v>3.9668473273877201</v>
+        <v>3.9679349754700701</v>
       </c>
       <c r="H2">
-        <v>2.6037539859833601</v>
+        <v>2.6034433113576401</v>
       </c>
       <c r="I2">
-        <v>0.74057735924989798</v>
+        <v>0.74232947316599296</v>
       </c>
       <c r="J2">
-        <v>1.55065472088215</v>
+        <v>1.5506547208821699</v>
       </c>
       <c r="K2">
         <v>1.47462277091906</v>
       </c>
       <c r="L2">
         <v>1.4761414349467901</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>37347</v>
       </c>
       <c r="B3">
-        <v>2.9169300764341299</v>
+        <v>2.9186130467353899</v>
       </c>
       <c r="C3">
-        <v>1.0472792026132101</v>
+        <v>1.0485261244225399</v>
       </c>
       <c r="D3">
-        <v>3.5443860744079099</v>
+        <v>3.5386067376955301</v>
       </c>
       <c r="E3">
-        <v>1.90185544560127</v>
+        <v>1.8925126339887299</v>
       </c>
       <c r="F3">
-        <v>3.5307106448203101</v>
+        <v>3.52974907903846</v>
       </c>
       <c r="G3">
-        <v>3.6774336536356498</v>
+        <v>3.6725214290282699</v>
       </c>
       <c r="H3">
-        <v>2.6468648030837199</v>
+        <v>2.6468971958501002</v>
       </c>
       <c r="I3">
-        <v>0.88341828345189999</v>
+        <v>0.886899710612573</v>
       </c>
       <c r="J3">
         <v>1.3554727211115001</v>
       </c>
       <c r="K3">
-        <v>0.94658553076401897</v>
+        <v>0.94658553076403396</v>
       </c>
       <c r="L3">
-        <v>1.1167512690355299</v>
+        <v>1.1167512690355399</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>37438</v>
       </c>
       <c r="B4">
-        <v>2.5674756437771902</v>
+        <v>2.5711758087777699</v>
       </c>
       <c r="C4">
-        <v>0.396774585272681</v>
+        <v>0.40074725812478201</v>
       </c>
       <c r="D4">
-        <v>2.8654908631495601</v>
+        <v>2.8694118387030199</v>
       </c>
       <c r="E4">
-        <v>0.77534200049910196</v>
+        <v>0.77726251473230201</v>
       </c>
       <c r="F4">
-        <v>3.4374111682495601</v>
+        <v>3.4340063822004998</v>
       </c>
       <c r="G4">
-        <v>2.8762283242853601</v>
+        <v>2.87887453963357</v>
       </c>
       <c r="H4">
-        <v>2.4166280590999598</v>
+        <v>2.4141864653754701</v>
       </c>
       <c r="I4">
-        <v>0.19956205887079201</v>
+        <v>0.194666350975604</v>
       </c>
       <c r="J4">
-        <v>2.3358158429248399</v>
+        <v>2.3358158429248599</v>
       </c>
       <c r="K4">
         <v>2.2688791059939102</v>
       </c>
       <c r="L4">
-        <v>2.36726411903958</v>
+        <v>2.3672641190395902</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>37530</v>
       </c>
       <c r="B5">
-        <v>2.62997299608758</v>
+        <v>2.63274881783396</v>
       </c>
       <c r="C5">
-        <v>6.8934288255762003E-3</v>
+        <v>1.17227932708953E-2</v>
       </c>
       <c r="D5">
-        <v>2.67112449377426</v>
+        <v>2.67735505692194</v>
       </c>
       <c r="E5">
-        <v>0.35793116508504502</v>
+        <v>0.36139952366060601</v>
       </c>
       <c r="F5">
-        <v>3.50546169495968</v>
+        <v>3.5038389437711599</v>
       </c>
       <c r="G5">
-        <v>2.6903176771538799</v>
+        <v>2.6912139118449998</v>
       </c>
       <c r="H5">
-        <v>2.67014754006542</v>
+        <v>2.67234898325863</v>
       </c>
       <c r="I5">
-        <v>0.19063880196446201</v>
+        <v>0.189149606960274</v>
       </c>
       <c r="J5">
-        <v>3.7922787837376202</v>
+        <v>3.79227878373759</v>
       </c>
       <c r="K5">
         <v>3.4059945504087099</v>
       </c>
       <c r="L5">
-        <v>3.0973451327433601</v>
+        <v>3.0973451327433499</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>37622</v>
       </c>
       <c r="B6">
-        <v>2.46159575228085</v>
+        <v>2.4653468003825201</v>
       </c>
       <c r="C6">
-        <v>-0.354869712027505</v>
+        <v>-0.34842225001729399</v>
       </c>
       <c r="D6">
-        <v>2.2851421333322</v>
+        <v>2.2949968413375901</v>
       </c>
       <c r="E6">
-        <v>-0.207962334164668</v>
+        <v>-0.20069086523666499</v>
       </c>
       <c r="F6">
-        <v>3.3081410673755101</v>
+        <v>3.30135110307054</v>
       </c>
       <c r="G6">
-        <v>2.52752600244686</v>
+        <v>2.5284801785311499</v>
       </c>
       <c r="H6">
-        <v>2.4302105945519199</v>
+        <v>2.42993729544814</v>
       </c>
       <c r="I6">
-        <v>-0.35207079445773998</v>
+        <v>-0.36052653476031998</v>
       </c>
       <c r="J6">
-        <v>4.4791313199864202</v>
+        <v>4.4791313199863998</v>
       </c>
       <c r="K6">
         <v>4.2244001351808098</v>
       </c>
       <c r="L6">
         <v>3.9918809201623899</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>37712</v>
       </c>
       <c r="B7">
-        <v>2.54550732969934</v>
+        <v>2.5486404191346499</v>
       </c>
       <c r="C7">
-        <v>0.19758296766620301</v>
+        <v>0.20161801497686399</v>
       </c>
       <c r="D7">
-        <v>2.5080721470880998</v>
+        <v>2.5169083712848401</v>
       </c>
       <c r="E7">
-        <v>0.33894887761987502</v>
+        <v>0.34309147786824501</v>
       </c>
       <c r="F7">
-        <v>3.3811723057383798</v>
+        <v>3.3762948078524699</v>
       </c>
       <c r="G7">
-        <v>2.8262206031328798</v>
+        <v>2.8254522678318899</v>
       </c>
       <c r="H7">
-        <v>2.4248575706958899</v>
+        <v>2.4246918528804602</v>
       </c>
       <c r="I7">
-        <v>0.109813992218124</v>
+        <v>0.10677502885932801</v>
       </c>
       <c r="J7">
-        <v>2.77499164159144</v>
+        <v>2.7749916415914302</v>
       </c>
       <c r="K7">
-        <v>2.8466175485599599</v>
+        <v>2.8466175485599399</v>
       </c>
       <c r="L7">
         <v>2.51004016064257</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>37803</v>
       </c>
       <c r="B8">
-        <v>2.6525510077660899</v>
+        <v>2.6553889480084898</v>
       </c>
       <c r="C8">
-        <v>0.571173982715105</v>
+        <v>0.57421159632157204</v>
       </c>
       <c r="D8">
-        <v>2.7236181207521</v>
+        <v>2.7291222224862999</v>
       </c>
       <c r="E8">
-        <v>0.91167168433495904</v>
+        <v>0.91138664877189901</v>
       </c>
       <c r="F8">
-        <v>3.2249348178828101</v>
+        <v>3.2159659435166899</v>
       </c>
       <c r="G8">
-        <v>3.0969660246456101</v>
+        <v>3.0972562781405601</v>
       </c>
       <c r="H8">
-        <v>2.50061681748483</v>
+        <v>2.5004943137091602</v>
       </c>
       <c r="I8">
-        <v>0.41291562274314297</v>
+        <v>0.41224736462980599</v>
       </c>
       <c r="J8">
-        <v>2.0840224942110401</v>
+        <v>2.0840224942110601</v>
       </c>
       <c r="K8">
-        <v>1.7218543046357599</v>
+        <v>1.72185430463575</v>
       </c>
       <c r="L8">
-        <v>1.9821605550049599</v>
+        <v>1.9821605550049299</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>37895</v>
       </c>
       <c r="B9">
-        <v>2.70272866395156</v>
+        <v>2.7056874204880601</v>
       </c>
       <c r="C9">
-        <v>0.73882937609810695</v>
+        <v>0.74173608021441795</v>
       </c>
       <c r="D9">
-        <v>3.00831725513883</v>
+        <v>3.0104963033512302</v>
       </c>
       <c r="E9">
-        <v>1.2369035723847699</v>
+        <v>1.23526507851963</v>
       </c>
       <c r="F9">
-        <v>3.37626166787155</v>
+        <v>3.3712555701984201</v>
       </c>
       <c r="G9">
-        <v>3.2046708038783001</v>
+        <v>3.2067961510818801</v>
       </c>
       <c r="H9">
-        <v>2.4269758967685302</v>
+        <v>2.4241804080689899</v>
       </c>
       <c r="I9">
-        <v>0.31713630072485499</v>
+        <v>0.31340638606496701</v>
       </c>
       <c r="J9">
         <v>1.7445687952600399</v>
       </c>
       <c r="K9">
         <v>1.38339920948617</v>
       </c>
       <c r="L9">
         <v>2.1459227467811202</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>37987</v>
       </c>
       <c r="B10">
-        <v>2.98062338470204</v>
+        <v>2.9820167135734299</v>
       </c>
       <c r="C10">
-        <v>1.1715300037751899</v>
+        <v>1.1724422652600199</v>
       </c>
       <c r="D10">
-        <v>3.0598318055327498</v>
+        <v>3.0646808747198402</v>
       </c>
       <c r="E10">
-        <v>1.2829755413007</v>
+        <v>1.28379619656077</v>
       </c>
       <c r="F10">
-        <v>3.5362973409456999</v>
+        <v>3.5354820752935598</v>
       </c>
       <c r="G10">
-        <v>2.8719573882767699</v>
+        <v>2.8810537139896799</v>
       </c>
       <c r="H10">
-        <v>2.77944508703336</v>
+        <v>2.7797818322166301</v>
       </c>
       <c r="I10">
-        <v>0.94939570422342601</v>
+        <v>0.95400843177488603</v>
       </c>
       <c r="J10">
-        <v>0.90938616433907504</v>
+        <v>0.90938616433908903</v>
       </c>
       <c r="K10">
-        <v>0.74578469520103696</v>
+        <v>0.74578469520105095</v>
       </c>
       <c r="L10">
-        <v>1.1711125569290901</v>
+        <v>1.1711125569290699</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>38078</v>
       </c>
       <c r="B11">
-        <v>3.1559044665098699</v>
+        <v>3.1563801406975198</v>
       </c>
       <c r="C11">
-        <v>0.92168191355339402</v>
+        <v>0.92377457062211299</v>
       </c>
       <c r="D11">
-        <v>3.2298816969164701</v>
+        <v>3.2330755880258399</v>
       </c>
       <c r="E11">
-        <v>1.00537683367416</v>
+        <v>1.0094264807093101</v>
       </c>
       <c r="F11">
-        <v>3.63161198737685</v>
+        <v>3.6332927113562201</v>
       </c>
       <c r="G11">
-        <v>3.0249212878720702</v>
+        <v>3.0318164888618599</v>
       </c>
       <c r="H11">
-        <v>2.89173104194886</v>
+        <v>2.89336847547272</v>
       </c>
       <c r="I11">
-        <v>0.63387094054461801</v>
+        <v>0.63587724277020996</v>
       </c>
       <c r="J11">
-        <v>2.2121014964215999</v>
+        <v>2.2121014964216101</v>
       </c>
       <c r="K11">
-        <v>2.0514490394008398</v>
+        <v>2.05144903940083</v>
       </c>
       <c r="L11">
-        <v>2.48122755468495</v>
+        <v>2.4812275546849301</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>38169</v>
       </c>
       <c r="B12">
-        <v>3.1388380369083402</v>
+        <v>3.13925046842802</v>
       </c>
       <c r="C12">
-        <v>0.86704038015070894</v>
+        <v>0.86899523618372398</v>
       </c>
       <c r="D12">
-        <v>3.1336906203413299</v>
+        <v>3.1373062709646899</v>
       </c>
       <c r="E12">
-        <v>0.90492679074427995</v>
+        <v>0.90850527174823603</v>
       </c>
       <c r="F12">
-        <v>3.82691555708224</v>
+        <v>3.8337106742359301</v>
       </c>
       <c r="G12">
-        <v>2.9695702414008802</v>
+        <v>2.9720844991545898</v>
       </c>
       <c r="H12">
-        <v>2.8664761464968098</v>
+        <v>2.8702166116361201</v>
       </c>
       <c r="I12">
-        <v>0.71981806137317506</v>
+        <v>0.72702127832418995</v>
       </c>
       <c r="J12">
-        <v>2.0090732339598301</v>
+        <v>2.0090732339598101</v>
       </c>
       <c r="K12">
-        <v>2.1484374999999898</v>
+        <v>2.14843750000002</v>
       </c>
       <c r="L12">
-        <v>1.8464528668610201</v>
+        <v>1.84645286686105</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>38261</v>
       </c>
       <c r="B13">
-        <v>3.0539034237839102</v>
+        <v>3.0550268847835298</v>
       </c>
       <c r="C13">
-        <v>0.74747220610908005</v>
+        <v>0.75006317019314594</v>
       </c>
       <c r="D13">
-        <v>2.88212113874375</v>
+        <v>2.8884726635304898</v>
       </c>
       <c r="E13">
-        <v>0.49514663208772403</v>
+        <v>0.50370430646915998</v>
       </c>
       <c r="F13">
-        <v>3.70619289804229</v>
+        <v>3.7098266654130598</v>
       </c>
       <c r="G13">
-        <v>2.82716040631083</v>
+        <v>2.8302942082978499</v>
       </c>
       <c r="H13">
-        <v>2.7287675111046199</v>
+        <v>2.7297788964295302</v>
       </c>
       <c r="I13">
-        <v>0.56442633286715305</v>
+        <v>0.567081746396768</v>
       </c>
       <c r="J13">
-        <v>2.2969912649627999</v>
+        <v>2.2969912649628301</v>
       </c>
       <c r="K13">
         <v>2.6640675763482702</v>
       </c>
       <c r="L13">
-        <v>2.0361990950226199</v>
+        <v>2.0361990950226301</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>38353</v>
       </c>
       <c r="B14">
-        <v>3.1561638269359999</v>
+        <v>3.1569052382037501</v>
       </c>
       <c r="C14">
-        <v>0.97222456721502204</v>
+        <v>0.97381524764218497</v>
       </c>
       <c r="D14">
-        <v>3.0973092040241799</v>
+        <v>3.0948437577525101</v>
       </c>
       <c r="E14">
-        <v>1.2803377779071199</v>
+        <v>1.2740607222990099</v>
       </c>
       <c r="F14">
-        <v>3.6473520626746598</v>
+        <v>3.6494449718348498</v>
       </c>
       <c r="G14">
-        <v>3.3576795003074502</v>
+        <v>3.3453734415532099</v>
       </c>
       <c r="H14">
-        <v>2.8348689590834599</v>
+        <v>2.8354274640653201</v>
       </c>
       <c r="I14">
-        <v>0.70762419788484199</v>
+        <v>0.71015898376485698</v>
       </c>
       <c r="J14">
-        <v>2.1242355970389499</v>
+        <v>2.1242355970389299</v>
       </c>
       <c r="K14">
-        <v>2.1242355970389499</v>
+        <v>2.1242355970389202</v>
       </c>
       <c r="L14">
-        <v>2.0257234726687998</v>
+        <v>2.02572347266879</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>38443</v>
       </c>
       <c r="B15">
-        <v>3.1786704527039298</v>
+        <v>3.1795063790027598</v>
       </c>
       <c r="C15">
-        <v>1.0319941613380199</v>
+        <v>1.0334430118082401</v>
       </c>
       <c r="D15">
-        <v>2.9529792019610301</v>
+        <v>2.9545208779404599</v>
       </c>
       <c r="E15">
-        <v>0.98490817394098495</v>
+        <v>0.98411129171276301</v>
       </c>
       <c r="F15">
-        <v>3.6174805289953902</v>
+        <v>3.61879119687524</v>
       </c>
       <c r="G15">
-        <v>3.05132602825064</v>
+        <v>3.0469521490205098</v>
       </c>
       <c r="H15">
-        <v>2.9297392064182901</v>
+        <v>2.9301046689683998</v>
       </c>
       <c r="I15">
-        <v>0.82314214021229604</v>
+        <v>0.82663289368540704</v>
       </c>
       <c r="J15">
-        <v>1.9096117122851699</v>
+        <v>1.9096117122851799</v>
       </c>
       <c r="K15">
-        <v>2.0102105934907399</v>
+        <v>2.0102105934907599</v>
       </c>
       <c r="L15">
         <v>1.9114367633004099</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>38534</v>
       </c>
       <c r="B16">
-        <v>3.2912955706366702</v>
+        <v>3.2919269818895098</v>
       </c>
       <c r="C16">
-        <v>0.99235909674438605</v>
+        <v>0.99425946560502998</v>
       </c>
       <c r="D16">
-        <v>3.0988558871291598</v>
+        <v>3.0980859275592598</v>
       </c>
       <c r="E16">
-        <v>0.94748769095718999</v>
+        <v>0.945451621831365</v>
       </c>
       <c r="F16">
-        <v>3.6150703944727298</v>
+        <v>3.6163179483357699</v>
       </c>
       <c r="G16">
-        <v>3.1589276170064302</v>
+        <v>3.1538054529736099</v>
       </c>
       <c r="H16">
-        <v>2.9564338870571301</v>
+        <v>2.9536968228839999</v>
       </c>
       <c r="I16">
-        <v>0.67104303962972001</v>
+        <v>0.66834820784029203</v>
       </c>
       <c r="J16">
         <v>2.6048284625158802</v>
       </c>
       <c r="K16">
-        <v>2.8999362651370402</v>
+        <v>2.89993626513701</v>
       </c>
       <c r="L16">
         <v>2.6081424936386801</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>38626</v>
       </c>
       <c r="B17">
-        <v>3.45104033166671</v>
+        <v>3.4508302587267701</v>
       </c>
       <c r="C17">
-        <v>1.19679255864408</v>
+        <v>1.1978080997854099</v>
       </c>
       <c r="D17">
-        <v>2.9768356890661498</v>
+        <v>2.9797781212360301</v>
       </c>
       <c r="E17">
-        <v>0.95447549680805399</v>
+        <v>0.95415094315175697</v>
       </c>
       <c r="F17">
-        <v>3.509954002433</v>
+        <v>3.50844888558473</v>
       </c>
       <c r="G17">
-        <v>3.0005097773681499</v>
+        <v>3.0009648701554199</v>
       </c>
       <c r="H17">
-        <v>3.17113392844723</v>
+        <v>3.1720459677775801</v>
       </c>
       <c r="I17">
-        <v>0.96053258630594396</v>
+        <v>0.96495348551329696</v>
       </c>
       <c r="J17">
         <v>2.2137887413029702</v>
       </c>
       <c r="K17">
-        <v>2.0886075949367102</v>
+        <v>2.0886075949367302</v>
       </c>
       <c r="L17">
-        <v>2.2489705416534602</v>
+        <v>2.24897054165345</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>38718</v>
       </c>
       <c r="B18">
-        <v>3.35809223534587</v>
+        <v>3.3589015308131298</v>
       </c>
       <c r="C18">
-        <v>1.0568479393843699</v>
+        <v>1.05898498347371</v>
       </c>
       <c r="D18">
-        <v>2.7145769158847499</v>
+        <v>2.72448116088988</v>
       </c>
       <c r="E18">
-        <v>0.445951550405987</v>
+        <v>0.45444171350456503</v>
       </c>
       <c r="F18">
-        <v>3.5487909298034999</v>
+        <v>3.5483028346603098</v>
       </c>
       <c r="G18">
-        <v>2.6138702530368798</v>
+        <v>2.62259258811986</v>
       </c>
       <c r="H18">
-        <v>2.8915754123552202</v>
+        <v>2.88995616419469</v>
       </c>
       <c r="I18">
-        <v>0.60994245220888998</v>
+        <v>0.60943356183053499</v>
       </c>
       <c r="J18">
-        <v>2.3636936653009801</v>
+        <v>2.3636936653009601</v>
       </c>
       <c r="K18">
-        <v>2.26914591868894</v>
+        <v>2.26914591868896</v>
       </c>
       <c r="L18">
-        <v>2.39520958083832</v>
+        <v>2.3952095808383498</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>38808</v>
       </c>
       <c r="B19">
-        <v>3.3772581738066001</v>
+        <v>3.3784114626343702</v>
       </c>
       <c r="C19">
-        <v>1.0428814806962401</v>
+        <v>1.0455961603724999</v>
       </c>
       <c r="D19">
-        <v>2.63892716195762</v>
+        <v>2.6472697355277002</v>
       </c>
       <c r="E19">
-        <v>0.50664875947061705</v>
+        <v>0.51242913494593501</v>
       </c>
       <c r="F19">
-        <v>3.4648868607075101</v>
+        <v>3.4622015790599399</v>
       </c>
       <c r="G19">
-        <v>2.6555296397315198</v>
+        <v>2.6611549273094499</v>
       </c>
       <c r="H19">
-        <v>2.8430328483168799</v>
+        <v>2.8411463729403499</v>
       </c>
       <c r="I19">
-        <v>0.52945359783611201</v>
+        <v>0.52823442527461595</v>
       </c>
       <c r="J19">
-        <v>2.5608994378513401</v>
+        <v>2.5608994378513201</v>
       </c>
       <c r="K19">
-        <v>2.4397873005943</v>
+        <v>2.43978730059432</v>
       </c>
       <c r="L19">
         <v>2.50078149421695</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>38899</v>
       </c>
       <c r="B20">
-        <v>3.6060396652144502</v>
+        <v>3.6059546321731402</v>
       </c>
       <c r="C20">
-        <v>1.4928247180483201</v>
+        <v>1.49371153459451</v>
       </c>
       <c r="D20">
-        <v>2.7193590352702501</v>
+        <v>2.7267764675283002</v>
       </c>
       <c r="E20">
-        <v>0.89005931069390398</v>
+        <v>0.89416982399318001</v>
       </c>
       <c r="F20">
-        <v>3.3970748776385302</v>
+        <v>3.3926138129510601</v>
       </c>
       <c r="G20">
-        <v>2.9199060004464701</v>
+        <v>2.9253371177473899</v>
       </c>
       <c r="H20">
-        <v>3.26712622067895</v>
+        <v>3.2702506518373098</v>
       </c>
       <c r="I20">
-        <v>1.36548684012137</v>
+        <v>1.37693440568883</v>
       </c>
       <c r="J20">
-        <v>1.73374613003095</v>
+        <v>1.73374613003094</v>
       </c>
       <c r="K20">
-        <v>1.20780427376897</v>
+        <v>1.20780427376898</v>
       </c>
       <c r="L20">
         <v>1.2399256044637299</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>38991</v>
       </c>
       <c r="B21">
-        <v>3.6343118117494702</v>
+        <v>3.6343316584291201</v>
       </c>
       <c r="C21">
-        <v>1.65650326385819</v>
+        <v>1.6568232563863501</v>
       </c>
       <c r="D21">
-        <v>3.15575867893781</v>
+        <v>3.1550298153275498</v>
       </c>
       <c r="E21">
-        <v>1.4702725674453101</v>
+        <v>1.46672518779427</v>
       </c>
       <c r="F21">
-        <v>3.50656476641905</v>
+        <v>3.50497090007672</v>
       </c>
       <c r="G21">
-        <v>3.4258064002732098</v>
+        <v>3.4258713601986202</v>
       </c>
       <c r="H21">
-        <v>3.27114169869906</v>
+        <v>3.2728075197380599</v>
       </c>
       <c r="I21">
-        <v>1.43385669223472</v>
+        <v>1.44567805029666</v>
       </c>
       <c r="J21">
-        <v>1.3613861386138599</v>
+        <v>1.3613861386138499</v>
       </c>
       <c r="K21">
-        <v>0.960942343459391</v>
+        <v>0.96094234345937701</v>
       </c>
       <c r="L21">
-        <v>0.92936802973977695</v>
+        <v>0.92936802973980304</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>39083</v>
       </c>
       <c r="B22">
-        <v>3.7857674487301698</v>
+        <v>3.78438137767681</v>
       </c>
       <c r="C22">
-        <v>1.6159343008192999</v>
+        <v>1.61577321941254</v>
       </c>
       <c r="D22">
-        <v>3.9568629506268298</v>
+        <v>3.9455455434128699</v>
       </c>
       <c r="E22">
-        <v>2.0642666762286499</v>
+        <v>2.0566721836869402</v>
       </c>
       <c r="F22">
-        <v>3.5021403658772998</v>
+        <v>3.5004306358696202</v>
       </c>
       <c r="G22">
-        <v>4.2775644673503201</v>
+        <v>4.2732062856813897</v>
       </c>
       <c r="H22">
-        <v>3.4945837275382101</v>
+        <v>3.49802058970094</v>
       </c>
       <c r="I22">
-        <v>1.5518778239284401</v>
+        <v>1.5655385878296</v>
       </c>
       <c r="J22">
-        <v>1.8165024630541899</v>
+        <v>1.8165024630542199</v>
       </c>
       <c r="K22">
-        <v>1.3251155624036901</v>
+        <v>1.3251155624036799</v>
       </c>
       <c r="L22">
-        <v>1.2927054478301101</v>
+        <v>1.2927054478300899</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>39173</v>
       </c>
       <c r="B23">
-        <v>3.83239783445558</v>
+        <v>3.8306697059147901</v>
       </c>
       <c r="C23">
-        <v>1.56045247633895</v>
+        <v>1.5602795189582399</v>
       </c>
       <c r="D23">
-        <v>4.3530842535739103</v>
+        <v>4.3374595136981497</v>
       </c>
       <c r="E23">
-        <v>2.2673876510022999</v>
+        <v>2.2597861398491301</v>
       </c>
       <c r="F23">
-        <v>3.5424601922354402</v>
+        <v>3.5418063109222699</v>
       </c>
       <c r="G23">
-        <v>4.5636464668866399</v>
+        <v>4.5586861085903996</v>
       </c>
       <c r="H23">
-        <v>3.6357023926691898</v>
+        <v>3.6392965022829902</v>
       </c>
       <c r="I23">
-        <v>1.5383746491142301</v>
+        <v>1.55072489683204</v>
       </c>
       <c r="J23">
-        <v>2.19244823386114</v>
+        <v>2.1924482338611599</v>
       </c>
       <c r="K23">
-        <v>1.49618320610688</v>
+        <v>1.4961832061068601</v>
       </c>
       <c r="L23">
-        <v>1.7993290637389501</v>
+        <v>1.7993290637389301</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>39264</v>
       </c>
       <c r="B24">
-        <v>3.6874124413212099</v>
+        <v>3.68668356771001</v>
       </c>
       <c r="C24">
-        <v>1.4698276178794001</v>
+        <v>1.4701466130382199</v>
       </c>
       <c r="D24">
-        <v>4.0201066581353704</v>
+        <v>4.0061455446980796</v>
       </c>
       <c r="E24">
-        <v>2.1349945191586999</v>
+        <v>2.12521427747834</v>
       </c>
       <c r="F24">
-        <v>3.6576203571576098</v>
+        <v>3.65998215995752</v>
       </c>
       <c r="G24">
-        <v>4.1154105807945198</v>
+        <v>4.1071674783728502</v>
       </c>
       <c r="H24">
-        <v>3.4781265211719101</v>
+        <v>3.47961456909698</v>
       </c>
       <c r="I24">
-        <v>1.3241036667257799</v>
+        <v>1.33242557835988</v>
       </c>
       <c r="J24">
-        <v>2.13024954351796</v>
+        <v>2.13024954351798</v>
       </c>
       <c r="K24">
         <v>1.3463892288861601</v>
       </c>
       <c r="L24">
-        <v>1.95958358848745</v>
+        <v>1.95958358848744</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>39356</v>
       </c>
       <c r="B25">
-        <v>3.5583779574222598</v>
+        <v>3.5580829011172099</v>
       </c>
       <c r="C25">
-        <v>1.2823682833085901</v>
+        <v>1.28343539165508</v>
       </c>
       <c r="D25">
-        <v>3.8725201328592198</v>
+        <v>3.86337970738137</v>
       </c>
       <c r="E25">
-        <v>1.7253092196165101</v>
+        <v>1.7199780462082599</v>
       </c>
       <c r="F25">
-        <v>3.68090528051275</v>
+        <v>3.6838768402206301</v>
       </c>
       <c r="G25">
-        <v>3.7844805704748499</v>
+        <v>3.7804123443562698</v>
       </c>
       <c r="H25">
-        <v>3.2284278841838998</v>
+        <v>3.2286722912382602</v>
       </c>
       <c r="I25">
-        <v>1.00506435145324</v>
+        <v>1.00964849663879</v>
       </c>
       <c r="J25">
         <v>2.4114774114773998</v>
       </c>
       <c r="K25">
         <v>2.0571077678845602</v>
       </c>
       <c r="L25">
         <v>2.2713321055862501</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>39448</v>
       </c>
       <c r="B26">
-        <v>3.3950930794274501</v>
+        <v>3.3953897339391701</v>
       </c>
       <c r="C26">
-        <v>1.3006490165097699</v>
+        <v>1.3014416513635401</v>
       </c>
       <c r="D26">
-        <v>3.36206148282377</v>
+        <v>3.3613290268487002</v>
       </c>
       <c r="E26">
-        <v>1.3182333837428</v>
+        <v>1.3168747895356201</v>
       </c>
       <c r="F26">
-        <v>3.7890419227956702</v>
+        <v>3.79484524466866</v>
       </c>
       <c r="G26">
-        <v>3.1953359194028401</v>
+        <v>3.1945558498696101</v>
       </c>
       <c r="H26">
-        <v>2.9798250540323798</v>
+        <v>2.97910388586959</v>
       </c>
       <c r="I26">
-        <v>1.05757511440038</v>
+        <v>1.0613951090479501</v>
       </c>
       <c r="J26">
-        <v>1.78409434532809</v>
+        <v>1.78409434532808</v>
       </c>
       <c r="K26">
-        <v>1.6119221411192299</v>
+        <v>1.6119221411192499</v>
       </c>
       <c r="L26">
-        <v>1.4889091461561901</v>
+        <v>1.4889091461561801</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>39539</v>
       </c>
       <c r="B27">
-        <v>3.09030600204082</v>
+        <v>3.0921533637181402</v>
       </c>
       <c r="C27">
-        <v>0.86892936406186505</v>
+        <v>0.87152074955217396</v>
       </c>
       <c r="D27">
-        <v>2.94592996749929</v>
+        <v>2.9510129803220901</v>
       </c>
       <c r="E27">
-        <v>0.74676198254252601</v>
+        <v>0.74935656923287297</v>
       </c>
       <c r="F27">
-        <v>3.83089669714921</v>
+        <v>3.83779606584008</v>
       </c>
       <c r="G27">
-        <v>2.7650623925686002</v>
+        <v>2.7667121688181102</v>
       </c>
       <c r="H27">
-        <v>2.5250712270967401</v>
+        <v>2.5218057972414698</v>
       </c>
       <c r="I27">
-        <v>0.46419390046171499</v>
+        <v>0.46047131721747597</v>
       </c>
       <c r="J27">
-        <v>2.3539928486293298</v>
+        <v>2.3539928486293098</v>
       </c>
       <c r="K27">
-        <v>2.3164861612515</v>
+        <v>2.3164861612515102</v>
       </c>
       <c r="L27">
-        <v>1.9472738166566801</v>
+        <v>1.9472738166567001</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>39630</v>
       </c>
       <c r="B28">
-        <v>2.85648054680623</v>
+        <v>2.8594225845121</v>
       </c>
       <c r="C28">
-        <v>0.37061712541257003</v>
+        <v>0.375424252473822</v>
       </c>
       <c r="D28">
-        <v>2.9483605990744999</v>
+        <v>2.95746379348153</v>
       </c>
       <c r="E28">
-        <v>0.27712764485555502</v>
+        <v>0.28908273378622401</v>
       </c>
       <c r="F28">
-        <v>3.66100077323871</v>
+        <v>3.66345109702115</v>
       </c>
       <c r="G28">
-        <v>2.7206585025471499</v>
+        <v>2.7314495292969201</v>
       </c>
       <c r="H28">
-        <v>2.10773183548315</v>
+        <v>2.1015075985387299</v>
       </c>
       <c r="I28">
-        <v>-0.46066140132609201</v>
+        <v>-0.47553080901400502</v>
       </c>
       <c r="J28">
-        <v>3.42669845053635</v>
+        <v>3.4266984505363398</v>
       </c>
       <c r="K28">
-        <v>3.1400966183574899</v>
+        <v>3.1400966183575001</v>
       </c>
       <c r="L28">
         <v>3.6036036036036001</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>39722</v>
       </c>
       <c r="B29">
-        <v>2.9487016084021</v>
+        <v>2.95101360672149</v>
       </c>
       <c r="C29">
-        <v>0.97389688449249501</v>
+        <v>0.97610740676218599</v>
       </c>
       <c r="D29">
-        <v>2.9211404893958299</v>
+        <v>2.92865095955929</v>
       </c>
       <c r="E29">
-        <v>0.90334518951137599</v>
+        <v>0.90787830580640805</v>
       </c>
       <c r="F29">
-        <v>3.7539960947908599</v>
+        <v>3.7588816814892501</v>
       </c>
       <c r="G29">
-        <v>2.7695575331954099</v>
+        <v>2.7772393628946599</v>
       </c>
       <c r="H29">
-        <v>2.4715351347662402</v>
+        <v>2.4677017198846398</v>
       </c>
       <c r="I29">
-        <v>0.42919701105164099</v>
+        <v>0.42465270844694197</v>
       </c>
       <c r="J29">
-        <v>1.9076005961251901</v>
+        <v>1.9076005961251801</v>
       </c>
       <c r="K29">
         <v>1.4139590854392401</v>
       </c>
       <c r="L29">
-        <v>2.0408163265306101</v>
+        <v>2.0408163265305999</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>39814</v>
       </c>
       <c r="B30">
-        <v>2.84570440855402</v>
+        <v>2.8487361952444701</v>
       </c>
       <c r="C30">
-        <v>1.21009546634684</v>
+        <v>1.2119352583173399</v>
       </c>
       <c r="D30">
-        <v>2.8988107268251202</v>
+        <v>2.9034176509743599</v>
       </c>
       <c r="E30">
-        <v>1.3409947091074099</v>
+        <v>1.34055319910077</v>
       </c>
       <c r="F30">
-        <v>3.3816906236061599</v>
+        <v>3.37682668839058</v>
       </c>
       <c r="G30">
-        <v>2.8197183054016799</v>
+        <v>2.8247913865802698</v>
       </c>
       <c r="H30">
-        <v>2.69963889711816</v>
+        <v>2.6973435924102498</v>
       </c>
       <c r="I30">
-        <v>0.85480357107662697</v>
+        <v>0.85445987180930005</v>
       </c>
       <c r="J30">
-        <v>1.2477718360071199</v>
+        <v>1.2477718360071399</v>
       </c>
       <c r="K30">
         <v>0.68841664172402095</v>
       </c>
       <c r="L30">
-        <v>1.5568862275449</v>
+        <v>1.55688622754491</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>39904</v>
       </c>
       <c r="B31">
-        <v>2.7428872664598298</v>
+        <v>2.74608762016247</v>
       </c>
       <c r="C31">
-        <v>1.4996165018760499</v>
+        <v>1.50029635788969</v>
       </c>
       <c r="D31">
-        <v>2.7261283637805098</v>
+        <v>2.73089442456688</v>
       </c>
       <c r="E31">
-        <v>1.46422235890622</v>
+        <v>1.4612407564021901</v>
       </c>
       <c r="F31">
-        <v>3.3551260741369702</v>
+        <v>3.34956649994934</v>
       </c>
       <c r="G31">
-        <v>2.7838648838676101</v>
+        <v>2.7859407259218298</v>
       </c>
       <c r="H31">
-        <v>2.8306319401221498</v>
+        <v>2.8300430156618601</v>
       </c>
       <c r="I31">
-        <v>1.4158147353692401</v>
+        <v>1.4232920507212501</v>
       </c>
       <c r="J31">
-        <v>5.8224163027653202E-2</v>
+        <v>5.8224163027665601E-2</v>
       </c>
       <c r="K31">
-        <v>0.176418700382243</v>
+        <v>0.17641870038223001</v>
       </c>
       <c r="L31">
         <v>0.32324419629737899</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>39995</v>
       </c>
       <c r="B32">
-        <v>2.6420130854427901</v>
+        <v>2.6455369057621398</v>
       </c>
       <c r="C32">
-        <v>1.6557626401172101</v>
+        <v>1.6556390644038099</v>
       </c>
       <c r="D32">
-        <v>2.8373026876781999</v>
+        <v>2.8394304226026201</v>
       </c>
       <c r="E32">
-        <v>1.74901358929063</v>
+        <v>1.7411467775437599</v>
       </c>
       <c r="F32">
-        <v>3.48474198419283</v>
+        <v>3.48257664571726</v>
       </c>
       <c r="G32">
-        <v>2.9674358689503202</v>
+        <v>2.96411863111318</v>
       </c>
       <c r="H32">
-        <v>2.83121886995947</v>
+        <v>2.8307756283791199</v>
       </c>
       <c r="I32">
-        <v>1.85196314816698</v>
+        <v>1.86550680378383</v>
       </c>
       <c r="J32">
-        <v>-0.86430423509075205</v>
+        <v>-0.86430423509073995</v>
       </c>
       <c r="K32">
-        <v>-5.8548009367678198E-2</v>
+        <v>-5.8548009367690598E-2</v>
       </c>
       <c r="L32">
         <v>-1.10144927536232</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>40087</v>
       </c>
       <c r="B33">
-        <v>2.6623681003153399</v>
+        <v>2.66534737634605</v>
       </c>
       <c r="C33">
-        <v>1.14025286930776</v>
+        <v>1.14194031970362</v>
       </c>
       <c r="D33">
-        <v>2.8137915576658998</v>
+        <v>2.81791937237942</v>
       </c>
       <c r="E33">
-        <v>1.1331691738033201</v>
+        <v>1.13299572108325</v>
       </c>
       <c r="F33">
-        <v>3.5794016206946502</v>
+        <v>3.5797151225256698</v>
       </c>
       <c r="G33">
-        <v>2.8962762851640802</v>
+        <v>2.8951640585267899</v>
       </c>
       <c r="H33">
-        <v>2.9335494099114299</v>
+        <v>2.9357477158915599</v>
       </c>
       <c r="I33">
-        <v>1.29330044899796</v>
+        <v>1.3036380194447399</v>
       </c>
       <c r="J33">
-        <v>0.789704591985953</v>
+        <v>0.78970459198597798</v>
       </c>
       <c r="K33">
-        <v>1.4239098190447901</v>
+        <v>1.4239098190447801</v>
       </c>
       <c r="L33">
         <v>0.76470588235294801</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>40179</v>
       </c>
       <c r="B34">
-        <v>2.55744768727111</v>
+        <v>2.5609484004408198</v>
       </c>
       <c r="C34">
-        <v>0.73261224057040497</v>
+        <v>0.73572079171514804</v>
       </c>
       <c r="D34">
-        <v>2.6134962638394401</v>
+        <v>2.6202862059833101</v>
       </c>
       <c r="E34">
-        <v>0.77812668543616503</v>
+        <v>0.78028769696489497</v>
       </c>
       <c r="F34">
-        <v>3.6588155161053399</v>
+        <v>3.6612086196261</v>
       </c>
       <c r="G34">
-        <v>2.6485654715871099</v>
+        <v>2.6482980658019799</v>
       </c>
       <c r="H34">
-        <v>2.6307113533314901</v>
+        <v>2.6295025535488201</v>
       </c>
       <c r="I34">
-        <v>0.69553554414353702</v>
+        <v>0.69591050796811205</v>
       </c>
       <c r="J34">
-        <v>1.61384976525821</v>
+        <v>1.6138497652582</v>
       </c>
       <c r="K34">
         <v>1.87277051129608</v>
       </c>
       <c r="L34">
-        <v>1.6804245283018899</v>
+        <v>1.6804245283018799</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>40269</v>
       </c>
       <c r="B35">
-        <v>2.5420358283021698</v>
+        <v>2.5455672176287001</v>
       </c>
       <c r="C35">
-        <v>0.72676386626091205</v>
+        <v>0.72956799944495099</v>
       </c>
       <c r="D35">
-        <v>2.6907753084313502</v>
+        <v>2.69670780666877</v>
       </c>
       <c r="E35">
-        <v>1.0995949052028</v>
+        <v>1.09847272665788</v>
       </c>
       <c r="F35">
-        <v>3.6007617383149899</v>
+        <v>3.60163459183208</v>
       </c>
       <c r="G35">
-        <v>2.70658969043884</v>
+        <v>2.70561880279147</v>
       </c>
       <c r="H35">
-        <v>2.3940428738441799</v>
+        <v>2.3909424752255601</v>
       </c>
       <c r="I35">
-        <v>0.32303145091652002</v>
+        <v>0.31922146451188499</v>
       </c>
       <c r="J35">
-        <v>1.39656677334886</v>
+        <v>1.39656677334885</v>
       </c>
       <c r="K35">
         <v>1.1153507484590499</v>
       </c>
       <c r="L35">
-        <v>1.9039250146455799</v>
+        <v>1.90392501464557</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>40360</v>
       </c>
       <c r="B36">
-        <v>2.6957959625043899</v>
+        <v>2.69823325044129</v>
       </c>
       <c r="C36">
-        <v>0.71925443734907102</v>
+        <v>0.721631046871683</v>
       </c>
       <c r="D36">
-        <v>2.9398855909563402</v>
+        <v>2.9440224689397301</v>
       </c>
       <c r="E36">
-        <v>1.4065035161741599</v>
+        <v>1.40305713374918</v>
       </c>
       <c r="F36">
-        <v>3.73830457968698</v>
+        <v>3.7427792488701299</v>
       </c>
       <c r="G36">
-        <v>2.7750391319015599</v>
+        <v>2.7764107689725002</v>
       </c>
       <c r="H36">
-        <v>2.6449502462365801</v>
+        <v>2.6443587640489801</v>
       </c>
       <c r="I36">
-        <v>0.28990305374563002</v>
+        <v>0.28576986870235699</v>
       </c>
       <c r="J36">
         <v>1.8308631211857</v>
       </c>
       <c r="K36">
         <v>0.732278851786756</v>
       </c>
       <c r="L36">
-        <v>2.90152403282532</v>
+        <v>2.9015240328253298</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>40452</v>
       </c>
       <c r="B37">
-        <v>2.6983069968785398</v>
+        <v>2.7009748188168401</v>
       </c>
       <c r="C37">
-        <v>0.50199156148464497</v>
+        <v>0.50533146145252394</v>
       </c>
       <c r="D37">
-        <v>2.93191966917004</v>
+        <v>2.9365332596662199</v>
       </c>
       <c r="E37">
-        <v>1.14726889803006</v>
+        <v>1.1446918862637701</v>
       </c>
       <c r="F37">
-        <v>3.8622054535211201</v>
+        <v>3.8699247006646602</v>
       </c>
       <c r="G37">
-        <v>2.7245866441590301</v>
+        <v>2.72558388990617</v>
       </c>
       <c r="H37">
-        <v>2.5290077763211598</v>
+        <v>2.5285596340279701</v>
       </c>
       <c r="I37">
-        <v>-4.0057954550434503E-2</v>
+        <v>-4.4980512837666402E-2</v>
       </c>
       <c r="J37">
-        <v>2.26349390597795</v>
+        <v>2.26349390597793</v>
       </c>
       <c r="K37">
-        <v>1.3746709564199999</v>
+        <v>1.3746709564200299</v>
       </c>
       <c r="L37">
-        <v>3.2399299474605998</v>
+        <v>3.23992994746061</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>40544</v>
       </c>
       <c r="B38">
-        <v>3.0107213137151398</v>
+        <v>3.01158264485808</v>
       </c>
       <c r="C38">
-        <v>0.61949960538523097</v>
+        <v>0.62199052340277095</v>
       </c>
       <c r="D38">
-        <v>3.2176098451806698</v>
+        <v>3.2213412666004602</v>
       </c>
       <c r="E38">
-        <v>0.82126919694453804</v>
+        <v>0.82527603039465303</v>
       </c>
       <c r="F38">
-        <v>3.7832127286305801</v>
+        <v>3.7888633991789198</v>
       </c>
       <c r="G38">
-        <v>2.9647799433692499</v>
+        <v>2.9681525916375899</v>
       </c>
       <c r="H38">
-        <v>2.9553325232960299</v>
+        <v>2.9590443379656199</v>
       </c>
       <c r="I38">
-        <v>0.39517209685370902</v>
+        <v>0.39802682196669198</v>
       </c>
       <c r="J38">
-        <v>2.5989026855327899</v>
+        <v>2.5989026855327801</v>
       </c>
       <c r="K38">
         <v>2.5386635541289801</v>
       </c>
       <c r="L38">
-        <v>2.9863728616990501</v>
+        <v>2.9863728616990701</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>40634</v>
       </c>
       <c r="B39">
-        <v>3.1286166359895198</v>
+        <v>3.12893960484671</v>
       </c>
       <c r="C39">
-        <v>0.469015291183146</v>
+        <v>0.472167055045981</v>
       </c>
       <c r="D39">
-        <v>3.3737359365531199</v>
+        <v>3.37816727005095</v>
       </c>
       <c r="E39">
-        <v>0.572457971229963</v>
+        <v>0.58053031497392904</v>
       </c>
       <c r="F39">
-        <v>3.9455708328102599</v>
+        <v>3.9554731606684301</v>
       </c>
       <c r="G39">
-        <v>3.03742930941673</v>
+        <v>3.0445932967782698</v>
       </c>
       <c r="H39">
-        <v>3.09867891027426</v>
+        <v>3.10350537530964</v>
       </c>
       <c r="I39">
-        <v>0.295282270589318</v>
+        <v>0.29724223854076098</v>
       </c>
       <c r="J39">
         <v>3.3572453371592501</v>
       </c>
       <c r="K39">
-        <v>3.2220609579100201</v>
+        <v>3.2220609579100299</v>
       </c>
       <c r="L39">
         <v>3.7654498419086</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>40725</v>
       </c>
       <c r="B40">
-        <v>3.05499106160475</v>
+        <v>3.0557868872551501</v>
       </c>
       <c r="C40">
-        <v>0.44600696971570603</v>
+        <v>0.44936982387889801</v>
       </c>
       <c r="D40">
-        <v>3.2006569010621102</v>
+        <v>3.2077287231047</v>
       </c>
       <c r="E40">
-        <v>0.27909375475702902</v>
+        <v>0.29097691305522999</v>
       </c>
       <c r="F40">
-        <v>3.62196125527386</v>
+        <v>3.62338925826282</v>
       </c>
       <c r="G40">
-        <v>3.0742506025946699</v>
+        <v>3.08283874017719</v>
       </c>
       <c r="H40">
-        <v>2.85448190963844</v>
+        <v>2.8585156825069298</v>
       </c>
       <c r="I40">
-        <v>0.204142894593143</v>
+        <v>0.20666301300835599</v>
       </c>
       <c r="J40">
         <v>2.99657534246575</v>
       </c>
       <c r="K40">
         <v>3.37307356789765</v>
       </c>
       <c r="L40">
-        <v>3.1614924522928001</v>
+        <v>3.1614924522927801</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>40817</v>
       </c>
       <c r="B41">
-        <v>3.0341286077160401</v>
+        <v>3.0349731707309502</v>
       </c>
       <c r="C41">
-        <v>0.58994805267556405</v>
+        <v>0.59270150078240902</v>
       </c>
       <c r="D41">
-        <v>3.37981490594255</v>
+        <v>3.3825080508248502</v>
       </c>
       <c r="E41">
-        <v>0.73341492385474805</v>
+        <v>0.73921417259103805</v>
       </c>
       <c r="F41">
-        <v>3.56443114558716</v>
+        <v>3.56435261792556</v>
       </c>
       <c r="G41">
-        <v>3.3199205885658198</v>
+        <v>3.3246521196544401</v>
       </c>
       <c r="H41">
-        <v>2.6701079687544</v>
+        <v>2.6716837752711702</v>
       </c>
       <c r="I41">
-        <v>0.36107347401413598</v>
+        <v>0.36173046292847499</v>
       </c>
       <c r="J41">
         <v>2.6958002270147601</v>
       </c>
       <c r="K41">
-        <v>3.0005770340450102</v>
+        <v>3.000577034045</v>
       </c>
       <c r="L41">
-        <v>2.43143907266044</v>
+        <v>2.4314390726604298</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>40909</v>
       </c>
       <c r="B42">
-        <v>2.8624734697450598</v>
+        <v>2.86427428406629</v>
       </c>
       <c r="C42">
-        <v>0.57166769527220895</v>
+        <v>0.57482120656580404</v>
       </c>
       <c r="D42">
-        <v>3.16771047221836</v>
+        <v>3.1727260477409098</v>
       </c>
       <c r="E42">
-        <v>0.63982832117296795</v>
+        <v>0.64690530716445105</v>
       </c>
       <c r="F42">
-        <v>3.4591972169146898</v>
+        <v>3.4563629425564999</v>
       </c>
       <c r="G42">
-        <v>3.1731534798046499</v>
+        <v>3.1790349308546801</v>
       </c>
       <c r="H42">
-        <v>2.4941420026670502</v>
+        <v>2.4960599305254099</v>
       </c>
       <c r="I42">
-        <v>0.188314915456714</v>
+        <v>0.18863258002843999</v>
       </c>
       <c r="J42">
-        <v>2.3360540388404201</v>
+        <v>2.3360540388404298</v>
       </c>
       <c r="K42">
-        <v>2.7034718269778</v>
+        <v>2.7034718269778102</v>
       </c>
       <c r="L42">
-        <v>2.4774774774774699</v>
+        <v>2.4774774774774602</v>
       </c>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>41000</v>
       </c>
       <c r="B43">
-        <v>2.7982280649014202</v>
+        <v>2.8005612419227401</v>
       </c>
       <c r="C43">
-        <v>0.81424428840513696</v>
+        <v>0.81673278082906398</v>
       </c>
       <c r="D43">
-        <v>2.9635459576914398</v>
+        <v>2.96961171878492</v>
       </c>
       <c r="E43">
-        <v>0.734550751644932</v>
+        <v>0.74031539025545301</v>
       </c>
       <c r="F43">
-        <v>3.4449921264433399</v>
+        <v>3.4417858646338799</v>
       </c>
       <c r="G43">
-        <v>2.9485752561505598</v>
+        <v>2.9552905092276101</v>
       </c>
       <c r="H43">
-        <v>2.4310307106589302</v>
+        <v>2.4312782814951102</v>
       </c>
       <c r="I43">
-        <v>0.49143072968864498</v>
+        <v>0.49295225868179798</v>
       </c>
       <c r="J43">
-        <v>1.5824541921155</v>
+        <v>1.58245419211548</v>
       </c>
       <c r="K43">
-        <v>2.0809898762654702</v>
+        <v>2.0809898762654599</v>
       </c>
       <c r="L43">
         <v>1.4958448753462601</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>41091</v>
       </c>
       <c r="B44">
-        <v>2.8734713440274602</v>
+        <v>2.8754394554760601</v>
       </c>
       <c r="C44">
-        <v>1.10353164083722</v>
+        <v>1.1049798320128901</v>
       </c>
       <c r="D44">
-        <v>2.9508690727601801</v>
+        <v>2.9541071798743701</v>
       </c>
       <c r="E44">
-        <v>1.0579997538022099</v>
+        <v>1.0566089465076101</v>
       </c>
       <c r="F44">
-        <v>3.4713276860057798</v>
+        <v>3.46881107071018</v>
       </c>
       <c r="G44">
-        <v>2.99369026747405</v>
+        <v>2.9942144777304698</v>
       </c>
       <c r="H44">
-        <v>2.61468441824496</v>
+        <v>2.6158950856979599</v>
       </c>
       <c r="I44">
-        <v>0.95542489432028599</v>
+        <v>0.96125639590905299</v>
       </c>
       <c r="J44">
         <v>1.21917428650596</v>
       </c>
       <c r="K44">
         <v>1.91279887482419</v>
       </c>
       <c r="L44">
         <v>0.82827167310878003</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>41183</v>
       </c>
       <c r="B45">
-        <v>2.7263500491659198</v>
+        <v>2.72908220379894</v>
       </c>
       <c r="C45">
-        <v>1.01340850069976</v>
+        <v>1.01544604297231</v>
       </c>
       <c r="D45">
-        <v>2.6308749047098101</v>
+        <v>2.6395566561245598</v>
       </c>
       <c r="E45">
-        <v>0.74356759924836602</v>
+        <v>0.74717575355434696</v>
       </c>
       <c r="F45">
-        <v>3.3702058533968402</v>
+        <v>3.3650411725134299</v>
       </c>
       <c r="G45">
-        <v>2.7372779000439098</v>
+        <v>2.7424184587215299</v>
       </c>
       <c r="H45">
-        <v>2.5912258861119102</v>
+        <v>2.5925102748828102</v>
       </c>
       <c r="I45">
-        <v>0.871369233236993</v>
+        <v>0.87791094180264295</v>
       </c>
       <c r="J45">
-        <v>0.93948604586901796</v>
+        <v>0.93948604586902995</v>
       </c>
       <c r="K45">
-        <v>1.65266106442577</v>
+        <v>1.65266106442576</v>
       </c>
       <c r="L45">
-        <v>0.85564449351366101</v>
+        <v>0.855644493513673</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>41275</v>
       </c>
       <c r="B46">
-        <v>2.74586350672844</v>
+        <v>2.7482770990844698</v>
       </c>
       <c r="C46">
-        <v>1.0416840367859901</v>
+        <v>1.0435261952260999</v>
       </c>
       <c r="D46">
-        <v>2.65723201172653</v>
+        <v>2.6674791427911102</v>
       </c>
       <c r="E46">
-        <v>0.95376030164052195</v>
+        <v>0.95671363298362899</v>
       </c>
       <c r="F46">
-        <v>3.3836100105713598</v>
+        <v>3.3787963437856501</v>
       </c>
       <c r="G46">
-        <v>2.6096230395491302</v>
+        <v>2.6157409845639701</v>
       </c>
       <c r="H46">
-        <v>2.7069268199769798</v>
+        <v>2.7093349733801402</v>
       </c>
       <c r="I46">
-        <v>1.00619712753905</v>
+        <v>1.01396354240963</v>
       </c>
       <c r="J46">
         <v>0.90759075907590303</v>
       </c>
       <c r="K46">
-        <v>0.94208922139097295</v>
+        <v>0.94208922139096096</v>
       </c>
       <c r="L46">
         <v>0.90659340659341403</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>41365</v>
       </c>
       <c r="B47">
-        <v>2.7617363902598799</v>
+        <v>2.7639401926740299</v>
       </c>
       <c r="C47">
-        <v>1.09427092518591</v>
+        <v>1.0957328189854301</v>
       </c>
       <c r="D47">
-        <v>2.69180947997951</v>
+        <v>2.7009376233459199</v>
       </c>
       <c r="E47">
-        <v>1.1725209427621499</v>
+        <v>1.1716230999175199</v>
       </c>
       <c r="F47">
-        <v>3.4297273254979501</v>
+        <v>3.4261213256913599</v>
       </c>
       <c r="G47">
-        <v>2.6465825825080298</v>
+        <v>2.6497484989385698</v>
       </c>
       <c r="H47">
-        <v>2.7268107459264299</v>
+        <v>2.7300925461083998</v>
       </c>
       <c r="I47">
-        <v>1.0663167514227501</v>
+        <v>1.0756837430241</v>
       </c>
       <c r="J47">
         <v>0.76523640338890697</v>
       </c>
       <c r="K47">
         <v>0.68870523415977603</v>
       </c>
       <c r="L47">
-        <v>0.73689956331877005</v>
+        <v>0.73689956331879403</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>41456</v>
       </c>
       <c r="B48">
-        <v>2.6597237800915301</v>
+        <v>2.66240216774567</v>
       </c>
       <c r="C48">
-        <v>0.83584088283341995</v>
+        <v>0.83842096030921498</v>
       </c>
       <c r="D48">
-        <v>2.6136467051052699</v>
+        <v>2.62675703225141</v>
       </c>
       <c r="E48">
-        <v>0.799395515550268</v>
+        <v>0.80595790202268303</v>
       </c>
       <c r="F48">
-        <v>3.5516154773983799</v>
+        <v>3.5512013484198</v>
       </c>
       <c r="G48">
-        <v>2.4407356450897502</v>
+        <v>2.4506121649540198</v>
       </c>
       <c r="H48">
-        <v>2.4703945110677599</v>
+        <v>2.4712912940691201</v>
       </c>
       <c r="I48">
-        <v>0.58222563469833299</v>
+        <v>0.58528391131077395</v>
       </c>
       <c r="J48">
-        <v>1.1497399397755199</v>
+        <v>1.1497399397755299</v>
       </c>
       <c r="K48">
-        <v>0.93844879933757097</v>
+        <v>0.93844879933755898</v>
       </c>
       <c r="L48">
         <v>1.39649507119387</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>41548</v>
       </c>
       <c r="B49">
-        <v>2.8072577823778802</v>
+        <v>2.80899430027221</v>
       </c>
       <c r="C49">
-        <v>1.0593694904917501</v>
+        <v>1.06063478607758</v>
       </c>
       <c r="D49">
-        <v>2.8098642076291198</v>
+        <v>2.8196476332898301</v>
       </c>
       <c r="E49">
-        <v>1.1462488406833999</v>
+        <v>1.14920907252598</v>
       </c>
       <c r="F49">
-        <v>3.5416904292310001</v>
+        <v>3.54101639368676</v>
       </c>
       <c r="G49">
-        <v>2.7093794126831598</v>
+        <v>2.7158565713524201</v>
       </c>
       <c r="H49">
-        <v>2.5445346096292898</v>
+        <v>2.5461890191304701</v>
       </c>
       <c r="I49">
-        <v>0.75430163448225196</v>
+        <v>0.75905417420087995</v>
       </c>
       <c r="J49">
-        <v>0.93074185600876502</v>
+        <v>0.93074185600875403</v>
       </c>
       <c r="K49">
-        <v>0.55111600992008003</v>
+        <v>0.55111600992009202</v>
       </c>
       <c r="L49">
-        <v>1.1767925561029</v>
+        <v>1.17679255610289</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>41640</v>
       </c>
       <c r="B50">
-        <v>2.7027765702545401</v>
+        <v>2.7052528488305398</v>
       </c>
       <c r="C50">
-        <v>0.79329661106419302</v>
+        <v>0.79568324052812001</v>
       </c>
       <c r="D50">
-        <v>2.7660778753374702</v>
+        <v>2.7752899015539798</v>
       </c>
       <c r="E50">
-        <v>1.08112097690625</v>
+        <v>1.0828173943527499</v>
       </c>
       <c r="F50">
-        <v>3.5117585180431301</v>
+        <v>3.5103006590446402</v>
       </c>
       <c r="G50">
-        <v>2.8004172629035602</v>
+        <v>2.8041802639423601</v>
       </c>
       <c r="H50">
-        <v>2.1444112026739299</v>
+        <v>2.1418686917790999</v>
       </c>
       <c r="I50">
-        <v>0.204686427204442</v>
+        <v>0.20092721779332701</v>
       </c>
       <c r="J50">
         <v>1.3900245298446501</v>
       </c>
       <c r="K50">
-        <v>0.79604721383475296</v>
+        <v>0.79604721383476496</v>
       </c>
       <c r="L50">
         <v>1.5518649605227299</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>41730</v>
       </c>
       <c r="B51">
-        <v>2.78277292440178</v>
+        <v>2.78464077677146</v>
       </c>
       <c r="C51">
-        <v>0.60416110068607698</v>
+        <v>0.60705555987971405</v>
       </c>
       <c r="D51">
-        <v>2.9175417157959598</v>
+        <v>2.9252092555060298</v>
       </c>
       <c r="E51">
-        <v>0.93196136535516705</v>
+        <v>0.93567262032490695</v>
       </c>
       <c r="F51">
-        <v>3.5840908276735299</v>
+        <v>3.5845271268877701</v>
       </c>
       <c r="G51">
-        <v>2.9156046787802099</v>
+        <v>2.9204740490074399</v>
       </c>
       <c r="H51">
-        <v>2.2420898989501499</v>
+        <v>2.24151973070768</v>
       </c>
       <c r="I51">
-        <v>-9.0991015040252907E-2</v>
+        <v>-9.6536071588934305E-2</v>
       </c>
       <c r="J51">
         <v>2.2240303770002701</v>
       </c>
       <c r="K51">
         <v>1.5321477428180601</v>
       </c>
       <c r="L51">
-        <v>2.76347873205094</v>
+        <v>2.7634787320509302</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>41821</v>
       </c>
       <c r="B52">
-        <v>2.8976841795029298</v>
+        <v>2.8989201455403402</v>
       </c>
       <c r="C52">
-        <v>0.76860853604909896</v>
+        <v>0.77066836338382105</v>
       </c>
       <c r="D52">
-        <v>3.1644455907667801</v>
+        <v>3.16869885285415</v>
       </c>
       <c r="E52">
-        <v>1.17091890204268</v>
+        <v>1.1722740674188701</v>
       </c>
       <c r="F52">
-        <v>3.5182544897550598</v>
+        <v>3.51696673917021</v>
       </c>
       <c r="G52">
-        <v>3.2260471879505901</v>
+        <v>3.2295164605338802</v>
       </c>
       <c r="H52">
-        <v>2.5022782170607401</v>
+        <v>2.5035027074956502</v>
       </c>
       <c r="I52">
-        <v>0.22675797958580801</v>
+        <v>0.22515811952484899</v>
       </c>
       <c r="J52">
-        <v>2.08389715832207</v>
+        <v>2.08389715832205</v>
       </c>
       <c r="K52">
-        <v>1.5586546349466699</v>
+        <v>1.5586546349466801</v>
       </c>
       <c r="L52">
         <v>2.5384823116392101</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>41913</v>
       </c>
       <c r="B53">
-        <v>2.7043476122839598</v>
+        <v>2.7068585151868501</v>
       </c>
       <c r="C53">
-        <v>0.63431555506628401</v>
+        <v>0.637401167457472</v>
       </c>
       <c r="D53">
-        <v>2.8221675979471499</v>
+        <v>2.8302981914371799</v>
       </c>
       <c r="E53">
-        <v>0.81420209716663505</v>
+        <v>0.81965728291828299</v>
       </c>
       <c r="F53">
-        <v>3.50093847962032</v>
+        <v>3.4991972776600102</v>
       </c>
       <c r="G53">
-        <v>2.8713781402751701</v>
+        <v>2.8792783031817599</v>
       </c>
       <c r="H53">
-        <v>2.46347412992202</v>
+        <v>2.4626022520325201</v>
       </c>
       <c r="I53">
-        <v>0.25554869701748101</v>
+        <v>0.25270657454942402</v>
       </c>
       <c r="J53">
-        <v>1.9256848386221801</v>
+        <v>1.9256848386221901</v>
       </c>
       <c r="K53">
         <v>1.6442861057824101</v>
       </c>
       <c r="L53">
         <v>2.3803083581282101</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>42005</v>
       </c>
       <c r="B54">
-        <v>2.78697605613795</v>
+        <v>2.7888118073053998</v>
       </c>
       <c r="C54">
-        <v>1.03641182325627</v>
+        <v>1.03765394700715</v>
       </c>
       <c r="D54">
-        <v>2.6889800360748302</v>
+        <v>2.69644207424964</v>
       </c>
       <c r="E54">
-        <v>1.06464393448477</v>
+        <v>1.0641172892837101</v>
       </c>
       <c r="F54">
-        <v>3.4761925216844398</v>
+        <v>3.47380330068609</v>
       </c>
       <c r="G54">
-        <v>2.8394287103344702</v>
+        <v>2.8436627106211199</v>
       </c>
       <c r="H54">
-        <v>2.6648641000448299</v>
+        <v>2.66686897027185</v>
       </c>
       <c r="I54">
-        <v>0.76431968744916601</v>
+        <v>0.76873409083081701</v>
       </c>
       <c r="J54">
         <v>1.0752688172042999</v>
       </c>
       <c r="K54">
-        <v>1.0893246187363801</v>
+        <v>1.0893246187363701</v>
       </c>
       <c r="L54">
         <v>1.50134048257373</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>42095</v>
       </c>
       <c r="B55">
-        <v>2.5945485325057698</v>
+        <v>2.5976529336228298</v>
       </c>
       <c r="C55">
-        <v>0.94731102651647703</v>
+        <v>0.94943608204311702</v>
       </c>
       <c r="D55">
-        <v>2.60481496850075</v>
+        <v>2.6129922375863499</v>
       </c>
       <c r="E55">
-        <v>1.0283229027412999</v>
+        <v>1.02821572433845</v>
       </c>
       <c r="F55">
-        <v>3.3836906347326199</v>
+        <v>3.3788790794223802</v>
       </c>
       <c r="G55">
-        <v>2.8537138901228198</v>
+        <v>2.85499796296325</v>
       </c>
       <c r="H55">
-        <v>2.4859986220712602</v>
+        <v>2.48523860086889</v>
       </c>
       <c r="I55">
-        <v>0.78746559286426998</v>
+        <v>0.79005577212322697</v>
       </c>
       <c r="J55">
-        <v>0.90209604669673005</v>
+        <v>0.90209604669674204</v>
       </c>
       <c r="K55">
         <v>1.1048234977095099</v>
       </c>
       <c r="L55">
-        <v>0.92275243870286605</v>
+        <v>0.92275243870287704</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>42186</v>
       </c>
       <c r="B56">
-        <v>2.3586924014994599</v>
+        <v>2.36307783439814</v>
       </c>
       <c r="C56">
-        <v>0.68461131939531605</v>
+        <v>0.68801687257507205</v>
       </c>
       <c r="D56">
-        <v>2.3556933335218302</v>
+        <v>2.3663705407400402</v>
       </c>
       <c r="E56">
-        <v>0.81170727468136095</v>
+        <v>0.81336958114784497</v>
       </c>
       <c r="F56">
-        <v>3.3759993471523901</v>
+        <v>3.3709863831038298</v>
       </c>
       <c r="G56">
-        <v>2.53811165120604</v>
+        <v>2.5410961068639</v>
       </c>
       <c r="H56">
-        <v>2.4402358120827299</v>
+        <v>2.4390067110088798</v>
       </c>
       <c r="I56">
-        <v>0.69181728023427003</v>
+        <v>0.69260415448219304</v>
       </c>
       <c r="J56">
         <v>1.19300106044539</v>
       </c>
       <c r="K56">
         <v>1.13085621970921</v>
       </c>
       <c r="L56">
         <v>1.18514616802739</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>42278</v>
       </c>
       <c r="B57">
-        <v>2.1639670614601201</v>
+        <v>2.1691500228976501</v>
       </c>
       <c r="C57">
-        <v>0.52347092264546202</v>
+        <v>0.52729800464132504</v>
       </c>
       <c r="D57">
-        <v>2.4002833864520401</v>
+        <v>2.4105787061076702</v>
       </c>
       <c r="E57">
-        <v>0.91965835204270097</v>
+        <v>0.91931457169022701</v>
       </c>
       <c r="F57">
-        <v>3.2934635181439198</v>
+        <v>3.2862891988505298</v>
       </c>
       <c r="G57">
-        <v>2.6706855178948201</v>
+        <v>2.6735045437599898</v>
       </c>
       <c r="H57">
-        <v>2.3782239571303099</v>
+        <v>2.37480467344432</v>
       </c>
       <c r="I57">
-        <v>0.63678050791476404</v>
+        <v>0.63483885982302002</v>
       </c>
       <c r="J57">
         <v>1.33049494411922</v>
       </c>
       <c r="K57">
-        <v>0.97061202480454301</v>
+        <v>0.97061202480453201</v>
       </c>
       <c r="L57">
         <v>1.2681638044914101</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>42370</v>
       </c>
       <c r="B58">
-        <v>1.83457988531488</v>
+        <v>1.8415560198205501</v>
       </c>
       <c r="C58">
-        <v>0.19189022715755699</v>
+        <v>0.197208653263381</v>
       </c>
       <c r="D58">
-        <v>2.5655740983509001</v>
+        <v>2.5744954317725699</v>
       </c>
       <c r="E58">
-        <v>1.0537858527256401</v>
+        <v>1.0524968452327601</v>
       </c>
       <c r="F58">
-        <v>3.2272061472198099</v>
+        <v>3.21829675605382</v>
       </c>
       <c r="G58">
-        <v>2.8550253417089499</v>
+        <v>2.8574984852442</v>
       </c>
       <c r="H58">
-        <v>2.1488799220825299</v>
+        <v>2.1449687627738099</v>
       </c>
       <c r="I58">
-        <v>0.271719758212697</v>
+        <v>0.26523962319699201</v>
       </c>
       <c r="J58">
-        <v>1.54255319148936</v>
+        <v>1.54255319148935</v>
       </c>
       <c r="K58">
-        <v>1.10452586206896</v>
+        <v>1.10452586206895</v>
       </c>
       <c r="L58">
-        <v>1.6904384574748901</v>
+        <v>1.6904384574749101</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>42461</v>
       </c>
       <c r="B59">
-        <v>1.6947652321359099</v>
+        <v>1.70217870422363</v>
       </c>
       <c r="C59">
-        <v>6.5027804145548804E-2</v>
+        <v>7.0578673133189801E-2</v>
       </c>
       <c r="D59">
-        <v>2.3340534808470399</v>
+        <v>2.3476909437851599</v>
       </c>
       <c r="E59">
-        <v>0.79363674959840802</v>
+        <v>0.797140917832871</v>
       </c>
       <c r="F59">
-        <v>3.1034198571661</v>
+        <v>3.0912688901191001</v>
       </c>
       <c r="G59">
-        <v>2.5258682122166101</v>
+        <v>2.5342006095632401</v>
       </c>
       <c r="H59">
-        <v>1.9441995065461899</v>
+        <v>1.9392420469135301</v>
       </c>
       <c r="I59">
-        <v>1.1026506876151001E-2</v>
+        <v>1.1935688571153001E-3</v>
       </c>
       <c r="J59">
         <v>1.5514067841178101</v>
       </c>
       <c r="K59">
         <v>0.79957356076759101</v>
       </c>
       <c r="L59">
-        <v>1.90700104493208</v>
+        <v>1.90700104493207</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>42552</v>
       </c>
       <c r="B60">
-        <v>1.8373195613425399</v>
+        <v>1.8436915668426399</v>
       </c>
       <c r="C60">
-        <v>0.25546251396629699</v>
+        <v>0.25985714294497197</v>
       </c>
       <c r="D60">
-        <v>2.42392656398613</v>
+        <v>2.4359757356854499</v>
       </c>
       <c r="E60">
-        <v>1.10713788907654</v>
+        <v>1.10665867140188</v>
       </c>
       <c r="F60">
-        <v>3.1451105127082601</v>
+        <v>3.1340512935078499</v>
       </c>
       <c r="G60">
-        <v>2.5913507123378001</v>
+        <v>2.5969403353547502</v>
       </c>
       <c r="H60">
-        <v>1.92166761373853</v>
+        <v>1.91738679632776</v>
       </c>
       <c r="I60">
-        <v>6.4979926220302395E-2</v>
+        <v>5.7138790779493097E-2</v>
       </c>
       <c r="J60">
         <v>1.2313335079905801</v>
       </c>
       <c r="K60">
         <v>0.29286474973375398</v>
       </c>
       <c r="L60">
-        <v>1.5877147319104601</v>
+        <v>1.5877147319104801</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>42644</v>
       </c>
       <c r="B61">
-        <v>2.08213131927304</v>
+        <v>2.0872949699735099</v>
       </c>
       <c r="C61">
-        <v>0.362978952295678</v>
+        <v>0.36689399236186698</v>
       </c>
       <c r="D61">
-        <v>2.4883005360935901</v>
+        <v>2.49980822459418</v>
       </c>
       <c r="E61">
-        <v>1.0060736140052999</v>
+        <v>1.00742068437752</v>
       </c>
       <c r="F61">
-        <v>3.19105109220907</v>
+        <v>3.1811949110767901</v>
       </c>
       <c r="G61">
-        <v>2.6914971554804601</v>
+        <v>2.6965403830876302</v>
       </c>
       <c r="H61">
-        <v>2.0766212991022801</v>
+        <v>2.0731156363951202</v>
       </c>
       <c r="I61">
-        <v>8.6089462297996605E-2</v>
+        <v>7.9469795750749694E-2</v>
       </c>
       <c r="J61">
-        <v>1.39180672268906</v>
+        <v>1.39180672268909</v>
       </c>
       <c r="K61">
-        <v>0.58744993324431505</v>
+        <v>0.58744993324432704</v>
       </c>
       <c r="L61">
         <v>1.9566918862509699</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>42736</v>
       </c>
       <c r="B62">
-        <v>2.4868886511449699</v>
+        <v>2.48980642475671</v>
       </c>
       <c r="C62">
-        <v>0.49658254413057301</v>
+        <v>0.49982600518965897</v>
       </c>
       <c r="D62">
-        <v>2.6156284068111</v>
+        <v>2.62510162841191</v>
       </c>
       <c r="E62">
-        <v>0.93292998140273298</v>
+        <v>0.93586634515059497</v>
       </c>
       <c r="F62">
-        <v>3.4790247057686998</v>
+        <v>3.4767096547835399</v>
       </c>
       <c r="G62">
-        <v>2.74917350714701</v>
+        <v>2.7524363783708199</v>
       </c>
       <c r="H62">
-        <v>2.40232600114734</v>
+        <v>2.40225534775545</v>
       </c>
       <c r="I62">
-        <v>0.29684036077607701</v>
+        <v>0.29473001161767198</v>
       </c>
       <c r="J62">
-        <v>1.91199580932425</v>
+        <v>1.9119958093242799</v>
       </c>
       <c r="K62">
-        <v>1.11910471622702</v>
+        <v>1.11910471622703</v>
       </c>
       <c r="L62">
-        <v>2.1818181818181901</v>
+        <v>2.1818181818181701</v>
       </c>
     </row>
     <row r="63" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>42826</v>
       </c>
       <c r="B63">
-        <v>2.7844884120057198</v>
+        <v>2.7860165553212202</v>
       </c>
       <c r="C63">
-        <v>0.84768033122884001</v>
+        <v>0.84947188083187197</v>
       </c>
       <c r="D63">
-        <v>2.8443478185840601</v>
+        <v>2.8501691905597801</v>
       </c>
       <c r="E63">
-        <v>1.27809345905739</v>
+        <v>1.27743790790226</v>
       </c>
       <c r="F63">
-        <v>3.5115354814986199</v>
+        <v>3.5100717824912802</v>
       </c>
       <c r="G63">
-        <v>2.9511557124825001</v>
+        <v>2.95135046431741</v>
       </c>
       <c r="H63">
-        <v>2.67123876486776</v>
+        <v>2.67359846627593</v>
       </c>
       <c r="I63">
-        <v>0.72585592919911202</v>
+        <v>0.73087431791713597</v>
       </c>
       <c r="J63">
-        <v>1.3205592957017001</v>
+        <v>1.3205592957016801</v>
       </c>
       <c r="K63">
         <v>0.68746694870439495</v>
       </c>
       <c r="L63">
         <v>1.5124327095616501</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>42917</v>
       </c>
       <c r="B64">
-        <v>2.9293562394941302</v>
+        <v>2.9305228416631599</v>
       </c>
       <c r="C64">
-        <v>0.93607339912406295</v>
+        <v>0.93778237268787101</v>
       </c>
       <c r="D64">
-        <v>3.1185650229971098</v>
+        <v>3.1219506545755702</v>
       </c>
       <c r="E64">
-        <v>1.31877177350408</v>
+        <v>1.31930558696267</v>
       </c>
       <c r="F64">
-        <v>3.5612902665512598</v>
+        <v>3.5611294891008298</v>
       </c>
       <c r="G64">
-        <v>3.1523090864627799</v>
+        <v>3.1528883819896798</v>
       </c>
       <c r="H64">
-        <v>2.77103962936429</v>
+        <v>2.7738170264377402</v>
       </c>
       <c r="I64">
-        <v>0.80143376717661297</v>
+        <v>0.808310688080636</v>
       </c>
       <c r="J64">
         <v>1.3716356107660299</v>
       </c>
       <c r="K64">
         <v>1.0087602867002901</v>
       </c>
       <c r="L64">
         <v>1.4604150653343599</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>43009</v>
       </c>
       <c r="B65">
-        <v>3.0246974592977698</v>
+        <v>3.0256354839519299</v>
       </c>
       <c r="C65">
-        <v>0.88216566068876201</v>
+        <v>0.88419518487611404</v>
       </c>
       <c r="D65">
-        <v>3.3352340277686099</v>
+        <v>3.3359363930133301</v>
       </c>
       <c r="E65">
-        <v>1.33765907981373</v>
+        <v>1.33710611953443</v>
       </c>
       <c r="F65">
-        <v>3.64259778911426</v>
+        <v>3.6445662013333102</v>
       </c>
       <c r="G65">
-        <v>3.36523436652304</v>
+        <v>3.3641322808427501</v>
       </c>
       <c r="H65">
-        <v>2.9340470129876799</v>
+        <v>2.9377150944711898</v>
       </c>
       <c r="I65">
-        <v>0.87555593565639001</v>
+        <v>0.88399495166773301</v>
       </c>
       <c r="J65">
         <v>1.7871017871018</v>
       </c>
       <c r="K65">
-        <v>1.5131404300504401</v>
+        <v>1.5131404300504301</v>
       </c>
       <c r="L65">
         <v>1.5864892528147601</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>43101</v>
       </c>
       <c r="B66">
-        <v>3.15618377492626</v>
+        <v>3.15662718440753</v>
       </c>
       <c r="C66">
-        <v>0.94793779422619195</v>
+        <v>0.94968707269846397</v>
       </c>
       <c r="D66">
-        <v>3.6316039116680701</v>
+        <v>3.6288394789774601</v>
       </c>
       <c r="E66">
-        <v>1.5601844212198199</v>
+        <v>1.55866284458743</v>
       </c>
       <c r="F66">
-        <v>3.7428358705050102</v>
+        <v>3.7474292022580298</v>
       </c>
       <c r="G66">
-        <v>3.59766369911633</v>
+        <v>3.59681307015533</v>
       </c>
       <c r="H66">
-        <v>3.16733432168032</v>
+        <v>3.17185207389557</v>
       </c>
       <c r="I66">
-        <v>0.94200104571403098</v>
+        <v>0.95061362645224101</v>
       </c>
       <c r="J66">
-        <v>2.0560267283474798</v>
+        <v>2.0560267283474598</v>
       </c>
       <c r="K66">
-        <v>1.4492753623188299</v>
+        <v>1.4492753623188499</v>
       </c>
       <c r="L66">
-        <v>2.13523131672599</v>
+        <v>2.13523131672597</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>43191</v>
       </c>
       <c r="B67">
-        <v>3.0351044703976302</v>
+        <v>3.0364429879605699</v>
       </c>
       <c r="C67">
-        <v>0.77437502740436603</v>
+        <v>0.77694495037213596</v>
       </c>
       <c r="D67">
-        <v>3.6659668292024601</v>
+        <v>3.6627541507789099</v>
       </c>
       <c r="E67">
-        <v>1.5115906559996199</v>
+        <v>1.50958503743054</v>
       </c>
       <c r="F67">
-        <v>3.8166205587043698</v>
+        <v>3.8231460811297402</v>
       </c>
       <c r="G67">
-        <v>3.5884677794570199</v>
+        <v>3.5860094010667298</v>
       </c>
       <c r="H67">
-        <v>3.0535307556649798</v>
+        <v>3.0553098038155899</v>
       </c>
       <c r="I67">
-        <v>0.75191559253197304</v>
+        <v>0.75653338220299104</v>
       </c>
       <c r="J67">
-        <v>2.3000255558395102</v>
+        <v>2.3000255558395502</v>
       </c>
       <c r="K67">
         <v>1.81197478991595</v>
       </c>
       <c r="L67">
-        <v>2.2727272727272698</v>
+        <v>2.2727272727272898</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>43282</v>
       </c>
       <c r="B68">
-        <v>2.9309398049010902</v>
+        <v>2.9325710127816098</v>
       </c>
       <c r="C68">
-        <v>0.58240120440658105</v>
+        <v>0.58560457111419195</v>
       </c>
       <c r="D68">
-        <v>3.1373871720606199</v>
+        <v>3.1409962415425099</v>
       </c>
       <c r="E68">
-        <v>0.94083428186461904</v>
+        <v>0.943379500718728</v>
       </c>
       <c r="F68">
-        <v>3.6564957409196501</v>
+        <v>3.6588280935570898</v>
       </c>
       <c r="G68">
-        <v>3.04814752052018</v>
+        <v>3.04923322887044</v>
       </c>
       <c r="H68">
-        <v>3.0604863271311502</v>
+        <v>3.0619596080431499</v>
       </c>
       <c r="I68">
-        <v>0.63265017668485102</v>
+        <v>0.63479101805125104</v>
       </c>
       <c r="J68">
         <v>2.68062292570845</v>
       </c>
       <c r="K68">
         <v>2.1024967148488898</v>
       </c>
       <c r="L68">
-        <v>2.8030303030302899</v>
+        <v>2.8030303030302699</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>43374</v>
       </c>
       <c r="B69">
-        <v>2.83900280605907</v>
+        <v>2.8409442337928099</v>
       </c>
       <c r="C69">
-        <v>0.72307675585267095</v>
+        <v>0.72556896512036795</v>
       </c>
       <c r="D69">
-        <v>2.9850965840749302</v>
+        <v>2.9905203156307101</v>
       </c>
       <c r="E69">
-        <v>1.11132069078046</v>
+        <v>1.1123351098696601</v>
       </c>
       <c r="F69">
-        <v>3.65007901232965</v>
+        <v>3.6522433343132601</v>
       </c>
       <c r="G69">
-        <v>2.8211965113783499</v>
+        <v>2.8245945136827699</v>
       </c>
       <c r="H69">
-        <v>3.02359856784325</v>
+        <v>3.02516720282558</v>
       </c>
       <c r="I69">
-        <v>0.84203474146014601</v>
+        <v>0.846315142932756</v>
       </c>
       <c r="J69">
-        <v>2.0356234096692001</v>
+        <v>2.0356234096691801</v>
       </c>
       <c r="K69">
-        <v>1.2552301255230101</v>
+        <v>1.25523012552304</v>
       </c>
       <c r="L69">
         <v>2.1914357682619499</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>43466</v>
       </c>
       <c r="B70">
-        <v>2.56614067902767</v>
+        <v>2.5698204161128899</v>
       </c>
       <c r="C70">
-        <v>0.58973995000872104</v>
+        <v>0.59310916747308695</v>
       </c>
       <c r="D70">
-        <v>2.69375472672461</v>
+        <v>2.7014117459144602</v>
       </c>
       <c r="E70">
-        <v>0.86778449120752399</v>
+        <v>0.87010935710013504</v>
       </c>
       <c r="F70">
-        <v>3.4218194257591401</v>
+        <v>3.41800633912528</v>
       </c>
       <c r="G70">
-        <v>2.5671497766568101</v>
+        <v>2.57167383902945</v>
       </c>
       <c r="H70">
-        <v>2.5067349298922799</v>
+        <v>2.5031389516794502</v>
       </c>
       <c r="I70">
-        <v>0.48411887234414602</v>
+        <v>0.48241681225941802</v>
       </c>
       <c r="J70">
         <v>1.6116847141777799</v>
       </c>
       <c r="K70">
-        <v>1.37662337662339</v>
+        <v>1.37662337662336</v>
       </c>
       <c r="L70">
-        <v>1.5928322548531599</v>
+        <v>1.5928322548531799</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>43556</v>
       </c>
       <c r="B71">
-        <v>2.79985090292781</v>
+        <v>2.8021700712853299</v>
       </c>
       <c r="C71">
-        <v>0.70011993009267304</v>
+        <v>0.70293237194137703</v>
       </c>
       <c r="D71">
-        <v>2.9312433045883601</v>
+        <v>2.9353037916407798</v>
       </c>
       <c r="E71">
-        <v>0.86635902288354805</v>
+        <v>0.86883248178033801</v>
       </c>
       <c r="F71">
-        <v>3.5024583474544002</v>
+        <v>3.5007569468856201</v>
       </c>
       <c r="G71">
-        <v>2.8215056200889999</v>
+        <v>2.8240959411412998</v>
       </c>
       <c r="H71">
-        <v>2.8620153731581</v>
+        <v>2.8625026937081302</v>
       </c>
       <c r="I71">
-        <v>0.73739810108049297</v>
+        <v>0.73977100873137602</v>
       </c>
       <c r="J71">
-        <v>2.1483887084686502</v>
+        <v>2.1483887084686302</v>
       </c>
       <c r="K71">
         <v>2.1150374000515999</v>
       </c>
       <c r="L71">
-        <v>2.0987654320987699</v>
+        <v>2.0987654320987499</v>
       </c>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>43647</v>
       </c>
       <c r="B72">
-        <v>2.9179217784646201</v>
+        <v>2.9201522090859902</v>
       </c>
       <c r="C72">
-        <v>0.85403306948670499</v>
+        <v>0.85648113024948402</v>
       </c>
       <c r="D72">
-        <v>3.1627491355586099</v>
+        <v>3.1628109616275699</v>
       </c>
       <c r="E72">
-        <v>1.0161336857627401</v>
+        <v>1.0173178105813001</v>
       </c>
       <c r="F72">
-        <v>3.3220507532183201</v>
+        <v>3.31562503931859</v>
       </c>
       <c r="G72">
-        <v>3.1806255423849001</v>
+        <v>3.1814681972176002</v>
       </c>
       <c r="H72">
-        <v>3.0363553499891398</v>
+        <v>3.0373040979766501</v>
       </c>
       <c r="I72">
-        <v>0.95469150394542102</v>
+        <v>0.95931350559891504</v>
       </c>
       <c r="J72">
         <v>1.9393336648433599</v>
       </c>
       <c r="K72">
         <v>2.21364221364222</v>
       </c>
       <c r="L72">
         <v>1.89142716777206</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>43739</v>
       </c>
       <c r="B73">
-        <v>3.1566974358442299</v>
+        <v>3.1580305585907</v>
       </c>
       <c r="C73">
-        <v>0.98444627945177898</v>
+        <v>0.98659484286850696</v>
       </c>
       <c r="D73">
-        <v>3.4840152456922602</v>
+        <v>3.4799317163924099</v>
       </c>
       <c r="E73">
-        <v>1.1687758864459801</v>
+        <v>1.1691551458464799</v>
       </c>
       <c r="F73">
-        <v>3.3615216196269602</v>
+        <v>3.3561295222410399</v>
       </c>
       <c r="G73">
-        <v>3.58220776424433</v>
+        <v>3.5814171274805</v>
       </c>
       <c r="H73">
-        <v>3.01084696101436</v>
+        <v>3.01175144489777</v>
       </c>
       <c r="I73">
-        <v>0.84461208466357396</v>
+        <v>0.850486491794337</v>
       </c>
       <c r="J73">
         <v>2.0947630922693401</v>
       </c>
       <c r="K73">
-        <v>2.5826446280991799</v>
+        <v>2.58264462809916</v>
       </c>
       <c r="L73">
         <v>1.8979541533152799</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>43831</v>
       </c>
       <c r="B74">
-        <v>3.58529043797764</v>
+        <v>3.58558390854511</v>
       </c>
       <c r="C74">
-        <v>1.4783302972625401</v>
+        <v>1.47963824970501</v>
       </c>
       <c r="D74">
-        <v>3.7457968859147099</v>
+        <v>3.7381774206976499</v>
       </c>
       <c r="E74">
-        <v>1.4379898791016601</v>
+        <v>1.4386240678025</v>
       </c>
       <c r="F74">
-        <v>3.7309454809983098</v>
+        <v>3.7352274442100102</v>
       </c>
       <c r="G74">
-        <v>3.7423756383424198</v>
+        <v>3.74160970077246</v>
       </c>
       <c r="H74">
-        <v>3.37650683353935</v>
+        <v>3.3753601838714502</v>
       </c>
       <c r="I74">
-        <v>1.3038240177001801</v>
+        <v>1.3118318517703</v>
       </c>
       <c r="J74">
-        <v>1.8091697645600999</v>
+        <v>1.8091697645601199</v>
       </c>
       <c r="K74">
         <v>2.04970535485523</v>
       </c>
       <c r="L74">
-        <v>1.56785889269965</v>
+        <v>1.5678588926996699</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>43922</v>
       </c>
       <c r="B75">
-        <v>4.7967055676915997</v>
+        <v>4.7908689240025497</v>
       </c>
       <c r="C75">
-        <v>3.3535115459770002</v>
+        <v>3.3470886145312</v>
       </c>
       <c r="D75">
-        <v>4.8181741272669401</v>
+        <v>4.7949854213326901</v>
       </c>
       <c r="E75">
-        <v>3.1609216365878199</v>
+        <v>3.14699073670459</v>
       </c>
       <c r="F75">
-        <v>3.6710113638403699</v>
+        <v>3.6737238343519998</v>
       </c>
       <c r="G75">
-        <v>5.1206013202415104</v>
+        <v>5.1080656097950197</v>
       </c>
       <c r="H75">
-        <v>4.8019024101351002</v>
+        <v>4.8109467409603504</v>
       </c>
       <c r="I75">
-        <v>3.3581749356135102</v>
+        <v>3.3909429198089498</v>
       </c>
       <c r="J75">
         <v>2.4455857177771798E-2</v>
       </c>
       <c r="K75">
-        <v>0.12629451881787601</v>
+        <v>0.12629451881789799</v>
       </c>
       <c r="L75">
-        <v>-2.4183796856105E-2</v>
+        <v>-2.4183796856125601E-2</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>44013</v>
       </c>
       <c r="B76">
-        <v>4.3019765983272</v>
+        <v>4.2989832799896304</v>
       </c>
       <c r="C76">
-        <v>2.6733120426865198</v>
+        <v>2.6701975308311701</v>
       </c>
       <c r="D76">
-        <v>4.7565016493001702</v>
+        <v>4.73473604912044</v>
       </c>
       <c r="E76">
-        <v>2.9650184616831199</v>
+        <v>2.9537782721978898</v>
       </c>
       <c r="F76">
-        <v>3.77246683375727</v>
+        <v>3.7778361067254802</v>
       </c>
       <c r="G76">
-        <v>5.02678128631739</v>
+        <v>5.0164272237536398</v>
       </c>
       <c r="H76">
-        <v>4.6409566229869599</v>
+        <v>4.6465331699507901</v>
       </c>
       <c r="I76">
-        <v>3.0234553701696498</v>
+        <v>3.0524015491107002</v>
       </c>
       <c r="J76">
         <v>0.268292682926835</v>
       </c>
       <c r="K76">
-        <v>0.32737345756736602</v>
+        <v>0.32737345756734498</v>
       </c>
       <c r="L76">
         <v>0.21697203471551299</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>44105</v>
       </c>
       <c r="B77">
-        <v>3.8168241962513401</v>
+        <v>3.8158993474590299</v>
       </c>
       <c r="C77">
-        <v>2.0467254953190399</v>
+        <v>2.0457315464403001</v>
       </c>
       <c r="D77">
-        <v>4.3619485055922302</v>
+        <v>4.34417701738791</v>
       </c>
       <c r="E77">
-        <v>2.50780643895289</v>
+        <v>2.5010685341284802</v>
       </c>
       <c r="F77">
-        <v>3.8600844162738102</v>
+        <v>3.8677481217450702</v>
       </c>
       <c r="G77">
-        <v>4.5437960974333897</v>
+        <v>4.5383968497680698</v>
       </c>
       <c r="H77">
-        <v>4.37039824645578</v>
+        <v>4.3709562265861104</v>
       </c>
       <c r="I77">
-        <v>2.5774505838779498</v>
+        <v>2.5966927878349302</v>
       </c>
       <c r="J77">
         <v>0.78163165608206897</v>
       </c>
       <c r="K77">
         <v>0.70493454179255099</v>
       </c>
       <c r="L77">
         <v>0.79825834542815299</v>
       </c>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>44197</v>
       </c>
       <c r="B78">
-        <v>3.5633816415549702</v>
+        <v>3.5620966491834398</v>
       </c>
       <c r="C78">
-        <v>1.5807820725665001</v>
+        <v>1.57999730733449</v>
       </c>
       <c r="D78">
-        <v>3.93268841615079</v>
+        <v>3.9243929635588</v>
       </c>
       <c r="E78">
-        <v>1.7610548064049101</v>
+        <v>1.7578197354960901</v>
       </c>
       <c r="F78">
-        <v>3.5106853398129401</v>
+        <v>3.50919937056389</v>
       </c>
       <c r="G78">
-        <v>3.9838843524415202</v>
+        <v>3.98059818286686</v>
       </c>
       <c r="H78">
-        <v>4.3418786234639404</v>
+        <v>4.3521678601541502</v>
       </c>
       <c r="I78">
-        <v>2.3444090816607699</v>
+        <v>2.3693816081327399</v>
       </c>
       <c r="J78">
-        <v>1.4362220058422599</v>
+        <v>1.4362220058422399</v>
       </c>
       <c r="K78">
         <v>1.68214913381874</v>
       </c>
       <c r="L78">
-        <v>1.47129763627593</v>
+        <v>1.47129763627591</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>44287</v>
       </c>
       <c r="B79">
-        <v>2.2319437067170398</v>
+        <v>2.2374053535465901</v>
       </c>
       <c r="C79">
-        <v>-0.465246251796402</v>
+        <v>-0.45781748496731201</v>
       </c>
       <c r="D79">
-        <v>2.7979292365613899</v>
+        <v>2.8076020783226801</v>
       </c>
       <c r="E79">
-        <v>-8.87188704168103E-2</v>
+        <v>-7.6408532200628501E-2</v>
       </c>
       <c r="F79">
-        <v>3.73688989533456</v>
+        <v>3.7413275208171699</v>
       </c>
       <c r="G79">
-        <v>2.3239200501378598</v>
+        <v>2.3357238472867698</v>
       </c>
       <c r="H79">
-        <v>2.40676433406618</v>
+        <v>2.4022498383794502</v>
       </c>
       <c r="I79">
-        <v>-0.33671972306007403</v>
+        <v>-0.34518148304597901</v>
       </c>
       <c r="J79">
         <v>3.3496332518337599</v>
       </c>
       <c r="K79">
-        <v>3.7336024217961699</v>
+        <v>3.7336024217961499</v>
       </c>
       <c r="L79">
-        <v>3.4107402031930198</v>
+        <v>3.41074020319305</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>44378</v>
       </c>
       <c r="B80">
-        <v>2.6878392349166602</v>
+        <v>2.6902831807129002</v>
       </c>
       <c r="C80">
-        <v>-0.15919033236614799</v>
+        <v>-0.154154232981702</v>
       </c>
       <c r="D80">
-        <v>2.9367600984492999</v>
+        <v>2.94336731046495</v>
       </c>
       <c r="E80">
-        <v>-0.108254685142358</v>
+        <v>-9.8002860325001204E-2</v>
       </c>
       <c r="F80">
-        <v>3.7952568095541599</v>
+        <v>3.80122288091018</v>
       </c>
       <c r="G80">
-        <v>2.5661447345949102</v>
+        <v>2.5752733734476099</v>
       </c>
       <c r="H80">
-        <v>2.3327434071063502</v>
+        <v>2.3312949785677999</v>
       </c>
       <c r="I80">
-        <v>-0.51995630255960001</v>
+        <v>-0.52988475632065701</v>
       </c>
       <c r="J80">
         <v>4.0622719532960296</v>
       </c>
       <c r="K80">
-        <v>4.5180722891566001</v>
+        <v>4.5180722891566303</v>
       </c>
       <c r="L80">
-        <v>3.96920856386817</v>
+        <v>3.96920856386815</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>44470</v>
       </c>
       <c r="B81">
-        <v>2.9400652576031399</v>
+        <v>2.9416144661421599</v>
       </c>
       <c r="C81">
-        <v>-0.20594193879127601</v>
+        <v>-0.20068607711006101</v>
       </c>
       <c r="D81">
-        <v>3.4084850277601402</v>
+        <v>3.4111583476706899</v>
       </c>
       <c r="E81">
-        <v>-7.1069169600556995E-2</v>
+        <v>-5.8458835035869502E-2</v>
       </c>
       <c r="F81">
-        <v>3.5806638843202299</v>
+        <v>3.58101043566767</v>
       </c>
       <c r="G81">
-        <v>3.1975688363737498</v>
+        <v>3.2053359215075301</v>
       </c>
       <c r="H81">
-        <v>2.4542281085503599</v>
+        <v>2.4564682777057101</v>
       </c>
       <c r="I81">
-        <v>-0.75201189780896105</v>
+        <v>-0.76209342186544604</v>
       </c>
       <c r="J81">
         <v>4.7261269995152704</v>
       </c>
       <c r="K81">
         <v>5.2249999999999801</v>
       </c>
       <c r="L81">
         <v>5.0395968322534204</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>44562</v>
       </c>
       <c r="B82">
-        <v>3.1435278966660798</v>
+        <v>3.1444766713010002</v>
       </c>
       <c r="C82">
-        <v>-0.38249650276722003</v>
+        <v>-0.37676024694135501</v>
       </c>
       <c r="D82">
-        <v>4.0210415639431201</v>
+        <v>4.0129355344909099</v>
       </c>
       <c r="E82">
-        <v>0.32564711296187598</v>
+        <v>0.332956239436135</v>
       </c>
       <c r="F82">
-        <v>3.7078975530670402</v>
+        <v>3.7115759570816</v>
       </c>
       <c r="G82">
-        <v>3.8256870236850999</v>
+        <v>3.8284793012271199</v>
       </c>
       <c r="H82">
-        <v>2.5237913741794298</v>
+        <v>2.5220579552555802</v>
       </c>
       <c r="I82">
-        <v>-1.1440222124087001</v>
+        <v>-1.1615877351572499</v>
       </c>
       <c r="J82">
         <v>5.8315334773218099</v>
       </c>
       <c r="K82">
         <v>5.7283950617283796</v>
       </c>
       <c r="L82">
-        <v>6.2514856192061004</v>
+        <v>6.2514856192061199</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>44652</v>
       </c>
       <c r="B83">
-        <v>3.3991914226886699</v>
+        <v>3.3991825603197099</v>
       </c>
       <c r="C83">
-        <v>-0.60508134303138394</v>
+        <v>-0.59842863358387999</v>
       </c>
       <c r="D83">
-        <v>4.1489861193317203</v>
+        <v>4.1375444032420301</v>
       </c>
       <c r="E83">
-        <v>-0.101022222930685</v>
+        <v>-8.9325597845449203E-2</v>
       </c>
       <c r="F83">
-        <v>3.7811411159902701</v>
+        <v>3.7867375410665902</v>
       </c>
       <c r="G83">
-        <v>4.0650095508535298</v>
+        <v>4.0646967778345697</v>
       </c>
       <c r="H83">
-        <v>2.9215064804785</v>
+        <v>2.9221300310852301</v>
       </c>
       <c r="I83">
-        <v>-1.15759007526157</v>
+        <v>-1.17472650061809</v>
       </c>
       <c r="J83">
         <v>7.5467234445233</v>
       </c>
       <c r="K83">
-        <v>7.4416342412451302</v>
+        <v>7.4416342412451497</v>
       </c>
       <c r="L83">
         <v>7.5321637426900496</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>44743</v>
       </c>
       <c r="B84">
-        <v>3.3663479624141801</v>
+        <v>3.3672308958757</v>
       </c>
       <c r="C84">
-        <v>-0.557204776242894</v>
+        <v>-0.550333295520958</v>
       </c>
       <c r="D84">
-        <v>4.1653899171650002</v>
+        <v>4.15385896734323</v>
       </c>
       <c r="E84">
-        <v>-5.1288724342732897E-3</v>
+        <v>6.4304625273630097E-3</v>
       </c>
       <c r="F84">
-        <v>3.6903237931470501</v>
+        <v>3.69354199408204</v>
       </c>
       <c r="G84">
-        <v>4.1127424588174204</v>
+        <v>4.11223450970241</v>
       </c>
       <c r="H84">
-        <v>2.9558584874127698</v>
+        <v>2.9544682843485899</v>
       </c>
       <c r="I84">
-        <v>-1.02922364560096</v>
+        <v>-1.0464181685429601</v>
       </c>
       <c r="J84">
         <v>7.1528751753155602</v>
       </c>
       <c r="K84">
         <v>6.9884726224784002</v>
       </c>
       <c r="L84">
-        <v>7.0800555298472903</v>
+        <v>7.0800555298473098</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>44835</v>
       </c>
       <c r="B85">
-        <v>3.5855514529192898</v>
+        <v>3.5851765749779099</v>
       </c>
       <c r="C85">
-        <v>-0.141372097164667</v>
+        <v>-0.136070991430779</v>
       </c>
       <c r="D85">
-        <v>4.0085433663129901</v>
+        <v>3.9981385991930698</v>
       </c>
       <c r="E85">
-        <v>0.153858706491976</v>
+        <v>0.162811671167442</v>
       </c>
       <c r="F85">
-        <v>3.8278175578050302</v>
+        <v>3.8346362929672901</v>
       </c>
       <c r="G85">
-        <v>3.8957911168078501</v>
+        <v>3.8927263291720999</v>
       </c>
       <c r="H85">
-        <v>3.1746516721833</v>
+        <v>3.1756734445440902</v>
       </c>
       <c r="I85">
-        <v>-0.48499472370036001</v>
+        <v>-0.49607727296590698</v>
       </c>
       <c r="J85">
         <v>6.6651238139319604</v>
       </c>
       <c r="K85">
-        <v>6.5098598241862797</v>
+        <v>6.5098598241862602</v>
       </c>
       <c r="L85">
-        <v>6.3285355266163901</v>
+        <v>6.3285355266164096</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>44927</v>
       </c>
       <c r="B86">
-        <v>3.37808557513929</v>
+        <v>3.37923749673539</v>
       </c>
       <c r="C86">
-        <v>0.123407338824211</v>
+        <v>0.128411499610079</v>
       </c>
       <c r="D86">
-        <v>3.40457777185846</v>
+        <v>3.4013500603390598</v>
       </c>
       <c r="E86">
-        <v>-5.19040477132671E-2</v>
+        <v>-4.1114380538598699E-2</v>
       </c>
       <c r="F86">
-        <v>3.7822031039763901</v>
+        <v>3.7878273387809198</v>
       </c>
       <c r="G86">
-        <v>3.24751347105888</v>
+        <v>3.2488727274328202</v>
       </c>
       <c r="H86">
-        <v>3.2297560976948798</v>
+        <v>3.2289789274534999</v>
       </c>
       <c r="I86">
-        <v>-9.0619107878610897E-2</v>
+        <v>-9.73098229529447E-2</v>
       </c>
       <c r="J86">
         <v>5.1473922902494298</v>
       </c>
       <c r="K86">
         <v>5.5114432508173801</v>
       </c>
       <c r="L86">
-        <v>5.0111856823266203</v>
+        <v>5.0111856823265999</v>
       </c>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>45017</v>
       </c>
       <c r="B87">
-        <v>3.5609867113915001</v>
+        <v>3.5607525375315898</v>
       </c>
       <c r="C87">
-        <v>0.78654619309406704</v>
+        <v>0.78877976783818704</v>
       </c>
       <c r="D87">
-        <v>3.4798822433287699</v>
+        <v>3.4760747147587501</v>
       </c>
       <c r="E87">
-        <v>0.52891777284256203</v>
+        <v>0.53356742540344304</v>
       </c>
       <c r="F87">
-        <v>3.6383631905470701</v>
+        <v>3.64022070918949</v>
       </c>
       <c r="G87">
-        <v>3.48328640784184</v>
+        <v>3.48186142719912</v>
       </c>
       <c r="H87">
-        <v>3.7460066039776101</v>
+        <v>3.7506931338578</v>
       </c>
       <c r="I87">
-        <v>0.97447858677375898</v>
+        <v>0.98303571045210603</v>
       </c>
       <c r="J87">
-        <v>3.5195776506819199</v>
+        <v>3.5195776506819101</v>
       </c>
       <c r="K87">
-        <v>4.1421457673155402</v>
+        <v>4.1421457673155198</v>
       </c>
       <c r="L87">
-        <v>3.2847509245160098</v>
+        <v>3.2847509245159898</v>
       </c>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>45108</v>
       </c>
       <c r="B88">
-        <v>3.5524885065326899</v>
+        <v>3.5523009452758498</v>
       </c>
       <c r="C88">
-        <v>0.80612043665232103</v>
+        <v>0.80868457604465205</v>
       </c>
       <c r="D88">
-        <v>3.4096942036569402</v>
+        <v>3.4067265678827998</v>
       </c>
       <c r="E88">
-        <v>0.44862441090938299</v>
+        <v>0.45356023961914599</v>
       </c>
       <c r="F88">
-        <v>3.4762381759072398</v>
+        <v>3.47385014931942</v>
       </c>
       <c r="G88">
-        <v>3.5840025244296498</v>
+        <v>3.5816097997100602</v>
       </c>
       <c r="H88">
-        <v>3.7643849195341099</v>
+        <v>3.7687366550738401</v>
       </c>
       <c r="I88">
-        <v>0.94627715285373803</v>
+        <v>0.95371447564355505</v>
       </c>
       <c r="J88">
-        <v>3.6867364746945999</v>
+        <v>3.6867364746945901</v>
       </c>
       <c r="K88">
-        <v>4.4219977553310903</v>
+        <v>4.4219977553311098</v>
       </c>
       <c r="L88">
         <v>3.54364736387208</v>
       </c>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>45200</v>
       </c>
       <c r="B89">
-        <v>3.3184871808220602</v>
+        <v>3.3197783414467601</v>
       </c>
       <c r="C89">
-        <v>0.73648404205942197</v>
+        <v>0.73973219557284697</v>
       </c>
       <c r="D89">
-        <v>3.2585603227966899</v>
+        <v>3.256843161575</v>
       </c>
       <c r="E89">
-        <v>0.49703309393987699</v>
+        <v>0.50137132595782197</v>
       </c>
       <c r="F89">
-        <v>3.3885661486633398</v>
+        <v>3.3838822664388601</v>
       </c>
       <c r="G89">
-        <v>3.4793999128523798</v>
+        <v>3.4785662600148601</v>
       </c>
       <c r="H89">
-        <v>3.5229036528622801</v>
+        <v>3.5260178774461401</v>
       </c>
       <c r="I89">
-        <v>0.80316137654004804</v>
+        <v>0.808586066605262</v>
       </c>
       <c r="J89">
         <v>3.2111087003688499</v>
       </c>
       <c r="K89">
         <v>3.9259424492527399</v>
       </c>
       <c r="L89">
-        <v>3.33046841426731</v>
+        <v>3.33046841426727</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>45292</v>
       </c>
       <c r="B90">
-        <v>3.3388830313997899</v>
+        <v>3.3399126561992301</v>
       </c>
       <c r="C90">
-        <v>0.89821876505297005</v>
+        <v>0.90080585688024795</v>
       </c>
       <c r="D90">
-        <v>3.3931923952654199</v>
+        <v>3.3918592483719201</v>
       </c>
       <c r="E90">
-        <v>0.69866868849027897</v>
+        <v>0.70354171120414699</v>
       </c>
       <c r="F90">
-        <v>3.3736146578902702</v>
+        <v>3.3685392451374701</v>
       </c>
       <c r="G90">
-        <v>3.6498354108036102</v>
+        <v>3.6510924806623102</v>
       </c>
       <c r="H90">
-        <v>3.3543850442361798</v>
+        <v>3.3551861799855001</v>
       </c>
       <c r="I90">
-        <v>0.89721603554045104</v>
+        <v>0.90215459751625504</v>
       </c>
       <c r="J90">
         <v>2.8466681043778301</v>
       </c>
       <c r="K90">
         <v>3.3643204957945998</v>
       </c>
       <c r="L90">
         <v>2.57775884107371</v>
       </c>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>45383</v>
       </c>
       <c r="B91">
-        <v>3.30663948298734</v>
+        <v>3.3081177544276699</v>
       </c>
       <c r="C91">
-        <v>0.938470802707698</v>
+        <v>0.94126157139120104</v>
       </c>
       <c r="D91">
-        <v>3.4704291551846902</v>
+        <v>3.4665544090716001</v>
       </c>
       <c r="E91">
-        <v>1.0011642596535599</v>
+        <v>1.0037022754359799</v>
       </c>
       <c r="F91">
-        <v>3.3889217121202302</v>
+        <v>3.3842471385322499</v>
       </c>
       <c r="G91">
-        <v>3.6477418121137699</v>
+        <v>3.6485894284370199</v>
       </c>
       <c r="H91">
-        <v>3.2765816385434401</v>
+        <v>3.2755720628788101</v>
       </c>
       <c r="I91">
-        <v>0.74948587620409701</v>
+        <v>0.751229023732778</v>
       </c>
       <c r="J91">
-        <v>2.7411814704632298</v>
+        <v>2.7411814704632498</v>
       </c>
       <c r="K91">
         <v>2.7385351010649801</v>
       </c>
       <c r="L91">
-        <v>2.8854254422914698</v>
+        <v>2.8854254422915102</v>
       </c>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>45474</v>
       </c>
       <c r="B92">
-        <v>3.58823926858769</v>
+        <v>3.5880412381958902</v>
       </c>
       <c r="C92">
-        <v>1.4150176075966101</v>
+        <v>1.41566447525674</v>
       </c>
       <c r="D92">
-        <v>4.07057718817489</v>
+        <v>4.0583701654733799</v>
       </c>
       <c r="E92">
-        <v>1.9394866453527799</v>
+        <v>1.93375773222267</v>
       </c>
       <c r="F92">
-        <v>3.7465870324116599</v>
+        <v>3.7512785946832099</v>
       </c>
       <c r="G92">
-        <v>3.9682093474668898</v>
+        <v>3.96495091392236</v>
       </c>
       <c r="H92">
-        <v>3.71560192273926</v>
+        <v>3.7180400181029398</v>
       </c>
       <c r="I92">
-        <v>1.40595872241035</v>
+        <v>1.41559592600274</v>
       </c>
       <c r="J92">
-        <v>2.0408163265305999</v>
+        <v>2.0408163265306198</v>
       </c>
       <c r="K92">
-        <v>1.6766981943250201</v>
+        <v>1.6766981943249999</v>
       </c>
       <c r="L92">
         <v>2.25375626043407</v>
       </c>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>45566</v>
       </c>
       <c r="B93">
-        <v>3.7602449576521502</v>
+        <v>3.75883780062984</v>
       </c>
       <c r="C93">
-        <v>1.6072301811229699</v>
+        <v>1.60682158874878</v>
       </c>
       <c r="D93">
-        <v>4.28862084529535</v>
+        <v>4.2749720738898702</v>
       </c>
       <c r="E93">
-        <v>2.1007692195465002</v>
+        <v>2.0932616735162801</v>
       </c>
       <c r="F93">
-        <v>3.8573624984631798</v>
+        <v>3.86495492355728</v>
       </c>
       <c r="G93">
-        <v>4.1338985898094398</v>
+        <v>4.1296726403459498</v>
       </c>
       <c r="H93">
-        <v>4.0610746361636103</v>
+        <v>4.0711509301969002</v>
       </c>
       <c r="I93">
-        <v>1.8387799264775899</v>
+        <v>1.8586739108406301</v>
       </c>
       <c r="J93">
         <v>1.9129703594702501</v>
       </c>
       <c r="K93">
-        <v>1.56685984116763</v>
+        <v>1.56685984116765</v>
       </c>
       <c r="L93">
-        <v>1.8299022665834701</v>
+        <v>1.8299022665834901</v>
       </c>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>45658</v>
       </c>
       <c r="B94">
-        <v>3.5891774285384201</v>
+        <v>3.5885580267480899</v>
       </c>
       <c r="C94">
-        <v>1.31733172117549</v>
+        <v>1.31814378517523</v>
       </c>
       <c r="D94">
-        <v>4.2561652184066396</v>
+        <v>4.2427757065266301</v>
       </c>
       <c r="E94">
-        <v>1.9608372500211499</v>
+        <v>1.9557461606426301</v>
       </c>
       <c r="F94">
-        <v>3.6103278277911599</v>
+        <v>3.6114511833121199</v>
       </c>
       <c r="G94">
-        <v>4.1876616938907301</v>
+        <v>4.1852576256267202</v>
       </c>
       <c r="H94">
-        <v>3.89095043307838</v>
+        <v>3.9232823323403001</v>
       </c>
       <c r="I94">
-        <v>1.6024883831599701</v>
+        <v>1.64249400448423</v>
       </c>
       <c r="J94">
         <v>2.2855944642482702</v>
       </c>
       <c r="K94">
         <v>1.90578158458244</v>
       </c>
       <c r="L94">
         <v>2.2429906542056002</v>
       </c>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>45748</v>
       </c>
       <c r="B95">
-        <v>3.3479002865595602</v>
+        <v>3.3488055886716599</v>
       </c>
       <c r="C95">
-        <v>1.21047685783537</v>
+        <v>1.2117849165346699</v>
       </c>
       <c r="D95">
-        <v>4.0509362757048004</v>
+        <v>4.0412294487484104</v>
       </c>
       <c r="E95">
-        <v>1.75259710320399</v>
+        <v>1.7483404557147699</v>
       </c>
       <c r="F95">
-        <v>3.6954306693894199</v>
+        <v>3.6987826061831601</v>
       </c>
       <c r="G95">
-        <v>3.9429396073412901</v>
+        <v>3.9418677198213001</v>
       </c>
       <c r="H95">
-        <v>3.5007422925130101</v>
+        <v>3.49426840836863</v>
       </c>
       <c r="I95">
-        <v>1.38684252097549</v>
+        <v>1.39149341599924</v>
       </c>
       <c r="J95">
         <v>1.7786970010341301</v>
       </c>
       <c r="K95">
         <v>2.0308863972921598</v>
       </c>
       <c r="L95">
         <v>1.6786079836233501</v>
       </c>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>45839</v>
       </c>
       <c r="B96">
-        <v>3.24666534892709</v>
+        <v>3.2502620175603698</v>
       </c>
       <c r="C96">
-        <v>1.0859984288582401</v>
+        <v>1.0891074391481601</v>
       </c>
       <c r="D96">
-        <v>3.5527632597130698</v>
+        <v>3.55388727969701</v>
       </c>
       <c r="E96">
-        <v>1.0639742690817999</v>
+        <v>1.0666012113080801</v>
       </c>
       <c r="F96">
-        <v>3.6330864761469202</v>
+        <v>3.6348058137553299</v>
       </c>
       <c r="G96">
-        <v>3.5182752531259101</v>
+        <v>3.5246527013003299</v>
       </c>
       <c r="H96">
-        <v>3.3497888741434299</v>
+        <v>3.3042053965668199</v>
       </c>
       <c r="I96">
-        <v>1.25501539937158</v>
+        <v>1.2284637735858199</v>
       </c>
       <c r="J96">
         <v>1.97938144329898</v>
       </c>
       <c r="K96">
         <v>2.76955602536998</v>
       </c>
       <c r="L96">
-        <v>1.75510204081631</v>
+        <v>1.75510204081633</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>45931</v>
       </c>
       <c r="B97">
-        <v>3.1217231652959301</v>
+        <v>3.1398728604496098</v>
       </c>
       <c r="C97">
-        <v>0.88942797194756995</v>
+        <v>0.90788552089588603</v>
       </c>
       <c r="D97">
-        <v>3.2197706403524098</v>
+        <v>3.2538991716099002</v>
       </c>
       <c r="E97">
-        <v>0.59596367571902298</v>
+        <v>0.62138715504295094</v>
       </c>
       <c r="F97">
-        <v>3.5689350572985399</v>
+        <v>3.56897447065329</v>
       </c>
       <c r="G97">
-        <v>3.0783236462269801</v>
+        <v>3.1234173287246301</v>
       </c>
       <c r="H97">
-        <v>3.0333733765653901</v>
+        <v>2.9776591968126702</v>
       </c>
       <c r="I97">
-        <v>0.83000057930705196</v>
+        <v>0.84278255253369805</v>
       </c>
       <c r="J97">
         <v>2.24834983498351</v>
       </c>
       <c r="K97">
-        <v>3.1487743026204398</v>
+        <v>3.1487743026204602</v>
       </c>
       <c r="L97">
         <v>1.9195425770880301</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A98" s="1">
+        <v>46023</v>
+      </c>
+      <c r="B98">
+        <v>3.1994039055207502</v>
+      </c>
+      <c r="C98">
+        <v>1.0414443047826201</v>
+      </c>
+      <c r="D98">
+        <v>3.42882373598977</v>
+      </c>
+      <c r="E98">
+        <v>1.0651494853244301</v>
+      </c>
+      <c r="F98">
+        <v>3.5747156870999599</v>
+      </c>
+      <c r="G98">
+        <v>3.4098070316408502</v>
+      </c>
+      <c r="H98">
+        <v>3.0716562508368899</v>
+      </c>
+      <c r="I98">
+        <v>1.0537216087394801</v>
+      </c>
+      <c r="J98">
+        <v>2.1525215252152501</v>
+      </c>
+      <c r="K98">
+        <v>2.8997688590039901</v>
+      </c>
+      <c r="L98">
+        <v>1.7265894779605999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4256B98-3D3C-7D4B-9767-4614EB4DC7BB}">
-  <dimension ref="A1:C291"/>
+  <dimension ref="A1:C292"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A251" workbookViewId="0">
-      <selection activeCell="I285" sqref="I285"/>
+    <sheetView tabSelected="1" topLeftCell="A244" workbookViewId="0">
+      <selection activeCell="N272" sqref="N272"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>37257</v>
       </c>
       <c r="B2">
-        <v>4.1795362817408499</v>
+        <v>4.1086838509503698</v>
       </c>
       <c r="C2">
         <v>1.4477766287486999</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>37288</v>
       </c>
       <c r="B3">
-        <v>3.9724747802118401</v>
+        <v>3.9168039489316402</v>
       </c>
       <c r="C3">
         <v>1.5416238437821199</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>37316</v>
       </c>
       <c r="B4">
-        <v>3.8071854380837298</v>
+        <v>3.763314352948</v>
       </c>
       <c r="C4">
         <v>1.4344262295082</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>37347</v>
       </c>
       <c r="B5">
-        <v>3.7603635463410399</v>
+        <v>3.71947954767779</v>
       </c>
       <c r="C5">
         <v>1.0152284263959399</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>37377</v>
       </c>
       <c r="B6">
-        <v>3.5737588280381298</v>
+        <v>3.54626975160153</v>
       </c>
       <c r="C6">
         <v>0.50556117290192104</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>37408</v>
       </c>
       <c r="B7">
-        <v>3.0872005395952899</v>
+        <v>3.0949290837708299</v>
       </c>
       <c r="C7">
         <v>1.32113821138211</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>37438</v>
       </c>
       <c r="B8">
-        <v>2.9270975317771799</v>
+        <v>2.9462854469933299</v>
       </c>
       <c r="C8">
         <v>2.2357723577235702</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>37469</v>
       </c>
       <c r="B9">
-        <v>2.7463031829406801</v>
+        <v>2.7786879497765602</v>
       </c>
       <c r="C9">
         <v>2.23350253807107</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>37500</v>
       </c>
       <c r="B10">
-        <v>2.7194305278005602</v>
+        <v>2.7537311072195099</v>
       </c>
       <c r="C10">
         <v>2.3373983739837398</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>37530</v>
       </c>
       <c r="B11">
-        <v>2.7611310568702701</v>
+        <v>2.7922855066979602</v>
       </c>
       <c r="C11">
         <v>3.06122448979592</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>37561</v>
       </c>
       <c r="B12">
-        <v>2.6081295381466401</v>
+        <v>2.65042226666186</v>
       </c>
       <c r="C12">
         <v>3.6847492323439002</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>37591</v>
       </c>
       <c r="B13">
-        <v>2.3981972834240901</v>
+        <v>2.4555994633679301</v>
       </c>
       <c r="C13">
         <v>3.4729315628192001</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>37622</v>
       </c>
       <c r="B14">
-        <v>2.2107436815246202</v>
+        <v>2.2816633548684502</v>
       </c>
       <c r="C14">
         <v>3.9755351681957198</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>37653</v>
       </c>
       <c r="B15">
-        <v>2.2842863836214899</v>
+        <v>2.3496311008608699</v>
       </c>
       <c r="C15">
         <v>4.3522267206477698</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>37681</v>
       </c>
       <c r="B16">
-        <v>2.3160726336897599</v>
+        <v>2.3791537804042102</v>
       </c>
       <c r="C16">
         <v>4.3434343434343399</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>37712</v>
       </c>
       <c r="B17">
-        <v>2.3696923618580601</v>
+        <v>2.42914805425763</v>
       </c>
       <c r="C17">
         <v>2.91457286432161</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>37742</v>
       </c>
       <c r="B18">
-        <v>2.4555973349575302</v>
+        <v>2.5088420752707199</v>
       </c>
       <c r="C18">
         <v>3.0181086519114699</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>37773</v>
       </c>
       <c r="B19">
-        <v>2.6110410686321699</v>
+        <v>2.6528991098354502</v>
       </c>
       <c r="C19">
         <v>2.6078234704112302</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>37803</v>
       </c>
       <c r="B20">
-        <v>2.6769111397241301</v>
+        <v>2.7140685193661702</v>
       </c>
       <c r="C20">
         <v>1.7892644135189</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>37834</v>
       </c>
       <c r="B21">
-        <v>2.6950228518974</v>
+        <v>2.73091405436762</v>
       </c>
       <c r="C21">
         <v>1.7874875868917499</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>37865</v>
       </c>
       <c r="B22">
-        <v>2.7933875826224801</v>
+        <v>2.8221027448901599</v>
       </c>
       <c r="C22">
         <v>1.5888778550148901</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>37895</v>
       </c>
       <c r="B23">
-        <v>2.9114632136034602</v>
+        <v>2.9316880626506499</v>
       </c>
       <c r="C23">
         <v>1.38613861386139</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>37926</v>
       </c>
       <c r="B24">
-        <v>3.00872814782847</v>
+        <v>3.0218927178440498</v>
       </c>
       <c r="C24">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>37956</v>
       </c>
       <c r="B25">
-        <v>3.1105530798148702</v>
+        <v>3.1165368007288801</v>
       </c>
       <c r="C25">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>37987</v>
       </c>
       <c r="B26">
-        <v>3.0969716127285598</v>
+        <v>3.10411857508613</v>
       </c>
       <c r="C26">
         <v>1.1764705882352999</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>38018</v>
       </c>
       <c r="B27">
-        <v>3.0145009275358201</v>
+        <v>3.0278250199687902</v>
       </c>
       <c r="C27">
         <v>0.484966052376334</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>38047</v>
       </c>
       <c r="B28">
-        <v>3.0371678164971301</v>
+        <v>3.0488624689597401</v>
       </c>
       <c r="C28">
         <v>0.58083252662149898</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>38078</v>
       </c>
       <c r="B29">
-        <v>3.1315499492476699</v>
+        <v>3.1363722877305</v>
       </c>
       <c r="C29">
         <v>1.36718749999999</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>38108</v>
       </c>
       <c r="B30">
-        <v>3.1740308126733301</v>
+        <v>3.17573103191513</v>
       </c>
       <c r="C30">
         <v>2.3437499999999898</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>38139</v>
       </c>
       <c r="B31">
-        <v>3.2280891484931602</v>
+        <v>3.2259369790830901</v>
       </c>
       <c r="C31">
         <v>2.4437927663734098</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>38169</v>
       </c>
       <c r="B32">
-        <v>3.0910689805401699</v>
+        <v>3.0988314087369302</v>
       </c>
       <c r="C32">
         <v>2.1484374999999898</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>38200</v>
       </c>
       <c r="B33">
-        <v>3.15638930803506</v>
+        <v>3.1593502534577098</v>
       </c>
       <c r="C33">
         <v>1.9512195121951199</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>38231</v>
       </c>
       <c r="B34">
-        <v>3.1580741260751601</v>
+        <v>3.1608078744241999</v>
       </c>
       <c r="C34">
         <v>2.3460410557184801</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>38261</v>
       </c>
       <c r="B35">
-        <v>2.8920214638357802</v>
+        <v>2.9141660099470199</v>
       </c>
       <c r="C35">
         <v>2.8320312499999898</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>38292</v>
       </c>
       <c r="B36">
-        <v>2.8946716763158298</v>
+        <v>2.9164653668690002</v>
       </c>
       <c r="C36">
         <v>2.7263875365141201</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>38322</v>
       </c>
       <c r="B37">
-        <v>2.9810076069346798</v>
+        <v>2.9963241471380901</v>
       </c>
       <c r="C37">
         <v>2.4342745861733199</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>38353</v>
       </c>
       <c r="B38">
-        <v>2.9859986729155001</v>
+        <v>3.0007383578798499</v>
       </c>
       <c r="C38">
         <v>2.03488372093023</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>38384</v>
       </c>
       <c r="B39">
-        <v>3.1302331458980102</v>
+        <v>3.1342676386012398</v>
       </c>
       <c r="C39">
         <v>1.93050193050193</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>38412</v>
       </c>
       <c r="B40">
-        <v>3.1399547994691002</v>
+        <v>3.1432326048717201</v>
       </c>
       <c r="C40">
         <v>2.40615976900866</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>38443</v>
       </c>
       <c r="B41">
-        <v>2.91966447862093</v>
+        <v>2.9392015884553899</v>
       </c>
       <c r="C41">
         <v>2.5048169556840199</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>38473</v>
       </c>
       <c r="B42">
-        <v>2.9000074529966899</v>
+        <v>2.9211284017861701</v>
       </c>
       <c r="C42">
         <v>1.62213740458016</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>38504</v>
       </c>
       <c r="B43">
-        <v>3.0657273954129698</v>
+        <v>3.0748236050583202</v>
       </c>
       <c r="C43">
         <v>1.90839694656489</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>38534</v>
       </c>
       <c r="B44">
-        <v>3.1166543029752898</v>
+        <v>3.1220837465953202</v>
       </c>
       <c r="C44">
         <v>2.2944550669216102</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>38565</v>
       </c>
       <c r="B45">
-        <v>3.0775856326236299</v>
+        <v>3.08575115617912</v>
       </c>
       <c r="C45">
         <v>2.77511961722489</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>38596</v>
       </c>
       <c r="B46">
-        <v>3.06561899406976</v>
+        <v>3.0747288606646701</v>
       </c>
       <c r="C46">
         <v>3.6294173829990402</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>38626</v>
       </c>
       <c r="B47">
-        <v>3.08201025023213</v>
+        <v>3.0899279412429701</v>
       </c>
       <c r="C47">
         <v>2.2792022792022801</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>38657</v>
       </c>
       <c r="B48">
-        <v>2.9924819889144501</v>
+        <v>3.00703104507331</v>
       </c>
       <c r="C48">
         <v>1.8957345971563999</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>38687</v>
       </c>
       <c r="B49">
-        <v>2.8477448634456199</v>
+        <v>2.8729629962771002</v>
       </c>
       <c r="C49">
         <v>2.09125475285171</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>38718</v>
       </c>
       <c r="B50">
-        <v>2.78946638012548</v>
+        <v>2.8189792069405701</v>
       </c>
       <c r="C50">
         <v>2.6590693257359899</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>38749</v>
       </c>
       <c r="B51">
-        <v>2.7006059571116201</v>
+        <v>2.7365033198004598</v>
       </c>
       <c r="C51">
         <v>2.27272727272728</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>38777</v>
       </c>
       <c r="B52">
-        <v>2.6887501399619498</v>
+        <v>2.7253736744807302</v>
       </c>
       <c r="C52">
         <v>1.8796992481203001</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>38808</v>
       </c>
       <c r="B53">
-        <v>2.7422708082190499</v>
+        <v>2.7747699526260998</v>
       </c>
       <c r="C53">
         <v>2.5375939849623999</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>38838</v>
       </c>
       <c r="B54">
-        <v>2.7066360630972301</v>
+        <v>2.7416503207485299</v>
       </c>
       <c r="C54">
         <v>2.6291079812206499</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>38869</v>
       </c>
       <c r="B55">
-        <v>2.60828006284975</v>
+        <v>2.6503552853203298</v>
       </c>
       <c r="C55">
         <v>2.15355805243445</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>38899</v>
       </c>
       <c r="B56">
-        <v>2.6895380400668598</v>
+        <v>2.7256820479024499</v>
       </c>
       <c r="C56">
         <v>2.05607476635514</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>38930</v>
       </c>
       <c r="B57">
-        <v>2.8532953214910699</v>
+        <v>2.8775783198614802</v>
       </c>
       <c r="C57">
         <v>1.67597765363128</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>38961</v>
       </c>
       <c r="B58">
-        <v>2.8159133389258599</v>
+        <v>2.84328666100143</v>
       </c>
       <c r="C58">
         <v>-9.2165898617506306E-2</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>38991</v>
       </c>
       <c r="B59">
-        <v>3.02447370963317</v>
+        <v>3.0366313937435199</v>
       </c>
       <c r="C59">
         <v>0.64995357474466398</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>39022</v>
       </c>
       <c r="B60">
-        <v>3.2247384368433698</v>
+        <v>3.22219667818112</v>
       </c>
       <c r="C60">
         <v>1.02325581395348</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>39052</v>
       </c>
       <c r="B61">
-        <v>3.2896796027321802</v>
+        <v>3.2825509753964499</v>
       </c>
       <c r="C61">
         <v>1.2104283054003699</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>39083</v>
       </c>
       <c r="B62">
-        <v>3.54160207363446</v>
+        <v>3.5162388572007099</v>
       </c>
       <c r="C62">
         <v>0.64754856614246303</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>39114</v>
       </c>
       <c r="B63">
-        <v>3.92756325210624</v>
+        <v>3.8745075734412899</v>
       </c>
       <c r="C63">
         <v>1.4814814814814801</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>39142</v>
       </c>
       <c r="B64">
-        <v>4.5495117111649401</v>
+        <v>4.4519285357868004</v>
       </c>
       <c r="C64">
         <v>1.8450184501844999</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>39173</v>
       </c>
       <c r="B65">
-        <v>4.7243871012376202</v>
+        <v>4.6143056141681003</v>
       </c>
       <c r="C65">
         <v>1.3748854262144801</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>39203</v>
       </c>
       <c r="B66">
-        <v>4.3601802095353301</v>
+        <v>4.2757605588729399</v>
       </c>
       <c r="C66">
         <v>1.64684354986276</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>39234</v>
       </c>
       <c r="B67">
-        <v>4.0732130801036197</v>
+        <v>4.00959413224684</v>
       </c>
       <c r="C67">
         <v>1.46654445462879</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>39264</v>
       </c>
       <c r="B68">
-        <v>4.0315579393853502</v>
+        <v>3.9708538181379001</v>
       </c>
       <c r="C68">
         <v>1.2820512820512699</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>39295</v>
       </c>
       <c r="B69">
-        <v>3.9036843361637499</v>
+        <v>3.8522889104393698</v>
       </c>
       <c r="C69">
         <v>0.82417582417581603</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>39326</v>
       </c>
       <c r="B70">
-        <v>3.9144300178849898</v>
+        <v>3.8620672237692899</v>
       </c>
       <c r="C70">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>39356</v>
       </c>
       <c r="B71">
-        <v>3.85809844143958</v>
+        <v>3.8099990847134699</v>
       </c>
       <c r="C71">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>39387</v>
       </c>
       <c r="B72">
-        <v>3.9418389875131399</v>
+        <v>3.8879633013475599</v>
       </c>
       <c r="C72">
         <v>2.0257826887661201</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>39417</v>
       </c>
       <c r="B73">
-        <v>3.9256192846130298</v>
+        <v>3.8730710291750698</v>
       </c>
       <c r="C73">
         <v>2.2079116835326502</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>39448</v>
       </c>
       <c r="B74">
-        <v>3.74781166058363</v>
+        <v>3.70808307677015</v>
       </c>
       <c r="C74">
         <v>2.0220588235294099</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>39479</v>
       </c>
       <c r="B75">
-        <v>3.30147457307906</v>
+        <v>3.2941172619976702</v>
       </c>
       <c r="C75">
         <v>1.64233576642337</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>39508</v>
       </c>
       <c r="B76">
-        <v>2.7461138275629202</v>
+        <v>2.7785704290117499</v>
       </c>
       <c r="C76">
         <v>1.1775362318840601</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>39539</v>
       </c>
       <c r="B77">
-        <v>2.58540712481288</v>
+        <v>2.62928115954504</v>
       </c>
       <c r="C77">
         <v>1.62748643761303</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>39569</v>
       </c>
       <c r="B78">
-        <v>2.94362176513786</v>
+        <v>2.9621406871480098</v>
       </c>
       <c r="C78">
         <v>2.2502250225022502</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>39600</v>
       </c>
       <c r="B79">
-        <v>3.06875537957468</v>
+        <v>3.0782757069489501</v>
       </c>
       <c r="C79">
         <v>3.0713640469737999</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>39630</v>
       </c>
       <c r="B80">
-        <v>3.0903729358168999</v>
+        <v>3.09828756458705</v>
       </c>
       <c r="C80">
         <v>3.16455696202532</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>39661</v>
       </c>
       <c r="B81">
-        <v>2.9001014098117901</v>
+        <v>2.92206132956025</v>
       </c>
       <c r="C81">
         <v>3.0881017257039098</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>39692</v>
       </c>
       <c r="B82">
-        <v>2.9285261899080801</v>
+        <v>2.9482978610344199</v>
       </c>
       <c r="C82">
         <v>3.1674208144796401</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>39722</v>
       </c>
       <c r="B83">
-        <v>3.0086930367325402</v>
+        <v>3.0224387430855302</v>
       </c>
       <c r="C83">
         <v>2.2624434389140302</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>39753</v>
       </c>
       <c r="B84">
-        <v>2.9175689499487998</v>
+        <v>2.9379431067500001</v>
       </c>
       <c r="C84">
         <v>1.44404332129965</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>39783</v>
       </c>
       <c r="B85">
-        <v>3.0292468151625398</v>
+        <v>3.0413543360147801</v>
       </c>
       <c r="C85">
         <v>0.54005400540054804</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>39814</v>
       </c>
       <c r="B86">
-        <v>3.0189629186220599</v>
+        <v>3.0316686157996098</v>
       </c>
       <c r="C86">
         <v>0.45045045045045001</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>39845</v>
       </c>
       <c r="B87">
-        <v>3.0295709511040498</v>
+        <v>3.04112531992069</v>
       </c>
       <c r="C87">
         <v>0.80789946140035096</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>39873</v>
       </c>
       <c r="B88">
-        <v>2.9415912124554402</v>
+        <v>2.95945567414782</v>
       </c>
       <c r="C88">
         <v>0.80572963294538202</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>39904</v>
       </c>
       <c r="B89">
-        <v>2.8511565200174198</v>
+        <v>2.8755512918299302</v>
       </c>
       <c r="C89">
         <v>0.26690391459074497</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>39934</v>
       </c>
       <c r="B90">
-        <v>2.7067332201978398</v>
+        <v>2.74165267208121</v>
       </c>
       <c r="C90">
         <v>8.8028169014091995E-2</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>39965</v>
       </c>
       <c r="B91">
-        <v>2.6852347178593998</v>
+        <v>2.72149906178878</v>
       </c>
       <c r="C91">
         <v>0.17528483786152699</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>39995</v>
       </c>
       <c r="B92">
-        <v>2.6690522207054399</v>
+        <v>2.70661235623162</v>
       </c>
       <c r="C92">
         <v>-0.26292725679228501</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>40026</v>
       </c>
       <c r="B93">
-        <v>2.8991695649647902</v>
+        <v>2.9198785567785799</v>
       </c>
       <c r="C93">
         <v>0.35242290748899202</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>40057</v>
       </c>
       <c r="B94">
-        <v>3.0070623475562002</v>
+        <v>3.0200246789588201</v>
       </c>
       <c r="C94">
         <v>-0.26315789473683998</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>40087</v>
       </c>
       <c r="B95">
-        <v>2.9064376145596298</v>
+        <v>2.9268737714131601</v>
       </c>
       <c r="C95">
         <v>0.53097345132742901</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>40118</v>
       </c>
       <c r="B96">
-        <v>2.8841722528789999</v>
+        <v>2.9062380334979099</v>
       </c>
       <c r="C96">
         <v>1.69039145907473</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>40148</v>
       </c>
       <c r="B97">
-        <v>2.8638338783369801</v>
+        <v>2.8874366667814799</v>
       </c>
       <c r="C97">
         <v>2.0590868397493298</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>40179</v>
       </c>
       <c r="B98">
-        <v>2.7000979406792598</v>
+        <v>2.7355250657684902</v>
       </c>
       <c r="C98">
         <v>2.2421524663677102</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>40210</v>
       </c>
       <c r="B99">
-        <v>2.6405261240100901</v>
+        <v>2.68025682347435</v>
       </c>
       <c r="C99">
         <v>1.6918967052537901</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>40238</v>
       </c>
       <c r="B100">
-        <v>2.5583622050580601</v>
+        <v>2.6040704230261298</v>
       </c>
       <c r="C100">
         <v>1.6873889875666099</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>40269</v>
       </c>
       <c r="B101">
-        <v>2.5261426014210402</v>
+        <v>2.5742144238593898</v>
       </c>
       <c r="C101">
         <v>1.86335403726708</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>40299</v>
       </c>
       <c r="B102">
-        <v>2.65150528384721</v>
+        <v>2.69041010418767</v>
       </c>
       <c r="C102">
         <v>1.05540897097626</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>40330</v>
       </c>
       <c r="B103">
-        <v>2.8461538076925801</v>
+        <v>2.8711846437891202</v>
       </c>
       <c r="C103">
         <v>0.43744531933508302</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>40360</v>
       </c>
       <c r="B104">
-        <v>2.8978592622292001</v>
+        <v>2.9193565600647902</v>
       </c>
       <c r="C104">
         <v>0.61511423550088096</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>40391</v>
       </c>
       <c r="B105">
-        <v>2.9209658605705902</v>
+        <v>2.9407426076563299</v>
       </c>
       <c r="C105">
         <v>0.61457418788409901</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>40422</v>
       </c>
       <c r="B106">
-        <v>2.8934791446966801</v>
+        <v>2.9152787065441701</v>
       </c>
       <c r="C106">
         <v>0.96745822339489396</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>40452</v>
       </c>
       <c r="B107">
-        <v>2.8950302299907702</v>
+        <v>2.9167917913177002</v>
       </c>
       <c r="C107">
         <v>1.40845070422536</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>40483</v>
       </c>
       <c r="B108">
-        <v>2.9049051428130399</v>
+        <v>2.9259381407695901</v>
       </c>
       <c r="C108">
         <v>1.13735783027121</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>40513</v>
       </c>
       <c r="B109">
-        <v>2.8913227436552398</v>
+        <v>2.9134786178448602</v>
       </c>
       <c r="C109">
         <v>1.57894736842105</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>40544</v>
       </c>
       <c r="B110">
-        <v>2.9977019968944698</v>
+        <v>3.0122314648718298</v>
       </c>
       <c r="C110">
         <v>2.1052631578947398</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>40575</v>
       </c>
       <c r="B111">
-        <v>3.0875641894179999</v>
+        <v>3.0957784470444101</v>
       </c>
       <c r="C111">
         <v>2.1891418563922902</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>40603</v>
       </c>
       <c r="B112">
-        <v>3.2370254434553298</v>
+        <v>3.23454353691612</v>
       </c>
       <c r="C112">
         <v>3.3187772925764198</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40634</v>
       </c>
       <c r="B113">
-        <v>3.29963916831912</v>
+        <v>3.2927792344368099</v>
       </c>
       <c r="C113">
         <v>3.22299651567945</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40664</v>
       </c>
       <c r="B114">
-        <v>3.3070911125333402</v>
+        <v>3.2997549082063902</v>
       </c>
       <c r="C114">
         <v>3.4812880765883398</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40695</v>
       </c>
       <c r="B115">
-        <v>3.2913069670697701</v>
+        <v>3.2851229221987999</v>
       </c>
       <c r="C115">
         <v>2.9616724738675999</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40725</v>
       </c>
       <c r="B116">
-        <v>3.24755174936511</v>
+        <v>3.2444978039996801</v>
       </c>
       <c r="C116">
         <v>3.3187772925764198</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40756</v>
       </c>
       <c r="B117">
-        <v>3.1449636568675099</v>
+        <v>3.14942420454532</v>
       </c>
       <c r="C117">
         <v>3.4031413612565502</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40787</v>
       </c>
       <c r="B118">
-        <v>3.14317564880696</v>
+        <v>3.1477220820255698</v>
       </c>
       <c r="C118">
         <v>3.3972125435540099</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40817</v>
       </c>
       <c r="B119">
-        <v>3.29081434907128</v>
+        <v>3.2845168586396198</v>
       </c>
       <c r="C119">
         <v>3.2986111111111098</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40848</v>
       </c>
       <c r="B120">
-        <v>3.3476797291467002</v>
+        <v>3.3372295420625</v>
       </c>
       <c r="C120">
         <v>3.20069204152249</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40878</v>
       </c>
       <c r="B121">
-        <v>3.3447968221025</v>
+        <v>3.3345040677211002</v>
       </c>
       <c r="C121">
         <v>2.50431778929189</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>3.2132746579242699</v>
+        <v>3.21244986666489</v>
       </c>
       <c r="C122">
         <v>2.8350515463917501</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>40940</v>
       </c>
       <c r="B123">
-        <v>3.1680581312512599</v>
+        <v>3.1703466864621701</v>
       </c>
       <c r="C123">
         <v>3.1705227077977698</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>40969</v>
       </c>
       <c r="B124">
-        <v>3.13355748037849</v>
+        <v>3.1382241965986699</v>
       </c>
       <c r="C124">
         <v>2.1132713440405699</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41000</v>
       </c>
       <c r="B125">
-        <v>3.1235514154164301</v>
+        <v>3.12877084953774</v>
       </c>
       <c r="C125">
         <v>2.3628691983122301</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41030</v>
       </c>
       <c r="B126">
-        <v>3.0305541610603099</v>
+        <v>3.0424384346138198</v>
       </c>
       <c r="C126">
         <v>1.85029436501261</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41061</v>
       </c>
       <c r="B127">
-        <v>2.83924002399824</v>
+        <v>2.8651733444489502</v>
       </c>
       <c r="C127">
         <v>2.03045685279187</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41091</v>
       </c>
       <c r="B128">
-        <v>2.9167534334980498</v>
+        <v>2.93687770288272</v>
       </c>
       <c r="C128">
         <v>1.85967878275571</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41122</v>
       </c>
       <c r="B129">
-        <v>2.9544742805143098</v>
+        <v>2.9715899297064698</v>
       </c>
       <c r="C129">
         <v>2.0253164556962102</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41153</v>
       </c>
       <c r="B130">
-        <v>2.8299254428465299</v>
+        <v>2.8561350166813</v>
       </c>
       <c r="C130">
         <v>1.85341196293176</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41183</v>
       </c>
       <c r="B131">
-        <v>2.6227539465777099</v>
+        <v>2.6640535023520902</v>
       </c>
       <c r="C131">
         <v>1.9327731092436999</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41214</v>
       </c>
       <c r="B132">
-        <v>2.5807445355805698</v>
+        <v>2.6251386169071602</v>
       </c>
       <c r="C132">
         <v>1.50880134115675</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41244</v>
       </c>
       <c r="B133">
-        <v>2.6209605341926498</v>
+        <v>2.6624870723148901</v>
       </c>
       <c r="C133">
         <v>1.51642796967144</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>41275</v>
       </c>
       <c r="B134">
-        <v>2.6272589036819198</v>
+        <v>2.6682961806722099</v>
       </c>
       <c r="C134">
         <v>0.58479532163742898</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>41306</v>
       </c>
       <c r="B135">
-        <v>2.6465504197831899</v>
+        <v>2.6863299852556102</v>
       </c>
       <c r="C135">
         <v>1.4119601328903599</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>41334</v>
       </c>
       <c r="B136">
-        <v>2.5579752640586402</v>
+        <v>2.60431742551296</v>
       </c>
       <c r="C136">
         <v>0.82781456953642396</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>41365</v>
       </c>
       <c r="B137">
-        <v>2.5880349342327902</v>
+        <v>2.63214351110356</v>
       </c>
       <c r="C137">
         <v>0.412201154163232</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>41395</v>
       </c>
       <c r="B138">
-        <v>2.6742083954413398</v>
+        <v>2.7120860175369899</v>
       </c>
       <c r="C138">
         <v>0.66061106523535196</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>41426</v>
       </c>
       <c r="B139">
-        <v>2.6730136142366798</v>
+        <v>2.7108450738616598</v>
       </c>
       <c r="C139">
         <v>0.99502487562189301</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>41456</v>
       </c>
       <c r="B140">
-        <v>2.5983094595466301</v>
+        <v>2.6417455029127499</v>
       </c>
       <c r="C140">
         <v>1.07883817427386</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>41487</v>
       </c>
       <c r="B141">
-        <v>2.6376228765372201</v>
+        <v>2.67841846103439</v>
       </c>
       <c r="C141">
         <v>0.82712985938792405</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>41518</v>
       </c>
       <c r="B142">
-        <v>2.6828500498343901</v>
+        <v>2.7203524900182701</v>
       </c>
       <c r="C142">
         <v>0.909842845326712</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>41548</v>
       </c>
       <c r="B143">
-        <v>2.8264817951120098</v>
+        <v>2.8534253626590198</v>
       </c>
       <c r="C143">
         <v>0.24732069249793701</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>41579</v>
       </c>
       <c r="B144">
-        <v>2.7951154309112298</v>
+        <v>2.8244451493508902</v>
       </c>
       <c r="C144">
         <v>0.57803468208092701</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>41609</v>
       </c>
       <c r="B145">
-        <v>2.74535517825394</v>
+        <v>2.77816791632018</v>
       </c>
       <c r="C145">
         <v>0.829875518672199</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>41640</v>
       </c>
       <c r="B146">
-        <v>2.7682159933027801</v>
+        <v>2.79940365321026</v>
       </c>
       <c r="C146">
         <v>1.0797342192691</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>41671</v>
       </c>
       <c r="B147">
-        <v>2.7068674297616599</v>
+        <v>2.7424958829559598</v>
       </c>
       <c r="C147">
         <v>0.40950040950041</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>41699</v>
       </c>
       <c r="B148">
-        <v>2.7227635007352999</v>
+        <v>2.7571070019342301</v>
       </c>
       <c r="C148">
         <v>0.90311986863711702</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>41730</v>
       </c>
       <c r="B149">
-        <v>2.8202971257855398</v>
+        <v>2.8476797441477602</v>
       </c>
       <c r="C149">
         <v>1.3136288998357999</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>41760</v>
       </c>
       <c r="B150">
-        <v>2.8037804074692398</v>
+        <v>2.8324343295158001</v>
       </c>
       <c r="C150">
         <v>1.5586546349466699</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>41791</v>
       </c>
       <c r="B151">
-        <v>3.0502866310119701</v>
+        <v>3.0610626011430502</v>
       </c>
       <c r="C151">
         <v>1.72413793103449</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>41821</v>
       </c>
       <c r="B152">
-        <v>3.2754045019576701</v>
+        <v>3.2697928702964401</v>
       </c>
       <c r="C152">
         <v>1.5599343185550101</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>41852</v>
       </c>
       <c r="B153">
-        <v>3.04693564487278</v>
+        <v>3.0579676435629999</v>
       </c>
       <c r="C153">
         <v>1.5586546349466699</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>41883</v>
       </c>
       <c r="B154">
-        <v>2.92467908381645</v>
+        <v>2.9445759793315398</v>
       </c>
       <c r="C154">
         <v>1.55737704918033</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>41913</v>
       </c>
       <c r="B155">
-        <v>2.7779564620447301</v>
+        <v>2.8085038012429702</v>
       </c>
       <c r="C155">
         <v>2.2203947368421102</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>41944</v>
       </c>
       <c r="B156">
-        <v>2.73189408834026</v>
+        <v>2.7656125219909402</v>
       </c>
       <c r="C156">
         <v>1.6420361247947499</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>41974</v>
       </c>
       <c r="B157">
-        <v>2.7595365805700598</v>
+        <v>2.7911793957270299</v>
       </c>
       <c r="C157">
         <v>1.06995884773662</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>42005</v>
       </c>
       <c r="B158">
-        <v>2.7413633202019598</v>
+        <v>2.7742309557713498</v>
       </c>
       <c r="C158">
         <v>0.73952341824157097</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>42036</v>
       </c>
       <c r="B159">
-        <v>2.7226624851349701</v>
+        <v>2.7566975273809602</v>
       </c>
       <c r="C159">
         <v>1.06035889070148</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>42064</v>
       </c>
       <c r="B160">
-        <v>2.6566955763530999</v>
+        <v>2.69543920473527</v>
       </c>
       <c r="C160">
         <v>1.46460537021969</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>42095</v>
       </c>
       <c r="B161">
-        <v>2.6628161883914898</v>
+        <v>2.7010221864456301</v>
       </c>
       <c r="C161">
         <v>1.0534846029173399</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>42125</v>
       </c>
       <c r="B162">
-        <v>2.4982249079730501</v>
+        <v>2.54844095450688</v>
       </c>
       <c r="C162">
         <v>1.21163166397415</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>42156</v>
       </c>
       <c r="B163">
-        <v>2.4850417023140299</v>
+        <v>2.53608761965716</v>
       </c>
       <c r="C163">
         <v>1.0492332526230801</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>42186</v>
       </c>
       <c r="B164">
-        <v>2.32520307156233</v>
+        <v>2.38778070410791</v>
       </c>
       <c r="C164">
         <v>1.29345189975747</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>42217</v>
       </c>
       <c r="B165">
-        <v>2.3655631461629998</v>
+        <v>2.42515484492997</v>
       </c>
       <c r="C165">
         <v>1.13085621970921</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>42248</v>
       </c>
       <c r="B166">
-        <v>2.49738089104738</v>
+        <v>2.5473105919597101</v>
       </c>
       <c r="C166">
         <v>0.96852300242129796</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>42278</v>
       </c>
       <c r="B167">
-        <v>2.5337126129478</v>
+        <v>2.5810851663901899</v>
       </c>
       <c r="C167">
         <v>0.72405470635559599</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>42309</v>
       </c>
       <c r="B168">
-        <v>2.4108531714114299</v>
+        <v>2.46724120784372</v>
       </c>
       <c r="C168">
         <v>0.88852988691438495</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>42339</v>
       </c>
       <c r="B169">
-        <v>2.3092687122906299</v>
+        <v>2.3731825132554198</v>
       </c>
       <c r="C169">
         <v>1.30293159609121</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>42370</v>
       </c>
       <c r="B170">
-        <v>2.4137343100914301</v>
+        <v>2.47015443017083</v>
       </c>
       <c r="C170">
         <v>1.6313213703099501</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>42401</v>
       </c>
       <c r="B171">
-        <v>2.53439702965222</v>
+        <v>2.5821243380275201</v>
       </c>
       <c r="C171">
         <v>0.96852300242129796</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>42430</v>
       </c>
       <c r="B172">
-        <v>2.6197246621863299</v>
+        <v>2.6612333179674601</v>
       </c>
       <c r="C172">
         <v>0.72173215717721895</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>42461</v>
       </c>
       <c r="B173">
-        <v>2.3549164207032498</v>
+        <v>2.4157584337234601</v>
       </c>
       <c r="C173">
         <v>1.0425020048115501</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>42491</v>
       </c>
       <c r="B174">
-        <v>2.4360427636270598</v>
+        <v>2.4908608389716198</v>
       </c>
       <c r="C174">
         <v>0.71827613727055495</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>42522</v>
       </c>
       <c r="B175">
-        <v>2.2348999854637301</v>
+        <v>2.3042747384039002</v>
       </c>
       <c r="C175">
         <v>0.63897763578274502</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>42552</v>
       </c>
       <c r="B176">
-        <v>2.1950173012713701</v>
+        <v>2.2672436170580101</v>
       </c>
       <c r="C176">
         <v>0.239425379090181</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>42583</v>
       </c>
       <c r="B177">
-        <v>2.3914698779066201</v>
+        <v>2.44938359544041</v>
       </c>
       <c r="C177">
         <v>7.9872204472838895E-2</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>42614</v>
       </c>
       <c r="B178">
-        <v>2.3397310937654101</v>
+        <v>2.4015128605998801</v>
       </c>
       <c r="C178">
         <v>0.55955235811351101</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A179" s="1">
         <v>42644</v>
       </c>
       <c r="B179">
-        <v>2.3093943669960502</v>
+        <v>2.3734536169174998</v>
       </c>
       <c r="C179">
         <v>0.55910543130990598</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A180" s="1">
         <v>42675</v>
       </c>
       <c r="B180">
-        <v>2.4659853058819601</v>
+        <v>2.51870901228699</v>
       </c>
       <c r="C180">
         <v>0.56044835868693998</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A181" s="1">
         <v>42705</v>
       </c>
       <c r="B181">
-        <v>2.6721970998613598</v>
+        <v>2.70997641102585</v>
       </c>
       <c r="C181">
         <v>0.64308681672025503</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A182" s="1">
         <v>42736</v>
       </c>
       <c r="B182">
-        <v>2.70634703644913</v>
+        <v>2.7416062565033101</v>
       </c>
       <c r="C182">
         <v>1.2841091492776999</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A183" s="1">
         <v>42767</v>
       </c>
       <c r="B183">
-        <v>2.65814094752028</v>
+        <v>2.6968869321667501</v>
       </c>
       <c r="C183">
         <v>1.1990407673860899</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A184" s="1">
         <v>42795</v>
       </c>
       <c r="B184">
-        <v>2.7124111158956801</v>
+        <v>2.7472385078162</v>
       </c>
       <c r="C184">
         <v>0.87579617834395596</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A185" s="1">
         <v>42826</v>
       </c>
       <c r="B185">
-        <v>2.8476701768047099</v>
+        <v>2.8726098686396999</v>
       </c>
       <c r="C185">
         <v>0.79365079365079405</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="1">
         <v>42856</v>
       </c>
       <c r="B186">
-        <v>2.7451043633541099</v>
+        <v>2.7774828918817702</v>
       </c>
       <c r="C186">
         <v>0.71315372424722001</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="1">
         <v>42887</v>
       </c>
       <c r="B187">
-        <v>2.8842892108035998</v>
+        <v>2.90667626640619</v>
       </c>
       <c r="C187">
         <v>0.55555555555555802</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="1">
         <v>42917</v>
       </c>
       <c r="B188">
-        <v>2.9563228394235201</v>
+        <v>2.9735787785482999</v>
       </c>
       <c r="C188">
         <v>0.87579617834395596</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="1">
         <v>42948</v>
       </c>
       <c r="B189">
-        <v>3.1107974447980999</v>
+        <v>3.1169144768465098</v>
       </c>
       <c r="C189">
         <v>1.1173184357541901</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="1">
         <v>42979</v>
       </c>
       <c r="B190">
-        <v>3.2405543662002998</v>
+        <v>3.2374595942194699</v>
       </c>
       <c r="C190">
         <v>1.0333863275039701</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="1">
         <v>43009</v>
       </c>
       <c r="B191">
-        <v>3.2870147675527299</v>
+        <v>3.2806318303593902</v>
       </c>
       <c r="C191">
         <v>1.0325655281969801</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="1">
         <v>43040</v>
       </c>
       <c r="B192">
-        <v>3.4293745522564998</v>
+        <v>3.4126590767245202</v>
       </c>
       <c r="C192">
         <v>1.671974522293</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="1">
         <v>43070</v>
       </c>
       <c r="B193">
-        <v>3.3425725702380702</v>
+        <v>3.3322653322157398</v>
       </c>
       <c r="C193">
         <v>1.8370607028754</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="1">
         <v>43101</v>
       </c>
       <c r="B194">
-        <v>3.5066096789263499</v>
+        <v>3.4844221775581601</v>
       </c>
       <c r="C194">
         <v>1.2678288431061799</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="1">
         <v>43132</v>
       </c>
       <c r="B195">
-        <v>3.6384914684157001</v>
+        <v>3.60684047849601</v>
       </c>
       <c r="C195">
         <v>1.5007898894154901</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="1">
         <v>43160</v>
       </c>
       <c r="B196">
-        <v>3.6094084812318701</v>
+        <v>3.5799493319218798</v>
       </c>
       <c r="C196">
         <v>1.57853196527229</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="1">
         <v>43191</v>
       </c>
       <c r="B197">
-        <v>3.5869066853058902</v>
+        <v>3.5590631458487501</v>
       </c>
       <c r="C197">
         <v>1.7322834645669201</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="1">
         <v>43221</v>
       </c>
       <c r="B198">
-        <v>3.6712527416029799</v>
+        <v>3.6371956754811401</v>
       </c>
       <c r="C198">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="1">
         <v>43252</v>
       </c>
       <c r="B199">
-        <v>3.5098179857247098</v>
+        <v>3.4874895337856402</v>
       </c>
       <c r="C199">
         <v>1.97316495659036</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="1">
         <v>43282</v>
       </c>
       <c r="B200">
-        <v>3.2418477158452101</v>
+        <v>3.2389173718284301</v>
       </c>
       <c r="C200">
         <v>2.3677979479084299</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="1">
         <v>43313</v>
       </c>
       <c r="B201">
-        <v>2.99646681623231</v>
+        <v>3.0112730921661499</v>
       </c>
       <c r="C201">
         <v>2.2099447513812098</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="1">
         <v>43344</v>
       </c>
       <c r="B202">
-        <v>2.8877769391189698</v>
+        <v>2.9103468838898801</v>
       </c>
       <c r="C202">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="1">
         <v>43374</v>
       </c>
       <c r="B203">
-        <v>2.9039532227889899</v>
+        <v>2.9252833352996999</v>
       </c>
       <c r="C203">
         <v>1.7295597484276799</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="1">
         <v>43405</v>
       </c>
       <c r="B204">
-        <v>2.8729788003197498</v>
+        <v>2.8965417215564999</v>
       </c>
       <c r="C204">
         <v>0.93970242756460698</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="1">
         <v>43435</v>
       </c>
       <c r="B205">
-        <v>2.9629662063506501</v>
+        <v>2.9797692691348301</v>
       </c>
       <c r="C205">
         <v>1.0980392156862799</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="1">
         <v>43466</v>
       </c>
       <c r="B206">
-        <v>2.8413599460242902</v>
+        <v>2.8668027840263299</v>
       </c>
       <c r="C206">
         <v>1.0172143974960901</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="1">
         <v>43497</v>
       </c>
       <c r="B207">
-        <v>2.70160588470246</v>
+        <v>2.73724200737982</v>
       </c>
       <c r="C207">
         <v>1.32295719844357</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="1">
         <v>43525</v>
       </c>
       <c r="B208">
-        <v>2.6438413965490501</v>
+        <v>2.68374715156523</v>
       </c>
       <c r="C208">
         <v>1.7871017871018</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="1">
         <v>43556</v>
       </c>
       <c r="B209">
-        <v>2.8177839889773599</v>
+        <v>2.8449974428862599</v>
       </c>
       <c r="C209">
         <v>1.78018575851394</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="1">
         <v>43586</v>
       </c>
       <c r="B210">
-        <v>2.9916885472829602</v>
+        <v>3.0062532800587198</v>
       </c>
       <c r="C210">
         <v>2.3975251353441598</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="1">
         <v>43617</v>
       </c>
       <c r="B211">
-        <v>3.0207282079186002</v>
+        <v>3.03310018203095</v>
       </c>
       <c r="C211">
         <v>2.1671826625387101</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="1">
         <v>43647</v>
       </c>
       <c r="B212">
-        <v>3.1766275558233299</v>
+        <v>3.1776896332602398</v>
       </c>
       <c r="C212">
         <v>2.2359290670778802</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="1">
         <v>43678</v>
       </c>
       <c r="B213">
-        <v>3.1846433756403498</v>
+        <v>3.1851332568180402</v>
       </c>
       <c r="C213">
         <v>2.2393822393822398</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="1">
         <v>43709</v>
       </c>
       <c r="B214">
-        <v>3.2309403999439499</v>
+        <v>3.2279953319344501</v>
       </c>
       <c r="C214">
         <v>2.1655065738592301</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="1">
         <v>43739</v>
       </c>
       <c r="B215">
-        <v>3.4000089445841999</v>
+        <v>3.3848873252560101</v>
       </c>
       <c r="C215">
         <v>2.31839258114374</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="1">
         <v>43770</v>
       </c>
       <c r="B216">
-        <v>3.41836502948069</v>
+        <v>3.4020809447775799</v>
       </c>
       <c r="C216">
         <v>2.7152831652443798</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="1">
         <v>43800</v>
       </c>
       <c r="B217">
-        <v>3.4812340730267999</v>
+        <v>3.4605830174467198</v>
       </c>
       <c r="C217">
         <v>2.7152831652443798</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="1">
         <v>43831</v>
       </c>
       <c r="B218">
-        <v>3.4664216175576099</v>
+        <v>3.4468925606995202</v>
       </c>
       <c r="C218">
         <v>2.7110766847405099</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="1">
         <v>43862</v>
       </c>
       <c r="B219">
-        <v>3.6891874608304298</v>
+        <v>3.6534561664637399</v>
       </c>
       <c r="C219">
         <v>2.30414746543779</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="1">
         <v>43891</v>
       </c>
       <c r="B220">
-        <v>4.3293679036238304</v>
+        <v>4.2470788957640497</v>
       </c>
       <c r="C220">
         <v>1.1450381679389301</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="1">
         <v>43922</v>
       </c>
       <c r="B221">
-        <v>4.9060455662931499</v>
+        <v>4.7817563396957601</v>
       </c>
       <c r="C221">
         <v>0.15209125475284299</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="1">
         <v>43952</v>
       </c>
       <c r="B222">
-        <v>4.9210067980955099</v>
+        <v>4.7958663876232404</v>
       </c>
       <c r="C222">
         <v>-0.37764350453172202</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="1">
         <v>43983</v>
       </c>
       <c r="B223">
-        <v>5.0116008849647002</v>
+        <v>4.8800897859940102</v>
       </c>
       <c r="C223">
         <v>0.60606060606061496</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="1">
         <v>44013</v>
       </c>
       <c r="B224">
-        <v>5.0034888630290499</v>
+        <v>4.8725788586393701</v>
       </c>
       <c r="C224">
         <v>0.30165912518854099</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="1">
         <v>44044</v>
       </c>
       <c r="B225">
-        <v>4.8391118658626597</v>
+        <v>4.7202486534875598</v>
       </c>
       <c r="C225">
         <v>0.37764350453172202</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="1">
         <v>44075</v>
       </c>
       <c r="B226">
-        <v>4.6923056480699499</v>
+        <v>4.5841986787589004</v>
       </c>
       <c r="C226">
         <v>0.30280090840273</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="1">
         <v>44105</v>
       </c>
       <c r="B227">
-        <v>4.54766684775187</v>
+        <v>4.4498551906496502</v>
       </c>
       <c r="C227">
         <v>0.52870090634440203</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="1">
         <v>44136</v>
       </c>
       <c r="B228">
-        <v>4.4207758678171203</v>
+        <v>4.3319632010904003</v>
       </c>
       <c r="C228">
         <v>0.83081570996978404</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="1">
         <v>44166</v>
       </c>
       <c r="B229">
-        <v>4.2730059579704402</v>
+        <v>4.1947634875832502</v>
       </c>
       <c r="C229">
         <v>0.75528700906344404</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="1">
         <v>44197</v>
       </c>
       <c r="B230">
-        <v>4.0902597660530899</v>
+        <v>4.0253269340845703</v>
       </c>
       <c r="C230">
         <v>1.2820512820512999</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="1">
         <v>44228</v>
       </c>
       <c r="B231">
-        <v>4.0081094383142002</v>
+        <v>3.9493230740755401</v>
       </c>
       <c r="C231">
         <v>1.57657657657659</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="1">
         <v>44256</v>
       </c>
       <c r="B232">
-        <v>3.4096149991952198</v>
+        <v>3.3944144669883398</v>
       </c>
       <c r="C232">
         <v>2.1886792452830202</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="1">
         <v>44287</v>
       </c>
       <c r="B233">
-        <v>2.7679770564544199</v>
+        <v>2.7995694687257999</v>
       </c>
       <c r="C233">
         <v>3.4168564920273301</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="1">
         <v>44317</v>
       </c>
       <c r="B234">
-        <v>2.6128681576484998</v>
+        <v>2.65559709183453</v>
       </c>
       <c r="C234">
         <v>4.0940106141015997</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="1">
         <v>44348</v>
       </c>
       <c r="B235">
-        <v>2.5828918122347999</v>
+        <v>2.6276002902398399</v>
       </c>
       <c r="C235">
         <v>3.6897590361445598</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="1">
         <v>44378</v>
       </c>
       <c r="B236">
-        <v>2.61645164736789</v>
+        <v>2.6587047681442</v>
       </c>
       <c r="C236">
         <v>4.1353383458646604</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="1">
         <v>44409</v>
       </c>
       <c r="B237">
-        <v>2.8795680681199598</v>
+        <v>2.9026601017443099</v>
       </c>
       <c r="C237">
         <v>4.3641835966892302</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="1">
         <v>44440</v>
       </c>
       <c r="B238">
-        <v>3.2250139195141099</v>
+        <v>3.2230451541505301</v>
       </c>
       <c r="C238">
         <v>5.0566037735849001</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="1">
         <v>44470</v>
       </c>
       <c r="B239">
-        <v>3.23549288105154</v>
+        <v>3.2330177128552098</v>
       </c>
       <c r="C239">
         <v>5.3343350864012002</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="1">
         <v>44501</v>
       </c>
       <c r="B240">
-        <v>3.5075402495462198</v>
+        <v>3.4855053540035499</v>
       </c>
       <c r="C240">
         <v>5.2434456928838999</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="1">
         <v>44531</v>
       </c>
       <c r="B241">
-        <v>3.7403383547624598</v>
+        <v>3.7016840889551101</v>
       </c>
       <c r="C241">
         <v>5.0974512743628102</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="1">
         <v>44562</v>
       </c>
       <c r="B242">
-        <v>4.0137257360304801</v>
+        <v>3.9552283217275499</v>
       </c>
       <c r="C242">
         <v>5.0632911392404898</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="1">
         <v>44593</v>
       </c>
       <c r="B243">
-        <v>3.9636502333706001</v>
+        <v>3.9083709252286001</v>
       </c>
       <c r="C243">
         <v>5.3954175905395303</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="1">
         <v>44621</v>
       </c>
       <c r="B244">
-        <v>4.1195419785016796</v>
+        <v>4.0526942557438996</v>
       </c>
       <c r="C244">
         <v>6.7208271787296896</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="1">
         <v>44652</v>
       </c>
       <c r="B245">
-        <v>4.1301162271805403</v>
+        <v>4.0625120113445803</v>
       </c>
       <c r="C245">
         <v>6.8281938325991298</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="1">
         <v>44682</v>
       </c>
       <c r="B246">
-        <v>4.2170667419381003</v>
+        <v>4.1431457428341902</v>
       </c>
       <c r="C246">
         <v>7.5018208302986</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="1">
         <v>44713</v>
       </c>
       <c r="B247">
-        <v>4.3377329203850001</v>
+        <v>4.2550608288161698</v>
       </c>
       <c r="C247">
         <v>7.9883805374001504</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="1">
         <v>44743</v>
       </c>
       <c r="B248">
-        <v>4.3206829573840499</v>
+        <v>4.2391963576100498</v>
       </c>
       <c r="C248">
         <v>7.2924187725631704</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="1">
         <v>44774</v>
       </c>
       <c r="B249">
-        <v>4.3431008746210802</v>
+        <v>4.2600416614588097</v>
       </c>
       <c r="C249">
         <v>7.1377072819033902</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="1">
         <v>44805</v>
       </c>
       <c r="B250">
-        <v>4.3101649188870299</v>
+        <v>4.2296321191576203</v>
       </c>
       <c r="C250">
         <v>6.5373563218391002</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="1">
         <v>44835</v>
       </c>
       <c r="B251">
-        <v>4.3549284436624403</v>
+        <v>4.2710487565618998</v>
       </c>
       <c r="C251">
         <v>6.4194008559201103</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="1">
         <v>44866</v>
       </c>
       <c r="B252">
-        <v>4.1173121020979604</v>
+        <v>4.0504799379762098</v>
       </c>
       <c r="C252">
         <v>6.8327402135231301</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="1">
         <v>44896</v>
       </c>
       <c r="B253">
-        <v>3.87852587725355</v>
+        <v>3.8288067786422699</v>
       </c>
       <c r="C253">
         <v>6.27674750356634</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="1">
         <v>44927</v>
       </c>
       <c r="B254">
-        <v>3.6371139095427898</v>
+        <v>3.6046937012072999</v>
       </c>
       <c r="C254">
         <v>6.2367115520907204</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="1">
         <v>44958</v>
       </c>
       <c r="B255">
-        <v>3.5159683139963001</v>
+        <v>3.49248612601223</v>
       </c>
       <c r="C255">
         <v>5.6100981767180897</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="1">
         <v>44986</v>
       </c>
       <c r="B256">
-        <v>3.4087446242735902</v>
+        <v>3.3931512889971298</v>
       </c>
       <c r="C256">
         <v>4.7058823529411802</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="1">
         <v>45017</v>
       </c>
       <c r="B257">
-        <v>3.4968584366278499</v>
+        <v>3.4748639765639502</v>
       </c>
       <c r="C257">
         <v>4.8109965635738803</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="1">
         <v>45047</v>
       </c>
       <c r="B258">
-        <v>3.52654226098899</v>
+        <v>3.5023377615064502</v>
       </c>
       <c r="C258">
         <v>3.99728997289973</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="1">
         <v>45078</v>
       </c>
       <c r="B259">
-        <v>3.5659599669085398</v>
+        <v>3.5389872028039902</v>
       </c>
       <c r="C259">
         <v>3.6314727639542701</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="1">
         <v>45108</v>
       </c>
       <c r="B260">
-        <v>3.5330987344338398</v>
+        <v>3.5085516380153901</v>
       </c>
       <c r="C260">
         <v>3.9030955585464402</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="1">
         <v>45139</v>
       </c>
       <c r="B261">
-        <v>3.5133678469971099</v>
+        <v>3.4902691279368501</v>
       </c>
       <c r="C261">
         <v>4.5760430686406499</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="1">
         <v>45170</v>
       </c>
       <c r="B262">
-        <v>3.32453871162119</v>
+        <v>3.3150857005890702</v>
       </c>
       <c r="C262">
         <v>4.78759271746459</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="1">
         <v>45200</v>
       </c>
       <c r="B263">
-        <v>3.35618887615786</v>
+        <v>3.34440795549183</v>
       </c>
       <c r="C263">
         <v>4.15549597855229</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="1">
         <v>45231</v>
       </c>
       <c r="B264">
-        <v>3.4180697145939201</v>
+        <v>3.4017667256955302</v>
       </c>
       <c r="C264">
         <v>3.59760159893405</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="1">
         <v>45261</v>
       </c>
       <c r="B265">
-        <v>3.0645947598035801</v>
+        <v>3.0739136325808798</v>
       </c>
       <c r="C265">
         <v>4.0268456375838904</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="1">
         <v>45292</v>
       </c>
       <c r="B266">
-        <v>3.2273683117379299</v>
+        <v>3.2250770500486698</v>
       </c>
       <c r="C266">
         <v>3.2688458972648502</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="1">
         <v>45323</v>
       </c>
       <c r="B267">
-        <v>3.4658666871782602</v>
+        <v>3.4462715698346398</v>
       </c>
       <c r="C267">
         <v>3.25365205843294</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="1">
         <v>45352</v>
       </c>
       <c r="B268">
-        <v>3.4650284623398502</v>
+        <v>3.4454767900637799</v>
       </c>
       <c r="C268">
         <v>3.5690680766688501</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="1">
         <v>45383</v>
       </c>
       <c r="B269">
-        <v>3.4980605396558402</v>
+        <v>3.4760273637679902</v>
       </c>
       <c r="C269">
         <v>2.9508196721311499</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="1">
         <v>45413</v>
       </c>
       <c r="B270">
-        <v>3.6376155801667598</v>
+        <v>3.60547527680774</v>
       </c>
       <c r="C270">
         <v>3.0618892508143198</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="1">
         <v>45444</v>
       </c>
       <c r="B271">
-        <v>3.5456976078325599</v>
+        <v>3.5202589603504402</v>
       </c>
       <c r="C271">
         <v>2.2063595068137598</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="1">
         <v>45474</v>
       </c>
       <c r="B272">
-        <v>3.87124115425138</v>
+        <v>3.8221745872247199</v>
       </c>
       <c r="C272">
         <v>2.2668393782383398</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="1">
         <v>45505</v>
       </c>
       <c r="B273">
-        <v>4.10652256558582</v>
+        <v>4.0404722538217799</v>
       </c>
       <c r="C273">
         <v>1.4800514800514699</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="1">
         <v>45536</v>
       </c>
       <c r="B274">
-        <v>4.2577025075656802</v>
+        <v>4.18067814423123</v>
       </c>
       <c r="C274">
         <v>1.2870012870012899</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="1">
         <v>45566</v>
       </c>
       <c r="B275">
-        <v>4.3916929379310199</v>
+        <v>4.3050805561067698</v>
       </c>
       <c r="C275">
         <v>1.6087516087516101</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="1">
         <v>45597</v>
       </c>
       <c r="B276">
-        <v>4.1574108354673598</v>
+        <v>4.0880641493192797</v>
       </c>
       <c r="C276">
         <v>1.4790996784566</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="1">
         <v>45627</v>
       </c>
       <c r="B277">
-        <v>4.4149634354445704</v>
+        <v>4.3271505432821096</v>
       </c>
       <c r="C277">
         <v>1.61290322580645</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="1">
         <v>45658</v>
       </c>
       <c r="B278">
-        <v>4.4158512321858501</v>
+        <v>4.32787724932908</v>
       </c>
       <c r="C278">
         <v>1.80878552971575</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="1">
         <v>45689</v>
       </c>
       <c r="B279">
-        <v>4.2788770224692696</v>
+        <v>4.20087648948628</v>
       </c>
       <c r="C279">
         <v>1.9935691318327899</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="1">
         <v>45717</v>
       </c>
       <c r="B280">
-        <v>4.1279559319512202</v>
+        <v>4.0607369374662596</v>
       </c>
       <c r="C280">
         <v>1.9144862795149999</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="1">
         <v>45748</v>
       </c>
       <c r="B281">
-        <v>4.0945310094162402</v>
+        <v>4.0297293168398998</v>
       </c>
       <c r="C281">
         <v>2.1656050955413999</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="1">
         <v>45778</v>
       </c>
       <c r="B282">
-        <v>3.9368015306122901</v>
+        <v>3.8834359826847602</v>
       </c>
       <c r="C282">
         <v>1.7067003792667601</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="1">
         <v>45809</v>
       </c>
       <c r="B283">
-        <v>3.87109515686454</v>
+        <v>3.82239498862269</v>
       </c>
       <c r="C283">
         <v>2.2222222222222201</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="1">
         <v>45839</v>
       </c>
       <c r="B284">
-        <v>3.7186021549130799</v>
+        <v>3.6809432377213498</v>
       </c>
       <c r="C284">
         <v>2.34325522482583</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="1">
         <v>45870</v>
       </c>
       <c r="B285">
-        <v>3.4700045267563202</v>
+        <v>3.4503540432412798</v>
       </c>
       <c r="C285">
         <v>2.6632847178186498</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="1">
         <v>45901</v>
       </c>
       <c r="B286">
-        <v>3.4196166409858901</v>
+        <v>3.4038522261027802</v>
       </c>
       <c r="C286">
         <v>3.3036848792884301</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="1">
         <v>45931</v>
       </c>
       <c r="B287">
-        <v>3.2194367642842598</v>
+        <v>3.2186852072491599</v>
       </c>
       <c r="C287">
         <v>3.1665611146295101</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="1">
         <v>45962</v>
       </c>
       <c r="B288">
-        <v>3.2541147965997999</v>
+        <v>3.2518788744728</v>
       </c>
       <c r="C288">
         <v>3.0418250950570198</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="1">
         <v>45992</v>
       </c>
       <c r="B289">
-        <v>3.4220469088731198</v>
+        <v>3.4104264755971201</v>
       </c>
       <c r="C289">
         <v>3.2380952380952301</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="1">
         <v>46023</v>
       </c>
       <c r="B290">
-        <v>3.4732144179262199</v>
+        <v>3.4647311026854499</v>
       </c>
       <c r="C290">
         <v>2.98223350253808</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="1">
         <v>46054</v>
       </c>
       <c r="B291">
-        <v>3.5188946900786</v>
+        <v>3.5395091341871301</v>
       </c>
       <c r="C291">
         <v>2.8373266078184098</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A292" s="1">
+        <v>46082</v>
+      </c>
+      <c r="B292">
+        <v>3.6244239019178202</v>
+      </c>
+      <c r="C292">
+        <v>2.8804007514089101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trimestriel</vt:lpstr>