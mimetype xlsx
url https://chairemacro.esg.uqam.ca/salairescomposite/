--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Dossier_equipe_chaire_macro/Projets/salaires_composite/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{336F2D43-DAF1-D54C-9C1F-43CE889AFD2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22C733C0-6DA4-864A-9EC5-266D876F74DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="46460" yWindow="-7820" windowWidth="31000" windowHeight="21360" activeTab="1" xr2:uid="{F06959A7-A776-454F-A0AD-498A9FB39687}"/>
+    <workbookView xWindow="52240" yWindow="-6020" windowWidth="31000" windowHeight="21360" activeTab="1" xr2:uid="{F06959A7-A776-454F-A0AD-498A9FB39687}"/>
   </bookViews>
   <sheets>
     <sheet name="Trimestriel" sheetId="1" r:id="rId1"/>
     <sheet name="Mensuel" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -429,7004 +429,7015 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AD3A42F-2DC6-7C44-8DFC-D1F3CAB5A5D6}">
   <dimension ref="A1:L98"/>
   <sheetViews>
     <sheetView topLeftCell="A51" workbookViewId="0">
-      <selection activeCell="T78" sqref="T78"/>
+      <selection activeCell="T80" sqref="T80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>10</v>
       </c>
       <c r="J1" t="s">
         <v>7</v>
       </c>
       <c r="K1" t="s">
         <v>8</v>
       </c>
       <c r="L1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>37257</v>
       </c>
       <c r="B2">
-        <v>3.1110772327188601</v>
+        <v>3.1157423398775701</v>
       </c>
       <c r="C2">
-        <v>1.1660373886522699</v>
+        <v>1.16979169901492</v>
       </c>
       <c r="D2">
-        <v>3.9457336964365002</v>
+        <v>3.9792975779217601</v>
       </c>
       <c r="E2">
-        <v>1.70478146136118</v>
+        <v>1.69794894980279</v>
       </c>
       <c r="F2">
-        <v>3.73276866149586</v>
+        <v>3.7460465842251902</v>
       </c>
       <c r="G2">
-        <v>3.9679349754700701</v>
+        <v>3.9675358527204398</v>
       </c>
       <c r="H2">
-        <v>2.6034433113576401</v>
+        <v>2.6033183162782501</v>
       </c>
       <c r="I2">
-        <v>0.74232947316599296</v>
+        <v>0.74364931702192605</v>
       </c>
       <c r="J2">
-        <v>1.5506547208821699</v>
+        <v>1.55065472088215</v>
       </c>
       <c r="K2">
         <v>1.47462277091906</v>
       </c>
       <c r="L2">
         <v>1.4761414349467901</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>37347</v>
       </c>
       <c r="B3">
-        <v>2.9186130467353899</v>
+        <v>2.91852729036852</v>
       </c>
       <c r="C3">
-        <v>1.0485261244225399</v>
+        <v>1.05199991164811</v>
       </c>
       <c r="D3">
-        <v>3.5386067376955301</v>
+        <v>3.5513907404804899</v>
       </c>
       <c r="E3">
-        <v>1.8925126339887299</v>
+        <v>1.8955469200528099</v>
       </c>
       <c r="F3">
-        <v>3.52974907903846</v>
+        <v>3.5412095505416401</v>
       </c>
       <c r="G3">
-        <v>3.6725214290282699</v>
+        <v>3.67184348113754</v>
       </c>
       <c r="H3">
-        <v>2.6468971958501002</v>
+        <v>2.6472878636664698</v>
       </c>
       <c r="I3">
-        <v>0.886899710612573</v>
+        <v>0.88772047453838199</v>
       </c>
       <c r="J3">
         <v>1.3554727211115001</v>
       </c>
       <c r="K3">
-        <v>0.94658553076403396</v>
+        <v>0.94658553076401897</v>
       </c>
       <c r="L3">
-        <v>1.1167512690355399</v>
+        <v>1.1167512690355299</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>37438</v>
       </c>
       <c r="B4">
-        <v>2.5711758087777699</v>
+        <v>2.5624752121602099</v>
       </c>
       <c r="C4">
-        <v>0.40074725812478201</v>
+        <v>0.40013849809582602</v>
       </c>
       <c r="D4">
-        <v>2.8694118387030199</v>
+        <v>2.85541630038546</v>
       </c>
       <c r="E4">
-        <v>0.77726251473230201</v>
+        <v>0.77239645171481697</v>
       </c>
       <c r="F4">
-        <v>3.4340063822004998</v>
+        <v>3.44460973574818</v>
       </c>
       <c r="G4">
-        <v>2.87887453963357</v>
+        <v>2.8804529225190501</v>
       </c>
       <c r="H4">
-        <v>2.4141864653754701</v>
+        <v>2.4149571855414398</v>
       </c>
       <c r="I4">
-        <v>0.194666350975604</v>
+        <v>0.200199301476123</v>
       </c>
       <c r="J4">
-        <v>2.3358158429248599</v>
+        <v>2.3358158429248399</v>
       </c>
       <c r="K4">
         <v>2.2688791059939102</v>
       </c>
       <c r="L4">
-        <v>2.3672641190395902</v>
+        <v>2.36726411903958</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>37530</v>
       </c>
       <c r="B5">
-        <v>2.63274881783396</v>
+        <v>2.6268346364716399</v>
       </c>
       <c r="C5">
-        <v>1.17227932708953E-2</v>
+        <v>8.8573240616923697E-3</v>
       </c>
       <c r="D5">
-        <v>2.67735505692194</v>
+        <v>2.65535114609149</v>
       </c>
       <c r="E5">
-        <v>0.36139952366060601</v>
+        <v>0.35635745808480401</v>
       </c>
       <c r="F5">
-        <v>3.5038389437711599</v>
+        <v>3.51506741695477</v>
       </c>
       <c r="G5">
-        <v>2.6912139118449998</v>
+        <v>2.6928090269230101</v>
       </c>
       <c r="H5">
-        <v>2.67234898325863</v>
+        <v>2.67076022410488</v>
       </c>
       <c r="I5">
-        <v>0.189149606960274</v>
+        <v>0.19253182590373299</v>
       </c>
       <c r="J5">
-        <v>3.79227878373759</v>
+        <v>3.7922787837376202</v>
       </c>
       <c r="K5">
         <v>3.4059945504087099</v>
       </c>
       <c r="L5">
-        <v>3.0973451327433499</v>
+        <v>3.0973451327433601</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>37622</v>
       </c>
       <c r="B6">
-        <v>2.4653468003825201</v>
+        <v>2.4548285906683298</v>
       </c>
       <c r="C6">
-        <v>-0.34842225001729399</v>
+        <v>-0.35401334921384198</v>
       </c>
       <c r="D6">
-        <v>2.2949968413375901</v>
+        <v>2.2561321465916402</v>
       </c>
       <c r="E6">
-        <v>-0.20069086523666499</v>
+        <v>-0.20761174465820401</v>
       </c>
       <c r="F6">
-        <v>3.30135110307054</v>
+        <v>3.3107668884457602</v>
       </c>
       <c r="G6">
-        <v>2.5284801785311499</v>
+        <v>2.53027159072944</v>
       </c>
       <c r="H6">
-        <v>2.42993729544814</v>
+        <v>2.4284929809318698</v>
       </c>
       <c r="I6">
-        <v>-0.36052653476031998</v>
+        <v>-0.35353744617413102</v>
       </c>
       <c r="J6">
-        <v>4.4791313199863998</v>
+        <v>4.4791313199864202</v>
       </c>
       <c r="K6">
         <v>4.2244001351808098</v>
       </c>
       <c r="L6">
         <v>3.9918809201623899</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>37712</v>
       </c>
       <c r="B7">
-        <v>2.5486404191346499</v>
+        <v>2.54036434066674</v>
       </c>
       <c r="C7">
-        <v>0.20161801497686399</v>
+        <v>0.199652360906833</v>
       </c>
       <c r="D7">
-        <v>2.5169083712848401</v>
+        <v>2.4885757631375198</v>
       </c>
       <c r="E7">
-        <v>0.34309147786824501</v>
+        <v>0.33710585112484598</v>
       </c>
       <c r="F7">
-        <v>3.3762948078524699</v>
+        <v>3.3863814499831202</v>
       </c>
       <c r="G7">
-        <v>2.8254522678318899</v>
+        <v>2.8266610720176102</v>
       </c>
       <c r="H7">
-        <v>2.4246918528804602</v>
+        <v>2.4231524895590102</v>
       </c>
       <c r="I7">
-        <v>0.10677502885932801</v>
+        <v>0.110700249757002</v>
       </c>
       <c r="J7">
-        <v>2.7749916415914302</v>
+        <v>2.77499164159144</v>
       </c>
       <c r="K7">
-        <v>2.8466175485599399</v>
+        <v>2.8466175485599599</v>
       </c>
       <c r="L7">
         <v>2.51004016064257</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>37803</v>
       </c>
       <c r="B8">
-        <v>2.6553889480084898</v>
+        <v>2.6494858263441401</v>
       </c>
       <c r="C8">
-        <v>0.57421159632157204</v>
+        <v>0.57467805820736495</v>
       </c>
       <c r="D8">
-        <v>2.7291222224862999</v>
+        <v>2.7087845724238999</v>
       </c>
       <c r="E8">
-        <v>0.91138664877189901</v>
+        <v>0.90752750778167801</v>
       </c>
       <c r="F8">
-        <v>3.2159659435166899</v>
+        <v>3.2246173324479601</v>
       </c>
       <c r="G8">
-        <v>3.0972562781405601</v>
+        <v>3.0974231513849499</v>
       </c>
       <c r="H8">
-        <v>2.5004943137091602</v>
+        <v>2.4996319294909002</v>
       </c>
       <c r="I8">
-        <v>0.41224736462980599</v>
+        <v>0.41499214952368502</v>
       </c>
       <c r="J8">
-        <v>2.0840224942110601</v>
+        <v>2.0840224942110401</v>
       </c>
       <c r="K8">
-        <v>1.72185430463575</v>
+        <v>1.7218543046357599</v>
       </c>
       <c r="L8">
-        <v>1.9821605550049299</v>
+        <v>1.9821605550049599</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>37895</v>
       </c>
       <c r="B9">
-        <v>2.7056874204880601</v>
+        <v>2.7007798360727602</v>
       </c>
       <c r="C9">
-        <v>0.74173608021441795</v>
+        <v>0.74307354926621805</v>
       </c>
       <c r="D9">
-        <v>3.0104963033512302</v>
+        <v>3.0014461003211799</v>
       </c>
       <c r="E9">
-        <v>1.23526507851963</v>
+        <v>1.2311858291226701</v>
       </c>
       <c r="F9">
-        <v>3.3712555701984201</v>
+        <v>3.3812971453265899</v>
       </c>
       <c r="G9">
-        <v>3.2067961510818801</v>
+        <v>3.2057273260697601</v>
       </c>
       <c r="H9">
-        <v>2.4241804080689899</v>
+        <v>2.4248804067701499</v>
       </c>
       <c r="I9">
-        <v>0.31340638606496701</v>
+        <v>0.31808832809200299</v>
       </c>
       <c r="J9">
         <v>1.7445687952600399</v>
       </c>
       <c r="K9">
         <v>1.38339920948617</v>
       </c>
       <c r="L9">
         <v>2.1459227467811202</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>37987</v>
       </c>
       <c r="B10">
-        <v>2.9820167135734299</v>
+        <v>2.9850214323058601</v>
       </c>
       <c r="C10">
-        <v>1.1724422652600199</v>
+        <v>1.1767188113385001</v>
       </c>
       <c r="D10">
-        <v>3.0646808747198402</v>
+        <v>3.0609111365910802</v>
       </c>
       <c r="E10">
-        <v>1.28379619656077</v>
+        <v>1.27710926650761</v>
       </c>
       <c r="F10">
-        <v>3.5354820752935598</v>
+        <v>3.54699385343479</v>
       </c>
       <c r="G10">
-        <v>2.8810537139896799</v>
+        <v>2.8824229782899402</v>
       </c>
       <c r="H10">
-        <v>2.7797818322166301</v>
+        <v>2.7802383546529299</v>
       </c>
       <c r="I10">
-        <v>0.95400843177488603</v>
+        <v>0.95378983005413798</v>
       </c>
       <c r="J10">
-        <v>0.90938616433908903</v>
+        <v>0.90938616433907504</v>
       </c>
       <c r="K10">
-        <v>0.74578469520105095</v>
+        <v>0.74578469520103696</v>
       </c>
       <c r="L10">
-        <v>1.1711125569290699</v>
+        <v>1.1711125569290901</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>38078</v>
       </c>
       <c r="B11">
-        <v>3.1563801406975198</v>
+        <v>3.1647020611337302</v>
       </c>
       <c r="C11">
-        <v>0.92377457062211299</v>
+        <v>0.92619728617090702</v>
       </c>
       <c r="D11">
-        <v>3.2330755880258399</v>
+        <v>3.2363805533427099</v>
       </c>
       <c r="E11">
-        <v>1.0094264807093101</v>
+        <v>1.00038411264747</v>
       </c>
       <c r="F11">
-        <v>3.6332927113562201</v>
+        <v>3.64568013320129</v>
       </c>
       <c r="G11">
-        <v>3.0318164888618599</v>
+        <v>3.0318708196809299</v>
       </c>
       <c r="H11">
-        <v>2.89336847547272</v>
+        <v>2.89286616588539</v>
       </c>
       <c r="I11">
-        <v>0.63587724277020996</v>
+        <v>0.63668615210424795</v>
       </c>
       <c r="J11">
-        <v>2.2121014964216101</v>
+        <v>2.2121014964215999</v>
       </c>
       <c r="K11">
-        <v>2.05144903940083</v>
+        <v>2.0514490394008398</v>
       </c>
       <c r="L11">
-        <v>2.4812275546849301</v>
+        <v>2.48122755468495</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>38169</v>
       </c>
       <c r="B12">
-        <v>3.13925046842802</v>
+        <v>3.1474078385316</v>
       </c>
       <c r="C12">
-        <v>0.86899523618372398</v>
+        <v>0.87083618413661801</v>
       </c>
       <c r="D12">
-        <v>3.1373062709646899</v>
+        <v>3.13598244110986</v>
       </c>
       <c r="E12">
-        <v>0.90850527174823603</v>
+        <v>0.90007927530045495</v>
       </c>
       <c r="F12">
-        <v>3.8337106742359301</v>
+        <v>3.84789224960045</v>
       </c>
       <c r="G12">
-        <v>2.9720844991545898</v>
+        <v>2.9719315821252601</v>
       </c>
       <c r="H12">
-        <v>2.8702166116361201</v>
+        <v>2.8668121585277202</v>
       </c>
       <c r="I12">
-        <v>0.72702127832418995</v>
+        <v>0.72414255282166995</v>
       </c>
       <c r="J12">
-        <v>2.0090732339598101</v>
+        <v>2.0090732339598301</v>
       </c>
       <c r="K12">
-        <v>2.14843750000002</v>
+        <v>2.1484374999999898</v>
       </c>
       <c r="L12">
-        <v>1.84645286686105</v>
+        <v>1.8464528668610201</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>38261</v>
       </c>
       <c r="B13">
-        <v>3.0550268847835298</v>
+        <v>3.0592578258874998</v>
       </c>
       <c r="C13">
-        <v>0.75006317019314594</v>
+        <v>0.75092364914459597</v>
       </c>
       <c r="D13">
-        <v>2.8884726635304898</v>
+        <v>2.87655616778469</v>
       </c>
       <c r="E13">
-        <v>0.50370430646915998</v>
+        <v>0.49159903624307699</v>
       </c>
       <c r="F13">
-        <v>3.7098266654130598</v>
+        <v>3.7228992131420502</v>
       </c>
       <c r="G13">
-        <v>2.8302942082978499</v>
+        <v>2.8307803406923799</v>
       </c>
       <c r="H13">
-        <v>2.7297788964295302</v>
+        <v>2.7283622691354901</v>
       </c>
       <c r="I13">
-        <v>0.567081746396768</v>
+        <v>0.56765109069420905</v>
       </c>
       <c r="J13">
-        <v>2.2969912649628301</v>
+        <v>2.2969912649627999</v>
       </c>
       <c r="K13">
         <v>2.6640675763482702</v>
       </c>
       <c r="L13">
-        <v>2.0361990950226301</v>
+        <v>2.0361990950226199</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>38353</v>
       </c>
       <c r="B14">
-        <v>3.1569052382037501</v>
+        <v>3.16165187137819</v>
       </c>
       <c r="C14">
-        <v>0.97381524764218497</v>
+        <v>0.97629823630203305</v>
       </c>
       <c r="D14">
-        <v>3.0948437577525101</v>
+        <v>3.08682017824556</v>
       </c>
       <c r="E14">
-        <v>1.2740607222990099</v>
+        <v>1.27524088019017</v>
       </c>
       <c r="F14">
-        <v>3.6494449718348498</v>
+        <v>3.6619769768814101</v>
       </c>
       <c r="G14">
-        <v>3.3453734415532099</v>
+        <v>3.3434198020380399</v>
       </c>
       <c r="H14">
-        <v>2.8354274640653201</v>
+        <v>2.8358877116818801</v>
       </c>
       <c r="I14">
-        <v>0.71015898376485698</v>
+        <v>0.71120053471975797</v>
       </c>
       <c r="J14">
-        <v>2.1242355970389299</v>
+        <v>2.1242355970389499</v>
       </c>
       <c r="K14">
-        <v>2.1242355970389202</v>
+        <v>2.1242355970389499</v>
       </c>
       <c r="L14">
-        <v>2.02572347266879</v>
+        <v>2.0257234726687998</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>38443</v>
       </c>
       <c r="B15">
-        <v>3.1795063790027598</v>
+        <v>3.1839311010942799</v>
       </c>
       <c r="C15">
-        <v>1.0334430118082401</v>
+        <v>1.0361722471619501</v>
       </c>
       <c r="D15">
-        <v>2.9545208779404599</v>
+        <v>2.9428917564040198</v>
       </c>
       <c r="E15">
-        <v>0.98411129171276301</v>
+        <v>0.98125850427683803</v>
       </c>
       <c r="F15">
-        <v>3.61879119687524</v>
+        <v>3.6310487766939699</v>
       </c>
       <c r="G15">
-        <v>3.0469521490205098</v>
+        <v>3.0470841103758199</v>
       </c>
       <c r="H15">
-        <v>2.9301046689683998</v>
+        <v>2.9315713029849499</v>
       </c>
       <c r="I15">
-        <v>0.82663289368540704</v>
+        <v>0.82724082363900397</v>
       </c>
       <c r="J15">
-        <v>1.9096117122851799</v>
+        <v>1.9096117122851699</v>
       </c>
       <c r="K15">
-        <v>2.0102105934907599</v>
+        <v>2.0102105934907399</v>
       </c>
       <c r="L15">
         <v>1.9114367633004099</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>38534</v>
       </c>
       <c r="B16">
-        <v>3.2919269818895098</v>
+        <v>3.2971741703735198</v>
       </c>
       <c r="C16">
-        <v>0.99425946560502998</v>
+        <v>0.99655504554139096</v>
       </c>
       <c r="D16">
-        <v>3.0980859275592598</v>
+        <v>3.09216101315126</v>
       </c>
       <c r="E16">
-        <v>0.945451621831365</v>
+        <v>0.944741666702128</v>
       </c>
       <c r="F16">
-        <v>3.6163179483357699</v>
+        <v>3.6285533884677301</v>
       </c>
       <c r="G16">
-        <v>3.1538054529736099</v>
+        <v>3.1535132114872502</v>
       </c>
       <c r="H16">
-        <v>2.9536968228839999</v>
+        <v>2.9587705054996101</v>
       </c>
       <c r="I16">
-        <v>0.66834820784029203</v>
+        <v>0.67324063762752995</v>
       </c>
       <c r="J16">
         <v>2.6048284625158802</v>
       </c>
       <c r="K16">
-        <v>2.89993626513701</v>
+        <v>2.8999362651370402</v>
       </c>
       <c r="L16">
         <v>2.6081424936386801</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>38626</v>
       </c>
       <c r="B17">
-        <v>3.4508302587267701</v>
+        <v>3.4607836445647502</v>
       </c>
       <c r="C17">
-        <v>1.1978080997854099</v>
+        <v>1.2015664844876399</v>
       </c>
       <c r="D17">
-        <v>2.9797781212360301</v>
+        <v>2.97029686528102</v>
       </c>
       <c r="E17">
-        <v>0.95415094315175697</v>
+        <v>0.950376668786443</v>
       </c>
       <c r="F17">
-        <v>3.50844888558473</v>
+        <v>3.5197186695462301</v>
       </c>
       <c r="G17">
-        <v>3.0009648701554199</v>
+        <v>3.0008801785174701</v>
       </c>
       <c r="H17">
-        <v>3.1720459677775801</v>
+        <v>3.1749017954345899</v>
       </c>
       <c r="I17">
-        <v>0.96495348551329696</v>
+        <v>0.96544383479062601</v>
       </c>
       <c r="J17">
         <v>2.2137887413029702</v>
       </c>
       <c r="K17">
-        <v>2.0886075949367302</v>
+        <v>2.0886075949367102</v>
       </c>
       <c r="L17">
-        <v>2.24897054165345</v>
+        <v>2.2489705416534602</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>38718</v>
       </c>
       <c r="B18">
-        <v>3.3589015308131298</v>
+        <v>3.36623168076629</v>
       </c>
       <c r="C18">
-        <v>1.05898498347371</v>
+        <v>1.0618155333056101</v>
       </c>
       <c r="D18">
-        <v>2.72448116088988</v>
+        <v>2.7070362246981499</v>
       </c>
       <c r="E18">
-        <v>0.45444171350456503</v>
+        <v>0.44250875647701698</v>
       </c>
       <c r="F18">
-        <v>3.5483028346603098</v>
+        <v>3.5599293662620202</v>
       </c>
       <c r="G18">
-        <v>2.62259258811986</v>
+        <v>2.6233493694114398</v>
       </c>
       <c r="H18">
-        <v>2.88995616419469</v>
+        <v>2.8925599597749398</v>
       </c>
       <c r="I18">
-        <v>0.60943356183053499</v>
+        <v>0.61210610605132398</v>
       </c>
       <c r="J18">
-        <v>2.3636936653009601</v>
+        <v>2.3636936653009801</v>
       </c>
       <c r="K18">
-        <v>2.26914591868896</v>
+        <v>2.26914591868894</v>
       </c>
       <c r="L18">
-        <v>2.3952095808383498</v>
+        <v>2.39520958083832</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>38808</v>
       </c>
       <c r="B19">
-        <v>3.3784114626343702</v>
+        <v>3.3862234893629801</v>
       </c>
       <c r="C19">
-        <v>1.0455961603724999</v>
+        <v>1.0485090410013</v>
       </c>
       <c r="D19">
-        <v>2.6472697355277002</v>
+        <v>2.6241804516067702</v>
       </c>
       <c r="E19">
-        <v>0.51242913494593501</v>
+        <v>0.50249713089460601</v>
       </c>
       <c r="F19">
-        <v>3.4622015790599399</v>
+        <v>3.4730573260737101</v>
       </c>
       <c r="G19">
-        <v>2.6611549273094499</v>
+        <v>2.6611195078856702</v>
       </c>
       <c r="H19">
-        <v>2.8411463729403499</v>
+        <v>2.8431144463542601</v>
       </c>
       <c r="I19">
-        <v>0.52823442527461595</v>
+        <v>0.53090650721564903</v>
       </c>
       <c r="J19">
-        <v>2.5608994378513201</v>
+        <v>2.5608994378513401</v>
       </c>
       <c r="K19">
-        <v>2.43978730059432</v>
+        <v>2.4397873005943</v>
       </c>
       <c r="L19">
         <v>2.50078149421695</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>38899</v>
       </c>
       <c r="B20">
-        <v>3.6059546321731402</v>
+        <v>3.6202858321667599</v>
       </c>
       <c r="C20">
-        <v>1.49371153459451</v>
+        <v>1.4998284502557799</v>
       </c>
       <c r="D20">
-        <v>2.7267764675283002</v>
+        <v>2.7068430166323201</v>
       </c>
       <c r="E20">
-        <v>0.89416982399318001</v>
+        <v>0.88395762372016995</v>
       </c>
       <c r="F20">
-        <v>3.3926138129510601</v>
+        <v>3.4028465901541698</v>
       </c>
       <c r="G20">
-        <v>2.9253371177473899</v>
+        <v>2.9245419302799101</v>
       </c>
       <c r="H20">
-        <v>3.2702506518373098</v>
+        <v>3.27044429656892</v>
       </c>
       <c r="I20">
-        <v>1.37693440568883</v>
+        <v>1.37209418139179</v>
       </c>
       <c r="J20">
-        <v>1.73374613003094</v>
+        <v>1.73374613003095</v>
       </c>
       <c r="K20">
-        <v>1.20780427376898</v>
+        <v>1.20780427376897</v>
       </c>
       <c r="L20">
         <v>1.2399256044637299</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>38991</v>
       </c>
       <c r="B21">
-        <v>3.6343316584291201</v>
+        <v>3.6476412219970999</v>
       </c>
       <c r="C21">
-        <v>1.6568232563863501</v>
+        <v>1.6637264940102101</v>
       </c>
       <c r="D21">
-        <v>3.1550298153275498</v>
+        <v>3.1510079806278801</v>
       </c>
       <c r="E21">
-        <v>1.46672518779427</v>
+        <v>1.4635348966581001</v>
       </c>
       <c r="F21">
-        <v>3.50497090007672</v>
+        <v>3.5162095158956999</v>
       </c>
       <c r="G21">
-        <v>3.4258713601986202</v>
+        <v>3.42490897038972</v>
       </c>
       <c r="H21">
-        <v>3.2728075197380599</v>
+        <v>3.2746821382685698</v>
       </c>
       <c r="I21">
-        <v>1.44567805029666</v>
+        <v>1.4419155850896499</v>
       </c>
       <c r="J21">
-        <v>1.3613861386138499</v>
+        <v>1.3613861386138599</v>
       </c>
       <c r="K21">
-        <v>0.96094234345937701</v>
+        <v>0.960942343459391</v>
       </c>
       <c r="L21">
-        <v>0.92936802973980304</v>
+        <v>0.92936802973977695</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>39083</v>
       </c>
       <c r="B22">
-        <v>3.78438137767681</v>
+        <v>3.8020430764370499</v>
       </c>
       <c r="C22">
-        <v>1.61577321941254</v>
+        <v>1.6219461404995801</v>
       </c>
       <c r="D22">
-        <v>3.9455455434128699</v>
+        <v>3.97397930141506</v>
       </c>
       <c r="E22">
-        <v>2.0566721836869402</v>
+        <v>2.05674159410554</v>
       </c>
       <c r="F22">
-        <v>3.5004306358696202</v>
+        <v>3.51162862629816</v>
       </c>
       <c r="G22">
-        <v>4.2732062856813897</v>
+        <v>4.2703816861849404</v>
       </c>
       <c r="H22">
-        <v>3.49802058970094</v>
+        <v>3.4993483132229701</v>
       </c>
       <c r="I22">
-        <v>1.5655385878296</v>
+        <v>1.5598032852763399</v>
       </c>
       <c r="J22">
-        <v>1.8165024630542199</v>
+        <v>1.8165024630541899</v>
       </c>
       <c r="K22">
-        <v>1.3251155624036799</v>
+        <v>1.3251155624036901</v>
       </c>
       <c r="L22">
-        <v>1.2927054478300899</v>
+        <v>1.2927054478301101</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>39173</v>
       </c>
       <c r="B23">
-        <v>3.8306697059147901</v>
+        <v>3.84886652382608</v>
       </c>
       <c r="C23">
-        <v>1.5602795189582399</v>
+        <v>1.5660936616804899</v>
       </c>
       <c r="D23">
-        <v>4.3374595136981497</v>
+        <v>4.3826212923696097</v>
       </c>
       <c r="E23">
-        <v>2.2597861398491301</v>
+        <v>2.2594147704269001</v>
       </c>
       <c r="F23">
-        <v>3.5418063109222699</v>
+        <v>3.5533747166007599</v>
       </c>
       <c r="G23">
-        <v>4.5586861085903996</v>
+        <v>4.5554489092041104</v>
       </c>
       <c r="H23">
-        <v>3.6392965022829902</v>
+        <v>3.6418704675362399</v>
       </c>
       <c r="I23">
-        <v>1.55072489683204</v>
+        <v>1.54606430371986</v>
       </c>
       <c r="J23">
-        <v>2.1924482338611599</v>
+        <v>2.19244823386114</v>
       </c>
       <c r="K23">
-        <v>1.4961832061068601</v>
+        <v>1.49618320610688</v>
       </c>
       <c r="L23">
-        <v>1.7993290637389301</v>
+        <v>1.7993290637389501</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>39264</v>
       </c>
       <c r="B24">
-        <v>3.68668356771001</v>
+        <v>3.7007657746259901</v>
       </c>
       <c r="C24">
-        <v>1.4701466130382199</v>
+        <v>1.4757236179803599</v>
       </c>
       <c r="D24">
-        <v>4.0061455446980796</v>
+        <v>4.0358799701164703</v>
       </c>
       <c r="E24">
-        <v>2.12521427747834</v>
+        <v>2.1276896535957501</v>
       </c>
       <c r="F24">
-        <v>3.65998215995752</v>
+        <v>3.67260850358397</v>
       </c>
       <c r="G24">
-        <v>4.1071674783728502</v>
+        <v>4.1060539144658001</v>
       </c>
       <c r="H24">
-        <v>3.47961456909698</v>
+        <v>3.4833046449521099</v>
       </c>
       <c r="I24">
-        <v>1.33242557835988</v>
+        <v>1.3302752946112</v>
       </c>
       <c r="J24">
-        <v>2.13024954351798</v>
+        <v>2.13024954351796</v>
       </c>
       <c r="K24">
         <v>1.3463892288861601</v>
       </c>
       <c r="L24">
-        <v>1.95958358848744</v>
+        <v>1.95958358848745</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>39356</v>
       </c>
       <c r="B25">
-        <v>3.5580829011172099</v>
+        <v>3.5705346596935001</v>
       </c>
       <c r="C25">
-        <v>1.28343539165508</v>
+        <v>1.28802138304311</v>
       </c>
       <c r="D25">
-        <v>3.86337970738137</v>
+        <v>3.8899087816778102</v>
       </c>
       <c r="E25">
-        <v>1.7199780462082599</v>
+        <v>1.71953849936839</v>
       </c>
       <c r="F25">
-        <v>3.6838768402206301</v>
+        <v>3.69671711337533</v>
       </c>
       <c r="G25">
-        <v>3.7804123443562698</v>
+        <v>3.78029096101571</v>
       </c>
       <c r="H25">
-        <v>3.2286722912382602</v>
+        <v>3.2323162148642099</v>
       </c>
       <c r="I25">
-        <v>1.00964849663879</v>
+        <v>1.0102325945177799</v>
       </c>
       <c r="J25">
         <v>2.4114774114773998</v>
       </c>
       <c r="K25">
         <v>2.0571077678845602</v>
       </c>
       <c r="L25">
         <v>2.2713321055862501</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>39448</v>
       </c>
       <c r="B26">
-        <v>3.3953897339391701</v>
+        <v>3.4050662314389699</v>
       </c>
       <c r="C26">
-        <v>1.3014416513635401</v>
+        <v>1.3065695108066</v>
       </c>
       <c r="D26">
-        <v>3.3613290268487002</v>
+        <v>3.3690033313376202</v>
       </c>
       <c r="E26">
-        <v>1.3168747895356201</v>
+        <v>1.31370906152862</v>
       </c>
       <c r="F26">
-        <v>3.79484524466866</v>
+        <v>3.8086789153165599</v>
       </c>
       <c r="G26">
-        <v>3.1945558498696101</v>
+        <v>3.1962774128533198</v>
       </c>
       <c r="H26">
-        <v>2.97910388586959</v>
+        <v>2.98235308521638</v>
       </c>
       <c r="I26">
-        <v>1.0613951090479501</v>
+        <v>1.06217852861308</v>
       </c>
       <c r="J26">
-        <v>1.78409434532808</v>
+        <v>1.78409434532809</v>
       </c>
       <c r="K26">
-        <v>1.6119221411192499</v>
+        <v>1.6119221411192299</v>
       </c>
       <c r="L26">
-        <v>1.4889091461561801</v>
+        <v>1.4889091461561901</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>39539</v>
       </c>
       <c r="B27">
-        <v>3.0921533637181402</v>
+        <v>3.09392693967993</v>
       </c>
       <c r="C27">
-        <v>0.87152074955217396</v>
+        <v>0.87376167550953798</v>
       </c>
       <c r="D27">
-        <v>2.9510129803220901</v>
+        <v>2.94218687137437</v>
       </c>
       <c r="E27">
-        <v>0.74935656923287297</v>
+        <v>0.74393468567730603</v>
       </c>
       <c r="F27">
-        <v>3.83779606584008</v>
+        <v>3.8520142313175598</v>
       </c>
       <c r="G27">
-        <v>2.7667121688181102</v>
+        <v>2.7689606806982501</v>
       </c>
       <c r="H27">
-        <v>2.5218057972414698</v>
+        <v>2.5244597648095501</v>
       </c>
       <c r="I27">
-        <v>0.46047131721747597</v>
+        <v>0.46549601634495602</v>
       </c>
       <c r="J27">
-        <v>2.3539928486293098</v>
+        <v>2.3539928486293298</v>
       </c>
       <c r="K27">
-        <v>2.3164861612515102</v>
+        <v>2.3164861612515</v>
       </c>
       <c r="L27">
-        <v>1.9472738166567001</v>
+        <v>1.9472738166566801</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>39630</v>
       </c>
       <c r="B28">
-        <v>2.8594225845121</v>
+        <v>2.85544569641073</v>
       </c>
       <c r="C28">
-        <v>0.375424252473822</v>
+        <v>0.374022173581257</v>
       </c>
       <c r="D28">
-        <v>2.95746379348153</v>
+        <v>2.9514152046422599</v>
       </c>
       <c r="E28">
-        <v>0.28908273378622401</v>
+        <v>0.27456161549417102</v>
       </c>
       <c r="F28">
-        <v>3.66345109702115</v>
+        <v>3.6761085070955399</v>
       </c>
       <c r="G28">
-        <v>2.7314495292969201</v>
+        <v>2.7319933791577</v>
       </c>
       <c r="H28">
-        <v>2.1015075985387299</v>
+        <v>2.1037545277753802</v>
       </c>
       <c r="I28">
-        <v>-0.47553080901400502</v>
+        <v>-0.46426509733897903</v>
       </c>
       <c r="J28">
-        <v>3.4266984505363398</v>
+        <v>3.42669845053635</v>
       </c>
       <c r="K28">
-        <v>3.1400966183575001</v>
+        <v>3.1400966183574899</v>
       </c>
       <c r="L28">
         <v>3.6036036036036001</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>39722</v>
       </c>
       <c r="B29">
-        <v>2.95101360672149</v>
+        <v>2.9483558113138799</v>
       </c>
       <c r="C29">
-        <v>0.97610740676218599</v>
+        <v>0.97897033177894799</v>
       </c>
       <c r="D29">
-        <v>2.92865095955929</v>
+        <v>2.9194757310231099</v>
       </c>
       <c r="E29">
-        <v>0.90787830580640805</v>
+        <v>0.89760238627770805</v>
       </c>
       <c r="F29">
-        <v>3.7588816814892501</v>
+        <v>3.7723933548480302</v>
       </c>
       <c r="G29">
-        <v>2.7772393628946599</v>
+        <v>2.77694966515979</v>
       </c>
       <c r="H29">
-        <v>2.4677017198846398</v>
+        <v>2.47024937282709</v>
       </c>
       <c r="I29">
-        <v>0.42465270844694197</v>
+        <v>0.43004041664575798</v>
       </c>
       <c r="J29">
-        <v>1.9076005961251801</v>
+        <v>1.9076005961251901</v>
       </c>
       <c r="K29">
         <v>1.4139590854392401</v>
       </c>
       <c r="L29">
-        <v>2.0408163265305999</v>
+        <v>2.0408163265306101</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>39814</v>
       </c>
       <c r="B30">
-        <v>2.8487361952444701</v>
+        <v>2.8424691295573901</v>
       </c>
       <c r="C30">
-        <v>1.2119352583173399</v>
+        <v>1.21615177755963</v>
       </c>
       <c r="D30">
-        <v>2.9034176509743599</v>
+        <v>2.8903284261155302</v>
       </c>
       <c r="E30">
-        <v>1.34055319910077</v>
+        <v>1.3335678127358399</v>
       </c>
       <c r="F30">
-        <v>3.37682668839058</v>
+        <v>3.38691817733402</v>
       </c>
       <c r="G30">
-        <v>2.8247913865802698</v>
+        <v>2.8236832349719601</v>
       </c>
       <c r="H30">
-        <v>2.6973435924102498</v>
+        <v>2.7004226744065298</v>
       </c>
       <c r="I30">
-        <v>0.85445987180930005</v>
+        <v>0.85774396788173501</v>
       </c>
       <c r="J30">
-        <v>1.2477718360071399</v>
+        <v>1.2477718360071199</v>
       </c>
       <c r="K30">
         <v>0.68841664172402095</v>
       </c>
       <c r="L30">
-        <v>1.55688622754491</v>
+        <v>1.5568862275449</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>39904</v>
       </c>
       <c r="B31">
-        <v>2.74608762016247</v>
+        <v>2.7387665122009501</v>
       </c>
       <c r="C31">
-        <v>1.50029635788969</v>
+        <v>1.5063266086153699</v>
       </c>
       <c r="D31">
-        <v>2.73089442456688</v>
+        <v>2.7094005687640199</v>
       </c>
       <c r="E31">
-        <v>1.4612407564021901</v>
+        <v>1.45704154941167</v>
       </c>
       <c r="F31">
-        <v>3.34956649994934</v>
+        <v>3.3594139216548</v>
       </c>
       <c r="G31">
-        <v>2.7859407259218298</v>
+        <v>2.7854268161809501</v>
       </c>
       <c r="H31">
-        <v>2.8300430156618601</v>
+        <v>2.8321451184592901</v>
       </c>
       <c r="I31">
-        <v>1.4232920507212501</v>
+        <v>1.4219875955332599</v>
       </c>
       <c r="J31">
-        <v>5.8224163027665601E-2</v>
+        <v>5.8224163027653202E-2</v>
       </c>
       <c r="K31">
-        <v>0.17641870038223001</v>
+        <v>0.176418700382243</v>
       </c>
       <c r="L31">
         <v>0.32324419629737899</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>39995</v>
       </c>
       <c r="B32">
-        <v>2.6455369057621398</v>
+        <v>2.63725270190116</v>
       </c>
       <c r="C32">
-        <v>1.6556390644038099</v>
+        <v>1.6630310849037899</v>
       </c>
       <c r="D32">
-        <v>2.8394304226026201</v>
+        <v>2.8217140153604201</v>
       </c>
       <c r="E32">
-        <v>1.7411467775437599</v>
+        <v>1.74148990814552</v>
       </c>
       <c r="F32">
-        <v>3.48257664571726</v>
+        <v>3.49361479794561</v>
       </c>
       <c r="G32">
-        <v>2.96411863111318</v>
+        <v>2.96364370753497</v>
       </c>
       <c r="H32">
-        <v>2.8307756283791199</v>
+        <v>2.8324688862566001</v>
       </c>
       <c r="I32">
-        <v>1.86550680378383</v>
+        <v>1.8607747362308</v>
       </c>
       <c r="J32">
-        <v>-0.86430423509073995</v>
+        <v>-0.86430423509075205</v>
       </c>
       <c r="K32">
-        <v>-5.8548009367690598E-2</v>
+        <v>-5.8548009367678198E-2</v>
       </c>
       <c r="L32">
         <v>-1.10144927536232</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>40087</v>
       </c>
       <c r="B33">
-        <v>2.66534737634605</v>
+        <v>2.6596143808121502</v>
       </c>
       <c r="C33">
-        <v>1.14194031970362</v>
+        <v>1.1459702296610701</v>
       </c>
       <c r="D33">
-        <v>2.81791937237942</v>
+        <v>2.8005376273749198</v>
       </c>
       <c r="E33">
-        <v>1.13299572108325</v>
+        <v>1.12760939232096</v>
       </c>
       <c r="F33">
-        <v>3.5797151225256698</v>
+        <v>3.59162287370218</v>
       </c>
       <c r="G33">
-        <v>2.8951640585267899</v>
+        <v>2.8944601699033901</v>
       </c>
       <c r="H33">
-        <v>2.9357477158915599</v>
+        <v>2.9361113803048799</v>
       </c>
       <c r="I33">
-        <v>1.3036380194447399</v>
+        <v>1.3013843817280599</v>
       </c>
       <c r="J33">
-        <v>0.78970459198597798</v>
+        <v>0.789704591985953</v>
       </c>
       <c r="K33">
-        <v>1.4239098190447801</v>
+        <v>1.4239098190447901</v>
       </c>
       <c r="L33">
         <v>0.76470588235294801</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>40179</v>
       </c>
       <c r="B34">
-        <v>2.5609484004408198</v>
+        <v>2.55346647234615</v>
       </c>
       <c r="C34">
-        <v>0.73572079171514804</v>
+        <v>0.73732634798020102</v>
       </c>
       <c r="D34">
-        <v>2.6202862059833101</v>
+        <v>2.59514040666547</v>
       </c>
       <c r="E34">
-        <v>0.78028769696489497</v>
+        <v>0.77415238853409096</v>
       </c>
       <c r="F34">
-        <v>3.6612086196261</v>
+        <v>3.6738459158185899</v>
       </c>
       <c r="G34">
-        <v>2.6482980658019799</v>
+        <v>2.64826519687636</v>
       </c>
       <c r="H34">
-        <v>2.6295025535488201</v>
+        <v>2.6308420642152002</v>
       </c>
       <c r="I34">
-        <v>0.69591050796811205</v>
+        <v>0.69865836472032605</v>
       </c>
       <c r="J34">
-        <v>1.6138497652582</v>
+        <v>1.61384976525821</v>
       </c>
       <c r="K34">
         <v>1.87277051129608</v>
       </c>
       <c r="L34">
-        <v>1.6804245283018799</v>
+        <v>1.6804245283018899</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>40269</v>
       </c>
       <c r="B35">
-        <v>2.5455672176287001</v>
+        <v>2.53801629768973</v>
       </c>
       <c r="C35">
-        <v>0.72956799944495099</v>
+        <v>0.73138508906665101</v>
       </c>
       <c r="D35">
-        <v>2.69670780666877</v>
+        <v>2.6750197964111</v>
       </c>
       <c r="E35">
-        <v>1.09847272665788</v>
+        <v>1.09460847632631</v>
       </c>
       <c r="F35">
-        <v>3.60163459183208</v>
+        <v>3.6137385947629199</v>
       </c>
       <c r="G35">
-        <v>2.70561880279147</v>
+        <v>2.7059238690133198</v>
       </c>
       <c r="H35">
-        <v>2.3909424752255601</v>
+        <v>2.3922981371282201</v>
       </c>
       <c r="I35">
-        <v>0.31922146451188499</v>
+        <v>0.32426299275829901</v>
       </c>
       <c r="J35">
-        <v>1.39656677334885</v>
+        <v>1.39656677334886</v>
       </c>
       <c r="K35">
         <v>1.1153507484590499</v>
       </c>
       <c r="L35">
-        <v>1.90392501464557</v>
+        <v>1.9039250146455799</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>40360</v>
       </c>
       <c r="B36">
-        <v>2.69823325044129</v>
+        <v>2.6941990781177001</v>
       </c>
       <c r="C36">
-        <v>0.721631046871683</v>
+        <v>0.72313446061260001</v>
       </c>
       <c r="D36">
-        <v>2.9440224689397301</v>
+        <v>2.9340849152303701</v>
       </c>
       <c r="E36">
-        <v>1.40305713374918</v>
+        <v>1.4012534323241499</v>
       </c>
       <c r="F36">
-        <v>3.7427792488701299</v>
+        <v>3.7561468169630201</v>
       </c>
       <c r="G36">
-        <v>2.7764107689725002</v>
+        <v>2.7773380521498798</v>
       </c>
       <c r="H36">
-        <v>2.6443587640489801</v>
+        <v>2.6458953434452201</v>
       </c>
       <c r="I36">
-        <v>0.28576986870235699</v>
+        <v>0.29132475054428603</v>
       </c>
       <c r="J36">
         <v>1.8308631211857</v>
       </c>
       <c r="K36">
         <v>0.732278851786756</v>
       </c>
       <c r="L36">
-        <v>2.9015240328253298</v>
+        <v>2.90152403282532</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>40452</v>
       </c>
       <c r="B37">
-        <v>2.7009748188168401</v>
+        <v>2.6968995475629902</v>
       </c>
       <c r="C37">
-        <v>0.50533146145252394</v>
+        <v>0.505157880925172</v>
       </c>
       <c r="D37">
-        <v>2.9365332596662199</v>
+        <v>2.9269929352517399</v>
       </c>
       <c r="E37">
-        <v>1.1446918862637701</v>
+        <v>1.1433396470467001</v>
       </c>
       <c r="F37">
-        <v>3.8699247006646602</v>
+        <v>3.8844304876926499</v>
       </c>
       <c r="G37">
-        <v>2.72558388990617</v>
+        <v>2.7274504201999799</v>
       </c>
       <c r="H37">
-        <v>2.5285596340279701</v>
+        <v>2.5286236171122498</v>
       </c>
       <c r="I37">
-        <v>-4.4980512837666402E-2</v>
+        <v>-3.9046829403030898E-2</v>
       </c>
       <c r="J37">
-        <v>2.26349390597793</v>
+        <v>2.26349390597795</v>
       </c>
       <c r="K37">
-        <v>1.3746709564200299</v>
+        <v>1.3746709564199999</v>
       </c>
       <c r="L37">
-        <v>3.23992994746061</v>
+        <v>3.2399299474605998</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>40544</v>
       </c>
       <c r="B38">
-        <v>3.01158264485808</v>
+        <v>3.0153023785782</v>
       </c>
       <c r="C38">
-        <v>0.62199052340277095</v>
+        <v>0.622423045687441</v>
       </c>
       <c r="D38">
-        <v>3.2213412666004602</v>
+        <v>3.2253411962434999</v>
       </c>
       <c r="E38">
-        <v>0.82527603039465303</v>
+        <v>0.81816853023262504</v>
       </c>
       <c r="F38">
-        <v>3.7888633991789198</v>
+        <v>3.8026435428608698</v>
       </c>
       <c r="G38">
-        <v>2.9681525916375899</v>
+        <v>2.9692755460757501</v>
       </c>
       <c r="H38">
-        <v>2.9590443379656199</v>
+        <v>2.9569682401386101</v>
       </c>
       <c r="I38">
-        <v>0.39802682196669198</v>
+        <v>0.398118599364988</v>
       </c>
       <c r="J38">
-        <v>2.5989026855327801</v>
+        <v>2.5989026855327899</v>
       </c>
       <c r="K38">
         <v>2.5386635541289801</v>
       </c>
       <c r="L38">
-        <v>2.9863728616990701</v>
+        <v>2.9863728616990501</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>40634</v>
       </c>
       <c r="B39">
-        <v>3.12893960484671</v>
+        <v>3.1358159246208599</v>
       </c>
       <c r="C39">
-        <v>0.472167055045981</v>
+        <v>0.47144176063395299</v>
       </c>
       <c r="D39">
-        <v>3.37816727005095</v>
+        <v>3.39067472744048</v>
       </c>
       <c r="E39">
-        <v>0.58053031497392904</v>
+        <v>0.57005977318890499</v>
       </c>
       <c r="F39">
-        <v>3.9554731606684301</v>
+        <v>3.9707447771505802</v>
       </c>
       <c r="G39">
-        <v>3.0445932967782698</v>
+        <v>3.0457893432644401</v>
       </c>
       <c r="H39">
-        <v>3.10350537530964</v>
+        <v>3.1009406266942499</v>
       </c>
       <c r="I39">
-        <v>0.29724223854076098</v>
+        <v>0.29748949250589302</v>
       </c>
       <c r="J39">
         <v>3.3572453371592501</v>
       </c>
       <c r="K39">
-        <v>3.2220609579100299</v>
+        <v>3.2220609579100201</v>
       </c>
       <c r="L39">
         <v>3.7654498419086</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>40725</v>
       </c>
       <c r="B40">
-        <v>3.0557868872551501</v>
+        <v>3.0623250628538798</v>
       </c>
       <c r="C40">
-        <v>0.44936982387889801</v>
+        <v>0.44876765302205501</v>
       </c>
       <c r="D40">
-        <v>3.2077287231047</v>
+        <v>3.2133273626943799</v>
       </c>
       <c r="E40">
-        <v>0.29097691305522999</v>
+        <v>0.277072313639801</v>
       </c>
       <c r="F40">
-        <v>3.62338925826282</v>
+        <v>3.6356880095610502</v>
       </c>
       <c r="G40">
-        <v>3.08283874017719</v>
+        <v>3.0839301577298599</v>
       </c>
       <c r="H40">
-        <v>2.8585156825069298</v>
+        <v>2.8542360629632002</v>
       </c>
       <c r="I40">
-        <v>0.20666301300835599</v>
+        <v>0.20600658423276</v>
       </c>
       <c r="J40">
         <v>2.99657534246575</v>
       </c>
       <c r="K40">
         <v>3.37307356789765</v>
       </c>
       <c r="L40">
-        <v>3.1614924522927801</v>
+        <v>3.1614924522928001</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>40817</v>
       </c>
       <c r="B41">
-        <v>3.0349731707309502</v>
+        <v>3.0402451762576699</v>
       </c>
       <c r="C41">
-        <v>0.59270150078240902</v>
+        <v>0.59304862806085601</v>
       </c>
       <c r="D41">
-        <v>3.3825080508248502</v>
+        <v>3.3934283960367901</v>
       </c>
       <c r="E41">
-        <v>0.73921417259103805</v>
+        <v>0.72976954823579698</v>
       </c>
       <c r="F41">
-        <v>3.56435261792556</v>
+        <v>3.5761228373736298</v>
       </c>
       <c r="G41">
-        <v>3.3246521196544401</v>
+        <v>3.3245209680566199</v>
       </c>
       <c r="H41">
-        <v>2.6716837752711702</v>
+        <v>2.6688821894991901</v>
       </c>
       <c r="I41">
-        <v>0.36173046292847499</v>
+        <v>0.36271406146859703</v>
       </c>
       <c r="J41">
         <v>2.6958002270147601</v>
       </c>
       <c r="K41">
-        <v>3.000577034045</v>
+        <v>3.0005770340450102</v>
       </c>
       <c r="L41">
-        <v>2.4314390726604298</v>
+        <v>2.43143907266044</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>40909</v>
       </c>
       <c r="B42">
-        <v>2.86427428406629</v>
+        <v>2.8655155247398301</v>
       </c>
       <c r="C42">
-        <v>0.57482120656580404</v>
+        <v>0.57498578284592505</v>
       </c>
       <c r="D42">
-        <v>3.1727260477409098</v>
+        <v>3.17456075030544</v>
       </c>
       <c r="E42">
-        <v>0.64690530716445105</v>
+        <v>0.63622743897117295</v>
       </c>
       <c r="F42">
-        <v>3.4563629425564999</v>
+        <v>3.4671664102125401</v>
       </c>
       <c r="G42">
-        <v>3.1790349308546801</v>
+        <v>3.1790677400646499</v>
       </c>
       <c r="H42">
-        <v>2.4960599305254099</v>
+        <v>2.4919807869765398</v>
       </c>
       <c r="I42">
-        <v>0.18863258002843999</v>
+        <v>0.189784602022916</v>
       </c>
       <c r="J42">
-        <v>2.3360540388404298</v>
+        <v>2.3360540388404201</v>
       </c>
       <c r="K42">
-        <v>2.7034718269778102</v>
+        <v>2.7034718269778</v>
       </c>
       <c r="L42">
-        <v>2.4774774774774602</v>
+        <v>2.4774774774774699</v>
       </c>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>41000</v>
       </c>
       <c r="B43">
-        <v>2.8005612419227401</v>
+        <v>2.7989371261962099</v>
       </c>
       <c r="C43">
-        <v>0.81673278082906398</v>
+        <v>0.81849032393939603</v>
       </c>
       <c r="D43">
-        <v>2.96961171878492</v>
+        <v>2.9615800387658102</v>
       </c>
       <c r="E43">
-        <v>0.74031539025545301</v>
+        <v>0.72994076582912903</v>
       </c>
       <c r="F43">
-        <v>3.4417858646338799</v>
+        <v>3.4524588401062299</v>
       </c>
       <c r="G43">
-        <v>2.9552905092276101</v>
+        <v>2.9552813162244802</v>
       </c>
       <c r="H43">
-        <v>2.4312782814951102</v>
+        <v>2.42887062332905</v>
       </c>
       <c r="I43">
-        <v>0.49295225868179798</v>
+        <v>0.494052804444087</v>
       </c>
       <c r="J43">
-        <v>1.58245419211548</v>
+        <v>1.5824541921155</v>
       </c>
       <c r="K43">
-        <v>2.0809898762654599</v>
+        <v>2.0809898762654702</v>
       </c>
       <c r="L43">
         <v>1.4958448753462601</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>41091</v>
       </c>
       <c r="B44">
-        <v>2.8754394554760601</v>
+        <v>2.8739705646537899</v>
       </c>
       <c r="C44">
-        <v>1.1049798320128901</v>
+        <v>1.1085143092166101</v>
       </c>
       <c r="D44">
-        <v>2.9541071798743701</v>
+        <v>2.9434612129125601</v>
       </c>
       <c r="E44">
-        <v>1.0566089465076101</v>
+        <v>1.0534712256635099</v>
       </c>
       <c r="F44">
-        <v>3.46881107071018</v>
+        <v>3.4797259767007001</v>
       </c>
       <c r="G44">
-        <v>2.9942144777304698</v>
+        <v>2.9938649127455799</v>
       </c>
       <c r="H44">
-        <v>2.6158950856979599</v>
+        <v>2.6143494943630099</v>
       </c>
       <c r="I44">
-        <v>0.96125639590905299</v>
+        <v>0.96026661381807799</v>
       </c>
       <c r="J44">
         <v>1.21917428650596</v>
       </c>
       <c r="K44">
         <v>1.91279887482419</v>
       </c>
       <c r="L44">
         <v>0.82827167310878003</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>41183</v>
       </c>
       <c r="B45">
-        <v>2.72908220379894</v>
+        <v>2.7248572709265702</v>
       </c>
       <c r="C45">
-        <v>1.01544604297231</v>
+        <v>1.0181884170273801</v>
       </c>
       <c r="D45">
-        <v>2.6395566561245598</v>
+        <v>2.6171076464690999</v>
       </c>
       <c r="E45">
-        <v>0.74717575355434696</v>
+        <v>0.73995159784595699</v>
       </c>
       <c r="F45">
-        <v>3.3650411725134299</v>
+        <v>3.3750271178314</v>
       </c>
       <c r="G45">
-        <v>2.7424184587215299</v>
+        <v>2.7430073277937099</v>
       </c>
       <c r="H45">
-        <v>2.5925102748828102</v>
+        <v>2.59035535630689</v>
       </c>
       <c r="I45">
-        <v>0.87791094180264295</v>
+        <v>0.87680278918187904</v>
       </c>
       <c r="J45">
-        <v>0.93948604586902995</v>
+        <v>0.93948604586901796</v>
       </c>
       <c r="K45">
-        <v>1.65266106442576</v>
+        <v>1.65266106442577</v>
       </c>
       <c r="L45">
-        <v>0.855644493513673</v>
+        <v>0.85564449351366101</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>41275</v>
       </c>
       <c r="B46">
-        <v>2.7482770990844698</v>
+        <v>2.74577577889485</v>
       </c>
       <c r="C46">
-        <v>1.0435261952260999</v>
+        <v>1.0466043029422101</v>
       </c>
       <c r="D46">
-        <v>2.6674791427911102</v>
+        <v>2.6478116124023701</v>
       </c>
       <c r="E46">
-        <v>0.95671363298362899</v>
+        <v>0.94905338893918401</v>
       </c>
       <c r="F46">
-        <v>3.3787963437856501</v>
+        <v>3.3889054188814498</v>
       </c>
       <c r="G46">
-        <v>2.6157409845639701</v>
+        <v>2.6169007233301</v>
       </c>
       <c r="H46">
-        <v>2.7093349733801402</v>
+        <v>2.70684165367105</v>
       </c>
       <c r="I46">
-        <v>1.01396354240963</v>
+        <v>1.01152344798989</v>
       </c>
       <c r="J46">
         <v>0.90759075907590303</v>
       </c>
       <c r="K46">
-        <v>0.94208922139096096</v>
+        <v>0.94208922139097295</v>
       </c>
       <c r="L46">
         <v>0.90659340659341403</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>41365</v>
       </c>
       <c r="B47">
-        <v>2.7639401926740299</v>
+        <v>2.76216325975868</v>
       </c>
       <c r="C47">
-        <v>1.0957328189854301</v>
+        <v>1.09927020487475</v>
       </c>
       <c r="D47">
-        <v>2.7009376233459199</v>
+        <v>2.6823713415513502</v>
       </c>
       <c r="E47">
-        <v>1.1716230999175199</v>
+        <v>1.16763417686008</v>
       </c>
       <c r="F47">
-        <v>3.4261213256913599</v>
+        <v>3.4366540739089202</v>
       </c>
       <c r="G47">
-        <v>2.6497484989385698</v>
+        <v>2.6510378032769202</v>
       </c>
       <c r="H47">
-        <v>2.7300925461083998</v>
+        <v>2.7268472188892998</v>
       </c>
       <c r="I47">
-        <v>1.0756837430241</v>
+        <v>1.0721023648957899</v>
       </c>
       <c r="J47">
         <v>0.76523640338890697</v>
       </c>
       <c r="K47">
         <v>0.68870523415977603</v>
       </c>
       <c r="L47">
-        <v>0.73689956331879403</v>
+        <v>0.73689956331877005</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>41456</v>
       </c>
       <c r="B48">
-        <v>2.66240216774567</v>
+        <v>2.65858309610508</v>
       </c>
       <c r="C48">
-        <v>0.83842096030921498</v>
+        <v>0.83987935950408998</v>
       </c>
       <c r="D48">
-        <v>2.62675703225141</v>
+        <v>2.6073504554061602</v>
       </c>
       <c r="E48">
-        <v>0.80595790202268303</v>
+        <v>0.79523748744376599</v>
       </c>
       <c r="F48">
-        <v>3.5512013484198</v>
+        <v>3.5628538273011401</v>
       </c>
       <c r="G48">
-        <v>2.4506121649540198</v>
+        <v>2.4526969355489401</v>
       </c>
       <c r="H48">
-        <v>2.4712912940691201</v>
+        <v>2.4683239440341702</v>
       </c>
       <c r="I48">
-        <v>0.58528391131077395</v>
+        <v>0.58534753251323601</v>
       </c>
       <c r="J48">
-        <v>1.1497399397755299</v>
+        <v>1.1497399397755199</v>
       </c>
       <c r="K48">
-        <v>0.93844879933755898</v>
+        <v>0.93844879933757097</v>
       </c>
       <c r="L48">
         <v>1.39649507119387</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>41548</v>
       </c>
       <c r="B49">
-        <v>2.80899430027221</v>
+        <v>2.8081707199348398</v>
       </c>
       <c r="C49">
-        <v>1.06063478607758</v>
+        <v>1.06379640508691</v>
       </c>
       <c r="D49">
-        <v>2.8196476332898301</v>
+        <v>2.80708640430709</v>
       </c>
       <c r="E49">
-        <v>1.14920907252598</v>
+        <v>1.1401368441495101</v>
       </c>
       <c r="F49">
-        <v>3.54101639368676</v>
+        <v>3.5525776994615499</v>
       </c>
       <c r="G49">
-        <v>2.7158565713524201</v>
+        <v>2.7158488671280501</v>
       </c>
       <c r="H49">
-        <v>2.5461890191304701</v>
+        <v>2.54372105621407</v>
       </c>
       <c r="I49">
-        <v>0.75905417420087995</v>
+        <v>0.75885172264452505</v>
       </c>
       <c r="J49">
-        <v>0.93074185600875403</v>
+        <v>0.93074185600876502</v>
       </c>
       <c r="K49">
-        <v>0.55111600992009202</v>
+        <v>0.55111600992008003</v>
       </c>
       <c r="L49">
-        <v>1.17679255610289</v>
+        <v>1.1767925561029</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>41640</v>
       </c>
       <c r="B50">
-        <v>2.7052528488305398</v>
+        <v>2.70089011094481</v>
       </c>
       <c r="C50">
-        <v>0.79568324052812001</v>
+        <v>0.79687934060841004</v>
       </c>
       <c r="D50">
-        <v>2.7752899015539798</v>
+        <v>2.7605016422137201</v>
       </c>
       <c r="E50">
-        <v>1.0828173943527499</v>
+        <v>1.07632491369877</v>
       </c>
       <c r="F50">
-        <v>3.5103006590446402</v>
+        <v>3.5215869938461899</v>
       </c>
       <c r="G50">
-        <v>2.8041802639423601</v>
+        <v>2.8052214113614702</v>
       </c>
       <c r="H50">
-        <v>2.1418686917790999</v>
+        <v>2.1405757318176</v>
       </c>
       <c r="I50">
-        <v>0.20092721779332701</v>
+        <v>0.205467634831241</v>
       </c>
       <c r="J50">
         <v>1.3900245298446501</v>
       </c>
       <c r="K50">
-        <v>0.79604721383476496</v>
+        <v>0.79604721383475296</v>
       </c>
       <c r="L50">
         <v>1.5518649605227299</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>41730</v>
       </c>
       <c r="B51">
-        <v>2.78464077677146</v>
+        <v>2.7818127969958599</v>
       </c>
       <c r="C51">
-        <v>0.60705555987971405</v>
+        <v>0.60669498169488101</v>
       </c>
       <c r="D51">
-        <v>2.9252092555060298</v>
+        <v>2.9169587218520201</v>
       </c>
       <c r="E51">
-        <v>0.93567262032490695</v>
+        <v>0.92806403020439299</v>
       </c>
       <c r="F51">
-        <v>3.5845271268877701</v>
+        <v>3.5964779420114898</v>
       </c>
       <c r="G51">
-        <v>2.9204740490074399</v>
+        <v>2.9217192033179802</v>
       </c>
       <c r="H51">
-        <v>2.24151973070768</v>
+        <v>2.2390747300427098</v>
       </c>
       <c r="I51">
-        <v>-9.6536071588934305E-2</v>
+        <v>-9.1275209366555296E-2</v>
       </c>
       <c r="J51">
         <v>2.2240303770002701</v>
       </c>
       <c r="K51">
         <v>1.5321477428180601</v>
       </c>
       <c r="L51">
-        <v>2.7634787320509302</v>
+        <v>2.76347873205094</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>41821</v>
       </c>
       <c r="B52">
-        <v>2.8989201455403402</v>
+        <v>2.8988128289435999</v>
       </c>
       <c r="C52">
-        <v>0.77066836338382105</v>
+        <v>0.771732546665157</v>
       </c>
       <c r="D52">
-        <v>3.16869885285415</v>
+        <v>3.1699412230333102</v>
       </c>
       <c r="E52">
-        <v>1.1722740674188701</v>
+        <v>1.16579580820471</v>
       </c>
       <c r="F52">
-        <v>3.51696673917021</v>
+        <v>3.5283127565752799</v>
       </c>
       <c r="G52">
-        <v>3.2295164605338802</v>
+        <v>3.2291754855424002</v>
       </c>
       <c r="H52">
-        <v>2.5035027074956502</v>
+        <v>2.5012599615785298</v>
       </c>
       <c r="I52">
-        <v>0.22515811952484899</v>
+        <v>0.22816199994546199</v>
       </c>
       <c r="J52">
-        <v>2.08389715832205</v>
+        <v>2.08389715832207</v>
       </c>
       <c r="K52">
-        <v>1.5586546349466801</v>
+        <v>1.5586546349466699</v>
       </c>
       <c r="L52">
         <v>2.5384823116392101</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>41913</v>
       </c>
       <c r="B53">
-        <v>2.7068585151868501</v>
+        <v>2.7022467582930099</v>
       </c>
       <c r="C53">
-        <v>0.637401167457472</v>
+        <v>0.63745826769553404</v>
       </c>
       <c r="D53">
-        <v>2.8302981914371799</v>
+        <v>2.8172231158764598</v>
       </c>
       <c r="E53">
-        <v>0.81965728291828299</v>
+        <v>0.81026030786801395</v>
       </c>
       <c r="F53">
-        <v>3.4991972776600102</v>
+        <v>3.5103842129717999</v>
       </c>
       <c r="G53">
-        <v>2.8792783031817599</v>
+        <v>2.8799502103753798</v>
       </c>
       <c r="H53">
-        <v>2.4626022520325201</v>
+        <v>2.46103178405914</v>
       </c>
       <c r="I53">
-        <v>0.25270657454942402</v>
+        <v>0.25595799223313598</v>
       </c>
       <c r="J53">
-        <v>1.9256848386221901</v>
+        <v>1.9256848386221801</v>
       </c>
       <c r="K53">
         <v>1.6442861057824101</v>
       </c>
       <c r="L53">
         <v>2.3803083581282101</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>42005</v>
       </c>
       <c r="B54">
-        <v>2.7888118073053998</v>
+        <v>2.7857893350953402</v>
       </c>
       <c r="C54">
-        <v>1.03765394700715</v>
+        <v>1.0404628914765901</v>
       </c>
       <c r="D54">
-        <v>2.69644207424964</v>
+        <v>2.6761217875797501</v>
       </c>
       <c r="E54">
-        <v>1.0641172892837101</v>
+        <v>1.0600005977867399</v>
       </c>
       <c r="F54">
-        <v>3.47380330068609</v>
+        <v>3.4847629023725002</v>
       </c>
       <c r="G54">
-        <v>2.8436627106211199</v>
+        <v>2.8441766645</v>
       </c>
       <c r="H54">
-        <v>2.66686897027185</v>
+        <v>2.6649578791081399</v>
       </c>
       <c r="I54">
-        <v>0.76873409083081701</v>
+        <v>0.76839298502730502</v>
       </c>
       <c r="J54">
         <v>1.0752688172042999</v>
       </c>
       <c r="K54">
-        <v>1.0893246187363701</v>
+        <v>1.0893246187363801</v>
       </c>
       <c r="L54">
         <v>1.50134048257373</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>42095</v>
       </c>
       <c r="B55">
-        <v>2.5976529336228298</v>
+        <v>2.5906394974685298</v>
       </c>
       <c r="C55">
-        <v>0.94943608204311702</v>
+        <v>0.95210673678711399</v>
       </c>
       <c r="D55">
-        <v>2.6129922375863499</v>
+        <v>2.5887636323451102</v>
       </c>
       <c r="E55">
-        <v>1.02821572433845</v>
+        <v>1.02348564696247</v>
       </c>
       <c r="F55">
-        <v>3.3788790794223802</v>
+        <v>3.3889888936097998</v>
       </c>
       <c r="G55">
-        <v>2.85499796296325</v>
+        <v>2.8547043543461998</v>
       </c>
       <c r="H55">
-        <v>2.48523860086889</v>
+        <v>2.4846639002084601</v>
       </c>
       <c r="I55">
-        <v>0.79005577212322697</v>
+        <v>0.79094677528284996</v>
       </c>
       <c r="J55">
-        <v>0.90209604669674204</v>
+        <v>0.90209604669673005</v>
       </c>
       <c r="K55">
         <v>1.1048234977095099</v>
       </c>
       <c r="L55">
-        <v>0.92275243870287704</v>
+        <v>0.92275243870286605</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>42186</v>
       </c>
       <c r="B56">
-        <v>2.36307783439814</v>
+        <v>2.35067095888175</v>
       </c>
       <c r="C56">
-        <v>0.68801687257507205</v>
+        <v>0.68930707392966195</v>
       </c>
       <c r="D56">
-        <v>2.3663705407400402</v>
+        <v>2.3312760116476001</v>
       </c>
       <c r="E56">
-        <v>0.81336958114784497</v>
+        <v>0.80709407533456601</v>
       </c>
       <c r="F56">
-        <v>3.3709863831038298</v>
+        <v>3.3810255238705702</v>
       </c>
       <c r="G56">
-        <v>2.5410961068639</v>
+        <v>2.54158168479792</v>
       </c>
       <c r="H56">
-        <v>2.4390067110088798</v>
+        <v>2.4386554176672699</v>
       </c>
       <c r="I56">
-        <v>0.69260415448219304</v>
+        <v>0.69449813925832404</v>
       </c>
       <c r="J56">
         <v>1.19300106044539</v>
       </c>
       <c r="K56">
         <v>1.13085621970921</v>
       </c>
       <c r="L56">
         <v>1.18514616802739</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>42278</v>
       </c>
       <c r="B57">
-        <v>2.1691500228976501</v>
+        <v>2.1516082157790501</v>
       </c>
       <c r="C57">
-        <v>0.52729800464132504</v>
+        <v>0.52779194939460705</v>
       </c>
       <c r="D57">
-        <v>2.4105787061076702</v>
+        <v>2.3777465529928898</v>
       </c>
       <c r="E57">
-        <v>0.91931457169022701</v>
+        <v>0.91523054131255499</v>
       </c>
       <c r="F57">
-        <v>3.2862891988505298</v>
+        <v>3.2955701135424502</v>
       </c>
       <c r="G57">
-        <v>2.6735045437599898</v>
+        <v>2.67419555474621</v>
       </c>
       <c r="H57">
-        <v>2.37480467344432</v>
+        <v>2.37581464408122</v>
       </c>
       <c r="I57">
-        <v>0.63483885982302002</v>
+        <v>0.63833257279492295</v>
       </c>
       <c r="J57">
         <v>1.33049494411922</v>
       </c>
       <c r="K57">
-        <v>0.97061202480453201</v>
+        <v>0.97061202480454301</v>
       </c>
       <c r="L57">
         <v>1.2681638044914101</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>42370</v>
       </c>
       <c r="B58">
-        <v>1.8415560198205501</v>
+        <v>1.81640698575612</v>
       </c>
       <c r="C58">
-        <v>0.197208653263381</v>
+        <v>0.19604094751141801</v>
       </c>
       <c r="D58">
-        <v>2.5744954317725699</v>
+        <v>2.54924832870477</v>
       </c>
       <c r="E58">
-        <v>1.0524968452327601</v>
+        <v>1.0495141151570799</v>
       </c>
       <c r="F58">
-        <v>3.21829675605382</v>
+        <v>3.2269689768201402</v>
       </c>
       <c r="G58">
-        <v>2.8574984852442</v>
+        <v>2.8577913274967499</v>
       </c>
       <c r="H58">
-        <v>2.1449687627738099</v>
+        <v>2.1458795475313801</v>
       </c>
       <c r="I58">
-        <v>0.26523962319699201</v>
+        <v>0.27172007999715297</v>
       </c>
       <c r="J58">
-        <v>1.54255319148935</v>
+        <v>1.54255319148936</v>
       </c>
       <c r="K58">
-        <v>1.10452586206895</v>
+        <v>1.10452586206896</v>
       </c>
       <c r="L58">
-        <v>1.6904384574749101</v>
+        <v>1.6904384574748901</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>42461</v>
       </c>
       <c r="B59">
-        <v>1.70217870422363</v>
+        <v>1.6734427260717999</v>
       </c>
       <c r="C59">
-        <v>7.0578673133189801E-2</v>
+        <v>6.8333498912375903E-2</v>
       </c>
       <c r="D59">
-        <v>2.3476909437851599</v>
+        <v>2.31449610143253</v>
       </c>
       <c r="E59">
-        <v>0.797140917832871</v>
+        <v>0.789700757332784</v>
       </c>
       <c r="F59">
-        <v>3.0912688901191001</v>
+        <v>3.0988039323591199</v>
       </c>
       <c r="G59">
-        <v>2.5342006095632401</v>
+        <v>2.5359232710300699</v>
       </c>
       <c r="H59">
-        <v>1.9392420469135301</v>
+        <v>1.9401516776041401</v>
       </c>
       <c r="I59">
-        <v>1.1935688571153001E-3</v>
+        <v>9.9122889115763595E-3</v>
       </c>
       <c r="J59">
         <v>1.5514067841178101</v>
       </c>
       <c r="K59">
         <v>0.79957356076759101</v>
       </c>
       <c r="L59">
-        <v>1.90700104493207</v>
+        <v>1.90700104493208</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>42552</v>
       </c>
       <c r="B60">
-        <v>1.8436915668426399</v>
+        <v>1.8188592433899</v>
       </c>
       <c r="C60">
-        <v>0.25985714294497197</v>
+        <v>0.25871452269192102</v>
       </c>
       <c r="D60">
-        <v>2.4359757356854499</v>
+        <v>2.4060660196485801</v>
       </c>
       <c r="E60">
-        <v>1.10665867140188</v>
+        <v>1.10214839782852</v>
       </c>
       <c r="F60">
-        <v>3.1340512935078499</v>
+        <v>3.1419693330379501</v>
       </c>
       <c r="G60">
-        <v>2.5969403353547502</v>
+        <v>2.5984608307591799</v>
       </c>
       <c r="H60">
-        <v>1.91738679632776</v>
+        <v>1.9174922100552101</v>
       </c>
       <c r="I60">
-        <v>5.7138790779493097E-2</v>
+        <v>6.4738757139799999E-2</v>
       </c>
       <c r="J60">
         <v>1.2313335079905801</v>
       </c>
       <c r="K60">
         <v>0.29286474973375398</v>
       </c>
       <c r="L60">
-        <v>1.5877147319104801</v>
+        <v>1.5877147319104601</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>42644</v>
       </c>
       <c r="B61">
-        <v>2.0872949699735099</v>
+        <v>2.0690207427229801</v>
       </c>
       <c r="C61">
-        <v>0.36689399236186698</v>
+        <v>0.36627761938315101</v>
       </c>
       <c r="D61">
-        <v>2.49980822459418</v>
+        <v>2.47249418935708</v>
       </c>
       <c r="E61">
-        <v>1.00742068437752</v>
+        <v>1.00111527394194</v>
       </c>
       <c r="F61">
-        <v>3.1811949110767901</v>
+        <v>3.1895350060405998</v>
       </c>
       <c r="G61">
-        <v>2.6965403830876302</v>
+        <v>2.6974048347126902</v>
       </c>
       <c r="H61">
-        <v>2.0731156363951202</v>
+        <v>2.0733211614704499</v>
       </c>
       <c r="I61">
-        <v>7.9469795750749694E-2</v>
+        <v>8.6576033725284204E-2</v>
       </c>
       <c r="J61">
-        <v>1.39180672268909</v>
+        <v>1.39180672268906</v>
       </c>
       <c r="K61">
-        <v>0.58744993324432704</v>
+        <v>0.58744993324431505</v>
       </c>
       <c r="L61">
         <v>1.9566918862509699</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>42736</v>
       </c>
       <c r="B62">
-        <v>2.48980642475671</v>
+        <v>2.4823273074747401</v>
       </c>
       <c r="C62">
-        <v>0.49982600518965897</v>
+        <v>0.49948508799920099</v>
       </c>
       <c r="D62">
-        <v>2.62510162841191</v>
+        <v>2.60226823772968</v>
       </c>
       <c r="E62">
-        <v>0.93586634515059497</v>
+        <v>0.92789690846109996</v>
       </c>
       <c r="F62">
-        <v>3.4767096547835399</v>
+        <v>3.4876952425152101</v>
       </c>
       <c r="G62">
-        <v>2.7524363783708199</v>
+        <v>2.7528904044646501</v>
       </c>
       <c r="H62">
-        <v>2.40225534775545</v>
+        <v>2.40096995038942</v>
       </c>
       <c r="I62">
-        <v>0.29473001161767198</v>
+        <v>0.29852821576587502</v>
       </c>
       <c r="J62">
-        <v>1.9119958093242799</v>
+        <v>1.91199580932425</v>
       </c>
       <c r="K62">
-        <v>1.11910471622703</v>
+        <v>1.11910471622702</v>
       </c>
       <c r="L62">
-        <v>2.1818181818181701</v>
+        <v>2.1818181818181901</v>
       </c>
     </row>
     <row r="63" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>42826</v>
       </c>
       <c r="B63">
-        <v>2.7860165553212202</v>
+        <v>2.7873416581109001</v>
       </c>
       <c r="C63">
-        <v>0.84947188083187197</v>
+        <v>0.85166826578616395</v>
       </c>
       <c r="D63">
-        <v>2.8501691905597801</v>
+        <v>2.8359330302291901</v>
       </c>
       <c r="E63">
-        <v>1.27743790790226</v>
+        <v>1.2718219915581199</v>
       </c>
       <c r="F63">
-        <v>3.5100717824912802</v>
+        <v>3.5213560634488199</v>
       </c>
       <c r="G63">
-        <v>2.95135046431741</v>
+        <v>2.9509321320998301</v>
       </c>
       <c r="H63">
-        <v>2.67359846627593</v>
+        <v>2.6711832287085402</v>
       </c>
       <c r="I63">
-        <v>0.73087431791713597</v>
+        <v>0.73009350924705696</v>
       </c>
       <c r="J63">
-        <v>1.3205592957016801</v>
+        <v>1.3205592957017001</v>
       </c>
       <c r="K63">
         <v>0.68746694870439495</v>
       </c>
       <c r="L63">
         <v>1.5124327095616501</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>42917</v>
       </c>
       <c r="B64">
-        <v>2.9305228416631599</v>
+        <v>2.9347537359928202</v>
       </c>
       <c r="C64">
-        <v>0.93778237268787101</v>
+        <v>0.94035163919855402</v>
       </c>
       <c r="D64">
-        <v>3.1219506545755702</v>
+        <v>3.1198450890843001</v>
       </c>
       <c r="E64">
-        <v>1.31930558696267</v>
+        <v>1.31268438923779</v>
       </c>
       <c r="F64">
-        <v>3.5611294891008298</v>
+        <v>3.5728708541193499</v>
       </c>
       <c r="G64">
-        <v>3.1528883819896798</v>
+        <v>3.1522936969239899</v>
       </c>
       <c r="H64">
-        <v>2.7738170264377402</v>
+        <v>2.77094851326562</v>
       </c>
       <c r="I64">
-        <v>0.808310688080636</v>
+        <v>0.80605262898493801</v>
       </c>
       <c r="J64">
         <v>1.3716356107660299</v>
       </c>
       <c r="K64">
         <v>1.0087602867002901</v>
       </c>
       <c r="L64">
         <v>1.4604150653343599</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>43009</v>
       </c>
       <c r="B65">
-        <v>3.0256354839519299</v>
+        <v>3.0307167505652899</v>
       </c>
       <c r="C65">
-        <v>0.88419518487611404</v>
+        <v>0.88601395390663196</v>
       </c>
       <c r="D65">
-        <v>3.3359363930133301</v>
+        <v>3.3432073499569701</v>
       </c>
       <c r="E65">
-        <v>1.33710611953443</v>
+        <v>1.33245790855013</v>
       </c>
       <c r="F65">
-        <v>3.6445662013333102</v>
+        <v>3.6570545091039102</v>
       </c>
       <c r="G65">
-        <v>3.3641322808427501</v>
+        <v>3.3643950035563601</v>
       </c>
       <c r="H65">
-        <v>2.9377150944711898</v>
+        <v>2.9349920387246402</v>
       </c>
       <c r="I65">
-        <v>0.88399495166773301</v>
+        <v>0.881150348242834</v>
       </c>
       <c r="J65">
         <v>1.7871017871018</v>
       </c>
       <c r="K65">
-        <v>1.5131404300504301</v>
+        <v>1.5131404300504401</v>
       </c>
       <c r="L65">
         <v>1.5864892528147601</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>43101</v>
       </c>
       <c r="B66">
-        <v>3.15662718440753</v>
+        <v>3.1638889927919398</v>
       </c>
       <c r="C66">
-        <v>0.94968707269846397</v>
+        <v>0.95217212640291804</v>
       </c>
       <c r="D66">
-        <v>3.6288394789774601</v>
+        <v>3.6483488922943099</v>
       </c>
       <c r="E66">
-        <v>1.55866284458743</v>
+        <v>1.55442358594881</v>
       </c>
       <c r="F66">
-        <v>3.7474292022580298</v>
+        <v>3.76083837927326</v>
       </c>
       <c r="G66">
-        <v>3.59681307015533</v>
+        <v>3.5965012354514698</v>
       </c>
       <c r="H66">
-        <v>3.17185207389557</v>
+        <v>3.1698511761266799</v>
       </c>
       <c r="I66">
-        <v>0.95061362645224101</v>
+        <v>0.94711469786747504</v>
       </c>
       <c r="J66">
-        <v>2.0560267283474598</v>
+        <v>2.0560267283474798</v>
       </c>
       <c r="K66">
-        <v>1.4492753623188499</v>
+        <v>1.4492753623188299</v>
       </c>
       <c r="L66">
-        <v>2.13523131672597</v>
+        <v>2.13523131672599</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>43191</v>
       </c>
       <c r="B67">
-        <v>3.0364429879605699</v>
+        <v>3.0393660293534901</v>
       </c>
       <c r="C67">
-        <v>0.77694495037213596</v>
+        <v>0.77823327612426996</v>
       </c>
       <c r="D67">
-        <v>3.6627541507789099</v>
+        <v>3.6838869832029202</v>
       </c>
       <c r="E67">
-        <v>1.50958503743054</v>
+        <v>1.50653466888487</v>
       </c>
       <c r="F67">
-        <v>3.8231460811297402</v>
+        <v>3.8372330874952101</v>
       </c>
       <c r="G67">
-        <v>3.5860094010667298</v>
+        <v>3.5861156268089802</v>
       </c>
       <c r="H67">
-        <v>3.0553098038155899</v>
+        <v>3.05506070024621</v>
       </c>
       <c r="I67">
-        <v>0.75653338220299104</v>
+        <v>0.75551263061732798</v>
       </c>
       <c r="J67">
-        <v>2.3000255558395502</v>
+        <v>2.3000255558395102</v>
       </c>
       <c r="K67">
         <v>1.81197478991595</v>
       </c>
       <c r="L67">
-        <v>2.2727272727272898</v>
+        <v>2.2727272727272698</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>43282</v>
       </c>
       <c r="B68">
-        <v>2.9325710127816098</v>
+        <v>2.9339305193395</v>
       </c>
       <c r="C68">
-        <v>0.58560457111419195</v>
+        <v>0.58577170183973104</v>
       </c>
       <c r="D68">
-        <v>3.1409962415425099</v>
+        <v>3.1410875228265001</v>
       </c>
       <c r="E68">
-        <v>0.943379500718728</v>
+        <v>0.93811727267631895</v>
       </c>
       <c r="F68">
-        <v>3.6588280935570898</v>
+        <v>3.6714441050176698</v>
       </c>
       <c r="G68">
-        <v>3.04923322887044</v>
+        <v>3.05167050791544</v>
       </c>
       <c r="H68">
-        <v>3.0619596080431499</v>
+        <v>3.0626056484837099</v>
       </c>
       <c r="I68">
-        <v>0.63479101805125104</v>
+        <v>0.63559604318857399</v>
       </c>
       <c r="J68">
         <v>2.68062292570845</v>
       </c>
       <c r="K68">
         <v>2.1024967148488898</v>
       </c>
       <c r="L68">
-        <v>2.8030303030302699</v>
+        <v>2.8030303030302899</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>43374</v>
       </c>
       <c r="B69">
-        <v>2.8409442337928099</v>
+        <v>2.8408794416815999</v>
       </c>
       <c r="C69">
-        <v>0.72556896512036795</v>
+        <v>0.72716116010579401</v>
       </c>
       <c r="D69">
-        <v>2.9905203156307101</v>
+        <v>2.98366266026196</v>
       </c>
       <c r="E69">
-        <v>1.1123351098696601</v>
+        <v>1.10641635295779</v>
       </c>
       <c r="F69">
-        <v>3.6522433343132601</v>
+        <v>3.6648003703118102</v>
       </c>
       <c r="G69">
-        <v>2.8245945136827699</v>
+        <v>2.82541492378291</v>
       </c>
       <c r="H69">
-        <v>3.02516720282558</v>
+        <v>3.0262373888979899</v>
       </c>
       <c r="I69">
-        <v>0.846315142932756</v>
+        <v>0.84673374081393604</v>
       </c>
       <c r="J69">
-        <v>2.0356234096691801</v>
+        <v>2.0356234096692001</v>
       </c>
       <c r="K69">
-        <v>1.25523012552304</v>
+        <v>1.2552301255230101</v>
       </c>
       <c r="L69">
         <v>2.1914357682619499</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>43466</v>
       </c>
       <c r="B70">
-        <v>2.5698204161128899</v>
+        <v>2.5624135977424398</v>
       </c>
       <c r="C70">
-        <v>0.59310916747308695</v>
+        <v>0.59368499388279605</v>
       </c>
       <c r="D70">
-        <v>2.7014117459144602</v>
+        <v>2.6812975566117401</v>
       </c>
       <c r="E70">
-        <v>0.87010935710013504</v>
+        <v>0.86337961835014199</v>
       </c>
       <c r="F70">
-        <v>3.41800633912528</v>
+        <v>3.42846647024591</v>
       </c>
       <c r="G70">
-        <v>2.57167383902945</v>
+        <v>2.5730739615645102</v>
       </c>
       <c r="H70">
-        <v>2.5031389516794502</v>
+        <v>2.5048837177318402</v>
       </c>
       <c r="I70">
-        <v>0.48241681225941802</v>
+        <v>0.48595903076416103</v>
       </c>
       <c r="J70">
         <v>1.6116847141777799</v>
       </c>
       <c r="K70">
-        <v>1.37662337662336</v>
+        <v>1.37662337662339</v>
       </c>
       <c r="L70">
-        <v>1.5928322548531799</v>
+        <v>1.5928322548531599</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>43556</v>
       </c>
       <c r="B71">
-        <v>2.8021700712853299</v>
+        <v>2.80025351400996</v>
       </c>
       <c r="C71">
-        <v>0.70293237194137703</v>
+        <v>0.70426572261173503</v>
       </c>
       <c r="D71">
-        <v>2.9353037916407798</v>
+        <v>2.92401558856842</v>
       </c>
       <c r="E71">
-        <v>0.86883248178033801</v>
+        <v>0.86186566507637896</v>
       </c>
       <c r="F71">
-        <v>3.5007569468856201</v>
+        <v>3.5119578385511598</v>
       </c>
       <c r="G71">
-        <v>2.8240959411412998</v>
+        <v>2.8240598810209998</v>
       </c>
       <c r="H71">
-        <v>2.8625026937081302</v>
+        <v>2.8633746426834699</v>
       </c>
       <c r="I71">
-        <v>0.73977100873137602</v>
+        <v>0.74092286108501604</v>
       </c>
       <c r="J71">
-        <v>2.1483887084686302</v>
+        <v>2.1483887084686502</v>
       </c>
       <c r="K71">
         <v>2.1150374000515999</v>
       </c>
       <c r="L71">
-        <v>2.0987654320987499</v>
+        <v>2.0987654320987699</v>
       </c>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>43647</v>
       </c>
       <c r="B72">
-        <v>2.9201522090859902</v>
+        <v>2.9184712434325499</v>
       </c>
       <c r="C72">
-        <v>0.85648113024948402</v>
+        <v>0.85837750152735703</v>
       </c>
       <c r="D72">
-        <v>3.1628109616275699</v>
+        <v>3.1597453253515</v>
       </c>
       <c r="E72">
-        <v>1.0173178105813001</v>
+        <v>1.01081958521629</v>
       </c>
       <c r="F72">
-        <v>3.31562503931859</v>
+        <v>3.3251686141559902</v>
       </c>
       <c r="G72">
-        <v>3.1814681972176002</v>
+        <v>3.17990526802323</v>
       </c>
       <c r="H72">
-        <v>3.0373040979766501</v>
+        <v>3.0388666792650398</v>
       </c>
       <c r="I72">
-        <v>0.95931350559891504</v>
+        <v>0.95923480152721696</v>
       </c>
       <c r="J72">
         <v>1.9393336648433599</v>
       </c>
       <c r="K72">
         <v>2.21364221364222</v>
       </c>
       <c r="L72">
         <v>1.89142716777206</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>43739</v>
       </c>
       <c r="B73">
-        <v>3.1580305585907</v>
+        <v>3.1601132782063601</v>
       </c>
       <c r="C73">
-        <v>0.98659484286850696</v>
+        <v>0.98839649383620598</v>
       </c>
       <c r="D73">
-        <v>3.4799317163924099</v>
+        <v>3.4900128923884899</v>
       </c>
       <c r="E73">
-        <v>1.1691551458464799</v>
+        <v>1.1636473028624801</v>
       </c>
       <c r="F73">
-        <v>3.3561295222410399</v>
+        <v>3.3660357179327001</v>
       </c>
       <c r="G73">
-        <v>3.5814171274805</v>
+        <v>3.5800759951354801</v>
       </c>
       <c r="H73">
-        <v>3.01175144489777</v>
+        <v>3.01272340876897</v>
       </c>
       <c r="I73">
-        <v>0.850486491794337</v>
+        <v>0.85003260657277602</v>
       </c>
       <c r="J73">
         <v>2.0947630922693401</v>
       </c>
       <c r="K73">
-        <v>2.58264462809916</v>
+        <v>2.5826446280991799</v>
       </c>
       <c r="L73">
         <v>1.8979541533152799</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>43831</v>
       </c>
       <c r="B74">
-        <v>3.58558390854511</v>
+        <v>3.5930203126153102</v>
       </c>
       <c r="C74">
-        <v>1.47963824970501</v>
+        <v>1.4832479826582701</v>
       </c>
       <c r="D74">
-        <v>3.7381774206976499</v>
+        <v>3.7585587838824699</v>
       </c>
       <c r="E74">
-        <v>1.4386240678025</v>
+        <v>1.43207598742554</v>
       </c>
       <c r="F74">
-        <v>3.7352274442100102</v>
+        <v>3.7485273599854798</v>
       </c>
       <c r="G74">
-        <v>3.74160970077246</v>
+        <v>3.74100050230515</v>
       </c>
       <c r="H74">
-        <v>3.3753601838714502</v>
+        <v>3.3792257554491099</v>
       </c>
       <c r="I74">
-        <v>1.3118318517703</v>
+        <v>1.30924077781913</v>
       </c>
       <c r="J74">
-        <v>1.8091697645601199</v>
+        <v>1.8091697645600999</v>
       </c>
       <c r="K74">
         <v>2.04970535485523</v>
       </c>
       <c r="L74">
-        <v>1.5678588926996699</v>
+        <v>1.56785889269965</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>43922</v>
       </c>
       <c r="B75">
-        <v>4.7908689240025497</v>
+        <v>4.8219077173298803</v>
       </c>
       <c r="C75">
-        <v>3.3470886145312</v>
+        <v>3.3625027100404301</v>
       </c>
       <c r="D75">
-        <v>4.7949854213326901</v>
+        <v>4.8560035095177803</v>
       </c>
       <c r="E75">
-        <v>3.14699073670459</v>
+        <v>3.1470872180728402</v>
       </c>
       <c r="F75">
-        <v>3.6737238343519998</v>
+        <v>3.68647320290248</v>
       </c>
       <c r="G75">
-        <v>5.1080656097950197</v>
+        <v>5.1002554750643601</v>
       </c>
       <c r="H75">
-        <v>4.8109467409603504</v>
+        <v>4.8156658345606802</v>
       </c>
       <c r="I75">
-        <v>3.3909429198089498</v>
+        <v>3.3739992890361901</v>
       </c>
       <c r="J75">
         <v>2.4455857177771798E-2</v>
       </c>
       <c r="K75">
-        <v>0.12629451881789799</v>
+        <v>0.12629451881787601</v>
       </c>
       <c r="L75">
-        <v>-2.4183796856125601E-2</v>
+        <v>-2.4183796856105E-2</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>44013</v>
       </c>
       <c r="B76">
-        <v>4.2989832799896304</v>
+        <v>4.3230570821713199</v>
       </c>
       <c r="C76">
-        <v>2.6701975308311701</v>
+        <v>2.68172704647779</v>
       </c>
       <c r="D76">
-        <v>4.73473604912044</v>
+        <v>4.7944281576496897</v>
       </c>
       <c r="E76">
-        <v>2.9537782721978898</v>
+        <v>2.9535698258724898</v>
       </c>
       <c r="F76">
-        <v>3.7778361067254802</v>
+        <v>3.7915175011795301</v>
       </c>
       <c r="G76">
-        <v>5.0164272237536398</v>
+        <v>5.0113146947076999</v>
       </c>
       <c r="H76">
-        <v>4.6465331699507901</v>
+        <v>4.6520214509786202</v>
       </c>
       <c r="I76">
-        <v>3.0524015491107002</v>
+        <v>3.0374325530136601</v>
       </c>
       <c r="J76">
         <v>0.268292682926835</v>
       </c>
       <c r="K76">
-        <v>0.32737345756734498</v>
+        <v>0.32737345756736602</v>
       </c>
       <c r="L76">
         <v>0.21697203471551299</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>44105</v>
       </c>
       <c r="B77">
-        <v>3.8158993474590299</v>
+        <v>3.8319290913354198</v>
       </c>
       <c r="C77">
-        <v>2.0457315464403001</v>
+        <v>2.0542465434502999</v>
       </c>
       <c r="D77">
-        <v>4.34417701738791</v>
+        <v>4.3863511483967397</v>
       </c>
       <c r="E77">
-        <v>2.5010685341284802</v>
+        <v>2.4969908202806899</v>
       </c>
       <c r="F77">
-        <v>3.8677481217450702</v>
+        <v>3.88223441025269</v>
       </c>
       <c r="G77">
-        <v>4.5383968497680698</v>
+        <v>4.532819367079</v>
       </c>
       <c r="H77">
-        <v>4.3709562265861104</v>
+        <v>4.3778583625785901</v>
       </c>
       <c r="I77">
-        <v>2.5966927878349302</v>
+        <v>2.5863504022953498</v>
       </c>
       <c r="J77">
         <v>0.78163165608206897</v>
       </c>
       <c r="K77">
         <v>0.70493454179255099</v>
       </c>
       <c r="L77">
         <v>0.79825834542815299</v>
       </c>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>44197</v>
       </c>
       <c r="B78">
-        <v>3.5620966491834398</v>
+        <v>3.5792712378772098</v>
       </c>
       <c r="C78">
-        <v>1.57999730733449</v>
+        <v>1.5875116075575599</v>
       </c>
       <c r="D78">
-        <v>3.9243929635588</v>
+        <v>3.9537368204990901</v>
       </c>
       <c r="E78">
-        <v>1.7578197354960901</v>
+        <v>1.7534474272828</v>
       </c>
       <c r="F78">
-        <v>3.50919937056389</v>
+        <v>3.5204759038178501</v>
       </c>
       <c r="G78">
-        <v>3.98059818286686</v>
+        <v>3.9768588691202398</v>
       </c>
       <c r="H78">
-        <v>4.3521678601541502</v>
+        <v>4.35289596610217</v>
       </c>
       <c r="I78">
-        <v>2.3693816081327399</v>
+        <v>2.35668880905164</v>
       </c>
       <c r="J78">
-        <v>1.4362220058422399</v>
+        <v>1.4362220058422599</v>
       </c>
       <c r="K78">
         <v>1.68214913381874</v>
       </c>
       <c r="L78">
-        <v>1.47129763627591</v>
+        <v>1.47129763627593</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>44287</v>
       </c>
       <c r="B79">
-        <v>2.2374053535465901</v>
+        <v>2.2275099179905302</v>
       </c>
       <c r="C79">
-        <v>-0.45781748496731201</v>
+        <v>-0.46358305216689</v>
       </c>
       <c r="D79">
-        <v>2.8076020783226801</v>
+        <v>2.7954890149475502</v>
       </c>
       <c r="E79">
-        <v>-7.6408532200628501E-2</v>
+        <v>-8.7878926916461694E-2</v>
       </c>
       <c r="F79">
-        <v>3.7413275208171699</v>
+        <v>3.7546820726232899</v>
       </c>
       <c r="G79">
-        <v>2.3357238472867698</v>
+        <v>2.3406512333384302</v>
       </c>
       <c r="H79">
-        <v>2.4022498383794502</v>
+        <v>2.4028121593356602</v>
       </c>
       <c r="I79">
-        <v>-0.34518148304597901</v>
+        <v>-0.33844022035488303</v>
       </c>
       <c r="J79">
         <v>3.3496332518337599</v>
       </c>
       <c r="K79">
-        <v>3.7336024217961499</v>
+        <v>3.7336024217961699</v>
       </c>
       <c r="L79">
-        <v>3.41074020319305</v>
+        <v>3.4107402031930198</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>44378</v>
       </c>
       <c r="B80">
-        <v>2.6902831807129002</v>
+        <v>2.6887205080373602</v>
       </c>
       <c r="C80">
-        <v>-0.154154232981702</v>
+        <v>-0.157652503024623</v>
       </c>
       <c r="D80">
-        <v>2.94336731046495</v>
+        <v>2.93506301962978</v>
       </c>
       <c r="E80">
-        <v>-9.8002860325001204E-2</v>
+        <v>-0.10889403289858</v>
       </c>
       <c r="F80">
-        <v>3.80122288091018</v>
+        <v>3.8151136370498002</v>
       </c>
       <c r="G80">
-        <v>2.5752733734476099</v>
+        <v>2.5767816669616801</v>
       </c>
       <c r="H80">
-        <v>2.3312949785677999</v>
+        <v>2.3302601296866299</v>
       </c>
       <c r="I80">
-        <v>-0.52988475632065701</v>
+        <v>-0.52201750810121705</v>
       </c>
       <c r="J80">
         <v>4.0622719532960296</v>
       </c>
       <c r="K80">
-        <v>4.5180722891566303</v>
+        <v>4.5180722891566001</v>
       </c>
       <c r="L80">
-        <v>3.96920856386815</v>
+        <v>3.96920856386817</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>44470</v>
       </c>
       <c r="B81">
-        <v>2.9416144661421599</v>
+        <v>2.9452471377315899</v>
       </c>
       <c r="C81">
-        <v>-0.20068607711006101</v>
+        <v>-0.204363695165487</v>
       </c>
       <c r="D81">
-        <v>3.4111583476706899</v>
+        <v>3.4237516330252</v>
       </c>
       <c r="E81">
-        <v>-5.8458835035869502E-2</v>
+        <v>-7.2075051901115503E-2</v>
       </c>
       <c r="F81">
-        <v>3.58101043566767</v>
+        <v>3.59292982507412</v>
       </c>
       <c r="G81">
-        <v>3.2053359215075301</v>
+        <v>3.2054517060233301</v>
       </c>
       <c r="H81">
-        <v>2.4564682777057101</v>
+        <v>2.4540164887518299</v>
       </c>
       <c r="I81">
-        <v>-0.76209342186544604</v>
+        <v>-0.75372802998469401</v>
       </c>
       <c r="J81">
         <v>4.7261269995152704</v>
       </c>
       <c r="K81">
         <v>5.2249999999999801</v>
       </c>
       <c r="L81">
         <v>5.0395968322534204</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>44562</v>
       </c>
       <c r="B82">
-        <v>3.1444766713010002</v>
+        <v>3.14984172606585</v>
       </c>
       <c r="C82">
-        <v>-0.37676024694135501</v>
+        <v>-0.38194964616425803</v>
       </c>
       <c r="D82">
-        <v>4.0129355344909099</v>
+        <v>4.0471766124292303</v>
       </c>
       <c r="E82">
-        <v>0.332956239436135</v>
+        <v>0.32353245307544398</v>
       </c>
       <c r="F82">
-        <v>3.7115759570816</v>
+        <v>3.7246641894226902</v>
       </c>
       <c r="G82">
-        <v>3.8284793012271199</v>
+        <v>3.8270981536382198</v>
       </c>
       <c r="H82">
-        <v>2.5220579552555802</v>
+        <v>2.5229119594876899</v>
       </c>
       <c r="I82">
-        <v>-1.1615877351572499</v>
+        <v>-1.1492462764679801</v>
       </c>
       <c r="J82">
         <v>5.8315334773218099</v>
       </c>
       <c r="K82">
         <v>5.7283950617283796</v>
       </c>
       <c r="L82">
-        <v>6.2514856192061199</v>
+        <v>6.2514856192061004</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>44652</v>
       </c>
       <c r="B83">
-        <v>3.3991825603197099</v>
+        <v>3.4087464051660299</v>
       </c>
       <c r="C83">
-        <v>-0.59842863358387999</v>
+        <v>-0.60510362426697495</v>
       </c>
       <c r="D83">
-        <v>4.1375444032420301</v>
+        <v>4.1748705714590502</v>
       </c>
       <c r="E83">
-        <v>-8.9325597845449203E-2</v>
+        <v>-0.102032652704139</v>
       </c>
       <c r="F83">
-        <v>3.7867375410665902</v>
+        <v>3.8004986250845501</v>
       </c>
       <c r="G83">
-        <v>4.0646967778345697</v>
+        <v>4.0617939826901797</v>
       </c>
       <c r="H83">
-        <v>2.9221300310852301</v>
+        <v>2.9236085978884199</v>
       </c>
       <c r="I83">
-        <v>-1.17472650061809</v>
+        <v>-1.1627420589280699</v>
       </c>
       <c r="J83">
         <v>7.5467234445233</v>
       </c>
       <c r="K83">
-        <v>7.4416342412451497</v>
+        <v>7.4416342412451302</v>
       </c>
       <c r="L83">
         <v>7.5321637426900496</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>44743</v>
       </c>
       <c r="B84">
-        <v>3.3672308958757</v>
+        <v>3.3739666070927399</v>
       </c>
       <c r="C84">
-        <v>-0.550333295520958</v>
+        <v>-0.55674036658702197</v>
       </c>
       <c r="D84">
-        <v>4.15385896734323</v>
+        <v>4.1915665854384399</v>
       </c>
       <c r="E84">
-        <v>6.4304625273630097E-3</v>
+        <v>-7.2762753989228397E-3</v>
       </c>
       <c r="F84">
-        <v>3.69354199408204</v>
+        <v>3.7064687927411701</v>
       </c>
       <c r="G84">
-        <v>4.11223450970241</v>
+        <v>4.1084718203391404</v>
       </c>
       <c r="H84">
-        <v>2.9544682843485899</v>
+        <v>2.9577712662248401</v>
       </c>
       <c r="I84">
-        <v>-1.0464181685429601</v>
+        <v>-1.0342968301837601</v>
       </c>
       <c r="J84">
         <v>7.1528751753155602</v>
       </c>
       <c r="K84">
         <v>6.9884726224784002</v>
       </c>
       <c r="L84">
-        <v>7.0800555298473098</v>
+        <v>7.0800555298472903</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>44835</v>
       </c>
       <c r="B85">
-        <v>3.5851765749779099</v>
+        <v>3.5963421303983498</v>
       </c>
       <c r="C85">
-        <v>-0.136070991430779</v>
+        <v>-0.14006387370486101</v>
       </c>
       <c r="D85">
-        <v>3.9981385991930698</v>
+        <v>4.0288466703813901</v>
       </c>
       <c r="E85">
-        <v>0.162811671167442</v>
+        <v>0.15118124504758301</v>
       </c>
       <c r="F85">
-        <v>3.8346362929672901</v>
+        <v>3.8488261757479698</v>
       </c>
       <c r="G85">
-        <v>3.8927263291720999</v>
+        <v>3.8895882294508102</v>
       </c>
       <c r="H85">
-        <v>3.1756734445440902</v>
+        <v>3.1788098907590498</v>
       </c>
       <c r="I85">
-        <v>-0.49607727296590698</v>
+        <v>-0.48727736406164701</v>
       </c>
       <c r="J85">
         <v>6.6651238139319604</v>
       </c>
       <c r="K85">
-        <v>6.5098598241862602</v>
+        <v>6.5098598241862797</v>
       </c>
       <c r="L85">
-        <v>6.3285355266164096</v>
+        <v>6.3285355266163901</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>44927</v>
       </c>
       <c r="B86">
-        <v>3.37923749673539</v>
+        <v>3.3850313523055902</v>
       </c>
       <c r="C86">
-        <v>0.128411499610079</v>
+        <v>0.125828331599595</v>
       </c>
       <c r="D86">
-        <v>3.4013500603390598</v>
+        <v>3.4072210356544299</v>
       </c>
       <c r="E86">
-        <v>-4.1114380538598699E-2</v>
+        <v>-5.41567209951501E-2</v>
       </c>
       <c r="F86">
-        <v>3.7878273387809198</v>
+        <v>3.8015981821965701</v>
       </c>
       <c r="G86">
-        <v>3.2488727274328202</v>
+        <v>3.24769652108247</v>
       </c>
       <c r="H86">
-        <v>3.2289789274534999</v>
+        <v>3.2327081906643098</v>
       </c>
       <c r="I86">
-        <v>-9.73098229529447E-2</v>
+        <v>-9.1341191638866406E-2</v>
       </c>
       <c r="J86">
         <v>5.1473922902494298</v>
       </c>
       <c r="K86">
         <v>5.5114432508173801</v>
       </c>
       <c r="L86">
-        <v>5.0111856823265999</v>
+        <v>5.0111856823266203</v>
       </c>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>45017</v>
       </c>
       <c r="B87">
-        <v>3.5607525375315898</v>
+        <v>3.57267824337274</v>
       </c>
       <c r="C87">
-        <v>0.78877976783818704</v>
+        <v>0.79063852182141303</v>
       </c>
       <c r="D87">
-        <v>3.4760747147587501</v>
+        <v>3.4857434228381798</v>
       </c>
       <c r="E87">
-        <v>0.53356742540344304</v>
+        <v>0.52513016409153301</v>
       </c>
       <c r="F87">
-        <v>3.64022070918949</v>
+        <v>3.65267013764496</v>
       </c>
       <c r="G87">
-        <v>3.48186142719912</v>
+        <v>3.4803583496330202</v>
       </c>
       <c r="H87">
-        <v>3.7506931338578</v>
+        <v>3.7525780430319799</v>
       </c>
       <c r="I87">
-        <v>0.98303571045210603</v>
+        <v>0.97989228453361299</v>
       </c>
       <c r="J87">
-        <v>3.5195776506819101</v>
+        <v>3.5195776506819199</v>
       </c>
       <c r="K87">
-        <v>4.1421457673155198</v>
+        <v>4.1421457673155402</v>
       </c>
       <c r="L87">
-        <v>3.2847509245159898</v>
+        <v>3.2847509245160098</v>
       </c>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>45108</v>
       </c>
       <c r="B88">
-        <v>3.5523009452758498</v>
+        <v>3.5642717963280601</v>
       </c>
       <c r="C88">
-        <v>0.80868457604465205</v>
+        <v>0.81046573736940597</v>
       </c>
       <c r="D88">
-        <v>3.4067265678827998</v>
+        <v>3.4140429560254502</v>
       </c>
       <c r="E88">
-        <v>0.45356023961914599</v>
+        <v>0.44630586290233898</v>
       </c>
       <c r="F88">
-        <v>3.47385014931942</v>
+        <v>3.48481017972995</v>
       </c>
       <c r="G88">
-        <v>3.5816097997100602</v>
+        <v>3.58079471888253</v>
       </c>
       <c r="H88">
-        <v>3.7687366550738401</v>
+        <v>3.7708513096727398</v>
       </c>
       <c r="I88">
-        <v>0.95371447564355505</v>
+        <v>0.95117963917767101</v>
       </c>
       <c r="J88">
-        <v>3.6867364746945901</v>
+        <v>3.6867364746945999</v>
       </c>
       <c r="K88">
-        <v>4.4219977553311098</v>
+        <v>4.4219977553310903</v>
       </c>
       <c r="L88">
         <v>3.54364736387208</v>
       </c>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>45200</v>
       </c>
       <c r="B89">
-        <v>3.3197783414467601</v>
+        <v>3.3261352866674501</v>
       </c>
       <c r="C89">
-        <v>0.73973219557284697</v>
+        <v>0.741094285143025</v>
       </c>
       <c r="D89">
-        <v>3.256843161575</v>
+        <v>3.2573511240698099</v>
       </c>
       <c r="E89">
-        <v>0.50137132595782197</v>
+        <v>0.49423915011136799</v>
       </c>
       <c r="F89">
-        <v>3.3838822664388601</v>
+        <v>3.3940368816781201</v>
       </c>
       <c r="G89">
-        <v>3.4785662600148601</v>
+        <v>3.4781115612989302</v>
       </c>
       <c r="H89">
-        <v>3.5260178774461401</v>
+        <v>3.5280488092989502</v>
       </c>
       <c r="I89">
-        <v>0.808586066605262</v>
+        <v>0.807755326109862</v>
       </c>
       <c r="J89">
         <v>3.2111087003688499</v>
       </c>
       <c r="K89">
         <v>3.9259424492527399</v>
       </c>
       <c r="L89">
-        <v>3.33046841426727</v>
+        <v>3.33046841426731</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>45292</v>
       </c>
       <c r="B90">
-        <v>3.3399126561992301</v>
+        <v>3.3471594167137502</v>
       </c>
       <c r="C90">
-        <v>0.90080585688024795</v>
+        <v>0.903297278674982</v>
       </c>
       <c r="D90">
-        <v>3.3918592483719201</v>
+        <v>3.3996287700959602</v>
       </c>
       <c r="E90">
-        <v>0.70354171120414699</v>
+        <v>0.69499854873822797</v>
       </c>
       <c r="F90">
-        <v>3.3685392451374701</v>
+        <v>3.3785564879254699</v>
       </c>
       <c r="G90">
-        <v>3.6510924806623102</v>
+        <v>3.6495378771764901</v>
       </c>
       <c r="H90">
-        <v>3.3551861799855001</v>
+        <v>3.35796023998576</v>
       </c>
       <c r="I90">
-        <v>0.90215459751625504</v>
+        <v>0.90129925499214503</v>
       </c>
       <c r="J90">
         <v>2.8466681043778301</v>
       </c>
       <c r="K90">
         <v>3.3643204957945998</v>
       </c>
       <c r="L90">
         <v>2.57775884107371</v>
       </c>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>45383</v>
       </c>
       <c r="B91">
-        <v>3.3081177544276699</v>
+        <v>3.3137764695318999</v>
       </c>
       <c r="C91">
-        <v>0.94126157139120104</v>
+        <v>0.94383061420983905</v>
       </c>
       <c r="D91">
-        <v>3.4665544090716001</v>
+        <v>3.4759203181000302</v>
       </c>
       <c r="E91">
-        <v>1.0037022754359799</v>
+        <v>0.99616373456996798</v>
       </c>
       <c r="F91">
-        <v>3.3842471385322499</v>
+        <v>3.3944050397860699</v>
       </c>
       <c r="G91">
-        <v>3.6485894284370199</v>
+        <v>3.6466068734020798</v>
       </c>
       <c r="H91">
-        <v>3.2755720628788101</v>
+        <v>3.2795782905712598</v>
       </c>
       <c r="I91">
-        <v>0.751229023732778</v>
+        <v>0.75248342553401704</v>
       </c>
       <c r="J91">
-        <v>2.7411814704632498</v>
+        <v>2.7411814704632298</v>
       </c>
       <c r="K91">
         <v>2.7385351010649801</v>
       </c>
       <c r="L91">
-        <v>2.8854254422915102</v>
+        <v>2.8854254422914698</v>
       </c>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>45474</v>
       </c>
       <c r="B92">
-        <v>3.5880412381958902</v>
+        <v>3.6005679327429299</v>
       </c>
       <c r="C92">
-        <v>1.41566447525674</v>
+        <v>1.4213378660146501</v>
       </c>
       <c r="D92">
-        <v>4.0583701654733799</v>
+        <v>4.0914207973517396</v>
       </c>
       <c r="E92">
-        <v>1.93375773222267</v>
+        <v>1.93133953532479</v>
       </c>
       <c r="F92">
-        <v>3.7512785946832099</v>
+        <v>3.7647222383445</v>
       </c>
       <c r="G92">
-        <v>3.96495091392236</v>
+        <v>3.96218171173614</v>
       </c>
       <c r="H92">
-        <v>3.7180400181029398</v>
+        <v>3.7228639800036998</v>
       </c>
       <c r="I92">
-        <v>1.41559592600274</v>
+        <v>1.4127724084682001</v>
       </c>
       <c r="J92">
-        <v>2.0408163265306198</v>
+        <v>2.0408163265305999</v>
       </c>
       <c r="K92">
-        <v>1.6766981943249999</v>
+        <v>1.6766981943250201</v>
       </c>
       <c r="L92">
         <v>2.25375626043407</v>
       </c>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>45566</v>
       </c>
       <c r="B93">
-        <v>3.75883780062984</v>
+        <v>3.7739705920469002</v>
       </c>
       <c r="C93">
-        <v>1.60682158874878</v>
+        <v>1.6127629130683501</v>
       </c>
       <c r="D93">
-        <v>4.2749720738898702</v>
+        <v>4.3186648429282402</v>
       </c>
       <c r="E93">
-        <v>2.0932616735162801</v>
+        <v>2.09313917464068</v>
       </c>
       <c r="F93">
-        <v>3.86495492355728</v>
+        <v>3.8794162220536101</v>
       </c>
       <c r="G93">
-        <v>4.1296726403459498</v>
+        <v>4.1283387438237904</v>
       </c>
       <c r="H93">
-        <v>4.0711509301969002</v>
+        <v>4.0758709056112599</v>
       </c>
       <c r="I93">
-        <v>1.8586739108406301</v>
+        <v>1.8528407978007599</v>
       </c>
       <c r="J93">
         <v>1.9129703594702501</v>
       </c>
       <c r="K93">
-        <v>1.56685984116765</v>
+        <v>1.56685984116763</v>
       </c>
       <c r="L93">
-        <v>1.8299022665834901</v>
+        <v>1.8299022665834701</v>
       </c>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>45658</v>
       </c>
       <c r="B94">
-        <v>3.5885580267480899</v>
+        <v>3.5892907125581499</v>
       </c>
       <c r="C94">
-        <v>1.31814378517523</v>
+        <v>1.3143252625681601</v>
       </c>
       <c r="D94">
-        <v>4.2427757065266301</v>
+        <v>4.28484834050046</v>
       </c>
       <c r="E94">
-        <v>1.9557461606426301</v>
+        <v>1.9539912884419599</v>
       </c>
       <c r="F94">
-        <v>3.6114511833121199</v>
+        <v>3.6236430987755401</v>
       </c>
       <c r="G94">
-        <v>4.1852576256267202</v>
+        <v>4.1859408679436401</v>
       </c>
       <c r="H94">
-        <v>3.9232823323403001</v>
+        <v>3.9273118434454699</v>
       </c>
       <c r="I94">
-        <v>1.64249400448423</v>
+        <v>1.6374088050403801</v>
       </c>
       <c r="J94">
         <v>2.2855944642482702</v>
       </c>
       <c r="K94">
         <v>1.90578158458244</v>
       </c>
       <c r="L94">
         <v>2.2429906542056002</v>
       </c>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>45748</v>
       </c>
       <c r="B95">
-        <v>3.3488055886716599</v>
+        <v>3.3427335082421199</v>
       </c>
       <c r="C95">
-        <v>1.2117849165346699</v>
+        <v>1.2055527208472701</v>
       </c>
       <c r="D95">
-        <v>4.0412294487484104</v>
+        <v>4.0749564661804296</v>
       </c>
       <c r="E95">
-        <v>1.7483404557147699</v>
+        <v>1.7466369417654699</v>
       </c>
       <c r="F95">
-        <v>3.6987826061831601</v>
+        <v>3.7117562978335799</v>
       </c>
       <c r="G95">
-        <v>3.9418677198213001</v>
+        <v>3.9466837923615099</v>
       </c>
       <c r="H95">
-        <v>3.49426840836863</v>
+        <v>3.4976951287450402</v>
       </c>
       <c r="I95">
-        <v>1.39149341599924</v>
+        <v>1.3880661789211599</v>
       </c>
       <c r="J95">
         <v>1.7786970010341301</v>
       </c>
       <c r="K95">
         <v>2.0308863972921598</v>
       </c>
       <c r="L95">
         <v>1.6786079836233501</v>
       </c>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>45839</v>
       </c>
       <c r="B96">
-        <v>3.2502620175603698</v>
+        <v>3.2570803346407802</v>
       </c>
       <c r="C96">
-        <v>1.0891074391481601</v>
+        <v>1.0900080441513</v>
       </c>
       <c r="D96">
-        <v>3.55388727969701</v>
+        <v>3.5636453565617399</v>
       </c>
       <c r="E96">
-        <v>1.0666012113080801</v>
+        <v>1.0595637925460599</v>
       </c>
       <c r="F96">
-        <v>3.6348058137553299</v>
+        <v>3.6472067683498102</v>
       </c>
       <c r="G96">
-        <v>3.5246527013003299</v>
+        <v>3.5423220160919802</v>
       </c>
       <c r="H96">
-        <v>3.3042053965668199</v>
+        <v>3.3068652740617899</v>
       </c>
       <c r="I96">
-        <v>1.2284637735858199</v>
+        <v>1.22594471794617</v>
       </c>
       <c r="J96">
         <v>1.97938144329898</v>
       </c>
       <c r="K96">
         <v>2.76955602536998</v>
       </c>
       <c r="L96">
-        <v>1.75510204081633</v>
+        <v>1.75510204081631</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>45931</v>
       </c>
       <c r="B97">
-        <v>3.1398728604496098</v>
+        <v>3.18624596499737</v>
       </c>
       <c r="C97">
-        <v>0.90788552089588603</v>
+        <v>0.930736964629018</v>
       </c>
       <c r="D97">
-        <v>3.2538991716099002</v>
+        <v>3.2266046088942999</v>
       </c>
       <c r="E97">
-        <v>0.62138715504295094</v>
+        <v>0.59287952010286904</v>
       </c>
       <c r="F97">
-        <v>3.56897447065329</v>
+        <v>3.5713650710640601</v>
       </c>
       <c r="G97">
-        <v>3.1234173287246301</v>
+        <v>3.1225650476951201</v>
       </c>
       <c r="H97">
-        <v>2.9776591968126702</v>
+        <v>2.9849525043303902</v>
       </c>
       <c r="I97">
-        <v>0.84278255253369805</v>
+        <v>0.84575014783302804</v>
       </c>
       <c r="J97">
         <v>2.24834983498351</v>
       </c>
       <c r="K97">
-        <v>3.1487743026204602</v>
+        <v>3.1487743026204398</v>
       </c>
       <c r="L97">
         <v>1.9195425770880301</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>46023</v>
       </c>
       <c r="B98">
-        <v>3.1994039055207502</v>
+        <v>3.3310337194270598</v>
       </c>
       <c r="C98">
-        <v>1.0414443047826201</v>
+        <v>1.11210160097279</v>
       </c>
       <c r="D98">
-        <v>3.42882373598977</v>
+        <v>3.2443255377628799</v>
       </c>
       <c r="E98">
-        <v>1.0651494853244301</v>
+        <v>0.731663919378026</v>
       </c>
       <c r="F98">
-        <v>3.5747156870999599</v>
+        <v>3.6884920102613399</v>
       </c>
       <c r="G98">
-        <v>3.4098070316408502</v>
+        <v>3.15782079361749</v>
       </c>
       <c r="H98">
-        <v>3.0716562508368899</v>
+        <v>3.1107241898641398</v>
       </c>
       <c r="I98">
-        <v>1.0537216087394801</v>
+        <v>1.0876448193110499</v>
       </c>
       <c r="J98">
         <v>2.1525215252152501</v>
       </c>
       <c r="K98">
-        <v>2.8997688590039901</v>
+        <v>2.89976885900401</v>
       </c>
       <c r="L98">
         <v>1.7265894779605999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4256B98-3D3C-7D4B-9767-4614EB4DC7BB}">
-  <dimension ref="A1:C292"/>
+  <dimension ref="A1:C293"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A244" workbookViewId="0">
-      <selection activeCell="N272" sqref="N272"/>
+    <sheetView tabSelected="1" topLeftCell="A246" workbookViewId="0">
+      <selection activeCell="O266" sqref="O266"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>37257</v>
       </c>
       <c r="B2">
-        <v>4.1086838509503698</v>
+        <v>4.1331701427013501</v>
       </c>
       <c r="C2">
         <v>1.4477766287486999</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>37288</v>
       </c>
       <c r="B3">
-        <v>3.9168039489316402</v>
+        <v>3.9372443591458599</v>
       </c>
       <c r="C3">
         <v>1.5416238437821199</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>37316</v>
       </c>
       <c r="B4">
-        <v>3.763314352948</v>
+        <v>3.7799248719432899</v>
       </c>
       <c r="C4">
         <v>1.4344262295082</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>37347</v>
       </c>
       <c r="B5">
-        <v>3.71947954767779</v>
+        <v>3.73435443389931</v>
       </c>
       <c r="C5">
         <v>1.0152284263959399</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>37377</v>
       </c>
       <c r="B6">
-        <v>3.54626975160153</v>
+        <v>3.55774851352081</v>
       </c>
       <c r="C6">
         <v>0.50556117290192104</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>37408</v>
       </c>
       <c r="B7">
-        <v>3.0949290837708299</v>
+        <v>3.0968724669009502</v>
       </c>
       <c r="C7">
         <v>1.32113821138211</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>37438</v>
       </c>
       <c r="B8">
-        <v>2.9462854469933299</v>
+        <v>2.94470124212486</v>
       </c>
       <c r="C8">
         <v>2.2357723577235702</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>37469</v>
       </c>
       <c r="B9">
-        <v>2.7786879497765602</v>
+        <v>2.7740787203788799</v>
       </c>
       <c r="C9">
         <v>2.23350253807107</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>37500</v>
       </c>
       <c r="B10">
-        <v>2.7537311072195099</v>
+        <v>2.7488468699636401</v>
       </c>
       <c r="C10">
         <v>2.3373983739837398</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>37530</v>
       </c>
       <c r="B11">
-        <v>2.7922855066979602</v>
+        <v>2.7881233984885201</v>
       </c>
       <c r="C11">
         <v>3.06122448979592</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>37561</v>
       </c>
       <c r="B12">
-        <v>2.65042226666186</v>
+        <v>2.6435423191698901</v>
       </c>
       <c r="C12">
         <v>3.6847492323439002</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>37591</v>
       </c>
       <c r="B13">
-        <v>2.4555994633679301</v>
+        <v>2.4444757431970001</v>
       </c>
       <c r="C13">
-        <v>3.4729315628192001</v>
+        <v>3.4729315628191899</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>37622</v>
       </c>
       <c r="B14">
-        <v>2.2816633548684502</v>
+        <v>2.2664095386687402</v>
       </c>
       <c r="C14">
         <v>3.9755351681957198</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>37653</v>
       </c>
       <c r="B15">
-        <v>2.3496311008608699</v>
+        <v>2.3349323215593301</v>
       </c>
       <c r="C15">
         <v>4.3522267206477698</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>37681</v>
       </c>
       <c r="B16">
-        <v>2.3791537804042102</v>
+        <v>2.3651596400305199</v>
       </c>
       <c r="C16">
         <v>4.3434343434343399</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>37712</v>
       </c>
       <c r="B17">
-        <v>2.42914805425763</v>
+        <v>2.4171644327906399</v>
       </c>
       <c r="C17">
         <v>2.91457286432161</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>37742</v>
       </c>
       <c r="B18">
-        <v>2.5088420752707199</v>
+        <v>2.49824784866545</v>
       </c>
       <c r="C18">
         <v>3.0181086519114699</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>37773</v>
       </c>
       <c r="B19">
-        <v>2.6528991098354502</v>
+        <v>2.6449367146884901</v>
       </c>
       <c r="C19">
         <v>2.6078234704112302</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>37803</v>
       </c>
       <c r="B20">
-        <v>2.7140685193661702</v>
+        <v>2.7072522449189802</v>
       </c>
       <c r="C20">
         <v>1.7892644135189</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>37834</v>
       </c>
       <c r="B21">
-        <v>2.73091405436762</v>
+        <v>2.7241067465332298</v>
       </c>
       <c r="C21">
         <v>1.7874875868917499</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>37865</v>
       </c>
       <c r="B22">
-        <v>2.8221027448901599</v>
+        <v>2.81666776851602</v>
       </c>
       <c r="C22">
         <v>1.5888778550148901</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>37895</v>
       </c>
       <c r="B23">
-        <v>2.9316880626506499</v>
+        <v>2.9282580362197499</v>
       </c>
       <c r="C23">
         <v>1.38613861386139</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>37926</v>
       </c>
       <c r="B24">
-        <v>3.0218927178440498</v>
+        <v>3.0203068272035201</v>
       </c>
       <c r="C24">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>37956</v>
       </c>
       <c r="B25">
-        <v>3.1165368007288801</v>
+        <v>3.1174658737955099</v>
       </c>
       <c r="C25">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>37987</v>
       </c>
       <c r="B26">
-        <v>3.10411857508613</v>
+        <v>3.1056730035747</v>
       </c>
       <c r="C26">
         <v>1.1764705882352999</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>38018</v>
       </c>
       <c r="B27">
-        <v>3.0278250199687902</v>
+        <v>3.0285562755248701</v>
       </c>
       <c r="C27">
         <v>0.484966052376334</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>38047</v>
       </c>
       <c r="B28">
-        <v>3.0488624689597401</v>
+        <v>3.0499889651724801</v>
       </c>
       <c r="C28">
         <v>0.58083252662149898</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>38078</v>
       </c>
       <c r="B29">
-        <v>3.1363722877305</v>
+        <v>3.1389550333130098</v>
       </c>
       <c r="C29">
         <v>1.36718749999999</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>38108</v>
       </c>
       <c r="B30">
-        <v>3.17573103191513</v>
+        <v>3.1787697760505198</v>
       </c>
       <c r="C30">
         <v>2.3437499999999898</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>38139</v>
       </c>
       <c r="B31">
-        <v>3.2259369790830901</v>
+        <v>3.22980072776924</v>
       </c>
       <c r="C31">
         <v>2.4437927663734098</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>38169</v>
       </c>
       <c r="B32">
-        <v>3.0988314087369302</v>
+        <v>3.0998452337331002</v>
       </c>
       <c r="C32">
         <v>2.1484374999999898</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>38200</v>
       </c>
       <c r="B33">
-        <v>3.1593502534577098</v>
+        <v>3.16177333123284</v>
       </c>
       <c r="C33">
         <v>1.9512195121951199</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>38231</v>
       </c>
       <c r="B34">
-        <v>3.1608078744241999</v>
+        <v>3.1631838380871899</v>
       </c>
       <c r="C34">
         <v>2.3460410557184801</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>38261</v>
       </c>
       <c r="B35">
-        <v>2.9141660099470199</v>
+        <v>2.9116713285331901</v>
       </c>
       <c r="C35">
         <v>2.8320312499999898</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>38292</v>
       </c>
       <c r="B36">
-        <v>2.9164653668690002</v>
+        <v>2.9132872747218399</v>
       </c>
       <c r="C36">
         <v>2.7263875365141201</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>38322</v>
       </c>
       <c r="B37">
-        <v>2.9963241471380901</v>
+        <v>2.9943072524298802</v>
       </c>
       <c r="C37">
         <v>2.4342745861733199</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>38353</v>
       </c>
       <c r="B38">
-        <v>3.0007383578798499</v>
+        <v>2.9982965280803899</v>
       </c>
       <c r="C38">
         <v>2.03488372093023</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>38384</v>
       </c>
       <c r="B39">
-        <v>3.1342676386012398</v>
+        <v>3.1339962042181</v>
       </c>
       <c r="C39">
         <v>1.93050193050193</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>38412</v>
       </c>
       <c r="B40">
-        <v>3.1432326048717201</v>
+        <v>3.1431645624336002</v>
       </c>
       <c r="C40">
         <v>2.40615976900866</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>38443</v>
       </c>
       <c r="B41">
-        <v>2.9392015884553899</v>
+        <v>2.9360434302381799</v>
       </c>
       <c r="C41">
         <v>2.5048169556840199</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>38473</v>
       </c>
       <c r="B42">
-        <v>2.9211284017861701</v>
+        <v>2.91865903229602</v>
       </c>
       <c r="C42">
         <v>1.62213740458016</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>38504</v>
       </c>
       <c r="B43">
-        <v>3.0748236050583202</v>
+        <v>3.0760799583456002</v>
       </c>
       <c r="C43">
         <v>1.90839694656489</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>38534</v>
       </c>
       <c r="B44">
-        <v>3.1220837465953202</v>
+        <v>3.12451064734074</v>
       </c>
       <c r="C44">
         <v>2.2944550669216102</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>38565</v>
       </c>
       <c r="B45">
-        <v>3.08575115617912</v>
+        <v>3.08707809279435</v>
       </c>
       <c r="C45">
         <v>2.77511961722489</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>38596</v>
       </c>
       <c r="B46">
-        <v>3.0747288606646701</v>
+        <v>3.0759199611685801</v>
       </c>
       <c r="C46">
         <v>3.6294173829990402</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>38626</v>
       </c>
       <c r="B47">
-        <v>3.0899279412429701</v>
+        <v>3.0911090976395701</v>
       </c>
       <c r="C47">
         <v>2.2792022792022801</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>38657</v>
       </c>
       <c r="B48">
-        <v>3.00703104507331</v>
+        <v>3.0067487279273699</v>
       </c>
       <c r="C48">
         <v>1.8957345971563999</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>38687</v>
       </c>
       <c r="B49">
-        <v>2.8729629962771002</v>
+        <v>2.8703003817238599</v>
       </c>
       <c r="C49">
         <v>2.09125475285171</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>38718</v>
       </c>
       <c r="B50">
-        <v>2.8189792069405701</v>
+        <v>2.8151025613553</v>
       </c>
       <c r="C50">
         <v>2.6590693257359899</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>38749</v>
       </c>
       <c r="B51">
-        <v>2.7365033198004598</v>
+        <v>2.73039213822417</v>
       </c>
       <c r="C51">
         <v>2.27272727272728</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>38777</v>
       </c>
       <c r="B52">
-        <v>2.7253736744807302</v>
+        <v>2.71832413084323</v>
       </c>
       <c r="C52">
         <v>1.8796992481203001</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>38808</v>
       </c>
       <c r="B53">
-        <v>2.7747699526260998</v>
+        <v>2.7674850763185401</v>
       </c>
       <c r="C53">
-        <v>2.5375939849623999</v>
+        <v>2.5375939849623901</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>38838</v>
       </c>
       <c r="B54">
-        <v>2.7416503207485299</v>
+        <v>2.7329505751469498</v>
       </c>
       <c r="C54">
         <v>2.6291079812206499</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>38869</v>
       </c>
       <c r="B55">
-        <v>2.6503552853203298</v>
+        <v>2.6394535710904599</v>
       </c>
       <c r="C55">
         <v>2.15355805243445</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>38899</v>
       </c>
       <c r="B56">
-        <v>2.7256820479024499</v>
+        <v>2.71597307548556</v>
       </c>
       <c r="C56">
         <v>2.05607476635514</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>38930</v>
       </c>
       <c r="B57">
-        <v>2.8775783198614802</v>
+        <v>2.8708155631024299</v>
       </c>
       <c r="C57">
         <v>1.67597765363128</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>38961</v>
       </c>
       <c r="B58">
-        <v>2.84328666100143</v>
+        <v>2.8367827547870101</v>
       </c>
       <c r="C58">
         <v>-9.2165898617506306E-2</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>38991</v>
       </c>
       <c r="B59">
-        <v>3.0366313937435199</v>
+        <v>3.0341769145231701</v>
       </c>
       <c r="C59">
         <v>0.64995357474466398</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>39022</v>
       </c>
       <c r="B60">
-        <v>3.22219667818112</v>
+        <v>3.2232757964364902</v>
       </c>
       <c r="C60">
         <v>1.02325581395348</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>39052</v>
       </c>
       <c r="B61">
-        <v>3.2825509753964499</v>
+        <v>3.2850959952249501</v>
       </c>
       <c r="C61">
         <v>1.2104283054003699</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>39083</v>
       </c>
       <c r="B62">
-        <v>3.5162388572007099</v>
+        <v>3.5236422535318099</v>
       </c>
       <c r="C62">
         <v>0.64754856614246303</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>39114</v>
       </c>
       <c r="B63">
-        <v>3.8745075734412899</v>
+        <v>3.89018817158022</v>
       </c>
       <c r="C63">
         <v>1.4814814814814801</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>39142</v>
       </c>
       <c r="B64">
-        <v>4.4519285357868004</v>
+        <v>4.4816635426043598</v>
       </c>
       <c r="C64">
         <v>1.8450184501844999</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>39173</v>
       </c>
       <c r="B65">
-        <v>4.6143056141681003</v>
+        <v>4.6478187857198696</v>
       </c>
       <c r="C65">
         <v>1.3748854262144801</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>39203</v>
       </c>
       <c r="B66">
-        <v>4.2757605588729399</v>
+        <v>4.2997818558473204</v>
       </c>
       <c r="C66">
         <v>1.64684354986276</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>39234</v>
       </c>
       <c r="B67">
-        <v>4.00959413224684</v>
+        <v>4.0277346091925299</v>
       </c>
       <c r="C67">
         <v>1.46654445462879</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>39264</v>
       </c>
       <c r="B68">
-        <v>3.9708538181379001</v>
+        <v>3.98820062978064</v>
       </c>
       <c r="C68">
         <v>1.2820512820512699</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>39295</v>
       </c>
       <c r="B69">
-        <v>3.8522889104393698</v>
+        <v>3.8676092903492898</v>
       </c>
       <c r="C69">
         <v>0.82417582417581603</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>39326</v>
       </c>
       <c r="B70">
-        <v>3.8620672237692899</v>
+        <v>3.8772813323170898</v>
       </c>
       <c r="C70">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>39356</v>
       </c>
       <c r="B71">
-        <v>3.8099990847134699</v>
+        <v>3.8250421709483402</v>
       </c>
       <c r="C71">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>39387</v>
       </c>
       <c r="B72">
-        <v>3.8879633013475599</v>
+        <v>3.9060757893778901</v>
       </c>
       <c r="C72">
         <v>2.0257826887661201</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>39417</v>
       </c>
       <c r="B73">
-        <v>3.8730710291750698</v>
+        <v>3.8919088356532301</v>
       </c>
       <c r="C73">
         <v>2.2079116835326502</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>39448</v>
       </c>
       <c r="B74">
-        <v>3.70808307677015</v>
+        <v>3.7239350836003098</v>
       </c>
       <c r="C74">
         <v>2.0220588235294099</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>39479</v>
       </c>
       <c r="B75">
-        <v>3.2941172619976702</v>
+        <v>3.3018231328521801</v>
       </c>
       <c r="C75">
         <v>1.64233576642337</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>39508</v>
       </c>
       <c r="B76">
-        <v>2.7785704290117499</v>
+        <v>2.77428994592815</v>
       </c>
       <c r="C76">
         <v>1.1775362318840601</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>39539</v>
       </c>
       <c r="B77">
-        <v>2.62928115954504</v>
+        <v>2.62137687418516</v>
       </c>
       <c r="C77">
         <v>1.62748643761303</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>39569</v>
       </c>
       <c r="B78">
-        <v>2.9621406871480098</v>
+        <v>2.9630505983919901</v>
       </c>
       <c r="C78">
         <v>2.2502250225022502</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>39600</v>
       </c>
       <c r="B79">
-        <v>3.0782757069489501</v>
+        <v>3.0814735784300198</v>
       </c>
       <c r="C79">
         <v>3.0713640469737999</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>39630</v>
       </c>
       <c r="B80">
-        <v>3.09828756458705</v>
+        <v>3.1012617801795601</v>
       </c>
       <c r="C80">
         <v>3.16455696202532</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>39661</v>
       </c>
       <c r="B81">
-        <v>2.92206132956025</v>
+        <v>2.92141292321688</v>
       </c>
       <c r="C81">
         <v>3.0881017257039098</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>39692</v>
       </c>
       <c r="B82">
-        <v>2.9482978610344199</v>
+        <v>2.94741497355577</v>
       </c>
       <c r="C82">
         <v>3.1674208144796401</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>39722</v>
       </c>
       <c r="B83">
-        <v>3.0224387430855302</v>
+        <v>3.0222335924077499</v>
       </c>
       <c r="C83">
         <v>2.2624434389140302</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>39753</v>
       </c>
       <c r="B84">
-        <v>2.9379431067500001</v>
+        <v>2.9354239099894701</v>
       </c>
       <c r="C84">
         <v>1.44404332129965</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>39783</v>
       </c>
       <c r="B85">
-        <v>3.0413543360147801</v>
+        <v>3.0401023571872101</v>
       </c>
       <c r="C85">
         <v>0.54005400540054804</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>39814</v>
       </c>
       <c r="B86">
-        <v>3.0316686157996098</v>
+        <v>3.02942148865964</v>
       </c>
       <c r="C86">
         <v>0.45045045045045001</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>39845</v>
       </c>
       <c r="B87">
-        <v>3.04112531992069</v>
+        <v>3.0380714838739702</v>
       </c>
       <c r="C87">
         <v>0.80789946140035096</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>39873</v>
       </c>
       <c r="B88">
-        <v>2.95945567414782</v>
+        <v>2.9542217109418099</v>
       </c>
       <c r="C88">
         <v>0.80572963294538202</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>39904</v>
       </c>
       <c r="B89">
-        <v>2.8755512918299302</v>
+        <v>2.8688720889303201</v>
       </c>
       <c r="C89">
         <v>0.26690391459074497</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>39934</v>
       </c>
       <c r="B90">
-        <v>2.74165267208121</v>
+        <v>2.732817006111</v>
       </c>
       <c r="C90">
         <v>8.8028169014091995E-2</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>39965</v>
       </c>
       <c r="B91">
-        <v>2.72149906178878</v>
+        <v>2.71190979391866</v>
       </c>
       <c r="C91">
         <v>0.17528483786152699</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>39995</v>
       </c>
       <c r="B92">
-        <v>2.70661235623162</v>
+        <v>2.6972198766814501</v>
       </c>
       <c r="C92">
         <v>-0.26292725679228501</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>40026</v>
       </c>
       <c r="B93">
-        <v>2.9198785567785799</v>
+        <v>2.91480351358546</v>
       </c>
       <c r="C93">
         <v>0.35242290748899202</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>40057</v>
       </c>
       <c r="B94">
-        <v>3.0200246789588201</v>
+        <v>3.0172933951214902</v>
       </c>
       <c r="C94">
         <v>-0.26315789473683998</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>40087</v>
       </c>
       <c r="B95">
-        <v>2.9268737714131601</v>
+        <v>2.92225231464232</v>
       </c>
       <c r="C95">
         <v>0.53097345132742901</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>40118</v>
       </c>
       <c r="B96">
-        <v>2.9062380334979099</v>
+        <v>2.9015961894367299</v>
       </c>
       <c r="C96">
         <v>1.69039145907473</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>40148</v>
       </c>
       <c r="B97">
-        <v>2.8874366667814799</v>
+        <v>2.8830972173176002</v>
       </c>
       <c r="C97">
         <v>2.0590868397493298</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>40179</v>
       </c>
       <c r="B98">
-        <v>2.7355250657684902</v>
+        <v>2.7279252029099101</v>
       </c>
       <c r="C98">
         <v>2.2421524663677102</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>40210</v>
       </c>
       <c r="B99">
-        <v>2.68025682347435</v>
+        <v>2.6712641572981499</v>
       </c>
       <c r="C99">
         <v>1.6918967052537901</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>40238</v>
       </c>
       <c r="B100">
-        <v>2.6040704230261298</v>
+        <v>2.59392425484595</v>
       </c>
       <c r="C100">
         <v>1.6873889875666099</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>40269</v>
       </c>
       <c r="B101">
-        <v>2.5742144238593898</v>
+        <v>2.5635776269780002</v>
       </c>
       <c r="C101">
         <v>1.86335403726708</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>40299</v>
       </c>
       <c r="B102">
-        <v>2.69041010418767</v>
+        <v>2.6820810818842702</v>
       </c>
       <c r="C102">
         <v>1.05540897097626</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>40330</v>
       </c>
       <c r="B103">
-        <v>2.8711846437891202</v>
+        <v>2.8679782315290501</v>
       </c>
       <c r="C103">
         <v>0.43744531933508302</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>40360</v>
       </c>
       <c r="B104">
-        <v>2.9193565600647902</v>
+        <v>2.9182543855955498</v>
       </c>
       <c r="C104">
         <v>0.61511423550088096</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>40391</v>
       </c>
       <c r="B105">
-        <v>2.9407426076563299</v>
+        <v>2.94009655609785</v>
       </c>
       <c r="C105">
         <v>0.61457418788409901</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>40422</v>
       </c>
       <c r="B106">
-        <v>2.9152787065441701</v>
+        <v>2.9145285264056202</v>
       </c>
       <c r="C106">
         <v>0.96745822339489396</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>40452</v>
       </c>
       <c r="B107">
-        <v>2.9167917913177002</v>
+        <v>2.9165339912005299</v>
       </c>
       <c r="C107">
         <v>1.40845070422536</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>40483</v>
       </c>
       <c r="B108">
-        <v>2.9259381407695901</v>
+        <v>2.92550900886833</v>
       </c>
       <c r="C108">
         <v>1.13735783027121</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>40513</v>
       </c>
       <c r="B109">
-        <v>2.9134786178448602</v>
+        <v>2.9133274839640402</v>
       </c>
       <c r="C109">
         <v>1.57894736842105</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>40544</v>
       </c>
       <c r="B110">
-        <v>3.0122314648718298</v>
+        <v>3.0141428721182999</v>
       </c>
       <c r="C110">
         <v>2.1052631578947398</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>40575</v>
       </c>
       <c r="B111">
-        <v>3.0957784470444101</v>
+        <v>3.1000160499849798</v>
       </c>
       <c r="C111">
         <v>2.1891418563922902</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>40603</v>
       </c>
       <c r="B112">
-        <v>3.23454353691612</v>
+        <v>3.2418739974738799</v>
       </c>
       <c r="C112">
         <v>3.3187772925764198</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40634</v>
       </c>
       <c r="B113">
-        <v>3.2927792344368099</v>
+        <v>3.30191119522914</v>
       </c>
       <c r="C113">
         <v>3.22299651567945</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40664</v>
       </c>
       <c r="B114">
-        <v>3.2997549082063902</v>
+        <v>3.3091088486147</v>
       </c>
       <c r="C114">
         <v>3.4812880765883398</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40695</v>
       </c>
       <c r="B115">
-        <v>3.2851229221987999</v>
+        <v>3.2938261797458299</v>
       </c>
       <c r="C115">
         <v>2.9616724738675999</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40725</v>
       </c>
       <c r="B116">
-        <v>3.2444978039996801</v>
+        <v>3.25193859893866</v>
       </c>
       <c r="C116">
         <v>3.3187772925764198</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40756</v>
       </c>
       <c r="B117">
-        <v>3.14942420454532</v>
+        <v>3.1550138263377598</v>
       </c>
       <c r="C117">
         <v>3.4031413612565502</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40787</v>
       </c>
       <c r="B118">
-        <v>3.1477220820255698</v>
+        <v>3.15305154492426</v>
       </c>
       <c r="C118">
         <v>3.3972125435540099</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40817</v>
       </c>
       <c r="B119">
-        <v>3.2845168586396198</v>
+        <v>3.2923109560341102</v>
       </c>
       <c r="C119">
         <v>3.2986111111111098</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40848</v>
       </c>
       <c r="B120">
-        <v>3.3372295420625</v>
+        <v>3.3459852742768001</v>
       </c>
       <c r="C120">
         <v>3.20069204152249</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40878</v>
       </c>
       <c r="B121">
-        <v>3.3345040677211002</v>
+        <v>3.3426130869208701</v>
       </c>
       <c r="C121">
         <v>2.50431778929189</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>3.21244986666489</v>
+        <v>3.21769535878928</v>
       </c>
       <c r="C122">
         <v>2.8350515463917501</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>40940</v>
       </c>
       <c r="B123">
-        <v>3.1703466864621701</v>
+        <v>3.1738397595396299</v>
       </c>
       <c r="C123">
         <v>3.1705227077977698</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>40969</v>
       </c>
       <c r="B124">
-        <v>3.1382241965986699</v>
+        <v>3.1404989754615902</v>
       </c>
       <c r="C124">
         <v>2.1132713440405699</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41000</v>
       </c>
       <c r="B125">
-        <v>3.12877084953774</v>
+        <v>3.1299325507433502</v>
       </c>
       <c r="C125">
         <v>2.3628691983122301</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41030</v>
       </c>
       <c r="B126">
-        <v>3.0424384346138198</v>
+        <v>3.0418516881221298</v>
       </c>
       <c r="C126">
         <v>1.85029436501261</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41061</v>
       </c>
       <c r="B127">
-        <v>2.8651733444489502</v>
+        <v>2.8615082756306398</v>
       </c>
       <c r="C127">
         <v>2.03045685279187</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41091</v>
       </c>
       <c r="B128">
-        <v>2.93687770288272</v>
+        <v>2.9348298507589798</v>
       </c>
       <c r="C128">
         <v>1.85967878275571</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41122</v>
       </c>
       <c r="B129">
-        <v>2.9715899297064698</v>
+        <v>2.9697228703368599</v>
       </c>
       <c r="C129">
         <v>2.0253164556962102</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41153</v>
       </c>
       <c r="B130">
-        <v>2.8561350166813</v>
+        <v>2.8523580382379201</v>
       </c>
       <c r="C130">
         <v>1.85341196293176</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41183</v>
       </c>
       <c r="B131">
-        <v>2.6640535023520902</v>
+        <v>2.65658491849989</v>
       </c>
       <c r="C131">
         <v>1.9327731092436999</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41214</v>
       </c>
       <c r="B132">
-        <v>2.6251386169071602</v>
+        <v>2.6174550425387602</v>
       </c>
       <c r="C132">
         <v>1.50880134115675</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41244</v>
       </c>
       <c r="B133">
-        <v>2.6624870723148901</v>
+        <v>2.6558297651425198</v>
       </c>
       <c r="C133">
         <v>1.51642796967144</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>41275</v>
       </c>
       <c r="B134">
-        <v>2.6682961806722099</v>
+        <v>2.6615095370945401</v>
       </c>
       <c r="C134">
         <v>0.58479532163742898</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>41306</v>
       </c>
       <c r="B135">
-        <v>2.6863299852556102</v>
+        <v>2.68065189421552</v>
       </c>
       <c r="C135">
         <v>1.4119601328903599</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>41334</v>
       </c>
       <c r="B136">
-        <v>2.60431742551296</v>
+        <v>2.5971992700043498</v>
       </c>
       <c r="C136">
         <v>0.82781456953642396</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>41365</v>
       </c>
       <c r="B137">
-        <v>2.63214351110356</v>
+        <v>2.6257455493589599</v>
       </c>
       <c r="C137">
         <v>0.412201154163232</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>41395</v>
       </c>
       <c r="B138">
-        <v>2.7120860175369899</v>
+        <v>2.7075480240495802</v>
       </c>
       <c r="C138">
         <v>0.66061106523535196</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>41426</v>
       </c>
       <c r="B139">
-        <v>2.7108450738616598</v>
+        <v>2.7060868744331699</v>
       </c>
       <c r="C139">
         <v>0.99502487562189301</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>41456</v>
       </c>
       <c r="B140">
-        <v>2.6417455029127499</v>
+        <v>2.63581800509973</v>
       </c>
       <c r="C140">
         <v>1.07883817427386</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>41487</v>
       </c>
       <c r="B141">
-        <v>2.67841846103439</v>
+        <v>2.6738096116216599</v>
       </c>
       <c r="C141">
         <v>0.82712985938792405</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>41518</v>
       </c>
       <c r="B142">
-        <v>2.7203524900182701</v>
+        <v>2.7162372076979402</v>
       </c>
       <c r="C142">
         <v>0.909842845326712</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>41548</v>
       </c>
       <c r="B143">
-        <v>2.8534253626590198</v>
+        <v>2.85146177858373</v>
       </c>
       <c r="C143">
         <v>0.24732069249793701</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>41579</v>
       </c>
       <c r="B144">
-        <v>2.8244451493508902</v>
+        <v>2.8216334287982798</v>
       </c>
       <c r="C144">
         <v>0.57803468208092701</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>41609</v>
       </c>
       <c r="B145">
-        <v>2.77816791632018</v>
+        <v>2.77373309478347</v>
       </c>
       <c r="C145">
         <v>0.829875518672199</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>41640</v>
       </c>
       <c r="B146">
-        <v>2.79940365321026</v>
+        <v>2.7962186973962702</v>
       </c>
       <c r="C146">
         <v>1.0797342192691</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>41671</v>
       </c>
       <c r="B147">
-        <v>2.7424958829559598</v>
+        <v>2.7383904510388102</v>
       </c>
       <c r="C147">
         <v>0.40950040950041</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>41699</v>
       </c>
       <c r="B148">
-        <v>2.7571070019342301</v>
+        <v>2.7533485164156999</v>
       </c>
       <c r="C148">
         <v>0.90311986863711702</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>41730</v>
       </c>
       <c r="B149">
-        <v>2.8476797441477602</v>
+        <v>2.8462292470427402</v>
       </c>
       <c r="C149">
         <v>1.3136288998357999</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>41760</v>
       </c>
       <c r="B150">
-        <v>2.8324343295158001</v>
+        <v>2.8305593531286499</v>
       </c>
       <c r="C150">
         <v>1.5586546349466699</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>41791</v>
       </c>
       <c r="B151">
-        <v>3.0610626011430502</v>
+        <v>3.0636331294088199</v>
       </c>
       <c r="C151">
         <v>1.72413793103449</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>41821</v>
       </c>
       <c r="B152">
-        <v>3.2697928702964401</v>
+        <v>3.2764426217005802</v>
       </c>
       <c r="C152">
         <v>1.5599343185550101</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>41852</v>
       </c>
       <c r="B153">
-        <v>3.0579676435629999</v>
+        <v>3.060039781885</v>
       </c>
       <c r="C153">
         <v>1.5586546349466699</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>41883</v>
       </c>
       <c r="B154">
-        <v>2.9445759793315398</v>
+        <v>2.9443326259396598</v>
       </c>
       <c r="C154">
         <v>1.55737704918033</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>41913</v>
       </c>
       <c r="B155">
-        <v>2.8085038012429702</v>
+        <v>2.8056410534865801</v>
       </c>
       <c r="C155">
         <v>2.2203947368421102</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>41944</v>
       </c>
       <c r="B156">
-        <v>2.7656125219909402</v>
+        <v>2.7616107295115699</v>
       </c>
       <c r="C156">
         <v>1.6420361247947499</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>41974</v>
       </c>
       <c r="B157">
-        <v>2.7911793957270299</v>
+        <v>2.7877156248002501</v>
       </c>
       <c r="C157">
         <v>1.06995884773662</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>42005</v>
       </c>
       <c r="B158">
-        <v>2.7742309557713498</v>
+        <v>2.7700549493347899</v>
       </c>
       <c r="C158">
         <v>0.73952341824157097</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>42036</v>
       </c>
       <c r="B159">
-        <v>2.7566975273809602</v>
+        <v>2.7513762062157801</v>
       </c>
       <c r="C159">
         <v>1.06035889070148</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>42064</v>
       </c>
       <c r="B160">
-        <v>2.69543920473527</v>
+        <v>2.6887957793302801</v>
       </c>
       <c r="C160">
         <v>1.46460537021969</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>42095</v>
       </c>
       <c r="B161">
-        <v>2.7010221864456301</v>
+        <v>2.6941786699532702</v>
       </c>
       <c r="C161">
         <v>1.0534846029173399</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>42125</v>
       </c>
       <c r="B162">
-        <v>2.54844095450688</v>
+        <v>2.5381672788035998</v>
       </c>
       <c r="C162">
         <v>1.21163166397415</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>42156</v>
       </c>
       <c r="B163">
-        <v>2.53608761965716</v>
+        <v>2.5249591320103399</v>
       </c>
       <c r="C163">
         <v>1.0492332526230801</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>42186</v>
       </c>
       <c r="B164">
-        <v>2.38778070410791</v>
+        <v>2.3730063067258902</v>
       </c>
       <c r="C164">
         <v>1.29345189975747</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>42217</v>
       </c>
       <c r="B165">
-        <v>2.42515484492997</v>
+        <v>2.4112536088741701</v>
       </c>
       <c r="C165">
         <v>1.13085621970921</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>42248</v>
       </c>
       <c r="B166">
-        <v>2.5473105919597101</v>
+        <v>2.53584169739662</v>
       </c>
       <c r="C166">
         <v>0.96852300242129796</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>42278</v>
       </c>
       <c r="B167">
-        <v>2.5810851663901899</v>
+        <v>2.57098425609359</v>
       </c>
       <c r="C167">
         <v>0.72405470635559599</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>42309</v>
       </c>
       <c r="B168">
-        <v>2.46724120784372</v>
+        <v>2.455244821989</v>
       </c>
       <c r="C168">
         <v>0.88852988691438495</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>42339</v>
       </c>
       <c r="B169">
-        <v>2.3731825132554198</v>
+        <v>2.3600065680719502</v>
       </c>
       <c r="C169">
         <v>1.30293159609121</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>42370</v>
       </c>
       <c r="B170">
-        <v>2.47015443017083</v>
+        <v>2.45962292391919</v>
       </c>
       <c r="C170">
         <v>1.6313213703099501</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>42401</v>
       </c>
       <c r="B171">
-        <v>2.5821243380275201</v>
+        <v>2.5743746974745898</v>
       </c>
       <c r="C171">
         <v>0.96852300242129796</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>42430</v>
       </c>
       <c r="B172">
-        <v>2.6612333179674601</v>
+        <v>2.65476611476323</v>
       </c>
       <c r="C172">
         <v>0.72173215717721895</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>42461</v>
       </c>
       <c r="B173">
-        <v>2.4157584337234601</v>
+        <v>2.4042668917049999</v>
       </c>
       <c r="C173">
         <v>1.0425020048115501</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>42491</v>
       </c>
       <c r="B174">
-        <v>2.4908608389716198</v>
+        <v>2.4810235693656399</v>
       </c>
       <c r="C174">
         <v>0.71827613727055495</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>42522</v>
       </c>
       <c r="B175">
-        <v>2.3042747384039002</v>
+        <v>2.2905174859055801</v>
       </c>
       <c r="C175">
         <v>0.63897763578274502</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>42552</v>
       </c>
       <c r="B176">
-        <v>2.2672436170580101</v>
+        <v>2.2526030590435</v>
       </c>
       <c r="C176">
         <v>0.239425379090181</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>42583</v>
       </c>
       <c r="B177">
-        <v>2.44938359544041</v>
+        <v>2.43826812336812</v>
       </c>
       <c r="C177">
         <v>7.9872204472838895E-2</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>42614</v>
       </c>
       <c r="B178">
-        <v>2.4015128605998801</v>
+        <v>2.38962494585394</v>
       </c>
       <c r="C178">
         <v>0.55955235811351101</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A179" s="1">
         <v>42644</v>
       </c>
       <c r="B179">
-        <v>2.3734536169174998</v>
+        <v>2.36083193897653</v>
       </c>
       <c r="C179">
         <v>0.55910543130990598</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A180" s="1">
         <v>42675</v>
       </c>
       <c r="B180">
-        <v>2.51870901228699</v>
+        <v>2.5089909796642602</v>
       </c>
       <c r="C180">
         <v>0.56044835868693998</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A181" s="1">
         <v>42705</v>
       </c>
       <c r="B181">
-        <v>2.70997641102585</v>
+        <v>2.70393385517177</v>
       </c>
       <c r="C181">
         <v>0.64308681672025503</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A182" s="1">
         <v>42736</v>
       </c>
       <c r="B182">
-        <v>2.7416062565033101</v>
+        <v>2.7353770427689401</v>
       </c>
       <c r="C182">
         <v>1.2841091492776999</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A183" s="1">
         <v>42767</v>
       </c>
       <c r="B183">
-        <v>2.6968869321667501</v>
+        <v>2.68927168589543</v>
       </c>
       <c r="C183">
         <v>1.1990407673860899</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A184" s="1">
         <v>42795</v>
       </c>
       <c r="B184">
-        <v>2.7472385078162</v>
+        <v>2.7410345465508699</v>
       </c>
       <c r="C184">
         <v>0.87579617834395596</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A185" s="1">
         <v>42826</v>
       </c>
       <c r="B185">
-        <v>2.8726098686396999</v>
+        <v>2.8688126251221102</v>
       </c>
       <c r="C185">
         <v>0.79365079365079405</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="1">
         <v>42856</v>
       </c>
       <c r="B186">
-        <v>2.7774828918817702</v>
+        <v>2.7709348905884399</v>
       </c>
       <c r="C186">
         <v>0.71315372424722001</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="1">
         <v>42887</v>
       </c>
       <c r="B187">
-        <v>2.90667626640619</v>
+        <v>2.90267559143359</v>
       </c>
       <c r="C187">
         <v>0.55555555555555802</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="1">
         <v>42917</v>
       </c>
       <c r="B188">
-        <v>2.9735787785482999</v>
+        <v>2.9713464689205602</v>
       </c>
       <c r="C188">
         <v>0.87579617834395596</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="1">
         <v>42948</v>
       </c>
       <c r="B189">
-        <v>3.1169144768465098</v>
+        <v>3.1182861926532599</v>
       </c>
       <c r="C189">
         <v>1.1173184357541901</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="1">
         <v>42979</v>
       </c>
       <c r="B190">
-        <v>3.2374595942194699</v>
+        <v>3.2421558505746702</v>
       </c>
       <c r="C190">
         <v>1.0333863275039701</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="1">
         <v>43009</v>
       </c>
       <c r="B191">
-        <v>3.2806318303593902</v>
+        <v>3.28669500959474</v>
       </c>
       <c r="C191">
         <v>1.0325655281969801</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="1">
         <v>43040</v>
       </c>
       <c r="B192">
-        <v>3.4126590767245202</v>
+        <v>3.42178876779399</v>
       </c>
       <c r="C192">
         <v>1.671974522293</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="1">
         <v>43070</v>
       </c>
       <c r="B193">
-        <v>3.3322653322157398</v>
+        <v>3.3398882548547699</v>
       </c>
       <c r="C193">
         <v>1.8370607028754</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="1">
         <v>43101</v>
       </c>
       <c r="B194">
-        <v>3.4844221775581601</v>
+        <v>3.4951364021287601</v>
       </c>
       <c r="C194">
         <v>1.2678288431061799</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="1">
         <v>43132</v>
       </c>
       <c r="B195">
-        <v>3.60684047849601</v>
+        <v>3.6206975362641098</v>
       </c>
       <c r="C195">
         <v>1.5007898894154901</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="1">
         <v>43160</v>
       </c>
       <c r="B196">
-        <v>3.5799493319218798</v>
+        <v>3.59339496424173</v>
       </c>
       <c r="C196">
         <v>1.57853196527229</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="1">
         <v>43191</v>
       </c>
       <c r="B197">
-        <v>3.5590631458487501</v>
+        <v>3.5721662746406602</v>
       </c>
       <c r="C197">
         <v>1.7322834645669201</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="1">
         <v>43221</v>
       </c>
       <c r="B198">
-        <v>3.6371956754811401</v>
+        <v>3.65217308853014</v>
       </c>
       <c r="C198">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="1">
         <v>43252</v>
       </c>
       <c r="B199">
-        <v>3.4874895337856402</v>
+        <v>3.5002412162484702</v>
       </c>
       <c r="C199">
         <v>1.97316495659036</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="1">
         <v>43282</v>
       </c>
       <c r="B200">
-        <v>3.2389173718284301</v>
+        <v>3.2467583753800402</v>
       </c>
       <c r="C200">
         <v>2.3677979479084299</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="1">
         <v>43313</v>
       </c>
       <c r="B201">
-        <v>3.0112730921661499</v>
+        <v>3.0142670511373701</v>
       </c>
       <c r="C201">
         <v>2.2099447513812098</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="1">
         <v>43344</v>
       </c>
       <c r="B202">
-        <v>2.9103468838898801</v>
+        <v>2.9108932958092999</v>
       </c>
       <c r="C202">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="1">
         <v>43374</v>
       </c>
       <c r="B203">
-        <v>2.9252833352996999</v>
+        <v>2.9256191794473101</v>
       </c>
       <c r="C203">
         <v>1.7295597484276799</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="1">
         <v>43405</v>
       </c>
       <c r="B204">
-        <v>2.8965417215564999</v>
+        <v>2.8954998094995799</v>
       </c>
       <c r="C204">
         <v>0.93970242756460698</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="1">
         <v>43435</v>
       </c>
       <c r="B205">
-        <v>2.9797692691348301</v>
+        <v>2.9792367757384901</v>
       </c>
       <c r="C205">
         <v>1.0980392156862799</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="1">
         <v>43466</v>
       </c>
       <c r="B206">
-        <v>2.8668027840263299</v>
+        <v>2.8633716732006902</v>
       </c>
       <c r="C206">
         <v>1.0172143974960901</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="1">
         <v>43497</v>
       </c>
       <c r="B207">
-        <v>2.73724200737982</v>
+        <v>2.7307400065679399</v>
       </c>
       <c r="C207">
         <v>1.32295719844357</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="1">
         <v>43525</v>
       </c>
       <c r="B208">
-        <v>2.68374715156523</v>
+        <v>2.67610762371543</v>
       </c>
       <c r="C208">
         <v>1.7871017871018</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="1">
         <v>43556</v>
       </c>
       <c r="B209">
-        <v>2.8449974428862599</v>
+        <v>2.8402960404975999</v>
       </c>
       <c r="C209">
         <v>1.78018575851394</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="1">
         <v>43586</v>
       </c>
       <c r="B210">
-        <v>3.0062532800587198</v>
+        <v>3.0046438879156798</v>
       </c>
       <c r="C210">
         <v>2.3975251353441598</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="1">
         <v>43617</v>
       </c>
       <c r="B211">
-        <v>3.03310018203095</v>
+        <v>3.0311597363520102</v>
       </c>
       <c r="C211">
         <v>2.1671826625387101</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="1">
         <v>43647</v>
       </c>
       <c r="B212">
-        <v>3.1776896332602398</v>
+        <v>3.1783657564973802</v>
       </c>
       <c r="C212">
         <v>2.2359290670778802</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="1">
         <v>43678</v>
       </c>
       <c r="B213">
-        <v>3.1851332568180402</v>
+        <v>3.1857187929691002</v>
       </c>
       <c r="C213">
         <v>2.2393822393822398</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="1">
         <v>43709</v>
       </c>
       <c r="B214">
-        <v>3.2279953319344501</v>
+        <v>3.2290094847274502</v>
       </c>
       <c r="C214">
         <v>2.1655065738592301</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="1">
         <v>43739</v>
       </c>
       <c r="B215">
-        <v>3.3848873252560101</v>
+        <v>3.3896252718114699</v>
       </c>
       <c r="C215">
         <v>2.31839258114374</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="1">
         <v>43770</v>
       </c>
       <c r="B216">
-        <v>3.4020809447775799</v>
+        <v>3.4077553999703101</v>
       </c>
       <c r="C216">
         <v>2.7152831652443798</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="1">
         <v>43800</v>
       </c>
       <c r="B217">
-        <v>3.4605830174467198</v>
+        <v>3.4684817345372099</v>
       </c>
       <c r="C217">
         <v>2.7152831652443798</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="1">
         <v>43831</v>
       </c>
       <c r="B218">
-        <v>3.4468925606995202</v>
+        <v>3.4540221011287802</v>
       </c>
       <c r="C218">
         <v>2.7110766847405099</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="1">
         <v>43862</v>
       </c>
       <c r="B219">
-        <v>3.6534561664637399</v>
+        <v>3.6635320413270298</v>
       </c>
       <c r="C219">
         <v>2.30414746543779</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="1">
         <v>43891</v>
       </c>
       <c r="B220">
-        <v>4.2470788957640497</v>
+        <v>4.2674613386955604</v>
       </c>
       <c r="C220">
         <v>1.1450381679389301</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="1">
         <v>43922</v>
       </c>
       <c r="B221">
-        <v>4.7817563396957601</v>
+        <v>4.8107767597159503</v>
       </c>
       <c r="C221">
         <v>0.15209125475284299</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="1">
         <v>43952</v>
       </c>
       <c r="B222">
-        <v>4.7958663876232404</v>
+        <v>4.8253777970134397</v>
       </c>
       <c r="C222">
         <v>-0.37764350453172202</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="1">
         <v>43983</v>
       </c>
       <c r="B223">
-        <v>4.8800897859940102</v>
+        <v>4.9128875183851299</v>
       </c>
       <c r="C223">
         <v>0.60606060606061496</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="1">
         <v>44013</v>
       </c>
       <c r="B224">
-        <v>4.8725788586393701</v>
+        <v>4.9058068496464102</v>
       </c>
       <c r="C224">
         <v>0.30165912518854099</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="1">
         <v>44044</v>
       </c>
       <c r="B225">
-        <v>4.7202486534875598</v>
+        <v>4.7510918948882201</v>
       </c>
       <c r="C225">
         <v>0.37764350453172202</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="1">
         <v>44075</v>
       </c>
       <c r="B226">
-        <v>4.5841986787589004</v>
+        <v>4.6129826945563304</v>
       </c>
       <c r="C226">
         <v>0.30280090840273</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="1">
         <v>44105</v>
       </c>
       <c r="B227">
-        <v>4.4498551906496502</v>
+        <v>4.4748482697068201</v>
       </c>
       <c r="C227">
         <v>0.52870090634440203</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="1">
         <v>44136</v>
       </c>
       <c r="B228">
-        <v>4.3319632010904003</v>
+        <v>4.3542210662342899</v>
       </c>
       <c r="C228">
         <v>0.83081570996978404</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="1">
         <v>44166</v>
       </c>
       <c r="B229">
-        <v>4.1947634875832502</v>
+        <v>4.2136398659499497</v>
       </c>
       <c r="C229">
         <v>0.75528700906344404</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="1">
         <v>44197</v>
       </c>
       <c r="B230">
-        <v>4.0253269340845703</v>
+        <v>4.0419067979643399</v>
       </c>
       <c r="C230">
         <v>1.2820512820512999</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="1">
         <v>44228</v>
       </c>
       <c r="B231">
-        <v>3.9493230740755401</v>
+        <v>3.9671039575746398</v>
       </c>
       <c r="C231">
         <v>1.57657657657659</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="1">
         <v>44256</v>
       </c>
       <c r="B232">
-        <v>3.3944144669883398</v>
+        <v>3.4030068252055301</v>
       </c>
       <c r="C232">
         <v>2.1886792452830202</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="1">
         <v>44287</v>
       </c>
       <c r="B233">
-        <v>2.7995694687257999</v>
+        <v>2.7987288713530698</v>
       </c>
       <c r="C233">
         <v>3.4168564920273301</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="1">
         <v>44317</v>
       </c>
       <c r="B234">
-        <v>2.65559709183453</v>
+        <v>2.6521797217629799</v>
       </c>
       <c r="C234">
         <v>4.0940106141015997</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="1">
         <v>44348</v>
       </c>
       <c r="B235">
-        <v>2.6276002902398399</v>
+        <v>2.62225955959916</v>
       </c>
       <c r="C235">
         <v>3.6897590361445598</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="1">
         <v>44378</v>
       </c>
       <c r="B236">
-        <v>2.6587047681442</v>
+        <v>2.65319725393688</v>
       </c>
       <c r="C236">
         <v>4.1353383458646604</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="1">
         <v>44409</v>
       </c>
       <c r="B237">
-        <v>2.9026601017443099</v>
+        <v>2.90117938965107</v>
       </c>
       <c r="C237">
         <v>4.3641835966892302</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="1">
         <v>44440</v>
       </c>
       <c r="B238">
-        <v>3.2230451541505301</v>
+        <v>3.2276064558598598</v>
       </c>
       <c r="C238">
         <v>5.0566037735849001</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="1">
         <v>44470</v>
       </c>
       <c r="B239">
-        <v>3.2330177128552098</v>
+        <v>3.2383222080893401</v>
       </c>
       <c r="C239">
         <v>5.3343350864012002</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="1">
         <v>44501</v>
       </c>
       <c r="B240">
-        <v>3.4855053540035499</v>
+        <v>3.4962622546108202</v>
       </c>
       <c r="C240">
         <v>5.2434456928838999</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="1">
         <v>44531</v>
       </c>
       <c r="B241">
-        <v>3.7016840889551101</v>
+        <v>3.7173840637627902</v>
       </c>
       <c r="C241">
         <v>5.0974512743628102</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="1">
         <v>44562</v>
       </c>
       <c r="B242">
-        <v>3.9552283217275499</v>
+        <v>3.97566280758915</v>
       </c>
       <c r="C242">
         <v>5.0632911392404898</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="1">
         <v>44593</v>
       </c>
       <c r="B243">
-        <v>3.9083709252286001</v>
+        <v>3.9254533205893698</v>
       </c>
       <c r="C243">
         <v>5.3954175905395303</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="1">
         <v>44621</v>
       </c>
       <c r="B244">
-        <v>4.0526942557438996</v>
+        <v>4.0716707079860903</v>
       </c>
       <c r="C244">
         <v>6.7208271787296896</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="1">
         <v>44652</v>
       </c>
       <c r="B245">
-        <v>4.0625120113445803</v>
+        <v>4.0809449625933496</v>
       </c>
       <c r="C245">
         <v>6.8281938325991298</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="1">
         <v>44682</v>
       </c>
       <c r="B246">
-        <v>4.1431457428341902</v>
+        <v>4.1623215801987703</v>
       </c>
       <c r="C246">
         <v>7.5018208302986</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="1">
         <v>44713</v>
       </c>
       <c r="B247">
-        <v>4.2550608288161698</v>
+        <v>4.2758848516137196</v>
       </c>
       <c r="C247">
         <v>7.9883805374001504</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="1">
         <v>44743</v>
       </c>
       <c r="B248">
-        <v>4.2391963576100498</v>
+        <v>4.2590846215509996</v>
       </c>
       <c r="C248">
         <v>7.2924187725631704</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="1">
         <v>44774</v>
       </c>
       <c r="B249">
-        <v>4.2600416614588097</v>
+        <v>4.2806659985234701</v>
       </c>
       <c r="C249">
         <v>7.1377072819033902</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="1">
         <v>44805</v>
       </c>
       <c r="B250">
-        <v>4.2296321191576203</v>
+        <v>4.2504772595795099</v>
       </c>
       <c r="C250">
         <v>6.5373563218391002</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="1">
         <v>44835</v>
       </c>
       <c r="B251">
-        <v>4.2710487565618998</v>
+        <v>4.2927672645181101</v>
       </c>
       <c r="C251">
         <v>6.4194008559201103</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="1">
         <v>44866</v>
       </c>
       <c r="B252">
-        <v>4.0504799379762098</v>
+        <v>4.0668894818734698</v>
       </c>
       <c r="C252">
         <v>6.8327402135231301</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="1">
         <v>44896</v>
       </c>
       <c r="B253">
-        <v>3.8288067786422699</v>
+        <v>3.8400361981123501</v>
       </c>
       <c r="C253">
         <v>6.27674750356634</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="1">
         <v>44927</v>
       </c>
       <c r="B254">
-        <v>3.6046937012072999</v>
+        <v>3.6107430203994499</v>
       </c>
       <c r="C254">
         <v>6.2367115520907204</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="1">
         <v>44958</v>
       </c>
       <c r="B255">
-        <v>3.49248612601223</v>
+        <v>3.4970085878741299</v>
       </c>
       <c r="C255">
         <v>5.6100981767180897</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="1">
         <v>44986</v>
       </c>
       <c r="B256">
-        <v>3.3931512889971298</v>
+        <v>3.3963915408887999</v>
       </c>
       <c r="C256">
         <v>4.7058823529411802</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="1">
         <v>45017</v>
       </c>
       <c r="B257">
-        <v>3.4748639765639502</v>
+        <v>3.4803217736396102</v>
       </c>
       <c r="C257">
         <v>4.8109965635738803</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="1">
         <v>45047</v>
       </c>
       <c r="B258">
-        <v>3.5023377615064502</v>
+        <v>3.5087819474509301</v>
       </c>
       <c r="C258">
         <v>3.99728997289973</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="1">
         <v>45078</v>
       </c>
       <c r="B259">
-        <v>3.5389872028039902</v>
+        <v>3.5472878904869098</v>
       </c>
       <c r="C259">
         <v>3.6314727639542701</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="1">
         <v>45108</v>
       </c>
       <c r="B260">
-        <v>3.5085516380153901</v>
+        <v>3.51707571544036</v>
       </c>
       <c r="C260">
         <v>3.9030955585464402</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="1">
         <v>45139</v>
       </c>
       <c r="B261">
-        <v>3.4902691279368501</v>
+        <v>3.4985057833221802</v>
       </c>
       <c r="C261">
         <v>4.5760430686406499</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="1">
         <v>45170</v>
       </c>
       <c r="B262">
-        <v>3.3150857005890702</v>
+        <v>3.31922556536803</v>
       </c>
       <c r="C262">
         <v>4.78759271746459</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="1">
         <v>45200</v>
       </c>
       <c r="B263">
-        <v>3.34440795549183</v>
+        <v>3.3492367883543501</v>
       </c>
       <c r="C263">
         <v>4.15549597855229</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="1">
         <v>45231</v>
       </c>
       <c r="B264">
-        <v>3.4017667256955302</v>
+        <v>3.4080894578417702</v>
       </c>
       <c r="C264">
         <v>3.59760159893405</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="1">
         <v>45261</v>
       </c>
       <c r="B265">
-        <v>3.0739136325808798</v>
+        <v>3.0729582687096202</v>
       </c>
       <c r="C265">
         <v>4.0268456375838904</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="1">
         <v>45292</v>
       </c>
       <c r="B266">
-        <v>3.2250770500486698</v>
+        <v>3.2280632833515099</v>
       </c>
       <c r="C266">
         <v>3.2688458972648502</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="1">
         <v>45323</v>
       </c>
       <c r="B267">
-        <v>3.4462715698346398</v>
+        <v>3.4537928498111499</v>
       </c>
       <c r="C267">
         <v>3.25365205843294</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="1">
         <v>45352</v>
       </c>
       <c r="B268">
-        <v>3.4454767900637799</v>
+        <v>3.4522097621357002</v>
       </c>
       <c r="C268">
         <v>3.5690680766688501</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="1">
         <v>45383</v>
       </c>
       <c r="B269">
-        <v>3.4760273637679902</v>
+        <v>3.4827400492171501</v>
       </c>
       <c r="C269">
         <v>2.9508196721311499</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="1">
         <v>45413</v>
       </c>
       <c r="B270">
-        <v>3.60547527680774</v>
+        <v>3.61450840010126</v>
       </c>
       <c r="C270">
         <v>3.0618892508143198</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="1">
         <v>45444</v>
       </c>
       <c r="B271">
-        <v>3.5202589603504402</v>
+        <v>3.5271276248269201</v>
       </c>
       <c r="C271">
         <v>2.2063595068137598</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="1">
         <v>45474</v>
       </c>
       <c r="B272">
-        <v>3.8221745872247199</v>
+        <v>3.8350054471430899</v>
       </c>
       <c r="C272">
         <v>2.2668393782383398</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="1">
         <v>45505</v>
       </c>
       <c r="B273">
-        <v>4.0404722538217799</v>
+        <v>4.0583176386579796</v>
       </c>
       <c r="C273">
         <v>1.4800514800514699</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="1">
         <v>45536</v>
       </c>
       <c r="B274">
-        <v>4.18067814423123</v>
+        <v>4.2015412711439897</v>
       </c>
       <c r="C274">
         <v>1.2870012870012899</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="1">
         <v>45566</v>
       </c>
       <c r="B275">
-        <v>4.3050805561067698</v>
+        <v>4.3293098321655803</v>
       </c>
       <c r="C275">
         <v>1.6087516087516101</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="1">
         <v>45597</v>
       </c>
       <c r="B276">
-        <v>4.0880641493192797</v>
+        <v>4.1085223174317704</v>
       </c>
       <c r="C276">
         <v>1.4790996784566</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="1">
         <v>45627</v>
       </c>
       <c r="B277">
-        <v>4.3271505432821096</v>
+        <v>4.3534740541536001</v>
       </c>
       <c r="C277">
         <v>1.61290322580645</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="1">
         <v>45658</v>
       </c>
       <c r="B278">
-        <v>4.32787724932908</v>
+        <v>4.3532317444709898</v>
       </c>
       <c r="C278">
         <v>1.80878552971575</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="1">
         <v>45689</v>
       </c>
       <c r="B279">
-        <v>4.20087648948628</v>
+        <v>4.2294788830553198</v>
       </c>
       <c r="C279">
         <v>1.9935691318327899</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="1">
         <v>45717</v>
       </c>
       <c r="B280">
-        <v>4.0607369374662596</v>
+        <v>4.0886803435373498</v>
       </c>
       <c r="C280">
         <v>1.9144862795149999</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="1">
         <v>45748</v>
       </c>
       <c r="B281">
-        <v>4.0297293168398998</v>
+        <v>4.0579869972207296</v>
       </c>
       <c r="C281">
         <v>2.1656050955413999</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="1">
         <v>45778</v>
       </c>
       <c r="B282">
-        <v>3.8834359826847602</v>
+        <v>3.9084233534866799</v>
       </c>
       <c r="C282">
         <v>1.7067003792667601</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="1">
         <v>45809</v>
       </c>
       <c r="B283">
-        <v>3.82239498862269</v>
+        <v>3.8486183520227302</v>
       </c>
       <c r="C283">
         <v>2.2222222222222201</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="1">
         <v>45839</v>
       </c>
       <c r="B284">
-        <v>3.6809432377213498</v>
+        <v>3.71143385559043</v>
       </c>
       <c r="C284">
         <v>2.34325522482583</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="1">
         <v>45870</v>
       </c>
       <c r="B285">
-        <v>3.4503540432412798</v>
+        <v>3.4892258123511999</v>
       </c>
       <c r="C285">
         <v>2.6632847178186498</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="1">
         <v>45901</v>
       </c>
       <c r="B286">
-        <v>3.4038522261027802</v>
+        <v>3.4418784727681699</v>
       </c>
       <c r="C286">
         <v>3.3036848792884301</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="1">
         <v>45931</v>
       </c>
       <c r="B287">
-        <v>3.2186852072491599</v>
+        <v>3.2439882195005501</v>
       </c>
       <c r="C287">
         <v>3.1665611146295101</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="1">
         <v>45962</v>
       </c>
       <c r="B288">
-        <v>3.2518788744728</v>
+        <v>3.2880384784511101</v>
       </c>
       <c r="C288">
         <v>3.0418250950570198</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="1">
         <v>45992</v>
       </c>
       <c r="B289">
-        <v>3.4104264755971201</v>
+        <v>3.4309378123801202</v>
       </c>
       <c r="C289">
         <v>3.2380952380952301</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="1">
         <v>46023</v>
       </c>
       <c r="B290">
-        <v>3.4647311026854499</v>
+        <v>3.4123106727055399</v>
       </c>
       <c r="C290">
         <v>2.98223350253808</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="1">
         <v>46054</v>
       </c>
       <c r="B291">
-        <v>3.5395091341871301</v>
+        <v>3.3263296338443</v>
       </c>
       <c r="C291">
         <v>2.8373266078184098</v>
       </c>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="1">
         <v>46082</v>
       </c>
       <c r="B292">
-        <v>3.6244239019178202</v>
+        <v>3.4515228355154601</v>
       </c>
       <c r="C292">
         <v>2.8804007514089101</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A293" s="1">
+        <v>46113</v>
+      </c>
+      <c r="B293">
+        <v>3.5299858766917498</v>
+      </c>
+      <c r="C293">
+        <v>2.9925187032418799</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trimestriel</vt:lpstr>