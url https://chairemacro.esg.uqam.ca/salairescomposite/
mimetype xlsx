--- v2 (2026-06-04)
+++ v3 (2026-06-25)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10531"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Dossier_equipe_chaire_macro/Projets/salaires_composite/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22C733C0-6DA4-864A-9EC5-266D876F74DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E946EAE-67A2-8541-8328-1E095B5C8128}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="52240" yWindow="-6020" windowWidth="31000" windowHeight="21360" activeTab="1" xr2:uid="{F06959A7-A776-454F-A0AD-498A9FB39687}"/>
+    <workbookView xWindow="46440" yWindow="-7800" windowWidth="31000" windowHeight="21360" activeTab="1" xr2:uid="{F06959A7-A776-454F-A0AD-498A9FB39687}"/>
   </bookViews>
   <sheets>
     <sheet name="Trimestriel" sheetId="1" r:id="rId1"/>
     <sheet name="Mensuel" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -4165,3279 +4165,3287 @@
         <v>3.15782079361749</v>
       </c>
       <c r="H98">
         <v>3.1107241898641398</v>
       </c>
       <c r="I98">
         <v>1.0876448193110499</v>
       </c>
       <c r="J98">
         <v>2.1525215252152501</v>
       </c>
       <c r="K98">
         <v>2.89976885900401</v>
       </c>
       <c r="L98">
         <v>1.7265894779605999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4256B98-3D3C-7D4B-9767-4614EB4DC7BB}">
-  <dimension ref="A1:C293"/>
+  <dimension ref="A1:C294"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A246" workbookViewId="0">
-      <selection activeCell="O266" sqref="O266"/>
+    <sheetView tabSelected="1" topLeftCell="A248" workbookViewId="0">
+      <selection activeCell="I272" sqref="I272"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>37257</v>
       </c>
       <c r="B2">
-        <v>4.1331701427013501</v>
+        <v>4.0706286185121696</v>
       </c>
       <c r="C2">
         <v>1.4477766287486999</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>37288</v>
       </c>
       <c r="B3">
-        <v>3.9372443591458599</v>
+        <v>3.8878424067394302</v>
       </c>
       <c r="C3">
         <v>1.5416238437821199</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>37316</v>
       </c>
       <c r="B4">
-        <v>3.7799248719432899</v>
+        <v>3.7411383868877701</v>
       </c>
       <c r="C4">
         <v>1.4344262295082</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>37347</v>
       </c>
       <c r="B5">
-        <v>3.73435443389931</v>
+        <v>3.6985506769089498</v>
       </c>
       <c r="C5">
         <v>1.0152284263959399</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>37377</v>
       </c>
       <c r="B6">
-        <v>3.55774851352081</v>
+        <v>3.5332315391730198</v>
       </c>
       <c r="C6">
         <v>0.50556117290192104</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>37408</v>
       </c>
       <c r="B7">
-        <v>3.0968724669009502</v>
+        <v>3.1030864214202198</v>
       </c>
       <c r="C7">
         <v>1.32113821138211</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>37438</v>
       </c>
       <c r="B8">
-        <v>2.94470124212486</v>
+        <v>2.9608604151339599</v>
       </c>
       <c r="C8">
         <v>2.2357723577235702</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>37469</v>
       </c>
       <c r="B9">
-        <v>2.7740787203788799</v>
+        <v>2.8012146384207202</v>
       </c>
       <c r="C9">
         <v>2.23350253807107</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>37500</v>
       </c>
       <c r="B10">
-        <v>2.7488468699636401</v>
+        <v>2.7772974431178401</v>
       </c>
       <c r="C10">
         <v>2.3373983739837398</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>37530</v>
       </c>
       <c r="B11">
-        <v>2.7881233984885201</v>
+        <v>2.8136915790381498</v>
       </c>
       <c r="C11">
         <v>3.06122448979592</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>37561</v>
       </c>
       <c r="B12">
-        <v>2.6435423191698901</v>
+        <v>2.6785534035305201</v>
       </c>
       <c r="C12">
         <v>3.6847492323439002</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>37591</v>
       </c>
       <c r="B13">
-        <v>2.4444757431970001</v>
+        <v>2.4927827356341798</v>
       </c>
       <c r="C13">
         <v>3.4729315628191899</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>37622</v>
       </c>
       <c r="B14">
-        <v>2.2664095386687402</v>
+        <v>2.3267891597097998</v>
       </c>
       <c r="C14">
         <v>3.9755351681957198</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>37653</v>
       </c>
       <c r="B15">
-        <v>2.3349323215593301</v>
+        <v>2.3909443876462699</v>
       </c>
       <c r="C15">
         <v>4.3522267206477698</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>37681</v>
       </c>
       <c r="B16">
-        <v>2.3651596400305199</v>
+        <v>2.4191402792319501</v>
       </c>
       <c r="C16">
         <v>4.3434343434343399</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>37712</v>
       </c>
       <c r="B17">
-        <v>2.4171644327906399</v>
+        <v>2.4673208820153998</v>
       </c>
       <c r="C17">
         <v>2.91457286432161</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>37742</v>
       </c>
       <c r="B18">
-        <v>2.49824784866545</v>
+        <v>2.5432516181225902</v>
       </c>
       <c r="C18">
         <v>3.0181086519114699</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>37773</v>
       </c>
       <c r="B19">
-        <v>2.6449367146884901</v>
+        <v>2.6803675961723799</v>
       </c>
       <c r="C19">
         <v>2.6078234704112302</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>37803</v>
       </c>
       <c r="B20">
-        <v>2.7072522449189802</v>
+        <v>2.73875510822577</v>
       </c>
       <c r="C20">
         <v>1.7892644135189</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>37834</v>
       </c>
       <c r="B21">
-        <v>2.7241067465332298</v>
+        <v>2.7548583719161002</v>
       </c>
       <c r="C21">
         <v>1.7874875868917499</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>37865</v>
       </c>
       <c r="B22">
-        <v>2.81666776851602</v>
+        <v>2.84161500591699</v>
       </c>
       <c r="C22">
         <v>1.5888778550148901</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>37895</v>
       </c>
       <c r="B23">
-        <v>2.9282580362197499</v>
+        <v>2.9460357911181201</v>
       </c>
       <c r="C23">
         <v>1.38613861386139</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>37926</v>
       </c>
       <c r="B24">
-        <v>3.0203068272035201</v>
+        <v>3.0320839240872099</v>
       </c>
       <c r="C24">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>37956</v>
       </c>
       <c r="B25">
-        <v>3.1174658737955099</v>
+        <v>3.12260742123454</v>
       </c>
       <c r="C25">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>37987</v>
       </c>
       <c r="B26">
-        <v>3.1056730035747</v>
+        <v>3.11122732872792</v>
       </c>
       <c r="C26">
         <v>1.1764705882352999</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>38018</v>
       </c>
       <c r="B27">
-        <v>3.0285562755248701</v>
+        <v>3.0390076124391698</v>
       </c>
       <c r="C27">
         <v>0.484966052376334</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>38047</v>
       </c>
       <c r="B28">
-        <v>3.0499889651724801</v>
+        <v>3.0590522612222002</v>
       </c>
       <c r="C28">
         <v>0.58083252662149898</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>38078</v>
       </c>
       <c r="B29">
-        <v>3.1389550333130098</v>
+        <v>3.1422456336496398</v>
       </c>
       <c r="C29">
         <v>1.36718749999999</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>38108</v>
       </c>
       <c r="B30">
-        <v>3.1787697760505198</v>
+        <v>3.1796171686130901</v>
       </c>
       <c r="C30">
         <v>2.3437499999999898</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>38139</v>
       </c>
       <c r="B31">
-        <v>3.22980072776924</v>
+        <v>3.2273280644359401</v>
       </c>
       <c r="C31">
         <v>2.4437927663734098</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>38169</v>
       </c>
       <c r="B32">
-        <v>3.0998452337331002</v>
+        <v>3.10626877134986</v>
       </c>
       <c r="C32">
         <v>2.1484374999999898</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>38200</v>
       </c>
       <c r="B33">
-        <v>3.16177333123284</v>
+        <v>3.1638222757464001</v>
       </c>
       <c r="C33">
         <v>1.9512195121951199</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>38231</v>
       </c>
       <c r="B34">
-        <v>3.1631838380871899</v>
+        <v>3.1650203965033401</v>
       </c>
       <c r="C34">
         <v>2.3460410557184801</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>38261</v>
       </c>
       <c r="B35">
-        <v>2.9116713285331901</v>
+        <v>2.9303414389002498</v>
       </c>
       <c r="C35">
         <v>2.8320312499999898</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>38292</v>
       </c>
       <c r="B36">
-        <v>2.9132872747218399</v>
+        <v>2.9321085672435698</v>
       </c>
       <c r="C36">
         <v>2.7263875365141201</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>38322</v>
       </c>
       <c r="B37">
-        <v>2.9943072524298802</v>
+        <v>3.0078807885355001</v>
       </c>
       <c r="C37">
         <v>2.4342745861733199</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>38353</v>
       </c>
       <c r="B38">
-        <v>2.9982965280803899</v>
+        <v>3.0118694156002901</v>
       </c>
       <c r="C38">
         <v>2.03488372093023</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>38384</v>
       </c>
       <c r="B39">
-        <v>3.1339962042181</v>
+        <v>3.1386568554873802</v>
       </c>
       <c r="C39">
         <v>1.93050193050193</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>38412</v>
       </c>
       <c r="B40">
-        <v>3.1431645624336002</v>
+        <v>3.1471548670616198</v>
       </c>
       <c r="C40">
         <v>2.40615976900866</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>38443</v>
       </c>
       <c r="B41">
-        <v>2.9360434302381799</v>
+        <v>2.95349966351885</v>
       </c>
       <c r="C41">
         <v>2.5048169556840199</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>38473</v>
       </c>
       <c r="B42">
-        <v>2.91865903229602</v>
+        <v>2.9367646448244802</v>
       </c>
       <c r="C42">
         <v>1.62213740458016</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>38504</v>
       </c>
       <c r="B43">
-        <v>3.0760799583456002</v>
+        <v>3.0832904082586299</v>
       </c>
       <c r="C43">
         <v>1.90839694656489</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>38534</v>
       </c>
       <c r="B44">
-        <v>3.12451064734074</v>
+        <v>3.1284185842753498</v>
       </c>
       <c r="C44">
         <v>2.2944550669216102</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>38565</v>
       </c>
       <c r="B45">
-        <v>3.08707809279435</v>
+        <v>3.09369350059329</v>
       </c>
       <c r="C45">
         <v>2.77511961722489</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>38596</v>
       </c>
       <c r="B46">
-        <v>3.0759199611685801</v>
+        <v>3.0832321927995201</v>
       </c>
       <c r="C46">
         <v>3.6294173829990402</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>38626</v>
       </c>
       <c r="B47">
-        <v>3.0911090976395701</v>
+        <v>3.09747420292911</v>
       </c>
       <c r="C47">
         <v>2.2792022792022801</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>38657</v>
       </c>
       <c r="B48">
-        <v>3.0067487279273699</v>
+        <v>3.01859899601485</v>
       </c>
       <c r="C48">
         <v>1.8957345971563999</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>38687</v>
       </c>
       <c r="B49">
-        <v>2.8703003817238599</v>
+        <v>2.8910823846008702</v>
       </c>
       <c r="C49">
         <v>2.09125475285171</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>38718</v>
       </c>
       <c r="B50">
-        <v>2.8151025613553</v>
+        <v>2.8394723283243302</v>
       </c>
       <c r="C50">
         <v>2.6590693257359899</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>38749</v>
       </c>
       <c r="B51">
-        <v>2.73039213822417</v>
+        <v>2.7606165761153898</v>
       </c>
       <c r="C51">
         <v>2.27272727272728</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>38777</v>
       </c>
       <c r="B52">
-        <v>2.71832413084323</v>
+        <v>2.7496191781904198</v>
       </c>
       <c r="C52">
         <v>1.8796992481203001</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>38808</v>
       </c>
       <c r="B53">
-        <v>2.7674850763185401</v>
+        <v>2.7959952099710601</v>
       </c>
       <c r="C53">
         <v>2.5375939849623901</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>38838</v>
       </c>
       <c r="B54">
-        <v>2.7329505751469498</v>
+        <v>2.7641364879388601</v>
       </c>
       <c r="C54">
         <v>2.6291079812206499</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>38869</v>
       </c>
       <c r="B55">
-        <v>2.6394535710904599</v>
+        <v>2.6771399491331098</v>
       </c>
       <c r="C55">
         <v>2.15355805243445</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>38899</v>
       </c>
       <c r="B56">
-        <v>2.71597307548556</v>
+        <v>2.7487613024261401</v>
       </c>
       <c r="C56">
         <v>2.05607476635514</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>38930</v>
       </c>
       <c r="B57">
-        <v>2.8708155631024299</v>
+        <v>2.8934010851054501</v>
       </c>
       <c r="C57">
         <v>1.67597765363128</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>38961</v>
       </c>
       <c r="B58">
-        <v>2.8367827547870101</v>
+        <v>2.8615604758672402</v>
       </c>
       <c r="C58">
         <v>-9.2165898617506306E-2</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>38991</v>
       </c>
       <c r="B59">
-        <v>3.0341769145231701</v>
+        <v>3.0458630296334799</v>
       </c>
       <c r="C59">
         <v>0.64995357474466398</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>39022</v>
       </c>
       <c r="B60">
-        <v>3.2232757964364902</v>
+        <v>3.2226795655382401</v>
       </c>
       <c r="C60">
         <v>1.02325581395348</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>39052</v>
       </c>
       <c r="B61">
-        <v>3.2850959952249501</v>
+        <v>3.28076217410932</v>
       </c>
       <c r="C61">
         <v>1.2104283054003699</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>39083</v>
       </c>
       <c r="B62">
-        <v>3.5236422535318099</v>
+        <v>3.50376152549322</v>
       </c>
       <c r="C62">
         <v>0.64754856614246303</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>39114</v>
       </c>
       <c r="B63">
-        <v>3.89018817158022</v>
+        <v>3.8458778208686599</v>
       </c>
       <c r="C63">
         <v>1.4814814814814801</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>39142</v>
       </c>
       <c r="B64">
-        <v>4.4816635426043598</v>
+        <v>4.3969990823890104</v>
       </c>
       <c r="C64">
         <v>1.8450184501844999</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>39173</v>
       </c>
       <c r="B65">
-        <v>4.6478187857198696</v>
+        <v>4.5520330055476999</v>
       </c>
       <c r="C65">
         <v>1.3748854262144801</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>39203</v>
       </c>
       <c r="B66">
-        <v>4.2997818558473204</v>
+        <v>4.2285559121510197</v>
       </c>
       <c r="C66">
         <v>1.64684354986276</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>39234</v>
       </c>
       <c r="B67">
-        <v>4.0277346091925299</v>
+        <v>3.97482154811745</v>
       </c>
       <c r="C67">
         <v>1.46654445462879</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>39264</v>
       </c>
       <c r="B68">
-        <v>3.98820062978064</v>
+        <v>3.9376266738688401</v>
       </c>
       <c r="C68">
         <v>1.2820512820512699</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>39295</v>
       </c>
       <c r="B69">
-        <v>3.8676092903492898</v>
+        <v>3.8248000217114502</v>
       </c>
       <c r="C69">
         <v>0.82417582417581603</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>39326</v>
       </c>
       <c r="B70">
-        <v>3.8772813323170898</v>
+        <v>3.8337779624714501</v>
       </c>
       <c r="C70">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>39356</v>
       </c>
       <c r="B71">
-        <v>3.8250421709483402</v>
+        <v>3.7845807722843801</v>
       </c>
       <c r="C71">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>39387</v>
       </c>
       <c r="B72">
-        <v>3.9060757893778901</v>
+        <v>3.8593370578584101</v>
       </c>
       <c r="C72">
         <v>2.0257826887661201</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>39417</v>
       </c>
       <c r="B73">
-        <v>3.8919088356532301</v>
+        <v>3.84540802747475</v>
       </c>
       <c r="C73">
         <v>2.2079116835326502</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>39448</v>
       </c>
       <c r="B74">
-        <v>3.7239350836003098</v>
+        <v>3.68804625617781</v>
       </c>
       <c r="C74">
         <v>2.0220588235294099</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>39479</v>
       </c>
       <c r="B75">
-        <v>3.3018231328521801</v>
+        <v>3.2936145602583098</v>
       </c>
       <c r="C75">
         <v>1.64233576642337</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>39508</v>
       </c>
       <c r="B76">
-        <v>2.77428994592815</v>
+        <v>2.8017444498397701</v>
       </c>
       <c r="C76">
         <v>1.1775362318840601</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>39539</v>
       </c>
       <c r="B77">
-        <v>2.62137687418516</v>
+        <v>2.6590883218424901</v>
       </c>
       <c r="C77">
         <v>1.62748643761303</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>39569</v>
       </c>
       <c r="B78">
-        <v>2.9630505983919901</v>
+        <v>2.9767793674060301</v>
       </c>
       <c r="C78">
         <v>2.2502250225022502</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>39600</v>
       </c>
       <c r="B79">
-        <v>3.0814735784300198</v>
+        <v>3.0873980883031802</v>
       </c>
       <c r="C79">
         <v>3.0713640469737999</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>39630</v>
       </c>
       <c r="B80">
-        <v>3.1012617801795601</v>
+        <v>3.10619477713673</v>
       </c>
       <c r="C80">
         <v>3.16455696202532</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>39661</v>
       </c>
       <c r="B81">
-        <v>2.92141292321688</v>
+        <v>2.9385683983684401</v>
       </c>
       <c r="C81">
         <v>3.0881017257039098</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>39692</v>
       </c>
       <c r="B82">
-        <v>2.94741497355577</v>
+        <v>2.9631456817767301</v>
       </c>
       <c r="C82">
         <v>3.1674208144796401</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>39722</v>
       </c>
       <c r="B83">
-        <v>3.0222335924077499</v>
+        <v>3.0332845641039801</v>
       </c>
       <c r="C83">
         <v>2.2624434389140302</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>39753</v>
       </c>
       <c r="B84">
-        <v>2.9354239099894701</v>
+        <v>2.9527106516317398</v>
       </c>
       <c r="C84">
         <v>1.44404332129965</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>39783</v>
       </c>
       <c r="B85">
-        <v>3.0401023571872101</v>
+        <v>3.05074318310949</v>
       </c>
       <c r="C85">
         <v>0.54005400540054804</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>39814</v>
       </c>
       <c r="B86">
-        <v>3.02942148865964</v>
+        <v>3.0411411903578398</v>
       </c>
       <c r="C86">
         <v>0.45045045045045001</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>39845</v>
       </c>
       <c r="B87">
-        <v>3.0380714838739702</v>
+        <v>3.04953786398635</v>
       </c>
       <c r="C87">
         <v>0.80789946140035096</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>39873</v>
       </c>
       <c r="B88">
-        <v>2.9542217109418099</v>
+        <v>2.97147316241213</v>
       </c>
       <c r="C88">
         <v>0.80572963294538202</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>39904</v>
       </c>
       <c r="B89">
-        <v>2.8688720889303201</v>
+        <v>2.8915631908943298</v>
       </c>
       <c r="C89">
         <v>0.26690391459074497</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>39934</v>
       </c>
       <c r="B90">
-        <v>2.732817006111</v>
+        <v>2.76426985658409</v>
       </c>
       <c r="C90">
         <v>8.8028169014091995E-2</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>39965</v>
       </c>
       <c r="B91">
-        <v>2.71190979391866</v>
+        <v>2.7448175304197302</v>
       </c>
       <c r="C91">
         <v>0.17528483786152699</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>39995</v>
       </c>
       <c r="B92">
-        <v>2.6972198766814501</v>
+        <v>2.7309714454872802</v>
       </c>
       <c r="C92">
         <v>-0.26292725679228501</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>40026</v>
       </c>
       <c r="B93">
-        <v>2.91480351358546</v>
+        <v>2.93395023762548</v>
       </c>
       <c r="C93">
         <v>0.35242290748899202</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>40057</v>
       </c>
       <c r="B94">
-        <v>3.0172933951214902</v>
+        <v>3.0294887396738899</v>
       </c>
       <c r="C94">
         <v>-0.26315789473683998</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>40087</v>
       </c>
       <c r="B95">
-        <v>2.92225231464232</v>
+        <v>2.94094101300169</v>
       </c>
       <c r="C95">
         <v>0.53097345132742901</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>40118</v>
       </c>
       <c r="B96">
-        <v>2.9015961894367299</v>
+        <v>2.9214070001661101</v>
       </c>
       <c r="C96">
         <v>1.69039145907473</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>40148</v>
       </c>
       <c r="B97">
-        <v>2.8830972173176002</v>
+        <v>2.9037093849073901</v>
       </c>
       <c r="C97">
         <v>2.0590868397493298</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>40179</v>
       </c>
       <c r="B98">
-        <v>2.7279252029099101</v>
+        <v>2.7588952175010699</v>
       </c>
       <c r="C98">
         <v>2.2421524663677102</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>40210</v>
       </c>
       <c r="B99">
-        <v>2.6712641572981499</v>
+        <v>2.7060116441883402</v>
       </c>
       <c r="C99">
         <v>1.6918967052537901</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>40238</v>
       </c>
       <c r="B100">
-        <v>2.59392425484595</v>
+        <v>2.6335966909415101</v>
       </c>
       <c r="C100">
         <v>1.6873889875666099</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>40269</v>
       </c>
       <c r="B101">
-        <v>2.5635776269780002</v>
+        <v>2.6052717006010799</v>
       </c>
       <c r="C101">
         <v>1.86335403726708</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>40299</v>
       </c>
       <c r="B102">
-        <v>2.6820810818842702</v>
+        <v>2.7159236016980999</v>
       </c>
       <c r="C102">
         <v>1.05540897097626</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>40330</v>
       </c>
       <c r="B103">
-        <v>2.8679782315290501</v>
+        <v>2.8887739375871599</v>
       </c>
       <c r="C103">
         <v>0.43744531933508302</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>40360</v>
       </c>
       <c r="B104">
-        <v>2.9182543855955498</v>
+        <v>2.93530185085997</v>
       </c>
       <c r="C104">
         <v>0.61511423550088096</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>40391</v>
       </c>
       <c r="B105">
-        <v>2.94009655609785</v>
+        <v>2.9557334002530999</v>
       </c>
       <c r="C105">
         <v>0.61457418788409901</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>40422</v>
       </c>
       <c r="B106">
-        <v>2.9145285264056202</v>
+        <v>2.93172943314657</v>
       </c>
       <c r="C106">
         <v>0.96745822339489396</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>40452</v>
       </c>
       <c r="B107">
-        <v>2.9165339912005299</v>
+        <v>2.9334092317810998</v>
       </c>
       <c r="C107">
         <v>1.40845070422536</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>40483</v>
       </c>
       <c r="B108">
-        <v>2.92550900886833</v>
+        <v>2.9420134333958998</v>
       </c>
       <c r="C108">
         <v>1.13735783027121</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>40513</v>
       </c>
       <c r="B109">
-        <v>2.9133274839640402</v>
+        <v>2.9305363515927301</v>
       </c>
       <c r="C109">
         <v>1.57894736842105</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>40544</v>
       </c>
       <c r="B110">
-        <v>3.0141428721182999</v>
+        <v>3.02467286002795</v>
       </c>
       <c r="C110">
         <v>2.1052631578947398</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>40575</v>
       </c>
       <c r="B111">
-        <v>3.1000160499849798</v>
+        <v>3.1046815915558201</v>
       </c>
       <c r="C111">
         <v>2.1891418563922902</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>40603</v>
       </c>
       <c r="B112">
-        <v>3.2418739974738799</v>
+        <v>3.2370518970017401</v>
       </c>
       <c r="C112">
         <v>3.3187772925764198</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40634</v>
       </c>
       <c r="B113">
-        <v>3.30191119522914</v>
+        <v>3.2929055496886002</v>
       </c>
       <c r="C113">
         <v>3.22299651567945</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40664</v>
       </c>
       <c r="B114">
-        <v>3.3091088486147</v>
+        <v>3.2996570391238</v>
       </c>
       <c r="C114">
         <v>3.4812880765883398</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40695</v>
       </c>
       <c r="B115">
-        <v>3.2938261797458299</v>
+        <v>3.28558186080001</v>
       </c>
       <c r="C115">
         <v>2.9616724738675999</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40725</v>
       </c>
       <c r="B116">
-        <v>3.25193859893866</v>
+        <v>3.24667897098354</v>
       </c>
       <c r="C116">
         <v>3.3187772925764198</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40756</v>
       </c>
       <c r="B117">
-        <v>3.1550138263377598</v>
+        <v>3.15623747500381</v>
       </c>
       <c r="C117">
         <v>3.4031413612565502</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40787</v>
       </c>
       <c r="B118">
-        <v>3.15305154492426</v>
+        <v>3.1545374815973899</v>
       </c>
       <c r="C118">
         <v>3.3972125435540099</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40817</v>
       </c>
       <c r="B119">
-        <v>3.2923109560341102</v>
+        <v>3.2845919158713199</v>
       </c>
       <c r="C119">
         <v>3.2986111111111098</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40848</v>
       </c>
       <c r="B120">
-        <v>3.3459852742768001</v>
+        <v>3.3347674630116102</v>
       </c>
       <c r="C120">
         <v>3.20069204152249</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40878</v>
       </c>
       <c r="B121">
-        <v>3.3426130869208701</v>
+        <v>3.3319172900718099</v>
       </c>
       <c r="C121">
         <v>2.50431778929189</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>3.21769535878928</v>
+        <v>3.2154899469683</v>
       </c>
       <c r="C122">
         <v>2.8350515463917501</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>40940</v>
       </c>
       <c r="B123">
-        <v>3.1738397595396299</v>
+        <v>3.1748718854626898</v>
       </c>
       <c r="C123">
         <v>3.1705227077977698</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>40969</v>
       </c>
       <c r="B124">
-        <v>3.1404989754615902</v>
+        <v>3.14391655111414</v>
       </c>
       <c r="C124">
         <v>2.1132713440405699</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41000</v>
       </c>
       <c r="B125">
-        <v>3.1299325507433502</v>
+        <v>3.1343490514129799</v>
       </c>
       <c r="C125">
         <v>2.3628691983122301</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41030</v>
       </c>
       <c r="B126">
-        <v>3.0418516881221298</v>
+        <v>3.0520143282408401</v>
       </c>
       <c r="C126">
         <v>1.85029436501261</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41061</v>
       </c>
       <c r="B127">
-        <v>2.8615082756306398</v>
+        <v>2.8834858711392402</v>
       </c>
       <c r="C127">
         <v>2.03045685279187</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41091</v>
       </c>
       <c r="B128">
-        <v>2.9348298507589798</v>
+        <v>2.9515918404561998</v>
       </c>
       <c r="C128">
         <v>1.85967878275571</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41122</v>
       </c>
       <c r="B129">
-        <v>2.9697228703368599</v>
+        <v>2.98420698029638</v>
       </c>
       <c r="C129">
         <v>2.0253164556962102</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41153</v>
       </c>
       <c r="B130">
-        <v>2.8523580382379201</v>
+        <v>2.8743798819217301</v>
       </c>
       <c r="C130">
         <v>1.85341196293176</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41183</v>
       </c>
       <c r="B131">
-        <v>2.65658491849989</v>
+        <v>2.6915463101141701</v>
       </c>
       <c r="C131">
         <v>1.9327731092436999</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41214</v>
       </c>
       <c r="B132">
-        <v>2.6174550425387602</v>
+        <v>2.6546409872738401</v>
       </c>
       <c r="C132">
         <v>1.50880134115675</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41244</v>
       </c>
       <c r="B133">
-        <v>2.6558297651425198</v>
+        <v>2.6902772328860101</v>
       </c>
       <c r="C133">
         <v>1.51642796967144</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>41275</v>
       </c>
       <c r="B134">
-        <v>2.6615095370945401</v>
+        <v>2.69564102126014</v>
       </c>
       <c r="C134">
         <v>0.58479532163742898</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>41306</v>
       </c>
       <c r="B135">
-        <v>2.68065189421552</v>
+        <v>2.71310022073546</v>
       </c>
       <c r="C135">
         <v>1.4119601328903599</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>41334</v>
       </c>
       <c r="B136">
-        <v>2.5971992700043498</v>
+        <v>2.63519595258076</v>
       </c>
       <c r="C136">
         <v>0.82781456953642396</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>41365</v>
       </c>
       <c r="B137">
-        <v>2.6257455493589599</v>
+        <v>2.66173043042276</v>
       </c>
       <c r="C137">
         <v>0.412201154163232</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>41395</v>
       </c>
       <c r="B138">
-        <v>2.7075480240495802</v>
+        <v>2.7379255362970398</v>
       </c>
       <c r="C138">
         <v>0.66061106523535196</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>41426</v>
       </c>
       <c r="B139">
-        <v>2.7060868744331699</v>
+        <v>2.73665043660628</v>
       </c>
       <c r="C139">
         <v>0.99502487562189301</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>41456</v>
       </c>
       <c r="B140">
-        <v>2.63581800509973</v>
+        <v>2.6710836074730802</v>
       </c>
       <c r="C140">
         <v>1.07883817427386</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>41487</v>
       </c>
       <c r="B141">
-        <v>2.6738096116216599</v>
+        <v>2.7063158731090402</v>
       </c>
       <c r="C141">
         <v>0.82712985938792405</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>41518</v>
       </c>
       <c r="B142">
-        <v>2.7162372076979402</v>
+        <v>2.74616979466269</v>
       </c>
       <c r="C142">
         <v>0.909842845326712</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>41548</v>
       </c>
       <c r="B143">
-        <v>2.85146177858373</v>
+        <v>2.8725976685902301</v>
       </c>
       <c r="C143">
         <v>0.24732069249793701</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>41579</v>
       </c>
       <c r="B144">
-        <v>2.8216334287982798</v>
+        <v>2.8450183209802899</v>
       </c>
       <c r="C144">
         <v>0.57803468208092701</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>41609</v>
       </c>
       <c r="B145">
-        <v>2.77373309478347</v>
+        <v>2.8007077001772802</v>
       </c>
       <c r="C145">
         <v>0.829875518672199</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>41640</v>
       </c>
       <c r="B146">
-        <v>2.7962186973962702</v>
+        <v>2.8211969553918999</v>
       </c>
       <c r="C146">
         <v>1.0797342192691</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>41671</v>
       </c>
       <c r="B147">
-        <v>2.7383904510388102</v>
+        <v>2.7671473030186</v>
       </c>
       <c r="C147">
         <v>0.40950040950041</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>41699</v>
       </c>
       <c r="B148">
-        <v>2.7533485164156999</v>
+        <v>2.7810814405444102</v>
       </c>
       <c r="C148">
         <v>0.90311986863711702</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>41730</v>
       </c>
       <c r="B149">
-        <v>2.8462292470427402</v>
+        <v>2.86758631351571</v>
       </c>
       <c r="C149">
         <v>1.3136288998357999</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>41760</v>
       </c>
       <c r="B150">
-        <v>2.8305593531286499</v>
+        <v>2.8532672082698798</v>
       </c>
       <c r="C150">
         <v>1.5586546349466699</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>41791</v>
       </c>
       <c r="B151">
-        <v>3.0636331294088199</v>
+        <v>3.0709143257339799</v>
       </c>
       <c r="C151">
         <v>1.72413793103449</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>41821</v>
       </c>
       <c r="B152">
-        <v>3.2764426217005802</v>
+        <v>3.2695167302605599</v>
       </c>
       <c r="C152">
         <v>1.5599343185550101</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>41852</v>
       </c>
       <c r="B153">
-        <v>3.060039781885</v>
+        <v>3.0678467087205701</v>
       </c>
       <c r="C153">
         <v>1.5586546349466699</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>41883</v>
       </c>
       <c r="B154">
-        <v>2.9443326259396598</v>
+        <v>2.9597454217345001</v>
       </c>
       <c r="C154">
         <v>1.55737704918033</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>41913</v>
       </c>
       <c r="B155">
-        <v>2.8056410534865801</v>
+        <v>2.8301527893679999</v>
       </c>
       <c r="C155">
         <v>2.2203947368421102</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>41944</v>
       </c>
       <c r="B156">
-        <v>2.7616107295115699</v>
+        <v>2.7890574785116602</v>
       </c>
       <c r="C156">
         <v>1.6420361247947499</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>41974</v>
       </c>
       <c r="B157">
-        <v>2.7877156248002501</v>
+        <v>2.8133193039308999</v>
       </c>
       <c r="C157">
         <v>1.06995884773662</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>42005</v>
       </c>
       <c r="B158">
-        <v>2.7700549493347899</v>
+        <v>2.7969145187558202</v>
       </c>
       <c r="C158">
         <v>0.73952341824157097</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>42036</v>
       </c>
       <c r="B159">
-        <v>2.7513762062157801</v>
+        <v>2.7797530251414901</v>
       </c>
       <c r="C159">
         <v>1.06035889070148</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>42064</v>
       </c>
       <c r="B160">
-        <v>2.6887957793302801</v>
+        <v>2.7213102867475998</v>
       </c>
       <c r="C160">
         <v>1.46460537021969</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>42095</v>
       </c>
       <c r="B161">
-        <v>2.6941786699532702</v>
+        <v>2.72630917329005</v>
       </c>
       <c r="C161">
         <v>1.0534846029173399</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>42125</v>
       </c>
       <c r="B162">
-        <v>2.5381672788035998</v>
+        <v>2.5808799503425499</v>
       </c>
       <c r="C162">
         <v>1.21163166397415</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>42156</v>
       </c>
       <c r="B163">
-        <v>2.5249591320103399</v>
+        <v>2.5686620978618602</v>
       </c>
       <c r="C163">
         <v>1.0492332526230801</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>42186</v>
       </c>
       <c r="B164">
-        <v>2.3730063067258902</v>
+        <v>2.4271963717122498</v>
       </c>
       <c r="C164">
         <v>1.29345189975747</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>42217</v>
       </c>
       <c r="B165">
-        <v>2.4112536088741701</v>
+        <v>2.4627642717868401</v>
       </c>
       <c r="C165">
         <v>1.13085621970921</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>42248</v>
       </c>
       <c r="B166">
-        <v>2.53584169739662</v>
+        <v>2.5789746460995699</v>
       </c>
       <c r="C166">
         <v>0.96852300242129796</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>42278</v>
       </c>
       <c r="B167">
-        <v>2.57098425609359</v>
+        <v>2.6114216695719099</v>
       </c>
       <c r="C167">
         <v>0.72405470635559599</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>42309</v>
       </c>
       <c r="B168">
-        <v>2.455244821989</v>
+        <v>2.5032813637735001</v>
       </c>
       <c r="C168">
         <v>0.88852988691438495</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>42339</v>
       </c>
       <c r="B169">
-        <v>2.3600065680719502</v>
+        <v>2.41414923275555</v>
       </c>
       <c r="C169">
         <v>1.30293159609121</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>42370</v>
       </c>
       <c r="B170">
-        <v>2.45962292391919</v>
+        <v>2.5067216971915798</v>
       </c>
       <c r="C170">
         <v>1.6313213703099501</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>42401</v>
       </c>
       <c r="B171">
-        <v>2.5743746974745898</v>
+        <v>2.6135436786778898</v>
       </c>
       <c r="C171">
         <v>0.96852300242129796</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>42430</v>
       </c>
       <c r="B172">
-        <v>2.65476611476323</v>
+        <v>2.6886394085135299</v>
       </c>
       <c r="C172">
         <v>0.72173215717721895</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>42461</v>
       </c>
       <c r="B173">
-        <v>2.4042668917049999</v>
+        <v>2.45504712608055</v>
       </c>
       <c r="C173">
         <v>1.0425020048115501</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>42491</v>
       </c>
       <c r="B174">
-        <v>2.4810235693656399</v>
+        <v>2.5263307893315301</v>
       </c>
       <c r="C174">
         <v>0.71827613727055495</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>42522</v>
       </c>
       <c r="B175">
-        <v>2.2905174859055801</v>
+        <v>2.3486535625120699</v>
       </c>
       <c r="C175">
         <v>0.63897763578274502</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>42552</v>
       </c>
       <c r="B176">
-        <v>2.2526030590435</v>
+        <v>2.3133247077944001</v>
       </c>
       <c r="C176">
         <v>0.239425379090181</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>42583</v>
       </c>
       <c r="B177">
-        <v>2.43826812336812</v>
+        <v>2.4865524891072002</v>
       </c>
       <c r="C177">
         <v>7.9872204472838895E-2</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>42614</v>
       </c>
       <c r="B178">
-        <v>2.38962494585394</v>
+        <v>2.4412235129516899</v>
       </c>
       <c r="C178">
         <v>0.55955235811351101</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A179" s="1">
         <v>42644</v>
       </c>
       <c r="B179">
-        <v>2.36083193897653</v>
+        <v>2.4146227940668701</v>
       </c>
       <c r="C179">
         <v>0.55910543130990598</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A180" s="1">
         <v>42675</v>
       </c>
       <c r="B180">
-        <v>2.5089909796642602</v>
+        <v>2.5530248061698799</v>
       </c>
       <c r="C180">
         <v>0.56044835868693998</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A181" s="1">
         <v>42705</v>
       </c>
       <c r="B181">
-        <v>2.70393385517177</v>
+        <v>2.7351752970425798</v>
       </c>
       <c r="C181">
         <v>0.64308681672025503</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A182" s="1">
         <v>42736</v>
       </c>
       <c r="B182">
-        <v>2.7353770427689401</v>
+        <v>2.7650514269221298</v>
       </c>
       <c r="C182">
         <v>1.2841091492776999</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A183" s="1">
         <v>42767</v>
       </c>
       <c r="B183">
-        <v>2.68927168589543</v>
+        <v>2.7224113371173999</v>
       </c>
       <c r="C183">
         <v>1.1990407673860899</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A184" s="1">
         <v>42795</v>
       </c>
       <c r="B184">
-        <v>2.7410345465508699</v>
+        <v>2.77058642116998</v>
       </c>
       <c r="C184">
         <v>0.87579617834395596</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A185" s="1">
         <v>42826</v>
       </c>
       <c r="B185">
-        <v>2.8688126251221102</v>
+        <v>2.8898860870914098</v>
       </c>
       <c r="C185">
         <v>0.79365079365079405</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="1">
         <v>42856</v>
       </c>
       <c r="B186">
-        <v>2.7709348905884399</v>
+        <v>2.7992025281697099</v>
       </c>
       <c r="C186">
         <v>0.71315372424722001</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="1">
         <v>42887</v>
       </c>
       <c r="B187">
-        <v>2.90267559143359</v>
+        <v>2.9222734840909701</v>
       </c>
       <c r="C187">
         <v>0.55555555555555802</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="1">
         <v>42917</v>
       </c>
       <c r="B188">
-        <v>2.9713464689205602</v>
+        <v>2.9863658044217098</v>
       </c>
       <c r="C188">
         <v>0.87579617834395596</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="1">
         <v>42948</v>
       </c>
       <c r="B189">
-        <v>3.1182861926532599</v>
+        <v>3.1233011181322601</v>
       </c>
       <c r="C189">
         <v>1.1173184357541901</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="1">
         <v>42979</v>
       </c>
       <c r="B190">
-        <v>3.2421558505746702</v>
+        <v>3.23866295621916</v>
       </c>
       <c r="C190">
         <v>1.0333863275039701</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="1">
         <v>43009</v>
       </c>
       <c r="B191">
-        <v>3.28669500959474</v>
+        <v>3.2802000669620401</v>
       </c>
       <c r="C191">
         <v>1.0325655281969801</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="1">
         <v>43040</v>
       </c>
       <c r="B192">
-        <v>3.42178876779399</v>
+        <v>3.4061352710994499</v>
       </c>
       <c r="C192">
         <v>1.671974522293</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="1">
         <v>43070</v>
       </c>
       <c r="B193">
-        <v>3.3398882548547699</v>
+        <v>3.3299365637509899</v>
       </c>
       <c r="C193">
         <v>1.8370607028754</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="1">
         <v>43101</v>
       </c>
       <c r="B194">
-        <v>3.4951364021287601</v>
+        <v>3.4748485475428299</v>
       </c>
       <c r="C194">
         <v>1.2678288431061799</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="1">
         <v>43132</v>
       </c>
       <c r="B195">
-        <v>3.6206975362641098</v>
+        <v>3.5917527988451101</v>
       </c>
       <c r="C195">
         <v>1.5007898894154901</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="1">
         <v>43160</v>
       </c>
       <c r="B196">
-        <v>3.59339496424173</v>
+        <v>3.5663196638365302</v>
       </c>
       <c r="C196">
         <v>1.57853196527229</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="1">
         <v>43191</v>
       </c>
       <c r="B197">
-        <v>3.5721662746406602</v>
+        <v>3.5464650248323601</v>
       </c>
       <c r="C197">
         <v>1.7322834645669201</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="1">
         <v>43221</v>
       </c>
       <c r="B198">
-        <v>3.65217308853014</v>
+        <v>3.6207494654625498</v>
       </c>
       <c r="C198">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="1">
         <v>43252</v>
       </c>
       <c r="B199">
-        <v>3.5002412162484702</v>
+        <v>3.4783873320866201</v>
       </c>
       <c r="C199">
         <v>1.97316495659036</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="1">
         <v>43282</v>
       </c>
       <c r="B200">
-        <v>3.2467583753800402</v>
+        <v>3.2415454255938498</v>
       </c>
       <c r="C200">
         <v>2.3677979479084299</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="1">
         <v>43313</v>
       </c>
       <c r="B201">
-        <v>3.0142670511373701</v>
+        <v>3.0244670015954802</v>
       </c>
       <c r="C201">
         <v>2.2099447513812098</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="1">
         <v>43344</v>
       </c>
       <c r="B202">
-        <v>2.9108932958092999</v>
+        <v>2.9279706829850198</v>
       </c>
       <c r="C202">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="1">
         <v>43374</v>
       </c>
       <c r="B203">
-        <v>2.9256191794473101</v>
+        <v>2.9417977357417202</v>
       </c>
       <c r="C203">
         <v>1.7295597484276799</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="1">
         <v>43405</v>
       </c>
       <c r="B204">
-        <v>2.8954998094995799</v>
+        <v>2.9140766056254002</v>
       </c>
       <c r="C204">
         <v>0.93970242756460698</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="1">
         <v>43435</v>
       </c>
       <c r="B205">
-        <v>2.9792367757384901</v>
+        <v>2.99265693923466</v>
       </c>
       <c r="C205">
         <v>1.0980392156862799</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="1">
         <v>43466</v>
       </c>
       <c r="B206">
-        <v>2.8633716732006902</v>
+        <v>2.8847377323021401</v>
       </c>
       <c r="C206">
         <v>1.0172143974960901</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="1">
         <v>43497</v>
       </c>
       <c r="B207">
-        <v>2.7307400065679399</v>
+        <v>2.7611889447059599</v>
       </c>
       <c r="C207">
         <v>1.32295719844357</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="1">
         <v>43525</v>
       </c>
       <c r="B208">
-        <v>2.67610762371543</v>
+        <v>2.7103056969647401</v>
       </c>
       <c r="C208">
         <v>1.7871017871018</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="1">
         <v>43556</v>
       </c>
       <c r="B209">
-        <v>2.8402960404975999</v>
+        <v>2.86370541363967</v>
       </c>
       <c r="C209">
         <v>1.78018575851394</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="1">
         <v>43586</v>
       </c>
       <c r="B210">
-        <v>3.0046438879156798</v>
+        <v>3.0172672368120299</v>
       </c>
       <c r="C210">
         <v>2.3975251353441598</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="1">
         <v>43617</v>
       </c>
       <c r="B211">
-        <v>3.0311597363520102</v>
+        <v>3.0426776186526698</v>
       </c>
       <c r="C211">
         <v>2.1671826625387101</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="1">
         <v>43647</v>
       </c>
       <c r="B212">
-        <v>3.1783657564973802</v>
+        <v>3.1803063523003101</v>
       </c>
       <c r="C212">
         <v>2.2359290670778802</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="1">
         <v>43678</v>
       </c>
       <c r="B213">
-        <v>3.1857187929691002</v>
+        <v>3.18749445036977</v>
       </c>
       <c r="C213">
         <v>2.2393822393822398</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="1">
         <v>43709</v>
       </c>
       <c r="B214">
-        <v>3.2290094847274502</v>
+        <v>3.2282729784985098</v>
       </c>
       <c r="C214">
         <v>2.1655065738592301</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="1">
         <v>43739</v>
       </c>
       <c r="B215">
-        <v>3.3896252718114699</v>
+        <v>3.3779864658673699</v>
       </c>
       <c r="C215">
         <v>2.31839258114374</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="1">
         <v>43770</v>
       </c>
       <c r="B216">
-        <v>3.4077553999703101</v>
+        <v>3.3948674016899201</v>
       </c>
       <c r="C216">
         <v>2.7152831652443798</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="1">
         <v>43800</v>
       </c>
       <c r="B217">
-        <v>3.4684817345372099</v>
+        <v>3.4512614790530098</v>
       </c>
       <c r="C217">
         <v>2.7152831652443798</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="1">
         <v>43831</v>
       </c>
       <c r="B218">
-        <v>3.4540221011287802</v>
+        <v>3.4384274276458702</v>
       </c>
       <c r="C218">
         <v>2.7110766847405099</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="1">
         <v>43862</v>
       </c>
       <c r="B219">
-        <v>3.6635320413270298</v>
+        <v>3.6350801690110699</v>
       </c>
       <c r="C219">
         <v>2.30414746543779</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="1">
         <v>43891</v>
       </c>
       <c r="B220">
-        <v>4.2674613386955604</v>
+        <v>4.1999445967687201</v>
       </c>
       <c r="C220">
         <v>1.1450381679389301</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="1">
         <v>43922</v>
       </c>
       <c r="B221">
-        <v>4.8107767597159503</v>
+        <v>4.7084562746136598</v>
       </c>
       <c r="C221">
         <v>0.15209125475284299</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="1">
         <v>43952</v>
       </c>
       <c r="B222">
-        <v>4.8253777970134397</v>
+        <v>4.7225788513978699</v>
       </c>
       <c r="C222">
         <v>-0.37764350453172202</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="1">
         <v>43983</v>
       </c>
       <c r="B223">
-        <v>4.9128875183851299</v>
+        <v>4.8036181929197799</v>
       </c>
       <c r="C223">
         <v>0.60606060606061496</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="1">
         <v>44013</v>
       </c>
       <c r="B224">
-        <v>4.9058068496464102</v>
+        <v>4.7967006963238203</v>
       </c>
       <c r="C224">
         <v>0.30165912518854099</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="1">
         <v>44044</v>
       </c>
       <c r="B225">
-        <v>4.7510918948882201</v>
+        <v>4.6519176146106096</v>
       </c>
       <c r="C225">
         <v>0.37764350453172202</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="1">
         <v>44075</v>
       </c>
       <c r="B226">
-        <v>4.6129826945563304</v>
+        <v>4.52250000970795</v>
       </c>
       <c r="C226">
         <v>0.30280090840273</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="1">
         <v>44105</v>
       </c>
       <c r="B227">
-        <v>4.4748482697068201</v>
+        <v>4.3938548427389499</v>
       </c>
       <c r="C227">
         <v>0.52870090634440203</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="1">
         <v>44136</v>
       </c>
       <c r="B228">
-        <v>4.3542210662342899</v>
+        <v>4.2811270826539802</v>
       </c>
       <c r="C228">
         <v>0.83081570996978404</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="1">
         <v>44166</v>
       </c>
       <c r="B229">
-        <v>4.2136398659499497</v>
+        <v>4.1499184470571997</v>
       </c>
       <c r="C229">
         <v>0.75528700906344404</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="1">
         <v>44197</v>
       </c>
       <c r="B230">
-        <v>4.0419067979643399</v>
+        <v>3.98865021913632</v>
       </c>
       <c r="C230">
         <v>1.2820512820512999</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="1">
         <v>44228</v>
       </c>
       <c r="B231">
-        <v>3.9671039575746398</v>
+        <v>3.91677158459964</v>
       </c>
       <c r="C231">
         <v>1.57657657657659</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="1">
         <v>44256</v>
       </c>
       <c r="B232">
-        <v>3.4030068252055301</v>
+        <v>3.38886287516985</v>
       </c>
       <c r="C232">
         <v>2.1886792452830202</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="1">
         <v>44287</v>
       </c>
       <c r="B233">
-        <v>2.7987288713530698</v>
+        <v>2.8232407808165401</v>
       </c>
       <c r="C233">
         <v>3.4168564920273301</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="1">
         <v>44317</v>
       </c>
       <c r="B234">
-        <v>2.6521797217629799</v>
+        <v>2.68578075834274</v>
       </c>
       <c r="C234">
         <v>4.0940106141015997</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="1">
         <v>44348</v>
       </c>
       <c r="B235">
-        <v>2.62225955959916</v>
+        <v>2.65832695514661</v>
       </c>
       <c r="C235">
         <v>3.6897590361445598</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="1">
         <v>44378</v>
       </c>
       <c r="B236">
-        <v>2.65319725393688</v>
+        <v>2.6877118446632098</v>
       </c>
       <c r="C236">
         <v>4.1353383458646604</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="1">
         <v>44409</v>
       </c>
       <c r="B237">
-        <v>2.90117938965107</v>
+        <v>2.91976310672284</v>
       </c>
       <c r="C237">
         <v>4.3641835966892302</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="1">
         <v>44440</v>
       </c>
       <c r="B238">
-        <v>3.2276064558598598</v>
+        <v>3.22482841684268</v>
       </c>
       <c r="C238">
         <v>5.0566037735849001</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="1">
         <v>44470</v>
       </c>
       <c r="B239">
-        <v>3.2383222080893401</v>
+        <v>3.2351201059293402</v>
       </c>
       <c r="C239">
         <v>5.3343350864012002</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="1">
         <v>44501</v>
       </c>
       <c r="B240">
-        <v>3.4962622546108202</v>
+        <v>3.4759987921128399</v>
       </c>
       <c r="C240">
         <v>5.2434456928838999</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="1">
         <v>44531</v>
       </c>
       <c r="B241">
-        <v>3.7173840637627902</v>
+        <v>3.68248719504835</v>
       </c>
       <c r="C241">
         <v>5.0974512743628102</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="1">
         <v>44562</v>
       </c>
       <c r="B242">
-        <v>3.97566280758915</v>
+        <v>3.92392286646119</v>
       </c>
       <c r="C242">
         <v>5.0632911392404898</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="1">
         <v>44593</v>
       </c>
       <c r="B243">
-        <v>3.9254533205893698</v>
+        <v>3.8785659174418301</v>
       </c>
       <c r="C243">
         <v>5.3954175905395303</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="1">
         <v>44621</v>
       </c>
       <c r="B244">
-        <v>4.0716707079860903</v>
+        <v>4.0155766280295104</v>
       </c>
       <c r="C244">
         <v>6.7208271787296896</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="1">
         <v>44652</v>
       </c>
       <c r="B245">
-        <v>4.0809449625933496</v>
+        <v>4.0248215583598901</v>
       </c>
       <c r="C245">
         <v>6.8281938325991298</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="1">
         <v>44682</v>
       </c>
       <c r="B246">
-        <v>4.1623215801987703</v>
+        <v>4.1013395207643404</v>
       </c>
       <c r="C246">
         <v>7.5018208302986</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="1">
         <v>44713</v>
       </c>
       <c r="B247">
-        <v>4.2758848516137196</v>
+        <v>4.2076913857121303</v>
       </c>
       <c r="C247">
         <v>7.9883805374001504</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="1">
         <v>44743</v>
       </c>
       <c r="B248">
-        <v>4.2590846215509996</v>
+        <v>4.1924165960132198</v>
       </c>
       <c r="C248">
         <v>7.2924187725631704</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="1">
         <v>44774</v>
       </c>
       <c r="B249">
-        <v>4.2806659985234701</v>
+        <v>4.2123900936841601</v>
       </c>
       <c r="C249">
         <v>7.1377072819033902</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="1">
         <v>44805</v>
       </c>
       <c r="B250">
-        <v>4.2504772595795099</v>
+        <v>4.1837810065963001</v>
       </c>
       <c r="C250">
         <v>6.5373563218391002</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="1">
         <v>44835</v>
       </c>
       <c r="B251">
-        <v>4.2927672645181101</v>
+        <v>4.2229621969300402</v>
       </c>
       <c r="C251">
         <v>6.4194008559201103</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="1">
         <v>44866</v>
       </c>
       <c r="B252">
-        <v>4.0668894818734698</v>
+        <v>4.0124000481135997</v>
       </c>
       <c r="C252">
         <v>6.8327402135231301</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="1">
         <v>44896</v>
       </c>
       <c r="B253">
-        <v>3.8400361981123501</v>
+        <v>3.8007392186466999</v>
       </c>
       <c r="C253">
         <v>6.27674750356634</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="1">
         <v>44927</v>
       </c>
       <c r="B254">
-        <v>3.6107430203994499</v>
+        <v>3.58676147649643</v>
       </c>
       <c r="C254">
         <v>6.2367115520907204</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="1">
         <v>44958</v>
       </c>
       <c r="B255">
-        <v>3.4970085878741299</v>
+        <v>3.48002261426958</v>
       </c>
       <c r="C255">
         <v>5.6100981767180897</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="1">
         <v>44986</v>
       </c>
       <c r="B256">
-        <v>3.3963915408887999</v>
+        <v>3.3856801224020399</v>
       </c>
       <c r="C256">
         <v>4.7058823529411802</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="1">
         <v>45017</v>
       </c>
       <c r="B257">
-        <v>3.4803217736396102</v>
+        <v>3.4635849600995701</v>
       </c>
       <c r="C257">
         <v>4.8109965635738803</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="1">
         <v>45047</v>
       </c>
       <c r="B258">
-        <v>3.5087819474509301</v>
+        <v>3.4899000630369499</v>
       </c>
       <c r="C258">
         <v>3.99728997289973</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="1">
         <v>45078</v>
       </c>
       <c r="B259">
-        <v>3.5472878904869098</v>
+        <v>3.5252454505410902</v>
       </c>
       <c r="C259">
         <v>3.6314727639542701</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="1">
         <v>45108</v>
       </c>
       <c r="B260">
-        <v>3.51707571544036</v>
+        <v>3.4966003348749499</v>
       </c>
       <c r="C260">
         <v>3.9030955585464402</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="1">
         <v>45139</v>
       </c>
       <c r="B261">
-        <v>3.4985057833221802</v>
+        <v>3.47912273770886</v>
       </c>
       <c r="C261">
         <v>4.5760430686406499</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="1">
         <v>45170</v>
       </c>
       <c r="B262">
-        <v>3.31922556536803</v>
+        <v>3.3121059159172299</v>
       </c>
       <c r="C262">
         <v>4.78759271746459</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="1">
         <v>45200</v>
       </c>
       <c r="B263">
-        <v>3.3492367883543501</v>
+        <v>3.3399153379970401</v>
       </c>
       <c r="C263">
         <v>4.15549597855229</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="1">
         <v>45231</v>
       </c>
       <c r="B264">
-        <v>3.4080894578417702</v>
+        <v>3.39448550781999</v>
       </c>
       <c r="C264">
         <v>3.59760159893405</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="1">
         <v>45261</v>
       </c>
       <c r="B265">
-        <v>3.0729582687096202</v>
+        <v>3.0823057997302801</v>
       </c>
       <c r="C265">
         <v>4.0268456375838904</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="1">
         <v>45292</v>
       </c>
       <c r="B266">
-        <v>3.2280632833515099</v>
+        <v>3.22656393271631</v>
       </c>
       <c r="C266">
         <v>3.2688458972648502</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="1">
         <v>45323</v>
       </c>
       <c r="B267">
-        <v>3.4537928498111499</v>
+        <v>3.4371916653692298</v>
       </c>
       <c r="C267">
         <v>3.25365205843294</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="1">
         <v>45352</v>
       </c>
       <c r="B268">
-        <v>3.4522097621357002</v>
+        <v>3.4363178878145799</v>
       </c>
       <c r="C268">
         <v>3.5690680766688501</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="1">
         <v>45383</v>
       </c>
       <c r="B269">
-        <v>3.4827400492171501</v>
+        <v>3.4652789109084399</v>
       </c>
       <c r="C269">
         <v>2.9508196721311499</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="1">
         <v>45413</v>
       </c>
       <c r="B270">
-        <v>3.61450840010126</v>
+        <v>3.5884953949671199</v>
       </c>
       <c r="C270">
         <v>3.0618892508143198</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="1">
         <v>45444</v>
       </c>
       <c r="B271">
-        <v>3.5271276248269201</v>
+        <v>3.5075642261936602</v>
       </c>
       <c r="C271">
         <v>2.2063595068137598</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="1">
         <v>45474</v>
       </c>
       <c r="B272">
-        <v>3.8350054471430899</v>
+        <v>3.7950881470172799</v>
       </c>
       <c r="C272">
         <v>2.2668393782383398</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="1">
         <v>45505</v>
       </c>
       <c r="B273">
-        <v>4.0583176386579796</v>
+        <v>4.0034593034068804</v>
       </c>
       <c r="C273">
         <v>1.4800514800514699</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="1">
         <v>45536</v>
       </c>
       <c r="B274">
-        <v>4.2015412711439897</v>
+        <v>4.1372529420897202</v>
       </c>
       <c r="C274">
         <v>1.2870012870012899</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="1">
         <v>45566</v>
       </c>
       <c r="B275">
-        <v>4.3293098321655803</v>
+        <v>4.2561402124869998</v>
       </c>
       <c r="C275">
         <v>1.6087516087516101</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="1">
         <v>45597</v>
       </c>
       <c r="B276">
-        <v>4.1085223174317704</v>
+        <v>4.0501008807661103</v>
       </c>
       <c r="C276">
         <v>1.4790996784566</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="1">
         <v>45627</v>
       </c>
       <c r="B277">
-        <v>4.3534740541536001</v>
+        <v>4.2779336327813802</v>
       </c>
       <c r="C277">
         <v>1.61290322580645</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="1">
         <v>45658</v>
       </c>
       <c r="B278">
-        <v>4.3532317444709898</v>
+        <v>4.2778175341704703</v>
       </c>
       <c r="C278">
         <v>1.80878552971575</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="1">
         <v>45689</v>
       </c>
       <c r="B279">
-        <v>4.2294788830553198</v>
+        <v>4.1621591911901401</v>
       </c>
       <c r="C279">
         <v>1.9935691318327899</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="1">
         <v>45717</v>
       </c>
       <c r="B280">
-        <v>4.0886803435373498</v>
+        <v>4.0306378254976298</v>
       </c>
       <c r="C280">
         <v>1.9144862795149999</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="1">
         <v>45748</v>
       </c>
       <c r="B281">
-        <v>4.0579869972207296</v>
+        <v>4.0015897200937696</v>
       </c>
       <c r="C281">
         <v>2.1656050955413999</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="1">
         <v>45778</v>
       </c>
       <c r="B282">
-        <v>3.9084233534866799</v>
+        <v>3.8617825567042101</v>
       </c>
       <c r="C282">
         <v>1.7067003792667601</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="1">
         <v>45809</v>
       </c>
       <c r="B283">
-        <v>3.8486183520227302</v>
+        <v>3.8057510935440599</v>
       </c>
       <c r="C283">
         <v>2.2222222222222201</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="1">
         <v>45839</v>
       </c>
       <c r="B284">
-        <v>3.71143385559043</v>
+        <v>3.67773252690818</v>
       </c>
       <c r="C284">
         <v>2.34325522482583</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="1">
         <v>45870</v>
       </c>
       <c r="B285">
-        <v>3.4892258123511999</v>
+        <v>3.4706538934193198</v>
       </c>
       <c r="C285">
         <v>2.6632847178186498</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="1">
         <v>45901</v>
       </c>
       <c r="B286">
-        <v>3.4418784727681699</v>
+        <v>3.4263569546147399</v>
       </c>
       <c r="C286">
         <v>3.3036848792884301</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="1">
         <v>45931</v>
       </c>
       <c r="B287">
-        <v>3.2439882195005501</v>
+        <v>3.2421436647300301</v>
       </c>
       <c r="C287">
         <v>3.1665611146295101</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="1">
         <v>45962</v>
       </c>
       <c r="B288">
-        <v>3.2880384784511101</v>
+        <v>3.2838650245933501</v>
       </c>
       <c r="C288">
         <v>3.0418250950570198</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="1">
         <v>45992</v>
       </c>
       <c r="B289">
-        <v>3.4309378123801202</v>
+        <v>3.4182174380468902</v>
       </c>
       <c r="C289">
         <v>3.2380952380952301</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="1">
         <v>46023</v>
       </c>
       <c r="B290">
-        <v>3.4123106727055399</v>
+        <v>3.4032628482516598</v>
       </c>
       <c r="C290">
         <v>2.98223350253808</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="1">
         <v>46054</v>
       </c>
       <c r="B291">
-        <v>3.3263296338443</v>
+        <v>3.3289165781248902</v>
       </c>
       <c r="C291">
         <v>2.8373266078184098</v>
       </c>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="1">
         <v>46082</v>
       </c>
       <c r="B292">
-        <v>3.4515228355154601</v>
+        <v>3.4587274635813201</v>
       </c>
       <c r="C292">
         <v>2.8804007514089101</v>
       </c>
     </row>
     <row r="293" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A293" s="1">
         <v>46113</v>
       </c>
       <c r="B293">
-        <v>3.5299858766917498</v>
+        <v>3.5624306081697399</v>
       </c>
       <c r="C293">
         <v>2.9925187032418799</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A294" s="1">
+        <v>46143</v>
+      </c>
+      <c r="B294">
+        <v>3.5682171837854701</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trimestriel</vt:lpstr>