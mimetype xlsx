--- v3 (2026-06-25)
+++ v4 (2026-07-27)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10703"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/chairemacro/Chaire_Macro Dropbox/Dossier_equipe_chaire_macro/Projets/salaires_composite/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E946EAE-67A2-8541-8328-1E095B5C8128}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7115C33C-B30C-7F4F-BAC7-A80CF4D9A1BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="46440" yWindow="-7800" windowWidth="31000" windowHeight="21360" activeTab="1" xr2:uid="{F06959A7-A776-454F-A0AD-498A9FB39687}"/>
+    <workbookView xWindow="49020" yWindow="-5360" windowWidth="31000" windowHeight="21360" xr2:uid="{F06959A7-A776-454F-A0AD-498A9FB39687}"/>
   </bookViews>
   <sheets>
     <sheet name="Trimestriel" sheetId="1" r:id="rId1"/>
     <sheet name="Mensuel" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -426,7026 +426,7057 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AD3A42F-2DC6-7C44-8DFC-D1F3CAB5A5D6}">
-  <dimension ref="A1:L98"/>
+  <dimension ref="A1:L99"/>
   <sheetViews>
-    <sheetView topLeftCell="A51" workbookViewId="0">
-      <selection activeCell="T80" sqref="T80"/>
+    <sheetView tabSelected="1" topLeftCell="A55" workbookViewId="0">
+      <selection activeCell="C99" sqref="C99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>10</v>
       </c>
       <c r="J1" t="s">
         <v>7</v>
       </c>
       <c r="K1" t="s">
         <v>8</v>
       </c>
       <c r="L1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>37257</v>
       </c>
       <c r="B2">
-        <v>3.1157423398775701</v>
+        <v>3.1134173547666801</v>
       </c>
       <c r="C2">
-        <v>1.16979169901492</v>
+        <v>1.16913835212513</v>
       </c>
       <c r="D2">
-        <v>3.9792975779217601</v>
+        <v>3.9538077303776502</v>
       </c>
       <c r="E2">
-        <v>1.69794894980279</v>
+        <v>1.7028086164778899</v>
       </c>
       <c r="F2">
-        <v>3.7460465842251902</v>
+        <v>3.7487368336235098</v>
       </c>
       <c r="G2">
-        <v>3.9675358527204398</v>
+        <v>3.9673359572563101</v>
       </c>
       <c r="H2">
-        <v>2.6033183162782501</v>
+        <v>2.6058705336321801</v>
       </c>
       <c r="I2">
-        <v>0.74364931702192605</v>
+        <v>0.74632697821773897</v>
       </c>
       <c r="J2">
         <v>1.55065472088215</v>
       </c>
       <c r="K2">
         <v>1.47462277091906</v>
       </c>
       <c r="L2">
         <v>1.4761414349467901</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>37347</v>
       </c>
       <c r="B3">
-        <v>2.91852729036852</v>
+        <v>2.9208241820913701</v>
       </c>
       <c r="C3">
-        <v>1.05199991164811</v>
+        <v>1.0514493327048899</v>
       </c>
       <c r="D3">
-        <v>3.5513907404804899</v>
+        <v>3.52003121770433</v>
       </c>
       <c r="E3">
-        <v>1.8955469200528099</v>
+        <v>1.88734163839216</v>
       </c>
       <c r="F3">
-        <v>3.5412095505416401</v>
+        <v>3.5403199987479801</v>
       </c>
       <c r="G3">
-        <v>3.67184348113754</v>
+        <v>3.6689342776177001</v>
       </c>
       <c r="H3">
-        <v>2.6472878636664698</v>
+        <v>2.64921886820219</v>
       </c>
       <c r="I3">
-        <v>0.88772047453838199</v>
+        <v>0.89167778687872901</v>
       </c>
       <c r="J3">
         <v>1.3554727211115001</v>
       </c>
       <c r="K3">
         <v>0.94658553076401897</v>
       </c>
       <c r="L3">
         <v>1.1167512690355299</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>37438</v>
       </c>
       <c r="B4">
-        <v>2.5624752121602099</v>
+        <v>2.57297243807563</v>
       </c>
       <c r="C4">
-        <v>0.40013849809582602</v>
+        <v>0.39897097766223499</v>
       </c>
       <c r="D4">
-        <v>2.85541630038546</v>
+        <v>2.8720517064052502</v>
       </c>
       <c r="E4">
-        <v>0.77239645171481697</v>
+        <v>0.77203897796292198</v>
       </c>
       <c r="F4">
-        <v>3.44460973574818</v>
+        <v>3.44203195322961</v>
       </c>
       <c r="G4">
-        <v>2.8804529225190501</v>
+        <v>2.8825070230200001</v>
       </c>
       <c r="H4">
-        <v>2.4149571855414398</v>
+        <v>2.4167235139452998</v>
       </c>
       <c r="I4">
-        <v>0.200199301476123</v>
+        <v>0.19556911886134901</v>
       </c>
       <c r="J4">
         <v>2.3358158429248399</v>
       </c>
       <c r="K4">
         <v>2.2688791059939102</v>
       </c>
       <c r="L4">
         <v>2.36726411903958</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>37530</v>
       </c>
       <c r="B5">
-        <v>2.6268346364716399</v>
+        <v>2.6338101769381201</v>
       </c>
       <c r="C5">
-        <v>8.8573240616923697E-3</v>
+        <v>6.8387086915215898E-3</v>
       </c>
       <c r="D5">
-        <v>2.65535114609149</v>
+        <v>2.6855092232826401</v>
       </c>
       <c r="E5">
-        <v>0.35635745808480401</v>
+        <v>0.354377366971796</v>
       </c>
       <c r="F5">
-        <v>3.51506741695477</v>
+        <v>3.5137209483962799</v>
       </c>
       <c r="G5">
-        <v>2.6928090269230101</v>
+        <v>2.6944674473577499</v>
       </c>
       <c r="H5">
-        <v>2.67076022410488</v>
+        <v>2.6730713676326201</v>
       </c>
       <c r="I5">
-        <v>0.19253182590373299</v>
+        <v>0.19131502537539399</v>
       </c>
       <c r="J5">
         <v>3.7922787837376202</v>
       </c>
       <c r="K5">
         <v>3.4059945504087099</v>
       </c>
       <c r="L5">
         <v>3.0973451327433601</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>37622</v>
       </c>
       <c r="B6">
-        <v>2.4548285906683298</v>
+        <v>2.4659465240582801</v>
       </c>
       <c r="C6">
-        <v>-0.35401334921384198</v>
+        <v>-0.35640582694445699</v>
       </c>
       <c r="D6">
-        <v>2.2561321465916402</v>
+        <v>2.30110236002831</v>
       </c>
       <c r="E6">
-        <v>-0.20761174465820401</v>
+        <v>-0.20810556824482301</v>
       </c>
       <c r="F6">
-        <v>3.3107668884457602</v>
+        <v>3.3058499982921301</v>
       </c>
       <c r="G6">
-        <v>2.53027159072944</v>
+        <v>2.5320199592193702</v>
       </c>
       <c r="H6">
-        <v>2.4284929809318698</v>
+        <v>2.4302923758495498</v>
       </c>
       <c r="I6">
-        <v>-0.35353744617413102</v>
+        <v>-0.36236131454665399</v>
       </c>
       <c r="J6">
         <v>4.4791313199864202</v>
       </c>
       <c r="K6">
         <v>4.2244001351808098</v>
       </c>
       <c r="L6">
         <v>3.9918809201623899</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>37712</v>
       </c>
       <c r="B7">
-        <v>2.54036434066674</v>
+        <v>2.5489381652420802</v>
       </c>
       <c r="C7">
-        <v>0.199652360906833</v>
+        <v>0.197769248592119</v>
       </c>
       <c r="D7">
-        <v>2.4885757631375198</v>
+        <v>2.53229429067714</v>
       </c>
       <c r="E7">
-        <v>0.33710585112484598</v>
+        <v>0.336150720303308</v>
       </c>
       <c r="F7">
-        <v>3.3863814499831202</v>
+        <v>3.3827859790433599</v>
       </c>
       <c r="G7">
-        <v>2.8266610720176102</v>
+        <v>2.8272397943801599</v>
       </c>
       <c r="H7">
-        <v>2.4231524895590102</v>
+        <v>2.4251869318702099</v>
       </c>
       <c r="I7">
-        <v>0.110700249757002</v>
+        <v>0.107811643441314</v>
       </c>
       <c r="J7">
         <v>2.77499164159144</v>
       </c>
       <c r="K7">
         <v>2.8466175485599599</v>
       </c>
       <c r="L7">
         <v>2.51004016064257</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>37803</v>
       </c>
       <c r="B8">
-        <v>2.6494858263441401</v>
+        <v>2.65646806261595</v>
       </c>
       <c r="C8">
-        <v>0.57467805820736495</v>
+        <v>0.57345360913991195</v>
       </c>
       <c r="D8">
-        <v>2.7087845724238999</v>
+        <v>2.7351283294036102</v>
       </c>
       <c r="E8">
-        <v>0.90752750778167801</v>
+        <v>0.90486391356264895</v>
       </c>
       <c r="F8">
-        <v>3.2246173324479601</v>
+        <v>3.21819484363226</v>
       </c>
       <c r="G8">
-        <v>3.0974231513849499</v>
+        <v>3.09817362391016</v>
       </c>
       <c r="H8">
-        <v>2.4996319294909002</v>
+        <v>2.5020452378356102</v>
       </c>
       <c r="I8">
-        <v>0.41499214952368502</v>
+        <v>0.414989237781906</v>
       </c>
       <c r="J8">
         <v>2.0840224942110401</v>
       </c>
       <c r="K8">
         <v>1.7218543046357599</v>
       </c>
       <c r="L8">
         <v>1.9821605550049599</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>37895</v>
       </c>
       <c r="B9">
-        <v>2.7007798360727602</v>
+        <v>2.7074513428276901</v>
       </c>
       <c r="C9">
-        <v>0.74307354926621805</v>
+        <v>0.74217289037045198</v>
       </c>
       <c r="D9">
-        <v>3.0014461003211799</v>
+        <v>3.0115107501026999</v>
       </c>
       <c r="E9">
-        <v>1.2311858291226701</v>
+        <v>1.2292694079811599</v>
       </c>
       <c r="F9">
-        <v>3.3812971453265899</v>
+        <v>3.37761286371608</v>
       </c>
       <c r="G9">
-        <v>3.2057273260697601</v>
+        <v>3.2072954415432</v>
       </c>
       <c r="H9">
-        <v>2.4248804067701499</v>
+        <v>2.4277907361615298</v>
       </c>
       <c r="I9">
-        <v>0.31808832809200299</v>
+        <v>0.31578331181989999</v>
       </c>
       <c r="J9">
         <v>1.7445687952600399</v>
       </c>
       <c r="K9">
         <v>1.38339920948617</v>
       </c>
       <c r="L9">
         <v>2.1459227467811202</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>37987</v>
       </c>
       <c r="B10">
-        <v>2.9850214323058601</v>
+        <v>2.9839019152858701</v>
       </c>
       <c r="C10">
-        <v>1.1767188113385001</v>
+        <v>1.17581027021053</v>
       </c>
       <c r="D10">
-        <v>3.0609111365910802</v>
+        <v>3.0872884534007898</v>
       </c>
       <c r="E10">
-        <v>1.27710926650761</v>
+        <v>1.2790553355890999</v>
       </c>
       <c r="F10">
-        <v>3.54699385343479</v>
+        <v>3.5462053743648498</v>
       </c>
       <c r="G10">
-        <v>2.8824229782899402</v>
+        <v>2.8880828038041599</v>
       </c>
       <c r="H10">
-        <v>2.7802383546529299</v>
+        <v>2.7837013362799898</v>
       </c>
       <c r="I10">
-        <v>0.95378983005413798</v>
+        <v>0.95985029985512604</v>
       </c>
       <c r="J10">
         <v>0.90938616433907504</v>
       </c>
       <c r="K10">
         <v>0.74578469520103696</v>
       </c>
       <c r="L10">
         <v>1.1711125569290901</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>38078</v>
       </c>
       <c r="B11">
-        <v>3.1647020611337302</v>
+        <v>3.15838833888251</v>
       </c>
       <c r="C11">
-        <v>0.92619728617090702</v>
+        <v>0.92460704996756105</v>
       </c>
       <c r="D11">
-        <v>3.2363805533427099</v>
+        <v>3.2564945074052898</v>
       </c>
       <c r="E11">
-        <v>1.00038411264747</v>
+        <v>1.00490105291835</v>
       </c>
       <c r="F11">
-        <v>3.64568013320129</v>
+        <v>3.64661636196807</v>
       </c>
       <c r="G11">
-        <v>3.0318708196809299</v>
+        <v>3.0362846486738002</v>
       </c>
       <c r="H11">
-        <v>2.89286616588539</v>
+        <v>2.8966428720325199</v>
       </c>
       <c r="I11">
-        <v>0.63668615210424795</v>
+        <v>0.63965996444644801</v>
       </c>
       <c r="J11">
         <v>2.2121014964215999</v>
       </c>
       <c r="K11">
         <v>2.0514490394008398</v>
       </c>
       <c r="L11">
         <v>2.48122755468495</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>38169</v>
       </c>
       <c r="B12">
-        <v>3.1474078385316</v>
+        <v>3.1404987146753598</v>
       </c>
       <c r="C12">
-        <v>0.87083618413661801</v>
+        <v>0.86878850642155003</v>
       </c>
       <c r="D12">
-        <v>3.13598244110986</v>
+        <v>3.1570224355102399</v>
       </c>
       <c r="E12">
-        <v>0.90007927530045495</v>
+        <v>0.90296198767312497</v>
       </c>
       <c r="F12">
-        <v>3.84789224960045</v>
+        <v>3.8523623978138599</v>
       </c>
       <c r="G12">
-        <v>2.9719315821252601</v>
+        <v>2.9739472602694601</v>
       </c>
       <c r="H12">
-        <v>2.8668121585277202</v>
+        <v>2.8704223605931301</v>
       </c>
       <c r="I12">
-        <v>0.72414255282166995</v>
+        <v>0.73159332653975595</v>
       </c>
       <c r="J12">
         <v>2.0090732339598301</v>
       </c>
       <c r="K12">
         <v>2.1484374999999898</v>
       </c>
       <c r="L12">
         <v>1.8464528668610201</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>38261</v>
       </c>
       <c r="B13">
-        <v>3.0592578258874998</v>
+        <v>3.0566093442693698</v>
       </c>
       <c r="C13">
-        <v>0.75092364914459597</v>
+        <v>0.74916999090846503</v>
       </c>
       <c r="D13">
-        <v>2.87655616778469</v>
+        <v>2.90913929124167</v>
       </c>
       <c r="E13">
-        <v>0.49159903624307699</v>
+        <v>0.49872469230422101</v>
       </c>
       <c r="F13">
-        <v>3.7228992131420502</v>
+        <v>3.7251849352992399</v>
       </c>
       <c r="G13">
-        <v>2.8307803406923799</v>
+        <v>2.83311151630092</v>
       </c>
       <c r="H13">
-        <v>2.7283622691354901</v>
+        <v>2.7313910476524099</v>
       </c>
       <c r="I13">
-        <v>0.56765109069420905</v>
+        <v>0.57083346010898395</v>
       </c>
       <c r="J13">
         <v>2.2969912649627999</v>
       </c>
       <c r="K13">
         <v>2.6640675763482702</v>
       </c>
       <c r="L13">
         <v>2.0361990950226199</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>38353</v>
       </c>
       <c r="B14">
-        <v>3.16165187137819</v>
+        <v>3.1593753442363099</v>
       </c>
       <c r="C14">
-        <v>0.97629823630203305</v>
+        <v>0.97532577953375599</v>
       </c>
       <c r="D14">
-        <v>3.08682017824556</v>
+        <v>3.07107514587707</v>
       </c>
       <c r="E14">
-        <v>1.27524088019017</v>
+        <v>1.26667324304229</v>
       </c>
       <c r="F14">
-        <v>3.6619769768814101</v>
+        <v>3.6631980015274701</v>
       </c>
       <c r="G14">
-        <v>3.3434198020380399</v>
+        <v>3.3369637425432699</v>
       </c>
       <c r="H14">
-        <v>2.8358877116818801</v>
+        <v>2.8381948391476999</v>
       </c>
       <c r="I14">
-        <v>0.71120053471975797</v>
+        <v>0.71377726041332601</v>
       </c>
       <c r="J14">
         <v>2.1242355970389499</v>
       </c>
       <c r="K14">
         <v>2.1242355970389499</v>
       </c>
       <c r="L14">
         <v>2.0257234726687998</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>38443</v>
       </c>
       <c r="B15">
-        <v>3.1839311010942799</v>
+        <v>3.1822837003348101</v>
       </c>
       <c r="C15">
-        <v>1.0361722471619501</v>
+        <v>1.0353217355200901</v>
       </c>
       <c r="D15">
-        <v>2.9428917564040198</v>
+        <v>2.9474116960269399</v>
       </c>
       <c r="E15">
-        <v>0.98125850427683803</v>
+        <v>0.97854447288763602</v>
       </c>
       <c r="F15">
-        <v>3.6310487766939699</v>
+        <v>3.6317292802271202</v>
       </c>
       <c r="G15">
-        <v>3.0470841103758199</v>
+        <v>3.0450256223537</v>
       </c>
       <c r="H15">
-        <v>2.9315713029849499</v>
+        <v>2.9339166889762498</v>
       </c>
       <c r="I15">
-        <v>0.82724082363900397</v>
+        <v>0.83082307900029095</v>
       </c>
       <c r="J15">
         <v>1.9096117122851699</v>
       </c>
       <c r="K15">
         <v>2.0102105934907399</v>
       </c>
       <c r="L15">
         <v>1.9114367633004099</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>38534</v>
       </c>
       <c r="B16">
-        <v>3.2971741703735198</v>
+        <v>3.2955116531091702</v>
       </c>
       <c r="C16">
-        <v>0.99655504554139096</v>
+        <v>0.99599740136602199</v>
       </c>
       <c r="D16">
-        <v>3.09216101315126</v>
+        <v>3.08588934278028</v>
       </c>
       <c r="E16">
-        <v>0.944741666702128</v>
+        <v>0.93973296196738298</v>
       </c>
       <c r="F16">
-        <v>3.6285533884677301</v>
+        <v>3.6291902826876599</v>
       </c>
       <c r="G16">
-        <v>3.1535132114872502</v>
+        <v>3.1511794820276302</v>
       </c>
       <c r="H16">
-        <v>2.9587705054996101</v>
+        <v>2.9615759141954801</v>
       </c>
       <c r="I16">
-        <v>0.67324063762752995</v>
+        <v>0.671565882773004</v>
       </c>
       <c r="J16">
         <v>2.6048284625158802</v>
       </c>
       <c r="K16">
         <v>2.8999362651370402</v>
       </c>
       <c r="L16">
         <v>2.6081424936386801</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>38626</v>
       </c>
       <c r="B17">
-        <v>3.4607836445647502</v>
+        <v>3.45434572774447</v>
       </c>
       <c r="C17">
-        <v>1.2015664844876399</v>
+        <v>1.2007926409243901</v>
       </c>
       <c r="D17">
-        <v>2.97029686528102</v>
+        <v>2.9845185753571899</v>
       </c>
       <c r="E17">
-        <v>0.950376668786443</v>
+        <v>0.94781470599834095</v>
       </c>
       <c r="F17">
-        <v>3.5197186695462301</v>
+        <v>3.51845352979768</v>
       </c>
       <c r="G17">
-        <v>3.0008801785174701</v>
+        <v>3.0018332111590902</v>
       </c>
       <c r="H17">
-        <v>3.1749017954345899</v>
+        <v>3.17877401516072</v>
       </c>
       <c r="I17">
-        <v>0.96544383479062601</v>
+        <v>0.97112608957076296</v>
       </c>
       <c r="J17">
         <v>2.2137887413029702</v>
       </c>
       <c r="K17">
         <v>2.0886075949367102</v>
       </c>
       <c r="L17">
         <v>2.2489705416534602</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>38718</v>
       </c>
       <c r="B18">
-        <v>3.36623168076629</v>
+        <v>3.3627957644560298</v>
       </c>
       <c r="C18">
-        <v>1.0618155333056101</v>
+        <v>1.06095245019816</v>
       </c>
       <c r="D18">
-        <v>2.7070362246981499</v>
+        <v>2.7597819324759598</v>
       </c>
       <c r="E18">
-        <v>0.44250875647701698</v>
+        <v>0.44904516081746298</v>
       </c>
       <c r="F18">
-        <v>3.5599293662620202</v>
+        <v>3.55936693361248</v>
       </c>
       <c r="G18">
-        <v>2.6233493694114398</v>
+        <v>2.6290874683155399</v>
       </c>
       <c r="H18">
-        <v>2.8925599597749398</v>
+        <v>2.8968083385220602</v>
       </c>
       <c r="I18">
-        <v>0.61210610605132398</v>
+        <v>0.61324336139839697</v>
       </c>
       <c r="J18">
         <v>2.3636936653009801</v>
       </c>
       <c r="K18">
         <v>2.26914591868894</v>
       </c>
       <c r="L18">
         <v>2.39520958083832</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>38808</v>
       </c>
       <c r="B19">
-        <v>3.3862234893629801</v>
+        <v>3.38315546626013</v>
       </c>
       <c r="C19">
-        <v>1.0485090410013</v>
+        <v>1.04777573128752</v>
       </c>
       <c r="D19">
-        <v>2.6241804516067702</v>
+        <v>2.6668963377834101</v>
       </c>
       <c r="E19">
-        <v>0.50249713089460601</v>
+        <v>0.50572956715676598</v>
       </c>
       <c r="F19">
-        <v>3.4730573260737101</v>
+        <v>3.47097669052605</v>
       </c>
       <c r="G19">
-        <v>2.6611195078856702</v>
+        <v>2.66509011389538</v>
       </c>
       <c r="H19">
-        <v>2.8431144463542601</v>
+        <v>2.84807504662803</v>
       </c>
       <c r="I19">
-        <v>0.53090650721564903</v>
+        <v>0.53171714992151298</v>
       </c>
       <c r="J19">
         <v>2.5608994378513401</v>
       </c>
       <c r="K19">
         <v>2.4397873005943</v>
       </c>
       <c r="L19">
         <v>2.50078149421695</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>38899</v>
       </c>
       <c r="B20">
-        <v>3.6202858321667599</v>
+        <v>3.6112000285027301</v>
       </c>
       <c r="C20">
-        <v>1.4998284502557799</v>
+        <v>1.49938200824947</v>
       </c>
       <c r="D20">
-        <v>2.7068430166323201</v>
+        <v>2.7445862608420901</v>
       </c>
       <c r="E20">
-        <v>0.88395762372016995</v>
+        <v>0.88798596198806701</v>
       </c>
       <c r="F20">
-        <v>3.4028465901541698</v>
+        <v>3.3995389150445599</v>
       </c>
       <c r="G20">
-        <v>2.9245419302799101</v>
+        <v>2.9279041844315001</v>
       </c>
       <c r="H20">
-        <v>3.27044429656892</v>
+        <v>3.27583313520543</v>
       </c>
       <c r="I20">
-        <v>1.37209418139179</v>
+        <v>1.3853473443456401</v>
       </c>
       <c r="J20">
         <v>1.73374613003095</v>
       </c>
       <c r="K20">
         <v>1.20780427376897</v>
       </c>
       <c r="L20">
         <v>1.2399256044637299</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>38991</v>
       </c>
       <c r="B21">
-        <v>3.6476412219970999</v>
+        <v>3.64014250033813</v>
       </c>
       <c r="C21">
-        <v>1.6637264940102101</v>
+        <v>1.6638588234737599</v>
       </c>
       <c r="D21">
-        <v>3.1510079806278801</v>
+        <v>3.14442562303701</v>
       </c>
       <c r="E21">
-        <v>1.4635348966581001</v>
+        <v>1.46111013154933</v>
       </c>
       <c r="F21">
-        <v>3.5162095158956999</v>
+        <v>3.5148830163326701</v>
       </c>
       <c r="G21">
-        <v>3.42490897038972</v>
+        <v>3.4246160163567501</v>
       </c>
       <c r="H21">
-        <v>3.2746821382685698</v>
+        <v>3.2796633702962201</v>
       </c>
       <c r="I21">
-        <v>1.4419155850896499</v>
+        <v>1.4547533430923301</v>
       </c>
       <c r="J21">
         <v>1.3613861386138599</v>
       </c>
       <c r="K21">
         <v>0.960942343459391</v>
       </c>
       <c r="L21">
         <v>0.92936802973977695</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>39083</v>
       </c>
       <c r="B22">
-        <v>3.8020430764370499</v>
+        <v>3.7895952584593</v>
       </c>
       <c r="C22">
-        <v>1.6219461404995801</v>
+        <v>1.62166372510766</v>
       </c>
       <c r="D22">
-        <v>3.97397930141506</v>
+        <v>3.9161133954835901</v>
       </c>
       <c r="E22">
-        <v>2.05674159410554</v>
+        <v>2.0529029498153299</v>
       </c>
       <c r="F22">
-        <v>3.51162862629816</v>
+        <v>3.5102220889284799</v>
       </c>
       <c r="G22">
-        <v>4.2703816861849404</v>
+        <v>4.2666839253543403</v>
       </c>
       <c r="H22">
-        <v>3.4993483132229701</v>
+        <v>3.5032419079131398</v>
       </c>
       <c r="I22">
-        <v>1.5598032852763399</v>
+        <v>1.57357629231209</v>
       </c>
       <c r="J22">
         <v>1.8165024630541899</v>
       </c>
       <c r="K22">
         <v>1.3251155624036901</v>
       </c>
       <c r="L22">
         <v>1.2927054478301101</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>39173</v>
       </c>
       <c r="B23">
-        <v>3.84886652382608</v>
+        <v>3.8361009266597801</v>
       </c>
       <c r="C23">
-        <v>1.5660936616804899</v>
+        <v>1.5659030973264101</v>
       </c>
       <c r="D23">
-        <v>4.3826212923696097</v>
+        <v>4.3048640329933603</v>
       </c>
       <c r="E23">
-        <v>2.2594147704269001</v>
+        <v>2.2571646117288702</v>
       </c>
       <c r="F23">
-        <v>3.5533747166007599</v>
+        <v>3.55269776401542</v>
       </c>
       <c r="G23">
-        <v>4.5554489092041104</v>
+        <v>4.5510389585143498</v>
       </c>
       <c r="H23">
-        <v>3.6418704675362399</v>
+        <v>3.6453348679051598</v>
       </c>
       <c r="I23">
-        <v>1.54606430371986</v>
+        <v>1.5583029955408401</v>
       </c>
       <c r="J23">
         <v>2.19244823386114</v>
       </c>
       <c r="K23">
         <v>1.49618320610688</v>
       </c>
       <c r="L23">
         <v>1.7993290637389501</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>39264</v>
       </c>
       <c r="B24">
-        <v>3.7007657746259901</v>
+        <v>3.6925854127932798</v>
       </c>
       <c r="C24">
-        <v>1.4757236179803599</v>
+        <v>1.47582607507704</v>
       </c>
       <c r="D24">
-        <v>4.0358799701164703</v>
+        <v>3.9605072276506799</v>
       </c>
       <c r="E24">
-        <v>2.1276896535957501</v>
+        <v>2.1213117602331399</v>
       </c>
       <c r="F24">
-        <v>3.67260850358397</v>
+        <v>3.67401533675854</v>
       </c>
       <c r="G24">
-        <v>4.1060539144658001</v>
+        <v>4.1003254980452102</v>
       </c>
       <c r="H24">
-        <v>3.4833046449521099</v>
+        <v>3.4870953158774198</v>
       </c>
       <c r="I24">
-        <v>1.3302752946112</v>
+        <v>1.33924232157362</v>
       </c>
       <c r="J24">
         <v>2.13024954351796</v>
       </c>
       <c r="K24">
         <v>1.3463892288861601</v>
       </c>
       <c r="L24">
         <v>1.95958358848745</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>39356</v>
       </c>
       <c r="B25">
-        <v>3.5705346596935001</v>
+        <v>3.56362468631289</v>
       </c>
       <c r="C25">
-        <v>1.28802138304311</v>
+        <v>1.28783421982685</v>
       </c>
       <c r="D25">
-        <v>3.8899087816778102</v>
+        <v>3.8435931010687701</v>
       </c>
       <c r="E25">
-        <v>1.71953849936839</v>
+        <v>1.7162372341468699</v>
       </c>
       <c r="F25">
-        <v>3.69671711337533</v>
+        <v>3.6985452986502398</v>
       </c>
       <c r="G25">
-        <v>3.78029096101571</v>
+        <v>3.7776075988202402</v>
       </c>
       <c r="H25">
-        <v>3.2323162148642099</v>
+        <v>3.2360960955828499</v>
       </c>
       <c r="I25">
-        <v>1.0102325945177799</v>
+        <v>1.0156776060211099</v>
       </c>
       <c r="J25">
         <v>2.4114774114773998</v>
       </c>
       <c r="K25">
         <v>2.0571077678845602</v>
       </c>
       <c r="L25">
         <v>2.2713321055862501</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>39448</v>
       </c>
       <c r="B26">
-        <v>3.4050662314389699</v>
+        <v>3.40014213176894</v>
       </c>
       <c r="C26">
-        <v>1.3065695108066</v>
+        <v>1.30625573435625</v>
       </c>
       <c r="D26">
-        <v>3.3690033313376202</v>
+        <v>3.3645401369860601</v>
       </c>
       <c r="E26">
-        <v>1.31370906152862</v>
+        <v>1.31265918891899</v>
       </c>
       <c r="F26">
-        <v>3.8086789153165599</v>
+        <v>3.8124637803499599</v>
       </c>
       <c r="G26">
-        <v>3.1962774128533198</v>
+        <v>3.1962498357103502</v>
       </c>
       <c r="H26">
-        <v>2.98235308521638</v>
+        <v>2.9856718283799499</v>
       </c>
       <c r="I26">
-        <v>1.06217852861308</v>
+        <v>1.06734295859902</v>
       </c>
       <c r="J26">
         <v>1.78409434532809</v>
       </c>
       <c r="K26">
         <v>1.6119221411192299</v>
       </c>
       <c r="L26">
         <v>1.4889091461561901</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>39539</v>
       </c>
       <c r="B27">
-        <v>3.09392693967993</v>
+        <v>3.0959838726862698</v>
       </c>
       <c r="C27">
-        <v>0.87376167550953798</v>
+        <v>0.87310065515604296</v>
       </c>
       <c r="D27">
-        <v>2.94218687137437</v>
+        <v>2.96631195487601</v>
       </c>
       <c r="E27">
-        <v>0.74393468567730603</v>
+        <v>0.74406092104244304</v>
       </c>
       <c r="F27">
-        <v>3.8520142313175598</v>
+        <v>3.8565564338340002</v>
       </c>
       <c r="G27">
-        <v>2.7689606806982501</v>
+        <v>2.7708346253533498</v>
       </c>
       <c r="H27">
-        <v>2.5244597648095501</v>
+        <v>2.5275591517160598</v>
       </c>
       <c r="I27">
-        <v>0.46549601634495602</v>
+        <v>0.46357078455670098</v>
       </c>
       <c r="J27">
         <v>2.3539928486293298</v>
       </c>
       <c r="K27">
         <v>2.3164861612515</v>
       </c>
       <c r="L27">
         <v>1.9472738166566801</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>39630</v>
       </c>
       <c r="B28">
-        <v>2.85544569641073</v>
+        <v>2.8624461702506401</v>
       </c>
       <c r="C28">
-        <v>0.374022173581257</v>
+        <v>0.372842003921807</v>
       </c>
       <c r="D28">
-        <v>2.9514152046422599</v>
+        <v>3.00259210460574</v>
       </c>
       <c r="E28">
-        <v>0.27456161549417102</v>
+        <v>0.284830011421211</v>
       </c>
       <c r="F28">
-        <v>3.6761085070955399</v>
+        <v>3.6775765199681798</v>
       </c>
       <c r="G28">
-        <v>2.7319933791577</v>
+        <v>2.7388534946060701</v>
       </c>
       <c r="H28">
-        <v>2.1037545277753802</v>
+        <v>2.1060085771317798</v>
       </c>
       <c r="I28">
-        <v>-0.46426509733897903</v>
+        <v>-0.47808291010928999</v>
       </c>
       <c r="J28">
         <v>3.42669845053635</v>
       </c>
       <c r="K28">
         <v>3.1400966183574899</v>
       </c>
       <c r="L28">
         <v>3.6036036036036001</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>39722</v>
       </c>
       <c r="B29">
-        <v>2.9483558113138799</v>
+        <v>2.9542194444866401</v>
       </c>
       <c r="C29">
-        <v>0.97897033177894799</v>
+        <v>0.97880277141105798</v>
       </c>
       <c r="D29">
-        <v>2.9194757310231099</v>
+        <v>2.9617422045347799</v>
       </c>
       <c r="E29">
-        <v>0.89760238627770805</v>
+        <v>0.90209347613128799</v>
       </c>
       <c r="F29">
-        <v>3.7723933548480302</v>
+        <v>3.7755440334749699</v>
       </c>
       <c r="G29">
-        <v>2.77694966515979</v>
+        <v>2.7820299886220101</v>
       </c>
       <c r="H29">
-        <v>2.47024937282709</v>
+        <v>2.4729146229821701</v>
       </c>
       <c r="I29">
-        <v>0.43004041664575798</v>
+        <v>0.42753054338984903</v>
       </c>
       <c r="J29">
         <v>1.9076005961251901</v>
       </c>
       <c r="K29">
         <v>1.4139590854392401</v>
       </c>
       <c r="L29">
         <v>2.0408163265306101</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>39814</v>
       </c>
       <c r="B30">
-        <v>2.8424691295573901</v>
+        <v>2.8524287599852198</v>
       </c>
       <c r="C30">
-        <v>1.21615177755963</v>
+        <v>1.21691365051949</v>
       </c>
       <c r="D30">
-        <v>2.8903284261155302</v>
+        <v>2.9154219453265</v>
       </c>
       <c r="E30">
-        <v>1.3335678127358399</v>
+        <v>1.3345099850145199</v>
       </c>
       <c r="F30">
-        <v>3.38691817733402</v>
+        <v>3.38333217110628</v>
       </c>
       <c r="G30">
-        <v>2.8236832349719601</v>
+        <v>2.8271971645725902</v>
       </c>
       <c r="H30">
-        <v>2.7004226744065298</v>
+        <v>2.7033118296747398</v>
       </c>
       <c r="I30">
-        <v>0.85774396788173501</v>
+        <v>0.85899967278269496</v>
       </c>
       <c r="J30">
         <v>1.2477718360071199</v>
       </c>
       <c r="K30">
         <v>0.68841664172402095</v>
       </c>
       <c r="L30">
         <v>1.5568862275449</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>39904</v>
       </c>
       <c r="B31">
-        <v>2.7387665122009501</v>
+        <v>2.7491767928467401</v>
       </c>
       <c r="C31">
-        <v>1.5063266086153699</v>
+        <v>1.5073673487217301</v>
       </c>
       <c r="D31">
-        <v>2.7094005687640199</v>
+        <v>2.7316398128690502</v>
       </c>
       <c r="E31">
-        <v>1.45704154941167</v>
+        <v>1.4554716755253101</v>
       </c>
       <c r="F31">
-        <v>3.3594139216548</v>
+        <v>3.3553472106625799</v>
       </c>
       <c r="G31">
-        <v>2.7854268161809501</v>
+        <v>2.78728426758535</v>
       </c>
       <c r="H31">
-        <v>2.8321451184592901</v>
+        <v>2.83472871683878</v>
       </c>
       <c r="I31">
-        <v>1.4219875955332599</v>
+        <v>1.43043697875269</v>
       </c>
       <c r="J31">
         <v>5.8224163027653202E-2</v>
       </c>
       <c r="K31">
         <v>0.176418700382243</v>
       </c>
       <c r="L31">
         <v>0.32324419629737899</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>39995</v>
       </c>
       <c r="B32">
-        <v>2.63725270190116</v>
+        <v>2.6483145523098202</v>
       </c>
       <c r="C32">
-        <v>1.6630310849037899</v>
+        <v>1.6641681580693699</v>
       </c>
       <c r="D32">
-        <v>2.8217140153604201</v>
+        <v>2.8304004974738501</v>
       </c>
       <c r="E32">
-        <v>1.74148990814552</v>
+        <v>1.73470295428371</v>
       </c>
       <c r="F32">
-        <v>3.49361479794561</v>
+        <v>3.4918934372233998</v>
       </c>
       <c r="G32">
-        <v>2.96364370753497</v>
+        <v>2.9625616214116102</v>
       </c>
       <c r="H32">
-        <v>2.8324688862566001</v>
+        <v>2.8349899718321301</v>
       </c>
       <c r="I32">
-        <v>1.8607747362308</v>
+        <v>1.8752557431960999</v>
       </c>
       <c r="J32">
         <v>-0.86430423509075205</v>
       </c>
       <c r="K32">
         <v>-5.8548009367678198E-2</v>
       </c>
       <c r="L32">
         <v>-1.10144927536232</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>40087</v>
       </c>
       <c r="B33">
-        <v>2.6596143808121502</v>
+        <v>2.6675783949276801</v>
       </c>
       <c r="C33">
-        <v>1.1459702296610701</v>
+        <v>1.1460548456389299</v>
       </c>
       <c r="D33">
-        <v>2.8005376273749198</v>
+        <v>2.82095450794416</v>
       </c>
       <c r="E33">
-        <v>1.12760939232096</v>
+        <v>1.12718384765724</v>
       </c>
       <c r="F33">
-        <v>3.59162287370218</v>
+        <v>3.5916143410921899</v>
       </c>
       <c r="G33">
-        <v>2.8944601699033901</v>
+        <v>2.89460600492139</v>
       </c>
       <c r="H33">
-        <v>2.9361113803048799</v>
+        <v>2.93871823368251</v>
       </c>
       <c r="I33">
-        <v>1.3013843817280599</v>
+        <v>1.3114602049758499</v>
       </c>
       <c r="J33">
         <v>0.789704591985953</v>
       </c>
       <c r="K33">
         <v>1.4239098190447901</v>
       </c>
       <c r="L33">
         <v>0.76470588235294801</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>40179</v>
       </c>
       <c r="B34">
-        <v>2.55346647234615</v>
+        <v>2.5630388985235402</v>
       </c>
       <c r="C34">
-        <v>0.73732634798020102</v>
+        <v>0.73681104895262595</v>
       </c>
       <c r="D34">
-        <v>2.59514040666547</v>
+        <v>2.6275347165544898</v>
       </c>
       <c r="E34">
-        <v>0.77415238853409096</v>
+        <v>0.77440451217262296</v>
       </c>
       <c r="F34">
-        <v>3.6738459158185899</v>
+        <v>3.67527434803708</v>
       </c>
       <c r="G34">
-        <v>2.64826519687636</v>
+        <v>2.6490418217946301</v>
       </c>
       <c r="H34">
-        <v>2.6308420642152002</v>
+        <v>2.6327383672242899</v>
       </c>
       <c r="I34">
-        <v>0.69865836472032605</v>
+        <v>0.69932212492911905</v>
       </c>
       <c r="J34">
         <v>1.61384976525821</v>
       </c>
       <c r="K34">
         <v>1.87277051129608</v>
       </c>
       <c r="L34">
         <v>1.6804245283018899</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>40269</v>
       </c>
       <c r="B35">
-        <v>2.53801629768973</v>
+        <v>2.5475672646660099</v>
       </c>
       <c r="C35">
-        <v>0.73138508906665101</v>
+        <v>0.73075995808281602</v>
       </c>
       <c r="D35">
-        <v>2.6750197964111</v>
+        <v>2.7032705896891298</v>
       </c>
       <c r="E35">
-        <v>1.09460847632631</v>
+        <v>1.0924617660667699</v>
       </c>
       <c r="F35">
-        <v>3.6137385947629199</v>
+        <v>3.6141165903382499</v>
       </c>
       <c r="G35">
-        <v>2.7059238690133198</v>
+        <v>2.7064329611204498</v>
       </c>
       <c r="H35">
-        <v>2.3922981371282201</v>
+        <v>2.39382613823242</v>
       </c>
       <c r="I35">
-        <v>0.32426299275829901</v>
+        <v>0.32071280411075298</v>
       </c>
       <c r="J35">
         <v>1.39656677334886</v>
       </c>
       <c r="K35">
         <v>1.1153507484590499</v>
       </c>
       <c r="L35">
         <v>1.9039250146455799</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>40360</v>
       </c>
       <c r="B36">
-        <v>2.6941990781177001</v>
+        <v>2.6997513848705199</v>
       </c>
       <c r="C36">
-        <v>0.72313446061260001</v>
+        <v>0.72221197753556998</v>
       </c>
       <c r="D36">
-        <v>2.9340849152303701</v>
+        <v>2.9554761354623</v>
       </c>
       <c r="E36">
-        <v>1.4012534323241499</v>
+        <v>1.3978561519361701</v>
       </c>
       <c r="F36">
-        <v>3.7561468169630201</v>
+        <v>3.75901361075897</v>
       </c>
       <c r="G36">
-        <v>2.7773380521498798</v>
+        <v>2.7791735497368002</v>
       </c>
       <c r="H36">
-        <v>2.6458953434452201</v>
+        <v>2.64731473793191</v>
       </c>
       <c r="I36">
-        <v>0.29132475054428603</v>
+        <v>0.28720304115550999</v>
       </c>
       <c r="J36">
         <v>1.8308631211857</v>
       </c>
       <c r="K36">
         <v>0.732278851786756</v>
       </c>
       <c r="L36">
         <v>2.90152403282532</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>40452</v>
       </c>
       <c r="B37">
-        <v>2.6968995475629902</v>
+        <v>2.7023598915043201</v>
       </c>
       <c r="C37">
-        <v>0.505157880925172</v>
+        <v>0.503711710485093</v>
       </c>
       <c r="D37">
-        <v>2.9269929352517399</v>
+        <v>2.9498635611204902</v>
       </c>
       <c r="E37">
-        <v>1.1433396470467001</v>
+        <v>1.1393640547418999</v>
       </c>
       <c r="F37">
-        <v>3.8844304876926499</v>
+        <v>3.8895392105286599</v>
       </c>
       <c r="G37">
-        <v>2.7274504201999799</v>
+        <v>2.7290879430883299</v>
       </c>
       <c r="H37">
-        <v>2.5286236171122498</v>
+        <v>2.53103540654166</v>
       </c>
       <c r="I37">
-        <v>-3.9046829403030898E-2</v>
+        <v>-4.39617725535877E-2</v>
       </c>
       <c r="J37">
         <v>2.26349390597795</v>
       </c>
       <c r="K37">
         <v>1.3746709564199999</v>
       </c>
       <c r="L37">
         <v>3.2399299474605998</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>40544</v>
       </c>
       <c r="B38">
-        <v>3.0153023785782</v>
+        <v>3.0125818223376801</v>
       </c>
       <c r="C38">
-        <v>0.622423045687441</v>
+        <v>0.62048213130457397</v>
       </c>
       <c r="D38">
-        <v>3.2253411962434999</v>
+        <v>3.2469402013242599</v>
       </c>
       <c r="E38">
-        <v>0.81816853023262504</v>
+        <v>0.82084248292819295</v>
       </c>
       <c r="F38">
-        <v>3.8026435428608698</v>
+        <v>3.8063229548157702</v>
       </c>
       <c r="G38">
-        <v>2.9692755460757501</v>
+        <v>2.9719884219802499</v>
       </c>
       <c r="H38">
-        <v>2.9569682401386101</v>
+        <v>2.9600948578202599</v>
       </c>
       <c r="I38">
-        <v>0.398118599364988</v>
+        <v>0.40088985446435799</v>
       </c>
       <c r="J38">
         <v>2.5989026855327899</v>
       </c>
       <c r="K38">
         <v>2.5386635541289801</v>
       </c>
       <c r="L38">
         <v>2.9863728616990501</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>40634</v>
       </c>
       <c r="B39">
-        <v>3.1358159246208599</v>
+        <v>3.12993383197733</v>
       </c>
       <c r="C39">
-        <v>0.47144176063395299</v>
+        <v>0.46903748571259002</v>
       </c>
       <c r="D39">
-        <v>3.39067472744048</v>
+        <v>3.4188517851201801</v>
       </c>
       <c r="E39">
-        <v>0.57005977318890499</v>
+        <v>0.57643539257389298</v>
       </c>
       <c r="F39">
-        <v>3.9707447771505802</v>
+        <v>3.9773619489384302</v>
       </c>
       <c r="G39">
-        <v>3.0457893432644401</v>
+        <v>3.0504040004200799</v>
       </c>
       <c r="H39">
-        <v>3.1009406266942499</v>
+        <v>3.1047793506595398</v>
       </c>
       <c r="I39">
-        <v>0.29748949250589302</v>
+        <v>0.29955213381965201</v>
       </c>
       <c r="J39">
         <v>3.3572453371592501</v>
       </c>
       <c r="K39">
         <v>3.2220609579100201</v>
       </c>
       <c r="L39">
         <v>3.7654498419086</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>40725</v>
       </c>
       <c r="B40">
-        <v>3.0623250628538798</v>
+        <v>3.0568216469507998</v>
       </c>
       <c r="C40">
-        <v>0.44876765302205501</v>
+        <v>0.446134264323025</v>
       </c>
       <c r="D40">
-        <v>3.2133273626943799</v>
+        <v>3.2533455154239599</v>
       </c>
       <c r="E40">
-        <v>0.277072313639801</v>
+        <v>0.28694185286313101</v>
       </c>
       <c r="F40">
-        <v>3.6356880095610502</v>
+        <v>3.6364495991442798</v>
       </c>
       <c r="G40">
-        <v>3.0839301577298599</v>
+        <v>3.0891348507426399</v>
       </c>
       <c r="H40">
-        <v>2.8542360629632002</v>
+        <v>2.8583681803980401</v>
       </c>
       <c r="I40">
-        <v>0.20600658423276</v>
+        <v>0.20880499024622001</v>
       </c>
       <c r="J40">
         <v>2.99657534246575</v>
       </c>
       <c r="K40">
         <v>3.37307356789765</v>
       </c>
       <c r="L40">
         <v>3.1614924522928001</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>40817</v>
       </c>
       <c r="B41">
-        <v>3.0402451762576699</v>
+        <v>3.0360566449156599</v>
       </c>
       <c r="C41">
-        <v>0.59304862806085601</v>
+        <v>0.59088337196957896</v>
       </c>
       <c r="D41">
-        <v>3.3934283960367901</v>
+        <v>3.4116366929701698</v>
       </c>
       <c r="E41">
-        <v>0.72976954823579698</v>
+        <v>0.73402534243725803</v>
       </c>
       <c r="F41">
-        <v>3.5761228373736298</v>
+        <v>3.5758434158485399</v>
       </c>
       <c r="G41">
-        <v>3.3245209680566199</v>
+        <v>3.3274309426539102</v>
       </c>
       <c r="H41">
-        <v>2.6688821894991901</v>
+        <v>2.67258239300185</v>
       </c>
       <c r="I41">
-        <v>0.36271406146859703</v>
+        <v>0.36476377847292002</v>
       </c>
       <c r="J41">
         <v>2.6958002270147601</v>
       </c>
       <c r="K41">
         <v>3.0005770340450102</v>
       </c>
       <c r="L41">
         <v>2.43143907266044</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>40909</v>
       </c>
       <c r="B42">
-        <v>2.8655155247398301</v>
+        <v>2.86530952219525</v>
       </c>
       <c r="C42">
-        <v>0.57498578284592505</v>
+        <v>0.57300901471751997</v>
       </c>
       <c r="D42">
-        <v>3.17456075030544</v>
+        <v>3.2035032191017301</v>
       </c>
       <c r="E42">
-        <v>0.63622743897117295</v>
+        <v>0.64203402917908203</v>
       </c>
       <c r="F42">
-        <v>3.4671664102125401</v>
+        <v>3.4649828119947399</v>
       </c>
       <c r="G42">
-        <v>3.1790677400646499</v>
+        <v>3.1826665453505498</v>
       </c>
       <c r="H42">
-        <v>2.4919807869765398</v>
+        <v>2.49485067081056</v>
       </c>
       <c r="I42">
-        <v>0.189784602022916</v>
+        <v>0.19016376668498899</v>
       </c>
       <c r="J42">
         <v>2.3360540388404201</v>
       </c>
       <c r="K42">
         <v>2.7034718269778</v>
       </c>
       <c r="L42">
         <v>2.4774774774774699</v>
       </c>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>41000</v>
       </c>
       <c r="B43">
-        <v>2.7989371261962099</v>
+        <v>2.8019687258843602</v>
       </c>
       <c r="C43">
-        <v>0.81849032393939603</v>
+        <v>0.81726255151068605</v>
       </c>
       <c r="D43">
-        <v>2.9615800387658102</v>
+        <v>2.9942719429364999</v>
       </c>
       <c r="E43">
-        <v>0.72994076582912903</v>
+        <v>0.73483077077429004</v>
       </c>
       <c r="F43">
-        <v>3.4524588401062299</v>
+        <v>3.4500182105525399</v>
       </c>
       <c r="G43">
-        <v>2.9552813162244802</v>
+        <v>2.9594625575402098</v>
       </c>
       <c r="H43">
-        <v>2.42887062332905</v>
+        <v>2.4312258866054801</v>
       </c>
       <c r="I43">
-        <v>0.494052804444087</v>
+        <v>0.49580844462659801</v>
       </c>
       <c r="J43">
         <v>1.5824541921155</v>
       </c>
       <c r="K43">
         <v>2.0809898762654702</v>
       </c>
       <c r="L43">
         <v>1.4958448753462601</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>41091</v>
       </c>
       <c r="B44">
-        <v>2.8739705646537899</v>
+        <v>2.87709800763787</v>
       </c>
       <c r="C44">
-        <v>1.1085143092166101</v>
+        <v>1.1080203996906499</v>
       </c>
       <c r="D44">
-        <v>2.9434612129125601</v>
+        <v>2.95982039960646</v>
       </c>
       <c r="E44">
-        <v>1.0534712256635099</v>
+        <v>1.05023495988812</v>
       </c>
       <c r="F44">
-        <v>3.4797259767007001</v>
+        <v>3.4777618749956498</v>
       </c>
       <c r="G44">
-        <v>2.9938649127455799</v>
+        <v>2.99487548592999</v>
       </c>
       <c r="H44">
-        <v>2.6143494943630099</v>
+        <v>2.61688442293074</v>
       </c>
       <c r="I44">
-        <v>0.96026661381807799</v>
+        <v>0.96669944432427501</v>
       </c>
       <c r="J44">
         <v>1.21917428650596</v>
       </c>
       <c r="K44">
         <v>1.91279887482419</v>
       </c>
       <c r="L44">
         <v>0.82827167310878003</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>41183</v>
       </c>
       <c r="B45">
-        <v>2.7248572709265702</v>
+        <v>2.7302718372596302</v>
       </c>
       <c r="C45">
-        <v>1.0181884170273801</v>
+        <v>1.01744712950951</v>
       </c>
       <c r="D45">
-        <v>2.6171076464690999</v>
+        <v>2.6593389982979598</v>
       </c>
       <c r="E45">
-        <v>0.73995159784595699</v>
+        <v>0.74167238066699404</v>
       </c>
       <c r="F45">
-        <v>3.3750271178314</v>
+        <v>3.3712332613107399</v>
       </c>
       <c r="G45">
-        <v>2.7430073277937099</v>
+        <v>2.7468553174793802</v>
       </c>
       <c r="H45">
-        <v>2.59035535630689</v>
+        <v>2.59316554405763</v>
       </c>
       <c r="I45">
-        <v>0.87680278918187904</v>
+        <v>0.88357643461907598</v>
       </c>
       <c r="J45">
         <v>0.93948604586901796</v>
       </c>
       <c r="K45">
         <v>1.65266106442577</v>
       </c>
       <c r="L45">
         <v>0.85564449351366101</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>41275</v>
       </c>
       <c r="B46">
-        <v>2.74577577889485</v>
+        <v>2.7492788746668899</v>
       </c>
       <c r="C46">
-        <v>1.0466043029422101</v>
+        <v>1.0457252905766501</v>
       </c>
       <c r="D46">
-        <v>2.6478116124023701</v>
+        <v>2.7017458990905499</v>
       </c>
       <c r="E46">
-        <v>0.94905338893918401</v>
+        <v>0.95150663544634595</v>
       </c>
       <c r="F46">
-        <v>3.3889054188814498</v>
+        <v>3.3853540964077902</v>
       </c>
       <c r="G46">
-        <v>2.6169007233301</v>
+        <v>2.6214705690608402</v>
       </c>
       <c r="H46">
-        <v>2.70684165367105</v>
+        <v>2.70942908576429</v>
       </c>
       <c r="I46">
-        <v>1.01152344798989</v>
+        <v>1.0194182386752799</v>
       </c>
       <c r="J46">
         <v>0.90759075907590303</v>
       </c>
       <c r="K46">
         <v>0.94208922139097295</v>
       </c>
       <c r="L46">
         <v>0.90659340659341403</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>41365</v>
       </c>
       <c r="B47">
-        <v>2.76216325975868</v>
+        <v>2.76478456385771</v>
       </c>
       <c r="C47">
-        <v>1.09927020487475</v>
+        <v>1.0983937237697701</v>
       </c>
       <c r="D47">
-        <v>2.6823713415513502</v>
+        <v>2.72998272962097</v>
       </c>
       <c r="E47">
-        <v>1.16763417686008</v>
+        <v>1.16604004069358</v>
       </c>
       <c r="F47">
-        <v>3.4366540739089202</v>
+        <v>3.4339372381571902</v>
       </c>
       <c r="G47">
-        <v>2.6510378032769202</v>
+        <v>2.6541650038381599</v>
       </c>
       <c r="H47">
-        <v>2.7268472188892998</v>
+        <v>2.7295707470486401</v>
       </c>
       <c r="I47">
-        <v>1.0721023648957899</v>
+        <v>1.08169317541542</v>
       </c>
       <c r="J47">
         <v>0.76523640338890697</v>
       </c>
       <c r="K47">
         <v>0.68870523415977603</v>
       </c>
       <c r="L47">
         <v>0.73689956331877005</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>41456</v>
       </c>
       <c r="B48">
-        <v>2.65858309610508</v>
+        <v>2.6626331873117999</v>
       </c>
       <c r="C48">
-        <v>0.83987935950408998</v>
+        <v>0.83847793304636997</v>
       </c>
       <c r="D48">
-        <v>2.6073504554061602</v>
+        <v>2.6771197781199301</v>
       </c>
       <c r="E48">
-        <v>0.79523748744376599</v>
+        <v>0.80186493076699095</v>
       </c>
       <c r="F48">
-        <v>3.5628538273011401</v>
+        <v>3.56234250302695</v>
       </c>
       <c r="G48">
-        <v>2.4526969355489401</v>
+        <v>2.4595089035232101</v>
       </c>
       <c r="H48">
-        <v>2.4683239440341702</v>
+        <v>2.4707013279688099</v>
       </c>
       <c r="I48">
-        <v>0.58534753251323601</v>
+        <v>0.58841506172743996</v>
       </c>
       <c r="J48">
         <v>1.1497399397755199</v>
       </c>
       <c r="K48">
         <v>0.93844879933757097</v>
       </c>
       <c r="L48">
         <v>1.39649507119387</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>41548</v>
       </c>
       <c r="B49">
-        <v>2.8081707199348398</v>
+        <v>2.8093002022284801</v>
       </c>
       <c r="C49">
-        <v>1.06379640508691</v>
+        <v>1.0626776543730501</v>
       </c>
       <c r="D49">
-        <v>2.80708640430709</v>
+        <v>2.86093767382255</v>
       </c>
       <c r="E49">
-        <v>1.1401368441495101</v>
+        <v>1.1440453657494201</v>
       </c>
       <c r="F49">
-        <v>3.5525776994615499</v>
+        <v>3.5518867897812401</v>
       </c>
       <c r="G49">
-        <v>2.7158488671280501</v>
+        <v>2.72048350932993</v>
       </c>
       <c r="H49">
-        <v>2.54372105621407</v>
+        <v>2.5463232016844799</v>
       </c>
       <c r="I49">
-        <v>0.75885172264452505</v>
+        <v>0.76424109916474203</v>
       </c>
       <c r="J49">
         <v>0.93074185600876502</v>
       </c>
       <c r="K49">
         <v>0.55111600992008003</v>
       </c>
       <c r="L49">
         <v>1.1767925561029</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>41640</v>
       </c>
       <c r="B50">
-        <v>2.70089011094481</v>
+        <v>2.7055208002719402</v>
       </c>
       <c r="C50">
-        <v>0.79687934060841004</v>
+        <v>0.79557729458439497</v>
       </c>
       <c r="D50">
-        <v>2.7605016422137201</v>
+        <v>2.8085886711415098</v>
       </c>
       <c r="E50">
-        <v>1.07632491369877</v>
+        <v>1.0779272907689901</v>
       </c>
       <c r="F50">
-        <v>3.5215869938461899</v>
+        <v>3.5203544794898298</v>
       </c>
       <c r="G50">
-        <v>2.8052214113614702</v>
+        <v>2.8082868706538902</v>
       </c>
       <c r="H50">
-        <v>2.1405757318176</v>
+        <v>2.1426120831992499</v>
       </c>
       <c r="I50">
-        <v>0.205467634831241</v>
+        <v>0.20242707925150899</v>
       </c>
       <c r="J50">
         <v>1.3900245298446501</v>
       </c>
       <c r="K50">
         <v>0.79604721383475296</v>
       </c>
       <c r="L50">
         <v>1.5518649605227299</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>41730</v>
       </c>
       <c r="B51">
-        <v>2.7818127969958599</v>
+        <v>2.7845486107410502</v>
       </c>
       <c r="C51">
-        <v>0.60669498169488101</v>
+        <v>0.60499655548342202</v>
       </c>
       <c r="D51">
-        <v>2.9169587218520201</v>
+        <v>2.9580629011431201</v>
       </c>
       <c r="E51">
-        <v>0.92806403020439299</v>
+        <v>0.93144221890959</v>
       </c>
       <c r="F51">
-        <v>3.5964779420114898</v>
+        <v>3.5965542447589098</v>
       </c>
       <c r="G51">
-        <v>2.9217192033179802</v>
+        <v>2.9251785739118499</v>
       </c>
       <c r="H51">
-        <v>2.2390747300427098</v>
+        <v>2.2408571555647598</v>
       </c>
       <c r="I51">
-        <v>-9.1275209366555296E-2</v>
+        <v>-9.6837331793649506E-2</v>
       </c>
       <c r="J51">
         <v>2.2240303770002701</v>
       </c>
       <c r="K51">
         <v>1.5321477428180601</v>
       </c>
       <c r="L51">
         <v>2.76347873205094</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>41821</v>
       </c>
       <c r="B52">
-        <v>2.8988128289435999</v>
+        <v>2.8992485074882901</v>
       </c>
       <c r="C52">
-        <v>0.771732546665157</v>
+        <v>0.77028965768560897</v>
       </c>
       <c r="D52">
-        <v>3.1699412230333102</v>
+        <v>3.1960828161314199</v>
       </c>
       <c r="E52">
-        <v>1.16579580820471</v>
+        <v>1.1673996963958999</v>
       </c>
       <c r="F52">
-        <v>3.5283127565752799</v>
+        <v>3.5271977909459999</v>
       </c>
       <c r="G52">
-        <v>3.2291754855424002</v>
+        <v>3.2316669199543702</v>
       </c>
       <c r="H52">
-        <v>2.5012599615785298</v>
+        <v>2.5034920525563198</v>
       </c>
       <c r="I52">
-        <v>0.22816199994546199</v>
+        <v>0.22685977262486801</v>
       </c>
       <c r="J52">
         <v>2.08389715832207</v>
       </c>
       <c r="K52">
         <v>1.5586546349466699</v>
       </c>
       <c r="L52">
         <v>2.5384823116392101</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>41913</v>
       </c>
       <c r="B53">
-        <v>2.7022467582930099</v>
+        <v>2.70728762936319</v>
       </c>
       <c r="C53">
-        <v>0.63745826769553404</v>
+        <v>0.63601653287358895</v>
       </c>
       <c r="D53">
-        <v>2.8172231158764598</v>
+        <v>2.8591598539227898</v>
       </c>
       <c r="E53">
-        <v>0.81026030786801395</v>
+        <v>0.81512119284673001</v>
       </c>
       <c r="F53">
-        <v>3.5103842129717999</v>
+        <v>3.5089559139848201</v>
       </c>
       <c r="G53">
-        <v>2.8799502103753798</v>
+        <v>2.88505893041114</v>
       </c>
       <c r="H53">
-        <v>2.46103178405914</v>
+        <v>2.46374211135134</v>
       </c>
       <c r="I53">
-        <v>0.25595799223313598</v>
+        <v>0.25447105935720499</v>
       </c>
       <c r="J53">
         <v>1.9256848386221801</v>
       </c>
       <c r="K53">
         <v>1.6442861057824101</v>
       </c>
       <c r="L53">
         <v>2.3803083581282101</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>42005</v>
       </c>
       <c r="B54">
-        <v>2.7857893350953402</v>
+        <v>2.7891365014897498</v>
       </c>
       <c r="C54">
-        <v>1.0404628914765901</v>
+        <v>1.03962621194488</v>
       </c>
       <c r="D54">
-        <v>2.6761217875797501</v>
+        <v>2.7135286930857401</v>
       </c>
       <c r="E54">
-        <v>1.0600005977867399</v>
+        <v>1.0582199766781499</v>
       </c>
       <c r="F54">
-        <v>3.4847629023725002</v>
+        <v>3.4828868324592501</v>
       </c>
       <c r="G54">
-        <v>2.8441766645</v>
+        <v>2.8473655311728598</v>
       </c>
       <c r="H54">
-        <v>2.6649578791081399</v>
+        <v>2.6672048131813999</v>
       </c>
       <c r="I54">
-        <v>0.76839298502730502</v>
+        <v>0.77298495634332098</v>
       </c>
       <c r="J54">
         <v>1.0752688172042999</v>
       </c>
       <c r="K54">
         <v>1.0893246187363801</v>
       </c>
       <c r="L54">
         <v>1.50134048257373</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>42095</v>
       </c>
       <c r="B55">
-        <v>2.5906394974685298</v>
+        <v>2.5983893889498102</v>
       </c>
       <c r="C55">
-        <v>0.95210673678711399</v>
+        <v>0.95143647114139096</v>
       </c>
       <c r="D55">
-        <v>2.5887636323451102</v>
+        <v>2.6307000108966401</v>
       </c>
       <c r="E55">
-        <v>1.02348564696247</v>
+        <v>1.02212070891075</v>
       </c>
       <c r="F55">
-        <v>3.3889888936097998</v>
+        <v>3.3854390284680398</v>
       </c>
       <c r="G55">
-        <v>2.8547043543461998</v>
+        <v>2.8563407360109201</v>
       </c>
       <c r="H55">
-        <v>2.4846639002084601</v>
+        <v>2.4873719083375199</v>
       </c>
       <c r="I55">
-        <v>0.79094677528284996</v>
+        <v>0.79457955957992699</v>
       </c>
       <c r="J55">
         <v>0.90209604669673005</v>
       </c>
       <c r="K55">
         <v>1.1048234977095099</v>
       </c>
       <c r="L55">
         <v>0.92275243870286605</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>42186</v>
       </c>
       <c r="B56">
-        <v>2.35067095888175</v>
+        <v>2.3637493804921998</v>
       </c>
       <c r="C56">
-        <v>0.68930707392966195</v>
+        <v>0.68859388476329397</v>
       </c>
       <c r="D56">
-        <v>2.3312760116476001</v>
+        <v>2.3839874572244399</v>
       </c>
       <c r="E56">
-        <v>0.80709407533456601</v>
+        <v>0.80683866851854702</v>
       </c>
       <c r="F56">
-        <v>3.3810255238705702</v>
+        <v>3.3773364710305702</v>
       </c>
       <c r="G56">
-        <v>2.54158168479792</v>
+        <v>2.54429191015651</v>
       </c>
       <c r="H56">
-        <v>2.4386554176672699</v>
+        <v>2.4417086490440698</v>
       </c>
       <c r="I56">
-        <v>0.69449813925832404</v>
+        <v>0.69678268861186898</v>
       </c>
       <c r="J56">
         <v>1.19300106044539</v>
       </c>
       <c r="K56">
         <v>1.13085621970921</v>
       </c>
       <c r="L56">
         <v>1.18514616802739</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>42278</v>
       </c>
       <c r="B57">
-        <v>2.1516082157790501</v>
+        <v>2.1694276276111601</v>
       </c>
       <c r="C57">
-        <v>0.52779194939460705</v>
+        <v>0.527216461268322</v>
       </c>
       <c r="D57">
-        <v>2.3777465529928898</v>
+        <v>2.4289006702581402</v>
       </c>
       <c r="E57">
-        <v>0.91523054131255499</v>
+        <v>0.912773887410119</v>
       </c>
       <c r="F57">
-        <v>3.2955701135424502</v>
+        <v>3.2903876045856002</v>
       </c>
       <c r="G57">
-        <v>2.67419555474621</v>
+        <v>2.6768831234046302</v>
       </c>
       <c r="H57">
-        <v>2.37581464408122</v>
+        <v>2.3789108030361699</v>
       </c>
       <c r="I57">
-        <v>0.63833257279492295</v>
+        <v>0.63886916887916201</v>
       </c>
       <c r="J57">
         <v>1.33049494411922</v>
       </c>
       <c r="K57">
         <v>0.97061202480454301</v>
       </c>
       <c r="L57">
         <v>1.2681638044914101</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>42370</v>
       </c>
       <c r="B58">
-        <v>1.81640698575612</v>
+        <v>1.84192571197629</v>
       </c>
       <c r="C58">
-        <v>0.19604094751141801</v>
+        <v>0.195513247630105</v>
       </c>
       <c r="D58">
-        <v>2.54924832870477</v>
+        <v>2.5955765325331699</v>
       </c>
       <c r="E58">
-        <v>1.0495141151570799</v>
+        <v>1.0464604288494701</v>
       </c>
       <c r="F58">
-        <v>3.2269689768201402</v>
+        <v>3.2205875525061902</v>
       </c>
       <c r="G58">
-        <v>2.8577913274967499</v>
+        <v>2.86027344695824</v>
       </c>
       <c r="H58">
-        <v>2.1458795475313801</v>
+        <v>2.1488187868034401</v>
       </c>
       <c r="I58">
-        <v>0.27172007999715297</v>
+        <v>0.26747886336195298</v>
       </c>
       <c r="J58">
         <v>1.54255319148936</v>
       </c>
       <c r="K58">
         <v>1.10452586206896</v>
       </c>
       <c r="L58">
         <v>1.6904384574748901</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>42461</v>
       </c>
       <c r="B59">
-        <v>1.6734427260717999</v>
+        <v>1.70178769379649</v>
       </c>
       <c r="C59">
-        <v>6.8333498912375903E-2</v>
+        <v>6.7704030591930794E-2</v>
       </c>
       <c r="D59">
-        <v>2.31449610143253</v>
+        <v>2.3841322368044602</v>
       </c>
       <c r="E59">
-        <v>0.789700757332784</v>
+        <v>0.79186892450957902</v>
       </c>
       <c r="F59">
-        <v>3.0988039323591199</v>
+        <v>3.0901826400766401</v>
       </c>
       <c r="G59">
-        <v>2.5359232710300699</v>
+        <v>2.5417744608084498</v>
       </c>
       <c r="H59">
-        <v>1.9401516776041401</v>
+        <v>1.9420253299211301</v>
       </c>
       <c r="I59">
-        <v>9.9122889115763595E-3</v>
+        <v>1.66422298588376E-3</v>
       </c>
       <c r="J59">
         <v>1.5514067841178101</v>
       </c>
       <c r="K59">
         <v>0.79957356076759101</v>
       </c>
       <c r="L59">
         <v>1.90700104493208</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>42552</v>
       </c>
       <c r="B60">
-        <v>1.8188592433899</v>
+        <v>1.8430000116512899</v>
       </c>
       <c r="C60">
-        <v>0.25871452269192102</v>
+        <v>0.258036358282561</v>
       </c>
       <c r="D60">
-        <v>2.4060660196485801</v>
+        <v>2.46805484262768</v>
       </c>
       <c r="E60">
-        <v>1.10214839782852</v>
+        <v>1.1007672250156599</v>
       </c>
       <c r="F60">
-        <v>3.1419693330379501</v>
+        <v>3.13410241868355</v>
       </c>
       <c r="G60">
-        <v>2.5984608307591799</v>
+        <v>2.6028660176824201</v>
       </c>
       <c r="H60">
-        <v>1.9174922100552101</v>
+        <v>1.9186214207621599</v>
       </c>
       <c r="I60">
-        <v>6.4738757139799999E-2</v>
+        <v>5.7759502339083099E-2</v>
       </c>
       <c r="J60">
         <v>1.2313335079905801</v>
       </c>
       <c r="K60">
         <v>0.29286474973375398</v>
       </c>
       <c r="L60">
         <v>1.5877147319104601</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>42644</v>
       </c>
       <c r="B61">
-        <v>2.0690207427229801</v>
+        <v>2.0869713663762899</v>
       </c>
       <c r="C61">
-        <v>0.36627761938315101</v>
+        <v>0.36534804393665998</v>
       </c>
       <c r="D61">
-        <v>2.47249418935708</v>
+        <v>2.5319759129502</v>
       </c>
       <c r="E61">
-        <v>1.00111527394194</v>
+        <v>1.0017433153276301</v>
       </c>
       <c r="F61">
-        <v>3.1895350060405998</v>
+        <v>3.18249938656104</v>
       </c>
       <c r="G61">
-        <v>2.6974048347126902</v>
+        <v>2.7013344240144201</v>
       </c>
       <c r="H61">
-        <v>2.0733211614704499</v>
+        <v>2.0747332177778199</v>
       </c>
       <c r="I61">
-        <v>8.6576033725284204E-2</v>
+        <v>8.0787762771434499E-2</v>
       </c>
       <c r="J61">
         <v>1.39180672268906</v>
       </c>
       <c r="K61">
         <v>0.58744993324431505</v>
       </c>
       <c r="L61">
         <v>1.9566918862509699</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>42736</v>
       </c>
       <c r="B62">
-        <v>2.4823273074747401</v>
+        <v>2.48934448830164</v>
       </c>
       <c r="C62">
-        <v>0.49948508799920099</v>
+        <v>0.49789633923419602</v>
       </c>
       <c r="D62">
-        <v>2.60226823772968</v>
+        <v>2.6514025208652798</v>
       </c>
       <c r="E62">
-        <v>0.92789690846109996</v>
+        <v>0.93045740453039005</v>
       </c>
       <c r="F62">
-        <v>3.4876952425152101</v>
+        <v>3.48587038743401</v>
       </c>
       <c r="G62">
-        <v>2.7528904044646501</v>
+        <v>2.75559975970243</v>
       </c>
       <c r="H62">
-        <v>2.40096995038942</v>
+        <v>2.40218279310016</v>
       </c>
       <c r="I62">
-        <v>0.29852821576587502</v>
+        <v>0.29612158430790297</v>
       </c>
       <c r="J62">
         <v>1.91199580932425</v>
       </c>
       <c r="K62">
         <v>1.11910471622702</v>
       </c>
       <c r="L62">
         <v>2.1818181818181901</v>
       </c>
     </row>
     <row r="63" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>42826</v>
       </c>
       <c r="B63">
-        <v>2.7873416581109001</v>
+        <v>2.78630954419573</v>
       </c>
       <c r="C63">
-        <v>0.85166826578616395</v>
+        <v>0.84998732645557096</v>
       </c>
       <c r="D63">
-        <v>2.8359330302291901</v>
+        <v>2.8660580444411798</v>
       </c>
       <c r="E63">
-        <v>1.2718219915581199</v>
+        <v>1.27177521398977</v>
       </c>
       <c r="F63">
-        <v>3.5213560634488199</v>
+        <v>3.5201195083146501</v>
       </c>
       <c r="G63">
-        <v>2.9509321320998301</v>
+        <v>2.9516278303764301</v>
       </c>
       <c r="H63">
-        <v>2.6711832287085402</v>
+        <v>2.6730685604031699</v>
       </c>
       <c r="I63">
-        <v>0.73009350924705696</v>
+        <v>0.73475689125257004</v>
       </c>
       <c r="J63">
         <v>1.3205592957017001</v>
       </c>
       <c r="K63">
         <v>0.68746694870439495</v>
       </c>
       <c r="L63">
         <v>1.5124327095616501</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>42917</v>
       </c>
       <c r="B64">
-        <v>2.9347537359928202</v>
+        <v>2.9313038614722098</v>
       </c>
       <c r="C64">
-        <v>0.94035163919855402</v>
+        <v>0.938637466648785</v>
       </c>
       <c r="D64">
-        <v>3.1198450890843001</v>
+        <v>3.1389161842139801</v>
       </c>
       <c r="E64">
-        <v>1.31268438923779</v>
+        <v>1.3146996343300901</v>
       </c>
       <c r="F64">
-        <v>3.5728708541193499</v>
+        <v>3.5725345992988702</v>
       </c>
       <c r="G64">
-        <v>3.1522936969239899</v>
+        <v>3.15287261045611</v>
       </c>
       <c r="H64">
-        <v>2.77094851326562</v>
+        <v>2.77370430017772</v>
       </c>
       <c r="I64">
-        <v>0.80605262898493801</v>
+        <v>0.81281122838820796</v>
       </c>
       <c r="J64">
         <v>1.3716356107660299</v>
       </c>
       <c r="K64">
         <v>1.0087602867002901</v>
       </c>
       <c r="L64">
         <v>1.4604150653343599</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>43009</v>
       </c>
       <c r="B65">
-        <v>3.0307167505652899</v>
+        <v>3.0265834233303099</v>
       </c>
       <c r="C65">
-        <v>0.88601395390663196</v>
+        <v>0.88421134213421304</v>
       </c>
       <c r="D65">
-        <v>3.3432073499569701</v>
+        <v>3.3484272754854301</v>
       </c>
       <c r="E65">
-        <v>1.33245790855013</v>
+        <v>1.33301781864874</v>
       </c>
       <c r="F65">
-        <v>3.6570545091039102</v>
+        <v>3.6581894852758099</v>
       </c>
       <c r="G65">
-        <v>3.3643950035563601</v>
+        <v>3.3638800925291799</v>
       </c>
       <c r="H65">
-        <v>2.9349920387246402</v>
+        <v>2.9385450558760402</v>
       </c>
       <c r="I65">
-        <v>0.881150348242834</v>
+        <v>0.889715526501344</v>
       </c>
       <c r="J65">
         <v>1.7871017871018</v>
       </c>
       <c r="K65">
         <v>1.5131404300504401</v>
       </c>
       <c r="L65">
         <v>1.5864892528147601</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>43101</v>
       </c>
       <c r="B66">
-        <v>3.1638889927919398</v>
+        <v>3.1582395059153399</v>
       </c>
       <c r="C66">
-        <v>0.95217212640291804</v>
+        <v>0.95059620730583005</v>
       </c>
       <c r="D66">
-        <v>3.6483488922943099</v>
+        <v>3.6368291555301</v>
       </c>
       <c r="E66">
-        <v>1.55442358594881</v>
+        <v>1.55511626979955</v>
       </c>
       <c r="F66">
-        <v>3.76083837927326</v>
+        <v>3.7637871467087902</v>
       </c>
       <c r="G66">
-        <v>3.5965012354514698</v>
+        <v>3.5958681961686301</v>
       </c>
       <c r="H66">
-        <v>3.1698511761266799</v>
+        <v>3.1741983950074899</v>
       </c>
       <c r="I66">
-        <v>0.94711469786747504</v>
+        <v>0.95637225064132803</v>
       </c>
       <c r="J66">
         <v>2.0560267283474798</v>
       </c>
       <c r="K66">
         <v>1.4492753623188299</v>
       </c>
       <c r="L66">
         <v>2.13523131672599</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>43191</v>
       </c>
       <c r="B67">
-        <v>3.0393660293534901</v>
+        <v>3.0382187586245899</v>
       </c>
       <c r="C67">
-        <v>0.77823327612426996</v>
+        <v>0.77675998633148002</v>
       </c>
       <c r="D67">
-        <v>3.6838869832029202</v>
+        <v>3.6705349357869901</v>
       </c>
       <c r="E67">
-        <v>1.50653466888487</v>
+        <v>1.5059321226272699</v>
       </c>
       <c r="F67">
-        <v>3.8372330874952101</v>
+        <v>3.8415169588781799</v>
       </c>
       <c r="G67">
-        <v>3.5861156268089802</v>
+        <v>3.5848198858154601</v>
       </c>
       <c r="H67">
-        <v>3.05506070024621</v>
+        <v>3.05959374530795</v>
       </c>
       <c r="I67">
-        <v>0.75551263061732798</v>
+        <v>0.76126983780255197</v>
       </c>
       <c r="J67">
         <v>2.3000255558395102</v>
       </c>
       <c r="K67">
         <v>1.81197478991595</v>
       </c>
       <c r="L67">
         <v>2.2727272727272698</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>43282</v>
       </c>
       <c r="B68">
-        <v>2.9339305193395</v>
+        <v>2.9342050119987602</v>
       </c>
       <c r="C68">
-        <v>0.58577170183973104</v>
+        <v>0.58412439148350004</v>
       </c>
       <c r="D68">
-        <v>3.1410875228265001</v>
+        <v>3.1587130065967202</v>
       </c>
       <c r="E68">
-        <v>0.93811727267631895</v>
+        <v>0.93984462320042295</v>
       </c>
       <c r="F68">
-        <v>3.6714441050176698</v>
+        <v>3.6728305882114598</v>
       </c>
       <c r="G68">
-        <v>3.05167050791544</v>
+        <v>3.0529399655505398</v>
       </c>
       <c r="H68">
-        <v>3.0626056484837099</v>
+        <v>3.0665519260295802</v>
       </c>
       <c r="I68">
-        <v>0.63559604318857399</v>
+        <v>0.638535881805115</v>
       </c>
       <c r="J68">
         <v>2.68062292570845</v>
       </c>
       <c r="K68">
         <v>2.1024967148488898</v>
       </c>
       <c r="L68">
         <v>2.8030303030302899</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>43374</v>
       </c>
       <c r="B69">
-        <v>2.8408794416815999</v>
+        <v>2.84264824084641</v>
       </c>
       <c r="C69">
-        <v>0.72716116010579401</v>
+        <v>0.725845766528743</v>
       </c>
       <c r="D69">
-        <v>2.98366266026196</v>
+        <v>3.0123026811801101</v>
       </c>
       <c r="E69">
-        <v>1.10641635295779</v>
+        <v>1.1071040888670101</v>
       </c>
       <c r="F69">
-        <v>3.6648003703118102</v>
+        <v>3.6660707173361202</v>
       </c>
       <c r="G69">
-        <v>2.82541492378291</v>
+        <v>2.82822698493653</v>
       </c>
       <c r="H69">
-        <v>3.0262373888979899</v>
+        <v>3.0296850095565202</v>
       </c>
       <c r="I69">
-        <v>0.84673374081393604</v>
+        <v>0.85186394382691699</v>
       </c>
       <c r="J69">
         <v>2.0356234096692001</v>
       </c>
       <c r="K69">
         <v>1.2552301255230101</v>
       </c>
       <c r="L69">
         <v>2.1914357682619499</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>43466</v>
       </c>
       <c r="B70">
-        <v>2.5624135977424398</v>
+        <v>2.5714860751447501</v>
       </c>
       <c r="C70">
-        <v>0.59368499388279605</v>
+        <v>0.592535547491024</v>
       </c>
       <c r="D70">
-        <v>2.6812975566117401</v>
+        <v>2.71836669753305</v>
       </c>
       <c r="E70">
-        <v>0.86337961835014199</v>
+        <v>0.86437944712314696</v>
       </c>
       <c r="F70">
-        <v>3.42846647024591</v>
+        <v>3.4256065740067698</v>
       </c>
       <c r="G70">
-        <v>2.5730739615645102</v>
+        <v>2.57662821865976</v>
       </c>
       <c r="H70">
-        <v>2.5048837177318402</v>
+        <v>2.5074829882026601</v>
       </c>
       <c r="I70">
-        <v>0.48595903076416103</v>
+        <v>0.484980924583301</v>
       </c>
       <c r="J70">
         <v>1.6116847141777799</v>
       </c>
       <c r="K70">
         <v>1.37662337662339</v>
       </c>
       <c r="L70">
         <v>1.5928322548531599</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>43556</v>
       </c>
       <c r="B71">
-        <v>2.80025351400996</v>
+        <v>2.8042108749183199</v>
       </c>
       <c r="C71">
-        <v>0.70426572261173503</v>
+        <v>0.703195354614219</v>
       </c>
       <c r="D71">
-        <v>2.92401558856842</v>
+        <v>2.9445912319152701</v>
       </c>
       <c r="E71">
-        <v>0.86186566507637896</v>
+        <v>0.863049013676222</v>
       </c>
       <c r="F71">
-        <v>3.5119578385511598</v>
+        <v>3.5105570346336101</v>
       </c>
       <c r="G71">
-        <v>2.8240598810209998</v>
+        <v>2.8262059303025602</v>
       </c>
       <c r="H71">
-        <v>2.8633746426834699</v>
+        <v>2.8659807587422499</v>
       </c>
       <c r="I71">
-        <v>0.74092286108501604</v>
+        <v>0.74360631116182596</v>
       </c>
       <c r="J71">
         <v>2.1483887084686502</v>
       </c>
       <c r="K71">
         <v>2.1150374000515999</v>
       </c>
       <c r="L71">
         <v>2.0987654320987699</v>
       </c>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>43647</v>
       </c>
       <c r="B72">
-        <v>2.9184712434325499</v>
+        <v>2.9226589241435699</v>
       </c>
       <c r="C72">
-        <v>0.85837750152735703</v>
+        <v>0.85763506280400803</v>
       </c>
       <c r="D72">
-        <v>3.1597453253515</v>
+        <v>3.1591918869436801</v>
       </c>
       <c r="E72">
-        <v>1.01081958521629</v>
+        <v>1.0113850676916201</v>
       </c>
       <c r="F72">
-        <v>3.3251686141559902</v>
+        <v>3.32050342109769</v>
       </c>
       <c r="G72">
-        <v>3.17990526802323</v>
+        <v>3.1804389618729298</v>
       </c>
       <c r="H72">
-        <v>3.0388666792650398</v>
+        <v>3.0421792791225002</v>
       </c>
       <c r="I72">
-        <v>0.95923480152721696</v>
+        <v>0.96462018303880503</v>
       </c>
       <c r="J72">
         <v>1.9393336648433599</v>
       </c>
       <c r="K72">
         <v>2.21364221364222</v>
       </c>
       <c r="L72">
         <v>1.89142716777206</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>43739</v>
       </c>
       <c r="B73">
-        <v>3.1601132782063601</v>
+        <v>3.1606228447173299</v>
       </c>
       <c r="C73">
-        <v>0.98839649383620598</v>
+        <v>0.98754281680524902</v>
       </c>
       <c r="D73">
-        <v>3.4900128923884899</v>
+        <v>3.4680073769584698</v>
       </c>
       <c r="E73">
-        <v>1.1636473028624801</v>
+        <v>1.1641369456014199</v>
       </c>
       <c r="F73">
-        <v>3.3660357179327001</v>
+        <v>3.3620847527711102</v>
       </c>
       <c r="G73">
-        <v>3.5800759951354801</v>
+        <v>3.5792703359954201</v>
       </c>
       <c r="H73">
-        <v>3.01272340876897</v>
+        <v>3.0166982865332201</v>
       </c>
       <c r="I73">
-        <v>0.85003260657277602</v>
+        <v>0.85616199925900605</v>
       </c>
       <c r="J73">
         <v>2.0947630922693401</v>
       </c>
       <c r="K73">
         <v>2.5826446280991799</v>
       </c>
       <c r="L73">
         <v>1.8979541533152799</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>43831</v>
       </c>
       <c r="B74">
-        <v>3.5930203126153102</v>
+        <v>3.5896764417836602</v>
       </c>
       <c r="C74">
-        <v>1.4832479826582701</v>
+        <v>1.4832200607744599</v>
       </c>
       <c r="D74">
-        <v>3.7585587838824699</v>
+        <v>3.7164171930336001</v>
       </c>
       <c r="E74">
-        <v>1.43207598742554</v>
+        <v>1.43578389534239</v>
       </c>
       <c r="F74">
-        <v>3.7485273599854798</v>
+        <v>3.75126094597378</v>
       </c>
       <c r="G74">
-        <v>3.74100050230515</v>
+        <v>3.73932086014453</v>
       </c>
       <c r="H74">
-        <v>3.3792257554491099</v>
+        <v>3.3844442912046802</v>
       </c>
       <c r="I74">
-        <v>1.30924077781913</v>
+        <v>1.31840081087669</v>
       </c>
       <c r="J74">
         <v>1.8091697645600999</v>
       </c>
       <c r="K74">
         <v>2.04970535485523</v>
       </c>
       <c r="L74">
         <v>1.56785889269965</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>43922</v>
       </c>
       <c r="B75">
-        <v>4.8219077173298803</v>
+        <v>4.7962405129197396</v>
       </c>
       <c r="C75">
-        <v>3.3625027100404301</v>
+        <v>3.3645558456058402</v>
       </c>
       <c r="D75">
-        <v>4.8560035095177803</v>
+        <v>4.7412908956815896</v>
       </c>
       <c r="E75">
-        <v>3.1470872180728402</v>
+        <v>3.1429736148529499</v>
       </c>
       <c r="F75">
-        <v>3.68647320290248</v>
+        <v>3.68812234850538</v>
       </c>
       <c r="G75">
-        <v>5.1002554750643601</v>
+        <v>5.0906571696883001</v>
       </c>
       <c r="H75">
-        <v>4.8156658345606802</v>
+        <v>4.8239296786804804</v>
       </c>
       <c r="I75">
-        <v>3.3739992890361901</v>
+        <v>3.40989884240736</v>
       </c>
       <c r="J75">
         <v>2.4455857177771798E-2</v>
       </c>
       <c r="K75">
         <v>0.12629451881787601</v>
       </c>
       <c r="L75">
         <v>-2.4183796856105E-2</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>44013</v>
       </c>
       <c r="B76">
-        <v>4.3230570821713199</v>
+        <v>4.3053425872010296</v>
       </c>
       <c r="C76">
-        <v>2.68172704647779</v>
+        <v>2.68304236007687</v>
       </c>
       <c r="D76">
-        <v>4.7944281576496897</v>
+        <v>4.6838923657965701</v>
       </c>
       <c r="E76">
-        <v>2.9535698258724898</v>
+        <v>2.9520313774648201</v>
       </c>
       <c r="F76">
-        <v>3.7915175011795301</v>
+        <v>3.79500243896315</v>
       </c>
       <c r="G76">
-        <v>5.0113146947076999</v>
+        <v>5.0029117944156098</v>
       </c>
       <c r="H76">
-        <v>4.6520214509786202</v>
+        <v>4.6590935538752802</v>
       </c>
       <c r="I76">
-        <v>3.0374325530136601</v>
+        <v>3.06796391450905</v>
       </c>
       <c r="J76">
         <v>0.268292682926835</v>
       </c>
       <c r="K76">
         <v>0.32737345756736602</v>
       </c>
       <c r="L76">
         <v>0.21697203471551299</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>44105</v>
       </c>
       <c r="B77">
-        <v>3.8319290913354198</v>
+        <v>3.8217035536020898</v>
       </c>
       <c r="C77">
-        <v>2.0542465434502999</v>
+        <v>2.0549324498398001</v>
       </c>
       <c r="D77">
-        <v>4.3863511483967397</v>
+        <v>4.2908497284011702</v>
       </c>
       <c r="E77">
-        <v>2.4969908202806899</v>
+        <v>2.4978179517018502</v>
       </c>
       <c r="F77">
-        <v>3.88223441025269</v>
+        <v>3.8873047401458098</v>
       </c>
       <c r="G77">
-        <v>4.532819367079</v>
+        <v>4.5277402575041501</v>
       </c>
       <c r="H77">
-        <v>4.3778583625785901</v>
+        <v>4.3837853419797499</v>
       </c>
       <c r="I77">
-        <v>2.5863504022953498</v>
+        <v>2.6085498027183598</v>
       </c>
       <c r="J77">
         <v>0.78163165608206897</v>
       </c>
       <c r="K77">
         <v>0.70493454179255099</v>
       </c>
       <c r="L77">
         <v>0.79825834542815299</v>
       </c>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>44197</v>
       </c>
       <c r="B78">
-        <v>3.5792712378772098</v>
+        <v>3.5662296825824198</v>
       </c>
       <c r="C78">
-        <v>1.5875116075575599</v>
+        <v>1.58695734936697</v>
       </c>
       <c r="D78">
-        <v>3.9537368204990901</v>
+        <v>3.9138892334836202</v>
       </c>
       <c r="E78">
-        <v>1.7534474272828</v>
+        <v>1.7531915599783301</v>
       </c>
       <c r="F78">
-        <v>3.5204759038178501</v>
+        <v>3.5192240286477601</v>
       </c>
       <c r="G78">
-        <v>3.9768588691202398</v>
+        <v>3.97425807326744</v>
       </c>
       <c r="H78">
-        <v>4.35289596610217</v>
+        <v>4.3580968409679999</v>
       </c>
       <c r="I78">
-        <v>2.35668880905164</v>
+        <v>2.3823338288093101</v>
       </c>
       <c r="J78">
         <v>1.4362220058422599</v>
       </c>
       <c r="K78">
         <v>1.68214913381874</v>
       </c>
       <c r="L78">
         <v>1.47129763627593</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>44287</v>
       </c>
       <c r="B79">
-        <v>2.2275099179905302</v>
+        <v>2.2393535447002799</v>
       </c>
       <c r="C79">
-        <v>-0.46358305216689</v>
+        <v>-0.46663013603859099</v>
       </c>
       <c r="D79">
-        <v>2.7954890149475502</v>
+        <v>2.8417043649258402</v>
       </c>
       <c r="E79">
-        <v>-8.7878926916461694E-2</v>
+        <v>-8.01633314349353E-2</v>
       </c>
       <c r="F79">
-        <v>3.7546820726232899</v>
+        <v>3.75752324796315</v>
       </c>
       <c r="G79">
-        <v>2.3406512333384302</v>
+        <v>2.3481734463421602</v>
       </c>
       <c r="H79">
-        <v>2.4028121593356602</v>
+        <v>2.40477599656078</v>
       </c>
       <c r="I79">
-        <v>-0.33844022035488303</v>
+        <v>-0.347802913876124</v>
       </c>
       <c r="J79">
         <v>3.3496332518337599</v>
       </c>
       <c r="K79">
         <v>3.7336024217961699</v>
       </c>
       <c r="L79">
         <v>3.4107402031930198</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>44378</v>
       </c>
       <c r="B80">
-        <v>2.6887205080373602</v>
+        <v>2.6912954020314901</v>
       </c>
       <c r="C80">
-        <v>-0.157652503024623</v>
+        <v>-0.16057503967334599</v>
       </c>
       <c r="D80">
-        <v>2.93506301962978</v>
+        <v>2.9684747672636398</v>
       </c>
       <c r="E80">
-        <v>-0.10889403289858</v>
+        <v>-0.10472651441616899</v>
       </c>
       <c r="F80">
-        <v>3.8151136370498002</v>
+        <v>3.8190109497273199</v>
       </c>
       <c r="G80">
-        <v>2.5767816669616801</v>
+        <v>2.5828091093244998</v>
       </c>
       <c r="H80">
-        <v>2.3302601296866299</v>
+        <v>2.3325201485718399</v>
       </c>
       <c r="I80">
-        <v>-0.52201750810121705</v>
+        <v>-0.53177943338260503</v>
       </c>
       <c r="J80">
         <v>4.0622719532960296</v>
       </c>
       <c r="K80">
         <v>4.5180722891566001</v>
       </c>
       <c r="L80">
         <v>3.96920856386817</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>44470</v>
       </c>
       <c r="B81">
-        <v>2.9452471377315899</v>
+        <v>2.9435729960514299</v>
       </c>
       <c r="C81">
-        <v>-0.204363695165487</v>
+        <v>-0.20751779425748901</v>
       </c>
       <c r="D81">
-        <v>3.4237516330252</v>
+        <v>3.4428017410362699</v>
       </c>
       <c r="E81">
-        <v>-7.2075051901115503E-2</v>
+        <v>-6.4180335273463798E-2</v>
       </c>
       <c r="F81">
-        <v>3.59292982507412</v>
+        <v>3.5929441754310201</v>
       </c>
       <c r="G81">
-        <v>3.2054517060233301</v>
+        <v>3.2099635271884801</v>
       </c>
       <c r="H81">
-        <v>2.4540164887518299</v>
+        <v>2.4573741732813299</v>
       </c>
       <c r="I81">
-        <v>-0.75372802998469401</v>
+        <v>-0.76341289935846801</v>
       </c>
       <c r="J81">
         <v>4.7261269995152704</v>
       </c>
       <c r="K81">
         <v>5.2249999999999801</v>
       </c>
       <c r="L81">
         <v>5.0395968322534204</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>44562</v>
       </c>
       <c r="B82">
-        <v>3.14984172606585</v>
+        <v>3.1471954704381102</v>
       </c>
       <c r="C82">
-        <v>-0.38194964616425803</v>
+        <v>-0.38518007842734497</v>
       </c>
       <c r="D82">
-        <v>4.0471766124292303</v>
+        <v>4.0097896842666803</v>
       </c>
       <c r="E82">
-        <v>0.32353245307544398</v>
+        <v>0.32655765874854098</v>
       </c>
       <c r="F82">
-        <v>3.7246641894226902</v>
+        <v>3.7269807811790399</v>
       </c>
       <c r="G82">
-        <v>3.8270981536382198</v>
+        <v>3.8280413017569299</v>
       </c>
       <c r="H82">
-        <v>2.5229119594876899</v>
+        <v>2.5256492793358798</v>
       </c>
       <c r="I82">
-        <v>-1.1492462764679801</v>
+        <v>-1.16656196183203</v>
       </c>
       <c r="J82">
         <v>5.8315334773218099</v>
       </c>
       <c r="K82">
         <v>5.7283950617283796</v>
       </c>
       <c r="L82">
         <v>6.2514856192061004</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>44652</v>
       </c>
       <c r="B83">
-        <v>3.4087464051660299</v>
+        <v>3.4030153040586302</v>
       </c>
       <c r="C83">
-        <v>-0.60510362426697495</v>
+        <v>-0.60846444451921899</v>
       </c>
       <c r="D83">
-        <v>4.1748705714590502</v>
+        <v>4.1184308836118397</v>
       </c>
       <c r="E83">
-        <v>-0.102032652704139</v>
+        <v>-9.5548825635062298E-2</v>
       </c>
       <c r="F83">
-        <v>3.8004986250845501</v>
+        <v>3.8041405228587202</v>
       </c>
       <c r="G83">
-        <v>4.0617939826901797</v>
+        <v>4.0604013270255903</v>
       </c>
       <c r="H83">
-        <v>2.9236085978884199</v>
+        <v>2.9266891752797699</v>
       </c>
       <c r="I83">
-        <v>-1.1627420589280699</v>
+        <v>-1.1798483148729699</v>
       </c>
       <c r="J83">
         <v>7.5467234445233</v>
       </c>
       <c r="K83">
         <v>7.4416342412451302</v>
       </c>
       <c r="L83">
         <v>7.5321637426900496</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>44743</v>
       </c>
       <c r="B84">
-        <v>3.3739666070927399</v>
+        <v>3.3719415339240002</v>
       </c>
       <c r="C84">
-        <v>-0.55674036658702197</v>
+        <v>-0.55974233452534305</v>
       </c>
       <c r="D84">
-        <v>4.1915665854384399</v>
+        <v>4.13552869893409</v>
       </c>
       <c r="E84">
-        <v>-7.2762753989228397E-3</v>
+        <v>-2.6028853711745897E-4</v>
       </c>
       <c r="F84">
-        <v>3.7064687927411701</v>
+        <v>3.7084674038568499</v>
       </c>
       <c r="G84">
-        <v>4.1084718203391404</v>
+        <v>4.10681817997345</v>
       </c>
       <c r="H84">
-        <v>2.9577712662248401</v>
+        <v>2.9615474738911201</v>
       </c>
       <c r="I84">
-        <v>-1.0342968301837601</v>
+        <v>-1.05076858013222</v>
       </c>
       <c r="J84">
         <v>7.1528751753155602</v>
       </c>
       <c r="K84">
         <v>6.9884726224784002</v>
       </c>
       <c r="L84">
         <v>7.0800555298472903</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>44835</v>
       </c>
       <c r="B85">
-        <v>3.5963421303983498</v>
+        <v>3.5898542804055</v>
       </c>
       <c r="C85">
-        <v>-0.14006387370486101</v>
+        <v>-0.14259460409124999</v>
       </c>
       <c r="D85">
-        <v>4.0288466703813901</v>
+        <v>3.9780272921356801</v>
       </c>
       <c r="E85">
-        <v>0.15118124504758301</v>
+        <v>0.15552151000880399</v>
       </c>
       <c r="F85">
-        <v>3.8488261757479698</v>
+        <v>3.8533126665372599</v>
       </c>
       <c r="G85">
-        <v>3.8895882294508102</v>
+        <v>3.88698269341389</v>
       </c>
       <c r="H85">
-        <v>3.1788098907590498</v>
+        <v>3.18320017016458</v>
       </c>
       <c r="I85">
-        <v>-0.48727736406164701</v>
+        <v>-0.49694875711272501</v>
       </c>
       <c r="J85">
         <v>6.6651238139319604</v>
       </c>
       <c r="K85">
         <v>6.5098598241862797</v>
       </c>
       <c r="L85">
         <v>6.3285355266163901</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>44927</v>
       </c>
       <c r="B86">
-        <v>3.3850313523055902</v>
+        <v>3.3841678172473801</v>
       </c>
       <c r="C86">
-        <v>0.125828331599595</v>
+        <v>0.12395396356396</v>
       </c>
       <c r="D86">
-        <v>3.4072210356544299</v>
+        <v>3.3885822507841201</v>
       </c>
       <c r="E86">
-        <v>-5.41567209951501E-2</v>
+        <v>-4.8200731245079398E-2</v>
       </c>
       <c r="F86">
-        <v>3.8015981821965701</v>
+        <v>3.8052592996394798</v>
       </c>
       <c r="G86">
-        <v>3.24769652108247</v>
+        <v>3.2479706815334701</v>
       </c>
       <c r="H86">
-        <v>3.2327081906643098</v>
+        <v>3.2371352310649302</v>
       </c>
       <c r="I86">
-        <v>-9.1341191638866406E-2</v>
+        <v>-9.7190463220073506E-2</v>
       </c>
       <c r="J86">
         <v>5.1473922902494298</v>
       </c>
       <c r="K86">
         <v>5.5114432508173801</v>
       </c>
       <c r="L86">
         <v>5.0111856823266203</v>
       </c>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>45017</v>
       </c>
       <c r="B87">
-        <v>3.57267824337274</v>
+        <v>3.5654804518549601</v>
       </c>
       <c r="C87">
-        <v>0.79063852182141303</v>
+        <v>0.78927169632515803</v>
       </c>
       <c r="D87">
-        <v>3.4857434228381798</v>
+        <v>3.4667191403204001</v>
       </c>
       <c r="E87">
-        <v>0.52513016409153301</v>
+        <v>0.52634306912441997</v>
       </c>
       <c r="F87">
-        <v>3.65267013764496</v>
+        <v>3.6537285126057402</v>
       </c>
       <c r="G87">
-        <v>3.4803583496330202</v>
+        <v>3.4792653203455099</v>
       </c>
       <c r="H87">
-        <v>3.7525780430319799</v>
+        <v>3.7575725132153699</v>
       </c>
       <c r="I87">
-        <v>0.97989228453361299</v>
+        <v>0.98909803329734702</v>
       </c>
       <c r="J87">
         <v>3.5195776506819199</v>
       </c>
       <c r="K87">
         <v>4.1421457673155402</v>
       </c>
       <c r="L87">
         <v>3.2847509245160098</v>
       </c>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>45108</v>
       </c>
       <c r="B88">
-        <v>3.5642717963280601</v>
+        <v>3.5571493944780599</v>
       </c>
       <c r="C88">
-        <v>0.81046573736940597</v>
+        <v>0.809270999765064</v>
       </c>
       <c r="D88">
-        <v>3.4140429560254502</v>
+        <v>3.3983560686695098</v>
       </c>
       <c r="E88">
-        <v>0.44630586290233898</v>
+        <v>0.44738422212224099</v>
       </c>
       <c r="F88">
-        <v>3.48481017972995</v>
+        <v>3.4829349452815199</v>
       </c>
       <c r="G88">
-        <v>3.58079471888253</v>
+        <v>3.5792029884841701</v>
       </c>
       <c r="H88">
-        <v>3.7708513096727398</v>
+        <v>3.7761696326046601</v>
       </c>
       <c r="I88">
-        <v>0.95117963917767101</v>
+        <v>0.959346541579437</v>
       </c>
       <c r="J88">
         <v>3.6867364746945999</v>
       </c>
       <c r="K88">
         <v>4.4219977553310903</v>
       </c>
       <c r="L88">
         <v>3.54364736387208</v>
       </c>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>45200</v>
       </c>
       <c r="B89">
-        <v>3.3261352866674501</v>
+        <v>3.32465148613728</v>
       </c>
       <c r="C89">
-        <v>0.741094285143025</v>
+        <v>0.74005510684880305</v>
       </c>
       <c r="D89">
-        <v>3.2573511240698099</v>
+        <v>3.2451963910669601</v>
       </c>
       <c r="E89">
-        <v>0.49423915011136799</v>
+        <v>0.49485196878689802</v>
       </c>
       <c r="F89">
-        <v>3.3940368816781201</v>
+        <v>3.3905752486838399</v>
       </c>
       <c r="G89">
-        <v>3.4781115612989302</v>
+        <v>3.4773833599936101</v>
       </c>
       <c r="H89">
-        <v>3.5280488092989502</v>
+        <v>3.53360683302092</v>
       </c>
       <c r="I89">
-        <v>0.807755326109862</v>
+        <v>0.81434336143387398</v>
       </c>
       <c r="J89">
         <v>3.2111087003688499</v>
       </c>
       <c r="K89">
         <v>3.9259424492527399</v>
       </c>
       <c r="L89">
         <v>3.33046841426731</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>45292</v>
       </c>
       <c r="B90">
-        <v>3.3471594167137502</v>
+        <v>3.3446799401640499</v>
       </c>
       <c r="C90">
-        <v>0.903297278674982</v>
+        <v>0.902437320511706</v>
       </c>
       <c r="D90">
-        <v>3.3996287700959602</v>
+        <v>3.3933410423328598</v>
       </c>
       <c r="E90">
-        <v>0.69499854873822797</v>
+        <v>0.69813254224063204</v>
       </c>
       <c r="F90">
-        <v>3.3785564879254699</v>
+        <v>3.3748242943962601</v>
       </c>
       <c r="G90">
-        <v>3.6495378771764901</v>
+        <v>3.6496889544255402</v>
       </c>
       <c r="H90">
-        <v>3.35796023998576</v>
+        <v>3.36315227906181</v>
       </c>
       <c r="I90">
-        <v>0.90129925499214503</v>
+        <v>0.90775464197265598</v>
       </c>
       <c r="J90">
         <v>2.8466681043778301</v>
       </c>
       <c r="K90">
         <v>3.3643204957945998</v>
       </c>
       <c r="L90">
         <v>2.57775884107371</v>
       </c>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>45383</v>
       </c>
       <c r="B91">
-        <v>3.3137764695318999</v>
+        <v>3.3134895945496101</v>
       </c>
       <c r="C91">
-        <v>0.94383061420983905</v>
+        <v>0.943383980359628</v>
       </c>
       <c r="D91">
-        <v>3.4759203181000302</v>
+        <v>3.4538726115501301</v>
       </c>
       <c r="E91">
-        <v>0.99616373456996798</v>
+        <v>0.99876466596633395</v>
       </c>
       <c r="F91">
-        <v>3.3944050397860699</v>
+        <v>3.39094986054516</v>
       </c>
       <c r="G91">
-        <v>3.6466068734020798</v>
+        <v>3.6462274355222002</v>
       </c>
       <c r="H91">
-        <v>3.2795782905712598</v>
+        <v>3.2839719475740301</v>
       </c>
       <c r="I91">
-        <v>0.75248342553401704</v>
+        <v>0.75517800644959499</v>
       </c>
       <c r="J91">
         <v>2.7411814704632298</v>
       </c>
       <c r="K91">
         <v>2.7385351010649801</v>
       </c>
       <c r="L91">
         <v>2.8854254422914698</v>
       </c>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>45474</v>
       </c>
       <c r="B92">
-        <v>3.6005679327429299</v>
+        <v>3.5934895148355199</v>
       </c>
       <c r="C92">
-        <v>1.4213378660146501</v>
+        <v>1.42131815881629</v>
       </c>
       <c r="D92">
-        <v>4.0914207973517396</v>
+        <v>4.029952443969</v>
       </c>
       <c r="E92">
-        <v>1.93133953532479</v>
+        <v>1.92917268379486</v>
       </c>
       <c r="F92">
-        <v>3.7647222383445</v>
+        <v>3.7677388875852502</v>
       </c>
       <c r="G92">
-        <v>3.96218171173614</v>
+        <v>3.9592420154210699</v>
       </c>
       <c r="H92">
-        <v>3.7228639800036998</v>
+        <v>3.72708132120614</v>
       </c>
       <c r="I92">
-        <v>1.4127724084682001</v>
+        <v>1.42309864587821</v>
       </c>
       <c r="J92">
         <v>2.0408163265305999</v>
       </c>
       <c r="K92">
         <v>1.6766981943250201</v>
       </c>
       <c r="L92">
         <v>2.25375626043407</v>
       </c>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>45566</v>
       </c>
       <c r="B93">
-        <v>3.7739705920469002</v>
+        <v>3.7618104005414699</v>
       </c>
       <c r="C93">
-        <v>1.6127629130683501</v>
+        <v>1.6125679166217399</v>
       </c>
       <c r="D93">
-        <v>4.3186648429282402</v>
+        <v>4.2520563241825098</v>
       </c>
       <c r="E93">
-        <v>2.09313917464068</v>
+        <v>2.0900009284658498</v>
       </c>
       <c r="F93">
-        <v>3.8794162220536101</v>
+        <v>3.8844373151500302</v>
       </c>
       <c r="G93">
-        <v>4.1283387438237904</v>
+        <v>4.1247993571366601</v>
       </c>
       <c r="H93">
-        <v>4.0758709056112599</v>
+        <v>4.07698988444435</v>
       </c>
       <c r="I93">
-        <v>1.8528407978007599</v>
+        <v>1.8686851221848699</v>
       </c>
       <c r="J93">
         <v>1.9129703594702501</v>
       </c>
       <c r="K93">
         <v>1.56685984116763</v>
       </c>
       <c r="L93">
         <v>1.8299022665834701</v>
       </c>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>45658</v>
       </c>
       <c r="B94">
-        <v>3.5892907125581499</v>
+        <v>3.5776544116681999</v>
       </c>
       <c r="C94">
-        <v>1.3143252625681601</v>
+        <v>1.3115918719817601</v>
       </c>
       <c r="D94">
-        <v>4.28484834050046</v>
+        <v>4.2214766279260898</v>
       </c>
       <c r="E94">
-        <v>1.9539912884419599</v>
+        <v>1.9541649462348201</v>
       </c>
       <c r="F94">
-        <v>3.6236430987755401</v>
+        <v>3.6241942219254302</v>
       </c>
       <c r="G94">
-        <v>4.1859408679436401</v>
+        <v>4.1834189949602703</v>
       </c>
       <c r="H94">
-        <v>3.9273118434454699</v>
+        <v>3.9048964060990201</v>
       </c>
       <c r="I94">
-        <v>1.6374088050403801</v>
+        <v>1.6285744225382199</v>
       </c>
       <c r="J94">
         <v>2.2855944642482702</v>
       </c>
       <c r="K94">
         <v>1.90578158458244</v>
       </c>
       <c r="L94">
         <v>2.2429906542056002</v>
       </c>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>45748</v>
       </c>
       <c r="B95">
-        <v>3.3427335082421199</v>
+        <v>3.3336926982074102</v>
       </c>
       <c r="C95">
-        <v>1.2055527208472701</v>
+        <v>1.20157103931539</v>
       </c>
       <c r="D95">
-        <v>4.0749564661804296</v>
+        <v>4.0343705977837603</v>
       </c>
       <c r="E95">
-        <v>1.7466369417654699</v>
+        <v>1.7474815742730001</v>
       </c>
       <c r="F95">
-        <v>3.7117562978335799</v>
+        <v>3.7138472936737399</v>
       </c>
       <c r="G95">
-        <v>3.9466837923615099</v>
+        <v>3.9450877141054201</v>
       </c>
       <c r="H95">
-        <v>3.4976951287450402</v>
+        <v>3.4623706823879101</v>
       </c>
       <c r="I95">
-        <v>1.3880661789211599</v>
+        <v>1.3647868700583099</v>
       </c>
       <c r="J95">
         <v>1.7786970010341301</v>
       </c>
       <c r="K95">
         <v>2.0308863972921598</v>
       </c>
       <c r="L95">
         <v>1.6786079836233501</v>
       </c>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>45839</v>
       </c>
       <c r="B96">
-        <v>3.2570803346407802</v>
+        <v>3.2478894576811199</v>
       </c>
       <c r="C96">
-        <v>1.0900080441513</v>
+        <v>1.08565129865419</v>
       </c>
       <c r="D96">
-        <v>3.5636453565617399</v>
+        <v>3.5788937840664801</v>
       </c>
       <c r="E96">
-        <v>1.0595637925460599</v>
+        <v>1.07061674914978</v>
       </c>
       <c r="F96">
-        <v>3.6472067683498102</v>
+        <v>3.6481696652653999</v>
       </c>
       <c r="G96">
-        <v>3.5423220160919802</v>
+        <v>3.5433262870897799</v>
       </c>
       <c r="H96">
-        <v>3.3068652740617899</v>
+        <v>3.2790254432553398</v>
       </c>
       <c r="I96">
-        <v>1.22594471794617</v>
+        <v>1.2053441114174199</v>
       </c>
       <c r="J96">
         <v>1.97938144329898</v>
       </c>
       <c r="K96">
         <v>2.76955602536998</v>
       </c>
       <c r="L96">
         <v>1.75510204081631</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>45931</v>
       </c>
       <c r="B97">
-        <v>3.18624596499737</v>
+        <v>3.1710170914875002</v>
       </c>
       <c r="C97">
-        <v>0.930736964629018</v>
+        <v>0.92322595985723099</v>
       </c>
       <c r="D97">
-        <v>3.2266046088942999</v>
+        <v>3.2839775603951602</v>
       </c>
       <c r="E97">
-        <v>0.59287952010286904</v>
+        <v>0.61152298150009399</v>
       </c>
       <c r="F97">
-        <v>3.5713650710640601</v>
+        <v>3.5710025356083399</v>
       </c>
       <c r="G97">
-        <v>3.1225650476951201</v>
+        <v>3.1290860695802398</v>
       </c>
       <c r="H97">
-        <v>2.9849525043303902</v>
+        <v>3.0198754500829099</v>
       </c>
       <c r="I97">
-        <v>0.84575014783302804</v>
+        <v>0.87515324882206802</v>
       </c>
       <c r="J97">
         <v>2.24834983498351</v>
       </c>
       <c r="K97">
         <v>3.1487743026204398</v>
       </c>
       <c r="L97">
         <v>1.9195425770880301</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>46023</v>
       </c>
       <c r="B98">
-        <v>3.3310337194270598</v>
+        <v>3.2586261078243002</v>
       </c>
       <c r="C98">
-        <v>1.11210160097279</v>
+        <v>1.0538246321908</v>
       </c>
       <c r="D98">
-        <v>3.2443255377628799</v>
+        <v>3.3013679393494999</v>
       </c>
       <c r="E98">
-        <v>0.731663919378026</v>
+        <v>0.74066859397054796</v>
       </c>
       <c r="F98">
-        <v>3.6884920102613399</v>
+        <v>3.6887972900842398</v>
       </c>
       <c r="G98">
-        <v>3.15782079361749</v>
+        <v>3.1819442266857201</v>
       </c>
       <c r="H98">
-        <v>3.1107241898641398</v>
+        <v>3.2021299642468302</v>
       </c>
       <c r="I98">
-        <v>1.0876448193110499</v>
+        <v>1.1612678400193099</v>
       </c>
       <c r="J98">
         <v>2.1525215252152501</v>
       </c>
       <c r="K98">
         <v>2.89976885900401</v>
       </c>
       <c r="L98">
         <v>1.7265894779605999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A99" s="1">
+        <v>46113</v>
+      </c>
+      <c r="B99">
+        <v>3.2211442074451799</v>
+      </c>
+      <c r="D99">
+        <v>3.4262013722651798</v>
+      </c>
+      <c r="F99">
+        <v>3.6512297165201399</v>
+      </c>
+      <c r="G99">
+        <v>3.44347897400979</v>
+      </c>
+      <c r="H99">
+        <v>3.07492492120417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4256B98-3D3C-7D4B-9767-4614EB4DC7BB}">
-  <dimension ref="A1:C294"/>
+  <dimension ref="A1:C295"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A248" workbookViewId="0">
-      <selection activeCell="I272" sqref="I272"/>
+    <sheetView topLeftCell="A247" workbookViewId="0">
+      <selection activeCell="R274" sqref="R274"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="1">
         <v>37257</v>
       </c>
       <c r="B2">
-        <v>4.0706286185121696</v>
+        <v>4.0673274542132498</v>
       </c>
       <c r="C2">
         <v>1.4477766287486999</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>37288</v>
       </c>
       <c r="B3">
-        <v>3.8878424067394302</v>
+        <v>3.8854276614040799</v>
       </c>
       <c r="C3">
         <v>1.5416238437821199</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="1">
         <v>37316</v>
       </c>
       <c r="B4">
-        <v>3.7411383868877701</v>
+        <v>3.7396639999572998</v>
       </c>
       <c r="C4">
         <v>1.4344262295082</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>37347</v>
       </c>
       <c r="B5">
-        <v>3.6985506769089498</v>
+        <v>3.6975451724491499</v>
       </c>
       <c r="C5">
         <v>1.0152284263959399</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>37377</v>
       </c>
       <c r="B6">
-        <v>3.5332315391730198</v>
+        <v>3.53249757724614</v>
       </c>
       <c r="C6">
         <v>0.50556117290192104</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>37408</v>
       </c>
       <c r="B7">
-        <v>3.1030864214202198</v>
+        <v>3.1040795434529098</v>
       </c>
       <c r="C7">
         <v>1.32113821138211</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>37438</v>
       </c>
       <c r="B8">
-        <v>2.9608604151339599</v>
+        <v>2.9621991485524299</v>
       </c>
       <c r="C8">
         <v>2.2357723577235702</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>37469</v>
       </c>
       <c r="B9">
-        <v>2.8012146384207202</v>
+        <v>2.80265451200219</v>
       </c>
       <c r="C9">
         <v>2.23350253807107</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>37500</v>
       </c>
       <c r="B10">
-        <v>2.7772974431178401</v>
+        <v>2.7784573414126998</v>
       </c>
       <c r="C10">
         <v>2.3373983739837398</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>37530</v>
       </c>
       <c r="B11">
-        <v>2.8136915790381498</v>
+        <v>2.8144999421647601</v>
       </c>
       <c r="C11">
         <v>3.06122448979592</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <v>37561</v>
       </c>
       <c r="B12">
-        <v>2.6785534035305201</v>
+        <v>2.6796322079011499</v>
       </c>
       <c r="C12">
         <v>3.6847492323439002</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <v>37591</v>
       </c>
       <c r="B13">
-        <v>2.4927827356341798</v>
+        <v>2.4947209285135901</v>
       </c>
       <c r="C13">
         <v>3.4729315628191899</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <v>37622</v>
       </c>
       <c r="B14">
-        <v>2.3267891597097998</v>
+        <v>2.3295754163736202</v>
       </c>
       <c r="C14">
         <v>3.9755351681957198</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <v>37653</v>
       </c>
       <c r="B15">
-        <v>2.3909443876462699</v>
+        <v>2.3938151178534399</v>
       </c>
       <c r="C15">
         <v>4.3522267206477698</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <v>37681</v>
       </c>
       <c r="B16">
-        <v>2.4191402792319501</v>
+        <v>2.4218489505221301</v>
       </c>
       <c r="C16">
         <v>4.3434343434343399</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <v>37712</v>
       </c>
       <c r="B17">
-        <v>2.4673208820153998</v>
+        <v>2.4693013448608099</v>
       </c>
       <c r="C17">
         <v>2.91457286432161</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <v>37742</v>
       </c>
       <c r="B18">
-        <v>2.5432516181225902</v>
+        <v>2.5451640873117101</v>
       </c>
       <c r="C18">
         <v>3.0181086519114699</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <v>37773</v>
       </c>
       <c r="B19">
-        <v>2.6803675961723799</v>
+        <v>2.6820789904272901</v>
       </c>
       <c r="C19">
         <v>2.6078234704112302</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <v>37803</v>
       </c>
       <c r="B20">
-        <v>2.73875510822577</v>
+        <v>2.7403954990192698</v>
       </c>
       <c r="C20">
         <v>1.7892644135189</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <v>37834</v>
       </c>
       <c r="B21">
-        <v>2.7548583719161002</v>
+        <v>2.7567596994152801</v>
       </c>
       <c r="C21">
         <v>1.7874875868917499</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <v>37865</v>
       </c>
       <c r="B22">
-        <v>2.84161500591699</v>
+        <v>2.8435664494114299</v>
       </c>
       <c r="C22">
         <v>1.5888778550148901</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <v>37895</v>
       </c>
       <c r="B23">
-        <v>2.9460357911181201</v>
+        <v>2.9477519528186198</v>
       </c>
       <c r="C23">
         <v>1.38613861386139</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <v>37926</v>
       </c>
       <c r="B24">
-        <v>3.0320839240872099</v>
+        <v>3.0336601696870198</v>
       </c>
       <c r="C24">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <v>37956</v>
       </c>
       <c r="B25">
-        <v>3.12260742123454</v>
+        <v>3.1235150959162699</v>
       </c>
       <c r="C25">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>37987</v>
       </c>
       <c r="B26">
-        <v>3.11122732872792</v>
+        <v>3.1116978005328901</v>
       </c>
       <c r="C26">
         <v>1.1764705882352999</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>38018</v>
       </c>
       <c r="B27">
-        <v>3.0390076124391698</v>
+        <v>3.0393913934707402</v>
       </c>
       <c r="C27">
         <v>0.484966052376334</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>38047</v>
       </c>
       <c r="B28">
-        <v>3.0590522612222002</v>
+        <v>3.0593753535622699</v>
       </c>
       <c r="C28">
         <v>0.58083252662149898</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <v>38078</v>
       </c>
       <c r="B29">
-        <v>3.1422456336496398</v>
+        <v>3.1423763759304002</v>
       </c>
       <c r="C29">
         <v>1.36718749999999</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <v>38108</v>
       </c>
       <c r="B30">
-        <v>3.1796171686130901</v>
+        <v>3.1798278238834699</v>
       </c>
       <c r="C30">
         <v>2.3437499999999898</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <v>38139</v>
       </c>
       <c r="B31">
-        <v>3.2273280644359401</v>
+        <v>3.22728577200456</v>
       </c>
       <c r="C31">
         <v>2.4437927663734098</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <v>38169</v>
       </c>
       <c r="B32">
-        <v>3.10626877134986</v>
+        <v>3.1069756728970299</v>
       </c>
       <c r="C32">
         <v>2.1484374999999898</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <v>38200</v>
       </c>
       <c r="B33">
-        <v>3.1638222757464001</v>
+        <v>3.1641187922251</v>
       </c>
       <c r="C33">
         <v>1.9512195121951199</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <v>38231</v>
       </c>
       <c r="B34">
-        <v>3.1650203965033401</v>
+        <v>3.1652805849760401</v>
       </c>
       <c r="C34">
         <v>2.3460410557184801</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <v>38261</v>
       </c>
       <c r="B35">
-        <v>2.9303414389002498</v>
+        <v>2.93152016438607</v>
       </c>
       <c r="C35">
         <v>2.8320312499999898</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <v>38292</v>
       </c>
       <c r="B36">
-        <v>2.9321085672435698</v>
+        <v>2.9336224629670502</v>
       </c>
       <c r="C36">
         <v>2.7263875365141201</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <v>38322</v>
       </c>
       <c r="B37">
-        <v>3.0078807885355001</v>
+        <v>3.0094789839601201</v>
       </c>
       <c r="C37">
         <v>2.4342745861733199</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <v>38353</v>
       </c>
       <c r="B38">
-        <v>3.0118694156002901</v>
+        <v>3.01394628309593</v>
       </c>
       <c r="C38">
         <v>2.03488372093023</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <v>38384</v>
       </c>
       <c r="B39">
-        <v>3.1386568554873802</v>
+        <v>3.1405775564119298</v>
       </c>
       <c r="C39">
         <v>1.93050193050193</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <v>38412</v>
       </c>
       <c r="B40">
-        <v>3.1471548670616198</v>
+        <v>3.1490424075844401</v>
       </c>
       <c r="C40">
         <v>2.40615976900866</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <v>38443</v>
       </c>
       <c r="B41">
-        <v>2.95349966351885</v>
+        <v>2.9556459601781602</v>
       </c>
       <c r="C41">
         <v>2.5048169556840199</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <v>38473</v>
       </c>
       <c r="B42">
-        <v>2.9367646448244802</v>
+        <v>2.9384125847582099</v>
       </c>
       <c r="C42">
         <v>1.62213740458016</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <v>38504</v>
       </c>
       <c r="B43">
-        <v>3.0832904082586299</v>
+        <v>3.0840176226699398</v>
       </c>
       <c r="C43">
         <v>1.90839694656489</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>38534</v>
       </c>
       <c r="B44">
-        <v>3.1284185842753498</v>
+        <v>3.1288964714615402</v>
       </c>
       <c r="C44">
         <v>2.2944550669216102</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <v>38565</v>
       </c>
       <c r="B45">
-        <v>3.09369350059329</v>
+        <v>3.0946219056425801</v>
       </c>
       <c r="C45">
         <v>2.77511961722489</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <v>38596</v>
       </c>
       <c r="B46">
-        <v>3.0832321927995201</v>
+        <v>3.0840537064211402</v>
       </c>
       <c r="C46">
         <v>3.6294173829990402</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <v>38626</v>
       </c>
       <c r="B47">
-        <v>3.09747420292911</v>
+        <v>3.09821868709215</v>
       </c>
       <c r="C47">
         <v>2.2792022792022801</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <v>38657</v>
       </c>
       <c r="B48">
-        <v>3.01859899601485</v>
+        <v>3.0193418101940099</v>
       </c>
       <c r="C48">
         <v>1.8957345971563999</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <v>38687</v>
       </c>
       <c r="B49">
-        <v>2.8910823846008702</v>
+        <v>2.8919828403198302</v>
       </c>
       <c r="C49">
         <v>2.09125475285171</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>38718</v>
       </c>
       <c r="B50">
-        <v>2.8394723283243302</v>
+        <v>2.8402969927297401</v>
       </c>
       <c r="C50">
         <v>2.6590693257359899</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <v>38749</v>
       </c>
       <c r="B51">
-        <v>2.7606165761153898</v>
+        <v>2.7619317289854801</v>
       </c>
       <c r="C51">
         <v>2.27272727272728</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>38777</v>
       </c>
       <c r="B52">
-        <v>2.7496191781904198</v>
+        <v>2.75129211903351</v>
       </c>
       <c r="C52">
         <v>1.8796992481203001</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>38808</v>
       </c>
       <c r="B53">
-        <v>2.7959952099710601</v>
+        <v>2.7980841183064902</v>
       </c>
       <c r="C53">
         <v>2.5375939849623901</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>38838</v>
       </c>
       <c r="B54">
-        <v>2.7641364879388601</v>
+        <v>2.76670992334286</v>
       </c>
       <c r="C54">
         <v>2.6291079812206499</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>38869</v>
       </c>
       <c r="B55">
-        <v>2.6771399491331098</v>
+        <v>2.68042143465577</v>
       </c>
       <c r="C55">
         <v>2.15355805243445</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>38899</v>
       </c>
       <c r="B56">
-        <v>2.7487613024261401</v>
+        <v>2.7519721752579001</v>
       </c>
       <c r="C56">
         <v>2.05607476635514</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>38930</v>
       </c>
       <c r="B57">
-        <v>2.8934010851054501</v>
+        <v>2.8961217615924202</v>
       </c>
       <c r="C57">
         <v>1.67597765363128</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>38961</v>
       </c>
       <c r="B58">
-        <v>2.8615604758672402</v>
+        <v>2.8640778268488698</v>
       </c>
       <c r="C58">
         <v>-9.2165898617506306E-2</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>38991</v>
       </c>
       <c r="B59">
-        <v>3.0458630296334799</v>
+        <v>3.0479167033176</v>
       </c>
       <c r="C59">
         <v>0.64995357474466398</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>39022</v>
       </c>
       <c r="B60">
-        <v>3.2226795655382401</v>
+        <v>3.2246609052169202</v>
       </c>
       <c r="C60">
         <v>1.02325581395348</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>39052</v>
       </c>
       <c r="B61">
-        <v>3.28076217410932</v>
+        <v>3.28296555598186</v>
       </c>
       <c r="C61">
         <v>1.2104283054003699</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>39083</v>
       </c>
       <c r="B62">
-        <v>3.50376152549322</v>
+        <v>3.50552538695147</v>
       </c>
       <c r="C62">
         <v>0.64754856614246303</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>39114</v>
       </c>
       <c r="B63">
-        <v>3.8458778208686599</v>
+        <v>3.8461699152733999</v>
       </c>
       <c r="C63">
         <v>1.4814814814814801</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>39142</v>
       </c>
       <c r="B64">
-        <v>4.3969990823890104</v>
+        <v>4.3937474597611201</v>
       </c>
       <c r="C64">
         <v>1.8450184501844999</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>39173</v>
       </c>
       <c r="B65">
-        <v>4.5520330055476999</v>
+        <v>4.54798783745753</v>
       </c>
       <c r="C65">
         <v>1.3748854262144801</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>39203</v>
       </c>
       <c r="B66">
-        <v>4.2285559121510197</v>
+        <v>4.2278939315532202</v>
       </c>
       <c r="C66">
         <v>1.64684354986276</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A67" s="1">
         <v>39234</v>
       </c>
       <c r="B67">
-        <v>3.97482154811745</v>
+        <v>3.97527609827939</v>
       </c>
       <c r="C67">
         <v>1.46654445462879</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A68" s="1">
         <v>39264</v>
       </c>
       <c r="B68">
-        <v>3.9376266738688401</v>
+        <v>3.9379790119473701</v>
       </c>
       <c r="C68">
         <v>1.2820512820512699</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>39295</v>
       </c>
       <c r="B69">
-        <v>3.8248000217114502</v>
+        <v>3.8253130888592199</v>
       </c>
       <c r="C69">
         <v>0.82417582417581603</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A70" s="1">
         <v>39326</v>
       </c>
       <c r="B70">
-        <v>3.8337779624714501</v>
+        <v>3.83436121083193</v>
       </c>
       <c r="C70">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A71" s="1">
         <v>39356</v>
       </c>
       <c r="B71">
-        <v>3.7845807722843801</v>
+        <v>3.7848061572902698</v>
       </c>
       <c r="C71">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A72" s="1">
         <v>39387</v>
       </c>
       <c r="B72">
-        <v>3.8593370578584101</v>
+        <v>3.8581456996012999</v>
       </c>
       <c r="C72">
         <v>2.0257826887661201</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A73" s="1">
         <v>39417</v>
       </c>
       <c r="B73">
-        <v>3.84540802747475</v>
+        <v>3.84346745198483</v>
       </c>
       <c r="C73">
         <v>2.2079116835326502</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A74" s="1">
         <v>39448</v>
       </c>
       <c r="B74">
-        <v>3.68804625617781</v>
+        <v>3.68613580979927</v>
       </c>
       <c r="C74">
         <v>2.0220588235294099</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A75" s="1">
         <v>39479</v>
       </c>
       <c r="B75">
-        <v>3.2936145602583098</v>
+        <v>3.2927350212119202</v>
       </c>
       <c r="C75">
         <v>1.64233576642337</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A76" s="1">
         <v>39508</v>
       </c>
       <c r="B76">
-        <v>2.8017444498397701</v>
+        <v>2.80368264733224</v>
       </c>
       <c r="C76">
         <v>1.1775362318840601</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A77" s="1">
         <v>39539</v>
       </c>
       <c r="B77">
-        <v>2.6590883218424901</v>
+        <v>2.6618310375810799</v>
       </c>
       <c r="C77">
         <v>1.62748643761303</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A78" s="1">
         <v>39569</v>
       </c>
       <c r="B78">
-        <v>2.9767793674060301</v>
+        <v>2.9763623487823101</v>
       </c>
       <c r="C78">
         <v>2.2502250225022502</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A79" s="1">
         <v>39600</v>
       </c>
       <c r="B79">
-        <v>3.0873980883031802</v>
+        <v>3.08651519627547</v>
       </c>
       <c r="C79">
         <v>3.0713640469737999</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A80" s="1">
         <v>39630</v>
       </c>
       <c r="B80">
-        <v>3.10619477713673</v>
+        <v>3.1055185876228801</v>
       </c>
       <c r="C80">
         <v>3.16455696202532</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A81" s="1">
         <v>39661</v>
       </c>
       <c r="B81">
-        <v>2.9385683983684401</v>
+        <v>2.9385042813814999</v>
       </c>
       <c r="C81">
         <v>3.0881017257039098</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A82" s="1">
         <v>39692</v>
       </c>
       <c r="B82">
-        <v>2.9631456817767301</v>
+        <v>2.9633269502851798</v>
       </c>
       <c r="C82">
         <v>3.1674208144796401</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A83" s="1">
         <v>39722</v>
       </c>
       <c r="B83">
-        <v>3.0332845641039801</v>
+        <v>3.0336364468014501</v>
       </c>
       <c r="C83">
         <v>2.2624434389140302</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A84" s="1">
         <v>39753</v>
       </c>
       <c r="B84">
-        <v>2.9527106516317398</v>
+        <v>2.95377384653235</v>
       </c>
       <c r="C84">
         <v>1.44404332129965</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A85" s="1">
         <v>39783</v>
       </c>
       <c r="B85">
-        <v>3.05074318310949</v>
+        <v>3.0518445990846002</v>
       </c>
       <c r="C85">
         <v>0.54005400540054804</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A86" s="1">
         <v>39814</v>
       </c>
       <c r="B86">
-        <v>3.0411411903578398</v>
+        <v>3.0427086915527202</v>
       </c>
       <c r="C86">
         <v>0.45045045045045001</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A87" s="1">
         <v>39845</v>
       </c>
       <c r="B87">
-        <v>3.04953786398635</v>
+        <v>3.0517317099144199</v>
       </c>
       <c r="C87">
         <v>0.80789946140035096</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A88" s="1">
         <v>39873</v>
       </c>
       <c r="B88">
-        <v>2.97147316241213</v>
+        <v>2.9741687043769001</v>
       </c>
       <c r="C88">
         <v>0.80572963294538202</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A89" s="1">
         <v>39904</v>
       </c>
       <c r="B89">
-        <v>2.8915631908943298</v>
+        <v>2.8943703773073901</v>
       </c>
       <c r="C89">
         <v>0.26690391459074497</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A90" s="1">
         <v>39934</v>
       </c>
       <c r="B90">
-        <v>2.76426985658409</v>
+        <v>2.7672906934702999</v>
       </c>
       <c r="C90">
         <v>8.8028169014091995E-2</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A91" s="1">
         <v>39965</v>
       </c>
       <c r="B91">
-        <v>2.7448175304197302</v>
+        <v>2.7482013962860998</v>
       </c>
       <c r="C91">
         <v>0.17528483786152699</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A92" s="1">
         <v>39995</v>
       </c>
       <c r="B92">
-        <v>2.7309714454872802</v>
+        <v>2.7342194720203801</v>
       </c>
       <c r="C92">
         <v>-0.26292725679228501</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A93" s="1">
         <v>40026</v>
       </c>
       <c r="B93">
-        <v>2.93395023762548</v>
+        <v>2.9364813262061702</v>
       </c>
       <c r="C93">
         <v>0.35242290748899202</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A94" s="1">
         <v>40057</v>
       </c>
       <c r="B94">
-        <v>3.0294887396738899</v>
+        <v>3.03146330863422</v>
       </c>
       <c r="C94">
         <v>-0.26315789473683998</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A95" s="1">
         <v>40087</v>
       </c>
       <c r="B95">
-        <v>2.94094101300169</v>
+        <v>2.9432257435311202</v>
       </c>
       <c r="C95">
         <v>0.53097345132742901</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A96" s="1">
         <v>40118</v>
       </c>
       <c r="B96">
-        <v>2.9214070001661101</v>
+        <v>2.92354284810123</v>
       </c>
       <c r="C96">
         <v>1.69039145907473</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A97" s="1">
         <v>40148</v>
       </c>
       <c r="B97">
-        <v>2.9037093849073901</v>
+        <v>2.90548247155255</v>
       </c>
       <c r="C97">
         <v>2.0590868397493298</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A98" s="1">
         <v>40179</v>
       </c>
       <c r="B98">
-        <v>2.7588952175010699</v>
+        <v>2.76127153122416</v>
       </c>
       <c r="C98">
         <v>2.2421524663677102</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A99" s="1">
         <v>40210</v>
       </c>
       <c r="B99">
-        <v>2.7060116441883402</v>
+        <v>2.7085227760832198</v>
       </c>
       <c r="C99">
         <v>1.6918967052537901</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A100" s="1">
         <v>40238</v>
       </c>
       <c r="B100">
-        <v>2.6335966909415101</v>
+        <v>2.6361919444172099</v>
       </c>
       <c r="C100">
         <v>1.6873889875666099</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A101" s="1">
         <v>40269</v>
       </c>
       <c r="B101">
-        <v>2.6052717006010799</v>
+        <v>2.6079789561519702</v>
       </c>
       <c r="C101">
         <v>1.86335403726708</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A102" s="1">
         <v>40299</v>
       </c>
       <c r="B102">
-        <v>2.7159236016980999</v>
+        <v>2.7183447502823399</v>
       </c>
       <c r="C102">
         <v>1.05540897097626</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A103" s="1">
         <v>40330</v>
       </c>
       <c r="B103">
-        <v>2.8887739375871599</v>
+        <v>2.8897470178634102</v>
       </c>
       <c r="C103">
         <v>0.43744531933508302</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A104" s="1">
         <v>40360</v>
       </c>
       <c r="B104">
-        <v>2.93530185085997</v>
+        <v>2.93561622765188</v>
       </c>
       <c r="C104">
         <v>0.61511423550088096</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A105" s="1">
         <v>40391</v>
       </c>
       <c r="B105">
-        <v>2.9557334002530999</v>
+        <v>2.9561036011993398</v>
       </c>
       <c r="C105">
         <v>0.61457418788409901</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A106" s="1">
         <v>40422</v>
       </c>
       <c r="B106">
-        <v>2.93172943314657</v>
+        <v>2.9321082166250099</v>
       </c>
       <c r="C106">
         <v>0.96745822339489396</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A107" s="1">
         <v>40452</v>
       </c>
       <c r="B107">
-        <v>2.9334092317810998</v>
+        <v>2.9335727954966302</v>
       </c>
       <c r="C107">
         <v>1.40845070422536</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A108" s="1">
         <v>40483</v>
       </c>
       <c r="B108">
-        <v>2.9420134333958998</v>
+        <v>2.94235484511649</v>
       </c>
       <c r="C108">
         <v>1.13735783027121</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A109" s="1">
         <v>40513</v>
       </c>
       <c r="B109">
-        <v>2.9305363515927301</v>
+        <v>2.93077895633362</v>
       </c>
       <c r="C109">
         <v>1.57894736842105</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A110" s="1">
         <v>40544</v>
       </c>
       <c r="B110">
-        <v>3.02467286002795</v>
+        <v>3.02445779948467</v>
       </c>
       <c r="C110">
         <v>2.1052631578947398</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A111" s="1">
         <v>40575</v>
       </c>
       <c r="B111">
-        <v>3.1046815915558201</v>
+        <v>3.1038620849443701</v>
       </c>
       <c r="C111">
         <v>2.1891418563922902</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A112" s="1">
         <v>40603</v>
       </c>
       <c r="B112">
-        <v>3.2370518970017401</v>
+        <v>3.2355324135183801</v>
       </c>
       <c r="C112">
         <v>3.3187772925764198</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A113" s="1">
         <v>40634</v>
       </c>
       <c r="B113">
-        <v>3.2929055496886002</v>
+        <v>3.2908844039811802</v>
       </c>
       <c r="C113">
         <v>3.22299651567945</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A114" s="1">
         <v>40664</v>
       </c>
       <c r="B114">
-        <v>3.2996570391238</v>
+        <v>3.2975861300423199</v>
       </c>
       <c r="C114">
         <v>3.4812880765883398</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A115" s="1">
         <v>40695</v>
       </c>
       <c r="B115">
-        <v>3.28558186080001</v>
+        <v>3.2836896349692499</v>
       </c>
       <c r="C115">
         <v>2.9616724738675999</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A116" s="1">
         <v>40725</v>
       </c>
       <c r="B116">
-        <v>3.24667897098354</v>
+        <v>3.2451176257209302</v>
       </c>
       <c r="C116">
         <v>3.3187772925764198</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A117" s="1">
         <v>40756</v>
       </c>
       <c r="B117">
-        <v>3.15623747500381</v>
+        <v>3.1549889771139101</v>
       </c>
       <c r="C117">
         <v>3.4031413612565502</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A118" s="1">
         <v>40787</v>
       </c>
       <c r="B118">
-        <v>3.1545374815973899</v>
+        <v>3.1534651241360701</v>
       </c>
       <c r="C118">
         <v>3.3972125435540099</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A119" s="1">
         <v>40817</v>
       </c>
       <c r="B119">
-        <v>3.2845919158713199</v>
+        <v>3.28320158166827</v>
       </c>
       <c r="C119">
         <v>3.2986111111111098</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A120" s="1">
         <v>40848</v>
       </c>
       <c r="B120">
-        <v>3.3347674630116102</v>
+        <v>3.3332982683362302</v>
       </c>
       <c r="C120">
         <v>3.20069204152249</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A121" s="1">
         <v>40878</v>
       </c>
       <c r="B121">
-        <v>3.3319172900718099</v>
+        <v>3.3307562669703001</v>
       </c>
       <c r="C121">
         <v>2.50431778929189</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A122" s="1">
         <v>40909</v>
       </c>
       <c r="B122">
-        <v>3.2154899469683</v>
+        <v>3.2149746483592399</v>
       </c>
       <c r="C122">
         <v>2.8350515463917501</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A123" s="1">
         <v>40940</v>
       </c>
       <c r="B123">
-        <v>3.1748718854626898</v>
+        <v>3.1748752459499201</v>
       </c>
       <c r="C123">
         <v>3.1705227077977698</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A124" s="1">
         <v>40969</v>
       </c>
       <c r="B124">
-        <v>3.14391655111414</v>
+        <v>3.1442514210755701</v>
       </c>
       <c r="C124">
         <v>2.1132713440405699</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A125" s="1">
         <v>41000</v>
       </c>
       <c r="B125">
-        <v>3.1343490514129799</v>
+        <v>3.1350581407782498</v>
       </c>
       <c r="C125">
         <v>2.3628691983122301</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A126" s="1">
         <v>41030</v>
       </c>
       <c r="B126">
-        <v>3.0520143282408401</v>
+        <v>3.0530037611093599</v>
       </c>
       <c r="C126">
         <v>1.85029436501261</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A127" s="1">
         <v>41061</v>
       </c>
       <c r="B127">
-        <v>2.8834858711392402</v>
+        <v>2.8847924631629098</v>
       </c>
       <c r="C127">
         <v>2.03045685279187</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A128" s="1">
         <v>41091</v>
       </c>
       <c r="B128">
-        <v>2.9515918404561998</v>
+        <v>2.9525113979838999</v>
       </c>
       <c r="C128">
         <v>1.85967878275571</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A129" s="1">
         <v>41122</v>
       </c>
       <c r="B129">
-        <v>2.98420698029638</v>
+        <v>2.98528492738241</v>
       </c>
       <c r="C129">
         <v>2.0253164556962102</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A130" s="1">
         <v>41153</v>
       </c>
       <c r="B130">
-        <v>2.8743798819217301</v>
+        <v>2.8755685533555999</v>
       </c>
       <c r="C130">
         <v>1.85341196293176</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A131" s="1">
         <v>41183</v>
       </c>
       <c r="B131">
-        <v>2.6915463101141701</v>
+        <v>2.6932946419344899</v>
       </c>
       <c r="C131">
         <v>1.9327731092436999</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A132" s="1">
         <v>41214</v>
       </c>
       <c r="B132">
-        <v>2.6546409872738401</v>
+        <v>2.6561416505805302</v>
       </c>
       <c r="C132">
         <v>1.50880134115675</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A133" s="1">
         <v>41244</v>
       </c>
       <c r="B133">
-        <v>2.6902772328860101</v>
+        <v>2.6914082200412301</v>
       </c>
       <c r="C133">
         <v>1.51642796967144</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A134" s="1">
         <v>41275</v>
       </c>
       <c r="B134">
-        <v>2.69564102126014</v>
+        <v>2.6967916789936699</v>
       </c>
       <c r="C134">
         <v>0.58479532163742898</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A135" s="1">
         <v>41306</v>
       </c>
       <c r="B135">
-        <v>2.71310022073546</v>
+        <v>2.7136680293472999</v>
       </c>
       <c r="C135">
         <v>1.4119601328903599</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A136" s="1">
         <v>41334</v>
       </c>
       <c r="B136">
-        <v>2.63519595258076</v>
+        <v>2.6359269687644198</v>
       </c>
       <c r="C136">
         <v>0.82781456953642396</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A137" s="1">
         <v>41365</v>
       </c>
       <c r="B137">
-        <v>2.66173043042276</v>
+        <v>2.6623400621203799</v>
       </c>
       <c r="C137">
         <v>0.412201154163232</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A138" s="1">
         <v>41395</v>
       </c>
       <c r="B138">
-        <v>2.7379255362970398</v>
+        <v>2.7380708727716101</v>
       </c>
       <c r="C138">
         <v>0.66061106523535196</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A139" s="1">
         <v>41426</v>
       </c>
       <c r="B139">
-        <v>2.73665043660628</v>
+        <v>2.7370543974488601</v>
       </c>
       <c r="C139">
         <v>0.99502487562189301</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A140" s="1">
         <v>41456</v>
       </c>
       <c r="B140">
-        <v>2.6710836074730802</v>
+        <v>2.6715778697432899</v>
       </c>
       <c r="C140">
         <v>1.07883817427386</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A141" s="1">
         <v>41487</v>
       </c>
       <c r="B141">
-        <v>2.7063158731090402</v>
+        <v>2.7062420348319902</v>
       </c>
       <c r="C141">
         <v>0.82712985938792405</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A142" s="1">
         <v>41518</v>
       </c>
       <c r="B142">
-        <v>2.74616979466269</v>
+        <v>2.7461791431048401</v>
       </c>
       <c r="C142">
         <v>0.909842845326712</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A143" s="1">
         <v>41548</v>
       </c>
       <c r="B143">
-        <v>2.8725976685902301</v>
+        <v>2.8724168888203301</v>
       </c>
       <c r="C143">
         <v>0.24732069249793701</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A144" s="1">
         <v>41579</v>
       </c>
       <c r="B144">
-        <v>2.8450183209802899</v>
+        <v>2.84505167856519</v>
       </c>
       <c r="C144">
         <v>0.57803468208092701</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A145" s="1">
         <v>41609</v>
       </c>
       <c r="B145">
-        <v>2.8007077001772802</v>
+        <v>2.8014216617878298</v>
       </c>
       <c r="C145">
         <v>0.829875518672199</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A146" s="1">
         <v>41640</v>
       </c>
       <c r="B146">
-        <v>2.8211969553918999</v>
+        <v>2.8213777636913799</v>
       </c>
       <c r="C146">
         <v>1.0797342192691</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A147" s="1">
         <v>41671</v>
       </c>
       <c r="B147">
-        <v>2.7671473030186</v>
+        <v>2.7675350832776102</v>
       </c>
       <c r="C147">
         <v>0.40950040950041</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A148" s="1">
         <v>41699</v>
       </c>
       <c r="B148">
-        <v>2.7810814405444102</v>
+        <v>2.7815933769812502</v>
       </c>
       <c r="C148">
         <v>0.90311986863711702</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A149" s="1">
         <v>41730</v>
       </c>
       <c r="B149">
-        <v>2.86758631351571</v>
+        <v>2.8674926551597602</v>
       </c>
       <c r="C149">
         <v>1.3136288998357999</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A150" s="1">
         <v>41760</v>
       </c>
       <c r="B150">
-        <v>2.8532672082698798</v>
+        <v>2.85350329340725</v>
       </c>
       <c r="C150">
         <v>1.5586546349466699</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A151" s="1">
         <v>41791</v>
       </c>
       <c r="B151">
-        <v>3.0709143257339799</v>
+        <v>3.0703547331202099</v>
       </c>
       <c r="C151">
         <v>1.72413793103449</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A152" s="1">
         <v>41821</v>
       </c>
       <c r="B152">
-        <v>3.2695167302605599</v>
+        <v>3.26816219092313</v>
       </c>
       <c r="C152">
         <v>1.5599343185550101</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A153" s="1">
         <v>41852</v>
       </c>
       <c r="B153">
-        <v>3.0678467087205701</v>
+        <v>3.0675193185363701</v>
       </c>
       <c r="C153">
         <v>1.5586546349466699</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A154" s="1">
         <v>41883</v>
       </c>
       <c r="B154">
-        <v>2.9597454217345001</v>
+        <v>2.95970313995329</v>
       </c>
       <c r="C154">
         <v>1.55737704918033</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A155" s="1">
         <v>41913</v>
       </c>
       <c r="B155">
-        <v>2.8301527893679999</v>
+        <v>2.8304687750356901</v>
       </c>
       <c r="C155">
         <v>2.2203947368421102</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A156" s="1">
         <v>41944</v>
       </c>
       <c r="B156">
-        <v>2.7890574785116602</v>
+        <v>2.78970141632999</v>
       </c>
       <c r="C156">
         <v>1.6420361247947499</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A157" s="1">
         <v>41974</v>
       </c>
       <c r="B157">
-        <v>2.8133193039308999</v>
+        <v>2.8138430055063401</v>
       </c>
       <c r="C157">
         <v>1.06995884773662</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>42005</v>
       </c>
       <c r="B158">
-        <v>2.7969145187558202</v>
+        <v>2.7976167196476198</v>
       </c>
       <c r="C158">
         <v>0.73952341824157097</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>42036</v>
       </c>
       <c r="B159">
-        <v>2.7797530251414901</v>
+        <v>2.7809004487084801</v>
       </c>
       <c r="C159">
         <v>1.06035889070148</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A160" s="1">
         <v>42064</v>
       </c>
       <c r="B160">
-        <v>2.7213102867475998</v>
+        <v>2.7227327759326201</v>
       </c>
       <c r="C160">
         <v>1.46460537021969</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>42095</v>
       </c>
       <c r="B161">
-        <v>2.72630917329005</v>
+        <v>2.7277048972960301</v>
       </c>
       <c r="C161">
         <v>1.0534846029173399</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>42125</v>
       </c>
       <c r="B162">
-        <v>2.5808799503425499</v>
+        <v>2.5828837391259198</v>
       </c>
       <c r="C162">
         <v>1.21163166397415</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A163" s="1">
         <v>42156</v>
       </c>
       <c r="B163">
-        <v>2.5686620978618602</v>
+        <v>2.5708400452557099</v>
       </c>
       <c r="C163">
         <v>1.0492332526230801</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A164" s="1">
         <v>42186</v>
       </c>
       <c r="B164">
-        <v>2.4271963717122498</v>
+        <v>2.4303031772152202</v>
       </c>
       <c r="C164">
         <v>1.29345189975747</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A165" s="1">
         <v>42217</v>
       </c>
       <c r="B165">
-        <v>2.4627642717868401</v>
+        <v>2.4656789065877298</v>
       </c>
       <c r="C165">
         <v>1.13085621970921</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A166" s="1">
         <v>42248</v>
       </c>
       <c r="B166">
-        <v>2.5789746460995699</v>
+        <v>2.58145687810674</v>
       </c>
       <c r="C166">
         <v>0.96852300242129796</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A167" s="1">
         <v>42278</v>
       </c>
       <c r="B167">
-        <v>2.6114216695719099</v>
+        <v>2.61341276080607</v>
       </c>
       <c r="C167">
         <v>0.72405470635559599</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A168" s="1">
         <v>42309</v>
       </c>
       <c r="B168">
-        <v>2.5032813637735001</v>
+        <v>2.5055385841179398</v>
       </c>
       <c r="C168">
         <v>0.88852988691438495</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A169" s="1">
         <v>42339</v>
       </c>
       <c r="B169">
-        <v>2.41414923275555</v>
+        <v>2.41645556404585</v>
       </c>
       <c r="C169">
         <v>1.30293159609121</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A170" s="1">
         <v>42370</v>
       </c>
       <c r="B170">
-        <v>2.5067216971915798</v>
+        <v>2.5082100474872999</v>
       </c>
       <c r="C170">
         <v>1.6313213703099501</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A171" s="1">
         <v>42401</v>
       </c>
       <c r="B171">
-        <v>2.6135436786778898</v>
+        <v>2.6143059875746002</v>
       </c>
       <c r="C171">
         <v>0.96852300242129796</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A172" s="1">
         <v>42430</v>
       </c>
       <c r="B172">
-        <v>2.6886394085135299</v>
+        <v>2.6891131488414199</v>
       </c>
       <c r="C172">
         <v>0.72173215717721895</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>42461</v>
       </c>
       <c r="B173">
-        <v>2.45504712608055</v>
+        <v>2.4565424192476599</v>
       </c>
       <c r="C173">
         <v>1.0425020048115501</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>42491</v>
       </c>
       <c r="B174">
-        <v>2.5263307893315301</v>
+        <v>2.5273037350304</v>
       </c>
       <c r="C174">
         <v>0.71827613727055495</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>42522</v>
       </c>
       <c r="B175">
-        <v>2.3486535625120699</v>
+        <v>2.3505226440445801</v>
       </c>
       <c r="C175">
         <v>0.63897763578274502</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>42552</v>
       </c>
       <c r="B176">
-        <v>2.3133247077944001</v>
+        <v>2.3154318074801798</v>
       </c>
       <c r="C176">
         <v>0.239425379090181</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>42583</v>
       </c>
       <c r="B177">
-        <v>2.4865524891072002</v>
+        <v>2.4879127695683798</v>
       </c>
       <c r="C177">
         <v>7.9872204472838895E-2</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A178" s="1">
         <v>42614</v>
       </c>
       <c r="B178">
-        <v>2.4412235129516899</v>
+        <v>2.4427644418079502</v>
       </c>
       <c r="C178">
         <v>0.55955235811351101</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A179" s="1">
         <v>42644</v>
       </c>
       <c r="B179">
-        <v>2.4146227940668701</v>
+        <v>2.4164756319629701</v>
       </c>
       <c r="C179">
         <v>0.55910543130990598</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A180" s="1">
         <v>42675</v>
       </c>
       <c r="B180">
-        <v>2.5530248061698799</v>
+        <v>2.55444255761557</v>
       </c>
       <c r="C180">
         <v>0.56044835868693998</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A181" s="1">
         <v>42705</v>
       </c>
       <c r="B181">
-        <v>2.7351752970425798</v>
+        <v>2.7360604170296998</v>
       </c>
       <c r="C181">
         <v>0.64308681672025503</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A182" s="1">
         <v>42736</v>
       </c>
       <c r="B182">
-        <v>2.7650514269221298</v>
+        <v>2.7663050744851998</v>
       </c>
       <c r="C182">
         <v>1.2841091492776999</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A183" s="1">
         <v>42767</v>
       </c>
       <c r="B183">
-        <v>2.7224113371173999</v>
+        <v>2.7242182066722598</v>
       </c>
       <c r="C183">
         <v>1.1990407673860899</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A184" s="1">
         <v>42795</v>
       </c>
       <c r="B184">
-        <v>2.77058642116998</v>
+        <v>2.7721235199010499</v>
       </c>
       <c r="C184">
         <v>0.87579617834395596</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A185" s="1">
         <v>42826</v>
       </c>
       <c r="B185">
-        <v>2.8898860870914098</v>
+        <v>2.89106542058411</v>
       </c>
       <c r="C185">
         <v>0.79365079365079405</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="1">
         <v>42856</v>
       </c>
       <c r="B186">
-        <v>2.7992025281697099</v>
+        <v>2.80137944120129</v>
       </c>
       <c r="C186">
         <v>0.71315372424722001</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="1">
         <v>42887</v>
       </c>
       <c r="B187">
-        <v>2.9222734840909701</v>
+        <v>2.9239266358881202</v>
       </c>
       <c r="C187">
         <v>0.55555555555555802</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="1">
         <v>42917</v>
       </c>
       <c r="B188">
-        <v>2.9863658044217098</v>
+        <v>2.9877674858224799</v>
       </c>
       <c r="C188">
         <v>0.87579617834395596</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="1">
         <v>42948</v>
       </c>
       <c r="B189">
-        <v>3.1233011181322601</v>
+        <v>3.1240151765528501</v>
       </c>
       <c r="C189">
         <v>1.1173184357541901</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="1">
         <v>42979</v>
       </c>
       <c r="B190">
-        <v>3.23866295621916</v>
+        <v>3.2385824814070601</v>
       </c>
       <c r="C190">
         <v>1.0333863275039701</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="1">
         <v>43009</v>
       </c>
       <c r="B191">
-        <v>3.2802000669620401</v>
+        <v>3.2799652634563001</v>
       </c>
       <c r="C191">
         <v>1.0325655281969801</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="1">
         <v>43040</v>
       </c>
       <c r="B192">
-        <v>3.4061352710994499</v>
+        <v>3.4053432983601302</v>
       </c>
       <c r="C192">
         <v>1.671974522293</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="1">
         <v>43070</v>
       </c>
       <c r="B193">
-        <v>3.3299365637509899</v>
+        <v>3.3296883419451202</v>
       </c>
       <c r="C193">
         <v>1.8370607028754</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="1">
         <v>43101</v>
       </c>
       <c r="B194">
-        <v>3.4748485475428299</v>
+        <v>3.4739828634069898</v>
       </c>
       <c r="C194">
         <v>1.2678288431061799</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="1">
         <v>43132</v>
       </c>
       <c r="B195">
-        <v>3.5917527988451101</v>
+        <v>3.5900914697920898</v>
       </c>
       <c r="C195">
         <v>1.5007898894154901</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="1">
         <v>43160</v>
       </c>
       <c r="B196">
-        <v>3.5663196638365302</v>
+        <v>3.5647476019500899</v>
       </c>
       <c r="C196">
         <v>1.57853196527229</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="1">
         <v>43191</v>
       </c>
       <c r="B197">
-        <v>3.5464650248323601</v>
+        <v>3.54496751026555</v>
       </c>
       <c r="C197">
         <v>1.7322834645669201</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="1">
         <v>43221</v>
       </c>
       <c r="B198">
-        <v>3.6207494654625498</v>
+        <v>3.6186608935162599</v>
       </c>
       <c r="C198">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="1">
         <v>43252</v>
       </c>
       <c r="B199">
-        <v>3.4783873320866201</v>
+        <v>3.47636107952155</v>
       </c>
       <c r="C199">
         <v>1.97316495659036</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="1">
         <v>43282</v>
       </c>
       <c r="B200">
-        <v>3.2415454255938498</v>
+        <v>3.2402215875316802</v>
       </c>
       <c r="C200">
         <v>2.3677979479084299</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="1">
         <v>43313</v>
       </c>
       <c r="B201">
-        <v>3.0244670015954802</v>
+        <v>3.0239083687059001</v>
       </c>
       <c r="C201">
         <v>2.2099447513812098</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="1">
         <v>43344</v>
       </c>
       <c r="B202">
-        <v>2.9279706829850198</v>
+        <v>2.9278189990516399</v>
       </c>
       <c r="C202">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="1">
         <v>43374</v>
       </c>
       <c r="B203">
-        <v>2.9417977357417202</v>
+        <v>2.9416223190078301</v>
       </c>
       <c r="C203">
         <v>1.7295597484276799</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="1">
         <v>43405</v>
       </c>
       <c r="B204">
-        <v>2.9140766056254002</v>
+        <v>2.9142934333722899</v>
       </c>
       <c r="C204">
         <v>0.93970242756460698</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="1">
         <v>43435</v>
       </c>
       <c r="B205">
-        <v>2.99265693923466</v>
+        <v>2.99308678112572</v>
       </c>
       <c r="C205">
         <v>1.0980392156862799</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="1">
         <v>43466</v>
       </c>
       <c r="B206">
-        <v>2.8847377323021401</v>
+        <v>2.8859536510434101</v>
       </c>
       <c r="C206">
         <v>1.0172143974960901</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="1">
         <v>43497</v>
       </c>
       <c r="B207">
-        <v>2.7611889447059599</v>
+        <v>2.7629867333917102</v>
       </c>
       <c r="C207">
         <v>1.32295719844357</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="1">
         <v>43525</v>
       </c>
       <c r="B208">
-        <v>2.7103056969647401</v>
+        <v>2.7123162421336202</v>
       </c>
       <c r="C208">
         <v>1.7871017871018</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="1">
         <v>43556</v>
       </c>
       <c r="B209">
-        <v>2.86370541363967</v>
+        <v>2.86530983391143</v>
       </c>
       <c r="C209">
         <v>1.78018575851394</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="1">
         <v>43586</v>
       </c>
       <c r="B210">
-        <v>3.0172672368120299</v>
+        <v>3.0184787598215701</v>
       </c>
       <c r="C210">
         <v>2.3975251353441598</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="1">
         <v>43617</v>
       </c>
       <c r="B211">
-        <v>3.0426776186526698</v>
+        <v>3.0445211459713502</v>
       </c>
       <c r="C211">
         <v>2.1671826625387101</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="1">
         <v>43647</v>
       </c>
       <c r="B212">
-        <v>3.1803063523003101</v>
+        <v>3.1818135633990501</v>
       </c>
       <c r="C212">
         <v>2.2359290670778802</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="1">
         <v>43678</v>
       </c>
       <c r="B213">
-        <v>3.18749445036977</v>
+        <v>3.1893252627826301</v>
       </c>
       <c r="C213">
         <v>2.2393822393822398</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="1">
         <v>43709</v>
       </c>
       <c r="B214">
-        <v>3.2282729784985098</v>
+        <v>3.2304177057976902</v>
       </c>
       <c r="C214">
         <v>2.1655065738592301</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="1">
         <v>43739</v>
       </c>
       <c r="B215">
-        <v>3.3779864658673699</v>
+        <v>3.3793272931996299</v>
       </c>
       <c r="C215">
         <v>2.31839258114374</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="1">
         <v>43770</v>
       </c>
       <c r="B216">
-        <v>3.3948674016899201</v>
+        <v>3.39605077160352</v>
       </c>
       <c r="C216">
         <v>2.7152831652443798</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="1">
         <v>43800</v>
       </c>
       <c r="B217">
-        <v>3.4512614790530098</v>
+        <v>3.4519310556047502</v>
       </c>
       <c r="C217">
         <v>2.7152831652443798</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="1">
         <v>43831</v>
       </c>
       <c r="B218">
-        <v>3.4384274276458702</v>
+        <v>3.4397985300412102</v>
       </c>
       <c r="C218">
         <v>2.7110766847405099</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="1">
         <v>43862</v>
       </c>
       <c r="B219">
-        <v>3.6350801690110699</v>
+        <v>3.6368106586225801</v>
       </c>
       <c r="C219">
         <v>2.30414746543779</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="1">
         <v>43891</v>
       </c>
       <c r="B220">
-        <v>4.1999445967687201</v>
+        <v>4.2006167463343997</v>
       </c>
       <c r="C220">
         <v>1.1450381679389301</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="1">
         <v>43922</v>
       </c>
       <c r="B221">
-        <v>4.7084562746136598</v>
+        <v>4.7085054577880099</v>
       </c>
       <c r="C221">
         <v>0.15209125475284299</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="1">
         <v>43952</v>
       </c>
       <c r="B222">
-        <v>4.7225788513978699</v>
+        <v>4.7229800436604403</v>
       </c>
       <c r="C222">
         <v>-0.37764350453172202</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="1">
         <v>43983</v>
       </c>
       <c r="B223">
-        <v>4.8036181929197799</v>
+        <v>4.8030793126322404</v>
       </c>
       <c r="C223">
         <v>0.60606060606061496</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="1">
         <v>44013</v>
       </c>
       <c r="B224">
-        <v>4.7967006963238203</v>
+        <v>4.7959520737343304</v>
       </c>
       <c r="C224">
         <v>0.30165912518854099</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="1">
         <v>44044</v>
       </c>
       <c r="B225">
-        <v>4.6519176146106096</v>
+        <v>4.6512886964207896</v>
       </c>
       <c r="C225">
         <v>0.37764350453172202</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="1">
         <v>44075</v>
       </c>
       <c r="B226">
-        <v>4.52250000970795</v>
+        <v>4.5217675016815102</v>
       </c>
       <c r="C226">
         <v>0.30280090840273</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="1">
         <v>44105</v>
       </c>
       <c r="B227">
-        <v>4.3938548427389499</v>
+        <v>4.3939403080007402</v>
       </c>
       <c r="C227">
         <v>0.52870090634440203</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="1">
         <v>44136</v>
       </c>
       <c r="B228">
-        <v>4.2811270826539802</v>
+        <v>4.2816595626700504</v>
       </c>
       <c r="C228">
         <v>0.83081570996978404</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="1">
         <v>44166</v>
       </c>
       <c r="B229">
-        <v>4.1499184470571997</v>
+        <v>4.1509972110389404</v>
       </c>
       <c r="C229">
         <v>0.75528700906344404</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="1">
         <v>44197</v>
       </c>
       <c r="B230">
-        <v>3.98865021913632</v>
+        <v>3.9893255353723802</v>
       </c>
       <c r="C230">
         <v>1.2820512820512999</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="1">
         <v>44228</v>
       </c>
       <c r="B231">
-        <v>3.91677158459964</v>
+        <v>3.9155715000884301</v>
       </c>
       <c r="C231">
         <v>1.57657657657659</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="1">
         <v>44256</v>
       </c>
       <c r="B232">
-        <v>3.38886287516985</v>
+        <v>3.3882984402830201</v>
       </c>
       <c r="C232">
         <v>2.1886792452830202</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="1">
         <v>44287</v>
       </c>
       <c r="B233">
-        <v>2.8232407808165401</v>
+        <v>2.8232625061927901</v>
       </c>
       <c r="C233">
         <v>3.4168564920273301</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="1">
         <v>44317</v>
       </c>
       <c r="B234">
-        <v>2.68578075834274</v>
+        <v>2.68570511005028</v>
       </c>
       <c r="C234">
         <v>4.0940106141015997</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="1">
         <v>44348</v>
       </c>
       <c r="B235">
-        <v>2.65832695514661</v>
+        <v>2.6588180115048701</v>
       </c>
       <c r="C235">
         <v>3.6897590361445598</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="1">
         <v>44378</v>
       </c>
       <c r="B236">
-        <v>2.6877118446632098</v>
+        <v>2.6885358979187601</v>
       </c>
       <c r="C236">
         <v>4.1353383458646604</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="1">
         <v>44409</v>
       </c>
       <c r="B237">
-        <v>2.91976310672284</v>
+        <v>2.9202699426704402</v>
       </c>
       <c r="C237">
         <v>4.3641835966892302</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="1">
         <v>44440</v>
       </c>
       <c r="B238">
-        <v>3.22482841684268</v>
+        <v>3.2245058863403999</v>
       </c>
       <c r="C238">
         <v>5.0566037735849001</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="1">
         <v>44470</v>
       </c>
       <c r="B239">
-        <v>3.2351201059293402</v>
+        <v>3.23498069593336</v>
       </c>
       <c r="C239">
         <v>5.3343350864012002</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="1">
         <v>44501</v>
       </c>
       <c r="B240">
-        <v>3.4759987921128399</v>
+        <v>3.47495215966326</v>
       </c>
       <c r="C240">
         <v>5.2434456928838999</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="1">
         <v>44531</v>
       </c>
       <c r="B241">
-        <v>3.68248719504835</v>
+        <v>3.6806015349218901</v>
       </c>
       <c r="C241">
         <v>5.0974512743628102</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="1">
         <v>44562</v>
       </c>
       <c r="B242">
-        <v>3.92392286646119</v>
+        <v>3.9214182733008598</v>
       </c>
       <c r="C242">
         <v>5.0632911392404898</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="1">
         <v>44593</v>
       </c>
       <c r="B243">
-        <v>3.8785659174418301</v>
+        <v>3.87807663716548</v>
       </c>
       <c r="C243">
         <v>5.3954175905395303</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="1">
         <v>44621</v>
       </c>
       <c r="B244">
-        <v>4.0155766280295104</v>
+        <v>4.0153047802046498</v>
       </c>
       <c r="C244">
         <v>6.7208271787296896</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="1">
         <v>44652</v>
       </c>
       <c r="B245">
-        <v>4.0248215583598901</v>
+        <v>4.0250453927447198</v>
       </c>
       <c r="C245">
         <v>6.8281938325991298</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="1">
         <v>44682</v>
       </c>
       <c r="B246">
-        <v>4.1013395207643404</v>
+        <v>4.1017332822781096</v>
       </c>
       <c r="C246">
         <v>7.5018208302986</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="1">
         <v>44713</v>
       </c>
       <c r="B247">
-        <v>4.2076913857121303</v>
+        <v>4.2079288158973496</v>
       </c>
       <c r="C247">
         <v>7.9883805374001504</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="1">
         <v>44743</v>
       </c>
       <c r="B248">
-        <v>4.1924165960132198</v>
+        <v>4.1931340625664397</v>
       </c>
       <c r="C248">
         <v>7.2924187725631704</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="1">
         <v>44774</v>
       </c>
       <c r="B249">
-        <v>4.2123900936841601</v>
+        <v>4.2128257932391602</v>
       </c>
       <c r="C249">
         <v>7.1377072819033902</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="1">
         <v>44805</v>
       </c>
       <c r="B250">
-        <v>4.1837810065963001</v>
+        <v>4.1838285736904401</v>
       </c>
       <c r="C250">
         <v>6.5373563218391002</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="1">
         <v>44835</v>
       </c>
       <c r="B251">
-        <v>4.2229621969300402</v>
+        <v>4.2226179555957701</v>
       </c>
       <c r="C251">
         <v>6.4194008559201103</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="1">
         <v>44866</v>
       </c>
       <c r="B252">
-        <v>4.0124000481135997</v>
+        <v>4.0132545549398699</v>
       </c>
       <c r="C252">
         <v>6.8327402135231301</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="1">
         <v>44896</v>
       </c>
       <c r="B253">
-        <v>3.8007392186466999</v>
+        <v>3.8026357771556798</v>
       </c>
       <c r="C253">
         <v>6.27674750356634</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="1">
         <v>44927</v>
       </c>
       <c r="B254">
-        <v>3.58676147649643</v>
+        <v>3.5896238149140598</v>
       </c>
       <c r="C254">
         <v>6.2367115520907204</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="1">
         <v>44958</v>
       </c>
       <c r="B255">
-        <v>3.48002261426958</v>
+        <v>3.4825307720818501</v>
       </c>
       <c r="C255">
         <v>5.6100981767180897</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="1">
         <v>44986</v>
       </c>
       <c r="B256">
-        <v>3.3856801224020399</v>
+        <v>3.3880570743591201</v>
       </c>
       <c r="C256">
         <v>4.7058823529411802</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="1">
         <v>45017</v>
       </c>
       <c r="B257">
-        <v>3.4635849600995701</v>
+        <v>3.4652648792659599</v>
       </c>
       <c r="C257">
         <v>4.8109965635738803</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="1">
         <v>45047</v>
       </c>
       <c r="B258">
-        <v>3.4899000630369499</v>
+        <v>3.49136941158473</v>
       </c>
       <c r="C258">
         <v>3.99728997289973</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="1">
         <v>45078</v>
       </c>
       <c r="B259">
-        <v>3.5252454505410902</v>
+        <v>3.5260130407546399</v>
       </c>
       <c r="C259">
         <v>3.6314727639542701</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="1">
         <v>45108</v>
       </c>
       <c r="B260">
-        <v>3.4966003348749499</v>
+        <v>3.4971029944369101</v>
       </c>
       <c r="C260">
         <v>3.9030955585464402</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="1">
         <v>45139</v>
       </c>
       <c r="B261">
-        <v>3.47912273770886</v>
+        <v>3.4794967493303601</v>
       </c>
       <c r="C261">
         <v>4.5760430686406499</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="1">
         <v>45170</v>
       </c>
       <c r="B262">
-        <v>3.3121059159172299</v>
+        <v>3.3134651281206402</v>
       </c>
       <c r="C262">
         <v>4.78759271746459</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="1">
         <v>45200</v>
       </c>
       <c r="B263">
-        <v>3.3399153379970401</v>
+        <v>3.3409674491660502</v>
       </c>
       <c r="C263">
         <v>4.15549597855229</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="1">
         <v>45231</v>
       </c>
       <c r="B264">
-        <v>3.39448550781999</v>
+        <v>3.3949938462459701</v>
       </c>
       <c r="C264">
         <v>3.59760159893405</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="1">
         <v>45261</v>
       </c>
       <c r="B265">
-        <v>3.0823057997302801</v>
+        <v>3.08472511026722</v>
       </c>
       <c r="C265">
         <v>4.0268456375838904</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="1">
         <v>45292</v>
       </c>
       <c r="B266">
-        <v>3.22656393271631</v>
+        <v>3.2277098097243599</v>
       </c>
       <c r="C266">
         <v>3.2688458972648502</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="1">
         <v>45323</v>
       </c>
       <c r="B267">
-        <v>3.4371916653692298</v>
+        <v>3.4374356934118802</v>
       </c>
       <c r="C267">
         <v>3.25365205843294</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="1">
         <v>45352</v>
       </c>
       <c r="B268">
-        <v>3.4363178878145799</v>
+        <v>3.4371492969356501</v>
       </c>
       <c r="C268">
         <v>3.5690680766688501</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="1">
         <v>45383</v>
       </c>
       <c r="B269">
-        <v>3.4652789109084399</v>
+        <v>3.4665396657929199</v>
       </c>
       <c r="C269">
         <v>2.9508196721311499</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="1">
         <v>45413</v>
       </c>
       <c r="B270">
-        <v>3.5884953949671199</v>
+        <v>3.5894504414732902</v>
       </c>
       <c r="C270">
         <v>3.0618892508143198</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="1">
         <v>45444</v>
       </c>
       <c r="B271">
-        <v>3.5075642261936602</v>
+        <v>3.50950454127373</v>
       </c>
       <c r="C271">
         <v>2.2063595068137598</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="1">
         <v>45474</v>
       </c>
       <c r="B272">
-        <v>3.7950881470172799</v>
+        <v>3.7960738847874298</v>
       </c>
       <c r="C272">
         <v>2.2668393782383398</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="1">
         <v>45505</v>
       </c>
       <c r="B273">
-        <v>4.0034593034068804</v>
+        <v>4.0036248363548301</v>
       </c>
       <c r="C273">
         <v>1.4800514800514699</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="1">
         <v>45536</v>
       </c>
       <c r="B274">
-        <v>4.1372529420897202</v>
+        <v>4.1371299645937301</v>
       </c>
       <c r="C274">
         <v>1.2870012870012899</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="1">
         <v>45566</v>
       </c>
       <c r="B275">
-        <v>4.2561402124869998</v>
+        <v>4.2551664677799197</v>
       </c>
       <c r="C275">
         <v>1.6087516087516101</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="1">
         <v>45597</v>
       </c>
       <c r="B276">
-        <v>4.0501008807661103</v>
+        <v>4.0498748884095903</v>
       </c>
       <c r="C276">
         <v>1.4790996784566</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="1">
         <v>45627</v>
       </c>
       <c r="B277">
-        <v>4.2779336327813802</v>
+        <v>4.2758824025111197</v>
       </c>
       <c r="C277">
         <v>1.61290322580645</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="1">
         <v>45658</v>
       </c>
       <c r="B278">
-        <v>4.2778175341704703</v>
+        <v>4.2759100203753801</v>
       </c>
       <c r="C278">
         <v>1.80878552971575</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="1">
         <v>45689</v>
       </c>
       <c r="B279">
-        <v>4.1621591911901401</v>
+        <v>4.1605014347929403</v>
       </c>
       <c r="C279">
         <v>1.9935691318327899</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="1">
         <v>45717</v>
       </c>
       <c r="B280">
-        <v>4.0306378254976298</v>
+        <v>4.0295715327110901</v>
       </c>
       <c r="C280">
         <v>1.9144862795149999</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="1">
         <v>45748</v>
       </c>
       <c r="B281">
-        <v>4.0015897200937696</v>
+        <v>4.0002032017155704</v>
       </c>
       <c r="C281">
         <v>2.1656050955413999</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="1">
         <v>45778</v>
       </c>
       <c r="B282">
-        <v>3.8617825567042101</v>
+        <v>3.8607314332142399</v>
       </c>
       <c r="C282">
         <v>1.7067003792667601</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="1">
         <v>45809</v>
       </c>
       <c r="B283">
-        <v>3.8057510935440599</v>
+        <v>3.80474089765544</v>
       </c>
       <c r="C283">
         <v>2.2222222222222201</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="1">
         <v>45839</v>
       </c>
       <c r="B284">
-        <v>3.67773252690818</v>
+        <v>3.6771546682576299</v>
       </c>
       <c r="C284">
         <v>2.34325522482583</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="1">
         <v>45870</v>
       </c>
       <c r="B285">
-        <v>3.4706538934193198</v>
+        <v>3.47114568937491</v>
       </c>
       <c r="C285">
         <v>2.6632847178186498</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="1">
         <v>45901</v>
       </c>
       <c r="B286">
-        <v>3.4263569546147399</v>
+        <v>3.4267030205540201</v>
       </c>
       <c r="C286">
         <v>3.3036848792884301</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="1">
         <v>45931</v>
       </c>
       <c r="B287">
-        <v>3.2421436647300301</v>
+        <v>3.2435148661573798</v>
       </c>
       <c r="C287">
         <v>3.1665611146295101</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="1">
         <v>45962</v>
       </c>
       <c r="B288">
-        <v>3.2838650245933501</v>
+        <v>3.2854350858237802</v>
       </c>
       <c r="C288">
         <v>3.0418250950570198</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="1">
         <v>45992</v>
       </c>
       <c r="B289">
-        <v>3.4182174380468902</v>
+        <v>3.4195063211066201</v>
       </c>
       <c r="C289">
         <v>3.2380952380952301</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="1">
         <v>46023</v>
       </c>
       <c r="B290">
-        <v>3.4032628482516598</v>
+        <v>3.40528703420705</v>
       </c>
       <c r="C290">
         <v>2.98223350253808</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="1">
         <v>46054</v>
       </c>
       <c r="B291">
-        <v>3.3289165781248902</v>
+        <v>3.3330665153818599</v>
       </c>
       <c r="C291">
         <v>2.8373266078184098</v>
       </c>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="1">
         <v>46082</v>
       </c>
       <c r="B292">
-        <v>3.4587274635813201</v>
+        <v>3.4652963430707402</v>
       </c>
       <c r="C292">
         <v>2.8804007514089101</v>
       </c>
     </row>
     <row r="293" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A293" s="1">
         <v>46113</v>
       </c>
       <c r="B293">
-        <v>3.5624306081697399</v>
+        <v>3.6020196749007098</v>
       </c>
       <c r="C293">
         <v>2.9925187032418799</v>
       </c>
     </row>
     <row r="294" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A294" s="1">
         <v>46143</v>
       </c>
       <c r="B294">
-        <v>3.5682171837854701</v>
+        <v>3.6338926892011401</v>
+      </c>
+      <c r="C294">
+        <v>3.6047234307022902</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A295" s="1">
+        <v>46174</v>
+      </c>
+      <c r="B295">
+        <v>3.6319111929247598</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trimestriel</vt:lpstr>