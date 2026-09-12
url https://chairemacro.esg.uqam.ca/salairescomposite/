--- v4 (2026-07-27)
+++ v5 (2026-09-12)
@@ -1,7501 +1,7466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10703"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7115C33C-B30C-7F4F-BAC7-A80CF4D9A1BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookPr date1904="false"/>
   <bookViews>
-    <workbookView xWindow="49020" yWindow="-5360" windowWidth="31000" windowHeight="21360" xr2:uid="{F06959A7-A776-454F-A0AD-498A9FB39687}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Trimestriel" sheetId="1" r:id="rId1"/>
-    <sheet name="Mensuel" sheetId="2" r:id="rId2"/>
+    <sheet name="Trimestriel" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Mensuel" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
-    <t>Date</t>
+    <t xml:space="preserve">Date</t>
   </si>
   <si>
-    <t>CAN</t>
+    <t xml:space="preserve">CAN</t>
   </si>
   <si>
-    <t>QC</t>
+    <t xml:space="preserve">CAN_REAL</t>
   </si>
   <si>
-    <t>QC_REAL</t>
+    <t xml:space="preserve">QC</t>
   </si>
   <si>
-    <t>ONT</t>
+    <t xml:space="preserve">QC_REAL</t>
   </si>
   <si>
-    <t>QC_GOOD</t>
+    <t xml:space="preserve">QC_GOOD</t>
   </si>
   <si>
-    <t>QC_SERV</t>
+    <t xml:space="preserve">QC_SERV</t>
   </si>
   <si>
-    <t>CAN_inflation_YoY</t>
+    <t xml:space="preserve">ONT</t>
   </si>
   <si>
-    <t>QC_inflation_YoY</t>
+    <t xml:space="preserve">ONT_REAL</t>
   </si>
   <si>
-    <t>ONT_inflation_YoY</t>
+    <t xml:space="preserve">CAN_inflation_YoY</t>
   </si>
   <si>
-    <t>ONT_REAL</t>
+    <t xml:space="preserve">QC_inflation_YoY</t>
   </si>
   <si>
-    <t>CAN_REAL</t>
+    <t xml:space="preserve">ONT_inflation_YoY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="166" formatCode="mm-dd-yy"/>
+  </numFmts>
+  <fonts count="1">
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AD3A42F-2DC6-7C44-8DFC-D1F3CAB5A5D6}">
-  <dimension ref="A1:L99"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A55" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="true"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="J1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="A2" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
         <v>37257</v>
       </c>
-      <c r="B2">
-[...26 lines deleted...]
-      <c r="K2">
+      <c r="B2" t="n">
+        <v>3.11698154532789</v>
+      </c>
+      <c r="C2" t="n">
+        <v>1.16841717422925</v>
+      </c>
+      <c r="D2" t="n">
+        <v>3.96828210603287</v>
+      </c>
+      <c r="E2" t="n">
+        <v>1.67398770528788</v>
+      </c>
+      <c r="F2" t="n">
+        <v>3.74044261212546</v>
+      </c>
+      <c r="G2" t="n">
+        <v>3.96791857687463</v>
+      </c>
+      <c r="H2" t="n">
+        <v>2.60231792969112</v>
+      </c>
+      <c r="I2" t="n">
+        <v>0.748307513670173</v>
+      </c>
+      <c r="J2" t="n">
+        <v>1.55065472088217</v>
+      </c>
+      <c r="K2" t="n">
         <v>1.47462277091906</v>
       </c>
-      <c r="L2">
-[...4 lines deleted...]
-      <c r="A3" s="1">
+      <c r="L2" t="n">
+        <v>1.47614143494679</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
         <v>37347</v>
       </c>
-      <c r="B3">
-[...34 lines deleted...]
-      <c r="A4" s="1">
+      <c r="B3" t="n">
+        <v>2.91937323183686</v>
+      </c>
+      <c r="C3" t="n">
+        <v>1.05100131700359</v>
+      </c>
+      <c r="D3" t="n">
+        <v>3.51844127367715</v>
+      </c>
+      <c r="E3" t="n">
+        <v>1.85418883798337</v>
+      </c>
+      <c r="F3" t="n">
+        <v>3.53537679925889</v>
+      </c>
+      <c r="G3" t="n">
+        <v>3.66900270242164</v>
+      </c>
+      <c r="H3" t="n">
+        <v>2.64631241171212</v>
+      </c>
+      <c r="I3" t="n">
+        <v>0.893452804904829</v>
+      </c>
+      <c r="J3" t="n">
+        <v>1.3554727211115</v>
+      </c>
+      <c r="K3" t="n">
+        <v>0.946585530764034</v>
+      </c>
+      <c r="L3" t="n">
+        <v>1.11675126903554</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
         <v>37438</v>
       </c>
-      <c r="B4">
-[...34 lines deleted...]
-      <c r="A5" s="1">
+      <c r="B4" t="n">
+        <v>2.56205038948465</v>
+      </c>
+      <c r="C4" t="n">
+        <v>0.396741594289638</v>
+      </c>
+      <c r="D4" t="n">
+        <v>2.86526161035604</v>
+      </c>
+      <c r="E4" t="n">
+        <v>0.771766486316102</v>
+      </c>
+      <c r="F4" t="n">
+        <v>3.43866910202139</v>
+      </c>
+      <c r="G4" t="n">
+        <v>2.88275471265988</v>
+      </c>
+      <c r="H4" t="n">
+        <v>2.41074788767036</v>
+      </c>
+      <c r="I4" t="n">
+        <v>0.198896705127927</v>
+      </c>
+      <c r="J4" t="n">
+        <v>2.33581584292486</v>
+      </c>
+      <c r="K4" t="n">
+        <v>2.26887910599391</v>
+      </c>
+      <c r="L4" t="n">
+        <v>2.36726411903959</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
         <v>37530</v>
       </c>
-      <c r="B5">
-[...34 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B5" t="n">
+        <v>2.62628597436701</v>
+      </c>
+      <c r="C5" t="n">
+        <v>0.00361423170320574</v>
+      </c>
+      <c r="D5" t="n">
+        <v>2.67738944487008</v>
+      </c>
+      <c r="E5" t="n">
+        <v>0.366671184018956</v>
+      </c>
+      <c r="F5" t="n">
+        <v>3.50920548810471</v>
+      </c>
+      <c r="G5" t="n">
+        <v>2.69498305547506</v>
+      </c>
+      <c r="H5" t="n">
+        <v>2.67154185386829</v>
+      </c>
+      <c r="I5" t="n">
+        <v>0.193585748368547</v>
+      </c>
+      <c r="J5" t="n">
+        <v>3.79227878373759</v>
+      </c>
+      <c r="K5" t="n">
+        <v>3.40599455040871</v>
+      </c>
+      <c r="L5" t="n">
+        <v>3.09734513274335</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
         <v>37622</v>
       </c>
-      <c r="B6">
-[...34 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B6" t="n">
+        <v>2.45338487027559</v>
+      </c>
+      <c r="C6" t="n">
+        <v>-0.360929485220033</v>
+      </c>
+      <c r="D6" t="n">
+        <v>2.28507240731748</v>
+      </c>
+      <c r="E6" t="n">
+        <v>-0.17881109576196</v>
+      </c>
+      <c r="F6" t="n">
+        <v>3.30467677828921</v>
+      </c>
+      <c r="G6" t="n">
+        <v>2.5320911851453</v>
+      </c>
+      <c r="H6" t="n">
+        <v>2.42545088876504</v>
+      </c>
+      <c r="I6" t="n">
+        <v>-0.358869899795934</v>
+      </c>
+      <c r="J6" t="n">
+        <v>4.4791313199864</v>
+      </c>
+      <c r="K6" t="n">
+        <v>4.22440013518081</v>
+      </c>
+      <c r="L6" t="n">
+        <v>3.99188092016239</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
         <v>37712</v>
       </c>
-      <c r="B7">
-[...29 lines deleted...]
-      <c r="L7">
+      <c r="B7" t="n">
+        <v>2.53886390532929</v>
+      </c>
+      <c r="C7" t="n">
+        <v>0.194648576666274</v>
+      </c>
+      <c r="D7" t="n">
+        <v>2.52359410186437</v>
+      </c>
+      <c r="E7" t="n">
+        <v>0.34873345473275</v>
+      </c>
+      <c r="F7" t="n">
+        <v>3.3803758119026</v>
+      </c>
+      <c r="G7" t="n">
+        <v>2.82760285537418</v>
+      </c>
+      <c r="H7" t="n">
+        <v>2.42006056794783</v>
+      </c>
+      <c r="I7" t="n">
+        <v>0.109994852951886</v>
+      </c>
+      <c r="J7" t="n">
+        <v>2.77499164159143</v>
+      </c>
+      <c r="K7" t="n">
+        <v>2.84661754855994</v>
+      </c>
+      <c r="L7" t="n">
         <v>2.51004016064257</v>
       </c>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A8" s="1">
+    <row r="8">
+      <c r="A8" s="2" t="n">
         <v>37803</v>
       </c>
-      <c r="B8">
-[...34 lines deleted...]
-      <c r="A9" s="1">
+      <c r="B8" t="n">
+        <v>2.64869873385919</v>
+      </c>
+      <c r="C8" t="n">
+        <v>0.571457956869005</v>
+      </c>
+      <c r="D8" t="n">
+        <v>2.72675005125576</v>
+      </c>
+      <c r="E8" t="n">
+        <v>0.899967005034929</v>
+      </c>
+      <c r="F8" t="n">
+        <v>3.21843101164508</v>
+      </c>
+      <c r="G8" t="n">
+        <v>3.09792827639665</v>
+      </c>
+      <c r="H8" t="n">
+        <v>2.49741481754814</v>
+      </c>
+      <c r="I8" t="n">
+        <v>0.416855446162873</v>
+      </c>
+      <c r="J8" t="n">
+        <v>2.08402249421106</v>
+      </c>
+      <c r="K8" t="n">
+        <v>1.72185430463575</v>
+      </c>
+      <c r="L8" t="n">
+        <v>1.98216055500493</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
         <v>37895</v>
       </c>
-      <c r="B9">
-[...26 lines deleted...]
-      <c r="K9">
+      <c r="B9" t="n">
+        <v>2.7006766800865</v>
+      </c>
+      <c r="C9" t="n">
+        <v>0.740510005456172</v>
+      </c>
+      <c r="D9" t="n">
+        <v>3.00605970843485</v>
+      </c>
+      <c r="E9" t="n">
+        <v>1.21395488801132</v>
+      </c>
+      <c r="F9" t="n">
+        <v>3.37528581010317</v>
+      </c>
+      <c r="G9" t="n">
+        <v>3.20575502802683</v>
+      </c>
+      <c r="H9" t="n">
+        <v>2.42157799292497</v>
+      </c>
+      <c r="I9" t="n">
+        <v>0.318735770260295</v>
+      </c>
+      <c r="J9" t="n">
+        <v>1.74456879526004</v>
+      </c>
+      <c r="K9" t="n">
         <v>1.38339920948617</v>
       </c>
-      <c r="L9">
-[...4 lines deleted...]
-      <c r="A10" s="1">
+      <c r="L9" t="n">
+        <v>2.14592274678112</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
         <v>37987</v>
       </c>
-      <c r="B10">
-[...34 lines deleted...]
-      <c r="A11" s="1">
+      <c r="B10" t="n">
+        <v>2.98601652886536</v>
+      </c>
+      <c r="C10" t="n">
+        <v>1.17501681736795</v>
+      </c>
+      <c r="D10" t="n">
+        <v>3.09018703927296</v>
+      </c>
+      <c r="E10" t="n">
+        <v>1.26222847046748</v>
+      </c>
+      <c r="F10" t="n">
+        <v>3.54116756913945</v>
+      </c>
+      <c r="G10" t="n">
+        <v>2.88808432324426</v>
+      </c>
+      <c r="H10" t="n">
+        <v>2.78197154199475</v>
+      </c>
+      <c r="I10" t="n">
+        <v>0.960806088789187</v>
+      </c>
+      <c r="J10" t="n">
+        <v>0.909386164339089</v>
+      </c>
+      <c r="K10" t="n">
+        <v>0.745784695201051</v>
+      </c>
+      <c r="L10" t="n">
+        <v>1.17111255692907</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
         <v>38078</v>
       </c>
-      <c r="B11">
-[...34 lines deleted...]
-      <c r="A12" s="1">
+      <c r="B11" t="n">
+        <v>3.16655861134597</v>
+      </c>
+      <c r="C11" t="n">
+        <v>0.922662417368709</v>
+      </c>
+      <c r="D11" t="n">
+        <v>3.26246676049652</v>
+      </c>
+      <c r="E11" t="n">
+        <v>0.996184347422245</v>
+      </c>
+      <c r="F11" t="n">
+        <v>3.63996405606567</v>
+      </c>
+      <c r="G11" t="n">
+        <v>3.03564309525462</v>
+      </c>
+      <c r="H11" t="n">
+        <v>2.89691613375217</v>
+      </c>
+      <c r="I11" t="n">
+        <v>0.641408731742794</v>
+      </c>
+      <c r="J11" t="n">
+        <v>2.21210149642161</v>
+      </c>
+      <c r="K11" t="n">
+        <v>2.05144903940083</v>
+      </c>
+      <c r="L11" t="n">
+        <v>2.48122755468493</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
         <v>38169</v>
       </c>
-      <c r="B12">
-[...34 lines deleted...]
-      <c r="A13" s="1">
+      <c r="B12" t="n">
+        <v>3.14877437888473</v>
+      </c>
+      <c r="C12" t="n">
+        <v>0.866205464768362</v>
+      </c>
+      <c r="D12" t="n">
+        <v>3.15992984894518</v>
+      </c>
+      <c r="E12" t="n">
+        <v>0.897205318704774</v>
+      </c>
+      <c r="F12" t="n">
+        <v>3.84240202303403</v>
+      </c>
+      <c r="G12" t="n">
+        <v>2.97292530205063</v>
+      </c>
+      <c r="H12" t="n">
+        <v>2.87193984810237</v>
+      </c>
+      <c r="I12" t="n">
+        <v>0.73220616088721</v>
+      </c>
+      <c r="J12" t="n">
+        <v>2.00907323395981</v>
+      </c>
+      <c r="K12" t="n">
+        <v>2.14843750000002</v>
+      </c>
+      <c r="L12" t="n">
+        <v>1.84645286686105</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
         <v>38261</v>
       </c>
-      <c r="B13">
-[...34 lines deleted...]
-      <c r="A14" s="1">
+      <c r="B13" t="n">
+        <v>3.06014918469159</v>
+      </c>
+      <c r="C13" t="n">
+        <v>0.746482069437672</v>
+      </c>
+      <c r="D13" t="n">
+        <v>2.90777962493945</v>
+      </c>
+      <c r="E13" t="n">
+        <v>0.504781972666557</v>
+      </c>
+      <c r="F13" t="n">
+        <v>3.71726938622195</v>
+      </c>
+      <c r="G13" t="n">
+        <v>2.83198565742582</v>
+      </c>
+      <c r="H13" t="n">
+        <v>2.73065184732847</v>
+      </c>
+      <c r="I13" t="n">
+        <v>0.572918960203165</v>
+      </c>
+      <c r="J13" t="n">
+        <v>2.29699126496283</v>
+      </c>
+      <c r="K13" t="n">
+        <v>2.66406757634827</v>
+      </c>
+      <c r="L13" t="n">
+        <v>2.03619909502263</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
         <v>38353</v>
       </c>
-      <c r="B14">
-[...34 lines deleted...]
-      <c r="A15" s="1">
+      <c r="B14" t="n">
+        <v>3.16286309538108</v>
+      </c>
+      <c r="C14" t="n">
+        <v>0.973949530548693</v>
+      </c>
+      <c r="D14" t="n">
+        <v>3.05920598076061</v>
+      </c>
+      <c r="E14" t="n">
+        <v>1.25138547187281</v>
+      </c>
+      <c r="F14" t="n">
+        <v>3.65627910695658</v>
+      </c>
+      <c r="G14" t="n">
+        <v>3.33542096989933</v>
+      </c>
+      <c r="H14" t="n">
+        <v>2.83813657365759</v>
+      </c>
+      <c r="I14" t="n">
+        <v>0.716048233496915</v>
+      </c>
+      <c r="J14" t="n">
+        <v>2.12423559703893</v>
+      </c>
+      <c r="K14" t="n">
+        <v>2.12423559703892</v>
+      </c>
+      <c r="L14" t="n">
+        <v>2.02572347266879</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
         <v>38443</v>
       </c>
-      <c r="B15">
-[...34 lines deleted...]
-      <c r="A16" s="1">
+      <c r="B15" t="n">
+        <v>3.18516822090083</v>
+      </c>
+      <c r="C15" t="n">
+        <v>1.03402179156287</v>
+      </c>
+      <c r="D15" t="n">
+        <v>2.93895623828736</v>
+      </c>
+      <c r="E15" t="n">
+        <v>0.972147103723768</v>
+      </c>
+      <c r="F15" t="n">
+        <v>3.62531636752784</v>
+      </c>
+      <c r="G15" t="n">
+        <v>3.04426501928809</v>
+      </c>
+      <c r="H15" t="n">
+        <v>2.93469782869141</v>
+      </c>
+      <c r="I15" t="n">
+        <v>0.832947378560814</v>
+      </c>
+      <c r="J15" t="n">
+        <v>1.90961171228518</v>
+      </c>
+      <c r="K15" t="n">
+        <v>2.01021059349076</v>
+      </c>
+      <c r="L15" t="n">
+        <v>1.91143676330041</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
         <v>38534</v>
       </c>
-      <c r="B16">
-[...34 lines deleted...]
-      <c r="A17" s="1">
+      <c r="B16" t="n">
+        <v>3.29841580779309</v>
+      </c>
+      <c r="C16" t="n">
+        <v>0.994652771796459</v>
+      </c>
+      <c r="D16" t="n">
+        <v>3.07866503693694</v>
+      </c>
+      <c r="E16" t="n">
+        <v>0.935366577319263</v>
+      </c>
+      <c r="F16" t="n">
+        <v>3.62281819189127</v>
+      </c>
+      <c r="G16" t="n">
+        <v>3.1506491633456</v>
+      </c>
+      <c r="H16" t="n">
+        <v>2.96087401295594</v>
+      </c>
+      <c r="I16" t="n">
+        <v>0.674937867665933</v>
+      </c>
+      <c r="J16" t="n">
+        <v>2.60482846251588</v>
+      </c>
+      <c r="K16" t="n">
+        <v>2.89993626513701</v>
+      </c>
+      <c r="L16" t="n">
+        <v>2.60814249363868</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
         <v>38626</v>
       </c>
-      <c r="B17">
-[...34 lines deleted...]
-      <c r="A18" s="1">
+      <c r="B17" t="n">
+        <v>3.46221766901249</v>
+      </c>
+      <c r="C17" t="n">
+        <v>1.19954210321165</v>
+      </c>
+      <c r="D17" t="n">
+        <v>2.98024710932831</v>
+      </c>
+      <c r="E17" t="n">
+        <v>0.941700083092303</v>
+      </c>
+      <c r="F17" t="n">
+        <v>3.51386191798921</v>
+      </c>
+      <c r="G17" t="n">
+        <v>3.00107839601038</v>
+      </c>
+      <c r="H17" t="n">
+        <v>3.18165698938484</v>
+      </c>
+      <c r="I17" t="n">
+        <v>0.972925653776488</v>
+      </c>
+      <c r="J17" t="n">
+        <v>2.21378874130297</v>
+      </c>
+      <c r="K17" t="n">
+        <v>2.08860759493673</v>
+      </c>
+      <c r="L17" t="n">
+        <v>2.24897054165345</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
         <v>38718</v>
       </c>
-      <c r="B18">
-[...34 lines deleted...]
-      <c r="A19" s="1">
+      <c r="B18" t="n">
+        <v>3.3672668145824</v>
+      </c>
+      <c r="C18" t="n">
+        <v>1.05899562315834</v>
+      </c>
+      <c r="D18" t="n">
+        <v>2.76058173105002</v>
+      </c>
+      <c r="E18" t="n">
+        <v>0.456683577141137</v>
+      </c>
+      <c r="F18" t="n">
+        <v>3.55411753733903</v>
+      </c>
+      <c r="G18" t="n">
+        <v>2.62796372311831</v>
+      </c>
+      <c r="H18" t="n">
+        <v>2.89562674361326</v>
+      </c>
+      <c r="I18" t="n">
+        <v>0.615299208790924</v>
+      </c>
+      <c r="J18" t="n">
+        <v>2.36369366530096</v>
+      </c>
+      <c r="K18" t="n">
+        <v>2.26914591868896</v>
+      </c>
+      <c r="L18" t="n">
+        <v>2.39520958083835</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
         <v>38808</v>
       </c>
-      <c r="B19">
-[...29 lines deleted...]
-      <c r="L19">
+      <c r="B19" t="n">
+        <v>3.38777734502043</v>
+      </c>
+      <c r="C19" t="n">
+        <v>1.04582876223118</v>
+      </c>
+      <c r="D19" t="n">
+        <v>2.66047904307344</v>
+      </c>
+      <c r="E19" t="n">
+        <v>0.511281712314885</v>
+      </c>
+      <c r="F19" t="n">
+        <v>3.46714847032003</v>
+      </c>
+      <c r="G19" t="n">
+        <v>2.66329058399272</v>
+      </c>
+      <c r="H19" t="n">
+        <v>2.84621444553839</v>
+      </c>
+      <c r="I19" t="n">
+        <v>0.533766438303436</v>
+      </c>
+      <c r="J19" t="n">
+        <v>2.56089943785132</v>
+      </c>
+      <c r="K19" t="n">
+        <v>2.43978730059432</v>
+      </c>
+      <c r="L19" t="n">
         <v>2.50078149421695</v>
       </c>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A20" s="1">
+    <row r="20">
+      <c r="A20" s="2" t="n">
         <v>38899</v>
       </c>
-      <c r="B20">
-[...34 lines deleted...]
-      <c r="A21" s="1">
+      <c r="B20" t="n">
+        <v>3.62303713669609</v>
+      </c>
+      <c r="C20" t="n">
+        <v>1.49868532880999</v>
+      </c>
+      <c r="D20" t="n">
+        <v>2.73872367289579</v>
+      </c>
+      <c r="E20" t="n">
+        <v>0.881308084572177</v>
+      </c>
+      <c r="F20" t="n">
+        <v>3.39685932263384</v>
+      </c>
+      <c r="G20" t="n">
+        <v>2.92566284613404</v>
+      </c>
+      <c r="H20" t="n">
+        <v>3.28049592979189</v>
+      </c>
+      <c r="I20" t="n">
+        <v>1.38517891250436</v>
+      </c>
+      <c r="J20" t="n">
+        <v>1.73374613003094</v>
+      </c>
+      <c r="K20" t="n">
+        <v>1.20780427376898</v>
+      </c>
+      <c r="L20" t="n">
+        <v>1.23992560446373</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
         <v>38991</v>
       </c>
-      <c r="B21">
-[...34 lines deleted...]
-      <c r="A22" s="1">
+      <c r="B21" t="n">
+        <v>3.65068943615106</v>
+      </c>
+      <c r="C21" t="n">
+        <v>1.66385514860605</v>
+      </c>
+      <c r="D21" t="n">
+        <v>3.13709744873298</v>
+      </c>
+      <c r="E21" t="n">
+        <v>1.43853979975463</v>
+      </c>
+      <c r="F21" t="n">
+        <v>3.51034885870107</v>
+      </c>
+      <c r="G21" t="n">
+        <v>3.42325667155919</v>
+      </c>
+      <c r="H21" t="n">
+        <v>3.28441305105688</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1.45593120143261</v>
+      </c>
+      <c r="J21" t="n">
+        <v>1.36138613861385</v>
+      </c>
+      <c r="K21" t="n">
+        <v>0.960942343459377</v>
+      </c>
+      <c r="L21" t="n">
+        <v>0.929368029739803</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
         <v>39083</v>
       </c>
-      <c r="B22">
-[...34 lines deleted...]
-      <c r="A23" s="1">
+      <c r="B22" t="n">
+        <v>3.80588736555069</v>
+      </c>
+      <c r="C22" t="n">
+        <v>1.62147069953674</v>
+      </c>
+      <c r="D22" t="n">
+        <v>3.91738148638911</v>
+      </c>
+      <c r="E22" t="n">
+        <v>2.01387875285208</v>
+      </c>
+      <c r="F22" t="n">
+        <v>3.50576284468227</v>
+      </c>
+      <c r="G22" t="n">
+        <v>4.26536005293908</v>
+      </c>
+      <c r="H22" t="n">
+        <v>3.51182093456666</v>
+      </c>
+      <c r="I22" t="n">
+        <v>1.57462602921326</v>
+      </c>
+      <c r="J22" t="n">
+        <v>1.81650246305422</v>
+      </c>
+      <c r="K22" t="n">
+        <v>1.32511556240368</v>
+      </c>
+      <c r="L22" t="n">
+        <v>1.29270544783009</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
         <v>39173</v>
       </c>
-      <c r="B23">
-[...34 lines deleted...]
-      <c r="A24" s="1">
+      <c r="B23" t="n">
+        <v>3.85305512147037</v>
+      </c>
+      <c r="C23" t="n">
+        <v>1.56590340989396</v>
+      </c>
+      <c r="D23" t="n">
+        <v>4.3122913346046</v>
+      </c>
+      <c r="E23" t="n">
+        <v>2.21215937654386</v>
+      </c>
+      <c r="F23" t="n">
+        <v>3.54755555378492</v>
+      </c>
+      <c r="G23" t="n">
+        <v>4.54986902998808</v>
+      </c>
+      <c r="H23" t="n">
+        <v>3.65547426758818</v>
+      </c>
+      <c r="I23" t="n">
+        <v>1.55980861662204</v>
+      </c>
+      <c r="J23" t="n">
+        <v>2.19244823386116</v>
+      </c>
+      <c r="K23" t="n">
+        <v>1.49618320610686</v>
+      </c>
+      <c r="L23" t="n">
+        <v>1.79932906373893</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
         <v>39264</v>
       </c>
-      <c r="B24">
-[...34 lines deleted...]
-      <c r="A25" s="1">
+      <c r="B24" t="n">
+        <v>3.7048189316911</v>
+      </c>
+      <c r="C24" t="n">
+        <v>1.47609463237996</v>
+      </c>
+      <c r="D24" t="n">
+        <v>3.95743822661705</v>
+      </c>
+      <c r="E24" t="n">
+        <v>2.08076527794944</v>
+      </c>
+      <c r="F24" t="n">
+        <v>3.66692250436978</v>
+      </c>
+      <c r="G24" t="n">
+        <v>4.10017106836578</v>
+      </c>
+      <c r="H24" t="n">
+        <v>3.49427072991463</v>
+      </c>
+      <c r="I24" t="n">
+        <v>1.34100292975303</v>
+      </c>
+      <c r="J24" t="n">
+        <v>2.13024954351798</v>
+      </c>
+      <c r="K24" t="n">
+        <v>1.34638922888616</v>
+      </c>
+      <c r="L24" t="n">
+        <v>1.95958358848744</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
         <v>39356</v>
       </c>
-      <c r="B25">
-[...34 lines deleted...]
-      <c r="A26" s="1">
+      <c r="B25" t="n">
+        <v>3.57456305361386</v>
+      </c>
+      <c r="C25" t="n">
+        <v>1.2877492973487</v>
+      </c>
+      <c r="D25" t="n">
+        <v>3.84702863167429</v>
+      </c>
+      <c r="E25" t="n">
+        <v>1.68782242357651</v>
+      </c>
+      <c r="F25" t="n">
+        <v>3.6910580314656</v>
+      </c>
+      <c r="G25" t="n">
+        <v>3.77834069676255</v>
+      </c>
+      <c r="H25" t="n">
+        <v>3.23980334614078</v>
+      </c>
+      <c r="I25" t="n">
+        <v>1.01817094591271</v>
+      </c>
+      <c r="J25" t="n">
+        <v>2.4114774114774</v>
+      </c>
+      <c r="K25" t="n">
+        <v>2.05710776788456</v>
+      </c>
+      <c r="L25" t="n">
+        <v>2.27133210558625</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
         <v>39448</v>
       </c>
-      <c r="B26">
-[...34 lines deleted...]
-      <c r="A27" s="1">
+      <c r="B26" t="n">
+        <v>3.40818962800365</v>
+      </c>
+      <c r="C26" t="n">
+        <v>1.30623393239363</v>
+      </c>
+      <c r="D26" t="n">
+        <v>3.36690727403004</v>
+      </c>
+      <c r="E26" t="n">
+        <v>1.29637493090283</v>
+      </c>
+      <c r="F26" t="n">
+        <v>3.803144882695</v>
+      </c>
+      <c r="G26" t="n">
+        <v>3.19762560137135</v>
+      </c>
+      <c r="H26" t="n">
+        <v>2.98569780826641</v>
+      </c>
+      <c r="I26" t="n">
+        <v>1.06903628262598</v>
+      </c>
+      <c r="J26" t="n">
+        <v>1.78409434532808</v>
+      </c>
+      <c r="K26" t="n">
+        <v>1.61192214111925</v>
+      </c>
+      <c r="L26" t="n">
+        <v>1.48890914615618</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
         <v>39539</v>
       </c>
-      <c r="B27">
-[...34 lines deleted...]
-      <c r="A28" s="1">
+      <c r="B27" t="n">
+        <v>3.09507437908031</v>
+      </c>
+      <c r="C27" t="n">
+        <v>0.871725000769686</v>
+      </c>
+      <c r="D27" t="n">
+        <v>2.96511489584233</v>
+      </c>
+      <c r="E27" t="n">
+        <v>0.744671433949266</v>
+      </c>
+      <c r="F27" t="n">
+        <v>3.84652860133828</v>
+      </c>
+      <c r="G27" t="n">
+        <v>2.77183657732564</v>
+      </c>
+      <c r="H27" t="n">
+        <v>2.52129207228506</v>
+      </c>
+      <c r="I27" t="n">
+        <v>0.465824843350395</v>
+      </c>
+      <c r="J27" t="n">
+        <v>2.35399284862931</v>
+      </c>
+      <c r="K27" t="n">
+        <v>2.31648616125151</v>
+      </c>
+      <c r="L27" t="n">
+        <v>1.9472738166567</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
         <v>39630</v>
       </c>
-      <c r="B28">
-[...34 lines deleted...]
-      <c r="A29" s="1">
+      <c r="B28" t="n">
+        <v>2.85530257429903</v>
+      </c>
+      <c r="C28" t="n">
+        <v>0.369820241298372</v>
+      </c>
+      <c r="D28" t="n">
+        <v>3.01087513777478</v>
+      </c>
+      <c r="E28" t="n">
+        <v>0.297578329724879</v>
+      </c>
+      <c r="F28" t="n">
+        <v>3.67042641167834</v>
+      </c>
+      <c r="G28" t="n">
+        <v>2.73792936286956</v>
+      </c>
+      <c r="H28" t="n">
+        <v>2.0946051565889</v>
+      </c>
+      <c r="I28" t="n">
+        <v>-0.473423334166302</v>
+      </c>
+      <c r="J28" t="n">
+        <v>3.42669845053634</v>
+      </c>
+      <c r="K28" t="n">
+        <v>3.1400966183575</v>
+      </c>
+      <c r="L28" t="n">
+        <v>3.6036036036036</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
         <v>39722</v>
       </c>
-      <c r="B29">
-[...34 lines deleted...]
-      <c r="A30" s="1">
+      <c r="B29" t="n">
+        <v>2.9479419695269</v>
+      </c>
+      <c r="C29" t="n">
+        <v>0.97789306825405</v>
+      </c>
+      <c r="D29" t="n">
+        <v>2.96498466881032</v>
+      </c>
+      <c r="E29" t="n">
+        <v>0.895267901018634</v>
+      </c>
+      <c r="F29" t="n">
+        <v>3.76681881551352</v>
+      </c>
+      <c r="G29" t="n">
+        <v>2.78041230111127</v>
+      </c>
+      <c r="H29" t="n">
+        <v>2.46623138724282</v>
+      </c>
+      <c r="I29" t="n">
+        <v>0.430262841382522</v>
+      </c>
+      <c r="J29" t="n">
+        <v>1.90760059612518</v>
+      </c>
+      <c r="K29" t="n">
+        <v>1.41395908543924</v>
+      </c>
+      <c r="L29" t="n">
+        <v>2.0408163265306</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
         <v>39814</v>
       </c>
-      <c r="B30">
-[...34 lines deleted...]
-      <c r="A31" s="1">
+      <c r="B30" t="n">
+        <v>2.84193845455749</v>
+      </c>
+      <c r="C30" t="n">
+        <v>1.2170676262913</v>
+      </c>
+      <c r="D30" t="n">
+        <v>2.91099582830457</v>
+      </c>
+      <c r="E30" t="n">
+        <v>1.31467388108102</v>
+      </c>
+      <c r="F30" t="n">
+        <v>3.38091310325552</v>
+      </c>
+      <c r="G30" t="n">
+        <v>2.82481159136385</v>
+      </c>
+      <c r="H30" t="n">
+        <v>2.69944269586472</v>
+      </c>
+      <c r="I30" t="n">
+        <v>0.861628687541117</v>
+      </c>
+      <c r="J30" t="n">
+        <v>1.24777183600714</v>
+      </c>
+      <c r="K30" t="n">
+        <v>0.688416641724021</v>
+      </c>
+      <c r="L30" t="n">
+        <v>1.55688622754491</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
         <v>39904</v>
       </c>
-      <c r="B31">
-[...34 lines deleted...]
-      <c r="A32" s="1">
+      <c r="B31" t="n">
+        <v>2.73833819631658</v>
+      </c>
+      <c r="C31" t="n">
+        <v>1.50836560635813</v>
+      </c>
+      <c r="D31" t="n">
+        <v>2.72065775948001</v>
+      </c>
+      <c r="E31" t="n">
+        <v>1.43271274422363</v>
+      </c>
+      <c r="F31" t="n">
+        <v>3.3533781415666</v>
+      </c>
+      <c r="G31" t="n">
+        <v>2.78534118275089</v>
+      </c>
+      <c r="H31" t="n">
+        <v>2.8334736883129</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1.43242457728912</v>
+      </c>
+      <c r="J31" t="n">
+        <v>0.0582241630276656</v>
+      </c>
+      <c r="K31" t="n">
+        <v>0.17641870038223</v>
+      </c>
+      <c r="L31" t="n">
+        <v>0.323244196297379</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
         <v>39995</v>
       </c>
-      <c r="B32">
-[...29 lines deleted...]
-      <c r="L32">
+      <c r="B32" t="n">
+        <v>2.63712088757084</v>
+      </c>
+      <c r="C32" t="n">
+        <v>1.66584333978598</v>
+      </c>
+      <c r="D32" t="n">
+        <v>2.81864235925312</v>
+      </c>
+      <c r="E32" t="n">
+        <v>1.70435650195529</v>
+      </c>
+      <c r="F32" t="n">
+        <v>3.48772890019581</v>
+      </c>
+      <c r="G32" t="n">
+        <v>2.96148410650764</v>
+      </c>
+      <c r="H32" t="n">
+        <v>2.83416106938798</v>
+      </c>
+      <c r="I32" t="n">
+        <v>1.87622518363368</v>
+      </c>
+      <c r="J32" t="n">
+        <v>-0.86430423509074</v>
+      </c>
+      <c r="K32" t="n">
+        <v>-0.0585480093676906</v>
+      </c>
+      <c r="L32" t="n">
         <v>-1.10144927536232</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A33" s="1">
+    <row r="33">
+      <c r="A33" s="2" t="n">
         <v>40087</v>
       </c>
-      <c r="B33">
-[...34 lines deleted...]
-      <c r="A34" s="1">
+      <c r="B33" t="n">
+        <v>2.65996305068338</v>
+      </c>
+      <c r="C33" t="n">
+        <v>1.14614006550397</v>
+      </c>
+      <c r="D33" t="n">
+        <v>2.81269114273169</v>
+      </c>
+      <c r="E33" t="n">
+        <v>1.11468870755941</v>
+      </c>
+      <c r="F33" t="n">
+        <v>3.58584643701338</v>
+      </c>
+      <c r="G33" t="n">
+        <v>2.89299013904952</v>
+      </c>
+      <c r="H33" t="n">
+        <v>2.9400653812453</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1.3135387488573</v>
+      </c>
+      <c r="J33" t="n">
+        <v>0.789704591985978</v>
+      </c>
+      <c r="K33" t="n">
+        <v>1.42390981904478</v>
+      </c>
+      <c r="L33" t="n">
+        <v>0.764705882352948</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
         <v>40179</v>
       </c>
-      <c r="B34">
-[...26 lines deleted...]
-      <c r="K34">
+      <c r="B34" t="n">
+        <v>2.55394126962901</v>
+      </c>
+      <c r="C34" t="n">
+        <v>0.735902502442204</v>
+      </c>
+      <c r="D34" t="n">
+        <v>2.61723823320859</v>
+      </c>
+      <c r="E34" t="n">
+        <v>0.773013851963258</v>
+      </c>
+      <c r="F34" t="n">
+        <v>3.6681613096561</v>
+      </c>
+      <c r="G34" t="n">
+        <v>2.6473740045531</v>
+      </c>
+      <c r="H34" t="n">
+        <v>2.62942486596421</v>
+      </c>
+      <c r="I34" t="n">
+        <v>0.702211231160428</v>
+      </c>
+      <c r="J34" t="n">
+        <v>1.6138497652582</v>
+      </c>
+      <c r="K34" t="n">
         <v>1.87277051129608</v>
       </c>
-      <c r="L34">
-[...4 lines deleted...]
-      <c r="A35" s="1">
+      <c r="L34" t="n">
+        <v>1.68042452830188</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
         <v>40269</v>
       </c>
-      <c r="B35">
-[...34 lines deleted...]
-      <c r="A36" s="1">
+      <c r="B35" t="n">
+        <v>2.53864855236785</v>
+      </c>
+      <c r="C35" t="n">
+        <v>0.72999418177818</v>
+      </c>
+      <c r="D35" t="n">
+        <v>2.69436056551736</v>
+      </c>
+      <c r="E35" t="n">
+        <v>1.08166470922104</v>
+      </c>
+      <c r="F35" t="n">
+        <v>3.60798684768518</v>
+      </c>
+      <c r="G35" t="n">
+        <v>2.70552936529153</v>
+      </c>
+      <c r="H35" t="n">
+        <v>2.38736530688874</v>
+      </c>
+      <c r="I35" t="n">
+        <v>0.323894383158948</v>
+      </c>
+      <c r="J35" t="n">
+        <v>1.39656677334885</v>
+      </c>
+      <c r="K35" t="n">
+        <v>1.11535074845905</v>
+      </c>
+      <c r="L35" t="n">
+        <v>1.90392501464557</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
         <v>40360</v>
       </c>
-      <c r="B36">
-[...23 lines deleted...]
-      <c r="J36">
+      <c r="B36" t="n">
+        <v>2.69472228672881</v>
+      </c>
+      <c r="C36" t="n">
+        <v>0.721130653026117</v>
+      </c>
+      <c r="D36" t="n">
+        <v>2.95329715093054</v>
+      </c>
+      <c r="E36" t="n">
+        <v>1.3786705685154</v>
+      </c>
+      <c r="F36" t="n">
+        <v>3.75055411319143</v>
+      </c>
+      <c r="G36" t="n">
+        <v>2.77921035396978</v>
+      </c>
+      <c r="H36" t="n">
+        <v>2.64416032817445</v>
+      </c>
+      <c r="I36" t="n">
+        <v>0.290323371412493</v>
+      </c>
+      <c r="J36" t="n">
         <v>1.8308631211857</v>
       </c>
-      <c r="K36">
+      <c r="K36" t="n">
         <v>0.732278851786756</v>
       </c>
-      <c r="L36">
-[...4 lines deleted...]
-      <c r="A37" s="1">
+      <c r="L36" t="n">
+        <v>2.90152403282533</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
         <v>40452</v>
       </c>
-      <c r="B37">
-[...34 lines deleted...]
-      <c r="A38" s="1">
+      <c r="B37" t="n">
+        <v>2.69732115719225</v>
+      </c>
+      <c r="C37" t="n">
+        <v>0.501506423126835</v>
+      </c>
+      <c r="D37" t="n">
+        <v>2.94806467872874</v>
+      </c>
+      <c r="E37" t="n">
+        <v>1.12827207802996</v>
+      </c>
+      <c r="F37" t="n">
+        <v>3.8789810616939</v>
+      </c>
+      <c r="G37" t="n">
+        <v>2.7299596347111</v>
+      </c>
+      <c r="H37" t="n">
+        <v>2.52721317665991</v>
+      </c>
+      <c r="I37" t="n">
+        <v>-0.0406097371554468</v>
+      </c>
+      <c r="J37" t="n">
+        <v>2.26349390597793</v>
+      </c>
+      <c r="K37" t="n">
+        <v>1.37467095642003</v>
+      </c>
+      <c r="L37" t="n">
+        <v>3.23992994746061</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
         <v>40544</v>
       </c>
-      <c r="B38">
-[...34 lines deleted...]
-      <c r="A39" s="1">
+      <c r="B38" t="n">
+        <v>3.01575635305076</v>
+      </c>
+      <c r="C38" t="n">
+        <v>0.617840503387818</v>
+      </c>
+      <c r="D38" t="n">
+        <v>3.25424656203271</v>
+      </c>
+      <c r="E38" t="n">
+        <v>0.819020885189913</v>
+      </c>
+      <c r="F38" t="n">
+        <v>3.79710275970518</v>
+      </c>
+      <c r="G38" t="n">
+        <v>2.97257310283358</v>
+      </c>
+      <c r="H38" t="n">
+        <v>2.96247145359137</v>
+      </c>
+      <c r="I38" t="n">
+        <v>0.402034753217171</v>
+      </c>
+      <c r="J38" t="n">
+        <v>2.59890268553278</v>
+      </c>
+      <c r="K38" t="n">
+        <v>2.53866355412898</v>
+      </c>
+      <c r="L38" t="n">
+        <v>2.98637286169907</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
         <v>40634</v>
       </c>
-      <c r="B39">
-[...29 lines deleted...]
-      <c r="L39">
+      <c r="B39" t="n">
+        <v>3.1364974331404</v>
+      </c>
+      <c r="C39" t="n">
+        <v>0.465541987777239</v>
+      </c>
+      <c r="D39" t="n">
+        <v>3.43395543977407</v>
+      </c>
+      <c r="E39" t="n">
+        <v>0.581744624570755</v>
+      </c>
+      <c r="F39" t="n">
+        <v>3.96539175776479</v>
+      </c>
+      <c r="G39" t="n">
+        <v>3.0509886749481</v>
+      </c>
+      <c r="H39" t="n">
+        <v>3.10901272530116</v>
+      </c>
+      <c r="I39" t="n">
+        <v>0.300765460424157</v>
+      </c>
+      <c r="J39" t="n">
+        <v>3.35724533715925</v>
+      </c>
+      <c r="K39" t="n">
+        <v>3.22206095791003</v>
+      </c>
+      <c r="L39" t="n">
         <v>3.7654498419086</v>
       </c>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A40" s="1">
+    <row r="40">
+      <c r="A40" s="2" t="n">
         <v>40725</v>
       </c>
-      <c r="B40">
-[...23 lines deleted...]
-      <c r="J40">
+      <c r="B40" t="n">
+        <v>3.06348643854582</v>
+      </c>
+      <c r="C40" t="n">
+        <v>0.442550115183892</v>
+      </c>
+      <c r="D40" t="n">
+        <v>3.26645997811747</v>
+      </c>
+      <c r="E40" t="n">
+        <v>0.300217543255236</v>
+      </c>
+      <c r="F40" t="n">
+        <v>3.62996077795605</v>
+      </c>
+      <c r="G40" t="n">
+        <v>3.08941949554074</v>
+      </c>
+      <c r="H40" t="n">
+        <v>2.85992646331083</v>
+      </c>
+      <c r="I40" t="n">
+        <v>0.209619042612041</v>
+      </c>
+      <c r="J40" t="n">
         <v>2.99657534246575</v>
       </c>
-      <c r="K40">
+      <c r="K40" t="n">
         <v>3.37307356789765</v>
       </c>
-      <c r="L40">
-[...4 lines deleted...]
-      <c r="A41" s="1">
+      <c r="L40" t="n">
+        <v>3.16149245229278</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
         <v>40817</v>
       </c>
-      <c r="B41">
-[...34 lines deleted...]
-      <c r="A42" s="1">
+      <c r="B41" t="n">
+        <v>3.04107070740723</v>
+      </c>
+      <c r="C41" t="n">
+        <v>0.587982702167965</v>
+      </c>
+      <c r="D41" t="n">
+        <v>3.42253945552517</v>
+      </c>
+      <c r="E41" t="n">
+        <v>0.733860313958699</v>
+      </c>
+      <c r="F41" t="n">
+        <v>3.57032909107127</v>
+      </c>
+      <c r="G41" t="n">
+        <v>3.32719673732328</v>
+      </c>
+      <c r="H41" t="n">
+        <v>2.67108032364859</v>
+      </c>
+      <c r="I41" t="n">
+        <v>0.366113218681534</v>
+      </c>
+      <c r="J41" t="n">
+        <v>2.69580022701476</v>
+      </c>
+      <c r="K41" t="n">
+        <v>3.000577034045</v>
+      </c>
+      <c r="L41" t="n">
+        <v>2.43143907266043</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
         <v>40909</v>
       </c>
-      <c r="B42">
-[...34 lines deleted...]
-      <c r="A43" s="1">
+      <c r="B42" t="n">
+        <v>2.86607443652867</v>
+      </c>
+      <c r="C42" t="n">
+        <v>0.570173277502755</v>
+      </c>
+      <c r="D42" t="n">
+        <v>3.21088036433194</v>
+      </c>
+      <c r="E42" t="n">
+        <v>0.6443872951344</v>
+      </c>
+      <c r="F42" t="n">
+        <v>3.46125097957349</v>
+      </c>
+      <c r="G42" t="n">
+        <v>3.18217461771177</v>
+      </c>
+      <c r="H42" t="n">
+        <v>2.49164509371591</v>
+      </c>
+      <c r="I42" t="n">
+        <v>0.191890269720727</v>
+      </c>
+      <c r="J42" t="n">
+        <v>2.33605403884043</v>
+      </c>
+      <c r="K42" t="n">
+        <v>2.70347182697781</v>
+      </c>
+      <c r="L42" t="n">
+        <v>2.47747747747746</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
         <v>41000</v>
       </c>
-      <c r="B43">
-[...34 lines deleted...]
-      <c r="A44" s="1">
+      <c r="B43" t="n">
+        <v>2.79903957524522</v>
+      </c>
+      <c r="C43" t="n">
+        <v>0.81538195675033</v>
+      </c>
+      <c r="D43" t="n">
+        <v>2.99564432620104</v>
+      </c>
+      <c r="E43" t="n">
+        <v>0.733728263147572</v>
+      </c>
+      <c r="F43" t="n">
+        <v>3.44652698154787</v>
+      </c>
+      <c r="G43" t="n">
+        <v>2.95823522532202</v>
+      </c>
+      <c r="H43" t="n">
+        <v>2.42656244242914</v>
+      </c>
+      <c r="I43" t="n">
+        <v>0.497713407250793</v>
+      </c>
+      <c r="J43" t="n">
+        <v>1.58245419211548</v>
+      </c>
+      <c r="K43" t="n">
+        <v>2.08098987626546</v>
+      </c>
+      <c r="L43" t="n">
+        <v>1.49584487534626</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
         <v>41091</v>
       </c>
-      <c r="B44">
-[...23 lines deleted...]
-      <c r="J44">
+      <c r="B44" t="n">
+        <v>2.87353226013014</v>
+      </c>
+      <c r="C44" t="n">
+        <v>1.10711020669668</v>
+      </c>
+      <c r="D44" t="n">
+        <v>2.95532217649365</v>
+      </c>
+      <c r="E44" t="n">
+        <v>1.04109450152329</v>
+      </c>
+      <c r="F44" t="n">
+        <v>3.4738245731434</v>
+      </c>
+      <c r="G44" t="n">
+        <v>2.99389395322044</v>
+      </c>
+      <c r="H44" t="n">
+        <v>2.61421670083117</v>
+      </c>
+      <c r="I44" t="n">
+        <v>0.968021794781103</v>
+      </c>
+      <c r="J44" t="n">
         <v>1.21917428650596</v>
       </c>
-      <c r="K44">
+      <c r="K44" t="n">
         <v>1.91279887482419</v>
       </c>
-      <c r="L44">
-[...4 lines deleted...]
-      <c r="A45" s="1">
+      <c r="L44" t="n">
+        <v>0.82827167310878</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
         <v>41183</v>
       </c>
-      <c r="B45">
-[...34 lines deleted...]
-      <c r="A46" s="1">
+      <c r="B45" t="n">
+        <v>2.72410392544803</v>
+      </c>
+      <c r="C45" t="n">
+        <v>1.01595962610973</v>
+      </c>
+      <c r="D45" t="n">
+        <v>2.65384190139502</v>
+      </c>
+      <c r="E45" t="n">
+        <v>0.741372346900455</v>
+      </c>
+      <c r="F45" t="n">
+        <v>3.3690087787589</v>
+      </c>
+      <c r="G45" t="n">
+        <v>2.74590426557027</v>
+      </c>
+      <c r="H45" t="n">
+        <v>2.59078138129541</v>
+      </c>
+      <c r="I45" t="n">
+        <v>0.885452156582</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0.93948604586903</v>
+      </c>
+      <c r="K45" t="n">
+        <v>1.65266106442576</v>
+      </c>
+      <c r="L45" t="n">
+        <v>0.855644493513673</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
         <v>41275</v>
       </c>
-      <c r="B46">
-[...34 lines deleted...]
-      <c r="A47" s="1">
+      <c r="B46" t="n">
+        <v>2.74541923753223</v>
+      </c>
+      <c r="C46" t="n">
+        <v>1.04436192310187</v>
+      </c>
+      <c r="D46" t="n">
+        <v>2.70171665507011</v>
+      </c>
+      <c r="E46" t="n">
+        <v>0.944590516429241</v>
+      </c>
+      <c r="F46" t="n">
+        <v>3.38290258355372</v>
+      </c>
+      <c r="G46" t="n">
+        <v>2.62112988057667</v>
+      </c>
+      <c r="H46" t="n">
+        <v>2.7086377375878</v>
+      </c>
+      <c r="I46" t="n">
+        <v>1.02079233016347</v>
+      </c>
+      <c r="J46" t="n">
+        <v>0.907590759075903</v>
+      </c>
+      <c r="K46" t="n">
+        <v>0.942089221390961</v>
+      </c>
+      <c r="L46" t="n">
+        <v>0.906593406593414</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
         <v>41365</v>
       </c>
-      <c r="B47">
-[...34 lines deleted...]
-      <c r="A48" s="1">
+      <c r="B47" t="n">
+        <v>2.76184452170499</v>
+      </c>
+      <c r="C47" t="n">
+        <v>1.09724259426426</v>
+      </c>
+      <c r="D47" t="n">
+        <v>2.72906478765429</v>
+      </c>
+      <c r="E47" t="n">
+        <v>1.1533762829146</v>
+      </c>
+      <c r="F47" t="n">
+        <v>3.43070456192094</v>
+      </c>
+      <c r="G47" t="n">
+        <v>2.65443935888732</v>
+      </c>
+      <c r="H47" t="n">
+        <v>2.72923206323892</v>
+      </c>
+      <c r="I47" t="n">
+        <v>1.08243747784518</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0.765236403388907</v>
+      </c>
+      <c r="K47" t="n">
+        <v>0.688705234159776</v>
+      </c>
+      <c r="L47" t="n">
+        <v>0.736899563318794</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
         <v>41456</v>
       </c>
-      <c r="B48">
-[...29 lines deleted...]
-      <c r="L48">
+      <c r="B48" t="n">
+        <v>2.657831874108</v>
+      </c>
+      <c r="C48" t="n">
+        <v>0.836139108013444</v>
+      </c>
+      <c r="D48" t="n">
+        <v>2.68165196346564</v>
+      </c>
+      <c r="E48" t="n">
+        <v>0.799313717459376</v>
+      </c>
+      <c r="F48" t="n">
+        <v>3.5570452648658</v>
+      </c>
+      <c r="G48" t="n">
+        <v>2.45964704381542</v>
+      </c>
+      <c r="H48" t="n">
+        <v>2.46693660106126</v>
+      </c>
+      <c r="I48" t="n">
+        <v>0.590480237881787</v>
+      </c>
+      <c r="J48" t="n">
+        <v>1.14973993977553</v>
+      </c>
+      <c r="K48" t="n">
+        <v>0.938448799337559</v>
+      </c>
+      <c r="L48" t="n">
         <v>1.39649507119387</v>
       </c>
     </row>
-    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A49" s="1">
+    <row r="49">
+      <c r="A49" s="2" t="n">
         <v>41548</v>
       </c>
-      <c r="B49">
-[...34 lines deleted...]
-      <c r="A50" s="1">
+      <c r="B49" t="n">
+        <v>2.80745834972727</v>
+      </c>
+      <c r="C49" t="n">
+        <v>1.06121358480384</v>
+      </c>
+      <c r="D49" t="n">
+        <v>2.86563521675237</v>
+      </c>
+      <c r="E49" t="n">
+        <v>1.13041882310203</v>
+      </c>
+      <c r="F49" t="n">
+        <v>3.54675765823305</v>
+      </c>
+      <c r="G49" t="n">
+        <v>2.71914280448537</v>
+      </c>
+      <c r="H49" t="n">
+        <v>2.54313406968497</v>
+      </c>
+      <c r="I49" t="n">
+        <v>0.76575692863449</v>
+      </c>
+      <c r="J49" t="n">
+        <v>0.930741856008754</v>
+      </c>
+      <c r="K49" t="n">
+        <v>0.551116009920092</v>
+      </c>
+      <c r="L49" t="n">
+        <v>1.17679255610289</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
         <v>41640</v>
       </c>
-      <c r="B50">
-[...34 lines deleted...]
-      <c r="A51" s="1">
+      <c r="B50" t="n">
+        <v>2.69970839589948</v>
+      </c>
+      <c r="C50" t="n">
+        <v>0.793315477877016</v>
+      </c>
+      <c r="D50" t="n">
+        <v>2.81014971374171</v>
+      </c>
+      <c r="E50" t="n">
+        <v>1.06756529551113</v>
+      </c>
+      <c r="F50" t="n">
+        <v>3.51573233987093</v>
+      </c>
+      <c r="G50" t="n">
+        <v>2.80829939673347</v>
+      </c>
+      <c r="H50" t="n">
+        <v>2.13342048788203</v>
+      </c>
+      <c r="I50" t="n">
+        <v>0.204950276413949</v>
+      </c>
+      <c r="J50" t="n">
+        <v>1.39002452984465</v>
+      </c>
+      <c r="K50" t="n">
+        <v>0.796047213834765</v>
+      </c>
+      <c r="L50" t="n">
+        <v>1.55186496052273</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
         <v>41730</v>
       </c>
-      <c r="B51">
-[...34 lines deleted...]
-      <c r="A52" s="1">
+      <c r="B51" t="n">
+        <v>2.78038906145844</v>
+      </c>
+      <c r="C51" t="n">
+        <v>0.601941975678876</v>
+      </c>
+      <c r="D51" t="n">
+        <v>2.96230735979678</v>
+      </c>
+      <c r="E51" t="n">
+        <v>0.925821401085833</v>
+      </c>
+      <c r="F51" t="n">
+        <v>3.59070693350265</v>
+      </c>
+      <c r="G51" t="n">
+        <v>2.9255039158051</v>
+      </c>
+      <c r="H51" t="n">
+        <v>2.23361127713428</v>
+      </c>
+      <c r="I51" t="n">
+        <v>-0.0939664989668627</v>
+      </c>
+      <c r="J51" t="n">
+        <v>2.22403037700027</v>
+      </c>
+      <c r="K51" t="n">
+        <v>1.53214774281806</v>
+      </c>
+      <c r="L51" t="n">
+        <v>2.76347873205093</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
         <v>41821</v>
       </c>
-      <c r="B52">
-[...34 lines deleted...]
-      <c r="A53" s="1">
+      <c r="B52" t="n">
+        <v>2.89788386625848</v>
+      </c>
+      <c r="C52" t="n">
+        <v>0.768041710064019</v>
+      </c>
+      <c r="D52" t="n">
+        <v>3.20284110126568</v>
+      </c>
+      <c r="E52" t="n">
+        <v>1.15433992787307</v>
+      </c>
+      <c r="F52" t="n">
+        <v>3.52246561157529</v>
+      </c>
+      <c r="G52" t="n">
+        <v>3.23137485638899</v>
+      </c>
+      <c r="H52" t="n">
+        <v>2.49953450574325</v>
+      </c>
+      <c r="I52" t="n">
+        <v>0.228809909062881</v>
+      </c>
+      <c r="J52" t="n">
+        <v>2.08389715832205</v>
+      </c>
+      <c r="K52" t="n">
+        <v>1.55865463494668</v>
+      </c>
+      <c r="L52" t="n">
+        <v>2.53848231163921</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
         <v>41913</v>
       </c>
-      <c r="B53">
-[...34 lines deleted...]
-      <c r="A54" s="1">
+      <c r="B53" t="n">
+        <v>2.70118555743672</v>
+      </c>
+      <c r="C53" t="n">
+        <v>0.63334561027007</v>
+      </c>
+      <c r="D53" t="n">
+        <v>2.86019990555275</v>
+      </c>
+      <c r="E53" t="n">
+        <v>0.812420017590664</v>
+      </c>
+      <c r="F53" t="n">
+        <v>3.50451704726618</v>
+      </c>
+      <c r="G53" t="n">
+        <v>2.88416638330362</v>
+      </c>
+      <c r="H53" t="n">
+        <v>2.4590905268584</v>
+      </c>
+      <c r="I53" t="n">
+        <v>0.256919875859198</v>
+      </c>
+      <c r="J53" t="n">
+        <v>1.92568483862219</v>
+      </c>
+      <c r="K53" t="n">
+        <v>1.64428610578241</v>
+      </c>
+      <c r="L53" t="n">
+        <v>2.38030835812821</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
         <v>42005</v>
       </c>
-      <c r="B54">
-[...29 lines deleted...]
-      <c r="L54">
+      <c r="B54" t="n">
+        <v>2.78440287288421</v>
+      </c>
+      <c r="C54" t="n">
+        <v>1.03826996265937</v>
+      </c>
+      <c r="D54" t="n">
+        <v>2.70835603537618</v>
+      </c>
+      <c r="E54" t="n">
+        <v>1.04867903278087</v>
+      </c>
+      <c r="F54" t="n">
+        <v>3.4788671224607</v>
+      </c>
+      <c r="G54" t="n">
+        <v>2.84677030163965</v>
+      </c>
+      <c r="H54" t="n">
+        <v>2.6654732229654</v>
+      </c>
+      <c r="I54" t="n">
+        <v>0.77451552593864</v>
+      </c>
+      <c r="J54" t="n">
+        <v>1.0752688172043</v>
+      </c>
+      <c r="K54" t="n">
+        <v>1.08932461873637</v>
+      </c>
+      <c r="L54" t="n">
         <v>1.50134048257373</v>
       </c>
     </row>
-    <row r="55" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A55" s="1">
+    <row r="55">
+      <c r="A55" s="2" t="n">
         <v>42095</v>
       </c>
-      <c r="B55">
-[...34 lines deleted...]
-      <c r="A56" s="1">
+      <c r="B55" t="n">
+        <v>2.58918261744278</v>
+      </c>
+      <c r="C55" t="n">
+        <v>0.950155913857528</v>
+      </c>
+      <c r="D55" t="n">
+        <v>2.62416077017471</v>
+      </c>
+      <c r="E55" t="n">
+        <v>1.01333761544107</v>
+      </c>
+      <c r="F55" t="n">
+        <v>3.38298615212574</v>
+      </c>
+      <c r="G55" t="n">
+        <v>2.85523519433541</v>
+      </c>
+      <c r="H55" t="n">
+        <v>2.482296532467</v>
+      </c>
+      <c r="I55" t="n">
+        <v>0.796298937906502</v>
+      </c>
+      <c r="J55" t="n">
+        <v>0.902096046696742</v>
+      </c>
+      <c r="K55" t="n">
+        <v>1.10482349770951</v>
+      </c>
+      <c r="L55" t="n">
+        <v>0.922752438702877</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
         <v>42186</v>
       </c>
-      <c r="B56">
-[...23 lines deleted...]
-      <c r="J56">
+      <c r="B56" t="n">
+        <v>2.34851679054371</v>
+      </c>
+      <c r="C56" t="n">
+        <v>0.686900144194029</v>
+      </c>
+      <c r="D56" t="n">
+        <v>2.37258685422449</v>
+      </c>
+      <c r="E56" t="n">
+        <v>0.803980559606535</v>
+      </c>
+      <c r="F56" t="n">
+        <v>3.37501389543489</v>
+      </c>
+      <c r="G56" t="n">
+        <v>2.54287031863051</v>
+      </c>
+      <c r="H56" t="n">
+        <v>2.43556755718254</v>
+      </c>
+      <c r="I56" t="n">
+        <v>0.69861160021061</v>
+      </c>
+      <c r="J56" t="n">
         <v>1.19300106044539</v>
       </c>
-      <c r="K56">
+      <c r="K56" t="n">
         <v>1.13085621970921</v>
       </c>
-      <c r="L56">
+      <c r="L56" t="n">
         <v>1.18514616802739</v>
       </c>
     </row>
-    <row r="57" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A57" s="1">
+    <row r="57">
+      <c r="A57" s="2" t="n">
         <v>42278</v>
       </c>
-      <c r="B57">
-[...23 lines deleted...]
-      <c r="J57">
+      <c r="B57" t="n">
+        <v>2.14839222979753</v>
+      </c>
+      <c r="C57" t="n">
+        <v>0.525542963091932</v>
+      </c>
+      <c r="D57" t="n">
+        <v>2.41889325118376</v>
+      </c>
+      <c r="E57" t="n">
+        <v>0.907224711377751</v>
+      </c>
+      <c r="F57" t="n">
+        <v>3.28946304497843</v>
+      </c>
+      <c r="G57" t="n">
+        <v>2.67631018919122</v>
+      </c>
+      <c r="H57" t="n">
+        <v>2.37119220836892</v>
+      </c>
+      <c r="I57" t="n">
+        <v>0.641054442841354</v>
+      </c>
+      <c r="J57" t="n">
         <v>1.33049494411922</v>
       </c>
-      <c r="K57">
-[...7 lines deleted...]
-      <c r="A58" s="1">
+      <c r="K57" t="n">
+        <v>0.970612024804532</v>
+      </c>
+      <c r="L57" t="n">
+        <v>1.26816380449141</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
         <v>42370</v>
       </c>
-      <c r="B58">
-[...34 lines deleted...]
-      <c r="A59" s="1">
+      <c r="B58" t="n">
+        <v>1.81283380833907</v>
+      </c>
+      <c r="C58" t="n">
+        <v>0.193665334940272</v>
+      </c>
+      <c r="D58" t="n">
+        <v>2.58998538880399</v>
+      </c>
+      <c r="E58" t="n">
+        <v>1.0376551630791</v>
+      </c>
+      <c r="F58" t="n">
+        <v>3.22078529664203</v>
+      </c>
+      <c r="G58" t="n">
+        <v>2.86004122442185</v>
+      </c>
+      <c r="H58" t="n">
+        <v>2.13772091189532</v>
+      </c>
+      <c r="I58" t="n">
+        <v>0.26996782698604</v>
+      </c>
+      <c r="J58" t="n">
+        <v>1.54255319148935</v>
+      </c>
+      <c r="K58" t="n">
+        <v>1.10452586206895</v>
+      </c>
+      <c r="L58" t="n">
+        <v>1.69043845747491</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
         <v>42461</v>
       </c>
-      <c r="B59">
-[...34 lines deleted...]
-      <c r="A60" s="1">
+      <c r="B59" t="n">
+        <v>1.66910978976748</v>
+      </c>
+      <c r="C59" t="n">
+        <v>0.0655117488938921</v>
+      </c>
+      <c r="D59" t="n">
+        <v>2.37925589349872</v>
+      </c>
+      <c r="E59" t="n">
+        <v>0.789991081322305</v>
+      </c>
+      <c r="F59" t="n">
+        <v>3.09247711195961</v>
+      </c>
+      <c r="G59" t="n">
+        <v>2.54176214975548</v>
+      </c>
+      <c r="H59" t="n">
+        <v>1.92853680003229</v>
+      </c>
+      <c r="I59" t="n">
+        <v>0.00497508546496772</v>
+      </c>
+      <c r="J59" t="n">
+        <v>1.55140678411781</v>
+      </c>
+      <c r="K59" t="n">
+        <v>0.799573560767591</v>
+      </c>
+      <c r="L59" t="n">
+        <v>1.90700104493207</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
         <v>42552</v>
       </c>
-      <c r="B60">
-[...34 lines deleted...]
-      <c r="A61" s="1">
+      <c r="B60" t="n">
+        <v>1.81503584705273</v>
+      </c>
+      <c r="C60" t="n">
+        <v>0.256257624456048</v>
+      </c>
+      <c r="D60" t="n">
+        <v>2.46340653079736</v>
+      </c>
+      <c r="E60" t="n">
+        <v>1.08972814839659</v>
+      </c>
+      <c r="F60" t="n">
+        <v>3.13569072136832</v>
+      </c>
+      <c r="G60" t="n">
+        <v>2.60303361517117</v>
+      </c>
+      <c r="H60" t="n">
+        <v>1.90566933108468</v>
+      </c>
+      <c r="I60" t="n">
+        <v>0.0609579008705229</v>
+      </c>
+      <c r="J60" t="n">
+        <v>1.23133350799058</v>
+      </c>
+      <c r="K60" t="n">
+        <v>0.292864749733754</v>
+      </c>
+      <c r="L60" t="n">
+        <v>1.58771473191048</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
         <v>42644</v>
       </c>
-      <c r="B61">
-[...34 lines deleted...]
-      <c r="A62" s="1">
+      <c r="B61" t="n">
+        <v>2.06655082482979</v>
+      </c>
+      <c r="C61" t="n">
+        <v>0.363551245940737</v>
+      </c>
+      <c r="D61" t="n">
+        <v>2.52816737922885</v>
+      </c>
+      <c r="E61" t="n">
+        <v>0.993170203997668</v>
+      </c>
+      <c r="F61" t="n">
+        <v>3.18330951078721</v>
+      </c>
+      <c r="G61" t="n">
+        <v>2.70096153898284</v>
+      </c>
+      <c r="H61" t="n">
+        <v>2.06423788640368</v>
+      </c>
+      <c r="I61" t="n">
+        <v>0.0842729556678408</v>
+      </c>
+      <c r="J61" t="n">
+        <v>1.39180672268909</v>
+      </c>
+      <c r="K61" t="n">
+        <v>0.587449933244327</v>
+      </c>
+      <c r="L61" t="n">
+        <v>1.95669188625097</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
         <v>42736</v>
       </c>
-      <c r="B62">
-[...34 lines deleted...]
-      <c r="A63" s="1">
+      <c r="B62" t="n">
+        <v>2.48102668704599</v>
+      </c>
+      <c r="C62" t="n">
+        <v>0.495414436821463</v>
+      </c>
+      <c r="D62" t="n">
+        <v>2.6474613888831</v>
+      </c>
+      <c r="E62" t="n">
+        <v>0.923750901206476</v>
+      </c>
+      <c r="F62" t="n">
+        <v>3.48180275097196</v>
+      </c>
+      <c r="G62" t="n">
+        <v>2.75474233054162</v>
+      </c>
+      <c r="H62" t="n">
+        <v>2.39697671893913</v>
+      </c>
+      <c r="I62" t="n">
+        <v>0.299033159772811</v>
+      </c>
+      <c r="J62" t="n">
+        <v>1.91199580932428</v>
+      </c>
+      <c r="K62" t="n">
+        <v>1.11910471622703</v>
+      </c>
+      <c r="L62" t="n">
+        <v>2.18181818181817</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
         <v>42826</v>
       </c>
-      <c r="B63">
-[...34 lines deleted...]
-      <c r="A64" s="1">
+      <c r="B63" t="n">
+        <v>2.78810867912266</v>
+      </c>
+      <c r="C63" t="n">
+        <v>0.8483159711325</v>
+      </c>
+      <c r="D63" t="n">
+        <v>2.8625786997048</v>
+      </c>
+      <c r="E63" t="n">
+        <v>1.25481928209093</v>
+      </c>
+      <c r="F63" t="n">
+        <v>3.5155011536447</v>
+      </c>
+      <c r="G63" t="n">
+        <v>2.95025791179703</v>
+      </c>
+      <c r="H63" t="n">
+        <v>2.67200941955059</v>
+      </c>
+      <c r="I63" t="n">
+        <v>0.736369633875022</v>
+      </c>
+      <c r="J63" t="n">
+        <v>1.32055929570168</v>
+      </c>
+      <c r="K63" t="n">
+        <v>0.687466948704395</v>
+      </c>
+      <c r="L63" t="n">
+        <v>1.51243270956165</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
         <v>42917</v>
       </c>
-      <c r="B64">
-[...34 lines deleted...]
-      <c r="A65" s="1">
+      <c r="B64" t="n">
+        <v>2.93584585509561</v>
+      </c>
+      <c r="C64" t="n">
+        <v>0.936750550755605</v>
+      </c>
+      <c r="D64" t="n">
+        <v>3.14078957096</v>
+      </c>
+      <c r="E64" t="n">
+        <v>1.29667653743922</v>
+      </c>
+      <c r="F64" t="n">
+        <v>3.56707347593457</v>
+      </c>
+      <c r="G64" t="n">
+        <v>3.1516366808233</v>
+      </c>
+      <c r="H64" t="n">
+        <v>2.77410317067887</v>
+      </c>
+      <c r="I64" t="n">
+        <v>0.814081007924483</v>
+      </c>
+      <c r="J64" t="n">
+        <v>1.37163561076603</v>
+      </c>
+      <c r="K64" t="n">
+        <v>1.00876028670029</v>
+      </c>
+      <c r="L64" t="n">
+        <v>1.46041506533436</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
         <v>43009</v>
       </c>
-      <c r="B65">
-[...23 lines deleted...]
-      <c r="J65">
+      <c r="B65" t="n">
+        <v>3.03143862529046</v>
+      </c>
+      <c r="C65" t="n">
+        <v>0.881739960720162</v>
+      </c>
+      <c r="D65" t="n">
+        <v>3.35298324017278</v>
+      </c>
+      <c r="E65" t="n">
+        <v>1.31529849328991</v>
+      </c>
+      <c r="F65" t="n">
+        <v>3.6513511504619</v>
+      </c>
+      <c r="G65" t="n">
+        <v>3.36418067448798</v>
+      </c>
+      <c r="H65" t="n">
+        <v>2.94115727928607</v>
+      </c>
+      <c r="I65" t="n">
+        <v>0.890975217008954</v>
+      </c>
+      <c r="J65" t="n">
         <v>1.7871017871018</v>
       </c>
-      <c r="K65">
-[...7 lines deleted...]
-      <c r="A66" s="1">
+      <c r="K65" t="n">
+        <v>1.51314043005043</v>
+      </c>
+      <c r="L65" t="n">
+        <v>1.58648925281476</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
         <v>43101</v>
       </c>
-      <c r="B66">
-[...34 lines deleted...]
-      <c r="A67" s="1">
+      <c r="B66" t="n">
+        <v>3.16482782359351</v>
+      </c>
+      <c r="C66" t="n">
+        <v>0.948543507529076</v>
+      </c>
+      <c r="D66" t="n">
+        <v>3.64536331212609</v>
+      </c>
+      <c r="E66" t="n">
+        <v>1.53103461544573</v>
+      </c>
+      <c r="F66" t="n">
+        <v>3.75525092280574</v>
+      </c>
+      <c r="G66" t="n">
+        <v>3.59602537126439</v>
+      </c>
+      <c r="H66" t="n">
+        <v>3.17901712399682</v>
+      </c>
+      <c r="I66" t="n">
+        <v>0.956881336901235</v>
+      </c>
+      <c r="J66" t="n">
+        <v>2.05602672834746</v>
+      </c>
+      <c r="K66" t="n">
+        <v>1.44927536231885</v>
+      </c>
+      <c r="L66" t="n">
+        <v>2.13523131672597</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
         <v>43191</v>
       </c>
-      <c r="B67">
-[...26 lines deleted...]
-      <c r="K67">
+      <c r="B67" t="n">
+        <v>3.0395836517693</v>
+      </c>
+      <c r="C67" t="n">
+        <v>0.774315054199478</v>
+      </c>
+      <c r="D67" t="n">
+        <v>3.68002563700478</v>
+      </c>
+      <c r="E67" t="n">
+        <v>1.48394178790047</v>
+      </c>
+      <c r="F67" t="n">
+        <v>3.83173095324949</v>
+      </c>
+      <c r="G67" t="n">
+        <v>3.58568762553689</v>
+      </c>
+      <c r="H67" t="n">
+        <v>3.06197399844489</v>
+      </c>
+      <c r="I67" t="n">
+        <v>0.762299973419992</v>
+      </c>
+      <c r="J67" t="n">
+        <v>2.30002555583955</v>
+      </c>
+      <c r="K67" t="n">
         <v>1.81197478991595</v>
       </c>
-      <c r="L67">
-[...4 lines deleted...]
-      <c r="A68" s="1">
+      <c r="L67" t="n">
+        <v>2.27272727272729</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
         <v>43282</v>
       </c>
-      <c r="B68">
-[...23 lines deleted...]
-      <c r="J68">
+      <c r="B68" t="n">
+        <v>2.93448753130914</v>
+      </c>
+      <c r="C68" t="n">
+        <v>0.581542047755806</v>
+      </c>
+      <c r="D68" t="n">
+        <v>3.16219979799074</v>
+      </c>
+      <c r="E68" t="n">
+        <v>0.935213083882664</v>
+      </c>
+      <c r="F68" t="n">
+        <v>3.66575680546977</v>
+      </c>
+      <c r="G68" t="n">
+        <v>3.05478038263874</v>
+      </c>
+      <c r="H68" t="n">
+        <v>3.0688406378528</v>
+      </c>
+      <c r="I68" t="n">
+        <v>0.640379637859655</v>
+      </c>
+      <c r="J68" t="n">
         <v>2.68062292570845</v>
       </c>
-      <c r="K68">
-[...7 lines deleted...]
-      <c r="A69" s="1">
+      <c r="K68" t="n">
+        <v>2.10249671484889</v>
+      </c>
+      <c r="L68" t="n">
+        <v>2.80303030303027</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
         <v>43374</v>
       </c>
-      <c r="B69">
-[...34 lines deleted...]
-      <c r="A70" s="1">
+      <c r="B69" t="n">
+        <v>2.84168898971661</v>
+      </c>
+      <c r="C69" t="n">
+        <v>0.724250627952074</v>
+      </c>
+      <c r="D69" t="n">
+        <v>3.01396408905229</v>
+      </c>
+      <c r="E69" t="n">
+        <v>1.09578792267153</v>
+      </c>
+      <c r="F69" t="n">
+        <v>3.65910566227127</v>
+      </c>
+      <c r="G69" t="n">
+        <v>2.82783391285066</v>
+      </c>
+      <c r="H69" t="n">
+        <v>3.03152623939111</v>
+      </c>
+      <c r="I69" t="n">
+        <v>0.853693035181603</v>
+      </c>
+      <c r="J69" t="n">
+        <v>2.03562340966918</v>
+      </c>
+      <c r="K69" t="n">
+        <v>1.25523012552304</v>
+      </c>
+      <c r="L69" t="n">
+        <v>2.19143576826195</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
         <v>43466</v>
       </c>
-      <c r="B70">
-[...34 lines deleted...]
-      <c r="A71" s="1">
+      <c r="B70" t="n">
+        <v>2.56248761814456</v>
+      </c>
+      <c r="C70" t="n">
+        <v>0.590612372830145</v>
+      </c>
+      <c r="D70" t="n">
+        <v>2.712734438945</v>
+      </c>
+      <c r="E70" t="n">
+        <v>0.860143290508576</v>
+      </c>
+      <c r="F70" t="n">
+        <v>3.42250780158043</v>
+      </c>
+      <c r="G70" t="n">
+        <v>2.57614225980975</v>
+      </c>
+      <c r="H70" t="n">
+        <v>2.50224153217055</v>
+      </c>
+      <c r="I70" t="n">
+        <v>0.487800067794802</v>
+      </c>
+      <c r="J70" t="n">
+        <v>1.61168471417778</v>
+      </c>
+      <c r="K70" t="n">
+        <v>1.37662337662336</v>
+      </c>
+      <c r="L70" t="n">
+        <v>1.59283225485318</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
         <v>43556</v>
       </c>
-      <c r="B71">
-[...34 lines deleted...]
-      <c r="A72" s="1">
+      <c r="B71" t="n">
+        <v>2.80095365246768</v>
+      </c>
+      <c r="C71" t="n">
+        <v>0.701690438195519</v>
+      </c>
+      <c r="D71" t="n">
+        <v>2.94046293526309</v>
+      </c>
+      <c r="E71" t="n">
+        <v>0.858761707472231</v>
+      </c>
+      <c r="F71" t="n">
+        <v>3.50609243303854</v>
+      </c>
+      <c r="G71" t="n">
+        <v>2.82486242721208</v>
+      </c>
+      <c r="H71" t="n">
+        <v>2.86585654880433</v>
+      </c>
+      <c r="I71" t="n">
+        <v>0.745807665958074</v>
+      </c>
+      <c r="J71" t="n">
+        <v>2.14838870846863</v>
+      </c>
+      <c r="K71" t="n">
+        <v>2.1150374000516</v>
+      </c>
+      <c r="L71" t="n">
+        <v>2.09876543209875</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
         <v>43647</v>
       </c>
-      <c r="B72">
-[...26 lines deleted...]
-      <c r="K72">
+      <c r="B72" t="n">
+        <v>2.91860768088941</v>
+      </c>
+      <c r="C72" t="n">
+        <v>0.856108908647216</v>
+      </c>
+      <c r="D72" t="n">
+        <v>3.15445205109529</v>
+      </c>
+      <c r="E72" t="n">
+        <v>1.00232662243314</v>
+      </c>
+      <c r="F72" t="n">
+        <v>3.31909458584945</v>
+      </c>
+      <c r="G72" t="n">
+        <v>3.17804157366654</v>
+      </c>
+      <c r="H72" t="n">
+        <v>3.04396969462582</v>
+      </c>
+      <c r="I72" t="n">
+        <v>0.9663343286157</v>
+      </c>
+      <c r="J72" t="n">
+        <v>1.93933366484336</v>
+      </c>
+      <c r="K72" t="n">
         <v>2.21364221364222</v>
       </c>
-      <c r="L72">
+      <c r="L72" t="n">
         <v>1.89142716777206</v>
       </c>
     </row>
-    <row r="73" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A73" s="1">
+    <row r="73">
+      <c r="A73" s="2" t="n">
         <v>43739</v>
       </c>
-      <c r="B73">
-[...34 lines deleted...]
-      <c r="A74" s="1">
+      <c r="B73" t="n">
+        <v>3.16001916129188</v>
+      </c>
+      <c r="C73" t="n">
+        <v>0.985391163893849</v>
+      </c>
+      <c r="D73" t="n">
+        <v>3.46635454369035</v>
+      </c>
+      <c r="E73" t="n">
+        <v>1.15105096999597</v>
+      </c>
+      <c r="F73" t="n">
+        <v>3.36000732475093</v>
+      </c>
+      <c r="G73" t="n">
+        <v>3.57793400254794</v>
+      </c>
+      <c r="H73" t="n">
+        <v>3.01881382561534</v>
+      </c>
+      <c r="I73" t="n">
+        <v>0.858368293000444</v>
+      </c>
+      <c r="J73" t="n">
+        <v>2.09476309226934</v>
+      </c>
+      <c r="K73" t="n">
+        <v>2.58264462809916</v>
+      </c>
+      <c r="L73" t="n">
+        <v>1.89795415331528</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
         <v>43831</v>
       </c>
-      <c r="B74">
-[...26 lines deleted...]
-      <c r="K74">
+      <c r="B74" t="n">
+        <v>3.59280963745701</v>
+      </c>
+      <c r="C74" t="n">
+        <v>1.4811753908967</v>
+      </c>
+      <c r="D74" t="n">
+        <v>3.71559582999446</v>
+      </c>
+      <c r="E74" t="n">
+        <v>1.41453942374368</v>
+      </c>
+      <c r="F74" t="n">
+        <v>3.74292616613801</v>
+      </c>
+      <c r="G74" t="n">
+        <v>3.73794270786808</v>
+      </c>
+      <c r="H74" t="n">
+        <v>3.39002161360291</v>
+      </c>
+      <c r="I74" t="n">
+        <v>1.3206354248737</v>
+      </c>
+      <c r="J74" t="n">
+        <v>1.80916976456012</v>
+      </c>
+      <c r="K74" t="n">
         <v>2.04970535485523</v>
       </c>
-      <c r="L74">
-[...4 lines deleted...]
-      <c r="A75" s="1">
+      <c r="L74" t="n">
+        <v>1.56785889269967</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
         <v>43922</v>
       </c>
-      <c r="B75">
-[...34 lines deleted...]
-      <c r="A76" s="1">
+      <c r="B75" t="n">
+        <v>4.82108776880135</v>
+      </c>
+      <c r="C75" t="n">
+        <v>3.36642570454202</v>
+      </c>
+      <c r="D75" t="n">
+        <v>4.74805480519872</v>
+      </c>
+      <c r="E75" t="n">
+        <v>3.06850998704626</v>
+      </c>
+      <c r="F75" t="n">
+        <v>3.68080268541771</v>
+      </c>
+      <c r="G75" t="n">
+        <v>5.08574459398947</v>
+      </c>
+      <c r="H75" t="n">
+        <v>4.84715724017242</v>
+      </c>
+      <c r="I75" t="n">
+        <v>3.40697236396177</v>
+      </c>
+      <c r="J75" t="n">
+        <v>0.0244558571777718</v>
+      </c>
+      <c r="K75" t="n">
+        <v>0.126294518817898</v>
+      </c>
+      <c r="L75" t="n">
+        <v>-0.0241837968561256</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
         <v>44013</v>
       </c>
-      <c r="B76">
-[...23 lines deleted...]
-      <c r="J76">
+      <c r="B76" t="n">
+        <v>4.32573859548476</v>
+      </c>
+      <c r="C76" t="n">
+        <v>2.68428870900841</v>
+      </c>
+      <c r="D76" t="n">
+        <v>4.69109208632532</v>
+      </c>
+      <c r="E76" t="n">
+        <v>2.88487897496696</v>
+      </c>
+      <c r="F76" t="n">
+        <v>3.78596430483613</v>
+      </c>
+      <c r="G76" t="n">
+        <v>5.00004146072712</v>
+      </c>
+      <c r="H76" t="n">
+        <v>4.68100701661859</v>
+      </c>
+      <c r="I76" t="n">
+        <v>3.06730501908661</v>
+      </c>
+      <c r="J76" t="n">
         <v>0.268292682926835</v>
       </c>
-      <c r="K76">
-[...7 lines deleted...]
-      <c r="A77" s="1">
+      <c r="K76" t="n">
+        <v>0.327373457567345</v>
+      </c>
+      <c r="L76" t="n">
+        <v>0.216972034715513</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
         <v>44105</v>
       </c>
-      <c r="B77">
-[...34 lines deleted...]
-      <c r="A78" s="1">
+      <c r="B77" t="n">
+        <v>3.83499012393334</v>
+      </c>
+      <c r="C77" t="n">
+        <v>2.05553465545653</v>
+      </c>
+      <c r="D77" t="n">
+        <v>4.28979861618062</v>
+      </c>
+      <c r="E77" t="n">
+        <v>2.44337405117652</v>
+      </c>
+      <c r="F77" t="n">
+        <v>3.87678253712714</v>
+      </c>
+      <c r="G77" t="n">
+        <v>4.52253417328745</v>
+      </c>
+      <c r="H77" t="n">
+        <v>4.40144489793451</v>
+      </c>
+      <c r="I77" t="n">
+        <v>2.6091291671309</v>
+      </c>
+      <c r="J77" t="n">
+        <v>0.781631656082069</v>
+      </c>
+      <c r="K77" t="n">
+        <v>0.704934541792551</v>
+      </c>
+      <c r="L77" t="n">
+        <v>0.798258345428153</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
         <v>44197</v>
       </c>
-      <c r="B78">
-[...26 lines deleted...]
-      <c r="K78">
+      <c r="B78" t="n">
+        <v>3.58338408462733</v>
+      </c>
+      <c r="C78" t="n">
+        <v>1.58774505731886</v>
+      </c>
+      <c r="D78" t="n">
+        <v>3.92074049852172</v>
+      </c>
+      <c r="E78" t="n">
+        <v>1.72203707662259</v>
+      </c>
+      <c r="F78" t="n">
+        <v>3.51461998500256</v>
+      </c>
+      <c r="G78" t="n">
+        <v>3.97152778707477</v>
+      </c>
+      <c r="H78" t="n">
+        <v>4.37783602165786</v>
+      </c>
+      <c r="I78" t="n">
+        <v>2.38064018798011</v>
+      </c>
+      <c r="J78" t="n">
+        <v>1.43622200584224</v>
+      </c>
+      <c r="K78" t="n">
         <v>1.68214913381874</v>
       </c>
-      <c r="L78">
-[...4 lines deleted...]
-      <c r="A79" s="1">
+      <c r="L78" t="n">
+        <v>1.47129763627591</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
         <v>44287</v>
       </c>
-      <c r="B79">
-[...34 lines deleted...]
-      <c r="A80" s="1">
+      <c r="B79" t="n">
+        <v>2.23081587493526</v>
+      </c>
+      <c r="C79" t="n">
+        <v>-0.470936904658601</v>
+      </c>
+      <c r="D79" t="n">
+        <v>2.84438438239944</v>
+      </c>
+      <c r="E79" t="n">
+        <v>-0.0541612252919783</v>
+      </c>
+      <c r="F79" t="n">
+        <v>3.7490877413175</v>
+      </c>
+      <c r="G79" t="n">
+        <v>2.34993424331034</v>
+      </c>
+      <c r="H79" t="n">
+        <v>2.39959906616854</v>
+      </c>
+      <c r="I79" t="n">
+        <v>-0.343287685091395</v>
+      </c>
+      <c r="J79" t="n">
+        <v>3.34963325183376</v>
+      </c>
+      <c r="K79" t="n">
+        <v>3.73360242179615</v>
+      </c>
+      <c r="L79" t="n">
+        <v>3.41074020319305</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
         <v>44378</v>
       </c>
-      <c r="B80">
-[...34 lines deleted...]
-      <c r="A81" s="1">
+      <c r="B80" t="n">
+        <v>2.68964184393055</v>
+      </c>
+      <c r="C80" t="n">
+        <v>-0.164489833336935</v>
+      </c>
+      <c r="D80" t="n">
+        <v>2.96993282062607</v>
+      </c>
+      <c r="E80" t="n">
+        <v>-0.0793140972391082</v>
+      </c>
+      <c r="F80" t="n">
+        <v>3.80958679452711</v>
+      </c>
+      <c r="G80" t="n">
+        <v>2.58231418824462</v>
+      </c>
+      <c r="H80" t="n">
+        <v>2.32597180511725</v>
+      </c>
+      <c r="I80" t="n">
+        <v>-0.529051607846208</v>
+      </c>
+      <c r="J80" t="n">
+        <v>4.06227195329603</v>
+      </c>
+      <c r="K80" t="n">
+        <v>4.51807228915663</v>
+      </c>
+      <c r="L80" t="n">
+        <v>3.96920856386815</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
         <v>44470</v>
       </c>
-      <c r="B81">
-[...34 lines deleted...]
-      <c r="A82" s="1">
+      <c r="B81" t="n">
+        <v>2.94696598082517</v>
+      </c>
+      <c r="C81" t="n">
+        <v>-0.211701745012274</v>
+      </c>
+      <c r="D81" t="n">
+        <v>3.45472699483035</v>
+      </c>
+      <c r="E81" t="n">
+        <v>-0.0404992619322639</v>
+      </c>
+      <c r="F81" t="n">
+        <v>3.58715483040442</v>
+      </c>
+      <c r="G81" t="n">
+        <v>3.20967161400121</v>
+      </c>
+      <c r="H81" t="n">
+        <v>2.45296988168983</v>
+      </c>
+      <c r="I81" t="n">
+        <v>-0.760963889257688</v>
+      </c>
+      <c r="J81" t="n">
+        <v>4.72612699951527</v>
+      </c>
+      <c r="K81" t="n">
+        <v>5.22499999999998</v>
+      </c>
+      <c r="L81" t="n">
+        <v>5.03959683225342</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
         <v>44562</v>
       </c>
-      <c r="B82">
-[...34 lines deleted...]
-      <c r="A83" s="1">
+      <c r="B82" t="n">
+        <v>3.15141858052362</v>
+      </c>
+      <c r="C82" t="n">
+        <v>-0.389995159760341</v>
+      </c>
+      <c r="D82" t="n">
+        <v>4.02060567243397</v>
+      </c>
+      <c r="E82" t="n">
+        <v>0.339017131383425</v>
+      </c>
+      <c r="F82" t="n">
+        <v>3.71903632369098</v>
+      </c>
+      <c r="G82" t="n">
+        <v>3.82735082132788</v>
+      </c>
+      <c r="H82" t="n">
+        <v>2.5206792651838</v>
+      </c>
+      <c r="I82" t="n">
+        <v>-1.16313107188186</v>
+      </c>
+      <c r="J82" t="n">
+        <v>5.83153347732181</v>
+      </c>
+      <c r="K82" t="n">
+        <v>5.72839506172838</v>
+      </c>
+      <c r="L82" t="n">
+        <v>6.25148561920612</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
         <v>44652</v>
       </c>
-      <c r="B83">
-[...23 lines deleted...]
-      <c r="J83">
+      <c r="B83" t="n">
+        <v>3.41084437084318</v>
+      </c>
+      <c r="C83" t="n">
+        <v>-0.613804651001465</v>
+      </c>
+      <c r="D83" t="n">
+        <v>4.12529409949689</v>
+      </c>
+      <c r="E83" t="n">
+        <v>-0.0708572520956849</v>
+      </c>
+      <c r="F83" t="n">
+        <v>3.79495545846393</v>
+      </c>
+      <c r="G83" t="n">
+        <v>4.05820352344104</v>
+      </c>
+      <c r="H83" t="n">
+        <v>2.92673929985824</v>
+      </c>
+      <c r="I83" t="n">
+        <v>-1.17658292759155</v>
+      </c>
+      <c r="J83" t="n">
         <v>7.5467234445233</v>
       </c>
-      <c r="K83">
-[...7 lines deleted...]
-      <c r="A84" s="1">
+      <c r="K83" t="n">
+        <v>7.44163424124515</v>
+      </c>
+      <c r="L83" t="n">
+        <v>7.53216374269005</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
         <v>44743</v>
       </c>
-      <c r="B84">
-[...34 lines deleted...]
-      <c r="A85" s="1">
+      <c r="B84" t="n">
+        <v>3.37582266192224</v>
+      </c>
+      <c r="C84" t="n">
+        <v>-0.564989519891631</v>
+      </c>
+      <c r="D84" t="n">
+        <v>4.14258593244523</v>
+      </c>
+      <c r="E84" t="n">
+        <v>0.0207382615716901</v>
+      </c>
+      <c r="F84" t="n">
+        <v>3.70082060136782</v>
+      </c>
+      <c r="G84" t="n">
+        <v>4.10375424575326</v>
+      </c>
+      <c r="H84" t="n">
+        <v>2.96119879725474</v>
+      </c>
+      <c r="I84" t="n">
+        <v>-1.04742700197213</v>
+      </c>
+      <c r="J84" t="n">
+        <v>7.15287517531556</v>
+      </c>
+      <c r="K84" t="n">
+        <v>6.9884726224784</v>
+      </c>
+      <c r="L84" t="n">
+        <v>7.08005552984731</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
         <v>44835</v>
       </c>
-      <c r="B85">
-[...34 lines deleted...]
-      <c r="A86" s="1">
+      <c r="B85" t="n">
+        <v>3.59787918585958</v>
+      </c>
+      <c r="C85" t="n">
+        <v>-0.147034061947717</v>
+      </c>
+      <c r="D85" t="n">
+        <v>3.98189975045531</v>
+      </c>
+      <c r="E85" t="n">
+        <v>0.171827079996425</v>
+      </c>
+      <c r="F85" t="n">
+        <v>3.84333698347729</v>
+      </c>
+      <c r="G85" t="n">
+        <v>3.88437142421942</v>
+      </c>
+      <c r="H85" t="n">
+        <v>3.1860935391922</v>
+      </c>
+      <c r="I85" t="n">
+        <v>-0.494137172856391</v>
+      </c>
+      <c r="J85" t="n">
+        <v>6.66512381393196</v>
+      </c>
+      <c r="K85" t="n">
+        <v>6.50985982418626</v>
+      </c>
+      <c r="L85" t="n">
+        <v>6.32853552661641</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
         <v>44927</v>
       </c>
-      <c r="B86">
-[...34 lines deleted...]
-      <c r="A87" s="1">
+      <c r="B86" t="n">
+        <v>3.38643029176111</v>
+      </c>
+      <c r="C86" t="n">
+        <v>0.120151521007136</v>
+      </c>
+      <c r="D86" t="n">
+        <v>3.3839355206852</v>
+      </c>
+      <c r="E86" t="n">
+        <v>-0.0260188321508945</v>
+      </c>
+      <c r="F86" t="n">
+        <v>3.79605624220143</v>
+      </c>
+      <c r="G86" t="n">
+        <v>3.24532061824446</v>
+      </c>
+      <c r="H86" t="n">
+        <v>3.24057865996867</v>
+      </c>
+      <c r="I86" t="n">
+        <v>-0.0944994377443229</v>
+      </c>
+      <c r="J86" t="n">
+        <v>5.14739229024943</v>
+      </c>
+      <c r="K86" t="n">
+        <v>5.51144325081738</v>
+      </c>
+      <c r="L86" t="n">
+        <v>5.0111856823266</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
         <v>45017</v>
       </c>
-      <c r="B87">
-[...34 lines deleted...]
-      <c r="A88" s="1">
+      <c r="B87" t="n">
+        <v>3.57493008744834</v>
+      </c>
+      <c r="C87" t="n">
+        <v>0.787267400370594</v>
+      </c>
+      <c r="D87" t="n">
+        <v>3.46543160679777</v>
+      </c>
+      <c r="E87" t="n">
+        <v>0.531838686770829</v>
+      </c>
+      <c r="F87" t="n">
+        <v>3.64696187318325</v>
+      </c>
+      <c r="G87" t="n">
+        <v>3.47755872267227</v>
+      </c>
+      <c r="H87" t="n">
+        <v>3.76875868791873</v>
+      </c>
+      <c r="I87" t="n">
+        <v>0.989282406621286</v>
+      </c>
+      <c r="J87" t="n">
+        <v>3.51957765068191</v>
+      </c>
+      <c r="K87" t="n">
+        <v>4.14214576731552</v>
+      </c>
+      <c r="L87" t="n">
+        <v>3.28475092451599</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
         <v>45108</v>
       </c>
-      <c r="B88">
-[...29 lines deleted...]
-      <c r="L88">
+      <c r="B88" t="n">
+        <v>3.56667085496728</v>
+      </c>
+      <c r="C88" t="n">
+        <v>0.807286474847115</v>
+      </c>
+      <c r="D88" t="n">
+        <v>3.39680317720726</v>
+      </c>
+      <c r="E88" t="n">
+        <v>0.456420655663714</v>
+      </c>
+      <c r="F88" t="n">
+        <v>3.47891444874352</v>
+      </c>
+      <c r="G88" t="n">
+        <v>3.57860951101405</v>
+      </c>
+      <c r="H88" t="n">
+        <v>3.78750063037731</v>
+      </c>
+      <c r="I88" t="n">
+        <v>0.9602152044634</v>
+      </c>
+      <c r="J88" t="n">
+        <v>3.68673647469459</v>
+      </c>
+      <c r="K88" t="n">
+        <v>4.42199775533111</v>
+      </c>
+      <c r="L88" t="n">
         <v>3.54364736387208</v>
       </c>
     </row>
-    <row r="89" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A89" s="1">
+    <row r="89">
+      <c r="A89" s="2" t="n">
         <v>45200</v>
       </c>
-      <c r="B89">
-[...34 lines deleted...]
-      <c r="A90" s="1">
+      <c r="B89" t="n">
+        <v>3.32810426957093</v>
+      </c>
+      <c r="C89" t="n">
+        <v>0.737949467488804</v>
+      </c>
+      <c r="D89" t="n">
+        <v>3.23962689509086</v>
+      </c>
+      <c r="E89" t="n">
+        <v>0.502054738368619</v>
+      </c>
+      <c r="F89" t="n">
+        <v>3.38803977326486</v>
+      </c>
+      <c r="G89" t="n">
+        <v>3.47658770120271</v>
+      </c>
+      <c r="H89" t="n">
+        <v>3.54170394405501</v>
+      </c>
+      <c r="I89" t="n">
+        <v>0.815779314486313</v>
+      </c>
+      <c r="J89" t="n">
+        <v>3.21110870036885</v>
+      </c>
+      <c r="K89" t="n">
+        <v>3.92594244925274</v>
+      </c>
+      <c r="L89" t="n">
+        <v>3.33046841426727</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="B90">
-[...29 lines deleted...]
-      <c r="L90">
+      <c r="B90" t="n">
+        <v>3.34915756101815</v>
+      </c>
+      <c r="C90" t="n">
+        <v>0.900826344460886</v>
+      </c>
+      <c r="D90" t="n">
+        <v>3.3946797394419</v>
+      </c>
+      <c r="E90" t="n">
+        <v>0.699014331724317</v>
+      </c>
+      <c r="F90" t="n">
+        <v>3.37254209807816</v>
+      </c>
+      <c r="G90" t="n">
+        <v>3.64819178290872</v>
+      </c>
+      <c r="H90" t="n">
+        <v>3.36836218169099</v>
+      </c>
+      <c r="I90" t="n">
+        <v>0.908764655832416</v>
+      </c>
+      <c r="J90" t="n">
+        <v>2.84666810437783</v>
+      </c>
+      <c r="K90" t="n">
+        <v>3.3643204957946</v>
+      </c>
+      <c r="L90" t="n">
         <v>2.57775884107371</v>
       </c>
     </row>
-    <row r="91" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A91" s="1">
+    <row r="91">
+      <c r="A91" s="2" t="n">
         <v>45383</v>
       </c>
-      <c r="B91">
-[...34 lines deleted...]
-      <c r="A92" s="1">
+      <c r="B91" t="n">
+        <v>3.31631888180256</v>
+      </c>
+      <c r="C91" t="n">
+        <v>0.942157770245146</v>
+      </c>
+      <c r="D91" t="n">
+        <v>3.45123909276048</v>
+      </c>
+      <c r="E91" t="n">
+        <v>0.990252794064895</v>
+      </c>
+      <c r="F91" t="n">
+        <v>3.38840833429711</v>
+      </c>
+      <c r="G91" t="n">
+        <v>3.64382814847189</v>
+      </c>
+      <c r="H91" t="n">
+        <v>3.28803562484506</v>
+      </c>
+      <c r="I91" t="n">
+        <v>0.757564490930698</v>
+      </c>
+      <c r="J91" t="n">
+        <v>2.74118147046325</v>
+      </c>
+      <c r="K91" t="n">
+        <v>2.73853510106498</v>
+      </c>
+      <c r="L91" t="n">
+        <v>2.88542544229151</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
         <v>45474</v>
       </c>
-      <c r="B92">
-[...29 lines deleted...]
-      <c r="L92">
+      <c r="B92" t="n">
+        <v>3.60444251752044</v>
+      </c>
+      <c r="C92" t="n">
+        <v>1.42161552267006</v>
+      </c>
+      <c r="D92" t="n">
+        <v>4.03284040918542</v>
+      </c>
+      <c r="E92" t="n">
+        <v>1.89280520303178</v>
+      </c>
+      <c r="F92" t="n">
+        <v>3.75913911718074</v>
+      </c>
+      <c r="G92" t="n">
+        <v>3.9569498343735</v>
+      </c>
+      <c r="H92" t="n">
+        <v>3.73682535161655</v>
+      </c>
+      <c r="I92" t="n">
+        <v>1.42445938776001</v>
+      </c>
+      <c r="J92" t="n">
+        <v>2.04081632653062</v>
+      </c>
+      <c r="K92" t="n">
+        <v>1.676698194325</v>
+      </c>
+      <c r="L92" t="n">
         <v>2.25375626043407</v>
       </c>
     </row>
-    <row r="93" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A93" s="1">
+    <row r="93">
+      <c r="A93" s="2" t="n">
         <v>45566</v>
       </c>
-      <c r="B93">
-[...34 lines deleted...]
-      <c r="A94" s="1">
+      <c r="B93" t="n">
+        <v>3.77811625636944</v>
+      </c>
+      <c r="C93" t="n">
+        <v>1.61332180717747</v>
+      </c>
+      <c r="D93" t="n">
+        <v>4.26093983058999</v>
+      </c>
+      <c r="E93" t="n">
+        <v>2.04967963578348</v>
+      </c>
+      <c r="F93" t="n">
+        <v>3.87396119518917</v>
+      </c>
+      <c r="G93" t="n">
+        <v>4.12454924743378</v>
+      </c>
+      <c r="H93" t="n">
+        <v>4.09207419663152</v>
+      </c>
+      <c r="I93" t="n">
+        <v>1.86994587747953</v>
+      </c>
+      <c r="J93" t="n">
+        <v>1.91297035947025</v>
+      </c>
+      <c r="K93" t="n">
+        <v>1.56685984116765</v>
+      </c>
+      <c r="L93" t="n">
+        <v>1.82990226658349</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
         <v>45658</v>
       </c>
-      <c r="B94">
-[...26 lines deleted...]
-      <c r="K94">
+      <c r="B94" t="n">
+        <v>3.59094879381984</v>
+      </c>
+      <c r="C94" t="n">
+        <v>1.31139283552703</v>
+      </c>
+      <c r="D94" t="n">
+        <v>4.22919020318987</v>
+      </c>
+      <c r="E94" t="n">
+        <v>1.91833707846677</v>
+      </c>
+      <c r="F94" t="n">
+        <v>3.617902400022</v>
+      </c>
+      <c r="G94" t="n">
+        <v>4.18318471425971</v>
+      </c>
+      <c r="H94" t="n">
+        <v>3.91789201833704</v>
+      </c>
+      <c r="I94" t="n">
+        <v>1.63014314965881</v>
+      </c>
+      <c r="J94" t="n">
+        <v>2.28559446424827</v>
+      </c>
+      <c r="K94" t="n">
         <v>1.90578158458244</v>
       </c>
-      <c r="L94">
-[...4 lines deleted...]
-      <c r="A95" s="1">
+      <c r="L94" t="n">
+        <v>2.2429906542056</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
         <v>45748</v>
       </c>
-      <c r="B95">
-[...34 lines deleted...]
-      <c r="A96" s="1">
+      <c r="B95" t="n">
+        <v>3.34230878528985</v>
+      </c>
+      <c r="C95" t="n">
+        <v>1.20104744661047</v>
+      </c>
+      <c r="D95" t="n">
+        <v>4.0414649774403</v>
+      </c>
+      <c r="E95" t="n">
+        <v>1.71812721652833</v>
+      </c>
+      <c r="F95" t="n">
+        <v>3.70611402104563</v>
+      </c>
+      <c r="G95" t="n">
+        <v>3.94544894596324</v>
+      </c>
+      <c r="H95" t="n">
+        <v>3.46942304171512</v>
+      </c>
+      <c r="I95" t="n">
+        <v>1.3662900784908</v>
+      </c>
+      <c r="J95" t="n">
+        <v>1.77869700103413</v>
+      </c>
+      <c r="K95" t="n">
+        <v>2.03088639729216</v>
+      </c>
+      <c r="L95" t="n">
+        <v>1.67860798362335</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
         <v>45839</v>
       </c>
-      <c r="B96">
-[...23 lines deleted...]
-      <c r="J96">
+      <c r="B96" t="n">
+        <v>3.2546282518367</v>
+      </c>
+      <c r="C96" t="n">
+        <v>1.08453019390344</v>
+      </c>
+      <c r="D96" t="n">
+        <v>3.58062044952522</v>
+      </c>
+      <c r="E96" t="n">
+        <v>1.06065185594088</v>
+      </c>
+      <c r="F96" t="n">
+        <v>3.64149240125392</v>
+      </c>
+      <c r="G96" t="n">
+        <v>3.54216504501133</v>
+      </c>
+      <c r="H96" t="n">
+        <v>3.2848611674947</v>
+      </c>
+      <c r="I96" t="n">
+        <v>1.20689869501854</v>
+      </c>
+      <c r="J96" t="n">
         <v>1.97938144329898</v>
       </c>
-      <c r="K96">
+      <c r="K96" t="n">
         <v>2.76955602536998</v>
       </c>
-      <c r="L96">
-[...4 lines deleted...]
-      <c r="A97" s="1">
+      <c r="L96" t="n">
+        <v>1.75510204081633</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
         <v>45931</v>
       </c>
-      <c r="B97">
-[...23 lines deleted...]
-      <c r="J97">
+      <c r="B97" t="n">
+        <v>3.17635532217095</v>
+      </c>
+      <c r="C97" t="n">
+        <v>0.919474287784916</v>
+      </c>
+      <c r="D97" t="n">
+        <v>3.27923019242199</v>
+      </c>
+      <c r="E97" t="n">
+        <v>0.613160466852882</v>
+      </c>
+      <c r="F97" t="n">
+        <v>3.56556599382787</v>
+      </c>
+      <c r="G97" t="n">
+        <v>3.12271006501487</v>
+      </c>
+      <c r="H97" t="n">
+        <v>3.02625943707136</v>
+      </c>
+      <c r="I97" t="n">
+        <v>0.877170034093335</v>
+      </c>
+      <c r="J97" t="n">
         <v>2.24834983498351</v>
       </c>
-      <c r="K97">
-[...7 lines deleted...]
-      <c r="A98" s="1">
+      <c r="K97" t="n">
+        <v>3.14877430262046</v>
+      </c>
+      <c r="L97" t="n">
+        <v>1.91954257708803</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
         <v>46023</v>
       </c>
-      <c r="B98">
-[...34 lines deleted...]
-      <c r="A99" s="1">
+      <c r="B98" t="n">
+        <v>3.26748600177872</v>
+      </c>
+      <c r="C98" t="n">
+        <v>1.02936193952163</v>
+      </c>
+      <c r="D98" t="n">
+        <v>3.26078695615376</v>
+      </c>
+      <c r="E98" t="n">
+        <v>0.720747327836396</v>
+      </c>
+      <c r="F98" t="n">
+        <v>3.66438163680488</v>
+      </c>
+      <c r="G98" t="n">
+        <v>3.14347819219607</v>
+      </c>
+      <c r="H98" t="n">
+        <v>3.23557747043044</v>
+      </c>
+      <c r="I98" t="n">
+        <v>1.16135513132707</v>
+      </c>
+      <c r="J98" t="n">
+        <v>2.15252152521525</v>
+      </c>
+      <c r="K98" t="n">
+        <v>2.89976885900399</v>
+      </c>
+      <c r="L98" t="n">
+        <v>1.7265894779606</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
         <v>46113</v>
       </c>
-      <c r="B99">
-[...12 lines deleted...]
-        <v>3.07492492120417</v>
+      <c r="B99" t="n">
+        <v>3.24490834467031</v>
+      </c>
+      <c r="C99" t="n">
+        <v>0.768554384240864</v>
+      </c>
+      <c r="D99" t="n">
+        <v>3.14432820614433</v>
+      </c>
+      <c r="E99" t="n">
+        <v>0.494015920193895</v>
+      </c>
+      <c r="F99" t="n">
+        <v>3.5340640153185</v>
+      </c>
+      <c r="G99" t="n">
+        <v>3.20775597384685</v>
+      </c>
+      <c r="H99" t="n">
+        <v>3.26607287925482</v>
+      </c>
+      <c r="I99" t="n">
+        <v>1.0343566864915</v>
+      </c>
+      <c r="J99" t="n">
+        <v>2.94655557813453</v>
+      </c>
+      <c r="K99" t="n">
+        <v>3.27596931370515</v>
+      </c>
+      <c r="L99" t="n">
+        <v>2.33541373062209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4256B98-3D3C-7D4B-9767-4614EB4DC7BB}">
-  <dimension ref="A1:C295"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView topLeftCell="A247" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="false"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      <c r="A2" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
         <v>37257</v>
       </c>
-      <c r="B2">
-[...7 lines deleted...]
-      <c r="A3" s="1">
+      <c r="B2" t="n">
+        <v>4.10786603792593</v>
+      </c>
+      <c r="C2" t="n">
+        <v>1.4477766287487</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
         <v>37288</v>
       </c>
-      <c r="B3">
-[...7 lines deleted...]
-      <c r="A4" s="1">
+      <c r="B3" t="n">
+        <v>3.9176339982389</v>
+      </c>
+      <c r="C3" t="n">
+        <v>1.54162384378212</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
         <v>37316</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4">
+      <c r="B4" t="n">
+        <v>3.76334567500934</v>
+      </c>
+      <c r="C4" t="n">
         <v>1.4344262295082</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="1">
+    <row r="5">
+      <c r="A5" s="2" t="n">
         <v>37347</v>
       </c>
-      <c r="B5">
-[...7 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B5" t="n">
+        <v>3.716630180493</v>
+      </c>
+      <c r="C5" t="n">
+        <v>1.01522842639594</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
         <v>37377</v>
       </c>
-      <c r="B6">
-[...7 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B6" t="n">
+        <v>3.54579618283404</v>
+      </c>
+      <c r="C6" t="n">
+        <v>0.505561172901921</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
         <v>37408</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7">
+      <c r="B7" t="n">
+        <v>3.09920364886968</v>
+      </c>
+      <c r="C7" t="n">
         <v>1.32113821138211</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="1">
+    <row r="8">
+      <c r="A8" s="2" t="n">
         <v>37438</v>
       </c>
-      <c r="B8">
-[...7 lines deleted...]
-      <c r="A9" s="1">
+      <c r="B8" t="n">
+        <v>2.95185061160464</v>
+      </c>
+      <c r="C8" t="n">
+        <v>2.23577235772357</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
         <v>37469</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9">
+      <c r="B9" t="n">
+        <v>2.7882321586485</v>
+      </c>
+      <c r="C9" t="n">
         <v>2.23350253807107</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="1">
+    <row r="10">
+      <c r="A10" s="2" t="n">
         <v>37500</v>
       </c>
-      <c r="B10">
-[...7 lines deleted...]
-      <c r="A11" s="1">
+      <c r="B10" t="n">
+        <v>2.7644926677736</v>
+      </c>
+      <c r="C10" t="n">
+        <v>2.33739837398374</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
         <v>37530</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11">
+      <c r="B11" t="n">
+        <v>2.80248351318815</v>
+      </c>
+      <c r="C11" t="n">
         <v>3.06122448979592</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="1">
+    <row r="12">
+      <c r="A12" s="2" t="n">
         <v>37561</v>
       </c>
-      <c r="B12">
-[...7 lines deleted...]
-      <c r="A13" s="1">
+      <c r="B12" t="n">
+        <v>2.66329062204625</v>
+      </c>
+      <c r="C12" t="n">
+        <v>3.6847492323439</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
         <v>37591</v>
       </c>
-      <c r="B13">
-[...7 lines deleted...]
-      <c r="A14" s="1">
+      <c r="B13" t="n">
+        <v>2.46975600347378</v>
+      </c>
+      <c r="C13" t="n">
+        <v>3.4729315628192</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
         <v>37622</v>
       </c>
-      <c r="B14">
-[...7 lines deleted...]
-      <c r="A15" s="1">
+      <c r="B14" t="n">
+        <v>2.29669315499934</v>
+      </c>
+      <c r="C14" t="n">
+        <v>3.97553516819572</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
         <v>37653</v>
       </c>
-      <c r="B15">
-[...7 lines deleted...]
-      <c r="A16" s="1">
+      <c r="B15" t="n">
+        <v>2.36134011713967</v>
+      </c>
+      <c r="C15" t="n">
+        <v>4.35222672064777</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
         <v>37681</v>
       </c>
-      <c r="B16">
-[...7 lines deleted...]
-      <c r="A17" s="1">
+      <c r="B16" t="n">
+        <v>2.39090117485721</v>
+      </c>
+      <c r="C16" t="n">
+        <v>4.34343434343434</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
         <v>37712</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17">
+      <c r="B17" t="n">
+        <v>2.44352130421078</v>
+      </c>
+      <c r="C17" t="n">
         <v>2.91457286432161</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A18" s="1">
+    <row r="18">
+      <c r="A18" s="2" t="n">
         <v>37742</v>
       </c>
-      <c r="B18">
-[...7 lines deleted...]
-      <c r="A19" s="1">
+      <c r="B18" t="n">
+        <v>2.52163314106123</v>
+      </c>
+      <c r="C18" t="n">
+        <v>3.01810865191147</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
         <v>37773</v>
       </c>
-      <c r="B19">
-[...7 lines deleted...]
-      <c r="A20" s="1">
+      <c r="B19" t="n">
+        <v>2.66237754031612</v>
+      </c>
+      <c r="C19" t="n">
+        <v>2.60782347041123</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
         <v>37803</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20">
+      <c r="B20" t="n">
+        <v>2.7227323624511</v>
+      </c>
+      <c r="C20" t="n">
         <v>1.7892644135189</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A21" s="1">
+    <row r="21">
+      <c r="A21" s="2" t="n">
         <v>37834</v>
       </c>
-      <c r="B21">
-[...7 lines deleted...]
-      <c r="A22" s="1">
+      <c r="B21" t="n">
+        <v>2.73859293291628</v>
+      </c>
+      <c r="C21" t="n">
+        <v>1.78748758689175</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
         <v>37865</v>
       </c>
-      <c r="B22">
-[...7 lines deleted...]
-      <c r="A23" s="1">
+      <c r="B22" t="n">
+        <v>2.82720574314032</v>
+      </c>
+      <c r="C22" t="n">
+        <v>1.58887785501489</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
         <v>37895</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23">
+      <c r="B23" t="n">
+        <v>2.93524321613966</v>
+      </c>
+      <c r="C23" t="n">
         <v>1.38613861386139</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A24" s="1">
+    <row r="24">
+      <c r="A24" s="2" t="n">
         <v>37926</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24">
+      <c r="B24" t="n">
+        <v>3.02377623930227</v>
+      </c>
+      <c r="C24" t="n">
         <v>1.38203356367227</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A25" s="1">
+    <row r="25">
+      <c r="A25" s="2" t="n">
         <v>37956</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25">
+      <c r="B25" t="n">
+        <v>3.11928408005619</v>
+      </c>
+      <c r="C25" t="n">
         <v>1.38203356367227</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A26" s="1">
+    <row r="26">
+      <c r="A26" s="2" t="n">
         <v>37987</v>
       </c>
-      <c r="B26">
-[...7 lines deleted...]
-      <c r="A27" s="1">
+      <c r="B26" t="n">
+        <v>3.10972982612203</v>
+      </c>
+      <c r="C26" t="n">
+        <v>1.1764705882353</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
         <v>38018</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27">
+      <c r="B27" t="n">
+        <v>3.03671234568653</v>
+      </c>
+      <c r="C27" t="n">
         <v>0.484966052376334</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A28" s="1">
+    <row r="28">
+      <c r="A28" s="2" t="n">
         <v>38047</v>
       </c>
-      <c r="B28">
-[...7 lines deleted...]
-      <c r="A29" s="1">
+      <c r="B28" t="n">
+        <v>3.05752166499664</v>
+      </c>
+      <c r="C28" t="n">
+        <v>0.580832526621499</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
         <v>38078</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29">
+      <c r="B29" t="n">
+        <v>3.14333264135673</v>
+      </c>
+      <c r="C29" t="n">
         <v>1.36718749999999</v>
       </c>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A30" s="1">
+    <row r="30">
+      <c r="A30" s="2" t="n">
         <v>38108</v>
       </c>
-      <c r="B30">
-[...7 lines deleted...]
-      <c r="A31" s="1">
+      <c r="B30" t="n">
+        <v>3.18124867566885</v>
+      </c>
+      <c r="C30" t="n">
+        <v>2.34374999999999</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
         <v>38139</v>
       </c>
-      <c r="B31">
-[...7 lines deleted...]
-      <c r="A32" s="1">
+      <c r="B31" t="n">
+        <v>3.23125185581229</v>
+      </c>
+      <c r="C31" t="n">
+        <v>2.44379276637341</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
         <v>38169</v>
       </c>
-      <c r="B32">
-[...7 lines deleted...]
-      <c r="A33" s="1">
+      <c r="B32" t="n">
+        <v>3.10471086046225</v>
+      </c>
+      <c r="C32" t="n">
+        <v>2.14843749999999</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
         <v>38200</v>
       </c>
-      <c r="B33">
-[...7 lines deleted...]
-      <c r="A34" s="1">
+      <c r="B33" t="n">
+        <v>3.16476533592297</v>
+      </c>
+      <c r="C33" t="n">
+        <v>1.95121951219512</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
         <v>38231</v>
       </c>
-      <c r="B34">
-[...7 lines deleted...]
-      <c r="A35" s="1">
+      <c r="B34" t="n">
+        <v>3.16573304772128</v>
+      </c>
+      <c r="C34" t="n">
+        <v>2.34604105571848</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
         <v>38261</v>
       </c>
-      <c r="B35">
-[...7 lines deleted...]
-      <c r="A36" s="1">
+      <c r="B35" t="n">
+        <v>2.92271248951997</v>
+      </c>
+      <c r="C35" t="n">
+        <v>2.83203124999999</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
         <v>38292</v>
       </c>
-      <c r="B36">
-[...7 lines deleted...]
-      <c r="A37" s="1">
+      <c r="B36" t="n">
+        <v>2.92293625594276</v>
+      </c>
+      <c r="C36" t="n">
+        <v>2.72638753651412</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
         <v>38322</v>
       </c>
-      <c r="B37">
-[...7 lines deleted...]
-      <c r="A38" s="1">
+      <c r="B37" t="n">
+        <v>2.99956315329702</v>
+      </c>
+      <c r="C37" t="n">
+        <v>2.43427458617332</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
         <v>38353</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38">
+      <c r="B38" t="n">
+        <v>3.00131711409782</v>
+      </c>
+      <c r="C38" t="n">
         <v>2.03488372093023</v>
       </c>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A39" s="1">
+    <row r="39">
+      <c r="A39" s="2" t="n">
         <v>38384</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39">
+      <c r="B39" t="n">
+        <v>3.13086788004443</v>
+      </c>
+      <c r="C39" t="n">
         <v>1.93050193050193</v>
       </c>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A40" s="1">
+    <row r="40">
+      <c r="A40" s="2" t="n">
         <v>38412</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40">
+      <c r="B40" t="n">
+        <v>3.13948114176221</v>
+      </c>
+      <c r="C40" t="n">
         <v>2.40615976900866</v>
       </c>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A41" s="1">
+    <row r="41">
+      <c r="A41" s="2" t="n">
         <v>38443</v>
       </c>
-      <c r="B41">
-[...7 lines deleted...]
-      <c r="A42" s="1">
+      <c r="B41" t="n">
+        <v>2.94115299385003</v>
+      </c>
+      <c r="C41" t="n">
+        <v>2.50481695568402</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
         <v>38473</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42">
+      <c r="B42" t="n">
+        <v>2.92609617163638</v>
+      </c>
+      <c r="C42" t="n">
         <v>1.62213740458016</v>
       </c>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A43" s="1">
+    <row r="43">
+      <c r="A43" s="2" t="n">
         <v>38504</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43">
+      <c r="B43" t="n">
+        <v>3.07912847355355</v>
+      </c>
+      <c r="C43" t="n">
         <v>1.90839694656489</v>
       </c>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A44" s="1">
+    <row r="44">
+      <c r="A44" s="2" t="n">
         <v>38534</v>
       </c>
-      <c r="B44">
-[...7 lines deleted...]
-      <c r="A45" s="1">
+      <c r="B44" t="n">
+        <v>3.12624833476952</v>
+      </c>
+      <c r="C44" t="n">
+        <v>2.29445506692161</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
         <v>38565</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45">
+      <c r="B45" t="n">
+        <v>3.08886165258737</v>
+      </c>
+      <c r="C45" t="n">
         <v>2.77511961722489</v>
       </c>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A46" s="1">
+    <row r="46">
+      <c r="A46" s="2" t="n">
         <v>38596</v>
       </c>
-      <c r="B46">
-[...7 lines deleted...]
-      <c r="A47" s="1">
+      <c r="B46" t="n">
+        <v>3.07876999455761</v>
+      </c>
+      <c r="C46" t="n">
+        <v>3.62941738299904</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
         <v>38626</v>
       </c>
-      <c r="B47">
-[...7 lines deleted...]
-      <c r="A48" s="1">
+      <c r="B47" t="n">
+        <v>3.09363236412691</v>
+      </c>
+      <c r="C47" t="n">
+        <v>2.27920227920228</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
         <v>38657</v>
       </c>
-      <c r="B48">
-[...7 lines deleted...]
-      <c r="A49" s="1">
+      <c r="B48" t="n">
+        <v>3.01330166078662</v>
+      </c>
+      <c r="C48" t="n">
+        <v>1.8957345971564</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
         <v>38687</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49">
+      <c r="B49" t="n">
+        <v>2.88269540106829</v>
+      </c>
+      <c r="C49" t="n">
         <v>2.09125475285171</v>
       </c>
     </row>
-    <row r="50" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A50" s="1">
+    <row r="50">
+      <c r="A50" s="2" t="n">
         <v>38718</v>
       </c>
-      <c r="B50">
-[...7 lines deleted...]
-      <c r="A51" s="1">
+      <c r="B50" t="n">
+        <v>2.83040081523407</v>
+      </c>
+      <c r="C50" t="n">
+        <v>2.65906932573599</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
         <v>38749</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51">
+      <c r="B51" t="n">
+        <v>2.74787445097231</v>
+      </c>
+      <c r="C51" t="n">
         <v>2.27272727272728</v>
       </c>
     </row>
-    <row r="52" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A52" s="1">
+    <row r="52">
+      <c r="A52" s="2" t="n">
         <v>38777</v>
       </c>
-      <c r="B52">
-[...7 lines deleted...]
-      <c r="A53" s="1">
+      <c r="B52" t="n">
+        <v>2.73504037717819</v>
+      </c>
+      <c r="C52" t="n">
+        <v>1.8796992481203</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
         <v>38808</v>
       </c>
-      <c r="B53">
-[...7 lines deleted...]
-      <c r="A54" s="1">
+      <c r="B53" t="n">
+        <v>2.7804465170208</v>
+      </c>
+      <c r="C53" t="n">
+        <v>2.5375939849624</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
         <v>38838</v>
       </c>
-      <c r="B54">
-[...7 lines deleted...]
-      <c r="A55" s="1">
+      <c r="B54" t="n">
+        <v>2.74606580058202</v>
+      </c>
+      <c r="C54" t="n">
+        <v>2.62910798122065</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
         <v>38869</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55">
+      <c r="B55" t="n">
+        <v>2.65438947322037</v>
+      </c>
+      <c r="C55" t="n">
         <v>2.15355805243445</v>
       </c>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A56" s="1">
+    <row r="56">
+      <c r="A56" s="2" t="n">
         <v>38899</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56">
+      <c r="B56" t="n">
+        <v>2.72790381359222</v>
+      </c>
+      <c r="C56" t="n">
         <v>2.05607476635514</v>
       </c>
     </row>
-    <row r="57" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A57" s="1">
+    <row r="57">
+      <c r="A57" s="2" t="n">
         <v>38930</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57">
+      <c r="B57" t="n">
+        <v>2.87777646647312</v>
+      </c>
+      <c r="C57" t="n">
         <v>1.67597765363128</v>
       </c>
     </row>
-    <row r="58" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A58" s="1">
+    <row r="58">
+      <c r="A58" s="2" t="n">
         <v>38961</v>
       </c>
-      <c r="B58">
-[...7 lines deleted...]
-      <c r="A59" s="1">
+      <c r="B58" t="n">
+        <v>2.84713177872199</v>
+      </c>
+      <c r="C58" t="n">
+        <v>-0.0921658986175063</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
         <v>38991</v>
       </c>
-      <c r="B59">
-[...7 lines deleted...]
-      <c r="A60" s="1">
+      <c r="B59" t="n">
+        <v>3.03711657014314</v>
+      </c>
+      <c r="C59" t="n">
+        <v>0.649953574744664</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
         <v>39022</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60">
+      <c r="B60" t="n">
+        <v>3.21786984852089</v>
+      </c>
+      <c r="C60" t="n">
         <v>1.02325581395348</v>
       </c>
     </row>
-    <row r="61" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A61" s="1">
+    <row r="61">
+      <c r="A61" s="2" t="n">
         <v>39052</v>
       </c>
-      <c r="B61">
-[...7 lines deleted...]
-      <c r="A62" s="1">
+      <c r="B61" t="n">
+        <v>3.27708121570473</v>
+      </c>
+      <c r="C61" t="n">
+        <v>1.21042830540037</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
         <v>39083</v>
       </c>
-      <c r="B62">
-[...7 lines deleted...]
-      <c r="A63" s="1">
+      <c r="B62" t="n">
+        <v>3.50708112448191</v>
+      </c>
+      <c r="C62" t="n">
+        <v>0.647548566142463</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
         <v>39114</v>
       </c>
-      <c r="B63">
-[...7 lines deleted...]
-      <c r="A64" s="1">
+      <c r="B63" t="n">
+        <v>3.86338706457911</v>
+      </c>
+      <c r="C63" t="n">
+        <v>1.48148148148148</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
         <v>39142</v>
       </c>
-      <c r="B64">
-[...7 lines deleted...]
-      <c r="A65" s="1">
+      <c r="B64" t="n">
+        <v>4.44153815314461</v>
+      </c>
+      <c r="C64" t="n">
+        <v>1.8450184501845</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
         <v>39173</v>
       </c>
-      <c r="B65">
-[...7 lines deleted...]
-      <c r="A66" s="1">
+      <c r="B65" t="n">
+        <v>4.60361366080236</v>
+      </c>
+      <c r="C65" t="n">
+        <v>1.37488542621448</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
         <v>39203</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66">
+      <c r="B66" t="n">
+        <v>4.25857642861294</v>
+      </c>
+      <c r="C66" t="n">
         <v>1.64684354986276</v>
       </c>
     </row>
-    <row r="67" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A67" s="1">
+    <row r="67">
+      <c r="A67" s="2" t="n">
         <v>39234</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67">
+      <c r="B67" t="n">
+        <v>3.99499661867069</v>
+      </c>
+      <c r="C67" t="n">
         <v>1.46654445462879</v>
       </c>
     </row>
-    <row r="68" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A68" s="1">
+    <row r="68">
+      <c r="A68" s="2" t="n">
         <v>39264</v>
       </c>
-      <c r="B68">
-[...7 lines deleted...]
-      <c r="A69" s="1">
+      <c r="B68" t="n">
+        <v>3.9568411308263</v>
+      </c>
+      <c r="C68" t="n">
+        <v>1.28205128205127</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
         <v>39295</v>
       </c>
-      <c r="B69">
-[...7 lines deleted...]
-      <c r="A70" s="1">
+      <c r="B69" t="n">
+        <v>3.84080646296678</v>
+      </c>
+      <c r="C69" t="n">
+        <v>0.824175824175816</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
         <v>39326</v>
       </c>
-      <c r="B70">
-[...2 lines deleted...]
-      <c r="C70">
+      <c r="B70" t="n">
+        <v>3.84909713476938</v>
+      </c>
+      <c r="C70" t="n">
         <v>1.93726937269372</v>
       </c>
     </row>
-    <row r="71" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A71" s="1">
+    <row r="71">
+      <c r="A71" s="2" t="n">
         <v>39356</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71">
+      <c r="B71" t="n">
+        <v>3.80042269619243</v>
+      </c>
+      <c r="C71" t="n">
         <v>1.93726937269372</v>
       </c>
     </row>
-    <row r="72" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A72" s="1">
+    <row r="72">
+      <c r="A72" s="2" t="n">
         <v>39387</v>
       </c>
-      <c r="B72">
-[...7 lines deleted...]
-      <c r="A73" s="1">
+      <c r="B72" t="n">
+        <v>3.88260748542164</v>
+      </c>
+      <c r="C72" t="n">
+        <v>2.02578268876612</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
         <v>39417</v>
       </c>
-      <c r="B73">
-[...7 lines deleted...]
-      <c r="A74" s="1">
+      <c r="B73" t="n">
+        <v>3.87128018355021</v>
+      </c>
+      <c r="C73" t="n">
+        <v>2.20791168353265</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
         <v>39448</v>
       </c>
-      <c r="B74">
-[...7 lines deleted...]
-      <c r="A75" s="1">
+      <c r="B74" t="n">
+        <v>3.70957009653164</v>
+      </c>
+      <c r="C74" t="n">
+        <v>2.02205882352941</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
         <v>39479</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75">
+      <c r="B75" t="n">
+        <v>3.30204276745538</v>
+      </c>
+      <c r="C75" t="n">
         <v>1.64233576642337</v>
       </c>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A76" s="1">
+    <row r="76">
+      <c r="A76" s="2" t="n">
         <v>39508</v>
       </c>
-      <c r="B76">
-[...7 lines deleted...]
-      <c r="A77" s="1">
+      <c r="B76" t="n">
+        <v>2.78729210311377</v>
+      </c>
+      <c r="C76" t="n">
+        <v>1.17753623188406</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
         <v>39539</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77">
+      <c r="B77" t="n">
+        <v>2.63766401742367</v>
+      </c>
+      <c r="C77" t="n">
         <v>1.62748643761303</v>
       </c>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A78" s="1">
+    <row r="78">
+      <c r="A78" s="2" t="n">
         <v>39569</v>
       </c>
-      <c r="B78">
-[...7 lines deleted...]
-      <c r="A79" s="1">
+      <c r="B78" t="n">
+        <v>2.97562924053229</v>
+      </c>
+      <c r="C78" t="n">
+        <v>2.25022502250225</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
         <v>39600</v>
       </c>
-      <c r="B79">
-[...7 lines deleted...]
-      <c r="A80" s="1">
+      <c r="B79" t="n">
+        <v>3.09077178992476</v>
+      </c>
+      <c r="C79" t="n">
+        <v>3.0713640469738</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
         <v>39630</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80">
+      <c r="B80" t="n">
+        <v>3.10928366322501</v>
+      </c>
+      <c r="C80" t="n">
         <v>3.16455696202532</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A81" s="1">
+    <row r="81">
+      <c r="A81" s="2" t="n">
         <v>39661</v>
       </c>
-      <c r="B81">
-[...7 lines deleted...]
-      <c r="A82" s="1">
+      <c r="B81" t="n">
+        <v>2.9364812139418</v>
+      </c>
+      <c r="C81" t="n">
+        <v>3.08810172570391</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
         <v>39692</v>
       </c>
-      <c r="B82">
-[...7 lines deleted...]
-      <c r="A83" s="1">
+      <c r="B82" t="n">
+        <v>2.96049088500655</v>
+      </c>
+      <c r="C82" t="n">
+        <v>3.16742081447964</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
         <v>39722</v>
       </c>
-      <c r="B83">
-[...7 lines deleted...]
-      <c r="A84" s="1">
+      <c r="B83" t="n">
+        <v>3.03112225833163</v>
+      </c>
+      <c r="C83" t="n">
+        <v>2.26244343891403</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
         <v>39753</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84">
+      <c r="B84" t="n">
+        <v>2.94643780649663</v>
+      </c>
+      <c r="C84" t="n">
         <v>1.44404332129965</v>
       </c>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A85" s="1">
+    <row r="85">
+      <c r="A85" s="2" t="n">
         <v>39783</v>
       </c>
-      <c r="B85">
-[...7 lines deleted...]
-      <c r="A86" s="1">
+      <c r="B85" t="n">
+        <v>3.0463280650528</v>
+      </c>
+      <c r="C85" t="n">
+        <v>0.540054005400548</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
         <v>39814</v>
       </c>
-      <c r="B86">
-[...7 lines deleted...]
-      <c r="A87" s="1">
+      <c r="B86" t="n">
+        <v>3.03443391098512</v>
+      </c>
+      <c r="C86" t="n">
+        <v>0.45045045045045</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
         <v>39845</v>
       </c>
-      <c r="B87">
-[...7 lines deleted...]
-      <c r="A88" s="1">
+      <c r="B87" t="n">
+        <v>3.03963872439506</v>
+      </c>
+      <c r="C87" t="n">
+        <v>0.807899461400351</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
         <v>39873</v>
       </c>
-      <c r="B88">
-[...7 lines deleted...]
-      <c r="A89" s="1">
+      <c r="B88" t="n">
+        <v>2.95781076406214</v>
+      </c>
+      <c r="C88" t="n">
+        <v>0.805729632945382</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
         <v>39904</v>
       </c>
-      <c r="B89">
-[...7 lines deleted...]
-      <c r="A90" s="1">
+      <c r="B89" t="n">
+        <v>2.87543679657634</v>
+      </c>
+      <c r="C89" t="n">
+        <v>0.266903914590745</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
         <v>39934</v>
       </c>
-      <c r="B90">
-[...7 lines deleted...]
-      <c r="A91" s="1">
+      <c r="B90" t="n">
+        <v>2.74444133448206</v>
+      </c>
+      <c r="C90" t="n">
+        <v>0.088028169014092</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
         <v>39965</v>
       </c>
-      <c r="B91">
-[...7 lines deleted...]
-      <c r="A92" s="1">
+      <c r="B91" t="n">
+        <v>2.72254984476336</v>
+      </c>
+      <c r="C91" t="n">
+        <v>0.175284837861527</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
         <v>39995</v>
       </c>
-      <c r="B92">
-[...7 lines deleted...]
-      <c r="A93" s="1">
+      <c r="B92" t="n">
+        <v>2.7092060520269</v>
+      </c>
+      <c r="C92" t="n">
+        <v>-0.262927256792285</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
         <v>40026</v>
       </c>
-      <c r="B93">
-[...7 lines deleted...]
-      <c r="A94" s="1">
+      <c r="B93" t="n">
+        <v>2.91889829659297</v>
+      </c>
+      <c r="C93" t="n">
+        <v>0.352422907488992</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
         <v>40057</v>
       </c>
-      <c r="B94">
-[...7 lines deleted...]
-      <c r="A95" s="1">
+      <c r="B94" t="n">
+        <v>3.01885790763184</v>
+      </c>
+      <c r="C94" t="n">
+        <v>-0.26315789473684</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
         <v>40087</v>
       </c>
-      <c r="B95">
-[...7 lines deleted...]
-      <c r="A96" s="1">
+      <c r="B95" t="n">
+        <v>2.92777861567355</v>
+      </c>
+      <c r="C95" t="n">
+        <v>0.530973451327429</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
         <v>40118</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96">
+      <c r="B96" t="n">
+        <v>2.90825204058443</v>
+      </c>
+      <c r="C96" t="n">
         <v>1.69039145907473</v>
       </c>
     </row>
-    <row r="97" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A97" s="1">
+    <row r="97">
+      <c r="A97" s="2" t="n">
         <v>40148</v>
       </c>
-      <c r="B97">
-[...7 lines deleted...]
-      <c r="A98" s="1">
+      <c r="B97" t="n">
+        <v>2.89145215142774</v>
+      </c>
+      <c r="C97" t="n">
+        <v>2.05908683974933</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
         <v>40179</v>
       </c>
-      <c r="B98">
-[...7 lines deleted...]
-      <c r="A99" s="1">
+      <c r="B98" t="n">
+        <v>2.74094022052402</v>
+      </c>
+      <c r="C98" t="n">
+        <v>2.24215246636771</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
         <v>40210</v>
       </c>
-      <c r="B99">
-[...7 lines deleted...]
-      <c r="A100" s="1">
+      <c r="B99" t="n">
+        <v>2.6862938350048</v>
+      </c>
+      <c r="C99" t="n">
+        <v>1.69189670525379</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
         <v>40238</v>
       </c>
-      <c r="B100">
-[...7 lines deleted...]
-      <c r="A101" s="1">
+      <c r="B100" t="n">
+        <v>2.61184592608529</v>
+      </c>
+      <c r="C100" t="n">
+        <v>1.68738898756661</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
         <v>40269</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101">
+      <c r="B101" t="n">
+        <v>2.58253904575266</v>
+      </c>
+      <c r="C101" t="n">
         <v>1.86335403726708</v>
       </c>
     </row>
-    <row r="102" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A102" s="1">
+    <row r="102">
+      <c r="A102" s="2" t="n">
         <v>40299</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102">
+      <c r="B102" t="n">
+        <v>2.69655139435619</v>
+      </c>
+      <c r="C102" t="n">
         <v>1.05540897097626</v>
       </c>
     </row>
-    <row r="103" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A103" s="1">
+    <row r="103">
+      <c r="A103" s="2" t="n">
         <v>40330</v>
       </c>
-      <c r="B103">
-[...7 lines deleted...]
-      <c r="A104" s="1">
+      <c r="B103" t="n">
+        <v>2.87911677836835</v>
+      </c>
+      <c r="C103" t="n">
+        <v>0.437445319335083</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
         <v>40360</v>
       </c>
-      <c r="B104">
-[...7 lines deleted...]
-      <c r="A105" s="1">
+      <c r="B104" t="n">
+        <v>2.92960927993166</v>
+      </c>
+      <c r="C104" t="n">
+        <v>0.615114235500881</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
         <v>40391</v>
       </c>
-      <c r="B105">
-[...7 lines deleted...]
-      <c r="A106" s="1">
+      <c r="B105" t="n">
+        <v>2.95017845095076</v>
+      </c>
+      <c r="C105" t="n">
+        <v>0.614574187884099</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
         <v>40422</v>
       </c>
-      <c r="B106">
-[...7 lines deleted...]
-      <c r="A107" s="1">
+      <c r="B106" t="n">
+        <v>2.92562178751357</v>
+      </c>
+      <c r="C106" t="n">
+        <v>0.967458223394894</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
         <v>40452</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107">
+      <c r="B107" t="n">
+        <v>2.92830207367576</v>
+      </c>
+      <c r="C107" t="n">
         <v>1.40845070422536</v>
       </c>
     </row>
-    <row r="108" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A108" s="1">
+    <row r="108">
+      <c r="A108" s="2" t="n">
         <v>40483</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108">
+      <c r="B108" t="n">
+        <v>2.93660591559208</v>
+      </c>
+      <c r="C108" t="n">
         <v>1.13735783027121</v>
       </c>
     </row>
-    <row r="109" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A109" s="1">
+    <row r="109">
+      <c r="A109" s="2" t="n">
         <v>40513</v>
       </c>
-      <c r="B109">
-[...2 lines deleted...]
-      <c r="C109">
+      <c r="B109" t="n">
+        <v>2.92580812385129</v>
+      </c>
+      <c r="C109" t="n">
         <v>1.57894736842105</v>
       </c>
     </row>
-    <row r="110" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A110" s="1">
+    <row r="110">
+      <c r="A110" s="2" t="n">
         <v>40544</v>
       </c>
-      <c r="B110">
-[...7 lines deleted...]
-      <c r="A111" s="1">
+      <c r="B110" t="n">
+        <v>3.0238828052158</v>
+      </c>
+      <c r="C110" t="n">
+        <v>2.10526315789474</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
         <v>40575</v>
       </c>
-      <c r="B111">
-[...7 lines deleted...]
-      <c r="A112" s="1">
+      <c r="B111" t="n">
+        <v>3.10842829880379</v>
+      </c>
+      <c r="C111" t="n">
+        <v>2.18914185639229</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
         <v>40603</v>
       </c>
-      <c r="B112">
-[...7 lines deleted...]
-      <c r="A113" s="1">
+      <c r="B112" t="n">
+        <v>3.24680457802472</v>
+      </c>
+      <c r="C112" t="n">
+        <v>3.31877729257642</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
         <v>40634</v>
       </c>
-      <c r="B113">
-[...2 lines deleted...]
-      <c r="C113">
+      <c r="B113" t="n">
+        <v>3.30618840111763</v>
+      </c>
+      <c r="C113" t="n">
         <v>3.22299651567945</v>
       </c>
     </row>
-    <row r="114" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A114" s="1">
+    <row r="114">
+      <c r="A114" s="2" t="n">
         <v>40664</v>
       </c>
-      <c r="B114">
-[...7 lines deleted...]
-      <c r="A115" s="1">
+      <c r="B114" t="n">
+        <v>3.31349004301362</v>
+      </c>
+      <c r="C114" t="n">
+        <v>3.48128807658834</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
         <v>40695</v>
       </c>
-      <c r="B115">
-[...7 lines deleted...]
-      <c r="A116" s="1">
+      <c r="B115" t="n">
+        <v>3.29855511787755</v>
+      </c>
+      <c r="C115" t="n">
+        <v>2.9616724738676</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="n">
         <v>40725</v>
       </c>
-      <c r="B116">
-[...7 lines deleted...]
-      <c r="A117" s="1">
+      <c r="B116" t="n">
+        <v>3.25750659656851</v>
+      </c>
+      <c r="C116" t="n">
+        <v>3.31877729257642</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="n">
         <v>40756</v>
       </c>
-      <c r="B117">
-[...7 lines deleted...]
-      <c r="A118" s="1">
+      <c r="B117" t="n">
+        <v>3.16409428733181</v>
+      </c>
+      <c r="C117" t="n">
+        <v>3.40314136125655</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="n">
         <v>40787</v>
       </c>
-      <c r="B118">
-[...7 lines deleted...]
-      <c r="A119" s="1">
+      <c r="B118" t="n">
+        <v>3.16163693750654</v>
+      </c>
+      <c r="C118" t="n">
+        <v>3.39721254355401</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="n">
         <v>40817</v>
       </c>
-      <c r="B119">
-[...7 lines deleted...]
-      <c r="A120" s="1">
+      <c r="B119" t="n">
+        <v>3.2954446267094</v>
+      </c>
+      <c r="C119" t="n">
+        <v>3.29861111111111</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="n">
         <v>40848</v>
       </c>
-      <c r="B120">
-[...2 lines deleted...]
-      <c r="C120">
+      <c r="B120" t="n">
+        <v>3.34700058634918</v>
+      </c>
+      <c r="C120" t="n">
         <v>3.20069204152249</v>
       </c>
     </row>
-    <row r="121" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A121" s="1">
+    <row r="121">
+      <c r="A121" s="2" t="n">
         <v>40878</v>
       </c>
-      <c r="B121">
-[...2 lines deleted...]
-      <c r="C121">
+      <c r="B121" t="n">
+        <v>3.34290852159573</v>
+      </c>
+      <c r="C121" t="n">
         <v>2.50431778929189</v>
       </c>
     </row>
-    <row r="122" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A122" s="1">
+    <row r="122">
+      <c r="A122" s="2" t="n">
         <v>40909</v>
       </c>
-      <c r="B122">
-[...7 lines deleted...]
-      <c r="A123" s="1">
+      <c r="B122" t="n">
+        <v>3.2213506687837</v>
+      </c>
+      <c r="C122" t="n">
+        <v>2.83505154639175</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="n">
         <v>40940</v>
       </c>
-      <c r="B123">
-[...7 lines deleted...]
-      <c r="A124" s="1">
+      <c r="B123" t="n">
+        <v>3.17755649052708</v>
+      </c>
+      <c r="C123" t="n">
+        <v>3.17052270779777</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="n">
         <v>40969</v>
       </c>
-      <c r="B124">
-[...7 lines deleted...]
-      <c r="A125" s="1">
+      <c r="B124" t="n">
+        <v>3.14438014579425</v>
+      </c>
+      <c r="C124" t="n">
+        <v>2.11327134404057</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="n">
         <v>41000</v>
       </c>
-      <c r="B125">
-[...7 lines deleted...]
-      <c r="A126" s="1">
+      <c r="B125" t="n">
+        <v>3.13282812590172</v>
+      </c>
+      <c r="C125" t="n">
+        <v>2.36286919831223</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="n">
         <v>41030</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126">
+      <c r="B126" t="n">
+        <v>3.0472594465746</v>
+      </c>
+      <c r="C126" t="n">
         <v>1.85029436501261</v>
       </c>
     </row>
-    <row r="127" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A127" s="1">
+    <row r="127">
+      <c r="A127" s="2" t="n">
         <v>41061</v>
       </c>
-      <c r="B127">
-[...2 lines deleted...]
-      <c r="C127">
+      <c r="B127" t="n">
+        <v>2.87415298834458</v>
+      </c>
+      <c r="C127" t="n">
         <v>2.03045685279187</v>
       </c>
     </row>
-    <row r="128" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A128" s="1">
+    <row r="128">
+      <c r="A128" s="2" t="n">
         <v>41091</v>
       </c>
-      <c r="B128">
-[...2 lines deleted...]
-      <c r="C128">
+      <c r="B128" t="n">
+        <v>2.94447225942792</v>
+      </c>
+      <c r="C128" t="n">
         <v>1.85967878275571</v>
       </c>
     </row>
-    <row r="129" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A129" s="1">
+    <row r="129">
+      <c r="A129" s="2" t="n">
         <v>41122</v>
       </c>
-      <c r="B129">
-[...7 lines deleted...]
-      <c r="A130" s="1">
+      <c r="B129" t="n">
+        <v>2.97639789341521</v>
+      </c>
+      <c r="C129" t="n">
+        <v>2.02531645569621</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="n">
         <v>41153</v>
       </c>
-      <c r="B130">
-[...2 lines deleted...]
-      <c r="C130">
+      <c r="B130" t="n">
+        <v>2.86368554262792</v>
+      </c>
+      <c r="C130" t="n">
         <v>1.85341196293176</v>
       </c>
     </row>
-    <row r="131" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A131" s="1">
+    <row r="131">
+      <c r="A131" s="2" t="n">
         <v>41183</v>
       </c>
-      <c r="B131">
-[...7 lines deleted...]
-      <c r="A132" s="1">
+      <c r="B131" t="n">
+        <v>2.67472997940851</v>
+      </c>
+      <c r="C131" t="n">
+        <v>1.9327731092437</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="n">
         <v>41214</v>
       </c>
-      <c r="B132">
-[...2 lines deleted...]
-      <c r="C132">
+      <c r="B132" t="n">
+        <v>2.6377979101242</v>
+      </c>
+      <c r="C132" t="n">
         <v>1.50880134115675</v>
       </c>
     </row>
-    <row r="133" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A133" s="1">
+    <row r="133">
+      <c r="A133" s="2" t="n">
         <v>41244</v>
       </c>
-      <c r="B133">
-[...2 lines deleted...]
-      <c r="C133">
+      <c r="B133" t="n">
+        <v>2.67557443744209</v>
+      </c>
+      <c r="C133" t="n">
         <v>1.51642796967144</v>
       </c>
     </row>
-    <row r="134" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A134" s="1">
+    <row r="134">
+      <c r="A134" s="2" t="n">
         <v>41275</v>
       </c>
-      <c r="B134">
-[...7 lines deleted...]
-      <c r="A135" s="1">
+      <c r="B134" t="n">
+        <v>2.68099929566444</v>
+      </c>
+      <c r="C134" t="n">
+        <v>0.584795321637429</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
         <v>41306</v>
       </c>
-      <c r="B135">
-[...7 lines deleted...]
-      <c r="A136" s="1">
+      <c r="B135" t="n">
+        <v>2.70127578805658</v>
+      </c>
+      <c r="C135" t="n">
+        <v>1.41196013289036</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
         <v>41334</v>
       </c>
-      <c r="B136">
-[...7 lines deleted...]
-      <c r="A137" s="1">
+      <c r="B136" t="n">
+        <v>2.6214300492308</v>
+      </c>
+      <c r="C136" t="n">
+        <v>0.827814569536424</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
         <v>41365</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="C137">
+      <c r="B137" t="n">
+        <v>2.6487914461384</v>
+      </c>
+      <c r="C137" t="n">
         <v>0.412201154163232</v>
       </c>
     </row>
-    <row r="138" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A138" s="1">
+    <row r="138">
+      <c r="A138" s="2" t="n">
         <v>41395</v>
       </c>
-      <c r="B138">
-[...7 lines deleted...]
-      <c r="A139" s="1">
+      <c r="B138" t="n">
+        <v>2.72842204968782</v>
+      </c>
+      <c r="C138" t="n">
+        <v>0.660611065235352</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
         <v>41426</v>
       </c>
-      <c r="B139">
-[...7 lines deleted...]
-      <c r="A140" s="1">
+      <c r="B139" t="n">
+        <v>2.72578233374527</v>
+      </c>
+      <c r="C139" t="n">
+        <v>0.995024875621893</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
         <v>41456</v>
       </c>
-      <c r="B140">
-[...2 lines deleted...]
-      <c r="C140">
+      <c r="B140" t="n">
+        <v>2.65898472922881</v>
+      </c>
+      <c r="C140" t="n">
         <v>1.07883817427386</v>
       </c>
     </row>
-    <row r="141" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A141" s="1">
+    <row r="141">
+      <c r="A141" s="2" t="n">
         <v>41487</v>
       </c>
-      <c r="B141">
-[...7 lines deleted...]
-      <c r="A142" s="1">
+      <c r="B141" t="n">
+        <v>2.69767042857655</v>
+      </c>
+      <c r="C141" t="n">
+        <v>0.827129859387924</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
         <v>41518</v>
       </c>
-      <c r="B142">
-[...2 lines deleted...]
-      <c r="C142">
+      <c r="B142" t="n">
+        <v>2.73821968769995</v>
+      </c>
+      <c r="C142" t="n">
         <v>0.909842845326712</v>
       </c>
     </row>
-    <row r="143" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A143" s="1">
+    <row r="143">
+      <c r="A143" s="2" t="n">
         <v>41548</v>
       </c>
-      <c r="B143">
-[...7 lines deleted...]
-      <c r="A144" s="1">
+      <c r="B143" t="n">
+        <v>2.86790311297147</v>
+      </c>
+      <c r="C143" t="n">
+        <v>0.247320692497937</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="n">
         <v>41579</v>
       </c>
-      <c r="B144">
-[...7 lines deleted...]
-      <c r="A145" s="1">
+      <c r="B144" t="n">
+        <v>2.83939409729453</v>
+      </c>
+      <c r="C144" t="n">
+        <v>0.578034682080927</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="n">
         <v>41609</v>
       </c>
-      <c r="B145">
-[...2 lines deleted...]
-      <c r="C145">
+      <c r="B145" t="n">
+        <v>2.79134538301326</v>
+      </c>
+      <c r="C145" t="n">
         <v>0.829875518672199</v>
       </c>
     </row>
-    <row r="146" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A146" s="1">
+    <row r="146">
+      <c r="A146" s="2" t="n">
         <v>41640</v>
       </c>
-      <c r="B146">
-[...2 lines deleted...]
-      <c r="C146">
+      <c r="B146" t="n">
+        <v>2.81413912532362</v>
+      </c>
+      <c r="C146" t="n">
         <v>1.0797342192691</v>
       </c>
     </row>
-    <row r="147" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A147" s="1">
+    <row r="147">
+      <c r="A147" s="2" t="n">
         <v>41671</v>
       </c>
-      <c r="B147">
-[...2 lines deleted...]
-      <c r="C147">
+      <c r="B147" t="n">
+        <v>2.7580303168313</v>
+      </c>
+      <c r="C147" t="n">
         <v>0.40950040950041</v>
       </c>
     </row>
-    <row r="148" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A148" s="1">
+    <row r="148">
+      <c r="A148" s="2" t="n">
         <v>41699</v>
       </c>
-      <c r="B148">
-[...7 lines deleted...]
-      <c r="A149" s="1">
+      <c r="B148" t="n">
+        <v>2.77139068708889</v>
+      </c>
+      <c r="C148" t="n">
+        <v>0.903119868637117</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="n">
         <v>41730</v>
       </c>
-      <c r="B149">
-[...7 lines deleted...]
-      <c r="A150" s="1">
+      <c r="B149" t="n">
+        <v>2.86237459974414</v>
+      </c>
+      <c r="C149" t="n">
+        <v>1.3136288998358</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="n">
         <v>41760</v>
       </c>
-      <c r="B150">
-[...7 lines deleted...]
-      <c r="A151" s="1">
+      <c r="B150" t="n">
+        <v>2.84690527171079</v>
+      </c>
+      <c r="C150" t="n">
+        <v>1.55865463494667</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="n">
         <v>41791</v>
       </c>
-      <c r="B151">
-[...2 lines deleted...]
-      <c r="C151">
+      <c r="B151" t="n">
+        <v>3.07252571012311</v>
+      </c>
+      <c r="C151" t="n">
         <v>1.72413793103449</v>
       </c>
     </row>
-    <row r="152" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A152" s="1">
+    <row r="152">
+      <c r="A152" s="2" t="n">
         <v>41821</v>
       </c>
-      <c r="B152">
-[...7 lines deleted...]
-      <c r="A153" s="1">
+      <c r="B152" t="n">
+        <v>3.27839985274183</v>
+      </c>
+      <c r="C152" t="n">
+        <v>1.55993431855501</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="n">
         <v>41852</v>
       </c>
-      <c r="B153">
-[...7 lines deleted...]
-      <c r="A154" s="1">
+      <c r="B153" t="n">
+        <v>3.068722223508</v>
+      </c>
+      <c r="C153" t="n">
+        <v>1.55865463494667</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="n">
         <v>41883</v>
       </c>
-      <c r="B154">
-[...2 lines deleted...]
-      <c r="C154">
+      <c r="B154" t="n">
+        <v>2.95702970046782</v>
+      </c>
+      <c r="C154" t="n">
         <v>1.55737704918033</v>
       </c>
     </row>
-    <row r="155" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A155" s="1">
+    <row r="155">
+      <c r="A155" s="2" t="n">
         <v>41913</v>
       </c>
-      <c r="B155">
-[...7 lines deleted...]
-      <c r="A156" s="1">
+      <c r="B155" t="n">
+        <v>2.82308818515477</v>
+      </c>
+      <c r="C155" t="n">
+        <v>2.22039473684211</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="n">
         <v>41944</v>
       </c>
-      <c r="B156">
-[...7 lines deleted...]
-      <c r="A157" s="1">
+      <c r="B156" t="n">
+        <v>2.77925943350819</v>
+      </c>
+      <c r="C156" t="n">
+        <v>1.64203612479475</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="n">
         <v>41974</v>
       </c>
-      <c r="B157">
-[...2 lines deleted...]
-      <c r="C157">
+      <c r="B157" t="n">
+        <v>2.80413836944487</v>
+      </c>
+      <c r="C157" t="n">
         <v>1.06995884773662</v>
       </c>
     </row>
-    <row r="158" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A158" s="1">
+    <row r="158">
+      <c r="A158" s="2" t="n">
         <v>42005</v>
       </c>
-      <c r="B158">
-[...7 lines deleted...]
-      <c r="A159" s="1">
+      <c r="B158" t="n">
+        <v>2.78655896775703</v>
+      </c>
+      <c r="C158" t="n">
+        <v>0.739523418241571</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="n">
         <v>42036</v>
       </c>
-      <c r="B159">
-[...2 lines deleted...]
-      <c r="C159">
+      <c r="B159" t="n">
+        <v>2.76695535970721</v>
+      </c>
+      <c r="C159" t="n">
         <v>1.06035889070148</v>
       </c>
     </row>
-    <row r="160" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A160" s="1">
+    <row r="160">
+      <c r="A160" s="2" t="n">
         <v>42064</v>
       </c>
-      <c r="B160">
-[...2 lines deleted...]
-      <c r="C160">
+      <c r="B160" t="n">
+        <v>2.70592755336383</v>
+      </c>
+      <c r="C160" t="n">
         <v>1.46460537021969</v>
       </c>
     </row>
-    <row r="161" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A161" s="1">
+    <row r="161">
+      <c r="A161" s="2" t="n">
         <v>42095</v>
       </c>
-      <c r="B161">
-[...7 lines deleted...]
-      <c r="A162" s="1">
+      <c r="B161" t="n">
+        <v>2.71084178564743</v>
+      </c>
+      <c r="C161" t="n">
+        <v>1.05348460291734</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="n">
         <v>42125</v>
       </c>
-      <c r="B162">
-[...2 lines deleted...]
-      <c r="C162">
+      <c r="B162" t="n">
+        <v>2.56018195484016</v>
+      </c>
+      <c r="C162" t="n">
         <v>1.21163166397415</v>
       </c>
     </row>
-    <row r="163" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A163" s="1">
+    <row r="163">
+      <c r="A163" s="2" t="n">
         <v>42156</v>
       </c>
-      <c r="B163">
-[...7 lines deleted...]
-      <c r="A164" s="1">
+      <c r="B163" t="n">
+        <v>2.54670696868297</v>
+      </c>
+      <c r="C163" t="n">
+        <v>1.04923325262308</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="n">
         <v>42186</v>
       </c>
-      <c r="B164">
-[...2 lines deleted...]
-      <c r="C164">
+      <c r="B164" t="n">
+        <v>2.39857947458586</v>
+      </c>
+      <c r="C164" t="n">
         <v>1.29345189975747</v>
       </c>
     </row>
-    <row r="165" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A165" s="1">
+    <row r="165">
+      <c r="A165" s="2" t="n">
         <v>42217</v>
       </c>
-      <c r="B165">
-[...2 lines deleted...]
-      <c r="C165">
+      <c r="B165" t="n">
+        <v>2.43541845473377</v>
+      </c>
+      <c r="C165" t="n">
         <v>1.13085621970921</v>
       </c>
     </row>
-    <row r="166" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A166" s="1">
+    <row r="166">
+      <c r="A166" s="2" t="n">
         <v>42248</v>
       </c>
-      <c r="B166">
-[...7 lines deleted...]
-      <c r="A167" s="1">
+      <c r="B166" t="n">
+        <v>2.55551894951867</v>
+      </c>
+      <c r="C166" t="n">
+        <v>0.968523002421298</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="n">
         <v>42278</v>
       </c>
-      <c r="B167">
-[...7 lines deleted...]
-      <c r="A168" s="1">
+      <c r="B167" t="n">
+        <v>2.59058501367899</v>
+      </c>
+      <c r="C167" t="n">
+        <v>0.724054706355596</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="n">
         <v>42309</v>
       </c>
-      <c r="B168">
-[...7 lines deleted...]
-      <c r="A169" s="1">
+      <c r="B168" t="n">
+        <v>2.47927357451291</v>
+      </c>
+      <c r="C168" t="n">
+        <v>0.888529886914385</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="n">
         <v>42339</v>
       </c>
-      <c r="B169">
-[...2 lines deleted...]
-      <c r="C169">
+      <c r="B169" t="n">
+        <v>2.38833730276312</v>
+      </c>
+      <c r="C169" t="n">
         <v>1.30293159609121</v>
       </c>
     </row>
-    <row r="170" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A170" s="1">
+    <row r="170">
+      <c r="A170" s="2" t="n">
         <v>42370</v>
       </c>
-      <c r="B170">
-[...7 lines deleted...]
-      <c r="A171" s="1">
+      <c r="B170" t="n">
+        <v>2.4860328814656</v>
+      </c>
+      <c r="C170" t="n">
+        <v>1.63132137030995</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="n">
         <v>42401</v>
       </c>
-      <c r="B171">
-[...7 lines deleted...]
-      <c r="A172" s="1">
+      <c r="B171" t="n">
+        <v>2.59798366029358</v>
+      </c>
+      <c r="C171" t="n">
+        <v>0.968523002421298</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="n">
         <v>42430</v>
       </c>
-      <c r="B172">
-[...7 lines deleted...]
-      <c r="A173" s="1">
+      <c r="B172" t="n">
+        <v>2.67578511366148</v>
+      </c>
+      <c r="C172" t="n">
+        <v>0.721732157177219</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="n">
         <v>42461</v>
       </c>
-      <c r="B173">
-[...7 lines deleted...]
-      <c r="A174" s="1">
+      <c r="B173" t="n">
+        <v>2.43359276305007</v>
+      </c>
+      <c r="C173" t="n">
+        <v>1.04250200481155</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="n">
         <v>42491</v>
       </c>
-      <c r="B174">
-[...7 lines deleted...]
-      <c r="A175" s="1">
+      <c r="B174" t="n">
+        <v>2.50780031596629</v>
+      </c>
+      <c r="C174" t="n">
+        <v>0.718276137270555</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="n">
         <v>42522</v>
       </c>
-      <c r="B175">
-[...7 lines deleted...]
-      <c r="A176" s="1">
+      <c r="B175" t="n">
+        <v>2.32272159565865</v>
+      </c>
+      <c r="C175" t="n">
+        <v>0.638977635782745</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="n">
         <v>42552</v>
       </c>
-      <c r="B176">
-[...2 lines deleted...]
-      <c r="C176">
+      <c r="B176" t="n">
+        <v>2.28560940553287</v>
+      </c>
+      <c r="C176" t="n">
         <v>0.239425379090181</v>
       </c>
     </row>
-    <row r="177" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A177" s="1">
+    <row r="177">
+      <c r="A177" s="2" t="n">
         <v>42583</v>
       </c>
-      <c r="B177">
-[...7 lines deleted...]
-      <c r="A178" s="1">
+      <c r="B177" t="n">
+        <v>2.46532150667468</v>
+      </c>
+      <c r="C177" t="n">
+        <v>0.0798722044728389</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="n">
         <v>42614</v>
       </c>
-      <c r="B178">
-[...7 lines deleted...]
-      <c r="A179" s="1">
+      <c r="B178" t="n">
+        <v>2.41870336152143</v>
+      </c>
+      <c r="C178" t="n">
+        <v>0.559552358113511</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="n">
         <v>42644</v>
       </c>
-      <c r="B179">
-[...7 lines deleted...]
-      <c r="A180" s="1">
+      <c r="B179" t="n">
+        <v>2.39075034415453</v>
+      </c>
+      <c r="C179" t="n">
+        <v>0.559105431309906</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="n">
         <v>42675</v>
       </c>
-      <c r="B180">
-[...7 lines deleted...]
-      <c r="A181" s="1">
+      <c r="B180" t="n">
+        <v>2.53409264810916</v>
+      </c>
+      <c r="C180" t="n">
+        <v>0.56044835868694</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="2" t="n">
         <v>42705</v>
       </c>
-      <c r="B181">
-[...7 lines deleted...]
-      <c r="A182" s="1">
+      <c r="B181" t="n">
+        <v>2.72260520146005</v>
+      </c>
+      <c r="C181" t="n">
+        <v>0.643086816720255</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="2" t="n">
         <v>42736</v>
       </c>
-      <c r="B182">
-[...7 lines deleted...]
-      <c r="A183" s="1">
+      <c r="B182" t="n">
+        <v>2.75187500443757</v>
+      </c>
+      <c r="C182" t="n">
+        <v>1.2841091492777</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="2" t="n">
         <v>42767</v>
       </c>
-      <c r="B183">
-[...7 lines deleted...]
-      <c r="A184" s="1">
+      <c r="B183" t="n">
+        <v>2.7063700654601</v>
+      </c>
+      <c r="C183" t="n">
+        <v>1.19904076738609</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="2" t="n">
         <v>42795</v>
       </c>
-      <c r="B184">
-[...7 lines deleted...]
-      <c r="A185" s="1">
+      <c r="B184" t="n">
+        <v>2.75661938354359</v>
+      </c>
+      <c r="C184" t="n">
+        <v>0.875796178343956</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="2" t="n">
         <v>42826</v>
       </c>
-      <c r="B185">
-[...7 lines deleted...]
-      <c r="A186" s="1">
+      <c r="B185" t="n">
+        <v>2.87974179316685</v>
+      </c>
+      <c r="C185" t="n">
+        <v>0.793650793650794</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="n">
         <v>42856</v>
       </c>
-      <c r="B186">
-[...7 lines deleted...]
-      <c r="A187" s="1">
+      <c r="B186" t="n">
+        <v>2.78365852597766</v>
+      </c>
+      <c r="C186" t="n">
+        <v>0.71315372424722</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="n">
         <v>42887</v>
       </c>
-      <c r="B187">
-[...7 lines deleted...]
-      <c r="A188" s="1">
+      <c r="B187" t="n">
+        <v>2.91186884198149</v>
+      </c>
+      <c r="C187" t="n">
+        <v>0.555555555555558</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="n">
         <v>42917</v>
       </c>
-      <c r="B188">
-[...7 lines deleted...]
-      <c r="A189" s="1">
+      <c r="B188" t="n">
+        <v>2.9786480245941</v>
+      </c>
+      <c r="C188" t="n">
+        <v>0.875796178343956</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="n">
         <v>42948</v>
       </c>
-      <c r="B189">
-[...7 lines deleted...]
-      <c r="A190" s="1">
+      <c r="B189" t="n">
+        <v>3.12134263039575</v>
+      </c>
+      <c r="C189" t="n">
+        <v>1.11731843575419</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="n">
         <v>42979</v>
       </c>
-      <c r="B190">
-[...7 lines deleted...]
-      <c r="A191" s="1">
+      <c r="B190" t="n">
+        <v>3.24277796531234</v>
+      </c>
+      <c r="C190" t="n">
+        <v>1.03338632750397</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="n">
         <v>43009</v>
       </c>
-      <c r="B191">
-[...7 lines deleted...]
-      <c r="A192" s="1">
+      <c r="B191" t="n">
+        <v>3.2860887733478</v>
+      </c>
+      <c r="C191" t="n">
+        <v>1.03256552819698</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="n">
         <v>43040</v>
       </c>
-      <c r="B192">
-[...2 lines deleted...]
-      <c r="C192">
+      <c r="B192" t="n">
+        <v>3.41689962346338</v>
+      </c>
+      <c r="C192" t="n">
         <v>1.671974522293</v>
       </c>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A193" s="1">
+    <row r="193">
+      <c r="A193" s="2" t="n">
         <v>43070</v>
       </c>
-      <c r="B193">
-[...2 lines deleted...]
-      <c r="C193">
+      <c r="B193" t="n">
+        <v>3.33755106536127</v>
+      </c>
+      <c r="C193" t="n">
         <v>1.8370607028754</v>
       </c>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A194" s="1">
+    <row r="194">
+      <c r="A194" s="2" t="n">
         <v>43101</v>
       </c>
-      <c r="B194">
-[...7 lines deleted...]
-      <c r="A195" s="1">
+      <c r="B194" t="n">
+        <v>3.48799477408573</v>
+      </c>
+      <c r="C194" t="n">
+        <v>1.26782884310618</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="n">
         <v>43132</v>
       </c>
-      <c r="B195">
-[...7 lines deleted...]
-      <c r="A196" s="1">
+      <c r="B195" t="n">
+        <v>3.61062620503868</v>
+      </c>
+      <c r="C195" t="n">
+        <v>1.50078988941549</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="2" t="n">
         <v>43160</v>
       </c>
-      <c r="B196">
-[...2 lines deleted...]
-      <c r="C196">
+      <c r="B196" t="n">
+        <v>3.58454414559232</v>
+      </c>
+      <c r="C196" t="n">
         <v>1.57853196527229</v>
       </c>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A197" s="1">
+    <row r="197">
+      <c r="A197" s="2" t="n">
         <v>43191</v>
       </c>
-      <c r="B197">
-[...7 lines deleted...]
-      <c r="A198" s="1">
+      <c r="B197" t="n">
+        <v>3.56387072880894</v>
+      </c>
+      <c r="C197" t="n">
+        <v>1.73228346456692</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="2" t="n">
         <v>43221</v>
       </c>
-      <c r="B198">
-[...2 lines deleted...]
-      <c r="C198">
+      <c r="B198" t="n">
+        <v>3.64151204550075</v>
+      </c>
+      <c r="C198" t="n">
         <v>1.73092053501182</v>
       </c>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A199" s="1">
+    <row r="199">
+      <c r="A199" s="2" t="n">
         <v>43252</v>
       </c>
-      <c r="B199">
-[...2 lines deleted...]
-      <c r="C199">
+      <c r="B199" t="n">
+        <v>3.49542618005205</v>
+      </c>
+      <c r="C199" t="n">
         <v>1.97316495659036</v>
       </c>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A200" s="1">
+    <row r="200">
+      <c r="A200" s="2" t="n">
         <v>43282</v>
       </c>
-      <c r="B200">
-[...7 lines deleted...]
-      <c r="A201" s="1">
+      <c r="B200" t="n">
+        <v>3.25031852385815</v>
+      </c>
+      <c r="C200" t="n">
+        <v>2.36779794790843</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="2" t="n">
         <v>43313</v>
       </c>
-      <c r="B201">
-[...7 lines deleted...]
-      <c r="A202" s="1">
+      <c r="B201" t="n">
+        <v>3.02521577880256</v>
+      </c>
+      <c r="C201" t="n">
+        <v>2.20994475138121</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="n">
         <v>43344</v>
       </c>
-      <c r="B202">
-[...2 lines deleted...]
-      <c r="C202">
+      <c r="B202" t="n">
+        <v>2.92462544615532</v>
+      </c>
+      <c r="C202" t="n">
         <v>1.73092053501182</v>
       </c>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A203" s="1">
+    <row r="203">
+      <c r="A203" s="2" t="n">
         <v>43374</v>
       </c>
-      <c r="B203">
-[...7 lines deleted...]
-      <c r="A204" s="1">
+      <c r="B203" t="n">
+        <v>2.93869107051034</v>
+      </c>
+      <c r="C203" t="n">
+        <v>1.72955974842768</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="2" t="n">
         <v>43405</v>
       </c>
-      <c r="B204">
-[...7 lines deleted...]
-      <c r="A205" s="1">
+      <c r="B204" t="n">
+        <v>2.90905090051765</v>
+      </c>
+      <c r="C204" t="n">
+        <v>0.939702427564607</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="2" t="n">
         <v>43435</v>
       </c>
-      <c r="B205">
-[...7 lines deleted...]
-      <c r="A206" s="1">
+      <c r="B205" t="n">
+        <v>2.98810634146416</v>
+      </c>
+      <c r="C205" t="n">
+        <v>1.09803921568628</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="2" t="n">
         <v>43466</v>
       </c>
-      <c r="B206">
-[...7 lines deleted...]
-      <c r="A207" s="1">
+      <c r="B206" t="n">
+        <v>2.87440434556142</v>
+      </c>
+      <c r="C206" t="n">
+        <v>1.01721439749609</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="2" t="n">
         <v>43497</v>
       </c>
-      <c r="B207">
-[...2 lines deleted...]
-      <c r="C207">
+      <c r="B207" t="n">
+        <v>2.74621795614591</v>
+      </c>
+      <c r="C207" t="n">
         <v>1.32295719844357</v>
       </c>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A208" s="1">
+    <row r="208">
+      <c r="A208" s="2" t="n">
         <v>43525</v>
       </c>
-      <c r="B208">
-[...2 lines deleted...]
-      <c r="C208">
+      <c r="B208" t="n">
+        <v>2.69371215926914</v>
+      </c>
+      <c r="C208" t="n">
         <v>1.7871017871018</v>
       </c>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A209" s="1">
+    <row r="209">
+      <c r="A209" s="2" t="n">
         <v>43556</v>
       </c>
-      <c r="B209">
-[...2 lines deleted...]
-      <c r="C209">
+      <c r="B209" t="n">
+        <v>2.85196591040335</v>
+      </c>
+      <c r="C209" t="n">
         <v>1.78018575851394</v>
       </c>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A210" s="1">
+    <row r="210">
+      <c r="A210" s="2" t="n">
         <v>43586</v>
       </c>
-      <c r="B210">
-[...7 lines deleted...]
-      <c r="A211" s="1">
+      <c r="B210" t="n">
+        <v>3.0104761515887</v>
+      </c>
+      <c r="C210" t="n">
+        <v>2.39752513534416</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="2" t="n">
         <v>43617</v>
       </c>
-      <c r="B211">
-[...7 lines deleted...]
-      <c r="A212" s="1">
+      <c r="B211" t="n">
+        <v>3.03421919537062</v>
+      </c>
+      <c r="C211" t="n">
+        <v>2.16718266253871</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="n">
         <v>43647</v>
       </c>
-      <c r="B212">
-[...7 lines deleted...]
-      <c r="A213" s="1">
+      <c r="B212" t="n">
+        <v>3.17636479038606</v>
+      </c>
+      <c r="C212" t="n">
+        <v>2.23592906707788</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="2" t="n">
         <v>43678</v>
       </c>
-      <c r="B213">
-[...7 lines deleted...]
-      <c r="A214" s="1">
+      <c r="B213" t="n">
+        <v>3.18273249097895</v>
+      </c>
+      <c r="C213" t="n">
+        <v>2.23938223938224</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="n">
         <v>43709</v>
       </c>
-      <c r="B214">
-[...7 lines deleted...]
-      <c r="A215" s="1">
+      <c r="B214" t="n">
+        <v>3.22323690642097</v>
+      </c>
+      <c r="C214" t="n">
+        <v>2.16550657385923</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="n">
         <v>43739</v>
       </c>
-      <c r="B215">
-[...2 lines deleted...]
-      <c r="C215">
+      <c r="B215" t="n">
+        <v>3.37950399674156</v>
+      </c>
+      <c r="C215" t="n">
         <v>2.31839258114374</v>
       </c>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A216" s="1">
+    <row r="216">
+      <c r="A216" s="2" t="n">
         <v>43770</v>
       </c>
-      <c r="B216">
-[...7 lines deleted...]
-      <c r="A217" s="1">
+      <c r="B216" t="n">
+        <v>3.39784678549197</v>
+      </c>
+      <c r="C216" t="n">
+        <v>2.71528316524438</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="n">
         <v>43800</v>
       </c>
-      <c r="B217">
-[...7 lines deleted...]
-      <c r="A218" s="1">
+      <c r="B217" t="n">
+        <v>3.45784687018027</v>
+      </c>
+      <c r="C217" t="n">
+        <v>2.71528316524438</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="n">
         <v>43831</v>
       </c>
-      <c r="B218">
-[...7 lines deleted...]
-      <c r="A219" s="1">
+      <c r="B218" t="n">
+        <v>3.44269821966394</v>
+      </c>
+      <c r="C218" t="n">
+        <v>2.71107668474051</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="2" t="n">
         <v>43862</v>
       </c>
-      <c r="B219">
-[...2 lines deleted...]
-      <c r="C219">
+      <c r="B219" t="n">
+        <v>3.64300657713754</v>
+      </c>
+      <c r="C219" t="n">
         <v>2.30414746543779</v>
       </c>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A220" s="1">
+    <row r="220">
+      <c r="A220" s="2" t="n">
         <v>43891</v>
       </c>
-      <c r="B220">
-[...7 lines deleted...]
-      <c r="A221" s="1">
+      <c r="B220" t="n">
+        <v>4.22495471043952</v>
+      </c>
+      <c r="C220" t="n">
+        <v>1.14503816793893</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="n">
         <v>43922</v>
       </c>
-      <c r="B221">
-[...7 lines deleted...]
-      <c r="A222" s="1">
+      <c r="B221" t="n">
+        <v>4.74760441078607</v>
+      </c>
+      <c r="C221" t="n">
+        <v>0.152091254752843</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="n">
         <v>43952</v>
       </c>
-      <c r="B222">
-[...7 lines deleted...]
-      <c r="A223" s="1">
+      <c r="B222" t="n">
+        <v>4.76176671213728</v>
+      </c>
+      <c r="C222" t="n">
+        <v>-0.377643504531722</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="2" t="n">
         <v>43983</v>
       </c>
-      <c r="B223">
-[...7 lines deleted...]
-      <c r="A224" s="1">
+      <c r="B223" t="n">
+        <v>4.84842498228111</v>
+      </c>
+      <c r="C223" t="n">
+        <v>0.606060606060615</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="n">
         <v>44013</v>
       </c>
-      <c r="B224">
-[...7 lines deleted...]
-      <c r="A225" s="1">
+      <c r="B224" t="n">
+        <v>4.8419819565301</v>
+      </c>
+      <c r="C224" t="n">
+        <v>0.301659125188541</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="2" t="n">
         <v>44044</v>
       </c>
-      <c r="B225">
-[...7 lines deleted...]
-      <c r="A226" s="1">
+      <c r="B225" t="n">
+        <v>4.69361456744309</v>
+      </c>
+      <c r="C225" t="n">
+        <v>0.377643504531722</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="n">
         <v>44075</v>
       </c>
-      <c r="B226">
-[...2 lines deleted...]
-      <c r="C226">
+      <c r="B226" t="n">
+        <v>4.561645179369</v>
+      </c>
+      <c r="C226" t="n">
         <v>0.30280090840273</v>
       </c>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A227" s="1">
+    <row r="227">
+      <c r="A227" s="2" t="n">
         <v>44105</v>
       </c>
-      <c r="B227">
-[...7 lines deleted...]
-      <c r="A228" s="1">
+      <c r="B227" t="n">
+        <v>4.42645419072249</v>
+      </c>
+      <c r="C227" t="n">
+        <v>0.528700906344402</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="2" t="n">
         <v>44136</v>
       </c>
-      <c r="B228">
-[...7 lines deleted...]
-      <c r="A229" s="1">
+      <c r="B228" t="n">
+        <v>4.30851130435646</v>
+      </c>
+      <c r="C228" t="n">
+        <v>0.830815709969784</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="n">
         <v>44166</v>
       </c>
-      <c r="B229">
-[...7 lines deleted...]
-      <c r="A230" s="1">
+      <c r="B229" t="n">
+        <v>4.17118437383364</v>
+      </c>
+      <c r="C229" t="n">
+        <v>0.755287009063444</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="2" t="n">
         <v>44197</v>
       </c>
-      <c r="B230">
-[...7 lines deleted...]
-      <c r="A231" s="1">
+      <c r="B230" t="n">
+        <v>4.00795884474115</v>
+      </c>
+      <c r="C230" t="n">
+        <v>1.2820512820513</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="2" t="n">
         <v>44228</v>
       </c>
-      <c r="B231">
-[...2 lines deleted...]
-      <c r="C231">
+      <c r="B231" t="n">
+        <v>3.94108516676475</v>
+      </c>
+      <c r="C231" t="n">
         <v>1.57657657657659</v>
       </c>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A232" s="1">
+    <row r="232">
+      <c r="A232" s="2" t="n">
         <v>44256</v>
       </c>
-      <c r="B232">
-[...7 lines deleted...]
-      <c r="A233" s="1">
+      <c r="B232" t="n">
+        <v>3.39864231996285</v>
+      </c>
+      <c r="C232" t="n">
+        <v>2.18867924528302</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="2" t="n">
         <v>44287</v>
       </c>
-      <c r="B233">
-[...7 lines deleted...]
-      <c r="A234" s="1">
+      <c r="B233" t="n">
+        <v>2.81789511482784</v>
+      </c>
+      <c r="C233" t="n">
+        <v>3.41685649202733</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="2" t="n">
         <v>44317</v>
       </c>
-      <c r="B234">
-[...7 lines deleted...]
-      <c r="A235" s="1">
+      <c r="B234" t="n">
+        <v>2.67693368762564</v>
+      </c>
+      <c r="C234" t="n">
+        <v>4.0940106141016</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="2" t="n">
         <v>44348</v>
       </c>
-      <c r="B235">
-[...7 lines deleted...]
-      <c r="A236" s="1">
+      <c r="B235" t="n">
+        <v>2.64639661326448</v>
+      </c>
+      <c r="C235" t="n">
+        <v>3.68975903614456</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="2" t="n">
         <v>44378</v>
       </c>
-      <c r="B236">
-[...7 lines deleted...]
-      <c r="A237" s="1">
+      <c r="B236" t="n">
+        <v>2.67544151362303</v>
+      </c>
+      <c r="C236" t="n">
+        <v>4.13533834586466</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="2" t="n">
         <v>44409</v>
       </c>
-      <c r="B237">
-[...7 lines deleted...]
-      <c r="A238" s="1">
+      <c r="B237" t="n">
+        <v>2.91405839505265</v>
+      </c>
+      <c r="C237" t="n">
+        <v>4.36418359668923</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="n">
         <v>44440</v>
       </c>
-      <c r="B238">
-[...7 lines deleted...]
-      <c r="A239" s="1">
+      <c r="B238" t="n">
+        <v>3.22938209736354</v>
+      </c>
+      <c r="C238" t="n">
+        <v>5.0566037735849</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="2" t="n">
         <v>44470</v>
       </c>
-      <c r="B239">
-[...7 lines deleted...]
-      <c r="A240" s="1">
+      <c r="B239" t="n">
+        <v>3.24025639513635</v>
+      </c>
+      <c r="C239" t="n">
+        <v>5.3343350864012</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="n">
         <v>44501</v>
       </c>
-      <c r="B240">
-[...7 lines deleted...]
-      <c r="A241" s="1">
+      <c r="B240" t="n">
+        <v>3.49074884371685</v>
+      </c>
+      <c r="C240" t="n">
+        <v>5.2434456928839</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="2" t="n">
         <v>44531</v>
       </c>
-      <c r="B241">
-[...7 lines deleted...]
-      <c r="A242" s="1">
+      <c r="B241" t="n">
+        <v>3.7062960324038</v>
+      </c>
+      <c r="C241" t="n">
+        <v>5.09745127436281</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="2" t="n">
         <v>44562</v>
       </c>
-      <c r="B242">
-[...7 lines deleted...]
-      <c r="A243" s="1">
+      <c r="B242" t="n">
+        <v>3.95537796439773</v>
+      </c>
+      <c r="C242" t="n">
+        <v>5.06329113924049</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="n">
         <v>44593</v>
       </c>
-      <c r="B243">
-[...7 lines deleted...]
-      <c r="A244" s="1">
+      <c r="B243" t="n">
+        <v>3.90090917162699</v>
+      </c>
+      <c r="C243" t="n">
+        <v>5.39541759053953</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="n">
         <v>44621</v>
       </c>
-      <c r="B244">
-[...7 lines deleted...]
-      <c r="A245" s="1">
+      <c r="B244" t="n">
+        <v>4.03967522120615</v>
+      </c>
+      <c r="C244" t="n">
+        <v>6.72082717872969</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="2" t="n">
         <v>44652</v>
       </c>
-      <c r="B245">
-[...7 lines deleted...]
-      <c r="A246" s="1">
+      <c r="B245" t="n">
+        <v>4.04764826065169</v>
+      </c>
+      <c r="C245" t="n">
+        <v>6.82819383259913</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="2" t="n">
         <v>44682</v>
       </c>
-      <c r="B246">
-[...2 lines deleted...]
-      <c r="C246">
+      <c r="B246" t="n">
+        <v>4.12556266948558</v>
+      </c>
+      <c r="C246" t="n">
         <v>7.5018208302986</v>
       </c>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A247" s="1">
+    <row r="247">
+      <c r="A247" s="2" t="n">
         <v>44713</v>
       </c>
-      <c r="B247">
-[...7 lines deleted...]
-      <c r="A248" s="1">
+      <c r="B247" t="n">
+        <v>4.23512349746419</v>
+      </c>
+      <c r="C247" t="n">
+        <v>7.98838053740015</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="n">
         <v>44743</v>
       </c>
-      <c r="B248">
-[...7 lines deleted...]
-      <c r="A249" s="1">
+      <c r="B248" t="n">
+        <v>4.21778063018476</v>
+      </c>
+      <c r="C248" t="n">
+        <v>7.29241877256317</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="n">
         <v>44774</v>
       </c>
-      <c r="B249">
-[...7 lines deleted...]
-      <c r="A250" s="1">
+      <c r="B249" t="n">
+        <v>4.2393276573768</v>
+      </c>
+      <c r="C249" t="n">
+        <v>7.13770728190339</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="n">
         <v>44805</v>
       </c>
-      <c r="B250">
-[...7 lines deleted...]
-      <c r="A251" s="1">
+      <c r="B250" t="n">
+        <v>4.21169719287939</v>
+      </c>
+      <c r="C250" t="n">
+        <v>6.5373563218391</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="n">
         <v>44835</v>
       </c>
-      <c r="B251">
-[...7 lines deleted...]
-      <c r="A252" s="1">
+      <c r="B251" t="n">
+        <v>4.25273128506842</v>
+      </c>
+      <c r="C251" t="n">
+        <v>6.41940085592011</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="n">
         <v>44866</v>
       </c>
-      <c r="B252">
-[...7 lines deleted...]
-      <c r="A253" s="1">
+      <c r="B252" t="n">
+        <v>4.0324375050313</v>
+      </c>
+      <c r="C252" t="n">
+        <v>6.83274021352313</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="n">
         <v>44896</v>
       </c>
-      <c r="B253">
-[...2 lines deleted...]
-      <c r="C253">
+      <c r="B253" t="n">
+        <v>3.81138358082396</v>
+      </c>
+      <c r="C253" t="n">
         <v>6.27674750356634</v>
       </c>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A254" s="1">
+    <row r="254">
+      <c r="A254" s="2" t="n">
         <v>44927</v>
       </c>
-      <c r="B254">
-[...7 lines deleted...]
-      <c r="A255" s="1">
+      <c r="B254" t="n">
+        <v>3.58839007155751</v>
+      </c>
+      <c r="C254" t="n">
+        <v>6.23671155209072</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="n">
         <v>44958</v>
       </c>
-      <c r="B255">
-[...7 lines deleted...]
-      <c r="A256" s="1">
+      <c r="B255" t="n">
+        <v>3.48072630083713</v>
+      </c>
+      <c r="C255" t="n">
+        <v>5.61009817671809</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="n">
         <v>44986</v>
       </c>
-      <c r="B256">
-[...7 lines deleted...]
-      <c r="A257" s="1">
+      <c r="B256" t="n">
+        <v>3.38484219952994</v>
+      </c>
+      <c r="C256" t="n">
+        <v>4.70588235294118</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="n">
         <v>45017</v>
       </c>
-      <c r="B257">
-[...7 lines deleted...]
-      <c r="A258" s="1">
+      <c r="B257" t="n">
+        <v>3.46683204359041</v>
+      </c>
+      <c r="C257" t="n">
+        <v>4.81099656357388</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="n">
         <v>45047</v>
       </c>
-      <c r="B258">
-[...2 lines deleted...]
-      <c r="C258">
+      <c r="B258" t="n">
+        <v>3.49419843069814</v>
+      </c>
+      <c r="C258" t="n">
         <v>3.99728997289973</v>
       </c>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A259" s="1">
+    <row r="259">
+      <c r="A259" s="2" t="n">
         <v>45078</v>
       </c>
-      <c r="B259">
-[...7 lines deleted...]
-      <c r="A260" s="1">
+      <c r="B259" t="n">
+        <v>3.53290429793955</v>
+      </c>
+      <c r="C259" t="n">
+        <v>3.63147276395427</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="n">
         <v>45108</v>
       </c>
-      <c r="B260">
-[...7 lines deleted...]
-      <c r="A261" s="1">
+      <c r="B260" t="n">
+        <v>3.50446742068582</v>
+      </c>
+      <c r="C260" t="n">
+        <v>3.90309555854644</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="2" t="n">
         <v>45139</v>
       </c>
-      <c r="B261">
-[...7 lines deleted...]
-      <c r="A262" s="1">
+      <c r="B261" t="n">
+        <v>3.48703448249715</v>
+      </c>
+      <c r="C261" t="n">
+        <v>4.57604306864065</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="n">
         <v>45170</v>
       </c>
-      <c r="B262">
-[...2 lines deleted...]
-      <c r="C262">
+      <c r="B262" t="n">
+        <v>3.31255451199182</v>
+      </c>
+      <c r="C262" t="n">
         <v>4.78759271746459</v>
       </c>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A263" s="1">
+    <row r="263">
+      <c r="A263" s="2" t="n">
         <v>45200</v>
       </c>
-      <c r="B263">
-[...2 lines deleted...]
-      <c r="C263">
+      <c r="B263" t="n">
+        <v>3.34189541671383</v>
+      </c>
+      <c r="C263" t="n">
         <v>4.15549597855229</v>
       </c>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A264" s="1">
+    <row r="264">
+      <c r="A264" s="2" t="n">
         <v>45231</v>
       </c>
-      <c r="B264">
-[...2 lines deleted...]
-      <c r="C264">
+      <c r="B264" t="n">
+        <v>3.39935625767419</v>
+      </c>
+      <c r="C264" t="n">
         <v>3.59760159893405</v>
       </c>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A265" s="1">
+    <row r="265">
+      <c r="A265" s="2" t="n">
         <v>45261</v>
       </c>
-      <c r="B265">
-[...7 lines deleted...]
-      <c r="A266" s="1">
+      <c r="B265" t="n">
+        <v>3.07309413630775</v>
+      </c>
+      <c r="C265" t="n">
+        <v>4.02684563758389</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="n">
         <v>45292</v>
       </c>
-      <c r="B266">
-[...7 lines deleted...]
-      <c r="A267" s="1">
+      <c r="B266" t="n">
+        <v>3.22587057359778</v>
+      </c>
+      <c r="C266" t="n">
+        <v>3.26884589726485</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="2" t="n">
         <v>45323</v>
       </c>
-      <c r="B267">
-[...2 lines deleted...]
-      <c r="C267">
+      <c r="B267" t="n">
+        <v>3.44466304028748</v>
+      </c>
+      <c r="C267" t="n">
         <v>3.25365205843294</v>
       </c>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A268" s="1">
+    <row r="268">
+      <c r="A268" s="2" t="n">
         <v>45352</v>
       </c>
-      <c r="B268">
-[...7 lines deleted...]
-      <c r="A269" s="1">
+      <c r="B268" t="n">
+        <v>3.44190052170938</v>
+      </c>
+      <c r="C268" t="n">
+        <v>3.56906807666885</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="n">
         <v>45383</v>
       </c>
-      <c r="B269">
-[...7 lines deleted...]
-      <c r="A270" s="1">
+      <c r="B269" t="n">
+        <v>3.46993512278773</v>
+      </c>
+      <c r="C269" t="n">
+        <v>2.95081967213115</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="n">
         <v>45413</v>
       </c>
-      <c r="B270">
-[...7 lines deleted...]
-      <c r="A271" s="1">
+      <c r="B270" t="n">
+        <v>3.5972859693496</v>
+      </c>
+      <c r="C270" t="n">
+        <v>3.06188925081432</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="n">
         <v>45444</v>
       </c>
-      <c r="B271">
-[...7 lines deleted...]
-      <c r="A272" s="1">
+      <c r="B271" t="n">
+        <v>3.51132031622955</v>
+      </c>
+      <c r="C271" t="n">
+        <v>2.20635950681376</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="n">
         <v>45474</v>
       </c>
-      <c r="B272">
-[...7 lines deleted...]
-      <c r="A273" s="1">
+      <c r="B272" t="n">
+        <v>3.80898533534157</v>
+      </c>
+      <c r="C272" t="n">
+        <v>2.26683937823834</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="n">
         <v>45505</v>
       </c>
-      <c r="B273">
-[...7 lines deleted...]
-      <c r="A274" s="1">
+      <c r="B273" t="n">
+        <v>4.02538063448748</v>
+      </c>
+      <c r="C273" t="n">
+        <v>1.48005148005147</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="n">
         <v>45536</v>
       </c>
-      <c r="B274">
-[...7 lines deleted...]
-      <c r="A275" s="1">
+      <c r="B274" t="n">
+        <v>4.16333463256646</v>
+      </c>
+      <c r="C274" t="n">
+        <v>1.28700128700129</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="n">
         <v>45566</v>
       </c>
-      <c r="B275">
-[...7 lines deleted...]
-      <c r="A276" s="1">
+      <c r="B275" t="n">
+        <v>4.28832254646476</v>
+      </c>
+      <c r="C275" t="n">
+        <v>1.60875160875161</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="n">
         <v>45597</v>
       </c>
-      <c r="B276">
-[...2 lines deleted...]
-      <c r="C276">
+      <c r="B276" t="n">
+        <v>4.07575298031395</v>
+      </c>
+      <c r="C276" t="n">
         <v>1.4790996784566</v>
       </c>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A277" s="1">
+    <row r="277">
+      <c r="A277" s="2" t="n">
         <v>45627</v>
       </c>
-      <c r="B277">
-[...2 lines deleted...]
-      <c r="C277">
+      <c r="B277" t="n">
+        <v>4.31594688697327</v>
+      </c>
+      <c r="C277" t="n">
         <v>1.61290322580645</v>
       </c>
     </row>
-    <row r="278" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A278" s="1">
+    <row r="278">
+      <c r="A278" s="2" t="n">
         <v>45658</v>
       </c>
-      <c r="B278">
-[...2 lines deleted...]
-      <c r="C278">
+      <c r="B278" t="n">
+        <v>4.31487087559968</v>
+      </c>
+      <c r="C278" t="n">
         <v>1.80878552971575</v>
       </c>
     </row>
-    <row r="279" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A279" s="1">
+    <row r="279">
+      <c r="A279" s="2" t="n">
         <v>45689</v>
       </c>
-      <c r="B279">
-[...7 lines deleted...]
-      <c r="A280" s="1">
+      <c r="B279" t="n">
+        <v>4.19563763510479</v>
+      </c>
+      <c r="C279" t="n">
+        <v>1.99356913183279</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="n">
         <v>45717</v>
       </c>
-      <c r="B280">
-[...7 lines deleted...]
-      <c r="A281" s="1">
+      <c r="B280" t="n">
+        <v>4.05831505650093</v>
+      </c>
+      <c r="C280" t="n">
+        <v>1.914486279515</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="n">
         <v>45748</v>
       </c>
-      <c r="B281">
-[...7 lines deleted...]
-      <c r="A282" s="1">
+      <c r="B281" t="n">
+        <v>4.02952657022599</v>
+      </c>
+      <c r="C281" t="n">
+        <v>2.1656050955414</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="n">
         <v>45778</v>
       </c>
-      <c r="B282">
-[...7 lines deleted...]
-      <c r="A283" s="1">
+      <c r="B282" t="n">
+        <v>3.88511741444166</v>
+      </c>
+      <c r="C282" t="n">
+        <v>1.70670037926676</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="2" t="n">
         <v>45809</v>
       </c>
-      <c r="B283">
-[...7 lines deleted...]
-      <c r="A284" s="1">
+      <c r="B283" t="n">
+        <v>3.82714790322563</v>
+      </c>
+      <c r="C283" t="n">
+        <v>2.22222222222222</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="n">
         <v>45839</v>
       </c>
-      <c r="B284">
-[...2 lines deleted...]
-      <c r="C284">
+      <c r="B284" t="n">
+        <v>3.6943907038977</v>
+      </c>
+      <c r="C284" t="n">
         <v>2.34325522482583</v>
       </c>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A285" s="1">
+    <row r="285">
+      <c r="A285" s="2" t="n">
         <v>45870</v>
       </c>
-      <c r="B285">
-[...7 lines deleted...]
-      <c r="A286" s="1">
+      <c r="B285" t="n">
+        <v>3.4782955405117</v>
+      </c>
+      <c r="C285" t="n">
+        <v>2.66328471781865</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="n">
         <v>45901</v>
       </c>
-      <c r="B286">
-[...7 lines deleted...]
-      <c r="A287" s="1">
+      <c r="B286" t="n">
+        <v>3.43304424408994</v>
+      </c>
+      <c r="C286" t="n">
+        <v>3.30368487928843</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="n">
         <v>45931</v>
       </c>
-      <c r="B287">
-[...7 lines deleted...]
-      <c r="A288" s="1">
+      <c r="B287" t="n">
+        <v>3.23983642338143</v>
+      </c>
+      <c r="C287" t="n">
+        <v>3.16656111462951</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="n">
         <v>45962</v>
       </c>
-      <c r="B288">
-[...7 lines deleted...]
-      <c r="A289" s="1">
+      <c r="B288" t="n">
+        <v>3.27871515842664</v>
+      </c>
+      <c r="C288" t="n">
+        <v>3.04182509505702</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="n">
         <v>45992</v>
       </c>
-      <c r="B289">
-[...7 lines deleted...]
-      <c r="A290" s="1">
+      <c r="B289" t="n">
+        <v>3.41050836655135</v>
+      </c>
+      <c r="C289" t="n">
+        <v>3.23809523809523</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="n">
         <v>46023</v>
       </c>
-      <c r="B290">
-[...2 lines deleted...]
-      <c r="C290">
+      <c r="B290" t="n">
+        <v>3.37707418540503</v>
+      </c>
+      <c r="C290" t="n">
         <v>2.98223350253808</v>
       </c>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A291" s="1">
+    <row r="291">
+      <c r="A291" s="2" t="n">
         <v>46054</v>
       </c>
-      <c r="B291">
-[...7 lines deleted...]
-      <c r="A292" s="1">
+      <c r="B291" t="n">
+        <v>3.27136098352772</v>
+      </c>
+      <c r="C291" t="n">
+        <v>2.83732660781841</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="2" t="n">
         <v>46082</v>
       </c>
-      <c r="B292">
-[...7 lines deleted...]
-      <c r="A293" s="1">
+      <c r="B292" t="n">
+        <v>3.34623533333486</v>
+      </c>
+      <c r="C292" t="n">
+        <v>2.88040075140891</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="n">
         <v>46113</v>
       </c>
-      <c r="B293">
-[...7 lines deleted...]
-      <c r="A294" s="1">
+      <c r="B293" t="n">
+        <v>3.34332615901586</v>
+      </c>
+      <c r="C293" t="n">
+        <v>2.99251870324188</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="n">
         <v>46143</v>
       </c>
-      <c r="B294">
-[...7 lines deleted...]
-      <c r="A295" s="1">
+      <c r="B294" t="n">
+        <v>3.17653641486264</v>
+      </c>
+      <c r="C294" t="n">
+        <v>3.60472343070229</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="2" t="n">
         <v>46174</v>
       </c>
-      <c r="B295">
-        <v>3.6319111929247598</v>
+      <c r="B295" t="n">
+        <v>3.22265399718459</v>
+      </c>
+      <c r="C295" t="n">
+        <v>3.22981366459627</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="n">
+        <v>46204</v>
+      </c>
+      <c r="B296" t="n">
+        <v>3.22659108470692</v>
+      </c>
+      <c r="C296" t="n">
+        <v>3.34158415841585</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
-[...22 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Couture, Hugo</dc:creator>
+<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>chairemacro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>