--- v5 (2026-09-12)
+++ v6 (2026-10-04)
@@ -434,7033 +434,7044 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>37257</v>
       </c>
       <c r="B2" t="n">
-        <v>3.11698154532789</v>
+        <v>3.11830916521521</v>
       </c>
       <c r="C2" t="n">
-        <v>1.16841717422925</v>
+        <v>1.16957905604931</v>
       </c>
       <c r="D2" t="n">
-        <v>3.96828210603287</v>
+        <v>3.99258013424707</v>
       </c>
       <c r="E2" t="n">
-        <v>1.67398770528788</v>
+        <v>1.69674218782318</v>
       </c>
       <c r="F2" t="n">
-        <v>3.74044261212546</v>
+        <v>3.73167309464576</v>
       </c>
       <c r="G2" t="n">
-        <v>3.96791857687463</v>
+        <v>3.96801244792274</v>
       </c>
       <c r="H2" t="n">
-        <v>2.60231792969112</v>
+        <v>2.60229556366379</v>
       </c>
       <c r="I2" t="n">
-        <v>0.748307513670173</v>
+        <v>0.748298707948684</v>
       </c>
       <c r="J2" t="n">
         <v>1.55065472088217</v>
       </c>
       <c r="K2" t="n">
         <v>1.47462277091906</v>
       </c>
       <c r="L2" t="n">
         <v>1.47614143494679</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>37347</v>
       </c>
       <c r="B3" t="n">
-        <v>2.91937323183686</v>
+        <v>2.92157394467231</v>
       </c>
       <c r="C3" t="n">
-        <v>1.05100131700359</v>
+        <v>1.05131206122912</v>
       </c>
       <c r="D3" t="n">
-        <v>3.51844127367715</v>
+        <v>3.51714301608318</v>
       </c>
       <c r="E3" t="n">
-        <v>1.85418883798337</v>
+        <v>1.86750799033684</v>
       </c>
       <c r="F3" t="n">
-        <v>3.53537679925889</v>
+        <v>3.53545774416972</v>
       </c>
       <c r="G3" t="n">
-        <v>3.66900270242164</v>
+        <v>3.66946623675871</v>
       </c>
       <c r="H3" t="n">
-        <v>2.64631241171212</v>
+        <v>2.64627197185346</v>
       </c>
       <c r="I3" t="n">
-        <v>0.893452804904829</v>
+        <v>0.893478045616895</v>
       </c>
       <c r="J3" t="n">
         <v>1.3554727211115</v>
       </c>
       <c r="K3" t="n">
         <v>0.946585530764034</v>
       </c>
       <c r="L3" t="n">
         <v>1.11675126903554</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>37438</v>
       </c>
       <c r="B4" t="n">
-        <v>2.56205038948465</v>
+        <v>2.56608138530226</v>
       </c>
       <c r="C4" t="n">
-        <v>0.396741594289638</v>
+        <v>0.395850117808192</v>
       </c>
       <c r="D4" t="n">
-        <v>2.86526161035604</v>
+        <v>2.85816691210413</v>
       </c>
       <c r="E4" t="n">
-        <v>0.771766486316102</v>
+        <v>0.764451177651028</v>
       </c>
       <c r="F4" t="n">
-        <v>3.43866910202139</v>
+        <v>3.44292386066013</v>
       </c>
       <c r="G4" t="n">
-        <v>2.88275471265988</v>
+        <v>2.88237805576504</v>
       </c>
       <c r="H4" t="n">
-        <v>2.41074788767036</v>
+        <v>2.41065432179964</v>
       </c>
       <c r="I4" t="n">
-        <v>0.198896705127927</v>
+        <v>0.198686896845617</v>
       </c>
       <c r="J4" t="n">
         <v>2.33581584292486</v>
       </c>
       <c r="K4" t="n">
         <v>2.26887910599391</v>
       </c>
       <c r="L4" t="n">
         <v>2.36726411903959</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>37530</v>
       </c>
       <c r="B5" t="n">
-        <v>2.62628597436701</v>
+        <v>2.62969695048905</v>
       </c>
       <c r="C5" t="n">
-        <v>0.00361423170320574</v>
+        <v>0.00204721759896176</v>
       </c>
       <c r="D5" t="n">
-        <v>2.67738944487008</v>
+        <v>2.66950076871723</v>
       </c>
       <c r="E5" t="n">
-        <v>0.366671184018956</v>
+        <v>0.346630657912779</v>
       </c>
       <c r="F5" t="n">
-        <v>3.50920548810471</v>
+        <v>3.51041594826679</v>
       </c>
       <c r="G5" t="n">
-        <v>2.69498305547506</v>
+        <v>2.69475346942277</v>
       </c>
       <c r="H5" t="n">
-        <v>2.67154185386829</v>
+        <v>2.67162221128771</v>
       </c>
       <c r="I5" t="n">
-        <v>0.193585748368547</v>
+        <v>0.193471156808476</v>
       </c>
       <c r="J5" t="n">
         <v>3.79227878373759</v>
       </c>
       <c r="K5" t="n">
         <v>3.40599455040871</v>
       </c>
       <c r="L5" t="n">
         <v>3.09734513274335</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>37622</v>
       </c>
       <c r="B6" t="n">
-        <v>2.45338487027559</v>
+        <v>2.45799855732182</v>
       </c>
       <c r="C6" t="n">
-        <v>-0.360929485220033</v>
+        <v>-0.362961149488204</v>
       </c>
       <c r="D6" t="n">
-        <v>2.28507240731748</v>
+        <v>2.26522606069108</v>
       </c>
       <c r="E6" t="n">
-        <v>-0.17881109576196</v>
+        <v>-0.211881324120455</v>
       </c>
       <c r="F6" t="n">
-        <v>3.30467677828921</v>
+        <v>3.3147145210784</v>
       </c>
       <c r="G6" t="n">
-        <v>2.5320911851453</v>
+        <v>2.53176262738548</v>
       </c>
       <c r="H6" t="n">
-        <v>2.42545088876504</v>
+        <v>2.4254835782771</v>
       </c>
       <c r="I6" t="n">
-        <v>-0.358869899795934</v>
+        <v>-0.359175552677204</v>
       </c>
       <c r="J6" t="n">
         <v>4.4791313199864</v>
       </c>
       <c r="K6" t="n">
         <v>4.22440013518081</v>
       </c>
       <c r="L6" t="n">
         <v>3.99188092016239</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>37712</v>
       </c>
       <c r="B7" t="n">
-        <v>2.53886390532929</v>
+        <v>2.54318286141968</v>
       </c>
       <c r="C7" t="n">
-        <v>0.194648576666274</v>
+        <v>0.193980307068381</v>
       </c>
       <c r="D7" t="n">
-        <v>2.52359410186437</v>
+        <v>2.51568514434591</v>
       </c>
       <c r="E7" t="n">
-        <v>0.34873345473275</v>
+        <v>0.329363689887434</v>
       </c>
       <c r="F7" t="n">
-        <v>3.3803758119026</v>
+        <v>3.38714643482786</v>
       </c>
       <c r="G7" t="n">
-        <v>2.82760285537418</v>
+        <v>2.82755128384525</v>
       </c>
       <c r="H7" t="n">
-        <v>2.42006056794783</v>
+        <v>2.42009274386455</v>
       </c>
       <c r="I7" t="n">
-        <v>0.109994852951886</v>
+        <v>0.109835643360074</v>
       </c>
       <c r="J7" t="n">
         <v>2.77499164159143</v>
       </c>
       <c r="K7" t="n">
         <v>2.84661754855994</v>
       </c>
       <c r="L7" t="n">
         <v>2.51004016064257</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>37803</v>
       </c>
       <c r="B8" t="n">
-        <v>2.64869873385919</v>
+        <v>2.65240702549841</v>
       </c>
       <c r="C8" t="n">
-        <v>0.571457956869005</v>
+        <v>0.57127265629831</v>
       </c>
       <c r="D8" t="n">
-        <v>2.72675005125576</v>
+        <v>2.7189193389388</v>
       </c>
       <c r="E8" t="n">
-        <v>0.899967005034929</v>
+        <v>0.89367211593778</v>
       </c>
       <c r="F8" t="n">
-        <v>3.21843101164508</v>
+        <v>3.23219104026103</v>
       </c>
       <c r="G8" t="n">
-        <v>3.09792827639665</v>
+        <v>3.09783113602438</v>
       </c>
       <c r="H8" t="n">
-        <v>2.49741481754814</v>
+        <v>2.49741683632869</v>
       </c>
       <c r="I8" t="n">
-        <v>0.416855446162873</v>
+        <v>0.416762860044982</v>
       </c>
       <c r="J8" t="n">
         <v>2.08402249421106</v>
       </c>
       <c r="K8" t="n">
         <v>1.72185430463575</v>
       </c>
       <c r="L8" t="n">
         <v>1.98216055500493</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>37895</v>
       </c>
       <c r="B9" t="n">
-        <v>2.7006766800865</v>
+        <v>2.70395183877546</v>
       </c>
       <c r="C9" t="n">
-        <v>0.740510005456172</v>
+        <v>0.740574865990011</v>
       </c>
       <c r="D9" t="n">
-        <v>3.00605970843485</v>
+        <v>3.00278583003447</v>
       </c>
       <c r="E9" t="n">
-        <v>1.21395488801132</v>
+        <v>1.21698885727191</v>
       </c>
       <c r="F9" t="n">
-        <v>3.37528581010317</v>
+        <v>3.3822761277561</v>
       </c>
       <c r="G9" t="n">
-        <v>3.20575502802683</v>
+        <v>3.20546088914731</v>
       </c>
       <c r="H9" t="n">
-        <v>2.42157799292497</v>
+        <v>2.42148553501421</v>
       </c>
       <c r="I9" t="n">
-        <v>0.318735770260295</v>
+        <v>0.318572184358314</v>
       </c>
       <c r="J9" t="n">
         <v>1.74456879526004</v>
       </c>
       <c r="K9" t="n">
         <v>1.38339920948617</v>
       </c>
       <c r="L9" t="n">
         <v>2.14592274678112</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>37987</v>
       </c>
       <c r="B10" t="n">
-        <v>2.98601652886536</v>
+        <v>2.9874130149213</v>
       </c>
       <c r="C10" t="n">
-        <v>1.17501681736795</v>
+        <v>1.17641260931224</v>
       </c>
       <c r="D10" t="n">
-        <v>3.09018703927296</v>
+        <v>3.09985635547512</v>
       </c>
       <c r="E10" t="n">
-        <v>1.26222847046748</v>
+        <v>1.27075344234652</v>
       </c>
       <c r="F10" t="n">
-        <v>3.54116756913945</v>
+        <v>3.54099858430283</v>
       </c>
       <c r="G10" t="n">
-        <v>2.88808432324426</v>
+        <v>2.88722662850118</v>
       </c>
       <c r="H10" t="n">
-        <v>2.78197154199475</v>
+        <v>2.78193915088441</v>
       </c>
       <c r="I10" t="n">
-        <v>0.960806088789187</v>
+        <v>0.960865555473895</v>
       </c>
       <c r="J10" t="n">
         <v>0.909386164339089</v>
       </c>
       <c r="K10" t="n">
         <v>0.745784695201051</v>
       </c>
       <c r="L10" t="n">
         <v>1.17111255692907</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>38078</v>
       </c>
       <c r="B11" t="n">
-        <v>3.16655861134597</v>
+        <v>3.16655512636238</v>
       </c>
       <c r="C11" t="n">
-        <v>0.922662417368709</v>
+        <v>0.923900200580802</v>
       </c>
       <c r="D11" t="n">
-        <v>3.26246676049652</v>
+        <v>3.27751405002144</v>
       </c>
       <c r="E11" t="n">
-        <v>0.996184347422245</v>
+        <v>1.00035108398036</v>
       </c>
       <c r="F11" t="n">
-        <v>3.63996405606567</v>
+        <v>3.63553111152459</v>
       </c>
       <c r="G11" t="n">
-        <v>3.03564309525462</v>
+        <v>3.03499445846597</v>
       </c>
       <c r="H11" t="n">
-        <v>2.89691613375217</v>
+        <v>2.89695716365881</v>
       </c>
       <c r="I11" t="n">
-        <v>0.641408731742794</v>
+        <v>0.641415222237877</v>
       </c>
       <c r="J11" t="n">
         <v>2.21210149642161</v>
       </c>
       <c r="K11" t="n">
         <v>2.05144903940083</v>
       </c>
       <c r="L11" t="n">
         <v>2.48122755468493</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>38169</v>
       </c>
       <c r="B12" t="n">
-        <v>3.14877437888473</v>
+        <v>3.14899338335556</v>
       </c>
       <c r="C12" t="n">
-        <v>0.866205464768362</v>
+        <v>0.867995102000386</v>
       </c>
       <c r="D12" t="n">
-        <v>3.15992984894518</v>
+        <v>3.17031048152793</v>
       </c>
       <c r="E12" t="n">
-        <v>0.897205318704774</v>
+        <v>0.896952706128616</v>
       </c>
       <c r="F12" t="n">
-        <v>3.84240202303403</v>
+        <v>3.82923202903022</v>
       </c>
       <c r="G12" t="n">
-        <v>2.97292530205063</v>
+        <v>2.97254455826652</v>
       </c>
       <c r="H12" t="n">
-        <v>2.87193984810237</v>
+        <v>2.87214649327916</v>
       </c>
       <c r="I12" t="n">
-        <v>0.73220616088721</v>
+        <v>0.732377219191119</v>
       </c>
       <c r="J12" t="n">
         <v>2.00907323395981</v>
       </c>
       <c r="K12" t="n">
         <v>2.14843750000002</v>
       </c>
       <c r="L12" t="n">
         <v>1.84645286686105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>38261</v>
       </c>
       <c r="B13" t="n">
-        <v>3.06014918469159</v>
+        <v>3.06159865079542</v>
       </c>
       <c r="C13" t="n">
-        <v>0.746482069437672</v>
+        <v>0.747697844829165</v>
       </c>
       <c r="D13" t="n">
-        <v>2.90777962493945</v>
+        <v>2.91185967520638</v>
       </c>
       <c r="E13" t="n">
-        <v>0.504781972666557</v>
+        <v>0.498520961494141</v>
       </c>
       <c r="F13" t="n">
-        <v>3.71726938622195</v>
+        <v>3.70950000627895</v>
       </c>
       <c r="G13" t="n">
-        <v>2.83198565742582</v>
+        <v>2.83146583250087</v>
       </c>
       <c r="H13" t="n">
-        <v>2.73065184732847</v>
+        <v>2.73073558318968</v>
       </c>
       <c r="I13" t="n">
-        <v>0.572918960203165</v>
+        <v>0.572954318380207</v>
       </c>
       <c r="J13" t="n">
         <v>2.29699126496283</v>
       </c>
       <c r="K13" t="n">
         <v>2.66406757634827</v>
       </c>
       <c r="L13" t="n">
         <v>2.03619909502263</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>38353</v>
       </c>
       <c r="B14" t="n">
-        <v>3.16286309538108</v>
+        <v>3.16457400432614</v>
       </c>
       <c r="C14" t="n">
-        <v>0.973949530548693</v>
+        <v>0.974841078681401</v>
       </c>
       <c r="D14" t="n">
-        <v>3.05920598076061</v>
+        <v>3.04461632374747</v>
       </c>
       <c r="E14" t="n">
-        <v>1.25138547187281</v>
+        <v>1.24815926565897</v>
       </c>
       <c r="F14" t="n">
-        <v>3.65627910695658</v>
+        <v>3.6511420145824</v>
       </c>
       <c r="G14" t="n">
-        <v>3.33542096989933</v>
+        <v>3.33626783557128</v>
       </c>
       <c r="H14" t="n">
-        <v>2.83813657365759</v>
+        <v>2.8381297598628</v>
       </c>
       <c r="I14" t="n">
-        <v>0.716048233496915</v>
+        <v>0.716064106595149</v>
       </c>
       <c r="J14" t="n">
         <v>2.12423559703893</v>
       </c>
       <c r="K14" t="n">
         <v>2.12423559703892</v>
       </c>
       <c r="L14" t="n">
         <v>2.02572347266879</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>38443</v>
       </c>
       <c r="B15" t="n">
-        <v>3.18516822090083</v>
+        <v>3.18713737533691</v>
       </c>
       <c r="C15" t="n">
-        <v>1.03402179156287</v>
+        <v>1.0350899041444</v>
       </c>
       <c r="D15" t="n">
-        <v>2.93895623828736</v>
+        <v>2.92931602733064</v>
       </c>
       <c r="E15" t="n">
-        <v>0.972147103723768</v>
+        <v>0.96765578755929</v>
       </c>
       <c r="F15" t="n">
-        <v>3.62531636752784</v>
+        <v>3.62151559695379</v>
       </c>
       <c r="G15" t="n">
-        <v>3.04426501928809</v>
+        <v>3.04440580159913</v>
       </c>
       <c r="H15" t="n">
-        <v>2.93469782869141</v>
+        <v>2.93464903931406</v>
       </c>
       <c r="I15" t="n">
-        <v>0.832947378560814</v>
+        <v>0.832987126296153</v>
       </c>
       <c r="J15" t="n">
         <v>1.90961171228518</v>
       </c>
       <c r="K15" t="n">
         <v>2.01021059349076</v>
       </c>
       <c r="L15" t="n">
         <v>1.91143676330041</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>38534</v>
       </c>
       <c r="B16" t="n">
-        <v>3.29841580779309</v>
+        <v>3.30081865689053</v>
       </c>
       <c r="C16" t="n">
-        <v>0.994652771796459</v>
+        <v>0.995495080791344</v>
       </c>
       <c r="D16" t="n">
-        <v>3.07866503693694</v>
+        <v>3.07027947139032</v>
       </c>
       <c r="E16" t="n">
-        <v>0.935366577319263</v>
+        <v>0.927326795635576</v>
       </c>
       <c r="F16" t="n">
-        <v>3.62281819189127</v>
+        <v>3.61912524076566</v>
       </c>
       <c r="G16" t="n">
-        <v>3.1506491633456</v>
+        <v>3.15094850600964</v>
       </c>
       <c r="H16" t="n">
-        <v>2.96087401295594</v>
+        <v>2.96062230005938</v>
       </c>
       <c r="I16" t="n">
-        <v>0.674937867665933</v>
+        <v>0.674783386284692</v>
       </c>
       <c r="J16" t="n">
         <v>2.60482846251588</v>
       </c>
       <c r="K16" t="n">
         <v>2.89993626513701</v>
       </c>
       <c r="L16" t="n">
         <v>2.60814249363868</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>38626</v>
       </c>
       <c r="B17" t="n">
-        <v>3.46221766901249</v>
+        <v>3.46376634130146</v>
       </c>
       <c r="C17" t="n">
-        <v>1.19954210321165</v>
+        <v>1.20148509791025</v>
       </c>
       <c r="D17" t="n">
-        <v>2.98024710932831</v>
+        <v>2.97809379504772</v>
       </c>
       <c r="E17" t="n">
-        <v>0.941700083092303</v>
+        <v>0.93659513997772</v>
       </c>
       <c r="F17" t="n">
-        <v>3.51386191798921</v>
+        <v>3.5148714244875</v>
       </c>
       <c r="G17" t="n">
-        <v>3.00107839601038</v>
+        <v>3.00089591115779</v>
       </c>
       <c r="H17" t="n">
-        <v>3.18165698938484</v>
+        <v>3.18156102229705</v>
       </c>
       <c r="I17" t="n">
-        <v>0.972925653776488</v>
+        <v>0.972979323069013</v>
       </c>
       <c r="J17" t="n">
         <v>2.21378874130297</v>
       </c>
       <c r="K17" t="n">
         <v>2.08860759493673</v>
       </c>
       <c r="L17" t="n">
         <v>2.24897054165345</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>38718</v>
       </c>
       <c r="B18" t="n">
-        <v>3.3672668145824</v>
+        <v>3.36952000274367</v>
       </c>
       <c r="C18" t="n">
-        <v>1.05899562315834</v>
+        <v>1.06102864492052</v>
       </c>
       <c r="D18" t="n">
-        <v>2.76058173105002</v>
+        <v>2.76894329522945</v>
       </c>
       <c r="E18" t="n">
-        <v>0.456683577141137</v>
+        <v>0.448507487517608</v>
       </c>
       <c r="F18" t="n">
-        <v>3.55411753733903</v>
+        <v>3.55338963680965</v>
       </c>
       <c r="G18" t="n">
-        <v>2.62796372311831</v>
+        <v>2.62697932394892</v>
       </c>
       <c r="H18" t="n">
-        <v>2.89562674361326</v>
+        <v>2.89549217200229</v>
       </c>
       <c r="I18" t="n">
-        <v>0.615299208790924</v>
+        <v>0.615218884537823</v>
       </c>
       <c r="J18" t="n">
         <v>2.36369366530096</v>
       </c>
       <c r="K18" t="n">
         <v>2.26914591868896</v>
       </c>
       <c r="L18" t="n">
         <v>2.39520958083835</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>38808</v>
       </c>
       <c r="B19" t="n">
-        <v>3.38777734502043</v>
+        <v>3.38971926347398</v>
       </c>
       <c r="C19" t="n">
-        <v>1.04582876223118</v>
+        <v>1.04770853989643</v>
       </c>
       <c r="D19" t="n">
-        <v>2.66047904307344</v>
+        <v>2.65817231808377</v>
       </c>
       <c r="E19" t="n">
-        <v>0.511281712314885</v>
+        <v>0.501118353408412</v>
       </c>
       <c r="F19" t="n">
-        <v>3.46714847032003</v>
+        <v>3.4701740799826</v>
       </c>
       <c r="G19" t="n">
-        <v>2.66329058399272</v>
+        <v>2.66249836418204</v>
       </c>
       <c r="H19" t="n">
-        <v>2.84621444553839</v>
+        <v>2.84610301403488</v>
       </c>
       <c r="I19" t="n">
-        <v>0.533766438303436</v>
+        <v>0.533677427179841</v>
       </c>
       <c r="J19" t="n">
         <v>2.56089943785132</v>
       </c>
       <c r="K19" t="n">
         <v>2.43978730059432</v>
       </c>
       <c r="L19" t="n">
         <v>2.50078149421695</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>38899</v>
       </c>
       <c r="B20" t="n">
-        <v>3.62303713669609</v>
+        <v>3.62326588963341</v>
       </c>
       <c r="C20" t="n">
-        <v>1.49868532880999</v>
+        <v>1.50148481221453</v>
       </c>
       <c r="D20" t="n">
-        <v>2.73872367289579</v>
+        <v>2.73747151923659</v>
       </c>
       <c r="E20" t="n">
-        <v>0.881308084572177</v>
+        <v>0.882029425280201</v>
       </c>
       <c r="F20" t="n">
-        <v>3.39685932263384</v>
+        <v>3.40291854653187</v>
       </c>
       <c r="G20" t="n">
-        <v>2.92566284613404</v>
+        <v>2.92490316147236</v>
       </c>
       <c r="H20" t="n">
-        <v>3.28049592979189</v>
+        <v>3.28055175967725</v>
       </c>
       <c r="I20" t="n">
-        <v>1.38517891250436</v>
+        <v>1.38545906111208</v>
       </c>
       <c r="J20" t="n">
         <v>1.73374613003094</v>
       </c>
       <c r="K20" t="n">
         <v>1.20780427376898</v>
       </c>
       <c r="L20" t="n">
         <v>1.23992560446373</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>38991</v>
       </c>
       <c r="B21" t="n">
-        <v>3.65068943615106</v>
+        <v>3.65129741860128</v>
       </c>
       <c r="C21" t="n">
-        <v>1.66385514860605</v>
+        <v>1.66656517145604</v>
       </c>
       <c r="D21" t="n">
-        <v>3.13709744873298</v>
+        <v>3.13043815452302</v>
       </c>
       <c r="E21" t="n">
-        <v>1.43853979975463</v>
+        <v>1.44714404748482</v>
       </c>
       <c r="F21" t="n">
-        <v>3.51034885870107</v>
+        <v>3.51150997502091</v>
       </c>
       <c r="G21" t="n">
-        <v>3.42325667155919</v>
+        <v>3.4230644124345</v>
       </c>
       <c r="H21" t="n">
-        <v>3.28441305105688</v>
+        <v>3.28439143775504</v>
       </c>
       <c r="I21" t="n">
-        <v>1.45593120143261</v>
+        <v>1.45620285088083</v>
       </c>
       <c r="J21" t="n">
         <v>1.36138613861385</v>
       </c>
       <c r="K21" t="n">
         <v>0.960942343459377</v>
       </c>
       <c r="L21" t="n">
         <v>0.929368029739803</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>39083</v>
       </c>
       <c r="B22" t="n">
-        <v>3.80588736555069</v>
+        <v>3.80524704782286</v>
       </c>
       <c r="C22" t="n">
-        <v>1.62147069953674</v>
+        <v>1.62397038110611</v>
       </c>
       <c r="D22" t="n">
-        <v>3.91738148638911</v>
+        <v>3.92158862236681</v>
       </c>
       <c r="E22" t="n">
-        <v>2.01387875285208</v>
+        <v>2.03633026343081</v>
       </c>
       <c r="F22" t="n">
-        <v>3.50576284468227</v>
+        <v>3.50712189577592</v>
       </c>
       <c r="G22" t="n">
-        <v>4.26536005293908</v>
+        <v>4.2658118291312</v>
       </c>
       <c r="H22" t="n">
-        <v>3.51182093456666</v>
+        <v>3.51187391213711</v>
       </c>
       <c r="I22" t="n">
-        <v>1.57462602921326</v>
+        <v>1.57499030523757</v>
       </c>
       <c r="J22" t="n">
         <v>1.81650246305422</v>
       </c>
       <c r="K22" t="n">
         <v>1.32511556240368</v>
       </c>
       <c r="L22" t="n">
         <v>1.29270544783009</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>39173</v>
       </c>
       <c r="B23" t="n">
-        <v>3.85305512147037</v>
+        <v>3.85227694995979</v>
       </c>
       <c r="C23" t="n">
-        <v>1.56590340989396</v>
+        <v>1.56786491449525</v>
       </c>
       <c r="D23" t="n">
-        <v>4.3122913346046</v>
+        <v>4.32535290844627</v>
       </c>
       <c r="E23" t="n">
-        <v>2.21215937654386</v>
+        <v>2.24162815682352</v>
       </c>
       <c r="F23" t="n">
-        <v>3.54755555378492</v>
+        <v>3.54711087312507</v>
       </c>
       <c r="G23" t="n">
-        <v>4.54986902998808</v>
+        <v>4.55046639536685</v>
       </c>
       <c r="H23" t="n">
-        <v>3.65547426758818</v>
+        <v>3.65548248680421</v>
       </c>
       <c r="I23" t="n">
-        <v>1.55980861662204</v>
+        <v>1.5601300489453</v>
       </c>
       <c r="J23" t="n">
         <v>2.19244823386116</v>
       </c>
       <c r="K23" t="n">
         <v>1.49618320610686</v>
       </c>
       <c r="L23" t="n">
         <v>1.79932906373893</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>39264</v>
       </c>
       <c r="B24" t="n">
-        <v>3.7048189316911</v>
+        <v>3.70477717624621</v>
       </c>
       <c r="C24" t="n">
-        <v>1.47609463237996</v>
+        <v>1.4773625244118</v>
       </c>
       <c r="D24" t="n">
-        <v>3.95743822661705</v>
+        <v>3.95288485121864</v>
       </c>
       <c r="E24" t="n">
-        <v>2.08076527794944</v>
+        <v>2.10224472908504</v>
       </c>
       <c r="F24" t="n">
-        <v>3.66692250436978</v>
+        <v>3.66132605503777</v>
       </c>
       <c r="G24" t="n">
-        <v>4.10017106836578</v>
+        <v>4.10090116871161</v>
       </c>
       <c r="H24" t="n">
-        <v>3.49427072991463</v>
+        <v>3.49418511278509</v>
       </c>
       <c r="I24" t="n">
-        <v>1.34100292975303</v>
+        <v>1.34119401392446</v>
       </c>
       <c r="J24" t="n">
         <v>2.13024954351798</v>
       </c>
       <c r="K24" t="n">
         <v>1.34638922888616</v>
       </c>
       <c r="L24" t="n">
         <v>1.95958358848744</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>39356</v>
       </c>
       <c r="B25" t="n">
-        <v>3.57456305361386</v>
+        <v>3.57432476068865</v>
       </c>
       <c r="C25" t="n">
-        <v>1.2877492973487</v>
+        <v>1.28843908241125</v>
       </c>
       <c r="D25" t="n">
-        <v>3.84702863167429</v>
+        <v>3.85404612533204</v>
       </c>
       <c r="E25" t="n">
-        <v>1.68782242357651</v>
+        <v>1.70194694121941</v>
       </c>
       <c r="F25" t="n">
-        <v>3.6910580314656</v>
+        <v>3.68441992094552</v>
       </c>
       <c r="G25" t="n">
-        <v>3.77834069676255</v>
+        <v>3.77877493769494</v>
       </c>
       <c r="H25" t="n">
-        <v>3.23980334614078</v>
+        <v>3.23968002049348</v>
       </c>
       <c r="I25" t="n">
-        <v>1.01817094591271</v>
+        <v>1.01823634712536</v>
       </c>
       <c r="J25" t="n">
         <v>2.4114774114774</v>
       </c>
       <c r="K25" t="n">
         <v>2.05710776788456</v>
       </c>
       <c r="L25" t="n">
         <v>2.27133210558625</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>39448</v>
       </c>
       <c r="B26" t="n">
-        <v>3.40818962800365</v>
+        <v>3.40850315958845</v>
       </c>
       <c r="C26" t="n">
-        <v>1.30623393239363</v>
+        <v>1.30722876201081</v>
       </c>
       <c r="D26" t="n">
-        <v>3.36690727403004</v>
+        <v>3.37280738232015</v>
       </c>
       <c r="E26" t="n">
-        <v>1.29637493090283</v>
+        <v>1.30240671807644</v>
       </c>
       <c r="F26" t="n">
-        <v>3.803144882695</v>
+        <v>3.79166920013814</v>
       </c>
       <c r="G26" t="n">
-        <v>3.19762560137135</v>
+        <v>3.1977135506007</v>
       </c>
       <c r="H26" t="n">
-        <v>2.98569780826641</v>
+        <v>2.98554499295785</v>
       </c>
       <c r="I26" t="n">
-        <v>1.06903628262598</v>
+        <v>1.06906837898231</v>
       </c>
       <c r="J26" t="n">
         <v>1.78409434532808</v>
       </c>
       <c r="K26" t="n">
         <v>1.61192214111925</v>
       </c>
       <c r="L26" t="n">
         <v>1.48890914615618</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>39539</v>
       </c>
       <c r="B27" t="n">
-        <v>3.09507437908031</v>
+        <v>3.09762154638103</v>
       </c>
       <c r="C27" t="n">
-        <v>0.871725000769686</v>
+        <v>0.872188997554511</v>
       </c>
       <c r="D27" t="n">
-        <v>2.96511489584233</v>
+        <v>2.96648394651822</v>
       </c>
       <c r="E27" t="n">
-        <v>0.744671433949266</v>
+        <v>0.737173741985926</v>
       </c>
       <c r="F27" t="n">
-        <v>3.84652860133828</v>
+        <v>3.83318051346264</v>
       </c>
       <c r="G27" t="n">
-        <v>2.77183657732564</v>
+        <v>2.77158936064511</v>
       </c>
       <c r="H27" t="n">
-        <v>2.52129207228506</v>
+        <v>2.52109232789659</v>
       </c>
       <c r="I27" t="n">
-        <v>0.465824843350395</v>
+        <v>0.465627240422318</v>
       </c>
       <c r="J27" t="n">
         <v>2.35399284862931</v>
       </c>
       <c r="K27" t="n">
         <v>2.31648616125151</v>
       </c>
       <c r="L27" t="n">
         <v>1.9472738166567</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>39630</v>
       </c>
       <c r="B28" t="n">
-        <v>2.85530257429903</v>
+        <v>2.85929419249856</v>
       </c>
       <c r="C28" t="n">
-        <v>0.369820241298372</v>
+        <v>0.36945241353359</v>
       </c>
       <c r="D28" t="n">
-        <v>3.01087513777478</v>
+        <v>3.03055434964134</v>
       </c>
       <c r="E28" t="n">
-        <v>0.297578329724879</v>
+        <v>0.289141740098456</v>
       </c>
       <c r="F28" t="n">
-        <v>3.67042641167834</v>
+        <v>3.66467874073388</v>
       </c>
       <c r="G28" t="n">
-        <v>2.73792936286956</v>
+        <v>2.7368641710644</v>
       </c>
       <c r="H28" t="n">
-        <v>2.0946051565889</v>
+        <v>2.09436847775194</v>
       </c>
       <c r="I28" t="n">
-        <v>-0.473423334166302</v>
+        <v>-0.473925335383535</v>
       </c>
       <c r="J28" t="n">
         <v>3.42669845053634</v>
       </c>
       <c r="K28" t="n">
         <v>3.1400966183575</v>
       </c>
       <c r="L28" t="n">
         <v>3.6036036036036</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>39722</v>
       </c>
       <c r="B29" t="n">
-        <v>2.9479419695269</v>
+        <v>2.95217684432627</v>
       </c>
       <c r="C29" t="n">
-        <v>0.97789306825405</v>
+        <v>0.978439836656857</v>
       </c>
       <c r="D29" t="n">
-        <v>2.96498466881032</v>
+        <v>2.97771121380071</v>
       </c>
       <c r="E29" t="n">
-        <v>0.895267901018634</v>
+        <v>0.89676054367678</v>
       </c>
       <c r="F29" t="n">
-        <v>3.76681881551352</v>
+        <v>3.75691091876487</v>
       </c>
       <c r="G29" t="n">
-        <v>2.78041230111127</v>
+        <v>2.77953310647601</v>
       </c>
       <c r="H29" t="n">
-        <v>2.46623138724282</v>
+        <v>2.46603654882132</v>
       </c>
       <c r="I29" t="n">
-        <v>0.430262841382522</v>
+        <v>0.430066470893892</v>
       </c>
       <c r="J29" t="n">
         <v>1.90760059612518</v>
       </c>
       <c r="K29" t="n">
         <v>1.41395908543924</v>
       </c>
       <c r="L29" t="n">
         <v>2.0408163265306</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>39814</v>
       </c>
       <c r="B30" t="n">
-        <v>2.84193845455749</v>
+        <v>2.84695874740216</v>
       </c>
       <c r="C30" t="n">
-        <v>1.2170676262913</v>
+        <v>1.21736174227222</v>
       </c>
       <c r="D30" t="n">
-        <v>2.91099582830457</v>
+        <v>2.91179075426652</v>
       </c>
       <c r="E30" t="n">
-        <v>1.31467388108102</v>
+        <v>1.32371725968262</v>
       </c>
       <c r="F30" t="n">
-        <v>3.38091310325552</v>
+        <v>3.38766056513064</v>
       </c>
       <c r="G30" t="n">
-        <v>2.82481159136385</v>
+        <v>2.82409308848315</v>
       </c>
       <c r="H30" t="n">
-        <v>2.69944269586472</v>
+        <v>2.6992510942718</v>
       </c>
       <c r="I30" t="n">
-        <v>0.861628687541117</v>
+        <v>0.861545118877885</v>
       </c>
       <c r="J30" t="n">
         <v>1.24777183600714</v>
       </c>
       <c r="K30" t="n">
         <v>0.688416641724021</v>
       </c>
       <c r="L30" t="n">
         <v>1.55688622754491</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>39904</v>
       </c>
       <c r="B31" t="n">
-        <v>2.73833819631658</v>
+        <v>2.74300527215637</v>
       </c>
       <c r="C31" t="n">
-        <v>1.50836560635813</v>
+        <v>1.50906040927029</v>
       </c>
       <c r="D31" t="n">
-        <v>2.72065775948001</v>
+        <v>2.7101566013479</v>
       </c>
       <c r="E31" t="n">
-        <v>1.43271274422363</v>
+        <v>1.44216623534294</v>
       </c>
       <c r="F31" t="n">
-        <v>3.3533781415666</v>
+        <v>3.36131397820959</v>
       </c>
       <c r="G31" t="n">
-        <v>2.78534118275089</v>
+        <v>2.78485068101503</v>
       </c>
       <c r="H31" t="n">
-        <v>2.8334736883129</v>
+        <v>2.83336532236994</v>
       </c>
       <c r="I31" t="n">
-        <v>1.43242457728912</v>
+        <v>1.43258277500635</v>
       </c>
       <c r="J31" t="n">
         <v>0.0582241630276656</v>
       </c>
       <c r="K31" t="n">
         <v>0.17641870038223</v>
       </c>
       <c r="L31" t="n">
         <v>0.323244196297379</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>39995</v>
       </c>
       <c r="B32" t="n">
-        <v>2.63712088757084</v>
+        <v>2.64131866287321</v>
       </c>
       <c r="C32" t="n">
-        <v>1.66584333978598</v>
+        <v>1.66665377543894</v>
       </c>
       <c r="D32" t="n">
-        <v>2.81864235925312</v>
+        <v>2.80592215041893</v>
       </c>
       <c r="E32" t="n">
-        <v>1.70435650195529</v>
+        <v>1.71537973492992</v>
       </c>
       <c r="F32" t="n">
-        <v>3.48772890019581</v>
+        <v>3.48986627821316</v>
       </c>
       <c r="G32" t="n">
-        <v>2.96148410650764</v>
+        <v>2.9615600664643</v>
       </c>
       <c r="H32" t="n">
-        <v>2.83416106938798</v>
+        <v>2.83408085548998</v>
       </c>
       <c r="I32" t="n">
-        <v>1.87622518363368</v>
+        <v>1.87655508803418</v>
       </c>
       <c r="J32" t="n">
         <v>-0.86430423509074</v>
       </c>
       <c r="K32" t="n">
         <v>-0.0585480093676906</v>
       </c>
       <c r="L32" t="n">
         <v>-1.10144927536232</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>40087</v>
       </c>
       <c r="B33" t="n">
-        <v>2.65996305068338</v>
+        <v>2.66301013070186</v>
       </c>
       <c r="C33" t="n">
-        <v>1.14614006550397</v>
+        <v>1.14602673082876</v>
       </c>
       <c r="D33" t="n">
-        <v>2.81269114273169</v>
+        <v>2.80625249095889</v>
       </c>
       <c r="E33" t="n">
-        <v>1.11468870755941</v>
+        <v>1.11669773814485</v>
       </c>
       <c r="F33" t="n">
-        <v>3.58584643701338</v>
+        <v>3.58374914919708</v>
       </c>
       <c r="G33" t="n">
-        <v>2.89299013904952</v>
+        <v>2.89282269805506</v>
       </c>
       <c r="H33" t="n">
-        <v>2.9400653812453</v>
+        <v>2.94008122028984</v>
       </c>
       <c r="I33" t="n">
-        <v>1.3135387488573</v>
+        <v>1.31375388219016</v>
       </c>
       <c r="J33" t="n">
         <v>0.789704591985978</v>
       </c>
       <c r="K33" t="n">
         <v>1.42390981904478</v>
       </c>
       <c r="L33" t="n">
         <v>0.764705882352948</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>40179</v>
       </c>
       <c r="B34" t="n">
-        <v>2.55394126962901</v>
+        <v>2.55690436470199</v>
       </c>
       <c r="C34" t="n">
-        <v>0.735902502442204</v>
+        <v>0.734898436993232</v>
       </c>
       <c r="D34" t="n">
-        <v>2.61723823320859</v>
+        <v>2.60724858360324</v>
       </c>
       <c r="E34" t="n">
-        <v>0.773013851963258</v>
+        <v>0.76655160981265</v>
       </c>
       <c r="F34" t="n">
-        <v>3.6681613096561</v>
+        <v>3.66251138576893</v>
       </c>
       <c r="G34" t="n">
-        <v>2.6473740045531</v>
+        <v>2.64703992032381</v>
       </c>
       <c r="H34" t="n">
-        <v>2.62942486596421</v>
+        <v>2.62933328772591</v>
       </c>
       <c r="I34" t="n">
-        <v>0.702211231160428</v>
+        <v>0.702155005869831</v>
       </c>
       <c r="J34" t="n">
         <v>1.6138497652582</v>
       </c>
       <c r="K34" t="n">
         <v>1.87277051129608</v>
       </c>
       <c r="L34" t="n">
         <v>1.68042452830188</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>40269</v>
       </c>
       <c r="B35" t="n">
-        <v>2.53864855236785</v>
+        <v>2.54143620676401</v>
       </c>
       <c r="C35" t="n">
-        <v>0.72999418177818</v>
+        <v>0.728941904065919</v>
       </c>
       <c r="D35" t="n">
-        <v>2.69436056551736</v>
+        <v>2.6858385986095</v>
       </c>
       <c r="E35" t="n">
-        <v>1.08166470922104</v>
+        <v>1.08088785808484</v>
       </c>
       <c r="F35" t="n">
-        <v>3.60798684768518</v>
+        <v>3.60493400765755</v>
       </c>
       <c r="G35" t="n">
-        <v>2.70552936529153</v>
+        <v>2.70535582133418</v>
       </c>
       <c r="H35" t="n">
-        <v>2.38736530688874</v>
+        <v>2.38723616296941</v>
       </c>
       <c r="I35" t="n">
-        <v>0.323894383158948</v>
+        <v>0.323712029155807</v>
       </c>
       <c r="J35" t="n">
         <v>1.39656677334885</v>
       </c>
       <c r="K35" t="n">
         <v>1.11535074845905</v>
       </c>
       <c r="L35" t="n">
         <v>1.90392501464557</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>40360</v>
       </c>
       <c r="B36" t="n">
-        <v>2.69472228672881</v>
+        <v>2.69718724989848</v>
       </c>
       <c r="C36" t="n">
-        <v>0.721130653026117</v>
+        <v>0.720457359535856</v>
       </c>
       <c r="D36" t="n">
-        <v>2.95329715093054</v>
+        <v>2.9540601450189</v>
       </c>
       <c r="E36" t="n">
-        <v>1.3786705685154</v>
+        <v>1.38440375185203</v>
       </c>
       <c r="F36" t="n">
-        <v>3.75055411319143</v>
+        <v>3.74134820172474</v>
       </c>
       <c r="G36" t="n">
-        <v>2.77921035396978</v>
+        <v>2.77896957206951</v>
       </c>
       <c r="H36" t="n">
-        <v>2.64416032817445</v>
+        <v>2.64405971252653</v>
       </c>
       <c r="I36" t="n">
-        <v>0.290323371412493</v>
+        <v>0.290116591142935</v>
       </c>
       <c r="J36" t="n">
         <v>1.8308631211857</v>
       </c>
       <c r="K36" t="n">
         <v>0.732278851786756</v>
       </c>
       <c r="L36" t="n">
         <v>2.90152403282533</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>40452</v>
       </c>
       <c r="B37" t="n">
-        <v>2.69732115719225</v>
+        <v>2.69989361104298</v>
       </c>
       <c r="C37" t="n">
-        <v>0.501506423126835</v>
+        <v>0.500967427566954</v>
       </c>
       <c r="D37" t="n">
-        <v>2.94806467872874</v>
+        <v>2.94856124770726</v>
       </c>
       <c r="E37" t="n">
-        <v>1.12827207802996</v>
+        <v>1.12658561408904</v>
       </c>
       <c r="F37" t="n">
-        <v>3.8789810616939</v>
+        <v>3.8642323547173</v>
       </c>
       <c r="G37" t="n">
-        <v>2.7299596347111</v>
+        <v>2.72973836801592</v>
       </c>
       <c r="H37" t="n">
-        <v>2.52721317665991</v>
+        <v>2.52718456026027</v>
       </c>
       <c r="I37" t="n">
-        <v>-0.0406097371554468</v>
+        <v>-0.0408396724475769</v>
       </c>
       <c r="J37" t="n">
         <v>2.26349390597793</v>
       </c>
       <c r="K37" t="n">
         <v>1.37467095642003</v>
       </c>
       <c r="L37" t="n">
         <v>3.23992994746061</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>40544</v>
       </c>
       <c r="B38" t="n">
-        <v>3.01575635305076</v>
+        <v>3.01734810942847</v>
       </c>
       <c r="C38" t="n">
-        <v>0.617840503387818</v>
+        <v>0.618604367339161</v>
       </c>
       <c r="D38" t="n">
-        <v>3.25424656203271</v>
+        <v>3.26916281929776</v>
       </c>
       <c r="E38" t="n">
-        <v>0.819020885189913</v>
+        <v>0.816235552128098</v>
       </c>
       <c r="F38" t="n">
-        <v>3.79710275970518</v>
+        <v>3.78588785749912</v>
       </c>
       <c r="G38" t="n">
-        <v>2.97257310283358</v>
+        <v>2.97227229433092</v>
       </c>
       <c r="H38" t="n">
-        <v>2.96247145359137</v>
+        <v>2.96262106672197</v>
       </c>
       <c r="I38" t="n">
-        <v>0.402034753217171</v>
+        <v>0.402057668648317</v>
       </c>
       <c r="J38" t="n">
         <v>2.59890268553278</v>
       </c>
       <c r="K38" t="n">
         <v>2.53866355412898</v>
       </c>
       <c r="L38" t="n">
         <v>2.98637286169907</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>40634</v>
       </c>
       <c r="B39" t="n">
-        <v>3.1364974331404</v>
+        <v>3.13752425023864</v>
       </c>
       <c r="C39" t="n">
-        <v>0.465541987777239</v>
+        <v>0.466474548973349</v>
       </c>
       <c r="D39" t="n">
-        <v>3.43395543977407</v>
+        <v>3.46138767570824</v>
       </c>
       <c r="E39" t="n">
-        <v>0.581744624570755</v>
+        <v>0.576580114073551</v>
       </c>
       <c r="F39" t="n">
-        <v>3.96539175776479</v>
+        <v>3.94691363730821</v>
       </c>
       <c r="G39" t="n">
-        <v>3.0509886749481</v>
+        <v>3.05041008407854</v>
       </c>
       <c r="H39" t="n">
-        <v>3.10901272530116</v>
+        <v>3.10920773567167</v>
       </c>
       <c r="I39" t="n">
-        <v>0.300765460424157</v>
+        <v>0.300773740800588</v>
       </c>
       <c r="J39" t="n">
         <v>3.35724533715925</v>
       </c>
       <c r="K39" t="n">
         <v>3.22206095791003</v>
       </c>
       <c r="L39" t="n">
         <v>3.7654498419086</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>40725</v>
       </c>
       <c r="B40" t="n">
-        <v>3.06348643854582</v>
+        <v>3.06390573524103</v>
       </c>
       <c r="C40" t="n">
-        <v>0.442550115183892</v>
+        <v>0.443469615256943</v>
       </c>
       <c r="D40" t="n">
-        <v>3.26645997811747</v>
+        <v>3.29139789334094</v>
       </c>
       <c r="E40" t="n">
-        <v>0.300217543255236</v>
+        <v>0.29134478183647</v>
       </c>
       <c r="F40" t="n">
-        <v>3.62996077795605</v>
+        <v>3.62595956166462</v>
       </c>
       <c r="G40" t="n">
-        <v>3.08941949554074</v>
+        <v>3.08869337625413</v>
       </c>
       <c r="H40" t="n">
-        <v>2.85992646331083</v>
+        <v>2.86017795583995</v>
       </c>
       <c r="I40" t="n">
-        <v>0.209619042612041</v>
+        <v>0.209657154999939</v>
       </c>
       <c r="J40" t="n">
         <v>2.99657534246575</v>
       </c>
       <c r="K40" t="n">
         <v>3.37307356789765</v>
       </c>
       <c r="L40" t="n">
         <v>3.16149245229278</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40817</v>
       </c>
       <c r="B41" t="n">
-        <v>3.04107070740723</v>
+        <v>3.04202803773162</v>
       </c>
       <c r="C41" t="n">
-        <v>0.587982702167965</v>
+        <v>0.58889036125666</v>
       </c>
       <c r="D41" t="n">
-        <v>3.42253945552517</v>
+        <v>3.44404773126024</v>
       </c>
       <c r="E41" t="n">
-        <v>0.733860313958699</v>
+        <v>0.730549998784272</v>
       </c>
       <c r="F41" t="n">
-        <v>3.57032909107127</v>
+        <v>3.56890151677281</v>
       </c>
       <c r="G41" t="n">
-        <v>3.32719673732328</v>
+        <v>3.32682716896948</v>
       </c>
       <c r="H41" t="n">
-        <v>2.67108032364859</v>
+        <v>2.67122269550117</v>
       </c>
       <c r="I41" t="n">
-        <v>0.366113218681534</v>
+        <v>0.366100109537335</v>
       </c>
       <c r="J41" t="n">
         <v>2.69580022701476</v>
       </c>
       <c r="K41" t="n">
         <v>3.000577034045</v>
       </c>
       <c r="L41" t="n">
         <v>2.43143907266043</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>40909</v>
       </c>
       <c r="B42" t="n">
-        <v>2.86607443652867</v>
+        <v>2.8676260957286</v>
       </c>
       <c r="C42" t="n">
-        <v>0.570173277502755</v>
+        <v>0.570767675969255</v>
       </c>
       <c r="D42" t="n">
-        <v>3.21088036433194</v>
+        <v>3.22770201249334</v>
       </c>
       <c r="E42" t="n">
-        <v>0.6443872951344</v>
+        <v>0.640432471927255</v>
       </c>
       <c r="F42" t="n">
-        <v>3.46125097957349</v>
+        <v>3.46453111610635</v>
       </c>
       <c r="G42" t="n">
-        <v>3.18217461771177</v>
+        <v>3.18163598209714</v>
       </c>
       <c r="H42" t="n">
-        <v>2.49164509371591</v>
+        <v>2.49183029032158</v>
       </c>
       <c r="I42" t="n">
-        <v>0.191890269720727</v>
+        <v>0.191859335125578</v>
       </c>
       <c r="J42" t="n">
         <v>2.33605403884043</v>
       </c>
       <c r="K42" t="n">
         <v>2.70347182697781</v>
       </c>
       <c r="L42" t="n">
         <v>2.47747747747746</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="B43" t="n">
-        <v>2.79903957524522</v>
+        <v>2.80155438256473</v>
       </c>
       <c r="C43" t="n">
-        <v>0.81538195675033</v>
+        <v>0.816115262858447</v>
       </c>
       <c r="D43" t="n">
-        <v>2.99564432620104</v>
+        <v>3.00405608163799</v>
       </c>
       <c r="E43" t="n">
-        <v>0.733728263147572</v>
+        <v>0.731272237743704</v>
       </c>
       <c r="F43" t="n">
-        <v>3.44652698154787</v>
+        <v>3.45044259412111</v>
       </c>
       <c r="G43" t="n">
-        <v>2.95823522532202</v>
+        <v>2.95748767781135</v>
       </c>
       <c r="H43" t="n">
-        <v>2.42656244242914</v>
+        <v>2.42664516873833</v>
       </c>
       <c r="I43" t="n">
-        <v>0.497713407250793</v>
+        <v>0.497704676689053</v>
       </c>
       <c r="J43" t="n">
         <v>1.58245419211548</v>
       </c>
       <c r="K43" t="n">
         <v>2.08098987626546</v>
       </c>
       <c r="L43" t="n">
         <v>1.49584487534626</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>41091</v>
       </c>
       <c r="B44" t="n">
-        <v>2.87353226013014</v>
+        <v>2.87679260649873</v>
       </c>
       <c r="C44" t="n">
-        <v>1.10711020669668</v>
+        <v>1.10825193254948</v>
       </c>
       <c r="D44" t="n">
-        <v>2.95532217649365</v>
+        <v>2.95319355208636</v>
       </c>
       <c r="E44" t="n">
-        <v>1.04109450152329</v>
+        <v>1.03799085625411</v>
       </c>
       <c r="F44" t="n">
-        <v>3.4738245731434</v>
+        <v>3.47656204477949</v>
       </c>
       <c r="G44" t="n">
-        <v>2.99389395322044</v>
+        <v>2.99369773682639</v>
       </c>
       <c r="H44" t="n">
-        <v>2.61421670083117</v>
+        <v>2.61427782267773</v>
       </c>
       <c r="I44" t="n">
-        <v>0.968021794781103</v>
+        <v>0.968128809151254</v>
       </c>
       <c r="J44" t="n">
         <v>1.21917428650596</v>
       </c>
       <c r="K44" t="n">
         <v>1.91279887482419</v>
       </c>
       <c r="L44" t="n">
         <v>0.82827167310878</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>41183</v>
       </c>
       <c r="B45" t="n">
-        <v>2.72410392544803</v>
+        <v>2.72765807662215</v>
       </c>
       <c r="C45" t="n">
-        <v>1.01595962610973</v>
+        <v>1.01718230129315</v>
       </c>
       <c r="D45" t="n">
-        <v>2.65384190139502</v>
+        <v>2.65041279407366</v>
       </c>
       <c r="E45" t="n">
-        <v>0.741372346900455</v>
+        <v>0.735566927166887</v>
       </c>
       <c r="F45" t="n">
-        <v>3.3690087787589</v>
+        <v>3.37627000832314</v>
       </c>
       <c r="G45" t="n">
-        <v>2.74590426557027</v>
+        <v>2.74529522872461</v>
       </c>
       <c r="H45" t="n">
-        <v>2.59078138129541</v>
+        <v>2.59088186075124</v>
       </c>
       <c r="I45" t="n">
-        <v>0.885452156582</v>
+        <v>0.885582270927734</v>
       </c>
       <c r="J45" t="n">
         <v>0.93948604586903</v>
       </c>
       <c r="K45" t="n">
         <v>1.65266106442576</v>
       </c>
       <c r="L45" t="n">
         <v>0.855644493513673</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>41275</v>
       </c>
       <c r="B46" t="n">
-        <v>2.74541923753223</v>
+        <v>2.7481985871195</v>
       </c>
       <c r="C46" t="n">
-        <v>1.04436192310187</v>
+        <v>1.04557702876294</v>
       </c>
       <c r="D46" t="n">
-        <v>2.70171665507011</v>
+        <v>2.70778383097436</v>
       </c>
       <c r="E46" t="n">
-        <v>0.944590516429241</v>
+        <v>0.945096456244497</v>
       </c>
       <c r="F46" t="n">
-        <v>3.38290258355372</v>
+        <v>3.38956416597979</v>
       </c>
       <c r="G46" t="n">
-        <v>2.62112988057667</v>
+        <v>2.62044342854454</v>
       </c>
       <c r="H46" t="n">
-        <v>2.7086377375878</v>
+        <v>2.70877127951741</v>
       </c>
       <c r="I46" t="n">
-        <v>1.02079233016347</v>
+        <v>1.02097394724673</v>
       </c>
       <c r="J46" t="n">
         <v>0.907590759075903</v>
       </c>
       <c r="K46" t="n">
         <v>0.942089221390961</v>
       </c>
       <c r="L46" t="n">
         <v>0.906593406593414</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>41365</v>
       </c>
       <c r="B47" t="n">
-        <v>2.76184452170499</v>
+        <v>2.76441916721373</v>
       </c>
       <c r="C47" t="n">
-        <v>1.09724259426426</v>
+        <v>1.09856081473483</v>
       </c>
       <c r="D47" t="n">
-        <v>2.72906478765429</v>
+        <v>2.73275940936153</v>
       </c>
       <c r="E47" t="n">
-        <v>1.1533762829146</v>
+        <v>1.15508422822998</v>
       </c>
       <c r="F47" t="n">
-        <v>3.43070456192094</v>
+        <v>3.43530305745069</v>
       </c>
       <c r="G47" t="n">
-        <v>2.65443935888732</v>
+        <v>2.65406605545417</v>
       </c>
       <c r="H47" t="n">
-        <v>2.72923206323892</v>
+        <v>2.72940806899999</v>
       </c>
       <c r="I47" t="n">
-        <v>1.08243747784518</v>
+        <v>1.0826644061512</v>
       </c>
       <c r="J47" t="n">
         <v>0.765236403388907</v>
       </c>
       <c r="K47" t="n">
         <v>0.688705234159776</v>
       </c>
       <c r="L47" t="n">
         <v>0.736899563318794</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>41456</v>
       </c>
       <c r="B48" t="n">
-        <v>2.657831874108</v>
+        <v>2.66077456631634</v>
       </c>
       <c r="C48" t="n">
-        <v>0.836139108013444</v>
+        <v>0.837356897917132</v>
       </c>
       <c r="D48" t="n">
-        <v>2.68165196346564</v>
+        <v>2.69503850151273</v>
       </c>
       <c r="E48" t="n">
-        <v>0.799313717459376</v>
+        <v>0.800449100217428</v>
       </c>
       <c r="F48" t="n">
-        <v>3.5570452648658</v>
+        <v>3.55619100599398</v>
       </c>
       <c r="G48" t="n">
-        <v>2.45964704381542</v>
+        <v>2.45864838322697</v>
       </c>
       <c r="H48" t="n">
-        <v>2.46693660106126</v>
+        <v>2.46705980842668</v>
       </c>
       <c r="I48" t="n">
-        <v>0.590480237881787</v>
+        <v>0.59053046173672</v>
       </c>
       <c r="J48" t="n">
         <v>1.14973993977553</v>
       </c>
       <c r="K48" t="n">
         <v>0.938448799337559</v>
       </c>
       <c r="L48" t="n">
         <v>1.39649507119387</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>41548</v>
       </c>
       <c r="B49" t="n">
-        <v>2.80745834972727</v>
+        <v>2.81016878027214</v>
       </c>
       <c r="C49" t="n">
-        <v>1.06121358480384</v>
+        <v>1.06279178269395</v>
       </c>
       <c r="D49" t="n">
-        <v>2.86563521675237</v>
+        <v>2.87982536394301</v>
       </c>
       <c r="E49" t="n">
-        <v>1.13041882310203</v>
+        <v>1.13756207146534</v>
       </c>
       <c r="F49" t="n">
-        <v>3.54675765823305</v>
+        <v>3.54634740470822</v>
       </c>
       <c r="G49" t="n">
-        <v>2.71914280448537</v>
+        <v>2.71839078926166</v>
       </c>
       <c r="H49" t="n">
-        <v>2.54313406968497</v>
+        <v>2.54323829076241</v>
       </c>
       <c r="I49" t="n">
-        <v>0.76575692863449</v>
+        <v>0.765829773492468</v>
       </c>
       <c r="J49" t="n">
         <v>0.930741856008754</v>
       </c>
       <c r="K49" t="n">
         <v>0.551116009920092</v>
       </c>
       <c r="L49" t="n">
         <v>1.17679255610289</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>41640</v>
       </c>
       <c r="B50" t="n">
-        <v>2.69970839589948</v>
+        <v>2.70337153418188</v>
       </c>
       <c r="C50" t="n">
-        <v>0.793315477877016</v>
+        <v>0.794380671648362</v>
       </c>
       <c r="D50" t="n">
-        <v>2.81014971374171</v>
+        <v>2.81765006687397</v>
       </c>
       <c r="E50" t="n">
-        <v>1.06756529551113</v>
+        <v>1.07045559245435</v>
       </c>
       <c r="F50" t="n">
-        <v>3.51573233987093</v>
+        <v>3.51666111192756</v>
       </c>
       <c r="G50" t="n">
-        <v>2.80829939673347</v>
+        <v>2.80786878873159</v>
       </c>
       <c r="H50" t="n">
-        <v>2.13342048788203</v>
+        <v>2.13339171931135</v>
       </c>
       <c r="I50" t="n">
-        <v>0.204950276413949</v>
+        <v>0.204771049586375</v>
       </c>
       <c r="J50" t="n">
         <v>1.39002452984465</v>
       </c>
       <c r="K50" t="n">
         <v>0.796047213834765</v>
       </c>
       <c r="L50" t="n">
         <v>1.55186496052273</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>41730</v>
       </c>
       <c r="B51" t="n">
-        <v>2.78038906145844</v>
+        <v>2.78409783524993</v>
       </c>
       <c r="C51" t="n">
-        <v>0.601941975678876</v>
+        <v>0.602910238626264</v>
       </c>
       <c r="D51" t="n">
-        <v>2.96230735979678</v>
+        <v>2.97360700698227</v>
       </c>
       <c r="E51" t="n">
-        <v>0.925821401085833</v>
+        <v>0.926767237693043</v>
       </c>
       <c r="F51" t="n">
-        <v>3.59070693350265</v>
+        <v>3.58839986642985</v>
       </c>
       <c r="G51" t="n">
-        <v>2.9255039158051</v>
+        <v>2.92503278375441</v>
       </c>
       <c r="H51" t="n">
-        <v>2.23361127713428</v>
+        <v>2.23366430924525</v>
       </c>
       <c r="I51" t="n">
-        <v>-0.0939664989668627</v>
+        <v>-0.0941884431858704</v>
       </c>
       <c r="J51" t="n">
         <v>2.22403037700027</v>
       </c>
       <c r="K51" t="n">
         <v>1.53214774281806</v>
       </c>
       <c r="L51" t="n">
         <v>2.76347873205093</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>41821</v>
       </c>
       <c r="B52" t="n">
-        <v>2.89788386625848</v>
+        <v>2.90100335070993</v>
       </c>
       <c r="C52" t="n">
-        <v>0.768041710064019</v>
+        <v>0.769053512436879</v>
       </c>
       <c r="D52" t="n">
-        <v>3.20284110126568</v>
+        <v>3.21859622265689</v>
       </c>
       <c r="E52" t="n">
-        <v>1.15433992787307</v>
+        <v>1.1595383535985</v>
       </c>
       <c r="F52" t="n">
-        <v>3.52246561157529</v>
+        <v>3.52310378383237</v>
       </c>
       <c r="G52" t="n">
-        <v>3.23137485638899</v>
+        <v>3.23111458312485</v>
       </c>
       <c r="H52" t="n">
-        <v>2.49953450574325</v>
+        <v>2.49961519734438</v>
       </c>
       <c r="I52" t="n">
-        <v>0.228809909062881</v>
+        <v>0.228697378995303</v>
       </c>
       <c r="J52" t="n">
         <v>2.08389715832205</v>
       </c>
       <c r="K52" t="n">
         <v>1.55865463494668</v>
       </c>
       <c r="L52" t="n">
         <v>2.53848231163921</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>41913</v>
       </c>
       <c r="B53" t="n">
-        <v>2.70118555743672</v>
+        <v>2.70487834273744</v>
       </c>
       <c r="C53" t="n">
-        <v>0.63334561027007</v>
+        <v>0.633963060223873</v>
       </c>
       <c r="D53" t="n">
-        <v>2.86019990555275</v>
+        <v>2.86695912759246</v>
       </c>
       <c r="E53" t="n">
-        <v>0.812420017590664</v>
+        <v>0.811926589542148</v>
       </c>
       <c r="F53" t="n">
-        <v>3.50451704726618</v>
+        <v>3.50592986131211</v>
       </c>
       <c r="G53" t="n">
-        <v>2.88416638330362</v>
+        <v>2.88338627162151</v>
       </c>
       <c r="H53" t="n">
-        <v>2.4590905268584</v>
+        <v>2.45913362445246</v>
       </c>
       <c r="I53" t="n">
-        <v>0.256919875859198</v>
+        <v>0.256812750931105</v>
       </c>
       <c r="J53" t="n">
         <v>1.92568483862219</v>
       </c>
       <c r="K53" t="n">
         <v>1.64428610578241</v>
       </c>
       <c r="L53" t="n">
         <v>2.38030835812821</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>42005</v>
       </c>
       <c r="B54" t="n">
-        <v>2.78440287288421</v>
+        <v>2.78820156777963</v>
       </c>
       <c r="C54" t="n">
-        <v>1.03826996265937</v>
+        <v>1.03961525520637</v>
       </c>
       <c r="D54" t="n">
-        <v>2.70835603537618</v>
+        <v>2.7055080450531</v>
       </c>
       <c r="E54" t="n">
-        <v>1.04867903278087</v>
+        <v>1.04737592323866</v>
       </c>
       <c r="F54" t="n">
-        <v>3.4788671224607</v>
+        <v>3.48138696360569</v>
       </c>
       <c r="G54" t="n">
-        <v>2.84677030163965</v>
+        <v>2.84626638437346</v>
       </c>
       <c r="H54" t="n">
-        <v>2.6654732229654</v>
+        <v>2.66556437747063</v>
       </c>
       <c r="I54" t="n">
-        <v>0.77451552593864</v>
+        <v>0.774586702082037</v>
       </c>
       <c r="J54" t="n">
         <v>1.0752688172043</v>
       </c>
       <c r="K54" t="n">
         <v>1.08932461873637</v>
       </c>
       <c r="L54" t="n">
         <v>1.50134048257373</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>42095</v>
       </c>
       <c r="B55" t="n">
-        <v>2.58918261744278</v>
+        <v>2.59335744222388</v>
       </c>
       <c r="C55" t="n">
-        <v>0.950155913857528</v>
+        <v>0.950954438338129</v>
       </c>
       <c r="D55" t="n">
-        <v>2.62416077017471</v>
+        <v>2.62028466550656</v>
       </c>
       <c r="E55" t="n">
-        <v>1.01333761544107</v>
+        <v>1.01155430946936</v>
       </c>
       <c r="F55" t="n">
-        <v>3.38298615212574</v>
+        <v>3.38964412728998</v>
       </c>
       <c r="G55" t="n">
-        <v>2.85523519433541</v>
+        <v>2.8549438718782</v>
       </c>
       <c r="H55" t="n">
-        <v>2.482296532467</v>
+        <v>2.48227812357315</v>
       </c>
       <c r="I55" t="n">
-        <v>0.796298937906502</v>
+        <v>0.79631045206915</v>
       </c>
       <c r="J55" t="n">
         <v>0.902096046696742</v>
       </c>
       <c r="K55" t="n">
         <v>1.10482349770951</v>
       </c>
       <c r="L55" t="n">
         <v>0.922752438702877</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>42186</v>
       </c>
       <c r="B56" t="n">
-        <v>2.34851679054371</v>
+        <v>2.3536704558525</v>
       </c>
       <c r="C56" t="n">
-        <v>0.686900144194029</v>
+        <v>0.686887398973905</v>
       </c>
       <c r="D56" t="n">
-        <v>2.37258685422449</v>
+        <v>2.36185230266533</v>
       </c>
       <c r="E56" t="n">
-        <v>0.803980559606535</v>
+        <v>0.797837994347765</v>
       </c>
       <c r="F56" t="n">
-        <v>3.37501389543489</v>
+        <v>3.38201594063229</v>
       </c>
       <c r="G56" t="n">
-        <v>2.54287031863051</v>
+        <v>2.54227289098944</v>
       </c>
       <c r="H56" t="n">
-        <v>2.43556755718254</v>
+        <v>2.43552304970244</v>
       </c>
       <c r="I56" t="n">
-        <v>0.69861160021061</v>
+        <v>0.698570222439667</v>
       </c>
       <c r="J56" t="n">
         <v>1.19300106044539</v>
       </c>
       <c r="K56" t="n">
         <v>1.13085621970921</v>
       </c>
       <c r="L56" t="n">
         <v>1.18514616802739</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>42278</v>
       </c>
       <c r="B57" t="n">
-        <v>2.14839222979753</v>
+        <v>2.15486764845481</v>
       </c>
       <c r="C57" t="n">
-        <v>0.525542963091932</v>
+        <v>0.524849335281576</v>
       </c>
       <c r="D57" t="n">
-        <v>2.41889325118376</v>
+        <v>2.40969935002403</v>
       </c>
       <c r="E57" t="n">
-        <v>0.907224711377751</v>
+        <v>0.901378302634906</v>
       </c>
       <c r="F57" t="n">
-        <v>3.28946304497843</v>
+        <v>3.30015738779485</v>
       </c>
       <c r="G57" t="n">
-        <v>2.67631018919122</v>
+        <v>2.67586068415236</v>
       </c>
       <c r="H57" t="n">
-        <v>2.37119220836892</v>
+        <v>2.37106148732065</v>
       </c>
       <c r="I57" t="n">
-        <v>0.641054442841354</v>
+        <v>0.640947842480112</v>
       </c>
       <c r="J57" t="n">
         <v>1.33049494411922</v>
       </c>
       <c r="K57" t="n">
         <v>0.970612024804532</v>
       </c>
       <c r="L57" t="n">
         <v>1.26816380449141</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>42370</v>
       </c>
       <c r="B58" t="n">
-        <v>1.81283380833907</v>
+        <v>1.82031285146091</v>
       </c>
       <c r="C58" t="n">
-        <v>0.193665334940272</v>
+        <v>0.191480969746936</v>
       </c>
       <c r="D58" t="n">
-        <v>2.58998538880399</v>
+        <v>2.58707175322772</v>
       </c>
       <c r="E58" t="n">
-        <v>1.0376551630791</v>
+        <v>1.03461445573301</v>
       </c>
       <c r="F58" t="n">
-        <v>3.22078529664203</v>
+        <v>3.23444370527763</v>
       </c>
       <c r="G58" t="n">
-        <v>2.86004122442185</v>
+        <v>2.85975692938339</v>
       </c>
       <c r="H58" t="n">
-        <v>2.13772091189532</v>
+        <v>2.13754968187792</v>
       </c>
       <c r="I58" t="n">
-        <v>0.26996782698604</v>
+        <v>0.269692227560028</v>
       </c>
       <c r="J58" t="n">
         <v>1.54255319148935</v>
       </c>
       <c r="K58" t="n">
         <v>1.10452586206895</v>
       </c>
       <c r="L58" t="n">
         <v>1.69043845747491</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>42461</v>
       </c>
       <c r="B59" t="n">
-        <v>1.66910978976748</v>
+        <v>1.67746405319836</v>
       </c>
       <c r="C59" t="n">
-        <v>0.0655117488938921</v>
+        <v>0.0630558543218968</v>
       </c>
       <c r="D59" t="n">
-        <v>2.37925589349872</v>
+        <v>2.37806537533719</v>
       </c>
       <c r="E59" t="n">
-        <v>0.789991081322305</v>
+        <v>0.786015702612892</v>
       </c>
       <c r="F59" t="n">
-        <v>3.09247711195961</v>
+        <v>3.11167318633124</v>
       </c>
       <c r="G59" t="n">
-        <v>2.54176214975548</v>
+        <v>2.54089491192131</v>
       </c>
       <c r="H59" t="n">
-        <v>1.92853680003229</v>
+        <v>1.92833885081983</v>
       </c>
       <c r="I59" t="n">
-        <v>0.00497508546496772</v>
+        <v>0.00459529453455332</v>
       </c>
       <c r="J59" t="n">
         <v>1.55140678411781</v>
       </c>
       <c r="K59" t="n">
         <v>0.799573560767591</v>
       </c>
       <c r="L59" t="n">
         <v>1.90700104493207</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>42552</v>
       </c>
       <c r="B60" t="n">
-        <v>1.81503584705273</v>
+        <v>1.82247620487465</v>
       </c>
       <c r="C60" t="n">
-        <v>0.256257624456048</v>
+        <v>0.254300430563402</v>
       </c>
       <c r="D60" t="n">
-        <v>2.46340653079736</v>
+        <v>2.46234023231199</v>
       </c>
       <c r="E60" t="n">
-        <v>1.08972814839659</v>
+        <v>1.08997403733227</v>
       </c>
       <c r="F60" t="n">
-        <v>3.13569072136832</v>
+        <v>3.15302173551803</v>
       </c>
       <c r="G60" t="n">
-        <v>2.60303361517117</v>
+        <v>2.60242962529184</v>
       </c>
       <c r="H60" t="n">
-        <v>1.90566933108468</v>
+        <v>1.90552188171702</v>
       </c>
       <c r="I60" t="n">
-        <v>0.0609579008705229</v>
+        <v>0.0606375001456195</v>
       </c>
       <c r="J60" t="n">
         <v>1.23133350799058</v>
       </c>
       <c r="K60" t="n">
         <v>0.292864749733754</v>
       </c>
       <c r="L60" t="n">
         <v>1.58771473191048</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>42644</v>
       </c>
       <c r="B61" t="n">
-        <v>2.06655082482979</v>
+        <v>2.07225856382046</v>
       </c>
       <c r="C61" t="n">
-        <v>0.363551245940737</v>
+        <v>0.362036747663264</v>
       </c>
       <c r="D61" t="n">
-        <v>2.52816737922885</v>
+        <v>2.52886834143594</v>
       </c>
       <c r="E61" t="n">
-        <v>0.993170203997668</v>
+        <v>0.99300370428954</v>
       </c>
       <c r="F61" t="n">
-        <v>3.18330951078721</v>
+        <v>3.1985853462391</v>
       </c>
       <c r="G61" t="n">
-        <v>2.70096153898284</v>
+        <v>2.70038088873078</v>
       </c>
       <c r="H61" t="n">
-        <v>2.06423788640368</v>
+        <v>2.06411935170946</v>
       </c>
       <c r="I61" t="n">
-        <v>0.0842729556678408</v>
+        <v>0.0839939945440265</v>
       </c>
       <c r="J61" t="n">
         <v>1.39180672268909</v>
       </c>
       <c r="K61" t="n">
         <v>0.587449933244327</v>
       </c>
       <c r="L61" t="n">
         <v>1.95669188625097</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>42736</v>
       </c>
       <c r="B62" t="n">
-        <v>2.48102668704599</v>
+        <v>2.48451767677912</v>
       </c>
       <c r="C62" t="n">
-        <v>0.495414436821463</v>
+        <v>0.495229316090206</v>
       </c>
       <c r="D62" t="n">
-        <v>2.6474613888831</v>
+        <v>2.64821312275791</v>
       </c>
       <c r="E62" t="n">
-        <v>0.923750901206476</v>
+        <v>0.923899719527468</v>
       </c>
       <c r="F62" t="n">
-        <v>3.48180275097196</v>
+        <v>3.48419588247611</v>
       </c>
       <c r="G62" t="n">
-        <v>2.75474233054162</v>
+        <v>2.75425120857483</v>
       </c>
       <c r="H62" t="n">
-        <v>2.39697671893913</v>
+        <v>2.39699654648347</v>
       </c>
       <c r="I62" t="n">
-        <v>0.299033159772811</v>
+        <v>0.298907268560948</v>
       </c>
       <c r="J62" t="n">
         <v>1.91199580932428</v>
       </c>
       <c r="K62" t="n">
         <v>1.11910471622703</v>
       </c>
       <c r="L62" t="n">
         <v>2.18181818181817</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>42826</v>
       </c>
       <c r="B63" t="n">
-        <v>2.78810867912266</v>
+        <v>2.78895181016092</v>
       </c>
       <c r="C63" t="n">
-        <v>0.8483159711325</v>
+        <v>0.848972133069249</v>
       </c>
       <c r="D63" t="n">
-        <v>2.8625786997048</v>
+        <v>2.86325876031707</v>
       </c>
       <c r="E63" t="n">
-        <v>1.25481928209093</v>
+        <v>1.26107327343902</v>
       </c>
       <c r="F63" t="n">
-        <v>3.5155011536447</v>
+        <v>3.51643990188757</v>
       </c>
       <c r="G63" t="n">
-        <v>2.95025791179703</v>
+        <v>2.95000894639662</v>
       </c>
       <c r="H63" t="n">
-        <v>2.67200941955059</v>
+        <v>2.67213660494816</v>
       </c>
       <c r="I63" t="n">
-        <v>0.736369633875022</v>
+        <v>0.736462499283521</v>
       </c>
       <c r="J63" t="n">
         <v>1.32055929570168</v>
       </c>
       <c r="K63" t="n">
         <v>0.687466948704395</v>
       </c>
       <c r="L63" t="n">
         <v>1.51243270956165</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>42917</v>
       </c>
       <c r="B64" t="n">
-        <v>2.93584585509561</v>
+        <v>2.93635628288425</v>
       </c>
       <c r="C64" t="n">
-        <v>0.936750550755605</v>
+        <v>0.938081473541713</v>
       </c>
       <c r="D64" t="n">
-        <v>3.14078957096</v>
+        <v>3.14906424187816</v>
       </c>
       <c r="E64" t="n">
-        <v>1.29667653743922</v>
+        <v>1.30624169612849</v>
       </c>
       <c r="F64" t="n">
-        <v>3.56707347593457</v>
+        <v>3.56578641094368</v>
       </c>
       <c r="G64" t="n">
-        <v>3.1516366808233</v>
+        <v>3.15141209417919</v>
       </c>
       <c r="H64" t="n">
-        <v>2.77410317067887</v>
+        <v>2.77427162610854</v>
       </c>
       <c r="I64" t="n">
-        <v>0.814081007924483</v>
+        <v>0.81424119428246</v>
       </c>
       <c r="J64" t="n">
         <v>1.37163561076603</v>
       </c>
       <c r="K64" t="n">
         <v>1.00876028670029</v>
       </c>
       <c r="L64" t="n">
         <v>1.46041506533436</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>43009</v>
       </c>
       <c r="B65" t="n">
-        <v>3.03143862529046</v>
+        <v>3.03247168104576</v>
       </c>
       <c r="C65" t="n">
-        <v>0.881739960720162</v>
+        <v>0.883439737443431</v>
       </c>
       <c r="D65" t="n">
-        <v>3.35298324017278</v>
+        <v>3.36377014311364</v>
       </c>
       <c r="E65" t="n">
-        <v>1.31529849328991</v>
+        <v>1.32365622361821</v>
       </c>
       <c r="F65" t="n">
-        <v>3.6513511504619</v>
+        <v>3.64642673716682</v>
       </c>
       <c r="G65" t="n">
-        <v>3.36418067448798</v>
+        <v>3.3642368492359</v>
       </c>
       <c r="H65" t="n">
-        <v>2.94115727928607</v>
+        <v>2.94134752822492</v>
       </c>
       <c r="I65" t="n">
-        <v>0.890975217008954</v>
+        <v>0.891177655862759</v>
       </c>
       <c r="J65" t="n">
         <v>1.7871017871018</v>
       </c>
       <c r="K65" t="n">
         <v>1.51314043005043</v>
       </c>
       <c r="L65" t="n">
         <v>1.58648925281476</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>43101</v>
       </c>
       <c r="B66" t="n">
-        <v>3.16482782359351</v>
+        <v>3.16576687627023</v>
       </c>
       <c r="C66" t="n">
-        <v>0.948543507529076</v>
+        <v>0.950210191444405</v>
       </c>
       <c r="D66" t="n">
-        <v>3.64536331212609</v>
+        <v>3.661384300608</v>
       </c>
       <c r="E66" t="n">
-        <v>1.53103461544573</v>
+        <v>1.54533505054751</v>
       </c>
       <c r="F66" t="n">
-        <v>3.75525092280574</v>
+        <v>3.74584229523831</v>
       </c>
       <c r="G66" t="n">
-        <v>3.59602537126439</v>
+        <v>3.59616034474831</v>
       </c>
       <c r="H66" t="n">
-        <v>3.17901712399682</v>
+        <v>3.17919031604278</v>
       </c>
       <c r="I66" t="n">
-        <v>0.956881336901235</v>
+        <v>0.957090900506453</v>
       </c>
       <c r="J66" t="n">
         <v>2.05602672834746</v>
       </c>
       <c r="K66" t="n">
         <v>1.44927536231885</v>
       </c>
       <c r="L66" t="n">
         <v>2.13523131672597</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>43191</v>
       </c>
       <c r="B67" t="n">
-        <v>3.0395836517693</v>
+        <v>3.04183927466701</v>
       </c>
       <c r="C67" t="n">
-        <v>0.774315054199478</v>
+        <v>0.775580851384193</v>
       </c>
       <c r="D67" t="n">
-        <v>3.68002563700478</v>
+        <v>3.69700422511309</v>
       </c>
       <c r="E67" t="n">
-        <v>1.48394178790047</v>
+        <v>1.49549908551404</v>
       </c>
       <c r="F67" t="n">
-        <v>3.83173095324949</v>
+        <v>3.81902151541023</v>
       </c>
       <c r="G67" t="n">
-        <v>3.58568762553689</v>
+        <v>3.58603072324369</v>
       </c>
       <c r="H67" t="n">
-        <v>3.06197399844489</v>
+        <v>3.06202838847966</v>
       </c>
       <c r="I67" t="n">
-        <v>0.762299973419992</v>
+        <v>0.762386384428402</v>
       </c>
       <c r="J67" t="n">
         <v>2.30002555583955</v>
       </c>
       <c r="K67" t="n">
         <v>1.81197478991595</v>
       </c>
       <c r="L67" t="n">
         <v>2.27272727272729</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>43282</v>
       </c>
       <c r="B68" t="n">
-        <v>2.93448753130914</v>
+        <v>2.93644092751773</v>
       </c>
       <c r="C68" t="n">
-        <v>0.581542047755806</v>
+        <v>0.581868560246869</v>
       </c>
       <c r="D68" t="n">
-        <v>3.16219979799074</v>
+        <v>3.16977810630023</v>
       </c>
       <c r="E68" t="n">
-        <v>0.935213083882664</v>
+        <v>0.934497147717127</v>
       </c>
       <c r="F68" t="n">
-        <v>3.66575680546977</v>
+        <v>3.66021066640514</v>
       </c>
       <c r="G68" t="n">
-        <v>3.05478038263874</v>
+        <v>3.05473510433063</v>
       </c>
       <c r="H68" t="n">
-        <v>3.0688406378528</v>
+        <v>3.06884899663148</v>
       </c>
       <c r="I68" t="n">
-        <v>0.640379637859655</v>
+        <v>0.640389789977609</v>
       </c>
       <c r="J68" t="n">
         <v>2.68062292570845</v>
       </c>
       <c r="K68" t="n">
         <v>2.10249671484889</v>
       </c>
       <c r="L68" t="n">
         <v>2.80303030303027</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>43374</v>
       </c>
       <c r="B69" t="n">
-        <v>2.84168898971661</v>
+        <v>2.84343675854361</v>
       </c>
       <c r="C69" t="n">
-        <v>0.724250627952074</v>
+        <v>0.72427451899449</v>
       </c>
       <c r="D69" t="n">
-        <v>3.01396408905229</v>
+        <v>3.0212575683793</v>
       </c>
       <c r="E69" t="n">
-        <v>1.09578792267153</v>
+        <v>1.09837930240362</v>
       </c>
       <c r="F69" t="n">
-        <v>3.65910566227127</v>
+        <v>3.6538465715812</v>
       </c>
       <c r="G69" t="n">
-        <v>2.82783391285066</v>
+        <v>2.82741183625656</v>
       </c>
       <c r="H69" t="n">
-        <v>3.03152623939111</v>
+        <v>3.03151018583421</v>
       </c>
       <c r="I69" t="n">
-        <v>0.853693035181603</v>
+        <v>0.853745797314419</v>
       </c>
       <c r="J69" t="n">
         <v>2.03562340966918</v>
       </c>
       <c r="K69" t="n">
         <v>1.25523012552304</v>
       </c>
       <c r="L69" t="n">
         <v>2.19143576826195</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>43466</v>
       </c>
       <c r="B70" t="n">
-        <v>2.56248761814456</v>
+        <v>2.56572971121393</v>
       </c>
       <c r="C70" t="n">
-        <v>0.590612372830145</v>
+        <v>0.590250054389419</v>
       </c>
       <c r="D70" t="n">
-        <v>2.712734438945</v>
+        <v>2.70924444259812</v>
       </c>
       <c r="E70" t="n">
-        <v>0.860143290508576</v>
+        <v>0.856832305928059</v>
       </c>
       <c r="F70" t="n">
-        <v>3.42250780158043</v>
+        <v>3.42746007169449</v>
       </c>
       <c r="G70" t="n">
-        <v>2.57614225980975</v>
+        <v>2.57550452226107</v>
       </c>
       <c r="H70" t="n">
-        <v>2.50224153217055</v>
+        <v>2.5021078814581</v>
       </c>
       <c r="I70" t="n">
-        <v>0.487800067794802</v>
+        <v>0.487689649822035</v>
       </c>
       <c r="J70" t="n">
         <v>1.61168471417778</v>
       </c>
       <c r="K70" t="n">
         <v>1.37662337662336</v>
       </c>
       <c r="L70" t="n">
         <v>1.59283225485318</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>43556</v>
       </c>
       <c r="B71" t="n">
-        <v>2.80095365246768</v>
+        <v>2.80322546150992</v>
       </c>
       <c r="C71" t="n">
-        <v>0.701690438195519</v>
+        <v>0.701381731824365</v>
       </c>
       <c r="D71" t="n">
-        <v>2.94046293526309</v>
+        <v>2.93984741637423</v>
       </c>
       <c r="E71" t="n">
-        <v>0.858761707472231</v>
+        <v>0.855615814268141</v>
       </c>
       <c r="F71" t="n">
-        <v>3.50609243303854</v>
+        <v>3.50743725285701</v>
       </c>
       <c r="G71" t="n">
-        <v>2.82486242721208</v>
+        <v>2.82439115178482</v>
       </c>
       <c r="H71" t="n">
-        <v>2.86585654880433</v>
+        <v>2.86582576379355</v>
       </c>
       <c r="I71" t="n">
-        <v>0.745807665958074</v>
+        <v>0.745816413609597</v>
       </c>
       <c r="J71" t="n">
         <v>2.14838870846863</v>
       </c>
       <c r="K71" t="n">
         <v>2.1150374000516</v>
       </c>
       <c r="L71" t="n">
         <v>2.09876543209875</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>43647</v>
       </c>
       <c r="B72" t="n">
-        <v>2.91860768088941</v>
+        <v>2.92191029698859</v>
       </c>
       <c r="C72" t="n">
-        <v>0.856108908647216</v>
+        <v>0.85663250231611</v>
       </c>
       <c r="D72" t="n">
-        <v>3.15445205109529</v>
+        <v>3.15250646578888</v>
       </c>
       <c r="E72" t="n">
-        <v>1.00232662243314</v>
+        <v>1.00242413917914</v>
       </c>
       <c r="F72" t="n">
-        <v>3.31909458584945</v>
+        <v>3.32851007113321</v>
       </c>
       <c r="G72" t="n">
-        <v>3.17804157366654</v>
+        <v>3.17770073862056</v>
       </c>
       <c r="H72" t="n">
-        <v>3.04396969462582</v>
+        <v>3.04392595628147</v>
       </c>
       <c r="I72" t="n">
-        <v>0.9663343286157</v>
+        <v>0.966404084802063</v>
       </c>
       <c r="J72" t="n">
         <v>1.93933366484336</v>
       </c>
       <c r="K72" t="n">
         <v>2.21364221364222</v>
       </c>
       <c r="L72" t="n">
         <v>1.89142716777206</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>43739</v>
       </c>
       <c r="B73" t="n">
-        <v>3.16001916129188</v>
+        <v>3.16356209703364</v>
       </c>
       <c r="C73" t="n">
-        <v>0.985391163893849</v>
+        <v>0.987084087305861</v>
       </c>
       <c r="D73" t="n">
-        <v>3.46635454369035</v>
+        <v>3.46768485769675</v>
       </c>
       <c r="E73" t="n">
-        <v>1.15105096999597</v>
+        <v>1.15498862515673</v>
       </c>
       <c r="F73" t="n">
-        <v>3.36000732475093</v>
+        <v>3.36765705854462</v>
       </c>
       <c r="G73" t="n">
-        <v>3.57793400254794</v>
+        <v>3.57790689395178</v>
       </c>
       <c r="H73" t="n">
-        <v>3.01881382561534</v>
+        <v>3.01880963308514</v>
       </c>
       <c r="I73" t="n">
-        <v>0.858368293000444</v>
+        <v>0.858470777266515</v>
       </c>
       <c r="J73" t="n">
         <v>2.09476309226934</v>
       </c>
       <c r="K73" t="n">
         <v>2.58264462809916</v>
       </c>
       <c r="L73" t="n">
         <v>1.89795415331528</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>43831</v>
       </c>
       <c r="B74" t="n">
-        <v>3.59280963745701</v>
+        <v>3.59720387813954</v>
       </c>
       <c r="C74" t="n">
-        <v>1.4811753908967</v>
+        <v>1.48487137916923</v>
       </c>
       <c r="D74" t="n">
-        <v>3.71559582999446</v>
+        <v>3.71702795630698</v>
       </c>
       <c r="E74" t="n">
-        <v>1.41453942374368</v>
+        <v>1.42915134909662</v>
       </c>
       <c r="F74" t="n">
-        <v>3.74292616613801</v>
+        <v>3.7340494545744</v>
       </c>
       <c r="G74" t="n">
-        <v>3.73794270786808</v>
+        <v>3.73781227664628</v>
       </c>
       <c r="H74" t="n">
-        <v>3.39002161360291</v>
+        <v>3.38991004734843</v>
       </c>
       <c r="I74" t="n">
-        <v>1.3206354248737</v>
+        <v>1.32084981066146</v>
       </c>
       <c r="J74" t="n">
         <v>1.80916976456012</v>
       </c>
       <c r="K74" t="n">
         <v>2.04970535485523</v>
       </c>
       <c r="L74" t="n">
         <v>1.56785889269967</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>43922</v>
       </c>
       <c r="B75" t="n">
-        <v>4.82108776880135</v>
+        <v>4.82469264629676</v>
       </c>
       <c r="C75" t="n">
-        <v>3.36642570454202</v>
+        <v>3.37604096703739</v>
       </c>
       <c r="D75" t="n">
-        <v>4.74805480519872</v>
+        <v>4.76242970657044</v>
       </c>
       <c r="E75" t="n">
-        <v>3.06850998704626</v>
+        <v>3.11939798784368</v>
       </c>
       <c r="F75" t="n">
-        <v>3.68080268541771</v>
+        <v>3.6746071821718</v>
       </c>
       <c r="G75" t="n">
-        <v>5.08574459398947</v>
+        <v>5.08677563906869</v>
       </c>
       <c r="H75" t="n">
-        <v>4.84715724017242</v>
+        <v>4.84720081811242</v>
       </c>
       <c r="I75" t="n">
-        <v>3.40697236396177</v>
+        <v>3.40788798273403</v>
       </c>
       <c r="J75" t="n">
         <v>0.0244558571777718</v>
       </c>
       <c r="K75" t="n">
         <v>0.126294518817898</v>
       </c>
       <c r="L75" t="n">
         <v>-0.0241837968561256</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>44013</v>
       </c>
       <c r="B76" t="n">
-        <v>4.32573859548476</v>
+        <v>4.32673300557633</v>
       </c>
       <c r="C76" t="n">
-        <v>2.68428870900841</v>
+        <v>2.69027552674623</v>
       </c>
       <c r="D76" t="n">
-        <v>4.69109208632532</v>
+        <v>4.70389943149836</v>
       </c>
       <c r="E76" t="n">
-        <v>2.88487897496696</v>
+        <v>2.93346423153299</v>
       </c>
       <c r="F76" t="n">
-        <v>3.78596430483613</v>
+        <v>3.77523011824501</v>
       </c>
       <c r="G76" t="n">
-        <v>5.00004146072712</v>
+        <v>5.00098182345763</v>
       </c>
       <c r="H76" t="n">
-        <v>4.68100701661859</v>
+        <v>4.6810062638705</v>
       </c>
       <c r="I76" t="n">
-        <v>3.06730501908661</v>
+        <v>3.06815534422156</v>
       </c>
       <c r="J76" t="n">
         <v>0.268292682926835</v>
       </c>
       <c r="K76" t="n">
         <v>0.327373457567345</v>
       </c>
       <c r="L76" t="n">
         <v>0.216972034715513</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>44105</v>
       </c>
       <c r="B77" t="n">
-        <v>3.83499012393334</v>
+        <v>3.83569008713572</v>
       </c>
       <c r="C77" t="n">
-        <v>2.05553465545653</v>
+        <v>2.05921606618538</v>
       </c>
       <c r="D77" t="n">
-        <v>4.28979861618062</v>
+        <v>4.2897840931807</v>
       </c>
       <c r="E77" t="n">
-        <v>2.44337405117652</v>
+        <v>2.48270500890637</v>
       </c>
       <c r="F77" t="n">
-        <v>3.87678253712714</v>
+        <v>3.86212871215702</v>
       </c>
       <c r="G77" t="n">
-        <v>4.52253417328745</v>
+        <v>4.52284598400989</v>
       </c>
       <c r="H77" t="n">
-        <v>4.40144489793451</v>
+        <v>4.40132723111693</v>
       </c>
       <c r="I77" t="n">
-        <v>2.6091291671309</v>
+        <v>2.60976207856758</v>
       </c>
       <c r="J77" t="n">
         <v>0.781631656082069</v>
       </c>
       <c r="K77" t="n">
         <v>0.704934541792551</v>
       </c>
       <c r="L77" t="n">
         <v>0.798258345428153</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>44197</v>
       </c>
       <c r="B78" t="n">
-        <v>3.58338408462733</v>
+        <v>3.58131608051131</v>
       </c>
       <c r="C78" t="n">
-        <v>1.58774505731886</v>
+        <v>1.58944557239911</v>
       </c>
       <c r="D78" t="n">
-        <v>3.92074049852172</v>
+        <v>3.93510029573609</v>
       </c>
       <c r="E78" t="n">
-        <v>1.72203707662259</v>
+        <v>1.74059945520124</v>
       </c>
       <c r="F78" t="n">
-        <v>3.51461998500256</v>
+        <v>3.51559678410543</v>
       </c>
       <c r="G78" t="n">
-        <v>3.97152778707477</v>
+        <v>3.97176136634151</v>
       </c>
       <c r="H78" t="n">
-        <v>4.37783602165786</v>
+        <v>4.37804720293596</v>
       </c>
       <c r="I78" t="n">
-        <v>2.38064018798011</v>
+        <v>2.38133122053036</v>
       </c>
       <c r="J78" t="n">
         <v>1.43622200584224</v>
       </c>
       <c r="K78" t="n">
         <v>1.68214913381874</v>
       </c>
       <c r="L78" t="n">
         <v>1.47129763627591</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>44287</v>
       </c>
       <c r="B79" t="n">
-        <v>2.23081587493526</v>
+        <v>2.23092677036024</v>
       </c>
       <c r="C79" t="n">
-        <v>-0.470936904658601</v>
+        <v>-0.474458547198381</v>
       </c>
       <c r="D79" t="n">
-        <v>2.84438438239944</v>
+        <v>2.85096155971477</v>
       </c>
       <c r="E79" t="n">
-        <v>-0.0541612252919783</v>
+        <v>-0.0750615965519617</v>
       </c>
       <c r="F79" t="n">
-        <v>3.7490877413175</v>
+        <v>3.73994511054338</v>
       </c>
       <c r="G79" t="n">
-        <v>2.34993424331034</v>
+        <v>2.34873140807106</v>
       </c>
       <c r="H79" t="n">
-        <v>2.39959906616854</v>
+        <v>2.3995339691483</v>
       </c>
       <c r="I79" t="n">
-        <v>-0.343287685091395</v>
+        <v>-0.343561950954308</v>
       </c>
       <c r="J79" t="n">
         <v>3.34963325183376</v>
       </c>
       <c r="K79" t="n">
         <v>3.73360242179615</v>
       </c>
       <c r="L79" t="n">
         <v>3.41074020319305</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>44378</v>
       </c>
       <c r="B80" t="n">
-        <v>2.68964184393055</v>
+        <v>2.69091061971352</v>
       </c>
       <c r="C80" t="n">
-        <v>-0.164489833336935</v>
+        <v>-0.16591998561522</v>
       </c>
       <c r="D80" t="n">
-        <v>2.96993282062607</v>
+        <v>2.9766004613181</v>
       </c>
       <c r="E80" t="n">
-        <v>-0.0793140972391082</v>
+        <v>-0.104614271895854</v>
       </c>
       <c r="F80" t="n">
-        <v>3.80958679452711</v>
+        <v>3.7978330821163</v>
       </c>
       <c r="G80" t="n">
-        <v>2.58231418824462</v>
+        <v>2.58130756632233</v>
       </c>
       <c r="H80" t="n">
-        <v>2.32597180511725</v>
+        <v>2.32596213455306</v>
       </c>
       <c r="I80" t="n">
-        <v>-0.529051607846208</v>
+        <v>-0.529424555213322</v>
       </c>
       <c r="J80" t="n">
         <v>4.06227195329603</v>
       </c>
       <c r="K80" t="n">
         <v>4.51807228915663</v>
       </c>
       <c r="L80" t="n">
         <v>3.96920856386815</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>44470</v>
       </c>
       <c r="B81" t="n">
-        <v>2.94696598082517</v>
+        <v>2.94744004596249</v>
       </c>
       <c r="C81" t="n">
-        <v>-0.211701745012274</v>
+        <v>-0.213015948644423</v>
       </c>
       <c r="D81" t="n">
-        <v>3.45472699483035</v>
+        <v>3.47844597611937</v>
       </c>
       <c r="E81" t="n">
-        <v>-0.0404992619322639</v>
+        <v>-0.0607853687309945</v>
       </c>
       <c r="F81" t="n">
-        <v>3.58715483040442</v>
+        <v>3.58500108736866</v>
       </c>
       <c r="G81" t="n">
-        <v>3.20967161400121</v>
+        <v>3.20896649713974</v>
       </c>
       <c r="H81" t="n">
-        <v>2.45296988168983</v>
+        <v>2.45305715954777</v>
       </c>
       <c r="I81" t="n">
-        <v>-0.760963889257688</v>
+        <v>-0.761368576235913</v>
       </c>
       <c r="J81" t="n">
         <v>4.72612699951527</v>
       </c>
       <c r="K81" t="n">
         <v>5.22499999999998</v>
       </c>
       <c r="L81" t="n">
         <v>5.03959683225342</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>44562</v>
       </c>
       <c r="B82" t="n">
-        <v>3.15141858052362</v>
+        <v>3.15262935216516</v>
       </c>
       <c r="C82" t="n">
-        <v>-0.389995159760341</v>
+        <v>-0.391436528056574</v>
       </c>
       <c r="D82" t="n">
-        <v>4.02060567243397</v>
+        <v>4.04088691082053</v>
       </c>
       <c r="E82" t="n">
-        <v>0.339017131383425</v>
+        <v>0.323693214382177</v>
       </c>
       <c r="F82" t="n">
-        <v>3.71903632369098</v>
+        <v>3.71119069239272</v>
       </c>
       <c r="G82" t="n">
-        <v>3.82735082132788</v>
+        <v>3.82719826906367</v>
       </c>
       <c r="H82" t="n">
-        <v>2.5206792651838</v>
+        <v>2.52059065208558</v>
       </c>
       <c r="I82" t="n">
-        <v>-1.16313107188186</v>
+        <v>-1.16374095333463</v>
       </c>
       <c r="J82" t="n">
         <v>5.83153347732181</v>
       </c>
       <c r="K82" t="n">
         <v>5.72839506172838</v>
       </c>
       <c r="L82" t="n">
         <v>6.25148561920612</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>44652</v>
       </c>
       <c r="B83" t="n">
-        <v>3.41084437084318</v>
+        <v>3.41181280343591</v>
       </c>
       <c r="C83" t="n">
-        <v>-0.613804651001465</v>
+        <v>-0.615806598449132</v>
       </c>
       <c r="D83" t="n">
-        <v>4.12529409949689</v>
+        <v>4.13979718441616</v>
       </c>
       <c r="E83" t="n">
-        <v>-0.0708572520956849</v>
+        <v>-0.0933857782900827</v>
       </c>
       <c r="F83" t="n">
-        <v>3.79495545846393</v>
+        <v>3.78383322249106</v>
       </c>
       <c r="G83" t="n">
-        <v>4.05820352344104</v>
+        <v>4.05819123695646</v>
       </c>
       <c r="H83" t="n">
-        <v>2.92673929985824</v>
+        <v>2.92667689969812</v>
       </c>
       <c r="I83" t="n">
-        <v>-1.17658292759155</v>
+        <v>-1.17717912640942</v>
       </c>
       <c r="J83" t="n">
         <v>7.5467234445233</v>
       </c>
       <c r="K83" t="n">
         <v>7.44163424124515</v>
       </c>
       <c r="L83" t="n">
         <v>7.53216374269005</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>44743</v>
       </c>
       <c r="B84" t="n">
-        <v>3.37582266192224</v>
+        <v>3.37785293035051</v>
       </c>
       <c r="C84" t="n">
-        <v>-0.564989519891631</v>
+        <v>-0.566835740862878</v>
       </c>
       <c r="D84" t="n">
-        <v>4.14258593244523</v>
+        <v>4.15849776734796</v>
       </c>
       <c r="E84" t="n">
-        <v>0.0207382615716901</v>
+        <v>0.00132386981451815</v>
       </c>
       <c r="F84" t="n">
-        <v>3.70082060136782</v>
+        <v>3.6937611474901</v>
       </c>
       <c r="G84" t="n">
-        <v>4.10375424575326</v>
+        <v>4.10370114265684</v>
       </c>
       <c r="H84" t="n">
-        <v>2.96119879725474</v>
+        <v>2.96103946382816</v>
       </c>
       <c r="I84" t="n">
-        <v>-1.04742700197213</v>
+        <v>-1.04802378489838</v>
       </c>
       <c r="J84" t="n">
         <v>7.15287517531556</v>
       </c>
       <c r="K84" t="n">
         <v>6.9884726224784</v>
       </c>
       <c r="L84" t="n">
         <v>7.08005552984731</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>44835</v>
       </c>
       <c r="B85" t="n">
-        <v>3.59787918585958</v>
+        <v>3.59981898435941</v>
       </c>
       <c r="C85" t="n">
-        <v>-0.147034061947717</v>
+        <v>-0.147662502265496</v>
       </c>
       <c r="D85" t="n">
-        <v>3.98189975045531</v>
+        <v>3.99311603629011</v>
       </c>
       <c r="E85" t="n">
-        <v>0.171827079996425</v>
+        <v>0.153562444710267</v>
       </c>
       <c r="F85" t="n">
-        <v>3.84333698347729</v>
+        <v>3.83012664434062</v>
       </c>
       <c r="G85" t="n">
-        <v>3.88437142421942</v>
+        <v>3.88448998914216</v>
       </c>
       <c r="H85" t="n">
-        <v>3.1860935391922</v>
+        <v>3.18598351332856</v>
       </c>
       <c r="I85" t="n">
-        <v>-0.494137172856391</v>
+        <v>-0.494544871155578</v>
       </c>
       <c r="J85" t="n">
         <v>6.66512381393196</v>
       </c>
       <c r="K85" t="n">
         <v>6.50985982418626</v>
       </c>
       <c r="L85" t="n">
         <v>6.32853552661641</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>44927</v>
       </c>
       <c r="B86" t="n">
-        <v>3.38643029176111</v>
+        <v>3.3891919951273</v>
       </c>
       <c r="C86" t="n">
-        <v>0.120151521007136</v>
+        <v>0.119881584787717</v>
       </c>
       <c r="D86" t="n">
-        <v>3.3839355206852</v>
+        <v>3.38240067602451</v>
       </c>
       <c r="E86" t="n">
-        <v>-0.0260188321508945</v>
+        <v>-0.04775848890219</v>
       </c>
       <c r="F86" t="n">
-        <v>3.79605624220143</v>
+        <v>3.78488649847828</v>
       </c>
       <c r="G86" t="n">
-        <v>3.24532061824446</v>
+        <v>3.24483770835249</v>
       </c>
       <c r="H86" t="n">
-        <v>3.24057865996867</v>
+        <v>3.24044552974965</v>
       </c>
       <c r="I86" t="n">
-        <v>-0.0944994377443229</v>
+        <v>-0.0947618578281068</v>
       </c>
       <c r="J86" t="n">
         <v>5.14739229024943</v>
       </c>
       <c r="K86" t="n">
         <v>5.51144325081738</v>
       </c>
       <c r="L86" t="n">
         <v>5.0111856823266</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>45017</v>
       </c>
       <c r="B87" t="n">
-        <v>3.57493008744834</v>
+        <v>3.57600324826722</v>
       </c>
       <c r="C87" t="n">
-        <v>0.787267400370594</v>
+        <v>0.788340552202935</v>
       </c>
       <c r="D87" t="n">
-        <v>3.46543160679777</v>
+        <v>3.4687636980454</v>
       </c>
       <c r="E87" t="n">
-        <v>0.531838686770829</v>
+        <v>0.51989396228684</v>
       </c>
       <c r="F87" t="n">
-        <v>3.64696187318325</v>
+        <v>3.64222690450414</v>
       </c>
       <c r="G87" t="n">
-        <v>3.47755872267227</v>
+        <v>3.47752323724044</v>
       </c>
       <c r="H87" t="n">
-        <v>3.76875868791873</v>
+        <v>3.76881023436827</v>
       </c>
       <c r="I87" t="n">
-        <v>0.989282406621286</v>
+        <v>0.989471401139866</v>
       </c>
       <c r="J87" t="n">
         <v>3.51957765068191</v>
       </c>
       <c r="K87" t="n">
         <v>4.14214576731552</v>
       </c>
       <c r="L87" t="n">
         <v>3.28475092451599</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>45108</v>
       </c>
       <c r="B88" t="n">
-        <v>3.56667085496728</v>
+        <v>3.56759102325776</v>
       </c>
       <c r="C88" t="n">
-        <v>0.807286474847115</v>
+        <v>0.808222313586632</v>
       </c>
       <c r="D88" t="n">
-        <v>3.39680317720726</v>
+        <v>3.39848031741919</v>
       </c>
       <c r="E88" t="n">
-        <v>0.456420655663714</v>
+        <v>0.442184024857898</v>
       </c>
       <c r="F88" t="n">
-        <v>3.47891444874352</v>
+        <v>3.48143225038364</v>
       </c>
       <c r="G88" t="n">
-        <v>3.57860951101405</v>
+        <v>3.57878019126893</v>
       </c>
       <c r="H88" t="n">
-        <v>3.78750063037731</v>
+        <v>3.7875429461904</v>
       </c>
       <c r="I88" t="n">
-        <v>0.9602152044634</v>
+        <v>0.960385378129448</v>
       </c>
       <c r="J88" t="n">
         <v>3.68673647469459</v>
       </c>
       <c r="K88" t="n">
         <v>4.42199775533111</v>
       </c>
       <c r="L88" t="n">
         <v>3.54364736387208</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>45200</v>
       </c>
       <c r="B89" t="n">
-        <v>3.32810426957093</v>
+        <v>3.32993916409062</v>
       </c>
       <c r="C89" t="n">
-        <v>0.737949467488804</v>
+        <v>0.738604030095377</v>
       </c>
       <c r="D89" t="n">
-        <v>3.23962689509086</v>
+        <v>3.2346915007474</v>
       </c>
       <c r="E89" t="n">
-        <v>0.502054738368619</v>
+        <v>0.488591960485654</v>
       </c>
       <c r="F89" t="n">
-        <v>3.38803977326486</v>
+        <v>3.39447964248093</v>
       </c>
       <c r="G89" t="n">
-        <v>3.47658770120271</v>
+        <v>3.47655807437095</v>
       </c>
       <c r="H89" t="n">
-        <v>3.54170394405501</v>
+        <v>3.54171423973208</v>
       </c>
       <c r="I89" t="n">
-        <v>0.815779314486313</v>
+        <v>0.815879280931086</v>
       </c>
       <c r="J89" t="n">
         <v>3.21110870036885</v>
       </c>
       <c r="K89" t="n">
         <v>3.92594244925274</v>
       </c>
       <c r="L89" t="n">
         <v>3.33046841426727</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="B90" t="n">
-        <v>3.34915756101815</v>
+        <v>3.35075786179504</v>
       </c>
       <c r="C90" t="n">
-        <v>0.900826344460886</v>
+        <v>0.901767761574707</v>
       </c>
       <c r="D90" t="n">
-        <v>3.3946797394419</v>
+        <v>3.40141265560345</v>
       </c>
       <c r="E90" t="n">
-        <v>0.699014331724317</v>
+        <v>0.693617832361772</v>
       </c>
       <c r="F90" t="n">
-        <v>3.37254209807816</v>
+        <v>3.37965082686567</v>
       </c>
       <c r="G90" t="n">
-        <v>3.64819178290872</v>
+        <v>3.64801715413932</v>
       </c>
       <c r="H90" t="n">
-        <v>3.36836218169099</v>
+        <v>3.36829680307242</v>
       </c>
       <c r="I90" t="n">
-        <v>0.908764655832416</v>
+        <v>0.908850692131648</v>
       </c>
       <c r="J90" t="n">
         <v>2.84666810437783</v>
       </c>
       <c r="K90" t="n">
         <v>3.3643204957946</v>
       </c>
       <c r="L90" t="n">
         <v>2.57775884107371</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>45383</v>
       </c>
       <c r="B91" t="n">
-        <v>3.31631888180256</v>
+        <v>3.31797113729325</v>
       </c>
       <c r="C91" t="n">
-        <v>0.942157770245146</v>
+        <v>0.94261929643072</v>
       </c>
       <c r="D91" t="n">
-        <v>3.45123909276048</v>
+        <v>3.45115436761499</v>
       </c>
       <c r="E91" t="n">
-        <v>0.990252794064895</v>
+        <v>0.992231119153087</v>
       </c>
       <c r="F91" t="n">
-        <v>3.38840833429711</v>
+        <v>3.39483230316535</v>
       </c>
       <c r="G91" t="n">
-        <v>3.64382814847189</v>
+        <v>3.64355522997951</v>
       </c>
       <c r="H91" t="n">
-        <v>3.28803562484506</v>
+        <v>3.28789670000915</v>
       </c>
       <c r="I91" t="n">
-        <v>0.757564490930698</v>
+        <v>0.757567714487006</v>
       </c>
       <c r="J91" t="n">
         <v>2.74118147046325</v>
       </c>
       <c r="K91" t="n">
         <v>2.73853510106498</v>
       </c>
       <c r="L91" t="n">
         <v>2.88542544229151</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>45474</v>
       </c>
       <c r="B92" t="n">
-        <v>3.60444251752044</v>
+        <v>3.60432182243598</v>
       </c>
       <c r="C92" t="n">
-        <v>1.42161552267006</v>
+        <v>1.4227364519095</v>
       </c>
       <c r="D92" t="n">
-        <v>4.03284040918542</v>
+        <v>4.04044650202846</v>
       </c>
       <c r="E92" t="n">
-        <v>1.89280520303178</v>
+        <v>1.91389792003116</v>
       </c>
       <c r="F92" t="n">
-        <v>3.75913911718074</v>
+        <v>3.74956268065881</v>
       </c>
       <c r="G92" t="n">
-        <v>3.9569498343735</v>
+        <v>3.95710504453257</v>
       </c>
       <c r="H92" t="n">
-        <v>3.73682535161655</v>
+        <v>3.73671219374249</v>
       </c>
       <c r="I92" t="n">
-        <v>1.42445938776001</v>
+        <v>1.4246780135622</v>
       </c>
       <c r="J92" t="n">
         <v>2.04081632653062</v>
       </c>
       <c r="K92" t="n">
         <v>1.676698194325</v>
       </c>
       <c r="L92" t="n">
         <v>2.25375626043407</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>45566</v>
       </c>
       <c r="B93" t="n">
-        <v>3.77811625636944</v>
+        <v>3.7770564927616</v>
       </c>
       <c r="C93" t="n">
-        <v>1.61332180717747</v>
+        <v>1.61488147539996</v>
       </c>
       <c r="D93" t="n">
-        <v>4.26093983058999</v>
+        <v>4.2765894459867</v>
       </c>
       <c r="E93" t="n">
-        <v>2.04967963578348</v>
+        <v>2.07372572872735</v>
       </c>
       <c r="F93" t="n">
-        <v>3.87396119518917</v>
+        <v>3.85942914177398</v>
       </c>
       <c r="G93" t="n">
-        <v>4.12454924743378</v>
+        <v>4.1249469551029</v>
       </c>
       <c r="H93" t="n">
-        <v>4.09207419663152</v>
+        <v>4.09203401240703</v>
       </c>
       <c r="I93" t="n">
-        <v>1.86994587747953</v>
+        <v>1.87034910572551</v>
       </c>
       <c r="J93" t="n">
         <v>1.91297035947025</v>
       </c>
       <c r="K93" t="n">
         <v>1.56685984116765</v>
       </c>
       <c r="L93" t="n">
         <v>1.82990226658349</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>45658</v>
       </c>
       <c r="B94" t="n">
-        <v>3.59094879381984</v>
+        <v>3.59085061585046</v>
       </c>
       <c r="C94" t="n">
-        <v>1.31139283552703</v>
+        <v>1.31306413607294</v>
       </c>
       <c r="D94" t="n">
-        <v>4.22919020318987</v>
+        <v>4.24204628835716</v>
       </c>
       <c r="E94" t="n">
-        <v>1.91833707846677</v>
+        <v>1.94123725657428</v>
       </c>
       <c r="F94" t="n">
-        <v>3.617902400022</v>
+        <v>3.61442162432531</v>
       </c>
       <c r="G94" t="n">
-        <v>4.18318471425971</v>
+        <v>4.18352869202311</v>
       </c>
       <c r="H94" t="n">
-        <v>3.91789201833704</v>
+        <v>3.91785702706699</v>
       </c>
       <c r="I94" t="n">
-        <v>1.63014314965881</v>
+        <v>1.63047586151065</v>
       </c>
       <c r="J94" t="n">
         <v>2.28559446424827</v>
       </c>
       <c r="K94" t="n">
         <v>1.90578158458244</v>
       </c>
       <c r="L94" t="n">
         <v>2.2429906542056</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>45748</v>
       </c>
       <c r="B95" t="n">
-        <v>3.34230878528985</v>
+        <v>3.34334348190811</v>
       </c>
       <c r="C95" t="n">
-        <v>1.20104744661047</v>
+        <v>1.20312468503059</v>
       </c>
       <c r="D95" t="n">
-        <v>4.0414649774403</v>
+        <v>4.05389512261015</v>
       </c>
       <c r="E95" t="n">
-        <v>1.71812721652833</v>
+        <v>1.73479692966287</v>
       </c>
       <c r="F95" t="n">
-        <v>3.70611402104563</v>
+        <v>3.69882610073453</v>
       </c>
       <c r="G95" t="n">
-        <v>3.94544894596324</v>
+        <v>3.94572272258987</v>
       </c>
       <c r="H95" t="n">
-        <v>3.46942304171512</v>
+        <v>3.46935007765941</v>
       </c>
       <c r="I95" t="n">
-        <v>1.3662900784908</v>
+        <v>1.36651612194433</v>
       </c>
       <c r="J95" t="n">
         <v>1.77869700103413</v>
       </c>
       <c r="K95" t="n">
         <v>2.03088639729216</v>
       </c>
       <c r="L95" t="n">
         <v>1.67860798362335</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>45839</v>
       </c>
       <c r="B96" t="n">
-        <v>3.2546282518367</v>
+        <v>3.25573138569665</v>
       </c>
       <c r="C96" t="n">
-        <v>1.08453019390344</v>
+        <v>1.08604594828917</v>
       </c>
       <c r="D96" t="n">
-        <v>3.58062044952522</v>
+        <v>3.58861236660829</v>
       </c>
       <c r="E96" t="n">
-        <v>1.06065185594088</v>
+        <v>1.06365004630507</v>
       </c>
       <c r="F96" t="n">
-        <v>3.64149240125392</v>
+        <v>3.63699349075966</v>
       </c>
       <c r="G96" t="n">
-        <v>3.54216504501133</v>
+        <v>3.54197924928464</v>
       </c>
       <c r="H96" t="n">
-        <v>3.2848611674947</v>
+        <v>3.28485604131752</v>
       </c>
       <c r="I96" t="n">
-        <v>1.20689869501854</v>
+        <v>1.20709223656338</v>
       </c>
       <c r="J96" t="n">
         <v>1.97938144329898</v>
       </c>
       <c r="K96" t="n">
         <v>2.76955602536998</v>
       </c>
       <c r="L96" t="n">
         <v>1.75510204081633</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>45931</v>
       </c>
       <c r="B97" t="n">
-        <v>3.17635532217095</v>
+        <v>3.17724990758881</v>
       </c>
       <c r="C97" t="n">
-        <v>0.919474287784916</v>
+        <v>0.920462279294774</v>
       </c>
       <c r="D97" t="n">
-        <v>3.27923019242199</v>
+        <v>3.29270712771331</v>
       </c>
       <c r="E97" t="n">
-        <v>0.613160466852882</v>
+        <v>0.609202633181488</v>
       </c>
       <c r="F97" t="n">
-        <v>3.56556599382787</v>
+        <v>3.56434400162144</v>
       </c>
       <c r="G97" t="n">
-        <v>3.12271006501487</v>
+        <v>3.12178812397748</v>
       </c>
       <c r="H97" t="n">
-        <v>3.02625943707136</v>
+        <v>3.02634095391295</v>
       </c>
       <c r="I97" t="n">
-        <v>0.877170034093335</v>
+        <v>0.877299357606313</v>
       </c>
       <c r="J97" t="n">
         <v>2.24834983498351</v>
       </c>
       <c r="K97" t="n">
         <v>3.14877430262046</v>
       </c>
       <c r="L97" t="n">
         <v>1.91954257708803</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>46023</v>
       </c>
       <c r="B98" t="n">
-        <v>3.26748600177872</v>
+        <v>3.26753962477101</v>
       </c>
       <c r="C98" t="n">
-        <v>1.02936193952163</v>
+        <v>1.03056286576232</v>
       </c>
       <c r="D98" t="n">
-        <v>3.26078695615376</v>
+        <v>3.31016458340676</v>
       </c>
       <c r="E98" t="n">
-        <v>0.720747327836396</v>
+        <v>0.728146811407065</v>
       </c>
       <c r="F98" t="n">
-        <v>3.66438163680488</v>
+        <v>3.65889483911221</v>
       </c>
       <c r="G98" t="n">
-        <v>3.14347819219607</v>
+        <v>3.14158700483823</v>
       </c>
       <c r="H98" t="n">
-        <v>3.23557747043044</v>
+        <v>3.23633571592134</v>
       </c>
       <c r="I98" t="n">
-        <v>1.16135513132707</v>
+        <v>1.16204005902396</v>
       </c>
       <c r="J98" t="n">
         <v>2.15252152521525</v>
       </c>
       <c r="K98" t="n">
         <v>2.89976885900399</v>
       </c>
       <c r="L98" t="n">
         <v>1.7265894779606</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>46113</v>
       </c>
       <c r="B99" t="n">
-        <v>3.24490834467031</v>
+        <v>3.25003727296554</v>
       </c>
       <c r="C99" t="n">
-        <v>0.768554384240864</v>
+        <v>0.785179176014427</v>
       </c>
       <c r="D99" t="n">
-        <v>3.14432820614433</v>
+        <v>3.23612122194757</v>
       </c>
       <c r="E99" t="n">
-        <v>0.494015920193895</v>
+        <v>0.525509767927894</v>
       </c>
       <c r="F99" t="n">
-        <v>3.5340640153185</v>
+        <v>3.522443320412</v>
       </c>
       <c r="G99" t="n">
-        <v>3.20775597384685</v>
+        <v>3.19759039186199</v>
       </c>
       <c r="H99" t="n">
-        <v>3.26607287925482</v>
+        <v>3.27089489466127</v>
       </c>
       <c r="I99" t="n">
-        <v>1.0343566864915</v>
+        <v>1.04033808044254</v>
       </c>
       <c r="J99" t="n">
         <v>2.94655557813453</v>
       </c>
       <c r="K99" t="n">
         <v>3.27596931370515</v>
       </c>
       <c r="L99" t="n">
         <v>2.33541373062209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>37257</v>
       </c>
       <c r="B2" t="n">
-        <v>4.10786603792593</v>
+        <v>4.10948196540662</v>
       </c>
       <c r="C2" t="n">
         <v>1.4477766287487</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>37288</v>
       </c>
       <c r="B3" t="n">
-        <v>3.9176339982389</v>
+        <v>3.91871825766589</v>
       </c>
       <c r="C3" t="n">
         <v>1.54162384378212</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>37316</v>
       </c>
       <c r="B4" t="n">
-        <v>3.76334567500934</v>
+        <v>3.76441451049756</v>
       </c>
       <c r="C4" t="n">
         <v>1.4344262295082</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>37347</v>
       </c>
       <c r="B5" t="n">
-        <v>3.716630180493</v>
+        <v>3.71818786365357</v>
       </c>
       <c r="C5" t="n">
         <v>1.01522842639594</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>37377</v>
       </c>
       <c r="B6" t="n">
-        <v>3.54579618283404</v>
+        <v>3.54687563604905</v>
       </c>
       <c r="C6" t="n">
         <v>0.505561172901921</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>37408</v>
       </c>
       <c r="B7" t="n">
-        <v>3.09920364886968</v>
+        <v>3.09910560472587</v>
       </c>
       <c r="C7" t="n">
         <v>1.32113821138211</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>37438</v>
       </c>
       <c r="B8" t="n">
-        <v>2.95185061160464</v>
+        <v>2.95121679801959</v>
       </c>
       <c r="C8" t="n">
         <v>2.23577235772357</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>37469</v>
       </c>
       <c r="B9" t="n">
-        <v>2.7882321586485</v>
+        <v>2.78673633404519</v>
       </c>
       <c r="C9" t="n">
         <v>2.23350253807107</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>37500</v>
       </c>
       <c r="B10" t="n">
-        <v>2.7644926677736</v>
+        <v>2.76276924853714</v>
       </c>
       <c r="C10" t="n">
         <v>2.33739837398374</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>37530</v>
       </c>
       <c r="B11" t="n">
-        <v>2.80248351318815</v>
+        <v>2.80085701681461</v>
       </c>
       <c r="C11" t="n">
         <v>3.06122448979592</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>37561</v>
       </c>
       <c r="B12" t="n">
-        <v>2.66329062204625</v>
+        <v>2.66106486967127</v>
       </c>
       <c r="C12" t="n">
         <v>3.6847492323439</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>37591</v>
       </c>
       <c r="B13" t="n">
-        <v>2.46975600347378</v>
+        <v>2.46718551904317</v>
       </c>
       <c r="C13" t="n">
         <v>3.4729315628192</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>37622</v>
       </c>
       <c r="B14" t="n">
-        <v>2.29669315499934</v>
+        <v>2.29372515409558</v>
       </c>
       <c r="C14" t="n">
         <v>3.97553516819572</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>37653</v>
       </c>
       <c r="B15" t="n">
-        <v>2.36134011713967</v>
+        <v>2.35888783321872</v>
       </c>
       <c r="C15" t="n">
         <v>4.35222672064777</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>37681</v>
       </c>
       <c r="B16" t="n">
-        <v>2.39090117485721</v>
+        <v>2.38846082165671</v>
       </c>
       <c r="C16" t="n">
         <v>4.34343434343434</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>37712</v>
       </c>
       <c r="B17" t="n">
-        <v>2.44352130421078</v>
+        <v>2.4407425295822</v>
       </c>
       <c r="C17" t="n">
         <v>2.91457286432161</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>37742</v>
       </c>
       <c r="B18" t="n">
-        <v>2.52163314106123</v>
+        <v>2.51912661634674</v>
       </c>
       <c r="C18" t="n">
         <v>3.01810865191147</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>37773</v>
       </c>
       <c r="B19" t="n">
-        <v>2.66237754031612</v>
+        <v>2.66059637551173</v>
       </c>
       <c r="C19" t="n">
         <v>2.60782347041123</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>37803</v>
       </c>
       <c r="B20" t="n">
-        <v>2.7227323624511</v>
+        <v>2.72107235921975</v>
       </c>
       <c r="C20" t="n">
         <v>1.7892644135189</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>37834</v>
       </c>
       <c r="B21" t="n">
-        <v>2.73859293291628</v>
+        <v>2.73702705368986</v>
       </c>
       <c r="C21" t="n">
         <v>1.78748758689175</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>37865</v>
       </c>
       <c r="B22" t="n">
-        <v>2.82720574314032</v>
+        <v>2.8260712534075</v>
       </c>
       <c r="C22" t="n">
         <v>1.58887785501489</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>37895</v>
       </c>
       <c r="B23" t="n">
-        <v>2.93524321613966</v>
+        <v>2.93432203726387</v>
       </c>
       <c r="C23" t="n">
         <v>1.38613861386139</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>37926</v>
       </c>
       <c r="B24" t="n">
-        <v>3.02377623930227</v>
+        <v>3.02327977484607</v>
       </c>
       <c r="C24" t="n">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>37956</v>
       </c>
       <c r="B25" t="n">
-        <v>3.11928408005619</v>
+        <v>3.11868828751674</v>
       </c>
       <c r="C25" t="n">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>37987</v>
       </c>
       <c r="B26" t="n">
-        <v>3.10972982612203</v>
+        <v>3.10877162014308</v>
       </c>
       <c r="C26" t="n">
         <v>1.1764705882353</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>38018</v>
       </c>
       <c r="B27" t="n">
-        <v>3.03671234568653</v>
+        <v>3.03522819721792</v>
       </c>
       <c r="C27" t="n">
         <v>0.484966052376334</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>38047</v>
       </c>
       <c r="B28" t="n">
-        <v>3.05752166499664</v>
+        <v>3.05606984058412</v>
       </c>
       <c r="C28" t="n">
         <v>0.580832526621499</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>38078</v>
       </c>
       <c r="B29" t="n">
-        <v>3.14333264135673</v>
+        <v>3.1421270817757</v>
       </c>
       <c r="C29" t="n">
         <v>1.36718749999999</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>38108</v>
       </c>
       <c r="B30" t="n">
-        <v>3.18124867566885</v>
+        <v>3.18025814997285</v>
       </c>
       <c r="C30" t="n">
         <v>2.34374999999999</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>38139</v>
       </c>
       <c r="B31" t="n">
-        <v>3.23125185581229</v>
+        <v>3.23013127381537</v>
       </c>
       <c r="C31" t="n">
         <v>2.44379276637341</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>38169</v>
       </c>
       <c r="B32" t="n">
-        <v>3.10471086046225</v>
+        <v>3.10341678904356</v>
       </c>
       <c r="C32" t="n">
         <v>2.14843749999999</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>38200</v>
       </c>
       <c r="B33" t="n">
-        <v>3.16476533592297</v>
+        <v>3.1636551109089</v>
       </c>
       <c r="C33" t="n">
         <v>1.95121951219512</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>38231</v>
       </c>
       <c r="B34" t="n">
-        <v>3.16573304772128</v>
+        <v>3.16474005994065</v>
       </c>
       <c r="C34" t="n">
         <v>2.34604105571848</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>38261</v>
       </c>
       <c r="B35" t="n">
-        <v>2.92271248951997</v>
+        <v>2.92093840966478</v>
       </c>
       <c r="C35" t="n">
         <v>2.83203124999999</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>38292</v>
       </c>
       <c r="B36" t="n">
-        <v>2.92293625594276</v>
+        <v>2.92139629774549</v>
       </c>
       <c r="C36" t="n">
         <v>2.72638753651412</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>38322</v>
       </c>
       <c r="B37" t="n">
-        <v>2.99956315329702</v>
+        <v>2.99869692063132</v>
       </c>
       <c r="C37" t="n">
         <v>2.43427458617332</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>38353</v>
       </c>
       <c r="B38" t="n">
-        <v>3.00131711409782</v>
+        <v>3.00103919162518</v>
       </c>
       <c r="C38" t="n">
         <v>2.03488372093023</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38384</v>
       </c>
       <c r="B39" t="n">
-        <v>3.13086788004443</v>
+        <v>3.13140953075112</v>
       </c>
       <c r="C39" t="n">
         <v>1.93050193050193</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>38412</v>
       </c>
       <c r="B40" t="n">
-        <v>3.13948114176221</v>
+        <v>3.14014612075982</v>
       </c>
       <c r="C40" t="n">
         <v>2.40615976900866</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>38443</v>
       </c>
       <c r="B41" t="n">
-        <v>2.94115299385003</v>
+        <v>2.94084880282355</v>
       </c>
       <c r="C41" t="n">
         <v>2.50481695568402</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>38473</v>
       </c>
       <c r="B42" t="n">
-        <v>2.92609617163638</v>
+        <v>2.92546282155176</v>
       </c>
       <c r="C42" t="n">
         <v>1.62213740458016</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>38504</v>
       </c>
       <c r="B43" t="n">
-        <v>3.07912847355355</v>
+        <v>3.07887640612778</v>
       </c>
       <c r="C43" t="n">
         <v>1.90839694656489</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>38534</v>
       </c>
       <c r="B44" t="n">
-        <v>3.12624833476952</v>
+        <v>3.12610642008483</v>
       </c>
       <c r="C44" t="n">
         <v>2.29445506692161</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>38565</v>
       </c>
       <c r="B45" t="n">
-        <v>3.08886165258737</v>
+        <v>3.08890260668089</v>
       </c>
       <c r="C45" t="n">
         <v>2.77511961722489</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>38596</v>
       </c>
       <c r="B46" t="n">
-        <v>3.07876999455761</v>
+        <v>3.07856425264679</v>
       </c>
       <c r="C46" t="n">
         <v>3.62941738299904</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>38626</v>
       </c>
       <c r="B47" t="n">
-        <v>3.09363236412691</v>
+        <v>3.09331278522398</v>
       </c>
       <c r="C47" t="n">
         <v>2.27920227920228</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>38657</v>
       </c>
       <c r="B48" t="n">
-        <v>3.01330166078662</v>
+        <v>3.01236109045903</v>
       </c>
       <c r="C48" t="n">
         <v>1.8957345971564</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>38687</v>
       </c>
       <c r="B49" t="n">
-        <v>2.88269540106829</v>
+        <v>2.88096691994642</v>
       </c>
       <c r="C49" t="n">
         <v>2.09125475285171</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>38718</v>
       </c>
       <c r="B50" t="n">
-        <v>2.83040081523407</v>
+        <v>2.82813240503813</v>
       </c>
       <c r="C50" t="n">
         <v>2.65906932573599</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>38749</v>
       </c>
       <c r="B51" t="n">
-        <v>2.74787445097231</v>
+        <v>2.74540401267684</v>
       </c>
       <c r="C51" t="n">
         <v>2.27272727272728</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>38777</v>
       </c>
       <c r="B52" t="n">
-        <v>2.73504037717819</v>
+        <v>2.73272067857879</v>
       </c>
       <c r="C52" t="n">
         <v>1.8796992481203</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>38808</v>
       </c>
       <c r="B53" t="n">
-        <v>2.7804465170208</v>
+        <v>2.77862872862606</v>
       </c>
       <c r="C53" t="n">
         <v>2.5375939849624</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>38838</v>
       </c>
       <c r="B54" t="n">
-        <v>2.74606580058202</v>
+        <v>2.74425573317544</v>
       </c>
       <c r="C54" t="n">
         <v>2.62910798122065</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>38869</v>
       </c>
       <c r="B55" t="n">
-        <v>2.65438947322037</v>
+        <v>2.6526242637471</v>
       </c>
       <c r="C55" t="n">
         <v>2.15355805243445</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>38899</v>
       </c>
       <c r="B56" t="n">
-        <v>2.72790381359222</v>
+        <v>2.72642802810272</v>
       </c>
       <c r="C56" t="n">
         <v>2.05607476635514</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>38930</v>
       </c>
       <c r="B57" t="n">
-        <v>2.87777646647312</v>
+        <v>2.87667265202063</v>
       </c>
       <c r="C57" t="n">
         <v>1.67597765363128</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>38961</v>
       </c>
       <c r="B58" t="n">
-        <v>2.84713177872199</v>
+        <v>2.84543585182418</v>
       </c>
       <c r="C58" t="n">
         <v>-0.0921658986175063</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>38991</v>
       </c>
       <c r="B59" t="n">
-        <v>3.03711657014314</v>
+        <v>3.03634886405453</v>
       </c>
       <c r="C59" t="n">
         <v>0.649953574744664</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>39022</v>
       </c>
       <c r="B60" t="n">
-        <v>3.21786984852089</v>
+        <v>3.21830430433456</v>
       </c>
       <c r="C60" t="n">
         <v>1.02325581395348</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>39052</v>
       </c>
       <c r="B61" t="n">
-        <v>3.27708121570473</v>
+        <v>3.27794288879961</v>
       </c>
       <c r="C61" t="n">
         <v>1.21042830540037</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>39083</v>
       </c>
       <c r="B62" t="n">
-        <v>3.50708112448191</v>
+        <v>3.50893084884747</v>
       </c>
       <c r="C62" t="n">
         <v>0.647548566142463</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>39114</v>
       </c>
       <c r="B63" t="n">
-        <v>3.86338706457911</v>
+        <v>3.8660037718367</v>
       </c>
       <c r="C63" t="n">
         <v>1.48148148148148</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>39142</v>
       </c>
       <c r="B64" t="n">
-        <v>4.44153815314461</v>
+        <v>4.44451694798333</v>
       </c>
       <c r="C64" t="n">
         <v>1.8450184501845</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>39173</v>
       </c>
       <c r="B65" t="n">
-        <v>4.60361366080236</v>
+        <v>4.60675433098553</v>
       </c>
       <c r="C65" t="n">
         <v>1.37488542621448</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>39203</v>
       </c>
       <c r="B66" t="n">
-        <v>4.25857642861294</v>
+        <v>4.26277641066612</v>
       </c>
       <c r="C66" t="n">
         <v>1.64684354986276</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>39234</v>
       </c>
       <c r="B67" t="n">
-        <v>3.99499661867069</v>
+        <v>3.99841227457482</v>
       </c>
       <c r="C67" t="n">
         <v>1.46654445462879</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>39264</v>
       </c>
       <c r="B68" t="n">
-        <v>3.9568411308263</v>
+        <v>3.96011536807895</v>
       </c>
       <c r="C68" t="n">
         <v>1.28205128205127</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>39295</v>
       </c>
       <c r="B69" t="n">
-        <v>3.84080646296678</v>
+        <v>3.84363990868324</v>
       </c>
       <c r="C69" t="n">
         <v>0.824175824175816</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>39326</v>
       </c>
       <c r="B70" t="n">
-        <v>3.84909713476938</v>
+        <v>3.85223214947017</v>
       </c>
       <c r="C70" t="n">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>39356</v>
       </c>
       <c r="B71" t="n">
-        <v>3.80042269619243</v>
+        <v>3.80304156460029</v>
       </c>
       <c r="C71" t="n">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>39387</v>
       </c>
       <c r="B72" t="n">
-        <v>3.88260748542164</v>
+        <v>3.88461362211496</v>
       </c>
       <c r="C72" t="n">
         <v>2.02578268876612</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>39417</v>
       </c>
       <c r="B73" t="n">
-        <v>3.87128018355021</v>
+        <v>3.87274061603055</v>
       </c>
       <c r="C73" t="n">
         <v>2.20791168353265</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>39448</v>
       </c>
       <c r="B74" t="n">
-        <v>3.70957009653164</v>
+        <v>3.71040986457937</v>
       </c>
       <c r="C74" t="n">
         <v>2.02205882352941</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>39479</v>
       </c>
       <c r="B75" t="n">
-        <v>3.30204276745538</v>
+        <v>3.30148476676366</v>
       </c>
       <c r="C75" t="n">
         <v>1.64233576642337</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>39508</v>
       </c>
       <c r="B76" t="n">
-        <v>2.78729210311377</v>
+        <v>2.78628007269843</v>
       </c>
       <c r="C76" t="n">
         <v>1.17753623188406</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>39539</v>
       </c>
       <c r="B77" t="n">
-        <v>2.63766401742367</v>
+        <v>2.63662073924339</v>
       </c>
       <c r="C77" t="n">
         <v>1.62748643761303</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>39569</v>
       </c>
       <c r="B78" t="n">
-        <v>2.97562924053229</v>
+        <v>2.97365325712575</v>
       </c>
       <c r="C78" t="n">
         <v>2.25022502250225</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>39600</v>
       </c>
       <c r="B79" t="n">
-        <v>3.09077178992476</v>
+        <v>3.08891496981063</v>
       </c>
       <c r="C79" t="n">
         <v>3.0713640469738</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>39630</v>
       </c>
       <c r="B80" t="n">
-        <v>3.10928366322501</v>
+        <v>3.10750783852875</v>
       </c>
       <c r="C80" t="n">
         <v>3.16455696202532</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>39661</v>
       </c>
       <c r="B81" t="n">
-        <v>2.9364812139418</v>
+        <v>2.93377159713796</v>
       </c>
       <c r="C81" t="n">
         <v>3.08810172570391</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>39692</v>
       </c>
       <c r="B82" t="n">
-        <v>2.96049088500655</v>
+        <v>2.9580137162704</v>
       </c>
       <c r="C82" t="n">
         <v>3.16742081447964</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>39722</v>
       </c>
       <c r="B83" t="n">
-        <v>3.03112225833163</v>
+        <v>3.02920407834796</v>
       </c>
       <c r="C83" t="n">
         <v>2.26244343891403</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>39753</v>
       </c>
       <c r="B84" t="n">
-        <v>2.94643780649663</v>
+        <v>2.94432532116799</v>
       </c>
       <c r="C84" t="n">
         <v>1.44404332129965</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>39783</v>
       </c>
       <c r="B85" t="n">
-        <v>3.0463280650528</v>
+        <v>3.04472570678533</v>
       </c>
       <c r="C85" t="n">
         <v>0.540054005400548</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>39814</v>
       </c>
       <c r="B86" t="n">
-        <v>3.03443391098512</v>
+        <v>3.03309646710077</v>
       </c>
       <c r="C86" t="n">
         <v>0.45045045045045</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>39845</v>
       </c>
       <c r="B87" t="n">
-        <v>3.03963872439506</v>
+        <v>3.039106416324</v>
       </c>
       <c r="C87" t="n">
         <v>0.807899461400351</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>39873</v>
       </c>
       <c r="B88" t="n">
-        <v>2.95781076406214</v>
+        <v>2.9571245609355</v>
       </c>
       <c r="C88" t="n">
         <v>0.805729632945382</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>39904</v>
       </c>
       <c r="B89" t="n">
-        <v>2.87543679657634</v>
+        <v>2.8745214842099</v>
       </c>
       <c r="C89" t="n">
         <v>0.266903914590745</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>39934</v>
       </c>
       <c r="B90" t="n">
-        <v>2.74444133448206</v>
+        <v>2.74309583639493</v>
       </c>
       <c r="C90" t="n">
         <v>0.088028169014092</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>39965</v>
       </c>
       <c r="B91" t="n">
-        <v>2.72254984476336</v>
+        <v>2.72161005712273</v>
       </c>
       <c r="C91" t="n">
         <v>0.175284837861527</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>39995</v>
       </c>
       <c r="B92" t="n">
-        <v>2.7092060520269</v>
+        <v>2.7080777059091</v>
       </c>
       <c r="C92" t="n">
         <v>-0.262927256792285</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>40026</v>
       </c>
       <c r="B93" t="n">
-        <v>2.91889829659297</v>
+        <v>2.91866049433529</v>
       </c>
       <c r="C93" t="n">
         <v>0.352422907488992</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>40057</v>
       </c>
       <c r="B94" t="n">
-        <v>3.01885790763184</v>
+        <v>3.01872823394119</v>
       </c>
       <c r="C94" t="n">
         <v>-0.26315789473684</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>40087</v>
       </c>
       <c r="B95" t="n">
-        <v>2.92777861567355</v>
+        <v>2.92707763663109</v>
       </c>
       <c r="C95" t="n">
         <v>0.530973451327429</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>40118</v>
       </c>
       <c r="B96" t="n">
-        <v>2.90825204058443</v>
+        <v>2.90745066102645</v>
       </c>
       <c r="C96" t="n">
         <v>1.69039145907473</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>40148</v>
       </c>
       <c r="B97" t="n">
-        <v>2.89145215142774</v>
+        <v>2.89041388010396</v>
       </c>
       <c r="C97" t="n">
         <v>2.05908683974933</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>40179</v>
       </c>
       <c r="B98" t="n">
-        <v>2.74094022052402</v>
+        <v>2.73956268333619</v>
       </c>
       <c r="C98" t="n">
         <v>2.24215246636771</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>40210</v>
       </c>
       <c r="B99" t="n">
-        <v>2.6862938350048</v>
+        <v>2.68462538368774</v>
       </c>
       <c r="C99" t="n">
         <v>1.69189670525379</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>40238</v>
       </c>
       <c r="B100" t="n">
-        <v>2.61184592608529</v>
+        <v>2.60995400506056</v>
       </c>
       <c r="C100" t="n">
         <v>1.68738898756661</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>40269</v>
       </c>
       <c r="B101" t="n">
-        <v>2.58253904575266</v>
+        <v>2.58057905985481</v>
       </c>
       <c r="C101" t="n">
         <v>1.86335403726708</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>40299</v>
       </c>
       <c r="B102" t="n">
-        <v>2.69655139435619</v>
+        <v>2.69512875043041</v>
       </c>
       <c r="C102" t="n">
         <v>1.05540897097626</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>40330</v>
       </c>
       <c r="B103" t="n">
-        <v>2.87911677836835</v>
+        <v>2.87773424393077</v>
       </c>
       <c r="C103" t="n">
         <v>0.437445319335083</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>40360</v>
       </c>
       <c r="B104" t="n">
-        <v>2.92960927993166</v>
+        <v>2.92807730612081</v>
       </c>
       <c r="C104" t="n">
         <v>0.615114235500881</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>40391</v>
       </c>
       <c r="B105" t="n">
-        <v>2.95017845095076</v>
+        <v>2.9489066125605</v>
       </c>
       <c r="C105" t="n">
         <v>0.614574187884099</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>40422</v>
       </c>
       <c r="B106" t="n">
-        <v>2.92562178751357</v>
+        <v>2.92434174211487</v>
       </c>
       <c r="C106" t="n">
         <v>0.967458223394894</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>40452</v>
       </c>
       <c r="B107" t="n">
-        <v>2.92830207367576</v>
+        <v>2.92691689941198</v>
       </c>
       <c r="C107" t="n">
         <v>1.40845070422536</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>40483</v>
       </c>
       <c r="B108" t="n">
-        <v>2.93660591559208</v>
+        <v>2.93527103375815</v>
       </c>
       <c r="C108" t="n">
         <v>1.13735783027121</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>40513</v>
       </c>
       <c r="B109" t="n">
-        <v>2.92580812385129</v>
+        <v>2.92427216300493</v>
       </c>
       <c r="C109" t="n">
         <v>1.57894736842105</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>40544</v>
       </c>
       <c r="B110" t="n">
-        <v>3.0238828052158</v>
+        <v>3.02245406665739</v>
       </c>
       <c r="C110" t="n">
         <v>2.10526315789474</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>40575</v>
       </c>
       <c r="B111" t="n">
-        <v>3.10842829880379</v>
+        <v>3.10692710812488</v>
       </c>
       <c r="C111" t="n">
         <v>2.18914185639229</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>40603</v>
       </c>
       <c r="B112" t="n">
-        <v>3.24680457802472</v>
+        <v>3.245398796286</v>
       </c>
       <c r="C112" t="n">
         <v>3.31877729257642</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>40634</v>
       </c>
       <c r="B113" t="n">
-        <v>3.30618840111763</v>
+        <v>3.30469492677208</v>
       </c>
       <c r="C113" t="n">
         <v>3.22299651567945</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>40664</v>
       </c>
       <c r="B114" t="n">
-        <v>3.31349004301362</v>
+        <v>3.31192483395741</v>
       </c>
       <c r="C114" t="n">
         <v>3.48128807658834</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>40695</v>
       </c>
       <c r="B115" t="n">
-        <v>3.29855511787755</v>
+        <v>3.29688982680223</v>
       </c>
       <c r="C115" t="n">
         <v>2.9616724738676</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>40725</v>
       </c>
       <c r="B116" t="n">
-        <v>3.25750659656851</v>
+        <v>3.25576850295349</v>
       </c>
       <c r="C116" t="n">
         <v>3.31877729257642</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>40756</v>
       </c>
       <c r="B117" t="n">
-        <v>3.16409428733181</v>
+        <v>3.16198143715416</v>
       </c>
       <c r="C117" t="n">
         <v>3.40314136125655</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>40787</v>
       </c>
       <c r="B118" t="n">
-        <v>3.16163693750654</v>
+        <v>3.15963822138399</v>
       </c>
       <c r="C118" t="n">
         <v>3.39721254355401</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>40817</v>
       </c>
       <c r="B119" t="n">
-        <v>3.2954446267094</v>
+        <v>3.29405547368742</v>
       </c>
       <c r="C119" t="n">
         <v>3.29861111111111</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>40848</v>
       </c>
       <c r="B120" t="n">
-        <v>3.34700058634918</v>
+        <v>3.34584504704408</v>
       </c>
       <c r="C120" t="n">
         <v>3.20069204152249</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>40878</v>
       </c>
       <c r="B121" t="n">
-        <v>3.34290852159573</v>
+        <v>3.34181858618024</v>
       </c>
       <c r="C121" t="n">
         <v>2.50431778929189</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>40909</v>
       </c>
       <c r="B122" t="n">
-        <v>3.2213506687837</v>
+        <v>3.2200582336586</v>
       </c>
       <c r="C122" t="n">
         <v>2.83505154639175</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>40940</v>
       </c>
       <c r="B123" t="n">
-        <v>3.17755649052708</v>
+        <v>3.17634630872766</v>
       </c>
       <c r="C123" t="n">
         <v>3.17052270779777</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>40969</v>
       </c>
       <c r="B124" t="n">
-        <v>3.14438014579425</v>
+        <v>3.14322390185493</v>
       </c>
       <c r="C124" t="n">
         <v>2.11327134404057</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="B125" t="n">
-        <v>3.13282812590172</v>
+        <v>3.13181979145913</v>
       </c>
       <c r="C125" t="n">
         <v>2.36286919831223</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>41030</v>
       </c>
       <c r="B126" t="n">
-        <v>3.0472594465746</v>
+        <v>3.04612634301288</v>
       </c>
       <c r="C126" t="n">
         <v>1.85029436501261</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>41061</v>
       </c>
       <c r="B127" t="n">
-        <v>2.87415298834458</v>
+        <v>2.87219923391624</v>
       </c>
       <c r="C127" t="n">
         <v>2.03045685279187</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>41091</v>
       </c>
       <c r="B128" t="n">
-        <v>2.94447225942792</v>
+        <v>2.94298900084438</v>
       </c>
       <c r="C128" t="n">
         <v>1.85967878275571</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>41122</v>
       </c>
       <c r="B129" t="n">
-        <v>2.97639789341521</v>
+        <v>2.97548154038267</v>
       </c>
       <c r="C129" t="n">
         <v>2.02531645569621</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>41153</v>
       </c>
       <c r="B130" t="n">
-        <v>2.86368554262792</v>
+        <v>2.86228266541162</v>
       </c>
       <c r="C130" t="n">
         <v>1.85341196293176</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>41183</v>
       </c>
       <c r="B131" t="n">
-        <v>2.67472997940851</v>
+        <v>2.67267751414365</v>
       </c>
       <c r="C131" t="n">
         <v>1.9327731092437</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>41214</v>
       </c>
       <c r="B132" t="n">
-        <v>2.6377979101242</v>
+        <v>2.63548139420081</v>
       </c>
       <c r="C132" t="n">
         <v>1.50880134115675</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>41244</v>
       </c>
       <c r="B133" t="n">
-        <v>2.67557443744209</v>
+        <v>2.67319290446988</v>
       </c>
       <c r="C133" t="n">
         <v>1.51642796967144</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>41275</v>
       </c>
       <c r="B134" t="n">
-        <v>2.68099929566444</v>
+        <v>2.67861810971892</v>
       </c>
       <c r="C134" t="n">
         <v>0.584795321637429</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>41306</v>
       </c>
       <c r="B135" t="n">
-        <v>2.70127578805658</v>
+        <v>2.69859011407918</v>
       </c>
       <c r="C135" t="n">
         <v>1.41196013289036</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>41334</v>
       </c>
       <c r="B136" t="n">
-        <v>2.6214300492308</v>
+        <v>2.6182769099836</v>
       </c>
       <c r="C136" t="n">
         <v>0.827814569536424</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
         <v>41365</v>
       </c>
       <c r="B137" t="n">
-        <v>2.6487914461384</v>
+        <v>2.64585701260278</v>
       </c>
       <c r="C137" t="n">
         <v>0.412201154163232</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>41395</v>
       </c>
       <c r="B138" t="n">
-        <v>2.72842204968782</v>
+        <v>2.72562559456787</v>
       </c>
       <c r="C138" t="n">
         <v>0.660611065235352</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>41426</v>
       </c>
       <c r="B139" t="n">
-        <v>2.72578233374527</v>
+        <v>2.72334175282093</v>
       </c>
       <c r="C139" t="n">
         <v>0.995024875621893</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>41456</v>
       </c>
       <c r="B140" t="n">
-        <v>2.65898472922881</v>
+        <v>2.65600975450526</v>
       </c>
       <c r="C140" t="n">
         <v>1.07883817427386</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>41487</v>
       </c>
       <c r="B141" t="n">
-        <v>2.69767042857655</v>
+        <v>2.69431742353096</v>
       </c>
       <c r="C141" t="n">
         <v>0.827129859387924</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>41518</v>
       </c>
       <c r="B142" t="n">
-        <v>2.73821968769995</v>
+        <v>2.73504530382656</v>
       </c>
       <c r="C142" t="n">
         <v>0.909842845326712</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
         <v>41548</v>
       </c>
       <c r="B143" t="n">
-        <v>2.86790311297147</v>
+        <v>2.86533071231377</v>
       </c>
       <c r="C143" t="n">
         <v>0.247320692497937</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>41579</v>
       </c>
       <c r="B144" t="n">
-        <v>2.83939409729453</v>
+        <v>2.83652678912485</v>
       </c>
       <c r="C144" t="n">
         <v>0.578034682080927</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>41609</v>
       </c>
       <c r="B145" t="n">
-        <v>2.79134538301326</v>
+        <v>2.78869226282352</v>
       </c>
       <c r="C145" t="n">
         <v>0.829875518672199</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>41640</v>
       </c>
       <c r="B146" t="n">
-        <v>2.81413912532362</v>
+        <v>2.81146882624768</v>
       </c>
       <c r="C146" t="n">
         <v>1.0797342192691</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
         <v>41671</v>
       </c>
       <c r="B147" t="n">
-        <v>2.7580303168313</v>
+        <v>2.75533215995532</v>
       </c>
       <c r="C147" t="n">
         <v>0.40950040950041</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>41699</v>
       </c>
       <c r="B148" t="n">
-        <v>2.77139068708889</v>
+        <v>2.76913356766676</v>
       </c>
       <c r="C148" t="n">
         <v>0.903119868637117</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>41730</v>
       </c>
       <c r="B149" t="n">
-        <v>2.86237459974414</v>
+        <v>2.86013972246522</v>
       </c>
       <c r="C149" t="n">
         <v>1.3136288998358</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>41760</v>
       </c>
       <c r="B150" t="n">
-        <v>2.84690527171079</v>
+        <v>2.84469357863258</v>
       </c>
       <c r="C150" t="n">
         <v>1.55865463494667</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
         <v>41791</v>
       </c>
       <c r="B151" t="n">
-        <v>3.07252571012311</v>
+        <v>3.07086974981003</v>
       </c>
       <c r="C151" t="n">
         <v>1.72413793103449</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>41821</v>
       </c>
       <c r="B152" t="n">
-        <v>3.27839985274183</v>
+        <v>3.27730331038783</v>
       </c>
       <c r="C152" t="n">
         <v>1.55993431855501</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
         <v>41852</v>
       </c>
       <c r="B153" t="n">
-        <v>3.068722223508</v>
+        <v>3.06703295578966</v>
       </c>
       <c r="C153" t="n">
         <v>1.55865463494667</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
         <v>41883</v>
       </c>
       <c r="B154" t="n">
-        <v>2.95702970046782</v>
+        <v>2.95492248172283</v>
       </c>
       <c r="C154" t="n">
         <v>1.55737704918033</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
         <v>41913</v>
       </c>
       <c r="B155" t="n">
-        <v>2.82308818515477</v>
+        <v>2.820545275841</v>
       </c>
       <c r="C155" t="n">
         <v>2.22039473684211</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
         <v>41944</v>
       </c>
       <c r="B156" t="n">
-        <v>2.77925943350819</v>
+        <v>2.77691691226881</v>
       </c>
       <c r="C156" t="n">
         <v>1.64203612479475</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
         <v>41974</v>
       </c>
       <c r="B157" t="n">
-        <v>2.80413836944487</v>
+        <v>2.80196825100192</v>
       </c>
       <c r="C157" t="n">
         <v>1.06995884773662</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
         <v>42005</v>
       </c>
       <c r="B158" t="n">
-        <v>2.78655896775703</v>
+        <v>2.78443330924023</v>
       </c>
       <c r="C158" t="n">
         <v>0.739523418241571</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
         <v>42036</v>
       </c>
       <c r="B159" t="n">
-        <v>2.76695535970721</v>
+        <v>2.76507686637011</v>
       </c>
       <c r="C159" t="n">
         <v>1.06035889070148</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
         <v>42064</v>
       </c>
       <c r="B160" t="n">
-        <v>2.70592755336383</v>
+        <v>2.70402047949138</v>
       </c>
       <c r="C160" t="n">
         <v>1.46460537021969</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
         <v>42095</v>
       </c>
       <c r="B161" t="n">
-        <v>2.71084178564743</v>
+        <v>2.70896020889183</v>
       </c>
       <c r="C161" t="n">
         <v>1.05348460291734</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
         <v>42125</v>
       </c>
       <c r="B162" t="n">
-        <v>2.56018195484016</v>
+        <v>2.55766429030604</v>
       </c>
       <c r="C162" t="n">
         <v>1.21163166397415</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
         <v>42156</v>
       </c>
       <c r="B163" t="n">
-        <v>2.54670696868297</v>
+        <v>2.54420927140905</v>
       </c>
       <c r="C163" t="n">
         <v>1.04923325262308</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
         <v>42186</v>
       </c>
       <c r="B164" t="n">
-        <v>2.39857947458586</v>
+        <v>2.39583961482573</v>
       </c>
       <c r="C164" t="n">
         <v>1.29345189975747</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
         <v>42217</v>
       </c>
       <c r="B165" t="n">
-        <v>2.43541845473377</v>
+        <v>2.43287831438738</v>
       </c>
       <c r="C165" t="n">
         <v>1.13085621970921</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
         <v>42248</v>
       </c>
       <c r="B166" t="n">
-        <v>2.55551894951867</v>
+        <v>2.55346580122646</v>
       </c>
       <c r="C166" t="n">
         <v>0.968523002421298</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
         <v>42278</v>
       </c>
       <c r="B167" t="n">
-        <v>2.59058501367899</v>
+        <v>2.58847296576755</v>
       </c>
       <c r="C167" t="n">
         <v>0.724054706355596</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
         <v>42309</v>
       </c>
       <c r="B168" t="n">
-        <v>2.47927357451291</v>
+        <v>2.47672839048845</v>
       </c>
       <c r="C168" t="n">
         <v>0.888529886914385</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
         <v>42339</v>
       </c>
       <c r="B169" t="n">
-        <v>2.38833730276312</v>
+        <v>2.38532096686234</v>
       </c>
       <c r="C169" t="n">
         <v>1.30293159609121</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
         <v>42370</v>
       </c>
       <c r="B170" t="n">
-        <v>2.4860328814656</v>
+        <v>2.4830660861846</v>
       </c>
       <c r="C170" t="n">
         <v>1.63132137030995</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
         <v>42401</v>
       </c>
       <c r="B171" t="n">
-        <v>2.59798366029358</v>
+        <v>2.59518361713962</v>
       </c>
       <c r="C171" t="n">
         <v>0.968523002421298</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
         <v>42430</v>
       </c>
       <c r="B172" t="n">
-        <v>2.67578511366148</v>
+        <v>2.6731091184869</v>
       </c>
       <c r="C172" t="n">
         <v>0.721732157177219</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
         <v>42461</v>
       </c>
       <c r="B173" t="n">
-        <v>2.43359276305007</v>
+        <v>2.43013979425972</v>
       </c>
       <c r="C173" t="n">
         <v>1.04250200481155</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
         <v>42491</v>
       </c>
       <c r="B174" t="n">
-        <v>2.50780031596629</v>
+        <v>2.50462645133444</v>
       </c>
       <c r="C174" t="n">
         <v>0.718276137270555</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
         <v>42522</v>
       </c>
       <c r="B175" t="n">
-        <v>2.32272159565865</v>
+        <v>2.31923050483025</v>
       </c>
       <c r="C175" t="n">
         <v>0.638977635782745</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
         <v>42552</v>
       </c>
       <c r="B176" t="n">
-        <v>2.28560940553287</v>
+        <v>2.28211820784351</v>
       </c>
       <c r="C176" t="n">
         <v>0.239425379090181</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
         <v>42583</v>
       </c>
       <c r="B177" t="n">
-        <v>2.46532150667468</v>
+        <v>2.46227535840955</v>
       </c>
       <c r="C177" t="n">
         <v>0.0798722044728389</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
         <v>42614</v>
       </c>
       <c r="B178" t="n">
-        <v>2.41870336152143</v>
+        <v>2.41542608780598</v>
       </c>
       <c r="C178" t="n">
         <v>0.559552358113511</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
         <v>42644</v>
       </c>
       <c r="B179" t="n">
-        <v>2.39075034415453</v>
+        <v>2.38737052433934</v>
       </c>
       <c r="C179" t="n">
         <v>0.559105431309906</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
         <v>42675</v>
       </c>
       <c r="B180" t="n">
-        <v>2.53409264810916</v>
+        <v>2.53111256412921</v>
       </c>
       <c r="C180" t="n">
         <v>0.56044835868694</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
         <v>42705</v>
       </c>
       <c r="B181" t="n">
-        <v>2.72260520146005</v>
+        <v>2.72013452785874</v>
       </c>
       <c r="C181" t="n">
         <v>0.643086816720255</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
         <v>42736</v>
       </c>
       <c r="B182" t="n">
-        <v>2.75187500443757</v>
+        <v>2.74963961869685</v>
       </c>
       <c r="C182" t="n">
         <v>1.2841091492777</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
         <v>42767</v>
       </c>
       <c r="B183" t="n">
-        <v>2.7063700654601</v>
+        <v>2.70416646462396</v>
       </c>
       <c r="C183" t="n">
         <v>1.19904076738609</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
         <v>42795</v>
       </c>
       <c r="B184" t="n">
-        <v>2.75661938354359</v>
+        <v>2.7546226821254</v>
       </c>
       <c r="C184" t="n">
         <v>0.875796178343956</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
         <v>42826</v>
       </c>
       <c r="B185" t="n">
-        <v>2.87974179316685</v>
+        <v>2.87823558273795</v>
       </c>
       <c r="C185" t="n">
         <v>0.793650793650794</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
         <v>42856</v>
       </c>
       <c r="B186" t="n">
-        <v>2.78365852597766</v>
+        <v>2.78209669026235</v>
       </c>
       <c r="C186" t="n">
         <v>0.71315372424722</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
         <v>42887</v>
       </c>
       <c r="B187" t="n">
-        <v>2.91186884198149</v>
+        <v>2.91039771372018</v>
       </c>
       <c r="C187" t="n">
         <v>0.555555555555558</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
         <v>42917</v>
       </c>
       <c r="B188" t="n">
-        <v>2.9786480245941</v>
+        <v>2.97737614575551</v>
       </c>
       <c r="C188" t="n">
         <v>0.875796178343956</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
         <v>42948</v>
       </c>
       <c r="B189" t="n">
-        <v>3.12134263039575</v>
+        <v>3.12051297213167</v>
       </c>
       <c r="C189" t="n">
         <v>1.11731843575419</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
         <v>42979</v>
       </c>
       <c r="B190" t="n">
-        <v>3.24277796531234</v>
+        <v>3.2420179171291</v>
       </c>
       <c r="C190" t="n">
         <v>1.03338632750397</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
         <v>43009</v>
       </c>
       <c r="B191" t="n">
-        <v>3.2860887733478</v>
+        <v>3.28552500427677</v>
       </c>
       <c r="C191" t="n">
         <v>1.03256552819698</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
         <v>43040</v>
       </c>
       <c r="B192" t="n">
-        <v>3.41689962346338</v>
+        <v>3.41679563359833</v>
       </c>
       <c r="C192" t="n">
         <v>1.671974522293</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
         <v>43070</v>
       </c>
       <c r="B193" t="n">
-        <v>3.33755106536127</v>
+        <v>3.33728471545517</v>
       </c>
       <c r="C193" t="n">
         <v>1.8370607028754</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
         <v>43101</v>
       </c>
       <c r="B194" t="n">
-        <v>3.48799477408573</v>
+        <v>3.48808665071271</v>
       </c>
       <c r="C194" t="n">
         <v>1.26782884310618</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
         <v>43132</v>
       </c>
       <c r="B195" t="n">
-        <v>3.61062620503868</v>
+        <v>3.61087959388651</v>
       </c>
       <c r="C195" t="n">
         <v>1.50078988941549</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
         <v>43160</v>
       </c>
       <c r="B196" t="n">
-        <v>3.58454414559232</v>
+        <v>3.58464646684941</v>
       </c>
       <c r="C196" t="n">
         <v>1.57853196527229</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
         <v>43191</v>
       </c>
       <c r="B197" t="n">
-        <v>3.56387072880894</v>
+        <v>3.56398418992908</v>
       </c>
       <c r="C197" t="n">
         <v>1.73228346456692</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
         <v>43221</v>
       </c>
       <c r="B198" t="n">
-        <v>3.64151204550075</v>
+        <v>3.64186224738836</v>
       </c>
       <c r="C198" t="n">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
         <v>43252</v>
       </c>
       <c r="B199" t="n">
-        <v>3.49542618005205</v>
+        <v>3.49528784802571</v>
       </c>
       <c r="C199" t="n">
         <v>1.97316495659036</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
         <v>43282</v>
       </c>
       <c r="B200" t="n">
-        <v>3.25031852385815</v>
+        <v>3.2494628675933</v>
       </c>
       <c r="C200" t="n">
         <v>2.36779794790843</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
         <v>43313</v>
       </c>
       <c r="B201" t="n">
-        <v>3.02521577880256</v>
+        <v>3.02369564714414</v>
       </c>
       <c r="C201" t="n">
         <v>2.20994475138121</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
         <v>43344</v>
       </c>
       <c r="B202" t="n">
-        <v>2.92462544615532</v>
+        <v>2.92289093314297</v>
       </c>
       <c r="C202" t="n">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
         <v>43374</v>
       </c>
       <c r="B203" t="n">
-        <v>2.93869107051034</v>
+        <v>2.93690206311144</v>
       </c>
       <c r="C203" t="n">
         <v>1.72955974842768</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
         <v>43405</v>
       </c>
       <c r="B204" t="n">
-        <v>2.90905090051765</v>
+        <v>2.90709546864104</v>
       </c>
       <c r="C204" t="n">
         <v>0.939702427564607</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
         <v>43435</v>
       </c>
       <c r="B205" t="n">
-        <v>2.98810634146416</v>
+        <v>2.98667439744966</v>
       </c>
       <c r="C205" t="n">
         <v>1.09803921568628</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
         <v>43466</v>
       </c>
       <c r="B206" t="n">
-        <v>2.87440434556142</v>
+        <v>2.87303492852238</v>
       </c>
       <c r="C206" t="n">
         <v>1.01721439749609</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
         <v>43497</v>
       </c>
       <c r="B207" t="n">
-        <v>2.74621795614591</v>
+        <v>2.74430459636925</v>
       </c>
       <c r="C207" t="n">
         <v>1.32295719844357</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
         <v>43525</v>
       </c>
       <c r="B208" t="n">
-        <v>2.69371215926914</v>
+        <v>2.69151239238047</v>
       </c>
       <c r="C208" t="n">
         <v>1.7871017871018</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
         <v>43556</v>
       </c>
       <c r="B209" t="n">
-        <v>2.85196591040335</v>
+        <v>2.85033304033668</v>
       </c>
       <c r="C209" t="n">
         <v>1.78018575851394</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
         <v>43586</v>
       </c>
       <c r="B210" t="n">
-        <v>3.0104761515887</v>
+        <v>3.00941981439331</v>
       </c>
       <c r="C210" t="n">
         <v>2.39752513534416</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
         <v>43617</v>
       </c>
       <c r="B211" t="n">
-        <v>3.03421919537062</v>
+        <v>3.0336198969354</v>
       </c>
       <c r="C211" t="n">
         <v>2.16718266253871</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
         <v>43647</v>
       </c>
       <c r="B212" t="n">
-        <v>3.17636479038606</v>
+        <v>3.176175801508</v>
       </c>
       <c r="C212" t="n">
         <v>2.23592906707788</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
         <v>43678</v>
       </c>
       <c r="B213" t="n">
-        <v>3.18273249097895</v>
+        <v>3.18274119601586</v>
       </c>
       <c r="C213" t="n">
         <v>2.23938223938224</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
         <v>43709</v>
       </c>
       <c r="B214" t="n">
-        <v>3.22323690642097</v>
+        <v>3.22369957789151</v>
       </c>
       <c r="C214" t="n">
         <v>2.16550657385923</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
         <v>43739</v>
       </c>
       <c r="B215" t="n">
-        <v>3.37950399674156</v>
+        <v>3.38027950292823</v>
       </c>
       <c r="C215" t="n">
         <v>2.31839258114374</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
         <v>43770</v>
       </c>
       <c r="B216" t="n">
-        <v>3.39784678549197</v>
+        <v>3.39856264705927</v>
       </c>
       <c r="C216" t="n">
         <v>2.71528316524438</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
         <v>43800</v>
       </c>
       <c r="B217" t="n">
-        <v>3.45784687018027</v>
+        <v>3.4585915770263</v>
       </c>
       <c r="C217" t="n">
         <v>2.71528316524438</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
         <v>43831</v>
       </c>
       <c r="B218" t="n">
-        <v>3.44269821966394</v>
+        <v>3.44366970059667</v>
       </c>
       <c r="C218" t="n">
         <v>2.71107668474051</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
         <v>43862</v>
       </c>
       <c r="B219" t="n">
-        <v>3.64300657713754</v>
+        <v>3.64500970431204</v>
       </c>
       <c r="C219" t="n">
         <v>2.30414746543779</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
         <v>43891</v>
       </c>
       <c r="B220" t="n">
-        <v>4.22495471043952</v>
+        <v>4.22893192583442</v>
       </c>
       <c r="C220" t="n">
         <v>1.14503816793893</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
         <v>43922</v>
       </c>
       <c r="B221" t="n">
-        <v>4.74760441078607</v>
+        <v>4.7534622074482</v>
       </c>
       <c r="C221" t="n">
         <v>0.152091254752843</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
         <v>43952</v>
       </c>
       <c r="B222" t="n">
-        <v>4.76176671213728</v>
+        <v>4.76770698300007</v>
       </c>
       <c r="C222" t="n">
         <v>-0.377643504531722</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
         <v>43983</v>
       </c>
       <c r="B223" t="n">
-        <v>4.84842498228111</v>
+        <v>4.85440869924226</v>
       </c>
       <c r="C223" t="n">
         <v>0.606060606060615</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
         <v>44013</v>
       </c>
       <c r="B224" t="n">
-        <v>4.8419819565301</v>
+        <v>4.84798301811894</v>
       </c>
       <c r="C224" t="n">
         <v>0.301659125188541</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
         <v>44044</v>
       </c>
       <c r="B225" t="n">
-        <v>4.69361456744309</v>
+        <v>4.69894161785485</v>
       </c>
       <c r="C225" t="n">
         <v>0.377643504531722</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
         <v>44075</v>
       </c>
       <c r="B226" t="n">
-        <v>4.561645179369</v>
+        <v>4.56622716776317</v>
       </c>
       <c r="C226" t="n">
         <v>0.30280090840273</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
         <v>44105</v>
       </c>
       <c r="B227" t="n">
-        <v>4.42645419072249</v>
+        <v>4.43083449214791</v>
       </c>
       <c r="C227" t="n">
         <v>0.528700906344402</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
         <v>44136</v>
       </c>
       <c r="B228" t="n">
-        <v>4.30851130435646</v>
+        <v>4.31282573163344</v>
       </c>
       <c r="C228" t="n">
         <v>0.830815709969784</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
         <v>44166</v>
       </c>
       <c r="B229" t="n">
-        <v>4.17118437383364</v>
+        <v>4.17525853819774</v>
       </c>
       <c r="C229" t="n">
         <v>0.755287009063444</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
         <v>44197</v>
       </c>
       <c r="B230" t="n">
-        <v>4.00795884474115</v>
+        <v>4.01102132138985</v>
       </c>
       <c r="C230" t="n">
         <v>1.2820512820513</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
         <v>44228</v>
       </c>
       <c r="B231" t="n">
-        <v>3.94108516676475</v>
+        <v>3.94295505814032</v>
       </c>
       <c r="C231" t="n">
         <v>1.57657657657659</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
         <v>44256</v>
       </c>
       <c r="B232" t="n">
-        <v>3.39864231996285</v>
+        <v>3.3984478355216</v>
       </c>
       <c r="C232" t="n">
         <v>2.18867924528302</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
         <v>44287</v>
       </c>
       <c r="B233" t="n">
-        <v>2.81789511482784</v>
+        <v>2.81548726212844</v>
       </c>
       <c r="C233" t="n">
         <v>3.41685649202733</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
         <v>44317</v>
       </c>
       <c r="B234" t="n">
-        <v>2.67693368762564</v>
+        <v>2.67394837874939</v>
       </c>
       <c r="C234" t="n">
         <v>4.0940106141016</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
         <v>44348</v>
       </c>
       <c r="B235" t="n">
-        <v>2.64639661326448</v>
+        <v>2.64346229522574</v>
       </c>
       <c r="C235" t="n">
         <v>3.68975903614456</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
         <v>44378</v>
       </c>
       <c r="B236" t="n">
-        <v>2.67544151362303</v>
+        <v>2.67265379284513</v>
       </c>
       <c r="C236" t="n">
         <v>4.13533834586466</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
         <v>44409</v>
       </c>
       <c r="B237" t="n">
-        <v>2.91405839505265</v>
+        <v>2.91213280299641</v>
       </c>
       <c r="C237" t="n">
         <v>4.36418359668923</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
         <v>44440</v>
       </c>
       <c r="B238" t="n">
-        <v>3.22938209736354</v>
+        <v>3.22840442427977</v>
       </c>
       <c r="C238" t="n">
         <v>5.0566037735849</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
         <v>44470</v>
       </c>
       <c r="B239" t="n">
-        <v>3.24025639513635</v>
+        <v>3.23929734244587</v>
       </c>
       <c r="C239" t="n">
         <v>5.3343350864012</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
         <v>44501</v>
       </c>
       <c r="B240" t="n">
-        <v>3.49074884371685</v>
+        <v>3.49030489524538</v>
       </c>
       <c r="C240" t="n">
         <v>5.2434456928839</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
         <v>44531</v>
       </c>
       <c r="B241" t="n">
-        <v>3.7062960324038</v>
+        <v>3.70611752307868</v>
       </c>
       <c r="C241" t="n">
         <v>5.09745127436281</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
         <v>44562</v>
       </c>
       <c r="B242" t="n">
-        <v>3.95537796439773</v>
+        <v>3.95604263822463</v>
       </c>
       <c r="C242" t="n">
         <v>5.06329113924049</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
         <v>44593</v>
       </c>
       <c r="B243" t="n">
-        <v>3.90090917162699</v>
+        <v>3.90269500134216</v>
       </c>
       <c r="C243" t="n">
         <v>5.39541759053953</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
         <v>44621</v>
       </c>
       <c r="B244" t="n">
-        <v>4.03967522120615</v>
+        <v>4.04247283644632</v>
       </c>
       <c r="C244" t="n">
         <v>6.72082717872969</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
         <v>44652</v>
       </c>
       <c r="B245" t="n">
-        <v>4.04764826065169</v>
+        <v>4.05058107723787</v>
       </c>
       <c r="C245" t="n">
         <v>6.82819383259913</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
         <v>44682</v>
       </c>
       <c r="B246" t="n">
-        <v>4.12556266948558</v>
+        <v>4.1287287965374</v>
       </c>
       <c r="C246" t="n">
         <v>7.5018208302986</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
         <v>44713</v>
       </c>
       <c r="B247" t="n">
-        <v>4.23512349746419</v>
+        <v>4.23852487534611</v>
       </c>
       <c r="C247" t="n">
         <v>7.98838053740015</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
         <v>44743</v>
       </c>
       <c r="B248" t="n">
-        <v>4.21778063018476</v>
+        <v>4.22131761240291</v>
       </c>
       <c r="C248" t="n">
         <v>7.29241877256317</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="n">
         <v>44774</v>
       </c>
       <c r="B249" t="n">
-        <v>4.2393276573768</v>
+        <v>4.24279210165505</v>
       </c>
       <c r="C249" t="n">
         <v>7.13770728190339</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="n">
         <v>44805</v>
       </c>
       <c r="B250" t="n">
-        <v>4.21169719287939</v>
+        <v>4.21479082571451</v>
       </c>
       <c r="C250" t="n">
         <v>6.5373563218391</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="n">
         <v>44835</v>
       </c>
       <c r="B251" t="n">
-        <v>4.25273128506842</v>
+        <v>4.25591147502118</v>
       </c>
       <c r="C251" t="n">
         <v>6.41940085592011</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="n">
         <v>44866</v>
       </c>
       <c r="B252" t="n">
-        <v>4.0324375050313</v>
+        <v>4.03531550880643</v>
       </c>
       <c r="C252" t="n">
         <v>6.83274021352313</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="n">
         <v>44896</v>
       </c>
       <c r="B253" t="n">
-        <v>3.81138358082396</v>
+        <v>3.81392126351408</v>
       </c>
       <c r="C253" t="n">
         <v>6.27674750356634</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="n">
         <v>44927</v>
       </c>
       <c r="B254" t="n">
-        <v>3.58839007155751</v>
+        <v>3.59052270624201</v>
       </c>
       <c r="C254" t="n">
         <v>6.23671155209072</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="n">
         <v>44958</v>
       </c>
       <c r="B255" t="n">
-        <v>3.48072630083713</v>
+        <v>3.48197438519393</v>
       </c>
       <c r="C255" t="n">
         <v>5.61009817671809</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="n">
         <v>44986</v>
       </c>
       <c r="B256" t="n">
-        <v>3.38484219952994</v>
+        <v>3.38553825230591</v>
       </c>
       <c r="C256" t="n">
         <v>4.70588235294118</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="n">
         <v>45017</v>
       </c>
       <c r="B257" t="n">
-        <v>3.46683204359041</v>
+        <v>3.4676708376446</v>
       </c>
       <c r="C257" t="n">
         <v>4.81099656357388</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="n">
         <v>45047</v>
       </c>
       <c r="B258" t="n">
-        <v>3.49419843069814</v>
+        <v>3.49530710667884</v>
       </c>
       <c r="C258" t="n">
         <v>3.99728997289973</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="n">
         <v>45078</v>
       </c>
       <c r="B259" t="n">
-        <v>3.53290429793955</v>
+        <v>3.53396521315496</v>
       </c>
       <c r="C259" t="n">
         <v>3.63147276395427</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="n">
         <v>45108</v>
       </c>
       <c r="B260" t="n">
-        <v>3.50446742068582</v>
+        <v>3.50542840015671</v>
       </c>
       <c r="C260" t="n">
         <v>3.90309555854644</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="n">
         <v>45139</v>
       </c>
       <c r="B261" t="n">
-        <v>3.48703448249715</v>
+        <v>3.48778668036196</v>
       </c>
       <c r="C261" t="n">
         <v>4.57604306864065</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="n">
         <v>45170</v>
       </c>
       <c r="B262" t="n">
-        <v>3.31255451199182</v>
+        <v>3.31298358389756</v>
       </c>
       <c r="C262" t="n">
         <v>4.78759271746459</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="n">
         <v>45200</v>
       </c>
       <c r="B263" t="n">
-        <v>3.34189541671383</v>
+        <v>3.34232790851522</v>
       </c>
       <c r="C263" t="n">
         <v>4.15549597855229</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="n">
         <v>45231</v>
       </c>
       <c r="B264" t="n">
-        <v>3.39935625767419</v>
+        <v>3.39986119139391</v>
       </c>
       <c r="C264" t="n">
         <v>3.59760159893405</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="n">
         <v>45261</v>
       </c>
       <c r="B265" t="n">
-        <v>3.07309413630775</v>
+        <v>3.07310672964888</v>
       </c>
       <c r="C265" t="n">
         <v>4.02684563758389</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="B266" t="n">
-        <v>3.22587057359778</v>
+        <v>3.22570569278886</v>
       </c>
       <c r="C266" t="n">
         <v>3.26884589726485</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="n">
         <v>45323</v>
       </c>
       <c r="B267" t="n">
-        <v>3.44466304028748</v>
+        <v>3.44503106143237</v>
       </c>
       <c r="C267" t="n">
         <v>3.25365205843294</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="n">
         <v>45352</v>
       </c>
       <c r="B268" t="n">
-        <v>3.44190052170938</v>
+        <v>3.44245381247321</v>
       </c>
       <c r="C268" t="n">
         <v>3.56906807666885</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="n">
         <v>45383</v>
       </c>
       <c r="B269" t="n">
-        <v>3.46993512278773</v>
+        <v>3.47089380923385</v>
       </c>
       <c r="C269" t="n">
         <v>2.95081967213115</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="n">
         <v>45413</v>
       </c>
       <c r="B270" t="n">
-        <v>3.5972859693496</v>
+        <v>3.59856846350168</v>
       </c>
       <c r="C270" t="n">
         <v>3.06188925081432</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="n">
         <v>45444</v>
       </c>
       <c r="B271" t="n">
-        <v>3.51132031622955</v>
+        <v>3.5127053295699</v>
       </c>
       <c r="C271" t="n">
         <v>2.20635950681376</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="n">
         <v>45474</v>
       </c>
       <c r="B272" t="n">
-        <v>3.80898533534157</v>
+        <v>3.81125741546952</v>
       </c>
       <c r="C272" t="n">
         <v>2.26683937823834</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="n">
         <v>45505</v>
       </c>
       <c r="B273" t="n">
-        <v>4.02538063448748</v>
+        <v>4.02834190717242</v>
       </c>
       <c r="C273" t="n">
         <v>1.48005148005147</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="n">
         <v>45536</v>
       </c>
       <c r="B274" t="n">
-        <v>4.16333463256646</v>
+        <v>4.16696473415252</v>
       </c>
       <c r="C274" t="n">
         <v>1.28700128700129</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="n">
         <v>45566</v>
       </c>
       <c r="B275" t="n">
-        <v>4.28832254646476</v>
+        <v>4.29211421088704</v>
       </c>
       <c r="C275" t="n">
         <v>1.60875160875161</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="n">
         <v>45597</v>
       </c>
       <c r="B276" t="n">
-        <v>4.07575298031395</v>
+        <v>4.07879015004779</v>
       </c>
       <c r="C276" t="n">
         <v>1.4790996784566</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="n">
         <v>45627</v>
       </c>
       <c r="B277" t="n">
-        <v>4.31594688697327</v>
+        <v>4.31897763722986</v>
       </c>
       <c r="C277" t="n">
         <v>1.61290322580645</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="n">
         <v>45658</v>
       </c>
       <c r="B278" t="n">
-        <v>4.31487087559968</v>
+        <v>4.31809650866083</v>
       </c>
       <c r="C278" t="n">
         <v>1.80878552971575</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="n">
         <v>45689</v>
       </c>
       <c r="B279" t="n">
-        <v>4.19563763510479</v>
+        <v>4.19841826685557</v>
       </c>
       <c r="C279" t="n">
         <v>1.99356913183279</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="n">
         <v>45717</v>
       </c>
       <c r="B280" t="n">
-        <v>4.05831505650093</v>
+        <v>4.06105557910123</v>
       </c>
       <c r="C280" t="n">
         <v>1.914486279515</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="n">
         <v>45748</v>
       </c>
       <c r="B281" t="n">
-        <v>4.02952657022599</v>
+        <v>4.03196670316949</v>
       </c>
       <c r="C281" t="n">
         <v>2.1656050955414</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="n">
         <v>45778</v>
       </c>
       <c r="B282" t="n">
-        <v>3.88511741444166</v>
+        <v>3.88708269816009</v>
       </c>
       <c r="C282" t="n">
         <v>1.70670037926676</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="n">
         <v>45809</v>
       </c>
       <c r="B283" t="n">
-        <v>3.82714790322563</v>
+        <v>3.82893274397603</v>
       </c>
       <c r="C283" t="n">
         <v>2.22222222222222</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="n">
         <v>45839</v>
       </c>
       <c r="B284" t="n">
-        <v>3.6943907038977</v>
+        <v>3.6956364900853</v>
       </c>
       <c r="C284" t="n">
         <v>2.34325522482583</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="n">
         <v>45870</v>
       </c>
       <c r="B285" t="n">
-        <v>3.4782955405117</v>
+        <v>3.47896877601215</v>
       </c>
       <c r="C285" t="n">
         <v>2.66328471781865</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="n">
         <v>45901</v>
       </c>
       <c r="B286" t="n">
-        <v>3.43304424408994</v>
+        <v>3.43318284824665</v>
       </c>
       <c r="C286" t="n">
         <v>3.30368487928843</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="n">
         <v>45931</v>
       </c>
       <c r="B287" t="n">
-        <v>3.23983642338143</v>
+        <v>3.23943719681641</v>
       </c>
       <c r="C287" t="n">
         <v>3.16656111462951</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="n">
         <v>45962</v>
       </c>
       <c r="B288" t="n">
-        <v>3.27871515842664</v>
+        <v>3.27857606390404</v>
       </c>
       <c r="C288" t="n">
         <v>3.04182509505702</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="B289" t="n">
-        <v>3.41050836655135</v>
+        <v>3.41065214312605</v>
       </c>
       <c r="C289" t="n">
         <v>3.23809523809523</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="n">
         <v>46023</v>
       </c>
       <c r="B290" t="n">
-        <v>3.37707418540503</v>
+        <v>3.37701132166177</v>
       </c>
       <c r="C290" t="n">
         <v>2.98223350253808</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="n">
         <v>46054</v>
       </c>
       <c r="B291" t="n">
-        <v>3.27136098352772</v>
+        <v>3.2709903943649</v>
       </c>
       <c r="C291" t="n">
         <v>2.83732660781841</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="n">
         <v>46082</v>
       </c>
       <c r="B292" t="n">
-        <v>3.34623533333486</v>
+        <v>3.34501949981772</v>
       </c>
       <c r="C292" t="n">
         <v>2.88040075140891</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="n">
         <v>46113</v>
       </c>
       <c r="B293" t="n">
-        <v>3.34332615901586</v>
+        <v>3.34008822354152</v>
       </c>
       <c r="C293" t="n">
         <v>2.99251870324188</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="n">
         <v>46143</v>
       </c>
       <c r="B294" t="n">
-        <v>3.17653641486264</v>
+        <v>3.16775824026277</v>
       </c>
       <c r="C294" t="n">
         <v>3.60472343070229</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="B295" t="n">
-        <v>3.22265399718459</v>
+        <v>3.20224991255935</v>
       </c>
       <c r="C295" t="n">
         <v>3.22981366459627</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="n">
         <v>46204</v>
       </c>
       <c r="B296" t="n">
-        <v>3.22659108470692</v>
+        <v>3.16423524034733</v>
       </c>
       <c r="C296" t="n">
         <v>3.34158415841585</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="n">
+        <v>46235</v>
+      </c>
+      <c r="B297" t="n">
+        <v>3.17196942521231</v>
+      </c>
+      <c r="C297" t="n">
+        <v>3.08832612723904</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>chairemacro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </coreProperties>
 </file>