--- v6 (2026-10-04)
+++ v7 (2026-10-27)
@@ -434,7044 +434,7079 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>37257</v>
       </c>
       <c r="B2" t="n">
-        <v>3.11830916521521</v>
+        <v>3.11741580563347</v>
       </c>
       <c r="C2" t="n">
         <v>1.16957905604931</v>
       </c>
       <c r="D2" t="n">
-        <v>3.99258013424707</v>
+        <v>3.98987490474338</v>
       </c>
       <c r="E2" t="n">
         <v>1.69674218782318</v>
       </c>
       <c r="F2" t="n">
-        <v>3.73167309464576</v>
+        <v>3.73859590257097</v>
       </c>
       <c r="G2" t="n">
-        <v>3.96801244792274</v>
+        <v>3.96283109937774</v>
       </c>
       <c r="H2" t="n">
-        <v>2.60229556366379</v>
+        <v>2.60207456003324</v>
       </c>
       <c r="I2" t="n">
         <v>0.748298707948684</v>
       </c>
       <c r="J2" t="n">
         <v>1.55065472088217</v>
       </c>
       <c r="K2" t="n">
         <v>1.47462277091906</v>
       </c>
       <c r="L2" t="n">
         <v>1.47614143494679</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>37347</v>
       </c>
       <c r="B3" t="n">
-        <v>2.92157394467231</v>
+        <v>2.92271091588723</v>
       </c>
       <c r="C3" t="n">
         <v>1.05131206122912</v>
       </c>
       <c r="D3" t="n">
-        <v>3.51714301608318</v>
+        <v>3.5169087050319</v>
       </c>
       <c r="E3" t="n">
         <v>1.86750799033684</v>
       </c>
       <c r="F3" t="n">
-        <v>3.53545774416972</v>
+        <v>3.53393845863788</v>
       </c>
       <c r="G3" t="n">
-        <v>3.66946623675871</v>
+        <v>3.66464821760934</v>
       </c>
       <c r="H3" t="n">
-        <v>2.64627197185346</v>
+        <v>2.64617882407979</v>
       </c>
       <c r="I3" t="n">
         <v>0.893478045616895</v>
       </c>
       <c r="J3" t="n">
         <v>1.3554727211115</v>
       </c>
       <c r="K3" t="n">
         <v>0.946585530764034</v>
       </c>
       <c r="L3" t="n">
         <v>1.11675126903554</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>37438</v>
       </c>
       <c r="B4" t="n">
-        <v>2.56608138530226</v>
+        <v>2.57075349618802</v>
       </c>
       <c r="C4" t="n">
         <v>0.395850117808192</v>
       </c>
       <c r="D4" t="n">
-        <v>2.85816691210413</v>
+        <v>2.85925107424032</v>
       </c>
       <c r="E4" t="n">
         <v>0.764451177651028</v>
       </c>
       <c r="F4" t="n">
-        <v>3.44292386066013</v>
+        <v>3.43742334645468</v>
       </c>
       <c r="G4" t="n">
-        <v>2.88237805576504</v>
+        <v>2.8852309779608</v>
       </c>
       <c r="H4" t="n">
-        <v>2.41065432179964</v>
+        <v>2.40924499300449</v>
       </c>
       <c r="I4" t="n">
         <v>0.198686896845617</v>
       </c>
       <c r="J4" t="n">
         <v>2.33581584292486</v>
       </c>
       <c r="K4" t="n">
         <v>2.26887910599391</v>
       </c>
       <c r="L4" t="n">
         <v>2.36726411903959</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>37530</v>
       </c>
       <c r="B5" t="n">
-        <v>2.62969695048905</v>
+        <v>2.63452999322618</v>
       </c>
       <c r="C5" t="n">
         <v>0.00204721759896176</v>
       </c>
       <c r="D5" t="n">
-        <v>2.66950076871723</v>
+        <v>2.67062224088069</v>
       </c>
       <c r="E5" t="n">
         <v>0.346630657912779</v>
       </c>
       <c r="F5" t="n">
-        <v>3.51041594826679</v>
+        <v>3.50781926739025</v>
       </c>
       <c r="G5" t="n">
-        <v>2.69475346942277</v>
+        <v>2.69820539319171</v>
       </c>
       <c r="H5" t="n">
-        <v>2.67162221128771</v>
+        <v>2.67473339170253</v>
       </c>
       <c r="I5" t="n">
         <v>0.193471156808476</v>
       </c>
       <c r="J5" t="n">
         <v>3.79227878373759</v>
       </c>
       <c r="K5" t="n">
         <v>3.40599455040871</v>
       </c>
       <c r="L5" t="n">
         <v>3.09734513274335</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>37622</v>
       </c>
       <c r="B6" t="n">
-        <v>2.45799855732182</v>
+        <v>2.4644510764831</v>
       </c>
       <c r="C6" t="n">
         <v>-0.362961149488204</v>
       </c>
       <c r="D6" t="n">
-        <v>2.26522606069108</v>
+        <v>2.26799833321843</v>
       </c>
       <c r="E6" t="n">
         <v>-0.211881324120455</v>
       </c>
       <c r="F6" t="n">
-        <v>3.3147145210784</v>
+        <v>3.30369785679023</v>
       </c>
       <c r="G6" t="n">
-        <v>2.53176262738548</v>
+        <v>2.53648140936599</v>
       </c>
       <c r="H6" t="n">
-        <v>2.4254835782771</v>
+        <v>2.42768437643744</v>
       </c>
       <c r="I6" t="n">
         <v>-0.359175552677204</v>
       </c>
       <c r="J6" t="n">
         <v>4.4791313199864</v>
       </c>
       <c r="K6" t="n">
         <v>4.22440013518081</v>
       </c>
       <c r="L6" t="n">
         <v>3.99188092016239</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>37712</v>
       </c>
       <c r="B7" t="n">
-        <v>2.54318286141968</v>
+        <v>2.54896009833614</v>
       </c>
       <c r="C7" t="n">
         <v>0.193980307068381</v>
       </c>
       <c r="D7" t="n">
-        <v>2.51568514434591</v>
+        <v>2.51703920514261</v>
       </c>
       <c r="E7" t="n">
         <v>0.329363689887434</v>
       </c>
       <c r="F7" t="n">
-        <v>3.38714643482786</v>
+        <v>3.37924614517172</v>
       </c>
       <c r="G7" t="n">
-        <v>2.82755128384525</v>
+        <v>2.82954575984289</v>
       </c>
       <c r="H7" t="n">
-        <v>2.42009274386455</v>
+        <v>2.42242885261868</v>
       </c>
       <c r="I7" t="n">
         <v>0.109835643360074</v>
       </c>
       <c r="J7" t="n">
         <v>2.77499164159143</v>
       </c>
       <c r="K7" t="n">
         <v>2.84661754855994</v>
       </c>
       <c r="L7" t="n">
         <v>2.51004016064257</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>37803</v>
       </c>
       <c r="B8" t="n">
-        <v>2.65240702549841</v>
+        <v>2.65672271199039</v>
       </c>
       <c r="C8" t="n">
         <v>0.57127265629831</v>
       </c>
       <c r="D8" t="n">
-        <v>2.7189193389388</v>
+        <v>2.72018585070131</v>
       </c>
       <c r="E8" t="n">
         <v>0.89367211593778</v>
       </c>
       <c r="F8" t="n">
-        <v>3.23219104026103</v>
+        <v>3.21762384127951</v>
       </c>
       <c r="G8" t="n">
-        <v>3.09783113602438</v>
+        <v>3.0983950414375</v>
       </c>
       <c r="H8" t="n">
-        <v>2.49741683632869</v>
+        <v>2.4988081572679</v>
       </c>
       <c r="I8" t="n">
         <v>0.416762860044982</v>
       </c>
       <c r="J8" t="n">
         <v>2.08402249421106</v>
       </c>
       <c r="K8" t="n">
         <v>1.72185430463575</v>
       </c>
       <c r="L8" t="n">
         <v>1.98216055500493</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>37895</v>
       </c>
       <c r="B9" t="n">
-        <v>2.70395183877546</v>
+        <v>2.70738223485611</v>
       </c>
       <c r="C9" t="n">
         <v>0.740574865990011</v>
       </c>
       <c r="D9" t="n">
-        <v>3.00278583003447</v>
+        <v>3.00347967848553</v>
       </c>
       <c r="E9" t="n">
         <v>1.21698885727191</v>
       </c>
       <c r="F9" t="n">
-        <v>3.3822761277561</v>
+        <v>3.37416627759678</v>
       </c>
       <c r="G9" t="n">
-        <v>3.20546088914731</v>
+        <v>3.20601267120311</v>
       </c>
       <c r="H9" t="n">
-        <v>2.42148553501421</v>
+        <v>2.41971361334066</v>
       </c>
       <c r="I9" t="n">
         <v>0.318572184358314</v>
       </c>
       <c r="J9" t="n">
         <v>1.74456879526004</v>
       </c>
       <c r="K9" t="n">
         <v>1.38339920948617</v>
       </c>
       <c r="L9" t="n">
         <v>2.14592274678112</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>37987</v>
       </c>
       <c r="B10" t="n">
-        <v>2.9874130149213</v>
+        <v>2.98836266005183</v>
       </c>
       <c r="C10" t="n">
         <v>1.17641260931224</v>
       </c>
       <c r="D10" t="n">
-        <v>3.09985635547512</v>
+        <v>3.09937540105752</v>
       </c>
       <c r="E10" t="n">
         <v>1.27075344234652</v>
       </c>
       <c r="F10" t="n">
-        <v>3.54099858430283</v>
+        <v>3.5397176975359</v>
       </c>
       <c r="G10" t="n">
-        <v>2.88722662850118</v>
+        <v>2.89182241175172</v>
       </c>
       <c r="H10" t="n">
-        <v>2.78193915088441</v>
+        <v>2.78109977103278</v>
       </c>
       <c r="I10" t="n">
         <v>0.960865555473895</v>
       </c>
       <c r="J10" t="n">
         <v>0.909386164339089</v>
       </c>
       <c r="K10" t="n">
         <v>0.745784695201051</v>
       </c>
       <c r="L10" t="n">
         <v>1.17111255692907</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>38078</v>
       </c>
       <c r="B11" t="n">
-        <v>3.16655512636238</v>
+        <v>3.16600474973027</v>
       </c>
       <c r="C11" t="n">
         <v>0.923900200580802</v>
       </c>
       <c r="D11" t="n">
-        <v>3.27751405002144</v>
+        <v>3.27642780493281</v>
       </c>
       <c r="E11" t="n">
         <v>1.00035108398036</v>
       </c>
       <c r="F11" t="n">
-        <v>3.63553111152459</v>
+        <v>3.63831743917415</v>
       </c>
       <c r="G11" t="n">
-        <v>3.03499445846597</v>
+        <v>3.03796552001805</v>
       </c>
       <c r="H11" t="n">
-        <v>2.89695716365881</v>
+        <v>2.89741309333971</v>
       </c>
       <c r="I11" t="n">
         <v>0.641415222237877</v>
       </c>
       <c r="J11" t="n">
         <v>2.21210149642161</v>
       </c>
       <c r="K11" t="n">
         <v>2.05144903940083</v>
       </c>
       <c r="L11" t="n">
         <v>2.48122755468493</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>38169</v>
       </c>
       <c r="B12" t="n">
-        <v>3.14899338335556</v>
+        <v>3.14892020955744</v>
       </c>
       <c r="C12" t="n">
         <v>0.867995102000386</v>
       </c>
       <c r="D12" t="n">
-        <v>3.17031048152793</v>
+        <v>3.16978116261348</v>
       </c>
       <c r="E12" t="n">
         <v>0.896952706128616</v>
       </c>
       <c r="F12" t="n">
-        <v>3.82923202903022</v>
+        <v>3.84035227063135</v>
       </c>
       <c r="G12" t="n">
-        <v>2.97254455826652</v>
+        <v>2.97486054185236</v>
       </c>
       <c r="H12" t="n">
-        <v>2.87214649327916</v>
+        <v>2.87699877045546</v>
       </c>
       <c r="I12" t="n">
         <v>0.732377219191119</v>
       </c>
       <c r="J12" t="n">
         <v>2.00907323395981</v>
       </c>
       <c r="K12" t="n">
         <v>2.14843750000002</v>
       </c>
       <c r="L12" t="n">
         <v>1.84645286686105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>38261</v>
       </c>
       <c r="B13" t="n">
-        <v>3.06159865079542</v>
+        <v>3.06163464755919</v>
       </c>
       <c r="C13" t="n">
         <v>0.747697844829165</v>
       </c>
       <c r="D13" t="n">
-        <v>2.91185967520638</v>
+        <v>2.91224283298223</v>
       </c>
       <c r="E13" t="n">
         <v>0.498520961494141</v>
       </c>
       <c r="F13" t="n">
-        <v>3.70950000627895</v>
+        <v>3.71546882372471</v>
       </c>
       <c r="G13" t="n">
-        <v>2.83146583250087</v>
+        <v>2.83504303062397</v>
       </c>
       <c r="H13" t="n">
-        <v>2.73073558318968</v>
+        <v>2.73246091104542</v>
       </c>
       <c r="I13" t="n">
         <v>0.572954318380207</v>
       </c>
       <c r="J13" t="n">
         <v>2.29699126496283</v>
       </c>
       <c r="K13" t="n">
         <v>2.66406757634827</v>
       </c>
       <c r="L13" t="n">
         <v>2.03619909502263</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>38353</v>
       </c>
       <c r="B14" t="n">
-        <v>3.16457400432614</v>
+        <v>3.16269811142707</v>
       </c>
       <c r="C14" t="n">
         <v>0.974841078681401</v>
       </c>
       <c r="D14" t="n">
-        <v>3.04461632374747</v>
+        <v>3.04613396897519</v>
       </c>
       <c r="E14" t="n">
         <v>1.24815926565897</v>
       </c>
       <c r="F14" t="n">
-        <v>3.6511420145824</v>
+        <v>3.65460000079002</v>
       </c>
       <c r="G14" t="n">
-        <v>3.33626783557128</v>
+        <v>3.33191703452227</v>
       </c>
       <c r="H14" t="n">
-        <v>2.8381297598628</v>
+        <v>2.8376022701057</v>
       </c>
       <c r="I14" t="n">
         <v>0.716064106595149</v>
       </c>
       <c r="J14" t="n">
         <v>2.12423559703893</v>
       </c>
       <c r="K14" t="n">
         <v>2.12423559703892</v>
       </c>
       <c r="L14" t="n">
         <v>2.02572347266879</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>38443</v>
       </c>
       <c r="B15" t="n">
-        <v>3.18713737533691</v>
+        <v>3.18460007111602</v>
       </c>
       <c r="C15" t="n">
         <v>1.0350899041444</v>
       </c>
       <c r="D15" t="n">
-        <v>2.92931602733064</v>
+        <v>2.93049726741497</v>
       </c>
       <c r="E15" t="n">
         <v>0.96765578755929</v>
       </c>
       <c r="F15" t="n">
-        <v>3.62151559695379</v>
+        <v>3.62369892106059</v>
       </c>
       <c r="G15" t="n">
-        <v>3.04440580159913</v>
+        <v>3.04436367136037</v>
       </c>
       <c r="H15" t="n">
-        <v>2.93464903931406</v>
+        <v>2.93271021929684</v>
       </c>
       <c r="I15" t="n">
         <v>0.832987126296153</v>
       </c>
       <c r="J15" t="n">
         <v>1.90961171228518</v>
       </c>
       <c r="K15" t="n">
         <v>2.01021059349076</v>
       </c>
       <c r="L15" t="n">
         <v>1.91143676330041</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>38534</v>
       </c>
       <c r="B16" t="n">
-        <v>3.30081865689053</v>
+        <v>3.29613373904166</v>
       </c>
       <c r="C16" t="n">
         <v>0.995495080791344</v>
       </c>
       <c r="D16" t="n">
-        <v>3.07027947139032</v>
+        <v>3.07100458686644</v>
       </c>
       <c r="E16" t="n">
         <v>0.927326795635576</v>
       </c>
       <c r="F16" t="n">
-        <v>3.61912524076566</v>
+        <v>3.62120572028344</v>
       </c>
       <c r="G16" t="n">
-        <v>3.15094850600964</v>
+        <v>3.1497284073227</v>
       </c>
       <c r="H16" t="n">
-        <v>2.96062230005938</v>
+        <v>2.95277471518131</v>
       </c>
       <c r="I16" t="n">
         <v>0.674783386284692</v>
       </c>
       <c r="J16" t="n">
         <v>2.60482846251588</v>
       </c>
       <c r="K16" t="n">
         <v>2.89993626513701</v>
       </c>
       <c r="L16" t="n">
         <v>2.60814249363868</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>38626</v>
       </c>
       <c r="B17" t="n">
-        <v>3.46376634130146</v>
+        <v>3.45764698063949</v>
       </c>
       <c r="C17" t="n">
         <v>1.20148509791025</v>
       </c>
       <c r="D17" t="n">
-        <v>2.97809379504772</v>
+        <v>2.97856753796524</v>
       </c>
       <c r="E17" t="n">
         <v>0.93659513997772</v>
       </c>
       <c r="F17" t="n">
-        <v>3.5148714244875</v>
+        <v>3.51246642249053</v>
       </c>
       <c r="G17" t="n">
-        <v>3.00089591115779</v>
+        <v>3.00229929104948</v>
       </c>
       <c r="H17" t="n">
-        <v>3.18156102229705</v>
+        <v>3.17736398272815</v>
       </c>
       <c r="I17" t="n">
         <v>0.972979323069013</v>
       </c>
       <c r="J17" t="n">
         <v>2.21378874130297</v>
       </c>
       <c r="K17" t="n">
         <v>2.08860759493673</v>
       </c>
       <c r="L17" t="n">
         <v>2.24897054165345</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>38718</v>
       </c>
       <c r="B18" t="n">
-        <v>3.36952000274367</v>
+        <v>3.36386477668984</v>
       </c>
       <c r="C18" t="n">
         <v>1.06102864492052</v>
       </c>
       <c r="D18" t="n">
-        <v>2.76894329522945</v>
+        <v>2.76899403386772</v>
       </c>
       <c r="E18" t="n">
         <v>0.448507487517608</v>
       </c>
       <c r="F18" t="n">
-        <v>3.55338963680965</v>
+        <v>3.55264187793921</v>
       </c>
       <c r="G18" t="n">
-        <v>2.62697932394892</v>
+        <v>2.63352861781214</v>
       </c>
       <c r="H18" t="n">
-        <v>2.89549217200229</v>
+        <v>2.89050585394643</v>
       </c>
       <c r="I18" t="n">
         <v>0.615218884537823</v>
       </c>
       <c r="J18" t="n">
         <v>2.36369366530096</v>
       </c>
       <c r="K18" t="n">
         <v>2.26914591868896</v>
       </c>
       <c r="L18" t="n">
         <v>2.39520958083835</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>38808</v>
       </c>
       <c r="B19" t="n">
-        <v>3.38971926347398</v>
+        <v>3.38347226559824</v>
       </c>
       <c r="C19" t="n">
         <v>1.04770853989643</v>
       </c>
       <c r="D19" t="n">
-        <v>2.65817231808377</v>
+        <v>2.65943815500076</v>
       </c>
       <c r="E19" t="n">
         <v>0.501118353408412</v>
       </c>
       <c r="F19" t="n">
-        <v>3.4701740799826</v>
+        <v>3.46584600147427</v>
       </c>
       <c r="G19" t="n">
-        <v>2.66249836418204</v>
+        <v>2.66811333046817</v>
       </c>
       <c r="H19" t="n">
-        <v>2.84610301403488</v>
+        <v>2.84141709051229</v>
       </c>
       <c r="I19" t="n">
         <v>0.533677427179841</v>
       </c>
       <c r="J19" t="n">
         <v>2.56089943785132</v>
       </c>
       <c r="K19" t="n">
         <v>2.43978730059432</v>
       </c>
       <c r="L19" t="n">
         <v>2.50078149421695</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>38899</v>
       </c>
       <c r="B20" t="n">
-        <v>3.62326588963341</v>
+        <v>3.61488069974868</v>
       </c>
       <c r="C20" t="n">
         <v>1.50148481221453</v>
       </c>
       <c r="D20" t="n">
-        <v>2.73747151923659</v>
+        <v>2.73870768076553</v>
       </c>
       <c r="E20" t="n">
         <v>0.882029425280201</v>
       </c>
       <c r="F20" t="n">
-        <v>3.40291854653187</v>
+        <v>3.39569682847445</v>
       </c>
       <c r="G20" t="n">
-        <v>2.92490316147236</v>
+        <v>2.92885430137971</v>
       </c>
       <c r="H20" t="n">
-        <v>3.28055175967725</v>
+        <v>3.27955941561177</v>
       </c>
       <c r="I20" t="n">
         <v>1.38545906111208</v>
       </c>
       <c r="J20" t="n">
         <v>1.73374613003094</v>
       </c>
       <c r="K20" t="n">
         <v>1.20780427376898</v>
       </c>
       <c r="L20" t="n">
         <v>1.23992560446373</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>38991</v>
       </c>
       <c r="B21" t="n">
-        <v>3.65129741860128</v>
+        <v>3.64190221975741</v>
       </c>
       <c r="C21" t="n">
         <v>1.66656517145604</v>
       </c>
       <c r="D21" t="n">
-        <v>3.13043815452302</v>
+        <v>3.13160802706386</v>
       </c>
       <c r="E21" t="n">
         <v>1.44714404748482</v>
       </c>
       <c r="F21" t="n">
-        <v>3.51150997502091</v>
+        <v>3.50896036064559</v>
       </c>
       <c r="G21" t="n">
-        <v>3.4230644124345</v>
+        <v>3.42207076630274</v>
       </c>
       <c r="H21" t="n">
-        <v>3.28439143775504</v>
+        <v>3.28059596989916</v>
       </c>
       <c r="I21" t="n">
         <v>1.45620285088083</v>
       </c>
       <c r="J21" t="n">
         <v>1.36138613861385</v>
       </c>
       <c r="K21" t="n">
         <v>0.960942343459377</v>
       </c>
       <c r="L21" t="n">
         <v>0.929368029739803</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>39083</v>
       </c>
       <c r="B22" t="n">
-        <v>3.80524704782286</v>
+        <v>3.79501030743468</v>
       </c>
       <c r="C22" t="n">
         <v>1.62397038110611</v>
       </c>
       <c r="D22" t="n">
-        <v>3.92158862236681</v>
+        <v>3.92075173299367</v>
       </c>
       <c r="E22" t="n">
         <v>2.03633026343081</v>
       </c>
       <c r="F22" t="n">
-        <v>3.50712189577592</v>
+        <v>3.50438347833927</v>
       </c>
       <c r="G22" t="n">
-        <v>4.2658118291312</v>
+        <v>4.25751878783158</v>
       </c>
       <c r="H22" t="n">
-        <v>3.51187391213711</v>
+        <v>3.50972513284561</v>
       </c>
       <c r="I22" t="n">
         <v>1.57499030523757</v>
       </c>
       <c r="J22" t="n">
         <v>1.81650246305422</v>
       </c>
       <c r="K22" t="n">
         <v>1.32511556240368</v>
       </c>
       <c r="L22" t="n">
         <v>1.29270544783009</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>39173</v>
       </c>
       <c r="B23" t="n">
-        <v>3.85227694995979</v>
+        <v>3.84141518077348</v>
       </c>
       <c r="C23" t="n">
         <v>1.56786491449525</v>
       </c>
       <c r="D23" t="n">
-        <v>4.32535290844627</v>
+        <v>4.32328140036046</v>
       </c>
       <c r="E23" t="n">
         <v>2.24162815682352</v>
       </c>
       <c r="F23" t="n">
-        <v>3.54711087312507</v>
+        <v>3.54609296051097</v>
       </c>
       <c r="G23" t="n">
-        <v>4.55046639536685</v>
+        <v>4.53998104515398</v>
       </c>
       <c r="H23" t="n">
-        <v>3.65548248680421</v>
+        <v>3.65198527154308</v>
       </c>
       <c r="I23" t="n">
         <v>1.5601300489453</v>
       </c>
       <c r="J23" t="n">
         <v>2.19244823386116</v>
       </c>
       <c r="K23" t="n">
         <v>1.49618320610686</v>
       </c>
       <c r="L23" t="n">
         <v>1.79932906373893</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>39264</v>
       </c>
       <c r="B24" t="n">
-        <v>3.70477717624621</v>
+        <v>3.69503026421615</v>
       </c>
       <c r="C24" t="n">
         <v>1.4773625244118</v>
       </c>
       <c r="D24" t="n">
-        <v>3.95288485121864</v>
+        <v>3.95285359185223</v>
       </c>
       <c r="E24" t="n">
         <v>2.10224472908504</v>
       </c>
       <c r="F24" t="n">
-        <v>3.66132605503777</v>
+        <v>3.66522220256553</v>
       </c>
       <c r="G24" t="n">
-        <v>4.10090116871161</v>
+        <v>4.0925482915421</v>
       </c>
       <c r="H24" t="n">
-        <v>3.49418511278509</v>
+        <v>3.4885370534565</v>
       </c>
       <c r="I24" t="n">
         <v>1.34119401392446</v>
       </c>
       <c r="J24" t="n">
         <v>2.13024954351798</v>
       </c>
       <c r="K24" t="n">
         <v>1.34638922888616</v>
       </c>
       <c r="L24" t="n">
         <v>1.95958358848744</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>39356</v>
       </c>
       <c r="B25" t="n">
-        <v>3.57432476068865</v>
+        <v>3.56658548220415</v>
       </c>
       <c r="C25" t="n">
         <v>1.28843908241125</v>
       </c>
       <c r="D25" t="n">
-        <v>3.85404612533204</v>
+        <v>3.85288883030187</v>
       </c>
       <c r="E25" t="n">
         <v>1.70194694121941</v>
       </c>
       <c r="F25" t="n">
-        <v>3.68441992094552</v>
+        <v>3.6893096650523</v>
       </c>
       <c r="G25" t="n">
-        <v>3.77877493769494</v>
+        <v>3.77347104937459</v>
       </c>
       <c r="H25" t="n">
-        <v>3.23968002049348</v>
+        <v>3.23395299337726</v>
       </c>
       <c r="I25" t="n">
         <v>1.01823634712536</v>
       </c>
       <c r="J25" t="n">
         <v>2.4114774114774</v>
       </c>
       <c r="K25" t="n">
         <v>2.05710776788456</v>
       </c>
       <c r="L25" t="n">
         <v>2.27133210558625</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>39448</v>
       </c>
       <c r="B26" t="n">
-        <v>3.40850315958845</v>
+        <v>3.40305793656668</v>
       </c>
       <c r="C26" t="n">
         <v>1.30722876201081</v>
       </c>
       <c r="D26" t="n">
-        <v>3.37280738232015</v>
+        <v>3.37219332217024</v>
       </c>
       <c r="E26" t="n">
         <v>1.30240671807644</v>
       </c>
       <c r="F26" t="n">
-        <v>3.79166920013814</v>
+        <v>3.8011733061117</v>
       </c>
       <c r="G26" t="n">
-        <v>3.1977135506007</v>
+        <v>3.1970632442004</v>
       </c>
       <c r="H26" t="n">
-        <v>2.98554499295785</v>
+        <v>2.98064234439209</v>
       </c>
       <c r="I26" t="n">
         <v>1.06906837898231</v>
       </c>
       <c r="J26" t="n">
         <v>1.78409434532808</v>
       </c>
       <c r="K26" t="n">
         <v>1.61192214111925</v>
       </c>
       <c r="L26" t="n">
         <v>1.48890914615618</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>39539</v>
       </c>
       <c r="B27" t="n">
-        <v>3.09762154638103</v>
+        <v>3.09530189810644</v>
       </c>
       <c r="C27" t="n">
         <v>0.872188997554511</v>
       </c>
       <c r="D27" t="n">
-        <v>2.96648394651822</v>
+        <v>2.9667600799064</v>
       </c>
       <c r="E27" t="n">
         <v>0.737173741985926</v>
       </c>
       <c r="F27" t="n">
-        <v>3.83318051346264</v>
+        <v>3.84447063045399</v>
       </c>
       <c r="G27" t="n">
-        <v>2.77158936064511</v>
+        <v>2.77464194111255</v>
       </c>
       <c r="H27" t="n">
-        <v>2.52109232789659</v>
+        <v>2.51658037812218</v>
       </c>
       <c r="I27" t="n">
         <v>0.465627240422318</v>
       </c>
       <c r="J27" t="n">
         <v>2.35399284862931</v>
       </c>
       <c r="K27" t="n">
         <v>2.31648616125151</v>
       </c>
       <c r="L27" t="n">
         <v>1.9472738166567</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>39630</v>
       </c>
       <c r="B28" t="n">
-        <v>2.85929419249856</v>
+        <v>2.85956899897326</v>
       </c>
       <c r="C28" t="n">
         <v>0.36945241353359</v>
       </c>
       <c r="D28" t="n">
-        <v>3.03055434964134</v>
+        <v>3.02935687305336</v>
       </c>
       <c r="E28" t="n">
         <v>0.289141740098456</v>
       </c>
       <c r="F28" t="n">
-        <v>3.66467874073388</v>
+        <v>3.66871913147974</v>
       </c>
       <c r="G28" t="n">
-        <v>2.7368641710644</v>
+        <v>2.74309750427642</v>
       </c>
       <c r="H28" t="n">
-        <v>2.09436847775194</v>
+        <v>2.08985121823265</v>
       </c>
       <c r="I28" t="n">
         <v>-0.473925335383535</v>
       </c>
       <c r="J28" t="n">
         <v>3.42669845053634</v>
       </c>
       <c r="K28" t="n">
         <v>3.1400966183575</v>
       </c>
       <c r="L28" t="n">
         <v>3.6036036036036</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>39722</v>
       </c>
       <c r="B29" t="n">
-        <v>2.95217684432627</v>
+        <v>2.95119311647653</v>
       </c>
       <c r="C29" t="n">
         <v>0.978439836656857</v>
       </c>
       <c r="D29" t="n">
-        <v>2.97771121380071</v>
+        <v>2.97731627792746</v>
       </c>
       <c r="E29" t="n">
         <v>0.89676054367678</v>
       </c>
       <c r="F29" t="n">
-        <v>3.75691091876487</v>
+        <v>3.76491958101942</v>
       </c>
       <c r="G29" t="n">
-        <v>2.77953310647601</v>
+        <v>2.78480150291007</v>
       </c>
       <c r="H29" t="n">
-        <v>2.46603654882132</v>
+        <v>2.46199024624752</v>
       </c>
       <c r="I29" t="n">
         <v>0.430066470893892</v>
       </c>
       <c r="J29" t="n">
         <v>1.90760059612518</v>
       </c>
       <c r="K29" t="n">
         <v>1.41395908543924</v>
       </c>
       <c r="L29" t="n">
         <v>2.0408163265306</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>39814</v>
       </c>
       <c r="B30" t="n">
-        <v>2.84695874740216</v>
+        <v>2.84652930582279</v>
       </c>
       <c r="C30" t="n">
         <v>1.21736174227222</v>
       </c>
       <c r="D30" t="n">
-        <v>2.91179075426652</v>
+        <v>2.91251974541682</v>
       </c>
       <c r="E30" t="n">
         <v>1.32371725968262</v>
       </c>
       <c r="F30" t="n">
-        <v>3.38766056513064</v>
+        <v>3.37978236269706</v>
       </c>
       <c r="G30" t="n">
-        <v>2.82409308848315</v>
+        <v>2.8284868258293</v>
       </c>
       <c r="H30" t="n">
-        <v>2.6992510942718</v>
+        <v>2.69457245753483</v>
       </c>
       <c r="I30" t="n">
         <v>0.861545118877885</v>
       </c>
       <c r="J30" t="n">
         <v>1.24777183600714</v>
       </c>
       <c r="K30" t="n">
         <v>0.688416641724021</v>
       </c>
       <c r="L30" t="n">
         <v>1.55688622754491</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>39904</v>
       </c>
       <c r="B31" t="n">
-        <v>2.74300527215637</v>
+        <v>2.74444040236524</v>
       </c>
       <c r="C31" t="n">
         <v>1.50906040927029</v>
       </c>
       <c r="D31" t="n">
-        <v>2.7101566013479</v>
+        <v>2.71200196952963</v>
       </c>
       <c r="E31" t="n">
         <v>1.44216623534294</v>
       </c>
       <c r="F31" t="n">
-        <v>3.36131397820959</v>
+        <v>3.35230223566541</v>
       </c>
       <c r="G31" t="n">
-        <v>2.78485068101503</v>
+        <v>2.78863157824999</v>
       </c>
       <c r="H31" t="n">
-        <v>2.83336532236994</v>
+        <v>2.83041978239837</v>
       </c>
       <c r="I31" t="n">
         <v>1.43258277500635</v>
       </c>
       <c r="J31" t="n">
         <v>0.0582241630276656</v>
       </c>
       <c r="K31" t="n">
         <v>0.17641870038223</v>
       </c>
       <c r="L31" t="n">
         <v>0.323244196297379</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>39995</v>
       </c>
       <c r="B32" t="n">
-        <v>2.64131866287321</v>
+        <v>2.64446831123968</v>
       </c>
       <c r="C32" t="n">
         <v>1.66665377543894</v>
       </c>
       <c r="D32" t="n">
-        <v>2.80592215041893</v>
+        <v>2.80761241727482</v>
       </c>
       <c r="E32" t="n">
         <v>1.71537973492992</v>
       </c>
       <c r="F32" t="n">
-        <v>3.48986627821316</v>
+        <v>3.48638544715562</v>
       </c>
       <c r="G32" t="n">
-        <v>2.9615600664643</v>
+        <v>2.96225716489785</v>
       </c>
       <c r="H32" t="n">
-        <v>2.83408085548998</v>
+        <v>2.83157962768532</v>
       </c>
       <c r="I32" t="n">
         <v>1.87655508803418</v>
       </c>
       <c r="J32" t="n">
         <v>-0.86430423509074</v>
       </c>
       <c r="K32" t="n">
         <v>-0.0585480093676906</v>
       </c>
       <c r="L32" t="n">
         <v>-1.10144927536232</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>40087</v>
       </c>
       <c r="B33" t="n">
-        <v>2.66301013070186</v>
+        <v>2.66694128740881</v>
       </c>
       <c r="C33" t="n">
         <v>1.14602673082876</v>
       </c>
       <c r="D33" t="n">
-        <v>2.80625249095889</v>
+        <v>2.80743550308544</v>
       </c>
       <c r="E33" t="n">
         <v>1.11669773814485</v>
       </c>
       <c r="F33" t="n">
-        <v>3.58374914919708</v>
+        <v>3.58430759192502</v>
       </c>
       <c r="G33" t="n">
-        <v>2.89282269805506</v>
+        <v>2.89478058795802</v>
       </c>
       <c r="H33" t="n">
-        <v>2.94008122028984</v>
+        <v>2.94022329180247</v>
       </c>
       <c r="I33" t="n">
         <v>1.31375388219016</v>
       </c>
       <c r="J33" t="n">
         <v>0.789704591985978</v>
       </c>
       <c r="K33" t="n">
         <v>1.42390981904478</v>
       </c>
       <c r="L33" t="n">
         <v>0.764705882352948</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>40179</v>
       </c>
       <c r="B34" t="n">
-        <v>2.55690436470199</v>
+        <v>2.56224640953779</v>
       </c>
       <c r="C34" t="n">
         <v>0.734898436993232</v>
       </c>
       <c r="D34" t="n">
-        <v>2.60724858360324</v>
+        <v>2.60897762577748</v>
       </c>
       <c r="E34" t="n">
         <v>0.76655160981265</v>
       </c>
       <c r="F34" t="n">
-        <v>3.66251138576893</v>
+        <v>3.66645854200242</v>
       </c>
       <c r="G34" t="n">
-        <v>2.64703992032381</v>
+        <v>2.6510462483504</v>
       </c>
       <c r="H34" t="n">
-        <v>2.62933328772591</v>
+        <v>2.62751793634861</v>
       </c>
       <c r="I34" t="n">
         <v>0.702155005869831</v>
       </c>
       <c r="J34" t="n">
         <v>1.6138497652582</v>
       </c>
       <c r="K34" t="n">
         <v>1.87277051129608</v>
       </c>
       <c r="L34" t="n">
         <v>1.68042452830188</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>40269</v>
       </c>
       <c r="B35" t="n">
-        <v>2.54143620676401</v>
+        <v>2.54709951787087</v>
       </c>
       <c r="C35" t="n">
         <v>0.728941904065919</v>
       </c>
       <c r="D35" t="n">
-        <v>2.6858385986095</v>
+        <v>2.68726783142286</v>
       </c>
       <c r="E35" t="n">
         <v>1.08088785808484</v>
       </c>
       <c r="F35" t="n">
-        <v>3.60493400765755</v>
+        <v>3.60640391086868</v>
       </c>
       <c r="G35" t="n">
-        <v>2.70535582133418</v>
+        <v>2.70846996564576</v>
       </c>
       <c r="H35" t="n">
-        <v>2.38723616296941</v>
+        <v>2.38498093983113</v>
       </c>
       <c r="I35" t="n">
         <v>0.323712029155807</v>
       </c>
       <c r="J35" t="n">
         <v>1.39656677334885</v>
       </c>
       <c r="K35" t="n">
         <v>1.11535074845905</v>
       </c>
       <c r="L35" t="n">
         <v>1.90392501464557</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>40360</v>
       </c>
       <c r="B36" t="n">
-        <v>2.69718724989848</v>
+        <v>2.70141195044443</v>
       </c>
       <c r="C36" t="n">
         <v>0.720457359535856</v>
       </c>
       <c r="D36" t="n">
-        <v>2.9540601450189</v>
+        <v>2.95415305803334</v>
       </c>
       <c r="E36" t="n">
         <v>1.38440375185203</v>
       </c>
       <c r="F36" t="n">
-        <v>3.74134820172474</v>
+        <v>3.74868726615641</v>
       </c>
       <c r="G36" t="n">
-        <v>2.77896957206951</v>
+        <v>2.78195080985859</v>
       </c>
       <c r="H36" t="n">
-        <v>2.64405971252653</v>
+        <v>2.64260954486669</v>
       </c>
       <c r="I36" t="n">
         <v>0.290116591142935</v>
       </c>
       <c r="J36" t="n">
         <v>1.8308631211857</v>
       </c>
       <c r="K36" t="n">
         <v>0.732278851786756</v>
       </c>
       <c r="L36" t="n">
         <v>2.90152403282533</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>40452</v>
       </c>
       <c r="B37" t="n">
-        <v>2.69989361104298</v>
+        <v>2.70396873882245</v>
       </c>
       <c r="C37" t="n">
         <v>0.500967427566954</v>
       </c>
       <c r="D37" t="n">
-        <v>2.94856124770726</v>
+        <v>2.94877606626544</v>
       </c>
       <c r="E37" t="n">
         <v>1.12658561408904</v>
       </c>
       <c r="F37" t="n">
-        <v>3.8642323547173</v>
+        <v>3.87685846463776</v>
       </c>
       <c r="G37" t="n">
-        <v>2.72973836801592</v>
+        <v>2.73299597572924</v>
       </c>
       <c r="H37" t="n">
-        <v>2.52718456026027</v>
+        <v>2.52686271993572</v>
       </c>
       <c r="I37" t="n">
         <v>-0.0408396724475769</v>
       </c>
       <c r="J37" t="n">
         <v>2.26349390597793</v>
       </c>
       <c r="K37" t="n">
         <v>1.37467095642003</v>
       </c>
       <c r="L37" t="n">
         <v>3.23992994746061</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>40544</v>
       </c>
       <c r="B38" t="n">
-        <v>3.01734810942847</v>
+        <v>3.01833396866187</v>
       </c>
       <c r="C38" t="n">
         <v>0.618604367339161</v>
       </c>
       <c r="D38" t="n">
-        <v>3.26916281929776</v>
+        <v>3.26782972227497</v>
       </c>
       <c r="E38" t="n">
         <v>0.816235552128098</v>
       </c>
       <c r="F38" t="n">
-        <v>3.78588785749912</v>
+        <v>3.79514321429522</v>
       </c>
       <c r="G38" t="n">
-        <v>2.97227229433092</v>
+        <v>2.97437158505791</v>
       </c>
       <c r="H38" t="n">
-        <v>2.96262106672197</v>
+        <v>2.96598607252021</v>
       </c>
       <c r="I38" t="n">
         <v>0.402057668648317</v>
       </c>
       <c r="J38" t="n">
         <v>2.59890268553278</v>
       </c>
       <c r="K38" t="n">
         <v>2.53866355412898</v>
       </c>
       <c r="L38" t="n">
         <v>2.98637286169907</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>40634</v>
       </c>
       <c r="B39" t="n">
-        <v>3.13752425023864</v>
+        <v>3.13732179518514</v>
       </c>
       <c r="C39" t="n">
         <v>0.466474548973349</v>
       </c>
       <c r="D39" t="n">
-        <v>3.46138767570824</v>
+        <v>3.4587973519246</v>
       </c>
       <c r="E39" t="n">
         <v>0.576580114073551</v>
       </c>
       <c r="F39" t="n">
-        <v>3.94691363730821</v>
+        <v>3.96309708246785</v>
       </c>
       <c r="G39" t="n">
-        <v>3.05041008407854</v>
+        <v>3.05307270267839</v>
       </c>
       <c r="H39" t="n">
-        <v>3.10920773567167</v>
+        <v>3.11314950257445</v>
       </c>
       <c r="I39" t="n">
         <v>0.300773740800588</v>
       </c>
       <c r="J39" t="n">
         <v>3.35724533715925</v>
       </c>
       <c r="K39" t="n">
         <v>3.22206095791003</v>
       </c>
       <c r="L39" t="n">
         <v>3.7654498419086</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>40725</v>
       </c>
       <c r="B40" t="n">
-        <v>3.06390573524103</v>
+        <v>3.06490054667223</v>
       </c>
       <c r="C40" t="n">
         <v>0.443469615256943</v>
       </c>
       <c r="D40" t="n">
-        <v>3.29139789334094</v>
+        <v>3.28947653622724</v>
       </c>
       <c r="E40" t="n">
         <v>0.29134478183647</v>
       </c>
       <c r="F40" t="n">
-        <v>3.62595956166462</v>
+        <v>3.62833408216253</v>
       </c>
       <c r="G40" t="n">
-        <v>3.08869337625413</v>
+        <v>3.09165357003601</v>
       </c>
       <c r="H40" t="n">
-        <v>2.86017795583995</v>
+        <v>2.8659235168841</v>
       </c>
       <c r="I40" t="n">
         <v>0.209657154999939</v>
       </c>
       <c r="J40" t="n">
         <v>2.99657534246575</v>
       </c>
       <c r="K40" t="n">
         <v>3.37307356789765</v>
       </c>
       <c r="L40" t="n">
         <v>3.16149245229278</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40817</v>
       </c>
       <c r="B41" t="n">
-        <v>3.04202803773162</v>
+        <v>3.04300511668696</v>
       </c>
       <c r="C41" t="n">
         <v>0.58889036125666</v>
       </c>
       <c r="D41" t="n">
-        <v>3.44404773126024</v>
+        <v>3.44211076068623</v>
       </c>
       <c r="E41" t="n">
         <v>0.730549998784272</v>
       </c>
       <c r="F41" t="n">
-        <v>3.56890151677281</v>
+        <v>3.56882114752509</v>
       </c>
       <c r="G41" t="n">
-        <v>3.32682716896948</v>
+        <v>3.32703970347251</v>
       </c>
       <c r="H41" t="n">
-        <v>2.67122269550117</v>
+        <v>2.67481248063205</v>
       </c>
       <c r="I41" t="n">
         <v>0.366100109537335</v>
       </c>
       <c r="J41" t="n">
         <v>2.69580022701476</v>
       </c>
       <c r="K41" t="n">
         <v>3.000577034045</v>
       </c>
       <c r="L41" t="n">
         <v>2.43143907266043</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>40909</v>
       </c>
       <c r="B42" t="n">
-        <v>2.8676260957286</v>
+        <v>2.87042747343379</v>
       </c>
       <c r="C42" t="n">
         <v>0.570767675969255</v>
       </c>
       <c r="D42" t="n">
-        <v>3.22770201249334</v>
+        <v>3.22653958999795</v>
       </c>
       <c r="E42" t="n">
         <v>0.640432471927255</v>
       </c>
       <c r="F42" t="n">
-        <v>3.46453111610635</v>
+        <v>3.45996025545872</v>
       </c>
       <c r="G42" t="n">
-        <v>3.18163598209714</v>
+        <v>3.18334117549245</v>
       </c>
       <c r="H42" t="n">
-        <v>2.49183029032158</v>
+        <v>2.4975461913815</v>
       </c>
       <c r="I42" t="n">
         <v>0.191859335125578</v>
       </c>
       <c r="J42" t="n">
         <v>2.33605403884043</v>
       </c>
       <c r="K42" t="n">
         <v>2.70347182697781</v>
       </c>
       <c r="L42" t="n">
         <v>2.47747747747746</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="B43" t="n">
-        <v>2.80155438256473</v>
+        <v>2.80441898978479</v>
       </c>
       <c r="C43" t="n">
         <v>0.816115262858447</v>
       </c>
       <c r="D43" t="n">
-        <v>3.00405608163799</v>
+        <v>3.00396360508464</v>
       </c>
       <c r="E43" t="n">
         <v>0.731272237743704</v>
       </c>
       <c r="F43" t="n">
-        <v>3.45044259412111</v>
+        <v>3.44526557874941</v>
       </c>
       <c r="G43" t="n">
-        <v>2.95748767781135</v>
+        <v>2.96123701741476</v>
       </c>
       <c r="H43" t="n">
-        <v>2.42664516873833</v>
+        <v>2.42993403706615</v>
       </c>
       <c r="I43" t="n">
         <v>0.497704676689053</v>
       </c>
       <c r="J43" t="n">
         <v>1.58245419211548</v>
       </c>
       <c r="K43" t="n">
         <v>2.08098987626546</v>
       </c>
       <c r="L43" t="n">
         <v>1.49584487534626</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>41091</v>
       </c>
       <c r="B44" t="n">
-        <v>2.87679260649873</v>
+        <v>2.87823074334502</v>
       </c>
       <c r="C44" t="n">
         <v>1.10825193254948</v>
       </c>
       <c r="D44" t="n">
-        <v>2.95319355208636</v>
+        <v>2.95371364256803</v>
       </c>
       <c r="E44" t="n">
         <v>1.03799085625411</v>
       </c>
       <c r="F44" t="n">
-        <v>3.47656204477949</v>
+        <v>3.47250880986962</v>
       </c>
       <c r="G44" t="n">
-        <v>2.99369773682639</v>
+        <v>2.99520833337008</v>
       </c>
       <c r="H44" t="n">
-        <v>2.61427782267773</v>
+        <v>2.61678026841713</v>
       </c>
       <c r="I44" t="n">
         <v>0.968128809151254</v>
       </c>
       <c r="J44" t="n">
         <v>1.21917428650596</v>
       </c>
       <c r="K44" t="n">
         <v>1.91279887482419</v>
       </c>
       <c r="L44" t="n">
         <v>0.82827167310878</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>41183</v>
       </c>
       <c r="B45" t="n">
-        <v>2.72765807662215</v>
+        <v>2.73098746015994</v>
       </c>
       <c r="C45" t="n">
         <v>1.01718230129315</v>
       </c>
       <c r="D45" t="n">
-        <v>2.65041279407366</v>
+        <v>2.65142376408916</v>
       </c>
       <c r="E45" t="n">
         <v>0.735566927166887</v>
       </c>
       <c r="F45" t="n">
-        <v>3.37627000832314</v>
+        <v>3.36790174621776</v>
       </c>
       <c r="G45" t="n">
-        <v>2.74529522872461</v>
+        <v>2.74966474736207</v>
       </c>
       <c r="H45" t="n">
-        <v>2.59088186075124</v>
+        <v>2.59396930660564</v>
       </c>
       <c r="I45" t="n">
         <v>0.885582270927734</v>
       </c>
       <c r="J45" t="n">
         <v>0.93948604586903</v>
       </c>
       <c r="K45" t="n">
         <v>1.65266106442576</v>
       </c>
       <c r="L45" t="n">
         <v>0.855644493513673</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>41275</v>
       </c>
       <c r="B46" t="n">
-        <v>2.7481985871195</v>
+        <v>2.75187556342729</v>
       </c>
       <c r="C46" t="n">
         <v>1.04557702876294</v>
       </c>
       <c r="D46" t="n">
-        <v>2.70778383097436</v>
+        <v>2.70786312604619</v>
       </c>
       <c r="E46" t="n">
         <v>0.945096456244497</v>
       </c>
       <c r="F46" t="n">
-        <v>3.38956416597979</v>
+        <v>3.38176788317399</v>
       </c>
       <c r="G46" t="n">
-        <v>2.62044342854454</v>
+        <v>2.62595552359877</v>
       </c>
       <c r="H46" t="n">
-        <v>2.70877127951741</v>
+        <v>2.71267881995088</v>
       </c>
       <c r="I46" t="n">
         <v>1.02097394724673</v>
       </c>
       <c r="J46" t="n">
         <v>0.907590759075903</v>
       </c>
       <c r="K46" t="n">
         <v>0.942089221390961</v>
       </c>
       <c r="L46" t="n">
         <v>0.906593406593414</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>41365</v>
       </c>
       <c r="B47" t="n">
-        <v>2.76441916721373</v>
+        <v>2.76812974214229</v>
       </c>
       <c r="C47" t="n">
         <v>1.09856081473483</v>
       </c>
       <c r="D47" t="n">
-        <v>2.73275940936153</v>
+        <v>2.73289861114404</v>
       </c>
       <c r="E47" t="n">
         <v>1.15508422822998</v>
       </c>
       <c r="F47" t="n">
-        <v>3.43530305745069</v>
+        <v>3.42947466778995</v>
       </c>
       <c r="G47" t="n">
-        <v>2.65406605545417</v>
+        <v>2.65827205090499</v>
       </c>
       <c r="H47" t="n">
-        <v>2.72940806899999</v>
+        <v>2.73455645520095</v>
       </c>
       <c r="I47" t="n">
         <v>1.0826644061512</v>
       </c>
       <c r="J47" t="n">
         <v>0.765236403388907</v>
       </c>
       <c r="K47" t="n">
         <v>0.688705234159776</v>
       </c>
       <c r="L47" t="n">
         <v>0.736899563318794</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>41456</v>
       </c>
       <c r="B48" t="n">
-        <v>2.66077456631634</v>
+        <v>2.66584114436896</v>
       </c>
       <c r="C48" t="n">
         <v>0.837356897917132</v>
       </c>
       <c r="D48" t="n">
-        <v>2.69503850151273</v>
+        <v>2.69456703178079</v>
       </c>
       <c r="E48" t="n">
         <v>0.800449100217428</v>
       </c>
       <c r="F48" t="n">
-        <v>3.55619100599398</v>
+        <v>3.55556377519545</v>
       </c>
       <c r="G48" t="n">
-        <v>2.45864838322697</v>
+        <v>2.46627794023097</v>
       </c>
       <c r="H48" t="n">
-        <v>2.46705980842668</v>
+        <v>2.47121461123183</v>
       </c>
       <c r="I48" t="n">
         <v>0.59053046173672</v>
       </c>
       <c r="J48" t="n">
         <v>1.14973993977553</v>
       </c>
       <c r="K48" t="n">
         <v>0.938448799337559</v>
       </c>
       <c r="L48" t="n">
         <v>1.39649507119387</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>41548</v>
       </c>
       <c r="B49" t="n">
-        <v>2.81016878027214</v>
+        <v>2.81356307858891</v>
       </c>
       <c r="C49" t="n">
         <v>1.06279178269395</v>
       </c>
       <c r="D49" t="n">
-        <v>2.87982536394301</v>
+        <v>2.87912812124906</v>
       </c>
       <c r="E49" t="n">
         <v>1.13756207146534</v>
       </c>
       <c r="F49" t="n">
-        <v>3.54634740470822</v>
+        <v>3.54529665513898</v>
       </c>
       <c r="G49" t="n">
-        <v>2.71839078926166</v>
+        <v>2.72351862682625</v>
       </c>
       <c r="H49" t="n">
-        <v>2.54323829076241</v>
+        <v>2.54733411948073</v>
       </c>
       <c r="I49" t="n">
         <v>0.765829773492468</v>
       </c>
       <c r="J49" t="n">
         <v>0.930741856008754</v>
       </c>
       <c r="K49" t="n">
         <v>0.551116009920092</v>
       </c>
       <c r="L49" t="n">
         <v>1.17679255610289</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>41640</v>
       </c>
       <c r="B50" t="n">
-        <v>2.70337153418188</v>
+        <v>2.70746277128401</v>
       </c>
       <c r="C50" t="n">
         <v>0.794380671648362</v>
       </c>
       <c r="D50" t="n">
-        <v>2.81765006687397</v>
+        <v>2.81752687589005</v>
       </c>
       <c r="E50" t="n">
         <v>1.07045559245435</v>
       </c>
       <c r="F50" t="n">
-        <v>3.51666111192756</v>
+        <v>3.51433312078102</v>
       </c>
       <c r="G50" t="n">
-        <v>2.80786878873159</v>
+        <v>2.8113666873447</v>
       </c>
       <c r="H50" t="n">
-        <v>2.13339171931135</v>
+        <v>2.1347355898416</v>
       </c>
       <c r="I50" t="n">
         <v>0.204771049586375</v>
       </c>
       <c r="J50" t="n">
         <v>1.39002452984465</v>
       </c>
       <c r="K50" t="n">
         <v>0.796047213834765</v>
       </c>
       <c r="L50" t="n">
         <v>1.55186496052273</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>41730</v>
       </c>
       <c r="B51" t="n">
-        <v>2.78409783524993</v>
+        <v>2.78738628738892</v>
       </c>
       <c r="C51" t="n">
         <v>0.602910238626264</v>
       </c>
       <c r="D51" t="n">
-        <v>2.97360700698227</v>
+        <v>2.97294791381129</v>
       </c>
       <c r="E51" t="n">
         <v>0.926767237693043</v>
       </c>
       <c r="F51" t="n">
-        <v>3.58839986642985</v>
+        <v>3.58915840979202</v>
       </c>
       <c r="G51" t="n">
-        <v>2.92503278375441</v>
+        <v>2.92800707593637</v>
       </c>
       <c r="H51" t="n">
-        <v>2.23366430924525</v>
+        <v>2.23728288662372</v>
       </c>
       <c r="I51" t="n">
         <v>-0.0941884431858704</v>
       </c>
       <c r="J51" t="n">
         <v>2.22403037700027</v>
       </c>
       <c r="K51" t="n">
         <v>1.53214774281806</v>
       </c>
       <c r="L51" t="n">
         <v>2.76347873205093</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>41821</v>
       </c>
       <c r="B52" t="n">
-        <v>2.90100335070993</v>
+        <v>2.90300680631983</v>
       </c>
       <c r="C52" t="n">
         <v>0.769053512436879</v>
       </c>
       <c r="D52" t="n">
-        <v>3.21859622265689</v>
+        <v>3.21723535257629</v>
       </c>
       <c r="E52" t="n">
         <v>1.1595383535985</v>
       </c>
       <c r="F52" t="n">
-        <v>3.52310378383237</v>
+        <v>3.52105298353409</v>
       </c>
       <c r="G52" t="n">
-        <v>3.23111458312485</v>
+        <v>3.23151473944905</v>
       </c>
       <c r="H52" t="n">
-        <v>2.49961519734438</v>
+        <v>2.50337053213062</v>
       </c>
       <c r="I52" t="n">
         <v>0.228697378995303</v>
       </c>
       <c r="J52" t="n">
         <v>2.08389715832205</v>
       </c>
       <c r="K52" t="n">
         <v>1.55865463494668</v>
       </c>
       <c r="L52" t="n">
         <v>2.53848231163921</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>41913</v>
       </c>
       <c r="B53" t="n">
-        <v>2.70487834273744</v>
+        <v>2.70882708354311</v>
       </c>
       <c r="C53" t="n">
         <v>0.633963060223873</v>
       </c>
       <c r="D53" t="n">
-        <v>2.86695912759246</v>
+        <v>2.86685323220803</v>
       </c>
       <c r="E53" t="n">
         <v>0.811926589542148</v>
       </c>
       <c r="F53" t="n">
-        <v>3.50592986131211</v>
+        <v>3.5031401624382</v>
       </c>
       <c r="G53" t="n">
-        <v>2.88338627162151</v>
+        <v>2.88753984974441</v>
       </c>
       <c r="H53" t="n">
-        <v>2.45913362445246</v>
+        <v>2.46106438272225</v>
       </c>
       <c r="I53" t="n">
         <v>0.256812750931105</v>
       </c>
       <c r="J53" t="n">
         <v>1.92568483862219</v>
       </c>
       <c r="K53" t="n">
         <v>1.64428610578241</v>
       </c>
       <c r="L53" t="n">
         <v>2.38030835812821</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>42005</v>
       </c>
       <c r="B54" t="n">
-        <v>2.78820156777963</v>
+        <v>2.79125226154737</v>
       </c>
       <c r="C54" t="n">
         <v>1.03961525520637</v>
       </c>
       <c r="D54" t="n">
-        <v>2.7055080450531</v>
+        <v>2.70632399551599</v>
       </c>
       <c r="E54" t="n">
         <v>1.04737592323866</v>
       </c>
       <c r="F54" t="n">
-        <v>3.48138696360569</v>
+        <v>3.47754131719186</v>
       </c>
       <c r="G54" t="n">
-        <v>2.84626638437346</v>
+        <v>2.84977374320805</v>
       </c>
       <c r="H54" t="n">
-        <v>2.66556437747063</v>
+        <v>2.66901493576274</v>
       </c>
       <c r="I54" t="n">
         <v>0.774586702082037</v>
       </c>
       <c r="J54" t="n">
         <v>1.0752688172043</v>
       </c>
       <c r="K54" t="n">
         <v>1.08932461873637</v>
       </c>
       <c r="L54" t="n">
         <v>1.50134048257373</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>42095</v>
       </c>
       <c r="B55" t="n">
-        <v>2.59335744222388</v>
+        <v>2.59839277866576</v>
       </c>
       <c r="C55" t="n">
         <v>0.950954438338129</v>
       </c>
       <c r="D55" t="n">
-        <v>2.62028466550656</v>
+        <v>2.62127188783733</v>
       </c>
       <c r="E55" t="n">
         <v>1.01155430946936</v>
       </c>
       <c r="F55" t="n">
-        <v>3.38964412728998</v>
+        <v>3.38185128539059</v>
       </c>
       <c r="G55" t="n">
-        <v>2.8549438718782</v>
+        <v>2.85762675144643</v>
       </c>
       <c r="H55" t="n">
-        <v>2.48227812357315</v>
+        <v>2.48285994211342</v>
       </c>
       <c r="I55" t="n">
         <v>0.79631045206915</v>
       </c>
       <c r="J55" t="n">
         <v>0.902096046696742</v>
       </c>
       <c r="K55" t="n">
         <v>1.10482349770951</v>
       </c>
       <c r="L55" t="n">
         <v>0.922752438702877</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>42186</v>
       </c>
       <c r="B56" t="n">
-        <v>2.3536704558525</v>
+        <v>2.36121355443207</v>
       </c>
       <c r="C56" t="n">
         <v>0.686887398973905</v>
       </c>
       <c r="D56" t="n">
-        <v>2.36185230266533</v>
+        <v>2.3638727435941</v>
       </c>
       <c r="E56" t="n">
         <v>0.797837994347765</v>
       </c>
       <c r="F56" t="n">
-        <v>3.38201594063229</v>
+        <v>3.37389490549317</v>
       </c>
       <c r="G56" t="n">
-        <v>2.54227289098944</v>
+        <v>2.54787309646678</v>
       </c>
       <c r="H56" t="n">
-        <v>2.43552304970244</v>
+        <v>2.43569987140271</v>
       </c>
       <c r="I56" t="n">
         <v>0.698570222439667</v>
       </c>
       <c r="J56" t="n">
         <v>1.19300106044539</v>
       </c>
       <c r="K56" t="n">
         <v>1.13085621970921</v>
       </c>
       <c r="L56" t="n">
         <v>1.18514616802739</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>42278</v>
       </c>
       <c r="B57" t="n">
-        <v>2.15486764845481</v>
+        <v>2.1644517163093</v>
       </c>
       <c r="C57" t="n">
         <v>0.524849335281576</v>
       </c>
       <c r="D57" t="n">
-        <v>2.40969935002403</v>
+        <v>2.41136631286213</v>
       </c>
       <c r="E57" t="n">
         <v>0.901378302634906</v>
       </c>
       <c r="F57" t="n">
-        <v>3.30015738779485</v>
+        <v>3.28851442176868</v>
       </c>
       <c r="G57" t="n">
-        <v>2.67586068415236</v>
+        <v>2.68017606485955</v>
       </c>
       <c r="H57" t="n">
-        <v>2.37106148732065</v>
+        <v>2.36913743554284</v>
       </c>
       <c r="I57" t="n">
         <v>0.640947842480112</v>
       </c>
       <c r="J57" t="n">
         <v>1.33049494411922</v>
       </c>
       <c r="K57" t="n">
         <v>0.970612024804532</v>
       </c>
       <c r="L57" t="n">
         <v>1.26816380449141</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>42370</v>
       </c>
       <c r="B58" t="n">
-        <v>1.82031285146091</v>
+        <v>1.83341658915162</v>
       </c>
       <c r="C58" t="n">
         <v>0.191480969746936</v>
       </c>
       <c r="D58" t="n">
-        <v>2.58707175322772</v>
+        <v>2.58778459801591</v>
       </c>
       <c r="E58" t="n">
         <v>1.03461445573301</v>
       </c>
       <c r="F58" t="n">
-        <v>3.23444370527763</v>
+        <v>3.21997343945592</v>
       </c>
       <c r="G58" t="n">
-        <v>2.85975692938339</v>
+        <v>2.86242958663524</v>
       </c>
       <c r="H58" t="n">
-        <v>2.13754968187792</v>
+        <v>2.13566909832162</v>
       </c>
       <c r="I58" t="n">
         <v>0.269692227560028</v>
       </c>
       <c r="J58" t="n">
         <v>1.54255319148935</v>
       </c>
       <c r="K58" t="n">
         <v>1.10452586206895</v>
       </c>
       <c r="L58" t="n">
         <v>1.69043845747491</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>42461</v>
       </c>
       <c r="B59" t="n">
-        <v>1.67746405319836</v>
+        <v>1.69226824547093</v>
       </c>
       <c r="C59" t="n">
         <v>0.0630558543218968</v>
       </c>
       <c r="D59" t="n">
-        <v>2.37806537533719</v>
+        <v>2.37905761992594</v>
       </c>
       <c r="E59" t="n">
         <v>0.786015702612892</v>
       </c>
       <c r="F59" t="n">
-        <v>3.11167318633124</v>
+        <v>3.09192076881448</v>
       </c>
       <c r="G59" t="n">
-        <v>2.54089491192131</v>
+        <v>2.54756149753771</v>
       </c>
       <c r="H59" t="n">
-        <v>1.92833885081983</v>
+        <v>1.9266822705133</v>
       </c>
       <c r="I59" t="n">
         <v>0.00459529453455332</v>
       </c>
       <c r="J59" t="n">
         <v>1.55140678411781</v>
       </c>
       <c r="K59" t="n">
         <v>0.799573560767591</v>
       </c>
       <c r="L59" t="n">
         <v>1.90700104493207</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>42552</v>
       </c>
       <c r="B60" t="n">
-        <v>1.82247620487465</v>
+        <v>1.83618164542314</v>
       </c>
       <c r="C60" t="n">
         <v>0.254300430563402</v>
       </c>
       <c r="D60" t="n">
-        <v>2.46234023231199</v>
+        <v>2.4631573581846</v>
       </c>
       <c r="E60" t="n">
         <v>1.08997403733227</v>
       </c>
       <c r="F60" t="n">
-        <v>3.15302173551803</v>
+        <v>3.13504832227751</v>
       </c>
       <c r="G60" t="n">
-        <v>2.60242962529184</v>
+        <v>2.60777649628933</v>
       </c>
       <c r="H60" t="n">
-        <v>1.90552188171702</v>
+        <v>1.90544365324734</v>
       </c>
       <c r="I60" t="n">
         <v>0.0606375001456195</v>
       </c>
       <c r="J60" t="n">
         <v>1.23133350799058</v>
       </c>
       <c r="K60" t="n">
         <v>0.292864749733754</v>
       </c>
       <c r="L60" t="n">
         <v>1.58771473191048</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>42644</v>
       </c>
       <c r="B61" t="n">
-        <v>2.07225856382046</v>
+        <v>2.08356413408601</v>
       </c>
       <c r="C61" t="n">
         <v>0.362036747663264</v>
       </c>
       <c r="D61" t="n">
-        <v>2.52886834143594</v>
+        <v>2.52959132449809</v>
       </c>
       <c r="E61" t="n">
         <v>0.99300370428954</v>
       </c>
       <c r="F61" t="n">
-        <v>3.1985853462391</v>
+        <v>3.18257228242524</v>
       </c>
       <c r="G61" t="n">
-        <v>2.70038088873078</v>
+        <v>2.70502789751104</v>
       </c>
       <c r="H61" t="n">
-        <v>2.06411935170946</v>
+        <v>2.06397592612842</v>
       </c>
       <c r="I61" t="n">
         <v>0.0839939945440265</v>
       </c>
       <c r="J61" t="n">
         <v>1.39180672268909</v>
       </c>
       <c r="K61" t="n">
         <v>0.587449933244327</v>
       </c>
       <c r="L61" t="n">
         <v>1.95669188625097</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>42736</v>
       </c>
       <c r="B62" t="n">
-        <v>2.48451767677912</v>
+        <v>2.49202454437629</v>
       </c>
       <c r="C62" t="n">
         <v>0.495229316090206</v>
       </c>
       <c r="D62" t="n">
-        <v>2.64821312275791</v>
+        <v>2.64898477172261</v>
       </c>
       <c r="E62" t="n">
         <v>0.923899719527468</v>
       </c>
       <c r="F62" t="n">
-        <v>3.48419588247611</v>
+        <v>3.4804711011985</v>
       </c>
       <c r="G62" t="n">
-        <v>2.75425120857483</v>
+        <v>2.75825140328635</v>
       </c>
       <c r="H62" t="n">
-        <v>2.39699654648347</v>
+        <v>2.39955119335928</v>
       </c>
       <c r="I62" t="n">
         <v>0.298907268560948</v>
       </c>
       <c r="J62" t="n">
         <v>1.91199580932428</v>
       </c>
       <c r="K62" t="n">
         <v>1.11910471622703</v>
       </c>
       <c r="L62" t="n">
         <v>2.18181818181817</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>42826</v>
       </c>
       <c r="B63" t="n">
-        <v>2.78895181016092</v>
+        <v>2.79370110094795</v>
       </c>
       <c r="C63" t="n">
         <v>0.848972133069249</v>
       </c>
       <c r="D63" t="n">
-        <v>2.86325876031707</v>
+        <v>2.863859348674</v>
       </c>
       <c r="E63" t="n">
         <v>1.26107327343902</v>
       </c>
       <c r="F63" t="n">
-        <v>3.51643990188757</v>
+        <v>3.51410239519965</v>
       </c>
       <c r="G63" t="n">
-        <v>2.95000894639662</v>
+        <v>2.95195884734356</v>
       </c>
       <c r="H63" t="n">
-        <v>2.67213660494816</v>
+        <v>2.67631536502686</v>
       </c>
       <c r="I63" t="n">
         <v>0.736462499283521</v>
       </c>
       <c r="J63" t="n">
         <v>1.32055929570168</v>
       </c>
       <c r="K63" t="n">
         <v>0.687466948704395</v>
       </c>
       <c r="L63" t="n">
         <v>1.51243270956165</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>42917</v>
       </c>
       <c r="B64" t="n">
-        <v>2.93635628288425</v>
+        <v>2.9390992818023</v>
       </c>
       <c r="C64" t="n">
         <v>0.938081473541713</v>
       </c>
       <c r="D64" t="n">
-        <v>3.14906424187816</v>
+        <v>3.14869806318216</v>
       </c>
       <c r="E64" t="n">
         <v>1.30624169612849</v>
       </c>
       <c r="F64" t="n">
-        <v>3.56578641094368</v>
+        <v>3.565572015618</v>
       </c>
       <c r="G64" t="n">
-        <v>3.15141209417919</v>
+        <v>3.15210700628415</v>
       </c>
       <c r="H64" t="n">
-        <v>2.77427162610854</v>
+        <v>2.77848897635258</v>
       </c>
       <c r="I64" t="n">
         <v>0.81424119428246</v>
       </c>
       <c r="J64" t="n">
         <v>1.37163561076603</v>
       </c>
       <c r="K64" t="n">
         <v>1.00876028670029</v>
       </c>
       <c r="L64" t="n">
         <v>1.46041506533436</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>43009</v>
       </c>
       <c r="B65" t="n">
-        <v>3.03247168104576</v>
+        <v>3.03356321698866</v>
       </c>
       <c r="C65" t="n">
         <v>0.883439737443431</v>
       </c>
       <c r="D65" t="n">
-        <v>3.36377014311364</v>
+        <v>3.36287616003929</v>
       </c>
       <c r="E65" t="n">
         <v>1.32365622361821</v>
       </c>
       <c r="F65" t="n">
-        <v>3.64642673716682</v>
+        <v>3.64968185879313</v>
       </c>
       <c r="G65" t="n">
-        <v>3.3642368492359</v>
+        <v>3.36274776040814</v>
       </c>
       <c r="H65" t="n">
-        <v>2.94134752822492</v>
+        <v>2.94515305287375</v>
       </c>
       <c r="I65" t="n">
         <v>0.891177655862759</v>
       </c>
       <c r="J65" t="n">
         <v>1.7871017871018</v>
       </c>
       <c r="K65" t="n">
         <v>1.51314043005043</v>
       </c>
       <c r="L65" t="n">
         <v>1.58648925281476</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>43101</v>
       </c>
       <c r="B66" t="n">
-        <v>3.16576687627023</v>
+        <v>3.16492067825065</v>
       </c>
       <c r="C66" t="n">
         <v>0.950210191444405</v>
       </c>
       <c r="D66" t="n">
-        <v>3.661384300608</v>
+        <v>3.65963746340417</v>
       </c>
       <c r="E66" t="n">
         <v>1.54533505054751</v>
       </c>
       <c r="F66" t="n">
-        <v>3.74584229523831</v>
+        <v>3.75337472332853</v>
       </c>
       <c r="G66" t="n">
-        <v>3.59616034474831</v>
+        <v>3.59299130045816</v>
       </c>
       <c r="H66" t="n">
-        <v>3.17919031604278</v>
+        <v>3.18196168395593</v>
       </c>
       <c r="I66" t="n">
         <v>0.957090900506453</v>
       </c>
       <c r="J66" t="n">
         <v>2.05602672834746</v>
       </c>
       <c r="K66" t="n">
         <v>1.44927536231885</v>
       </c>
       <c r="L66" t="n">
         <v>2.13523131672597</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>43191</v>
       </c>
       <c r="B67" t="n">
-        <v>3.04183927466701</v>
+        <v>3.04162923268047</v>
       </c>
       <c r="C67" t="n">
         <v>0.775580851384193</v>
       </c>
       <c r="D67" t="n">
-        <v>3.69700422511309</v>
+        <v>3.69495795057048</v>
       </c>
       <c r="E67" t="n">
         <v>1.49549908551404</v>
       </c>
       <c r="F67" t="n">
-        <v>3.81902151541023</v>
+        <v>3.82970245094376</v>
       </c>
       <c r="G67" t="n">
-        <v>3.58603072324369</v>
+        <v>3.58217848376035</v>
       </c>
       <c r="H67" t="n">
-        <v>3.06202838847966</v>
+        <v>3.06149386249302</v>
       </c>
       <c r="I67" t="n">
         <v>0.762386384428402</v>
       </c>
       <c r="J67" t="n">
         <v>2.30002555583955</v>
       </c>
       <c r="K67" t="n">
         <v>1.81197478991595</v>
       </c>
       <c r="L67" t="n">
         <v>2.27272727272729</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>43282</v>
       </c>
       <c r="B68" t="n">
-        <v>2.93644092751773</v>
+        <v>2.93782502347475</v>
       </c>
       <c r="C68" t="n">
         <v>0.581868560246869</v>
       </c>
       <c r="D68" t="n">
-        <v>3.16977810630023</v>
+        <v>3.16915538764497</v>
       </c>
       <c r="E68" t="n">
         <v>0.934497147717127</v>
       </c>
       <c r="F68" t="n">
-        <v>3.66021066640514</v>
+        <v>3.66405882498992</v>
       </c>
       <c r="G68" t="n">
-        <v>3.05473510433063</v>
+        <v>3.05541241740524</v>
       </c>
       <c r="H68" t="n">
-        <v>3.06884899663148</v>
+        <v>3.06745038101348</v>
       </c>
       <c r="I68" t="n">
         <v>0.640389789977609</v>
       </c>
       <c r="J68" t="n">
         <v>2.68062292570845</v>
       </c>
       <c r="K68" t="n">
         <v>2.10249671484889</v>
       </c>
       <c r="L68" t="n">
         <v>2.80303030303027</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>43374</v>
       </c>
       <c r="B69" t="n">
-        <v>2.84343675854361</v>
+        <v>2.84612440951547</v>
       </c>
       <c r="C69" t="n">
         <v>0.72427451899449</v>
       </c>
       <c r="D69" t="n">
-        <v>3.0212575683793</v>
+        <v>3.02089953666262</v>
       </c>
       <c r="E69" t="n">
         <v>1.09837930240362</v>
       </c>
       <c r="F69" t="n">
-        <v>3.6538465715812</v>
+        <v>3.65742092821776</v>
       </c>
       <c r="G69" t="n">
-        <v>2.82741183625656</v>
+        <v>2.83066701349596</v>
       </c>
       <c r="H69" t="n">
-        <v>3.03151018583421</v>
+        <v>3.0300919758047</v>
       </c>
       <c r="I69" t="n">
         <v>0.853745797314419</v>
       </c>
       <c r="J69" t="n">
         <v>2.03562340966918</v>
       </c>
       <c r="K69" t="n">
         <v>1.25523012552304</v>
       </c>
       <c r="L69" t="n">
         <v>2.19143576826195</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>43466</v>
       </c>
       <c r="B70" t="n">
-        <v>2.56572971121393</v>
+        <v>2.57089733542541</v>
       </c>
       <c r="C70" t="n">
         <v>0.590250054389419</v>
       </c>
       <c r="D70" t="n">
-        <v>2.70924444259812</v>
+        <v>2.7103735776653</v>
       </c>
       <c r="E70" t="n">
         <v>0.856832305928059</v>
       </c>
       <c r="F70" t="n">
-        <v>3.42746007169449</v>
+        <v>3.4212942292052</v>
       </c>
       <c r="G70" t="n">
-        <v>2.57550452226107</v>
+        <v>2.58107881914442</v>
       </c>
       <c r="H70" t="n">
-        <v>2.5021078814581</v>
+        <v>2.49834092825449</v>
       </c>
       <c r="I70" t="n">
         <v>0.487689649822035</v>
       </c>
       <c r="J70" t="n">
         <v>1.61168471417778</v>
       </c>
       <c r="K70" t="n">
         <v>1.37662337662336</v>
       </c>
       <c r="L70" t="n">
         <v>1.59283225485318</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>43556</v>
       </c>
       <c r="B71" t="n">
-        <v>2.80322546150992</v>
+        <v>2.80589297363482</v>
       </c>
       <c r="C71" t="n">
         <v>0.701381731824365</v>
       </c>
       <c r="D71" t="n">
-        <v>2.93984741637423</v>
+        <v>2.94049095743826</v>
       </c>
       <c r="E71" t="n">
         <v>0.855615814268141</v>
       </c>
       <c r="F71" t="n">
-        <v>3.50743725285701</v>
+        <v>3.50471241132123</v>
       </c>
       <c r="G71" t="n">
-        <v>2.82439115178482</v>
+        <v>2.82789049655663</v>
       </c>
       <c r="H71" t="n">
-        <v>2.86582576379355</v>
+        <v>2.86466824326612</v>
       </c>
       <c r="I71" t="n">
         <v>0.745816413609597</v>
       </c>
       <c r="J71" t="n">
         <v>2.14838870846863</v>
       </c>
       <c r="K71" t="n">
         <v>2.1150374000516</v>
       </c>
       <c r="L71" t="n">
         <v>2.09876543209875</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>43647</v>
       </c>
       <c r="B72" t="n">
-        <v>2.92191029698859</v>
+        <v>2.92212581361332</v>
       </c>
       <c r="C72" t="n">
         <v>0.85663250231611</v>
       </c>
       <c r="D72" t="n">
-        <v>3.15250646578888</v>
+        <v>3.15320165732285</v>
       </c>
       <c r="E72" t="n">
         <v>1.00242413917914</v>
       </c>
       <c r="F72" t="n">
-        <v>3.32851007113321</v>
+        <v>3.31808695230245</v>
       </c>
       <c r="G72" t="n">
-        <v>3.17770073862056</v>
+        <v>3.17861887890255</v>
       </c>
       <c r="H72" t="n">
-        <v>3.04392595628147</v>
+        <v>3.04154940802427</v>
       </c>
       <c r="I72" t="n">
         <v>0.966404084802063</v>
       </c>
       <c r="J72" t="n">
         <v>1.93933366484336</v>
       </c>
       <c r="K72" t="n">
         <v>2.21364221364222</v>
       </c>
       <c r="L72" t="n">
         <v>1.89142716777206</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>43739</v>
       </c>
       <c r="B73" t="n">
-        <v>3.16356209703364</v>
+        <v>3.1604482524725</v>
       </c>
       <c r="C73" t="n">
         <v>0.987084087305861</v>
       </c>
       <c r="D73" t="n">
-        <v>3.46768485769675</v>
+        <v>3.46771591207469</v>
       </c>
       <c r="E73" t="n">
         <v>1.15498862515673</v>
       </c>
       <c r="F73" t="n">
-        <v>3.36765705854462</v>
+        <v>3.35891821648248</v>
       </c>
       <c r="G73" t="n">
-        <v>3.57790689395178</v>
+        <v>3.57534833260739</v>
       </c>
       <c r="H73" t="n">
-        <v>3.01880963308514</v>
+        <v>3.01646362460292</v>
       </c>
       <c r="I73" t="n">
         <v>0.858470777266515</v>
       </c>
       <c r="J73" t="n">
         <v>2.09476309226934</v>
       </c>
       <c r="K73" t="n">
         <v>2.58264462809916</v>
       </c>
       <c r="L73" t="n">
         <v>1.89795415331528</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>43831</v>
       </c>
       <c r="B74" t="n">
-        <v>3.59720387813954</v>
+        <v>3.58709459751493</v>
       </c>
       <c r="C74" t="n">
         <v>1.48487137916923</v>
       </c>
       <c r="D74" t="n">
-        <v>3.71702795630698</v>
+        <v>3.71713848680285</v>
       </c>
       <c r="E74" t="n">
         <v>1.42915134909662</v>
       </c>
       <c r="F74" t="n">
-        <v>3.7340494545744</v>
+        <v>3.7410745116733</v>
       </c>
       <c r="G74" t="n">
-        <v>3.73781227664628</v>
+        <v>3.73466917405779</v>
       </c>
       <c r="H74" t="n">
-        <v>3.38991004734843</v>
+        <v>3.38192912436825</v>
       </c>
       <c r="I74" t="n">
         <v>1.32084981066146</v>
       </c>
       <c r="J74" t="n">
         <v>1.80916976456012</v>
       </c>
       <c r="K74" t="n">
         <v>2.04970535485523</v>
       </c>
       <c r="L74" t="n">
         <v>1.56785889269967</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>43922</v>
       </c>
       <c r="B75" t="n">
-        <v>4.82469264629676</v>
+        <v>4.79946118406299</v>
       </c>
       <c r="C75" t="n">
         <v>3.37604096703739</v>
       </c>
       <c r="D75" t="n">
-        <v>4.76242970657044</v>
+        <v>4.76040996388592</v>
       </c>
       <c r="E75" t="n">
         <v>3.11939798784368</v>
       </c>
       <c r="F75" t="n">
-        <v>3.6746071821718</v>
+        <v>3.67907474213456</v>
       </c>
       <c r="G75" t="n">
-        <v>5.08677563906869</v>
+        <v>5.07143343151212</v>
       </c>
       <c r="H75" t="n">
-        <v>4.84720081811242</v>
+        <v>4.84005796694923</v>
       </c>
       <c r="I75" t="n">
         <v>3.40788798273403</v>
       </c>
       <c r="J75" t="n">
         <v>0.0244558571777718</v>
       </c>
       <c r="K75" t="n">
         <v>0.126294518817898</v>
       </c>
       <c r="L75" t="n">
         <v>-0.0241837968561256</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>44013</v>
       </c>
       <c r="B76" t="n">
-        <v>4.32673300557633</v>
+        <v>4.30827785745177</v>
       </c>
       <c r="C76" t="n">
         <v>2.69027552674623</v>
       </c>
       <c r="D76" t="n">
-        <v>4.70389943149836</v>
+        <v>4.70197453973002</v>
       </c>
       <c r="E76" t="n">
         <v>2.93346423153299</v>
       </c>
       <c r="F76" t="n">
-        <v>3.77523011824501</v>
+        <v>3.7840269421205</v>
       </c>
       <c r="G76" t="n">
-        <v>5.00098182345763</v>
+        <v>4.98647502068493</v>
       </c>
       <c r="H76" t="n">
-        <v>4.6810062638705</v>
+        <v>4.67167096019158</v>
       </c>
       <c r="I76" t="n">
         <v>3.06815534422156</v>
       </c>
       <c r="J76" t="n">
         <v>0.268292682926835</v>
       </c>
       <c r="K76" t="n">
         <v>0.327373457567345</v>
       </c>
       <c r="L76" t="n">
         <v>0.216972034715513</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>44105</v>
       </c>
       <c r="B77" t="n">
-        <v>3.83569008713572</v>
+        <v>3.82387950897778</v>
       </c>
       <c r="C77" t="n">
         <v>2.05921606618538</v>
       </c>
       <c r="D77" t="n">
-        <v>4.2897840931807</v>
+        <v>4.28946828489122</v>
       </c>
       <c r="E77" t="n">
         <v>2.48270500890637</v>
       </c>
       <c r="F77" t="n">
-        <v>3.86212871215702</v>
+        <v>3.87466431894196</v>
       </c>
       <c r="G77" t="n">
-        <v>4.52284598400989</v>
+        <v>4.51307456452955</v>
       </c>
       <c r="H77" t="n">
-        <v>4.40132723111693</v>
+        <v>4.38936317972851</v>
       </c>
       <c r="I77" t="n">
         <v>2.60976207856758</v>
       </c>
       <c r="J77" t="n">
         <v>0.781631656082069</v>
       </c>
       <c r="K77" t="n">
         <v>0.704934541792551</v>
       </c>
       <c r="L77" t="n">
         <v>0.798258345428153</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>44197</v>
       </c>
       <c r="B78" t="n">
-        <v>3.58131608051131</v>
+        <v>3.5756538781549</v>
       </c>
       <c r="C78" t="n">
         <v>1.58944557239911</v>
       </c>
       <c r="D78" t="n">
-        <v>3.93510029573609</v>
+        <v>3.93348472504324</v>
       </c>
       <c r="E78" t="n">
         <v>1.74059945520124</v>
       </c>
       <c r="F78" t="n">
-        <v>3.51559678410543</v>
+        <v>3.51322297840666</v>
       </c>
       <c r="G78" t="n">
-        <v>3.97176136634151</v>
+        <v>3.96590586347506</v>
       </c>
       <c r="H78" t="n">
-        <v>4.37804720293596</v>
+        <v>4.37839382952933</v>
       </c>
       <c r="I78" t="n">
         <v>2.38133122053036</v>
       </c>
       <c r="J78" t="n">
         <v>1.43622200584224</v>
       </c>
       <c r="K78" t="n">
         <v>1.68214913381874</v>
       </c>
       <c r="L78" t="n">
         <v>1.47129763627591</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>44287</v>
       </c>
       <c r="B79" t="n">
-        <v>2.23092677036024</v>
+        <v>2.24157890945033</v>
       </c>
       <c r="C79" t="n">
         <v>-0.474458547198381</v>
       </c>
       <c r="D79" t="n">
-        <v>2.85096155971477</v>
+        <v>2.85099614381003</v>
       </c>
       <c r="E79" t="n">
         <v>-0.0750615965519617</v>
       </c>
       <c r="F79" t="n">
-        <v>3.73994511054338</v>
+        <v>3.74722381530895</v>
       </c>
       <c r="G79" t="n">
-        <v>2.34873140807106</v>
+        <v>2.35775265620351</v>
       </c>
       <c r="H79" t="n">
-        <v>2.3995339691483</v>
+        <v>2.39670671647002</v>
       </c>
       <c r="I79" t="n">
         <v>-0.343561950954308</v>
       </c>
       <c r="J79" t="n">
         <v>3.34963325183376</v>
       </c>
       <c r="K79" t="n">
         <v>3.73360242179615</v>
       </c>
       <c r="L79" t="n">
         <v>3.41074020319305</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>44378</v>
       </c>
       <c r="B80" t="n">
-        <v>2.69091061971352</v>
+        <v>2.69615911525166</v>
       </c>
       <c r="C80" t="n">
         <v>-0.16591998561522</v>
       </c>
       <c r="D80" t="n">
-        <v>2.9766004613181</v>
+        <v>2.9765963764668</v>
       </c>
       <c r="E80" t="n">
         <v>-0.104614271895854</v>
       </c>
       <c r="F80" t="n">
-        <v>3.7978330821163</v>
+        <v>3.80760238980142</v>
       </c>
       <c r="G80" t="n">
-        <v>2.58130756632233</v>
+        <v>2.58823299557833</v>
       </c>
       <c r="H80" t="n">
-        <v>2.32596213455306</v>
+        <v>2.32699761632429</v>
       </c>
       <c r="I80" t="n">
         <v>-0.529424555213322</v>
       </c>
       <c r="J80" t="n">
         <v>4.06227195329603</v>
       </c>
       <c r="K80" t="n">
         <v>4.51807228915663</v>
       </c>
       <c r="L80" t="n">
         <v>3.96920856386815</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>44470</v>
       </c>
       <c r="B81" t="n">
-        <v>2.94744004596249</v>
+        <v>2.94937255382996</v>
       </c>
       <c r="C81" t="n">
         <v>-0.213015948644423</v>
       </c>
       <c r="D81" t="n">
-        <v>3.47844597611937</v>
+        <v>3.47651691399777</v>
       </c>
       <c r="E81" t="n">
         <v>-0.0607853687309945</v>
       </c>
       <c r="F81" t="n">
-        <v>3.58500108736866</v>
+        <v>3.58561337776328</v>
       </c>
       <c r="G81" t="n">
-        <v>3.20896649713974</v>
+        <v>3.21120397313947</v>
       </c>
       <c r="H81" t="n">
-        <v>2.45305715954777</v>
+        <v>2.45668526144609</v>
       </c>
       <c r="I81" t="n">
         <v>-0.761368576235913</v>
       </c>
       <c r="J81" t="n">
         <v>4.72612699951527</v>
       </c>
       <c r="K81" t="n">
         <v>5.22499999999998</v>
       </c>
       <c r="L81" t="n">
         <v>5.03959683225342</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>44562</v>
       </c>
       <c r="B82" t="n">
-        <v>3.15262935216516</v>
+        <v>3.15104886237948</v>
       </c>
       <c r="C82" t="n">
         <v>-0.391436528056574</v>
       </c>
       <c r="D82" t="n">
-        <v>4.04088691082053</v>
+        <v>4.03870558414982</v>
       </c>
       <c r="E82" t="n">
         <v>0.323693214382177</v>
       </c>
       <c r="F82" t="n">
-        <v>3.71119069239272</v>
+        <v>3.71723224147918</v>
       </c>
       <c r="G82" t="n">
-        <v>3.82719826906367</v>
+        <v>3.82372640582842</v>
       </c>
       <c r="H82" t="n">
-        <v>2.52059065208558</v>
+        <v>2.51881892992299</v>
       </c>
       <c r="I82" t="n">
         <v>-1.16374095333463</v>
       </c>
       <c r="J82" t="n">
         <v>5.83153347732181</v>
       </c>
       <c r="K82" t="n">
         <v>5.72839506172838</v>
       </c>
       <c r="L82" t="n">
         <v>6.25148561920612</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>44652</v>
       </c>
       <c r="B83" t="n">
-        <v>3.41181280343591</v>
+        <v>3.40652017489295</v>
       </c>
       <c r="C83" t="n">
         <v>-0.615806598449132</v>
       </c>
       <c r="D83" t="n">
-        <v>4.13979718441616</v>
+        <v>4.138365044767</v>
       </c>
       <c r="E83" t="n">
         <v>-0.0933857782900827</v>
       </c>
       <c r="F83" t="n">
-        <v>3.78383322249106</v>
+        <v>3.79300019065147</v>
       </c>
       <c r="G83" t="n">
-        <v>4.05819123695646</v>
+        <v>4.05278003990826</v>
       </c>
       <c r="H83" t="n">
-        <v>2.92667689969812</v>
+        <v>2.92467913937624</v>
       </c>
       <c r="I83" t="n">
         <v>-1.17717912640942</v>
       </c>
       <c r="J83" t="n">
         <v>7.5467234445233</v>
       </c>
       <c r="K83" t="n">
         <v>7.44163424124515</v>
       </c>
       <c r="L83" t="n">
         <v>7.53216374269005</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>44743</v>
       </c>
       <c r="B84" t="n">
-        <v>3.37785293035051</v>
+        <v>3.37172087700671</v>
       </c>
       <c r="C84" t="n">
         <v>-0.566835740862878</v>
       </c>
       <c r="D84" t="n">
-        <v>4.15849776734796</v>
+        <v>4.15704983566109</v>
       </c>
       <c r="E84" t="n">
         <v>0.00132386981451815</v>
       </c>
       <c r="F84" t="n">
-        <v>3.6937611474901</v>
+        <v>3.699052793615</v>
       </c>
       <c r="G84" t="n">
-        <v>4.10370114265684</v>
+        <v>4.09814472869508</v>
       </c>
       <c r="H84" t="n">
-        <v>2.96103946382816</v>
+        <v>2.95542647061473</v>
       </c>
       <c r="I84" t="n">
         <v>-1.04802378489838</v>
       </c>
       <c r="J84" t="n">
         <v>7.15287517531556</v>
       </c>
       <c r="K84" t="n">
         <v>6.9884726224784</v>
       </c>
       <c r="L84" t="n">
         <v>7.08005552984731</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>44835</v>
       </c>
       <c r="B85" t="n">
-        <v>3.59981898435941</v>
+        <v>3.59111561307305</v>
       </c>
       <c r="C85" t="n">
         <v>-0.147662502265496</v>
       </c>
       <c r="D85" t="n">
-        <v>3.99311603629011</v>
+        <v>3.99210343198064</v>
       </c>
       <c r="E85" t="n">
         <v>0.153562444710267</v>
       </c>
       <c r="F85" t="n">
-        <v>3.83012664434062</v>
+        <v>3.84128536828521</v>
       </c>
       <c r="G85" t="n">
-        <v>3.88448998914216</v>
+        <v>3.87958852657234</v>
       </c>
       <c r="H85" t="n">
-        <v>3.18598351332856</v>
+        <v>3.18091578511946</v>
       </c>
       <c r="I85" t="n">
         <v>-0.494544871155578</v>
       </c>
       <c r="J85" t="n">
         <v>6.66512381393196</v>
       </c>
       <c r="K85" t="n">
         <v>6.50985982418626</v>
       </c>
       <c r="L85" t="n">
         <v>6.32853552661641</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>44927</v>
       </c>
       <c r="B86" t="n">
-        <v>3.3891919951273</v>
+        <v>3.38231072098414</v>
       </c>
       <c r="C86" t="n">
         <v>0.119881584787717</v>
       </c>
       <c r="D86" t="n">
-        <v>3.38240067602451</v>
+        <v>3.38332977218142</v>
       </c>
       <c r="E86" t="n">
         <v>-0.04775848890219</v>
       </c>
       <c r="F86" t="n">
-        <v>3.78488649847828</v>
+        <v>3.79409878211824</v>
       </c>
       <c r="G86" t="n">
-        <v>3.24483770835249</v>
+        <v>3.24584676811531</v>
       </c>
       <c r="H86" t="n">
-        <v>3.24044552974965</v>
+        <v>3.23366865234457</v>
       </c>
       <c r="I86" t="n">
         <v>-0.0947618578281068</v>
       </c>
       <c r="J86" t="n">
         <v>5.14739229024943</v>
       </c>
       <c r="K86" t="n">
         <v>5.51144325081738</v>
       </c>
       <c r="L86" t="n">
         <v>5.0111856823266</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>45017</v>
       </c>
       <c r="B87" t="n">
-        <v>3.57600324826722</v>
+        <v>3.56801576135608</v>
       </c>
       <c r="C87" t="n">
         <v>0.788340552202935</v>
       </c>
       <c r="D87" t="n">
-        <v>3.4687636980454</v>
+        <v>3.46877947968146</v>
       </c>
       <c r="E87" t="n">
         <v>0.51989396228684</v>
       </c>
       <c r="F87" t="n">
-        <v>3.64222690450414</v>
+        <v>3.64530132147935</v>
       </c>
       <c r="G87" t="n">
-        <v>3.47752323724044</v>
+        <v>3.47559129359105</v>
       </c>
       <c r="H87" t="n">
-        <v>3.76881023436827</v>
+        <v>3.76585045596547</v>
       </c>
       <c r="I87" t="n">
         <v>0.989471401139866</v>
       </c>
       <c r="J87" t="n">
         <v>3.51957765068191</v>
       </c>
       <c r="K87" t="n">
         <v>4.14214576731552</v>
       </c>
       <c r="L87" t="n">
         <v>3.28475092451599</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>45108</v>
       </c>
       <c r="B88" t="n">
-        <v>3.56759102325776</v>
+        <v>3.55974607513241</v>
       </c>
       <c r="C88" t="n">
         <v>0.808222313586632</v>
       </c>
       <c r="D88" t="n">
-        <v>3.39848031741919</v>
+        <v>3.39847590017277</v>
       </c>
       <c r="E88" t="n">
         <v>0.442184024857898</v>
       </c>
       <c r="F88" t="n">
-        <v>3.48143225038364</v>
+        <v>3.47758854887455</v>
       </c>
       <c r="G88" t="n">
-        <v>3.57878019126893</v>
+        <v>3.57553451172986</v>
       </c>
       <c r="H88" t="n">
-        <v>3.7875429461904</v>
+        <v>3.78388440804246</v>
       </c>
       <c r="I88" t="n">
         <v>0.960385378129448</v>
       </c>
       <c r="J88" t="n">
         <v>3.68673647469459</v>
       </c>
       <c r="K88" t="n">
         <v>4.42199775533111</v>
       </c>
       <c r="L88" t="n">
         <v>3.54364736387208</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>45200</v>
       </c>
       <c r="B89" t="n">
-        <v>3.32993916409062</v>
+        <v>3.32442288466237</v>
       </c>
       <c r="C89" t="n">
         <v>0.738604030095377</v>
       </c>
       <c r="D89" t="n">
-        <v>3.2346915007474</v>
+        <v>3.23550315194257</v>
       </c>
       <c r="E89" t="n">
         <v>0.488591960485654</v>
       </c>
       <c r="F89" t="n">
-        <v>3.39447964248093</v>
+        <v>3.38689484226873</v>
       </c>
       <c r="G89" t="n">
-        <v>3.47655807437095</v>
+        <v>3.47458889751934</v>
       </c>
       <c r="H89" t="n">
-        <v>3.54171423973208</v>
+        <v>3.5376586410605</v>
       </c>
       <c r="I89" t="n">
         <v>0.815879280931086</v>
       </c>
       <c r="J89" t="n">
         <v>3.21110870036885</v>
       </c>
       <c r="K89" t="n">
         <v>3.92594244925274</v>
       </c>
       <c r="L89" t="n">
         <v>3.33046841426727</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="B90" t="n">
-        <v>3.35075786179504</v>
+        <v>3.34524080652155</v>
       </c>
       <c r="C90" t="n">
         <v>0.901767761574707</v>
       </c>
       <c r="D90" t="n">
-        <v>3.40141265560345</v>
+        <v>3.40104110031863</v>
       </c>
       <c r="E90" t="n">
         <v>0.693617832361772</v>
       </c>
       <c r="F90" t="n">
-        <v>3.37965082686567</v>
+        <v>3.37142803005916</v>
       </c>
       <c r="G90" t="n">
-        <v>3.64801715413932</v>
+        <v>3.64561266787454</v>
       </c>
       <c r="H90" t="n">
-        <v>3.36829680307242</v>
+        <v>3.36288875190284</v>
       </c>
       <c r="I90" t="n">
         <v>0.908850692131648</v>
       </c>
       <c r="J90" t="n">
         <v>2.84666810437783</v>
       </c>
       <c r="K90" t="n">
         <v>3.3643204957946</v>
       </c>
       <c r="L90" t="n">
         <v>2.57775884107371</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>45383</v>
       </c>
       <c r="B91" t="n">
-        <v>3.31797113729325</v>
+        <v>3.31234715102076</v>
       </c>
       <c r="C91" t="n">
         <v>0.94261929643072</v>
       </c>
       <c r="D91" t="n">
-        <v>3.45115436761499</v>
+        <v>3.45159237858973</v>
       </c>
       <c r="E91" t="n">
         <v>0.992231119153087</v>
       </c>
       <c r="F91" t="n">
-        <v>3.39483230316535</v>
+        <v>3.38726266833352</v>
       </c>
       <c r="G91" t="n">
-        <v>3.64355522997951</v>
+        <v>3.64149562729299</v>
       </c>
       <c r="H91" t="n">
-        <v>3.28789670000915</v>
+        <v>3.2804891627201</v>
       </c>
       <c r="I91" t="n">
         <v>0.757567714487006</v>
       </c>
       <c r="J91" t="n">
         <v>2.74118147046325</v>
       </c>
       <c r="K91" t="n">
         <v>2.73853510106498</v>
       </c>
       <c r="L91" t="n">
         <v>2.88542544229151</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>45474</v>
       </c>
       <c r="B92" t="n">
-        <v>3.60432182243598</v>
+        <v>3.59595609642775</v>
       </c>
       <c r="C92" t="n">
         <v>1.4227364519095</v>
       </c>
       <c r="D92" t="n">
-        <v>4.04044650202846</v>
+        <v>4.03947079940273</v>
       </c>
       <c r="E92" t="n">
         <v>1.91389792003116</v>
       </c>
       <c r="F92" t="n">
-        <v>3.74956268065881</v>
+        <v>3.75725517452581</v>
       </c>
       <c r="G92" t="n">
-        <v>3.95710504453257</v>
+        <v>3.95166593417589</v>
       </c>
       <c r="H92" t="n">
-        <v>3.73671219374249</v>
+        <v>3.72895513215659</v>
       </c>
       <c r="I92" t="n">
         <v>1.4246780135622</v>
       </c>
       <c r="J92" t="n">
         <v>2.04081632653062</v>
       </c>
       <c r="K92" t="n">
         <v>1.676698194325</v>
       </c>
       <c r="L92" t="n">
         <v>2.25375626043407</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>45566</v>
       </c>
       <c r="B93" t="n">
-        <v>3.7770564927616</v>
+        <v>3.76728740087461</v>
       </c>
       <c r="C93" t="n">
         <v>1.61488147539996</v>
       </c>
       <c r="D93" t="n">
-        <v>4.2765894459867</v>
+        <v>4.27454447328416</v>
       </c>
       <c r="E93" t="n">
         <v>2.07372572872735</v>
       </c>
       <c r="F93" t="n">
-        <v>3.85942914177398</v>
+        <v>3.87184859471408</v>
       </c>
       <c r="G93" t="n">
-        <v>4.1249469551029</v>
+        <v>4.1178122799105</v>
       </c>
       <c r="H93" t="n">
-        <v>4.09203401240703</v>
+        <v>4.08551293753198</v>
       </c>
       <c r="I93" t="n">
         <v>1.87034910572551</v>
       </c>
       <c r="J93" t="n">
         <v>1.91297035947025</v>
       </c>
       <c r="K93" t="n">
         <v>1.56685984116765</v>
       </c>
       <c r="L93" t="n">
         <v>1.82990226658349</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>45658</v>
       </c>
       <c r="B94" t="n">
-        <v>3.59085061585046</v>
+        <v>3.58356326324761</v>
       </c>
       <c r="C94" t="n">
         <v>1.31306413607294</v>
       </c>
       <c r="D94" t="n">
-        <v>4.24204628835716</v>
+        <v>4.24022310770954</v>
       </c>
       <c r="E94" t="n">
         <v>1.94123725657428</v>
       </c>
       <c r="F94" t="n">
-        <v>3.61442162432531</v>
+        <v>3.61629971581976</v>
       </c>
       <c r="G94" t="n">
-        <v>4.18352869202311</v>
+        <v>4.17615246355484</v>
       </c>
       <c r="H94" t="n">
-        <v>3.91785702706699</v>
+        <v>3.91184748910147</v>
       </c>
       <c r="I94" t="n">
         <v>1.63047586151065</v>
       </c>
       <c r="J94" t="n">
         <v>2.28559446424827</v>
       </c>
       <c r="K94" t="n">
         <v>1.90578158458244</v>
       </c>
       <c r="L94" t="n">
         <v>2.2429906542056</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>45748</v>
       </c>
       <c r="B95" t="n">
-        <v>3.34334348190811</v>
+        <v>3.33915249398687</v>
       </c>
       <c r="C95" t="n">
         <v>1.20312468503059</v>
       </c>
       <c r="D95" t="n">
-        <v>4.05389512261015</v>
+        <v>4.05217818636486</v>
       </c>
       <c r="E95" t="n">
         <v>1.73479692966287</v>
       </c>
       <c r="F95" t="n">
-        <v>3.69882610073453</v>
+        <v>3.70433567295246</v>
       </c>
       <c r="G95" t="n">
-        <v>3.94572272258987</v>
+        <v>3.9399924589554</v>
       </c>
       <c r="H95" t="n">
-        <v>3.46935007765941</v>
+        <v>3.46331293933611</v>
       </c>
       <c r="I95" t="n">
         <v>1.36651612194433</v>
       </c>
       <c r="J95" t="n">
         <v>1.77869700103413</v>
       </c>
       <c r="K95" t="n">
         <v>2.03088639729216</v>
       </c>
       <c r="L95" t="n">
         <v>1.67860798362335</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>45839</v>
       </c>
       <c r="B96" t="n">
-        <v>3.25573138569665</v>
+        <v>3.25257143526537</v>
       </c>
       <c r="C96" t="n">
         <v>1.08604594828917</v>
       </c>
       <c r="D96" t="n">
-        <v>3.58861236660829</v>
+        <v>3.58804160959604</v>
       </c>
       <c r="E96" t="n">
         <v>1.06365004630507</v>
       </c>
       <c r="F96" t="n">
-        <v>3.63699349075966</v>
+        <v>3.63984274135707</v>
       </c>
       <c r="G96" t="n">
-        <v>3.54197924928464</v>
+        <v>3.54021378458943</v>
       </c>
       <c r="H96" t="n">
-        <v>3.28485604131752</v>
+        <v>3.28118382354025</v>
       </c>
       <c r="I96" t="n">
         <v>1.20709223656338</v>
       </c>
       <c r="J96" t="n">
         <v>1.97938144329898</v>
       </c>
       <c r="K96" t="n">
         <v>2.76955602536998</v>
       </c>
       <c r="L96" t="n">
         <v>1.75510204081633</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>45931</v>
       </c>
       <c r="B97" t="n">
-        <v>3.17724990758881</v>
+        <v>3.17413469828618</v>
       </c>
       <c r="C97" t="n">
         <v>0.920462279294774</v>
       </c>
       <c r="D97" t="n">
-        <v>3.29270712771331</v>
+        <v>3.29264880447927</v>
       </c>
       <c r="E97" t="n">
         <v>0.609202633181488</v>
       </c>
       <c r="F97" t="n">
-        <v>3.56434400162144</v>
+        <v>3.56406753405174</v>
       </c>
       <c r="G97" t="n">
-        <v>3.12178812397748</v>
+        <v>3.12477777384384</v>
       </c>
       <c r="H97" t="n">
-        <v>3.02634095391295</v>
+        <v>3.02055650930939</v>
       </c>
       <c r="I97" t="n">
         <v>0.877299357606313</v>
       </c>
       <c r="J97" t="n">
         <v>2.24834983498351</v>
       </c>
       <c r="K97" t="n">
         <v>3.14877430262046</v>
       </c>
       <c r="L97" t="n">
         <v>1.91954257708803</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>46023</v>
       </c>
       <c r="B98" t="n">
-        <v>3.26753962477101</v>
+        <v>3.25862235358128</v>
       </c>
       <c r="C98" t="n">
         <v>1.03056286576232</v>
       </c>
       <c r="D98" t="n">
-        <v>3.31016458340676</v>
+        <v>3.31017898353871</v>
       </c>
       <c r="E98" t="n">
         <v>0.728146811407065</v>
       </c>
       <c r="F98" t="n">
-        <v>3.65889483911221</v>
+        <v>3.66268639436389</v>
       </c>
       <c r="G98" t="n">
-        <v>3.14158700483823</v>
+        <v>3.14529467527462</v>
       </c>
       <c r="H98" t="n">
-        <v>3.23633571592134</v>
+        <v>3.21674461211957</v>
       </c>
       <c r="I98" t="n">
         <v>1.16204005902396</v>
       </c>
       <c r="J98" t="n">
         <v>2.15252152521525</v>
       </c>
       <c r="K98" t="n">
         <v>2.89976885900399</v>
       </c>
       <c r="L98" t="n">
         <v>1.7265894779606</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>46113</v>
       </c>
       <c r="B99" t="n">
-        <v>3.25003727296554</v>
+        <v>3.21391062233913</v>
       </c>
       <c r="C99" t="n">
         <v>0.785179176014427</v>
       </c>
       <c r="D99" t="n">
-        <v>3.23612122194757</v>
+        <v>3.23790411239032</v>
       </c>
       <c r="E99" t="n">
         <v>0.525509767927894</v>
       </c>
       <c r="F99" t="n">
-        <v>3.522443320412</v>
+        <v>3.52036410024282</v>
       </c>
       <c r="G99" t="n">
-        <v>3.19759039186199</v>
+        <v>3.21136445239383</v>
       </c>
       <c r="H99" t="n">
-        <v>3.27089489466127</v>
+        <v>3.15327627640137</v>
       </c>
       <c r="I99" t="n">
         <v>1.04033808044254</v>
       </c>
       <c r="J99" t="n">
         <v>2.94655557813453</v>
       </c>
       <c r="K99" t="n">
         <v>3.27596931370515</v>
       </c>
       <c r="L99" t="n">
         <v>2.33541373062209</v>
       </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>46204</v>
+      </c>
+      <c r="B100" t="n">
+        <v>3.01434937115806</v>
+      </c>
+      <c r="C100"/>
+      <c r="D100" t="n">
+        <v>3.24249215390065</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100" t="n">
+        <v>3.52197948148651</v>
+      </c>
+      <c r="G100" t="n">
+        <v>3.28902577498955</v>
+      </c>
+      <c r="H100" t="n">
+        <v>2.83167682307783</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100"/>
+      <c r="K100"/>
+      <c r="L100"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>37257</v>
       </c>
       <c r="B2" t="n">
-        <v>4.10948196540662</v>
+        <v>4.12006885099291</v>
       </c>
       <c r="C2" t="n">
         <v>1.4477766287487</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>37288</v>
       </c>
       <c r="B3" t="n">
-        <v>3.91871825766589</v>
+        <v>3.92717204213856</v>
       </c>
       <c r="C3" t="n">
         <v>1.54162384378212</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>37316</v>
       </c>
       <c r="B4" t="n">
-        <v>3.76441451049756</v>
+        <v>3.77114102328672</v>
       </c>
       <c r="C4" t="n">
         <v>1.4344262295082</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>37347</v>
       </c>
       <c r="B5" t="n">
-        <v>3.71818786365357</v>
+        <v>3.72420562480276</v>
       </c>
       <c r="C5" t="n">
         <v>1.01522842639594</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>37377</v>
       </c>
       <c r="B6" t="n">
-        <v>3.54687563604905</v>
+        <v>3.55071306212451</v>
       </c>
       <c r="C6" t="n">
         <v>0.505561172901921</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>37408</v>
       </c>
       <c r="B7" t="n">
-        <v>3.09910560472587</v>
+        <v>3.09812455187555</v>
       </c>
       <c r="C7" t="n">
         <v>1.32113821138211</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>37438</v>
       </c>
       <c r="B8" t="n">
-        <v>2.95121679801959</v>
+        <v>2.94841135190404</v>
       </c>
       <c r="C8" t="n">
         <v>2.23577235772357</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>37469</v>
       </c>
       <c r="B9" t="n">
-        <v>2.78673633404519</v>
+        <v>2.78194411022937</v>
       </c>
       <c r="C9" t="n">
         <v>2.23350253807107</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>37500</v>
       </c>
       <c r="B10" t="n">
-        <v>2.76276924853714</v>
+        <v>2.75748131986413</v>
       </c>
       <c r="C10" t="n">
         <v>2.33739837398374</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>37530</v>
       </c>
       <c r="B11" t="n">
-        <v>2.80085701681461</v>
+        <v>2.79575690426004</v>
       </c>
       <c r="C11" t="n">
         <v>3.06122448979592</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>37561</v>
       </c>
       <c r="B12" t="n">
-        <v>2.66106486967127</v>
+        <v>2.65435409522866</v>
       </c>
       <c r="C12" t="n">
         <v>3.6847492323439</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>37591</v>
       </c>
       <c r="B13" t="n">
-        <v>2.46718551904317</v>
+        <v>2.45837593305561</v>
       </c>
       <c r="C13" t="n">
         <v>3.4729315628192</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>37622</v>
       </c>
       <c r="B14" t="n">
-        <v>2.29372515409558</v>
+        <v>2.28312658927584</v>
       </c>
       <c r="C14" t="n">
         <v>3.97553516819572</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>37653</v>
       </c>
       <c r="B15" t="n">
-        <v>2.35888783321872</v>
+        <v>2.34898643083464</v>
       </c>
       <c r="C15" t="n">
         <v>4.35222672064777</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>37681</v>
       </c>
       <c r="B16" t="n">
-        <v>2.38846082165671</v>
+        <v>2.37888102278074</v>
       </c>
       <c r="C16" t="n">
         <v>4.34343434343434</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>37712</v>
       </c>
       <c r="B17" t="n">
-        <v>2.4407425295822</v>
+        <v>2.43162421806168</v>
       </c>
       <c r="C17" t="n">
         <v>2.91457286432161</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>37742</v>
       </c>
       <c r="B18" t="n">
-        <v>2.51912661634674</v>
+        <v>2.51099179143036</v>
       </c>
       <c r="C18" t="n">
         <v>3.01810865191147</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>37773</v>
       </c>
       <c r="B19" t="n">
-        <v>2.66059637551173</v>
+        <v>2.65407068429371</v>
       </c>
       <c r="C19" t="n">
         <v>2.60782347041123</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>37803</v>
       </c>
       <c r="B20" t="n">
-        <v>2.72107235921975</v>
+        <v>2.71534136215663</v>
       </c>
       <c r="C20" t="n">
         <v>1.7892644135189</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>37834</v>
       </c>
       <c r="B21" t="n">
-        <v>2.73702705368986</v>
+        <v>2.73168720472966</v>
       </c>
       <c r="C21" t="n">
         <v>1.78748758689175</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>37865</v>
       </c>
       <c r="B22" t="n">
-        <v>2.8260712534075</v>
+        <v>2.82186733426229</v>
       </c>
       <c r="C22" t="n">
         <v>1.58887785501489</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>37895</v>
       </c>
       <c r="B23" t="n">
-        <v>2.93432203726387</v>
+        <v>2.93142664737752</v>
       </c>
       <c r="C23" t="n">
         <v>1.38613861386139</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>37926</v>
       </c>
       <c r="B24" t="n">
-        <v>3.02327977484607</v>
+        <v>3.02143399500926</v>
       </c>
       <c r="C24" t="n">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>37956</v>
       </c>
       <c r="B25" t="n">
-        <v>3.11868828751674</v>
+        <v>3.11782773150298</v>
       </c>
       <c r="C25" t="n">
         <v>1.38203356367227</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>37987</v>
       </c>
       <c r="B26" t="n">
-        <v>3.10877162014308</v>
+        <v>3.10769484260661</v>
       </c>
       <c r="C26" t="n">
         <v>1.1764705882353</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>38018</v>
       </c>
       <c r="B27" t="n">
-        <v>3.03522819721792</v>
+        <v>3.03332351350762</v>
       </c>
       <c r="C27" t="n">
         <v>0.484966052376334</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>38047</v>
       </c>
       <c r="B28" t="n">
-        <v>3.05606984058412</v>
+        <v>3.05441403865328</v>
       </c>
       <c r="C28" t="n">
         <v>0.580832526621499</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>38078</v>
       </c>
       <c r="B29" t="n">
-        <v>3.1421270817757</v>
+        <v>3.14144508779546</v>
       </c>
       <c r="C29" t="n">
         <v>1.36718749999999</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>38108</v>
       </c>
       <c r="B30" t="n">
-        <v>3.18025814997285</v>
+        <v>3.18007935217565</v>
       </c>
       <c r="C30" t="n">
         <v>2.34374999999999</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>38139</v>
       </c>
       <c r="B31" t="n">
-        <v>3.23013127381537</v>
+        <v>3.23050055830592</v>
       </c>
       <c r="C31" t="n">
         <v>2.44379276637341</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>38169</v>
       </c>
       <c r="B32" t="n">
-        <v>3.10341678904356</v>
+        <v>3.10257306925355</v>
       </c>
       <c r="C32" t="n">
         <v>2.14843749999999</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>38200</v>
       </c>
       <c r="B33" t="n">
-        <v>3.1636551109089</v>
+        <v>3.16329478680684</v>
       </c>
       <c r="C33" t="n">
         <v>1.95121951219512</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>38231</v>
       </c>
       <c r="B34" t="n">
-        <v>3.16474005994065</v>
+        <v>3.16428624661894</v>
       </c>
       <c r="C34" t="n">
         <v>2.34604105571848</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>38261</v>
       </c>
       <c r="B35" t="n">
-        <v>2.92093840966478</v>
+        <v>2.91797077805026</v>
       </c>
       <c r="C35" t="n">
         <v>2.83203124999999</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>38292</v>
       </c>
       <c r="B36" t="n">
-        <v>2.92139629774549</v>
+        <v>2.91848996365512</v>
       </c>
       <c r="C36" t="n">
         <v>2.72638753651412</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>38322</v>
       </c>
       <c r="B37" t="n">
-        <v>2.99869692063132</v>
+        <v>2.99663445009566</v>
       </c>
       <c r="C37" t="n">
         <v>2.43427458617332</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>38353</v>
       </c>
       <c r="B38" t="n">
-        <v>3.00103919162518</v>
+        <v>2.99912981445243</v>
       </c>
       <c r="C38" t="n">
         <v>2.03488372093023</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38384</v>
       </c>
       <c r="B39" t="n">
-        <v>3.13140953075112</v>
+        <v>3.13089579541491</v>
       </c>
       <c r="C39" t="n">
         <v>1.93050193050193</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>38412</v>
       </c>
       <c r="B40" t="n">
-        <v>3.14014612075982</v>
+        <v>3.1396882604424</v>
       </c>
       <c r="C40" t="n">
         <v>2.40615976900866</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>38443</v>
       </c>
       <c r="B41" t="n">
-        <v>2.94084880282355</v>
+        <v>2.93821051878233</v>
       </c>
       <c r="C41" t="n">
         <v>2.50481695568402</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>38473</v>
       </c>
       <c r="B42" t="n">
-        <v>2.92546282155176</v>
+        <v>2.92246894694323</v>
       </c>
       <c r="C42" t="n">
         <v>1.62213740458016</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>38504</v>
       </c>
       <c r="B43" t="n">
-        <v>3.07887640612778</v>
+        <v>3.07731872484507</v>
       </c>
       <c r="C43" t="n">
         <v>1.90839694656489</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>38534</v>
       </c>
       <c r="B44" t="n">
-        <v>3.12610642008483</v>
+        <v>3.12503390210904</v>
       </c>
       <c r="C44" t="n">
         <v>2.29445506692161</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>38565</v>
       </c>
       <c r="B45" t="n">
-        <v>3.08890260668089</v>
+        <v>3.08753553519339</v>
       </c>
       <c r="C45" t="n">
         <v>2.77511961722489</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>38596</v>
       </c>
       <c r="B46" t="n">
-        <v>3.07856425264679</v>
+        <v>3.07706290442592</v>
       </c>
       <c r="C46" t="n">
         <v>3.62941738299904</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>38626</v>
       </c>
       <c r="B47" t="n">
-        <v>3.09331278522398</v>
+        <v>3.09195235106243</v>
       </c>
       <c r="C47" t="n">
         <v>2.27920227920228</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>38657</v>
       </c>
       <c r="B48" t="n">
-        <v>3.01236109045903</v>
+        <v>3.01006513466386</v>
       </c>
       <c r="C48" t="n">
         <v>1.8957345971564</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>38687</v>
       </c>
       <c r="B49" t="n">
-        <v>2.88096691994642</v>
+        <v>2.87719661315087</v>
       </c>
       <c r="C49" t="n">
         <v>2.09125475285171</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>38718</v>
       </c>
       <c r="B50" t="n">
-        <v>2.82813240503813</v>
+        <v>2.82371155831175</v>
       </c>
       <c r="C50" t="n">
         <v>2.65906932573599</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>38749</v>
       </c>
       <c r="B51" t="n">
-        <v>2.74540401267684</v>
+        <v>2.74016218224468</v>
       </c>
       <c r="C51" t="n">
         <v>2.27272727272728</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>38777</v>
       </c>
       <c r="B52" t="n">
-        <v>2.73272067857879</v>
+        <v>2.72741565810152</v>
       </c>
       <c r="C52" t="n">
         <v>1.8796992481203</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>38808</v>
       </c>
       <c r="B53" t="n">
-        <v>2.77862872862606</v>
+        <v>2.77395726698614</v>
       </c>
       <c r="C53" t="n">
         <v>2.5375939849624</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>38838</v>
       </c>
       <c r="B54" t="n">
-        <v>2.74425573317544</v>
+        <v>2.739363904557</v>
       </c>
       <c r="C54" t="n">
         <v>2.62910798122065</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>38869</v>
       </c>
       <c r="B55" t="n">
-        <v>2.6526242637471</v>
+        <v>2.64690386096542</v>
       </c>
       <c r="C55" t="n">
         <v>2.15355805243445</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>38899</v>
       </c>
       <c r="B56" t="n">
-        <v>2.72642802810272</v>
+        <v>2.72158218506793</v>
       </c>
       <c r="C56" t="n">
         <v>2.05607476635514</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>38930</v>
       </c>
       <c r="B57" t="n">
-        <v>2.87667265202063</v>
+        <v>2.87348429371181</v>
       </c>
       <c r="C57" t="n">
         <v>1.67597765363128</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>38961</v>
       </c>
       <c r="B58" t="n">
-        <v>2.84543585182418</v>
+        <v>2.84202900589797</v>
       </c>
       <c r="C58" t="n">
         <v>-0.0921658986175063</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>38991</v>
       </c>
       <c r="B59" t="n">
-        <v>3.03634886405453</v>
+        <v>3.03504833288034</v>
       </c>
       <c r="C59" t="n">
         <v>0.649953574744664</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>39022</v>
       </c>
       <c r="B60" t="n">
-        <v>3.21830430433456</v>
+        <v>3.21914608613455</v>
       </c>
       <c r="C60" t="n">
         <v>1.02325581395348</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>39052</v>
       </c>
       <c r="B61" t="n">
-        <v>3.27794288879961</v>
+        <v>3.27974991777041</v>
       </c>
       <c r="C61" t="n">
         <v>1.21042830540037</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>39083</v>
       </c>
       <c r="B62" t="n">
-        <v>3.50893084884747</v>
+        <v>3.51350574710911</v>
       </c>
       <c r="C62" t="n">
         <v>0.647548566142463</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>39114</v>
       </c>
       <c r="B63" t="n">
-        <v>3.8660037718367</v>
+        <v>3.87456737378775</v>
       </c>
       <c r="C63" t="n">
         <v>1.48148148148148</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>39142</v>
       </c>
       <c r="B64" t="n">
-        <v>4.44451694798333</v>
+        <v>4.45893137977141</v>
       </c>
       <c r="C64" t="n">
         <v>1.8450184501845</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>39173</v>
       </c>
       <c r="B65" t="n">
-        <v>4.60675433098553</v>
+        <v>4.62294208282611</v>
       </c>
       <c r="C65" t="n">
         <v>1.37488542621448</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>39203</v>
       </c>
       <c r="B66" t="n">
-        <v>4.26277641066612</v>
+        <v>4.27589969935155</v>
       </c>
       <c r="C66" t="n">
         <v>1.64684354986276</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>39234</v>
       </c>
       <c r="B67" t="n">
-        <v>3.99841227457482</v>
+        <v>4.00877177663939</v>
       </c>
       <c r="C67" t="n">
         <v>1.46654445462879</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>39264</v>
       </c>
       <c r="B68" t="n">
-        <v>3.96011536807895</v>
+        <v>3.9698369940364</v>
       </c>
       <c r="C68" t="n">
         <v>1.28205128205127</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>39295</v>
       </c>
       <c r="B69" t="n">
-        <v>3.84363990868324</v>
+        <v>3.85198554544406</v>
       </c>
       <c r="C69" t="n">
         <v>0.824175824175816</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>39326</v>
       </c>
       <c r="B70" t="n">
-        <v>3.85223214947017</v>
+        <v>3.86057905144505</v>
       </c>
       <c r="C70" t="n">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>39356</v>
       </c>
       <c r="B71" t="n">
-        <v>3.80304156460029</v>
+        <v>3.81069037015646</v>
       </c>
       <c r="C71" t="n">
         <v>1.93726937269372</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>39387</v>
       </c>
       <c r="B72" t="n">
-        <v>3.88461362211496</v>
+        <v>3.89271847203795</v>
       </c>
       <c r="C72" t="n">
         <v>2.02578268876612</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>39417</v>
       </c>
       <c r="B73" t="n">
-        <v>3.87274061603055</v>
+        <v>3.88034815857999</v>
       </c>
       <c r="C73" t="n">
         <v>2.20791168353265</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>39448</v>
       </c>
       <c r="B74" t="n">
-        <v>3.71040986457937</v>
+        <v>3.71593244104275</v>
       </c>
       <c r="C74" t="n">
         <v>2.02205882352941</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>39479</v>
       </c>
       <c r="B75" t="n">
-        <v>3.30148476676366</v>
+        <v>3.30236856260683</v>
       </c>
       <c r="C75" t="n">
         <v>1.64233576642337</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>39508</v>
       </c>
       <c r="B76" t="n">
-        <v>2.78628007269843</v>
+        <v>2.7818130798327</v>
       </c>
       <c r="C76" t="n">
         <v>1.17753623188406</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>39539</v>
       </c>
       <c r="B77" t="n">
-        <v>2.63662073924339</v>
+        <v>2.63051195604937</v>
       </c>
       <c r="C77" t="n">
         <v>1.62748643761303</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>39569</v>
       </c>
       <c r="B78" t="n">
-        <v>2.97365325712575</v>
+        <v>2.9705486132807</v>
       </c>
       <c r="C78" t="n">
         <v>2.25022502250225</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>39600</v>
       </c>
       <c r="B79" t="n">
-        <v>3.08891496981063</v>
+        <v>3.08708745256225</v>
       </c>
       <c r="C79" t="n">
         <v>3.0713640469738</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>39630</v>
       </c>
       <c r="B80" t="n">
-        <v>3.10750783852875</v>
+        <v>3.1060097144052</v>
       </c>
       <c r="C80" t="n">
         <v>3.16455696202532</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>39661</v>
       </c>
       <c r="B81" t="n">
-        <v>2.93377159713796</v>
+        <v>2.93059043432366</v>
       </c>
       <c r="C81" t="n">
         <v>3.08810172570391</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>39692</v>
       </c>
       <c r="B82" t="n">
-        <v>2.9580137162704</v>
+        <v>2.95518020756944</v>
       </c>
       <c r="C82" t="n">
         <v>3.16742081447964</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>39722</v>
       </c>
       <c r="B83" t="n">
-        <v>3.02920407834796</v>
+        <v>3.02720601384445</v>
       </c>
       <c r="C83" t="n">
         <v>2.26244343891403</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>39753</v>
       </c>
       <c r="B84" t="n">
-        <v>2.94432532116799</v>
+        <v>2.94164921389041</v>
       </c>
       <c r="C84" t="n">
         <v>1.44404332129965</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>39783</v>
       </c>
       <c r="B85" t="n">
-        <v>3.04472570678533</v>
+        <v>3.04319785833592</v>
       </c>
       <c r="C85" t="n">
         <v>0.540054005400548</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>39814</v>
       </c>
       <c r="B86" t="n">
-        <v>3.03309646710077</v>
+        <v>3.03159042135046</v>
       </c>
       <c r="C86" t="n">
         <v>0.45045045045045</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>39845</v>
       </c>
       <c r="B87" t="n">
-        <v>3.039106416324</v>
+        <v>3.03774044318908</v>
       </c>
       <c r="C87" t="n">
         <v>0.807899461400351</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>39873</v>
       </c>
       <c r="B88" t="n">
-        <v>2.9571245609355</v>
+        <v>2.95494079366071</v>
       </c>
       <c r="C88" t="n">
         <v>0.805729632945382</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>39904</v>
       </c>
       <c r="B89" t="n">
-        <v>2.8745214842099</v>
+        <v>2.87131886773402</v>
       </c>
       <c r="C89" t="n">
         <v>0.266903914590745</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>39934</v>
       </c>
       <c r="B90" t="n">
-        <v>2.74309583639493</v>
+        <v>2.73836882922066</v>
       </c>
       <c r="C90" t="n">
         <v>0.088028169014092</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>39965</v>
       </c>
       <c r="B91" t="n">
-        <v>2.72161005712273</v>
+        <v>2.71664635742529</v>
       </c>
       <c r="C91" t="n">
         <v>0.175284837861527</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>39995</v>
       </c>
       <c r="B92" t="n">
-        <v>2.7080777059091</v>
+        <v>2.70295902312862</v>
       </c>
       <c r="C92" t="n">
         <v>-0.262927256792285</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>40026</v>
       </c>
       <c r="B93" t="n">
-        <v>2.91866049433529</v>
+        <v>2.91570302276737</v>
       </c>
       <c r="C93" t="n">
         <v>0.352422907488992</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>40057</v>
       </c>
       <c r="B94" t="n">
-        <v>3.01872823394119</v>
+        <v>3.01679654305911</v>
       </c>
       <c r="C94" t="n">
         <v>-0.26315789473684</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>40087</v>
       </c>
       <c r="B95" t="n">
-        <v>2.92707763663109</v>
+        <v>2.92428776422201</v>
       </c>
       <c r="C95" t="n">
         <v>0.530973451327429</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>40118</v>
       </c>
       <c r="B96" t="n">
-        <v>2.90745066102645</v>
+        <v>2.90432844027917</v>
       </c>
       <c r="C96" t="n">
         <v>1.69039145907473</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>40148</v>
       </c>
       <c r="B97" t="n">
-        <v>2.89041388010396</v>
+        <v>2.88689508918137</v>
       </c>
       <c r="C97" t="n">
         <v>2.05908683974933</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>40179</v>
       </c>
       <c r="B98" t="n">
-        <v>2.73956268333619</v>
+        <v>2.7344351181333</v>
       </c>
       <c r="C98" t="n">
         <v>2.24215246636771</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>40210</v>
       </c>
       <c r="B99" t="n">
-        <v>2.68462538368774</v>
+        <v>2.67886581404476</v>
       </c>
       <c r="C99" t="n">
         <v>1.69189670525379</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>40238</v>
       </c>
       <c r="B100" t="n">
-        <v>2.60995400506056</v>
+        <v>2.60330288562717</v>
       </c>
       <c r="C100" t="n">
         <v>1.68738898756661</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>40269</v>
       </c>
       <c r="B101" t="n">
-        <v>2.58057905985481</v>
+        <v>2.57363984122862</v>
       </c>
       <c r="C101" t="n">
         <v>1.86335403726708</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>40299</v>
       </c>
       <c r="B102" t="n">
-        <v>2.69512875043041</v>
+        <v>2.6894390848707</v>
       </c>
       <c r="C102" t="n">
         <v>1.05540897097626</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>40330</v>
       </c>
       <c r="B103" t="n">
-        <v>2.87773424393077</v>
+        <v>2.87374970598463</v>
       </c>
       <c r="C103" t="n">
         <v>0.437445319335083</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>40360</v>
       </c>
       <c r="B104" t="n">
-        <v>2.92807730612081</v>
+        <v>2.92453443507706</v>
       </c>
       <c r="C104" t="n">
         <v>0.615114235500881</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>40391</v>
       </c>
       <c r="B105" t="n">
-        <v>2.9489066125605</v>
+        <v>2.9456298947683</v>
       </c>
       <c r="C105" t="n">
         <v>0.614574187884099</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>40422</v>
       </c>
       <c r="B106" t="n">
-        <v>2.92434174211487</v>
+        <v>2.92077732857915</v>
       </c>
       <c r="C106" t="n">
         <v>0.967458223394894</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>40452</v>
       </c>
       <c r="B107" t="n">
-        <v>2.92691689941198</v>
+        <v>2.92331673475791</v>
       </c>
       <c r="C107" t="n">
         <v>1.40845070422536</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>40483</v>
       </c>
       <c r="B108" t="n">
-        <v>2.93527103375815</v>
+        <v>2.93186156311401</v>
       </c>
       <c r="C108" t="n">
         <v>1.13735783027121</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>40513</v>
       </c>
       <c r="B109" t="n">
-        <v>2.92427216300493</v>
+        <v>2.92074838546217</v>
       </c>
       <c r="C109" t="n">
         <v>1.57894736842105</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>40544</v>
       </c>
       <c r="B110" t="n">
-        <v>3.02245406665739</v>
+        <v>3.02002742529707</v>
       </c>
       <c r="C110" t="n">
         <v>2.10526315789474</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>40575</v>
       </c>
       <c r="B111" t="n">
-        <v>3.10692710812488</v>
+        <v>3.10541129491103</v>
       </c>
       <c r="C111" t="n">
         <v>2.18914185639229</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>40603</v>
       </c>
       <c r="B112" t="n">
-        <v>3.245398796286</v>
+        <v>3.2453792156348</v>
       </c>
       <c r="C112" t="n">
         <v>3.31877729257642</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>40634</v>
       </c>
       <c r="B113" t="n">
-        <v>3.30469492677208</v>
+        <v>3.30528094496677</v>
       </c>
       <c r="C113" t="n">
         <v>3.22299651567945</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>40664</v>
       </c>
       <c r="B114" t="n">
-        <v>3.31192483395741</v>
+        <v>3.31262806155239</v>
       </c>
       <c r="C114" t="n">
         <v>3.48128807658834</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>40695</v>
       </c>
       <c r="B115" t="n">
-        <v>3.29688982680223</v>
+        <v>3.29750946288552</v>
       </c>
       <c r="C115" t="n">
         <v>2.9616724738676</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>40725</v>
       </c>
       <c r="B116" t="n">
-        <v>3.25576850295349</v>
+        <v>3.25601599703409</v>
       </c>
       <c r="C116" t="n">
         <v>3.31877729257642</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>40756</v>
       </c>
       <c r="B117" t="n">
-        <v>3.16198143715416</v>
+        <v>3.16126247474516</v>
       </c>
       <c r="C117" t="n">
         <v>3.40314136125655</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>40787</v>
       </c>
       <c r="B118" t="n">
-        <v>3.15963822138399</v>
+        <v>3.15895274695029</v>
       </c>
       <c r="C118" t="n">
         <v>3.39721254355401</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>40817</v>
       </c>
       <c r="B119" t="n">
-        <v>3.29405547368742</v>
+        <v>3.29479716193304</v>
       </c>
       <c r="C119" t="n">
         <v>3.29861111111111</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>40848</v>
       </c>
       <c r="B120" t="n">
-        <v>3.34584504704408</v>
+        <v>3.34717029596391</v>
       </c>
       <c r="C120" t="n">
         <v>3.20069204152249</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>40878</v>
       </c>
       <c r="B121" t="n">
-        <v>3.34181858618024</v>
+        <v>3.34320103463041</v>
       </c>
       <c r="C121" t="n">
         <v>2.50431778929189</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>40909</v>
       </c>
       <c r="B122" t="n">
-        <v>3.2200582336586</v>
+        <v>3.22021586590564</v>
       </c>
       <c r="C122" t="n">
         <v>2.83505154639175</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>40940</v>
       </c>
       <c r="B123" t="n">
-        <v>3.17634630872766</v>
+        <v>3.17611744546977</v>
       </c>
       <c r="C123" t="n">
         <v>3.17052270779777</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>40969</v>
       </c>
       <c r="B124" t="n">
-        <v>3.14322390185493</v>
+        <v>3.14266346824658</v>
       </c>
       <c r="C124" t="n">
         <v>2.11327134404057</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="B125" t="n">
-        <v>3.13181979145913</v>
+        <v>3.13119119255391</v>
       </c>
       <c r="C125" t="n">
         <v>2.36286919831223</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>41030</v>
       </c>
       <c r="B126" t="n">
-        <v>3.04612634301288</v>
+        <v>3.04449509233349</v>
       </c>
       <c r="C126" t="n">
         <v>1.85029436501261</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>41061</v>
       </c>
       <c r="B127" t="n">
-        <v>2.87219923391624</v>
+        <v>2.8686565797968</v>
       </c>
       <c r="C127" t="n">
         <v>2.03045685279187</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>41091</v>
       </c>
       <c r="B128" t="n">
-        <v>2.94298900084438</v>
+        <v>2.93998177694323</v>
       </c>
       <c r="C128" t="n">
         <v>1.85967878275571</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>41122</v>
       </c>
       <c r="B129" t="n">
-        <v>2.97548154038267</v>
+        <v>2.97276555242818</v>
       </c>
       <c r="C129" t="n">
         <v>2.02531645569621</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>41153</v>
       </c>
       <c r="B130" t="n">
-        <v>2.86228266541162</v>
+        <v>2.85822515108124</v>
       </c>
       <c r="C130" t="n">
         <v>1.85341196293176</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>41183</v>
       </c>
       <c r="B131" t="n">
-        <v>2.67267751414365</v>
+        <v>2.66656013499826</v>
       </c>
       <c r="C131" t="n">
         <v>1.9327731092437</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>41214</v>
       </c>
       <c r="B132" t="n">
-        <v>2.63548139420081</v>
+        <v>2.62877813407411</v>
       </c>
       <c r="C132" t="n">
         <v>1.50880134115675</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>41244</v>
       </c>
       <c r="B133" t="n">
-        <v>2.67319290446988</v>
+        <v>2.66678986750876</v>
       </c>
       <c r="C133" t="n">
         <v>1.51642796967144</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>41275</v>
       </c>
       <c r="B134" t="n">
-        <v>2.67861810971892</v>
+        <v>2.67228517934089</v>
       </c>
       <c r="C134" t="n">
         <v>0.584795321637429</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>41306</v>
       </c>
       <c r="B135" t="n">
-        <v>2.69859011407918</v>
+        <v>2.69229658256759</v>
       </c>
       <c r="C135" t="n">
         <v>1.41196013289036</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>41334</v>
       </c>
       <c r="B136" t="n">
-        <v>2.6182769099836</v>
+        <v>2.61116152062035</v>
       </c>
       <c r="C136" t="n">
         <v>0.827814569536424</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
         <v>41365</v>
       </c>
       <c r="B137" t="n">
-        <v>2.64585701260278</v>
+        <v>2.63898516410367</v>
       </c>
       <c r="C137" t="n">
         <v>0.412201154163232</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>41395</v>
       </c>
       <c r="B138" t="n">
-        <v>2.72562559456787</v>
+        <v>2.7195256452139</v>
       </c>
       <c r="C138" t="n">
         <v>0.660611065235352</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>41426</v>
       </c>
       <c r="B139" t="n">
-        <v>2.72334175282093</v>
+        <v>2.71725692350011</v>
       </c>
       <c r="C139" t="n">
         <v>0.995024875621893</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>41456</v>
       </c>
       <c r="B140" t="n">
-        <v>2.65600975450526</v>
+        <v>2.64926244885436</v>
       </c>
       <c r="C140" t="n">
         <v>1.07883817427386</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>41487</v>
       </c>
       <c r="B141" t="n">
-        <v>2.69431742353096</v>
+        <v>2.68790194724979</v>
       </c>
       <c r="C141" t="n">
         <v>0.827129859387924</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>41518</v>
       </c>
       <c r="B142" t="n">
-        <v>2.73504530382656</v>
+        <v>2.72918956670455</v>
       </c>
       <c r="C142" t="n">
         <v>0.909842845326712</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
         <v>41548</v>
       </c>
       <c r="B143" t="n">
-        <v>2.86533071231377</v>
+        <v>2.86092089896371</v>
       </c>
       <c r="C143" t="n">
         <v>0.247320692497937</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>41579</v>
       </c>
       <c r="B144" t="n">
-        <v>2.83652678912485</v>
+        <v>2.83195118882329</v>
       </c>
       <c r="C144" t="n">
         <v>0.578034682080927</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>41609</v>
       </c>
       <c r="B145" t="n">
-        <v>2.78869226282352</v>
+        <v>2.78377839941943</v>
       </c>
       <c r="C145" t="n">
         <v>0.829875518672199</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>41640</v>
       </c>
       <c r="B146" t="n">
-        <v>2.81146882624768</v>
+        <v>2.806580686226</v>
       </c>
       <c r="C146" t="n">
         <v>1.0797342192691</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
         <v>41671</v>
       </c>
       <c r="B147" t="n">
-        <v>2.75533215995532</v>
+        <v>2.74984294125691</v>
       </c>
       <c r="C147" t="n">
         <v>0.40950040950041</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>41699</v>
       </c>
       <c r="B148" t="n">
-        <v>2.76913356766676</v>
+        <v>2.76379094101914</v>
       </c>
       <c r="C148" t="n">
         <v>0.903119868637117</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>41730</v>
       </c>
       <c r="B149" t="n">
-        <v>2.86013972246522</v>
+        <v>2.85570668164146</v>
       </c>
       <c r="C149" t="n">
         <v>1.3136288998358</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>41760</v>
       </c>
       <c r="B150" t="n">
-        <v>2.84469357863258</v>
+        <v>2.84031240913427</v>
       </c>
       <c r="C150" t="n">
         <v>1.55865463494667</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
         <v>41791</v>
       </c>
       <c r="B151" t="n">
-        <v>3.07086974981003</v>
+        <v>3.068933370042</v>
       </c>
       <c r="C151" t="n">
         <v>1.72413793103449</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>41821</v>
       </c>
       <c r="B152" t="n">
-        <v>3.27730331038783</v>
+        <v>3.27750932815909</v>
       </c>
       <c r="C152" t="n">
         <v>1.55993431855501</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
         <v>41852</v>
       </c>
       <c r="B153" t="n">
-        <v>3.06703295578966</v>
+        <v>3.06519083487159</v>
       </c>
       <c r="C153" t="n">
         <v>1.55865463494667</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
         <v>41883</v>
       </c>
       <c r="B154" t="n">
-        <v>2.95492248172283</v>
+        <v>2.9518022147275</v>
       </c>
       <c r="C154" t="n">
         <v>1.55737704918033</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
         <v>41913</v>
       </c>
       <c r="B155" t="n">
-        <v>2.820545275841</v>
+        <v>2.81591045088515</v>
       </c>
       <c r="C155" t="n">
         <v>2.22039473684211</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
         <v>41944</v>
       </c>
       <c r="B156" t="n">
-        <v>2.77691691226881</v>
+        <v>2.77176917924217</v>
       </c>
       <c r="C156" t="n">
         <v>1.64203612479475</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
         <v>41974</v>
       </c>
       <c r="B157" t="n">
-        <v>2.80196825100192</v>
+        <v>2.79700064106129</v>
       </c>
       <c r="C157" t="n">
         <v>1.06995884773662</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
         <v>42005</v>
       </c>
       <c r="B158" t="n">
-        <v>2.78443330924023</v>
+        <v>2.77928100981445</v>
       </c>
       <c r="C158" t="n">
         <v>0.739523418241571</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
         <v>42036</v>
       </c>
       <c r="B159" t="n">
-        <v>2.76507686637011</v>
+        <v>2.7597865079452</v>
       </c>
       <c r="C159" t="n">
         <v>1.06035889070148</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
         <v>42064</v>
       </c>
       <c r="B160" t="n">
-        <v>2.70402047949138</v>
+        <v>2.69804469948113</v>
       </c>
       <c r="C160" t="n">
         <v>1.46460537021969</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
         <v>42095</v>
       </c>
       <c r="B161" t="n">
-        <v>2.70896020889183</v>
+        <v>2.70295693716715</v>
       </c>
       <c r="C161" t="n">
         <v>1.05348460291734</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
         <v>42125</v>
       </c>
       <c r="B162" t="n">
-        <v>2.55766429030604</v>
+        <v>2.55012682868839</v>
       </c>
       <c r="C162" t="n">
         <v>1.21163166397415</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
         <v>42156</v>
       </c>
       <c r="B163" t="n">
-        <v>2.54420927140905</v>
+        <v>2.53649719467439</v>
       </c>
       <c r="C163" t="n">
         <v>1.04923325262308</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
         <v>42186</v>
       </c>
       <c r="B164" t="n">
-        <v>2.39583961482573</v>
+        <v>2.38670945678012</v>
       </c>
       <c r="C164" t="n">
         <v>1.29345189975747</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
         <v>42217</v>
       </c>
       <c r="B165" t="n">
-        <v>2.43287831438738</v>
+        <v>2.4240644014813</v>
       </c>
       <c r="C165" t="n">
         <v>1.13085621970921</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
         <v>42248</v>
       </c>
       <c r="B166" t="n">
-        <v>2.55346580122646</v>
+        <v>2.54586932557541</v>
       </c>
       <c r="C166" t="n">
         <v>0.968523002421298</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
         <v>42278</v>
       </c>
       <c r="B167" t="n">
-        <v>2.58847296576755</v>
+        <v>2.58110366111982</v>
       </c>
       <c r="C167" t="n">
         <v>0.724054706355596</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
         <v>42309</v>
       </c>
       <c r="B168" t="n">
-        <v>2.47672839048845</v>
+        <v>2.46815962253639</v>
       </c>
       <c r="C168" t="n">
         <v>0.888529886914385</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
         <v>42339</v>
       </c>
       <c r="B169" t="n">
-        <v>2.38532096686234</v>
+        <v>2.37572420048562</v>
       </c>
       <c r="C169" t="n">
         <v>1.30293159609121</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
         <v>42370</v>
       </c>
       <c r="B170" t="n">
-        <v>2.4830660861846</v>
+        <v>2.47433301408811</v>
       </c>
       <c r="C170" t="n">
         <v>1.63132137030995</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
         <v>42401</v>
       </c>
       <c r="B171" t="n">
-        <v>2.59518361713962</v>
+        <v>2.58752473352093</v>
       </c>
       <c r="C171" t="n">
         <v>0.968523002421298</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
         <v>42430</v>
       </c>
       <c r="B172" t="n">
-        <v>2.6731091184869</v>
+        <v>2.66626393244732</v>
       </c>
       <c r="C172" t="n">
         <v>0.721732157177219</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
         <v>42461</v>
       </c>
       <c r="B173" t="n">
-        <v>2.43013979425972</v>
+        <v>2.4208686992136</v>
       </c>
       <c r="C173" t="n">
         <v>1.04250200481155</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
         <v>42491</v>
       </c>
       <c r="B174" t="n">
-        <v>2.50462645133444</v>
+        <v>2.49589747829423</v>
       </c>
       <c r="C174" t="n">
         <v>0.718276137270555</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
         <v>42522</v>
       </c>
       <c r="B175" t="n">
-        <v>2.31923050483025</v>
+        <v>2.30861323515739</v>
       </c>
       <c r="C175" t="n">
         <v>0.638977635782745</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
         <v>42552</v>
       </c>
       <c r="B176" t="n">
-        <v>2.28211820784351</v>
+        <v>2.27112839631673</v>
       </c>
       <c r="C176" t="n">
         <v>0.239425379090181</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
         <v>42583</v>
       </c>
       <c r="B177" t="n">
-        <v>2.46227535840955</v>
+        <v>2.45311477471792</v>
       </c>
       <c r="C177" t="n">
         <v>0.0798722044728389</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
         <v>42614</v>
       </c>
       <c r="B178" t="n">
-        <v>2.41542608780598</v>
+        <v>2.405858696753</v>
       </c>
       <c r="C178" t="n">
         <v>0.559552358113511</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
         <v>42644</v>
       </c>
       <c r="B179" t="n">
-        <v>2.38737052433934</v>
+        <v>2.37768099460026</v>
       </c>
       <c r="C179" t="n">
         <v>0.559105431309906</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
         <v>42675</v>
       </c>
       <c r="B180" t="n">
-        <v>2.53111256412921</v>
+        <v>2.52302512377038</v>
       </c>
       <c r="C180" t="n">
         <v>0.56044835868694</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
         <v>42705</v>
       </c>
       <c r="B181" t="n">
-        <v>2.72013452785874</v>
+        <v>2.71415444827671</v>
       </c>
       <c r="C181" t="n">
         <v>0.643086816720255</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
         <v>42736</v>
       </c>
       <c r="B182" t="n">
-        <v>2.74963961869685</v>
+        <v>2.74423409155861</v>
       </c>
       <c r="C182" t="n">
         <v>1.2841091492777</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
         <v>42767</v>
       </c>
       <c r="B183" t="n">
-        <v>2.70416646462396</v>
+        <v>2.69849516209027</v>
       </c>
       <c r="C183" t="n">
         <v>1.19904076738609</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
         <v>42795</v>
       </c>
       <c r="B184" t="n">
-        <v>2.7546226821254</v>
+        <v>2.74945800626446</v>
       </c>
       <c r="C184" t="n">
         <v>0.875796178343956</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
         <v>42826</v>
       </c>
       <c r="B185" t="n">
-        <v>2.87823558273795</v>
+        <v>2.87438857536059</v>
       </c>
       <c r="C185" t="n">
         <v>0.793650793650794</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
         <v>42856</v>
       </c>
       <c r="B186" t="n">
-        <v>2.78209669026235</v>
+        <v>2.77759178119375</v>
       </c>
       <c r="C186" t="n">
         <v>0.71315372424722</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
         <v>42887</v>
       </c>
       <c r="B187" t="n">
-        <v>2.91039771372018</v>
+        <v>2.90731952521169</v>
       </c>
       <c r="C187" t="n">
         <v>0.555555555555558</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
         <v>42917</v>
       </c>
       <c r="B188" t="n">
-        <v>2.97737614575551</v>
+        <v>2.97508778742926</v>
       </c>
       <c r="C188" t="n">
         <v>0.875796178343956</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
         <v>42948</v>
       </c>
       <c r="B189" t="n">
-        <v>3.12051297213167</v>
+        <v>3.11971764611522</v>
       </c>
       <c r="C189" t="n">
         <v>1.11731843575419</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
         <v>42979</v>
       </c>
       <c r="B190" t="n">
-        <v>3.2420179171291</v>
+        <v>3.24248225483842</v>
       </c>
       <c r="C190" t="n">
         <v>1.03338632750397</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
         <v>43009</v>
       </c>
       <c r="B191" t="n">
-        <v>3.28552500427677</v>
+        <v>3.28652037157417</v>
       </c>
       <c r="C191" t="n">
         <v>1.03256552819698</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
         <v>43040</v>
       </c>
       <c r="B192" t="n">
-        <v>3.41679563359833</v>
+        <v>3.4191363096262</v>
       </c>
       <c r="C192" t="n">
         <v>1.671974522293</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
         <v>43070</v>
       </c>
       <c r="B193" t="n">
-        <v>3.33728471545517</v>
+        <v>3.33897899443911</v>
       </c>
       <c r="C193" t="n">
         <v>1.8370607028754</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
         <v>43101</v>
       </c>
       <c r="B194" t="n">
-        <v>3.48808665071271</v>
+        <v>3.49140640531553</v>
       </c>
       <c r="C194" t="n">
         <v>1.26782884310618</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
         <v>43132</v>
       </c>
       <c r="B195" t="n">
-        <v>3.61087959388651</v>
+        <v>3.61541145220577</v>
       </c>
       <c r="C195" t="n">
         <v>1.50078988941549</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
         <v>43160</v>
       </c>
       <c r="B196" t="n">
-        <v>3.58464646684941</v>
+        <v>3.58896633050548</v>
       </c>
       <c r="C196" t="n">
         <v>1.57853196527229</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
         <v>43191</v>
       </c>
       <c r="B197" t="n">
-        <v>3.56398418992908</v>
+        <v>3.56807279600006</v>
       </c>
       <c r="C197" t="n">
         <v>1.73228346456692</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
         <v>43221</v>
       </c>
       <c r="B198" t="n">
-        <v>3.64186224738836</v>
+        <v>3.64653508124063</v>
       </c>
       <c r="C198" t="n">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
         <v>43252</v>
       </c>
       <c r="B199" t="n">
-        <v>3.49528784802571</v>
+        <v>3.49813219504722</v>
       </c>
       <c r="C199" t="n">
         <v>1.97316495659036</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
         <v>43282</v>
       </c>
       <c r="B200" t="n">
-        <v>3.2494628675933</v>
+        <v>3.24952797936748</v>
       </c>
       <c r="C200" t="n">
         <v>2.36779794790843</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
         <v>43313</v>
       </c>
       <c r="B201" t="n">
-        <v>3.02369564714414</v>
+        <v>3.02125539259969</v>
       </c>
       <c r="C201" t="n">
         <v>2.20994475138121</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
         <v>43344</v>
       </c>
       <c r="B202" t="n">
-        <v>2.92289093314297</v>
+        <v>2.91929372217142</v>
       </c>
       <c r="C202" t="n">
         <v>1.73092053501182</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
         <v>43374</v>
       </c>
       <c r="B203" t="n">
-        <v>2.93690206311144</v>
+        <v>2.93341235351874</v>
       </c>
       <c r="C203" t="n">
         <v>1.72955974842768</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
         <v>43405</v>
       </c>
       <c r="B204" t="n">
-        <v>2.90709546864104</v>
+        <v>2.90342778210153</v>
       </c>
       <c r="C204" t="n">
         <v>0.939702427564607</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
         <v>43435</v>
       </c>
       <c r="B205" t="n">
-        <v>2.98667439744966</v>
+        <v>2.98394219304001</v>
       </c>
       <c r="C205" t="n">
         <v>1.09803921568628</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
         <v>43466</v>
       </c>
       <c r="B206" t="n">
-        <v>2.87303492852238</v>
+        <v>2.86917017012888</v>
       </c>
       <c r="C206" t="n">
         <v>1.01721439749609</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
         <v>43497</v>
       </c>
       <c r="B207" t="n">
-        <v>2.74430459636925</v>
+        <v>2.73917471430108</v>
       </c>
       <c r="C207" t="n">
         <v>1.32295719844357</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
         <v>43525</v>
       </c>
       <c r="B208" t="n">
-        <v>2.69151239238047</v>
+        <v>2.68589287636391</v>
       </c>
       <c r="C208" t="n">
         <v>1.7871017871018</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
         <v>43556</v>
       </c>
       <c r="B209" t="n">
-        <v>2.85033304033668</v>
+        <v>2.84645617822653</v>
       </c>
       <c r="C209" t="n">
         <v>1.78018575851394</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
         <v>43586</v>
       </c>
       <c r="B210" t="n">
-        <v>3.00941981439331</v>
+        <v>3.00732726676679</v>
       </c>
       <c r="C210" t="n">
         <v>2.39752513534416</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
         <v>43617</v>
       </c>
       <c r="B211" t="n">
-        <v>3.0336198969354</v>
+        <v>3.03213168943393</v>
       </c>
       <c r="C211" t="n">
         <v>2.16718266253871</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
         <v>43647</v>
       </c>
       <c r="B212" t="n">
-        <v>3.176175801508</v>
+        <v>3.17631762193549</v>
       </c>
       <c r="C212" t="n">
         <v>2.23592906707788</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
         <v>43678</v>
       </c>
       <c r="B213" t="n">
-        <v>3.18274119601586</v>
+        <v>3.18315822624775</v>
       </c>
       <c r="C213" t="n">
         <v>2.23938223938224</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
         <v>43709</v>
       </c>
       <c r="B214" t="n">
-        <v>3.22369957789151</v>
+        <v>3.22475925172495</v>
       </c>
       <c r="C214" t="n">
         <v>2.16550657385923</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
         <v>43739</v>
       </c>
       <c r="B215" t="n">
-        <v>3.38027950292823</v>
+        <v>3.38294784990282</v>
       </c>
       <c r="C215" t="n">
         <v>2.31839258114374</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
         <v>43770</v>
       </c>
       <c r="B216" t="n">
-        <v>3.39856264705927</v>
+        <v>3.40149868198409</v>
       </c>
       <c r="C216" t="n">
         <v>2.71528316524438</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
         <v>43800</v>
       </c>
       <c r="B217" t="n">
-        <v>3.4585915770263</v>
+        <v>3.4621266498951</v>
       </c>
       <c r="C217" t="n">
         <v>2.71528316524438</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
         <v>43831</v>
       </c>
       <c r="B218" t="n">
-        <v>3.44366970059667</v>
+        <v>3.44747911612898</v>
       </c>
       <c r="C218" t="n">
         <v>2.71107668474051</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
         <v>43862</v>
       </c>
       <c r="B219" t="n">
-        <v>3.64500970431204</v>
+        <v>3.65158051874545</v>
       </c>
       <c r="C219" t="n">
         <v>2.30414746543779</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
         <v>43891</v>
       </c>
       <c r="B220" t="n">
-        <v>4.22893192583442</v>
+        <v>4.24228498862878</v>
       </c>
       <c r="C220" t="n">
         <v>1.14503816793893</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
         <v>43922</v>
       </c>
       <c r="B221" t="n">
-        <v>4.7534622074482</v>
+        <v>4.77304793345283</v>
       </c>
       <c r="C221" t="n">
         <v>0.152091254752843</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
         <v>43952</v>
       </c>
       <c r="B222" t="n">
-        <v>4.76770698300007</v>
+        <v>4.78786406590668</v>
       </c>
       <c r="C222" t="n">
         <v>-0.377643504531722</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
         <v>43983</v>
       </c>
       <c r="B223" t="n">
-        <v>4.85440869924226</v>
+        <v>4.87529495403835</v>
       </c>
       <c r="C223" t="n">
         <v>0.606060606060615</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
         <v>44013</v>
       </c>
       <c r="B224" t="n">
-        <v>4.84798301811894</v>
+        <v>4.86867828698828</v>
       </c>
       <c r="C224" t="n">
         <v>0.301659125188541</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
         <v>44044</v>
       </c>
       <c r="B225" t="n">
-        <v>4.69894161785485</v>
+        <v>4.71789428928283</v>
       </c>
       <c r="C225" t="n">
         <v>0.377643504531722</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
         <v>44075</v>
       </c>
       <c r="B226" t="n">
-        <v>4.56622716776317</v>
+        <v>4.5835026366459</v>
       </c>
       <c r="C226" t="n">
         <v>0.30280090840273</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
         <v>44105</v>
       </c>
       <c r="B227" t="n">
-        <v>4.43083449214791</v>
+        <v>4.44668729832789</v>
       </c>
       <c r="C227" t="n">
         <v>0.528700906344402</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
         <v>44136</v>
       </c>
       <c r="B228" t="n">
-        <v>4.31282573163344</v>
+        <v>4.32725206337047</v>
       </c>
       <c r="C228" t="n">
         <v>0.830815709969784</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
         <v>44166</v>
       </c>
       <c r="B229" t="n">
-        <v>4.17525853819774</v>
+        <v>4.18810425202807</v>
       </c>
       <c r="C229" t="n">
         <v>0.755287009063444</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
         <v>44197</v>
       </c>
       <c r="B230" t="n">
-        <v>4.01102132138985</v>
+        <v>4.02159543828761</v>
       </c>
       <c r="C230" t="n">
         <v>1.2820512820513</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
         <v>44228</v>
       </c>
       <c r="B231" t="n">
-        <v>3.94295505814032</v>
+        <v>3.95173960521726</v>
       </c>
       <c r="C231" t="n">
         <v>1.57657657657659</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
         <v>44256</v>
       </c>
       <c r="B232" t="n">
-        <v>3.3984478355216</v>
+        <v>3.40076620492764</v>
       </c>
       <c r="C232" t="n">
         <v>2.18867924528302</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
         <v>44287</v>
       </c>
       <c r="B233" t="n">
-        <v>2.81548726212844</v>
+        <v>2.81087318093551</v>
       </c>
       <c r="C233" t="n">
         <v>3.41685649202733</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
         <v>44317</v>
       </c>
       <c r="B234" t="n">
-        <v>2.67394837874939</v>
+        <v>2.66737557906739</v>
       </c>
       <c r="C234" t="n">
         <v>4.0940106141016</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
         <v>44348</v>
       </c>
       <c r="B235" t="n">
-        <v>2.64346229522574</v>
+        <v>2.63667191081909</v>
       </c>
       <c r="C235" t="n">
         <v>3.68975903614456</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
         <v>44378</v>
       </c>
       <c r="B236" t="n">
-        <v>2.67265379284513</v>
+        <v>2.66641126337859</v>
       </c>
       <c r="C236" t="n">
         <v>4.13533834586466</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
         <v>44409</v>
       </c>
       <c r="B237" t="n">
-        <v>2.91213280299641</v>
+        <v>2.90871612861857</v>
       </c>
       <c r="C237" t="n">
         <v>4.36418359668923</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
         <v>44440</v>
       </c>
       <c r="B238" t="n">
-        <v>3.22840442427977</v>
+        <v>3.22855902558178</v>
       </c>
       <c r="C238" t="n">
         <v>5.0566037735849</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
         <v>44470</v>
       </c>
       <c r="B239" t="n">
-        <v>3.23929734244587</v>
+        <v>3.23989095624151</v>
       </c>
       <c r="C239" t="n">
         <v>5.3343350864012</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
         <v>44501</v>
       </c>
       <c r="B240" t="n">
-        <v>3.49030489524538</v>
+        <v>3.49371412960182</v>
       </c>
       <c r="C240" t="n">
         <v>5.2434456928839</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
         <v>44531</v>
       </c>
       <c r="B241" t="n">
-        <v>3.70611752307868</v>
+        <v>3.71197665292567</v>
       </c>
       <c r="C241" t="n">
         <v>5.09745127436281</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
         <v>44562</v>
       </c>
       <c r="B242" t="n">
-        <v>3.95604263822463</v>
+        <v>3.96478044624495</v>
       </c>
       <c r="C242" t="n">
         <v>5.06329113924049</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
         <v>44593</v>
       </c>
       <c r="B243" t="n">
-        <v>3.90269500134216</v>
+        <v>3.91159444395812</v>
       </c>
       <c r="C243" t="n">
         <v>5.39541759053953</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
         <v>44621</v>
       </c>
       <c r="B244" t="n">
-        <v>4.04247283644632</v>
+        <v>4.05308233688827</v>
       </c>
       <c r="C244" t="n">
         <v>6.72082717872969</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
         <v>44652</v>
       </c>
       <c r="B245" t="n">
-        <v>4.05058107723787</v>
+        <v>4.06158615035721</v>
       </c>
       <c r="C245" t="n">
         <v>6.82819383259913</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
         <v>44682</v>
       </c>
       <c r="B246" t="n">
-        <v>4.1287287965374</v>
+        <v>4.14082400907935</v>
       </c>
       <c r="C246" t="n">
         <v>7.5018208302986</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="n">
         <v>44713</v>
       </c>
       <c r="B247" t="n">
-        <v>4.23852487534611</v>
+        <v>4.25193712438075</v>
       </c>
       <c r="C247" t="n">
         <v>7.98838053740015</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="n">
         <v>44743</v>
       </c>
       <c r="B248" t="n">
-        <v>4.22131761240291</v>
+        <v>4.23474429083488</v>
       </c>
       <c r="C248" t="n">
         <v>7.29241877256317</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="n">
         <v>44774</v>
       </c>
       <c r="B249" t="n">
-        <v>4.24279210165505</v>
+        <v>4.25637318345688</v>
       </c>
       <c r="C249" t="n">
         <v>7.13770728190339</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="n">
         <v>44805</v>
       </c>
       <c r="B250" t="n">
-        <v>4.21479082571451</v>
+        <v>4.22789605488474</v>
       </c>
       <c r="C250" t="n">
         <v>6.5373563218391</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="n">
         <v>44835</v>
       </c>
       <c r="B251" t="n">
-        <v>4.25591147502118</v>
+        <v>4.26923253562221</v>
       </c>
       <c r="C251" t="n">
         <v>6.41940085592011</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="n">
         <v>44866</v>
       </c>
       <c r="B252" t="n">
-        <v>4.03531550880643</v>
+        <v>4.04633462492707</v>
       </c>
       <c r="C252" t="n">
         <v>6.83274021352313</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="n">
         <v>44896</v>
       </c>
       <c r="B253" t="n">
-        <v>3.81392126351408</v>
+        <v>3.82250397117193</v>
       </c>
       <c r="C253" t="n">
         <v>6.27674750356634</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="n">
         <v>44927</v>
       </c>
       <c r="B254" t="n">
-        <v>3.59052270624201</v>
+        <v>3.59665813388974</v>
       </c>
       <c r="C254" t="n">
         <v>6.23671155209072</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="n">
         <v>44958</v>
       </c>
       <c r="B255" t="n">
-        <v>3.48197438519393</v>
+        <v>3.48664693103787</v>
       </c>
       <c r="C255" t="n">
         <v>5.61009817671809</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="n">
         <v>44986</v>
       </c>
       <c r="B256" t="n">
-        <v>3.38553825230591</v>
+        <v>3.38899536809322</v>
       </c>
       <c r="C256" t="n">
         <v>4.70588235294118</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="n">
         <v>45017</v>
       </c>
       <c r="B257" t="n">
-        <v>3.4676708376446</v>
+        <v>3.47177726735615</v>
       </c>
       <c r="C257" t="n">
         <v>4.81099656357388</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="n">
         <v>45047</v>
       </c>
       <c r="B258" t="n">
-        <v>3.49530710667884</v>
+        <v>3.4996059209095</v>
       </c>
       <c r="C258" t="n">
         <v>3.99728997289973</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="n">
         <v>45078</v>
       </c>
       <c r="B259" t="n">
-        <v>3.53396521315496</v>
+        <v>3.53843042240317</v>
       </c>
       <c r="C259" t="n">
         <v>3.63147276395427</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="n">
         <v>45108</v>
       </c>
       <c r="B260" t="n">
-        <v>3.50542840015671</v>
+        <v>3.50941037367462</v>
       </c>
       <c r="C260" t="n">
         <v>3.90309555854644</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="n">
         <v>45139</v>
       </c>
       <c r="B261" t="n">
-        <v>3.48778668036196</v>
+        <v>3.49148270572248</v>
       </c>
       <c r="C261" t="n">
         <v>4.57604306864065</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="n">
         <v>45170</v>
       </c>
       <c r="B262" t="n">
-        <v>3.31298358389756</v>
+        <v>3.31496506492453</v>
       </c>
       <c r="C262" t="n">
         <v>4.78759271746459</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="n">
         <v>45200</v>
       </c>
       <c r="B263" t="n">
-        <v>3.34232790851522</v>
+        <v>3.34448006273181</v>
       </c>
       <c r="C263" t="n">
         <v>4.15549597855229</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="n">
         <v>45231</v>
       </c>
       <c r="B264" t="n">
-        <v>3.39986119139391</v>
+        <v>3.40240342551201</v>
       </c>
       <c r="C264" t="n">
         <v>3.59760159893405</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="n">
         <v>45261</v>
       </c>
       <c r="B265" t="n">
-        <v>3.07310672964888</v>
+        <v>3.07253217195347</v>
       </c>
       <c r="C265" t="n">
         <v>4.02684563758389</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="n">
         <v>45292</v>
       </c>
       <c r="B266" t="n">
-        <v>3.22570569278886</v>
+        <v>3.22652528106797</v>
       </c>
       <c r="C266" t="n">
         <v>3.26884589726485</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="n">
         <v>45323</v>
       </c>
       <c r="B267" t="n">
-        <v>3.44503106143237</v>
+        <v>3.44814676150467</v>
       </c>
       <c r="C267" t="n">
         <v>3.25365205843294</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="n">
         <v>45352</v>
       </c>
       <c r="B268" t="n">
-        <v>3.44245381247321</v>
+        <v>3.44586328731636</v>
       </c>
       <c r="C268" t="n">
         <v>3.56906807666885</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="n">
         <v>45383</v>
       </c>
       <c r="B269" t="n">
-        <v>3.47089380923385</v>
+        <v>3.4748462058388</v>
       </c>
       <c r="C269" t="n">
         <v>2.95081967213115</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="n">
         <v>45413</v>
       </c>
       <c r="B270" t="n">
-        <v>3.59856846350168</v>
+        <v>3.60399189254767</v>
       </c>
       <c r="C270" t="n">
         <v>3.06188925081432</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="n">
         <v>45444</v>
       </c>
       <c r="B271" t="n">
-        <v>3.5127053295699</v>
+        <v>3.51762159491317</v>
       </c>
       <c r="C271" t="n">
         <v>2.20635950681376</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="n">
         <v>45474</v>
       </c>
       <c r="B272" t="n">
-        <v>3.81125741546952</v>
+        <v>3.81943986994109</v>
       </c>
       <c r="C272" t="n">
         <v>2.26683937823834</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="n">
         <v>45505</v>
       </c>
       <c r="B273" t="n">
-        <v>4.02834190717242</v>
+        <v>4.03890017503875</v>
       </c>
       <c r="C273" t="n">
         <v>1.48005148005147</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="n">
         <v>45536</v>
       </c>
       <c r="B274" t="n">
-        <v>4.16696473415252</v>
+        <v>4.17912674545997</v>
       </c>
       <c r="C274" t="n">
         <v>1.28700128700129</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="n">
         <v>45566</v>
       </c>
       <c r="B275" t="n">
-        <v>4.29211421088704</v>
+        <v>4.30548844617967</v>
       </c>
       <c r="C275" t="n">
         <v>1.60875160875161</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="n">
         <v>45597</v>
       </c>
       <c r="B276" t="n">
-        <v>4.07879015004779</v>
+        <v>4.09005952959538</v>
       </c>
       <c r="C276" t="n">
         <v>1.4790996784566</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="n">
         <v>45627</v>
       </c>
       <c r="B277" t="n">
-        <v>4.31897763722986</v>
+        <v>4.3323994889695</v>
       </c>
       <c r="C277" t="n">
         <v>1.61290322580645</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="n">
         <v>45658</v>
       </c>
       <c r="B278" t="n">
-        <v>4.31809650866083</v>
+        <v>4.33156554822598</v>
       </c>
       <c r="C278" t="n">
         <v>1.80878552971575</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="n">
         <v>45689</v>
       </c>
       <c r="B279" t="n">
-        <v>4.19841826685557</v>
+        <v>4.21055321161348</v>
       </c>
       <c r="C279" t="n">
         <v>1.99356913183279</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="n">
         <v>45717</v>
       </c>
       <c r="B280" t="n">
-        <v>4.06105557910123</v>
+        <v>4.07164911608943</v>
       </c>
       <c r="C280" t="n">
         <v>1.914486279515</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="n">
         <v>45748</v>
       </c>
       <c r="B281" t="n">
-        <v>4.03196670316949</v>
+        <v>4.04199949320387</v>
       </c>
       <c r="C281" t="n">
         <v>2.1656050955414</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="n">
         <v>45778</v>
       </c>
       <c r="B282" t="n">
-        <v>3.88708269816009</v>
+        <v>3.89544365131895</v>
       </c>
       <c r="C282" t="n">
         <v>1.70670037926676</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="n">
         <v>45809</v>
       </c>
       <c r="B283" t="n">
-        <v>3.82893274397603</v>
+        <v>3.83648222561785</v>
       </c>
       <c r="C283" t="n">
         <v>2.22222222222222</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="n">
         <v>45839</v>
       </c>
       <c r="B284" t="n">
-        <v>3.6956364900853</v>
+        <v>3.70168675528798</v>
       </c>
       <c r="C284" t="n">
         <v>2.34325522482583</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="n">
         <v>45870</v>
       </c>
       <c r="B285" t="n">
-        <v>3.47896877601215</v>
+        <v>3.48277716842686</v>
       </c>
       <c r="C285" t="n">
         <v>2.66328471781865</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="n">
         <v>45901</v>
       </c>
       <c r="B286" t="n">
-        <v>3.43318284824665</v>
+        <v>3.4363255733297</v>
       </c>
       <c r="C286" t="n">
         <v>3.30368487928843</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="n">
         <v>45931</v>
       </c>
       <c r="B287" t="n">
-        <v>3.23943719681641</v>
+        <v>3.24064799154866</v>
       </c>
       <c r="C287" t="n">
         <v>3.16656111462951</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="n">
         <v>45962</v>
       </c>
       <c r="B288" t="n">
-        <v>3.27857606390404</v>
+        <v>3.28022935661923</v>
       </c>
       <c r="C288" t="n">
         <v>3.04182509505702</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="n">
         <v>45992</v>
       </c>
       <c r="B289" t="n">
-        <v>3.41065214312605</v>
+        <v>3.41366410531051</v>
       </c>
       <c r="C289" t="n">
         <v>3.23809523809523</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="n">
         <v>46023</v>
       </c>
       <c r="B290" t="n">
-        <v>3.37701132166177</v>
+        <v>3.37975425134475</v>
       </c>
       <c r="C290" t="n">
         <v>2.98223350253808</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="n">
         <v>46054</v>
       </c>
       <c r="B291" t="n">
-        <v>3.2709903943649</v>
+        <v>3.27286878676098</v>
       </c>
       <c r="C291" t="n">
         <v>2.83732660781841</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="n">
         <v>46082</v>
       </c>
       <c r="B292" t="n">
-        <v>3.34501949981772</v>
+        <v>3.34780800706213</v>
       </c>
       <c r="C292" t="n">
         <v>2.88040075140891</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="n">
         <v>46113</v>
       </c>
       <c r="B293" t="n">
-        <v>3.34008822354152</v>
+        <v>3.34310797533877</v>
       </c>
       <c r="C293" t="n">
         <v>2.99251870324188</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="n">
         <v>46143</v>
       </c>
       <c r="B294" t="n">
-        <v>3.16775824026277</v>
+        <v>3.16977808584342</v>
       </c>
       <c r="C294" t="n">
         <v>3.60472343070229</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="B295" t="n">
-        <v>3.20224991255935</v>
+        <v>3.20663172782786</v>
       </c>
       <c r="C295" t="n">
         <v>3.22981366459627</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="n">
         <v>46204</v>
       </c>
       <c r="B296" t="n">
-        <v>3.16423524034733</v>
+        <v>3.17346917323311</v>
       </c>
       <c r="C296" t="n">
         <v>3.34158415841585</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="n">
         <v>46235</v>
       </c>
       <c r="B297" t="n">
-        <v>3.17196942521231</v>
+        <v>3.18967927364369</v>
       </c>
       <c r="C297" t="n">
         <v>3.08832612723904</v>
       </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="n">
+        <v>46266</v>
+      </c>
+      <c r="B298" t="n">
+        <v>3.20119631538675</v>
+      </c>
+      <c r="C298"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>chairemacro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </coreProperties>
 </file>